--- v0 (2026-04-30)
+++ v1 (2026-06-12)
@@ -1,233 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4725" yWindow="750" windowWidth="22155" windowHeight="14685"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="1" r:id="rId1"/>
     <sheet name="the catch" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="125725" calcMode="manual"/>
+  <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="25">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Production volume (services) of fishery and aqua culture</t>
   </si>
   <si>
     <t xml:space="preserve">in established prices, thousand tenge </t>
   </si>
   <si>
     <t>In % to previous year</t>
   </si>
   <si>
     <t>Indexes of physical volume production (services) of fishery and aqua culture</t>
   </si>
   <si>
     <t>".." - According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated june 21, 2018.</t>
   </si>
   <si>
-    <t xml:space="preserve">Zhambyl </t>
-[...1 lines deleted...]
-  <si>
     <t>Catch of fish and other aquatic animals</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
-    <t>Petropavl city</t>
+    <t>Petropavlovsk city</t>
   </si>
   <si>
-    <t>Ayyrtau</t>
+    <t>Ayyrtau district</t>
   </si>
   <si>
-    <t>Akzhar</t>
+    <t>Akzhar district</t>
   </si>
   <si>
-    <t xml:space="preserve">Magzhan Zhumabaev </t>
+    <t>Magzhan Zhumabaev district</t>
   </si>
   <si>
-    <t xml:space="preserve">Esil </t>
+    <t>Esil district</t>
   </si>
   <si>
-    <t xml:space="preserve">Kyzylzhar </t>
+    <t>Zhambyl district</t>
   </si>
   <si>
-    <t xml:space="preserve">Mamlut </t>
+    <t>Kyzylzhar district</t>
   </si>
   <si>
-    <t xml:space="preserve">Shal akyna </t>
+    <t>Mamlut district</t>
   </si>
   <si>
-    <t>Akkayin</t>
+    <t>Shal akyna district</t>
   </si>
   <si>
-    <t>Taiynsha</t>
+    <t>Akkayin district</t>
   </si>
   <si>
-    <t xml:space="preserve">Timiryazev </t>
+    <t>Taiynsha district</t>
   </si>
   <si>
-    <t xml:space="preserve">Ualikhanov </t>
+    <t>Timiryazev district</t>
   </si>
   <si>
-    <t>named after G.Musrepov</t>
+    <t>Ualikhanov district</t>
+  </si>
+  <si>
+    <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -235,181 +222,196 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -465,84 +467,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -682,3364 +686,3508 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+      <selection activeCell="G43" sqref="G43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22" style="19" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="26.42578125" style="18" customWidth="1"/>
+    <col min="2" max="8" width="10.5703125" style="18" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.28515625" style="18" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="11" max="14" width="9.28515625" style="18" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="10.28515625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="10.28515625" style="18" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="10.7109375" style="18" customWidth="1"/>
+    <col min="19" max="19" width="10.85546875" style="18" customWidth="1"/>
+    <col min="20" max="20" width="12" style="18" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="28"/>
-[...17 lines deleted...]
-      <c r="A2" s="31" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31"/>
-[...21 lines deleted...]
-      <c r="B3" s="32">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
+      <c r="B3" s="26">
         <v>2006</v>
       </c>
-      <c r="C3" s="32">
+      <c r="C3" s="26">
         <v>2007</v>
       </c>
-      <c r="D3" s="32">
+      <c r="D3" s="26">
         <v>2008</v>
       </c>
-      <c r="E3" s="33">
+      <c r="E3" s="27">
         <v>2009</v>
       </c>
-      <c r="F3" s="34">
+      <c r="F3" s="28">
         <v>2010</v>
       </c>
-      <c r="G3" s="32">
+      <c r="G3" s="26">
         <v>2011</v>
       </c>
-      <c r="H3" s="32">
+      <c r="H3" s="26">
         <v>2012</v>
       </c>
-      <c r="I3" s="32">
+      <c r="I3" s="26">
         <v>2013</v>
       </c>
-      <c r="J3" s="32">
+      <c r="J3" s="26">
         <v>2014</v>
       </c>
-      <c r="K3" s="32">
+      <c r="K3" s="26">
         <v>2015</v>
       </c>
-      <c r="L3" s="32">
+      <c r="L3" s="26">
         <v>2016</v>
       </c>
-      <c r="M3" s="32">
+      <c r="M3" s="26">
         <v>2017</v>
       </c>
-      <c r="N3" s="32">
+      <c r="N3" s="26">
         <v>2018</v>
       </c>
-      <c r="O3" s="32">
+      <c r="O3" s="26">
         <v>2019</v>
       </c>
-      <c r="P3" s="32">
+      <c r="P3" s="26">
         <v>2020</v>
       </c>
-      <c r="Q3" s="32">
+      <c r="Q3" s="26">
         <v>2021</v>
       </c>
-      <c r="R3" s="32">
+      <c r="R3" s="26">
         <v>2022</v>
       </c>
-      <c r="S3" s="32">
+      <c r="S3" s="26">
         <v>2023</v>
       </c>
-      <c r="T3" s="25">
+      <c r="T3" s="23">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="U3" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="1">
+        <v>44743</v>
+      </c>
+      <c r="C4" s="1">
+        <v>36451</v>
+      </c>
+      <c r="D4" s="2">
+        <v>47493</v>
+      </c>
+      <c r="E4" s="2">
+        <v>72791</v>
+      </c>
+      <c r="F4" s="2">
+        <v>67840</v>
+      </c>
+      <c r="G4" s="2">
+        <v>105551</v>
+      </c>
+      <c r="H4" s="2">
+        <v>125126</v>
+      </c>
+      <c r="I4" s="2">
+        <v>146210</v>
+      </c>
+      <c r="J4" s="2">
+        <v>187842</v>
+      </c>
+      <c r="K4" s="2">
+        <v>232304</v>
+      </c>
+      <c r="L4" s="2">
+        <v>263137</v>
+      </c>
+      <c r="M4" s="2">
+        <v>240274.55731</v>
+      </c>
+      <c r="N4" s="2">
+        <v>216151.40017958099</v>
+      </c>
+      <c r="O4" s="2">
+        <v>260184.18455462632</v>
+      </c>
+      <c r="P4" s="2">
+        <v>386034.63597200002</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>402176.60288700002</v>
+      </c>
+      <c r="R4" s="2">
+        <v>560037.64390415559</v>
+      </c>
+      <c r="S4" s="3">
+        <v>447674.23338200001</v>
+      </c>
+      <c r="T4" s="4">
+        <v>555081.4</v>
+      </c>
+      <c r="U4" s="38">
+        <v>1347622</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="2">
-[...58 lines deleted...]
-      <c r="A5" s="29" t="s">
+      <c r="B5" s="5">
+        <v>29828.660799999998</v>
+      </c>
+      <c r="C5" s="5">
+        <v>20715.062719999998</v>
+      </c>
+      <c r="D5" s="6">
+        <v>27860.3802</v>
+      </c>
+      <c r="E5" s="6">
+        <v>25977.408000000003</v>
+      </c>
+      <c r="F5" s="6">
+        <v>26651.525999999998</v>
+      </c>
+      <c r="G5" s="6">
+        <v>48487.362000000001</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="6">
+        <v>55020</v>
+      </c>
+      <c r="L5" s="6">
+        <v>93978.743500000011</v>
+      </c>
+      <c r="M5" s="6">
+        <v>30857</v>
+      </c>
+      <c r="N5" s="6">
+        <v>0</v>
+      </c>
+      <c r="O5" s="6">
+        <v>42683</v>
+      </c>
+      <c r="P5" s="6">
+        <v>43691</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>0</v>
+      </c>
+      <c r="R5" s="6">
+        <v>0</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U5" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A6" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="6">
-[...29 lines deleted...]
-      <c r="L5" s="7">
+      <c r="B6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6">
+        <v>2366.2284799999998</v>
+      </c>
+      <c r="D6" s="6">
+        <v>81.463099999999997</v>
+      </c>
+      <c r="E6" s="6">
+        <v>3111.877</v>
+      </c>
+      <c r="F6" s="6">
+        <v>3160.2599999999998</v>
+      </c>
+      <c r="G6" s="6">
+        <v>7091.6890000000003</v>
+      </c>
+      <c r="H6" s="6">
+        <v>11375.072027540002</v>
+      </c>
+      <c r="I6" s="6">
+        <v>13302.6504</v>
+      </c>
+      <c r="J6" s="6">
+        <v>17853.436097500002</v>
+      </c>
+      <c r="K6" s="6">
+        <v>15900</v>
+      </c>
+      <c r="L6" s="6">
         <v>93978.743500000011</v>
       </c>
-      <c r="M5" s="7">
-[...20 lines deleted...]
-      <c r="T5" s="9" t="s">
+      <c r="M6" s="6">
+        <v>27454.873645349999</v>
+      </c>
+      <c r="N6" s="6">
+        <v>29400</v>
+      </c>
+      <c r="O6" s="6">
+        <v>28032.190999999999</v>
+      </c>
+      <c r="P6" s="6">
+        <v>41128.206526000002</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>57374.87</v>
+      </c>
+      <c r="R6" s="6">
+        <v>30392</v>
+      </c>
+      <c r="S6" s="9">
+        <v>36696.994200000001</v>
+      </c>
+      <c r="T6" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="39">
+        <v>43459.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A7" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>676.495</v>
+      </c>
+      <c r="F7" s="6">
+        <v>316.02600000000001</v>
+      </c>
+      <c r="G7" s="6">
+        <v>164.923</v>
+      </c>
+      <c r="H7" s="6">
+        <v>366.93780734000001</v>
+      </c>
+      <c r="I7" s="6">
+        <v>672.98400000000004</v>
+      </c>
+      <c r="J7" s="6">
+        <v>246.25429100000002</v>
+      </c>
+      <c r="K7" s="6">
+        <v>1800</v>
+      </c>
+      <c r="L7" s="6">
+        <v>12106.694599999999</v>
+      </c>
+      <c r="M7" s="6">
+        <v>203.36943441</v>
+      </c>
+      <c r="N7" s="6">
+        <v>255.62130176999997</v>
+      </c>
+      <c r="O7" s="6">
+        <v>303.02499999999998</v>
+      </c>
+      <c r="P7" s="6">
+        <v>211.61019999999996</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>5077.6855999999998</v>
+      </c>
+      <c r="R7" s="6">
+        <v>7120</v>
+      </c>
+      <c r="S7" s="9">
+        <v>4046.6656000000003</v>
+      </c>
+      <c r="T7" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U7" s="39">
+        <v>71459.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="6">
+        <v>162.92619999999999</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1834.6890367000001</v>
+      </c>
+      <c r="I8" s="6">
+        <v>2916.2640000000001</v>
+      </c>
+      <c r="J8" s="6">
+        <v>3447.5600740000004</v>
+      </c>
+      <c r="K8" s="6">
+        <v>5300</v>
+      </c>
+      <c r="L8" s="6">
+        <v>2416.3139000000001</v>
+      </c>
+      <c r="M8" s="6">
+        <v>4750.5415161500005</v>
+      </c>
+      <c r="N8" s="6">
+        <v>3578.6982247799997</v>
+      </c>
+      <c r="O8" s="6">
+        <v>24829.4</v>
+      </c>
+      <c r="P8" s="6">
+        <v>71122.696100000001</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>39116.42</v>
+      </c>
+      <c r="R8" s="6">
+        <v>23157</v>
+      </c>
+      <c r="S8" s="9">
+        <v>4009.98</v>
+      </c>
+      <c r="T8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="39">
+        <v>28915.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="6">
+        <v>6420.076</v>
+      </c>
+      <c r="C9" s="6">
+        <v>7668.0591679999998</v>
+      </c>
+      <c r="D9" s="6">
+        <v>8146.3099999999995</v>
+      </c>
+      <c r="E9" s="6">
+        <v>21647.84</v>
+      </c>
+      <c r="F9" s="6">
+        <v>18118.824000000001</v>
+      </c>
+      <c r="G9" s="6">
+        <v>19295.991000000002</v>
+      </c>
+      <c r="H9" s="6">
+        <v>44032.536880799998</v>
+      </c>
+      <c r="I9" s="6">
+        <v>32691.319439999999</v>
+      </c>
+      <c r="J9" s="6">
+        <v>15809.525482200002</v>
+      </c>
+      <c r="K9" s="6">
+        <v>25564.999999999996</v>
+      </c>
+      <c r="L9" s="6">
+        <v>28675.646999999997</v>
+      </c>
+      <c r="M9" s="6">
+        <v>29831.28760448</v>
+      </c>
+      <c r="N9" s="6">
+        <v>33230.769230099992</v>
+      </c>
+      <c r="O9" s="6">
+        <v>34941</v>
+      </c>
+      <c r="P9" s="6">
+        <v>51199.784440000003</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>47777.4</v>
+      </c>
+      <c r="R9" s="6">
+        <v>59692</v>
+      </c>
+      <c r="S9" s="9">
+        <v>29846.389500000001</v>
+      </c>
+      <c r="T9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U9" s="39">
+        <v>173366</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="6">
+        <v>3259.4231999999997</v>
+      </c>
+      <c r="C10" s="6">
+        <v>2941.9403200000002</v>
+      </c>
+      <c r="D10" s="6">
+        <v>3910.2287999999999</v>
+      </c>
+      <c r="E10" s="6">
+        <v>6900.2490000000007</v>
+      </c>
+      <c r="F10" s="6">
+        <v>5583.1260000000002</v>
+      </c>
+      <c r="G10" s="6">
+        <v>8411.0730000000003</v>
+      </c>
+      <c r="H10" s="6">
+        <v>21282.392825720002</v>
+      </c>
+      <c r="I10" s="6">
+        <v>19796.946</v>
+      </c>
+      <c r="J10" s="6">
+        <v>52008.906259200005</v>
+      </c>
+      <c r="K10" s="6">
+        <v>28200</v>
+      </c>
+      <c r="L10" s="6">
+        <v>54663.609000000004</v>
+      </c>
+      <c r="M10" s="6">
+        <v>42483.99518523</v>
+      </c>
+      <c r="N10" s="6">
+        <v>58400</v>
+      </c>
+      <c r="O10" s="6">
+        <v>33771.694103202848</v>
+      </c>
+      <c r="P10" s="6">
+        <v>35329.949780000003</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>40565.1</v>
+      </c>
+      <c r="R10" s="6">
+        <v>114299</v>
+      </c>
+      <c r="S10" s="9">
+        <v>91356.1</v>
+      </c>
+      <c r="T10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U10" s="39">
+        <v>205594.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="6">
+        <v>2963.1120000000001</v>
+      </c>
+      <c r="C11" s="6">
+        <v>1103.8878399999999</v>
+      </c>
+      <c r="D11" s="6">
+        <v>5132.1752999999999</v>
+      </c>
+      <c r="E11" s="6">
+        <v>10959.219000000001</v>
+      </c>
+      <c r="F11" s="6">
+        <v>9164.753999999999</v>
+      </c>
+      <c r="G11" s="6">
+        <v>10719.995000000001</v>
+      </c>
+      <c r="H11" s="6">
+        <v>11742.00983488</v>
+      </c>
+      <c r="I11" s="6">
+        <v>23072.1348</v>
+      </c>
+      <c r="J11" s="6">
+        <v>26595.463428000003</v>
+      </c>
+      <c r="K11" s="6">
+        <v>26500</v>
+      </c>
+      <c r="L11" s="6">
+        <v>27597.57</v>
+      </c>
+      <c r="M11" s="6">
+        <v>39002.045727090001</v>
+      </c>
+      <c r="N11" s="6">
+        <v>38343.195265499991</v>
+      </c>
+      <c r="O11" s="6">
+        <v>34832.46</v>
+      </c>
+      <c r="P11" s="6">
+        <v>19221.204740000001</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>28841.7</v>
+      </c>
+      <c r="R11" s="6">
+        <v>18770</v>
+      </c>
+      <c r="S11" s="9">
+        <v>22566.327499999999</v>
+      </c>
+      <c r="T11" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U11" s="39">
+        <v>53637.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="6">
+        <v>1086.4744000000001</v>
+      </c>
+      <c r="C12" s="6">
+        <v>435.74520000000001</v>
+      </c>
+      <c r="D12" s="6">
+        <v>733.16789999999992</v>
+      </c>
+      <c r="E12" s="6">
+        <v>1758.8870000000002</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1896.1559999999999</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2803.6909999999998</v>
+      </c>
+      <c r="H12" s="6">
+        <v>24584.833091780001</v>
+      </c>
+      <c r="I12" s="6">
+        <v>20400.388319999998</v>
+      </c>
+      <c r="J12" s="6">
+        <v>34524.851598200003</v>
+      </c>
+      <c r="K12" s="6">
+        <v>26500</v>
+      </c>
+      <c r="L12" s="6">
+        <v>15478.062599999999</v>
+      </c>
+      <c r="M12" s="6">
+        <v>22622.924187210003</v>
+      </c>
+      <c r="N12" s="6">
+        <v>21000</v>
+      </c>
+      <c r="O12" s="6">
+        <v>22165.86</v>
+      </c>
+      <c r="P12" s="6">
+        <v>26858.983639999999</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>20242.2</v>
+      </c>
+      <c r="R12" s="6">
+        <v>48150</v>
+      </c>
+      <c r="S12" s="9">
+        <v>26788.129000000001</v>
+      </c>
+      <c r="T12" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U12" s="39">
+        <v>72534.399999999994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>211.2704</v>
+      </c>
+      <c r="D13" s="6">
+        <v>244.38929999999999</v>
+      </c>
+      <c r="E13" s="6">
+        <v>676.495</v>
+      </c>
+      <c r="F13" s="6">
+        <v>421.36799999999999</v>
+      </c>
+      <c r="G13" s="6">
+        <v>659.69200000000001</v>
+      </c>
+      <c r="H13" s="6">
+        <v>733.87561468000001</v>
+      </c>
+      <c r="I13" s="6">
+        <v>9870.4320000000007</v>
+      </c>
+      <c r="J13" s="6">
+        <v>11204.570240499999</v>
+      </c>
+      <c r="K13" s="6">
+        <v>21200</v>
+      </c>
+      <c r="L13" s="6">
+        <v>3231.3280999999997</v>
+      </c>
+      <c r="M13" s="6">
+        <v>22153.910950559995</v>
+      </c>
+      <c r="N13" s="6">
+        <v>5112.4260353999998</v>
+      </c>
+      <c r="O13" s="6">
+        <v>14680.9</v>
+      </c>
+      <c r="P13" s="6">
+        <v>43636.455040000001</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>137508.44649999999</v>
+      </c>
+      <c r="R13" s="6">
+        <v>135516</v>
+      </c>
+      <c r="S13" s="9">
+        <v>100781.5865</v>
+      </c>
+      <c r="T13" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U13" s="39">
+        <v>114827.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>550.40671100999998</v>
+      </c>
+      <c r="I14" s="6">
+        <v>10767.744000000001</v>
+      </c>
+      <c r="J14" s="6">
+        <v>492.50858200000005</v>
+      </c>
+      <c r="K14" s="6">
+        <v>7100</v>
+      </c>
+      <c r="L14" s="6">
+        <v>8629.621000000001</v>
+      </c>
+      <c r="M14" s="6">
+        <v>11185.318892549998</v>
+      </c>
+      <c r="N14" s="6">
+        <v>13803.550295579998</v>
+      </c>
+      <c r="O14" s="6">
+        <v>8073.1059999999989</v>
+      </c>
+      <c r="P14" s="6">
+        <v>8493.9103219999997</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>10542.670940000002</v>
+      </c>
+      <c r="R14" s="6">
+        <v>27470</v>
+      </c>
+      <c r="S14" s="9">
+        <v>8842.9215000000004</v>
+      </c>
+      <c r="T14" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U14" s="39">
+        <v>32923.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A15" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>270.59800000000001</v>
+      </c>
+      <c r="F15" s="6">
+        <v>526.71</v>
+      </c>
+      <c r="G15" s="6">
+        <v>824.61500000000001</v>
+      </c>
+      <c r="H15" s="6">
+        <v>917.34451835000004</v>
+      </c>
+      <c r="I15" s="6">
+        <v>3028.4279999999999</v>
+      </c>
+      <c r="J15" s="6">
+        <v>9111.4087670000008</v>
+      </c>
+      <c r="K15" s="6">
+        <v>7100</v>
+      </c>
+      <c r="L15" s="6">
+        <v>4258.7545</v>
+      </c>
+      <c r="M15" s="6">
+        <v>1016.8471720499998</v>
+      </c>
+      <c r="N15" s="6">
+        <v>0</v>
+      </c>
+      <c r="O15" s="6">
+        <v>3193.8420000000001</v>
+      </c>
+      <c r="P15" s="6">
+        <v>11495.771799999999</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1613.7383</v>
+      </c>
+      <c r="R15" s="6">
+        <v>2725</v>
+      </c>
+      <c r="S15" s="9">
+        <v>9115.3430000000008</v>
+      </c>
+      <c r="T15" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U15" s="39">
+        <v>436654.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A16" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="6">
+        <v>296.31119999999999</v>
+      </c>
+      <c r="C16" s="6">
+        <v>422.54079999999999</v>
+      </c>
+      <c r="D16" s="6">
+        <v>325.85239999999999</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>632.05200000000002</v>
+      </c>
+      <c r="G16" s="6">
+        <v>989.53800000000001</v>
+      </c>
+      <c r="H16" s="6">
+        <v>1100.81342202</v>
+      </c>
+      <c r="I16" s="6">
+        <v>1345.9680000000001</v>
+      </c>
+      <c r="J16" s="6">
+        <v>985.01716400000009</v>
+      </c>
+      <c r="K16" s="6">
+        <v>0</v>
+      </c>
+      <c r="L16" s="6">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6">
+        <v>610.10830322999993</v>
+      </c>
+      <c r="N16" s="6">
+        <v>1789.3491123899998</v>
+      </c>
+      <c r="O16" s="6">
+        <v>2384.87</v>
+      </c>
+      <c r="P16" s="6">
+        <v>30935.000399999997</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>11049.896000000001</v>
+      </c>
+      <c r="R16" s="6">
+        <v>79117</v>
+      </c>
+      <c r="S16" s="9">
+        <v>97575.975999999995</v>
+      </c>
+      <c r="T16" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U16" s="39">
+        <v>99172.800000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>381.35759999999999</v>
+      </c>
+      <c r="J17" s="6">
+        <v>6821.2438607000004</v>
+      </c>
+      <c r="K17" s="6">
+        <v>5000</v>
+      </c>
+      <c r="L17" s="6">
+        <v>604.10350000000005</v>
+      </c>
+      <c r="M17" s="6">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6">
+        <v>0</v>
+      </c>
+      <c r="O17" s="6">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>0</v>
+      </c>
+      <c r="R17" s="6">
+        <v>0</v>
+      </c>
+      <c r="S17" s="9">
+        <v>750</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U17" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6">
+        <v>586.27535999999998</v>
+      </c>
+      <c r="D18" s="6">
+        <v>896.09410000000003</v>
+      </c>
+      <c r="E18" s="6">
+        <v>947.09300000000007</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1369.4459999999999</v>
+      </c>
+      <c r="G18" s="6">
+        <v>6102.1509999999998</v>
+      </c>
+      <c r="H18" s="6">
+        <v>6604.8805321200007</v>
+      </c>
+      <c r="I18" s="6">
+        <v>7963.6440000000002</v>
+      </c>
+      <c r="J18" s="6">
+        <v>8742.027330500001</v>
+      </c>
+      <c r="K18" s="6">
+        <v>7100</v>
+      </c>
+      <c r="L18" s="6">
+        <v>11698.386700000001</v>
+      </c>
+      <c r="M18" s="6">
+        <v>8338</v>
+      </c>
+      <c r="N18" s="6">
+        <v>11247.33727788</v>
+      </c>
+      <c r="O18" s="6">
+        <v>10292.837701067614</v>
+      </c>
+      <c r="P18" s="6">
+        <v>2711.82</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>2466.4713999999999</v>
+      </c>
+      <c r="R18" s="6">
+        <v>13630</v>
+      </c>
+      <c r="S18" s="9">
+        <v>15297.795</v>
+      </c>
+      <c r="T18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="U18" s="39">
+        <v>15076.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+    </row>
+    <row r="21" spans="1:21" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
+      <c r="H21" s="35"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+    </row>
+    <row r="22" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22"/>
+      <c r="B22" s="26">
+        <v>2006</v>
+      </c>
+      <c r="C22" s="26">
+        <v>2007</v>
+      </c>
+      <c r="D22" s="29">
+        <v>2008</v>
+      </c>
+      <c r="E22" s="29">
+        <v>2009</v>
+      </c>
+      <c r="F22" s="28">
+        <v>2010</v>
+      </c>
+      <c r="G22" s="29">
+        <v>2011</v>
+      </c>
+      <c r="H22" s="29">
+        <v>2012</v>
+      </c>
+      <c r="I22" s="29">
+        <v>2013</v>
+      </c>
+      <c r="J22" s="29">
+        <v>2014</v>
+      </c>
+      <c r="K22" s="29">
+        <v>2015</v>
+      </c>
+      <c r="L22" s="29">
+        <v>2016</v>
+      </c>
+      <c r="M22" s="29">
+        <v>2017</v>
+      </c>
+      <c r="N22" s="29">
+        <v>2018</v>
+      </c>
+      <c r="O22" s="29">
+        <v>2019</v>
+      </c>
+      <c r="P22" s="29">
+        <v>2020</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>2021</v>
+      </c>
+      <c r="R22" s="29">
+        <v>2022</v>
+      </c>
+      <c r="S22" s="30">
+        <v>2023</v>
+      </c>
+      <c r="T22" s="31">
+        <v>2024</v>
+      </c>
+      <c r="U22" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="45" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="B23" s="10">
+        <v>164.6</v>
+      </c>
+      <c r="C23" s="10">
+        <v>103.1</v>
+      </c>
+      <c r="D23" s="11">
+        <v>124.5</v>
+      </c>
+      <c r="E23" s="11">
+        <v>143</v>
+      </c>
+      <c r="F23" s="11">
+        <v>57.1</v>
+      </c>
+      <c r="G23" s="11">
+        <v>104.28989974687605</v>
+      </c>
+      <c r="H23" s="11">
+        <v>105.02162923724818</v>
+      </c>
+      <c r="I23" s="11">
+        <v>94.9</v>
+      </c>
+      <c r="J23" s="12">
+        <v>105.4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>115.1</v>
+      </c>
+      <c r="L23" s="12">
+        <v>108.9</v>
+      </c>
+      <c r="M23" s="12">
+        <v>102.36962260066085</v>
+      </c>
+      <c r="N23" s="12">
+        <v>89.308150809627165</v>
+      </c>
+      <c r="O23" s="12">
+        <v>109.08731235521535</v>
+      </c>
+      <c r="P23" s="12">
+        <v>145.73970588406746</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>103.04795401317013</v>
+      </c>
+      <c r="R23" s="12">
+        <v>129.0562298404206</v>
+      </c>
+      <c r="S23" s="13">
+        <v>79.460760752730977</v>
+      </c>
+      <c r="T23" s="14">
+        <v>111.1</v>
+      </c>
+      <c r="U23" s="41">
+        <v>249.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A24" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U24" s="42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A25" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U25" s="41">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A26" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="B26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U26" s="41">
+        <v>235.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A27" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="B27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U27" s="41">
+        <v>285.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A28" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="B28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U28" s="41">
+        <v>280.39999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A29" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="7">
-[...120 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="B29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U29" s="41">
+        <v>134.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A30" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="7">
-[...58 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="B30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U30" s="41">
+        <v>150.80000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A31" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="7">
-[...58 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="B31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U31" s="41">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A32" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="B32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T32" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U32" s="41">
+        <v>166.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A33" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="B33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T33" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U33" s="41">
+        <v>204.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A34" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="B34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U34" s="41">
+        <v>56995.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A35" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7">
-[...58 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="B35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U35" s="41">
+        <v>135.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A36" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...58 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="B36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T36" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U36" s="42" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...1092 lines deleted...]
-      <c r="A39" s="30" t="s">
+      <c r="B37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="M37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="N37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="O37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="P37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="R37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="S37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="T37" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="U37" s="41">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B39" s="30"/>
-[...15 lines deleted...]
-      <c r="R39" s="39"/>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="34"/>
+      <c r="M39" s="34"/>
+      <c r="N39" s="34"/>
+      <c r="O39" s="34"/>
+      <c r="P39" s="34"/>
+      <c r="Q39" s="34"/>
+      <c r="R39" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="A39:Q39"/>
     <mergeCell ref="A21:S21"/>
     <mergeCell ref="A2:T2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="7.874015748031496E-2" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="26.5703125" style="18" customWidth="1"/>
+    <col min="2" max="17" width="8.140625" style="18" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+    </row>
+    <row r="2" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="28"/>
-[...17 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23">
+        <v>2006</v>
+      </c>
+      <c r="C3" s="23">
+        <v>2007</v>
+      </c>
+      <c r="D3" s="23">
+        <v>2008</v>
+      </c>
+      <c r="E3" s="24">
+        <v>2009</v>
+      </c>
+      <c r="F3" s="25">
+        <v>2010</v>
+      </c>
+      <c r="G3" s="23">
+        <v>2011</v>
+      </c>
+      <c r="H3" s="23">
+        <v>2012</v>
+      </c>
+      <c r="I3" s="23">
+        <v>2013</v>
+      </c>
+      <c r="J3" s="23">
+        <v>2014</v>
+      </c>
+      <c r="K3" s="23">
+        <v>2015</v>
+      </c>
+      <c r="L3" s="23">
+        <v>2016</v>
+      </c>
+      <c r="M3" s="23">
+        <v>2017</v>
+      </c>
+      <c r="N3" s="23">
+        <v>2018</v>
+      </c>
+      <c r="O3" s="23">
+        <v>2019</v>
+      </c>
+      <c r="P3" s="23">
+        <v>2020</v>
+      </c>
+      <c r="Q3" s="23">
+        <v>2021</v>
+      </c>
+      <c r="R3" s="23">
+        <v>2022</v>
+      </c>
+      <c r="S3" s="23">
+        <v>2023</v>
+      </c>
+      <c r="T3" s="23">
+        <v>2024</v>
+      </c>
+      <c r="U3" s="23">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="2">
+        <v>453</v>
+      </c>
+      <c r="C4" s="2">
+        <v>690.13</v>
+      </c>
+      <c r="D4" s="2">
+        <v>583</v>
+      </c>
+      <c r="E4" s="2">
+        <v>538</v>
+      </c>
+      <c r="F4" s="2">
+        <v>644</v>
+      </c>
+      <c r="G4" s="2">
+        <v>640</v>
+      </c>
+      <c r="H4" s="2">
+        <v>681</v>
+      </c>
+      <c r="I4" s="2">
+        <v>651.77</v>
+      </c>
+      <c r="J4" s="2">
+        <v>859</v>
+      </c>
+      <c r="K4" s="2">
+        <v>1011</v>
+      </c>
+      <c r="L4" s="2">
+        <v>868</v>
+      </c>
+      <c r="M4" s="2">
+        <v>831</v>
+      </c>
+      <c r="N4" s="2">
+        <v>845</v>
+      </c>
+      <c r="O4" s="2">
+        <v>868</v>
+      </c>
+      <c r="P4" s="2">
+        <v>1049.8</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>502.2</v>
+      </c>
+      <c r="R4" s="2">
+        <v>588</v>
+      </c>
+      <c r="S4" s="16">
+        <v>492.6</v>
+      </c>
+      <c r="T4" s="17">
+        <v>539.20000000000005</v>
+      </c>
+      <c r="U4" s="43">
+        <v>973.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A5" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="6">
+        <v>302</v>
+      </c>
+      <c r="C5" s="6">
+        <v>392</v>
+      </c>
+      <c r="D5" s="6">
+        <v>342</v>
+      </c>
+      <c r="E5" s="6">
+        <v>192</v>
+      </c>
+      <c r="F5" s="6">
+        <v>253</v>
+      </c>
+      <c r="G5" s="6">
+        <v>294</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U5" s="44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6">
+        <v>45</v>
+      </c>
+      <c r="D6" s="6">
+        <v>1</v>
+      </c>
+      <c r="E6" s="6">
+        <v>23</v>
+      </c>
+      <c r="F6" s="6">
+        <v>30</v>
+      </c>
+      <c r="G6" s="6">
+        <v>43</v>
+      </c>
+      <c r="H6" s="6">
+        <v>62</v>
+      </c>
+      <c r="I6" s="6">
+        <v>59.3</v>
+      </c>
+      <c r="J6" s="6">
+        <v>72.5</v>
+      </c>
+      <c r="K6" s="6">
+        <v>94</v>
+      </c>
+      <c r="L6" s="6">
+        <v>137</v>
+      </c>
+      <c r="M6" s="6">
+        <v>135</v>
+      </c>
+      <c r="N6" s="6">
+        <v>115</v>
+      </c>
+      <c r="O6" s="6">
+        <v>155</v>
+      </c>
+      <c r="P6" s="6">
+        <v>59.6</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>10</v>
+      </c>
+      <c r="R6" s="6">
+        <v>14</v>
+      </c>
+      <c r="S6" s="19">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="T6" s="21">
+        <v>16.8</v>
+      </c>
+      <c r="U6" s="44">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A7" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>5</v>
+      </c>
+      <c r="F7" s="6">
+        <v>3</v>
+      </c>
+      <c r="G7" s="6">
+        <v>1</v>
+      </c>
+      <c r="H7" s="6">
+        <v>2</v>
+      </c>
+      <c r="I7" s="6">
+        <v>3</v>
+      </c>
+      <c r="J7" s="6">
+        <v>1</v>
+      </c>
+      <c r="K7" s="6">
+        <v>11</v>
+      </c>
+      <c r="L7" s="6">
+        <v>41</v>
+      </c>
+      <c r="M7" s="6">
+        <v>1</v>
+      </c>
+      <c r="N7" s="6">
+        <v>1</v>
+      </c>
+      <c r="O7" s="6">
+        <v>1</v>
+      </c>
+      <c r="P7" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>19.8</v>
+      </c>
+      <c r="R7" s="6">
+        <v>23</v>
+      </c>
+      <c r="S7" s="19">
+        <v>11.8</v>
+      </c>
+      <c r="T7" s="21">
+        <v>34</v>
+      </c>
+      <c r="U7" s="44">
+        <v>71.099999999999994</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="6">
+        <v>2</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="6">
+        <v>10</v>
+      </c>
+      <c r="I8" s="6">
+        <v>13</v>
+      </c>
+      <c r="J8" s="6">
+        <v>14</v>
+      </c>
+      <c r="K8" s="6">
+        <v>33</v>
+      </c>
+      <c r="L8" s="6">
+        <v>14</v>
+      </c>
+      <c r="M8" s="6">
+        <v>15</v>
+      </c>
+      <c r="N8" s="6">
+        <v>14</v>
+      </c>
+      <c r="O8" s="6">
+        <v>12</v>
+      </c>
+      <c r="P8" s="6">
+        <v>147.5</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>11.8</v>
+      </c>
+      <c r="R8" s="6">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="S8" s="19">
+        <v>5</v>
+      </c>
+      <c r="T8" s="21">
+        <v>5</v>
+      </c>
+      <c r="U8" s="44">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="6">
+        <v>65</v>
+      </c>
+      <c r="C9" s="6">
+        <v>145</v>
+      </c>
+      <c r="D9" s="6">
+        <v>100</v>
+      </c>
+      <c r="E9" s="6">
+        <v>160</v>
+      </c>
+      <c r="F9" s="6">
+        <v>172</v>
+      </c>
+      <c r="G9" s="6">
+        <v>117</v>
+      </c>
+      <c r="H9" s="6">
+        <v>240</v>
+      </c>
+      <c r="I9" s="6">
+        <v>145.72999999999999</v>
+      </c>
+      <c r="J9" s="6">
+        <v>64.2</v>
+      </c>
+      <c r="K9" s="6">
+        <v>138</v>
+      </c>
+      <c r="L9" s="6">
+        <v>130</v>
+      </c>
+      <c r="M9" s="6">
+        <v>128</v>
+      </c>
+      <c r="N9" s="6">
+        <v>130</v>
+      </c>
+      <c r="O9" s="6">
+        <v>144</v>
+      </c>
+      <c r="P9" s="6">
+        <v>186.3</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>121.9</v>
+      </c>
+      <c r="R9" s="6">
+        <v>119.2</v>
+      </c>
+      <c r="S9" s="19">
+        <v>77.2</v>
+      </c>
+      <c r="T9" s="21">
+        <v>80.8</v>
+      </c>
+      <c r="U9" s="44">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="6">
+        <v>33</v>
+      </c>
+      <c r="C10" s="6">
+        <v>56</v>
+      </c>
+      <c r="D10" s="6">
+        <v>48</v>
+      </c>
+      <c r="E10" s="6">
+        <v>51</v>
+      </c>
+      <c r="F10" s="6">
+        <v>53</v>
+      </c>
+      <c r="G10" s="6">
+        <v>51</v>
+      </c>
+      <c r="H10" s="6">
+        <v>116</v>
+      </c>
+      <c r="I10" s="6">
+        <v>88.25</v>
+      </c>
+      <c r="J10" s="6">
+        <v>211.2</v>
+      </c>
+      <c r="K10" s="6">
+        <v>166</v>
+      </c>
+      <c r="L10" s="6">
+        <v>201</v>
+      </c>
+      <c r="M10" s="6">
+        <v>203</v>
+      </c>
+      <c r="N10" s="6">
+        <v>228</v>
+      </c>
+      <c r="O10" s="6">
+        <v>173</v>
+      </c>
+      <c r="P10" s="6">
+        <v>108.2</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>80</v>
+      </c>
+      <c r="R10" s="6">
+        <v>90.6</v>
+      </c>
+      <c r="S10" s="19">
+        <v>74.8</v>
+      </c>
+      <c r="T10" s="21">
+        <v>96.8</v>
+      </c>
+      <c r="U10" s="44">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="6">
+        <v>30</v>
+      </c>
+      <c r="C11" s="6">
+        <v>21</v>
+      </c>
+      <c r="D11" s="6">
+        <v>63</v>
+      </c>
+      <c r="E11" s="6">
+        <v>81</v>
+      </c>
+      <c r="F11" s="6">
+        <v>87</v>
+      </c>
+      <c r="G11" s="6">
+        <v>65</v>
+      </c>
+      <c r="H11" s="6">
+        <v>64</v>
+      </c>
+      <c r="I11" s="6">
+        <v>102.85</v>
+      </c>
+      <c r="J11" s="6">
+        <v>108</v>
+      </c>
+      <c r="K11" s="6">
+        <v>151</v>
+      </c>
+      <c r="L11" s="6">
+        <v>140</v>
+      </c>
+      <c r="M11" s="6">
+        <v>149</v>
+      </c>
+      <c r="N11" s="6">
+        <v>150</v>
+      </c>
+      <c r="O11" s="6">
+        <v>147</v>
+      </c>
+      <c r="P11" s="6">
+        <v>108.8</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>91.4</v>
+      </c>
+      <c r="R11" s="6">
+        <v>97.1</v>
+      </c>
+      <c r="S11" s="19">
+        <v>90.4</v>
+      </c>
+      <c r="T11" s="21">
+        <v>86.5</v>
+      </c>
+      <c r="U11" s="44">
+        <v>66.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="6">
+        <v>11</v>
+      </c>
+      <c r="C12" s="6">
         <v>8</v>
       </c>
-      <c r="B2" s="23"/>
-[...80 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="D12" s="6">
+        <v>9</v>
+      </c>
+      <c r="E12" s="6">
+        <v>13</v>
+      </c>
+      <c r="F12" s="6">
+        <v>18</v>
+      </c>
+      <c r="G12" s="6">
+        <v>17</v>
+      </c>
+      <c r="H12" s="6">
+        <v>134</v>
+      </c>
+      <c r="I12" s="6">
+        <v>90.94</v>
+      </c>
+      <c r="J12" s="6">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="K12" s="6">
+        <v>150</v>
+      </c>
+      <c r="L12" s="6">
+        <v>81</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="6">
+        <v>82</v>
+      </c>
+      <c r="O12" s="6">
+        <v>86</v>
+      </c>
+      <c r="P12" s="6">
+        <v>105.8</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="R12" s="6">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="S12" s="19">
+        <v>78.5</v>
+      </c>
+      <c r="T12" s="21">
+        <v>75</v>
+      </c>
+      <c r="U12" s="44">
+        <v>55.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>4</v>
+      </c>
+      <c r="D13" s="6">
+        <v>3</v>
+      </c>
+      <c r="E13" s="6">
+        <v>5</v>
+      </c>
+      <c r="F13" s="6">
+        <v>4</v>
+      </c>
+      <c r="G13" s="6">
+        <v>4</v>
+      </c>
+      <c r="H13" s="6">
+        <v>4</v>
+      </c>
+      <c r="I13" s="6">
+        <v>44</v>
+      </c>
+      <c r="J13" s="6">
+        <v>45.5</v>
+      </c>
+      <c r="K13" s="6">
+        <v>119</v>
+      </c>
+      <c r="L13" s="6">
+        <v>17</v>
+      </c>
+      <c r="M13" s="6">
+        <v>81</v>
+      </c>
+      <c r="N13" s="6">
+        <v>20</v>
+      </c>
+      <c r="O13" s="6">
+        <v>15</v>
+      </c>
+      <c r="P13" s="6">
+        <v>114</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="R13" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="S13" s="19">
+        <v>2.9</v>
+      </c>
+      <c r="T13" s="21">
+        <v>4.3</v>
+      </c>
+      <c r="U13" s="44">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>3</v>
+      </c>
+      <c r="I14" s="6">
+        <v>48</v>
+      </c>
+      <c r="J14" s="6">
+        <v>2</v>
+      </c>
+      <c r="K14" s="6">
+        <v>44</v>
+      </c>
+      <c r="L14" s="6">
+        <v>50</v>
+      </c>
+      <c r="M14" s="6">
+        <v>16</v>
+      </c>
+      <c r="N14" s="6">
+        <v>54</v>
+      </c>
+      <c r="O14" s="6">
+        <v>55</v>
+      </c>
+      <c r="P14" s="6">
+        <v>59</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>58.7</v>
+      </c>
+      <c r="R14" s="6">
+        <v>70.8</v>
+      </c>
+      <c r="S14" s="19">
+        <v>44.4</v>
+      </c>
+      <c r="T14" s="20">
+        <v>59.9</v>
+      </c>
+      <c r="U14" s="44">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A15" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>2</v>
+      </c>
+      <c r="F15" s="6">
+        <v>5</v>
+      </c>
+      <c r="G15" s="6">
+        <v>5</v>
+      </c>
+      <c r="H15" s="6">
+        <v>5</v>
+      </c>
+      <c r="I15" s="6">
+        <v>13.5</v>
+      </c>
+      <c r="J15" s="6">
+        <v>37</v>
+      </c>
+      <c r="K15" s="6">
+        <v>36</v>
+      </c>
+      <c r="L15" s="6">
+        <v>15</v>
+      </c>
+      <c r="M15" s="6">
+        <v>55</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="6">
+        <v>18</v>
+      </c>
+      <c r="P15" s="6">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="R15" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="S15" s="19">
+        <v>12.5</v>
+      </c>
+      <c r="T15" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="U15" s="44">
+        <v>482.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A16" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="6">
+        <v>3</v>
+      </c>
+      <c r="C16" s="6">
+        <v>8</v>
+      </c>
+      <c r="D16" s="6">
+        <v>4</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="6">
+        <v>6</v>
+      </c>
+      <c r="G16" s="6">
+        <v>6</v>
+      </c>
+      <c r="H16" s="6">
+        <v>6</v>
+      </c>
+      <c r="I16" s="6">
+        <v>6</v>
+      </c>
+      <c r="J16" s="6">
+        <v>4</v>
+      </c>
+      <c r="K16" s="6">
+        <v>4</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6">
+        <v>5</v>
+      </c>
+      <c r="N16" s="6">
+        <v>7</v>
+      </c>
+      <c r="O16" s="6">
+        <v>4</v>
+      </c>
+      <c r="P16" s="6">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>9</v>
+      </c>
+      <c r="R16" s="6">
+        <v>8</v>
+      </c>
+      <c r="S16" s="19">
+        <v>6</v>
+      </c>
+      <c r="T16" s="20">
+        <v>9</v>
+      </c>
+      <c r="U16" s="44">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="J17" s="6">
+        <v>27.7</v>
+      </c>
+      <c r="K17" s="6">
+        <v>26</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="6">
+        <v>9</v>
+      </c>
+      <c r="C18" s="6">
         <v>11</v>
       </c>
-      <c r="B4" s="3">
-[...120 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="D18" s="6">
+        <v>11</v>
+      </c>
+      <c r="E18" s="6">
+        <v>7</v>
+      </c>
+      <c r="F18" s="6">
         <v>13</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...70 lines deleted...]
-      <c r="E7" s="7">
+      <c r="G18" s="6">
+        <v>37</v>
+      </c>
+      <c r="H18" s="6">
+        <v>36</v>
+      </c>
+      <c r="I18" s="6">
+        <v>35.5</v>
+      </c>
+      <c r="J18" s="6">
+        <v>35.5</v>
+      </c>
+      <c r="K18" s="6">
+        <v>39</v>
+      </c>
+      <c r="L18" s="6">
+        <v>39</v>
+      </c>
+      <c r="M18" s="6">
+        <v>3</v>
+      </c>
+      <c r="N18" s="6">
+        <v>44</v>
+      </c>
+      <c r="O18" s="6">
+        <v>58</v>
+      </c>
+      <c r="P18" s="6">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>15.7</v>
+      </c>
+      <c r="R18" s="6">
+        <v>61.7</v>
+      </c>
+      <c r="S18" s="19">
+        <v>70</v>
+      </c>
+      <c r="T18" s="20">
+        <v>70.5</v>
+      </c>
+      <c r="U18" s="44">
+        <v>53.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="7">
-[...746 lines deleted...]
-      <c r="Q20" s="30"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="34"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="34"/>
+      <c r="Q20" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A20:Q20"/>
     <mergeCell ref="A2:T2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="7.874015748031496E-2" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101004E1B1DB2BD95D643BCBFDBE1D5878E04" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="095f39aed033588bdf6713f12305f610">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E2066AE-5853-47B0-A8BE-D9F1CDBF28C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBFFC7D4-1480-42D8-B889-26A80AE65C1E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8A5FD04-F6D4-4672-86B2-86D9D75D89A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBFFC7D4-1480-42D8-B889-26A80AE65C1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E2066AE-5853-47B0-A8BE-D9F1CDBF28C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>volume</vt:lpstr>
       <vt:lpstr>the catch</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>