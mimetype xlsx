--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="2" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2124" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2370" uniqueCount="169">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, Миллион метров кубических</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -1237,60 +1237,60 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -5542,81 +5542,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="79" t="s">
         <v>156</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79"/>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
+      <c r="A6" s="81"/>
       <c r="B6" s="74" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="83"/>
+      <c r="G6" s="80"/>
       <c r="H6" s="75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
+      <c r="A7" s="82"/>
       <c r="B7" s="74" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="74"/>
       <c r="D7" s="74" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
-      <c r="G7" s="83"/>
+      <c r="G7" s="80"/>
       <c r="H7" s="76"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="82"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="77"/>
     </row>
     <row r="9" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -8544,81 +8544,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="79" t="s">
         <v>153</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79"/>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
+      <c r="A6" s="81"/>
       <c r="B6" s="74" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="83"/>
+      <c r="G6" s="80"/>
       <c r="H6" s="75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
+      <c r="A7" s="82"/>
       <c r="B7" s="74" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="74"/>
       <c r="D7" s="74" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
-      <c r="G7" s="83"/>
+      <c r="G7" s="80"/>
       <c r="H7" s="76"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="82"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="77"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -9989,52 +9989,52 @@
       <c r="H123" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A121:H122"/>
     <mergeCell ref="A123:H123"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:V120"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H116" sqref="H116"/>
+    <sheetView topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="E62" sqref="E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A2" s="78" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="78"/>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="78"/>
       <c r="H2" s="78"/>
@@ -13990,52 +13990,52 @@
       <c r="H120" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A118:H119"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V119"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H65" sqref="H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A1" s="78" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
@@ -14184,239 +14184,351 @@
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="3"/>
       <c r="J10" s="10"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="10"/>
     </row>
     <row r="11" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="B11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="26">
+        <v>23.2</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" s="26">
+        <v>23.8</v>
+      </c>
+      <c r="F11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G11" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I11" s="3"/>
       <c r="J11" s="7"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="8"/>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="26"/>
-[...5 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="B12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C12" s="26">
+        <v>23.2</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E12" s="26">
+        <v>23.8</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G12" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I12" s="3"/>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="8"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="26">
+        <v>975.6</v>
+      </c>
+      <c r="C13" s="26">
+        <v>2768.3</v>
+      </c>
+      <c r="D13" s="26">
+        <v>907</v>
+      </c>
+      <c r="E13" s="26">
+        <v>3024.6</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G13" s="26">
+        <v>27</v>
+      </c>
+      <c r="H13" s="26">
+        <v>605</v>
+      </c>
       <c r="I13" s="3"/>
       <c r="J13" s="7"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="9"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="8"/>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="27"/>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="B14" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="26">
+        <v>2654.6</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E14" s="26">
+        <v>2912.4</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I14" s="3"/>
       <c r="J14" s="7"/>
       <c r="K14" s="9"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="26"/>
-[...5 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="B15" s="26">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="C15" s="26">
+        <v>113.7</v>
+      </c>
+      <c r="D15" s="26">
+        <v>39</v>
+      </c>
+      <c r="E15" s="26">
+        <v>112.2</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G15" s="26">
+        <v>27</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I15" s="3"/>
       <c r="J15" s="7"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="8"/>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="27"/>
+      <c r="B16" s="26">
+        <v>2042.5</v>
+      </c>
+      <c r="C16" s="26">
+        <v>5777.8</v>
+      </c>
+      <c r="D16" s="26">
+        <v>542.29999999999995</v>
+      </c>
+      <c r="E16" s="26">
+        <v>1561.9</v>
+      </c>
+      <c r="F16" s="26">
+        <v>542.29999999999995</v>
+      </c>
+      <c r="G16" s="26">
+        <v>1517</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I16" s="3"/>
       <c r="J16" s="7"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="27"/>
-[...5 lines deleted...]
-      <c r="H17" s="27"/>
+      <c r="B17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="26">
+        <v>5619.3</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E17" s="26">
+        <v>1409.6</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G17" s="26">
+        <v>1409.6</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I17" s="3"/>
       <c r="J17" s="7"/>
       <c r="K17" s="9"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="8"/>
       <c r="O17" s="9"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="26"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="26">
+        <v>56.1</v>
+      </c>
+      <c r="C18" s="26">
+        <v>158.5</v>
+      </c>
+      <c r="D18" s="26">
+        <v>54.2</v>
+      </c>
+      <c r="E18" s="26">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="F18" s="26">
+        <v>54.2</v>
+      </c>
+      <c r="G18" s="26">
+        <v>107.4</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I18" s="3"/>
       <c r="J18" s="7"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
@@ -14444,83 +14556,111 @@
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="3"/>
       <c r="J20" s="10"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="10"/>
     </row>
     <row r="21" spans="1:22" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="B21" s="26"/>
-[...5 lines deleted...]
-      <c r="H21" s="26"/>
+      <c r="B21" s="26">
+        <v>9</v>
+      </c>
+      <c r="C21" s="26">
+        <v>29</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H21" s="26">
+        <v>182</v>
+      </c>
       <c r="I21" s="3"/>
       <c r="J21" s="10"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="10"/>
     </row>
     <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="B22" s="26"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="26">
+        <v>9</v>
+      </c>
+      <c r="C22" s="26">
+        <v>29</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H22" s="26">
+        <v>182</v>
+      </c>
       <c r="I22" s="3"/>
       <c r="J22" s="10"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="10"/>
     </row>
     <row r="23" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
@@ -14548,863 +14688,1297 @@
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="3"/>
       <c r="J24" s="10"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
       <c r="O24" s="9"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="10"/>
     </row>
     <row r="25" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B25" s="29"/>
-[...5 lines deleted...]
-      <c r="H25" s="27"/>
+      <c r="B25" s="29">
+        <v>12</v>
+      </c>
+      <c r="C25" s="29">
+        <v>33</v>
+      </c>
+      <c r="D25" s="29">
+        <v>12</v>
+      </c>
+      <c r="E25" s="29">
+        <v>33</v>
+      </c>
+      <c r="F25" s="29">
+        <v>12</v>
+      </c>
+      <c r="G25" s="29">
+        <v>33</v>
+      </c>
+      <c r="H25" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I25" s="3"/>
       <c r="J25" s="10"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
       <c r="O25" s="9"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="9"/>
       <c r="U25" s="9"/>
       <c r="V25" s="10"/>
     </row>
     <row r="26" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="29"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="29">
+        <v>12</v>
+      </c>
+      <c r="C26" s="29">
+        <v>33</v>
+      </c>
+      <c r="D26" s="29">
+        <v>12</v>
+      </c>
+      <c r="E26" s="29">
+        <v>33</v>
+      </c>
+      <c r="F26" s="29">
+        <v>12</v>
+      </c>
+      <c r="G26" s="29">
+        <v>33</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I26" s="3"/>
       <c r="J26" s="10"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="10"/>
     </row>
-    <row r="27" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H27" s="27"/>
+    <row r="27" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C27" s="29">
+        <v>38</v>
+      </c>
+      <c r="D27" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E27" s="29">
+        <v>38</v>
+      </c>
+      <c r="F27" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G27" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I27" s="3"/>
-      <c r="J27" s="7"/>
-[...5 lines deleted...]
-      <c r="P27" s="11"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="9"/>
+      <c r="N27" s="9"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
-      <c r="V27" s="7"/>
+      <c r="V27" s="10"/>
     </row>
     <row r="28" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="27"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C28" s="29">
+        <v>38</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E28" s="29">
+        <v>38</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I28" s="3"/>
-      <c r="J28" s="7"/>
+      <c r="J28" s="10"/>
       <c r="K28" s="9"/>
-      <c r="L28" s="11"/>
+      <c r="L28" s="9"/>
       <c r="M28" s="9"/>
-      <c r="N28" s="11"/>
+      <c r="N28" s="9"/>
       <c r="O28" s="9"/>
-      <c r="P28" s="11"/>
+      <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
-      <c r="V28" s="7"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V28" s="10"/>
+    </row>
+    <row r="29" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      <c r="I29" s="2"/>
+        <v>21</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C29" s="29">
+        <v>1944</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E29" s="29">
+        <v>1944</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G29" s="29">
+        <v>1944</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="I29" s="3"/>
       <c r="J29" s="7"/>
-      <c r="K29" s="9"/>
+      <c r="K29" s="11"/>
       <c r="L29" s="11"/>
-      <c r="M29" s="9"/>
+      <c r="M29" s="11"/>
       <c r="N29" s="11"/>
-      <c r="O29" s="9"/>
+      <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="7"/>
     </row>
-    <row r="30" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="H30" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="29">
+        <v>1944</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E30" s="29">
+        <v>1944</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G30" s="29">
+        <v>1944</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I30" s="3"/>
       <c r="J30" s="7"/>
       <c r="K30" s="9"/>
       <c r="L30" s="11"/>
       <c r="M30" s="9"/>
       <c r="N30" s="11"/>
       <c r="O30" s="9"/>
-      <c r="P30" s="9"/>
+      <c r="P30" s="11"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="7"/>
     </row>
-    <row r="31" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H31" s="27"/>
+        <v>23</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" s="29">
+        <v>252</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E31" s="29">
+        <v>252</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G31" s="29">
+        <v>39</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I31" s="3"/>
       <c r="J31" s="7"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="9"/>
       <c r="N31" s="11"/>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="7"/>
     </row>
-    <row r="32" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>24</v>
-[...7 lines deleted...]
-      <c r="H32" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="29">
+        <v>252</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="29">
+        <v>252</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G32" s="29">
+        <v>39</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I32" s="3"/>
       <c r="J32" s="7"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="9"/>
       <c r="N32" s="11"/>
       <c r="O32" s="9"/>
-      <c r="P32" s="11"/>
+      <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="7"/>
     </row>
-    <row r="33" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="H33" s="27"/>
+        <v>24</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="29">
+        <v>4620</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I33" s="3"/>
       <c r="J33" s="7"/>
       <c r="K33" s="9"/>
       <c r="L33" s="11"/>
       <c r="M33" s="9"/>
       <c r="N33" s="11"/>
       <c r="O33" s="9"/>
       <c r="P33" s="11"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="7"/>
     </row>
-    <row r="34" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="H34" s="27"/>
+        <v>25</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C34" s="29">
+        <v>4620</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I34" s="3"/>
       <c r="J34" s="7"/>
       <c r="K34" s="9"/>
-      <c r="L34" s="9"/>
+      <c r="L34" s="11"/>
       <c r="M34" s="9"/>
       <c r="N34" s="11"/>
       <c r="O34" s="9"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="7"/>
     </row>
-    <row r="35" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="H35" s="27"/>
+        <v>26</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" s="29">
+        <v>3456</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E35" s="29">
+        <v>3473</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G35" s="29">
+        <v>1383</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I35" s="3"/>
       <c r="J35" s="7"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="11"/>
       <c r="O35" s="9"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="U35" s="9"/>
       <c r="V35" s="7"/>
     </row>
-    <row r="36" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="H36" s="27"/>
+        <v>25</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="29">
+        <v>3456</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E36" s="29">
+        <v>3473</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G36" s="29">
+        <v>1383</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I36" s="3"/>
       <c r="J36" s="7"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="11"/>
       <c r="O36" s="9"/>
       <c r="P36" s="11"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="7"/>
     </row>
-    <row r="37" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H37" s="27"/>
+        <v>27</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E37" s="29">
+        <v>40</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G37" s="29">
+        <v>40</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I37" s="3"/>
       <c r="J37" s="7"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="11"/>
       <c r="O37" s="9"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="7"/>
     </row>
-    <row r="38" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="H38" s="29"/>
+        <v>22</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" s="29">
+        <v>40</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G38" s="29">
+        <v>40</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I38" s="3"/>
       <c r="J38" s="7"/>
       <c r="K38" s="9"/>
-      <c r="L38" s="11"/>
+      <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="11"/>
       <c r="O38" s="9"/>
       <c r="P38" s="11"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="9"/>
       <c r="U38" s="9"/>
       <c r="V38" s="7"/>
     </row>
-    <row r="39" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H39" s="29"/>
+        <v>28</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="29">
+        <v>117</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E39" s="29">
+        <v>86</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="29">
+        <v>86</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I39" s="3"/>
       <c r="J39" s="7"/>
       <c r="K39" s="9"/>
       <c r="L39" s="11"/>
       <c r="M39" s="9"/>
       <c r="N39" s="11"/>
       <c r="O39" s="9"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="7"/>
     </row>
-    <row r="40" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="H40" s="29"/>
+        <v>22</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="29">
+        <v>117</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" s="29">
+        <v>86</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="29">
+        <v>86</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I40" s="3"/>
       <c r="J40" s="7"/>
-      <c r="K40" s="11"/>
+      <c r="K40" s="9"/>
       <c r="L40" s="11"/>
-      <c r="M40" s="11"/>
+      <c r="M40" s="9"/>
       <c r="N40" s="11"/>
-      <c r="O40" s="11"/>
+      <c r="O40" s="9"/>
       <c r="P40" s="11"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
       <c r="S40" s="9"/>
       <c r="T40" s="9"/>
-      <c r="U40" s="11"/>
+      <c r="U40" s="9"/>
       <c r="V40" s="7"/>
     </row>
-    <row r="41" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H41" s="29"/>
+        <v>29</v>
+      </c>
+      <c r="B41" s="29">
+        <v>4738</v>
+      </c>
+      <c r="C41" s="29">
+        <v>22103</v>
+      </c>
+      <c r="D41" s="29">
+        <v>7594</v>
+      </c>
+      <c r="E41" s="29">
+        <v>22367</v>
+      </c>
+      <c r="F41" s="29">
+        <v>6175</v>
+      </c>
+      <c r="G41" s="29">
+        <v>17906</v>
+      </c>
+      <c r="H41" s="29">
+        <v>3388</v>
+      </c>
       <c r="I41" s="3"/>
       <c r="J41" s="7"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="11"/>
       <c r="O41" s="11"/>
       <c r="P41" s="11"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="9"/>
       <c r="U41" s="11"/>
       <c r="V41" s="7"/>
     </row>
     <row r="42" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="H42" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B42" s="29">
+        <v>4438</v>
+      </c>
+      <c r="C42" s="29">
+        <v>17124</v>
+      </c>
+      <c r="D42" s="29">
+        <v>6267</v>
+      </c>
+      <c r="E42" s="29">
+        <v>17531</v>
+      </c>
+      <c r="F42" s="29">
+        <v>5187</v>
+      </c>
+      <c r="G42" s="29">
+        <v>13620</v>
+      </c>
+      <c r="H42" s="29">
+        <v>2490</v>
+      </c>
       <c r="I42" s="3"/>
       <c r="J42" s="7"/>
-      <c r="K42" s="9"/>
+      <c r="K42" s="11"/>
       <c r="L42" s="11"/>
-      <c r="M42" s="9"/>
+      <c r="M42" s="11"/>
       <c r="N42" s="11"/>
-      <c r="O42" s="9"/>
+      <c r="O42" s="11"/>
       <c r="P42" s="11"/>
       <c r="Q42" s="9"/>
       <c r="R42" s="9"/>
       <c r="S42" s="9"/>
       <c r="T42" s="9"/>
-      <c r="U42" s="9"/>
+      <c r="U42" s="11"/>
       <c r="V42" s="7"/>
     </row>
-    <row r="43" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="H43" s="27"/>
+        <v>15</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="29">
+        <v>4979</v>
+      </c>
+      <c r="D43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E43" s="29">
+        <v>4836</v>
+      </c>
+      <c r="F43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G43" s="29">
+        <v>4286</v>
+      </c>
+      <c r="H43" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I43" s="3"/>
       <c r="J43" s="7"/>
       <c r="K43" s="9"/>
       <c r="L43" s="11"/>
       <c r="M43" s="9"/>
       <c r="N43" s="11"/>
       <c r="O43" s="9"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="9"/>
       <c r="V43" s="7"/>
     </row>
-    <row r="44" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="H44" s="27"/>
+        <v>30</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="29">
+        <v>97</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" s="29">
+        <v>97</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G44" s="29">
+        <v>97</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I44" s="3"/>
       <c r="J44" s="7"/>
       <c r="K44" s="9"/>
       <c r="L44" s="11"/>
       <c r="M44" s="9"/>
       <c r="N44" s="11"/>
       <c r="O44" s="9"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="7"/>
     </row>
-    <row r="45" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="H45" s="29"/>
+        <v>15</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="29">
+        <v>97</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" s="29">
+        <v>97</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G45" s="29">
+        <v>97</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="I45" s="3"/>
       <c r="J45" s="7"/>
-      <c r="K45" s="11"/>
+      <c r="K45" s="9"/>
       <c r="L45" s="11"/>
-      <c r="M45" s="11"/>
+      <c r="M45" s="9"/>
       <c r="N45" s="11"/>
-      <c r="O45" s="11"/>
+      <c r="O45" s="9"/>
       <c r="P45" s="11"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
-      <c r="U45" s="11"/>
+      <c r="U45" s="9"/>
       <c r="V45" s="7"/>
     </row>
-    <row r="46" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H46" s="29"/>
+        <v>31</v>
+      </c>
+      <c r="B46" s="29">
+        <v>1375</v>
+      </c>
+      <c r="C46" s="29">
+        <v>4768</v>
+      </c>
+      <c r="D46" s="29">
+        <v>1443</v>
+      </c>
+      <c r="E46" s="29">
+        <v>4886</v>
+      </c>
+      <c r="F46" s="29">
+        <v>574</v>
+      </c>
+      <c r="G46" s="29">
+        <v>1907</v>
+      </c>
+      <c r="H46" s="29">
+        <v>392</v>
+      </c>
       <c r="I46" s="3"/>
       <c r="J46" s="7"/>
       <c r="K46" s="11"/>
       <c r="L46" s="11"/>
       <c r="M46" s="11"/>
       <c r="N46" s="11"/>
       <c r="O46" s="11"/>
       <c r="P46" s="11"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="11"/>
       <c r="V46" s="7"/>
     </row>
     <row r="47" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="H47" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B47" s="29">
+        <v>1103</v>
+      </c>
+      <c r="C47" s="29">
+        <v>3884</v>
+      </c>
+      <c r="D47" s="29">
+        <v>1171</v>
+      </c>
+      <c r="E47" s="29">
+        <v>4002</v>
+      </c>
+      <c r="F47" s="29">
+        <v>302</v>
+      </c>
+      <c r="G47" s="29">
+        <v>1033</v>
+      </c>
+      <c r="H47" s="29">
+        <v>392</v>
+      </c>
       <c r="I47" s="3"/>
       <c r="J47" s="7"/>
-      <c r="K47" s="9"/>
+      <c r="K47" s="11"/>
       <c r="L47" s="11"/>
-      <c r="M47" s="9"/>
+      <c r="M47" s="11"/>
       <c r="N47" s="11"/>
-      <c r="O47" s="9"/>
+      <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="9"/>
       <c r="S47" s="9"/>
       <c r="T47" s="9"/>
-      <c r="U47" s="9"/>
+      <c r="U47" s="11"/>
       <c r="V47" s="7"/>
     </row>
-    <row r="48" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J48" s="10"/>
+    <row r="48" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C48" s="29">
+        <v>884</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E48" s="29">
+        <v>884</v>
+      </c>
+      <c r="F48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G48" s="29">
+        <v>874</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="I48" s="3"/>
+      <c r="J48" s="7"/>
       <c r="K48" s="9"/>
-      <c r="L48" s="9"/>
+      <c r="L48" s="11"/>
       <c r="M48" s="9"/>
-      <c r="N48" s="9"/>
+      <c r="N48" s="11"/>
       <c r="O48" s="9"/>
-      <c r="P48" s="9"/>
+      <c r="P48" s="11"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
-      <c r="V48" s="10"/>
-[...19 lines deleted...]
-      <c r="P49" s="8"/>
+      <c r="V48" s="7"/>
+    </row>
+    <row r="49" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" s="17"/>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="9"/>
+      <c r="L49" s="9"/>
+      <c r="M49" s="9"/>
+      <c r="N49" s="9"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
       <c r="S49" s="9"/>
       <c r="T49" s="9"/>
-      <c r="U49" s="8"/>
-[...12 lines deleted...]
-      <c r="H50" s="26"/>
+      <c r="U49" s="9"/>
+      <c r="V49" s="10"/>
+    </row>
+    <row r="50" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="26">
+        <v>1009</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" s="26">
+        <v>994</v>
+      </c>
+      <c r="F50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G50" s="26">
+        <v>982</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I50" s="3"/>
       <c r="J50" s="7"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
       <c r="S50" s="9"/>
       <c r="T50" s="9"/>
       <c r="U50" s="8"/>
       <c r="V50" s="7"/>
     </row>
     <row r="51" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="26"/>
-[...5 lines deleted...]
-      <c r="H51" s="26"/>
+      <c r="B51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="26">
+        <v>1009</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E51" s="26">
+        <v>994</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="26">
+        <v>982</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I51" s="3"/>
       <c r="J51" s="7"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="9"/>
       <c r="U51" s="8"/>
       <c r="V51" s="7"/>
     </row>
     <row r="52" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B52" s="26"/>
-[...5 lines deleted...]
-      <c r="H52" s="26"/>
+      <c r="B52" s="26">
+        <v>1211</v>
+      </c>
+      <c r="C52" s="26">
+        <v>2826</v>
+      </c>
+      <c r="D52" s="26">
+        <v>948</v>
+      </c>
+      <c r="E52" s="26">
+        <v>2645</v>
+      </c>
+      <c r="F52" s="26">
+        <v>948</v>
+      </c>
+      <c r="G52" s="26">
+        <v>2645</v>
+      </c>
+      <c r="H52" s="26">
+        <v>471</v>
+      </c>
       <c r="I52" s="3"/>
       <c r="J52" s="7"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="8"/>
       <c r="V52" s="7"/>
     </row>
     <row r="53" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="26"/>
-[...5 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="B53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" s="26">
+        <v>220</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E53" s="26">
+        <v>184</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" s="26">
+        <v>184</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I53" s="3"/>
       <c r="J53" s="7"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
       <c r="T53" s="9"/>
       <c r="U53" s="8"/>
       <c r="V53" s="7"/>
     </row>
     <row r="54" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="27"/>
-[...5 lines deleted...]
-      <c r="H54" s="27"/>
+      <c r="B54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="26">
+        <v>2606</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E54" s="26">
+        <v>2461</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G54" s="26">
+        <v>2461</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I54" s="3"/>
       <c r="J54" s="7"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="8"/>
       <c r="V54" s="7"/>
     </row>
     <row r="55" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B55" s="26"/>
-[...5 lines deleted...]
-      <c r="H55" s="26"/>
+      <c r="B55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" s="26">
+        <v>553</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55" s="26">
+        <v>438</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G55" s="26">
+        <v>438</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I55" s="3"/>
       <c r="J55" s="7"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="8"/>
       <c r="V55" s="7"/>
     </row>
     <row r="56" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B56" s="26"/>
-[...5 lines deleted...]
-      <c r="H56" s="26"/>
+      <c r="B56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="26">
+        <v>553</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E56" s="26">
+        <v>438</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G56" s="26">
+        <v>438</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I56" s="3"/>
       <c r="J56" s="7"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="9"/>
       <c r="R56" s="9"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="8"/>
       <c r="V56" s="7"/>
     </row>
     <row r="57" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="17"/>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
@@ -15484,83 +16058,111 @@
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="3"/>
       <c r="J60" s="10"/>
       <c r="K60" s="9"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
       <c r="T60" s="9"/>
       <c r="U60" s="9"/>
       <c r="V60" s="10"/>
     </row>
     <row r="61" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="27"/>
-[...5 lines deleted...]
-      <c r="H61" s="27"/>
+      <c r="B61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H61" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I61" s="3"/>
       <c r="J61" s="7"/>
       <c r="K61" s="9"/>
       <c r="L61" s="8"/>
       <c r="M61" s="9"/>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
       <c r="T61" s="9"/>
       <c r="U61" s="9"/>
       <c r="V61" s="7"/>
     </row>
     <row r="62" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B62" s="27"/>
-[...5 lines deleted...]
-      <c r="H62" s="27"/>
+      <c r="B62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E62" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I62" s="3"/>
       <c r="J62" s="7"/>
       <c r="K62" s="9"/>
       <c r="L62" s="8"/>
       <c r="M62" s="9"/>
       <c r="N62" s="9"/>
       <c r="O62" s="9"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
       <c r="R62" s="9"/>
       <c r="S62" s="9"/>
       <c r="T62" s="9"/>
       <c r="U62" s="9"/>
       <c r="V62" s="7"/>
     </row>
     <row r="63" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
@@ -15614,187 +16216,271 @@
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
       <c r="I65" s="3"/>
       <c r="J65" s="10"/>
       <c r="K65" s="9"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
       <c r="N65" s="9"/>
       <c r="O65" s="9"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
       <c r="R65" s="9"/>
       <c r="S65" s="9"/>
       <c r="T65" s="9"/>
       <c r="U65" s="9"/>
       <c r="V65" s="10"/>
     </row>
     <row r="66" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="27"/>
-[...5 lines deleted...]
-      <c r="H66" s="27"/>
+      <c r="B66" s="26">
+        <v>20.6</v>
+      </c>
+      <c r="C66" s="26">
+        <v>54.3</v>
+      </c>
+      <c r="D66" s="26">
+        <v>28.3</v>
+      </c>
+      <c r="E66" s="26">
+        <v>63.8</v>
+      </c>
+      <c r="F66" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="G66" s="26">
+        <v>8.5</v>
+      </c>
+      <c r="H66" s="26">
+        <v>1.6</v>
+      </c>
       <c r="I66" s="3"/>
       <c r="J66" s="7"/>
       <c r="K66" s="9"/>
       <c r="L66" s="8"/>
       <c r="M66" s="9"/>
       <c r="N66" s="8"/>
       <c r="O66" s="9"/>
       <c r="P66" s="8"/>
       <c r="Q66" s="9"/>
       <c r="R66" s="9"/>
       <c r="S66" s="9"/>
       <c r="T66" s="9"/>
       <c r="U66" s="9"/>
       <c r="V66" s="7"/>
     </row>
     <row r="67" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B67" s="27"/>
-[...5 lines deleted...]
-      <c r="H67" s="27"/>
+      <c r="B67" s="26">
+        <v>20.6</v>
+      </c>
+      <c r="C67" s="26">
+        <v>54.3</v>
+      </c>
+      <c r="D67" s="26">
+        <v>28.3</v>
+      </c>
+      <c r="E67" s="26">
+        <v>63.8</v>
+      </c>
+      <c r="F67" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="G67" s="26">
+        <v>8.5</v>
+      </c>
+      <c r="H67" s="26">
+        <v>1.6</v>
+      </c>
       <c r="I67" s="3"/>
       <c r="J67" s="7"/>
       <c r="K67" s="9"/>
       <c r="L67" s="8"/>
       <c r="M67" s="9"/>
       <c r="N67" s="8"/>
       <c r="O67" s="9"/>
       <c r="P67" s="8"/>
       <c r="Q67" s="9"/>
       <c r="R67" s="9"/>
       <c r="S67" s="9"/>
       <c r="T67" s="9"/>
       <c r="U67" s="9"/>
       <c r="V67" s="7"/>
     </row>
     <row r="68" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B68" s="27"/>
-[...5 lines deleted...]
-      <c r="H68" s="27"/>
+      <c r="B68" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="C68" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="D68" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="E68" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F68" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="G68" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="H68" s="26">
+        <v>0.6</v>
+      </c>
       <c r="I68" s="3"/>
       <c r="J68" s="7"/>
       <c r="K68" s="9"/>
       <c r="L68" s="8"/>
       <c r="M68" s="9"/>
       <c r="N68" s="8"/>
       <c r="O68" s="9"/>
       <c r="P68" s="8"/>
       <c r="Q68" s="9"/>
       <c r="R68" s="9"/>
       <c r="S68" s="9"/>
       <c r="T68" s="9"/>
       <c r="U68" s="9"/>
       <c r="V68" s="7"/>
     </row>
     <row r="69" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="27"/>
-[...5 lines deleted...]
-      <c r="H69" s="27"/>
+      <c r="B69" s="26">
+        <v>1.7</v>
+      </c>
+      <c r="C69" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="D69" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="E69" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F69" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="G69" s="26">
+        <v>2.5</v>
+      </c>
+      <c r="H69" s="26">
+        <v>0.6</v>
+      </c>
       <c r="I69" s="3"/>
       <c r="J69" s="7"/>
       <c r="K69" s="9"/>
       <c r="L69" s="8"/>
       <c r="M69" s="9"/>
       <c r="N69" s="8"/>
       <c r="O69" s="9"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="9"/>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
       <c r="T69" s="9"/>
       <c r="U69" s="9"/>
       <c r="V69" s="7"/>
     </row>
     <row r="70" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B70" s="26"/>
-[...5 lines deleted...]
-      <c r="H70" s="26"/>
+      <c r="B70" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="D70" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E70" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="F70" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G70" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H70" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I70" s="3"/>
       <c r="J70" s="7"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="9"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
       <c r="T70" s="9"/>
       <c r="U70" s="8"/>
       <c r="V70" s="7"/>
     </row>
     <row r="71" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B71" s="26"/>
-[...5 lines deleted...]
-      <c r="H71" s="26"/>
+      <c r="B71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C71" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E71" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="I71" s="3"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="9"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
       <c r="R71" s="9"/>
       <c r="S71" s="9"/>
       <c r="T71" s="9"/>
       <c r="U71" s="8"/>
       <c r="V71" s="7"/>
     </row>
     <row r="72" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
@@ -15848,357 +16534,525 @@
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="3"/>
       <c r="J74" s="10"/>
       <c r="K74" s="9"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
       <c r="N74" s="9"/>
       <c r="O74" s="9"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
       <c r="R74" s="9"/>
       <c r="S74" s="9"/>
       <c r="T74" s="9"/>
       <c r="U74" s="9"/>
       <c r="V74" s="10"/>
     </row>
     <row r="75" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="27"/>
-[...5 lines deleted...]
-      <c r="H75" s="27"/>
+      <c r="B75" s="29">
+        <v>850146</v>
+      </c>
+      <c r="C75" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="D75" s="29">
+        <v>850146</v>
+      </c>
+      <c r="E75" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="F75" s="29">
+        <v>850146</v>
+      </c>
+      <c r="G75" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="H75" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J75" s="7"/>
       <c r="K75" s="11"/>
       <c r="L75" s="11"/>
       <c r="M75" s="11"/>
       <c r="N75" s="11"/>
       <c r="O75" s="11"/>
       <c r="P75" s="11"/>
       <c r="Q75" s="9"/>
       <c r="R75" s="9"/>
       <c r="S75" s="9"/>
       <c r="T75" s="9"/>
       <c r="U75" s="9"/>
       <c r="V75" s="7"/>
     </row>
     <row r="76" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B76" s="27"/>
-[...5 lines deleted...]
-      <c r="H76" s="27"/>
+      <c r="B76" s="29">
+        <v>850146</v>
+      </c>
+      <c r="C76" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="D76" s="29">
+        <v>850146</v>
+      </c>
+      <c r="E76" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="F76" s="29">
+        <v>850146</v>
+      </c>
+      <c r="G76" s="29">
+        <v>1153329</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J76" s="7"/>
       <c r="K76" s="11"/>
       <c r="L76" s="11"/>
       <c r="M76" s="11"/>
       <c r="N76" s="11"/>
       <c r="O76" s="11"/>
       <c r="P76" s="11"/>
       <c r="Q76" s="9"/>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
       <c r="T76" s="9"/>
       <c r="U76" s="9"/>
       <c r="V76" s="7"/>
     </row>
     <row r="77" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B77" s="27"/>
-[...5 lines deleted...]
-      <c r="H77" s="27"/>
+      <c r="B77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="29">
+        <v>1545</v>
+      </c>
+      <c r="D77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" s="29">
+        <v>1545</v>
+      </c>
+      <c r="F77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G77" s="29">
+        <v>1545</v>
+      </c>
+      <c r="H77" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J77" s="7"/>
       <c r="K77" s="9"/>
       <c r="L77" s="11"/>
       <c r="M77" s="9"/>
       <c r="N77" s="11"/>
       <c r="O77" s="9"/>
       <c r="P77" s="11"/>
       <c r="Q77" s="9"/>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
       <c r="T77" s="9"/>
       <c r="U77" s="9"/>
       <c r="V77" s="7"/>
     </row>
     <row r="78" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="27"/>
-[...5 lines deleted...]
-      <c r="H78" s="27"/>
+      <c r="B78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="29">
+        <v>1545</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" s="29">
+        <v>1545</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G78" s="29">
+        <v>1545</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J78" s="7"/>
       <c r="K78" s="9"/>
       <c r="L78" s="11"/>
       <c r="M78" s="9"/>
       <c r="N78" s="11"/>
       <c r="O78" s="9"/>
       <c r="P78" s="11"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
       <c r="T78" s="9"/>
       <c r="U78" s="9"/>
       <c r="V78" s="7"/>
     </row>
     <row r="79" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="27"/>
       <c r="D79" s="27"/>
       <c r="E79" s="27"/>
       <c r="F79" s="27"/>
       <c r="G79" s="27"/>
       <c r="H79" s="27"/>
       <c r="J79" s="10"/>
       <c r="K79" s="9"/>
       <c r="L79" s="9"/>
       <c r="M79" s="9"/>
       <c r="N79" s="9"/>
       <c r="O79" s="9"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
       <c r="R79" s="9"/>
       <c r="S79" s="9"/>
       <c r="T79" s="9"/>
       <c r="U79" s="9"/>
       <c r="V79" s="10"/>
     </row>
     <row r="80" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="29"/>
-[...5 lines deleted...]
-      <c r="H80" s="27"/>
+      <c r="B80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="29">
+        <v>7120</v>
+      </c>
+      <c r="D80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E80" s="29">
+        <v>1200</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G80" s="29">
+        <v>1200</v>
+      </c>
+      <c r="H80" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J80" s="7"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
       <c r="N80" s="11"/>
       <c r="O80" s="11"/>
       <c r="P80" s="11"/>
       <c r="Q80" s="9"/>
       <c r="R80" s="9"/>
       <c r="S80" s="9"/>
       <c r="T80" s="9"/>
       <c r="U80" s="9"/>
       <c r="V80" s="7"/>
     </row>
     <row r="81" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="29"/>
-[...5 lines deleted...]
-      <c r="H81" s="27"/>
+      <c r="B81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C81" s="29">
+        <v>7120</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E81" s="29">
+        <v>1200</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G81" s="29">
+        <v>1200</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J81" s="7"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
       <c r="N81" s="11"/>
       <c r="O81" s="11"/>
       <c r="P81" s="11"/>
       <c r="Q81" s="9"/>
       <c r="R81" s="9"/>
       <c r="S81" s="9"/>
       <c r="T81" s="9"/>
       <c r="U81" s="9"/>
       <c r="V81" s="7"/>
     </row>
     <row r="82" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B82" s="29"/>
-[...5 lines deleted...]
-      <c r="H82" s="29"/>
+      <c r="B82" s="29">
+        <v>1732</v>
+      </c>
+      <c r="C82" s="29">
+        <v>6991</v>
+      </c>
+      <c r="D82" s="29">
+        <v>1870</v>
+      </c>
+      <c r="E82" s="29">
+        <v>7208</v>
+      </c>
+      <c r="F82" s="29">
+        <v>1870</v>
+      </c>
+      <c r="G82" s="29">
+        <v>7208</v>
+      </c>
+      <c r="H82" s="29">
+        <v>2267</v>
+      </c>
       <c r="J82" s="7"/>
       <c r="K82" s="11"/>
       <c r="L82" s="11"/>
       <c r="M82" s="11"/>
       <c r="N82" s="11"/>
       <c r="O82" s="11"/>
       <c r="P82" s="11"/>
       <c r="Q82" s="9"/>
       <c r="R82" s="9"/>
       <c r="S82" s="9"/>
       <c r="T82" s="9"/>
       <c r="U82" s="11"/>
       <c r="V82" s="7"/>
     </row>
     <row r="83" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B83" s="29"/>
-[...5 lines deleted...]
-      <c r="H83" s="29"/>
+      <c r="B83" s="29">
+        <v>1732</v>
+      </c>
+      <c r="C83" s="29">
+        <v>6991</v>
+      </c>
+      <c r="D83" s="29">
+        <v>1870</v>
+      </c>
+      <c r="E83" s="29">
+        <v>7208</v>
+      </c>
+      <c r="F83" s="29">
+        <v>1870</v>
+      </c>
+      <c r="G83" s="29">
+        <v>7208</v>
+      </c>
+      <c r="H83" s="29">
+        <v>2267</v>
+      </c>
       <c r="J83" s="7"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="11"/>
       <c r="O83" s="11"/>
       <c r="P83" s="11"/>
       <c r="Q83" s="9"/>
       <c r="R83" s="9"/>
       <c r="S83" s="9"/>
       <c r="T83" s="9"/>
       <c r="U83" s="11"/>
       <c r="V83" s="7"/>
     </row>
     <row r="84" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B84" s="29"/>
-[...5 lines deleted...]
-      <c r="H84" s="27"/>
+      <c r="B84" s="29">
+        <v>2079</v>
+      </c>
+      <c r="C84" s="29">
+        <v>2548</v>
+      </c>
+      <c r="D84" s="29">
+        <v>2079</v>
+      </c>
+      <c r="E84" s="29">
+        <v>2548</v>
+      </c>
+      <c r="F84" s="29">
+        <v>2079</v>
+      </c>
+      <c r="G84" s="29">
+        <v>2548</v>
+      </c>
+      <c r="H84" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J84" s="7"/>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="11"/>
       <c r="O84" s="11"/>
       <c r="P84" s="11"/>
       <c r="Q84" s="9"/>
       <c r="R84" s="9"/>
       <c r="S84" s="9"/>
       <c r="T84" s="9"/>
       <c r="U84" s="11"/>
       <c r="V84" s="7"/>
     </row>
     <row r="85" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B85" s="29"/>
-[...5 lines deleted...]
-      <c r="H85" s="27"/>
+      <c r="B85" s="29">
+        <v>2079</v>
+      </c>
+      <c r="C85" s="29">
+        <v>2548</v>
+      </c>
+      <c r="D85" s="29">
+        <v>2079</v>
+      </c>
+      <c r="E85" s="29">
+        <v>2548</v>
+      </c>
+      <c r="F85" s="29">
+        <v>2079</v>
+      </c>
+      <c r="G85" s="29">
+        <v>2548</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J85" s="7"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
       <c r="P85" s="11"/>
       <c r="Q85" s="9"/>
       <c r="R85" s="9"/>
       <c r="S85" s="9"/>
       <c r="T85" s="9"/>
       <c r="U85" s="11"/>
       <c r="V85" s="7"/>
     </row>
     <row r="86" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="27"/>
-[...5 lines deleted...]
-      <c r="H86" s="29"/>
+      <c r="B86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G86" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J86" s="7"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="11"/>
       <c r="O86" s="11"/>
       <c r="P86" s="11"/>
       <c r="Q86" s="9"/>
       <c r="R86" s="9"/>
       <c r="S86" s="9"/>
       <c r="T86" s="9"/>
       <c r="U86" s="11"/>
       <c r="V86" s="7"/>
     </row>
     <row r="87" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="27"/>
-[...5 lines deleted...]
-      <c r="H87" s="29"/>
+      <c r="B87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J87" s="7"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="N87" s="11"/>
       <c r="O87" s="11"/>
       <c r="P87" s="11"/>
       <c r="Q87" s="9"/>
       <c r="R87" s="9"/>
       <c r="S87" s="9"/>
       <c r="T87" s="9"/>
       <c r="U87" s="11"/>
       <c r="V87" s="7"/>
     </row>
     <row r="88" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="27"/>
@@ -16223,82 +17077,110 @@
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
       <c r="J89" s="10"/>
       <c r="K89" s="9"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
       <c r="N89" s="9"/>
       <c r="O89" s="9"/>
       <c r="P89" s="9"/>
       <c r="Q89" s="9"/>
       <c r="R89" s="9"/>
       <c r="S89" s="9"/>
       <c r="T89" s="9"/>
       <c r="U89" s="9"/>
       <c r="V89" s="10"/>
     </row>
     <row r="90" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B90" s="29"/>
-[...5 lines deleted...]
-      <c r="H90" s="27"/>
+      <c r="B90" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C90" s="29">
+        <v>1</v>
+      </c>
+      <c r="D90" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E90" s="29">
+        <v>1</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G90" s="29">
+        <v>1</v>
+      </c>
+      <c r="H90" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J90" s="7"/>
       <c r="K90" s="9"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
       <c r="N90" s="9"/>
       <c r="O90" s="9"/>
       <c r="P90" s="9"/>
       <c r="Q90" s="9"/>
       <c r="R90" s="9"/>
       <c r="S90" s="9"/>
       <c r="T90" s="9"/>
       <c r="U90" s="9"/>
       <c r="V90" s="7"/>
     </row>
     <row r="91" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B91" s="29"/>
-[...5 lines deleted...]
-      <c r="H91" s="27"/>
+      <c r="B91" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C91" s="29">
+        <v>1</v>
+      </c>
+      <c r="D91" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E91" s="29">
+        <v>1</v>
+      </c>
+      <c r="F91" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G91" s="29">
+        <v>1</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J91" s="7"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
       <c r="N91" s="9"/>
       <c r="O91" s="9"/>
       <c r="P91" s="9"/>
       <c r="Q91" s="9"/>
       <c r="R91" s="9"/>
       <c r="S91" s="9"/>
       <c r="T91" s="9"/>
       <c r="U91" s="9"/>
       <c r="V91" s="7"/>
     </row>
     <row r="92" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="27"/>
       <c r="D92" s="27"/>
       <c r="E92" s="27"/>
       <c r="F92" s="27"/>
       <c r="G92" s="27"/>
       <c r="H92" s="27"/>
@@ -16323,282 +17205,394 @@
       <c r="B93" s="27"/>
       <c r="C93" s="27"/>
       <c r="D93" s="27"/>
       <c r="E93" s="27"/>
       <c r="F93" s="27"/>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
       <c r="J93" s="10"/>
       <c r="K93" s="9"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
       <c r="N93" s="9"/>
       <c r="O93" s="9"/>
       <c r="P93" s="9"/>
       <c r="Q93" s="9"/>
       <c r="R93" s="9"/>
       <c r="S93" s="9"/>
       <c r="T93" s="9"/>
       <c r="U93" s="9"/>
       <c r="V93" s="10"/>
     </row>
     <row r="94" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B94" s="29"/>
-[...5 lines deleted...]
-      <c r="H94" s="29"/>
+      <c r="B94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C94" s="29">
+        <v>1163</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E94" s="29">
+        <v>896</v>
+      </c>
+      <c r="F94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G94" s="29">
+        <v>891</v>
+      </c>
+      <c r="H94" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="J94" s="7"/>
       <c r="K94" s="11"/>
       <c r="L94" s="11"/>
       <c r="M94" s="11"/>
       <c r="N94" s="11"/>
       <c r="O94" s="11"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="9"/>
       <c r="R94" s="9"/>
       <c r="S94" s="9"/>
       <c r="T94" s="9"/>
       <c r="U94" s="11"/>
       <c r="V94" s="7"/>
     </row>
     <row r="95" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B95" s="29"/>
-[...5 lines deleted...]
-      <c r="H95" s="29"/>
+      <c r="B95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C95" s="29">
+        <v>1163</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E95" s="29">
+        <v>896</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G95" s="29">
+        <v>891</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>166</v>
+      </c>
       <c r="J95" s="7"/>
       <c r="K95" s="11"/>
       <c r="L95" s="11"/>
       <c r="M95" s="11"/>
       <c r="N95" s="11"/>
       <c r="O95" s="11"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="9"/>
       <c r="R95" s="9"/>
       <c r="S95" s="9"/>
       <c r="T95" s="9"/>
       <c r="U95" s="11"/>
       <c r="V95" s="7"/>
     </row>
     <row r="96" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="J96" s="10"/>
       <c r="K96" s="9"/>
       <c r="L96" s="9"/>
       <c r="M96" s="9"/>
       <c r="N96" s="9"/>
       <c r="O96" s="9"/>
       <c r="P96" s="9"/>
       <c r="Q96" s="9"/>
       <c r="R96" s="9"/>
       <c r="S96" s="9"/>
       <c r="T96" s="9"/>
       <c r="U96" s="9"/>
       <c r="V96" s="10"/>
     </row>
-    <row r="97" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="J97" s="7"/>
+    <row r="97" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C97" s="29">
+        <v>83</v>
+      </c>
+      <c r="D97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E97" s="29">
+        <v>83</v>
+      </c>
+      <c r="F97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G97" s="29">
+        <v>83</v>
+      </c>
+      <c r="H97" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="J97" s="10"/>
       <c r="K97" s="9"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="9"/>
       <c r="Q97" s="9"/>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
       <c r="T97" s="9"/>
-      <c r="U97" s="11"/>
-      <c r="V97" s="7"/>
+      <c r="U97" s="9"/>
+      <c r="V97" s="10"/>
     </row>
     <row r="98" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B98" s="27"/>
-[...6 lines deleted...]
-      <c r="J98" s="7"/>
+      <c r="B98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="29">
+        <v>83</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E98" s="29">
+        <v>83</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G98" s="29">
+        <v>83</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="J98" s="10"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="9"/>
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
-      <c r="U98" s="11"/>
-[...13 lines deleted...]
-      <c r="J99" s="10"/>
+      <c r="U98" s="9"/>
+      <c r="V98" s="10"/>
+    </row>
+    <row r="99" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H99" s="29">
+        <v>2</v>
+      </c>
+      <c r="J99" s="7"/>
       <c r="K99" s="9"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
       <c r="N99" s="9"/>
       <c r="O99" s="9"/>
       <c r="P99" s="9"/>
       <c r="Q99" s="9"/>
       <c r="R99" s="9"/>
       <c r="S99" s="9"/>
       <c r="T99" s="9"/>
-      <c r="U99" s="9"/>
-[...2 lines deleted...]
-    <row r="100" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U99" s="11"/>
+      <c r="V99" s="7"/>
+    </row>
+    <row r="100" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="H100" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H100" s="29">
+        <v>2</v>
+      </c>
       <c r="J100" s="7"/>
-      <c r="K100" s="11"/>
-[...4 lines deleted...]
-      <c r="P100" s="11"/>
+      <c r="K100" s="9"/>
+      <c r="L100" s="9"/>
+      <c r="M100" s="9"/>
+      <c r="N100" s="9"/>
+      <c r="O100" s="9"/>
+      <c r="P100" s="9"/>
       <c r="Q100" s="9"/>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
       <c r="T100" s="9"/>
-      <c r="U100" s="9"/>
+      <c r="U100" s="11"/>
       <c r="V100" s="7"/>
     </row>
-    <row r="101" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E101" s="29"/>
+    <row r="101" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B101" s="27"/>
+      <c r="C101" s="27"/>
+      <c r="D101" s="27"/>
+      <c r="E101" s="27"/>
       <c r="F101" s="27"/>
       <c r="G101" s="27"/>
       <c r="H101" s="27"/>
-      <c r="J101" s="7"/>
-[...5 lines deleted...]
-      <c r="P101" s="11"/>
+      <c r="J101" s="10"/>
+      <c r="K101" s="9"/>
+      <c r="L101" s="9"/>
+      <c r="M101" s="9"/>
+      <c r="N101" s="9"/>
+      <c r="O101" s="9"/>
+      <c r="P101" s="9"/>
       <c r="Q101" s="9"/>
       <c r="R101" s="9"/>
       <c r="S101" s="9"/>
       <c r="T101" s="9"/>
       <c r="U101" s="9"/>
-      <c r="V101" s="7"/>
+      <c r="V101" s="10"/>
     </row>
     <row r="102" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B102" s="29"/>
-[...5 lines deleted...]
-      <c r="H102" s="27"/>
+      <c r="B102" s="29">
+        <v>42</v>
+      </c>
+      <c r="C102" s="29">
+        <v>64</v>
+      </c>
+      <c r="D102" s="29">
+        <v>2</v>
+      </c>
+      <c r="E102" s="29">
+        <v>24</v>
+      </c>
+      <c r="F102" s="29">
+        <v>2</v>
+      </c>
+      <c r="G102" s="29">
+        <v>24</v>
+      </c>
+      <c r="H102" s="29">
+        <v>40</v>
+      </c>
       <c r="J102" s="7"/>
       <c r="K102" s="11"/>
       <c r="L102" s="11"/>
       <c r="M102" s="11"/>
       <c r="N102" s="11"/>
       <c r="O102" s="11"/>
       <c r="P102" s="11"/>
       <c r="Q102" s="9"/>
       <c r="R102" s="9"/>
       <c r="S102" s="9"/>
       <c r="T102" s="9"/>
       <c r="U102" s="9"/>
       <c r="V102" s="7"/>
     </row>
     <row r="103" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B103" s="29"/>
-[...5 lines deleted...]
-      <c r="H103" s="27"/>
+      <c r="B103" s="29">
+        <v>42</v>
+      </c>
+      <c r="C103" s="29">
+        <v>64</v>
+      </c>
+      <c r="D103" s="29">
+        <v>2</v>
+      </c>
+      <c r="E103" s="29">
+        <v>24</v>
+      </c>
+      <c r="F103" s="29">
+        <v>2</v>
+      </c>
+      <c r="G103" s="29">
+        <v>24</v>
+      </c>
+      <c r="H103" s="29">
+        <v>40</v>
+      </c>
       <c r="J103" s="7"/>
       <c r="K103" s="11"/>
       <c r="L103" s="11"/>
       <c r="M103" s="11"/>
       <c r="N103" s="11"/>
       <c r="O103" s="11"/>
       <c r="P103" s="11"/>
       <c r="Q103" s="9"/>
       <c r="R103" s="9"/>
       <c r="S103" s="9"/>
       <c r="T103" s="9"/>
       <c r="U103" s="9"/>
       <c r="V103" s="7"/>
     </row>
     <row r="104" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B104" s="27"/>
       <c r="C104" s="27"/>
       <c r="D104" s="27"/>
       <c r="E104" s="27"/>
       <c r="F104" s="27"/>
       <c r="G104" s="27"/>
       <c r="H104" s="27"/>
@@ -16673,232 +17667,344 @@
       <c r="B107" s="27"/>
       <c r="C107" s="27"/>
       <c r="D107" s="27"/>
       <c r="E107" s="27"/>
       <c r="F107" s="27"/>
       <c r="G107" s="27"/>
       <c r="H107" s="27"/>
       <c r="J107" s="10"/>
       <c r="K107" s="9"/>
       <c r="L107" s="9"/>
       <c r="M107" s="9"/>
       <c r="N107" s="9"/>
       <c r="O107" s="9"/>
       <c r="P107" s="9"/>
       <c r="Q107" s="9"/>
       <c r="R107" s="9"/>
       <c r="S107" s="9"/>
       <c r="T107" s="9"/>
       <c r="U107" s="9"/>
       <c r="V107" s="10"/>
     </row>
     <row r="108" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B108" s="26"/>
-[...5 lines deleted...]
-      <c r="H108" s="27"/>
+      <c r="B108" s="26">
+        <v>235543.4</v>
+      </c>
+      <c r="C108" s="26">
+        <v>637661.4</v>
+      </c>
+      <c r="D108" s="26">
+        <v>172116</v>
+      </c>
+      <c r="E108" s="26">
+        <v>454483.5</v>
+      </c>
+      <c r="F108" s="26">
+        <v>172116</v>
+      </c>
+      <c r="G108" s="26">
+        <v>454483.5</v>
+      </c>
+      <c r="H108" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J108" s="7"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="9"/>
       <c r="R108" s="9"/>
       <c r="S108" s="9"/>
       <c r="T108" s="9"/>
       <c r="U108" s="9"/>
       <c r="V108" s="7"/>
     </row>
     <row r="109" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B109" s="26"/>
-[...5 lines deleted...]
-      <c r="H109" s="27"/>
+      <c r="B109" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C109" s="26">
+        <v>83748.5</v>
+      </c>
+      <c r="D109" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E109" s="26">
+        <v>83748.5</v>
+      </c>
+      <c r="F109" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G109" s="26">
+        <v>83748.5</v>
+      </c>
+      <c r="H109" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J109" s="7"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="9"/>
       <c r="R109" s="9"/>
       <c r="S109" s="9"/>
       <c r="T109" s="9"/>
       <c r="U109" s="9"/>
       <c r="V109" s="7"/>
     </row>
     <row r="110" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B110" s="27"/>
-[...5 lines deleted...]
-      <c r="H110" s="27"/>
+      <c r="B110" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C110" s="26">
+        <v>243376.9</v>
+      </c>
+      <c r="D110" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E110" s="26">
+        <v>61603</v>
+      </c>
+      <c r="F110" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G110" s="26">
+        <v>61603</v>
+      </c>
+      <c r="H110" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J110" s="7"/>
       <c r="K110" s="9"/>
       <c r="L110" s="8"/>
       <c r="M110" s="9"/>
       <c r="N110" s="8"/>
       <c r="O110" s="9"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="9"/>
       <c r="R110" s="9"/>
       <c r="S110" s="9"/>
       <c r="T110" s="9"/>
       <c r="U110" s="9"/>
       <c r="V110" s="7"/>
     </row>
     <row r="111" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B111" s="26"/>
-[...5 lines deleted...]
-      <c r="H111" s="27"/>
+      <c r="B111" s="26">
+        <v>112208</v>
+      </c>
+      <c r="C111" s="26">
+        <v>310536</v>
+      </c>
+      <c r="D111" s="26">
+        <v>111722</v>
+      </c>
+      <c r="E111" s="26">
+        <v>309132</v>
+      </c>
+      <c r="F111" s="26">
+        <v>111722</v>
+      </c>
+      <c r="G111" s="26">
+        <v>309132</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J111" s="7"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="9"/>
       <c r="R111" s="9"/>
       <c r="S111" s="9"/>
       <c r="T111" s="9"/>
       <c r="U111" s="9"/>
       <c r="V111" s="7"/>
     </row>
     <row r="112" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B112" s="26"/>
-[...5 lines deleted...]
-      <c r="H112" s="27"/>
+      <c r="B112" s="26">
+        <v>250.2</v>
+      </c>
+      <c r="C112" s="26">
+        <v>814.3</v>
+      </c>
+      <c r="D112" s="26">
+        <v>188.2</v>
+      </c>
+      <c r="E112" s="26">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="F112" s="26">
+        <v>188.2</v>
+      </c>
+      <c r="G112" s="26">
+        <v>623.70000000000005</v>
+      </c>
+      <c r="H112" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J112" s="7"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="9"/>
       <c r="R112" s="9"/>
       <c r="S112" s="9"/>
       <c r="T112" s="9"/>
       <c r="U112" s="9"/>
       <c r="V112" s="7"/>
     </row>
     <row r="113" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B113" s="26"/>
-[...5 lines deleted...]
-      <c r="H113" s="27"/>
+      <c r="B113" s="26">
+        <v>165.8</v>
+      </c>
+      <c r="C113" s="26">
+        <v>555.5</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E113" s="26">
+        <v>532.70000000000005</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G113" s="26">
+        <v>532.70000000000005</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J113" s="7"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="9"/>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
       <c r="T113" s="9"/>
       <c r="U113" s="9"/>
       <c r="V113" s="7"/>
     </row>
     <row r="114" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B114" s="26"/>
-[...5 lines deleted...]
-      <c r="H114" s="27"/>
+      <c r="B114" s="26">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C114" s="26">
+        <v>210.5</v>
+      </c>
+      <c r="D114" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="E114" s="26">
+        <v>42.7</v>
+      </c>
+      <c r="F114" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="G114" s="26">
+        <v>42.7</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>167</v>
+      </c>
       <c r="J114" s="7"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="9"/>
       <c r="R114" s="9"/>
       <c r="S114" s="9"/>
       <c r="T114" s="9"/>
       <c r="U114" s="9"/>
       <c r="V114" s="7"/>
     </row>
     <row r="115" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B115" s="31"/>
-[...5 lines deleted...]
-      <c r="H115" s="30"/>
+      <c r="B115" s="31">
+        <v>15.3</v>
+      </c>
+      <c r="C115" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="D115" s="31">
+        <v>15.3</v>
+      </c>
+      <c r="E115" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="F115" s="31">
+        <v>15.3</v>
+      </c>
+      <c r="G115" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="H115" s="30" t="s">
+        <v>167</v>
+      </c>
       <c r="J115" s="7"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="9"/>
       <c r="R115" s="9"/>
       <c r="S115" s="9"/>
       <c r="T115" s="9"/>
       <c r="U115" s="9"/>
       <c r="V115" s="7"/>
     </row>
     <row r="116" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A116" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B116" s="68"/>
       <c r="C116" s="68"/>
       <c r="D116" s="68"/>
       <c r="E116" s="68"/>
       <c r="F116" s="68"/>
       <c r="G116" s="68"/>
       <c r="H116" s="68"/>
@@ -22895,81 +24001,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="79" t="s">
         <v>164</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79"/>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
+      <c r="A6" s="81"/>
       <c r="B6" s="74" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="83"/>
+      <c r="G6" s="80"/>
       <c r="H6" s="75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
+      <c r="A7" s="82"/>
       <c r="B7" s="74" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="74"/>
       <c r="D7" s="74" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
-      <c r="G7" s="83"/>
+      <c r="G7" s="80"/>
       <c r="H7" s="76"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="82"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="77"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -24288,62 +25394,62 @@
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="69"/>
       <c r="B120" s="69"/>
       <c r="C120" s="69"/>
       <c r="D120" s="69"/>
       <c r="E120" s="69"/>
       <c r="F120" s="69"/>
       <c r="G120" s="69"/>
       <c r="H120" s="69"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="69" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="69"/>
       <c r="C121" s="69"/>
       <c r="D121" s="69"/>
       <c r="E121" s="69"/>
       <c r="F121" s="69"/>
       <c r="G121" s="69"/>
       <c r="H121" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A6:A8"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="A2:H2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -24362,81 +25468,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="79" t="s">
         <v>161</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79"/>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="80"/>
+      <c r="A6" s="81"/>
       <c r="B6" s="74" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="83"/>
+      <c r="G6" s="80"/>
       <c r="H6" s="75" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="81"/>
+      <c r="A7" s="82"/>
       <c r="B7" s="74" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="74"/>
       <c r="D7" s="74" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="74"/>
       <c r="F7" s="74"/>
-      <c r="G7" s="83"/>
+      <c r="G7" s="80"/>
       <c r="H7" s="76"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="82"/>
+      <c r="A8" s="83"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="77"/>
     </row>
     <row r="9" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>