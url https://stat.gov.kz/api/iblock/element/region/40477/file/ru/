--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="2" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2370" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2618" uniqueCount="169">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, Миллион метров кубических</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -1002,51 +1002,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1093,56 +1093,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1237,60 +1231,60 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1624,146 +1618,146 @@
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="71"/>
-[...5 lines deleted...]
-      <c r="H1" s="71"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="72"/>
-[...5 lines deleted...]
-      <c r="H2" s="72"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="70" t="s">
+      <c r="A3" s="68" t="s">
         <v>154</v>
       </c>
-      <c r="B3" s="70"/>
-[...5 lines deleted...]
-      <c r="H3" s="70"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="73"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="71"/>
+      <c r="B5" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74"/>
-[...2 lines deleted...]
-      <c r="F5" s="74" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="74"/>
-      <c r="H5" s="75" t="s">
+      <c r="G5" s="72"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="74"/>
-      <c r="D6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="74"/>
-[...2 lines deleted...]
-      <c r="H6" s="76"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="74"/>
     </row>
     <row r="7" spans="1:22" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="77"/>
+      <c r="H7" s="75"/>
     </row>
     <row r="8" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
     </row>
     <row r="9" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17" t="s">
         <v>165</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
@@ -5421,221 +5415,221 @@
       </c>
       <c r="F113" s="31">
         <v>17</v>
       </c>
       <c r="G113" s="31">
         <v>17</v>
       </c>
       <c r="H113" s="30" t="s">
         <v>167</v>
       </c>
       <c r="J113" s="7"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="9"/>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
       <c r="T113" s="9"/>
       <c r="U113" s="9"/>
       <c r="V113" s="7"/>
     </row>
     <row r="114" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="68" t="s">
+      <c r="A114" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B114" s="68"/>
-[...5 lines deleted...]
-      <c r="H114" s="68"/>
+      <c r="B114" s="66"/>
+      <c r="C114" s="66"/>
+      <c r="D114" s="66"/>
+      <c r="E114" s="66"/>
+      <c r="F114" s="66"/>
+      <c r="G114" s="66"/>
+      <c r="H114" s="66"/>
     </row>
     <row r="115" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A115" s="69" t="s">
+      <c r="A115" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B115" s="69"/>
-[...5 lines deleted...]
-      <c r="H115" s="69"/>
+      <c r="B115" s="67"/>
+      <c r="C115" s="67"/>
+      <c r="D115" s="67"/>
+      <c r="E115" s="67"/>
+      <c r="F115" s="67"/>
+      <c r="G115" s="67"/>
+      <c r="H115" s="67"/>
     </row>
     <row r="116" spans="1:22" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="69"/>
-[...6 lines deleted...]
-      <c r="H116" s="69"/>
+      <c r="A116" s="67"/>
+      <c r="B116" s="67"/>
+      <c r="C116" s="67"/>
+      <c r="D116" s="67"/>
+      <c r="E116" s="67"/>
+      <c r="F116" s="67"/>
+      <c r="G116" s="67"/>
+      <c r="H116" s="67"/>
     </row>
     <row r="117" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="69" t="s">
+      <c r="A117" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="69"/>
-[...5 lines deleted...]
-      <c r="H117" s="69"/>
+      <c r="B117" s="67"/>
+      <c r="C117" s="67"/>
+      <c r="D117" s="67"/>
+      <c r="E117" s="67"/>
+      <c r="F117" s="67"/>
+      <c r="G117" s="67"/>
+      <c r="H117" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A115:H116"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>156</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="81"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="80"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="81"/>
+      <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="79"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
@@ -6895,248 +6889,248 @@
     <row r="116" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="31"/>
       <c r="D117" s="30"/>
       <c r="E117" s="31"/>
       <c r="F117" s="30"/>
       <c r="G117" s="31"/>
       <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="68" t="s">
+      <c r="A118" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="68"/>
-[...5 lines deleted...]
-      <c r="H118" s="68"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
     <row r="119" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="69" t="s">
+      <c r="A119" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="69"/>
-[...5 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="69"/>
-[...6 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="A120" s="67"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
     <row r="121" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H129"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K132" sqref="K132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="84"/>
-      <c r="B6" s="87" t="s">
+      <c r="A6" s="82"/>
+      <c r="B6" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="88"/>
-[...2 lines deleted...]
-      <c r="F6" s="90" t="s">
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="84"/>
-      <c r="H6" s="90" t="s">
+      <c r="G6" s="82"/>
+      <c r="H6" s="88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="85"/>
-      <c r="B7" s="87" t="s">
+      <c r="A7" s="83"/>
+      <c r="B7" s="85" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="89"/>
-      <c r="D7" s="87" t="s">
+      <c r="C7" s="87"/>
+      <c r="D7" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="89"/>
-[...2 lines deleted...]
-      <c r="H7" s="92"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="90"/>
     </row>
     <row r="8" spans="1:8" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="86"/>
-      <c r="B8" s="65" t="s">
+      <c r="A8" s="84"/>
+      <c r="B8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="65" t="s">
+      <c r="C8" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="65" t="s">
+      <c r="D8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="65" t="s">
+      <c r="E8" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="65" t="s">
+      <c r="F8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="65" t="s">
+      <c r="G8" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="91"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="64" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="64" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
@@ -7202,111 +7196,111 @@
     <row r="18" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="26"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="66" t="s">
+      <c r="A20" s="64" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="64" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="66" t="s">
+      <c r="A24" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
     </row>
     <row r="25" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="66" t="s">
+      <c r="A25" s="64" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
         <v>80</v>
@@ -7574,51 +7568,51 @@
     <row r="49" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B49" s="29"/>
       <c r="C49" s="29"/>
       <c r="D49" s="29"/>
       <c r="E49" s="29"/>
       <c r="F49" s="29"/>
       <c r="G49" s="29"/>
       <c r="H49" s="29"/>
     </row>
     <row r="50" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="27"/>
       <c r="C50" s="29"/>
       <c r="D50" s="27"/>
       <c r="E50" s="29"/>
       <c r="F50" s="27"/>
       <c r="G50" s="29"/>
       <c r="H50" s="27"/>
     </row>
     <row r="51" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="66" t="s">
+      <c r="A51" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="27"/>
       <c r="C51" s="27"/>
       <c r="D51" s="27"/>
       <c r="E51" s="27"/>
       <c r="F51" s="27"/>
       <c r="G51" s="27"/>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
     </row>
     <row r="53" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="28" t="s">
         <v>93</v>
@@ -7670,147 +7664,147 @@
     <row r="57" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A57" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
     </row>
     <row r="58" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
     </row>
     <row r="59" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="66" t="s">
+      <c r="A59" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
     </row>
     <row r="60" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="66" t="s">
+      <c r="A60" s="64" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
     </row>
     <row r="61" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="66" t="s">
+      <c r="A61" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="27"/>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
     </row>
     <row r="62" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="66" t="s">
+      <c r="A62" s="64" t="s">
         <v>120</v>
       </c>
       <c r="B62" s="27"/>
       <c r="C62" s="27"/>
       <c r="D62" s="27"/>
       <c r="E62" s="27"/>
       <c r="F62" s="27"/>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
     </row>
     <row r="63" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A63" s="28" t="s">
         <v>121</v>
       </c>
       <c r="B63" s="27"/>
       <c r="C63" s="26"/>
       <c r="D63" s="27"/>
       <c r="E63" s="26"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
     </row>
     <row r="64" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="27"/>
       <c r="C64" s="26"/>
       <c r="D64" s="27"/>
       <c r="E64" s="26"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
       <c r="H64" s="27"/>
     </row>
     <row r="65" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
-      <c r="A65" s="66" t="s">
+      <c r="A65" s="64" t="s">
         <v>122</v>
       </c>
       <c r="B65" s="27"/>
       <c r="C65" s="27"/>
       <c r="D65" s="27"/>
       <c r="E65" s="27"/>
       <c r="F65" s="27"/>
       <c r="G65" s="27"/>
       <c r="H65" s="27"/>
     </row>
     <row r="66" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A66" s="66" t="s">
+      <c r="A66" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B66" s="27"/>
       <c r="C66" s="27"/>
       <c r="D66" s="27"/>
       <c r="E66" s="27"/>
       <c r="F66" s="27"/>
       <c r="G66" s="27"/>
       <c r="H66" s="27"/>
     </row>
     <row r="67" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A67" s="66" t="s">
+      <c r="A67" s="64" t="s">
         <v>124</v>
       </c>
       <c r="B67" s="27"/>
       <c r="C67" s="27"/>
       <c r="D67" s="27"/>
       <c r="E67" s="27"/>
       <c r="F67" s="27"/>
       <c r="G67" s="27"/>
       <c r="H67" s="27"/>
     </row>
     <row r="68" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A68" s="28" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="27"/>
       <c r="C68" s="26"/>
       <c r="D68" s="27"/>
       <c r="E68" s="26"/>
       <c r="F68" s="27"/>
       <c r="G68" s="26"/>
       <c r="H68" s="27"/>
     </row>
     <row r="69" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="28" t="s">
         <v>17</v>
@@ -7850,75 +7844,75 @@
     <row r="72" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A72" s="28" t="s">
         <v>127</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
     </row>
     <row r="73" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="26"/>
       <c r="C73" s="26"/>
       <c r="D73" s="26"/>
       <c r="E73" s="26"/>
       <c r="F73" s="27"/>
       <c r="G73" s="26"/>
       <c r="H73" s="26"/>
     </row>
     <row r="74" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A74" s="66" t="s">
+      <c r="A74" s="64" t="s">
         <v>128</v>
       </c>
       <c r="B74" s="27"/>
       <c r="C74" s="27"/>
       <c r="D74" s="27"/>
       <c r="E74" s="27"/>
       <c r="F74" s="27"/>
       <c r="G74" s="27"/>
       <c r="H74" s="27"/>
     </row>
     <row r="75" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
-      <c r="A75" s="66" t="s">
+      <c r="A75" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B75" s="27"/>
       <c r="C75" s="27"/>
       <c r="D75" s="27"/>
       <c r="E75" s="27"/>
       <c r="F75" s="27"/>
       <c r="G75" s="27"/>
       <c r="H75" s="27"/>
     </row>
     <row r="76" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A76" s="66" t="s">
+      <c r="A76" s="64" t="s">
         <v>130</v>
       </c>
       <c r="B76" s="27"/>
       <c r="C76" s="27"/>
       <c r="D76" s="27"/>
       <c r="E76" s="27"/>
       <c r="F76" s="27"/>
       <c r="G76" s="27"/>
       <c r="H76" s="27"/>
     </row>
     <row r="77" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A77" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="28" t="s">
         <v>93</v>
@@ -7934,51 +7928,51 @@
     <row r="79" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
       <c r="A79" s="28" t="s">
         <v>132</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="29"/>
       <c r="D79" s="27"/>
       <c r="E79" s="29"/>
       <c r="F79" s="27"/>
       <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
     <row r="80" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B80" s="27"/>
       <c r="C80" s="29"/>
       <c r="D80" s="27"/>
       <c r="E80" s="29"/>
       <c r="F80" s="27"/>
       <c r="G80" s="29"/>
       <c r="H80" s="27"/>
     </row>
     <row r="81" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A81" s="66" t="s">
+      <c r="A81" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B81" s="27"/>
       <c r="C81" s="27"/>
       <c r="D81" s="27"/>
       <c r="E81" s="27"/>
       <c r="F81" s="27"/>
       <c r="G81" s="27"/>
       <c r="H81" s="27"/>
     </row>
     <row r="82" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A82" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B82" s="29"/>
       <c r="C82" s="29"/>
       <c r="D82" s="29"/>
       <c r="E82" s="29"/>
       <c r="F82" s="29"/>
       <c r="G82" s="29"/>
       <c r="H82" s="27"/>
     </row>
     <row r="83" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="28" t="s">
         <v>93</v>
@@ -8042,183 +8036,183 @@
     <row r="88" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A88" s="28" t="s">
         <v>136</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="29"/>
     </row>
     <row r="89" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="29"/>
     </row>
     <row r="90" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="66" t="s">
+      <c r="A90" s="64" t="s">
         <v>137</v>
       </c>
       <c r="B90" s="27"/>
       <c r="C90" s="27"/>
       <c r="D90" s="27"/>
       <c r="E90" s="27"/>
       <c r="F90" s="27"/>
       <c r="G90" s="27"/>
       <c r="H90" s="27"/>
     </row>
     <row r="91" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A91" s="66" t="s">
+      <c r="A91" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B91" s="27"/>
       <c r="C91" s="27"/>
       <c r="D91" s="27"/>
       <c r="E91" s="27"/>
       <c r="F91" s="27"/>
       <c r="G91" s="27"/>
       <c r="H91" s="27"/>
     </row>
     <row r="92" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A92" s="28" t="s">
         <v>139</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="29"/>
       <c r="D92" s="27"/>
       <c r="E92" s="29"/>
       <c r="F92" s="27"/>
       <c r="G92" s="29"/>
       <c r="H92" s="27"/>
     </row>
     <row r="93" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="27"/>
       <c r="C93" s="29"/>
       <c r="D93" s="27"/>
       <c r="E93" s="29"/>
       <c r="F93" s="27"/>
       <c r="G93" s="29"/>
       <c r="H93" s="27"/>
     </row>
     <row r="94" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A94" s="66" t="s">
+      <c r="A94" s="64" t="s">
         <v>140</v>
       </c>
       <c r="B94" s="27"/>
       <c r="C94" s="27"/>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
     </row>
     <row r="95" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A95" s="66" t="s">
+      <c r="A95" s="64" t="s">
         <v>141</v>
       </c>
       <c r="B95" s="27"/>
       <c r="C95" s="27"/>
       <c r="D95" s="27"/>
       <c r="E95" s="27"/>
       <c r="F95" s="27"/>
       <c r="G95" s="27"/>
       <c r="H95" s="27"/>
     </row>
     <row r="96" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A96" s="28" t="s">
         <v>142</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="29"/>
     </row>
     <row r="97" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B97" s="29"/>
       <c r="C97" s="29"/>
       <c r="D97" s="29"/>
       <c r="E97" s="29"/>
       <c r="F97" s="29"/>
       <c r="G97" s="29"/>
       <c r="H97" s="29"/>
     </row>
     <row r="98" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A98" s="66" t="s">
+      <c r="A98" s="64" t="s">
         <v>143</v>
       </c>
       <c r="B98" s="27"/>
       <c r="C98" s="27"/>
       <c r="D98" s="27"/>
       <c r="E98" s="27"/>
       <c r="F98" s="27"/>
       <c r="G98" s="27"/>
       <c r="H98" s="27"/>
     </row>
     <row r="99" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="28" t="s">
         <v>144</v>
       </c>
       <c r="B99" s="27"/>
       <c r="C99" s="27"/>
       <c r="D99" s="27"/>
       <c r="E99" s="27"/>
       <c r="F99" s="27"/>
       <c r="G99" s="27"/>
       <c r="H99" s="29"/>
     </row>
     <row r="100" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
       <c r="H100" s="29"/>
     </row>
     <row r="101" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A101" s="66" t="s">
+      <c r="A101" s="64" t="s">
         <v>145</v>
       </c>
       <c r="B101" s="27"/>
       <c r="C101" s="27"/>
       <c r="D101" s="27"/>
       <c r="E101" s="27"/>
       <c r="F101" s="27"/>
       <c r="G101" s="27"/>
       <c r="H101" s="27"/>
     </row>
     <row r="102" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A102" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="27"/>
     </row>
     <row r="103" spans="1:8" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="28" t="s">
         <v>93</v>
@@ -8258,87 +8252,87 @@
     <row r="106" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="29"/>
       <c r="D106" s="29"/>
       <c r="E106" s="29"/>
       <c r="F106" s="29"/>
       <c r="G106" s="29"/>
       <c r="H106" s="27"/>
     </row>
     <row r="107" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B107" s="29"/>
       <c r="C107" s="29"/>
       <c r="D107" s="29"/>
       <c r="E107" s="29"/>
       <c r="F107" s="29"/>
       <c r="G107" s="29"/>
       <c r="H107" s="27"/>
     </row>
     <row r="108" spans="1:8" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="66" t="s">
+      <c r="A108" s="64" t="s">
         <v>147</v>
       </c>
       <c r="B108" s="27"/>
       <c r="C108" s="27"/>
       <c r="D108" s="27"/>
       <c r="E108" s="27"/>
       <c r="F108" s="27"/>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
     </row>
     <row r="109" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="66" t="s">
+      <c r="A109" s="64" t="s">
         <v>148</v>
       </c>
       <c r="B109" s="27"/>
       <c r="C109" s="27"/>
       <c r="D109" s="27"/>
       <c r="E109" s="27"/>
       <c r="F109" s="27"/>
       <c r="G109" s="27"/>
       <c r="H109" s="27"/>
     </row>
     <row r="110" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="66" t="s">
+      <c r="A110" s="64" t="s">
         <v>149</v>
       </c>
       <c r="B110" s="27"/>
       <c r="C110" s="27"/>
       <c r="D110" s="27"/>
       <c r="E110" s="27"/>
       <c r="F110" s="27"/>
       <c r="G110" s="27"/>
       <c r="H110" s="27"/>
     </row>
     <row r="111" spans="1:8" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="66" t="s">
+      <c r="A111" s="64" t="s">
         <v>150</v>
       </c>
       <c r="B111" s="27"/>
       <c r="C111" s="27"/>
       <c r="D111" s="27"/>
       <c r="E111" s="27"/>
       <c r="F111" s="27"/>
       <c r="G111" s="27"/>
       <c r="H111" s="27"/>
     </row>
     <row r="112" spans="1:8" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="28" t="s">
         <v>151</v>
       </c>
       <c r="B112" s="26"/>
       <c r="C112" s="26"/>
       <c r="D112" s="26"/>
       <c r="E112" s="26"/>
       <c r="F112" s="26"/>
       <c r="G112" s="26"/>
       <c r="H112" s="27"/>
     </row>
     <row r="113" spans="1:8" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="28" t="s">
         <v>93</v>
@@ -8402,242 +8396,242 @@
     <row r="118" spans="1:8" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="26"/>
       <c r="E118" s="26"/>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="27"/>
     </row>
     <row r="119" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="27"/>
       <c r="C119" s="26"/>
       <c r="D119" s="27"/>
       <c r="E119" s="26"/>
       <c r="F119" s="27"/>
       <c r="G119" s="26"/>
       <c r="H119" s="27"/>
     </row>
     <row r="120" spans="1:8" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="67"/>
-[...6 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="A120" s="65"/>
+      <c r="B120" s="65"/>
+      <c r="C120" s="65"/>
+      <c r="D120" s="65"/>
+      <c r="E120" s="65"/>
+      <c r="F120" s="65"/>
+      <c r="G120" s="65"/>
+      <c r="H120" s="65"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="68" t="s">
+      <c r="A121" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B121" s="68"/>
-[...5 lines deleted...]
-      <c r="H121" s="68"/>
+      <c r="B121" s="66"/>
+      <c r="C121" s="66"/>
+      <c r="D121" s="66"/>
+      <c r="E121" s="66"/>
+      <c r="F121" s="66"/>
+      <c r="G121" s="66"/>
+      <c r="H121" s="66"/>
     </row>
     <row r="122" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="69" t="s">
+      <c r="A122" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B122" s="69"/>
-[...5 lines deleted...]
-      <c r="H122" s="69"/>
+      <c r="B122" s="67"/>
+      <c r="C122" s="67"/>
+      <c r="D122" s="67"/>
+      <c r="E122" s="67"/>
+      <c r="F122" s="67"/>
+      <c r="G122" s="67"/>
+      <c r="H122" s="67"/>
     </row>
     <row r="123" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="69"/>
-[...6 lines deleted...]
-      <c r="H123" s="69"/>
+      <c r="A123" s="67"/>
+      <c r="B123" s="67"/>
+      <c r="C123" s="67"/>
+      <c r="D123" s="67"/>
+      <c r="E123" s="67"/>
+      <c r="F123" s="67"/>
+      <c r="G123" s="67"/>
+      <c r="H123" s="67"/>
     </row>
     <row r="124" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="69" t="s">
+      <c r="A124" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B124" s="69"/>
-[...5 lines deleted...]
-      <c r="H124" s="69"/>
+      <c r="B124" s="67"/>
+      <c r="C124" s="67"/>
+      <c r="D124" s="67"/>
+      <c r="E124" s="67"/>
+      <c r="F124" s="67"/>
+      <c r="G124" s="67"/>
+      <c r="H124" s="67"/>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A125" s="67"/>
-[...6 lines deleted...]
-      <c r="H125" s="67"/>
+      <c r="A125" s="65"/>
+      <c r="B125" s="65"/>
+      <c r="C125" s="65"/>
+      <c r="D125" s="65"/>
+      <c r="E125" s="65"/>
+      <c r="F125" s="65"/>
+      <c r="G125" s="65"/>
+      <c r="H125" s="65"/>
     </row>
     <row r="129" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A122:H123"/>
     <mergeCell ref="A124:H124"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>153</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="81"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="80"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="81"/>
+      <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="79"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
@@ -9921,231 +9915,231 @@
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="26"/>
       <c r="E118" s="26"/>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="27"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="31"/>
       <c r="C119" s="31"/>
       <c r="D119" s="31"/>
       <c r="E119" s="31"/>
       <c r="F119" s="31"/>
       <c r="G119" s="31"/>
       <c r="H119" s="30"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A120" s="68" t="s">
+      <c r="A120" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B120" s="68"/>
-[...5 lines deleted...]
-      <c r="H120" s="68"/>
+      <c r="B120" s="66"/>
+      <c r="C120" s="66"/>
+      <c r="D120" s="66"/>
+      <c r="E120" s="66"/>
+      <c r="F120" s="66"/>
+      <c r="G120" s="66"/>
+      <c r="H120" s="66"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
     <row r="122" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="69"/>
-[...6 lines deleted...]
-      <c r="H122" s="69"/>
+      <c r="A122" s="67"/>
+      <c r="B122" s="67"/>
+      <c r="C122" s="67"/>
+      <c r="D122" s="67"/>
+      <c r="E122" s="67"/>
+      <c r="F122" s="67"/>
+      <c r="G122" s="67"/>
+      <c r="H122" s="67"/>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A123" s="69" t="s">
+      <c r="A123" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B123" s="69"/>
-[...5 lines deleted...]
-      <c r="H123" s="69"/>
+      <c r="B123" s="67"/>
+      <c r="C123" s="67"/>
+      <c r="D123" s="67"/>
+      <c r="E123" s="67"/>
+      <c r="F123" s="67"/>
+      <c r="G123" s="67"/>
+      <c r="H123" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A121:H122"/>
     <mergeCell ref="A123:H123"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:V120"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="E62" sqref="E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>157</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="74"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="72"/>
+      <c r="H6" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="71"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:22" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="73"/>
+      <c r="A8" s="71"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="J9" s="10"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="10"/>
@@ -13922,229 +13916,229 @@
       </c>
       <c r="F116" s="31">
         <v>16</v>
       </c>
       <c r="G116" s="31">
         <v>33</v>
       </c>
       <c r="H116" s="30" t="s">
         <v>167</v>
       </c>
       <c r="J116" s="7"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="9"/>
       <c r="R116" s="9"/>
       <c r="S116" s="9"/>
       <c r="T116" s="9"/>
       <c r="U116" s="9"/>
       <c r="V116" s="7"/>
     </row>
     <row r="117" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="68" t="s">
+      <c r="A117" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B117" s="68"/>
-[...5 lines deleted...]
-      <c r="H117" s="68"/>
+      <c r="B117" s="66"/>
+      <c r="C117" s="66"/>
+      <c r="D117" s="66"/>
+      <c r="E117" s="66"/>
+      <c r="F117" s="66"/>
+      <c r="G117" s="66"/>
+      <c r="H117" s="66"/>
     </row>
     <row r="118" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="69" t="s">
+      <c r="A118" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="69"/>
-[...5 lines deleted...]
-      <c r="H118" s="69"/>
+      <c r="B118" s="67"/>
+      <c r="C118" s="67"/>
+      <c r="D118" s="67"/>
+      <c r="E118" s="67"/>
+      <c r="F118" s="67"/>
+      <c r="G118" s="67"/>
+      <c r="H118" s="67"/>
     </row>
     <row r="119" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="69"/>
-[...6 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="A119" s="67"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="69" t="s">
+      <c r="A120" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B120" s="69"/>
-[...5 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A118:H119"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V119"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H65" sqref="H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="77" t="s">
         <v>160</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="73"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="71"/>
+      <c r="B5" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74"/>
-[...2 lines deleted...]
-      <c r="F5" s="74" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="74"/>
-      <c r="H5" s="75" t="s">
+      <c r="G5" s="72"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="74"/>
-      <c r="D6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="74"/>
-[...2 lines deleted...]
-      <c r="H6" s="76"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="74"/>
     </row>
     <row r="7" spans="1:22" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="77"/>
+      <c r="H7" s="75"/>
     </row>
     <row r="8" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="2"/>
       <c r="J8" s="10"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
@@ -17976,1692 +17970,2864 @@
       </c>
       <c r="F115" s="31">
         <v>15.3</v>
       </c>
       <c r="G115" s="31">
         <v>48.3</v>
       </c>
       <c r="H115" s="30" t="s">
         <v>167</v>
       </c>
       <c r="J115" s="7"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="9"/>
       <c r="R115" s="9"/>
       <c r="S115" s="9"/>
       <c r="T115" s="9"/>
       <c r="U115" s="9"/>
       <c r="V115" s="7"/>
     </row>
     <row r="116" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A116" s="68" t="s">
+      <c r="A116" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B116" s="68"/>
-[...5 lines deleted...]
-      <c r="H116" s="68"/>
+      <c r="B116" s="66"/>
+      <c r="C116" s="66"/>
+      <c r="D116" s="66"/>
+      <c r="E116" s="66"/>
+      <c r="F116" s="66"/>
+      <c r="G116" s="66"/>
+      <c r="H116" s="66"/>
     </row>
     <row r="117" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A117" s="69" t="s">
+      <c r="A117" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B117" s="69"/>
-[...5 lines deleted...]
-      <c r="H117" s="69"/>
+      <c r="B117" s="67"/>
+      <c r="C117" s="67"/>
+      <c r="D117" s="67"/>
+      <c r="E117" s="67"/>
+      <c r="F117" s="67"/>
+      <c r="G117" s="67"/>
+      <c r="H117" s="67"/>
     </row>
     <row r="118" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="69"/>
-[...6 lines deleted...]
-      <c r="H118" s="69"/>
+      <c r="A118" s="67"/>
+      <c r="B118" s="67"/>
+      <c r="C118" s="67"/>
+      <c r="D118" s="67"/>
+      <c r="E118" s="67"/>
+      <c r="F118" s="67"/>
+      <c r="G118" s="67"/>
+      <c r="H118" s="67"/>
     </row>
     <row r="119" spans="1:22" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="69" t="s">
+      <c r="A119" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B119" s="69"/>
-[...5 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A116:H116"/>
     <mergeCell ref="A117:H118"/>
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H121"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N11" sqref="N11:O11"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="H56" sqref="H56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...5 lines deleted...]
-      <c r="H1" s="78"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="77" t="s">
         <v>162</v>
       </c>
-      <c r="B3" s="79"/>
-[...5 lines deleted...]
-      <c r="H3" s="79"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="73"/>
-      <c r="B5" s="74" t="s">
+      <c r="A5" s="71"/>
+      <c r="B5" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74"/>
-[...2 lines deleted...]
-      <c r="F5" s="74" t="s">
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="74"/>
-      <c r="H5" s="75" t="s">
+      <c r="G5" s="72"/>
+      <c r="H5" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="74"/>
-      <c r="D6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="74"/>
-[...2 lines deleted...]
-      <c r="H6" s="76"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="74"/>
     </row>
     <row r="7" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
+      <c r="A7" s="71"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="77"/>
+      <c r="H7" s="75"/>
     </row>
     <row r="8" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
     </row>
     <row r="9" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
     </row>
     <row r="10" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
     </row>
-    <row r="11" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="26"/>
-[...5 lines deleted...]
-      <c r="H11" s="26"/>
+      <c r="B11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="26">
+        <v>30.7</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" s="26">
+        <v>30.3</v>
+      </c>
+      <c r="F11" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G11" s="26">
+        <v>3</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="12" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="26"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C12" s="26">
+        <v>30.7</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E12" s="26">
+        <v>30.3</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G12" s="26">
+        <v>3</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="26">
+        <v>994.1</v>
+      </c>
+      <c r="C13" s="26">
+        <v>3762.4</v>
+      </c>
+      <c r="D13" s="26">
+        <v>959.1</v>
+      </c>
+      <c r="E13" s="26">
+        <v>3983.7</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G13" s="26">
+        <v>31.8</v>
+      </c>
+      <c r="H13" s="26">
+        <v>639.1</v>
+      </c>
     </row>
     <row r="14" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="27"/>
-[...5 lines deleted...]
-      <c r="H14" s="27"/>
+      <c r="B14" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="26">
+        <v>3611.2</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E14" s="26">
+        <v>3836.7</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="15" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="26"/>
-[...5 lines deleted...]
-      <c r="H15" s="26"/>
+      <c r="B15" s="26">
+        <v>37.5</v>
+      </c>
+      <c r="C15" s="26">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="D15" s="26">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="E15" s="26">
+        <v>147</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G15" s="26">
+        <v>31.8</v>
+      </c>
+      <c r="H15" s="26">
+        <v>23.9</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="27"/>
+      <c r="B16" s="26">
+        <v>2025.5</v>
+      </c>
+      <c r="C16" s="26">
+        <v>7803.3</v>
+      </c>
+      <c r="D16" s="26">
+        <v>438.1</v>
+      </c>
+      <c r="E16" s="26">
+        <v>2000</v>
+      </c>
+      <c r="F16" s="26">
+        <v>438.1</v>
+      </c>
+      <c r="G16" s="26">
+        <v>1955.1</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="27"/>
-[...5 lines deleted...]
-      <c r="H17" s="27"/>
+      <c r="B17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="26">
+        <v>7591.7</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E17" s="26">
+        <v>1796</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G17" s="26">
+        <v>1796</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="18" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="26"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="26">
+        <v>53.1</v>
+      </c>
+      <c r="C18" s="26">
+        <v>211.6</v>
+      </c>
+      <c r="D18" s="26">
+        <v>51.7</v>
+      </c>
+      <c r="E18" s="26">
+        <v>204</v>
+      </c>
+      <c r="F18" s="26">
+        <v>51.7</v>
+      </c>
+      <c r="G18" s="26">
+        <v>159.1</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="19" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
     </row>
     <row r="20" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
-    <row r="21" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="26"/>
-[...7 lines deleted...]
-    <row r="22" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="26">
+        <v>17</v>
+      </c>
+      <c r="C21" s="26">
+        <v>46</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G21" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H21" s="26">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="B22" s="26"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="26">
+        <v>17</v>
+      </c>
+      <c r="C22" s="26">
+        <v>46</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H22" s="26">
+        <v>199</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
     </row>
     <row r="24" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B25" s="29"/>
-[...5 lines deleted...]
-      <c r="H25" s="27"/>
+      <c r="B25" s="29">
+        <v>12</v>
+      </c>
+      <c r="C25" s="29">
+        <v>45</v>
+      </c>
+      <c r="D25" s="29">
+        <v>12</v>
+      </c>
+      <c r="E25" s="29">
+        <v>45</v>
+      </c>
+      <c r="F25" s="29">
+        <v>12</v>
+      </c>
+      <c r="G25" s="29">
+        <v>45</v>
+      </c>
+      <c r="H25" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="29"/>
-[...19 lines deleted...]
-    <row r="28" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="29">
+        <v>12</v>
+      </c>
+      <c r="C26" s="29">
+        <v>45</v>
+      </c>
+      <c r="D26" s="29">
+        <v>12</v>
+      </c>
+      <c r="E26" s="29">
+        <v>45</v>
+      </c>
+      <c r="F26" s="29">
+        <v>12</v>
+      </c>
+      <c r="G26" s="29">
+        <v>45</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" s="29">
+        <v>38</v>
+      </c>
+      <c r="D27" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E27" s="29">
+        <v>38</v>
+      </c>
+      <c r="F27" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G27" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="27"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C28" s="29">
+        <v>38</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E28" s="29">
+        <v>38</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-    <row r="30" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C29" s="29">
+        <v>2302</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E29" s="29">
+        <v>2302</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G29" s="29">
+        <v>2302</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2302</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E30" s="29">
+        <v>2302</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G30" s="29">
+        <v>2302</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="27"/>
-[...8 lines deleted...]
-      <c r="A31" s="18" t="s">
+      <c r="B31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" s="29">
+        <v>348</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E31" s="29">
+        <v>348</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G31" s="29">
+        <v>43</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="27"/>
-[...8 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="B32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="29">
+        <v>348</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="29">
+        <v>348</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G32" s="29">
+        <v>43</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="27"/>
-[...8 lines deleted...]
-      <c r="A33" s="18" t="s">
+      <c r="B33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="29">
+        <v>5012</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G33" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B33" s="27"/>
-[...8 lines deleted...]
-      <c r="A34" s="18" t="s">
+      <c r="B34" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C34" s="29">
+        <v>5012</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="27"/>
-[...8 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="B35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" s="29">
+        <v>3913</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E35" s="29">
+        <v>3693</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G35" s="29">
+        <v>1603</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="27"/>
-[...8 lines deleted...]
-      <c r="A36" s="18" t="s">
+      <c r="B36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="29">
+        <v>3913</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E36" s="29">
+        <v>3693</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G36" s="29">
+        <v>1603</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="27"/>
-[...8 lines deleted...]
-      <c r="A37" s="18" t="s">
+      <c r="B37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E37" s="29">
+        <v>40</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G37" s="29">
+        <v>40</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="27"/>
-[...8 lines deleted...]
-      <c r="A38" s="18" t="s">
+      <c r="B38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E38" s="29">
+        <v>40</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G38" s="29">
+        <v>40</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="29"/>
-[...8 lines deleted...]
-      <c r="A39" s="18" t="s">
+      <c r="B39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="29">
+        <v>127</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E39" s="29">
+        <v>119</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="29">
+        <v>119</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="29"/>
-[...8 lines deleted...]
-      <c r="A40" s="18" t="s">
+      <c r="B40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="29">
+        <v>127</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" s="29">
+        <v>119</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="29">
+        <v>119</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="29"/>
-[...17 lines deleted...]
-      <c r="H41" s="29"/>
+      <c r="B41" s="29">
+        <v>7196</v>
+      </c>
+      <c r="C41" s="29">
+        <v>29299</v>
+      </c>
+      <c r="D41" s="29">
+        <v>8150</v>
+      </c>
+      <c r="E41" s="29">
+        <v>30517</v>
+      </c>
+      <c r="F41" s="29">
+        <v>6623</v>
+      </c>
+      <c r="G41" s="29">
+        <v>24529</v>
+      </c>
+      <c r="H41" s="29">
+        <v>2434</v>
+      </c>
     </row>
     <row r="42" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="29">
+        <v>5918</v>
+      </c>
+      <c r="C42" s="29">
+        <v>23042</v>
+      </c>
+      <c r="D42" s="29">
+        <v>6337</v>
+      </c>
+      <c r="E42" s="29">
+        <v>23868</v>
+      </c>
+      <c r="F42" s="29">
+        <v>5041</v>
+      </c>
+      <c r="G42" s="29">
+        <v>18661</v>
+      </c>
+      <c r="H42" s="29">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B42" s="27"/>
-[...8 lines deleted...]
-      <c r="A43" s="18" t="s">
+      <c r="B43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="29">
+        <v>6257</v>
+      </c>
+      <c r="D43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E43" s="29">
+        <v>6649</v>
+      </c>
+      <c r="F43" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G43" s="29">
+        <v>5868</v>
+      </c>
+      <c r="H43" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="27"/>
-[...8 lines deleted...]
-      <c r="A44" s="18" t="s">
+      <c r="B44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="29">
+        <v>133</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" s="29">
+        <v>133</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G44" s="29">
+        <v>133</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="27"/>
-[...8 lines deleted...]
-      <c r="A45" s="18" t="s">
+      <c r="B45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="29">
+        <v>133</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" s="29">
+        <v>133</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G45" s="29">
+        <v>133</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B45" s="29"/>
-[...17 lines deleted...]
-      <c r="H46" s="29"/>
+      <c r="B46" s="29">
+        <v>1997</v>
+      </c>
+      <c r="C46" s="29">
+        <v>6765</v>
+      </c>
+      <c r="D46" s="29">
+        <v>1503</v>
+      </c>
+      <c r="E46" s="29">
+        <v>6389</v>
+      </c>
+      <c r="F46" s="29">
+        <v>552</v>
+      </c>
+      <c r="G46" s="29">
+        <v>2459</v>
+      </c>
+      <c r="H46" s="29">
+        <v>886</v>
+      </c>
     </row>
     <row r="47" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="29">
+        <v>1593</v>
+      </c>
+      <c r="C47" s="29">
+        <v>5477</v>
+      </c>
+      <c r="D47" s="29">
+        <v>1099</v>
+      </c>
+      <c r="E47" s="29">
+        <v>5101</v>
+      </c>
+      <c r="F47" s="29">
+        <v>148</v>
+      </c>
+      <c r="G47" s="29">
+        <v>1181</v>
+      </c>
+      <c r="H47" s="29">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="27"/>
-[...8 lines deleted...]
-      <c r="A48" s="16" t="s">
+      <c r="B48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C48" s="29">
+        <v>1288</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E48" s="29">
+        <v>1288</v>
+      </c>
+      <c r="F48" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G48" s="29">
+        <v>1278</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B48" s="17"/>
-[...8 lines deleted...]
-      <c r="A49" s="18" t="s">
+      <c r="B49" s="17"/>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+    </row>
+    <row r="50" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="26"/>
-[...8 lines deleted...]
-      <c r="A50" s="18" t="s">
+      <c r="B50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="26">
+        <v>1555</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" s="26">
+        <v>1480</v>
+      </c>
+      <c r="F50" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G50" s="26">
+        <v>1465</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B50" s="26"/>
-[...8 lines deleted...]
-      <c r="A51" s="18" t="s">
+      <c r="B51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="26">
+        <v>1555</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E51" s="26">
+        <v>1480</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="26">
+        <v>1465</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B51" s="26"/>
-[...17 lines deleted...]
-      <c r="H52" s="26"/>
+      <c r="B52" s="26">
+        <v>1256</v>
+      </c>
+      <c r="C52" s="26">
+        <v>4082</v>
+      </c>
+      <c r="D52" s="26">
+        <v>1082</v>
+      </c>
+      <c r="E52" s="26">
+        <v>3727</v>
+      </c>
+      <c r="F52" s="26">
+        <v>1082</v>
+      </c>
+      <c r="G52" s="26">
+        <v>3727</v>
+      </c>
+      <c r="H52" s="26">
+        <v>645</v>
+      </c>
     </row>
     <row r="53" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" s="26">
+        <v>368</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E53" s="26">
+        <v>250</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" s="26">
+        <v>250</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B53" s="27"/>
-[...8 lines deleted...]
-      <c r="A54" s="18" t="s">
+      <c r="B54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="26">
+        <v>3714</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E54" s="26">
+        <v>3477</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G54" s="26">
+        <v>3477</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B54" s="26"/>
-[...8 lines deleted...]
-      <c r="A55" s="18" t="s">
+      <c r="B55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" s="26">
+        <v>972</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55" s="26">
+        <v>705</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G55" s="26">
+        <v>705</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="26"/>
-[...8 lines deleted...]
-      <c r="A56" s="16" t="s">
+      <c r="B56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="26">
+        <v>972</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E56" s="26">
+        <v>705</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G56" s="26">
+        <v>705</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="16" t="s">
+    <row r="58" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B58" s="17"/>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="17"/>
       <c r="H58" s="17"/>
     </row>
-    <row r="59" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
     </row>
-    <row r="60" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="18" t="s">
+    <row r="60" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+    </row>
+    <row r="61" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B60" s="27"/>
-[...8 lines deleted...]
-      <c r="A61" s="18" t="s">
+      <c r="B61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D61" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E61" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G61" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H61" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B61" s="27"/>
-[...8 lines deleted...]
-      <c r="A62" s="16" t="s">
+      <c r="B62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E62" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="16" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="17"/>
     </row>
-    <row r="64" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
     </row>
-    <row r="65" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="18" t="s">
+    <row r="65" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="17"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="17"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="17"/>
+    </row>
+    <row r="66" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B65" s="27"/>
-[...8 lines deleted...]
-      <c r="A66" s="18" t="s">
+      <c r="B66" s="26">
+        <v>14.1</v>
+      </c>
+      <c r="C66" s="26">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D66" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="E66" s="26">
+        <v>75.2</v>
+      </c>
+      <c r="F66" s="26">
+        <v>1.8</v>
+      </c>
+      <c r="G66" s="26">
+        <v>10.3</v>
+      </c>
+      <c r="H66" s="26">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B66" s="27"/>
-[...8 lines deleted...]
-      <c r="A67" s="18" t="s">
+      <c r="B67" s="26">
+        <v>14.1</v>
+      </c>
+      <c r="C67" s="26">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D67" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="E67" s="26">
+        <v>75.2</v>
+      </c>
+      <c r="F67" s="26">
+        <v>1.8</v>
+      </c>
+      <c r="G67" s="26">
+        <v>10.3</v>
+      </c>
+      <c r="H67" s="26">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B67" s="27"/>
-[...8 lines deleted...]
-      <c r="A68" s="18" t="s">
+      <c r="B68" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="C68" s="26">
+        <v>7.2</v>
+      </c>
+      <c r="D68" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E68" s="26">
+        <v>6.4</v>
+      </c>
+      <c r="F68" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G68" s="26">
+        <v>4.8</v>
+      </c>
+      <c r="H68" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B68" s="27"/>
-[...8 lines deleted...]
-      <c r="A69" s="18" t="s">
+      <c r="B69" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="C69" s="26">
+        <v>7.2</v>
+      </c>
+      <c r="D69" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E69" s="26">
+        <v>6.4</v>
+      </c>
+      <c r="F69" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G69" s="26">
+        <v>4.8</v>
+      </c>
+      <c r="H69" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B69" s="26"/>
-[...8 lines deleted...]
-      <c r="A70" s="18" t="s">
+      <c r="B70" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6.2</v>
+      </c>
+      <c r="D70" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E70" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F70" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G70" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H70" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B70" s="26"/>
-[...8 lines deleted...]
-      <c r="A71" s="16" t="s">
+      <c r="B71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C71" s="26">
+        <v>6.2</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E71" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="16" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
     </row>
-    <row r="73" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B73" s="17"/>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
     </row>
     <row r="74" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="18" t="s">
+      <c r="A74" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B74" s="17"/>
+      <c r="C74" s="17"/>
+      <c r="D74" s="17"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="17"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="17"/>
+    </row>
+    <row r="75" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B74" s="27"/>
-[...8 lines deleted...]
-      <c r="A75" s="18" t="s">
+      <c r="B75" s="29">
+        <v>720356</v>
+      </c>
+      <c r="C75" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="D75" s="29">
+        <v>720356</v>
+      </c>
+      <c r="E75" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="F75" s="29">
+        <v>720356</v>
+      </c>
+      <c r="G75" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="H75" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B75" s="27"/>
-[...8 lines deleted...]
-      <c r="A76" s="18" t="s">
+      <c r="B76" s="29">
+        <v>720356</v>
+      </c>
+      <c r="C76" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="D76" s="29">
+        <v>720356</v>
+      </c>
+      <c r="E76" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="F76" s="29">
+        <v>720356</v>
+      </c>
+      <c r="G76" s="29">
+        <v>1873685</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B76" s="27"/>
-[...8 lines deleted...]
-      <c r="A77" s="18" t="s">
+      <c r="B77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="29">
+        <v>3061</v>
+      </c>
+      <c r="D77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" s="29">
+        <v>3061</v>
+      </c>
+      <c r="F77" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G77" s="29">
+        <v>3061</v>
+      </c>
+      <c r="H77" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B77" s="27"/>
-[...8 lines deleted...]
-      <c r="A78" s="16" t="s">
+      <c r="B78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="29">
+        <v>3061</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" s="29">
+        <v>3061</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G78" s="29">
+        <v>3061</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B78" s="17"/>
-[...8 lines deleted...]
-      <c r="A79" s="18" t="s">
+      <c r="B79" s="27"/>
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="27"/>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B79" s="29"/>
-[...8 lines deleted...]
-      <c r="A80" s="18" t="s">
+      <c r="B80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="29">
+        <v>9330</v>
+      </c>
+      <c r="D80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E80" s="29">
+        <v>1290</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G80" s="29">
+        <v>1290</v>
+      </c>
+      <c r="H80" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="29"/>
-[...8 lines deleted...]
-      <c r="A81" s="18" t="s">
+      <c r="B81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C81" s="29">
+        <v>9330</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E81" s="29">
+        <v>1290</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G81" s="29">
+        <v>1290</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B81" s="29"/>
-[...8 lines deleted...]
-      <c r="A82" s="18" t="s">
+      <c r="B82" s="29">
+        <v>1912</v>
+      </c>
+      <c r="C82" s="29">
+        <v>8903</v>
+      </c>
+      <c r="D82" s="29">
+        <v>2110</v>
+      </c>
+      <c r="E82" s="29">
+        <v>9318</v>
+      </c>
+      <c r="F82" s="29">
+        <v>2110</v>
+      </c>
+      <c r="G82" s="29">
+        <v>9318</v>
+      </c>
+      <c r="H82" s="29">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B82" s="29"/>
-[...8 lines deleted...]
-      <c r="A83" s="18" t="s">
+      <c r="B83" s="29">
+        <v>1912</v>
+      </c>
+      <c r="C83" s="29">
+        <v>8903</v>
+      </c>
+      <c r="D83" s="29">
+        <v>2110</v>
+      </c>
+      <c r="E83" s="29">
+        <v>9318</v>
+      </c>
+      <c r="F83" s="29">
+        <v>2110</v>
+      </c>
+      <c r="G83" s="29">
+        <v>9318</v>
+      </c>
+      <c r="H83" s="29">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B83" s="29"/>
-[...8 lines deleted...]
-      <c r="A84" s="18" t="s">
+      <c r="B84" s="29">
+        <v>2600</v>
+      </c>
+      <c r="C84" s="29">
+        <v>5148</v>
+      </c>
+      <c r="D84" s="29">
+        <v>2600</v>
+      </c>
+      <c r="E84" s="29">
+        <v>5148</v>
+      </c>
+      <c r="F84" s="29">
+        <v>2600</v>
+      </c>
+      <c r="G84" s="29">
+        <v>5148</v>
+      </c>
+      <c r="H84" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B84" s="29"/>
-[...8 lines deleted...]
-      <c r="A85" s="18" t="s">
+      <c r="B85" s="29">
+        <v>2600</v>
+      </c>
+      <c r="C85" s="29">
+        <v>5148</v>
+      </c>
+      <c r="D85" s="29">
+        <v>2600</v>
+      </c>
+      <c r="E85" s="29">
+        <v>5148</v>
+      </c>
+      <c r="F85" s="29">
+        <v>2600</v>
+      </c>
+      <c r="G85" s="29">
+        <v>5148</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B85" s="27"/>
-[...8 lines deleted...]
-      <c r="A86" s="18" t="s">
+      <c r="B86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F86" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G86" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B86" s="27"/>
-[...8 lines deleted...]
-      <c r="A87" s="16" t="s">
+      <c r="B87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="16" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="B88" s="17"/>
       <c r="C88" s="17"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
     </row>
-    <row r="89" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="18" t="s">
+    <row r="89" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="17"/>
+      <c r="C89" s="17"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="17"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
+    </row>
+    <row r="90" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B89" s="27"/>
-[...8 lines deleted...]
-      <c r="A90" s="18" t="s">
+      <c r="B90" s="29">
+        <v>1</v>
+      </c>
+      <c r="C90" s="29">
+        <v>2</v>
+      </c>
+      <c r="D90" s="29">
+        <v>1</v>
+      </c>
+      <c r="E90" s="29">
+        <v>2</v>
+      </c>
+      <c r="F90" s="29">
+        <v>1</v>
+      </c>
+      <c r="G90" s="29">
+        <v>2</v>
+      </c>
+      <c r="H90" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B90" s="27"/>
-[...8 lines deleted...]
-      <c r="A91" s="16" t="s">
+      <c r="B91" s="29">
+        <v>1</v>
+      </c>
+      <c r="C91" s="29">
+        <v>2</v>
+      </c>
+      <c r="D91" s="29">
+        <v>1</v>
+      </c>
+      <c r="E91" s="29">
+        <v>2</v>
+      </c>
+      <c r="F91" s="29">
+        <v>1</v>
+      </c>
+      <c r="G91" s="29">
+        <v>2</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="16" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="B92" s="17"/>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
     </row>
-    <row r="93" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="18" t="s">
+    <row r="93" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B93" s="17"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="17"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+    </row>
+    <row r="94" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B93" s="29"/>
-[...8 lines deleted...]
-      <c r="A94" s="18" t="s">
+      <c r="B94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C94" s="29">
+        <v>1754</v>
+      </c>
+      <c r="D94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E94" s="29">
+        <v>1333</v>
+      </c>
+      <c r="F94" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G94" s="29">
+        <v>1328</v>
+      </c>
+      <c r="H94" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B94" s="29"/>
-[...8 lines deleted...]
-      <c r="A95" s="16" t="s">
+      <c r="B95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C95" s="29">
+        <v>1754</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E95" s="29">
+        <v>1333</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G95" s="29">
+        <v>1328</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B95" s="17"/>
-[...8 lines deleted...]
-      <c r="A96" s="18" t="s">
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="17"/>
+      <c r="F96" s="17"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="17"/>
+    </row>
+    <row r="97" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C97" s="29">
+        <v>164</v>
+      </c>
+      <c r="D97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E97" s="29">
+        <v>164</v>
+      </c>
+      <c r="F97" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G97" s="29">
+        <v>164</v>
+      </c>
+      <c r="H97" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="29">
+        <v>164</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E98" s="29">
+        <v>164</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G98" s="29">
+        <v>164</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B96" s="27"/>
-[...41 lines deleted...]
-      <c r="H99" s="27"/>
+      <c r="B99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G99" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H99" s="29">
+        <v>2</v>
+      </c>
     </row>
     <row r="100" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B100" s="27"/>
-[...8 lines deleted...]
-      <c r="A101" s="18" t="s">
+      <c r="B100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H100" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B101" s="17"/>
+      <c r="C101" s="17"/>
+      <c r="D101" s="17"/>
+      <c r="E101" s="17"/>
+      <c r="F101" s="17"/>
+      <c r="G101" s="17"/>
+      <c r="H101" s="17"/>
+    </row>
+    <row r="102" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B102" s="29">
+        <v>6</v>
+      </c>
+      <c r="C102" s="29">
+        <v>6</v>
+      </c>
+      <c r="D102" s="29">
+        <v>6</v>
+      </c>
+      <c r="E102" s="29">
+        <v>6</v>
+      </c>
+      <c r="F102" s="29">
+        <v>6</v>
+      </c>
+      <c r="G102" s="29">
+        <v>6</v>
+      </c>
+      <c r="H102" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B103" s="29">
+        <v>6</v>
+      </c>
+      <c r="C103" s="29">
+        <v>6</v>
+      </c>
+      <c r="D103" s="29">
+        <v>6</v>
+      </c>
+      <c r="E103" s="29">
+        <v>6</v>
+      </c>
+      <c r="F103" s="29">
+        <v>6</v>
+      </c>
+      <c r="G103" s="29">
+        <v>6</v>
+      </c>
+      <c r="H103" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B101" s="29"/>
-[...8 lines deleted...]
-      <c r="A102" s="18" t="s">
+      <c r="B104" s="29">
+        <v>15</v>
+      </c>
+      <c r="C104" s="29">
+        <v>79</v>
+      </c>
+      <c r="D104" s="29">
+        <v>55</v>
+      </c>
+      <c r="E104" s="29">
+        <v>79</v>
+      </c>
+      <c r="F104" s="29">
+        <v>55</v>
+      </c>
+      <c r="G104" s="29">
+        <v>79</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B102" s="29"/>
-[...8 lines deleted...]
-      <c r="A103" s="16" t="s">
+      <c r="B105" s="29">
+        <v>15</v>
+      </c>
+      <c r="C105" s="29">
+        <v>79</v>
+      </c>
+      <c r="D105" s="29">
+        <v>55</v>
+      </c>
+      <c r="E105" s="29">
+        <v>79</v>
+      </c>
+      <c r="F105" s="29">
+        <v>55</v>
+      </c>
+      <c r="G105" s="29">
+        <v>79</v>
+      </c>
+      <c r="H105" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="16" t="s">
         <v>66</v>
-      </c>
-[...34 lines deleted...]
-        <v>69</v>
       </c>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
     </row>
-    <row r="107" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="18" t="s">
+    <row r="107" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B107" s="17"/>
+      <c r="C107" s="17"/>
+      <c r="D107" s="17"/>
+      <c r="E107" s="17"/>
+      <c r="F107" s="17"/>
+      <c r="G107" s="17"/>
+      <c r="H107" s="17"/>
+    </row>
+    <row r="108" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B108" s="17"/>
+      <c r="C108" s="17"/>
+      <c r="D108" s="17"/>
+      <c r="E108" s="17"/>
+      <c r="F108" s="17"/>
+      <c r="G108" s="17"/>
+      <c r="H108" s="17"/>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B109" s="17"/>
+      <c r="C109" s="17"/>
+      <c r="D109" s="17"/>
+      <c r="E109" s="17"/>
+      <c r="F109" s="17"/>
+      <c r="G109" s="17"/>
+      <c r="H109" s="17"/>
+    </row>
+    <row r="110" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B107" s="26"/>
-[...8 lines deleted...]
-      <c r="A108" s="18" t="s">
+      <c r="B110" s="26">
+        <v>176679.6</v>
+      </c>
+      <c r="C110" s="26">
+        <v>814341</v>
+      </c>
+      <c r="D110" s="26">
+        <v>118786</v>
+      </c>
+      <c r="E110" s="26">
+        <v>573269.5</v>
+      </c>
+      <c r="F110" s="26">
+        <v>118786</v>
+      </c>
+      <c r="G110" s="26">
+        <v>573269.5</v>
+      </c>
+      <c r="H110" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B108" s="26"/>
-[...41 lines deleted...]
-      <c r="H111" s="27"/>
+      <c r="B111" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C111" s="26">
+        <v>110248.5</v>
+      </c>
+      <c r="D111" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E111" s="26">
+        <v>110248.5</v>
+      </c>
+      <c r="F111" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G111" s="26">
+        <v>110248.5</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="112" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C112" s="26">
+        <v>311243.5</v>
+      </c>
+      <c r="D112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E112" s="26">
+        <v>71985</v>
+      </c>
+      <c r="F112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G112" s="26">
+        <v>71985</v>
+      </c>
+      <c r="H112" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B113" s="26">
+        <v>82313</v>
+      </c>
+      <c r="C113" s="26">
+        <v>392849</v>
+      </c>
+      <c r="D113" s="26">
+        <v>81904</v>
+      </c>
+      <c r="E113" s="26">
+        <v>391036</v>
+      </c>
+      <c r="F113" s="26">
+        <v>81904</v>
+      </c>
+      <c r="G113" s="26">
+        <v>391036</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B114" s="26">
+        <v>142.9</v>
+      </c>
+      <c r="C114" s="26">
+        <v>957.2</v>
+      </c>
+      <c r="D114" s="26">
+        <v>82.4</v>
+      </c>
+      <c r="E114" s="26">
+        <v>706.1</v>
+      </c>
+      <c r="F114" s="26">
+        <v>82.4</v>
+      </c>
+      <c r="G114" s="26">
+        <v>706.1</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B112" s="26"/>
-[...8 lines deleted...]
-      <c r="A113" s="23" t="s">
+      <c r="B115" s="26">
+        <v>80</v>
+      </c>
+      <c r="C115" s="26">
+        <v>635.5</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E115" s="26">
+        <v>608.20000000000005</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G115" s="26">
+        <v>608.20000000000005</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B113" s="32"/>
-[...8 lines deleted...]
-      <c r="A114" s="19" t="s">
+      <c r="B116" s="26">
+        <v>62.9</v>
+      </c>
+      <c r="C116" s="26">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="D116" s="26">
+        <v>6.9</v>
+      </c>
+      <c r="E116" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="F116" s="26">
+        <v>6.9</v>
+      </c>
+      <c r="G116" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B114" s="30"/>
-[...8 lines deleted...]
-      <c r="A115" s="68" t="s">
+      <c r="B117" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="C117" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="D117" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="E117" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="F117" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="G117" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="H117" s="30" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B115" s="68"/>
-[...8 lines deleted...]
-      <c r="A116" s="69" t="s">
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B116" s="69"/>
-[...18 lines deleted...]
-      <c r="A118" s="69" t="s">
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
+    </row>
+    <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="67"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B118" s="69"/>
-[...5 lines deleted...]
-      <c r="H118" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A115:H115"/>
-    <mergeCell ref="A116:H117"/>
     <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A119:H120"/>
+    <mergeCell ref="A121:H121"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>158</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="74"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="72"/>
+      <c r="H6" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="71"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="73"/>
+      <c r="A8" s="71"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
     </row>
     <row r="10" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
     </row>
@@ -20914,1389 +22080,1389 @@
     <row r="116" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="27"/>
       <c r="E116" s="26"/>
       <c r="F116" s="27"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="31"/>
       <c r="D117" s="30"/>
       <c r="E117" s="31"/>
       <c r="F117" s="30"/>
       <c r="G117" s="31"/>
       <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="68" t="s">
+      <c r="A118" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="68"/>
-[...5 lines deleted...]
-      <c r="H118" s="68"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="69" t="s">
+      <c r="A119" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="69"/>
-[...5 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="69"/>
-[...6 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="A120" s="67"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
     <row r="121" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>163</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="74"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="72"/>
+      <c r="H6" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="71"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="73"/>
+      <c r="A8" s="71"/>
       <c r="B8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="36"/>
-[...5 lines deleted...]
-      <c r="H12" s="36"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="36"/>
-[...5 lines deleted...]
-      <c r="H13" s="36"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
     </row>
     <row r="14" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="36"/>
-[...5 lines deleted...]
-      <c r="H14" s="36"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="34"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="35"/>
-[...5 lines deleted...]
-      <c r="H15" s="35"/>
+      <c r="B15" s="33"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="36"/>
-[...5 lines deleted...]
-      <c r="H16" s="36"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="34"/>
     </row>
     <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="36"/>
-[...5 lines deleted...]
-      <c r="H17" s="35"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="33"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="35"/>
-[...5 lines deleted...]
-      <c r="H18" s="35"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="36"/>
-[...5 lines deleted...]
-      <c r="H19" s="35"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="33"/>
     </row>
     <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="37" t="s">
+      <c r="A22" s="35" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="38"/>
-[...5 lines deleted...]
-      <c r="H22" s="38"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="37" t="s">
+      <c r="A23" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="38"/>
-[...5 lines deleted...]
-      <c r="H23" s="38"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
     </row>
     <row r="24" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="40"/>
-[...5 lines deleted...]
-      <c r="H26" s="39"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="37"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="40"/>
-[...5 lines deleted...]
-      <c r="H27" s="39"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="37"/>
     </row>
     <row r="28" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" s="41"/>
-[...5 lines deleted...]
-      <c r="H28" s="41"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="41"/>
-[...5 lines deleted...]
-      <c r="H29" s="41"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="42"/>
-[...5 lines deleted...]
-      <c r="H30" s="41"/>
+      <c r="B30" s="40"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="41"/>
-[...5 lines deleted...]
-      <c r="H31" s="41"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="41"/>
-[...5 lines deleted...]
-      <c r="H32" s="41"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="43"/>
-[...5 lines deleted...]
-      <c r="H33" s="43"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="41"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="43"/>
-[...5 lines deleted...]
-      <c r="H34" s="43"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="41"/>
     </row>
     <row r="35" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="43"/>
-[...5 lines deleted...]
-      <c r="H35" s="43"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="43"/>
-[...5 lines deleted...]
-      <c r="H36" s="43"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
     </row>
     <row r="37" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="43"/>
-[...5 lines deleted...]
-      <c r="H37" s="43"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="41"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="43"/>
-[...5 lines deleted...]
-      <c r="H38" s="43"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="41"/>
     </row>
     <row r="39" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="43"/>
-[...5 lines deleted...]
-      <c r="H39" s="43"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="41"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="43"/>
-[...5 lines deleted...]
-      <c r="H40" s="43"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="42"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="42"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="42"/>
+      <c r="H40" s="41"/>
     </row>
     <row r="41" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="44"/>
-[...5 lines deleted...]
-      <c r="H41" s="44"/>
+      <c r="B41" s="42"/>
+      <c r="C41" s="42"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="42"/>
+      <c r="H41" s="42"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="44"/>
-[...5 lines deleted...]
-      <c r="H42" s="44"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
     </row>
     <row r="43" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B43" s="44"/>
-[...5 lines deleted...]
-      <c r="H43" s="44"/>
+      <c r="B43" s="42"/>
+      <c r="C43" s="42"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="44"/>
-[...5 lines deleted...]
-      <c r="H44" s="44"/>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="43"/>
-[...5 lines deleted...]
-      <c r="H45" s="43"/>
+      <c r="B45" s="41"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="41"/>
     </row>
     <row r="46" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="43"/>
-[...5 lines deleted...]
-      <c r="H46" s="43"/>
+      <c r="B46" s="41"/>
+      <c r="C46" s="42"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="42"/>
+      <c r="H46" s="41"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B47" s="43"/>
-[...5 lines deleted...]
-      <c r="H47" s="43"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="42"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="42"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B48" s="44"/>
-[...5 lines deleted...]
-      <c r="H48" s="44"/>
+      <c r="B48" s="42"/>
+      <c r="C48" s="42"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="42"/>
+      <c r="G48" s="42"/>
+      <c r="H48" s="42"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="44"/>
-[...5 lines deleted...]
-      <c r="H49" s="44"/>
+      <c r="B49" s="42"/>
+      <c r="C49" s="42"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="42"/>
+      <c r="F49" s="42"/>
+      <c r="G49" s="42"/>
+      <c r="H49" s="42"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B50" s="43"/>
-[...5 lines deleted...]
-      <c r="H50" s="43"/>
+      <c r="B50" s="41"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="41"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="41"/>
+      <c r="G50" s="42"/>
+      <c r="H50" s="41"/>
     </row>
     <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A51" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
     </row>
     <row r="52" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="46"/>
-[...5 lines deleted...]
-      <c r="H52" s="46"/>
+      <c r="B52" s="44"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="44"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="46"/>
-[...5 lines deleted...]
-      <c r="H53" s="46"/>
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
     </row>
     <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B54" s="46"/>
-[...5 lines deleted...]
-      <c r="H54" s="46"/>
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="46"/>
-[...5 lines deleted...]
-      <c r="H55" s="46"/>
+      <c r="B55" s="44"/>
+      <c r="C55" s="44"/>
+      <c r="D55" s="44"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="45"/>
-[...5 lines deleted...]
-      <c r="H56" s="45"/>
+      <c r="B56" s="43"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="43"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="43"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="43"/>
     </row>
     <row r="57" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B57" s="46"/>
-[...5 lines deleted...]
-      <c r="H57" s="46"/>
+      <c r="B57" s="44"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B58" s="46"/>
-[...5 lines deleted...]
-      <c r="H58" s="46"/>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44"/>
     </row>
     <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
     <row r="61" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
     </row>
     <row r="62" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A62" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B62" s="17"/>
       <c r="C62" s="17"/>
       <c r="D62" s="17"/>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="17"/>
     </row>
     <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B63" s="47"/>
-[...5 lines deleted...]
-      <c r="H63" s="47"/>
+      <c r="B63" s="45"/>
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="46"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="47"/>
+      <c r="B64" s="45"/>
+      <c r="C64" s="45"/>
+      <c r="D64" s="45"/>
+      <c r="E64" s="46"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45"/>
     </row>
     <row r="65" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
     <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
     <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="17"/>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B68" s="49"/>
-[...5 lines deleted...]
-      <c r="H68" s="49"/>
+      <c r="B68" s="47"/>
+      <c r="C68" s="48"/>
+      <c r="D68" s="47"/>
+      <c r="E68" s="48"/>
+      <c r="F68" s="47"/>
+      <c r="G68" s="48"/>
+      <c r="H68" s="47"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="49"/>
-[...5 lines deleted...]
-      <c r="H69" s="49"/>
+      <c r="B69" s="47"/>
+      <c r="C69" s="48"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="48"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="48"/>
+      <c r="H69" s="47"/>
     </row>
     <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B70" s="49"/>
-[...5 lines deleted...]
-      <c r="H70" s="49"/>
+      <c r="B70" s="47"/>
+      <c r="C70" s="48"/>
+      <c r="D70" s="47"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="47"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="47"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B71" s="49"/>
-[...5 lines deleted...]
-      <c r="H71" s="49"/>
+      <c r="B71" s="47"/>
+      <c r="C71" s="48"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="48"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="48"/>
+      <c r="H71" s="47"/>
     </row>
     <row r="72" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A72" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B72" s="50"/>
-[...5 lines deleted...]
-      <c r="H72" s="50"/>
+      <c r="B72" s="48"/>
+      <c r="C72" s="48"/>
+      <c r="D72" s="48"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="48"/>
+      <c r="H72" s="48"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="50"/>
-[...5 lines deleted...]
-      <c r="H73" s="50"/>
+      <c r="B73" s="48"/>
+      <c r="C73" s="48"/>
+      <c r="D73" s="48"/>
+      <c r="E73" s="48"/>
+      <c r="F73" s="48"/>
+      <c r="G73" s="48"/>
+      <c r="H73" s="48"/>
     </row>
     <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
     <row r="75" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="17"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
     </row>
     <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A76" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="D76" s="17"/>
       <c r="E76" s="17"/>
       <c r="F76" s="17"/>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
     </row>
     <row r="77" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="51"/>
-[...5 lines deleted...]
-      <c r="H77" s="51"/>
+      <c r="B77" s="49"/>
+      <c r="C77" s="50"/>
+      <c r="D77" s="49"/>
+      <c r="E77" s="50"/>
+      <c r="F77" s="49"/>
+      <c r="G77" s="50"/>
+      <c r="H77" s="49"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="51"/>
-[...5 lines deleted...]
-      <c r="H78" s="51"/>
+      <c r="B78" s="49"/>
+      <c r="C78" s="50"/>
+      <c r="D78" s="49"/>
+      <c r="E78" s="50"/>
+      <c r="F78" s="49"/>
+      <c r="G78" s="50"/>
+      <c r="H78" s="49"/>
     </row>
     <row r="79" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B79" s="53"/>
-[...5 lines deleted...]
-      <c r="H79" s="53"/>
+      <c r="B79" s="51"/>
+      <c r="C79" s="52"/>
+      <c r="D79" s="51"/>
+      <c r="E79" s="52"/>
+      <c r="F79" s="51"/>
+      <c r="G79" s="52"/>
+      <c r="H79" s="51"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="53"/>
-[...5 lines deleted...]
-      <c r="H80" s="53"/>
+      <c r="B80" s="51"/>
+      <c r="C80" s="52"/>
+      <c r="D80" s="51"/>
+      <c r="E80" s="52"/>
+      <c r="F80" s="51"/>
+      <c r="G80" s="52"/>
+      <c r="H80" s="51"/>
     </row>
     <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B81" s="53"/>
-[...5 lines deleted...]
-      <c r="H81" s="53"/>
+      <c r="B81" s="51"/>
+      <c r="C81" s="51"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="51"/>
+      <c r="F81" s="51"/>
+      <c r="G81" s="51"/>
+      <c r="H81" s="51"/>
     </row>
     <row r="82" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B82" s="54"/>
-[...5 lines deleted...]
-      <c r="H82" s="53"/>
+      <c r="B82" s="52"/>
+      <c r="C82" s="52"/>
+      <c r="D82" s="52"/>
+      <c r="E82" s="52"/>
+      <c r="F82" s="52"/>
+      <c r="G82" s="52"/>
+      <c r="H82" s="51"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B83" s="54"/>
-[...5 lines deleted...]
-      <c r="H83" s="53"/>
+      <c r="B83" s="52"/>
+      <c r="C83" s="52"/>
+      <c r="D83" s="52"/>
+      <c r="E83" s="52"/>
+      <c r="F83" s="52"/>
+      <c r="G83" s="52"/>
+      <c r="H83" s="51"/>
     </row>
     <row r="84" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B84" s="54"/>
-[...5 lines deleted...]
-      <c r="H84" s="54"/>
+      <c r="B84" s="52"/>
+      <c r="C84" s="52"/>
+      <c r="D84" s="52"/>
+      <c r="E84" s="52"/>
+      <c r="F84" s="52"/>
+      <c r="G84" s="52"/>
+      <c r="H84" s="52"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B85" s="54"/>
-[...5 lines deleted...]
-      <c r="H85" s="54"/>
+      <c r="B85" s="52"/>
+      <c r="C85" s="52"/>
+      <c r="D85" s="52"/>
+      <c r="E85" s="52"/>
+      <c r="F85" s="52"/>
+      <c r="G85" s="52"/>
+      <c r="H85" s="52"/>
     </row>
     <row r="86" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B86" s="54"/>
-[...5 lines deleted...]
-      <c r="H86" s="53"/>
+      <c r="B86" s="52"/>
+      <c r="C86" s="52"/>
+      <c r="D86" s="52"/>
+      <c r="E86" s="52"/>
+      <c r="F86" s="52"/>
+      <c r="G86" s="52"/>
+      <c r="H86" s="51"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="54"/>
-[...5 lines deleted...]
-      <c r="H87" s="53"/>
+      <c r="B87" s="52"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="52"/>
+      <c r="G87" s="52"/>
+      <c r="H87" s="51"/>
     </row>
     <row r="88" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B88" s="53"/>
-[...5 lines deleted...]
-      <c r="H88" s="54"/>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="52"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B89" s="53"/>
-[...5 lines deleted...]
-      <c r="H89" s="54"/>
+      <c r="B89" s="51"/>
+      <c r="C89" s="51"/>
+      <c r="D89" s="51"/>
+      <c r="E89" s="51"/>
+      <c r="F89" s="51"/>
+      <c r="G89" s="51"/>
+      <c r="H89" s="52"/>
     </row>
     <row r="90" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
     </row>
     <row r="91" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A91" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B91" s="17"/>
       <c r="C91" s="17"/>
       <c r="D91" s="17"/>
       <c r="E91" s="17"/>
       <c r="F91" s="17"/>
       <c r="G91" s="17"/>
       <c r="H91" s="17"/>
     </row>
     <row r="92" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B92" s="55"/>
-[...5 lines deleted...]
-      <c r="H92" s="55"/>
+      <c r="B92" s="53"/>
+      <c r="C92" s="54"/>
+      <c r="D92" s="53"/>
+      <c r="E92" s="54"/>
+      <c r="F92" s="53"/>
+      <c r="G92" s="54"/>
+      <c r="H92" s="53"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="55"/>
-[...5 lines deleted...]
-      <c r="H93" s="55"/>
+      <c r="B93" s="53"/>
+      <c r="C93" s="54"/>
+      <c r="D93" s="53"/>
+      <c r="E93" s="54"/>
+      <c r="F93" s="53"/>
+      <c r="G93" s="54"/>
+      <c r="H93" s="53"/>
     </row>
     <row r="94" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B94" s="17"/>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17"/>
       <c r="F94" s="17"/>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
     </row>
     <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A95" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B95" s="17"/>
       <c r="C95" s="17"/>
       <c r="D95" s="17"/>
       <c r="E95" s="17"/>
       <c r="F95" s="17"/>
       <c r="G95" s="17"/>
       <c r="H95" s="17"/>
     </row>
     <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B96" s="57"/>
-[...5 lines deleted...]
-      <c r="H96" s="57"/>
+      <c r="B96" s="55"/>
+      <c r="C96" s="55"/>
+      <c r="D96" s="55"/>
+      <c r="E96" s="55"/>
+      <c r="F96" s="55"/>
+      <c r="G96" s="55"/>
+      <c r="H96" s="55"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B97" s="57"/>
-[...5 lines deleted...]
-      <c r="H97" s="57"/>
+      <c r="B97" s="55"/>
+      <c r="C97" s="55"/>
+      <c r="D97" s="55"/>
+      <c r="E97" s="55"/>
+      <c r="F97" s="55"/>
+      <c r="G97" s="55"/>
+      <c r="H97" s="55"/>
     </row>
     <row r="98" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A98" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B98" s="17"/>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17"/>
       <c r="F98" s="17"/>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B99" s="58"/>
-[...5 lines deleted...]
-      <c r="H99" s="59"/>
+      <c r="B99" s="56"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="56"/>
+      <c r="E99" s="56"/>
+      <c r="F99" s="56"/>
+      <c r="G99" s="56"/>
+      <c r="H99" s="57"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B100" s="58"/>
-[...5 lines deleted...]
-      <c r="H100" s="59"/>
+      <c r="B100" s="56"/>
+      <c r="C100" s="56"/>
+      <c r="D100" s="56"/>
+      <c r="E100" s="56"/>
+      <c r="F100" s="56"/>
+      <c r="G100" s="56"/>
+      <c r="H100" s="57"/>
     </row>
     <row r="101" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B101" s="17"/>
       <c r="C101" s="17"/>
       <c r="D101" s="17"/>
       <c r="E101" s="17"/>
       <c r="F101" s="17"/>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B102" s="60"/>
-[...5 lines deleted...]
-      <c r="H102" s="60"/>
+      <c r="B102" s="58"/>
+      <c r="C102" s="59"/>
+      <c r="D102" s="58"/>
+      <c r="E102" s="59"/>
+      <c r="F102" s="58"/>
+      <c r="G102" s="58"/>
+      <c r="H102" s="58"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B103" s="60"/>
-[...5 lines deleted...]
-      <c r="H103" s="60"/>
+      <c r="B103" s="58"/>
+      <c r="C103" s="59"/>
+      <c r="D103" s="58"/>
+      <c r="E103" s="59"/>
+      <c r="F103" s="58"/>
+      <c r="G103" s="58"/>
+      <c r="H103" s="58"/>
     </row>
     <row r="104" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B104" s="61"/>
-[...5 lines deleted...]
-      <c r="H104" s="60"/>
+      <c r="B104" s="59"/>
+      <c r="C104" s="59"/>
+      <c r="D104" s="59"/>
+      <c r="E104" s="59"/>
+      <c r="F104" s="59"/>
+      <c r="G104" s="59"/>
+      <c r="H104" s="58"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B105" s="61"/>
-[...5 lines deleted...]
-      <c r="H105" s="60"/>
+      <c r="B105" s="59"/>
+      <c r="C105" s="59"/>
+      <c r="D105" s="59"/>
+      <c r="E105" s="59"/>
+      <c r="F105" s="59"/>
+      <c r="G105" s="59"/>
+      <c r="H105" s="58"/>
     </row>
     <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A106" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B107" s="17"/>
       <c r="C107" s="17"/>
       <c r="D107" s="17"/>
       <c r="E107" s="17"/>
       <c r="F107" s="17"/>
       <c r="G107" s="17"/>
       <c r="H107" s="17"/>
     </row>
@@ -22306,325 +23472,325 @@
       </c>
       <c r="B108" s="17"/>
       <c r="C108" s="17"/>
       <c r="D108" s="17"/>
       <c r="E108" s="17"/>
       <c r="F108" s="17"/>
       <c r="G108" s="17"/>
       <c r="H108" s="17"/>
     </row>
     <row r="109" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B109" s="17"/>
       <c r="C109" s="17"/>
       <c r="D109" s="17"/>
       <c r="E109" s="17"/>
       <c r="F109" s="17"/>
       <c r="G109" s="17"/>
       <c r="H109" s="17"/>
     </row>
     <row r="110" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B110" s="63"/>
-[...5 lines deleted...]
-      <c r="H110" s="62"/>
+      <c r="B110" s="61"/>
+      <c r="C110" s="61"/>
+      <c r="D110" s="61"/>
+      <c r="E110" s="61"/>
+      <c r="F110" s="61"/>
+      <c r="G110" s="61"/>
+      <c r="H110" s="60"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B111" s="63"/>
-[...5 lines deleted...]
-      <c r="H111" s="62"/>
+      <c r="B111" s="61"/>
+      <c r="C111" s="61"/>
+      <c r="D111" s="61"/>
+      <c r="E111" s="61"/>
+      <c r="F111" s="61"/>
+      <c r="G111" s="61"/>
+      <c r="H111" s="60"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B112" s="62"/>
-[...5 lines deleted...]
-      <c r="H112" s="62"/>
+      <c r="B112" s="60"/>
+      <c r="C112" s="61"/>
+      <c r="D112" s="60"/>
+      <c r="E112" s="61"/>
+      <c r="F112" s="60"/>
+      <c r="G112" s="61"/>
+      <c r="H112" s="60"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B113" s="63"/>
-[...5 lines deleted...]
-      <c r="H113" s="62"/>
+      <c r="B113" s="61"/>
+      <c r="C113" s="61"/>
+      <c r="D113" s="61"/>
+      <c r="E113" s="61"/>
+      <c r="F113" s="61"/>
+      <c r="G113" s="61"/>
+      <c r="H113" s="60"/>
     </row>
     <row r="114" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B114" s="63"/>
-[...5 lines deleted...]
-      <c r="H114" s="62"/>
+      <c r="B114" s="61"/>
+      <c r="C114" s="61"/>
+      <c r="D114" s="61"/>
+      <c r="E114" s="61"/>
+      <c r="F114" s="61"/>
+      <c r="G114" s="61"/>
+      <c r="H114" s="60"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B115" s="63"/>
-[...5 lines deleted...]
-      <c r="H115" s="62"/>
+      <c r="B115" s="61"/>
+      <c r="C115" s="61"/>
+      <c r="D115" s="61"/>
+      <c r="E115" s="61"/>
+      <c r="F115" s="61"/>
+      <c r="G115" s="61"/>
+      <c r="H115" s="60"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="63"/>
-[...5 lines deleted...]
-      <c r="H116" s="62"/>
+      <c r="B116" s="61"/>
+      <c r="C116" s="61"/>
+      <c r="D116" s="60"/>
+      <c r="E116" s="61"/>
+      <c r="F116" s="60"/>
+      <c r="G116" s="61"/>
+      <c r="H116" s="60"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B117" s="34"/>
-[...5 lines deleted...]
-      <c r="H117" s="34"/>
+      <c r="B117" s="32"/>
+      <c r="C117" s="62"/>
+      <c r="D117" s="32"/>
+      <c r="E117" s="62"/>
+      <c r="F117" s="32"/>
+      <c r="G117" s="62"/>
+      <c r="H117" s="32"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="68" t="s">
+      <c r="A118" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="68"/>
-[...5 lines deleted...]
-      <c r="H118" s="68"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="69" t="s">
+      <c r="A119" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="69"/>
-[...5 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="69"/>
-[...6 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="A120" s="67"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H120"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>155</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="71"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="74"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="72"/>
+      <c r="H6" s="73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="73"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="71"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="73"/>
+      <c r="A8" s="71"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
@@ -23879,222 +25045,222 @@
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="26"/>
       <c r="C115" s="26"/>
       <c r="D115" s="27"/>
       <c r="E115" s="26"/>
       <c r="F115" s="27"/>
       <c r="G115" s="26"/>
       <c r="H115" s="27"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B116" s="30"/>
       <c r="C116" s="31"/>
       <c r="D116" s="30"/>
       <c r="E116" s="31"/>
       <c r="F116" s="30"/>
       <c r="G116" s="31"/>
       <c r="H116" s="30"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A117" s="68" t="s">
+      <c r="A117" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B117" s="68"/>
-[...5 lines deleted...]
-      <c r="H117" s="68"/>
+      <c r="B117" s="66"/>
+      <c r="C117" s="66"/>
+      <c r="D117" s="66"/>
+      <c r="E117" s="66"/>
+      <c r="F117" s="66"/>
+      <c r="G117" s="66"/>
+      <c r="H117" s="66"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="69" t="s">
+      <c r="A118" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="69"/>
-[...5 lines deleted...]
-      <c r="H118" s="69"/>
+      <c r="B118" s="67"/>
+      <c r="C118" s="67"/>
+      <c r="D118" s="67"/>
+      <c r="E118" s="67"/>
+      <c r="F118" s="67"/>
+      <c r="G118" s="67"/>
+      <c r="H118" s="67"/>
     </row>
     <row r="119" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="69"/>
-[...6 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="A119" s="67"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A120" s="69" t="s">
+      <c r="A120" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B120" s="69"/>
-[...5 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A118:H119"/>
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>164</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="81"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="80"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="81"/>
+      <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="79"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
@@ -25347,221 +26513,221 @@
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="27"/>
       <c r="E116" s="26"/>
       <c r="F116" s="27"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="31"/>
       <c r="D117" s="30"/>
       <c r="E117" s="31"/>
       <c r="F117" s="30"/>
       <c r="G117" s="31"/>
       <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="68" t="s">
+      <c r="A118" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="68"/>
-[...5 lines deleted...]
-      <c r="H118" s="68"/>
+      <c r="B118" s="66"/>
+      <c r="C118" s="66"/>
+      <c r="D118" s="66"/>
+      <c r="E118" s="66"/>
+      <c r="F118" s="66"/>
+      <c r="G118" s="66"/>
+      <c r="H118" s="66"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="69" t="s">
+      <c r="A119" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="69"/>
-[...5 lines deleted...]
-      <c r="H119" s="69"/>
+      <c r="B119" s="67"/>
+      <c r="C119" s="67"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+      <c r="G119" s="67"/>
+      <c r="H119" s="67"/>
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="69"/>
-[...6 lines deleted...]
-      <c r="H120" s="69"/>
+      <c r="A120" s="67"/>
+      <c r="B120" s="67"/>
+      <c r="C120" s="67"/>
+      <c r="D120" s="67"/>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+      <c r="G120" s="67"/>
+      <c r="H120" s="67"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A2:H2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A8"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A6:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78"/>
-[...5 lines deleted...]
-      <c r="H2" s="78"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="78"/>
-[...5 lines deleted...]
-      <c r="H3" s="78"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="77" t="s">
         <v>161</v>
       </c>
-      <c r="B4" s="79"/>
-[...5 lines deleted...]
-      <c r="H4" s="79"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="81"/>
-      <c r="B6" s="74" t="s">
+      <c r="A6" s="78"/>
+      <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="80"/>
-      <c r="H6" s="75" t="s">
+      <c r="G6" s="81"/>
+      <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="82"/>
-      <c r="B7" s="74" t="s">
+      <c r="A7" s="79"/>
+      <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="74"/>
-      <c r="D7" s="74" t="s">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="74"/>
-[...2 lines deleted...]
-      <c r="H7" s="76"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="83"/>
+      <c r="A8" s="80"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="77"/>
+      <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
@@ -26852,94 +28018,94 @@
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="27"/>
       <c r="E118" s="26"/>
       <c r="F118" s="27"/>
       <c r="G118" s="26"/>
       <c r="H118" s="27"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="30"/>
       <c r="C119" s="31"/>
       <c r="D119" s="30"/>
       <c r="E119" s="31"/>
       <c r="F119" s="30"/>
       <c r="G119" s="31"/>
       <c r="H119" s="30"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A120" s="68" t="s">
+      <c r="A120" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B120" s="68"/>
-[...5 lines deleted...]
-      <c r="H120" s="68"/>
+      <c r="B120" s="66"/>
+      <c r="C120" s="66"/>
+      <c r="D120" s="66"/>
+      <c r="E120" s="66"/>
+      <c r="F120" s="66"/>
+      <c r="G120" s="66"/>
+      <c r="H120" s="66"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="69" t="s">
+      <c r="A121" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B121" s="69"/>
-[...5 lines deleted...]
-      <c r="H121" s="69"/>
+      <c r="B121" s="67"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="67"/>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+      <c r="G121" s="67"/>
+      <c r="H121" s="67"/>
     </row>
     <row r="122" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="69"/>
-[...6 lines deleted...]
-      <c r="H122" s="69"/>
+      <c r="A122" s="67"/>
+      <c r="B122" s="67"/>
+      <c r="C122" s="67"/>
+      <c r="D122" s="67"/>
+      <c r="E122" s="67"/>
+      <c r="F122" s="67"/>
+      <c r="G122" s="67"/>
+      <c r="H122" s="67"/>
     </row>
     <row r="123" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="69" t="s">
+      <c r="A123" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B123" s="69"/>
-[...5 lines deleted...]
-      <c r="H123" s="69"/>
+      <c r="B123" s="67"/>
+      <c r="C123" s="67"/>
+      <c r="D123" s="67"/>
+      <c r="E123" s="67"/>
+      <c r="F123" s="67"/>
+      <c r="G123" s="67"/>
+      <c r="H123" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A121:H122"/>
     <mergeCell ref="A123:H123"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>