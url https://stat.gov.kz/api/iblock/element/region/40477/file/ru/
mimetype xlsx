--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="2" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2618" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2872" uniqueCount="169">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, Миллион метров кубических</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -1231,60 +1231,60 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -5536,81 +5536,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="77" t="s">
         <v>156</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="78"/>
+      <c r="A6" s="79"/>
       <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="72"/>
       <c r="E6" s="72"/>
       <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="81"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="79"/>
+      <c r="A7" s="80"/>
       <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
-      <c r="G7" s="81"/>
+      <c r="G7" s="78"/>
       <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="80"/>
+      <c r="A8" s="81"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -8538,81 +8538,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="77" t="s">
         <v>153</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="78"/>
+      <c r="A6" s="79"/>
       <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="72"/>
       <c r="E6" s="72"/>
       <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="81"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="79"/>
+      <c r="A7" s="80"/>
       <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
-      <c r="G7" s="81"/>
+      <c r="G7" s="78"/>
       <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="80"/>
+      <c r="A8" s="81"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -18038,52 +18038,52 @@
       <c r="H119" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A116:H116"/>
     <mergeCell ref="A117:H118"/>
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="H56" sqref="H56"/>
+    <sheetView topLeftCell="A82" workbookViewId="0">
+      <selection activeCell="A97" sqref="A97:A98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
@@ -20669,54 +20669,54 @@
       <c r="G121" s="67"/>
       <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H121"/>
+  <dimension ref="A2:H122"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L13" sqref="L13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G51" sqref="G51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="76"/>
       <c r="C2" s="76"/>
       <c r="D2" s="76"/>
       <c r="E2" s="76"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
@@ -20825,1355 +20825,2505 @@
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
     </row>
     <row r="11" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
     </row>
     <row r="12" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="26"/>
-[...5 lines deleted...]
-      <c r="H12" s="26"/>
+      <c r="B12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C12" s="26">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E12" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G12" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="26"/>
-[...5 lines deleted...]
-      <c r="H13" s="26"/>
+      <c r="B13" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C13" s="26">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E13" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G13" s="26">
+        <v>3.7</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="14" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="26"/>
-[...5 lines deleted...]
-      <c r="H14" s="26"/>
+      <c r="B14" s="26">
+        <v>990.6</v>
+      </c>
+      <c r="C14" s="26">
+        <v>4753</v>
+      </c>
+      <c r="D14" s="26">
+        <v>1205</v>
+      </c>
+      <c r="E14" s="26">
+        <v>5188.7</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G14" s="26">
+        <v>42.8</v>
+      </c>
+      <c r="H14" s="26">
+        <v>424.1</v>
+      </c>
     </row>
     <row r="15" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="27"/>
-[...5 lines deleted...]
-      <c r="H15" s="27"/>
+      <c r="B15" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C15" s="26">
+        <v>4566.6000000000004</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E15" s="26">
+        <v>5012.8</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="16" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="B16" s="26">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="C16" s="26">
+        <v>186.4</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E16" s="26">
+        <v>175.9</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G16" s="26">
+        <v>42.8</v>
+      </c>
+      <c r="H16" s="26">
+        <v>30.2</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="26"/>
-[...5 lines deleted...]
-      <c r="H17" s="27"/>
+      <c r="B17" s="26">
+        <v>2031</v>
+      </c>
+      <c r="C17" s="26">
+        <v>9834.2999999999993</v>
+      </c>
+      <c r="D17" s="26">
+        <v>485.4</v>
+      </c>
+      <c r="E17" s="26">
+        <v>2485.4</v>
+      </c>
+      <c r="F17" s="26">
+        <v>485.4</v>
+      </c>
+      <c r="G17" s="26">
+        <v>2440.5</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="18" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="27"/>
-[...5 lines deleted...]
-      <c r="H18" s="27"/>
+      <c r="B18" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C18" s="26">
+        <v>9572.7000000000007</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E18" s="26">
+        <v>2233</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G18" s="26">
+        <v>2233</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="19" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="26"/>
-[...5 lines deleted...]
-      <c r="H19" s="27"/>
+      <c r="B19" s="26">
+        <v>50</v>
+      </c>
+      <c r="C19" s="26">
+        <v>261.60000000000002</v>
+      </c>
+      <c r="D19" s="26">
+        <v>48.4</v>
+      </c>
+      <c r="E19" s="26">
+        <v>252.4</v>
+      </c>
+      <c r="F19" s="26">
+        <v>48.4</v>
+      </c>
+      <c r="G19" s="26">
+        <v>207.5</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="20" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="26"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C22" s="26">
+        <v>46</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H22" s="26">
+        <v>199</v>
+      </c>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="26"/>
-[...5 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="B23" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" s="26">
+        <v>46</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G23" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H23" s="26">
+        <v>199</v>
+      </c>
     </row>
     <row r="24" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="29"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="29">
+        <v>11</v>
+      </c>
+      <c r="C26" s="29">
+        <v>56</v>
+      </c>
+      <c r="D26" s="29">
+        <v>11</v>
+      </c>
+      <c r="E26" s="29">
+        <v>56</v>
+      </c>
+      <c r="F26" s="29">
+        <v>11</v>
+      </c>
+      <c r="G26" s="29">
+        <v>56</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="27" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-    <row r="28" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="29">
+        <v>11</v>
+      </c>
+      <c r="C27" s="29">
+        <v>56</v>
+      </c>
+      <c r="D27" s="29">
+        <v>11</v>
+      </c>
+      <c r="E27" s="29">
+        <v>56</v>
+      </c>
+      <c r="F27" s="29">
+        <v>11</v>
+      </c>
+      <c r="G27" s="29">
+        <v>56</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" s="27"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C28" s="29">
+        <v>57</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E28" s="29">
+        <v>57</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="29" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="27"/>
-[...5 lines deleted...]
-      <c r="H29" s="27"/>
+      <c r="B29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C29" s="29">
+        <v>57</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E29" s="29">
+        <v>57</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="30" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="29"/>
-[...5 lines deleted...]
-      <c r="H30" s="27"/>
+      <c r="B30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2631</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E30" s="29">
+        <v>2631</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G30" s="29">
+        <v>2631</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="31" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="27"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" s="29">
+        <v>2631</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E31" s="29">
+        <v>2631</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G31" s="29">
+        <v>2631</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-    <row r="33" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="29">
+        <v>403</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="29">
+        <v>403</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G32" s="29">
+        <v>49</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-    <row r="34" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="29">
+        <v>403</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E33" s="29">
+        <v>403</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G33" s="29">
+        <v>49</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C34" s="29">
+        <v>6132</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" s="29">
+        <v>6132</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="29">
+        <v>4124</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E36" s="29">
+        <v>4250</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G36" s="29">
+        <v>1603</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C37" s="29">
+        <v>4124</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E37" s="29">
+        <v>4250</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G37" s="29">
+        <v>1603</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" s="29">
+        <v>60</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G38" s="29">
+        <v>60</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="27"/>
-[...67 lines deleted...]
-    <row r="40" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E39" s="29">
+        <v>60</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="29">
+        <v>60</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="29">
+        <v>138</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" s="29">
+        <v>139</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="29">
+        <v>139</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="27"/>
-[...19 lines deleted...]
-    <row r="42" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" s="29">
+        <v>138</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" s="29">
+        <v>139</v>
+      </c>
+      <c r="F41" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G41" s="29">
+        <v>139</v>
+      </c>
+      <c r="H41" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="29">
+        <v>6098</v>
+      </c>
+      <c r="C42" s="29">
+        <v>35397</v>
+      </c>
+      <c r="D42" s="29">
+        <v>6129</v>
+      </c>
+      <c r="E42" s="29">
+        <v>36646</v>
+      </c>
+      <c r="F42" s="29">
+        <v>4933</v>
+      </c>
+      <c r="G42" s="29">
+        <v>29462</v>
+      </c>
+      <c r="H42" s="29">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="29"/>
-[...17 lines deleted...]
-      <c r="H43" s="29"/>
+      <c r="B43" s="29">
+        <v>5445</v>
+      </c>
+      <c r="C43" s="29">
+        <v>28487</v>
+      </c>
+      <c r="D43" s="29">
+        <v>5151</v>
+      </c>
+      <c r="E43" s="29">
+        <v>29019</v>
+      </c>
+      <c r="F43" s="29">
+        <v>4026</v>
+      </c>
+      <c r="G43" s="29">
+        <v>22687</v>
+      </c>
+      <c r="H43" s="29">
+        <v>2365</v>
+      </c>
     </row>
     <row r="44" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="29">
+        <v>6910</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" s="29">
+        <v>7627</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G44" s="29">
+        <v>6775</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="29">
+        <v>165</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" s="29">
+        <v>165</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G45" s="29">
+        <v>165</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" s="29">
+        <v>165</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E46" s="29">
+        <v>165</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G46" s="29">
+        <v>165</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="29">
+        <v>1303</v>
+      </c>
+      <c r="C47" s="29">
+        <v>8068</v>
+      </c>
+      <c r="D47" s="29">
+        <v>1343</v>
+      </c>
+      <c r="E47" s="29">
+        <v>7732</v>
+      </c>
+      <c r="F47" s="29">
+        <v>291</v>
+      </c>
+      <c r="G47" s="29">
+        <v>2750</v>
+      </c>
+      <c r="H47" s="29">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="29"/>
-[...53 lines deleted...]
-      <c r="H48" s="29"/>
+      <c r="B48" s="29">
+        <v>1051</v>
+      </c>
+      <c r="C48" s="29">
+        <v>6528</v>
+      </c>
+      <c r="D48" s="29">
+        <v>1091</v>
+      </c>
+      <c r="E48" s="29">
+        <v>6192</v>
+      </c>
+      <c r="F48" s="29">
+        <v>39</v>
+      </c>
+      <c r="G48" s="29">
+        <v>1220</v>
+      </c>
+      <c r="H48" s="29">
+        <v>846</v>
+      </c>
     </row>
     <row r="49" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" s="29">
+        <v>1540</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E49" s="29">
+        <v>1540</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G49" s="29">
+        <v>1530</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+    </row>
+    <row r="51" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="26">
+        <v>2105</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E51" s="26">
+        <v>2015</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="26">
+        <v>1984.4</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="29"/>
-[...43 lines deleted...]
-    <row r="53" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C52" s="26">
+        <v>2105</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E52" s="26">
+        <v>2015</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G52" s="26">
+        <v>1984.4</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1344</v>
+      </c>
+      <c r="C53" s="26">
+        <v>5426</v>
+      </c>
+      <c r="D53" s="26">
+        <v>1478</v>
+      </c>
+      <c r="E53" s="26">
+        <v>5205</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1478</v>
+      </c>
+      <c r="G53" s="26">
+        <v>5205</v>
+      </c>
+      <c r="H53" s="26">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="26"/>
-[...17 lines deleted...]
-      <c r="H54" s="26"/>
+      <c r="B54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="26">
+        <v>408</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E54" s="26">
+        <v>346</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G54" s="26">
+        <v>346</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" s="26">
+        <v>5018</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55" s="26">
+        <v>4859</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G55" s="26">
+        <v>4859</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="26">
+        <v>1327</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E56" s="26">
+        <v>1114</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G56" s="26">
+        <v>1114</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="26"/>
-[...41 lines deleted...]
-      <c r="H58" s="26"/>
+      <c r="B57" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" s="26">
+        <v>1327</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E57" s="26">
+        <v>1114</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G57" s="26">
+        <v>1114</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>36</v>
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
     </row>
     <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
     </row>
     <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="27"/>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
     </row>
-    <row r="62" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="63" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E62" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="A64" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="27"/>
-[...7 lines deleted...]
-    <row r="65" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E63" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F63" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G63" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+      <c r="B65" s="17"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="17"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="17"/>
+    </row>
+    <row r="66" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
     <row r="67" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="16" t="s">
-[...10 lines deleted...]
-    <row r="68" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B67" s="26">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C67" s="26">
+        <v>85.3</v>
+      </c>
+      <c r="D67" s="26">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E67" s="26">
+        <v>92.3</v>
+      </c>
+      <c r="F67" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="G67" s="26">
+        <v>12.2</v>
+      </c>
+      <c r="H67" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>44</v>
-[...9 lines deleted...]
-    <row r="69" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="B68" s="26">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C68" s="26">
+        <v>85.3</v>
+      </c>
+      <c r="D68" s="26">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E68" s="26">
+        <v>92.3</v>
+      </c>
+      <c r="F68" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="G68" s="26">
+        <v>12.2</v>
+      </c>
+      <c r="H68" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" s="26">
+        <v>1</v>
+      </c>
+      <c r="C69" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D69" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="E69" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="F69" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="G69" s="26">
+        <v>6.3</v>
+      </c>
+      <c r="H69" s="26">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="27"/>
-[...19 lines deleted...]
-    <row r="71" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="26">
+        <v>1</v>
+      </c>
+      <c r="C70" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D70" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="E70" s="26">
+        <v>7.9</v>
+      </c>
+      <c r="F70" s="26">
+        <v>1.5</v>
+      </c>
+      <c r="G70" s="26">
+        <v>6.3</v>
+      </c>
+      <c r="H70" s="26">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-    <row r="72" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C71" s="26">
+        <v>7.8</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E71" s="26">
+        <v>7.3</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="18" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-      <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="26"/>
-[...7 lines deleted...]
-    <row r="74" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" s="26">
+        <v>7.8</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E72" s="26">
+        <v>7.3</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G72" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+    </row>
+    <row r="74" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
-    <row r="75" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="17"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
     </row>
     <row r="76" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="16" t="s">
-[...10 lines deleted...]
-    <row r="77" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="29">
+        <v>629503</v>
+      </c>
+      <c r="C76" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="D76" s="29">
+        <v>629503</v>
+      </c>
+      <c r="E76" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="F76" s="29">
+        <v>629503</v>
+      </c>
+      <c r="G76" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
-        <v>50</v>
-[...9 lines deleted...]
-    <row r="78" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="B77" s="29">
+        <v>629503</v>
+      </c>
+      <c r="C77" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="D77" s="29">
+        <v>629503</v>
+      </c>
+      <c r="E77" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="F77" s="29">
+        <v>629503</v>
+      </c>
+      <c r="G77" s="29">
+        <v>2503188</v>
+      </c>
+      <c r="H77" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="29">
+        <v>3560</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" s="29">
+        <v>3560</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G78" s="29">
+        <v>3560</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="27"/>
-[...20 lines deleted...]
-      <c r="A80" s="18" t="s">
+      <c r="B79" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C79" s="29">
+        <v>3560</v>
+      </c>
+      <c r="D79" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E79" s="29">
+        <v>3560</v>
+      </c>
+      <c r="F79" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G79" s="29">
+        <v>3560</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B80" s="27"/>
+      <c r="C80" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="27"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C81" s="29">
+        <v>12460</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E81" s="29">
+        <v>1368</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G81" s="29">
+        <v>1368</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="27"/>
-[...31 lines deleted...]
-    <row r="83" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="29">
+        <v>12460</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E82" s="29">
+        <v>1368</v>
+      </c>
+      <c r="F82" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G82" s="29">
+        <v>1368</v>
+      </c>
+      <c r="H82" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B83" s="29">
+        <v>1818</v>
+      </c>
+      <c r="C83" s="29">
+        <v>10721</v>
+      </c>
+      <c r="D83" s="29">
+        <v>2153</v>
+      </c>
+      <c r="E83" s="29">
+        <v>11471</v>
+      </c>
+      <c r="F83" s="29">
+        <v>2153</v>
+      </c>
+      <c r="G83" s="29">
+        <v>11471</v>
+      </c>
+      <c r="H83" s="29">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B83" s="29"/>
-[...17 lines deleted...]
-      <c r="H84" s="29"/>
+      <c r="B84" s="29">
+        <v>1818</v>
+      </c>
+      <c r="C84" s="29">
+        <v>10721</v>
+      </c>
+      <c r="D84" s="29">
+        <v>2153</v>
+      </c>
+      <c r="E84" s="29">
+        <v>11471</v>
+      </c>
+      <c r="F84" s="29">
+        <v>2153</v>
+      </c>
+      <c r="G84" s="29">
+        <v>11471</v>
+      </c>
+      <c r="H84" s="29">
+        <v>1734</v>
+      </c>
     </row>
     <row r="85" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H85" s="29"/>
+        <v>74</v>
+      </c>
+      <c r="B85" s="29">
+        <v>1381</v>
+      </c>
+      <c r="C85" s="29">
+        <v>6529</v>
+      </c>
+      <c r="D85" s="29">
+        <v>1381</v>
+      </c>
+      <c r="E85" s="29">
+        <v>6529</v>
+      </c>
+      <c r="F85" s="29">
+        <v>1381</v>
+      </c>
+      <c r="G85" s="29">
+        <v>6529</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="86" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
-        <v>74</v>
-[...9 lines deleted...]
-    <row r="87" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="B86" s="29">
+        <v>1381</v>
+      </c>
+      <c r="C86" s="29">
+        <v>6529</v>
+      </c>
+      <c r="D86" s="29">
+        <v>1381</v>
+      </c>
+      <c r="E86" s="29">
+        <v>6529</v>
+      </c>
+      <c r="F86" s="29">
+        <v>1381</v>
+      </c>
+      <c r="G86" s="29">
+        <v>6529</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="29"/>
-[...21 lines deleted...]
-        <v>22</v>
+      <c r="B88" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D88" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F88" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G88" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="H88" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>56</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
-      <c r="H89" s="29"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H89" s="27"/>
+    </row>
+    <row r="90" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B90" s="27"/>
       <c r="C90" s="27"/>
       <c r="D90" s="27"/>
       <c r="E90" s="27"/>
       <c r="F90" s="27"/>
       <c r="G90" s="27"/>
       <c r="H90" s="27"/>
     </row>
-    <row r="91" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="92" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B91" s="29">
+        <v>1</v>
+      </c>
+      <c r="C91" s="29">
+        <v>3</v>
+      </c>
+      <c r="D91" s="29">
+        <v>1</v>
+      </c>
+      <c r="E91" s="29">
+        <v>3</v>
+      </c>
+      <c r="F91" s="29">
+        <v>1</v>
+      </c>
+      <c r="G91" s="29">
+        <v>3</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
-        <v>58</v>
-[...10 lines deleted...]
-      <c r="A93" s="18" t="s">
         <v>22</v>
       </c>
+      <c r="B92" s="29">
+        <v>1</v>
+      </c>
+      <c r="C92" s="29">
+        <v>3</v>
+      </c>
+      <c r="D92" s="29">
+        <v>1</v>
+      </c>
+      <c r="E92" s="29">
+        <v>3</v>
+      </c>
+      <c r="F92" s="29">
+        <v>1</v>
+      </c>
+      <c r="G92" s="29">
+        <v>3</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>59</v>
+      </c>
       <c r="B93" s="27"/>
-      <c r="C93" s="29"/>
+      <c r="C93" s="27"/>
       <c r="D93" s="27"/>
-      <c r="E93" s="29"/>
+      <c r="E93" s="27"/>
       <c r="F93" s="27"/>
-      <c r="G93" s="29"/>
+      <c r="G93" s="27"/>
       <c r="H93" s="27"/>
     </row>
     <row r="94" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B94" s="27"/>
       <c r="C94" s="27"/>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
     </row>
-    <row r="95" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="96" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C95" s="29">
+        <v>2174</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E95" s="29">
+        <v>1854</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G95" s="29">
+        <v>1829</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="A97" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B97" s="29"/>
-[...8 lines deleted...]
-      <c r="A98" s="16" t="s">
+      <c r="B96" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C96" s="29">
+        <v>2174</v>
+      </c>
+      <c r="D96" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E96" s="29">
+        <v>1854</v>
+      </c>
+      <c r="F96" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G96" s="29">
+        <v>1829</v>
+      </c>
+      <c r="H96" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B98" s="17"/>
-[...5 lines deleted...]
-      <c r="H98" s="17"/>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+    </row>
+    <row r="98" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="29">
+        <v>229</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E98" s="29">
+        <v>229</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G98" s="29">
+        <v>229</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
-        <v>63</v>
-[...7 lines deleted...]
-      <c r="H99" s="29"/>
+        <v>22</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C99" s="29">
+        <v>229</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E99" s="29">
+        <v>229</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G99" s="29">
+        <v>229</v>
+      </c>
+      <c r="H99" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="100" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G100" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H100" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B100" s="27"/>
-[...8 lines deleted...]
-      <c r="A101" s="16" t="s">
+      <c r="B101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="F101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G101" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="H101" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B101" s="17"/>
-[...10 lines deleted...]
-      </c>
       <c r="B102" s="27"/>
-      <c r="C102" s="29"/>
+      <c r="C102" s="27"/>
       <c r="D102" s="27"/>
-      <c r="E102" s="29"/>
+      <c r="E102" s="27"/>
       <c r="F102" s="27"/>
       <c r="G102" s="27"/>
-      <c r="H102" s="27"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H102" s="27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B103" s="29">
+        <v>5</v>
+      </c>
+      <c r="C103" s="29">
+        <v>11</v>
+      </c>
+      <c r="D103" s="29">
+        <v>5</v>
+      </c>
+      <c r="E103" s="29">
+        <v>11</v>
+      </c>
+      <c r="F103" s="29">
+        <v>5</v>
+      </c>
+      <c r="G103" s="29">
+        <v>11</v>
+      </c>
+      <c r="H103" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B103" s="27"/>
-[...8 lines deleted...]
-      <c r="A104" s="18" t="s">
+      <c r="B104" s="29">
+        <v>5</v>
+      </c>
+      <c r="C104" s="29">
+        <v>11</v>
+      </c>
+      <c r="D104" s="29">
+        <v>5</v>
+      </c>
+      <c r="E104" s="29">
+        <v>11</v>
+      </c>
+      <c r="F104" s="29">
+        <v>5</v>
+      </c>
+      <c r="G104" s="29">
+        <v>11</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="B104" s="29"/>
-[...8 lines deleted...]
-      <c r="A105" s="18" t="s">
+      <c r="B105" s="29">
+        <v>15</v>
+      </c>
+      <c r="C105" s="29">
+        <v>94</v>
+      </c>
+      <c r="D105" s="29">
+        <v>15</v>
+      </c>
+      <c r="E105" s="29">
+        <v>94</v>
+      </c>
+      <c r="F105" s="29">
+        <v>15</v>
+      </c>
+      <c r="G105" s="29">
+        <v>94</v>
+      </c>
+      <c r="H105" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B105" s="29"/>
-[...8 lines deleted...]
-      <c r="A106" s="16" t="s">
+      <c r="B106" s="29">
+        <v>15</v>
+      </c>
+      <c r="C106" s="29">
+        <v>94</v>
+      </c>
+      <c r="D106" s="29">
+        <v>15</v>
+      </c>
+      <c r="E106" s="29">
+        <v>94</v>
+      </c>
+      <c r="F106" s="29">
+        <v>15</v>
+      </c>
+      <c r="G106" s="29">
+        <v>94</v>
+      </c>
+      <c r="H106" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="16" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
       <c r="B107" s="27"/>
       <c r="C107" s="27"/>
       <c r="D107" s="27"/>
       <c r="E107" s="27"/>
       <c r="F107" s="27"/>
       <c r="G107" s="27"/>
       <c r="H107" s="27"/>
     </row>
-    <row r="108" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B108" s="27"/>
       <c r="C108" s="27"/>
       <c r="D108" s="27"/>
       <c r="E108" s="27"/>
       <c r="F108" s="27"/>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
     </row>
-    <row r="109" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B109" s="27"/>
       <c r="C109" s="27"/>
       <c r="D109" s="27"/>
       <c r="E109" s="27"/>
       <c r="F109" s="27"/>
       <c r="G109" s="27"/>
       <c r="H109" s="27"/>
     </row>
-    <row r="110" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="18" t="s">
+    <row r="110" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B110" s="27"/>
+      <c r="C110" s="27"/>
+      <c r="D110" s="27"/>
+      <c r="E110" s="27"/>
+      <c r="F110" s="27"/>
+      <c r="G110" s="27"/>
+      <c r="H110" s="27"/>
+    </row>
+    <row r="111" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B110" s="26"/>
-[...17 lines deleted...]
-      <c r="H111" s="27"/>
+      <c r="B111" s="26">
+        <v>203108.9</v>
+      </c>
+      <c r="C111" s="26">
+        <v>1017449.9</v>
+      </c>
+      <c r="D111" s="26">
+        <v>143189</v>
+      </c>
+      <c r="E111" s="26">
+        <v>716458.5</v>
+      </c>
+      <c r="F111" s="26">
+        <v>143189</v>
+      </c>
+      <c r="G111" s="26">
+        <v>716458.5</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="112" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="H112" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C112" s="26">
+        <v>131778.5</v>
+      </c>
+      <c r="D112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E112" s="26">
+        <v>131778.5</v>
+      </c>
+      <c r="F112" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G112" s="26">
+        <v>131778.5</v>
+      </c>
+      <c r="H112" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="113" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B113" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="C113" s="26">
+        <v>394671.4</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E113" s="26">
+        <v>95975</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G113" s="26">
+        <v>95975</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B113" s="26"/>
-[...8 lines deleted...]
-      <c r="A114" s="18" t="s">
+      <c r="B114" s="26">
+        <v>98151</v>
+      </c>
+      <c r="C114" s="26">
+        <v>491000</v>
+      </c>
+      <c r="D114" s="26">
+        <v>97669</v>
+      </c>
+      <c r="E114" s="26">
+        <v>488705</v>
+      </c>
+      <c r="F114" s="26">
+        <v>97669</v>
+      </c>
+      <c r="G114" s="26">
+        <v>488705</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B114" s="26"/>
-[...17 lines deleted...]
-      <c r="H115" s="27"/>
+      <c r="B115" s="26">
+        <v>92.2</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1049.4000000000001</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E115" s="26">
+        <v>738.5</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G115" s="26">
+        <v>738.5</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="116" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="26">
+        <v>36.4</v>
+      </c>
+      <c r="C116" s="26">
+        <v>671.9</v>
+      </c>
+      <c r="D116" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="E116" s="26">
+        <v>640.6</v>
+      </c>
+      <c r="F116" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="G116" s="26">
+        <v>640.6</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="26"/>
-[...8 lines deleted...]
-      <c r="A117" s="19" t="s">
+      <c r="B117" s="26">
+        <v>55.8</v>
+      </c>
+      <c r="C117" s="26">
+        <v>329.2</v>
+      </c>
+      <c r="D117" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="E117" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="F117" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G117" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="H117" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B117" s="30"/>
-[...8 lines deleted...]
-      <c r="A118" s="66" t="s">
+      <c r="B118" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="C118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="D118" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="E118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="F118" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="G118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="H118" s="30" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="66"/>
-[...8 lines deleted...]
-      <c r="A119" s="67" t="s">
+      <c r="B119" s="66"/>
+      <c r="C119" s="66"/>
+      <c r="D119" s="66"/>
+      <c r="E119" s="66"/>
+      <c r="F119" s="66"/>
+      <c r="G119" s="66"/>
+      <c r="H119" s="66"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="67"/>
-[...8 lines deleted...]
-      <c r="A120" s="67"/>
       <c r="B120" s="67"/>
       <c r="C120" s="67"/>
       <c r="D120" s="67"/>
       <c r="E120" s="67"/>
       <c r="F120" s="67"/>
       <c r="G120" s="67"/>
       <c r="H120" s="67"/>
     </row>
-    <row r="121" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="121" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="67"/>
       <c r="B121" s="67"/>
       <c r="C121" s="67"/>
       <c r="D121" s="67"/>
       <c r="E121" s="67"/>
       <c r="F121" s="67"/>
       <c r="G121" s="67"/>
       <c r="H121" s="67"/>
     </row>
+    <row r="122" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" s="67"/>
+      <c r="C122" s="67"/>
+      <c r="D122" s="67"/>
+      <c r="E122" s="67"/>
+      <c r="F122" s="67"/>
+      <c r="G122" s="67"/>
+      <c r="H122" s="67"/>
+    </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A118:H118"/>
-[...1 lines deleted...]
-    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="A120:H121"/>
+    <mergeCell ref="A122:H122"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
@@ -25167,81 +26317,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="77" t="s">
         <v>164</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="78"/>
+      <c r="A6" s="79"/>
       <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="72"/>
       <c r="E6" s="72"/>
       <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="81"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="79"/>
+      <c r="A7" s="80"/>
       <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
-      <c r="G7" s="81"/>
+      <c r="G7" s="78"/>
       <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="80"/>
+      <c r="A8" s="81"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>
@@ -26560,62 +27710,62 @@
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="67"/>
       <c r="B120" s="67"/>
       <c r="C120" s="67"/>
       <c r="D120" s="67"/>
       <c r="E120" s="67"/>
       <c r="F120" s="67"/>
       <c r="G120" s="67"/>
       <c r="H120" s="67"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="67" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="67"/>
       <c r="C121" s="67"/>
       <c r="D121" s="67"/>
       <c r="E121" s="67"/>
       <c r="F121" s="67"/>
       <c r="G121" s="67"/>
       <c r="H121" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A6:A8"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="A2:H2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H123"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -26634,81 +27784,81 @@
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="76" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="77" t="s">
         <v>161</v>
       </c>
       <c r="B4" s="77"/>
       <c r="C4" s="77"/>
       <c r="D4" s="77"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="78"/>
+      <c r="A6" s="79"/>
       <c r="B6" s="72" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="72"/>
       <c r="D6" s="72"/>
       <c r="E6" s="72"/>
       <c r="F6" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="81"/>
+      <c r="G6" s="78"/>
       <c r="H6" s="73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="79"/>
+      <c r="A7" s="80"/>
       <c r="B7" s="72" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="72"/>
       <c r="D7" s="72" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="72"/>
       <c r="F7" s="72"/>
-      <c r="G7" s="81"/>
+      <c r="G7" s="78"/>
       <c r="H7" s="74"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="80"/>
+      <c r="A8" s="81"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="17"/>