--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="2" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2872" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3140" uniqueCount="174">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, Миллион метров кубических</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -317,243 +317,150 @@
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>- предварительные данные</t>
     </r>
   </si>
   <si>
     <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
     <t>Автомобили грузовые, штук</t>
   </si>
   <si>
     <t>Прицепы и полуприцепы; контейнеры, штук</t>
   </si>
   <si>
     <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
-    <t>Нефть сырая и газ природный,  Тысяч тенге казахских</t>
-[...1 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>Известь гашенная, негашеная и гидравлическая, тонн</t>
   </si>
   <si>
     <t>Известняк и гипс  тыс.тонн</t>
   </si>
   <si>
     <t>Шерсть щипаная, шкуры и кожи сырые скота крупного рогатого или животных семейства лошадиных, овец и коз  тонн</t>
   </si>
   <si>
-    <t>Газ природный (естественный) в газообразном состоянии, миллион метров кубических</t>
-[...1 lines deleted...]
-  <si>
     <t>Шерсть щипаная, шкуры и кожи сырые скота крупного рогатого или животных семейства лошадиных, овец и коз, тонн</t>
   </si>
   <si>
     <t>Уральск г.а.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Нефть сырая и газ природный</t>
   </si>
   <si>
     <t>Нефть сырая (природная смесь углеводородов), включая нефть, полученную из минералов битуминозных, тыс.тонн</t>
   </si>
   <si>
     <t>Конденсат газовый, тыс.тонн</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, млн.куб.м</t>
-  </si>
-[...7 lines deleted...]
-    <t>Продукты пищевые</t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
   </si>
   <si>
     <t>Рыба, свежая, охлажденная или мороженая, тонн</t>
   </si>
   <si>
     <t>Масло подсолнечное нерафинированное, тонн</t>
   </si>
   <si>
     <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
   </si>
   <si>
     <t>Маргарин и жиры пищевые аналогичные, тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки, тонн</t>
   </si>
   <si>
     <t>Мука из культур зерновых и растительная; смеси из них тонкого помола, тонн</t>
   </si>
   <si>
     <t>Хлеб свежий, тонн</t>
   </si>
   <si>
     <t>Макароны, лапша, кускус и изделия мучные аналогичные, тонн</t>
   </si>
   <si>
-    <t>Напитки</t>
-[...1 lines deleted...]
-  <si>
     <t>Пиво, кроме осадков и отходов пивоварения, тыс.литров</t>
   </si>
   <si>
     <t>Воды минеральные и газированные неподслащенные и неароматизированные, тыс.литров</t>
   </si>
   <si>
     <t>Напитки безалкогольные прочие, тыс.литров</t>
   </si>
   <si>
-    <t>Изделия табачные</t>
-[...10 lines deleted...]
-  <si>
     <t>Кожа из шкур скота крупного рогатого или шкур животных семейства лошадиных без волосяного покрова, тыс.кв.дм</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кокс и продукция переработки нефти</t>
   </si>
   <si>
     <t>Топливо моторное (бензин, в том числе авиационный), тыс.тонн</t>
   </si>
   <si>
     <t>Газойли (топливо дизельное), тыс.тонн</t>
   </si>
   <si>
     <t>Углеводородные сжиженные газы, тыс.тонн</t>
   </si>
   <si>
-    <t>Вещества химические и продукты химические</t>
-[...7 lines deleted...]
-  <si>
     <t>Трубы, трубки, рукава и шланги и их фитинги из пластмасс, кг</t>
   </si>
   <si>
     <t>Посуда столовая и кухонная, предметы домашнего обихода столовые и кухонные из пластмасс, кг</t>
-  </si>
-[...1 lines deleted...]
-    <t>Изделия минеральные неметаллические прочие</t>
   </si>
   <si>
     <t>Элементы конструкций сборные для строительства, в том числе гражданского, из цемента, бетона или камня искусственного, тонн</t>
   </si>
   <si>
     <t>Бетон товарный, тонн</t>
   </si>
   <si>
     <t>Растворы строительные, тонн</t>
   </si>
   <si>
-    <t>Металлы основные</t>
-[...4 lines deleted...]
-  <si>
     <t>Резервуары для нефти и нефтепродуктов, штук</t>
-  </si>
-[...4 lines deleted...]
-    <t>Оборудование электрическое</t>
   </si>
   <si>
     <t>Трансформаторы электрические, штук</t>
   </si>
   <si>
-    <t>Машины и оборудование, не включенные в другие группировки</t>
-[...1 lines deleted...]
-  <si>
     <t>Плуги, штук</t>
   </si>
   <si>
-    <t>Автомобили, прицепы и полуприцепы</t>
-[...1 lines deleted...]
-  <si>
     <t>Автомобили специальные и специализированные, штук</t>
-  </si>
-[...10 lines deleted...]
-    <t>Электроэнергия, газ, пар и вода горячая</t>
   </si>
   <si>
     <t>Электроэнергия, тыс.кВт.ч</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <r>
       <t>за январь-декабрь 2026 года1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
       <t>за январь 2026 года1</t>
     </r>
@@ -699,60 +606,168 @@
     <r>
       <t>за январь-август 2024 года1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Насосы центробежные для перекачки жидкостей; насосы прочие, штук</t>
   </si>
+  <si>
+    <t>Продукция горнодобывающей промышленности, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Уголь каменный и лигнит, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Нефть сырая и газ природный, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Руды металлические, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Продукция обрабатывающей промышленности, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Продукты пищевые, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Напитки, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Изделия табачные, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Текстиль, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Одежда, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Кожа и изделия из кожи, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Древесина и изделия из древесины и пробки (кроме мебели); изделия из соломки и материалов для плетения, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Бумага и изделия бумажные, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Кокс и продукция переработки нефти, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Изделия минеральные неметаллические прочие, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Металлы основные, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Изделия металлические готовые, кроме машин и оборудования, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Компьютеры, продукция электронная и оптическая, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Оборудование электрическое, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Машины и оборудование, не включенные в другие группировки, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Автомобили, прицепы и полуприцепы, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Оборудование транспортное прочее, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Мебель, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и воздушное кондиционирование, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и вода горячая, Тысяч  теңге казахских</t>
+  </si>
+  <si>
+    <t>Продукты фармацевтические и препараты фармацевтические основные, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Изделия резиновые и пластмассовые, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Машины и оборудование, не включенные в другие группировки, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Автомобили, прицепы и полуприцепы, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Оборудование транспортное прочее, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Мебель, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и воздушное кондиционирование, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и вода горячая, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Вещества химические и продукты химические, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Компьютеры, продукция электронная и оптическая, Тысяч теңге казахских</t>
+  </si>
+  <si>
+    <t>Металлы основные, Тысяч теңге казахских</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -838,56 +853,50 @@
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
@@ -1002,51 +1011,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1095,196 +1104,103 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...79 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1618,482 +1534,482 @@
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V117"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...5 lines deleted...]
-      <c r="H1" s="69"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="H2" s="70"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="68" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="68"/>
+      <c r="A3" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="71"/>
-      <c r="B5" s="72" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="72"/>
-[...2 lines deleted...]
-      <c r="F5" s="72" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="72"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="72"/>
-      <c r="D6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="72"/>
-[...2 lines deleted...]
-      <c r="H6" s="74"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:22" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
+      <c r="A7" s="40"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="75"/>
+      <c r="H7" s="44"/>
     </row>
     <row r="8" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
     </row>
     <row r="9" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:22" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J11" s="7"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="8"/>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="8"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="26">
         <v>818.4</v>
       </c>
       <c r="C13" s="26">
         <v>818.4</v>
       </c>
       <c r="D13" s="26">
         <v>1170</v>
       </c>
       <c r="E13" s="26">
         <v>1170</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H13" s="26">
         <v>511.2</v>
       </c>
       <c r="J13" s="7"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="8"/>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J14" s="7"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="26">
         <v>36.200000000000003</v>
       </c>
       <c r="C15" s="26">
         <v>36.200000000000003</v>
       </c>
       <c r="D15" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="E15" s="26">
         <v>35.799999999999997</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J15" s="7"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="8"/>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22" ht="57" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="26">
         <v>1707.5</v>
       </c>
       <c r="C16" s="26">
         <v>1707.5</v>
       </c>
       <c r="D16" s="26">
         <v>554.79999999999995</v>
       </c>
       <c r="E16" s="26">
         <v>554.79999999999995</v>
       </c>
       <c r="F16" s="26">
         <v>554.79999999999995</v>
       </c>
       <c r="G16" s="26">
         <v>554.79999999999995</v>
       </c>
       <c r="H16" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J16" s="7"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J17" s="7"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="26">
         <v>50.3</v>
       </c>
       <c r="C18" s="26">
         <v>50.3</v>
       </c>
       <c r="D18" s="26">
         <v>47.9</v>
       </c>
       <c r="E18" s="26">
         <v>47.9</v>
       </c>
       <c r="F18" s="26">
         <v>47.9</v>
       </c>
       <c r="G18" s="26">
         <v>47.9</v>
       </c>
       <c r="H18" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J18" s="7"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
@@ -2126,99 +2042,99 @@
       <c r="J20" s="10"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="10"/>
     </row>
     <row r="21" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="26">
         <v>5</v>
       </c>
       <c r="C21" s="26">
         <v>5</v>
       </c>
       <c r="D21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H21" s="26">
         <v>158</v>
       </c>
       <c r="J21" s="10"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="10"/>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="26">
         <v>5</v>
       </c>
       <c r="C22" s="26">
         <v>5</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H22" s="26">
         <v>158</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="10"/>
     </row>
     <row r="23" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
@@ -2266,558 +2182,558 @@
       <c r="V24" s="10"/>
     </row>
     <row r="25" spans="1:22" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="29">
         <v>13</v>
       </c>
       <c r="C25" s="29">
         <v>13</v>
       </c>
       <c r="D25" s="29">
         <v>13</v>
       </c>
       <c r="E25" s="29">
         <v>13</v>
       </c>
       <c r="F25" s="29">
         <v>13</v>
       </c>
       <c r="G25" s="29">
         <v>13</v>
       </c>
       <c r="H25" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
       <c r="O25" s="9"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="9"/>
       <c r="U25" s="9"/>
       <c r="V25" s="10"/>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="29">
         <v>13</v>
       </c>
       <c r="C26" s="29">
         <v>13</v>
       </c>
       <c r="D26" s="29">
         <v>13</v>
       </c>
       <c r="E26" s="29">
         <v>13</v>
       </c>
       <c r="F26" s="29">
         <v>13</v>
       </c>
       <c r="G26" s="29">
         <v>13</v>
       </c>
       <c r="H26" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J26" s="10"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="10"/>
     </row>
     <row r="27" spans="1:22" ht="57" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="29">
         <v>932</v>
       </c>
       <c r="C27" s="29">
         <v>932</v>
       </c>
       <c r="D27" s="29">
         <v>932</v>
       </c>
       <c r="E27" s="29">
         <v>932</v>
       </c>
       <c r="F27" s="29">
         <v>932</v>
       </c>
       <c r="G27" s="29">
         <v>932</v>
       </c>
       <c r="H27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J27" s="7"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="29">
         <v>932</v>
       </c>
       <c r="C28" s="29">
         <v>932</v>
       </c>
       <c r="D28" s="29">
         <v>932</v>
       </c>
       <c r="E28" s="29">
         <v>932</v>
       </c>
       <c r="F28" s="29">
         <v>932</v>
       </c>
       <c r="G28" s="29">
         <v>932</v>
       </c>
       <c r="H28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J28" s="7"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
       <c r="O28" s="9"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J29" s="7"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H30" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J30" s="7"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J31" s="7"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="7"/>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J32" s="7"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="7"/>
     </row>
     <row r="33" spans="1:22" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J33" s="7"/>
       <c r="K33" s="9"/>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="7"/>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J34" s="7"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="7"/>
     </row>
     <row r="35" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J35" s="7"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="9"/>
       <c r="O35" s="9"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="U35" s="9"/>
       <c r="V35" s="7"/>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J36" s="7"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="9"/>
       <c r="O36" s="9"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="7"/>
     </row>
     <row r="37" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J37" s="7"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="9"/>
       <c r="O37" s="9"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="7"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J38" s="7"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="9"/>
       <c r="O38" s="9"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="9"/>
       <c r="U38" s="9"/>
       <c r="V38" s="7"/>
     </row>
     <row r="39" spans="1:22" ht="57" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="29">
         <v>8603</v>
       </c>
       <c r="C39" s="29">
         <v>8603</v>
       </c>
@@ -2872,147 +2788,147 @@
       <c r="G40" s="29">
         <v>5287</v>
       </c>
       <c r="H40" s="29">
         <v>2700</v>
       </c>
       <c r="J40" s="7"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="11"/>
       <c r="O40" s="11"/>
       <c r="P40" s="11"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
       <c r="S40" s="9"/>
       <c r="T40" s="9"/>
       <c r="U40" s="11"/>
       <c r="V40" s="7"/>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J41" s="7"/>
       <c r="K41" s="9"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
       <c r="N41" s="9"/>
       <c r="O41" s="9"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="7"/>
     </row>
     <row r="42" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G42" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H42" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J42" s="7"/>
       <c r="K42" s="9"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
       <c r="N42" s="9"/>
       <c r="O42" s="9"/>
       <c r="P42" s="9"/>
       <c r="Q42" s="9"/>
       <c r="R42" s="9"/>
       <c r="S42" s="9"/>
       <c r="T42" s="9"/>
       <c r="U42" s="9"/>
       <c r="V42" s="7"/>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H43" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J43" s="7"/>
       <c r="K43" s="9"/>
       <c r="L43" s="9"/>
       <c r="M43" s="9"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="9"/>
       <c r="V43" s="7"/>
     </row>
     <row r="44" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="29">
         <v>1565</v>
       </c>
       <c r="C44" s="29">
         <v>1565</v>
       </c>
@@ -3067,172 +2983,172 @@
       <c r="G45" s="29">
         <v>366</v>
       </c>
       <c r="H45" s="29">
         <v>482</v>
       </c>
       <c r="J45" s="7"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
       <c r="N45" s="11"/>
       <c r="O45" s="11"/>
       <c r="P45" s="11"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="11"/>
       <c r="V45" s="7"/>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H46" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J46" s="7"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="9"/>
       <c r="V46" s="7"/>
     </row>
     <row r="47" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="J47" s="10"/>
       <c r="K47" s="9"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
       <c r="N47" s="9"/>
       <c r="O47" s="9"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="9"/>
       <c r="S47" s="9"/>
       <c r="T47" s="9"/>
       <c r="U47" s="9"/>
       <c r="V47" s="10"/>
     </row>
     <row r="48" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J48" s="7"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="8"/>
       <c r="V48" s="7"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J49" s="7"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
       <c r="S49" s="9"/>
       <c r="T49" s="9"/>
       <c r="U49" s="8"/>
       <c r="V49" s="7"/>
     </row>
     <row r="50" spans="1:22" ht="57" x14ac:dyDescent="0.25">
       <c r="A50" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="26">
         <v>827</v>
       </c>
       <c r="C50" s="26">
         <v>827</v>
       </c>
@@ -3248,186 +3164,186 @@
       <c r="G50" s="26">
         <v>889</v>
       </c>
       <c r="H50" s="26">
         <v>228</v>
       </c>
       <c r="J50" s="7"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
       <c r="S50" s="9"/>
       <c r="T50" s="9"/>
       <c r="U50" s="8"/>
       <c r="V50" s="7"/>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J51" s="7"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="9"/>
       <c r="U51" s="8"/>
       <c r="V51" s="7"/>
     </row>
     <row r="52" spans="1:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J52" s="7"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="8"/>
       <c r="V52" s="7"/>
     </row>
     <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J53" s="7"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
       <c r="T53" s="9"/>
       <c r="U53" s="8"/>
       <c r="V53" s="7"/>
     </row>
     <row r="54" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J54" s="7"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="8"/>
       <c r="V54" s="7"/>
     </row>
     <row r="55" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A55" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="27"/>
       <c r="C55" s="27"/>
       <c r="D55" s="27"/>
       <c r="E55" s="27"/>
       <c r="F55" s="27"/>
       <c r="G55" s="27"/>
@@ -3504,108 +3420,108 @@
       <c r="C58" s="27"/>
       <c r="D58" s="27"/>
       <c r="E58" s="27"/>
       <c r="F58" s="27"/>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="J58" s="10"/>
       <c r="K58" s="9"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="9"/>
       <c r="Q58" s="9"/>
       <c r="R58" s="9"/>
       <c r="S58" s="9"/>
       <c r="T58" s="9"/>
       <c r="U58" s="9"/>
       <c r="V58" s="10"/>
     </row>
     <row r="59" spans="1:22" ht="79.5" x14ac:dyDescent="0.25">
       <c r="A59" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G59" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H59" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J59" s="7"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="7"/>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A60" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G60" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H60" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J60" s="7"/>
       <c r="K60" s="9"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
       <c r="T60" s="9"/>
       <c r="U60" s="9"/>
       <c r="V60" s="7"/>
     </row>
     <row r="61" spans="1:22" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
@@ -3813,108 +3729,108 @@
       <c r="G67" s="26">
         <v>0.9</v>
       </c>
       <c r="H67" s="26">
         <v>0.7</v>
       </c>
       <c r="J67" s="7"/>
       <c r="K67" s="9"/>
       <c r="L67" s="9"/>
       <c r="M67" s="9"/>
       <c r="N67" s="9"/>
       <c r="O67" s="9"/>
       <c r="P67" s="9"/>
       <c r="Q67" s="9"/>
       <c r="R67" s="9"/>
       <c r="S67" s="9"/>
       <c r="T67" s="9"/>
       <c r="U67" s="9"/>
       <c r="V67" s="7"/>
     </row>
     <row r="68" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B68" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C68" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D68" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E68" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F68" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G68" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H68" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J68" s="7"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
       <c r="N68" s="8"/>
       <c r="O68" s="9"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
       <c r="R68" s="9"/>
       <c r="S68" s="9"/>
       <c r="T68" s="9"/>
       <c r="U68" s="8"/>
       <c r="V68" s="7"/>
     </row>
     <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C69" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D69" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E69" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F69" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G69" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H69" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J69" s="7"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="9"/>
       <c r="P69" s="9"/>
       <c r="Q69" s="9"/>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
       <c r="T69" s="9"/>
       <c r="U69" s="8"/>
       <c r="V69" s="7"/>
     </row>
     <row r="70" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A70" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B70" s="27"/>
       <c r="C70" s="27"/>
       <c r="D70" s="27"/>
       <c r="E70" s="27"/>
       <c r="F70" s="27"/>
       <c r="G70" s="27"/>
@@ -3966,289 +3882,289 @@
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="J72" s="10"/>
       <c r="K72" s="9"/>
       <c r="L72" s="9"/>
       <c r="M72" s="9"/>
       <c r="N72" s="9"/>
       <c r="O72" s="9"/>
       <c r="P72" s="9"/>
       <c r="Q72" s="9"/>
       <c r="R72" s="9"/>
       <c r="S72" s="9"/>
       <c r="T72" s="9"/>
       <c r="U72" s="9"/>
       <c r="V72" s="10"/>
     </row>
     <row r="73" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A73" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G73" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H73" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J73" s="7"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
       <c r="M73" s="11"/>
       <c r="N73" s="11"/>
       <c r="O73" s="11"/>
       <c r="P73" s="11"/>
       <c r="Q73" s="9"/>
       <c r="R73" s="9"/>
       <c r="S73" s="9"/>
       <c r="T73" s="9"/>
       <c r="U73" s="9"/>
       <c r="V73" s="7"/>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A74" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G74" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H74" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J74" s="7"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="9"/>
       <c r="R74" s="9"/>
       <c r="S74" s="9"/>
       <c r="T74" s="9"/>
       <c r="U74" s="9"/>
       <c r="V74" s="7"/>
     </row>
     <row r="75" spans="1:22" ht="57" x14ac:dyDescent="0.25">
       <c r="A75" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G75" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H75" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J75" s="7"/>
       <c r="K75" s="9"/>
       <c r="L75" s="9"/>
       <c r="M75" s="9"/>
       <c r="N75" s="9"/>
       <c r="O75" s="9"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
       <c r="R75" s="9"/>
       <c r="S75" s="9"/>
       <c r="T75" s="9"/>
       <c r="U75" s="9"/>
       <c r="V75" s="7"/>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G76" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H76" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J76" s="7"/>
       <c r="K76" s="9"/>
       <c r="L76" s="9"/>
       <c r="M76" s="9"/>
       <c r="N76" s="9"/>
       <c r="O76" s="9"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
       <c r="T76" s="9"/>
       <c r="U76" s="9"/>
       <c r="V76" s="7"/>
     </row>
     <row r="77" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B77" s="17"/>
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="J77" s="10"/>
       <c r="K77" s="9"/>
       <c r="L77" s="9"/>
       <c r="M77" s="9"/>
       <c r="N77" s="9"/>
       <c r="O77" s="9"/>
       <c r="P77" s="9"/>
       <c r="Q77" s="9"/>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
       <c r="T77" s="9"/>
       <c r="U77" s="9"/>
       <c r="V77" s="10"/>
     </row>
     <row r="78" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A78" s="28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H78" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J78" s="10"/>
       <c r="K78" s="9"/>
       <c r="L78" s="9"/>
       <c r="M78" s="9"/>
       <c r="N78" s="9"/>
       <c r="O78" s="9"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
       <c r="T78" s="9"/>
       <c r="U78" s="9"/>
       <c r="V78" s="10"/>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A79" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H79" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J79" s="10"/>
       <c r="K79" s="9"/>
       <c r="L79" s="9"/>
       <c r="M79" s="9"/>
       <c r="N79" s="9"/>
       <c r="O79" s="9"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
       <c r="R79" s="9"/>
       <c r="S79" s="9"/>
       <c r="T79" s="9"/>
       <c r="U79" s="9"/>
       <c r="V79" s="10"/>
     </row>
     <row r="80" spans="1:22" ht="79.5" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="29">
         <v>2669</v>
       </c>
       <c r="C80" s="29">
         <v>2669</v>
       </c>
@@ -4321,168 +4237,168 @@
       <c r="V81" s="7"/>
     </row>
     <row r="82" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="29">
         <v>469</v>
       </c>
       <c r="C82" s="29">
         <v>469</v>
       </c>
       <c r="D82" s="29">
         <v>469</v>
       </c>
       <c r="E82" s="29">
         <v>469</v>
       </c>
       <c r="F82" s="29">
         <v>469</v>
       </c>
       <c r="G82" s="29">
         <v>469</v>
       </c>
       <c r="H82" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J82" s="7"/>
       <c r="K82" s="11"/>
       <c r="L82" s="11"/>
       <c r="M82" s="11"/>
       <c r="N82" s="11"/>
       <c r="O82" s="11"/>
       <c r="P82" s="11"/>
       <c r="Q82" s="9"/>
       <c r="R82" s="9"/>
       <c r="S82" s="9"/>
       <c r="T82" s="9"/>
       <c r="U82" s="11"/>
       <c r="V82" s="7"/>
     </row>
     <row r="83" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="29">
         <v>469</v>
       </c>
       <c r="C83" s="29">
         <v>469</v>
       </c>
       <c r="D83" s="29">
         <v>469</v>
       </c>
       <c r="E83" s="29">
         <v>469</v>
       </c>
       <c r="F83" s="29">
         <v>469</v>
       </c>
       <c r="G83" s="29">
         <v>469</v>
       </c>
       <c r="H83" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J83" s="7"/>
       <c r="K83" s="11"/>
       <c r="L83" s="11"/>
       <c r="M83" s="11"/>
       <c r="N83" s="11"/>
       <c r="O83" s="11"/>
       <c r="P83" s="11"/>
       <c r="Q83" s="9"/>
       <c r="R83" s="9"/>
       <c r="S83" s="9"/>
       <c r="T83" s="9"/>
       <c r="U83" s="11"/>
       <c r="V83" s="7"/>
     </row>
     <row r="84" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B84" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C84" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D84" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E84" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F84" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G84" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H84" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J84" s="7"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="9"/>
       <c r="N84" s="9"/>
       <c r="O84" s="9"/>
       <c r="P84" s="9"/>
       <c r="Q84" s="9"/>
       <c r="R84" s="9"/>
       <c r="S84" s="9"/>
       <c r="T84" s="9"/>
       <c r="U84" s="11"/>
       <c r="V84" s="7"/>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D85" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E85" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F85" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G85" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J85" s="7"/>
       <c r="K85" s="9"/>
       <c r="L85" s="9"/>
       <c r="M85" s="9"/>
       <c r="N85" s="9"/>
       <c r="O85" s="9"/>
       <c r="P85" s="9"/>
       <c r="Q85" s="9"/>
       <c r="R85" s="9"/>
       <c r="S85" s="9"/>
       <c r="T85" s="9"/>
       <c r="U85" s="11"/>
       <c r="V85" s="7"/>
     </row>
     <row r="86" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A86" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="27"/>
       <c r="C86" s="27"/>
       <c r="D86" s="27"/>
       <c r="E86" s="27"/>
       <c r="F86" s="27"/>
       <c r="G86" s="27"/>
@@ -4527,90 +4443,90 @@
       <c r="V87" s="10"/>
     </row>
     <row r="88" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B88" s="29">
         <v>1</v>
       </c>
       <c r="C88" s="29">
         <v>1</v>
       </c>
       <c r="D88" s="29">
         <v>1</v>
       </c>
       <c r="E88" s="29">
         <v>1</v>
       </c>
       <c r="F88" s="29">
         <v>1</v>
       </c>
       <c r="G88" s="29">
         <v>1</v>
       </c>
       <c r="H88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J88" s="7"/>
       <c r="K88" s="9"/>
       <c r="L88" s="9"/>
       <c r="M88" s="9"/>
       <c r="N88" s="9"/>
       <c r="O88" s="9"/>
       <c r="P88" s="9"/>
       <c r="Q88" s="9"/>
       <c r="R88" s="9"/>
       <c r="S88" s="9"/>
       <c r="T88" s="9"/>
       <c r="U88" s="9"/>
       <c r="V88" s="7"/>
     </row>
     <row r="89" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A89" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="29">
         <v>1</v>
       </c>
       <c r="C89" s="29">
         <v>1</v>
       </c>
       <c r="D89" s="29">
         <v>1</v>
       </c>
       <c r="E89" s="29">
         <v>1</v>
       </c>
       <c r="F89" s="29">
         <v>1</v>
       </c>
       <c r="G89" s="29">
         <v>1</v>
       </c>
       <c r="H89" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J89" s="7"/>
       <c r="K89" s="9"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
       <c r="N89" s="9"/>
       <c r="O89" s="9"/>
       <c r="P89" s="9"/>
       <c r="Q89" s="9"/>
       <c r="R89" s="9"/>
       <c r="S89" s="9"/>
       <c r="T89" s="9"/>
       <c r="U89" s="9"/>
       <c r="V89" s="7"/>
     </row>
     <row r="90" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B90" s="27"/>
       <c r="C90" s="27"/>
       <c r="D90" s="27"/>
       <c r="E90" s="27"/>
       <c r="F90" s="27"/>
       <c r="G90" s="27"/>
@@ -4637,286 +4553,286 @@
       <c r="C91" s="27"/>
       <c r="D91" s="27"/>
       <c r="E91" s="27"/>
       <c r="F91" s="27"/>
       <c r="G91" s="27"/>
       <c r="H91" s="27"/>
       <c r="J91" s="10"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
       <c r="N91" s="9"/>
       <c r="O91" s="9"/>
       <c r="P91" s="9"/>
       <c r="Q91" s="9"/>
       <c r="R91" s="9"/>
       <c r="S91" s="9"/>
       <c r="T91" s="9"/>
       <c r="U91" s="9"/>
       <c r="V91" s="10"/>
     </row>
     <row r="92" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H92" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J92" s="7"/>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="M92" s="9"/>
       <c r="N92" s="9"/>
       <c r="O92" s="9"/>
       <c r="P92" s="9"/>
       <c r="Q92" s="9"/>
       <c r="R92" s="9"/>
       <c r="S92" s="9"/>
       <c r="T92" s="9"/>
       <c r="U92" s="9"/>
       <c r="V92" s="7"/>
     </row>
     <row r="93" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H93" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J93" s="7"/>
       <c r="K93" s="9"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
       <c r="N93" s="9"/>
       <c r="O93" s="9"/>
       <c r="P93" s="9"/>
       <c r="Q93" s="9"/>
       <c r="R93" s="9"/>
       <c r="S93" s="9"/>
       <c r="T93" s="9"/>
       <c r="U93" s="9"/>
       <c r="V93" s="7"/>
     </row>
     <row r="94" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B94" s="17"/>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17"/>
       <c r="F94" s="17"/>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
       <c r="J94" s="10"/>
       <c r="K94" s="9"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
       <c r="N94" s="9"/>
       <c r="O94" s="9"/>
       <c r="P94" s="9"/>
       <c r="Q94" s="9"/>
       <c r="R94" s="9"/>
       <c r="S94" s="9"/>
       <c r="T94" s="9"/>
       <c r="U94" s="9"/>
       <c r="V94" s="10"/>
     </row>
     <row r="95" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="28" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H95" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J95" s="10"/>
       <c r="K95" s="9"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
       <c r="N95" s="9"/>
       <c r="O95" s="9"/>
       <c r="P95" s="9"/>
       <c r="Q95" s="9"/>
       <c r="R95" s="9"/>
       <c r="S95" s="9"/>
       <c r="T95" s="9"/>
       <c r="U95" s="9"/>
       <c r="V95" s="10"/>
     </row>
     <row r="96" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H96" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J96" s="10"/>
       <c r="K96" s="9"/>
       <c r="L96" s="9"/>
       <c r="M96" s="9"/>
       <c r="N96" s="9"/>
       <c r="O96" s="9"/>
       <c r="P96" s="9"/>
       <c r="Q96" s="9"/>
       <c r="R96" s="9"/>
       <c r="S96" s="9"/>
       <c r="T96" s="9"/>
       <c r="U96" s="9"/>
       <c r="V96" s="10"/>
     </row>
     <row r="97" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H97" s="29">
         <v>2</v>
       </c>
       <c r="J97" s="7"/>
       <c r="K97" s="9"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="9"/>
       <c r="Q97" s="9"/>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
       <c r="T97" s="9"/>
       <c r="U97" s="9"/>
       <c r="V97" s="7"/>
     </row>
     <row r="98" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A98" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H98" s="29">
         <v>2</v>
       </c>
       <c r="J98" s="7"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="9"/>
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
       <c r="U98" s="9"/>
       <c r="V98" s="7"/>
     </row>
     <row r="99" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A99" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B99" s="17"/>
       <c r="C99" s="17"/>
       <c r="D99" s="17"/>
@@ -4939,3727 +4855,3751 @@
       <c r="V99" s="10"/>
     </row>
     <row r="100" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B100" s="29">
         <v>19</v>
       </c>
       <c r="C100" s="29">
         <v>19</v>
       </c>
       <c r="D100" s="29">
         <v>19</v>
       </c>
       <c r="E100" s="29">
         <v>19</v>
       </c>
       <c r="F100" s="29">
         <v>19</v>
       </c>
       <c r="G100" s="29">
         <v>19</v>
       </c>
       <c r="H100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J100" s="7"/>
       <c r="K100" s="11"/>
       <c r="L100" s="11"/>
       <c r="M100" s="11"/>
       <c r="N100" s="11"/>
       <c r="O100" s="11"/>
       <c r="P100" s="11"/>
       <c r="Q100" s="9"/>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
       <c r="T100" s="9"/>
       <c r="U100" s="9"/>
       <c r="V100" s="7"/>
     </row>
     <row r="101" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="29">
         <v>19</v>
       </c>
       <c r="C101" s="29">
         <v>19</v>
       </c>
       <c r="D101" s="29">
         <v>19</v>
       </c>
       <c r="E101" s="29">
         <v>19</v>
       </c>
       <c r="F101" s="29">
         <v>19</v>
       </c>
       <c r="G101" s="29">
         <v>19</v>
       </c>
       <c r="H101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J101" s="7"/>
       <c r="K101" s="11"/>
       <c r="L101" s="11"/>
       <c r="M101" s="11"/>
       <c r="N101" s="11"/>
       <c r="O101" s="11"/>
       <c r="P101" s="11"/>
       <c r="Q101" s="9"/>
       <c r="R101" s="9"/>
       <c r="S101" s="9"/>
       <c r="T101" s="9"/>
       <c r="U101" s="9"/>
       <c r="V101" s="7"/>
     </row>
     <row r="102" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A102" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B102" s="27"/>
       <c r="C102" s="27"/>
       <c r="D102" s="27"/>
       <c r="E102" s="27"/>
       <c r="F102" s="27"/>
       <c r="G102" s="27"/>
       <c r="H102" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J102" s="10"/>
       <c r="K102" s="9"/>
       <c r="L102" s="9"/>
       <c r="M102" s="9"/>
       <c r="N102" s="9"/>
       <c r="O102" s="9"/>
       <c r="P102" s="9"/>
       <c r="Q102" s="9"/>
       <c r="R102" s="9"/>
       <c r="S102" s="9"/>
       <c r="T102" s="9"/>
       <c r="U102" s="9"/>
       <c r="V102" s="10"/>
     </row>
     <row r="103" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A103" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B103" s="27"/>
       <c r="C103" s="27"/>
       <c r="D103" s="27"/>
       <c r="E103" s="27"/>
       <c r="F103" s="27"/>
       <c r="G103" s="27"/>
       <c r="H103" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J103" s="10"/>
       <c r="K103" s="9"/>
       <c r="L103" s="9"/>
       <c r="M103" s="9"/>
       <c r="N103" s="9"/>
       <c r="O103" s="9"/>
       <c r="P103" s="9"/>
       <c r="Q103" s="9"/>
       <c r="R103" s="9"/>
       <c r="S103" s="9"/>
       <c r="T103" s="9"/>
       <c r="U103" s="9"/>
       <c r="V103" s="10"/>
     </row>
     <row r="104" spans="1:22" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A104" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B104" s="27"/>
       <c r="C104" s="27"/>
       <c r="D104" s="27"/>
       <c r="E104" s="27"/>
       <c r="F104" s="27"/>
       <c r="G104" s="27"/>
       <c r="H104" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J104" s="10"/>
       <c r="K104" s="9"/>
       <c r="L104" s="9"/>
       <c r="M104" s="9"/>
       <c r="N104" s="9"/>
       <c r="O104" s="9"/>
       <c r="P104" s="9"/>
       <c r="Q104" s="9"/>
       <c r="R104" s="9"/>
       <c r="S104" s="9"/>
       <c r="T104" s="9"/>
       <c r="U104" s="9"/>
       <c r="V104" s="10"/>
     </row>
     <row r="105" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A105" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B105" s="27"/>
       <c r="C105" s="27"/>
       <c r="D105" s="27"/>
       <c r="E105" s="27"/>
       <c r="F105" s="27"/>
       <c r="G105" s="27"/>
       <c r="H105" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J105" s="10"/>
       <c r="K105" s="9"/>
       <c r="L105" s="9"/>
       <c r="M105" s="9"/>
       <c r="N105" s="9"/>
       <c r="O105" s="9"/>
       <c r="P105" s="9"/>
       <c r="Q105" s="9"/>
       <c r="R105" s="9"/>
       <c r="S105" s="9"/>
       <c r="T105" s="9"/>
       <c r="U105" s="9"/>
       <c r="V105" s="10"/>
     </row>
     <row r="106" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A106" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B106" s="26">
         <v>199621.7</v>
       </c>
       <c r="C106" s="26">
         <v>199621.7</v>
       </c>
       <c r="D106" s="26">
         <v>139644</v>
       </c>
       <c r="E106" s="26">
         <v>139644</v>
       </c>
       <c r="F106" s="26">
         <v>139644</v>
       </c>
       <c r="G106" s="26">
         <v>139644</v>
       </c>
       <c r="H106" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J106" s="7"/>
       <c r="K106" s="8"/>
       <c r="L106" s="8"/>
       <c r="M106" s="8"/>
       <c r="N106" s="8"/>
       <c r="O106" s="8"/>
       <c r="P106" s="8"/>
       <c r="Q106" s="9"/>
       <c r="R106" s="9"/>
       <c r="S106" s="9"/>
       <c r="T106" s="9"/>
       <c r="U106" s="9"/>
       <c r="V106" s="7"/>
     </row>
     <row r="107" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A107" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G107" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H107" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J107" s="7"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
       <c r="N107" s="8"/>
       <c r="O107" s="8"/>
       <c r="P107" s="8"/>
       <c r="Q107" s="9"/>
       <c r="R107" s="9"/>
       <c r="S107" s="9"/>
       <c r="T107" s="9"/>
       <c r="U107" s="9"/>
       <c r="V107" s="7"/>
     </row>
     <row r="108" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A108" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G108" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H108" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J108" s="7"/>
       <c r="K108" s="9"/>
       <c r="L108" s="9"/>
       <c r="M108" s="9"/>
       <c r="N108" s="9"/>
       <c r="O108" s="9"/>
       <c r="P108" s="9"/>
       <c r="Q108" s="9"/>
       <c r="R108" s="9"/>
       <c r="S108" s="9"/>
       <c r="T108" s="9"/>
       <c r="U108" s="9"/>
       <c r="V108" s="7"/>
     </row>
     <row r="109" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="26">
         <v>105050</v>
       </c>
       <c r="C109" s="26">
         <v>105050</v>
       </c>
       <c r="D109" s="26">
         <v>104550</v>
       </c>
       <c r="E109" s="26">
         <v>104550</v>
       </c>
       <c r="F109" s="26">
         <v>104550</v>
       </c>
       <c r="G109" s="26">
         <v>104550</v>
       </c>
       <c r="H109" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J109" s="7"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="9"/>
       <c r="R109" s="9"/>
       <c r="S109" s="9"/>
       <c r="T109" s="9"/>
       <c r="U109" s="9"/>
       <c r="V109" s="7"/>
     </row>
     <row r="110" spans="1:22" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B110" s="26">
         <v>290</v>
       </c>
       <c r="C110" s="26">
         <v>290</v>
       </c>
       <c r="D110" s="26">
         <v>225.6</v>
       </c>
       <c r="E110" s="26">
         <v>225.6</v>
       </c>
       <c r="F110" s="26">
         <v>225.6</v>
       </c>
       <c r="G110" s="26">
         <v>225.6</v>
       </c>
       <c r="H110" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J110" s="7"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="9"/>
       <c r="R110" s="9"/>
       <c r="S110" s="9"/>
       <c r="T110" s="9"/>
       <c r="U110" s="9"/>
       <c r="V110" s="7"/>
     </row>
     <row r="111" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="26">
         <v>202.6</v>
       </c>
       <c r="C111" s="26">
         <v>202.6</v>
       </c>
       <c r="D111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J111" s="7"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="9"/>
       <c r="R111" s="9"/>
       <c r="S111" s="9"/>
       <c r="T111" s="9"/>
       <c r="U111" s="9"/>
       <c r="V111" s="7"/>
     </row>
     <row r="112" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="26">
         <v>70.400000000000006</v>
       </c>
       <c r="C112" s="26">
         <v>70.400000000000006</v>
       </c>
       <c r="D112" s="26">
         <v>14.5</v>
       </c>
       <c r="E112" s="26">
         <v>14.5</v>
       </c>
       <c r="F112" s="26">
         <v>14.5</v>
       </c>
       <c r="G112" s="26">
         <v>14.5</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J112" s="7"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="9"/>
       <c r="R112" s="9"/>
       <c r="S112" s="9"/>
       <c r="T112" s="9"/>
       <c r="U112" s="9"/>
       <c r="V112" s="7"/>
     </row>
     <row r="113" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="31">
         <v>17</v>
       </c>
       <c r="C113" s="31">
         <v>17</v>
       </c>
       <c r="D113" s="31">
         <v>17</v>
       </c>
       <c r="E113" s="31">
         <v>17</v>
       </c>
       <c r="F113" s="31">
         <v>17</v>
       </c>
       <c r="G113" s="31">
         <v>17</v>
       </c>
       <c r="H113" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J113" s="7"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="9"/>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
       <c r="T113" s="9"/>
       <c r="U113" s="9"/>
       <c r="V113" s="7"/>
     </row>
     <row r="114" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="66" t="s">
+      <c r="A114" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B114" s="66"/>
-[...5 lines deleted...]
-      <c r="H114" s="66"/>
+      <c r="B114" s="35"/>
+      <c r="C114" s="35"/>
+      <c r="D114" s="35"/>
+      <c r="E114" s="35"/>
+      <c r="F114" s="35"/>
+      <c r="G114" s="35"/>
+      <c r="H114" s="35"/>
     </row>
     <row r="115" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A115" s="67" t="s">
+      <c r="A115" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B115" s="67"/>
-[...5 lines deleted...]
-      <c r="H115" s="67"/>
+      <c r="B115" s="36"/>
+      <c r="C115" s="36"/>
+      <c r="D115" s="36"/>
+      <c r="E115" s="36"/>
+      <c r="F115" s="36"/>
+      <c r="G115" s="36"/>
+      <c r="H115" s="36"/>
     </row>
     <row r="116" spans="1:22" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="67"/>
-[...6 lines deleted...]
-      <c r="H116" s="67"/>
+      <c r="A116" s="36"/>
+      <c r="B116" s="36"/>
+      <c r="C116" s="36"/>
+      <c r="D116" s="36"/>
+      <c r="E116" s="36"/>
+      <c r="F116" s="36"/>
+      <c r="G116" s="36"/>
+      <c r="H116" s="36"/>
     </row>
     <row r="117" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="67" t="s">
+      <c r="A117" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B117" s="67"/>
-[...5 lines deleted...]
-      <c r="H117" s="67"/>
+      <c r="B117" s="36"/>
+      <c r="C117" s="36"/>
+      <c r="D117" s="36"/>
+      <c r="E117" s="36"/>
+      <c r="F117" s="36"/>
+      <c r="G117" s="36"/>
+      <c r="H117" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A114:H114"/>
     <mergeCell ref="A115:H116"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H121"/>
+  <dimension ref="A2:H122"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" customWidth="1"/>
+    <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="5" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="79"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="78"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="50"/>
+      <c r="H6" s="42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="48"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="49"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
-    <row r="10" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
-    <row r="11" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
-    <row r="12" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>94</v>
+    <row r="12" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>14</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="26"/>
       <c r="D13" s="27"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="26"/>
     </row>
-    <row r="15" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="27"/>
     </row>
-    <row r="16" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="26"/>
       <c r="D16" s="27"/>
       <c r="E16" s="26"/>
       <c r="F16" s="27"/>
       <c r="G16" s="26"/>
       <c r="H16" s="27"/>
     </row>
-    <row r="17" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="27"/>
     </row>
-    <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="18" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
     </row>
-    <row r="19" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="19" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
+        <v>15</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
     </row>
-    <row r="20" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="20" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>141</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
     </row>
-    <row r="21" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="21" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>138</v>
       </c>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
     </row>
-    <row r="22" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="22" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>88</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
     </row>
-    <row r="23" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="23" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="32" t="s">
+        <v>80</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
     </row>
     <row r="24" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="28" t="s">
-        <v>82</v>
+      <c r="A24" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="27"/>
     </row>
-    <row r="25" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>80</v>
+    <row r="25" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>143</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="27"/>
     </row>
-    <row r="26" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="26" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="18" t="s">
+        <v>82</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="29"/>
       <c r="D26" s="27"/>
       <c r="E26" s="29"/>
       <c r="F26" s="27"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28" t="s">
-        <v>22</v>
+      <c r="A27" s="18" t="s">
+        <v>80</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="29"/>
       <c r="D27" s="27"/>
       <c r="E27" s="29"/>
       <c r="F27" s="27"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
     </row>
-    <row r="28" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="28" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>89</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="18" t="s">
+      <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="29"/>
       <c r="D29" s="27"/>
       <c r="E29" s="29"/>
       <c r="F29" s="27"/>
       <c r="G29" s="29"/>
       <c r="H29" s="27"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B30" s="27"/>
       <c r="C30" s="29"/>
       <c r="D30" s="27"/>
       <c r="E30" s="29"/>
       <c r="F30" s="27"/>
       <c r="G30" s="29"/>
       <c r="H30" s="27"/>
     </row>
-    <row r="31" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="29"/>
       <c r="D31" s="27"/>
       <c r="E31" s="29"/>
       <c r="F31" s="27"/>
       <c r="G31" s="29"/>
       <c r="H31" s="27"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="29"/>
       <c r="D32" s="27"/>
       <c r="E32" s="29"/>
       <c r="F32" s="27"/>
       <c r="G32" s="29"/>
       <c r="H32" s="27"/>
     </row>
-    <row r="33" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="29"/>
       <c r="D33" s="27"/>
       <c r="E33" s="29"/>
       <c r="F33" s="27"/>
       <c r="G33" s="29"/>
       <c r="H33" s="27"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="29"/>
       <c r="D34" s="27"/>
       <c r="E34" s="29"/>
       <c r="F34" s="27"/>
       <c r="G34" s="29"/>
       <c r="H34" s="27"/>
     </row>
-    <row r="35" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="29"/>
       <c r="D35" s="27"/>
       <c r="E35" s="29"/>
       <c r="F35" s="27"/>
       <c r="G35" s="29"/>
       <c r="H35" s="27"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="29"/>
       <c r="D36" s="27"/>
       <c r="E36" s="29"/>
       <c r="F36" s="27"/>
       <c r="G36" s="29"/>
       <c r="H36" s="27"/>
     </row>
-    <row r="37" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="29"/>
       <c r="D37" s="27"/>
       <c r="E37" s="29"/>
       <c r="F37" s="27"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B39" s="29"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B40" s="29"/>
       <c r="C40" s="29"/>
       <c r="D40" s="29"/>
       <c r="E40" s="29"/>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="29"/>
     </row>
-    <row r="41" spans="1:8" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="27"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="27"/>
+      <c r="G42" s="29"/>
+      <c r="H42" s="27"/>
+    </row>
+    <row r="43" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="B43" s="27"/>
       <c r="C43" s="29"/>
       <c r="D43" s="27"/>
       <c r="E43" s="29"/>
       <c r="F43" s="27"/>
       <c r="G43" s="29"/>
       <c r="H43" s="27"/>
     </row>
-    <row r="44" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="B44" s="27"/>
       <c r="C44" s="29"/>
       <c r="D44" s="27"/>
       <c r="E44" s="29"/>
       <c r="F44" s="27"/>
       <c r="G44" s="29"/>
       <c r="H44" s="27"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="29"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
+      <c r="H45" s="29"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B46" s="29"/>
       <c r="C46" s="29"/>
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
       <c r="G46" s="29"/>
       <c r="H46" s="29"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="27"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="27"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="27"/>
+    </row>
+    <row r="48" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B47" s="29"/>
-[...8 lines deleted...]
-      <c r="A48" s="18" t="s">
+      <c r="B48" s="27"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="27"/>
+      <c r="E48" s="27"/>
+      <c r="F48" s="27"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="27"/>
+    </row>
+    <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B48" s="27"/>
-[...21 lines deleted...]
-        <v>33</v>
+      <c r="B49" s="26"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="26"/>
+    </row>
+    <row r="50" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B51" s="26"/>
       <c r="C51" s="26"/>
       <c r="D51" s="26"/>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
     </row>
-    <row r="52" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
     </row>
-    <row r="53" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="27"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="27"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="27"/>
+    </row>
+    <row r="54" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="26"/>
-[...8 lines deleted...]
-      <c r="A54" s="18" t="s">
+      <c r="B54" s="26"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="18" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="B55" s="26"/>
       <c r="C55" s="26"/>
       <c r="D55" s="26"/>
       <c r="E55" s="26"/>
       <c r="F55" s="26"/>
       <c r="G55" s="26"/>
       <c r="H55" s="26"/>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B56" s="26"/>
-[...12 lines deleted...]
-    <row r="58" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="17"/>
+      <c r="C57" s="17"/>
+      <c r="D57" s="17"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="17"/>
+      <c r="G57" s="17"/>
+      <c r="H57" s="17"/>
+    </row>
+    <row r="58" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
-        <v>37</v>
+        <v>145</v>
       </c>
       <c r="B58" s="17"/>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="17"/>
       <c r="H58" s="17"/>
     </row>
-    <row r="59" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
     </row>
-    <row r="60" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>147</v>
+      </c>
+      <c r="B60" s="27"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="27"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="27"/>
+    </row>
+    <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="26"/>
       <c r="D61" s="27"/>
       <c r="E61" s="26"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="17"/>
+      <c r="C62" s="17"/>
+      <c r="D62" s="17"/>
+      <c r="E62" s="17"/>
+      <c r="F62" s="17"/>
+      <c r="G62" s="17"/>
+      <c r="H62" s="17"/>
+    </row>
+    <row r="63" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="17"/>
     </row>
-    <row r="64" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
-        <v>42</v>
+        <v>149</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
     </row>
-    <row r="65" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>44</v>
+        <v>150</v>
+      </c>
+      <c r="B65" s="27"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="27"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="27"/>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="16" t="s">
+        <v>151</v>
       </c>
       <c r="B66" s="27"/>
       <c r="C66" s="26"/>
       <c r="D66" s="27"/>
       <c r="E66" s="26"/>
       <c r="F66" s="27"/>
       <c r="G66" s="26"/>
       <c r="H66" s="27"/>
     </row>
-    <row r="67" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="18" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="B67" s="27"/>
       <c r="C67" s="26"/>
       <c r="D67" s="27"/>
       <c r="E67" s="26"/>
       <c r="F67" s="27"/>
       <c r="G67" s="26"/>
       <c r="H67" s="27"/>
     </row>
-    <row r="68" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="B68" s="27"/>
       <c r="C68" s="26"/>
       <c r="D68" s="27"/>
       <c r="E68" s="26"/>
       <c r="F68" s="27"/>
       <c r="G68" s="26"/>
       <c r="H68" s="27"/>
     </row>
-    <row r="69" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B69" s="27"/>
+        <v>45</v>
+      </c>
+      <c r="B69" s="26"/>
       <c r="C69" s="26"/>
-      <c r="D69" s="27"/>
+      <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="F69" s="27"/>
       <c r="G69" s="26"/>
-      <c r="H69" s="27"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H69" s="26"/>
+    </row>
+    <row r="70" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="B70" s="26"/>
       <c r="C70" s="26"/>
       <c r="D70" s="26"/>
       <c r="E70" s="26"/>
       <c r="F70" s="27"/>
       <c r="G70" s="26"/>
       <c r="H70" s="26"/>
     </row>
-    <row r="71" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="17"/>
+      <c r="E71" s="17"/>
+      <c r="F71" s="17"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="17"/>
+    </row>
+    <row r="72" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="18" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
     </row>
-    <row r="73" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="B73" s="17"/>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
     </row>
-    <row r="74" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>49</v>
-[...11 lines deleted...]
-        <v>50</v>
+        <v>163</v>
+      </c>
+      <c r="B74" s="27"/>
+      <c r="C74" s="29"/>
+      <c r="D74" s="27"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="27"/>
+      <c r="G74" s="29"/>
+      <c r="H74" s="27"/>
+    </row>
+    <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="16" t="s">
+        <v>164</v>
       </c>
       <c r="B75" s="27"/>
       <c r="C75" s="29"/>
       <c r="D75" s="27"/>
       <c r="E75" s="29"/>
       <c r="F75" s="27"/>
       <c r="G75" s="29"/>
       <c r="H75" s="27"/>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="B76" s="27"/>
       <c r="C76" s="29"/>
       <c r="D76" s="27"/>
       <c r="E76" s="29"/>
       <c r="F76" s="27"/>
       <c r="G76" s="29"/>
       <c r="H76" s="27"/>
     </row>
-    <row r="77" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="27"/>
+      <c r="C78" s="27"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="27"/>
+      <c r="F78" s="27"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27"/>
+    </row>
+    <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="27"/>
-[...16 lines deleted...]
-      <c r="G79" s="27"/>
+      <c r="B79" s="29"/>
+      <c r="C79" s="29"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="29"/>
+      <c r="F79" s="29"/>
+      <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
-    <row r="80" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="80" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>152</v>
       </c>
       <c r="B80" s="29"/>
       <c r="C80" s="29"/>
       <c r="D80" s="29"/>
       <c r="E80" s="29"/>
       <c r="F80" s="29"/>
       <c r="G80" s="29"/>
       <c r="H80" s="27"/>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="B81" s="29"/>
       <c r="C81" s="29"/>
       <c r="D81" s="29"/>
       <c r="E81" s="29"/>
       <c r="F81" s="29"/>
       <c r="G81" s="29"/>
-      <c r="H81" s="27"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:8" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H81" s="29"/>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="B82" s="29"/>
       <c r="C82" s="29"/>
       <c r="D82" s="29"/>
       <c r="E82" s="29"/>
       <c r="F82" s="29"/>
       <c r="G82" s="29"/>
       <c r="H82" s="29"/>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="B83" s="29"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
       <c r="E83" s="29"/>
       <c r="F83" s="29"/>
       <c r="G83" s="29"/>
-      <c r="H83" s="29"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H83" s="27"/>
+    </row>
+    <row r="84" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="B84" s="29"/>
       <c r="C84" s="29"/>
       <c r="D84" s="29"/>
       <c r="E84" s="29"/>
       <c r="F84" s="29"/>
       <c r="G84" s="29"/>
       <c r="H84" s="27"/>
     </row>
-    <row r="85" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-    <row r="86" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>75</v>
+      </c>
+      <c r="B85" s="27"/>
+      <c r="C85" s="27"/>
+      <c r="D85" s="27"/>
+      <c r="E85" s="27"/>
+      <c r="F85" s="27"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="29"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="B86" s="27"/>
       <c r="C86" s="27"/>
       <c r="D86" s="27"/>
       <c r="E86" s="27"/>
       <c r="F86" s="27"/>
       <c r="G86" s="27"/>
       <c r="H86" s="29"/>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B87" s="17"/>
+      <c r="C87" s="17"/>
+      <c r="D87" s="17"/>
+      <c r="E87" s="17"/>
+      <c r="F87" s="17"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="17"/>
+    </row>
+    <row r="88" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
       <c r="B88" s="17"/>
       <c r="C88" s="17"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
     </row>
-    <row r="89" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>58</v>
+        <v>153</v>
+      </c>
+      <c r="B89" s="29"/>
+      <c r="C89" s="29"/>
+      <c r="D89" s="29"/>
+      <c r="E89" s="29"/>
+      <c r="F89" s="29"/>
+      <c r="G89" s="29"/>
+      <c r="H89" s="27"/>
+    </row>
+    <row r="90" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
+        <v>154</v>
       </c>
       <c r="B90" s="29"/>
       <c r="C90" s="29"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
       <c r="G90" s="29"/>
       <c r="H90" s="27"/>
     </row>
-    <row r="91" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B91" s="17"/>
+      <c r="C91" s="17"/>
+      <c r="D91" s="17"/>
+      <c r="E91" s="17"/>
+      <c r="F91" s="17"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="17"/>
+    </row>
+    <row r="92" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="B92" s="17"/>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
     </row>
-    <row r="93" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="16" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="H93" s="17"/>
+        <v>155</v>
+      </c>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="29"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29"/>
     </row>
     <row r="94" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="18" t="s">
-        <v>61</v>
+      <c r="A94" s="16" t="s">
+        <v>156</v>
       </c>
       <c r="B94" s="29"/>
       <c r="C94" s="29"/>
       <c r="D94" s="29"/>
       <c r="E94" s="29"/>
       <c r="F94" s="29"/>
       <c r="G94" s="29"/>
       <c r="H94" s="29"/>
     </row>
-    <row r="95" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B95" s="17"/>
+      <c r="C95" s="17"/>
+      <c r="D95" s="17"/>
+      <c r="E95" s="17"/>
+      <c r="F95" s="17"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="17"/>
+    </row>
+    <row r="96" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
     </row>
-    <row r="97" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>22</v>
+    <row r="97" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+    </row>
+    <row r="98" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="28" t="s">
+        <v>137</v>
       </c>
       <c r="B98" s="27"/>
       <c r="C98" s="27"/>
       <c r="D98" s="27"/>
       <c r="E98" s="27"/>
       <c r="F98" s="27"/>
       <c r="G98" s="27"/>
       <c r="H98" s="29"/>
     </row>
-    <row r="99" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="100" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B99" s="27"/>
+      <c r="C99" s="27"/>
+      <c r="D99" s="27"/>
+      <c r="E99" s="27"/>
+      <c r="F99" s="27"/>
+      <c r="G99" s="27"/>
+      <c r="H99" s="29"/>
+    </row>
+    <row r="100" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
-        <v>73</v>
-[...9 lines deleted...]
-    <row r="101" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+      <c r="B100" s="17"/>
+      <c r="C100" s="17"/>
+      <c r="D100" s="17"/>
+      <c r="E100" s="17"/>
+      <c r="F100" s="17"/>
+      <c r="G100" s="17"/>
+      <c r="H100" s="17"/>
+    </row>
+    <row r="101" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="29"/>
       <c r="C101" s="29"/>
       <c r="D101" s="29"/>
       <c r="E101" s="29"/>
       <c r="F101" s="29"/>
       <c r="G101" s="29"/>
       <c r="H101" s="27"/>
     </row>
-    <row r="102" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B102" s="27"/>
+    <row r="102" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B102" s="29"/>
       <c r="C102" s="29"/>
-      <c r="D102" s="27"/>
+      <c r="D102" s="29"/>
       <c r="E102" s="29"/>
-      <c r="F102" s="27"/>
+      <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="27"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="B103" s="27"/>
       <c r="C103" s="29"/>
       <c r="D103" s="27"/>
       <c r="E103" s="29"/>
       <c r="F103" s="27"/>
       <c r="G103" s="29"/>
       <c r="H103" s="27"/>
     </row>
-    <row r="104" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B104" s="29"/>
+        <v>22</v>
+      </c>
+      <c r="B104" s="27"/>
       <c r="C104" s="29"/>
-      <c r="D104" s="29"/>
+      <c r="D104" s="27"/>
       <c r="E104" s="29"/>
-      <c r="F104" s="29"/>
+      <c r="F104" s="27"/>
       <c r="G104" s="29"/>
       <c r="H104" s="27"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="B105" s="29"/>
       <c r="C105" s="29"/>
       <c r="D105" s="29"/>
       <c r="E105" s="29"/>
       <c r="F105" s="29"/>
       <c r="G105" s="29"/>
       <c r="H105" s="27"/>
     </row>
-    <row r="106" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H106" s="17"/>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="29"/>
+      <c r="C106" s="29"/>
+      <c r="D106" s="29"/>
+      <c r="E106" s="29"/>
+      <c r="F106" s="29"/>
+      <c r="G106" s="29"/>
+      <c r="H106" s="27"/>
     </row>
     <row r="107" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
-        <v>67</v>
+        <v>159</v>
       </c>
       <c r="B107" s="17"/>
       <c r="C107" s="17"/>
       <c r="D107" s="17"/>
       <c r="E107" s="17"/>
       <c r="F107" s="17"/>
       <c r="G107" s="17"/>
       <c r="H107" s="17"/>
     </row>
-    <row r="108" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
-        <v>68</v>
+        <v>160</v>
       </c>
       <c r="B108" s="17"/>
       <c r="C108" s="17"/>
       <c r="D108" s="17"/>
       <c r="E108" s="17"/>
       <c r="F108" s="17"/>
       <c r="G108" s="17"/>
       <c r="H108" s="17"/>
     </row>
-    <row r="109" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
-        <v>69</v>
+        <v>161</v>
       </c>
       <c r="B109" s="17"/>
       <c r="C109" s="17"/>
       <c r="D109" s="17"/>
       <c r="E109" s="17"/>
       <c r="F109" s="17"/>
       <c r="G109" s="17"/>
       <c r="H109" s="17"/>
     </row>
-    <row r="110" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="18" t="s">
+    <row r="110" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B110" s="17"/>
+      <c r="C110" s="17"/>
+      <c r="D110" s="17"/>
+      <c r="E110" s="17"/>
+      <c r="F110" s="17"/>
+      <c r="G110" s="17"/>
+      <c r="H110" s="17"/>
+    </row>
+    <row r="111" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B111" s="26"/>
       <c r="C111" s="26"/>
       <c r="D111" s="26"/>
       <c r="E111" s="26"/>
       <c r="F111" s="26"/>
       <c r="G111" s="26"/>
       <c r="H111" s="27"/>
     </row>
-    <row r="112" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B112" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B112" s="26"/>
       <c r="C112" s="26"/>
-      <c r="D112" s="27"/>
+      <c r="D112" s="26"/>
       <c r="E112" s="26"/>
-      <c r="F112" s="27"/>
+      <c r="F112" s="26"/>
       <c r="G112" s="26"/>
       <c r="H112" s="27"/>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B113" s="26"/>
+        <v>17</v>
+      </c>
+      <c r="B113" s="27"/>
       <c r="C113" s="26"/>
-      <c r="D113" s="26"/>
+      <c r="D113" s="27"/>
       <c r="E113" s="26"/>
-      <c r="F113" s="26"/>
+      <c r="F113" s="27"/>
       <c r="G113" s="26"/>
       <c r="H113" s="27"/>
     </row>
-    <row r="114" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="B114" s="26"/>
       <c r="C114" s="26"/>
       <c r="D114" s="26"/>
       <c r="E114" s="26"/>
       <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="27"/>
     </row>
-    <row r="115" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="B115" s="26"/>
       <c r="C115" s="26"/>
       <c r="D115" s="26"/>
       <c r="E115" s="26"/>
       <c r="F115" s="26"/>
       <c r="G115" s="26"/>
       <c r="H115" s="27"/>
     </row>
-    <row r="116" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
-    <row r="117" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="19" t="s">
+    <row r="117" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B117" s="26"/>
+      <c r="C117" s="26"/>
+      <c r="D117" s="26"/>
+      <c r="E117" s="26"/>
+      <c r="F117" s="26"/>
+      <c r="G117" s="26"/>
+      <c r="H117" s="27"/>
+    </row>
+    <row r="118" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B117" s="30"/>
-[...8 lines deleted...]
-      <c r="A118" s="66" t="s">
+      <c r="B118" s="30"/>
+      <c r="C118" s="31"/>
+      <c r="D118" s="30"/>
+      <c r="E118" s="31"/>
+      <c r="F118" s="30"/>
+      <c r="G118" s="31"/>
+      <c r="H118" s="30"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="66"/>
-[...8 lines deleted...]
-      <c r="A119" s="67" t="s">
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="35"/>
+      <c r="E119" s="35"/>
+      <c r="F119" s="35"/>
+      <c r="G119" s="35"/>
+      <c r="H119" s="35"/>
+    </row>
+    <row r="120" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="67"/>
-[...18 lines deleted...]
-      <c r="A121" s="67" t="s">
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
+    </row>
+    <row r="121" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="36"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
+    </row>
+    <row r="122" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="67"/>
-[...5 lines deleted...]
-      <c r="H121" s="67"/>
+      <c r="B122" s="36"/>
+      <c r="C122" s="36"/>
+      <c r="D122" s="36"/>
+      <c r="E122" s="36"/>
+      <c r="F122" s="36"/>
+      <c r="G122" s="36"/>
+      <c r="H122" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A118:H118"/>
-[...1 lines deleted...]
-    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="A120:H121"/>
+    <mergeCell ref="A122:H122"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H129"/>
+  <dimension ref="A2:H130"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K132" sqref="K132"/>
+    <sheetView topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="A58" sqref="A58:A61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="7" width="14.42578125" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="6" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="82"/>
-      <c r="B6" s="85" t="s">
+      <c r="A6" s="51"/>
+      <c r="B6" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="86"/>
-[...2 lines deleted...]
-      <c r="F6" s="88" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="82"/>
-      <c r="H6" s="88" t="s">
+      <c r="G6" s="51"/>
+      <c r="H6" s="57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="83"/>
-      <c r="B7" s="85" t="s">
+      <c r="A7" s="52"/>
+      <c r="B7" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="87"/>
-      <c r="D7" s="85" t="s">
+      <c r="C7" s="56"/>
+      <c r="D7" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="87"/>
-[...2 lines deleted...]
-      <c r="H7" s="90"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="59"/>
     </row>
     <row r="8" spans="1:8" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="84"/>
-      <c r="B8" s="63" t="s">
+      <c r="A8" s="53"/>
+      <c r="B8" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="63" t="s">
+      <c r="D8" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="63" t="s">
+      <c r="E8" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="63" t="s">
+      <c r="F8" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="63" t="s">
+      <c r="G8" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="89"/>
+      <c r="H8" s="58"/>
     </row>
     <row r="9" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="64" t="s">
-        <v>95</v>
+      <c r="A9" s="16" t="s">
+        <v>138</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="64" t="s">
-        <v>96</v>
+      <c r="A10" s="16" t="s">
+        <v>139</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="64" t="s">
-        <v>97</v>
+      <c r="A11" s="16" t="s">
+        <v>140</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="5" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
     </row>
-    <row r="14" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="26"/>
       <c r="D15" s="27"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="26"/>
     </row>
-    <row r="17" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="26"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="27"/>
     </row>
-    <row r="20" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>101</v>
+    <row r="20" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>141</v>
       </c>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="64" t="s">
-        <v>95</v>
+      <c r="A21" s="16" t="s">
+        <v>138</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
     </row>
-    <row r="22" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A24" s="64" t="s">
-        <v>102</v>
+      <c r="A24" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
     </row>
-    <row r="25" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>103</v>
+    <row r="25" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>143</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
     </row>
-    <row r="26" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="5" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
     </row>
-    <row r="28" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="5" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="29"/>
       <c r="D28" s="27"/>
       <c r="E28" s="29"/>
       <c r="F28" s="27"/>
       <c r="G28" s="29"/>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="29"/>
       <c r="D29" s="27"/>
       <c r="E29" s="29"/>
       <c r="F29" s="27"/>
       <c r="G29" s="29"/>
       <c r="H29" s="27"/>
     </row>
-    <row r="30" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="5" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="29"/>
       <c r="D31" s="27"/>
       <c r="E31" s="29"/>
       <c r="F31" s="27"/>
       <c r="G31" s="29"/>
       <c r="H31" s="27"/>
     </row>
-    <row r="32" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="29"/>
       <c r="D32" s="27"/>
       <c r="E32" s="29"/>
       <c r="F32" s="27"/>
       <c r="G32" s="29"/>
       <c r="H32" s="27"/>
     </row>
-    <row r="33" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="29"/>
       <c r="D33" s="27"/>
       <c r="E33" s="29"/>
       <c r="F33" s="27"/>
       <c r="G33" s="29"/>
       <c r="H33" s="27"/>
     </row>
-    <row r="34" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="29"/>
       <c r="D34" s="27"/>
       <c r="E34" s="29"/>
       <c r="F34" s="27"/>
       <c r="G34" s="29"/>
       <c r="H34" s="27"/>
     </row>
-    <row r="35" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="29"/>
       <c r="D35" s="27"/>
       <c r="E35" s="29"/>
       <c r="F35" s="27"/>
       <c r="G35" s="29"/>
       <c r="H35" s="27"/>
     </row>
-    <row r="36" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="5" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="29"/>
       <c r="D36" s="27"/>
       <c r="E36" s="29"/>
       <c r="F36" s="27"/>
       <c r="G36" s="29"/>
       <c r="H36" s="27"/>
     </row>
-    <row r="37" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="29"/>
       <c r="D37" s="27"/>
       <c r="E37" s="29"/>
       <c r="F37" s="27"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
-    <row r="38" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="29"/>
       <c r="D38" s="27"/>
       <c r="E38" s="29"/>
       <c r="F38" s="27"/>
       <c r="G38" s="29"/>
       <c r="H38" s="27"/>
     </row>
-    <row r="39" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="B39" s="27"/>
       <c r="C39" s="29"/>
       <c r="D39" s="27"/>
       <c r="E39" s="29"/>
       <c r="F39" s="27"/>
       <c r="G39" s="29"/>
       <c r="H39" s="27"/>
     </row>
-    <row r="40" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B40" s="27"/>
+        <v>100</v>
+      </c>
+      <c r="B40" s="29"/>
       <c r="C40" s="29"/>
-      <c r="D40" s="27"/>
+      <c r="D40" s="29"/>
       <c r="E40" s="29"/>
-      <c r="F40" s="27"/>
+      <c r="F40" s="29"/>
       <c r="G40" s="29"/>
-      <c r="H40" s="27"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H40" s="29"/>
+    </row>
+    <row r="41" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
     </row>
-    <row r="42" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
     </row>
-    <row r="43" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="B43" s="29"/>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
     </row>
     <row r="44" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B44" s="29"/>
+        <v>15</v>
+      </c>
+      <c r="B44" s="27"/>
       <c r="C44" s="29"/>
-      <c r="D44" s="29"/>
+      <c r="D44" s="27"/>
       <c r="E44" s="29"/>
-      <c r="F44" s="29"/>
+      <c r="F44" s="27"/>
       <c r="G44" s="29"/>
-      <c r="H44" s="29"/>
+      <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="29"/>
       <c r="D45" s="27"/>
       <c r="E45" s="29"/>
       <c r="F45" s="27"/>
       <c r="G45" s="29"/>
       <c r="H45" s="27"/>
     </row>
     <row r="46" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="B46" s="27"/>
       <c r="C46" s="29"/>
       <c r="D46" s="27"/>
       <c r="E46" s="29"/>
       <c r="F46" s="27"/>
       <c r="G46" s="29"/>
       <c r="H46" s="27"/>
     </row>
-    <row r="47" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="5" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B47" s="27"/>
+        <v>103</v>
+      </c>
+      <c r="B47" s="29"/>
       <c r="C47" s="29"/>
-      <c r="D47" s="27"/>
+      <c r="D47" s="29"/>
       <c r="E47" s="29"/>
-      <c r="F47" s="27"/>
+      <c r="F47" s="29"/>
       <c r="G47" s="29"/>
-      <c r="H47" s="27"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="H47" s="29"/>
+    </row>
+    <row r="48" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="B48" s="29"/>
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
     </row>
     <row r="49" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B49" s="29"/>
+        <v>15</v>
+      </c>
+      <c r="B49" s="27"/>
       <c r="C49" s="29"/>
-      <c r="D49" s="29"/>
+      <c r="D49" s="27"/>
       <c r="E49" s="29"/>
-      <c r="F49" s="29"/>
+      <c r="F49" s="27"/>
       <c r="G49" s="29"/>
-      <c r="H49" s="29"/>
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="B50" s="27"/>
-      <c r="C50" s="29"/>
+      <c r="C50" s="27"/>
       <c r="D50" s="27"/>
-      <c r="E50" s="29"/>
+      <c r="E50" s="27"/>
       <c r="F50" s="27"/>
-      <c r="G50" s="29"/>
+      <c r="G50" s="27"/>
       <c r="H50" s="27"/>
     </row>
-    <row r="51" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="52" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+    </row>
+    <row r="52" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
     </row>
-    <row r="53" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="5" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="28" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
     </row>
-    <row r="54" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="28" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
     </row>
     <row r="55" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="28" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B55" s="26"/>
+        <v>15</v>
+      </c>
+      <c r="B55" s="27"/>
       <c r="C55" s="26"/>
-      <c r="D55" s="26"/>
+      <c r="D55" s="27"/>
       <c r="E55" s="26"/>
-      <c r="F55" s="26"/>
+      <c r="F55" s="27"/>
       <c r="G55" s="26"/>
-      <c r="H55" s="26"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H55" s="27"/>
+    </row>
+    <row r="56" spans="1:8" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B56" s="27"/>
+        <v>106</v>
+      </c>
+      <c r="B56" s="26"/>
       <c r="C56" s="26"/>
-      <c r="D56" s="27"/>
+      <c r="D56" s="26"/>
       <c r="E56" s="26"/>
-      <c r="F56" s="27"/>
+      <c r="F56" s="26"/>
       <c r="G56" s="26"/>
-      <c r="H56" s="27"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H56" s="26"/>
+    </row>
+    <row r="57" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="28" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
     </row>
-    <row r="58" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>117</v>
+    <row r="58" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="27"/>
+      <c r="C58" s="27"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="27"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="27"/>
+    </row>
+    <row r="59" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
+        <v>146</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
     </row>
-    <row r="60" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>118</v>
+    <row r="60" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>147</v>
       </c>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
     </row>
-    <row r="61" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="61" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="27"/>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
     </row>
-    <row r="62" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="62" spans="1:8" s="5" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="28" t="s">
+        <v>107</v>
       </c>
       <c r="B62" s="27"/>
-      <c r="C62" s="27"/>
+      <c r="C62" s="26"/>
       <c r="D62" s="27"/>
-      <c r="E62" s="27"/>
+      <c r="E62" s="26"/>
       <c r="F62" s="27"/>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
     </row>
-    <row r="63" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="28" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="B63" s="27"/>
       <c r="C63" s="26"/>
       <c r="D63" s="27"/>
       <c r="E63" s="26"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
     </row>
-    <row r="64" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="64" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="B64" s="27"/>
-      <c r="C64" s="26"/>
+      <c r="C64" s="27"/>
       <c r="D64" s="27"/>
-      <c r="E64" s="26"/>
+      <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
       <c r="H64" s="27"/>
     </row>
-    <row r="65" spans="1:8" s="5" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>122</v>
+    <row r="65" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="16" t="s">
+        <v>150</v>
       </c>
       <c r="B65" s="27"/>
       <c r="C65" s="27"/>
       <c r="D65" s="27"/>
       <c r="E65" s="27"/>
       <c r="F65" s="27"/>
       <c r="G65" s="27"/>
       <c r="H65" s="27"/>
     </row>
     <row r="66" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A66" s="64" t="s">
-        <v>123</v>
+      <c r="A66" s="16" t="s">
+        <v>151</v>
       </c>
       <c r="B66" s="27"/>
       <c r="C66" s="27"/>
       <c r="D66" s="27"/>
       <c r="E66" s="27"/>
       <c r="F66" s="27"/>
       <c r="G66" s="27"/>
       <c r="H66" s="27"/>
     </row>
-    <row r="67" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>124</v>
+    <row r="67" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="28" t="s">
+        <v>108</v>
       </c>
       <c r="B67" s="27"/>
-      <c r="C67" s="27"/>
+      <c r="C67" s="26"/>
       <c r="D67" s="27"/>
-      <c r="E67" s="27"/>
+      <c r="E67" s="26"/>
       <c r="F67" s="27"/>
-      <c r="G67" s="27"/>
+      <c r="G67" s="26"/>
       <c r="H67" s="27"/>
     </row>
-    <row r="68" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="28" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="B68" s="27"/>
       <c r="C68" s="26"/>
       <c r="D68" s="27"/>
       <c r="E68" s="26"/>
       <c r="F68" s="27"/>
       <c r="G68" s="26"/>
       <c r="H68" s="27"/>
     </row>
-    <row r="69" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A69" s="28" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="B69" s="27"/>
       <c r="C69" s="26"/>
       <c r="D69" s="27"/>
       <c r="E69" s="26"/>
       <c r="F69" s="27"/>
       <c r="G69" s="26"/>
       <c r="H69" s="27"/>
     </row>
-    <row r="70" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="B70" s="27"/>
       <c r="C70" s="26"/>
       <c r="D70" s="27"/>
       <c r="E70" s="26"/>
       <c r="F70" s="27"/>
       <c r="G70" s="26"/>
       <c r="H70" s="27"/>
     </row>
-    <row r="71" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="28" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B71" s="27"/>
+        <v>110</v>
+      </c>
+      <c r="B71" s="26"/>
       <c r="C71" s="26"/>
-      <c r="D71" s="27"/>
+      <c r="D71" s="26"/>
       <c r="E71" s="26"/>
       <c r="F71" s="27"/>
       <c r="G71" s="26"/>
-      <c r="H71" s="27"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H71" s="26"/>
+    </row>
+    <row r="72" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="28" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
     </row>
-    <row r="73" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E73" s="26"/>
+    <row r="73" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="27"/>
+      <c r="C73" s="27"/>
+      <c r="D73" s="27"/>
+      <c r="E73" s="27"/>
       <c r="F73" s="27"/>
-      <c r="G73" s="26"/>
-[...4 lines deleted...]
-        <v>128</v>
+      <c r="G73" s="27"/>
+      <c r="H73" s="27"/>
+    </row>
+    <row r="74" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="16" t="s">
+        <v>163</v>
       </c>
       <c r="B74" s="27"/>
       <c r="C74" s="27"/>
       <c r="D74" s="27"/>
       <c r="E74" s="27"/>
       <c r="F74" s="27"/>
       <c r="G74" s="27"/>
       <c r="H74" s="27"/>
     </row>
-    <row r="75" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="75" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="16" t="s">
+        <v>164</v>
       </c>
       <c r="B75" s="27"/>
       <c r="C75" s="27"/>
       <c r="D75" s="27"/>
       <c r="E75" s="27"/>
       <c r="F75" s="27"/>
       <c r="G75" s="27"/>
       <c r="H75" s="27"/>
     </row>
-    <row r="76" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="76" spans="1:8" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="28" t="s">
+        <v>111</v>
       </c>
       <c r="B76" s="27"/>
-      <c r="C76" s="27"/>
+      <c r="C76" s="29"/>
       <c r="D76" s="27"/>
-      <c r="E76" s="27"/>
+      <c r="E76" s="29"/>
       <c r="F76" s="27"/>
-      <c r="G76" s="27"/>
+      <c r="G76" s="29"/>
       <c r="H76" s="27"/>
     </row>
-    <row r="77" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="28" t="s">
-        <v>131</v>
+        <v>91</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
-    <row r="78" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="5" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="28" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="B78" s="27"/>
       <c r="C78" s="29"/>
       <c r="D78" s="27"/>
       <c r="E78" s="29"/>
       <c r="F78" s="27"/>
       <c r="G78" s="29"/>
       <c r="H78" s="27"/>
     </row>
-    <row r="79" spans="1:8" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="28" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="29"/>
       <c r="D79" s="27"/>
       <c r="E79" s="29"/>
       <c r="F79" s="27"/>
       <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
-    <row r="80" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="80" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>152</v>
       </c>
       <c r="B80" s="27"/>
-      <c r="C80" s="29"/>
+      <c r="C80" s="27"/>
       <c r="D80" s="27"/>
-      <c r="E80" s="29"/>
+      <c r="E80" s="27"/>
       <c r="F80" s="27"/>
-      <c r="G80" s="29"/>
+      <c r="G80" s="27"/>
       <c r="H80" s="27"/>
     </row>
-    <row r="81" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G81" s="27"/>
+    <row r="81" spans="1:8" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B81" s="29"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
       <c r="H81" s="27"/>
     </row>
-    <row r="82" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="28" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B82" s="29"/>
       <c r="C82" s="29"/>
       <c r="D82" s="29"/>
       <c r="E82" s="29"/>
       <c r="F82" s="29"/>
       <c r="G82" s="29"/>
       <c r="H82" s="27"/>
     </row>
-    <row r="83" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" s="5" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="28" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B83" s="29"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
       <c r="E83" s="29"/>
       <c r="F83" s="29"/>
       <c r="G83" s="29"/>
-      <c r="H83" s="27"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:8" s="5" customFormat="1" ht="79.5" x14ac:dyDescent="0.25">
+      <c r="H83" s="29"/>
+    </row>
+    <row r="84" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="28" t="s">
-        <v>134</v>
+        <v>91</v>
       </c>
       <c r="B84" s="29"/>
       <c r="C84" s="29"/>
       <c r="D84" s="29"/>
       <c r="E84" s="29"/>
       <c r="F84" s="29"/>
       <c r="G84" s="29"/>
       <c r="H84" s="29"/>
     </row>
     <row r="85" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="28" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B85" s="29"/>
       <c r="C85" s="29"/>
       <c r="D85" s="29"/>
       <c r="E85" s="29"/>
       <c r="F85" s="29"/>
       <c r="G85" s="29"/>
-      <c r="H85" s="29"/>
+      <c r="H85" s="27"/>
     </row>
     <row r="86" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="28" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="B86" s="29"/>
       <c r="C86" s="29"/>
       <c r="D86" s="29"/>
       <c r="E86" s="29"/>
       <c r="F86" s="29"/>
       <c r="G86" s="29"/>
       <c r="H86" s="27"/>
     </row>
-    <row r="87" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="28" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-    <row r="88" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+      <c r="B87" s="27"/>
+      <c r="C87" s="27"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="27"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="29"/>
+    </row>
+    <row r="88" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="28" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="29"/>
     </row>
-    <row r="89" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="89" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>153</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
-      <c r="H89" s="29"/>
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="H89" s="27"/>
+    </row>
+    <row r="90" spans="1:8" s="5" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
+        <v>154</v>
       </c>
       <c r="B90" s="27"/>
       <c r="C90" s="27"/>
       <c r="D90" s="27"/>
       <c r="E90" s="27"/>
       <c r="F90" s="27"/>
       <c r="G90" s="27"/>
       <c r="H90" s="27"/>
     </row>
-    <row r="91" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>138</v>
+    <row r="91" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="28" t="s">
+        <v>116</v>
       </c>
       <c r="B91" s="27"/>
-      <c r="C91" s="27"/>
+      <c r="C91" s="29"/>
       <c r="D91" s="27"/>
-      <c r="E91" s="27"/>
+      <c r="E91" s="29"/>
       <c r="F91" s="27"/>
-      <c r="G91" s="27"/>
+      <c r="G91" s="29"/>
       <c r="H91" s="27"/>
     </row>
-    <row r="92" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="28" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="29"/>
       <c r="D92" s="27"/>
       <c r="E92" s="29"/>
       <c r="F92" s="27"/>
       <c r="G92" s="29"/>
       <c r="H92" s="27"/>
     </row>
-    <row r="93" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>93</v>
+    <row r="93" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>155</v>
       </c>
       <c r="B93" s="27"/>
-      <c r="C93" s="29"/>
+      <c r="C93" s="27"/>
       <c r="D93" s="27"/>
-      <c r="E93" s="29"/>
+      <c r="E93" s="27"/>
       <c r="F93" s="27"/>
-      <c r="G93" s="29"/>
+      <c r="G93" s="27"/>
       <c r="H93" s="27"/>
     </row>
-    <row r="94" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>140</v>
+    <row r="94" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="16" t="s">
+        <v>156</v>
       </c>
       <c r="B94" s="27"/>
       <c r="C94" s="27"/>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
     </row>
     <row r="95" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A95" s="64" t="s">
-[...10 lines deleted...]
-    <row r="96" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+    </row>
+    <row r="96" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="28" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="29"/>
     </row>
-    <row r="97" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>143</v>
+    <row r="97" spans="1:8" s="5" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B97" s="27"/>
+      <c r="C97" s="27"/>
+      <c r="D97" s="27"/>
+      <c r="E97" s="27"/>
+      <c r="F97" s="27"/>
+      <c r="G97" s="27"/>
+      <c r="H97" s="27"/>
+    </row>
+    <row r="98" spans="1:8" s="5" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="28" t="s">
+        <v>137</v>
       </c>
       <c r="B98" s="27"/>
       <c r="C98" s="27"/>
       <c r="D98" s="27"/>
       <c r="E98" s="27"/>
       <c r="F98" s="27"/>
       <c r="G98" s="27"/>
       <c r="H98" s="27"/>
     </row>
-    <row r="99" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>144</v>
+    <row r="99" spans="1:8" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B99" s="27"/>
       <c r="C99" s="27"/>
       <c r="D99" s="27"/>
       <c r="E99" s="27"/>
       <c r="F99" s="27"/>
       <c r="G99" s="27"/>
-      <c r="H99" s="29"/>
+      <c r="H99" s="27"/>
     </row>
     <row r="100" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="28" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
       <c r="H100" s="29"/>
     </row>
-    <row r="101" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>145</v>
+    <row r="101" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="28" t="s">
+        <v>91</v>
       </c>
       <c r="B101" s="27"/>
       <c r="C101" s="27"/>
       <c r="D101" s="27"/>
       <c r="E101" s="27"/>
       <c r="F101" s="27"/>
       <c r="G101" s="27"/>
-      <c r="H101" s="27"/>
-[...2 lines deleted...]
-      <c r="A102" s="28" t="s">
+      <c r="H101" s="29"/>
+    </row>
+    <row r="102" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27"/>
+    </row>
+    <row r="103" spans="1:8" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="28" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
       <c r="B103" s="29"/>
       <c r="C103" s="29"/>
       <c r="D103" s="29"/>
       <c r="E103" s="29"/>
       <c r="F103" s="29"/>
       <c r="G103" s="29"/>
       <c r="H103" s="27"/>
     </row>
-    <row r="104" spans="1:8" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="28" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="B104" s="29"/>
       <c r="C104" s="29"/>
       <c r="D104" s="29"/>
       <c r="E104" s="29"/>
       <c r="F104" s="29"/>
       <c r="G104" s="29"/>
       <c r="H104" s="27"/>
     </row>
-    <row r="105" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="28" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B105" s="29"/>
       <c r="C105" s="29"/>
       <c r="D105" s="29"/>
       <c r="E105" s="29"/>
       <c r="F105" s="29"/>
       <c r="G105" s="29"/>
       <c r="H105" s="27"/>
     </row>
-    <row r="106" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="28" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="29"/>
       <c r="D106" s="29"/>
       <c r="E106" s="29"/>
       <c r="F106" s="29"/>
       <c r="G106" s="29"/>
       <c r="H106" s="27"/>
     </row>
-    <row r="107" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="28" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B107" s="29"/>
       <c r="C107" s="29"/>
       <c r="D107" s="29"/>
       <c r="E107" s="29"/>
       <c r="F107" s="29"/>
       <c r="G107" s="29"/>
       <c r="H107" s="27"/>
     </row>
-    <row r="108" spans="1:8" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G108" s="27"/>
+    <row r="108" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B108" s="29"/>
+      <c r="C108" s="29"/>
+      <c r="D108" s="29"/>
+      <c r="E108" s="29"/>
+      <c r="F108" s="29"/>
+      <c r="G108" s="29"/>
       <c r="H108" s="27"/>
     </row>
-    <row r="109" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>148</v>
+    <row r="109" spans="1:8" s="5" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
+        <v>159</v>
       </c>
       <c r="B109" s="27"/>
       <c r="C109" s="27"/>
       <c r="D109" s="27"/>
       <c r="E109" s="27"/>
       <c r="F109" s="27"/>
       <c r="G109" s="27"/>
       <c r="H109" s="27"/>
     </row>
-    <row r="110" spans="1:8" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>149</v>
+    <row r="110" spans="1:8" s="5" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>160</v>
       </c>
       <c r="B110" s="27"/>
       <c r="C110" s="27"/>
       <c r="D110" s="27"/>
       <c r="E110" s="27"/>
       <c r="F110" s="27"/>
       <c r="G110" s="27"/>
       <c r="H110" s="27"/>
     </row>
-    <row r="111" spans="1:8" s="5" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>150</v>
+    <row r="111" spans="1:8" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="16" t="s">
+        <v>161</v>
       </c>
       <c r="B111" s="27"/>
       <c r="C111" s="27"/>
       <c r="D111" s="27"/>
       <c r="E111" s="27"/>
       <c r="F111" s="27"/>
       <c r="G111" s="27"/>
       <c r="H111" s="27"/>
     </row>
     <row r="112" spans="1:8" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="28" t="s">
-[...7 lines deleted...]
-      <c r="G112" s="26"/>
+      <c r="A112" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B112" s="27"/>
+      <c r="C112" s="27"/>
+      <c r="D112" s="27"/>
+      <c r="E112" s="27"/>
+      <c r="F112" s="27"/>
+      <c r="G112" s="27"/>
       <c r="H112" s="27"/>
     </row>
-    <row r="113" spans="1:8" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="28" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="B113" s="26"/>
       <c r="C113" s="26"/>
       <c r="D113" s="26"/>
       <c r="E113" s="26"/>
       <c r="F113" s="26"/>
       <c r="G113" s="26"/>
       <c r="H113" s="27"/>
     </row>
-    <row r="114" spans="1:8" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="28" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B114" s="27"/>
+        <v>91</v>
+      </c>
+      <c r="B114" s="26"/>
       <c r="C114" s="26"/>
-      <c r="D114" s="27"/>
+      <c r="D114" s="26"/>
       <c r="E114" s="26"/>
-      <c r="F114" s="27"/>
+      <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="27"/>
     </row>
-    <row r="115" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B115" s="26"/>
+        <v>17</v>
+      </c>
+      <c r="B115" s="27"/>
       <c r="C115" s="26"/>
-      <c r="D115" s="26"/>
+      <c r="D115" s="27"/>
       <c r="E115" s="26"/>
-      <c r="F115" s="26"/>
+      <c r="F115" s="27"/>
       <c r="G115" s="26"/>
       <c r="H115" s="27"/>
     </row>
-    <row r="116" spans="1:8" s="5" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="28" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
-    <row r="117" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="28" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
       <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="27"/>
     </row>
-    <row r="118" spans="1:8" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="28" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="26"/>
       <c r="E118" s="26"/>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="27"/>
     </row>
-    <row r="119" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="28" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B119" s="27"/>
+        <v>17</v>
+      </c>
+      <c r="B119" s="26"/>
       <c r="C119" s="26"/>
-      <c r="D119" s="27"/>
+      <c r="D119" s="26"/>
       <c r="E119" s="26"/>
-      <c r="F119" s="27"/>
+      <c r="F119" s="26"/>
       <c r="G119" s="26"/>
       <c r="H119" s="27"/>
     </row>
-    <row r="120" spans="1:8" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A121" s="66" t="s">
+    <row r="120" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B120" s="27"/>
+      <c r="C120" s="26"/>
+      <c r="D120" s="27"/>
+      <c r="E120" s="26"/>
+      <c r="F120" s="27"/>
+      <c r="G120" s="26"/>
+      <c r="H120" s="27"/>
+    </row>
+    <row r="121" spans="1:8" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="34"/>
+      <c r="B121" s="34"/>
+      <c r="C121" s="34"/>
+      <c r="D121" s="34"/>
+      <c r="E121" s="34"/>
+      <c r="F121" s="34"/>
+      <c r="G121" s="34"/>
+      <c r="H121" s="34"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B121" s="66"/>
-[...8 lines deleted...]
-      <c r="A122" s="67" t="s">
+      <c r="B122" s="35"/>
+      <c r="C122" s="35"/>
+      <c r="D122" s="35"/>
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="H122" s="35"/>
+    </row>
+    <row r="123" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B122" s="67"/>
-[...18 lines deleted...]
-      <c r="A124" s="67" t="s">
+      <c r="B123" s="36"/>
+      <c r="C123" s="36"/>
+      <c r="D123" s="36"/>
+      <c r="E123" s="36"/>
+      <c r="F123" s="36"/>
+      <c r="G123" s="36"/>
+      <c r="H123" s="36"/>
+    </row>
+    <row r="124" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="36"/>
+      <c r="B124" s="36"/>
+      <c r="C124" s="36"/>
+      <c r="D124" s="36"/>
+      <c r="E124" s="36"/>
+      <c r="F124" s="36"/>
+      <c r="G124" s="36"/>
+      <c r="H124" s="36"/>
+    </row>
+    <row r="125" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B124" s="67"/>
-[...17 lines deleted...]
-    <row r="129" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B125" s="36"/>
+      <c r="C125" s="36"/>
+      <c r="D125" s="36"/>
+      <c r="E125" s="36"/>
+      <c r="F125" s="36"/>
+      <c r="G125" s="36"/>
+      <c r="H125" s="36"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" s="34"/>
+      <c r="B126" s="34"/>
+      <c r="C126" s="34"/>
+      <c r="D126" s="34"/>
+      <c r="E126" s="34"/>
+      <c r="F126" s="34"/>
+      <c r="G126" s="34"/>
+      <c r="H126" s="34"/>
+    </row>
+    <row r="130" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A121:H121"/>
-[...1 lines deleted...]
-    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A123:H124"/>
+    <mergeCell ref="A125:H125"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H123"/>
+  <dimension ref="A2:H125"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="79"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="78"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="50"/>
+      <c r="H6" s="42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="48"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="49"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="26"/>
       <c r="D12" s="27"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
@@ -8723,147 +8663,147 @@
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="26"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="26"/>
       <c r="D19" s="27"/>
       <c r="E19" s="26"/>
       <c r="F19" s="27"/>
       <c r="G19" s="26"/>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
     </row>
     <row r="21" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="27"/>
       <c r="E22" s="26"/>
       <c r="F22" s="27"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="27"/>
       <c r="E23" s="26"/>
       <c r="F23" s="27"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
     </row>
     <row r="25" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
     </row>
     <row r="26" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="29"/>
       <c r="D28" s="27"/>
       <c r="E28" s="29"/>
       <c r="F28" s="27"/>
       <c r="G28" s="29"/>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="29"/>
       <c r="D29" s="27"/>
       <c r="E29" s="29"/>
       <c r="F29" s="27"/>
       <c r="G29" s="29"/>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
@@ -9095,51 +9035,51 @@
       <c r="A49" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="29"/>
       <c r="C49" s="29"/>
       <c r="D49" s="29"/>
       <c r="E49" s="29"/>
       <c r="F49" s="29"/>
       <c r="G49" s="29"/>
       <c r="H49" s="29"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="27"/>
       <c r="C50" s="29"/>
       <c r="D50" s="27"/>
       <c r="E50" s="29"/>
       <c r="F50" s="27"/>
       <c r="G50" s="29"/>
       <c r="H50" s="27"/>
     </row>
     <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A51" s="16" t="s">
-        <v>32</v>
+        <v>144</v>
       </c>
       <c r="B51" s="27"/>
       <c r="C51" s="27"/>
       <c r="D51" s="27"/>
       <c r="E51" s="27"/>
       <c r="F51" s="27"/>
       <c r="G51" s="27"/>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="27"/>
       <c r="C52" s="26"/>
       <c r="D52" s="27"/>
       <c r="E52" s="26"/>
       <c r="F52" s="27"/>
       <c r="G52" s="26"/>
       <c r="H52" s="27"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
@@ -9191,140 +9131,140 @@
       <c r="A57" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="27"/>
       <c r="C57" s="26"/>
       <c r="D57" s="27"/>
       <c r="E57" s="26"/>
       <c r="F57" s="27"/>
       <c r="G57" s="26"/>
       <c r="H57" s="27"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="27"/>
       <c r="C58" s="26"/>
       <c r="D58" s="27"/>
       <c r="E58" s="26"/>
       <c r="F58" s="27"/>
       <c r="G58" s="26"/>
       <c r="H58" s="27"/>
     </row>
     <row r="59" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="B60" s="24"/>
       <c r="C60" s="24"/>
       <c r="D60" s="24"/>
       <c r="E60" s="24"/>
       <c r="F60" s="24"/>
       <c r="G60" s="24"/>
       <c r="H60" s="24"/>
     </row>
     <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
-        <v>38</v>
+        <v>147</v>
       </c>
       <c r="B61" s="24"/>
       <c r="C61" s="24"/>
       <c r="D61" s="24"/>
       <c r="E61" s="24"/>
       <c r="F61" s="24"/>
       <c r="G61" s="24"/>
       <c r="H61" s="24"/>
     </row>
     <row r="62" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A62" s="16" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
       <c r="B62" s="24"/>
       <c r="C62" s="24"/>
       <c r="D62" s="24"/>
       <c r="E62" s="24"/>
       <c r="F62" s="24"/>
       <c r="G62" s="24"/>
       <c r="H62" s="24"/>
     </row>
     <row r="63" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="27"/>
       <c r="C63" s="26"/>
       <c r="D63" s="27"/>
       <c r="E63" s="26"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="27"/>
       <c r="C64" s="26"/>
       <c r="D64" s="27"/>
       <c r="E64" s="26"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
       <c r="H64" s="27"/>
     </row>
     <row r="65" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>41</v>
+        <v>149</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
     <row r="66" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
     <row r="67" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="B67" s="17"/>
       <c r="C67" s="17"/>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="17"/>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="26"/>
       <c r="C68" s="26"/>
       <c r="D68" s="26"/>
       <c r="E68" s="26"/>
       <c r="F68" s="26"/>
       <c r="G68" s="26"/>
       <c r="H68" s="26"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
@@ -9364,75 +9304,75 @@
       <c r="A72" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="27"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="27"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="27"/>
       <c r="C73" s="26"/>
       <c r="D73" s="27"/>
       <c r="E73" s="26"/>
       <c r="F73" s="27"/>
       <c r="G73" s="26"/>
       <c r="H73" s="27"/>
     </row>
     <row r="74" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>47</v>
+        <v>171</v>
       </c>
       <c r="B74" s="24"/>
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="24"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="24"/>
     </row>
     <row r="75" spans="1:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
-        <v>48</v>
+        <v>163</v>
       </c>
       <c r="B75" s="24"/>
       <c r="C75" s="24"/>
       <c r="D75" s="24"/>
       <c r="E75" s="24"/>
       <c r="F75" s="24"/>
       <c r="G75" s="24"/>
       <c r="H75" s="24"/>
     </row>
     <row r="76" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="16" t="s">
-        <v>49</v>
+        <v>164</v>
       </c>
       <c r="B76" s="24"/>
       <c r="C76" s="24"/>
       <c r="D76" s="24"/>
       <c r="E76" s="24"/>
       <c r="F76" s="24"/>
       <c r="G76" s="24"/>
       <c r="H76" s="24"/>
     </row>
     <row r="77" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
@@ -9448,51 +9388,51 @@
       <c r="A79" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="29"/>
       <c r="D79" s="27"/>
       <c r="E79" s="29"/>
       <c r="F79" s="27"/>
       <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="27"/>
       <c r="C80" s="29"/>
       <c r="D80" s="27"/>
       <c r="E80" s="29"/>
       <c r="F80" s="27"/>
       <c r="G80" s="29"/>
       <c r="H80" s="27"/>
     </row>
     <row r="81" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="B81" s="17"/>
       <c r="C81" s="17"/>
       <c r="D81" s="17"/>
       <c r="E81" s="17"/>
       <c r="F81" s="17"/>
       <c r="G81" s="17"/>
       <c r="H81" s="17"/>
     </row>
     <row r="82" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B82" s="27"/>
       <c r="C82" s="29"/>
       <c r="D82" s="27"/>
       <c r="E82" s="29"/>
       <c r="F82" s="27"/>
       <c r="G82" s="29"/>
       <c r="H82" s="27"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
@@ -9556,590 +9496,614 @@
       <c r="A88" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="27"/>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
     </row>
     <row r="90" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
-        <v>56</v>
+        <v>173</v>
       </c>
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
     </row>
     <row r="91" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="16" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="B91" s="17"/>
       <c r="C91" s="17"/>
       <c r="D91" s="17"/>
       <c r="E91" s="17"/>
       <c r="F91" s="17"/>
       <c r="G91" s="17"/>
       <c r="H91" s="17"/>
     </row>
     <row r="92" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="29"/>
       <c r="D92" s="27"/>
       <c r="E92" s="29"/>
       <c r="F92" s="27"/>
       <c r="G92" s="29"/>
       <c r="H92" s="27"/>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="27"/>
       <c r="C93" s="29"/>
       <c r="D93" s="27"/>
       <c r="E93" s="29"/>
       <c r="F93" s="27"/>
       <c r="G93" s="29"/>
       <c r="H93" s="27"/>
     </row>
     <row r="94" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
-        <v>59</v>
+        <v>172</v>
       </c>
       <c r="B94" s="24"/>
       <c r="C94" s="24"/>
       <c r="D94" s="24"/>
       <c r="E94" s="24"/>
       <c r="F94" s="24"/>
       <c r="G94" s="24"/>
       <c r="H94" s="24"/>
     </row>
     <row r="95" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="16" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="B95" s="24"/>
       <c r="C95" s="24"/>
       <c r="D95" s="24"/>
       <c r="E95" s="24"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="24"/>
     </row>
     <row r="96" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B96" s="27"/>
       <c r="C96" s="29"/>
       <c r="D96" s="27"/>
       <c r="E96" s="29"/>
       <c r="F96" s="27"/>
       <c r="G96" s="29"/>
       <c r="H96" s="27"/>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B97" s="27"/>
       <c r="C97" s="29"/>
       <c r="D97" s="27"/>
       <c r="E97" s="29"/>
       <c r="F97" s="27"/>
       <c r="G97" s="29"/>
       <c r="H97" s="27"/>
     </row>
     <row r="98" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="16" t="s">
-        <v>62</v>
+        <v>165</v>
       </c>
       <c r="B98" s="27"/>
       <c r="C98" s="27"/>
       <c r="D98" s="27"/>
       <c r="E98" s="27"/>
       <c r="F98" s="27"/>
       <c r="G98" s="27"/>
       <c r="H98" s="27"/>
     </row>
-    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="99" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="28" t="s">
+        <v>137</v>
       </c>
       <c r="B99" s="27"/>
       <c r="C99" s="27"/>
       <c r="D99" s="27"/>
       <c r="E99" s="27"/>
       <c r="F99" s="27"/>
       <c r="G99" s="27"/>
-      <c r="H99" s="29"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H99" s="27"/>
+    </row>
+    <row r="100" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
-      <c r="H100" s="29"/>
-[...11 lines deleted...]
-      <c r="H101" s="17"/>
+      <c r="H100" s="27"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B101" s="27"/>
+      <c r="C101" s="27"/>
+      <c r="D101" s="27"/>
+      <c r="E101" s="27"/>
+      <c r="F101" s="27"/>
+      <c r="G101" s="27"/>
+      <c r="H101" s="29"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="29"/>
+    </row>
+    <row r="103" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B103" s="17"/>
+      <c r="C103" s="17"/>
+      <c r="D103" s="17"/>
+      <c r="E103" s="17"/>
+      <c r="F103" s="17"/>
+      <c r="G103" s="17"/>
+      <c r="H103" s="17"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B102" s="27"/>
-[...23 lines deleted...]
-      <c r="B104" s="29"/>
+      <c r="B104" s="27"/>
       <c r="C104" s="29"/>
-      <c r="D104" s="29"/>
+      <c r="D104" s="27"/>
       <c r="E104" s="29"/>
-      <c r="F104" s="29"/>
+      <c r="F104" s="27"/>
       <c r="G104" s="29"/>
       <c r="H104" s="27"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B105" s="29"/>
+      <c r="B105" s="27"/>
       <c r="C105" s="29"/>
-      <c r="D105" s="29"/>
+      <c r="D105" s="27"/>
       <c r="E105" s="29"/>
-      <c r="F105" s="29"/>
+      <c r="F105" s="27"/>
       <c r="G105" s="29"/>
       <c r="H105" s="27"/>
     </row>
-    <row r="106" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="18" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="29"/>
       <c r="D106" s="29"/>
       <c r="E106" s="29"/>
       <c r="F106" s="29"/>
       <c r="G106" s="29"/>
       <c r="H106" s="27"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="29"/>
       <c r="C107" s="29"/>
       <c r="D107" s="29"/>
       <c r="E107" s="29"/>
       <c r="F107" s="29"/>
       <c r="G107" s="29"/>
       <c r="H107" s="27"/>
     </row>
-    <row r="108" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="110" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B108" s="29"/>
+      <c r="C108" s="29"/>
+      <c r="D108" s="29"/>
+      <c r="E108" s="29"/>
+      <c r="F108" s="29"/>
+      <c r="G108" s="29"/>
+      <c r="H108" s="27"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B109" s="29"/>
+      <c r="C109" s="29"/>
+      <c r="D109" s="29"/>
+      <c r="E109" s="29"/>
+      <c r="F109" s="29"/>
+      <c r="G109" s="29"/>
+      <c r="H109" s="27"/>
+    </row>
+    <row r="110" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="16" t="s">
-        <v>68</v>
+        <v>159</v>
       </c>
       <c r="B110" s="24"/>
       <c r="C110" s="24"/>
       <c r="D110" s="24"/>
       <c r="E110" s="24"/>
       <c r="F110" s="24"/>
       <c r="G110" s="24"/>
       <c r="H110" s="24"/>
     </row>
-    <row r="111" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="16" t="s">
-        <v>69</v>
+        <v>160</v>
       </c>
       <c r="B111" s="24"/>
       <c r="C111" s="24"/>
       <c r="D111" s="24"/>
       <c r="E111" s="24"/>
       <c r="F111" s="24"/>
       <c r="G111" s="24"/>
       <c r="H111" s="24"/>
     </row>
-    <row r="112" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="18" t="s">
+    <row r="112" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="B112" s="24"/>
+      <c r="C112" s="24"/>
+      <c r="D112" s="24"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="24"/>
+      <c r="G112" s="24"/>
+      <c r="H112" s="24"/>
+    </row>
+    <row r="113" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A113" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B113" s="24"/>
+      <c r="C113" s="24"/>
+      <c r="D113" s="24"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
+      <c r="H113" s="24"/>
+    </row>
+    <row r="114" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B112" s="26"/>
-[...23 lines deleted...]
-      <c r="B114" s="27"/>
+      <c r="B114" s="26"/>
       <c r="C114" s="26"/>
-      <c r="D114" s="27"/>
+      <c r="D114" s="26"/>
       <c r="E114" s="26"/>
-      <c r="F114" s="27"/>
+      <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="27"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B115" s="26"/>
+        <v>22</v>
+      </c>
+      <c r="B115" s="27"/>
       <c r="C115" s="26"/>
-      <c r="D115" s="26"/>
+      <c r="D115" s="27"/>
       <c r="E115" s="26"/>
-      <c r="F115" s="26"/>
+      <c r="F115" s="27"/>
       <c r="G115" s="26"/>
       <c r="H115" s="27"/>
     </row>
-    <row r="116" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B116" s="26"/>
+        <v>17</v>
+      </c>
+      <c r="B116" s="27"/>
       <c r="C116" s="26"/>
-      <c r="D116" s="26"/>
+      <c r="D116" s="27"/>
       <c r="E116" s="26"/>
-      <c r="F116" s="26"/>
+      <c r="F116" s="27"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
-      <c r="D117" s="27"/>
+      <c r="D117" s="26"/>
       <c r="E117" s="26"/>
-      <c r="F117" s="27"/>
+      <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="27"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="18" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="26"/>
       <c r="E118" s="26"/>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="27"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="19" t="s">
+      <c r="A119" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B119" s="26"/>
+      <c r="C119" s="26"/>
+      <c r="D119" s="27"/>
+      <c r="E119" s="26"/>
+      <c r="F119" s="27"/>
+      <c r="G119" s="26"/>
+      <c r="H119" s="27"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B120" s="26"/>
+      <c r="C120" s="26"/>
+      <c r="D120" s="26"/>
+      <c r="E120" s="26"/>
+      <c r="F120" s="26"/>
+      <c r="G120" s="26"/>
+      <c r="H120" s="27"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B119" s="31"/>
-[...8 lines deleted...]
-      <c r="A120" s="66" t="s">
+      <c r="B121" s="31"/>
+      <c r="C121" s="31"/>
+      <c r="D121" s="31"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="31"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="30"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B120" s="66"/>
-[...8 lines deleted...]
-      <c r="A121" s="67" t="s">
+      <c r="B122" s="35"/>
+      <c r="C122" s="35"/>
+      <c r="D122" s="35"/>
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="H122" s="35"/>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B121" s="67"/>
-[...18 lines deleted...]
-      <c r="A123" s="67" t="s">
+      <c r="B123" s="36"/>
+      <c r="C123" s="36"/>
+      <c r="D123" s="36"/>
+      <c r="E123" s="36"/>
+      <c r="F123" s="36"/>
+      <c r="G123" s="36"/>
+      <c r="H123" s="36"/>
+    </row>
+    <row r="124" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="36"/>
+      <c r="B124" s="36"/>
+      <c r="C124" s="36"/>
+      <c r="D124" s="36"/>
+      <c r="E124" s="36"/>
+      <c r="F124" s="36"/>
+      <c r="G124" s="36"/>
+      <c r="H124" s="36"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B123" s="67"/>
-[...5 lines deleted...]
-      <c r="H123" s="67"/>
+      <c r="B125" s="36"/>
+      <c r="C125" s="36"/>
+      <c r="D125" s="36"/>
+      <c r="E125" s="36"/>
+      <c r="F125" s="36"/>
+      <c r="G125" s="36"/>
+      <c r="H125" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A120:H120"/>
-[...1 lines deleted...]
-    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A123:H124"/>
+    <mergeCell ref="A125:H125"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:V120"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
       <selection activeCell="E62" sqref="E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="72"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="41"/>
+      <c r="H6" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:22" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="71"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="J9" s="10"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="10"/>
@@ -10177,342 +10141,342 @@
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="J11" s="10"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="10"/>
     </row>
     <row r="12" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C12" s="26">
         <v>15.7</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E12" s="26">
         <v>14.6</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G12" s="26">
         <v>1.8</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="8"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C13" s="26">
         <v>15.7</v>
       </c>
       <c r="D13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E13" s="26">
         <v>14.6</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G13" s="26">
         <v>1.8</v>
       </c>
       <c r="H13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J13" s="7"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="8"/>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="26">
         <v>974.3</v>
       </c>
       <c r="C14" s="26">
         <v>1792.7</v>
       </c>
       <c r="D14" s="26">
         <v>947.6</v>
       </c>
       <c r="E14" s="26">
         <v>2117.6</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G14" s="26">
         <v>19</v>
       </c>
       <c r="H14" s="26">
         <v>537.1</v>
       </c>
       <c r="J14" s="7"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="8"/>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C15" s="26">
         <v>1719.2</v>
       </c>
       <c r="D15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E15" s="26">
         <v>2044.4</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J15" s="7"/>
       <c r="K15" s="9"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>37.299999999999997</v>
       </c>
       <c r="C16" s="26">
         <v>73.5</v>
       </c>
       <c r="D16" s="26">
         <v>37.4</v>
       </c>
       <c r="E16" s="26">
         <v>73.2</v>
       </c>
       <c r="F16" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G16" s="26">
         <v>19</v>
       </c>
       <c r="H16" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J16" s="7"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="8"/>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="26">
         <v>2027.8</v>
       </c>
       <c r="C17" s="26">
         <v>3735.3</v>
       </c>
       <c r="D17" s="26">
         <v>464.8</v>
       </c>
       <c r="E17" s="26">
         <v>1019.6</v>
       </c>
       <c r="F17" s="26">
         <v>419.9</v>
       </c>
       <c r="G17" s="26">
         <v>974.7</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J17" s="7"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C18" s="26">
         <v>3632.9</v>
       </c>
       <c r="D18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E18" s="26">
         <v>921.5</v>
       </c>
       <c r="F18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G18" s="26">
         <v>921.5</v>
       </c>
       <c r="H18" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J18" s="7"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
       <c r="N18" s="8"/>
       <c r="O18" s="9"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26">
         <v>52.1</v>
       </c>
       <c r="C19" s="26">
         <v>102.4</v>
       </c>
       <c r="D19" s="26">
         <v>50.2</v>
       </c>
       <c r="E19" s="26">
         <v>98.1</v>
       </c>
       <c r="F19" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G19" s="26">
         <v>53.2</v>
       </c>
       <c r="H19" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J19" s="7"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
       <c r="T19" s="9"/>
       <c r="U19" s="9"/>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
@@ -10545,99 +10509,99 @@
       <c r="J21" s="10"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="10"/>
     </row>
     <row r="22" spans="1:22" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="26">
         <v>15</v>
       </c>
       <c r="C22" s="26">
         <v>20</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H22" s="26">
         <v>173</v>
       </c>
       <c r="J22" s="10"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="10"/>
     </row>
     <row r="23" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="26">
         <v>15</v>
       </c>
       <c r="C23" s="26">
         <v>20</v>
       </c>
       <c r="D23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H23" s="26">
         <v>173</v>
       </c>
       <c r="J23" s="10"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
       <c r="O23" s="9"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
       <c r="R23" s="9"/>
       <c r="S23" s="9"/>
       <c r="T23" s="9"/>
       <c r="U23" s="9"/>
       <c r="V23" s="10"/>
     </row>
     <row r="24" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
@@ -10685,651 +10649,651 @@
       <c r="V25" s="10"/>
     </row>
     <row r="26" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="29">
         <v>8</v>
       </c>
       <c r="C26" s="29">
         <v>21</v>
       </c>
       <c r="D26" s="29">
         <v>8</v>
       </c>
       <c r="E26" s="29">
         <v>21</v>
       </c>
       <c r="F26" s="29">
         <v>8</v>
       </c>
       <c r="G26" s="29">
         <v>21</v>
       </c>
       <c r="H26" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="10"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="10"/>
     </row>
     <row r="27" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29">
         <v>8</v>
       </c>
       <c r="C27" s="29">
         <v>21</v>
       </c>
       <c r="D27" s="29">
         <v>8</v>
       </c>
       <c r="E27" s="29">
         <v>21</v>
       </c>
       <c r="F27" s="29">
         <v>8</v>
       </c>
       <c r="G27" s="29">
         <v>21</v>
       </c>
       <c r="H27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="10"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="10"/>
     </row>
     <row r="28" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="10"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
       <c r="O28" s="9"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="10"/>
     </row>
     <row r="29" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="D29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="10"/>
       <c r="K29" s="9"/>
       <c r="L29" s="9"/>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="10"/>
     </row>
     <row r="30" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C30" s="29">
         <v>1468</v>
       </c>
       <c r="D30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E30" s="29">
         <v>1468</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G30" s="29">
         <v>1468</v>
       </c>
       <c r="H30" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="7"/>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="11"/>
       <c r="O30" s="11"/>
       <c r="P30" s="11"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C31" s="29">
         <v>1468</v>
       </c>
       <c r="D31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E31" s="29">
         <v>1468</v>
       </c>
       <c r="F31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G31" s="29">
         <v>1468</v>
       </c>
       <c r="H31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="7"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="9"/>
       <c r="N31" s="11"/>
       <c r="O31" s="9"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="7"/>
     </row>
     <row r="32" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C32" s="29">
         <v>138</v>
       </c>
       <c r="D32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E32" s="29">
         <v>138</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G32" s="29">
         <v>32</v>
       </c>
       <c r="H32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="7"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="9"/>
       <c r="N32" s="11"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="7"/>
     </row>
     <row r="33" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C33" s="29">
         <v>138</v>
       </c>
       <c r="D33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E33" s="29">
         <v>138</v>
       </c>
       <c r="F33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G33" s="29">
         <v>32</v>
       </c>
       <c r="H33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="7"/>
       <c r="K33" s="9"/>
       <c r="L33" s="11"/>
       <c r="M33" s="9"/>
       <c r="N33" s="11"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="7"/>
     </row>
     <row r="34" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C34" s="29">
         <v>3430</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="7"/>
       <c r="K34" s="9"/>
       <c r="L34" s="11"/>
       <c r="M34" s="9"/>
       <c r="N34" s="11"/>
       <c r="O34" s="9"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="7"/>
     </row>
     <row r="35" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C35" s="29">
         <v>3430</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="7"/>
       <c r="K35" s="9"/>
       <c r="L35" s="11"/>
       <c r="M35" s="9"/>
       <c r="N35" s="11"/>
       <c r="O35" s="9"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="U35" s="9"/>
       <c r="V35" s="7"/>
     </row>
     <row r="36" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C36" s="29">
         <v>2234</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E36" s="29">
         <v>2323</v>
       </c>
       <c r="F36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G36" s="29">
         <v>1241</v>
       </c>
       <c r="H36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="7"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="11"/>
       <c r="O36" s="9"/>
       <c r="P36" s="11"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="7"/>
     </row>
     <row r="37" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C37" s="29">
         <v>2234</v>
       </c>
       <c r="D37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E37" s="29">
         <v>2323</v>
       </c>
       <c r="F37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G37" s="29">
         <v>1241</v>
       </c>
       <c r="H37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="7"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="11"/>
       <c r="O37" s="9"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="7"/>
     </row>
     <row r="38" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="7"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="11"/>
       <c r="O38" s="9"/>
       <c r="P38" s="11"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="9"/>
       <c r="U38" s="9"/>
       <c r="V38" s="7"/>
     </row>
     <row r="39" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="7"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="11"/>
       <c r="O39" s="9"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="7"/>
     </row>
     <row r="40" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C40" s="29">
         <v>85</v>
       </c>
       <c r="D40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E40" s="29">
         <v>58</v>
       </c>
       <c r="F40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G40" s="29">
         <v>58</v>
       </c>
       <c r="H40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="7"/>
       <c r="K40" s="9"/>
       <c r="L40" s="11"/>
       <c r="M40" s="9"/>
       <c r="N40" s="11"/>
       <c r="O40" s="9"/>
       <c r="P40" s="11"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
       <c r="S40" s="9"/>
       <c r="T40" s="9"/>
       <c r="U40" s="9"/>
       <c r="V40" s="7"/>
     </row>
     <row r="41" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C41" s="29">
         <v>85</v>
       </c>
       <c r="D41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E41" s="29">
         <v>58</v>
       </c>
       <c r="F41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G41" s="29">
         <v>58</v>
       </c>
       <c r="H41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="7"/>
       <c r="K41" s="9"/>
       <c r="L41" s="11"/>
       <c r="M41" s="9"/>
       <c r="N41" s="11"/>
       <c r="O41" s="9"/>
       <c r="P41" s="11"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="7"/>
     </row>
     <row r="42" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="29">
         <v>8762</v>
       </c>
       <c r="C42" s="29">
         <v>17365</v>
@@ -11387,148 +11351,148 @@
         <v>8433</v>
       </c>
       <c r="H43" s="29">
         <v>4319</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="7"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="11"/>
       <c r="V43" s="7"/>
     </row>
     <row r="44" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C44" s="29">
         <v>4679</v>
       </c>
       <c r="D44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E44" s="29">
         <v>3509</v>
       </c>
       <c r="F44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G44" s="29">
         <v>3298</v>
       </c>
       <c r="H44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="7"/>
       <c r="K44" s="9"/>
       <c r="L44" s="11"/>
       <c r="M44" s="9"/>
       <c r="N44" s="11"/>
       <c r="O44" s="9"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="7"/>
     </row>
     <row r="45" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C45" s="29">
         <v>66</v>
       </c>
       <c r="D45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E45" s="29">
         <v>66</v>
       </c>
       <c r="F45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G45" s="29">
         <v>66</v>
       </c>
       <c r="H45" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J45" s="7"/>
       <c r="K45" s="9"/>
       <c r="L45" s="11"/>
       <c r="M45" s="9"/>
       <c r="N45" s="11"/>
       <c r="O45" s="9"/>
       <c r="P45" s="11"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="7"/>
     </row>
     <row r="46" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C46" s="29">
         <v>66</v>
       </c>
       <c r="D46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E46" s="29">
         <v>66</v>
       </c>
       <c r="F46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G46" s="29">
         <v>66</v>
       </c>
       <c r="H46" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J46" s="7"/>
       <c r="K46" s="9"/>
       <c r="L46" s="11"/>
       <c r="M46" s="9"/>
       <c r="N46" s="11"/>
       <c r="O46" s="9"/>
       <c r="P46" s="11"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="9"/>
       <c r="V46" s="7"/>
     </row>
     <row r="47" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="29">
         <v>1828</v>
       </c>
       <c r="C47" s="29">
         <v>3393</v>
       </c>
@@ -11583,172 +11547,172 @@
       <c r="G48" s="29">
         <v>731</v>
       </c>
       <c r="H48" s="29">
         <v>460</v>
       </c>
       <c r="J48" s="7"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
       <c r="N48" s="11"/>
       <c r="O48" s="11"/>
       <c r="P48" s="11"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="11"/>
       <c r="V48" s="7"/>
     </row>
     <row r="49" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C49" s="29">
         <v>612</v>
       </c>
       <c r="D49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E49" s="29">
         <v>612</v>
       </c>
       <c r="F49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G49" s="29">
         <v>602</v>
       </c>
       <c r="H49" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J49" s="7"/>
       <c r="K49" s="9"/>
       <c r="L49" s="11"/>
       <c r="M49" s="9"/>
       <c r="N49" s="11"/>
       <c r="O49" s="9"/>
       <c r="P49" s="11"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
       <c r="S49" s="9"/>
       <c r="T49" s="9"/>
       <c r="U49" s="9"/>
       <c r="V49" s="7"/>
     </row>
     <row r="50" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="27"/>
       <c r="C50" s="27"/>
       <c r="D50" s="27"/>
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
       <c r="H50" s="27"/>
       <c r="J50" s="10"/>
       <c r="K50" s="9"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
       <c r="N50" s="9"/>
       <c r="O50" s="9"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
       <c r="S50" s="9"/>
       <c r="T50" s="9"/>
       <c r="U50" s="9"/>
       <c r="V50" s="10"/>
     </row>
     <row r="51" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C51" s="26">
         <v>699</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E51" s="26">
         <v>656</v>
       </c>
       <c r="F51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G51" s="26">
         <v>647</v>
       </c>
       <c r="H51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J51" s="7"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="9"/>
       <c r="U51" s="8"/>
       <c r="V51" s="7"/>
     </row>
     <row r="52" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C52" s="26">
         <v>699</v>
       </c>
       <c r="D52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E52" s="26">
         <v>656</v>
       </c>
       <c r="F52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G52" s="26">
         <v>647</v>
       </c>
       <c r="H52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J52" s="7"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="8"/>
       <c r="V52" s="7"/>
     </row>
     <row r="53" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>788</v>
       </c>
       <c r="C53" s="26">
         <v>1615</v>
       </c>
@@ -11764,186 +11728,186 @@
       <c r="G53" s="26">
         <v>1697</v>
       </c>
       <c r="H53" s="26">
         <v>208</v>
       </c>
       <c r="J53" s="7"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
       <c r="T53" s="9"/>
       <c r="U53" s="8"/>
       <c r="V53" s="7"/>
     </row>
     <row r="54" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C54" s="26">
         <v>99</v>
       </c>
       <c r="D54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E54" s="26">
         <v>111</v>
       </c>
       <c r="F54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G54" s="26">
         <v>111</v>
       </c>
       <c r="H54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J54" s="7"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="8"/>
       <c r="V54" s="7"/>
     </row>
     <row r="55" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C55" s="26">
         <v>1516</v>
       </c>
       <c r="D55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E55" s="26">
         <v>1586</v>
       </c>
       <c r="F55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G55" s="26">
         <v>1586</v>
       </c>
       <c r="H55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J55" s="7"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="8"/>
       <c r="V55" s="7"/>
     </row>
     <row r="56" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C56" s="26">
         <v>247</v>
       </c>
       <c r="D56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E56" s="26">
         <v>264</v>
       </c>
       <c r="F56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G56" s="26">
         <v>264</v>
       </c>
       <c r="H56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J56" s="7"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="9"/>
       <c r="R56" s="9"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="8"/>
       <c r="V56" s="7"/>
     </row>
     <row r="57" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C57" s="26">
         <v>247</v>
       </c>
       <c r="D57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E57" s="26">
         <v>264</v>
       </c>
       <c r="F57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G57" s="26">
         <v>264</v>
       </c>
       <c r="H57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J57" s="7"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="9"/>
       <c r="R57" s="9"/>
       <c r="S57" s="9"/>
       <c r="T57" s="9"/>
       <c r="U57" s="8"/>
       <c r="V57" s="7"/>
     </row>
     <row r="58" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
       <c r="J58" s="10"/>
       <c r="K58" s="9"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
@@ -12013,108 +11977,108 @@
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
       <c r="J61" s="10"/>
       <c r="K61" s="9"/>
       <c r="L61" s="9"/>
       <c r="M61" s="9"/>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
       <c r="T61" s="9"/>
       <c r="U61" s="9"/>
       <c r="V61" s="10"/>
     </row>
     <row r="62" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J62" s="7"/>
       <c r="K62" s="9"/>
       <c r="L62" s="8"/>
       <c r="M62" s="9"/>
       <c r="N62" s="9"/>
       <c r="O62" s="9"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
       <c r="R62" s="9"/>
       <c r="S62" s="9"/>
       <c r="T62" s="9"/>
       <c r="U62" s="9"/>
       <c r="V62" s="7"/>
     </row>
     <row r="63" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H63" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J63" s="7"/>
       <c r="K63" s="9"/>
       <c r="L63" s="8"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
       <c r="R63" s="9"/>
       <c r="S63" s="9"/>
       <c r="T63" s="9"/>
       <c r="U63" s="9"/>
       <c r="V63" s="7"/>
     </row>
     <row r="64" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
@@ -12256,174 +12220,174 @@
       <c r="P68" s="8"/>
       <c r="Q68" s="9"/>
       <c r="R68" s="9"/>
       <c r="S68" s="9"/>
       <c r="T68" s="9"/>
       <c r="U68" s="9"/>
       <c r="V68" s="7"/>
     </row>
     <row r="69" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="26">
         <v>1.4</v>
       </c>
       <c r="C69" s="26">
         <v>2.8</v>
       </c>
       <c r="D69" s="26">
         <v>1.6</v>
       </c>
       <c r="E69" s="26">
         <v>2.5</v>
       </c>
       <c r="F69" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G69" s="26">
         <v>0.9</v>
       </c>
       <c r="H69" s="26">
         <v>0.5</v>
       </c>
       <c r="J69" s="7"/>
       <c r="K69" s="9"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
       <c r="N69" s="8"/>
       <c r="O69" s="9"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="9"/>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
       <c r="T69" s="9"/>
       <c r="U69" s="9"/>
       <c r="V69" s="7"/>
     </row>
     <row r="70" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="26">
         <v>1.4</v>
       </c>
       <c r="C70" s="26">
         <v>2.8</v>
       </c>
       <c r="D70" s="26">
         <v>1.6</v>
       </c>
       <c r="E70" s="26">
         <v>2.5</v>
       </c>
       <c r="F70" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G70" s="26">
         <v>0.9</v>
       </c>
       <c r="H70" s="26">
         <v>0.5</v>
       </c>
       <c r="J70" s="7"/>
       <c r="K70" s="9"/>
       <c r="L70" s="9"/>
       <c r="M70" s="9"/>
       <c r="N70" s="8"/>
       <c r="O70" s="9"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="9"/>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
       <c r="T70" s="9"/>
       <c r="U70" s="9"/>
       <c r="V70" s="7"/>
     </row>
     <row r="71" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C71" s="26">
         <v>3.1</v>
       </c>
       <c r="D71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E71" s="26">
         <v>3.1</v>
       </c>
       <c r="F71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="9"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
       <c r="R71" s="9"/>
       <c r="S71" s="9"/>
       <c r="T71" s="9"/>
       <c r="U71" s="8"/>
       <c r="V71" s="7"/>
     </row>
     <row r="72" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C72" s="26">
         <v>3.1</v>
       </c>
       <c r="D72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E72" s="26">
         <v>3.1</v>
       </c>
       <c r="F72" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G72" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J72" s="7"/>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="9"/>
       <c r="P72" s="9"/>
       <c r="Q72" s="9"/>
       <c r="R72" s="9"/>
       <c r="S72" s="9"/>
       <c r="T72" s="9"/>
       <c r="U72" s="8"/>
       <c r="V72" s="7"/>
     </row>
     <row r="73" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="27"/>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="27"/>
       <c r="G73" s="27"/>
@@ -12493,271 +12457,271 @@
       <c r="V75" s="10"/>
     </row>
     <row r="76" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="29">
         <v>133414</v>
       </c>
       <c r="C76" s="29">
         <v>303183</v>
       </c>
       <c r="D76" s="29">
         <v>133414</v>
       </c>
       <c r="E76" s="29">
         <v>303183</v>
       </c>
       <c r="F76" s="29">
         <v>133414</v>
       </c>
       <c r="G76" s="29">
         <v>303183</v>
       </c>
       <c r="H76" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J76" s="7"/>
       <c r="K76" s="11"/>
       <c r="L76" s="11"/>
       <c r="M76" s="11"/>
       <c r="N76" s="11"/>
       <c r="O76" s="11"/>
       <c r="P76" s="11"/>
       <c r="Q76" s="9"/>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
       <c r="T76" s="9"/>
       <c r="U76" s="9"/>
       <c r="V76" s="7"/>
     </row>
     <row r="77" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="29">
         <v>133414</v>
       </c>
       <c r="C77" s="29">
         <v>303183</v>
       </c>
       <c r="D77" s="29">
         <v>133414</v>
       </c>
       <c r="E77" s="29">
         <v>303183</v>
       </c>
       <c r="F77" s="29">
         <v>133414</v>
       </c>
       <c r="G77" s="29">
         <v>303183</v>
       </c>
       <c r="H77" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J77" s="7"/>
       <c r="K77" s="11"/>
       <c r="L77" s="11"/>
       <c r="M77" s="11"/>
       <c r="N77" s="11"/>
       <c r="O77" s="11"/>
       <c r="P77" s="11"/>
       <c r="Q77" s="9"/>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
       <c r="T77" s="9"/>
       <c r="U77" s="9"/>
       <c r="V77" s="7"/>
     </row>
     <row r="78" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C78" s="29">
         <v>785</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E78" s="29">
         <v>785</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G78" s="29">
         <v>785</v>
       </c>
       <c r="H78" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J78" s="7"/>
       <c r="K78" s="9"/>
       <c r="L78" s="11"/>
       <c r="M78" s="9"/>
       <c r="N78" s="11"/>
       <c r="O78" s="9"/>
       <c r="P78" s="11"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
       <c r="T78" s="9"/>
       <c r="U78" s="9"/>
       <c r="V78" s="7"/>
     </row>
     <row r="79" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C79" s="29">
         <v>785</v>
       </c>
       <c r="D79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E79" s="29">
         <v>785</v>
       </c>
       <c r="F79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G79" s="29">
         <v>785</v>
       </c>
       <c r="H79" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J79" s="7"/>
       <c r="K79" s="9"/>
       <c r="L79" s="11"/>
       <c r="M79" s="9"/>
       <c r="N79" s="11"/>
       <c r="O79" s="9"/>
       <c r="P79" s="11"/>
       <c r="Q79" s="9"/>
       <c r="R79" s="9"/>
       <c r="S79" s="9"/>
       <c r="T79" s="9"/>
       <c r="U79" s="9"/>
       <c r="V79" s="7"/>
     </row>
     <row r="80" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="17"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="J80" s="10"/>
       <c r="K80" s="9"/>
       <c r="L80" s="9"/>
       <c r="M80" s="9"/>
       <c r="N80" s="9"/>
       <c r="O80" s="9"/>
       <c r="P80" s="9"/>
       <c r="Q80" s="9"/>
       <c r="R80" s="9"/>
       <c r="S80" s="9"/>
       <c r="T80" s="9"/>
       <c r="U80" s="9"/>
       <c r="V80" s="10"/>
     </row>
     <row r="81" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C81" s="29">
         <v>4420</v>
       </c>
       <c r="D81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E81" s="29">
         <v>1040</v>
       </c>
       <c r="F81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G81" s="29">
         <v>1040</v>
       </c>
       <c r="H81" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J81" s="7"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
       <c r="N81" s="11"/>
       <c r="O81" s="11"/>
       <c r="P81" s="11"/>
       <c r="Q81" s="9"/>
       <c r="R81" s="9"/>
       <c r="S81" s="9"/>
       <c r="T81" s="9"/>
       <c r="U81" s="9"/>
       <c r="V81" s="7"/>
     </row>
     <row r="82" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C82" s="29">
         <v>4420</v>
       </c>
       <c r="D82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E82" s="29">
         <v>1040</v>
       </c>
       <c r="F82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G82" s="29">
         <v>1040</v>
       </c>
       <c r="H82" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J82" s="7"/>
       <c r="K82" s="11"/>
       <c r="L82" s="11"/>
       <c r="M82" s="11"/>
       <c r="N82" s="11"/>
       <c r="O82" s="11"/>
       <c r="P82" s="11"/>
       <c r="Q82" s="9"/>
       <c r="R82" s="9"/>
       <c r="S82" s="9"/>
       <c r="T82" s="9"/>
       <c r="U82" s="9"/>
       <c r="V82" s="7"/>
     </row>
     <row r="83" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="29">
         <v>2590</v>
       </c>
       <c r="C83" s="29">
         <v>5259</v>
       </c>
@@ -12812,186 +12776,186 @@
       <c r="G84" s="29">
         <v>5338</v>
       </c>
       <c r="H84" s="29">
         <v>2405</v>
       </c>
       <c r="J84" s="7"/>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="11"/>
       <c r="O84" s="11"/>
       <c r="P84" s="11"/>
       <c r="Q84" s="9"/>
       <c r="R84" s="9"/>
       <c r="S84" s="9"/>
       <c r="T84" s="9"/>
       <c r="U84" s="11"/>
       <c r="V84" s="7"/>
     </row>
     <row r="85" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C85" s="29">
         <v>469</v>
       </c>
       <c r="D85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E85" s="29">
         <v>469</v>
       </c>
       <c r="F85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G85" s="29">
         <v>469</v>
       </c>
       <c r="H85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J85" s="7"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
       <c r="P85" s="11"/>
       <c r="Q85" s="9"/>
       <c r="R85" s="9"/>
       <c r="S85" s="9"/>
       <c r="T85" s="9"/>
       <c r="U85" s="11"/>
       <c r="V85" s="7"/>
     </row>
     <row r="86" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C86" s="29">
         <v>469</v>
       </c>
       <c r="D86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E86" s="29">
         <v>469</v>
       </c>
       <c r="F86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G86" s="29">
         <v>469</v>
       </c>
       <c r="H86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J86" s="7"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="11"/>
       <c r="O86" s="11"/>
       <c r="P86" s="11"/>
       <c r="Q86" s="9"/>
       <c r="R86" s="9"/>
       <c r="S86" s="9"/>
       <c r="T86" s="9"/>
       <c r="U86" s="11"/>
       <c r="V86" s="7"/>
     </row>
     <row r="87" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J87" s="7"/>
       <c r="K87" s="9"/>
       <c r="L87" s="9"/>
       <c r="M87" s="9"/>
       <c r="N87" s="9"/>
       <c r="O87" s="9"/>
       <c r="P87" s="9"/>
       <c r="Q87" s="9"/>
       <c r="R87" s="9"/>
       <c r="S87" s="9"/>
       <c r="T87" s="9"/>
       <c r="U87" s="11"/>
       <c r="V87" s="7"/>
     </row>
     <row r="88" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E88" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G88" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J88" s="7"/>
       <c r="K88" s="9"/>
       <c r="L88" s="9"/>
       <c r="M88" s="9"/>
       <c r="N88" s="9"/>
       <c r="O88" s="9"/>
       <c r="P88" s="9"/>
       <c r="Q88" s="9"/>
       <c r="R88" s="9"/>
       <c r="S88" s="9"/>
       <c r="T88" s="9"/>
       <c r="U88" s="11"/>
       <c r="V88" s="7"/>
     </row>
     <row r="89" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B89" s="17"/>
       <c r="C89" s="17"/>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
@@ -13018,108 +12982,108 @@
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
       <c r="J90" s="10"/>
       <c r="K90" s="9"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
       <c r="N90" s="9"/>
       <c r="O90" s="9"/>
       <c r="P90" s="9"/>
       <c r="Q90" s="9"/>
       <c r="R90" s="9"/>
       <c r="S90" s="9"/>
       <c r="T90" s="9"/>
       <c r="U90" s="9"/>
       <c r="V90" s="10"/>
     </row>
     <row r="91" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C91" s="29">
         <v>1</v>
       </c>
       <c r="D91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E91" s="29">
         <v>1</v>
       </c>
       <c r="F91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G91" s="29">
         <v>1</v>
       </c>
       <c r="H91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J91" s="7"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
       <c r="N91" s="9"/>
       <c r="O91" s="9"/>
       <c r="P91" s="9"/>
       <c r="Q91" s="9"/>
       <c r="R91" s="9"/>
       <c r="S91" s="9"/>
       <c r="T91" s="9"/>
       <c r="U91" s="9"/>
       <c r="V91" s="7"/>
     </row>
     <row r="92" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C92" s="29">
         <v>1</v>
       </c>
       <c r="D92" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E92" s="29">
         <v>1</v>
       </c>
       <c r="F92" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G92" s="29">
         <v>1</v>
       </c>
       <c r="H92" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J92" s="7"/>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="M92" s="9"/>
       <c r="N92" s="9"/>
       <c r="O92" s="9"/>
       <c r="P92" s="9"/>
       <c r="Q92" s="9"/>
       <c r="R92" s="9"/>
       <c r="S92" s="9"/>
       <c r="T92" s="9"/>
       <c r="U92" s="9"/>
       <c r="V92" s="7"/>
     </row>
     <row r="93" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="27"/>
       <c r="C93" s="27"/>
       <c r="D93" s="27"/>
       <c r="E93" s="27"/>
       <c r="F93" s="27"/>
       <c r="G93" s="27"/>
@@ -13146,286 +13110,286 @@
       <c r="C94" s="27"/>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
       <c r="J94" s="10"/>
       <c r="K94" s="9"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
       <c r="N94" s="9"/>
       <c r="O94" s="9"/>
       <c r="P94" s="9"/>
       <c r="Q94" s="9"/>
       <c r="R94" s="9"/>
       <c r="S94" s="9"/>
       <c r="T94" s="9"/>
       <c r="U94" s="9"/>
       <c r="V94" s="10"/>
     </row>
     <row r="95" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C95" s="29">
         <v>688</v>
       </c>
       <c r="D95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E95" s="29">
         <v>526</v>
       </c>
       <c r="F95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G95" s="29">
         <v>526</v>
       </c>
       <c r="H95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J95" s="7"/>
       <c r="K95" s="11"/>
       <c r="L95" s="11"/>
       <c r="M95" s="11"/>
       <c r="N95" s="11"/>
       <c r="O95" s="11"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="9"/>
       <c r="R95" s="9"/>
       <c r="S95" s="9"/>
       <c r="T95" s="9"/>
       <c r="U95" s="11"/>
       <c r="V95" s="7"/>
     </row>
     <row r="96" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C96" s="29">
         <v>688</v>
       </c>
       <c r="D96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E96" s="29">
         <v>526</v>
       </c>
       <c r="F96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G96" s="29">
         <v>526</v>
       </c>
       <c r="H96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J96" s="7"/>
       <c r="K96" s="11"/>
       <c r="L96" s="11"/>
       <c r="M96" s="11"/>
       <c r="N96" s="11"/>
       <c r="O96" s="11"/>
       <c r="P96" s="11"/>
       <c r="Q96" s="9"/>
       <c r="R96" s="9"/>
       <c r="S96" s="9"/>
       <c r="T96" s="9"/>
       <c r="U96" s="11"/>
       <c r="V96" s="7"/>
     </row>
     <row r="97" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B97" s="27"/>
       <c r="C97" s="27"/>
       <c r="D97" s="27"/>
       <c r="E97" s="27"/>
       <c r="F97" s="27"/>
       <c r="G97" s="27"/>
       <c r="H97" s="27"/>
       <c r="J97" s="10"/>
       <c r="K97" s="9"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="9"/>
       <c r="Q97" s="9"/>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
       <c r="T97" s="9"/>
       <c r="U97" s="9"/>
       <c r="V97" s="10"/>
     </row>
     <row r="98" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="28" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C98" s="29">
         <v>50</v>
       </c>
       <c r="D98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E98" s="29">
         <v>50</v>
       </c>
       <c r="F98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G98" s="29">
         <v>50</v>
       </c>
       <c r="H98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J98" s="10"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="9"/>
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
       <c r="U98" s="9"/>
       <c r="V98" s="10"/>
     </row>
     <row r="99" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C99" s="29">
         <v>50</v>
       </c>
       <c r="D99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E99" s="29">
         <v>50</v>
       </c>
       <c r="F99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G99" s="29">
         <v>50</v>
       </c>
       <c r="H99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J99" s="10"/>
       <c r="K99" s="9"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
       <c r="N99" s="9"/>
       <c r="O99" s="9"/>
       <c r="P99" s="9"/>
       <c r="Q99" s="9"/>
       <c r="R99" s="9"/>
       <c r="S99" s="9"/>
       <c r="T99" s="9"/>
       <c r="U99" s="9"/>
       <c r="V99" s="10"/>
     </row>
     <row r="100" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H100" s="29">
         <v>2</v>
       </c>
       <c r="J100" s="7"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
       <c r="N100" s="9"/>
       <c r="O100" s="9"/>
       <c r="P100" s="9"/>
       <c r="Q100" s="9"/>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
       <c r="T100" s="9"/>
       <c r="U100" s="11"/>
       <c r="V100" s="7"/>
     </row>
     <row r="101" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H101" s="29">
         <v>2</v>
       </c>
       <c r="J101" s="7"/>
       <c r="K101" s="9"/>
       <c r="L101" s="9"/>
       <c r="M101" s="9"/>
       <c r="N101" s="9"/>
       <c r="O101" s="9"/>
       <c r="P101" s="9"/>
       <c r="Q101" s="9"/>
       <c r="R101" s="9"/>
       <c r="S101" s="9"/>
       <c r="T101" s="9"/>
       <c r="U101" s="11"/>
       <c r="V101" s="7"/>
     </row>
     <row r="102" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B102" s="17"/>
       <c r="C102" s="17"/>
       <c r="D102" s="17"/>
@@ -13448,90 +13412,90 @@
       <c r="V102" s="10"/>
     </row>
     <row r="103" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B103" s="29">
         <v>3</v>
       </c>
       <c r="C103" s="29">
         <v>22</v>
       </c>
       <c r="D103" s="29">
         <v>3</v>
       </c>
       <c r="E103" s="29">
         <v>22</v>
       </c>
       <c r="F103" s="29">
         <v>3</v>
       </c>
       <c r="G103" s="29">
         <v>22</v>
       </c>
       <c r="H103" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J103" s="7"/>
       <c r="K103" s="11"/>
       <c r="L103" s="11"/>
       <c r="M103" s="11"/>
       <c r="N103" s="11"/>
       <c r="O103" s="11"/>
       <c r="P103" s="11"/>
       <c r="Q103" s="9"/>
       <c r="R103" s="9"/>
       <c r="S103" s="9"/>
       <c r="T103" s="9"/>
       <c r="U103" s="9"/>
       <c r="V103" s="7"/>
     </row>
     <row r="104" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="29">
         <v>3</v>
       </c>
       <c r="C104" s="29">
         <v>22</v>
       </c>
       <c r="D104" s="29">
         <v>3</v>
       </c>
       <c r="E104" s="29">
         <v>22</v>
       </c>
       <c r="F104" s="29">
         <v>3</v>
       </c>
       <c r="G104" s="29">
         <v>22</v>
       </c>
       <c r="H104" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J104" s="7"/>
       <c r="K104" s="11"/>
       <c r="L104" s="11"/>
       <c r="M104" s="11"/>
       <c r="N104" s="11"/>
       <c r="O104" s="11"/>
       <c r="P104" s="11"/>
       <c r="Q104" s="9"/>
       <c r="R104" s="9"/>
       <c r="S104" s="9"/>
       <c r="T104" s="9"/>
       <c r="U104" s="9"/>
       <c r="V104" s="7"/>
     </row>
     <row r="105" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B105" s="27"/>
       <c r="C105" s="27"/>
       <c r="D105" s="27"/>
       <c r="E105" s="27"/>
       <c r="F105" s="27"/>
       <c r="G105" s="27"/>
@@ -13626,519 +13590,519 @@
       <c r="V108" s="10"/>
     </row>
     <row r="109" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B109" s="26">
         <v>202496.3</v>
       </c>
       <c r="C109" s="26">
         <v>402118</v>
       </c>
       <c r="D109" s="26">
         <v>142723.5</v>
       </c>
       <c r="E109" s="26">
         <v>282367.5</v>
       </c>
       <c r="F109" s="26">
         <v>142723.5</v>
       </c>
       <c r="G109" s="26">
         <v>282367.5</v>
       </c>
       <c r="H109" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J109" s="7"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="9"/>
       <c r="R109" s="9"/>
       <c r="S109" s="9"/>
       <c r="T109" s="9"/>
       <c r="U109" s="9"/>
       <c r="V109" s="7"/>
     </row>
     <row r="110" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C110" s="26">
         <v>45614.5</v>
       </c>
       <c r="D110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E110" s="26">
         <v>45614.5</v>
       </c>
       <c r="F110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G110" s="26">
         <v>45614.5</v>
       </c>
       <c r="H110" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J110" s="7"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="9"/>
       <c r="R110" s="9"/>
       <c r="S110" s="9"/>
       <c r="T110" s="9"/>
       <c r="U110" s="9"/>
       <c r="V110" s="7"/>
     </row>
     <row r="111" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C111" s="26">
         <v>158175.5</v>
       </c>
       <c r="D111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E111" s="26">
         <v>39343</v>
       </c>
       <c r="F111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G111" s="26">
         <v>39343</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J111" s="7"/>
       <c r="K111" s="9"/>
       <c r="L111" s="8"/>
       <c r="M111" s="9"/>
       <c r="N111" s="8"/>
       <c r="O111" s="9"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="9"/>
       <c r="R111" s="9"/>
       <c r="S111" s="9"/>
       <c r="T111" s="9"/>
       <c r="U111" s="9"/>
       <c r="V111" s="7"/>
     </row>
     <row r="112" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B112" s="26">
         <v>93278</v>
       </c>
       <c r="C112" s="26">
         <v>198328</v>
       </c>
       <c r="D112" s="26">
         <v>92860</v>
       </c>
       <c r="E112" s="26">
         <v>197410</v>
       </c>
       <c r="F112" s="26">
         <v>92860</v>
       </c>
       <c r="G112" s="26">
         <v>197410</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J112" s="7"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="9"/>
       <c r="R112" s="9"/>
       <c r="S112" s="9"/>
       <c r="T112" s="9"/>
       <c r="U112" s="9"/>
       <c r="V112" s="7"/>
     </row>
     <row r="113" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B113" s="26">
         <v>274.10000000000002</v>
       </c>
       <c r="C113" s="26">
         <v>564.1</v>
       </c>
       <c r="D113" s="26">
         <v>209.9</v>
       </c>
       <c r="E113" s="26">
         <v>435.5</v>
       </c>
       <c r="F113" s="26">
         <v>209.9</v>
       </c>
       <c r="G113" s="26">
         <v>435.5</v>
       </c>
       <c r="H113" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J113" s="7"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="9"/>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
       <c r="T113" s="9"/>
       <c r="U113" s="9"/>
       <c r="V113" s="7"/>
     </row>
     <row r="114" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B114" s="26">
         <v>187.1</v>
       </c>
       <c r="C114" s="26">
         <v>389.7</v>
       </c>
       <c r="D114" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E114" s="26">
         <v>372.9</v>
       </c>
       <c r="F114" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G114" s="26">
         <v>372.9</v>
       </c>
       <c r="H114" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J114" s="7"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="9"/>
       <c r="R114" s="9"/>
       <c r="S114" s="9"/>
       <c r="T114" s="9"/>
       <c r="U114" s="9"/>
       <c r="V114" s="7"/>
     </row>
     <row r="115" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="26">
         <v>71</v>
       </c>
       <c r="C115" s="26">
         <v>141.4</v>
       </c>
       <c r="D115" s="26">
         <v>15.1</v>
       </c>
       <c r="E115" s="26">
         <v>29.6</v>
       </c>
       <c r="F115" s="26">
         <v>15.1</v>
       </c>
       <c r="G115" s="26">
         <v>29.6</v>
       </c>
       <c r="H115" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J115" s="7"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="9"/>
       <c r="R115" s="9"/>
       <c r="S115" s="9"/>
       <c r="T115" s="9"/>
       <c r="U115" s="9"/>
       <c r="V115" s="7"/>
     </row>
     <row r="116" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B116" s="31">
         <v>16</v>
       </c>
       <c r="C116" s="31">
         <v>33</v>
       </c>
       <c r="D116" s="31">
         <v>16</v>
       </c>
       <c r="E116" s="31">
         <v>33</v>
       </c>
       <c r="F116" s="31">
         <v>16</v>
       </c>
       <c r="G116" s="31">
         <v>33</v>
       </c>
       <c r="H116" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J116" s="7"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="9"/>
       <c r="R116" s="9"/>
       <c r="S116" s="9"/>
       <c r="T116" s="9"/>
       <c r="U116" s="9"/>
       <c r="V116" s="7"/>
     </row>
     <row r="117" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="66" t="s">
+      <c r="A117" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B117" s="66"/>
-[...5 lines deleted...]
-      <c r="H117" s="66"/>
+      <c r="B117" s="35"/>
+      <c r="C117" s="35"/>
+      <c r="D117" s="35"/>
+      <c r="E117" s="35"/>
+      <c r="F117" s="35"/>
+      <c r="G117" s="35"/>
+      <c r="H117" s="35"/>
     </row>
     <row r="118" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="67" t="s">
+      <c r="A118" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="67"/>
-[...5 lines deleted...]
-      <c r="H118" s="67"/>
+      <c r="B118" s="36"/>
+      <c r="C118" s="36"/>
+      <c r="D118" s="36"/>
+      <c r="E118" s="36"/>
+      <c r="F118" s="36"/>
+      <c r="G118" s="36"/>
+      <c r="H118" s="36"/>
     </row>
     <row r="119" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="67"/>
-[...6 lines deleted...]
-      <c r="H119" s="67"/>
+      <c r="A119" s="36"/>
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
     </row>
     <row r="120" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="67" t="s">
+      <c r="A120" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B120" s="67"/>
-[...5 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A120:H120"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="A118:H119"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V119"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H65" sqref="H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="76"/>
-[...5 lines deleted...]
-      <c r="H1" s="76"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="77"/>
+      <c r="A3" s="46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="71"/>
-      <c r="B5" s="72" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="72"/>
-[...2 lines deleted...]
-      <c r="F5" s="72" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="72"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="72"/>
-      <c r="D6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="72"/>
-[...2 lines deleted...]
-      <c r="H6" s="74"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:22" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
+      <c r="A7" s="40"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="75"/>
+      <c r="H7" s="44"/>
     </row>
     <row r="8" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="2"/>
       <c r="J8" s="10"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
@@ -14179,349 +14143,349 @@
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="3"/>
       <c r="J10" s="10"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="10"/>
     </row>
     <row r="11" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C11" s="26">
         <v>23.2</v>
       </c>
       <c r="D11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E11" s="26">
         <v>23.8</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G11" s="26">
         <v>2.5</v>
       </c>
       <c r="H11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="7"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="8"/>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C12" s="26">
         <v>23.2</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E12" s="26">
         <v>23.8</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G12" s="26">
         <v>2.5</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="7"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="8"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="26">
         <v>975.6</v>
       </c>
       <c r="C13" s="26">
         <v>2768.3</v>
       </c>
       <c r="D13" s="26">
         <v>907</v>
       </c>
       <c r="E13" s="26">
         <v>3024.6</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G13" s="26">
         <v>27</v>
       </c>
       <c r="H13" s="26">
         <v>605</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="7"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="9"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
       <c r="U13" s="8"/>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C14" s="26">
         <v>2654.6</v>
       </c>
       <c r="D14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E14" s="26">
         <v>2912.4</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="7"/>
       <c r="K14" s="9"/>
       <c r="L14" s="8"/>
       <c r="M14" s="9"/>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="26">
         <v>40.200000000000003</v>
       </c>
       <c r="C15" s="26">
         <v>113.7</v>
       </c>
       <c r="D15" s="26">
         <v>39</v>
       </c>
       <c r="E15" s="26">
         <v>112.2</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G15" s="26">
         <v>27</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="7"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="8"/>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="26">
         <v>2042.5</v>
       </c>
       <c r="C16" s="26">
         <v>5777.8</v>
       </c>
       <c r="D16" s="26">
         <v>542.29999999999995</v>
       </c>
       <c r="E16" s="26">
         <v>1561.9</v>
       </c>
       <c r="F16" s="26">
         <v>542.29999999999995</v>
       </c>
       <c r="G16" s="26">
         <v>1517</v>
       </c>
       <c r="H16" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="7"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C17" s="26">
         <v>5619.3</v>
       </c>
       <c r="D17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E17" s="26">
         <v>1409.6</v>
       </c>
       <c r="F17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G17" s="26">
         <v>1409.6</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="7"/>
       <c r="K17" s="9"/>
       <c r="L17" s="8"/>
       <c r="M17" s="9"/>
       <c r="N17" s="8"/>
       <c r="O17" s="9"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="26">
         <v>56.1</v>
       </c>
       <c r="C18" s="26">
         <v>158.5</v>
       </c>
       <c r="D18" s="26">
         <v>54.2</v>
       </c>
       <c r="E18" s="26">
         <v>152.30000000000001</v>
       </c>
       <c r="F18" s="26">
         <v>54.2</v>
       </c>
       <c r="G18" s="26">
         <v>107.4</v>
       </c>
       <c r="H18" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="7"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
@@ -14557,100 +14521,100 @@
       <c r="J20" s="10"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="10"/>
     </row>
     <row r="21" spans="1:22" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="26">
         <v>9</v>
       </c>
       <c r="C21" s="26">
         <v>29</v>
       </c>
       <c r="D21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H21" s="26">
         <v>182</v>
       </c>
       <c r="I21" s="3"/>
       <c r="J21" s="10"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="10"/>
     </row>
     <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="26">
         <v>9</v>
       </c>
       <c r="C22" s="26">
         <v>29</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H22" s="26">
         <v>182</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="10"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="10"/>
     </row>
     <row r="23" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
@@ -14701,651 +14665,651 @@
       <c r="V24" s="10"/>
     </row>
     <row r="25" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="29">
         <v>12</v>
       </c>
       <c r="C25" s="29">
         <v>33</v>
       </c>
       <c r="D25" s="29">
         <v>12</v>
       </c>
       <c r="E25" s="29">
         <v>33</v>
       </c>
       <c r="F25" s="29">
         <v>12</v>
       </c>
       <c r="G25" s="29">
         <v>33</v>
       </c>
       <c r="H25" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="10"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
       <c r="O25" s="9"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="9"/>
       <c r="U25" s="9"/>
       <c r="V25" s="10"/>
     </row>
     <row r="26" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="29">
         <v>12</v>
       </c>
       <c r="C26" s="29">
         <v>33</v>
       </c>
       <c r="D26" s="29">
         <v>12</v>
       </c>
       <c r="E26" s="29">
         <v>33</v>
       </c>
       <c r="F26" s="29">
         <v>12</v>
       </c>
       <c r="G26" s="29">
         <v>33</v>
       </c>
       <c r="H26" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="10"/>
       <c r="K26" s="9"/>
       <c r="L26" s="9"/>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="10"/>
     </row>
     <row r="27" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C27" s="29">
         <v>38</v>
       </c>
       <c r="D27" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E27" s="29">
         <v>38</v>
       </c>
       <c r="F27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G27" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I27" s="3"/>
       <c r="J27" s="10"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="10"/>
     </row>
     <row r="28" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C28" s="29">
         <v>38</v>
       </c>
       <c r="D28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E28" s="29">
         <v>38</v>
       </c>
       <c r="F28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I28" s="3"/>
       <c r="J28" s="10"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
       <c r="O28" s="9"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="10"/>
     </row>
     <row r="29" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C29" s="29">
         <v>1944</v>
       </c>
       <c r="D29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E29" s="29">
         <v>1944</v>
       </c>
       <c r="F29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G29" s="29">
         <v>1944</v>
       </c>
       <c r="H29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="7"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C30" s="29">
         <v>1944</v>
       </c>
       <c r="D30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E30" s="29">
         <v>1944</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G30" s="29">
         <v>1944</v>
       </c>
       <c r="H30" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="7"/>
       <c r="K30" s="9"/>
       <c r="L30" s="11"/>
       <c r="M30" s="9"/>
       <c r="N30" s="11"/>
       <c r="O30" s="9"/>
       <c r="P30" s="11"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
       <c r="U30" s="9"/>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C31" s="29">
         <v>252</v>
       </c>
       <c r="D31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E31" s="29">
         <v>252</v>
       </c>
       <c r="F31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G31" s="29">
         <v>39</v>
       </c>
       <c r="H31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I31" s="3"/>
       <c r="J31" s="7"/>
       <c r="K31" s="9"/>
       <c r="L31" s="11"/>
       <c r="M31" s="9"/>
       <c r="N31" s="11"/>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
       <c r="S31" s="9"/>
       <c r="T31" s="9"/>
       <c r="U31" s="9"/>
       <c r="V31" s="7"/>
     </row>
     <row r="32" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C32" s="29">
         <v>252</v>
       </c>
       <c r="D32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E32" s="29">
         <v>252</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G32" s="29">
         <v>39</v>
       </c>
       <c r="H32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I32" s="3"/>
       <c r="J32" s="7"/>
       <c r="K32" s="9"/>
       <c r="L32" s="11"/>
       <c r="M32" s="9"/>
       <c r="N32" s="11"/>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
       <c r="S32" s="9"/>
       <c r="T32" s="9"/>
       <c r="U32" s="9"/>
       <c r="V32" s="7"/>
     </row>
     <row r="33" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C33" s="29">
         <v>4620</v>
       </c>
       <c r="D33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I33" s="3"/>
       <c r="J33" s="7"/>
       <c r="K33" s="9"/>
       <c r="L33" s="11"/>
       <c r="M33" s="9"/>
       <c r="N33" s="11"/>
       <c r="O33" s="9"/>
       <c r="P33" s="11"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
       <c r="U33" s="9"/>
       <c r="V33" s="7"/>
     </row>
     <row r="34" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C34" s="29">
         <v>4620</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I34" s="3"/>
       <c r="J34" s="7"/>
       <c r="K34" s="9"/>
       <c r="L34" s="11"/>
       <c r="M34" s="9"/>
       <c r="N34" s="11"/>
       <c r="O34" s="9"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
       <c r="U34" s="9"/>
       <c r="V34" s="7"/>
     </row>
     <row r="35" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C35" s="29">
         <v>3456</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E35" s="29">
         <v>3473</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G35" s="29">
         <v>1383</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I35" s="3"/>
       <c r="J35" s="7"/>
       <c r="K35" s="9"/>
       <c r="L35" s="9"/>
       <c r="M35" s="9"/>
       <c r="N35" s="11"/>
       <c r="O35" s="9"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
       <c r="U35" s="9"/>
       <c r="V35" s="7"/>
     </row>
     <row r="36" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C36" s="29">
         <v>3456</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E36" s="29">
         <v>3473</v>
       </c>
       <c r="F36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G36" s="29">
         <v>1383</v>
       </c>
       <c r="H36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I36" s="3"/>
       <c r="J36" s="7"/>
       <c r="K36" s="9"/>
       <c r="L36" s="9"/>
       <c r="M36" s="9"/>
       <c r="N36" s="11"/>
       <c r="O36" s="9"/>
       <c r="P36" s="11"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="7"/>
     </row>
     <row r="37" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E37" s="29">
         <v>40</v>
       </c>
       <c r="F37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G37" s="29">
         <v>40</v>
       </c>
       <c r="H37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="7"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
       <c r="N37" s="11"/>
       <c r="O37" s="9"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
       <c r="U37" s="9"/>
       <c r="V37" s="7"/>
     </row>
     <row r="38" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E38" s="29">
         <v>40</v>
       </c>
       <c r="F38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G38" s="29">
         <v>40</v>
       </c>
       <c r="H38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="7"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="11"/>
       <c r="O38" s="9"/>
       <c r="P38" s="11"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="9"/>
       <c r="U38" s="9"/>
       <c r="V38" s="7"/>
     </row>
     <row r="39" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C39" s="29">
         <v>117</v>
       </c>
       <c r="D39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E39" s="29">
         <v>86</v>
       </c>
       <c r="F39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G39" s="29">
         <v>86</v>
       </c>
       <c r="H39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I39" s="3"/>
       <c r="J39" s="7"/>
       <c r="K39" s="9"/>
       <c r="L39" s="11"/>
       <c r="M39" s="9"/>
       <c r="N39" s="11"/>
       <c r="O39" s="9"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
       <c r="U39" s="9"/>
       <c r="V39" s="7"/>
     </row>
     <row r="40" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C40" s="29">
         <v>117</v>
       </c>
       <c r="D40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E40" s="29">
         <v>86</v>
       </c>
       <c r="F40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G40" s="29">
         <v>86</v>
       </c>
       <c r="H40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I40" s="3"/>
       <c r="J40" s="7"/>
       <c r="K40" s="9"/>
       <c r="L40" s="11"/>
       <c r="M40" s="9"/>
       <c r="N40" s="11"/>
       <c r="O40" s="9"/>
       <c r="P40" s="11"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
       <c r="S40" s="9"/>
       <c r="T40" s="9"/>
       <c r="U40" s="9"/>
       <c r="V40" s="7"/>
     </row>
     <row r="41" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>4738</v>
       </c>
       <c r="C41" s="29">
         <v>22103</v>
@@ -15403,149 +15367,149 @@
         <v>13620</v>
       </c>
       <c r="H42" s="29">
         <v>2490</v>
       </c>
       <c r="I42" s="3"/>
       <c r="J42" s="7"/>
       <c r="K42" s="11"/>
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
       <c r="P42" s="11"/>
       <c r="Q42" s="9"/>
       <c r="R42" s="9"/>
       <c r="S42" s="9"/>
       <c r="T42" s="9"/>
       <c r="U42" s="11"/>
       <c r="V42" s="7"/>
     </row>
     <row r="43" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C43" s="29">
         <v>4979</v>
       </c>
       <c r="D43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E43" s="29">
         <v>4836</v>
       </c>
       <c r="F43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G43" s="29">
         <v>4286</v>
       </c>
       <c r="H43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I43" s="3"/>
       <c r="J43" s="7"/>
       <c r="K43" s="9"/>
       <c r="L43" s="11"/>
       <c r="M43" s="9"/>
       <c r="N43" s="11"/>
       <c r="O43" s="9"/>
       <c r="P43" s="11"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
       <c r="U43" s="9"/>
       <c r="V43" s="7"/>
     </row>
     <row r="44" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C44" s="29">
         <v>97</v>
       </c>
       <c r="D44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E44" s="29">
         <v>97</v>
       </c>
       <c r="F44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G44" s="29">
         <v>97</v>
       </c>
       <c r="H44" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I44" s="3"/>
       <c r="J44" s="7"/>
       <c r="K44" s="9"/>
       <c r="L44" s="11"/>
       <c r="M44" s="9"/>
       <c r="N44" s="11"/>
       <c r="O44" s="9"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="7"/>
     </row>
     <row r="45" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C45" s="29">
         <v>97</v>
       </c>
       <c r="D45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E45" s="29">
         <v>97</v>
       </c>
       <c r="F45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G45" s="29">
         <v>97</v>
       </c>
       <c r="H45" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I45" s="3"/>
       <c r="J45" s="7"/>
       <c r="K45" s="9"/>
       <c r="L45" s="11"/>
       <c r="M45" s="9"/>
       <c r="N45" s="11"/>
       <c r="O45" s="9"/>
       <c r="P45" s="11"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="7"/>
     </row>
     <row r="46" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="29">
         <v>1375</v>
       </c>
       <c r="C46" s="29">
         <v>4768</v>
@@ -15603,175 +15567,175 @@
         <v>1033</v>
       </c>
       <c r="H47" s="29">
         <v>392</v>
       </c>
       <c r="I47" s="3"/>
       <c r="J47" s="7"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
       <c r="N47" s="11"/>
       <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="9"/>
       <c r="S47" s="9"/>
       <c r="T47" s="9"/>
       <c r="U47" s="11"/>
       <c r="V47" s="7"/>
     </row>
     <row r="48" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C48" s="29">
         <v>884</v>
       </c>
       <c r="D48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E48" s="29">
         <v>884</v>
       </c>
       <c r="F48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G48" s="29">
         <v>874</v>
       </c>
       <c r="H48" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="I48" s="3"/>
       <c r="J48" s="7"/>
       <c r="K48" s="9"/>
       <c r="L48" s="11"/>
       <c r="M48" s="9"/>
       <c r="N48" s="11"/>
       <c r="O48" s="9"/>
       <c r="P48" s="11"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="V48" s="7"/>
     </row>
     <row r="49" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="2"/>
       <c r="J49" s="10"/>
       <c r="K49" s="9"/>
       <c r="L49" s="9"/>
       <c r="M49" s="9"/>
       <c r="N49" s="9"/>
       <c r="O49" s="9"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
       <c r="S49" s="9"/>
       <c r="T49" s="9"/>
       <c r="U49" s="9"/>
       <c r="V49" s="10"/>
     </row>
     <row r="50" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C50" s="26">
         <v>1009</v>
       </c>
       <c r="D50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E50" s="26">
         <v>994</v>
       </c>
       <c r="F50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G50" s="26">
         <v>982</v>
       </c>
       <c r="H50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I50" s="3"/>
       <c r="J50" s="7"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
       <c r="S50" s="9"/>
       <c r="T50" s="9"/>
       <c r="U50" s="8"/>
       <c r="V50" s="7"/>
     </row>
     <row r="51" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C51" s="26">
         <v>1009</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E51" s="26">
         <v>994</v>
       </c>
       <c r="F51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G51" s="26">
         <v>982</v>
       </c>
       <c r="H51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I51" s="3"/>
       <c r="J51" s="7"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="9"/>
       <c r="U51" s="8"/>
       <c r="V51" s="7"/>
     </row>
     <row r="52" spans="1:22" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="26">
         <v>1211</v>
       </c>
       <c r="C52" s="26">
         <v>2826</v>
@@ -15789,189 +15753,189 @@
         <v>2645</v>
       </c>
       <c r="H52" s="26">
         <v>471</v>
       </c>
       <c r="I52" s="3"/>
       <c r="J52" s="7"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
       <c r="S52" s="9"/>
       <c r="T52" s="9"/>
       <c r="U52" s="8"/>
       <c r="V52" s="7"/>
     </row>
     <row r="53" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C53" s="26">
         <v>220</v>
       </c>
       <c r="D53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E53" s="26">
         <v>184</v>
       </c>
       <c r="F53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G53" s="26">
         <v>184</v>
       </c>
       <c r="H53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I53" s="3"/>
       <c r="J53" s="7"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
       <c r="T53" s="9"/>
       <c r="U53" s="8"/>
       <c r="V53" s="7"/>
     </row>
     <row r="54" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C54" s="26">
         <v>2606</v>
       </c>
       <c r="D54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E54" s="26">
         <v>2461</v>
       </c>
       <c r="F54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G54" s="26">
         <v>2461</v>
       </c>
       <c r="H54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I54" s="3"/>
       <c r="J54" s="7"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="8"/>
       <c r="V54" s="7"/>
     </row>
     <row r="55" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C55" s="26">
         <v>553</v>
       </c>
       <c r="D55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E55" s="26">
         <v>438</v>
       </c>
       <c r="F55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G55" s="26">
         <v>438</v>
       </c>
       <c r="H55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I55" s="3"/>
       <c r="J55" s="7"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="8"/>
       <c r="V55" s="7"/>
     </row>
     <row r="56" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C56" s="26">
         <v>553</v>
       </c>
       <c r="D56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E56" s="26">
         <v>438</v>
       </c>
       <c r="F56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G56" s="26">
         <v>438</v>
       </c>
       <c r="H56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I56" s="3"/>
       <c r="J56" s="7"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="9"/>
       <c r="R56" s="9"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="8"/>
       <c r="V56" s="7"/>
     </row>
     <row r="57" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="17"/>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
@@ -16053,109 +16017,109 @@
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="3"/>
       <c r="J60" s="10"/>
       <c r="K60" s="9"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
       <c r="T60" s="9"/>
       <c r="U60" s="9"/>
       <c r="V60" s="10"/>
     </row>
     <row r="61" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D61" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E61" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H61" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I61" s="3"/>
       <c r="J61" s="7"/>
       <c r="K61" s="9"/>
       <c r="L61" s="8"/>
       <c r="M61" s="9"/>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
       <c r="T61" s="9"/>
       <c r="U61" s="9"/>
       <c r="V61" s="7"/>
     </row>
     <row r="62" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I62" s="3"/>
       <c r="J62" s="7"/>
       <c r="K62" s="9"/>
       <c r="L62" s="8"/>
       <c r="M62" s="9"/>
       <c r="N62" s="9"/>
       <c r="O62" s="9"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
       <c r="R62" s="9"/>
       <c r="S62" s="9"/>
       <c r="T62" s="9"/>
       <c r="U62" s="9"/>
       <c r="V62" s="7"/>
     </row>
     <row r="63" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
@@ -16371,109 +16335,109 @@
         <v>2.5</v>
       </c>
       <c r="H69" s="26">
         <v>0.6</v>
       </c>
       <c r="I69" s="3"/>
       <c r="J69" s="7"/>
       <c r="K69" s="9"/>
       <c r="L69" s="8"/>
       <c r="M69" s="9"/>
       <c r="N69" s="8"/>
       <c r="O69" s="9"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="9"/>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
       <c r="T69" s="9"/>
       <c r="U69" s="9"/>
       <c r="V69" s="7"/>
     </row>
     <row r="70" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C70" s="26">
         <v>4.7</v>
       </c>
       <c r="D70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E70" s="26">
         <v>4.5</v>
       </c>
       <c r="F70" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G70" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I70" s="3"/>
       <c r="J70" s="7"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="9"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
       <c r="T70" s="9"/>
       <c r="U70" s="8"/>
       <c r="V70" s="7"/>
     </row>
     <row r="71" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C71" s="26">
         <v>4.7</v>
       </c>
       <c r="D71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E71" s="26">
         <v>4.5</v>
       </c>
       <c r="F71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="I71" s="3"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="9"/>
       <c r="P71" s="9"/>
       <c r="Q71" s="9"/>
       <c r="R71" s="9"/>
       <c r="S71" s="9"/>
       <c r="T71" s="9"/>
       <c r="U71" s="8"/>
       <c r="V71" s="7"/>
     </row>
     <row r="72" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
@@ -16547,271 +16511,271 @@
       <c r="V74" s="10"/>
     </row>
     <row r="75" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B75" s="29">
         <v>850146</v>
       </c>
       <c r="C75" s="29">
         <v>1153329</v>
       </c>
       <c r="D75" s="29">
         <v>850146</v>
       </c>
       <c r="E75" s="29">
         <v>1153329</v>
       </c>
       <c r="F75" s="29">
         <v>850146</v>
       </c>
       <c r="G75" s="29">
         <v>1153329</v>
       </c>
       <c r="H75" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J75" s="7"/>
       <c r="K75" s="11"/>
       <c r="L75" s="11"/>
       <c r="M75" s="11"/>
       <c r="N75" s="11"/>
       <c r="O75" s="11"/>
       <c r="P75" s="11"/>
       <c r="Q75" s="9"/>
       <c r="R75" s="9"/>
       <c r="S75" s="9"/>
       <c r="T75" s="9"/>
       <c r="U75" s="9"/>
       <c r="V75" s="7"/>
     </row>
     <row r="76" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="29">
         <v>850146</v>
       </c>
       <c r="C76" s="29">
         <v>1153329</v>
       </c>
       <c r="D76" s="29">
         <v>850146</v>
       </c>
       <c r="E76" s="29">
         <v>1153329</v>
       </c>
       <c r="F76" s="29">
         <v>850146</v>
       </c>
       <c r="G76" s="29">
         <v>1153329</v>
       </c>
       <c r="H76" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J76" s="7"/>
       <c r="K76" s="11"/>
       <c r="L76" s="11"/>
       <c r="M76" s="11"/>
       <c r="N76" s="11"/>
       <c r="O76" s="11"/>
       <c r="P76" s="11"/>
       <c r="Q76" s="9"/>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
       <c r="T76" s="9"/>
       <c r="U76" s="9"/>
       <c r="V76" s="7"/>
     </row>
     <row r="77" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C77" s="29">
         <v>1545</v>
       </c>
       <c r="D77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E77" s="29">
         <v>1545</v>
       </c>
       <c r="F77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G77" s="29">
         <v>1545</v>
       </c>
       <c r="H77" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J77" s="7"/>
       <c r="K77" s="9"/>
       <c r="L77" s="11"/>
       <c r="M77" s="9"/>
       <c r="N77" s="11"/>
       <c r="O77" s="9"/>
       <c r="P77" s="11"/>
       <c r="Q77" s="9"/>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
       <c r="T77" s="9"/>
       <c r="U77" s="9"/>
       <c r="V77" s="7"/>
     </row>
     <row r="78" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C78" s="29">
         <v>1545</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E78" s="29">
         <v>1545</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G78" s="29">
         <v>1545</v>
       </c>
       <c r="H78" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J78" s="7"/>
       <c r="K78" s="9"/>
       <c r="L78" s="11"/>
       <c r="M78" s="9"/>
       <c r="N78" s="11"/>
       <c r="O78" s="9"/>
       <c r="P78" s="11"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
       <c r="T78" s="9"/>
       <c r="U78" s="9"/>
       <c r="V78" s="7"/>
     </row>
     <row r="79" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="27"/>
       <c r="D79" s="27"/>
       <c r="E79" s="27"/>
       <c r="F79" s="27"/>
       <c r="G79" s="27"/>
       <c r="H79" s="27"/>
       <c r="J79" s="10"/>
       <c r="K79" s="9"/>
       <c r="L79" s="9"/>
       <c r="M79" s="9"/>
       <c r="N79" s="9"/>
       <c r="O79" s="9"/>
       <c r="P79" s="9"/>
       <c r="Q79" s="9"/>
       <c r="R79" s="9"/>
       <c r="S79" s="9"/>
       <c r="T79" s="9"/>
       <c r="U79" s="9"/>
       <c r="V79" s="10"/>
     </row>
     <row r="80" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C80" s="29">
         <v>7120</v>
       </c>
       <c r="D80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E80" s="29">
         <v>1200</v>
       </c>
       <c r="F80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G80" s="29">
         <v>1200</v>
       </c>
       <c r="H80" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J80" s="7"/>
       <c r="K80" s="11"/>
       <c r="L80" s="11"/>
       <c r="M80" s="11"/>
       <c r="N80" s="11"/>
       <c r="O80" s="11"/>
       <c r="P80" s="11"/>
       <c r="Q80" s="9"/>
       <c r="R80" s="9"/>
       <c r="S80" s="9"/>
       <c r="T80" s="9"/>
       <c r="U80" s="9"/>
       <c r="V80" s="7"/>
     </row>
     <row r="81" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C81" s="29">
         <v>7120</v>
       </c>
       <c r="D81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E81" s="29">
         <v>1200</v>
       </c>
       <c r="F81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G81" s="29">
         <v>1200</v>
       </c>
       <c r="H81" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J81" s="7"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
       <c r="N81" s="11"/>
       <c r="O81" s="11"/>
       <c r="P81" s="11"/>
       <c r="Q81" s="9"/>
       <c r="R81" s="9"/>
       <c r="S81" s="9"/>
       <c r="T81" s="9"/>
       <c r="U81" s="9"/>
       <c r="V81" s="7"/>
     </row>
     <row r="82" spans="1:22" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="29">
         <v>1732</v>
       </c>
       <c r="C82" s="29">
         <v>6991</v>
       </c>
@@ -16884,168 +16848,168 @@
       <c r="V83" s="7"/>
     </row>
     <row r="84" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B84" s="29">
         <v>2079</v>
       </c>
       <c r="C84" s="29">
         <v>2548</v>
       </c>
       <c r="D84" s="29">
         <v>2079</v>
       </c>
       <c r="E84" s="29">
         <v>2548</v>
       </c>
       <c r="F84" s="29">
         <v>2079</v>
       </c>
       <c r="G84" s="29">
         <v>2548</v>
       </c>
       <c r="H84" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J84" s="7"/>
       <c r="K84" s="11"/>
       <c r="L84" s="11"/>
       <c r="M84" s="11"/>
       <c r="N84" s="11"/>
       <c r="O84" s="11"/>
       <c r="P84" s="11"/>
       <c r="Q84" s="9"/>
       <c r="R84" s="9"/>
       <c r="S84" s="9"/>
       <c r="T84" s="9"/>
       <c r="U84" s="11"/>
       <c r="V84" s="7"/>
     </row>
     <row r="85" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="29">
         <v>2079</v>
       </c>
       <c r="C85" s="29">
         <v>2548</v>
       </c>
       <c r="D85" s="29">
         <v>2079</v>
       </c>
       <c r="E85" s="29">
         <v>2548</v>
       </c>
       <c r="F85" s="29">
         <v>2079</v>
       </c>
       <c r="G85" s="29">
         <v>2548</v>
       </c>
       <c r="H85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J85" s="7"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
       <c r="P85" s="11"/>
       <c r="Q85" s="9"/>
       <c r="R85" s="9"/>
       <c r="S85" s="9"/>
       <c r="T85" s="9"/>
       <c r="U85" s="11"/>
       <c r="V85" s="7"/>
     </row>
     <row r="86" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E86" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G86" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J86" s="7"/>
       <c r="K86" s="11"/>
       <c r="L86" s="11"/>
       <c r="M86" s="11"/>
       <c r="N86" s="11"/>
       <c r="O86" s="11"/>
       <c r="P86" s="11"/>
       <c r="Q86" s="9"/>
       <c r="R86" s="9"/>
       <c r="S86" s="9"/>
       <c r="T86" s="9"/>
       <c r="U86" s="11"/>
       <c r="V86" s="7"/>
     </row>
     <row r="87" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J87" s="7"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="N87" s="11"/>
       <c r="O87" s="11"/>
       <c r="P87" s="11"/>
       <c r="Q87" s="9"/>
       <c r="R87" s="9"/>
       <c r="S87" s="9"/>
       <c r="T87" s="9"/>
       <c r="U87" s="11"/>
       <c r="V87" s="7"/>
     </row>
     <row r="88" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
@@ -17072,108 +17036,108 @@
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
       <c r="J89" s="10"/>
       <c r="K89" s="9"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
       <c r="N89" s="9"/>
       <c r="O89" s="9"/>
       <c r="P89" s="9"/>
       <c r="Q89" s="9"/>
       <c r="R89" s="9"/>
       <c r="S89" s="9"/>
       <c r="T89" s="9"/>
       <c r="U89" s="9"/>
       <c r="V89" s="10"/>
     </row>
     <row r="90" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B90" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C90" s="29">
         <v>1</v>
       </c>
       <c r="D90" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E90" s="29">
         <v>1</v>
       </c>
       <c r="F90" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G90" s="29">
         <v>1</v>
       </c>
       <c r="H90" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J90" s="7"/>
       <c r="K90" s="9"/>
       <c r="L90" s="9"/>
       <c r="M90" s="9"/>
       <c r="N90" s="9"/>
       <c r="O90" s="9"/>
       <c r="P90" s="9"/>
       <c r="Q90" s="9"/>
       <c r="R90" s="9"/>
       <c r="S90" s="9"/>
       <c r="T90" s="9"/>
       <c r="U90" s="9"/>
       <c r="V90" s="7"/>
     </row>
     <row r="91" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C91" s="29">
         <v>1</v>
       </c>
       <c r="D91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E91" s="29">
         <v>1</v>
       </c>
       <c r="F91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G91" s="29">
         <v>1</v>
       </c>
       <c r="H91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J91" s="7"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
       <c r="N91" s="9"/>
       <c r="O91" s="9"/>
       <c r="P91" s="9"/>
       <c r="Q91" s="9"/>
       <c r="R91" s="9"/>
       <c r="S91" s="9"/>
       <c r="T91" s="9"/>
       <c r="U91" s="9"/>
       <c r="V91" s="7"/>
     </row>
     <row r="92" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="27"/>
       <c r="D92" s="27"/>
       <c r="E92" s="27"/>
       <c r="F92" s="27"/>
       <c r="G92" s="27"/>
@@ -17200,286 +17164,286 @@
       <c r="C93" s="27"/>
       <c r="D93" s="27"/>
       <c r="E93" s="27"/>
       <c r="F93" s="27"/>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
       <c r="J93" s="10"/>
       <c r="K93" s="9"/>
       <c r="L93" s="9"/>
       <c r="M93" s="9"/>
       <c r="N93" s="9"/>
       <c r="O93" s="9"/>
       <c r="P93" s="9"/>
       <c r="Q93" s="9"/>
       <c r="R93" s="9"/>
       <c r="S93" s="9"/>
       <c r="T93" s="9"/>
       <c r="U93" s="9"/>
       <c r="V93" s="10"/>
     </row>
     <row r="94" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C94" s="29">
         <v>1163</v>
       </c>
       <c r="D94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E94" s="29">
         <v>896</v>
       </c>
       <c r="F94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G94" s="29">
         <v>891</v>
       </c>
       <c r="H94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J94" s="7"/>
       <c r="K94" s="11"/>
       <c r="L94" s="11"/>
       <c r="M94" s="11"/>
       <c r="N94" s="11"/>
       <c r="O94" s="11"/>
       <c r="P94" s="11"/>
       <c r="Q94" s="9"/>
       <c r="R94" s="9"/>
       <c r="S94" s="9"/>
       <c r="T94" s="9"/>
       <c r="U94" s="11"/>
       <c r="V94" s="7"/>
     </row>
     <row r="95" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C95" s="29">
         <v>1163</v>
       </c>
       <c r="D95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E95" s="29">
         <v>896</v>
       </c>
       <c r="F95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G95" s="29">
         <v>891</v>
       </c>
       <c r="H95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="J95" s="7"/>
       <c r="K95" s="11"/>
       <c r="L95" s="11"/>
       <c r="M95" s="11"/>
       <c r="N95" s="11"/>
       <c r="O95" s="11"/>
       <c r="P95" s="11"/>
       <c r="Q95" s="9"/>
       <c r="R95" s="9"/>
       <c r="S95" s="9"/>
       <c r="T95" s="9"/>
       <c r="U95" s="11"/>
       <c r="V95" s="7"/>
     </row>
     <row r="96" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
       <c r="J96" s="10"/>
       <c r="K96" s="9"/>
       <c r="L96" s="9"/>
       <c r="M96" s="9"/>
       <c r="N96" s="9"/>
       <c r="O96" s="9"/>
       <c r="P96" s="9"/>
       <c r="Q96" s="9"/>
       <c r="R96" s="9"/>
       <c r="S96" s="9"/>
       <c r="T96" s="9"/>
       <c r="U96" s="9"/>
       <c r="V96" s="10"/>
     </row>
     <row r="97" spans="1:22" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="28" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C97" s="29">
         <v>83</v>
       </c>
       <c r="D97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E97" s="29">
         <v>83</v>
       </c>
       <c r="F97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G97" s="29">
         <v>83</v>
       </c>
       <c r="H97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J97" s="10"/>
       <c r="K97" s="9"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
       <c r="N97" s="9"/>
       <c r="O97" s="9"/>
       <c r="P97" s="9"/>
       <c r="Q97" s="9"/>
       <c r="R97" s="9"/>
       <c r="S97" s="9"/>
       <c r="T97" s="9"/>
       <c r="U97" s="9"/>
       <c r="V97" s="10"/>
     </row>
     <row r="98" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C98" s="29">
         <v>83</v>
       </c>
       <c r="D98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E98" s="29">
         <v>83</v>
       </c>
       <c r="F98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G98" s="29">
         <v>83</v>
       </c>
       <c r="H98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J98" s="10"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
       <c r="N98" s="9"/>
       <c r="O98" s="9"/>
       <c r="P98" s="9"/>
       <c r="Q98" s="9"/>
       <c r="R98" s="9"/>
       <c r="S98" s="9"/>
       <c r="T98" s="9"/>
       <c r="U98" s="9"/>
       <c r="V98" s="10"/>
     </row>
     <row r="99" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H99" s="29">
         <v>2</v>
       </c>
       <c r="J99" s="7"/>
       <c r="K99" s="9"/>
       <c r="L99" s="9"/>
       <c r="M99" s="9"/>
       <c r="N99" s="9"/>
       <c r="O99" s="9"/>
       <c r="P99" s="9"/>
       <c r="Q99" s="9"/>
       <c r="R99" s="9"/>
       <c r="S99" s="9"/>
       <c r="T99" s="9"/>
       <c r="U99" s="11"/>
       <c r="V99" s="7"/>
     </row>
     <row r="100" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H100" s="29">
         <v>2</v>
       </c>
       <c r="J100" s="7"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
       <c r="N100" s="9"/>
       <c r="O100" s="9"/>
       <c r="P100" s="9"/>
       <c r="Q100" s="9"/>
       <c r="R100" s="9"/>
       <c r="S100" s="9"/>
       <c r="T100" s="9"/>
       <c r="U100" s="11"/>
       <c r="V100" s="7"/>
     </row>
     <row r="101" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B101" s="27"/>
       <c r="C101" s="27"/>
       <c r="D101" s="27"/>
@@ -17680,837 +17644,837 @@
       <c r="V107" s="10"/>
     </row>
     <row r="108" spans="1:22" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B108" s="26">
         <v>235543.4</v>
       </c>
       <c r="C108" s="26">
         <v>637661.4</v>
       </c>
       <c r="D108" s="26">
         <v>172116</v>
       </c>
       <c r="E108" s="26">
         <v>454483.5</v>
       </c>
       <c r="F108" s="26">
         <v>172116</v>
       </c>
       <c r="G108" s="26">
         <v>454483.5</v>
       </c>
       <c r="H108" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J108" s="7"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="9"/>
       <c r="R108" s="9"/>
       <c r="S108" s="9"/>
       <c r="T108" s="9"/>
       <c r="U108" s="9"/>
       <c r="V108" s="7"/>
     </row>
     <row r="109" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C109" s="26">
         <v>83748.5</v>
       </c>
       <c r="D109" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E109" s="26">
         <v>83748.5</v>
       </c>
       <c r="F109" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G109" s="26">
         <v>83748.5</v>
       </c>
       <c r="H109" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J109" s="7"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="9"/>
       <c r="R109" s="9"/>
       <c r="S109" s="9"/>
       <c r="T109" s="9"/>
       <c r="U109" s="9"/>
       <c r="V109" s="7"/>
     </row>
     <row r="110" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C110" s="26">
         <v>243376.9</v>
       </c>
       <c r="D110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E110" s="26">
         <v>61603</v>
       </c>
       <c r="F110" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G110" s="26">
         <v>61603</v>
       </c>
       <c r="H110" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J110" s="7"/>
       <c r="K110" s="9"/>
       <c r="L110" s="8"/>
       <c r="M110" s="9"/>
       <c r="N110" s="8"/>
       <c r="O110" s="9"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="9"/>
       <c r="R110" s="9"/>
       <c r="S110" s="9"/>
       <c r="T110" s="9"/>
       <c r="U110" s="9"/>
       <c r="V110" s="7"/>
     </row>
     <row r="111" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B111" s="26">
         <v>112208</v>
       </c>
       <c r="C111" s="26">
         <v>310536</v>
       </c>
       <c r="D111" s="26">
         <v>111722</v>
       </c>
       <c r="E111" s="26">
         <v>309132</v>
       </c>
       <c r="F111" s="26">
         <v>111722</v>
       </c>
       <c r="G111" s="26">
         <v>309132</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J111" s="7"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="9"/>
       <c r="R111" s="9"/>
       <c r="S111" s="9"/>
       <c r="T111" s="9"/>
       <c r="U111" s="9"/>
       <c r="V111" s="7"/>
     </row>
     <row r="112" spans="1:22" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B112" s="26">
         <v>250.2</v>
       </c>
       <c r="C112" s="26">
         <v>814.3</v>
       </c>
       <c r="D112" s="26">
         <v>188.2</v>
       </c>
       <c r="E112" s="26">
         <v>623.70000000000005</v>
       </c>
       <c r="F112" s="26">
         <v>188.2</v>
       </c>
       <c r="G112" s="26">
         <v>623.70000000000005</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J112" s="7"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="9"/>
       <c r="R112" s="9"/>
       <c r="S112" s="9"/>
       <c r="T112" s="9"/>
       <c r="U112" s="9"/>
       <c r="V112" s="7"/>
     </row>
     <row r="113" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B113" s="26">
         <v>165.8</v>
       </c>
       <c r="C113" s="26">
         <v>555.5</v>
       </c>
       <c r="D113" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E113" s="26">
         <v>532.70000000000005</v>
       </c>
       <c r="F113" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G113" s="26">
         <v>532.70000000000005</v>
       </c>
       <c r="H113" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J113" s="7"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="9"/>
       <c r="R113" s="9"/>
       <c r="S113" s="9"/>
       <c r="T113" s="9"/>
       <c r="U113" s="9"/>
       <c r="V113" s="7"/>
     </row>
     <row r="114" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="26">
         <v>69.099999999999994</v>
       </c>
       <c r="C114" s="26">
         <v>210.5</v>
       </c>
       <c r="D114" s="26">
         <v>13.1</v>
       </c>
       <c r="E114" s="26">
         <v>42.7</v>
       </c>
       <c r="F114" s="26">
         <v>13.1</v>
       </c>
       <c r="G114" s="26">
         <v>42.7</v>
       </c>
       <c r="H114" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J114" s="7"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="9"/>
       <c r="R114" s="9"/>
       <c r="S114" s="9"/>
       <c r="T114" s="9"/>
       <c r="U114" s="9"/>
       <c r="V114" s="7"/>
     </row>
     <row r="115" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B115" s="31">
         <v>15.3</v>
       </c>
       <c r="C115" s="31">
         <v>48.3</v>
       </c>
       <c r="D115" s="31">
         <v>15.3</v>
       </c>
       <c r="E115" s="31">
         <v>48.3</v>
       </c>
       <c r="F115" s="31">
         <v>15.3</v>
       </c>
       <c r="G115" s="31">
         <v>48.3</v>
       </c>
       <c r="H115" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="J115" s="7"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="9"/>
       <c r="R115" s="9"/>
       <c r="S115" s="9"/>
       <c r="T115" s="9"/>
       <c r="U115" s="9"/>
       <c r="V115" s="7"/>
     </row>
     <row r="116" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A116" s="66" t="s">
+      <c r="A116" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B116" s="66"/>
-[...5 lines deleted...]
-      <c r="H116" s="66"/>
+      <c r="B116" s="35"/>
+      <c r="C116" s="35"/>
+      <c r="D116" s="35"/>
+      <c r="E116" s="35"/>
+      <c r="F116" s="35"/>
+      <c r="G116" s="35"/>
+      <c r="H116" s="35"/>
     </row>
     <row r="117" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A117" s="67" t="s">
+      <c r="A117" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B117" s="67"/>
-[...5 lines deleted...]
-      <c r="H117" s="67"/>
+      <c r="B117" s="36"/>
+      <c r="C117" s="36"/>
+      <c r="D117" s="36"/>
+      <c r="E117" s="36"/>
+      <c r="F117" s="36"/>
+      <c r="G117" s="36"/>
+      <c r="H117" s="36"/>
     </row>
     <row r="118" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="67"/>
-[...6 lines deleted...]
-      <c r="H118" s="67"/>
+      <c r="A118" s="36"/>
+      <c r="B118" s="36"/>
+      <c r="C118" s="36"/>
+      <c r="D118" s="36"/>
+      <c r="E118" s="36"/>
+      <c r="F118" s="36"/>
+      <c r="G118" s="36"/>
+      <c r="H118" s="36"/>
     </row>
     <row r="119" spans="1:22" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="67" t="s">
+      <c r="A119" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B119" s="67"/>
-[...5 lines deleted...]
-      <c r="H119" s="67"/>
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A116:H116"/>
     <mergeCell ref="A117:H118"/>
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView topLeftCell="A82" workbookViewId="0">
       <selection activeCell="A97" sqref="A97:A98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="76"/>
-[...5 lines deleted...]
-      <c r="H1" s="76"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="77"/>
+      <c r="A3" s="46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="71"/>
-      <c r="B5" s="72" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="72"/>
-[...2 lines deleted...]
-      <c r="F5" s="72" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="72"/>
-      <c r="H5" s="73" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="72"/>
-      <c r="D6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="72"/>
-[...2 lines deleted...]
-      <c r="H6" s="74"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
+      <c r="A7" s="40"/>
       <c r="B7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="75"/>
+      <c r="H7" s="44"/>
     </row>
     <row r="8" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
     </row>
     <row r="9" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
     </row>
     <row r="10" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
     </row>
     <row r="11" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C11" s="26">
         <v>30.7</v>
       </c>
       <c r="D11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E11" s="26">
         <v>30.3</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G11" s="26">
         <v>3</v>
       </c>
       <c r="H11" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C12" s="26">
         <v>30.7</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E12" s="26">
         <v>30.3</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G12" s="26">
         <v>3</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="26">
         <v>994.1</v>
       </c>
       <c r="C13" s="26">
         <v>3762.4</v>
       </c>
       <c r="D13" s="26">
         <v>959.1</v>
       </c>
       <c r="E13" s="26">
         <v>3983.7</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G13" s="26">
         <v>31.8</v>
       </c>
       <c r="H13" s="26">
         <v>639.1</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C14" s="26">
         <v>3611.2</v>
       </c>
       <c r="D14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E14" s="26">
         <v>3836.7</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G14" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="26">
         <v>37.5</v>
       </c>
       <c r="C15" s="26">
         <v>151.19999999999999</v>
       </c>
       <c r="D15" s="26">
         <v>34.799999999999997</v>
       </c>
       <c r="E15" s="26">
         <v>147</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G15" s="26">
         <v>31.8</v>
       </c>
       <c r="H15" s="26">
         <v>23.9</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="26">
         <v>2025.5</v>
       </c>
       <c r="C16" s="26">
         <v>7803.3</v>
       </c>
       <c r="D16" s="26">
         <v>438.1</v>
       </c>
       <c r="E16" s="26">
         <v>2000</v>
       </c>
       <c r="F16" s="26">
         <v>438.1</v>
       </c>
       <c r="G16" s="26">
         <v>1955.1</v>
       </c>
       <c r="H16" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C17" s="26">
         <v>7591.7</v>
       </c>
       <c r="D17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E17" s="26">
         <v>1796</v>
       </c>
       <c r="F17" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G17" s="26">
         <v>1796</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="26">
         <v>53.1</v>
       </c>
       <c r="C18" s="26">
         <v>211.6</v>
       </c>
       <c r="D18" s="26">
         <v>51.7</v>
       </c>
       <c r="E18" s="26">
         <v>204</v>
       </c>
       <c r="F18" s="26">
         <v>51.7</v>
       </c>
       <c r="G18" s="26">
         <v>159.1</v>
       </c>
       <c r="H18" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
     </row>
     <row r="20" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B21" s="26">
         <v>17</v>
       </c>
       <c r="C21" s="26">
         <v>46</v>
       </c>
       <c r="D21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G21" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H21" s="26">
         <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="26">
         <v>17</v>
       </c>
       <c r="C22" s="26">
         <v>46</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H22" s="26">
         <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
     </row>
     <row r="24" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
@@ -18519,441 +18483,441 @@
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="29">
         <v>12</v>
       </c>
       <c r="C25" s="29">
         <v>45</v>
       </c>
       <c r="D25" s="29">
         <v>12</v>
       </c>
       <c r="E25" s="29">
         <v>45</v>
       </c>
       <c r="F25" s="29">
         <v>12</v>
       </c>
       <c r="G25" s="29">
         <v>45</v>
       </c>
       <c r="H25" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="29">
         <v>12</v>
       </c>
       <c r="C26" s="29">
         <v>45</v>
       </c>
       <c r="D26" s="29">
         <v>12</v>
       </c>
       <c r="E26" s="29">
         <v>45</v>
       </c>
       <c r="F26" s="29">
         <v>12</v>
       </c>
       <c r="G26" s="29">
         <v>45</v>
       </c>
       <c r="H26" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C27" s="29">
         <v>38</v>
       </c>
       <c r="D27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E27" s="29">
         <v>38</v>
       </c>
       <c r="F27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G27" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C28" s="29">
         <v>38</v>
       </c>
       <c r="D28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E28" s="29">
         <v>38</v>
       </c>
       <c r="F28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C29" s="29">
         <v>2302</v>
       </c>
       <c r="D29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E29" s="29">
         <v>2302</v>
       </c>
       <c r="F29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G29" s="29">
         <v>2302</v>
       </c>
       <c r="H29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C30" s="29">
         <v>2302</v>
       </c>
       <c r="D30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E30" s="29">
         <v>2302</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G30" s="29">
         <v>2302</v>
       </c>
       <c r="H30" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C31" s="29">
         <v>348</v>
       </c>
       <c r="D31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E31" s="29">
         <v>348</v>
       </c>
       <c r="F31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G31" s="29">
         <v>43</v>
       </c>
       <c r="H31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C32" s="29">
         <v>348</v>
       </c>
       <c r="D32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E32" s="29">
         <v>348</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G32" s="29">
         <v>43</v>
       </c>
       <c r="H32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C33" s="29">
         <v>5012</v>
       </c>
       <c r="D33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C34" s="29">
         <v>5012</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C35" s="29">
         <v>3913</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E35" s="29">
         <v>3693</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G35" s="29">
         <v>1603</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C36" s="29">
         <v>3913</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E36" s="29">
         <v>3693</v>
       </c>
       <c r="F36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G36" s="29">
         <v>1603</v>
       </c>
       <c r="H36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E37" s="29">
         <v>40</v>
       </c>
       <c r="F37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G37" s="29">
         <v>40</v>
       </c>
       <c r="H37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E38" s="29">
         <v>40</v>
       </c>
       <c r="F38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G38" s="29">
         <v>40</v>
       </c>
       <c r="H38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C39" s="29">
         <v>127</v>
       </c>
       <c r="D39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E39" s="29">
         <v>119</v>
       </c>
       <c r="F39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G39" s="29">
         <v>119</v>
       </c>
       <c r="H39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C40" s="29">
         <v>127</v>
       </c>
       <c r="D40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E40" s="29">
         <v>119</v>
       </c>
       <c r="F40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G40" s="29">
         <v>119</v>
       </c>
       <c r="H40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>7196</v>
       </c>
       <c r="C41" s="29">
         <v>29299</v>
       </c>
       <c r="D41" s="29">
         <v>8150</v>
       </c>
       <c r="E41" s="29">
         <v>30517</v>
       </c>
       <c r="F41" s="29">
         <v>6623</v>
       </c>
       <c r="G41" s="29">
         <v>24529</v>
       </c>
       <c r="H41" s="29">
@@ -18969,121 +18933,121 @@
       </c>
       <c r="C42" s="29">
         <v>23042</v>
       </c>
       <c r="D42" s="29">
         <v>6337</v>
       </c>
       <c r="E42" s="29">
         <v>23868</v>
       </c>
       <c r="F42" s="29">
         <v>5041</v>
       </c>
       <c r="G42" s="29">
         <v>18661</v>
       </c>
       <c r="H42" s="29">
         <v>2071</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C43" s="29">
         <v>6257</v>
       </c>
       <c r="D43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E43" s="29">
         <v>6649</v>
       </c>
       <c r="F43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G43" s="29">
         <v>5868</v>
       </c>
       <c r="H43" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C44" s="29">
         <v>133</v>
       </c>
       <c r="D44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E44" s="29">
         <v>133</v>
       </c>
       <c r="F44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G44" s="29">
         <v>133</v>
       </c>
       <c r="H44" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C45" s="29">
         <v>133</v>
       </c>
       <c r="D45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E45" s="29">
         <v>133</v>
       </c>
       <c r="F45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G45" s="29">
         <v>133</v>
       </c>
       <c r="H45" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="29">
         <v>1997</v>
       </c>
       <c r="C46" s="29">
         <v>6765</v>
       </c>
       <c r="D46" s="29">
         <v>1503</v>
       </c>
       <c r="E46" s="29">
         <v>6389</v>
       </c>
       <c r="F46" s="29">
         <v>552</v>
       </c>
       <c r="G46" s="29">
         <v>2459</v>
       </c>
       <c r="H46" s="29">
@@ -19099,356 +19063,356 @@
       </c>
       <c r="C47" s="29">
         <v>5477</v>
       </c>
       <c r="D47" s="29">
         <v>1099</v>
       </c>
       <c r="E47" s="29">
         <v>5101</v>
       </c>
       <c r="F47" s="29">
         <v>148</v>
       </c>
       <c r="G47" s="29">
         <v>1181</v>
       </c>
       <c r="H47" s="29">
         <v>886</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C48" s="29">
         <v>1288</v>
       </c>
       <c r="D48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E48" s="29">
         <v>1288</v>
       </c>
       <c r="F48" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G48" s="29">
         <v>1278</v>
       </c>
       <c r="H48" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
     </row>
     <row r="50" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C50" s="26">
         <v>1555</v>
       </c>
       <c r="D50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E50" s="26">
         <v>1480</v>
       </c>
       <c r="F50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G50" s="26">
         <v>1465</v>
       </c>
       <c r="H50" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C51" s="26">
         <v>1555</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E51" s="26">
         <v>1480</v>
       </c>
       <c r="F51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G51" s="26">
         <v>1465</v>
       </c>
       <c r="H51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="26">
         <v>1256</v>
       </c>
       <c r="C52" s="26">
         <v>4082</v>
       </c>
       <c r="D52" s="26">
         <v>1082</v>
       </c>
       <c r="E52" s="26">
         <v>3727</v>
       </c>
       <c r="F52" s="26">
         <v>1082</v>
       </c>
       <c r="G52" s="26">
         <v>3727</v>
       </c>
       <c r="H52" s="26">
         <v>645</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C53" s="26">
         <v>368</v>
       </c>
       <c r="D53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E53" s="26">
         <v>250</v>
       </c>
       <c r="F53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G53" s="26">
         <v>250</v>
       </c>
       <c r="H53" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C54" s="26">
         <v>3714</v>
       </c>
       <c r="D54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E54" s="26">
         <v>3477</v>
       </c>
       <c r="F54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G54" s="26">
         <v>3477</v>
       </c>
       <c r="H54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C55" s="26">
         <v>972</v>
       </c>
       <c r="D55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E55" s="26">
         <v>705</v>
       </c>
       <c r="F55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G55" s="26">
         <v>705</v>
       </c>
       <c r="H55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C56" s="26">
         <v>972</v>
       </c>
       <c r="D56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E56" s="26">
         <v>705</v>
       </c>
       <c r="F56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G56" s="26">
         <v>705</v>
       </c>
       <c r="H56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="17"/>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="17"/>
       <c r="H58" s="17"/>
     </row>
     <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
     </row>
     <row r="60" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
     <row r="61" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D61" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E61" s="26">
         <v>2354</v>
       </c>
       <c r="F61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G61" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H61" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E62" s="26">
         <v>2354</v>
       </c>
       <c r="F62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="17"/>
     </row>
     <row r="64" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
@@ -19552,95 +19516,95 @@
       </c>
       <c r="C69" s="26">
         <v>7.2</v>
       </c>
       <c r="D69" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="E69" s="26">
         <v>6.4</v>
       </c>
       <c r="F69" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="G69" s="26">
         <v>4.8</v>
       </c>
       <c r="H69" s="26">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C70" s="26">
         <v>6.2</v>
       </c>
       <c r="D70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E70" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="F70" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G70" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H70" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C71" s="26">
         <v>6.2</v>
       </c>
       <c r="D71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E71" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="F71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
     </row>
     <row r="73" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B73" s="17"/>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
@@ -19658,195 +19622,195 @@
       <c r="H74" s="17"/>
     </row>
     <row r="75" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B75" s="29">
         <v>720356</v>
       </c>
       <c r="C75" s="29">
         <v>1873685</v>
       </c>
       <c r="D75" s="29">
         <v>720356</v>
       </c>
       <c r="E75" s="29">
         <v>1873685</v>
       </c>
       <c r="F75" s="29">
         <v>720356</v>
       </c>
       <c r="G75" s="29">
         <v>1873685</v>
       </c>
       <c r="H75" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="29">
         <v>720356</v>
       </c>
       <c r="C76" s="29">
         <v>1873685</v>
       </c>
       <c r="D76" s="29">
         <v>720356</v>
       </c>
       <c r="E76" s="29">
         <v>1873685</v>
       </c>
       <c r="F76" s="29">
         <v>720356</v>
       </c>
       <c r="G76" s="29">
         <v>1873685</v>
       </c>
       <c r="H76" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C77" s="29">
         <v>3061</v>
       </c>
       <c r="D77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E77" s="29">
         <v>3061</v>
       </c>
       <c r="F77" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G77" s="29">
         <v>3061</v>
       </c>
       <c r="H77" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C78" s="29">
         <v>3061</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E78" s="29">
         <v>3061</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G78" s="29">
         <v>3061</v>
       </c>
       <c r="H78" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="27"/>
       <c r="D79" s="27"/>
       <c r="E79" s="27"/>
       <c r="F79" s="27"/>
       <c r="G79" s="27"/>
       <c r="H79" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C80" s="29">
         <v>9330</v>
       </c>
       <c r="D80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E80" s="29">
         <v>1290</v>
       </c>
       <c r="F80" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G80" s="29">
         <v>1290</v>
       </c>
       <c r="H80" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C81" s="29">
         <v>9330</v>
       </c>
       <c r="D81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E81" s="29">
         <v>1290</v>
       </c>
       <c r="F81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G81" s="29">
         <v>1290</v>
       </c>
       <c r="H81" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="29">
         <v>1912</v>
       </c>
       <c r="C82" s="29">
         <v>8903</v>
       </c>
       <c r="D82" s="29">
         <v>2110</v>
       </c>
       <c r="E82" s="29">
         <v>9318</v>
       </c>
       <c r="F82" s="29">
         <v>2110</v>
       </c>
       <c r="G82" s="29">
         <v>9318</v>
       </c>
       <c r="H82" s="29">
@@ -19880,513 +19844,513 @@
       </c>
     </row>
     <row r="84" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B84" s="29">
         <v>2600</v>
       </c>
       <c r="C84" s="29">
         <v>5148</v>
       </c>
       <c r="D84" s="29">
         <v>2600</v>
       </c>
       <c r="E84" s="29">
         <v>5148</v>
       </c>
       <c r="F84" s="29">
         <v>2600</v>
       </c>
       <c r="G84" s="29">
         <v>5148</v>
       </c>
       <c r="H84" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="29">
         <v>2600</v>
       </c>
       <c r="C85" s="29">
         <v>5148</v>
       </c>
       <c r="D85" s="29">
         <v>2600</v>
       </c>
       <c r="E85" s="29">
         <v>5148</v>
       </c>
       <c r="F85" s="29">
         <v>2600</v>
       </c>
       <c r="G85" s="29">
         <v>5148</v>
       </c>
       <c r="H85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E86" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G86" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B88" s="17"/>
       <c r="C88" s="17"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
     </row>
     <row r="89" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B89" s="17"/>
       <c r="C89" s="17"/>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
       <c r="H89" s="17"/>
     </row>
     <row r="90" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B90" s="29">
         <v>1</v>
       </c>
       <c r="C90" s="29">
         <v>2</v>
       </c>
       <c r="D90" s="29">
         <v>1</v>
       </c>
       <c r="E90" s="29">
         <v>2</v>
       </c>
       <c r="F90" s="29">
         <v>1</v>
       </c>
       <c r="G90" s="29">
         <v>2</v>
       </c>
       <c r="H90" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="29">
         <v>1</v>
       </c>
       <c r="C91" s="29">
         <v>2</v>
       </c>
       <c r="D91" s="29">
         <v>1</v>
       </c>
       <c r="E91" s="29">
         <v>2</v>
       </c>
       <c r="F91" s="29">
         <v>1</v>
       </c>
       <c r="G91" s="29">
         <v>2</v>
       </c>
       <c r="H91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B92" s="17"/>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
     </row>
     <row r="93" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B93" s="17"/>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="17"/>
     </row>
     <row r="94" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C94" s="29">
         <v>1754</v>
       </c>
       <c r="D94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E94" s="29">
         <v>1333</v>
       </c>
       <c r="F94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G94" s="29">
         <v>1328</v>
       </c>
       <c r="H94" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C95" s="29">
         <v>1754</v>
       </c>
       <c r="D95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E95" s="29">
         <v>1333</v>
       </c>
       <c r="F95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G95" s="29">
         <v>1328</v>
       </c>
       <c r="H95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B96" s="17"/>
       <c r="C96" s="17"/>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="17"/>
     </row>
     <row r="97" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="28" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C97" s="29">
         <v>164</v>
       </c>
       <c r="D97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E97" s="29">
         <v>164</v>
       </c>
       <c r="F97" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G97" s="29">
         <v>164</v>
       </c>
       <c r="H97" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C98" s="29">
         <v>164</v>
       </c>
       <c r="D98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E98" s="29">
         <v>164</v>
       </c>
       <c r="F98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G98" s="29">
         <v>164</v>
       </c>
       <c r="H98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H99" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H100" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B101" s="17"/>
       <c r="C101" s="17"/>
       <c r="D101" s="17"/>
       <c r="E101" s="17"/>
       <c r="F101" s="17"/>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
     </row>
     <row r="102" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="29">
         <v>6</v>
       </c>
       <c r="C102" s="29">
         <v>6</v>
       </c>
       <c r="D102" s="29">
         <v>6</v>
       </c>
       <c r="E102" s="29">
         <v>6</v>
       </c>
       <c r="F102" s="29">
         <v>6</v>
       </c>
       <c r="G102" s="29">
         <v>6</v>
       </c>
       <c r="H102" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B103" s="29">
         <v>6</v>
       </c>
       <c r="C103" s="29">
         <v>6</v>
       </c>
       <c r="D103" s="29">
         <v>6</v>
       </c>
       <c r="E103" s="29">
         <v>6</v>
       </c>
       <c r="F103" s="29">
         <v>6</v>
       </c>
       <c r="G103" s="29">
         <v>6</v>
       </c>
       <c r="H103" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B104" s="29">
         <v>15</v>
       </c>
       <c r="C104" s="29">
         <v>79</v>
       </c>
       <c r="D104" s="29">
         <v>55</v>
       </c>
       <c r="E104" s="29">
         <v>79</v>
       </c>
       <c r="F104" s="29">
         <v>55</v>
       </c>
       <c r="G104" s="29">
         <v>79</v>
       </c>
       <c r="H104" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="29">
         <v>15</v>
       </c>
       <c r="C105" s="29">
         <v>79</v>
       </c>
       <c r="D105" s="29">
         <v>55</v>
       </c>
       <c r="E105" s="29">
         <v>79</v>
       </c>
       <c r="F105" s="29">
         <v>55</v>
       </c>
       <c r="G105" s="29">
         <v>79</v>
       </c>
       <c r="H105" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
     </row>
     <row r="107" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B107" s="17"/>
       <c r="C107" s="17"/>
       <c r="D107" s="17"/>
       <c r="E107" s="17"/>
       <c r="F107" s="17"/>
       <c r="G107" s="17"/>
       <c r="H107" s="17"/>
@@ -20416,734 +20380,734 @@
       <c r="H109" s="17"/>
     </row>
     <row r="110" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B110" s="26">
         <v>176679.6</v>
       </c>
       <c r="C110" s="26">
         <v>814341</v>
       </c>
       <c r="D110" s="26">
         <v>118786</v>
       </c>
       <c r="E110" s="26">
         <v>573269.5</v>
       </c>
       <c r="F110" s="26">
         <v>118786</v>
       </c>
       <c r="G110" s="26">
         <v>573269.5</v>
       </c>
       <c r="H110" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C111" s="26">
         <v>110248.5</v>
       </c>
       <c r="D111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E111" s="26">
         <v>110248.5</v>
       </c>
       <c r="F111" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G111" s="26">
         <v>110248.5</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C112" s="26">
         <v>311243.5</v>
       </c>
       <c r="D112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E112" s="26">
         <v>71985</v>
       </c>
       <c r="F112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G112" s="26">
         <v>71985</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="26">
         <v>82313</v>
       </c>
       <c r="C113" s="26">
         <v>392849</v>
       </c>
       <c r="D113" s="26">
         <v>81904</v>
       </c>
       <c r="E113" s="26">
         <v>391036</v>
       </c>
       <c r="F113" s="26">
         <v>81904</v>
       </c>
       <c r="G113" s="26">
         <v>391036</v>
       </c>
       <c r="H113" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="26">
         <v>142.9</v>
       </c>
       <c r="C114" s="26">
         <v>957.2</v>
       </c>
       <c r="D114" s="26">
         <v>82.4</v>
       </c>
       <c r="E114" s="26">
         <v>706.1</v>
       </c>
       <c r="F114" s="26">
         <v>82.4</v>
       </c>
       <c r="G114" s="26">
         <v>706.1</v>
       </c>
       <c r="H114" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B115" s="26">
         <v>80</v>
       </c>
       <c r="C115" s="26">
         <v>635.5</v>
       </c>
       <c r="D115" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E115" s="26">
         <v>608.20000000000005</v>
       </c>
       <c r="F115" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G115" s="26">
         <v>608.20000000000005</v>
       </c>
       <c r="H115" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="26">
         <v>62.9</v>
       </c>
       <c r="C116" s="26">
         <v>273.39999999999998</v>
       </c>
       <c r="D116" s="26">
         <v>6.9</v>
       </c>
       <c r="E116" s="26">
         <v>49.6</v>
       </c>
       <c r="F116" s="26">
         <v>6.9</v>
       </c>
       <c r="G116" s="26">
         <v>49.6</v>
       </c>
       <c r="H116" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C117" s="31">
         <v>48.3</v>
       </c>
       <c r="D117" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E117" s="31">
         <v>48.3</v>
       </c>
       <c r="F117" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G117" s="31">
         <v>48.3</v>
       </c>
       <c r="H117" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="66" t="s">
+      <c r="A118" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="66"/>
-[...5 lines deleted...]
-      <c r="H118" s="66"/>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="35"/>
+      <c r="E118" s="35"/>
+      <c r="F118" s="35"/>
+      <c r="G118" s="35"/>
+      <c r="H118" s="35"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="67" t="s">
+      <c r="A119" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="67"/>
-[...5 lines deleted...]
-      <c r="H119" s="67"/>
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="67"/>
-[...6 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="A120" s="36"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="67" t="s">
+      <c r="A121" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="67"/>
-[...5 lines deleted...]
-      <c r="H121" s="67"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H122"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G51" sqref="G51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="72"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="41"/>
+      <c r="H6" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="71"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
     </row>
     <row r="10" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
     </row>
     <row r="11" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
     </row>
     <row r="12" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C12" s="26">
         <v>38.799999999999997</v>
       </c>
       <c r="D12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E12" s="26">
         <v>36.5</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G12" s="26">
         <v>3.7</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C13" s="26">
         <v>38.799999999999997</v>
       </c>
       <c r="D13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E13" s="26">
         <v>36.5</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G13" s="26">
         <v>3.7</v>
       </c>
       <c r="H13" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="26">
         <v>990.6</v>
       </c>
       <c r="C14" s="26">
         <v>4753</v>
       </c>
       <c r="D14" s="26">
         <v>1205</v>
       </c>
       <c r="E14" s="26">
         <v>5188.7</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G14" s="26">
         <v>42.8</v>
       </c>
       <c r="H14" s="26">
         <v>424.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C15" s="26">
         <v>4566.6000000000004</v>
       </c>
       <c r="D15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E15" s="26">
         <v>5012.8</v>
       </c>
       <c r="F15" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G15" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>35.200000000000003</v>
       </c>
       <c r="C16" s="26">
         <v>186.4</v>
       </c>
       <c r="D16" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E16" s="26">
         <v>175.9</v>
       </c>
       <c r="F16" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G16" s="26">
         <v>42.8</v>
       </c>
       <c r="H16" s="26">
         <v>30.2</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="26">
         <v>2031</v>
       </c>
       <c r="C17" s="26">
         <v>9834.2999999999993</v>
       </c>
       <c r="D17" s="26">
         <v>485.4</v>
       </c>
       <c r="E17" s="26">
         <v>2485.4</v>
       </c>
       <c r="F17" s="26">
         <v>485.4</v>
       </c>
       <c r="G17" s="26">
         <v>2440.5</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C18" s="26">
         <v>9572.7000000000007</v>
       </c>
       <c r="D18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E18" s="26">
         <v>2233</v>
       </c>
       <c r="F18" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G18" s="26">
         <v>2233</v>
       </c>
       <c r="H18" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26">
         <v>50</v>
       </c>
       <c r="C19" s="26">
         <v>261.60000000000002</v>
       </c>
       <c r="D19" s="26">
         <v>48.4</v>
       </c>
       <c r="E19" s="26">
         <v>252.4</v>
       </c>
       <c r="F19" s="26">
         <v>48.4</v>
       </c>
       <c r="G19" s="26">
         <v>207.5</v>
       </c>
       <c r="H19" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C22" s="26">
         <v>46</v>
       </c>
       <c r="D22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G22" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H22" s="26">
         <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C23" s="26">
         <v>46</v>
       </c>
       <c r="D23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G23" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H23" s="26">
         <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
@@ -21152,441 +21116,441 @@
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="29">
         <v>11</v>
       </c>
       <c r="C26" s="29">
         <v>56</v>
       </c>
       <c r="D26" s="29">
         <v>11</v>
       </c>
       <c r="E26" s="29">
         <v>56</v>
       </c>
       <c r="F26" s="29">
         <v>11</v>
       </c>
       <c r="G26" s="29">
         <v>56</v>
       </c>
       <c r="H26" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29">
         <v>11</v>
       </c>
       <c r="C27" s="29">
         <v>56</v>
       </c>
       <c r="D27" s="29">
         <v>11</v>
       </c>
       <c r="E27" s="29">
         <v>56</v>
       </c>
       <c r="F27" s="29">
         <v>11</v>
       </c>
       <c r="G27" s="29">
         <v>56</v>
       </c>
       <c r="H27" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C28" s="29">
         <v>57</v>
       </c>
       <c r="D28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E28" s="29">
         <v>57</v>
       </c>
       <c r="F28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G28" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H28" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C29" s="29">
         <v>57</v>
       </c>
       <c r="D29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E29" s="29">
         <v>57</v>
       </c>
       <c r="F29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G29" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H29" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C30" s="29">
         <v>2631</v>
       </c>
       <c r="D30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E30" s="29">
         <v>2631</v>
       </c>
       <c r="F30" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G30" s="29">
         <v>2631</v>
       </c>
       <c r="H30" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C31" s="29">
         <v>2631</v>
       </c>
       <c r="D31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E31" s="29">
         <v>2631</v>
       </c>
       <c r="F31" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G31" s="29">
         <v>2631</v>
       </c>
       <c r="H31" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C32" s="29">
         <v>403</v>
       </c>
       <c r="D32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E32" s="29">
         <v>403</v>
       </c>
       <c r="F32" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G32" s="29">
         <v>49</v>
       </c>
       <c r="H32" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C33" s="29">
         <v>403</v>
       </c>
       <c r="D33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E33" s="29">
         <v>403</v>
       </c>
       <c r="F33" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G33" s="29">
         <v>49</v>
       </c>
       <c r="H33" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C34" s="29">
         <v>6132</v>
       </c>
       <c r="D34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H34" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C35" s="29">
         <v>6132</v>
       </c>
       <c r="D35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G35" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H35" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C36" s="29">
         <v>4124</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E36" s="29">
         <v>4250</v>
       </c>
       <c r="F36" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G36" s="29">
         <v>1603</v>
       </c>
       <c r="H36" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C37" s="29">
         <v>4124</v>
       </c>
       <c r="D37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E37" s="29">
         <v>4250</v>
       </c>
       <c r="F37" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G37" s="29">
         <v>1603</v>
       </c>
       <c r="H37" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E38" s="29">
         <v>60</v>
       </c>
       <c r="F38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G38" s="29">
         <v>60</v>
       </c>
       <c r="H38" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E39" s="29">
         <v>60</v>
       </c>
       <c r="F39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G39" s="29">
         <v>60</v>
       </c>
       <c r="H39" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C40" s="29">
         <v>138</v>
       </c>
       <c r="D40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E40" s="29">
         <v>139</v>
       </c>
       <c r="F40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G40" s="29">
         <v>139</v>
       </c>
       <c r="H40" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C41" s="29">
         <v>138</v>
       </c>
       <c r="D41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E41" s="29">
         <v>139</v>
       </c>
       <c r="F41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G41" s="29">
         <v>139</v>
       </c>
       <c r="H41" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="29">
         <v>6098</v>
       </c>
       <c r="C42" s="29">
         <v>35397</v>
       </c>
       <c r="D42" s="29">
         <v>6129</v>
       </c>
       <c r="E42" s="29">
         <v>36646</v>
       </c>
       <c r="F42" s="29">
         <v>4933</v>
       </c>
       <c r="G42" s="29">
         <v>29462</v>
       </c>
       <c r="H42" s="29">
@@ -21602,121 +21566,121 @@
       </c>
       <c r="C43" s="29">
         <v>28487</v>
       </c>
       <c r="D43" s="29">
         <v>5151</v>
       </c>
       <c r="E43" s="29">
         <v>29019</v>
       </c>
       <c r="F43" s="29">
         <v>4026</v>
       </c>
       <c r="G43" s="29">
         <v>22687</v>
       </c>
       <c r="H43" s="29">
         <v>2365</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C44" s="29">
         <v>6910</v>
       </c>
       <c r="D44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E44" s="29">
         <v>7627</v>
       </c>
       <c r="F44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G44" s="29">
         <v>6775</v>
       </c>
       <c r="H44" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C45" s="29">
         <v>165</v>
       </c>
       <c r="D45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E45" s="29">
         <v>165</v>
       </c>
       <c r="F45" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G45" s="29">
         <v>165</v>
       </c>
       <c r="H45" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C46" s="29">
         <v>165</v>
       </c>
       <c r="D46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E46" s="29">
         <v>165</v>
       </c>
       <c r="F46" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G46" s="29">
         <v>165</v>
       </c>
       <c r="H46" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="29">
         <v>1303</v>
       </c>
       <c r="C47" s="29">
         <v>8068</v>
       </c>
       <c r="D47" s="29">
         <v>1343</v>
       </c>
       <c r="E47" s="29">
         <v>7732</v>
       </c>
       <c r="F47" s="29">
         <v>291</v>
       </c>
       <c r="G47" s="29">
         <v>2750</v>
       </c>
       <c r="H47" s="29">
@@ -21732,356 +21696,356 @@
       </c>
       <c r="C48" s="29">
         <v>6528</v>
       </c>
       <c r="D48" s="29">
         <v>1091</v>
       </c>
       <c r="E48" s="29">
         <v>6192</v>
       </c>
       <c r="F48" s="29">
         <v>39</v>
       </c>
       <c r="G48" s="29">
         <v>1220</v>
       </c>
       <c r="H48" s="29">
         <v>846</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C49" s="29">
         <v>1540</v>
       </c>
       <c r="D49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E49" s="29">
         <v>1540</v>
       </c>
       <c r="F49" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G49" s="29">
         <v>1530</v>
       </c>
       <c r="H49" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
     </row>
     <row r="51" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C51" s="26">
         <v>2105</v>
       </c>
       <c r="D51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E51" s="26">
         <v>2015</v>
       </c>
       <c r="F51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G51" s="26">
         <v>1984.4</v>
       </c>
       <c r="H51" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C52" s="26">
         <v>2105</v>
       </c>
       <c r="D52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E52" s="26">
         <v>2015</v>
       </c>
       <c r="F52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G52" s="26">
         <v>1984.4</v>
       </c>
       <c r="H52" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>1344</v>
       </c>
       <c r="C53" s="26">
         <v>5426</v>
       </c>
       <c r="D53" s="26">
         <v>1478</v>
       </c>
       <c r="E53" s="26">
         <v>5205</v>
       </c>
       <c r="F53" s="26">
         <v>1478</v>
       </c>
       <c r="G53" s="26">
         <v>5205</v>
       </c>
       <c r="H53" s="26">
         <v>511</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C54" s="26">
         <v>408</v>
       </c>
       <c r="D54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E54" s="26">
         <v>346</v>
       </c>
       <c r="F54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G54" s="26">
         <v>346</v>
       </c>
       <c r="H54" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C55" s="26">
         <v>5018</v>
       </c>
       <c r="D55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E55" s="26">
         <v>4859</v>
       </c>
       <c r="F55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G55" s="26">
         <v>4859</v>
       </c>
       <c r="H55" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C56" s="26">
         <v>1327</v>
       </c>
       <c r="D56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E56" s="26">
         <v>1114</v>
       </c>
       <c r="F56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G56" s="26">
         <v>1114</v>
       </c>
       <c r="H56" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C57" s="26">
         <v>1327</v>
       </c>
       <c r="D57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E57" s="26">
         <v>1114</v>
       </c>
       <c r="F57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G57" s="26">
         <v>1114</v>
       </c>
       <c r="H57" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
     </row>
     <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
     </row>
     <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="27"/>
       <c r="C61" s="27"/>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
     </row>
     <row r="62" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E62" s="26">
         <v>2354</v>
       </c>
       <c r="F62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G62" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H62" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E63" s="26">
         <v>2354</v>
       </c>
       <c r="F63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G63" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H63" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
     <row r="66" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
@@ -22178,95 +22142,95 @@
       </c>
       <c r="C70" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="D70" s="26">
         <v>1.5</v>
       </c>
       <c r="E70" s="26">
         <v>7.9</v>
       </c>
       <c r="F70" s="26">
         <v>1.5</v>
       </c>
       <c r="G70" s="26">
         <v>6.3</v>
       </c>
       <c r="H70" s="26">
         <v>0.4</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C71" s="26">
         <v>7.8</v>
       </c>
       <c r="D71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E71" s="26">
         <v>7.3</v>
       </c>
       <c r="F71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G71" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H71" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C72" s="26">
         <v>7.8</v>
       </c>
       <c r="D72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E72" s="26">
         <v>7.3</v>
       </c>
       <c r="F72" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G72" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H72" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="17"/>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
     </row>
     <row r="74" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
@@ -22284,195 +22248,195 @@
       <c r="H75" s="17"/>
     </row>
     <row r="76" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="29">
         <v>629503</v>
       </c>
       <c r="C76" s="29">
         <v>2503188</v>
       </c>
       <c r="D76" s="29">
         <v>629503</v>
       </c>
       <c r="E76" s="29">
         <v>2503188</v>
       </c>
       <c r="F76" s="29">
         <v>629503</v>
       </c>
       <c r="G76" s="29">
         <v>2503188</v>
       </c>
       <c r="H76" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="29">
         <v>629503</v>
       </c>
       <c r="C77" s="29">
         <v>2503188</v>
       </c>
       <c r="D77" s="29">
         <v>629503</v>
       </c>
       <c r="E77" s="29">
         <v>2503188</v>
       </c>
       <c r="F77" s="29">
         <v>629503</v>
       </c>
       <c r="G77" s="29">
         <v>2503188</v>
       </c>
       <c r="H77" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C78" s="29">
         <v>3560</v>
       </c>
       <c r="D78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E78" s="29">
         <v>3560</v>
       </c>
       <c r="F78" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G78" s="29">
         <v>3560</v>
       </c>
       <c r="H78" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C79" s="29">
         <v>3560</v>
       </c>
       <c r="D79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E79" s="29">
         <v>3560</v>
       </c>
       <c r="F79" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G79" s="29">
         <v>3560</v>
       </c>
       <c r="H79" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="27"/>
       <c r="C80" s="27"/>
       <c r="D80" s="27"/>
       <c r="E80" s="27"/>
       <c r="F80" s="27"/>
       <c r="G80" s="27"/>
       <c r="H80" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C81" s="29">
         <v>12460</v>
       </c>
       <c r="D81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E81" s="29">
         <v>1368</v>
       </c>
       <c r="F81" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G81" s="29">
         <v>1368</v>
       </c>
       <c r="H81" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C82" s="29">
         <v>12460</v>
       </c>
       <c r="D82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E82" s="29">
         <v>1368</v>
       </c>
       <c r="F82" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G82" s="29">
         <v>1368</v>
       </c>
       <c r="H82" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="29">
         <v>1818</v>
       </c>
       <c r="C83" s="29">
         <v>10721</v>
       </c>
       <c r="D83" s="29">
         <v>2153</v>
       </c>
       <c r="E83" s="29">
         <v>11471</v>
       </c>
       <c r="F83" s="29">
         <v>2153</v>
       </c>
       <c r="G83" s="29">
         <v>11471</v>
       </c>
       <c r="H83" s="29">
@@ -22506,515 +22470,515 @@
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B85" s="29">
         <v>1381</v>
       </c>
       <c r="C85" s="29">
         <v>6529</v>
       </c>
       <c r="D85" s="29">
         <v>1381</v>
       </c>
       <c r="E85" s="29">
         <v>6529</v>
       </c>
       <c r="F85" s="29">
         <v>1381</v>
       </c>
       <c r="G85" s="29">
         <v>6529</v>
       </c>
       <c r="H85" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="29">
         <v>1381</v>
       </c>
       <c r="C86" s="29">
         <v>6529</v>
       </c>
       <c r="D86" s="29">
         <v>1381</v>
       </c>
       <c r="E86" s="29">
         <v>6529</v>
       </c>
       <c r="F86" s="29">
         <v>1381</v>
       </c>
       <c r="G86" s="29">
         <v>6529</v>
       </c>
       <c r="H86" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G87" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H87" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E88" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="F88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G88" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="H88" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
     </row>
     <row r="90" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B90" s="27"/>
       <c r="C90" s="27"/>
       <c r="D90" s="27"/>
       <c r="E90" s="27"/>
       <c r="F90" s="27"/>
       <c r="G90" s="27"/>
       <c r="H90" s="27"/>
     </row>
     <row r="91" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B91" s="29">
         <v>1</v>
       </c>
       <c r="C91" s="29">
         <v>3</v>
       </c>
       <c r="D91" s="29">
         <v>1</v>
       </c>
       <c r="E91" s="29">
         <v>3</v>
       </c>
       <c r="F91" s="29">
         <v>1</v>
       </c>
       <c r="G91" s="29">
         <v>3</v>
       </c>
       <c r="H91" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="29">
         <v>1</v>
       </c>
       <c r="C92" s="29">
         <v>3</v>
       </c>
       <c r="D92" s="29">
         <v>1</v>
       </c>
       <c r="E92" s="29">
         <v>3</v>
       </c>
       <c r="F92" s="29">
         <v>1</v>
       </c>
       <c r="G92" s="29">
         <v>3</v>
       </c>
       <c r="H92" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B93" s="27"/>
       <c r="C93" s="27"/>
       <c r="D93" s="27"/>
       <c r="E93" s="27"/>
       <c r="F93" s="27"/>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
     </row>
     <row r="94" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B94" s="27"/>
       <c r="C94" s="27"/>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
     </row>
     <row r="95" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C95" s="29">
         <v>2174</v>
       </c>
       <c r="D95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E95" s="29">
         <v>1854</v>
       </c>
       <c r="F95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G95" s="29">
         <v>1829</v>
       </c>
       <c r="H95" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C96" s="29">
         <v>2174</v>
       </c>
       <c r="D96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E96" s="29">
         <v>1854</v>
       </c>
       <c r="F96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G96" s="29">
         <v>1829</v>
       </c>
       <c r="H96" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B97" s="17"/>
       <c r="C97" s="17"/>
       <c r="D97" s="17"/>
       <c r="E97" s="17"/>
       <c r="F97" s="17"/>
       <c r="G97" s="17"/>
       <c r="H97" s="17"/>
     </row>
     <row r="98" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="28" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C98" s="29">
         <v>229</v>
       </c>
       <c r="D98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E98" s="29">
         <v>229</v>
       </c>
       <c r="F98" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G98" s="29">
         <v>229</v>
       </c>
       <c r="H98" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C99" s="29">
         <v>229</v>
       </c>
       <c r="D99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E99" s="29">
         <v>229</v>
       </c>
       <c r="F99" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G99" s="29">
         <v>229</v>
       </c>
       <c r="H99" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G100" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H100" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G101" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="H101" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B102" s="27"/>
       <c r="C102" s="27"/>
       <c r="D102" s="27"/>
       <c r="E102" s="27"/>
       <c r="F102" s="27"/>
       <c r="G102" s="27"/>
       <c r="H102" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B103" s="29">
         <v>5</v>
       </c>
       <c r="C103" s="29">
         <v>11</v>
       </c>
       <c r="D103" s="29">
         <v>5</v>
       </c>
       <c r="E103" s="29">
         <v>11</v>
       </c>
       <c r="F103" s="29">
         <v>5</v>
       </c>
       <c r="G103" s="29">
         <v>11</v>
       </c>
       <c r="H103" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B104" s="29">
         <v>5</v>
       </c>
       <c r="C104" s="29">
         <v>11</v>
       </c>
       <c r="D104" s="29">
         <v>5</v>
       </c>
       <c r="E104" s="29">
         <v>11</v>
       </c>
       <c r="F104" s="29">
         <v>5</v>
       </c>
       <c r="G104" s="29">
         <v>11</v>
       </c>
       <c r="H104" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B105" s="29">
         <v>15</v>
       </c>
       <c r="C105" s="29">
         <v>94</v>
       </c>
       <c r="D105" s="29">
         <v>15</v>
       </c>
       <c r="E105" s="29">
         <v>94</v>
       </c>
       <c r="F105" s="29">
         <v>15</v>
       </c>
       <c r="G105" s="29">
         <v>94</v>
       </c>
       <c r="H105" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B106" s="29">
         <v>15</v>
       </c>
       <c r="C106" s="29">
         <v>94</v>
       </c>
       <c r="D106" s="29">
         <v>15</v>
       </c>
       <c r="E106" s="29">
         <v>94</v>
       </c>
       <c r="F106" s="29">
         <v>15</v>
       </c>
       <c r="G106" s="29">
         <v>94</v>
       </c>
       <c r="H106" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B107" s="27"/>
       <c r="C107" s="27"/>
       <c r="D107" s="27"/>
       <c r="E107" s="27"/>
       <c r="F107" s="27"/>
       <c r="G107" s="27"/>
       <c r="H107" s="27"/>
     </row>
     <row r="108" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B108" s="27"/>
       <c r="C108" s="27"/>
       <c r="D108" s="27"/>
       <c r="E108" s="27"/>
       <c r="F108" s="27"/>
       <c r="G108" s="27"/>
       <c r="H108" s="27"/>
@@ -23044,3401 +23008,4567 @@
       <c r="H110" s="27"/>
     </row>
     <row r="111" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B111" s="26">
         <v>203108.9</v>
       </c>
       <c r="C111" s="26">
         <v>1017449.9</v>
       </c>
       <c r="D111" s="26">
         <v>143189</v>
       </c>
       <c r="E111" s="26">
         <v>716458.5</v>
       </c>
       <c r="F111" s="26">
         <v>143189</v>
       </c>
       <c r="G111" s="26">
         <v>716458.5</v>
       </c>
       <c r="H111" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C112" s="26">
         <v>131778.5</v>
       </c>
       <c r="D112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E112" s="26">
         <v>131778.5</v>
       </c>
       <c r="F112" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G112" s="26">
         <v>131778.5</v>
       </c>
       <c r="H112" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B113" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C113" s="26">
         <v>394671.4</v>
       </c>
       <c r="D113" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E113" s="26">
         <v>95975</v>
       </c>
       <c r="F113" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G113" s="26">
         <v>95975</v>
       </c>
       <c r="H113" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B114" s="26">
         <v>98151</v>
       </c>
       <c r="C114" s="26">
         <v>491000</v>
       </c>
       <c r="D114" s="26">
         <v>97669</v>
       </c>
       <c r="E114" s="26">
         <v>488705</v>
       </c>
       <c r="F114" s="26">
         <v>97669</v>
       </c>
       <c r="G114" s="26">
         <v>488705</v>
       </c>
       <c r="H114" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B115" s="26">
         <v>92.2</v>
       </c>
       <c r="C115" s="26">
         <v>1049.4000000000001</v>
       </c>
       <c r="D115" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E115" s="26">
         <v>738.5</v>
       </c>
       <c r="F115" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G115" s="26">
         <v>738.5</v>
       </c>
       <c r="H115" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B116" s="26">
         <v>36.4</v>
       </c>
       <c r="C116" s="26">
         <v>671.9</v>
       </c>
       <c r="D116" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E116" s="26">
         <v>640.6</v>
       </c>
       <c r="F116" s="27" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G116" s="26">
         <v>640.6</v>
       </c>
       <c r="H116" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="26">
         <v>55.8</v>
       </c>
       <c r="C117" s="26">
         <v>329.2</v>
       </c>
       <c r="D117" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E117" s="26">
         <v>49.6</v>
       </c>
       <c r="F117" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G117" s="26">
         <v>49.6</v>
       </c>
       <c r="H117" s="27" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B118" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C118" s="31">
         <v>48.3</v>
       </c>
       <c r="D118" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="E118" s="31">
         <v>48.3</v>
       </c>
       <c r="F118" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G118" s="31">
         <v>48.3</v>
       </c>
       <c r="H118" s="30" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="66" t="s">
+      <c r="A119" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B119" s="66"/>
-[...5 lines deleted...]
-      <c r="H119" s="66"/>
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="35"/>
+      <c r="E119" s="35"/>
+      <c r="F119" s="35"/>
+      <c r="G119" s="35"/>
+      <c r="H119" s="35"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A120" s="67" t="s">
+      <c r="A120" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B120" s="67"/>
-[...5 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
     </row>
     <row r="121" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="67"/>
-[...6 lines deleted...]
-      <c r="H121" s="67"/>
+      <c r="A121" s="36"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
     </row>
     <row r="122" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="67" t="s">
+      <c r="A122" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B122" s="67"/>
-[...5 lines deleted...]
-      <c r="H122" s="67"/>
+      <c r="B122" s="36"/>
+      <c r="C122" s="36"/>
+      <c r="D122" s="36"/>
+      <c r="E122" s="36"/>
+      <c r="F122" s="36"/>
+      <c r="G122" s="36"/>
+      <c r="H122" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A120:H121"/>
     <mergeCell ref="A122:H122"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H121"/>
+  <dimension ref="A2:H122"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H101" sqref="H101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="71"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="72"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="41"/>
+      <c r="H6" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="71"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="34"/>
-[...5 lines deleted...]
-      <c r="H12" s="34"/>
+      <c r="B12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="26">
+        <v>46.7</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E12" s="26">
+        <v>45.7</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G12" s="26">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="34"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="26">
+        <v>46.7</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E13" s="26">
+        <v>45.7</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G13" s="26">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="34"/>
-[...5 lines deleted...]
-      <c r="H14" s="34"/>
+      <c r="B14" s="26">
+        <v>1009.1</v>
+      </c>
+      <c r="C14" s="26">
+        <v>5762.1</v>
+      </c>
+      <c r="D14" s="26">
+        <v>1054.0999999999999</v>
+      </c>
+      <c r="E14" s="26">
+        <v>6242.8</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G14" s="26">
+        <v>52.8</v>
+      </c>
+      <c r="H14" s="26">
+        <v>378.5</v>
+      </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="33"/>
-[...5 lines deleted...]
-      <c r="H15" s="33"/>
+      <c r="B15" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" s="26">
+        <v>5542.4</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E15" s="26">
+        <v>6037.5</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="34"/>
-[...5 lines deleted...]
-      <c r="H16" s="34"/>
+      <c r="B16" s="26">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="C16" s="26">
+        <v>219.7</v>
+      </c>
+      <c r="D16" s="26">
+        <v>29.4</v>
+      </c>
+      <c r="E16" s="26">
+        <v>205.3</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G16" s="26">
+        <v>52.8</v>
+      </c>
+      <c r="H16" s="26">
+        <v>34.1</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="34"/>
-[...5 lines deleted...]
-      <c r="H17" s="33"/>
+      <c r="B17" s="26">
+        <v>2096.3000000000002</v>
+      </c>
+      <c r="C17" s="26">
+        <v>11930.6</v>
+      </c>
+      <c r="D17" s="26">
+        <v>532</v>
+      </c>
+      <c r="E17" s="26">
+        <v>3017.4</v>
+      </c>
+      <c r="F17" s="26">
+        <v>532</v>
+      </c>
+      <c r="G17" s="26">
+        <v>2972.5</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="33"/>
-[...5 lines deleted...]
-      <c r="H18" s="33"/>
+      <c r="B18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="26">
+        <v>11620.4</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E18" s="26">
+        <v>2718.1</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G18" s="26">
+        <v>2718.1</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="34"/>
-[...5 lines deleted...]
-      <c r="H19" s="33"/>
+      <c r="B19" s="26">
+        <v>48.6</v>
+      </c>
+      <c r="C19" s="26">
+        <v>310.2</v>
+      </c>
+      <c r="D19" s="26">
+        <v>46.9</v>
+      </c>
+      <c r="E19" s="26">
+        <v>299.3</v>
+      </c>
+      <c r="F19" s="26">
+        <v>46.9</v>
+      </c>
+      <c r="G19" s="26">
+        <v>254.4</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="36"/>
+      <c r="A22" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="26">
+        <v>10.6</v>
+      </c>
+      <c r="C22" s="26">
+        <v>56.6</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H22" s="26">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="35" t="s">
+      <c r="A23" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="36"/>
-[...5 lines deleted...]
-      <c r="H23" s="36"/>
+      <c r="B23" s="26">
+        <v>10.6</v>
+      </c>
+      <c r="C23" s="26">
+        <v>56.6</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H23" s="26">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="24" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="38"/>
-[...5 lines deleted...]
-      <c r="H26" s="37"/>
+      <c r="B26" s="29">
+        <v>10</v>
+      </c>
+      <c r="C26" s="29">
+        <v>66</v>
+      </c>
+      <c r="D26" s="29">
+        <v>10</v>
+      </c>
+      <c r="E26" s="29">
+        <v>66</v>
+      </c>
+      <c r="F26" s="29">
+        <v>10</v>
+      </c>
+      <c r="G26" s="29">
+        <v>66</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="38"/>
-[...5 lines deleted...]
-      <c r="H27" s="37"/>
+      <c r="B27" s="29">
+        <v>10</v>
+      </c>
+      <c r="C27" s="29">
+        <v>66</v>
+      </c>
+      <c r="D27" s="29">
+        <v>10</v>
+      </c>
+      <c r="E27" s="29">
+        <v>66</v>
+      </c>
+      <c r="F27" s="29">
+        <v>10</v>
+      </c>
+      <c r="G27" s="29">
+        <v>66</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="28" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>90</v>
-[...7 lines deleted...]
-      <c r="H28" s="39"/>
+        <v>89</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="29">
+        <v>57</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E28" s="29">
+        <v>57</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="39"/>
-[...5 lines deleted...]
-      <c r="H29" s="39"/>
+      <c r="B29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="29">
+        <v>57</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E29" s="29">
+        <v>57</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="30" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="40"/>
-[...5 lines deleted...]
-      <c r="H30" s="39"/>
+      <c r="B30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="29">
+        <v>2945</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" s="29">
+        <v>2945</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G30" s="29">
+        <v>2945</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="39"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="29">
+        <v>2945</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E31" s="29">
+        <v>2945</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="29">
+        <v>2945</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-    <row r="33" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C32" s="29">
+        <v>498</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" s="29">
+        <v>498</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" s="29">
+        <v>49</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C33" s="29">
+        <v>498</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" s="29">
+        <v>498</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="29">
+        <v>49</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="29">
+        <v>6607</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="29">
+        <v>6607</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C36" s="29">
+        <v>5152</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E36" s="29">
+        <v>5146</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" s="29">
+        <v>1998</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" s="29">
+        <v>5152</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" s="29">
+        <v>5146</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" s="29">
+        <v>1998</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" s="29">
+        <v>100</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="29">
+        <v>100</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="41"/>
-[...67 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="29">
+        <v>100</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="29">
+        <v>100</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="29">
+        <v>153</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E40" s="29">
+        <v>165</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" s="29">
+        <v>165</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="41"/>
-[...19 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="29">
+        <v>153</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E41" s="29">
+        <v>165</v>
+      </c>
+      <c r="F41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="29">
+        <v>165</v>
+      </c>
+      <c r="H41" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="29">
+        <v>2229</v>
+      </c>
+      <c r="C42" s="29">
+        <v>37626</v>
+      </c>
+      <c r="D42" s="29">
+        <v>3360</v>
+      </c>
+      <c r="E42" s="29">
+        <v>40006</v>
+      </c>
+      <c r="F42" s="29">
+        <v>2739</v>
+      </c>
+      <c r="G42" s="29">
+        <v>32201</v>
+      </c>
+      <c r="H42" s="29">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="42"/>
-[...17 lines deleted...]
-      <c r="H43" s="42"/>
+      <c r="B43" s="29">
+        <v>1936</v>
+      </c>
+      <c r="C43" s="29">
+        <v>30423</v>
+      </c>
+      <c r="D43" s="29">
+        <v>3214</v>
+      </c>
+      <c r="E43" s="29">
+        <v>32233</v>
+      </c>
+      <c r="F43" s="29">
+        <v>2630</v>
+      </c>
+      <c r="G43" s="29">
+        <v>25317</v>
+      </c>
+      <c r="H43" s="29">
+        <v>1087</v>
+      </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="29">
+        <v>7203</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" s="29">
+        <v>7773</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="29">
+        <v>6884</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="29">
+        <v>203</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="29">
+        <v>203</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G45" s="29">
+        <v>203</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="29">
+        <v>203</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E46" s="29">
+        <v>203</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="29">
+        <v>203</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="29">
+        <v>980</v>
+      </c>
+      <c r="C47" s="29">
+        <v>9048</v>
+      </c>
+      <c r="D47" s="29">
+        <v>1179</v>
+      </c>
+      <c r="E47" s="29">
+        <v>8911</v>
+      </c>
+      <c r="F47" s="29">
+        <v>639</v>
+      </c>
+      <c r="G47" s="29">
+        <v>3389</v>
+      </c>
+      <c r="H47" s="29">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="42"/>
-[...53 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="B48" s="29">
+        <v>604</v>
+      </c>
+      <c r="C48" s="29">
+        <v>7132</v>
+      </c>
+      <c r="D48" s="29">
+        <v>803</v>
+      </c>
+      <c r="E48" s="29">
+        <v>6995</v>
+      </c>
+      <c r="F48" s="29">
+        <v>263</v>
+      </c>
+      <c r="G48" s="29">
+        <v>1483</v>
+      </c>
+      <c r="H48" s="29">
+        <v>647</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="29">
+        <v>1916</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E49" s="29">
+        <v>1916</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="29">
+        <v>1906</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+    </row>
+    <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="26">
+        <v>2686</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" s="26">
+        <v>2643</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G51" s="26">
+        <v>2612.4</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="42"/>
-[...43 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" s="26">
+        <v>2686</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E52" s="26">
+        <v>2643</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G52" s="26">
+        <v>2612.4</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1695</v>
+      </c>
+      <c r="C53" s="26">
+        <v>7121</v>
+      </c>
+      <c r="D53" s="26">
+        <v>1840</v>
+      </c>
+      <c r="E53" s="26">
+        <v>7045</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1840</v>
+      </c>
+      <c r="G53" s="26">
+        <v>7045</v>
+      </c>
+      <c r="H53" s="26">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="44"/>
-[...17 lines deleted...]
-      <c r="H54" s="44"/>
+      <c r="B54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" s="26">
+        <v>514</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E54" s="26">
+        <v>436</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G54" s="26">
+        <v>436</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C55" s="26">
+        <v>6607</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E55" s="26">
+        <v>6609</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G55" s="26">
+        <v>6609</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" s="26">
+        <v>1746</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E56" s="26">
+        <v>1544</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G56" s="26">
+        <v>1528.4</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="44"/>
-[...41 lines deleted...]
-      <c r="H58" s="44"/>
+      <c r="B57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="26">
+        <v>1746</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E57" s="26">
+        <v>1544</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="26">
+        <v>1528.4</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+        <v>146</v>
+      </c>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+    </row>
+    <row r="60" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
-    <row r="61" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A61" s="16" t="s">
-        <v>38</v>
+        <v>148</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
     </row>
-    <row r="62" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E62" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="18" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="A64" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="45"/>
-[...7 lines deleted...]
-    <row r="65" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E63" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="17"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="17"/>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
     <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
-        <v>42</v>
+        <v>151</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
-    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="68" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B67" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="C67" s="26">
+        <v>98.4</v>
+      </c>
+      <c r="D67" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="E67" s="26">
+        <v>105.8</v>
+      </c>
+      <c r="F67" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="G67" s="26">
+        <v>14.1</v>
+      </c>
+      <c r="H67" s="26">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>44</v>
-[...9 lines deleted...]
-    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="B68" s="26">
+        <v>13.1</v>
+      </c>
+      <c r="C68" s="26">
+        <v>98.4</v>
+      </c>
+      <c r="D68" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="E68" s="26">
+        <v>105.8</v>
+      </c>
+      <c r="F68" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="G68" s="26">
+        <v>14.1</v>
+      </c>
+      <c r="H68" s="26">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="C69" s="26">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D69" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="E69" s="26">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F69" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="G69" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="H69" s="26">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="47"/>
-[...19 lines deleted...]
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B70" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="C70" s="26">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D70" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="E70" s="26">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F70" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="G70" s="26">
+        <v>7.1</v>
+      </c>
+      <c r="H70" s="26">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-    <row r="72" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C71" s="26">
+        <v>9.4</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E71" s="26">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="18" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-      <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="48"/>
-[...7 lines deleted...]
-    <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C72" s="26">
+        <v>9.4</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E72" s="26">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G72" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+    </row>
+    <row r="74" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>47</v>
+        <v>163</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
-    <row r="75" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A75" s="16" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="17"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
     </row>
-    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="77" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="29">
+        <v>713751</v>
+      </c>
+      <c r="C76" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="D76" s="29">
+        <v>713751</v>
+      </c>
+      <c r="E76" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="F76" s="29">
+        <v>713751</v>
+      </c>
+      <c r="G76" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
-        <v>50</v>
-[...9 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="B77" s="29">
+        <v>713751</v>
+      </c>
+      <c r="C77" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="D77" s="29">
+        <v>713751</v>
+      </c>
+      <c r="E77" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="F77" s="29">
+        <v>713751</v>
+      </c>
+      <c r="G77" s="29">
+        <v>3216939</v>
+      </c>
+      <c r="H77" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C78" s="29">
+        <v>4248</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E78" s="29">
+        <v>4248</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G78" s="29">
+        <v>4248</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="49"/>
-[...20 lines deleted...]
-      <c r="A80" s="18" t="s">
+      <c r="B79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="29">
+        <v>4248</v>
+      </c>
+      <c r="D79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E79" s="29">
+        <v>4248</v>
+      </c>
+      <c r="F79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G79" s="29">
+        <v>4248</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B80" s="27"/>
+      <c r="C80" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="27"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C81" s="29">
+        <v>14740</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E81" s="29">
+        <v>1759</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G81" s="29">
+        <v>1759</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="51"/>
-[...31 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" s="29">
+        <v>14740</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E82" s="29">
+        <v>1759</v>
+      </c>
+      <c r="F82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="29">
+        <v>1759</v>
+      </c>
+      <c r="H82" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B83" s="29">
+        <v>2268</v>
+      </c>
+      <c r="C83" s="29">
+        <v>12989</v>
+      </c>
+      <c r="D83" s="29">
+        <v>2797</v>
+      </c>
+      <c r="E83" s="29">
+        <v>14268</v>
+      </c>
+      <c r="F83" s="29">
+        <v>2797</v>
+      </c>
+      <c r="G83" s="29">
+        <v>14268</v>
+      </c>
+      <c r="H83" s="29">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B83" s="52"/>
-[...19 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B84" s="29">
+        <v>2268</v>
+      </c>
+      <c r="C84" s="29">
+        <v>12989</v>
+      </c>
+      <c r="D84" s="29">
+        <v>2797</v>
+      </c>
+      <c r="E84" s="29">
+        <v>14268</v>
+      </c>
+      <c r="F84" s="29">
+        <v>2797</v>
+      </c>
+      <c r="G84" s="29">
+        <v>14268</v>
+      </c>
+      <c r="H84" s="29">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B85" s="29">
+        <v>4672</v>
+      </c>
+      <c r="C85" s="29">
+        <v>11201</v>
+      </c>
+      <c r="D85" s="29">
+        <v>4672</v>
+      </c>
+      <c r="E85" s="29">
+        <v>11201</v>
+      </c>
+      <c r="F85" s="29">
+        <v>4672</v>
+      </c>
+      <c r="G85" s="29">
+        <v>11201</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B85" s="52"/>
-[...19 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B86" s="29">
+        <v>4672</v>
+      </c>
+      <c r="C86" s="29">
+        <v>11201</v>
+      </c>
+      <c r="D86" s="29">
+        <v>4672</v>
+      </c>
+      <c r="E86" s="29">
+        <v>11201</v>
+      </c>
+      <c r="F86" s="29">
+        <v>4672</v>
+      </c>
+      <c r="G86" s="29">
+        <v>11201</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="52"/>
-[...31 lines deleted...]
-    <row r="90" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G88" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H88" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B89" s="17"/>
+      <c r="C89" s="17"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="17"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
+    </row>
+    <row r="90" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A90" s="16" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
     </row>
-    <row r="91" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="92" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C91" s="29">
+        <v>3</v>
+      </c>
+      <c r="D91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E91" s="29">
+        <v>3</v>
+      </c>
+      <c r="F91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G91" s="29">
+        <v>3</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C92" s="29">
+        <v>3</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" s="29">
+        <v>3</v>
+      </c>
+      <c r="F92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G92" s="29">
+        <v>3</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B93" s="27"/>
+      <c r="C93" s="27"/>
+      <c r="D93" s="27"/>
+      <c r="E93" s="27"/>
+      <c r="F93" s="27"/>
+      <c r="G93" s="27"/>
+      <c r="H93" s="27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B94" s="27"/>
+      <c r="C94" s="27"/>
+      <c r="D94" s="27"/>
+      <c r="E94" s="27"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C95" s="29">
+        <v>2671</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E95" s="29">
+        <v>2359</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G95" s="29">
+        <v>2322</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C96" s="29">
+        <v>2671</v>
+      </c>
+      <c r="D96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E96" s="29">
+        <v>2359</v>
+      </c>
+      <c r="F96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G96" s="29">
+        <v>2322</v>
+      </c>
+      <c r="H96" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+    </row>
+    <row r="98" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C98" s="29">
+        <v>273</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E98" s="29">
+        <v>273</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G98" s="29">
+        <v>273</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C99" s="29">
+        <v>273</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E99" s="29">
+        <v>273</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G99" s="29">
+        <v>273</v>
+      </c>
+      <c r="H99" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H100" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H101" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C103" s="29">
+        <v>11</v>
+      </c>
+      <c r="D103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E103" s="29">
+        <v>11</v>
+      </c>
+      <c r="F103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G103" s="29">
+        <v>11</v>
+      </c>
+      <c r="H103" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C104" s="29">
+        <v>11</v>
+      </c>
+      <c r="D104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" s="29">
+        <v>11</v>
+      </c>
+      <c r="F104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G104" s="29">
+        <v>11</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A105" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B105" s="29">
+        <v>10</v>
+      </c>
+      <c r="C105" s="29">
+        <v>104</v>
+      </c>
+      <c r="D105" s="29">
+        <v>10</v>
+      </c>
+      <c r="E105" s="29">
+        <v>104</v>
+      </c>
+      <c r="F105" s="29">
+        <v>10</v>
+      </c>
+      <c r="G105" s="29">
+        <v>104</v>
+      </c>
+      <c r="H105" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="29">
+        <v>10</v>
+      </c>
+      <c r="C106" s="29">
+        <v>104</v>
+      </c>
+      <c r="D106" s="29">
+        <v>10</v>
+      </c>
+      <c r="E106" s="29">
+        <v>104</v>
+      </c>
+      <c r="F106" s="29">
+        <v>10</v>
+      </c>
+      <c r="G106" s="29">
+        <v>104</v>
+      </c>
+      <c r="H106" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="B107" s="17"/>
+      <c r="C107" s="17"/>
+      <c r="D107" s="17"/>
+      <c r="E107" s="17"/>
+      <c r="F107" s="17"/>
+      <c r="G107" s="17"/>
+      <c r="H107" s="17"/>
+    </row>
+    <row r="108" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A108" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B108" s="17"/>
+      <c r="C108" s="17"/>
+      <c r="D108" s="17"/>
+      <c r="E108" s="17"/>
+      <c r="F108" s="17"/>
+      <c r="G108" s="17"/>
+      <c r="H108" s="17"/>
+    </row>
+    <row r="109" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="B109" s="17"/>
+      <c r="C109" s="17"/>
+      <c r="D109" s="17"/>
+      <c r="E109" s="17"/>
+      <c r="F109" s="17"/>
+      <c r="G109" s="17"/>
+      <c r="H109" s="17"/>
+    </row>
+    <row r="110" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B110" s="17"/>
+      <c r="C110" s="17"/>
+      <c r="D110" s="17"/>
+      <c r="E110" s="17"/>
+      <c r="F110" s="17"/>
+      <c r="G110" s="17"/>
+      <c r="H110" s="17"/>
+    </row>
+    <row r="111" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B111" s="26">
+        <v>204062.9</v>
+      </c>
+      <c r="C111" s="26">
+        <v>1221512.8</v>
+      </c>
+      <c r="D111" s="26">
+        <v>145256</v>
+      </c>
+      <c r="E111" s="26">
+        <v>861714.5</v>
+      </c>
+      <c r="F111" s="26">
+        <v>145256</v>
+      </c>
+      <c r="G111" s="26">
+        <v>861714.5</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B112" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C112" s="26">
+        <v>159178.5</v>
+      </c>
+      <c r="D112" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E112" s="26">
+        <v>159178.5</v>
+      </c>
+      <c r="F112" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G112" s="26">
+        <v>159178.5</v>
+      </c>
+      <c r="H112" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B113" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C113" s="26">
+        <v>476119.3</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E113" s="26">
+        <v>119135</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G113" s="26">
+        <v>119135</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B114" s="26">
+        <v>95215</v>
+      </c>
+      <c r="C114" s="26">
+        <v>586215</v>
+      </c>
+      <c r="D114" s="26">
+        <v>94696</v>
+      </c>
+      <c r="E114" s="26">
+        <v>583401</v>
+      </c>
+      <c r="F114" s="26">
+        <v>94696</v>
+      </c>
+      <c r="G114" s="26">
+        <v>583401</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B115" s="26">
+        <v>83.3</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1132.7</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E115" s="26">
+        <v>763</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G115" s="26">
+        <v>763</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="26">
+        <v>27.5</v>
+      </c>
+      <c r="C116" s="26">
+        <v>699.4</v>
+      </c>
+      <c r="D116" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E116" s="26">
+        <v>665.1</v>
+      </c>
+      <c r="F116" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G116" s="26">
+        <v>665.1</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B117" s="26">
+        <v>55.8</v>
+      </c>
+      <c r="C117" s="26">
+        <v>385</v>
+      </c>
+      <c r="D117" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E117" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="F117" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G117" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="H117" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B118" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="D118" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="E118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="F118" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="G118" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="H118" s="30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="35"/>
+      <c r="E119" s="35"/>
+      <c r="F119" s="35"/>
+      <c r="G119" s="35"/>
+      <c r="H119" s="35"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
+    </row>
+    <row r="121" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="36"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" s="36"/>
+      <c r="C122" s="36"/>
+      <c r="D122" s="36"/>
+      <c r="E122" s="36"/>
+      <c r="F122" s="36"/>
+      <c r="G122" s="36"/>
+      <c r="H122" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A119:H119"/>
+    <mergeCell ref="A120:H121"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:G7"/>
+    <mergeCell ref="H6:H8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:H121"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:A117"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="25.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" customWidth="1"/>
+    <col min="8" max="8" width="15.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="43"/>
+    </row>
+    <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="40"/>
+      <c r="B8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="44"/>
+    </row>
+    <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+    </row>
+    <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+    </row>
+    <row r="11" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+    </row>
+    <row r="14" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="26"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="27"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="26"/>
+    </row>
+    <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="27"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="27"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="27"/>
+    </row>
+    <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="27"/>
+    </row>
+    <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="26"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+    </row>
+    <row r="24" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+    </row>
+    <row r="25" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+    </row>
+    <row r="26" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="29"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="27"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="27"/>
+    </row>
+    <row r="28" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="27"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="27"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+    </row>
+    <row r="30" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="27"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="27"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="27"/>
+    </row>
+    <row r="32" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="27"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="27"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="27"/>
+    </row>
+    <row r="34" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="27"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="27"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+    </row>
+    <row r="36" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="27"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="27"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="27"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="27"/>
+    </row>
+    <row r="38" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="27"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="27"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="27"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="27"/>
+    </row>
+    <row r="40" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+    </row>
+    <row r="42" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="29"/>
+      <c r="H42" s="29"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
+      <c r="H43" s="29"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="27"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="29"/>
+      <c r="H44" s="27"/>
+    </row>
+    <row r="45" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="27"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="29"/>
+      <c r="H45" s="27"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="27"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="27"/>
+      <c r="G46" s="29"/>
+      <c r="H46" s="27"/>
+    </row>
+    <row r="47" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="29"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="29"/>
+      <c r="H48" s="29"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+    </row>
+    <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="26"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+    </row>
+    <row r="53" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="26"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="26"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B54" s="26"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="26"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+    </row>
+    <row r="55" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="27"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="26"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="26"/>
+      <c r="H55" s="27"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="26"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="26"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26"/>
+      <c r="H56" s="26"/>
+    </row>
+    <row r="57" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="26"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="26"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="26"/>
+      <c r="H57" s="26"/>
+    </row>
+    <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="17"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="17"/>
+    </row>
+    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+    </row>
+    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A60" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+    </row>
+    <row r="61" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A61" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B61" s="27"/>
+      <c r="C61" s="27"/>
+      <c r="D61" s="27"/>
+      <c r="E61" s="26"/>
+      <c r="F61" s="27"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="27"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="17"/>
+      <c r="C63" s="17"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17"/>
+      <c r="G63" s="17"/>
+      <c r="H63" s="17"/>
+    </row>
+    <row r="64" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="17"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="17"/>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B65" s="17"/>
+      <c r="C65" s="17"/>
+      <c r="D65" s="17"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17"/>
+      <c r="G65" s="17"/>
+      <c r="H65" s="17"/>
+    </row>
+    <row r="66" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="27"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="27"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="27"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B67" s="27"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="27"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="27"/>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B68" s="27"/>
+      <c r="C68" s="26"/>
+      <c r="D68" s="27"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="27"/>
+      <c r="G68" s="26"/>
+      <c r="H68" s="27"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B69" s="27"/>
+      <c r="C69" s="26"/>
+      <c r="D69" s="27"/>
+      <c r="E69" s="26"/>
+      <c r="F69" s="27"/>
+      <c r="G69" s="26"/>
+      <c r="H69" s="27"/>
+    </row>
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B70" s="26"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="26"/>
+      <c r="H70" s="26"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="26"/>
+      <c r="C71" s="26"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="26"/>
+      <c r="H71" s="26"/>
+    </row>
+    <row r="72" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="17"/>
+      <c r="C72" s="17"/>
+      <c r="D72" s="17"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="17"/>
+      <c r="G72" s="17"/>
+      <c r="H72" s="17"/>
+    </row>
+    <row r="73" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+    </row>
+    <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" s="17"/>
+      <c r="C74" s="17"/>
+      <c r="D74" s="17"/>
+      <c r="E74" s="17"/>
+      <c r="F74" s="17"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="17"/>
+    </row>
+    <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="27"/>
+      <c r="C75" s="29"/>
+      <c r="D75" s="27"/>
+      <c r="E75" s="29"/>
+      <c r="F75" s="27"/>
+      <c r="G75" s="29"/>
+      <c r="H75" s="27"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B76" s="27"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="27"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="27"/>
+    </row>
+    <row r="77" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="27"/>
+      <c r="C77" s="29"/>
+      <c r="D77" s="27"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="27"/>
+      <c r="G77" s="29"/>
+      <c r="H77" s="27"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B78" s="27"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="27"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="27"/>
+      <c r="G78" s="29"/>
+      <c r="H78" s="27"/>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B79" s="27"/>
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="27"/>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27"/>
+    </row>
+    <row r="80" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="29"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="27"/>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B81" s="29"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="27"/>
+    </row>
+    <row r="82" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="29"/>
+      <c r="C82" s="29"/>
+      <c r="D82" s="29"/>
+      <c r="E82" s="29"/>
+      <c r="F82" s="29"/>
+      <c r="G82" s="29"/>
+      <c r="H82" s="29"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="29"/>
+      <c r="C83" s="29"/>
+      <c r="D83" s="29"/>
+      <c r="E83" s="29"/>
+      <c r="F83" s="29"/>
+      <c r="G83" s="29"/>
+      <c r="H83" s="29"/>
+    </row>
+    <row r="84" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B84" s="29"/>
+      <c r="C84" s="29"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="29"/>
+      <c r="F84" s="29"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="27"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B85" s="29"/>
+      <c r="C85" s="29"/>
+      <c r="D85" s="29"/>
+      <c r="E85" s="29"/>
+      <c r="F85" s="29"/>
+      <c r="G85" s="29"/>
+      <c r="H85" s="27"/>
+    </row>
+    <row r="86" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A86" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B86" s="27"/>
+      <c r="C86" s="27"/>
+      <c r="D86" s="27"/>
+      <c r="E86" s="27"/>
+      <c r="F86" s="27"/>
+      <c r="G86" s="27"/>
+      <c r="H86" s="29"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87" s="27"/>
+      <c r="C87" s="27"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="27"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="29"/>
+    </row>
+    <row r="88" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B88" s="27"/>
+      <c r="C88" s="27"/>
+      <c r="D88" s="27"/>
+      <c r="E88" s="27"/>
+      <c r="F88" s="27"/>
+      <c r="G88" s="27"/>
+      <c r="H88" s="27"/>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B89" s="27"/>
+      <c r="C89" s="27"/>
+      <c r="D89" s="27"/>
+      <c r="E89" s="27"/>
+      <c r="F89" s="27"/>
+      <c r="G89" s="27"/>
+      <c r="H89" s="27"/>
+    </row>
+    <row r="90" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A90" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B92" s="53"/>
-[...8 lines deleted...]
-      <c r="A93" s="18" t="s">
+      <c r="B90" s="27"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="27"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="29"/>
+      <c r="H90" s="27"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="53"/>
-[...32 lines deleted...]
-      <c r="A96" s="18" t="s">
+      <c r="B91" s="27"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="27"/>
+      <c r="G91" s="29"/>
+      <c r="H91" s="27"/>
+    </row>
+    <row r="92" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A92" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B92" s="27"/>
+      <c r="C92" s="27"/>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27"/>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B93" s="27"/>
+      <c r="C93" s="27"/>
+      <c r="D93" s="27"/>
+      <c r="E93" s="27"/>
+      <c r="F93" s="27"/>
+      <c r="G93" s="27"/>
+      <c r="H93" s="27"/>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B96" s="55"/>
-[...8 lines deleted...]
-      <c r="A97" s="18" t="s">
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B97" s="55"/>
-[...17 lines deleted...]
-      <c r="H98" s="17"/>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+    </row>
+    <row r="96" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B96" s="27"/>
+      <c r="C96" s="27"/>
+      <c r="D96" s="27"/>
+      <c r="E96" s="27"/>
+      <c r="F96" s="27"/>
+      <c r="G96" s="27"/>
+      <c r="H96" s="27"/>
+    </row>
+    <row r="97" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" s="27"/>
+      <c r="C97" s="27"/>
+      <c r="D97" s="27"/>
+      <c r="E97" s="27"/>
+      <c r="F97" s="27"/>
+      <c r="G97" s="27"/>
+      <c r="H97" s="29"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98" s="27"/>
+      <c r="C98" s="27"/>
+      <c r="D98" s="27"/>
+      <c r="E98" s="27"/>
+      <c r="F98" s="27"/>
+      <c r="G98" s="27"/>
+      <c r="H98" s="29"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B99" s="56"/>
-[...5 lines deleted...]
-      <c r="H99" s="57"/>
+      <c r="B99" s="27"/>
+      <c r="C99" s="27"/>
+      <c r="D99" s="27"/>
+      <c r="E99" s="27"/>
+      <c r="F99" s="27"/>
+      <c r="G99" s="27"/>
+      <c r="H99" s="29"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B100" s="56"/>
-[...5 lines deleted...]
-      <c r="H100" s="57"/>
+      <c r="B100" s="27"/>
+      <c r="C100" s="27"/>
+      <c r="D100" s="27"/>
+      <c r="E100" s="27"/>
+      <c r="F100" s="27"/>
+      <c r="G100" s="27"/>
+      <c r="H100" s="29"/>
     </row>
     <row r="101" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="B101" s="17"/>
       <c r="C101" s="17"/>
       <c r="D101" s="17"/>
       <c r="E101" s="17"/>
       <c r="F101" s="17"/>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="H102" s="58"/>
+        <v>83</v>
+      </c>
+      <c r="B102" s="27"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="29"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B103" s="58"/>
-[...5 lines deleted...]
-      <c r="H103" s="58"/>
+      <c r="B103" s="27"/>
+      <c r="C103" s="29"/>
+      <c r="D103" s="27"/>
+      <c r="E103" s="29"/>
+      <c r="F103" s="27"/>
+      <c r="G103" s="27"/>
+      <c r="H103" s="27"/>
     </row>
     <row r="104" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="H104" s="58"/>
+        <v>84</v>
+      </c>
+      <c r="B104" s="29"/>
+      <c r="C104" s="29"/>
+      <c r="D104" s="29"/>
+      <c r="E104" s="29"/>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29"/>
+      <c r="H104" s="27"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B105" s="59"/>
-[...5 lines deleted...]
-      <c r="H105" s="58"/>
+      <c r="B105" s="29"/>
+      <c r="C105" s="29"/>
+      <c r="D105" s="29"/>
+      <c r="E105" s="29"/>
+      <c r="F105" s="29"/>
+      <c r="G105" s="29"/>
+      <c r="H105" s="27"/>
     </row>
     <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A106" s="16" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+        <v>167</v>
+      </c>
+      <c r="B106" s="27"/>
+      <c r="C106" s="27"/>
+      <c r="D106" s="27"/>
+      <c r="E106" s="27"/>
+      <c r="F106" s="27"/>
+      <c r="G106" s="27"/>
+      <c r="H106" s="27"/>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="H107" s="17"/>
+        <v>168</v>
+      </c>
+      <c r="B107" s="27"/>
+      <c r="C107" s="27"/>
+      <c r="D107" s="27"/>
+      <c r="E107" s="27"/>
+      <c r="F107" s="27"/>
+      <c r="G107" s="27"/>
+      <c r="H107" s="27"/>
     </row>
     <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
-        <v>68</v>
-[...9 lines deleted...]
-    <row r="109" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+      <c r="B108" s="27"/>
+      <c r="C108" s="27"/>
+      <c r="D108" s="27"/>
+      <c r="E108" s="27"/>
+      <c r="F108" s="27"/>
+      <c r="G108" s="27"/>
+      <c r="H108" s="27"/>
+    </row>
+    <row r="109" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="H109" s="17"/>
+        <v>170</v>
+      </c>
+      <c r="B109" s="27"/>
+      <c r="C109" s="27"/>
+      <c r="D109" s="27"/>
+      <c r="E109" s="27"/>
+      <c r="F109" s="27"/>
+      <c r="G109" s="27"/>
+      <c r="H109" s="27"/>
     </row>
     <row r="110" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B110" s="61"/>
-[...5 lines deleted...]
-      <c r="H110" s="60"/>
+      <c r="B110" s="26"/>
+      <c r="C110" s="26"/>
+      <c r="D110" s="26"/>
+      <c r="E110" s="26"/>
+      <c r="F110" s="26"/>
+      <c r="G110" s="26"/>
+      <c r="H110" s="27"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B111" s="61"/>
-[...5 lines deleted...]
-      <c r="H111" s="60"/>
+      <c r="B111" s="26"/>
+      <c r="C111" s="26"/>
+      <c r="D111" s="26"/>
+      <c r="E111" s="26"/>
+      <c r="F111" s="26"/>
+      <c r="G111" s="26"/>
+      <c r="H111" s="27"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B112" s="60"/>
-[...5 lines deleted...]
-      <c r="H112" s="60"/>
+      <c r="B112" s="27"/>
+      <c r="C112" s="26"/>
+      <c r="D112" s="27"/>
+      <c r="E112" s="26"/>
+      <c r="F112" s="27"/>
+      <c r="G112" s="26"/>
+      <c r="H112" s="27"/>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B113" s="61"/>
-[...5 lines deleted...]
-      <c r="H113" s="60"/>
+      <c r="B113" s="26"/>
+      <c r="C113" s="26"/>
+      <c r="D113" s="26"/>
+      <c r="E113" s="26"/>
+      <c r="F113" s="26"/>
+      <c r="G113" s="26"/>
+      <c r="H113" s="27"/>
     </row>
     <row r="114" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B114" s="61"/>
-[...5 lines deleted...]
-      <c r="H114" s="60"/>
+      <c r="B114" s="26"/>
+      <c r="C114" s="26"/>
+      <c r="D114" s="26"/>
+      <c r="E114" s="26"/>
+      <c r="F114" s="26"/>
+      <c r="G114" s="26"/>
+      <c r="H114" s="27"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B115" s="61"/>
-[...5 lines deleted...]
-      <c r="H115" s="60"/>
+      <c r="B115" s="26"/>
+      <c r="C115" s="26"/>
+      <c r="D115" s="26"/>
+      <c r="E115" s="26"/>
+      <c r="F115" s="26"/>
+      <c r="G115" s="26"/>
+      <c r="H115" s="27"/>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="61"/>
-[...5 lines deleted...]
-      <c r="H116" s="60"/>
+      <c r="B116" s="26"/>
+      <c r="C116" s="26"/>
+      <c r="D116" s="27"/>
+      <c r="E116" s="26"/>
+      <c r="F116" s="27"/>
+      <c r="G116" s="26"/>
+      <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B117" s="32"/>
-[...5 lines deleted...]
-      <c r="H117" s="32"/>
+      <c r="B117" s="30"/>
+      <c r="C117" s="31"/>
+      <c r="D117" s="30"/>
+      <c r="E117" s="31"/>
+      <c r="F117" s="30"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="66" t="s">
+      <c r="A118" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="66"/>
-[...5 lines deleted...]
-      <c r="H118" s="66"/>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="35"/>
+      <c r="E118" s="35"/>
+      <c r="F118" s="35"/>
+      <c r="G118" s="35"/>
+      <c r="H118" s="35"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="67" t="s">
+      <c r="A119" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="67"/>
-[...15 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
+    </row>
+    <row r="120" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="36"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="67" t="s">
+      <c r="A121" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="67"/>
-[...5 lines deleted...]
-      <c r="H121" s="67"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1478 lines deleted...]
-
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView topLeftCell="A96" workbookViewId="0">
+      <selection activeCell="A110" sqref="A110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" customWidth="1"/>
     <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="79"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="78"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="50"/>
+      <c r="H6" s="42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="48"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="49"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
@@ -26466,1045 +27596,1045 @@
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="26"/>
       <c r="D15" s="27"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="26"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="29"/>
       <c r="D28" s="27"/>
       <c r="E28" s="29"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="29"/>
       <c r="D29" s="27"/>
       <c r="E29" s="29"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="29"/>
       <c r="D31" s="27"/>
       <c r="E31" s="29"/>
       <c r="F31" s="27"/>
       <c r="G31" s="29"/>
       <c r="H31" s="27"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="29"/>
       <c r="D32" s="27"/>
       <c r="E32" s="29"/>
       <c r="F32" s="27"/>
       <c r="G32" s="29"/>
       <c r="H32" s="27"/>
     </row>
-    <row r="33" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="29"/>
       <c r="D33" s="27"/>
       <c r="E33" s="29"/>
       <c r="F33" s="27"/>
       <c r="G33" s="29"/>
       <c r="H33" s="27"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="29"/>
       <c r="D34" s="27"/>
-      <c r="E34" s="29"/>
+      <c r="E34" s="27"/>
       <c r="F34" s="27"/>
-      <c r="G34" s="29"/>
+      <c r="G34" s="27"/>
       <c r="H34" s="27"/>
     </row>
-    <row r="35" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="29"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="29"/>
       <c r="D36" s="27"/>
-      <c r="E36" s="27"/>
+      <c r="E36" s="29"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="27"/>
+      <c r="G36" s="29"/>
       <c r="H36" s="27"/>
     </row>
-    <row r="37" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="29"/>
       <c r="D37" s="27"/>
       <c r="E37" s="29"/>
       <c r="F37" s="27"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="29"/>
       <c r="D38" s="27"/>
       <c r="E38" s="29"/>
       <c r="F38" s="27"/>
       <c r="G38" s="29"/>
       <c r="H38" s="27"/>
     </row>
-    <row r="39" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B39" s="27"/>
       <c r="C39" s="29"/>
       <c r="D39" s="27"/>
       <c r="E39" s="29"/>
       <c r="F39" s="27"/>
       <c r="G39" s="29"/>
       <c r="H39" s="27"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
     </row>
-    <row r="43" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B43" s="29"/>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B44" s="29"/>
+        <v>15</v>
+      </c>
+      <c r="B44" s="27"/>
       <c r="C44" s="29"/>
-      <c r="D44" s="29"/>
+      <c r="D44" s="27"/>
       <c r="E44" s="29"/>
-      <c r="F44" s="29"/>
+      <c r="F44" s="27"/>
       <c r="G44" s="29"/>
-      <c r="H44" s="29"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H44" s="27"/>
+    </row>
+    <row r="45" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="29"/>
       <c r="D45" s="27"/>
       <c r="E45" s="29"/>
       <c r="F45" s="27"/>
       <c r="G45" s="29"/>
       <c r="H45" s="27"/>
     </row>
-    <row r="46" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="B46" s="27"/>
       <c r="C46" s="29"/>
       <c r="D46" s="27"/>
       <c r="E46" s="29"/>
       <c r="F46" s="27"/>
       <c r="G46" s="29"/>
       <c r="H46" s="27"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B47" s="27"/>
+        <v>31</v>
+      </c>
+      <c r="B47" s="29"/>
       <c r="C47" s="29"/>
-      <c r="D47" s="27"/>
+      <c r="D47" s="29"/>
       <c r="E47" s="29"/>
-      <c r="F47" s="27"/>
+      <c r="F47" s="29"/>
       <c r="G47" s="29"/>
-      <c r="H47" s="27"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H47" s="29"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B48" s="29"/>
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+    </row>
+    <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>22</v>
-      </c>
-[...34 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
     </row>
-    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B55" s="26"/>
+        <v>35</v>
+      </c>
+      <c r="B55" s="27"/>
       <c r="C55" s="26"/>
-      <c r="D55" s="26"/>
+      <c r="D55" s="27"/>
       <c r="E55" s="26"/>
-      <c r="F55" s="26"/>
+      <c r="F55" s="27"/>
       <c r="G55" s="26"/>
-      <c r="H55" s="26"/>
+      <c r="H55" s="27"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B56" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="B56" s="26"/>
       <c r="C56" s="26"/>
-      <c r="D56" s="27"/>
+      <c r="D56" s="26"/>
       <c r="E56" s="26"/>
-      <c r="F56" s="27"/>
+      <c r="F56" s="26"/>
       <c r="G56" s="26"/>
-      <c r="H56" s="27"/>
+      <c r="H56" s="26"/>
     </row>
     <row r="57" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A57" s="18" t="s">
-        <v>35</v>
+      <c r="A57" s="16" t="s">
+        <v>145</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+        <v>147</v>
+      </c>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+    </row>
+    <row r="60" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
-    <row r="61" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      </c>
+    <row r="61" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A61" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
     </row>
     <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A63" s="18" t="s">
-        <v>40</v>
+      <c r="A63" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="B63" s="27"/>
       <c r="C63" s="27"/>
       <c r="D63" s="27"/>
       <c r="E63" s="26"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="65" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="17"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="17"/>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
-    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="66" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
-    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="68" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B67" s="27"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="27"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="27"/>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B68" s="27"/>
       <c r="C68" s="26"/>
       <c r="D68" s="27"/>
       <c r="E68" s="26"/>
       <c r="F68" s="27"/>
       <c r="G68" s="26"/>
       <c r="H68" s="27"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="27"/>
       <c r="C69" s="26"/>
       <c r="D69" s="27"/>
       <c r="E69" s="26"/>
       <c r="F69" s="27"/>
       <c r="G69" s="26"/>
       <c r="H69" s="27"/>
     </row>
     <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B70" s="27"/>
       <c r="C70" s="26"/>
       <c r="D70" s="27"/>
       <c r="E70" s="26"/>
       <c r="F70" s="27"/>
       <c r="G70" s="26"/>
       <c r="H70" s="27"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B71" s="27"/>
+        <v>15</v>
+      </c>
+      <c r="B71" s="26"/>
       <c r="C71" s="26"/>
       <c r="D71" s="27"/>
       <c r="E71" s="26"/>
       <c r="F71" s="27"/>
       <c r="G71" s="26"/>
-      <c r="H71" s="27"/>
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H71" s="26"/>
+    </row>
+    <row r="72" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="16" t="s">
+        <v>171</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H73" s="26"/>
+    <row r="73" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
     </row>
     <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>47</v>
+        <v>164</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
-    <row r="75" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="18" t="s">
+        <v>50</v>
       </c>
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="17"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
     </row>
-    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="77" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B76" s="27"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="27"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="27"/>
+    </row>
+    <row r="77" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="27"/>
       <c r="C78" s="29"/>
       <c r="D78" s="27"/>
       <c r="E78" s="29"/>
       <c r="F78" s="27"/>
       <c r="G78" s="29"/>
       <c r="H78" s="27"/>
     </row>
-    <row r="79" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>152</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="29"/>
       <c r="D79" s="27"/>
       <c r="E79" s="29"/>
       <c r="F79" s="27"/>
       <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="17"/>
+      <c r="C80" s="17"/>
+      <c r="D80" s="17"/>
+      <c r="E80" s="17"/>
+      <c r="F80" s="17"/>
+      <c r="G80" s="17"/>
+      <c r="H80" s="17"/>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="27"/>
-[...19 lines deleted...]
-    <row r="82" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="B81" s="29"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="27"/>
+    </row>
+    <row r="82" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B82" s="29"/>
       <c r="C82" s="29"/>
       <c r="D82" s="29"/>
       <c r="E82" s="29"/>
       <c r="F82" s="29"/>
       <c r="G82" s="29"/>
       <c r="H82" s="27"/>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="29"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
       <c r="E83" s="29"/>
       <c r="F83" s="29"/>
       <c r="G83" s="29"/>
-      <c r="H83" s="27"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="H83" s="29"/>
+    </row>
+    <row r="84" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="B84" s="29"/>
       <c r="C84" s="29"/>
       <c r="D84" s="29"/>
       <c r="E84" s="29"/>
       <c r="F84" s="29"/>
       <c r="G84" s="29"/>
       <c r="H84" s="29"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B85" s="29"/>
       <c r="C85" s="29"/>
       <c r="D85" s="29"/>
       <c r="E85" s="29"/>
       <c r="F85" s="29"/>
       <c r="G85" s="29"/>
-      <c r="H85" s="29"/>
+      <c r="H85" s="27"/>
     </row>
     <row r="86" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="B86" s="29"/>
       <c r="C86" s="29"/>
       <c r="D86" s="29"/>
       <c r="E86" s="29"/>
       <c r="F86" s="29"/>
       <c r="G86" s="29"/>
       <c r="H86" s="27"/>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="29"/>
-[...5 lines deleted...]
-      <c r="H87" s="27"/>
+      <c r="B87" s="27"/>
+      <c r="C87" s="27"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="27"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="29"/>
     </row>
     <row r="88" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A88" s="18" t="s">
-        <v>55</v>
+      <c r="A88" s="16" t="s">
+        <v>153</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="29"/>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H89" s="29"/>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B89" s="17"/>
+      <c r="C89" s="17"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="17"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
     </row>
     <row r="90" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A90" s="16" t="s">
-        <v>56</v>
+      <c r="A90" s="18" t="s">
+        <v>58</v>
       </c>
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
     </row>
-    <row r="91" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>58</v>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B91" s="29"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="29"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="29"/>
+      <c r="G91" s="29"/>
+      <c r="H91" s="27"/>
+    </row>
+    <row r="92" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A92" s="16" t="s">
+        <v>155</v>
       </c>
       <c r="B92" s="29"/>
       <c r="C92" s="29"/>
       <c r="D92" s="29"/>
       <c r="E92" s="29"/>
       <c r="F92" s="29"/>
       <c r="G92" s="29"/>
       <c r="H92" s="27"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>59</v>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B93" s="17"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="17"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="18" t="s">
+        <v>61</v>
       </c>
       <c r="B94" s="17"/>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17"/>
       <c r="F94" s="17"/>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
     </row>
-    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A97" s="18" t="s">
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B97" s="29"/>
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+    </row>
+    <row r="96" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="17"/>
+      <c r="F96" s="17"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="17"/>
+    </row>
+    <row r="97" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B98" s="17"/>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17"/>
       <c r="F98" s="17"/>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B99" s="27"/>
       <c r="C99" s="27"/>
       <c r="D99" s="27"/>
       <c r="E99" s="27"/>
       <c r="F99" s="27"/>
       <c r="G99" s="27"/>
       <c r="H99" s="29"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
       <c r="H100" s="29"/>
     </row>
     <row r="101" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
-        <v>64</v>
+        <v>158</v>
       </c>
       <c r="B101" s="17"/>
       <c r="C101" s="17"/>
       <c r="D101" s="17"/>
       <c r="E101" s="17"/>
       <c r="F101" s="17"/>
       <c r="G101" s="17"/>
       <c r="H101" s="17"/>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="27"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
@@ -27520,87 +28650,87 @@
       <c r="A104" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B104" s="29"/>
       <c r="C104" s="29"/>
       <c r="D104" s="29"/>
       <c r="E104" s="29"/>
       <c r="F104" s="29"/>
       <c r="G104" s="29"/>
       <c r="H104" s="27"/>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="29"/>
       <c r="C105" s="29"/>
       <c r="D105" s="29"/>
       <c r="E105" s="29"/>
       <c r="F105" s="29"/>
       <c r="G105" s="29"/>
       <c r="H105" s="27"/>
     </row>
     <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A106" s="16" t="s">
-        <v>66</v>
+        <v>159</v>
       </c>
       <c r="B106" s="17"/>
       <c r="C106" s="17"/>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="17"/>
       <c r="G106" s="17"/>
       <c r="H106" s="17"/>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
-        <v>67</v>
+        <v>160</v>
       </c>
       <c r="B107" s="17"/>
       <c r="C107" s="17"/>
       <c r="D107" s="17"/>
       <c r="E107" s="17"/>
       <c r="F107" s="17"/>
       <c r="G107" s="17"/>
       <c r="H107" s="17"/>
     </row>
     <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
-        <v>68</v>
+        <v>161</v>
       </c>
       <c r="B108" s="17"/>
       <c r="C108" s="17"/>
       <c r="D108" s="17"/>
       <c r="E108" s="17"/>
       <c r="F108" s="17"/>
       <c r="G108" s="17"/>
       <c r="H108" s="17"/>
     </row>
-    <row r="109" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
-        <v>69</v>
+        <v>162</v>
       </c>
       <c r="B109" s="17"/>
       <c r="C109" s="17"/>
       <c r="D109" s="17"/>
       <c r="E109" s="17"/>
       <c r="F109" s="17"/>
       <c r="G109" s="17"/>
       <c r="H109" s="17"/>
     </row>
     <row r="110" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A110" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B110" s="26"/>
       <c r="C110" s="26"/>
       <c r="D110" s="26"/>
       <c r="E110" s="26"/>
       <c r="F110" s="26"/>
       <c r="G110" s="26"/>
       <c r="H110" s="27"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="18" t="s">
         <v>22</v>
       </c>
@@ -27663,283 +28793,283 @@
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="27"/>
       <c r="E116" s="26"/>
       <c r="F116" s="27"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B117" s="30"/>
       <c r="C117" s="31"/>
       <c r="D117" s="30"/>
       <c r="E117" s="31"/>
       <c r="F117" s="30"/>
       <c r="G117" s="31"/>
       <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="66" t="s">
+      <c r="A118" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="66"/>
-[...5 lines deleted...]
-      <c r="H118" s="66"/>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="35"/>
+      <c r="E118" s="35"/>
+      <c r="F118" s="35"/>
+      <c r="G118" s="35"/>
+      <c r="H118" s="35"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="67" t="s">
+      <c r="A119" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="67"/>
-[...5 lines deleted...]
-      <c r="H119" s="67"/>
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
     </row>
     <row r="120" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="67"/>
-[...6 lines deleted...]
-      <c r="H120" s="67"/>
+      <c r="A120" s="36"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A121" s="67" t="s">
+      <c r="A121" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="67"/>
-[...5 lines deleted...]
-      <c r="H121" s="67"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A2:H2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A8"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="A6:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H123"/>
+  <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+      <selection activeCell="M112" sqref="M112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="76"/>
-[...5 lines deleted...]
-      <c r="H3" s="76"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="77" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="77"/>
+      <c r="A4" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="79"/>
-      <c r="B6" s="72" t="s">
+      <c r="A6" s="47"/>
+      <c r="B6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="72"/>
-[...2 lines deleted...]
-      <c r="F6" s="72" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="78"/>
-      <c r="H6" s="73" t="s">
+      <c r="G6" s="50"/>
+      <c r="H6" s="42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="80"/>
-      <c r="B7" s="72" t="s">
+      <c r="A7" s="48"/>
+      <c r="B7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="72"/>
-      <c r="D7" s="72" t="s">
+      <c r="C7" s="41"/>
+      <c r="D7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="72"/>
-[...2 lines deleted...]
-      <c r="H7" s="74"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="81"/>
+      <c r="A8" s="49"/>
       <c r="B8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="75"/>
+      <c r="H8" s="44"/>
     </row>
     <row r="9" spans="1:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
     </row>
     <row r="10" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
-    <row r="11" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>86</v>
+        <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
-    <row r="12" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
     </row>
-    <row r="14" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="27"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="26"/>
       <c r="D15" s="27"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
@@ -27969,1299 +29099,1275 @@
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="26"/>
       <c r="D18" s="27"/>
       <c r="E18" s="26"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="29"/>
       <c r="D28" s="27"/>
       <c r="E28" s="29"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="29"/>
       <c r="D29" s="27"/>
       <c r="E29" s="29"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="29"/>
       <c r="D31" s="27"/>
       <c r="E31" s="29"/>
       <c r="F31" s="27"/>
       <c r="G31" s="29"/>
       <c r="H31" s="27"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="29"/>
       <c r="D32" s="27"/>
       <c r="E32" s="29"/>
       <c r="F32" s="27"/>
       <c r="G32" s="29"/>
       <c r="H32" s="27"/>
     </row>
-    <row r="33" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="29"/>
       <c r="D33" s="27"/>
       <c r="E33" s="29"/>
       <c r="F33" s="27"/>
       <c r="G33" s="29"/>
       <c r="H33" s="27"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="29"/>
       <c r="D34" s="27"/>
-      <c r="E34" s="29"/>
+      <c r="E34" s="27"/>
       <c r="F34" s="27"/>
-      <c r="G34" s="29"/>
+      <c r="G34" s="27"/>
       <c r="H34" s="27"/>
     </row>
-    <row r="35" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="29"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
     </row>
-    <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="29"/>
       <c r="D36" s="27"/>
-      <c r="E36" s="27"/>
+      <c r="E36" s="29"/>
       <c r="F36" s="27"/>
-      <c r="G36" s="27"/>
+      <c r="G36" s="29"/>
       <c r="H36" s="27"/>
     </row>
-    <row r="37" spans="1:8" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="29"/>
       <c r="D37" s="27"/>
       <c r="E37" s="29"/>
       <c r="F37" s="27"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
-    <row r="38" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="29"/>
       <c r="D38" s="27"/>
       <c r="E38" s="29"/>
       <c r="F38" s="27"/>
       <c r="G38" s="29"/>
       <c r="H38" s="27"/>
     </row>
-    <row r="39" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B39" s="27"/>
       <c r="C39" s="29"/>
       <c r="D39" s="27"/>
       <c r="E39" s="29"/>
       <c r="F39" s="27"/>
       <c r="G39" s="29"/>
       <c r="H39" s="27"/>
     </row>
-    <row r="40" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
     </row>
-    <row r="43" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B43" s="29"/>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B44" s="29"/>
+        <v>15</v>
+      </c>
+      <c r="B44" s="27"/>
       <c r="C44" s="29"/>
-      <c r="D44" s="29"/>
+      <c r="D44" s="27"/>
       <c r="E44" s="29"/>
-      <c r="F44" s="29"/>
+      <c r="F44" s="27"/>
       <c r="G44" s="29"/>
-      <c r="H44" s="29"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H44" s="27"/>
+    </row>
+    <row r="45" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="29"/>
       <c r="D45" s="27"/>
       <c r="E45" s="29"/>
       <c r="F45" s="27"/>
       <c r="G45" s="29"/>
       <c r="H45" s="27"/>
     </row>
-    <row r="46" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="B46" s="27"/>
       <c r="C46" s="29"/>
       <c r="D46" s="27"/>
       <c r="E46" s="29"/>
       <c r="F46" s="27"/>
       <c r="G46" s="29"/>
       <c r="H46" s="27"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B47" s="27"/>
+        <v>31</v>
+      </c>
+      <c r="B47" s="29"/>
       <c r="C47" s="29"/>
-      <c r="D47" s="27"/>
+      <c r="D47" s="29"/>
       <c r="E47" s="29"/>
-      <c r="F47" s="27"/>
+      <c r="F47" s="29"/>
       <c r="G47" s="29"/>
-      <c r="H47" s="27"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H47" s="29"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B48" s="29"/>
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="17"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
+      <c r="H50" s="17"/>
+    </row>
+    <row r="51" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>22</v>
-      </c>
-[...34 lines deleted...]
-        <v>33</v>
       </c>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
     </row>
-    <row r="54" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="27"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="26"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="26"/>
+      <c r="H55" s="27"/>
+    </row>
+    <row r="56" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B55" s="26"/>
-[...11 lines deleted...]
-      <c r="B56" s="27"/>
+      <c r="B56" s="26"/>
       <c r="C56" s="26"/>
-      <c r="D56" s="27"/>
+      <c r="D56" s="26"/>
       <c r="E56" s="26"/>
-      <c r="F56" s="27"/>
+      <c r="F56" s="26"/>
       <c r="G56" s="26"/>
-      <c r="H56" s="27"/>
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H56" s="26"/>
+    </row>
+    <row r="57" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
+        <v>145</v>
       </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="59" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="17"/>
+      <c r="F58" s="17"/>
+      <c r="G58" s="17"/>
+      <c r="H58" s="17"/>
+    </row>
+    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
     </row>
-    <row r="60" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>37</v>
+        <v>148</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
-    <row r="61" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="61" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="18" t="s">
+        <v>40</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
     </row>
-    <row r="62" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>40</v>
+    <row r="62" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="27"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+    </row>
+    <row r="63" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="16" t="s">
+        <v>149</v>
       </c>
       <c r="B63" s="27"/>
       <c r="C63" s="26"/>
       <c r="D63" s="27"/>
       <c r="E63" s="26"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="65" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B64" s="17"/>
+      <c r="C64" s="17"/>
+      <c r="D64" s="17"/>
+      <c r="E64" s="17"/>
+      <c r="F64" s="17"/>
+      <c r="G64" s="17"/>
+      <c r="H64" s="17"/>
+    </row>
+    <row r="65" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
-    <row r="66" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="66" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="17"/>
       <c r="D66" s="17"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
     </row>
-    <row r="67" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="68" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B67" s="27"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="27"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="27"/>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B68" s="27"/>
       <c r="C68" s="26"/>
       <c r="D68" s="27"/>
       <c r="E68" s="26"/>
       <c r="F68" s="27"/>
       <c r="G68" s="26"/>
       <c r="H68" s="27"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="27"/>
       <c r="C69" s="26"/>
       <c r="D69" s="27"/>
       <c r="E69" s="26"/>
       <c r="F69" s="27"/>
       <c r="G69" s="26"/>
       <c r="H69" s="27"/>
     </row>
     <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A70" s="18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B70" s="27"/>
       <c r="C70" s="26"/>
       <c r="D70" s="27"/>
       <c r="E70" s="26"/>
       <c r="F70" s="27"/>
       <c r="G70" s="26"/>
       <c r="H70" s="27"/>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B71" s="27"/>
+        <v>15</v>
+      </c>
+      <c r="B71" s="26"/>
       <c r="C71" s="26"/>
       <c r="D71" s="27"/>
       <c r="E71" s="26"/>
       <c r="F71" s="27"/>
       <c r="G71" s="26"/>
-      <c r="H71" s="27"/>
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="H71" s="26"/>
+    </row>
+    <row r="72" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="16" t="s">
+        <v>171</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="74" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B73" s="17"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="17"/>
+      <c r="E73" s="17"/>
+      <c r="F73" s="17"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+    </row>
+    <row r="74" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>47</v>
+        <v>164</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
-    <row r="75" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>48</v>
+    <row r="75" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="18" t="s">
+        <v>50</v>
       </c>
       <c r="B75" s="17"/>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="17"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
     </row>
-    <row r="76" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="77" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B76" s="27"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="27"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="27"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="27"/>
+    </row>
+    <row r="77" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A77" s="18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B77" s="27"/>
       <c r="C77" s="29"/>
       <c r="D77" s="27"/>
       <c r="E77" s="29"/>
       <c r="F77" s="27"/>
       <c r="G77" s="29"/>
       <c r="H77" s="27"/>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="27"/>
       <c r="C78" s="29"/>
       <c r="D78" s="27"/>
       <c r="E78" s="29"/>
       <c r="F78" s="27"/>
       <c r="G78" s="29"/>
       <c r="H78" s="27"/>
     </row>
-    <row r="79" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>152</v>
       </c>
       <c r="B79" s="27"/>
       <c r="C79" s="29"/>
       <c r="D79" s="27"/>
       <c r="E79" s="29"/>
       <c r="F79" s="27"/>
       <c r="G79" s="29"/>
       <c r="H79" s="27"/>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="27"/>
+      <c r="C80" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="27"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27"/>
+    </row>
+    <row r="81" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="27"/>
-[...16 lines deleted...]
-      <c r="G81" s="27"/>
+      <c r="B81" s="29"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
       <c r="H81" s="27"/>
     </row>
-    <row r="82" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A82" s="18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B82" s="29"/>
       <c r="C82" s="29"/>
       <c r="D82" s="29"/>
       <c r="E82" s="29"/>
       <c r="F82" s="29"/>
       <c r="G82" s="29"/>
       <c r="H82" s="27"/>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="29"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
       <c r="E83" s="29"/>
       <c r="F83" s="29"/>
       <c r="G83" s="29"/>
-      <c r="H83" s="27"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H83" s="29"/>
+    </row>
+    <row r="84" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="B84" s="29"/>
       <c r="C84" s="29"/>
       <c r="D84" s="29"/>
       <c r="E84" s="29"/>
       <c r="F84" s="29"/>
       <c r="G84" s="29"/>
       <c r="H84" s="29"/>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="18" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B85" s="29"/>
       <c r="C85" s="29"/>
       <c r="D85" s="29"/>
       <c r="E85" s="29"/>
       <c r="F85" s="29"/>
       <c r="G85" s="29"/>
-      <c r="H85" s="29"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H85" s="27"/>
+    </row>
+    <row r="86" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A86" s="18" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="B86" s="29"/>
       <c r="C86" s="29"/>
       <c r="D86" s="29"/>
       <c r="E86" s="29"/>
       <c r="F86" s="29"/>
       <c r="G86" s="29"/>
       <c r="H86" s="27"/>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>22</v>
+      </c>
+      <c r="B87" s="27"/>
+      <c r="C87" s="27"/>
+      <c r="D87" s="27"/>
+      <c r="E87" s="27"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="29"/>
+    </row>
+    <row r="88" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="16" t="s">
+        <v>153</v>
       </c>
       <c r="B88" s="27"/>
       <c r="C88" s="27"/>
       <c r="D88" s="27"/>
       <c r="E88" s="27"/>
       <c r="F88" s="27"/>
       <c r="G88" s="27"/>
       <c r="H88" s="29"/>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>56</v>
+    <row r="89" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B89" s="17"/>
+      <c r="C89" s="17"/>
+      <c r="D89" s="17"/>
+      <c r="E89" s="17"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
+    </row>
+    <row r="90" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="18" t="s">
+        <v>58</v>
       </c>
       <c r="B90" s="17"/>
       <c r="C90" s="17"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
     </row>
-    <row r="91" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>58</v>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B91" s="27"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="27"/>
+      <c r="G91" s="29"/>
+      <c r="H91" s="27"/>
+    </row>
+    <row r="92" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A92" s="16" t="s">
+        <v>155</v>
       </c>
       <c r="B92" s="27"/>
       <c r="C92" s="29"/>
       <c r="D92" s="27"/>
       <c r="E92" s="29"/>
       <c r="F92" s="27"/>
       <c r="G92" s="29"/>
       <c r="H92" s="27"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>59</v>
+    <row r="93" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B93" s="17"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="17"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="18" t="s">
+        <v>61</v>
       </c>
       <c r="B94" s="17"/>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17"/>
       <c r="F94" s="17"/>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
     </row>
-    <row r="95" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>61</v>
+    <row r="95" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+    </row>
+    <row r="96" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="16" t="s">
+        <v>165</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="29"/>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A97" s="18" t="s">
+    <row r="97" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" s="17"/>
+      <c r="C97" s="17"/>
+      <c r="D97" s="17"/>
+      <c r="E97" s="17"/>
+      <c r="F97" s="17"/>
+      <c r="G97" s="17"/>
+      <c r="H97" s="17"/>
+    </row>
+    <row r="98" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="18" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
       <c r="B98" s="17"/>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17"/>
       <c r="F98" s="17"/>
       <c r="G98" s="17"/>
       <c r="H98" s="17"/>
     </row>
-    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B99" s="27"/>
-[...5 lines deleted...]
-      <c r="H99" s="29"/>
+      <c r="B99" s="17"/>
+      <c r="C99" s="17"/>
+      <c r="D99" s="17"/>
+      <c r="E99" s="17"/>
+      <c r="F99" s="17"/>
+      <c r="G99" s="17"/>
+      <c r="H99" s="17"/>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B100" s="27"/>
       <c r="C100" s="27"/>
       <c r="D100" s="27"/>
       <c r="E100" s="27"/>
       <c r="F100" s="27"/>
       <c r="G100" s="27"/>
       <c r="H100" s="29"/>
     </row>
-    <row r="101" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
-        <v>64</v>
+        <v>166</v>
       </c>
       <c r="B101" s="27"/>
       <c r="C101" s="27"/>
       <c r="D101" s="27"/>
       <c r="E101" s="27"/>
       <c r="F101" s="27"/>
       <c r="G101" s="27"/>
-      <c r="H101" s="27"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H101" s="29"/>
+    </row>
+    <row r="102" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      <c r="G102" s="29"/>
+        <v>83</v>
+      </c>
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
       <c r="H102" s="27"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B103" s="29"/>
       <c r="C103" s="29"/>
       <c r="D103" s="29"/>
       <c r="E103" s="29"/>
       <c r="F103" s="29"/>
       <c r="G103" s="29"/>
       <c r="H103" s="27"/>
     </row>
-    <row r="104" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A104" s="18" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B104" s="29"/>
       <c r="C104" s="29"/>
       <c r="D104" s="29"/>
       <c r="E104" s="29"/>
       <c r="F104" s="29"/>
       <c r="G104" s="29"/>
       <c r="H104" s="27"/>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="29"/>
       <c r="C105" s="29"/>
       <c r="D105" s="29"/>
       <c r="E105" s="29"/>
       <c r="F105" s="29"/>
       <c r="G105" s="29"/>
       <c r="H105" s="27"/>
     </row>
     <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A106" s="18" t="s">
-        <v>65</v>
+      <c r="A106" s="16" t="s">
+        <v>167</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="29"/>
       <c r="D106" s="29"/>
       <c r="E106" s="29"/>
       <c r="F106" s="29"/>
       <c r="G106" s="29"/>
       <c r="H106" s="27"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A107" s="18" t="s">
-        <v>22</v>
+      <c r="A107" s="16" t="s">
+        <v>168</v>
       </c>
       <c r="B107" s="29"/>
       <c r="C107" s="29"/>
       <c r="D107" s="29"/>
       <c r="E107" s="29"/>
       <c r="F107" s="29"/>
       <c r="G107" s="29"/>
       <c r="H107" s="27"/>
     </row>
-    <row r="108" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A108" s="16" t="s">
-        <v>66</v>
-[...9 lines deleted...]
-    <row r="109" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+      <c r="B108" s="29"/>
+      <c r="C108" s="29"/>
+      <c r="D108" s="29"/>
+      <c r="E108" s="29"/>
+      <c r="F108" s="29"/>
+      <c r="G108" s="29"/>
+      <c r="H108" s="27"/>
+    </row>
+    <row r="109" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="16" t="s">
-        <v>67</v>
+        <v>170</v>
       </c>
       <c r="B109" s="17"/>
       <c r="C109" s="17"/>
       <c r="D109" s="17"/>
       <c r="E109" s="17"/>
       <c r="F109" s="17"/>
       <c r="G109" s="17"/>
       <c r="H109" s="17"/>
     </row>
-    <row r="110" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="110" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="18" t="s">
+        <v>70</v>
       </c>
       <c r="B110" s="17"/>
       <c r="C110" s="17"/>
       <c r="D110" s="17"/>
       <c r="E110" s="17"/>
       <c r="F110" s="17"/>
       <c r="G110" s="17"/>
       <c r="H110" s="17"/>
     </row>
-    <row r="111" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="111" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B111" s="17"/>
       <c r="C111" s="17"/>
       <c r="D111" s="17"/>
       <c r="E111" s="17"/>
       <c r="F111" s="17"/>
       <c r="G111" s="17"/>
       <c r="H111" s="17"/>
     </row>
-    <row r="112" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="18" t="s">
-        <v>70</v>
-[...9 lines deleted...]
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="B112" s="17"/>
+      <c r="C112" s="17"/>
+      <c r="D112" s="17"/>
+      <c r="E112" s="17"/>
+      <c r="F112" s="17"/>
+      <c r="G112" s="17"/>
+      <c r="H112" s="17"/>
+    </row>
+    <row r="113" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B113" s="26"/>
       <c r="C113" s="26"/>
       <c r="D113" s="26"/>
       <c r="E113" s="26"/>
       <c r="F113" s="26"/>
       <c r="G113" s="26"/>
       <c r="H113" s="27"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A114" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B114" s="27"/>
+        <v>71</v>
+      </c>
+      <c r="B114" s="26"/>
       <c r="C114" s="26"/>
-      <c r="D114" s="27"/>
+      <c r="D114" s="26"/>
       <c r="E114" s="26"/>
-      <c r="F114" s="27"/>
+      <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="27"/>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B115" s="26"/>
+        <v>22</v>
+      </c>
+      <c r="B115" s="27"/>
       <c r="C115" s="26"/>
-      <c r="D115" s="26"/>
+      <c r="D115" s="27"/>
       <c r="E115" s="26"/>
-      <c r="F115" s="26"/>
+      <c r="F115" s="27"/>
       <c r="G115" s="26"/>
       <c r="H115" s="27"/>
     </row>
-    <row r="116" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="27"/>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H117" s="27"/>
+    <row r="117" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="31"/>
+      <c r="C117" s="31"/>
+      <c r="D117" s="31"/>
+      <c r="E117" s="31"/>
+      <c r="F117" s="31"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="30"/>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A118" s="18" t="s">
-[...8 lines deleted...]
-      <c r="H118" s="27"/>
+      <c r="A118" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="B118" s="35"/>
+      <c r="C118" s="35"/>
+      <c r="D118" s="35"/>
+      <c r="E118" s="35"/>
+      <c r="F118" s="35"/>
+      <c r="G118" s="35"/>
+      <c r="H118" s="35"/>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A119" s="19" t="s">
-[...23 lines deleted...]
-      <c r="A121" s="67" t="s">
+      <c r="A119" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B121" s="67"/>
-[...18 lines deleted...]
-      <c r="A123" s="67" t="s">
+      <c r="B119" s="36"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="36"/>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
+    </row>
+    <row r="120" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="36"/>
+      <c r="B120" s="36"/>
+      <c r="C120" s="36"/>
+      <c r="D120" s="36"/>
+      <c r="E120" s="36"/>
+      <c r="F120" s="36"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
+    </row>
+    <row r="121" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B123" s="67"/>
-[...5 lines deleted...]
-      <c r="H123" s="67"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="36"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="36"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A120:H120"/>
-[...1 lines deleted...]
-    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A119:H120"/>
+    <mergeCell ref="A121:H121"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>