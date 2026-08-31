--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -13,77 +13,77 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11445" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="3" r:id="rId2"/>
     <sheet name="03" sheetId="2" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3140" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3404" uniqueCount="174">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Газ природный (естественный) в газообразном состоянии, Миллион метров кубических</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -23263,51 +23263,51 @@
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A120:H121"/>
     <mergeCell ref="A122:H122"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H122"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="A98" workbookViewId="0">
       <selection activeCell="H101" sqref="H101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
@@ -25900,54 +25900,54 @@
       <c r="G122" s="36"/>
       <c r="H122" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A119:H119"/>
     <mergeCell ref="A120:H121"/>
     <mergeCell ref="A122:H122"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H121"/>
+  <dimension ref="A2:H124"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:A117"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="R9" sqref="R9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
@@ -26056,1369 +26056,2567 @@
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
     </row>
     <row r="11" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
     </row>
     <row r="12" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="26"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="26">
+        <v>54.7</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E12" s="26">
+        <v>58.7</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G12" s="26">
+        <v>10.4</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="26"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" s="26">
+        <v>54.7</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E13" s="26">
+        <v>58.7</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G13" s="26">
+        <v>10.4</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="26"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B14" s="26">
+        <v>864.6</v>
+      </c>
+      <c r="C14" s="26">
+        <v>6626.7</v>
+      </c>
+      <c r="D14" s="26">
+        <v>870.1</v>
+      </c>
+      <c r="E14" s="26">
+        <v>7112.9</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G14" s="26">
+        <v>57.7</v>
+      </c>
+      <c r="H14" s="26">
+        <v>372.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="27"/>
-[...7 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B15" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" s="26">
+        <v>6366</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E15" s="26">
+        <v>6863.9</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="26"/>
-[...5 lines deleted...]
-      <c r="H16" s="26"/>
+      <c r="B16" s="26">
+        <v>41</v>
+      </c>
+      <c r="C16" s="26">
+        <v>260.7</v>
+      </c>
+      <c r="D16" s="26">
+        <v>43.7</v>
+      </c>
+      <c r="E16" s="26">
+        <v>249</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G16" s="26">
+        <v>57.7</v>
+      </c>
+      <c r="H16" s="26">
+        <v>31.4</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="26"/>
-[...7 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B17" s="26">
+        <v>1779.7</v>
+      </c>
+      <c r="C17" s="26">
+        <v>13710.3</v>
+      </c>
+      <c r="D17" s="26">
+        <v>280.89999999999998</v>
+      </c>
+      <c r="E17" s="26">
+        <v>3298.3</v>
+      </c>
+      <c r="F17" s="26">
+        <v>274.2</v>
+      </c>
+      <c r="G17" s="26">
+        <v>3246.7</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="27"/>
-[...7 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="26">
+        <v>13339.9</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E18" s="26">
+        <v>2940.1</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G18" s="26">
+        <v>2940.1</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="26"/>
-[...5 lines deleted...]
-      <c r="H19" s="27"/>
+      <c r="B19" s="26">
+        <v>60.2</v>
+      </c>
+      <c r="C19" s="26">
+        <v>370.4</v>
+      </c>
+      <c r="D19" s="26">
+        <v>58.9</v>
+      </c>
+      <c r="E19" s="26">
+        <v>358.2</v>
+      </c>
+      <c r="F19" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G19" s="26">
+        <v>306.60000000000002</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>141</v>
       </c>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="26"/>
-[...5 lines deleted...]
-      <c r="H22" s="26"/>
+      <c r="B22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" s="26">
+        <v>56.6</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H22" s="26">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="26"/>
-[...5 lines deleted...]
-      <c r="H23" s="26"/>
+      <c r="B23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C23" s="26">
+        <v>56.6</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G23" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H23" s="26">
+        <v>209.6</v>
+      </c>
     </row>
     <row r="24" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="29"/>
-[...5 lines deleted...]
-      <c r="H26" s="27"/>
+      <c r="B26" s="29">
+        <v>11</v>
+      </c>
+      <c r="C26" s="29">
+        <v>77</v>
+      </c>
+      <c r="D26" s="29">
+        <v>11</v>
+      </c>
+      <c r="E26" s="29">
+        <v>77</v>
+      </c>
+      <c r="F26" s="29">
+        <v>11</v>
+      </c>
+      <c r="G26" s="29">
+        <v>77</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="29"/>
-[...5 lines deleted...]
-      <c r="H27" s="27"/>
+      <c r="B27" s="29">
+        <v>11</v>
+      </c>
+      <c r="C27" s="29">
+        <v>77</v>
+      </c>
+      <c r="D27" s="29">
+        <v>11</v>
+      </c>
+      <c r="E27" s="29">
+        <v>77</v>
+      </c>
+      <c r="F27" s="29">
+        <v>11</v>
+      </c>
+      <c r="G27" s="29">
+        <v>77</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="28" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="27"/>
-[...5 lines deleted...]
-      <c r="H28" s="27"/>
+      <c r="B28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="29">
+        <v>57</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E28" s="29">
+        <v>57</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="27"/>
-[...5 lines deleted...]
-      <c r="H29" s="27"/>
+      <c r="B29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="29">
+        <v>57</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E29" s="29">
+        <v>57</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="30" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="29"/>
-[...5 lines deleted...]
-      <c r="H30" s="27"/>
+      <c r="B30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="29">
+        <v>3256</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" s="29">
+        <v>3256</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G30" s="29">
+        <v>3256</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="27"/>
-[...5 lines deleted...]
-      <c r="H31" s="27"/>
+      <c r="B31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="29">
+        <v>3256</v>
+      </c>
+      <c r="D31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E31" s="29">
+        <v>3256</v>
+      </c>
+      <c r="F31" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="29">
+        <v>3256</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="32" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="27"/>
-[...5 lines deleted...]
-      <c r="H32" s="27"/>
+      <c r="B32" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C32" s="29">
+        <v>592</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" s="29">
+        <v>592</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" s="29">
+        <v>49</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="27"/>
-[...5 lines deleted...]
-      <c r="H33" s="27"/>
+      <c r="B33" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C33" s="29">
+        <v>592</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" s="29">
+        <v>592</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="29">
+        <v>49</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="34" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="27"/>
-[...5 lines deleted...]
-      <c r="H34" s="27"/>
+      <c r="B34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="29">
+        <v>6925</v>
+      </c>
+      <c r="D34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G34" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="27"/>
-[...5 lines deleted...]
-      <c r="H35" s="27"/>
+      <c r="B35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="29">
+        <v>6925</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="36" spans="1:8" ht="57" x14ac:dyDescent="0.25">
       <c r="A36" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B36" s="27"/>
-[...5 lines deleted...]
-      <c r="H36" s="27"/>
+      <c r="B36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C36" s="29">
+        <v>6003</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E36" s="29">
+        <v>5931</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" s="29">
+        <v>2283</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="27"/>
-[...5 lines deleted...]
-      <c r="H37" s="27"/>
+      <c r="B37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" s="29">
+        <v>6003</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" s="29">
+        <v>5931</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" s="29">
+        <v>2283</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="38" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="27"/>
-[...5 lines deleted...]
-      <c r="H38" s="27"/>
+      <c r="B38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="29">
+        <v>69</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" s="29">
+        <v>138</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="29">
+        <v>138</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="27"/>
-[...5 lines deleted...]
-      <c r="H39" s="27"/>
+      <c r="B39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" s="29">
+        <v>69</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="29">
+        <v>138</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="29">
+        <v>138</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="40" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="29"/>
-[...5 lines deleted...]
-      <c r="H40" s="29"/>
+      <c r="B40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="29">
+        <v>186</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E40" s="29">
+        <v>186</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" s="29">
+        <v>186</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="29"/>
-[...5 lines deleted...]
-      <c r="H41" s="29"/>
+      <c r="B41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="29">
+        <v>186</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E41" s="29">
+        <v>186</v>
+      </c>
+      <c r="F41" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="29">
+        <v>186</v>
+      </c>
+      <c r="H41" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="42" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A42" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="29"/>
-[...5 lines deleted...]
-      <c r="H42" s="29"/>
+      <c r="B42" s="29">
+        <v>9173</v>
+      </c>
+      <c r="C42" s="29">
+        <v>46799</v>
+      </c>
+      <c r="D42" s="29">
+        <v>7230</v>
+      </c>
+      <c r="E42" s="29">
+        <v>47236</v>
+      </c>
+      <c r="F42" s="29">
+        <v>5411</v>
+      </c>
+      <c r="G42" s="29">
+        <v>37612</v>
+      </c>
+      <c r="H42" s="29">
+        <v>3215</v>
+      </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="29"/>
-[...5 lines deleted...]
-      <c r="H43" s="29"/>
+      <c r="B43" s="29">
+        <v>7644</v>
+      </c>
+      <c r="C43" s="29">
+        <v>38067</v>
+      </c>
+      <c r="D43" s="29">
+        <v>6362</v>
+      </c>
+      <c r="E43" s="29">
+        <v>38595</v>
+      </c>
+      <c r="F43" s="29">
+        <v>4543</v>
+      </c>
+      <c r="G43" s="29">
+        <v>29860</v>
+      </c>
+      <c r="H43" s="29">
+        <v>2369</v>
+      </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="27"/>
-[...5 lines deleted...]
-      <c r="H44" s="27"/>
+      <c r="B44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="29">
+        <v>8732</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" s="29">
+        <v>8641</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="29">
+        <v>7752</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="45" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="27"/>
-[...5 lines deleted...]
-      <c r="H45" s="27"/>
+      <c r="B45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="29">
+        <v>243</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="29">
+        <v>243</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G45" s="29">
+        <v>243</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B46" s="27"/>
-[...5 lines deleted...]
-      <c r="H46" s="27"/>
+      <c r="B46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="29">
+        <v>243</v>
+      </c>
+      <c r="D46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E46" s="29">
+        <v>243</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G46" s="29">
+        <v>243</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="47" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A47" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="29"/>
-[...5 lines deleted...]
-      <c r="H47" s="29"/>
+      <c r="B47" s="29">
+        <v>1991</v>
+      </c>
+      <c r="C47" s="29">
+        <v>11039</v>
+      </c>
+      <c r="D47" s="29">
+        <v>1825</v>
+      </c>
+      <c r="E47" s="29">
+        <v>10736</v>
+      </c>
+      <c r="F47" s="29">
+        <v>858</v>
+      </c>
+      <c r="G47" s="29">
+        <v>4247</v>
+      </c>
+      <c r="H47" s="29">
+        <v>813</v>
+      </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B48" s="29"/>
-[...5 lines deleted...]
-      <c r="H48" s="29"/>
+      <c r="B48" s="29">
+        <v>1687</v>
+      </c>
+      <c r="C48" s="29">
+        <v>8819</v>
+      </c>
+      <c r="D48" s="29">
+        <v>1521</v>
+      </c>
+      <c r="E48" s="29">
+        <v>8516</v>
+      </c>
+      <c r="F48" s="29">
+        <v>554</v>
+      </c>
+      <c r="G48" s="29">
+        <v>2037</v>
+      </c>
+      <c r="H48" s="29">
+        <v>813</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="27"/>
-[...5 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="B49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="29">
+        <v>2220</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E49" s="29">
+        <v>2220</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="29">
+        <v>2210</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="50" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16" t="s">
         <v>144</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
     </row>
     <row r="51" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A51" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B51" s="26"/>
-[...5 lines deleted...]
-      <c r="H51" s="26"/>
+      <c r="B51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="26">
+        <v>3346</v>
+      </c>
+      <c r="D51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" s="26">
+        <v>3346</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G51" s="26">
+        <v>3315.4</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B52" s="26"/>
-[...5 lines deleted...]
-      <c r="H52" s="26"/>
+      <c r="B52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" s="26">
+        <v>3346</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E52" s="26">
+        <v>3346</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G52" s="26">
+        <v>3315.4</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="53" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="26"/>
-[...5 lines deleted...]
-      <c r="H53" s="26"/>
+      <c r="B53" s="26">
+        <v>1786</v>
+      </c>
+      <c r="C53" s="26">
+        <v>8907</v>
+      </c>
+      <c r="D53" s="26">
+        <v>1856</v>
+      </c>
+      <c r="E53" s="26">
+        <v>8901</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1856</v>
+      </c>
+      <c r="G53" s="26">
+        <v>8901</v>
+      </c>
+      <c r="H53" s="26">
+        <v>296</v>
+      </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B54" s="26"/>
-[...7 lines deleted...]
-    <row r="55" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" s="26">
+        <v>595</v>
+      </c>
+      <c r="D54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E54" s="26">
+        <v>569</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G54" s="26">
+        <v>569</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C55" s="26">
+        <v>8312</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E55" s="26">
+        <v>8332</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G55" s="26">
+        <v>8332</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B55" s="27"/>
-[...8 lines deleted...]
-      <c r="A56" s="18" t="s">
+      <c r="B56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" s="26">
+        <v>2382</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E56" s="26">
+        <v>2223</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G56" s="26">
+        <v>2191.8000000000002</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B56" s="26"/>
-[...17 lines deleted...]
-      <c r="H57" s="26"/>
+      <c r="B57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="26">
+        <v>2382</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E57" s="26">
+        <v>2223</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="26">
+        <v>2191.8000000000002</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="58" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="26"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26"/>
+      <c r="H58" s="26"/>
+    </row>
+    <row r="59" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
         <v>146</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
     </row>
-    <row r="60" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
     </row>
-    <row r="61" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A61" s="18" t="s">
+    <row r="61" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A61" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17"/>
+    </row>
+    <row r="62" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="27"/>
-[...8 lines deleted...]
-      <c r="A62" s="18" t="s">
+      <c r="B62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E62" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B62" s="27"/>
-[...8 lines deleted...]
-      <c r="A63" s="16" t="s">
+      <c r="B63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E63" s="26">
+        <v>2354</v>
+      </c>
+      <c r="F63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G63" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
     </row>
     <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
     </row>
-    <row r="66" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A66" s="18" t="s">
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B66" s="17"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="17"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B66" s="27"/>
-[...8 lines deleted...]
-      <c r="A67" s="18" t="s">
+      <c r="B67" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="C67" s="26">
+        <v>111.9</v>
+      </c>
+      <c r="D67" s="26">
+        <v>15.1</v>
+      </c>
+      <c r="E67" s="26">
+        <v>120.9</v>
+      </c>
+      <c r="F67" s="26">
+        <v>2.9</v>
+      </c>
+      <c r="G67" s="26">
         <v>17</v>
       </c>
-      <c r="B67" s="27"/>
-[...7 lines deleted...]
-    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H67" s="26">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B68" s="26">
+        <v>13.5</v>
+      </c>
+      <c r="C68" s="26">
+        <v>111.9</v>
+      </c>
+      <c r="D68" s="26">
+        <v>15.1</v>
+      </c>
+      <c r="E68" s="26">
+        <v>120.9</v>
+      </c>
+      <c r="F68" s="26">
+        <v>2.9</v>
+      </c>
+      <c r="G68" s="26">
+        <v>17</v>
+      </c>
+      <c r="H68" s="26">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B68" s="27"/>
-[...8 lines deleted...]
-      <c r="A69" s="18" t="s">
+      <c r="B69" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C69" s="26">
+        <v>9.9</v>
+      </c>
+      <c r="D69" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="E69" s="26">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F69" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="G69" s="26">
+        <v>7.7</v>
+      </c>
+      <c r="H69" s="26">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="27"/>
-[...8 lines deleted...]
-      <c r="A70" s="18" t="s">
+      <c r="B70" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C70" s="26">
+        <v>9.9</v>
+      </c>
+      <c r="D70" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="E70" s="26">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F70" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="G70" s="26">
+        <v>7.7</v>
+      </c>
+      <c r="H70" s="26">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B70" s="26"/>
-[...8 lines deleted...]
-      <c r="A71" s="18" t="s">
+      <c r="B71" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C71" s="26">
+        <v>11</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E71" s="26">
+        <v>11</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G71" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B71" s="26"/>
-[...8 lines deleted...]
-      <c r="A72" s="16" t="s">
+      <c r="B72" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C72" s="26">
+        <v>11</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E72" s="26">
+        <v>11</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G72" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="16" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
       <c r="B73" s="17"/>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
     </row>
-    <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B74" s="17"/>
       <c r="C74" s="17"/>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
     </row>
     <row r="75" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A75" s="18" t="s">
+      <c r="A75" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B75" s="17"/>
+      <c r="C75" s="17"/>
+      <c r="D75" s="17"/>
+      <c r="E75" s="17"/>
+      <c r="F75" s="17"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="17"/>
+    </row>
+    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="27"/>
-[...8 lines deleted...]
-      <c r="A76" s="18" t="s">
+      <c r="B76" s="29">
+        <v>676917</v>
+      </c>
+      <c r="C76" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="D76" s="29">
+        <v>676917</v>
+      </c>
+      <c r="E76" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="F76" s="29">
+        <v>676917</v>
+      </c>
+      <c r="G76" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B76" s="27"/>
-[...8 lines deleted...]
-      <c r="A77" s="18" t="s">
+      <c r="B77" s="29">
+        <v>676917</v>
+      </c>
+      <c r="C77" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="D77" s="29">
+        <v>676917</v>
+      </c>
+      <c r="E77" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="F77" s="29">
+        <v>676917</v>
+      </c>
+      <c r="G77" s="29">
+        <v>3893856</v>
+      </c>
+      <c r="H77" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B77" s="27"/>
-[...8 lines deleted...]
-      <c r="A78" s="18" t="s">
+      <c r="B78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C78" s="29">
+        <v>4929</v>
+      </c>
+      <c r="D78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E78" s="29">
+        <v>4929</v>
+      </c>
+      <c r="F78" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G78" s="29">
+        <v>4929</v>
+      </c>
+      <c r="H78" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B78" s="27"/>
-[...8 lines deleted...]
-      <c r="A79" s="16" t="s">
+      <c r="B79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="29">
+        <v>4929</v>
+      </c>
+      <c r="D79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E79" s="29">
+        <v>4929</v>
+      </c>
+      <c r="F79" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G79" s="29">
+        <v>4929</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="B79" s="27"/>
-[...8 lines deleted...]
-      <c r="A80" s="18" t="s">
+      <c r="B80" s="27"/>
+      <c r="C80" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="27"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27"/>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="29"/>
-[...8 lines deleted...]
-      <c r="A81" s="18" t="s">
+      <c r="B81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C81" s="29">
+        <v>17980</v>
+      </c>
+      <c r="D81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E81" s="29">
+        <v>1933</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G81" s="29">
+        <v>1933</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="29"/>
-[...8 lines deleted...]
-      <c r="A82" s="18" t="s">
+      <c r="B82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" s="29">
+        <v>17980</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E82" s="29">
+        <v>1933</v>
+      </c>
+      <c r="F82" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="29">
+        <v>1933</v>
+      </c>
+      <c r="H82" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A83" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B82" s="29"/>
-[...8 lines deleted...]
-      <c r="A83" s="18" t="s">
+      <c r="B83" s="29">
+        <v>4216</v>
+      </c>
+      <c r="C83" s="29">
+        <v>17205</v>
+      </c>
+      <c r="D83" s="29">
+        <v>3720</v>
+      </c>
+      <c r="E83" s="29">
+        <v>17988</v>
+      </c>
+      <c r="F83" s="29">
+        <v>3720</v>
+      </c>
+      <c r="G83" s="29">
+        <v>17988</v>
+      </c>
+      <c r="H83" s="29">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B83" s="29"/>
-[...8 lines deleted...]
-      <c r="A84" s="18" t="s">
+      <c r="B84" s="29">
+        <v>4216</v>
+      </c>
+      <c r="C84" s="29">
+        <v>17205</v>
+      </c>
+      <c r="D84" s="29">
+        <v>3720</v>
+      </c>
+      <c r="E84" s="29">
+        <v>17988</v>
+      </c>
+      <c r="F84" s="29">
+        <v>3720</v>
+      </c>
+      <c r="G84" s="29">
+        <v>17988</v>
+      </c>
+      <c r="H84" s="29">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B84" s="29"/>
-[...8 lines deleted...]
-      <c r="A85" s="18" t="s">
+      <c r="B85" s="29">
+        <v>1744</v>
+      </c>
+      <c r="C85" s="29">
+        <v>12945</v>
+      </c>
+      <c r="D85" s="29">
+        <v>1332</v>
+      </c>
+      <c r="E85" s="29">
+        <v>12533</v>
+      </c>
+      <c r="F85" s="29">
+        <v>1332</v>
+      </c>
+      <c r="G85" s="29">
+        <v>12533</v>
+      </c>
+      <c r="H85" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B85" s="29"/>
-[...8 lines deleted...]
-      <c r="A86" s="18" t="s">
+      <c r="B86" s="29">
+        <v>1744</v>
+      </c>
+      <c r="C86" s="29">
+        <v>12945</v>
+      </c>
+      <c r="D86" s="29">
+        <v>1332</v>
+      </c>
+      <c r="E86" s="29">
+        <v>12533</v>
+      </c>
+      <c r="F86" s="29">
+        <v>1332</v>
+      </c>
+      <c r="G86" s="29">
+        <v>12533</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A87" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="27"/>
-[...8 lines deleted...]
-      <c r="A87" s="18" t="s">
+      <c r="B87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H87" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B87" s="27"/>
-[...8 lines deleted...]
-      <c r="A88" s="16" t="s">
+      <c r="B88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="F88" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G88" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="H88" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="16" t="s">
         <v>153</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
       <c r="B89" s="27"/>
       <c r="C89" s="27"/>
       <c r="D89" s="27"/>
       <c r="E89" s="27"/>
       <c r="F89" s="27"/>
       <c r="G89" s="27"/>
       <c r="H89" s="27"/>
     </row>
-    <row r="90" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A90" s="18" t="s">
+    <row r="90" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B90" s="27"/>
+      <c r="C90" s="27"/>
+      <c r="D90" s="27"/>
+      <c r="E90" s="27"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="27"/>
+      <c r="H90" s="27"/>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="B90" s="27"/>
-[...8 lines deleted...]
-      <c r="A91" s="18" t="s">
+      <c r="B91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C91" s="29">
+        <v>3</v>
+      </c>
+      <c r="D91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E91" s="29">
+        <v>3</v>
+      </c>
+      <c r="F91" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G91" s="29">
+        <v>3</v>
+      </c>
+      <c r="H91" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B91" s="27"/>
-[...8 lines deleted...]
-      <c r="A92" s="16" t="s">
+      <c r="B92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C92" s="29">
+        <v>3</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" s="29">
+        <v>3</v>
+      </c>
+      <c r="F92" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G92" s="29">
+        <v>3</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="16" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
       <c r="B93" s="27"/>
       <c r="C93" s="27"/>
       <c r="D93" s="27"/>
       <c r="E93" s="27"/>
       <c r="F93" s="27"/>
       <c r="G93" s="27"/>
       <c r="H93" s="27"/>
     </row>
     <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A94" s="18" t="s">
+      <c r="A94" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="B94" s="27"/>
+      <c r="C94" s="27"/>
+      <c r="D94" s="27"/>
+      <c r="E94" s="27"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27"/>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B94" s="29"/>
-[...8 lines deleted...]
-      <c r="A95" s="18" t="s">
+      <c r="B95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C95" s="29">
+        <v>3049</v>
+      </c>
+      <c r="D95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E95" s="29">
+        <v>2952</v>
+      </c>
+      <c r="F95" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G95" s="29">
+        <v>2821</v>
+      </c>
+      <c r="H95" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B95" s="29"/>
-[...8 lines deleted...]
-      <c r="A96" s="16" t="s">
+      <c r="B96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C96" s="29">
+        <v>3049</v>
+      </c>
+      <c r="D96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E96" s="29">
+        <v>2952</v>
+      </c>
+      <c r="F96" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G96" s="29">
+        <v>2821</v>
+      </c>
+      <c r="H96" s="27" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="16" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
       <c r="B97" s="27"/>
       <c r="C97" s="27"/>
       <c r="D97" s="27"/>
       <c r="E97" s="27"/>
       <c r="F97" s="27"/>
       <c r="G97" s="27"/>
-      <c r="H97" s="29"/>
-[...11 lines deleted...]
-      <c r="H98" s="29"/>
+      <c r="H97" s="27"/>
+    </row>
+    <row r="98" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C98" s="29">
+        <v>349</v>
+      </c>
+      <c r="D98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E98" s="29">
+        <v>349</v>
+      </c>
+      <c r="F98" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G98" s="29">
+        <v>349</v>
+      </c>
+      <c r="H98" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="18" t="s">
-        <v>63</v>
-[...7 lines deleted...]
-      <c r="H99" s="29"/>
+        <v>22</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C99" s="29">
+        <v>349</v>
+      </c>
+      <c r="D99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E99" s="29">
+        <v>349</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G99" s="29">
+        <v>349</v>
+      </c>
+      <c r="H99" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G100" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H100" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B100" s="27"/>
-[...8 lines deleted...]
-      <c r="A101" s="16" t="s">
+      <c r="B101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="F101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G101" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="H101" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A102" s="16" t="s">
         <v>166</v>
       </c>
-      <c r="B101" s="17"/>
-[...17 lines deleted...]
-      <c r="H102" s="27"/>
+      <c r="B102" s="17"/>
+      <c r="C102" s="17"/>
+      <c r="D102" s="17"/>
+      <c r="E102" s="17"/>
+      <c r="F102" s="17"/>
+      <c r="G102" s="17"/>
+      <c r="H102" s="17"/>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C103" s="29">
+        <v>11</v>
+      </c>
+      <c r="D103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E103" s="29">
+        <v>11</v>
+      </c>
+      <c r="F103" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G103" s="29">
+        <v>11</v>
+      </c>
+      <c r="H103" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B103" s="27"/>
-[...8 lines deleted...]
-      <c r="A104" s="18" t="s">
+      <c r="B104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C104" s="29">
+        <v>11</v>
+      </c>
+      <c r="D104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" s="29">
+        <v>11</v>
+      </c>
+      <c r="F104" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G104" s="29">
+        <v>11</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A105" s="28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B105" s="29">
+        <v>4</v>
+      </c>
+      <c r="C105" s="29">
+        <v>4</v>
+      </c>
+      <c r="D105" s="29">
+        <v>2</v>
+      </c>
+      <c r="E105" s="29">
+        <v>2</v>
+      </c>
+      <c r="F105" s="29">
+        <v>2</v>
+      </c>
+      <c r="G105" s="29">
+        <v>2</v>
+      </c>
+      <c r="H105" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="29">
+        <v>4</v>
+      </c>
+      <c r="C106" s="29">
+        <v>4</v>
+      </c>
+      <c r="D106" s="29">
+        <v>2</v>
+      </c>
+      <c r="E106" s="29">
+        <v>2</v>
+      </c>
+      <c r="F106" s="29">
+        <v>2</v>
+      </c>
+      <c r="G106" s="29">
+        <v>2</v>
+      </c>
+      <c r="H106" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B104" s="29"/>
-[...8 lines deleted...]
-      <c r="A105" s="18" t="s">
+      <c r="B107" s="29">
+        <v>5</v>
+      </c>
+      <c r="C107" s="29">
+        <v>109</v>
+      </c>
+      <c r="D107" s="29">
+        <v>5</v>
+      </c>
+      <c r="E107" s="29">
+        <v>109</v>
+      </c>
+      <c r="F107" s="29">
+        <v>5</v>
+      </c>
+      <c r="G107" s="29">
+        <v>109</v>
+      </c>
+      <c r="H107" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B105" s="29"/>
-[...8 lines deleted...]
-      <c r="A106" s="16" t="s">
+      <c r="B108" s="29">
+        <v>5</v>
+      </c>
+      <c r="C108" s="29">
+        <v>109</v>
+      </c>
+      <c r="D108" s="29">
+        <v>5</v>
+      </c>
+      <c r="E108" s="29">
+        <v>109</v>
+      </c>
+      <c r="F108" s="29">
+        <v>5</v>
+      </c>
+      <c r="G108" s="29">
+        <v>109</v>
+      </c>
+      <c r="H108" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
         <v>167</v>
-      </c>
-[...34 lines deleted...]
-        <v>170</v>
       </c>
       <c r="B109" s="27"/>
       <c r="C109" s="27"/>
       <c r="D109" s="27"/>
       <c r="E109" s="27"/>
       <c r="F109" s="27"/>
       <c r="G109" s="27"/>
       <c r="H109" s="27"/>
     </row>
-    <row r="110" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A110" s="18" t="s">
+    <row r="110" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="B110" s="27"/>
+      <c r="C110" s="27"/>
+      <c r="D110" s="27"/>
+      <c r="E110" s="27"/>
+      <c r="F110" s="27"/>
+      <c r="G110" s="27"/>
+      <c r="H110" s="27"/>
+    </row>
+    <row r="111" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A111" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B111" s="27"/>
+      <c r="C111" s="27"/>
+      <c r="D111" s="27"/>
+      <c r="E111" s="27"/>
+      <c r="F111" s="27"/>
+      <c r="G111" s="27"/>
+      <c r="H111" s="27"/>
+    </row>
+    <row r="112" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B112" s="27"/>
+      <c r="C112" s="27"/>
+      <c r="D112" s="27"/>
+      <c r="E112" s="27"/>
+      <c r="F112" s="27"/>
+      <c r="G112" s="27"/>
+      <c r="H112" s="27"/>
+    </row>
+    <row r="113" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B110" s="26"/>
-[...8 lines deleted...]
-      <c r="A111" s="18" t="s">
+      <c r="B113" s="26">
+        <v>193201.9</v>
+      </c>
+      <c r="C113" s="26">
+        <v>1414714.7</v>
+      </c>
+      <c r="D113" s="26">
+        <v>140885</v>
+      </c>
+      <c r="E113" s="26">
+        <v>1002599.5</v>
+      </c>
+      <c r="F113" s="26">
+        <v>140885</v>
+      </c>
+      <c r="G113" s="26">
+        <v>1002599.5</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B111" s="26"/>
-[...41 lines deleted...]
-      <c r="H114" s="27"/>
+      <c r="B114" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C114" s="26">
+        <v>186978.5</v>
+      </c>
+      <c r="D114" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E114" s="26">
+        <v>186978.5</v>
+      </c>
+      <c r="F114" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G114" s="26">
+        <v>186978.5</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="H115" s="27"/>
+        <v>17</v>
+      </c>
+      <c r="B115" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C115" s="26">
+        <v>548313.19999999995</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E115" s="26">
+        <v>139650</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G115" s="26">
+        <v>139650</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" s="26">
+        <v>93208</v>
+      </c>
+      <c r="C116" s="26">
+        <v>679423</v>
+      </c>
+      <c r="D116" s="26">
+        <v>92570</v>
+      </c>
+      <c r="E116" s="26">
+        <v>675971</v>
+      </c>
+      <c r="F116" s="26">
+        <v>92570</v>
+      </c>
+      <c r="G116" s="26">
+        <v>675971</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B117" s="26">
+        <v>83.1</v>
+      </c>
+      <c r="C117" s="26">
+        <v>1215.8</v>
+      </c>
+      <c r="D117" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E117" s="26">
+        <v>786.3</v>
+      </c>
+      <c r="F117" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G117" s="26">
+        <v>786.3</v>
+      </c>
+      <c r="H117" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B118" s="26">
+        <v>27.3</v>
+      </c>
+      <c r="C118" s="26">
+        <v>726.7</v>
+      </c>
+      <c r="D118" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="E118" s="26">
+        <v>688.4</v>
+      </c>
+      <c r="F118" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G118" s="26">
+        <v>688.4</v>
+      </c>
+      <c r="H118" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="26"/>
-[...8 lines deleted...]
-      <c r="A117" s="19" t="s">
+      <c r="B119" s="26">
+        <v>55.8</v>
+      </c>
+      <c r="C119" s="26">
+        <v>440.8</v>
+      </c>
+      <c r="D119" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="E119" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="F119" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="G119" s="26">
+        <v>49.6</v>
+      </c>
+      <c r="H119" s="27" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B117" s="30"/>
-[...8 lines deleted...]
-      <c r="A118" s="35" t="s">
+      <c r="B120" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C120" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="D120" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="E120" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="F120" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="G120" s="31">
+        <v>48.3</v>
+      </c>
+      <c r="H120" s="30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="35"/>
-[...8 lines deleted...]
-      <c r="A119" s="36" t="s">
+      <c r="B121" s="35"/>
+      <c r="C121" s="35"/>
+      <c r="D121" s="35"/>
+      <c r="E121" s="35"/>
+      <c r="F121" s="35"/>
+      <c r="G121" s="35"/>
+      <c r="H121" s="35"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="36"/>
-[...18 lines deleted...]
-      <c r="A121" s="36" t="s">
+      <c r="B122" s="36"/>
+      <c r="C122" s="36"/>
+      <c r="D122" s="36"/>
+      <c r="E122" s="36"/>
+      <c r="F122" s="36"/>
+      <c r="G122" s="36"/>
+      <c r="H122" s="36"/>
+    </row>
+    <row r="123" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="36"/>
+      <c r="B123" s="36"/>
+      <c r="C123" s="36"/>
+      <c r="D123" s="36"/>
+      <c r="E123" s="36"/>
+      <c r="F123" s="36"/>
+      <c r="G123" s="36"/>
+      <c r="H123" s="36"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="36"/>
-[...5 lines deleted...]
-      <c r="H121" s="36"/>
+      <c r="B124" s="36"/>
+      <c r="C124" s="36"/>
+      <c r="D124" s="36"/>
+      <c r="E124" s="36"/>
+      <c r="F124" s="36"/>
+      <c r="G124" s="36"/>
+      <c r="H124" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A118:H118"/>
-    <mergeCell ref="A119:H120"/>
     <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A122:H123"/>
+    <mergeCell ref="A124:H124"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H121"/>
   <sheetViews>
     <sheetView topLeftCell="A96" workbookViewId="0">
       <selection activeCell="A110" sqref="A110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>