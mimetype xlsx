--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$315</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="73">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -1259,51 +1259,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S321"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C146" sqref="C146:C315"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="15" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="19.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="145" t="s">
         <v>65</v>
@@ -1401,6929 +1401,7473 @@
       <c r="B5" s="57"/>
       <c r="C5" s="38" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="58"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
       <c r="M5" s="57"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="61">
         <v>289095671</v>
       </c>
       <c r="C6" s="61">
         <v>548432627</v>
       </c>
-      <c r="D6" s="61"/>
+      <c r="D6" s="61">
+        <v>889179170</v>
+      </c>
       <c r="E6" s="62"/>
       <c r="F6" s="61"/>
       <c r="G6" s="57"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="38">
         <v>456074</v>
       </c>
       <c r="C7" s="38">
         <v>531113</v>
       </c>
-      <c r="D7" s="38"/>
+      <c r="D7" s="129">
+        <v>604132</v>
+      </c>
       <c r="E7" s="64"/>
       <c r="F7" s="38"/>
       <c r="G7" s="129"/>
       <c r="H7" s="65"/>
       <c r="I7" s="65"/>
       <c r="J7" s="120"/>
       <c r="K7" s="120"/>
       <c r="L7" s="120"/>
       <c r="M7" s="131"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="65">
         <v>31945</v>
       </c>
       <c r="C8" s="38">
         <v>56063</v>
       </c>
-      <c r="D8" s="38"/>
+      <c r="D8" s="129">
+        <v>80412</v>
+      </c>
       <c r="E8" s="64"/>
       <c r="F8" s="38"/>
       <c r="G8" s="129"/>
       <c r="H8" s="65"/>
       <c r="I8" s="65"/>
       <c r="J8" s="120"/>
       <c r="K8" s="120"/>
       <c r="L8" s="120"/>
       <c r="M8" s="131"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="65">
         <v>252743207</v>
       </c>
       <c r="C9" s="38">
         <v>471432200</v>
       </c>
-      <c r="D9" s="38"/>
+      <c r="D9" s="129">
+        <v>770168841</v>
+      </c>
       <c r="E9" s="64"/>
       <c r="F9" s="38"/>
       <c r="G9" s="129"/>
       <c r="H9" s="65"/>
       <c r="I9" s="131"/>
       <c r="J9" s="129"/>
       <c r="K9" s="120"/>
       <c r="L9" s="120"/>
       <c r="M9" s="131"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="65">
         <v>22783</v>
       </c>
       <c r="C10" s="38">
         <v>176254</v>
       </c>
-      <c r="D10" s="38"/>
+      <c r="D10" s="129">
+        <v>330409</v>
+      </c>
       <c r="E10" s="64"/>
       <c r="F10" s="38"/>
       <c r="G10" s="129"/>
       <c r="H10" s="65"/>
       <c r="I10" s="131"/>
       <c r="J10" s="129"/>
       <c r="K10" s="120"/>
       <c r="L10" s="120"/>
       <c r="M10" s="131"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="65">
         <v>11173</v>
       </c>
       <c r="C11" s="38">
         <v>138723</v>
       </c>
-      <c r="D11" s="38"/>
+      <c r="D11" s="129">
+        <v>266272</v>
+      </c>
       <c r="E11" s="64"/>
       <c r="F11" s="38"/>
       <c r="G11" s="129"/>
       <c r="H11" s="65"/>
       <c r="I11" s="131"/>
       <c r="J11" s="129"/>
       <c r="K11" s="120"/>
       <c r="L11" s="120"/>
       <c r="M11" s="131"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="65">
         <v>8912375</v>
       </c>
       <c r="C12" s="38">
         <v>17429044</v>
       </c>
-      <c r="D12" s="38"/>
+      <c r="D12" s="129">
+        <v>26910844</v>
+      </c>
       <c r="E12" s="64"/>
       <c r="F12" s="38"/>
       <c r="G12" s="129"/>
       <c r="H12" s="65"/>
       <c r="I12" s="131"/>
       <c r="J12" s="129"/>
       <c r="K12" s="120"/>
       <c r="L12" s="120"/>
       <c r="M12" s="131"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="65">
         <v>62748</v>
       </c>
       <c r="C13" s="38">
         <v>395638</v>
       </c>
-      <c r="D13" s="38"/>
+      <c r="D13" s="129">
+        <v>728528</v>
+      </c>
       <c r="E13" s="64"/>
       <c r="F13" s="38"/>
       <c r="G13" s="129"/>
       <c r="H13" s="65"/>
       <c r="I13" s="131"/>
       <c r="J13" s="129"/>
       <c r="K13" s="120"/>
       <c r="L13" s="120"/>
       <c r="M13" s="131"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="65">
         <v>10448</v>
       </c>
       <c r="C14" s="38">
         <v>22127</v>
       </c>
-      <c r="D14" s="38"/>
+      <c r="D14" s="129">
+        <v>33806</v>
+      </c>
       <c r="E14" s="64"/>
       <c r="F14" s="38"/>
       <c r="G14" s="129"/>
       <c r="H14" s="65"/>
       <c r="I14" s="131"/>
       <c r="J14" s="129"/>
       <c r="K14" s="120"/>
       <c r="L14" s="120"/>
       <c r="M14" s="131"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="65">
         <v>24895</v>
       </c>
       <c r="C15" s="38">
         <v>51709</v>
       </c>
-      <c r="D15" s="38"/>
+      <c r="D15" s="129">
+        <v>78522</v>
+      </c>
       <c r="E15" s="64"/>
       <c r="F15" s="38"/>
       <c r="G15" s="129"/>
       <c r="H15" s="65"/>
       <c r="I15" s="131"/>
       <c r="J15" s="129"/>
       <c r="K15" s="120"/>
       <c r="L15" s="120"/>
       <c r="M15" s="131"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="65">
         <v>22442</v>
       </c>
       <c r="C16" s="38">
         <v>44513</v>
       </c>
-      <c r="D16" s="38"/>
+      <c r="D16" s="129">
+        <v>66585</v>
+      </c>
       <c r="E16" s="64"/>
       <c r="F16" s="38"/>
       <c r="G16" s="129"/>
       <c r="H16" s="65"/>
       <c r="I16" s="131"/>
       <c r="J16" s="129"/>
       <c r="K16" s="120"/>
       <c r="L16" s="120"/>
       <c r="M16" s="131"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="65">
         <v>2535756</v>
       </c>
       <c r="C17" s="38">
         <v>5279897</v>
       </c>
-      <c r="D17" s="38"/>
+      <c r="D17" s="129">
+        <v>7697857</v>
+      </c>
       <c r="E17" s="64"/>
       <c r="F17" s="38"/>
       <c r="G17" s="129"/>
       <c r="H17" s="65"/>
       <c r="I17" s="131"/>
       <c r="J17" s="129"/>
       <c r="K17" s="120"/>
       <c r="L17" s="120"/>
       <c r="M17" s="131"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="65">
         <v>46063</v>
       </c>
       <c r="C18" s="38">
         <v>151855</v>
       </c>
-      <c r="D18" s="38"/>
+      <c r="D18" s="129">
+        <v>257648</v>
+      </c>
       <c r="E18" s="64"/>
       <c r="F18" s="38"/>
       <c r="G18" s="129"/>
       <c r="H18" s="65"/>
       <c r="I18" s="131"/>
       <c r="J18" s="129"/>
       <c r="K18" s="120"/>
       <c r="L18" s="120"/>
       <c r="M18" s="131"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="65">
         <v>23780304</v>
       </c>
       <c r="C19" s="38">
         <v>51842896</v>
       </c>
-      <c r="D19" s="38"/>
+      <c r="D19" s="129">
+        <v>80619907</v>
+      </c>
       <c r="E19" s="64"/>
       <c r="F19" s="38"/>
       <c r="G19" s="129"/>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
       <c r="J19" s="120"/>
       <c r="K19" s="120"/>
       <c r="L19" s="120"/>
       <c r="M19" s="131"/>
     </row>
     <row r="20" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="68"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61">
         <v>251796306</v>
       </c>
       <c r="C21" s="61">
         <v>468193399</v>
       </c>
-      <c r="D21" s="61"/>
+      <c r="D21" s="61">
+        <v>764514744</v>
+      </c>
       <c r="E21" s="61"/>
       <c r="F21" s="57"/>
       <c r="G21" s="57"/>
       <c r="H21" s="70"/>
       <c r="I21" s="57"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="65">
         <v>401490</v>
       </c>
       <c r="C22" s="65">
         <v>430881</v>
       </c>
-      <c r="D22" s="38"/>
+      <c r="D22" s="38">
+        <v>448205</v>
+      </c>
       <c r="E22" s="38"/>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="67">
         <v>7440</v>
       </c>
       <c r="C23" s="125">
         <v>11161</v>
       </c>
-      <c r="D23" s="126"/>
+      <c r="D23" s="126">
+        <v>14881</v>
+      </c>
       <c r="E23" s="126"/>
       <c r="F23" s="65"/>
       <c r="G23" s="65"/>
       <c r="H23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="65">
         <v>245964753</v>
       </c>
       <c r="C24" s="65">
         <v>457702136</v>
       </c>
-      <c r="D24" s="38"/>
+      <c r="D24" s="129">
+        <v>748331826</v>
+      </c>
       <c r="E24" s="38"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="38"/>
       <c r="J24" s="65"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="65">
         <v>5356941</v>
       </c>
       <c r="C25" s="65">
         <v>9738940</v>
       </c>
-      <c r="D25" s="38"/>
+      <c r="D25" s="129">
+        <v>15164949</v>
+      </c>
       <c r="E25" s="38"/>
       <c r="F25" s="65"/>
       <c r="G25" s="65"/>
       <c r="H25" s="65"/>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="65">
         <v>25716</v>
       </c>
       <c r="C26" s="65">
         <v>26533</v>
       </c>
-      <c r="D26" s="38"/>
+      <c r="D26" s="129">
+        <v>27350</v>
+      </c>
       <c r="E26" s="38"/>
       <c r="F26" s="65"/>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="125">
         <v>13783</v>
       </c>
       <c r="C27" s="65">
         <v>48894</v>
       </c>
-      <c r="D27" s="38"/>
+      <c r="D27" s="38">
+        <v>84006</v>
+      </c>
       <c r="E27" s="38"/>
       <c r="F27" s="127"/>
       <c r="G27" s="65"/>
       <c r="H27" s="65"/>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="65">
         <v>26184</v>
       </c>
       <c r="C28" s="65">
         <v>234857</v>
       </c>
-      <c r="D28" s="38"/>
+      <c r="D28" s="38">
+        <v>443530</v>
+      </c>
       <c r="E28" s="38"/>
       <c r="F28" s="65"/>
       <c r="G28" s="65"/>
       <c r="H28" s="65"/>
       <c r="I28" s="65"/>
       <c r="J28" s="65"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="67"/>
       <c r="E29" s="75"/>
       <c r="F29" s="76"/>
       <c r="G29" s="65"/>
       <c r="H29" s="65"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="57">
         <v>242417566</v>
       </c>
       <c r="C30" s="61">
         <v>451765171</v>
       </c>
-      <c r="D30" s="61"/>
+      <c r="D30" s="61">
+        <v>739867360</v>
+      </c>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="57"/>
       <c r="H30" s="70"/>
       <c r="I30" s="57"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="65">
         <v>237996404</v>
       </c>
       <c r="C31" s="38">
         <v>443186716</v>
       </c>
-      <c r="D31" s="38"/>
+      <c r="D31" s="129">
+        <v>726330892</v>
+      </c>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="65"/>
       <c r="H31" s="65"/>
       <c r="I31" s="65"/>
       <c r="J31" s="129"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="65">
         <v>4421162</v>
       </c>
       <c r="C32" s="38">
         <v>8578455</v>
       </c>
-      <c r="D32" s="38"/>
+      <c r="D32" s="129">
+        <v>13536468</v>
+      </c>
       <c r="E32" s="38"/>
       <c r="F32" s="38"/>
       <c r="G32" s="65"/>
       <c r="H32" s="65"/>
       <c r="I32" s="65"/>
       <c r="J32" s="129"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="67"/>
       <c r="C33" s="67"/>
       <c r="D33" s="67"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="65"/>
       <c r="H33" s="65"/>
       <c r="I33" s="67"/>
       <c r="J33" s="73"/>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="57">
         <v>237775271</v>
       </c>
       <c r="C34" s="61">
         <v>443246822</v>
       </c>
-      <c r="D34" s="61"/>
+      <c r="D34" s="61">
+        <v>726850318</v>
+      </c>
       <c r="E34" s="61"/>
       <c r="F34" s="57"/>
       <c r="G34" s="57"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="65">
         <v>233828513</v>
       </c>
       <c r="C35" s="38">
         <v>435530198</v>
       </c>
-      <c r="D35" s="38"/>
+      <c r="D35" s="129">
+        <v>714719496</v>
+      </c>
       <c r="E35" s="38"/>
       <c r="F35" s="65"/>
       <c r="G35" s="65"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="129"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="65"/>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="65">
         <v>3946758</v>
       </c>
       <c r="C36" s="38">
         <v>7716624</v>
       </c>
-      <c r="D36" s="38"/>
+      <c r="D36" s="129">
+        <v>12130822</v>
+      </c>
       <c r="E36" s="38"/>
       <c r="F36" s="65"/>
       <c r="G36" s="65"/>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
       <c r="J36" s="129"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="65"/>
     </row>
     <row r="37" spans="1:13" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="79"/>
       <c r="G37" s="65"/>
       <c r="H37" s="65"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="57">
         <v>4642295</v>
       </c>
       <c r="C38" s="61">
         <v>8518349</v>
       </c>
-      <c r="D38" s="61"/>
+      <c r="D38" s="61">
+        <v>13017042</v>
+      </c>
       <c r="E38" s="61"/>
       <c r="F38" s="57"/>
       <c r="G38" s="57"/>
       <c r="H38" s="57"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="65">
         <v>4167891</v>
       </c>
       <c r="C39" s="38">
         <v>7656518</v>
       </c>
-      <c r="D39" s="38"/>
+      <c r="D39" s="38">
+        <v>11611396</v>
+      </c>
       <c r="E39" s="38"/>
       <c r="F39" s="65"/>
       <c r="G39" s="65"/>
       <c r="H39" s="65"/>
       <c r="I39" s="38"/>
       <c r="J39" s="129"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="65"/>
     </row>
     <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="65">
         <v>474404</v>
       </c>
       <c r="C40" s="38">
         <v>861831</v>
       </c>
-      <c r="D40" s="38"/>
+      <c r="D40" s="38">
+        <v>1405646</v>
+      </c>
       <c r="E40" s="38"/>
       <c r="F40" s="65"/>
       <c r="G40" s="65"/>
       <c r="H40" s="65"/>
       <c r="I40" s="38"/>
       <c r="J40" s="129"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="67"/>
       <c r="C41" s="67"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
       <c r="F41" s="67"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="67"/>
       <c r="J41" s="67"/>
       <c r="K41" s="67"/>
       <c r="L41" s="67"/>
       <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="57">
         <v>81991</v>
       </c>
       <c r="C42" s="81">
         <v>396241</v>
       </c>
-      <c r="D42" s="61"/>
+      <c r="D42" s="61">
+        <v>698424</v>
+      </c>
       <c r="E42" s="57"/>
       <c r="F42" s="82"/>
       <c r="G42" s="57"/>
       <c r="H42" s="70"/>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="125">
         <v>8</v>
       </c>
       <c r="C43" s="84">
         <v>29399</v>
       </c>
-      <c r="D43" s="38"/>
+      <c r="D43" s="38">
+        <v>46723</v>
+      </c>
       <c r="E43" s="38"/>
       <c r="F43" s="65"/>
       <c r="G43" s="65"/>
       <c r="H43" s="65"/>
       <c r="I43" s="85"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="65"/>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="126">
         <v>7440</v>
       </c>
       <c r="C44" s="126">
         <v>11161</v>
       </c>
-      <c r="D44" s="126"/>
+      <c r="D44" s="126">
+        <v>14881</v>
+      </c>
       <c r="E44" s="126"/>
       <c r="F44" s="65"/>
       <c r="G44" s="86"/>
       <c r="H44" s="65"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="M44" s="65"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="126">
         <v>7848</v>
       </c>
       <c r="C45" s="84">
         <v>12706</v>
       </c>
-      <c r="D45" s="38"/>
+      <c r="D45" s="38">
+        <v>17564</v>
+      </c>
       <c r="E45" s="38"/>
       <c r="F45" s="65"/>
       <c r="G45" s="86"/>
       <c r="H45" s="65"/>
       <c r="I45" s="85"/>
       <c r="J45" s="38"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="126">
         <v>25912</v>
       </c>
       <c r="C46" s="84">
         <v>57592</v>
       </c>
-      <c r="D46" s="38"/>
+      <c r="D46" s="38">
+        <v>89273</v>
+      </c>
       <c r="E46" s="38"/>
       <c r="F46" s="65"/>
       <c r="G46" s="86"/>
       <c r="H46" s="65"/>
       <c r="I46" s="85"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="126">
         <v>817</v>
       </c>
       <c r="C47" s="84">
         <v>1634</v>
       </c>
-      <c r="D47" s="38"/>
+      <c r="D47" s="38">
+        <v>2451</v>
+      </c>
       <c r="E47" s="38"/>
       <c r="F47" s="65"/>
       <c r="G47" s="65"/>
       <c r="H47" s="65"/>
       <c r="I47" s="85"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="65"/>
     </row>
     <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="142">
         <v>13783</v>
       </c>
       <c r="C48" s="84">
         <v>48894</v>
       </c>
-      <c r="D48" s="38"/>
+      <c r="D48" s="38">
+        <v>84006</v>
+      </c>
       <c r="E48" s="38"/>
       <c r="F48" s="65"/>
       <c r="G48" s="65"/>
       <c r="H48" s="65"/>
       <c r="I48" s="85"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="125">
         <v>26184</v>
       </c>
       <c r="C49" s="84">
         <v>234857</v>
       </c>
-      <c r="D49" s="38"/>
+      <c r="D49" s="38">
+        <v>443530</v>
+      </c>
       <c r="E49" s="38"/>
       <c r="F49" s="65"/>
       <c r="G49" s="65"/>
       <c r="H49" s="65"/>
       <c r="I49" s="85"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="65"/>
     </row>
     <row r="50" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="67"/>
       <c r="C50" s="67"/>
       <c r="D50" s="67"/>
       <c r="E50" s="67"/>
       <c r="F50" s="67"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="67"/>
       <c r="J50" s="67"/>
       <c r="K50" s="67"/>
       <c r="L50" s="67"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="61">
         <v>9296749</v>
       </c>
       <c r="C51" s="57">
         <v>16031987</v>
       </c>
-      <c r="D51" s="61"/>
+      <c r="D51" s="61">
+        <v>23948959</v>
+      </c>
       <c r="E51" s="57"/>
       <c r="F51" s="57"/>
       <c r="G51" s="57"/>
       <c r="H51" s="61"/>
       <c r="I51" s="57"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="57"/>
     </row>
     <row r="52" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="38">
         <v>401482</v>
       </c>
       <c r="C52" s="65">
         <v>401482</v>
       </c>
-      <c r="D52" s="38"/>
+      <c r="D52" s="38">
+        <v>401482</v>
+      </c>
       <c r="E52" s="65"/>
       <c r="F52" s="65"/>
       <c r="G52" s="65"/>
       <c r="H52" s="87"/>
       <c r="I52" s="65"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="38">
         <v>7960501</v>
       </c>
       <c r="C53" s="65">
         <v>14502714</v>
       </c>
-      <c r="D53" s="38"/>
+      <c r="D53" s="38">
+        <v>21983370</v>
+      </c>
       <c r="E53" s="38"/>
       <c r="F53" s="65"/>
       <c r="G53" s="65"/>
       <c r="H53" s="65"/>
       <c r="I53" s="65"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="65"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="38">
         <v>909867</v>
       </c>
       <c r="C54" s="65">
         <v>1102892</v>
       </c>
-      <c r="D54" s="38"/>
+      <c r="D54" s="38">
+        <v>1539208</v>
+      </c>
       <c r="E54" s="38"/>
       <c r="F54" s="65"/>
       <c r="G54" s="65"/>
       <c r="H54" s="65"/>
       <c r="I54" s="65"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="65"/>
     </row>
     <row r="55" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="38">
         <v>24899</v>
       </c>
       <c r="C55" s="65">
         <v>24899</v>
       </c>
-      <c r="D55" s="38"/>
+      <c r="D55" s="38">
+        <v>24899</v>
+      </c>
       <c r="E55" s="38"/>
       <c r="F55" s="65"/>
       <c r="G55" s="65"/>
       <c r="H55" s="65"/>
       <c r="I55" s="65"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="65"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="67"/>
       <c r="C56" s="67"/>
       <c r="D56" s="67"/>
       <c r="E56" s="67"/>
       <c r="F56" s="67"/>
       <c r="G56" s="65"/>
       <c r="H56" s="65"/>
       <c r="I56" s="67"/>
       <c r="J56" s="67"/>
       <c r="K56" s="67"/>
       <c r="L56" s="67"/>
       <c r="M56" s="67"/>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="61">
         <v>24376778</v>
       </c>
       <c r="C57" s="61">
         <v>53323315</v>
       </c>
-      <c r="D57" s="61"/>
+      <c r="D57" s="61">
+        <v>84811930</v>
+      </c>
       <c r="E57" s="61"/>
       <c r="F57" s="61"/>
       <c r="G57" s="61"/>
       <c r="H57" s="70"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="38">
         <v>46232</v>
       </c>
       <c r="C58" s="38">
         <v>83425</v>
       </c>
-      <c r="D58" s="38"/>
+      <c r="D58" s="38">
+        <v>130318</v>
+      </c>
       <c r="E58" s="38"/>
       <c r="F58" s="38"/>
       <c r="G58" s="129"/>
       <c r="H58" s="130"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="65"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="38">
         <v>14182</v>
       </c>
       <c r="C59" s="38">
         <v>28364</v>
       </c>
-      <c r="D59" s="38"/>
+      <c r="D59" s="38">
+        <v>42546</v>
+      </c>
       <c r="E59" s="38"/>
       <c r="F59" s="38"/>
       <c r="G59" s="129"/>
       <c r="H59" s="130"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="38">
         <v>6349079</v>
       </c>
       <c r="C60" s="38">
         <v>12826294</v>
       </c>
-      <c r="D60" s="38"/>
+      <c r="D60" s="38">
+        <v>20370325</v>
+      </c>
       <c r="E60" s="38"/>
       <c r="F60" s="38"/>
       <c r="G60" s="129"/>
       <c r="H60" s="130"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B61" s="38">
         <v>6320</v>
       </c>
       <c r="C61" s="38">
         <v>150622</v>
       </c>
-      <c r="D61" s="38"/>
+      <c r="D61" s="38">
+        <v>294923</v>
+      </c>
       <c r="E61" s="38"/>
       <c r="F61" s="38"/>
       <c r="G61" s="129"/>
       <c r="H61" s="130"/>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="38">
         <v>3134</v>
       </c>
       <c r="C62" s="38">
         <v>122237</v>
       </c>
-      <c r="D62" s="38"/>
+      <c r="D62" s="38">
+        <v>241340</v>
+      </c>
       <c r="E62" s="38"/>
       <c r="F62" s="38"/>
       <c r="G62" s="129"/>
       <c r="H62" s="130"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1713341</v>
       </c>
       <c r="C63" s="38">
         <v>4206197</v>
       </c>
-      <c r="D63" s="38"/>
+      <c r="D63" s="38">
+        <v>6313610</v>
+      </c>
       <c r="E63" s="38"/>
       <c r="F63" s="38"/>
       <c r="G63" s="129"/>
       <c r="H63" s="130"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B64" s="38">
         <v>27944</v>
       </c>
       <c r="C64" s="38">
         <v>352262</v>
       </c>
-      <c r="D64" s="38"/>
+      <c r="D64" s="38">
+        <v>676579</v>
+      </c>
       <c r="E64" s="38"/>
       <c r="F64" s="38"/>
       <c r="G64" s="129"/>
       <c r="H64" s="130"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="38">
         <v>8855</v>
       </c>
       <c r="C65" s="38">
         <v>17710</v>
       </c>
-      <c r="D65" s="38"/>
+      <c r="D65" s="38">
+        <v>26565</v>
+      </c>
       <c r="E65" s="38"/>
       <c r="F65" s="38"/>
       <c r="G65" s="129"/>
       <c r="H65" s="130"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
     </row>
     <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="38">
         <v>11940</v>
       </c>
       <c r="C66" s="38">
         <v>25547</v>
       </c>
-      <c r="D66" s="38"/>
+      <c r="D66" s="38">
+        <v>39153</v>
+      </c>
       <c r="E66" s="38"/>
       <c r="F66" s="38"/>
       <c r="G66" s="129"/>
       <c r="H66" s="130"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="38">
         <v>9558</v>
       </c>
       <c r="C67" s="38">
         <v>16096</v>
       </c>
-      <c r="D67" s="38"/>
+      <c r="D67" s="38">
+        <v>22634</v>
+      </c>
       <c r="E67" s="38"/>
       <c r="F67" s="38"/>
       <c r="G67" s="129"/>
       <c r="H67" s="130"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="38">
         <v>2503153</v>
       </c>
       <c r="C68" s="38">
         <v>5193486</v>
       </c>
-      <c r="D68" s="38"/>
+      <c r="D68" s="38">
+        <v>7556110</v>
+      </c>
       <c r="E68" s="38"/>
       <c r="F68" s="38"/>
       <c r="G68" s="129"/>
       <c r="H68" s="130"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="38">
         <v>40753</v>
       </c>
       <c r="C69" s="38">
         <v>139200</v>
       </c>
-      <c r="D69" s="38"/>
+      <c r="D69" s="38">
+        <v>237647</v>
+      </c>
       <c r="E69" s="38"/>
       <c r="F69" s="38"/>
       <c r="G69" s="129"/>
       <c r="H69" s="130"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="38">
         <v>13206824</v>
       </c>
       <c r="C70" s="38">
         <v>29281275</v>
       </c>
-      <c r="D70" s="38"/>
+      <c r="D70" s="38">
+        <v>47524761</v>
+      </c>
       <c r="E70" s="38"/>
       <c r="F70" s="38"/>
       <c r="G70" s="129"/>
       <c r="H70" s="130"/>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
       <c r="M70" s="135"/>
     </row>
-    <row r="71" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="67"/>
       <c r="D71" s="67"/>
       <c r="E71" s="67"/>
       <c r="F71" s="38"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
       <c r="M71" s="67"/>
     </row>
     <row r="72" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="61">
         <v>9260579</v>
       </c>
       <c r="C72" s="61">
         <v>19466516</v>
       </c>
-      <c r="D72" s="61"/>
+      <c r="D72" s="61">
+        <v>27866299</v>
+      </c>
       <c r="E72" s="57"/>
       <c r="F72" s="82"/>
       <c r="G72" s="57"/>
       <c r="H72" s="70"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="38">
         <v>38933</v>
       </c>
       <c r="C73" s="65">
         <v>64760</v>
       </c>
-      <c r="D73" s="38"/>
+      <c r="D73" s="38">
+        <v>100288</v>
+      </c>
       <c r="E73" s="38"/>
       <c r="F73" s="84"/>
       <c r="G73" s="38"/>
       <c r="H73" s="132"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
     </row>
     <row r="74" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="38">
         <v>12224</v>
       </c>
       <c r="C74" s="65">
         <v>24448</v>
       </c>
-      <c r="D74" s="38"/>
+      <c r="D74" s="38">
+        <v>36672</v>
+      </c>
       <c r="E74" s="38"/>
       <c r="F74" s="84"/>
       <c r="G74" s="38"/>
       <c r="H74" s="132"/>
       <c r="I74" s="135"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="135"/>
     </row>
     <row r="75" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="38">
         <v>34237</v>
       </c>
       <c r="C75" s="65">
         <v>65988</v>
       </c>
-      <c r="D75" s="38"/>
+      <c r="D75" s="38">
+        <v>97739</v>
+      </c>
       <c r="E75" s="38"/>
       <c r="F75" s="127"/>
       <c r="G75" s="38"/>
       <c r="H75" s="132"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>5391</v>
       </c>
       <c r="C76" s="65">
         <v>13819</v>
       </c>
-      <c r="D76" s="38"/>
+      <c r="D76" s="38">
+        <v>22246</v>
+      </c>
       <c r="E76" s="38"/>
       <c r="F76" s="84"/>
       <c r="G76" s="38"/>
       <c r="H76" s="132"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="38">
         <v>2433</v>
       </c>
       <c r="C77" s="65">
         <v>4866</v>
       </c>
-      <c r="D77" s="38"/>
+      <c r="D77" s="38">
+        <v>7299</v>
+      </c>
       <c r="E77" s="38"/>
       <c r="F77" s="84"/>
       <c r="G77" s="38"/>
       <c r="H77" s="132"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B78" s="38">
         <v>1355934</v>
       </c>
       <c r="C78" s="65">
         <v>3360693</v>
       </c>
-      <c r="D78" s="38"/>
+      <c r="D78" s="38">
+        <v>4946838</v>
+      </c>
       <c r="E78" s="38"/>
       <c r="F78" s="84"/>
       <c r="G78" s="38"/>
       <c r="H78" s="132"/>
       <c r="I78" s="38"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="38"/>
       <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B79" s="38">
         <v>27078</v>
       </c>
       <c r="C79" s="65">
         <v>288683</v>
       </c>
-      <c r="D79" s="38"/>
+      <c r="D79" s="38">
+        <v>550289</v>
+      </c>
       <c r="E79" s="38"/>
       <c r="F79" s="84"/>
       <c r="G79" s="38"/>
       <c r="H79" s="133"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B80" s="38">
         <v>7996</v>
       </c>
       <c r="C80" s="65">
         <v>15992</v>
       </c>
-      <c r="D80" s="38"/>
+      <c r="D80" s="38">
+        <v>23988</v>
+      </c>
       <c r="E80" s="38"/>
       <c r="F80" s="84"/>
       <c r="G80" s="38"/>
       <c r="H80" s="134"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="38">
         <v>9719</v>
       </c>
       <c r="C81" s="65">
         <v>21105</v>
       </c>
-      <c r="D81" s="38"/>
+      <c r="D81" s="38">
+        <v>32490</v>
+      </c>
       <c r="E81" s="38"/>
       <c r="F81" s="84"/>
       <c r="G81" s="38"/>
       <c r="H81" s="134"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="38">
         <v>543</v>
       </c>
       <c r="C82" s="65">
         <v>1086</v>
       </c>
-      <c r="D82" s="38"/>
+      <c r="D82" s="38">
+        <v>1629</v>
+      </c>
       <c r="E82" s="38"/>
       <c r="F82" s="84"/>
       <c r="G82" s="38"/>
       <c r="H82" s="134"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38">
         <v>1256115</v>
       </c>
       <c r="C83" s="65">
         <v>2671567</v>
       </c>
-      <c r="D83" s="38"/>
+      <c r="D83" s="38">
+        <v>3759311</v>
+      </c>
       <c r="E83" s="38"/>
       <c r="F83" s="84"/>
       <c r="G83" s="38"/>
       <c r="H83" s="134"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="7">
         <v>36308</v>
       </c>
       <c r="C84" s="65">
         <v>72616</v>
       </c>
-      <c r="D84" s="38"/>
+      <c r="D84" s="38">
+        <v>108924</v>
+      </c>
       <c r="E84" s="38"/>
       <c r="F84" s="84"/>
       <c r="G84" s="38"/>
       <c r="H84" s="134"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="38">
         <v>6038206</v>
       </c>
       <c r="C85" s="65">
         <v>11980295</v>
       </c>
-      <c r="D85" s="87"/>
+      <c r="D85" s="87">
+        <v>16843171</v>
+      </c>
       <c r="E85" s="38"/>
       <c r="F85" s="84"/>
       <c r="G85" s="38"/>
       <c r="H85" s="134"/>
       <c r="I85" s="135"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="135"/>
     </row>
     <row r="86" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="67"/>
       <c r="C86" s="67"/>
       <c r="D86" s="67"/>
       <c r="E86" s="67"/>
       <c r="F86" s="65"/>
       <c r="G86" s="65"/>
       <c r="H86" s="65"/>
       <c r="I86" s="65"/>
       <c r="J86" s="65"/>
       <c r="K86" s="65"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="61">
         <v>184422</v>
       </c>
       <c r="C87" s="61">
         <v>342846</v>
       </c>
-      <c r="D87" s="61"/>
+      <c r="D87" s="61">
+        <v>596917</v>
+      </c>
       <c r="E87" s="61"/>
       <c r="F87" s="57"/>
       <c r="G87" s="57"/>
       <c r="H87" s="70"/>
       <c r="I87" s="57"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>20888</v>
       </c>
       <c r="C88" s="65">
         <v>39449</v>
       </c>
-      <c r="D88" s="38"/>
+      <c r="D88" s="38">
+        <v>68030</v>
+      </c>
       <c r="E88" s="38"/>
       <c r="F88" s="65"/>
       <c r="G88" s="65"/>
       <c r="H88" s="65"/>
       <c r="I88" s="65"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="65"/>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="38">
         <v>5196</v>
       </c>
       <c r="C89" s="65">
         <v>8163</v>
       </c>
-      <c r="D89" s="38"/>
+      <c r="D89" s="38">
+        <v>11130</v>
+      </c>
       <c r="E89" s="38"/>
       <c r="F89" s="65"/>
       <c r="G89" s="65"/>
       <c r="H89" s="65"/>
       <c r="I89" s="65"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="65"/>
     </row>
     <row r="90" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B90" s="122">
         <v>17301</v>
       </c>
       <c r="C90" s="65">
         <v>17301</v>
       </c>
-      <c r="D90" s="38"/>
+      <c r="D90" s="38">
+        <v>17301</v>
+      </c>
       <c r="E90" s="38"/>
       <c r="F90" s="65"/>
       <c r="G90" s="65"/>
       <c r="H90" s="65"/>
       <c r="I90" s="65"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="65"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="38">
         <v>575</v>
       </c>
       <c r="C91" s="65">
         <v>1150</v>
       </c>
-      <c r="D91" s="38"/>
+      <c r="D91" s="38">
+        <v>1725</v>
+      </c>
       <c r="E91" s="38"/>
       <c r="F91" s="65"/>
       <c r="G91" s="65"/>
       <c r="H91" s="65"/>
       <c r="I91" s="65"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="65"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="38">
         <v>140462</v>
       </c>
       <c r="C92" s="65">
         <v>276784</v>
       </c>
-      <c r="D92" s="38"/>
+      <c r="D92" s="38">
+        <v>498732</v>
+      </c>
       <c r="E92" s="38"/>
       <c r="F92" s="65"/>
       <c r="G92" s="65"/>
       <c r="H92" s="87"/>
       <c r="I92" s="65"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="65"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="88"/>
       <c r="C93" s="67"/>
       <c r="D93" s="67"/>
       <c r="E93" s="67"/>
       <c r="F93" s="65"/>
       <c r="G93" s="65"/>
       <c r="H93" s="65"/>
       <c r="I93" s="65"/>
       <c r="J93" s="65"/>
       <c r="K93" s="67"/>
       <c r="L93" s="67"/>
       <c r="M93" s="67"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="61">
         <v>219848</v>
       </c>
       <c r="C94" s="61">
         <v>718835</v>
       </c>
-      <c r="D94" s="61"/>
+      <c r="D94" s="61">
+        <v>1223671</v>
+      </c>
       <c r="E94" s="61"/>
       <c r="F94" s="82"/>
       <c r="G94" s="57"/>
       <c r="H94" s="70"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="38">
         <v>15</v>
       </c>
       <c r="C95" s="65">
         <v>4097</v>
       </c>
-      <c r="D95" s="38"/>
+      <c r="D95" s="38">
+        <v>8178</v>
+      </c>
       <c r="E95" s="38"/>
       <c r="F95" s="65"/>
       <c r="G95" s="65"/>
       <c r="H95" s="84"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="65"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="38">
         <v>175</v>
       </c>
       <c r="C96" s="65">
         <v>350</v>
       </c>
-      <c r="D96" s="38"/>
+      <c r="D96" s="38">
+        <v>525</v>
+      </c>
       <c r="E96" s="38"/>
       <c r="F96" s="65"/>
       <c r="G96" s="65"/>
       <c r="H96" s="84"/>
       <c r="I96" s="38"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="38"/>
       <c r="M96" s="65"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="38">
         <v>12575</v>
       </c>
       <c r="C97" s="65">
         <v>36385</v>
       </c>
-      <c r="D97" s="38"/>
+      <c r="D97" s="38">
+        <v>60194</v>
+      </c>
       <c r="E97" s="38"/>
       <c r="F97" s="65"/>
       <c r="G97" s="65"/>
       <c r="H97" s="84"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="65"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="38">
         <v>404</v>
       </c>
       <c r="C98" s="65">
         <v>808</v>
       </c>
-      <c r="D98" s="38"/>
+      <c r="D98" s="38">
+        <v>1212</v>
+      </c>
       <c r="E98" s="38"/>
       <c r="F98" s="65"/>
       <c r="G98" s="65"/>
       <c r="H98" s="84"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="65"/>
     </row>
     <row r="99" spans="1:13" s="39" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="73">
         <v>63</v>
       </c>
       <c r="C99" s="73">
         <v>126</v>
       </c>
-      <c r="D99" s="73"/>
+      <c r="D99" s="73">
+        <v>189</v>
+      </c>
       <c r="E99" s="73"/>
       <c r="F99" s="73"/>
       <c r="G99" s="73"/>
       <c r="H99" s="84"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="65"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="38">
         <v>313</v>
       </c>
       <c r="C100" s="65">
         <v>626</v>
       </c>
-      <c r="D100" s="38"/>
+      <c r="D100" s="38">
+        <v>939</v>
+      </c>
       <c r="E100" s="38"/>
       <c r="F100" s="65"/>
       <c r="G100" s="65"/>
       <c r="H100" s="84"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="65"/>
     </row>
     <row r="101" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="38">
         <v>102</v>
       </c>
       <c r="C101" s="65">
         <v>204</v>
       </c>
-      <c r="D101" s="38"/>
+      <c r="D101" s="38">
+        <v>306</v>
+      </c>
       <c r="E101" s="38"/>
       <c r="F101" s="65"/>
       <c r="G101" s="65"/>
       <c r="H101" s="84"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="65"/>
     </row>
     <row r="102" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B102" s="38">
         <v>434</v>
       </c>
       <c r="C102" s="65">
         <v>868</v>
       </c>
-      <c r="D102" s="38"/>
+      <c r="D102" s="38">
+        <v>1302</v>
+      </c>
       <c r="E102" s="38"/>
       <c r="F102" s="65"/>
       <c r="G102" s="65"/>
       <c r="H102" s="84"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="65"/>
     </row>
     <row r="103" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B103" s="38">
         <v>501</v>
       </c>
       <c r="C103" s="65">
         <v>1002</v>
       </c>
-      <c r="D103" s="38"/>
+      <c r="D103" s="38">
+        <v>1503</v>
+      </c>
       <c r="E103" s="38"/>
       <c r="F103" s="65"/>
       <c r="G103" s="65"/>
       <c r="H103" s="84"/>
       <c r="I103" s="38"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="38"/>
       <c r="M103" s="135"/>
     </row>
     <row r="104" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="38">
         <v>277</v>
       </c>
       <c r="C104" s="65">
         <v>554</v>
       </c>
-      <c r="D104" s="38"/>
+      <c r="D104" s="38">
+        <v>831</v>
+      </c>
       <c r="E104" s="38"/>
       <c r="F104" s="65"/>
       <c r="G104" s="65"/>
       <c r="H104" s="84"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="65"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="38">
         <v>684</v>
       </c>
       <c r="C105" s="65">
         <v>1368</v>
       </c>
-      <c r="D105" s="38"/>
+      <c r="D105" s="38">
+        <v>2052</v>
+      </c>
       <c r="E105" s="38"/>
       <c r="F105" s="65"/>
       <c r="G105" s="65"/>
       <c r="H105" s="84"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="65"/>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B106" s="38">
         <v>815</v>
       </c>
       <c r="C106" s="65">
         <v>1630</v>
       </c>
-      <c r="D106" s="38"/>
+      <c r="D106" s="38">
+        <v>2445</v>
+      </c>
       <c r="E106" s="38"/>
       <c r="F106" s="65"/>
       <c r="G106" s="65"/>
       <c r="H106" s="84"/>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="65"/>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="38">
         <v>203490</v>
       </c>
       <c r="C107" s="65">
         <v>670820</v>
       </c>
-      <c r="D107" s="38"/>
+      <c r="D107" s="38">
+        <v>1143998</v>
+      </c>
       <c r="E107" s="38"/>
       <c r="F107" s="65"/>
       <c r="G107" s="65"/>
       <c r="H107" s="84"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="65"/>
     </row>
     <row r="108" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="67"/>
       <c r="C108" s="67"/>
       <c r="D108" s="67"/>
       <c r="E108" s="67"/>
       <c r="F108" s="65"/>
       <c r="G108" s="65"/>
       <c r="H108" s="65"/>
       <c r="I108" s="65"/>
       <c r="J108" s="65"/>
       <c r="K108" s="67"/>
       <c r="L108" s="67"/>
       <c r="M108" s="67"/>
     </row>
     <row r="109" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="57">
         <v>159757</v>
       </c>
       <c r="C109" s="61">
         <v>553998</v>
       </c>
-      <c r="D109" s="61"/>
+      <c r="D109" s="61">
+        <v>954088</v>
+      </c>
       <c r="E109" s="57"/>
       <c r="F109" s="82"/>
       <c r="G109" s="57"/>
       <c r="H109" s="70"/>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
       <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="65">
         <v>15</v>
       </c>
       <c r="C110" s="38">
         <v>4097</v>
       </c>
-      <c r="D110" s="38"/>
+      <c r="D110" s="38">
+        <v>8178</v>
+      </c>
       <c r="E110" s="65"/>
       <c r="F110" s="65"/>
       <c r="G110" s="65"/>
       <c r="H110" s="84"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="65"/>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="65">
         <v>150</v>
       </c>
       <c r="C111" s="38">
         <v>300</v>
       </c>
-      <c r="D111" s="38"/>
+      <c r="D111" s="38">
+        <v>450</v>
+      </c>
       <c r="E111" s="65"/>
       <c r="F111" s="65"/>
       <c r="G111" s="65"/>
       <c r="H111" s="84"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="65"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="65">
         <v>1980</v>
       </c>
       <c r="C112" s="38">
         <v>3960</v>
       </c>
-      <c r="D112" s="38"/>
+      <c r="D112" s="38">
+        <v>5940</v>
+      </c>
       <c r="E112" s="65"/>
       <c r="F112" s="65"/>
       <c r="G112" s="65"/>
       <c r="H112" s="84"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="65"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="65">
         <v>375</v>
       </c>
       <c r="C113" s="38">
         <v>750</v>
       </c>
-      <c r="D113" s="38"/>
+      <c r="D113" s="38">
+        <v>1125</v>
+      </c>
       <c r="E113" s="65"/>
       <c r="F113" s="65"/>
       <c r="G113" s="65"/>
       <c r="H113" s="84"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="65"/>
     </row>
     <row r="114" spans="1:13" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="73">
         <v>53</v>
       </c>
       <c r="C114" s="73">
         <v>106</v>
       </c>
-      <c r="D114" s="73"/>
+      <c r="D114" s="73">
+        <v>159</v>
+      </c>
       <c r="E114" s="73"/>
       <c r="F114" s="73"/>
       <c r="G114" s="73"/>
       <c r="H114" s="89"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="65"/>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B115" s="65">
         <v>261</v>
       </c>
       <c r="C115" s="38">
         <v>522</v>
       </c>
-      <c r="D115" s="38"/>
+      <c r="D115" s="38">
+        <v>783</v>
+      </c>
       <c r="E115" s="65"/>
       <c r="F115" s="65"/>
       <c r="G115" s="65"/>
       <c r="H115" s="84"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="65"/>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="65">
         <v>102</v>
       </c>
       <c r="C116" s="38">
         <v>204</v>
       </c>
-      <c r="D116" s="38"/>
+      <c r="D116" s="38">
+        <v>306</v>
+      </c>
       <c r="E116" s="65"/>
       <c r="F116" s="65"/>
       <c r="G116" s="65"/>
       <c r="H116" s="84"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="38"/>
       <c r="M116" s="65"/>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B117" s="65">
         <v>309</v>
       </c>
       <c r="C117" s="38">
         <v>618</v>
       </c>
-      <c r="D117" s="38"/>
+      <c r="D117" s="38">
+        <v>927</v>
+      </c>
       <c r="E117" s="65"/>
       <c r="F117" s="65"/>
       <c r="G117" s="65"/>
       <c r="H117" s="84"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="65"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B118" s="65">
         <v>251</v>
       </c>
       <c r="C118" s="38">
         <v>502</v>
       </c>
-      <c r="D118" s="38"/>
+      <c r="D118" s="38">
+        <v>753</v>
+      </c>
       <c r="E118" s="65"/>
       <c r="F118" s="65"/>
       <c r="G118" s="65"/>
       <c r="H118" s="84"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="65"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="65">
         <v>506</v>
       </c>
       <c r="C119" s="38">
         <v>1012</v>
       </c>
-      <c r="D119" s="38"/>
+      <c r="D119" s="38">
+        <v>1518</v>
+      </c>
       <c r="E119" s="65"/>
       <c r="F119" s="65"/>
       <c r="G119" s="65"/>
       <c r="H119" s="84"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="65"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B120" s="65">
         <v>453</v>
       </c>
       <c r="C120" s="38">
         <v>906</v>
       </c>
-      <c r="D120" s="38"/>
+      <c r="D120" s="38">
+        <v>1359</v>
+      </c>
       <c r="E120" s="65"/>
       <c r="F120" s="65"/>
       <c r="G120" s="65"/>
       <c r="H120" s="84"/>
       <c r="I120" s="38"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="38"/>
       <c r="M120" s="65"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="65">
         <v>155303</v>
       </c>
       <c r="C121" s="90">
         <v>541023</v>
       </c>
-      <c r="D121" s="38"/>
+      <c r="D121" s="38">
+        <v>932593</v>
+      </c>
       <c r="E121" s="65"/>
       <c r="F121" s="65"/>
       <c r="G121" s="65"/>
       <c r="H121" s="84"/>
       <c r="I121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="65"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B122" s="67"/>
       <c r="C122" s="67"/>
       <c r="D122" s="67"/>
       <c r="E122" s="67"/>
       <c r="F122" s="38"/>
       <c r="G122" s="65"/>
       <c r="H122" s="38"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="67"/>
       <c r="L122" s="67"/>
       <c r="M122" s="67"/>
     </row>
     <row r="123" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="57">
         <v>60008</v>
       </c>
       <c r="C123" s="57">
         <v>164671</v>
       </c>
-      <c r="D123" s="61"/>
+      <c r="D123" s="61">
+        <v>269334</v>
+      </c>
       <c r="E123" s="61"/>
       <c r="F123" s="82"/>
       <c r="G123" s="57"/>
       <c r="H123" s="70"/>
       <c r="I123" s="57"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
       <c r="M123" s="57"/>
     </row>
     <row r="124" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B124" s="73">
         <v>25</v>
       </c>
       <c r="C124" s="73">
         <v>50</v>
       </c>
-      <c r="D124" s="73"/>
+      <c r="D124" s="73">
+        <v>75</v>
+      </c>
       <c r="E124" s="73"/>
       <c r="F124" s="73"/>
       <c r="G124" s="73"/>
       <c r="H124" s="65"/>
       <c r="I124" s="65"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="65"/>
     </row>
     <row r="125" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B125" s="65">
         <v>10595</v>
       </c>
       <c r="C125" s="65">
         <v>32425</v>
       </c>
-      <c r="D125" s="38"/>
+      <c r="D125" s="38">
+        <v>54254</v>
+      </c>
       <c r="E125" s="38"/>
       <c r="F125" s="65"/>
       <c r="G125" s="65"/>
       <c r="H125" s="65"/>
       <c r="I125" s="65"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="65"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B126" s="65">
         <v>29</v>
       </c>
       <c r="C126" s="65">
         <v>58</v>
       </c>
-      <c r="D126" s="38"/>
+      <c r="D126" s="38">
+        <v>87</v>
+      </c>
       <c r="E126" s="38"/>
       <c r="F126" s="65"/>
       <c r="G126" s="65"/>
       <c r="H126" s="65"/>
       <c r="I126" s="65"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="38"/>
       <c r="M126" s="65"/>
     </row>
     <row r="127" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B127" s="73">
         <v>10</v>
       </c>
       <c r="C127" s="73">
         <v>20</v>
       </c>
-      <c r="D127" s="73"/>
+      <c r="D127" s="73">
+        <v>30</v>
+      </c>
       <c r="E127" s="73"/>
       <c r="F127" s="73"/>
       <c r="G127" s="73"/>
       <c r="H127" s="65"/>
       <c r="I127" s="65"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="65"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="65">
         <v>53</v>
       </c>
       <c r="C128" s="65">
         <v>106</v>
       </c>
-      <c r="D128" s="38"/>
+      <c r="D128" s="38">
+        <v>159</v>
+      </c>
       <c r="E128" s="38"/>
       <c r="F128" s="65"/>
       <c r="G128" s="65"/>
       <c r="H128" s="65"/>
       <c r="I128" s="65"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="65"/>
     </row>
     <row r="129" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B129" s="65">
         <v>125</v>
       </c>
       <c r="C129" s="65">
         <v>250</v>
       </c>
-      <c r="D129" s="38"/>
+      <c r="D129" s="38">
+        <v>375</v>
+      </c>
       <c r="E129" s="38"/>
       <c r="F129" s="65"/>
       <c r="G129" s="65"/>
       <c r="H129" s="65"/>
       <c r="I129" s="65"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="65"/>
     </row>
     <row r="130" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B130" s="65">
         <v>250</v>
       </c>
       <c r="C130" s="65">
         <v>500</v>
       </c>
-      <c r="D130" s="38"/>
+      <c r="D130" s="38">
+        <v>750</v>
+      </c>
       <c r="E130" s="38"/>
       <c r="F130" s="65"/>
       <c r="G130" s="65"/>
       <c r="H130" s="65"/>
       <c r="I130" s="65"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="65"/>
     </row>
     <row r="131" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B131" s="65">
         <v>193</v>
       </c>
       <c r="C131" s="65">
         <v>386</v>
       </c>
-      <c r="D131" s="38"/>
+      <c r="D131" s="38">
+        <v>579</v>
+      </c>
       <c r="E131" s="38"/>
       <c r="F131" s="65"/>
       <c r="G131" s="65"/>
       <c r="H131" s="65"/>
       <c r="I131" s="65"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="65"/>
     </row>
     <row r="132" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="67">
         <v>178</v>
       </c>
       <c r="C132" s="67">
         <v>356</v>
       </c>
-      <c r="D132" s="67"/>
+      <c r="D132" s="67">
+        <v>534</v>
+      </c>
       <c r="E132" s="67"/>
       <c r="F132" s="67"/>
       <c r="G132" s="67"/>
       <c r="H132" s="65"/>
       <c r="I132" s="65"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="65"/>
     </row>
     <row r="133" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B133" s="65">
         <v>362</v>
       </c>
       <c r="C133" s="65">
         <v>724</v>
       </c>
-      <c r="D133" s="38"/>
+      <c r="D133" s="38">
+        <v>1086</v>
+      </c>
       <c r="E133" s="38"/>
       <c r="F133" s="65"/>
       <c r="G133" s="65"/>
       <c r="H133" s="65"/>
       <c r="I133" s="65"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="65"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="65">
         <v>48188</v>
       </c>
       <c r="C134" s="65">
         <v>129796</v>
       </c>
-      <c r="D134" s="38"/>
+      <c r="D134" s="38">
+        <v>211405</v>
+      </c>
       <c r="E134" s="38"/>
       <c r="F134" s="65"/>
       <c r="G134" s="65"/>
       <c r="H134" s="65"/>
       <c r="I134" s="65"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="65"/>
     </row>
     <row r="135" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="60" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="67"/>
       <c r="C135" s="67"/>
       <c r="D135" s="67"/>
       <c r="E135" s="67"/>
       <c r="F135" s="74"/>
       <c r="G135" s="65"/>
       <c r="H135" s="65"/>
       <c r="I135" s="65"/>
       <c r="J135" s="67"/>
       <c r="K135" s="67"/>
       <c r="L135" s="67"/>
       <c r="M135" s="67"/>
     </row>
     <row r="136" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="91" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="57">
         <v>83</v>
       </c>
       <c r="C136" s="57">
         <v>166</v>
       </c>
-      <c r="D136" s="57"/>
+      <c r="D136" s="57">
+        <v>249</v>
+      </c>
       <c r="E136" s="61"/>
       <c r="F136" s="57"/>
       <c r="G136" s="57"/>
       <c r="H136" s="57"/>
       <c r="I136" s="57"/>
       <c r="J136" s="61"/>
       <c r="K136" s="61"/>
       <c r="L136" s="61"/>
       <c r="M136" s="57"/>
     </row>
     <row r="137" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B137" s="65">
         <v>83</v>
       </c>
       <c r="C137" s="65">
         <v>166</v>
       </c>
-      <c r="D137" s="38"/>
+      <c r="D137" s="38">
+        <v>249</v>
+      </c>
       <c r="E137" s="38"/>
       <c r="F137" s="128"/>
       <c r="G137" s="65"/>
       <c r="H137" s="65"/>
       <c r="I137" s="90"/>
       <c r="J137" s="38"/>
       <c r="K137" s="65"/>
       <c r="L137" s="65"/>
       <c r="M137" s="65"/>
     </row>
     <row r="138" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C138" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="D138" s="38"/>
+      <c r="D138" s="67" t="s">
+        <v>72</v>
+      </c>
       <c r="E138" s="38"/>
       <c r="F138" s="128"/>
       <c r="G138" s="65"/>
       <c r="H138" s="65"/>
       <c r="I138" s="65"/>
       <c r="J138" s="38"/>
       <c r="K138" s="65"/>
       <c r="L138" s="65"/>
       <c r="M138" s="65"/>
     </row>
     <row r="139" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="67"/>
       <c r="C139" s="93"/>
       <c r="D139" s="67"/>
       <c r="E139" s="67"/>
       <c r="F139" s="67"/>
       <c r="G139" s="65"/>
       <c r="H139" s="65"/>
       <c r="I139" s="67"/>
       <c r="J139" s="67"/>
       <c r="K139" s="67"/>
       <c r="L139" s="67"/>
       <c r="M139" s="67"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B140" s="61">
         <v>256297</v>
       </c>
       <c r="C140" s="70">
         <v>545223</v>
       </c>
-      <c r="D140" s="57"/>
+      <c r="D140" s="57">
+        <v>1053311</v>
+      </c>
       <c r="E140" s="61"/>
       <c r="F140" s="82"/>
       <c r="G140" s="57"/>
       <c r="H140" s="70"/>
       <c r="I140" s="57"/>
       <c r="J140" s="61"/>
       <c r="K140" s="61"/>
       <c r="L140" s="61"/>
       <c r="M140" s="57"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B141" s="38">
         <v>57</v>
       </c>
       <c r="C141" s="65">
         <v>114</v>
       </c>
-      <c r="D141" s="38"/>
+      <c r="D141" s="38">
+        <v>171</v>
+      </c>
       <c r="E141" s="38"/>
       <c r="F141" s="65"/>
       <c r="G141" s="65"/>
       <c r="H141" s="65"/>
       <c r="I141" s="65"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="65"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B142" s="38">
         <v>2342</v>
       </c>
       <c r="C142" s="65">
         <v>4684</v>
       </c>
-      <c r="D142" s="38"/>
+      <c r="D142" s="38">
+        <v>7026</v>
+      </c>
       <c r="E142" s="38"/>
       <c r="F142" s="65"/>
       <c r="G142" s="65"/>
       <c r="H142" s="65"/>
       <c r="I142" s="65"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="65"/>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="38">
         <v>343</v>
       </c>
       <c r="C143" s="65">
         <v>686</v>
       </c>
-      <c r="D143" s="38"/>
+      <c r="D143" s="38">
+        <v>1029</v>
+      </c>
       <c r="E143" s="38"/>
       <c r="F143" s="65"/>
       <c r="G143" s="65"/>
       <c r="H143" s="65"/>
       <c r="I143" s="65"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="38"/>
       <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="65">
         <v>253555</v>
       </c>
       <c r="C144" s="65">
         <v>539739</v>
       </c>
-      <c r="D144" s="38"/>
+      <c r="D144" s="38">
+        <v>1045085</v>
+      </c>
       <c r="E144" s="38"/>
       <c r="F144" s="65"/>
       <c r="G144" s="65"/>
       <c r="H144" s="65"/>
       <c r="I144" s="65"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="65"/>
     </row>
     <row r="145" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="94"/>
       <c r="C145" s="94"/>
       <c r="D145" s="94"/>
       <c r="E145" s="94"/>
       <c r="F145" s="38"/>
       <c r="G145" s="65"/>
       <c r="H145" s="65"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="94"/>
       <c r="L145" s="94"/>
       <c r="M145" s="94"/>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B146" s="57">
         <v>117861</v>
       </c>
       <c r="C146" s="57">
         <v>254610</v>
       </c>
-      <c r="D146" s="57"/>
+      <c r="D146" s="57">
+        <v>406088</v>
+      </c>
       <c r="E146" s="61"/>
       <c r="F146" s="57"/>
       <c r="G146" s="57"/>
       <c r="H146" s="95"/>
       <c r="I146" s="96"/>
       <c r="J146" s="61"/>
       <c r="K146" s="61"/>
       <c r="L146" s="61"/>
       <c r="M146" s="57"/>
     </row>
     <row r="147" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C147" s="65">
         <v>5008</v>
       </c>
-      <c r="D147" s="57"/>
+      <c r="D147" s="65">
+        <v>10017</v>
+      </c>
       <c r="E147" s="61"/>
       <c r="F147" s="57"/>
       <c r="G147" s="57"/>
       <c r="H147" s="95"/>
       <c r="I147" s="96"/>
       <c r="J147" s="61"/>
       <c r="K147" s="61"/>
       <c r="L147" s="61"/>
       <c r="M147" s="57"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B148" s="65">
         <v>75</v>
       </c>
       <c r="C148" s="65">
         <v>150</v>
       </c>
-      <c r="D148" s="38"/>
+      <c r="D148" s="38">
+        <v>225</v>
+      </c>
       <c r="E148" s="38"/>
       <c r="F148" s="128"/>
       <c r="G148" s="65"/>
       <c r="H148" s="97"/>
       <c r="I148" s="97"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="65"/>
     </row>
     <row r="149" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="65">
         <v>221</v>
       </c>
       <c r="C149" s="65">
         <v>442</v>
       </c>
-      <c r="D149" s="38"/>
+      <c r="D149" s="38">
+        <v>663</v>
+      </c>
       <c r="E149" s="38"/>
       <c r="F149" s="65"/>
       <c r="G149" s="65"/>
       <c r="H149" s="97"/>
       <c r="I149" s="97"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="65"/>
     </row>
     <row r="150" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="65">
         <v>117565</v>
       </c>
       <c r="C150" s="65">
         <v>249010</v>
       </c>
-      <c r="D150" s="38"/>
+      <c r="D150" s="38">
+        <v>395184</v>
+      </c>
       <c r="E150" s="38"/>
       <c r="F150" s="65"/>
       <c r="G150" s="65"/>
       <c r="H150" s="97"/>
       <c r="I150" s="97"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="65"/>
     </row>
     <row r="151" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="67"/>
       <c r="C151" s="67"/>
       <c r="D151" s="67"/>
       <c r="E151" s="67"/>
       <c r="F151" s="67"/>
       <c r="G151" s="65"/>
       <c r="H151" s="67"/>
       <c r="I151" s="67"/>
       <c r="J151" s="67"/>
       <c r="K151" s="67"/>
       <c r="L151" s="67"/>
       <c r="M151" s="67"/>
     </row>
     <row r="152" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="57">
         <v>32065</v>
       </c>
       <c r="C152" s="57">
         <v>75436</v>
       </c>
-      <c r="D152" s="57"/>
+      <c r="D152" s="57">
+        <v>128320</v>
+      </c>
       <c r="E152" s="61"/>
       <c r="F152" s="82"/>
       <c r="G152" s="57"/>
       <c r="H152" s="95"/>
       <c r="I152" s="96"/>
       <c r="J152" s="61"/>
       <c r="K152" s="61"/>
       <c r="L152" s="61"/>
       <c r="M152" s="57"/>
     </row>
     <row r="153" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B153" s="67">
         <v>83</v>
       </c>
       <c r="C153" s="67">
         <v>166</v>
       </c>
-      <c r="D153" s="67"/>
+      <c r="D153" s="67">
+        <v>249</v>
+      </c>
       <c r="E153" s="67"/>
       <c r="F153" s="67"/>
       <c r="G153" s="67"/>
       <c r="H153" s="97"/>
       <c r="I153" s="97"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="65"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="65">
         <v>1295</v>
       </c>
       <c r="C154" s="65">
         <v>4378</v>
       </c>
-      <c r="D154" s="38"/>
+      <c r="D154" s="38">
+        <v>7461</v>
+      </c>
       <c r="E154" s="38"/>
       <c r="F154" s="65"/>
       <c r="G154" s="65"/>
       <c r="H154" s="97"/>
       <c r="I154" s="97"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="65"/>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B155" s="65">
         <v>286</v>
       </c>
       <c r="C155" s="65">
         <v>572</v>
       </c>
-      <c r="D155" s="38"/>
+      <c r="D155" s="38">
+        <v>858</v>
+      </c>
       <c r="E155" s="38"/>
       <c r="F155" s="65"/>
       <c r="G155" s="65"/>
       <c r="H155" s="97"/>
       <c r="I155" s="97"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="65"/>
     </row>
     <row r="156" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B156" s="67">
         <v>242</v>
       </c>
       <c r="C156" s="67">
         <v>484</v>
       </c>
-      <c r="D156" s="67"/>
+      <c r="D156" s="67">
+        <v>726</v>
+      </c>
       <c r="E156" s="67"/>
       <c r="F156" s="67"/>
       <c r="G156" s="67"/>
       <c r="H156" s="98"/>
       <c r="I156" s="97"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="65"/>
     </row>
     <row r="157" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B157" s="67">
         <v>64</v>
       </c>
       <c r="C157" s="67">
         <v>128</v>
       </c>
-      <c r="D157" s="67"/>
+      <c r="D157" s="67">
+        <v>192</v>
+      </c>
       <c r="E157" s="67"/>
       <c r="F157" s="67"/>
       <c r="G157" s="67"/>
       <c r="H157" s="97"/>
       <c r="I157" s="97"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="65"/>
     </row>
     <row r="158" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B158" s="67">
         <v>42</v>
       </c>
       <c r="C158" s="67">
         <v>84</v>
       </c>
-      <c r="D158" s="67"/>
+      <c r="D158" s="67">
+        <v>126</v>
+      </c>
       <c r="E158" s="67"/>
       <c r="F158" s="67"/>
       <c r="G158" s="67"/>
       <c r="H158" s="97"/>
       <c r="I158" s="97"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="65"/>
     </row>
     <row r="159" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="65">
         <v>30054</v>
       </c>
       <c r="C159" s="65">
         <v>69626</v>
       </c>
-      <c r="D159" s="38"/>
+      <c r="D159" s="38">
+        <v>118711</v>
+      </c>
       <c r="E159" s="38"/>
       <c r="F159" s="65"/>
       <c r="G159" s="65"/>
       <c r="H159" s="97"/>
       <c r="I159" s="97"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="65"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="67"/>
       <c r="C160" s="67"/>
       <c r="D160" s="67"/>
       <c r="E160" s="67"/>
       <c r="F160" s="67"/>
       <c r="G160" s="65"/>
       <c r="H160" s="65"/>
       <c r="I160" s="67"/>
       <c r="J160" s="67"/>
       <c r="K160" s="67"/>
       <c r="L160" s="67"/>
       <c r="M160" s="67"/>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="57">
         <v>7413147</v>
       </c>
       <c r="C161" s="57">
         <v>14676967</v>
       </c>
-      <c r="D161" s="57"/>
+      <c r="D161" s="57">
+        <v>22819434</v>
+      </c>
       <c r="E161" s="61"/>
       <c r="F161" s="82"/>
       <c r="G161" s="57"/>
       <c r="H161" s="95"/>
       <c r="I161" s="96"/>
       <c r="J161" s="61"/>
       <c r="K161" s="61"/>
       <c r="L161" s="61"/>
       <c r="M161" s="61"/>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="126">
         <v>5564252</v>
       </c>
       <c r="C162" s="65">
         <v>11024143</v>
       </c>
-      <c r="D162" s="38"/>
+      <c r="D162" s="38">
+        <v>17339532</v>
+      </c>
       <c r="E162" s="38"/>
       <c r="F162" s="65"/>
       <c r="G162" s="65"/>
       <c r="H162" s="97"/>
       <c r="I162" s="97"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="65"/>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="126">
         <v>289002</v>
       </c>
       <c r="C163" s="65">
         <v>539890</v>
       </c>
-      <c r="D163" s="38"/>
+      <c r="D163" s="38">
+        <v>813928</v>
+      </c>
       <c r="E163" s="38"/>
       <c r="F163" s="65"/>
       <c r="G163" s="65"/>
       <c r="H163" s="97"/>
       <c r="I163" s="97"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="65"/>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B164" s="143">
         <v>1219749</v>
       </c>
       <c r="C164" s="65">
         <v>2482355</v>
       </c>
-      <c r="D164" s="38"/>
+      <c r="D164" s="38">
+        <v>3744962</v>
+      </c>
       <c r="E164" s="38"/>
       <c r="F164" s="65"/>
       <c r="G164" s="65"/>
       <c r="H164" s="97"/>
       <c r="I164" s="97"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="38"/>
       <c r="M164" s="65"/>
     </row>
     <row r="165" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B165" s="143">
         <v>340144</v>
       </c>
       <c r="C165" s="65">
         <v>630578</v>
       </c>
-      <c r="D165" s="38"/>
+      <c r="D165" s="38">
+        <v>921012</v>
+      </c>
       <c r="E165" s="38"/>
       <c r="F165" s="65"/>
       <c r="G165" s="65"/>
       <c r="H165" s="97"/>
       <c r="I165" s="97"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="65"/>
     </row>
     <row r="166" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="60" t="s">
         <v>68</v>
       </c>
       <c r="B166" s="88"/>
       <c r="C166" s="99"/>
       <c r="D166" s="99"/>
       <c r="E166" s="99"/>
       <c r="F166" s="99"/>
       <c r="G166" s="65"/>
       <c r="H166" s="100"/>
       <c r="I166" s="101"/>
       <c r="J166" s="99"/>
       <c r="K166" s="99"/>
       <c r="L166" s="99"/>
       <c r="M166" s="99"/>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="57">
         <v>7413147</v>
       </c>
       <c r="C167" s="57">
         <v>14676967</v>
       </c>
-      <c r="D167" s="57"/>
+      <c r="D167" s="57">
+        <v>22819434</v>
+      </c>
       <c r="E167" s="61"/>
       <c r="F167" s="82"/>
       <c r="G167" s="57"/>
       <c r="H167" s="95"/>
       <c r="I167" s="96"/>
       <c r="J167" s="61"/>
       <c r="K167" s="61"/>
       <c r="L167" s="61"/>
       <c r="M167" s="61"/>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B168" s="126">
         <v>5564252</v>
       </c>
       <c r="C168" s="65">
         <v>11024143</v>
       </c>
-      <c r="D168" s="38"/>
+      <c r="D168" s="38">
+        <v>17339532</v>
+      </c>
       <c r="E168" s="38"/>
       <c r="F168" s="65"/>
       <c r="G168" s="65"/>
       <c r="H168" s="97"/>
       <c r="I168" s="97"/>
       <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="38"/>
       <c r="M168" s="65"/>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B169" s="126">
         <v>289002</v>
       </c>
       <c r="C169" s="65">
         <v>539890</v>
       </c>
-      <c r="D169" s="38"/>
+      <c r="D169" s="38">
+        <v>813928</v>
+      </c>
       <c r="E169" s="38"/>
       <c r="F169" s="65"/>
       <c r="G169" s="65"/>
       <c r="H169" s="97"/>
       <c r="I169" s="97"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="65"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B170" s="143">
         <v>1219749</v>
       </c>
       <c r="C170" s="65">
         <v>2482355</v>
       </c>
-      <c r="D170" s="38"/>
+      <c r="D170" s="38">
+        <v>3744962</v>
+      </c>
       <c r="E170" s="38"/>
       <c r="F170" s="65"/>
       <c r="G170" s="65"/>
       <c r="H170" s="97"/>
       <c r="I170" s="97"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="65"/>
     </row>
     <row r="171" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="143">
         <v>340144</v>
       </c>
       <c r="C171" s="65">
         <v>630578</v>
       </c>
-      <c r="D171" s="38"/>
+      <c r="D171" s="38">
+        <v>921012</v>
+      </c>
       <c r="E171" s="38"/>
       <c r="F171" s="65"/>
       <c r="G171" s="65"/>
       <c r="H171" s="97"/>
       <c r="I171" s="97"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="65"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="94"/>
       <c r="C172" s="94"/>
       <c r="D172" s="94"/>
       <c r="E172" s="94"/>
       <c r="F172" s="94"/>
       <c r="G172" s="65"/>
       <c r="H172" s="65"/>
       <c r="I172" s="94"/>
       <c r="J172" s="94"/>
       <c r="K172" s="94"/>
       <c r="L172" s="94"/>
       <c r="M172" s="94"/>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="57">
         <v>327616</v>
       </c>
       <c r="C173" s="57">
         <v>562338</v>
       </c>
-      <c r="D173" s="57"/>
+      <c r="D173" s="57">
+        <v>744347</v>
+      </c>
       <c r="E173" s="61"/>
       <c r="F173" s="82"/>
       <c r="G173" s="57"/>
       <c r="H173" s="95"/>
       <c r="I173" s="96"/>
       <c r="J173" s="61"/>
       <c r="K173" s="61"/>
       <c r="L173" s="61"/>
       <c r="M173" s="57"/>
     </row>
     <row r="174" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B174" s="65">
         <v>327616</v>
       </c>
       <c r="C174" s="65">
         <v>562338</v>
       </c>
-      <c r="D174" s="38"/>
+      <c r="D174" s="38">
+        <v>744347</v>
+      </c>
       <c r="E174" s="38"/>
       <c r="F174" s="65"/>
       <c r="G174" s="65"/>
       <c r="H174" s="102"/>
       <c r="I174" s="97"/>
       <c r="J174" s="38"/>
       <c r="K174" s="38"/>
       <c r="L174" s="38"/>
       <c r="M174" s="65"/>
     </row>
     <row r="175" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B175" s="94"/>
       <c r="C175" s="94"/>
       <c r="D175" s="94"/>
       <c r="E175" s="94"/>
       <c r="F175" s="94"/>
       <c r="G175" s="65"/>
       <c r="H175" s="65"/>
       <c r="I175" s="94"/>
       <c r="J175" s="94"/>
       <c r="K175" s="94"/>
       <c r="L175" s="94"/>
       <c r="M175" s="94"/>
     </row>
     <row r="176" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B176" s="61">
         <v>319900</v>
       </c>
       <c r="C176" s="57">
         <v>842729</v>
       </c>
-      <c r="D176" s="57"/>
+      <c r="D176" s="57">
+        <v>1815738</v>
+      </c>
       <c r="E176" s="61"/>
       <c r="F176" s="82"/>
       <c r="G176" s="57"/>
       <c r="H176" s="95"/>
       <c r="I176" s="96"/>
       <c r="J176" s="61"/>
       <c r="K176" s="61"/>
       <c r="L176" s="61"/>
       <c r="M176" s="61"/>
     </row>
     <row r="177" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B177" s="7">
         <v>2716</v>
       </c>
       <c r="C177" s="65">
         <v>5432</v>
       </c>
-      <c r="D177" s="38"/>
+      <c r="D177" s="38">
+        <v>8148</v>
+      </c>
       <c r="E177" s="38"/>
       <c r="F177" s="65"/>
       <c r="G177" s="65"/>
       <c r="H177" s="97"/>
       <c r="I177" s="97"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="65"/>
     </row>
     <row r="178" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B178" s="38">
         <v>500</v>
       </c>
       <c r="C178" s="65">
         <v>1000</v>
       </c>
-      <c r="D178" s="38"/>
+      <c r="D178" s="38">
+        <v>1500</v>
+      </c>
       <c r="E178" s="121"/>
       <c r="F178" s="65"/>
       <c r="G178" s="65"/>
       <c r="H178" s="97"/>
       <c r="I178" s="97"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="65"/>
     </row>
     <row r="179" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B179" s="38">
         <v>6481</v>
       </c>
       <c r="C179" s="65">
         <v>18307</v>
       </c>
-      <c r="D179" s="38"/>
+      <c r="D179" s="38">
+        <v>30134</v>
+      </c>
       <c r="E179" s="38"/>
       <c r="F179" s="65"/>
       <c r="G179" s="65"/>
       <c r="H179" s="97"/>
       <c r="I179" s="97"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="65"/>
     </row>
     <row r="180" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>125</v>
       </c>
       <c r="C180" s="65">
         <v>250</v>
       </c>
-      <c r="D180" s="38"/>
+      <c r="D180" s="38">
+        <v>375</v>
+      </c>
       <c r="E180" s="38"/>
       <c r="F180" s="65"/>
       <c r="G180" s="65"/>
       <c r="H180" s="97"/>
       <c r="I180" s="97"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="65"/>
     </row>
     <row r="181" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="92">
         <v>208</v>
       </c>
       <c r="C181" s="67">
         <v>416</v>
       </c>
-      <c r="D181" s="67"/>
+      <c r="D181" s="67">
+        <v>624</v>
+      </c>
       <c r="E181" s="67"/>
       <c r="F181" s="67"/>
       <c r="G181" s="67"/>
       <c r="H181" s="97"/>
       <c r="I181" s="97"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="65"/>
     </row>
     <row r="182" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B182" s="38">
         <v>832</v>
       </c>
       <c r="C182" s="65">
         <v>1664</v>
       </c>
-      <c r="D182" s="38"/>
+      <c r="D182" s="38">
+        <v>2496</v>
+      </c>
       <c r="E182" s="38"/>
       <c r="F182" s="65"/>
       <c r="G182" s="65"/>
       <c r="H182" s="97"/>
       <c r="I182" s="97"/>
       <c r="J182" s="38"/>
       <c r="K182" s="38"/>
       <c r="L182" s="38"/>
       <c r="M182" s="65"/>
     </row>
     <row r="183" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B183" s="38">
         <v>333</v>
       </c>
       <c r="C183" s="65">
         <v>666</v>
       </c>
-      <c r="D183" s="38"/>
+      <c r="D183" s="38">
+        <v>999</v>
+      </c>
       <c r="E183" s="38"/>
       <c r="F183" s="65"/>
       <c r="G183" s="65"/>
       <c r="H183" s="97"/>
       <c r="I183" s="97"/>
       <c r="J183" s="38"/>
       <c r="K183" s="38"/>
       <c r="L183" s="38"/>
       <c r="M183" s="65"/>
     </row>
     <row r="184" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B184" s="38">
         <v>3684</v>
       </c>
       <c r="C184" s="65">
         <v>7368</v>
       </c>
-      <c r="D184" s="38"/>
+      <c r="D184" s="38">
+        <v>11052</v>
+      </c>
       <c r="E184" s="38"/>
       <c r="F184" s="65"/>
       <c r="G184" s="65"/>
       <c r="H184" s="104"/>
       <c r="I184" s="97"/>
       <c r="J184" s="38"/>
       <c r="K184" s="38"/>
       <c r="L184" s="38"/>
       <c r="M184" s="65"/>
     </row>
     <row r="185" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="38">
         <v>1042</v>
       </c>
       <c r="C185" s="65">
         <v>2084</v>
       </c>
-      <c r="D185" s="38"/>
+      <c r="D185" s="38">
+        <v>3126</v>
+      </c>
       <c r="E185" s="38"/>
       <c r="F185" s="65"/>
       <c r="G185" s="65"/>
       <c r="H185" s="97"/>
       <c r="I185" s="97"/>
       <c r="J185" s="38"/>
       <c r="K185" s="38"/>
       <c r="L185" s="38"/>
       <c r="M185" s="65"/>
     </row>
     <row r="186" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="38">
         <v>303979</v>
       </c>
       <c r="C186" s="65">
         <v>805541</v>
       </c>
-      <c r="D186" s="38"/>
+      <c r="D186" s="38">
+        <v>1757284</v>
+      </c>
       <c r="E186" s="38"/>
       <c r="F186" s="65"/>
       <c r="G186" s="65"/>
       <c r="H186" s="97"/>
       <c r="I186" s="97"/>
       <c r="J186" s="38"/>
       <c r="K186" s="38"/>
       <c r="L186" s="38"/>
       <c r="M186" s="65"/>
     </row>
     <row r="187" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="60" t="s">
         <v>28</v>
       </c>
       <c r="B187" s="105"/>
       <c r="C187" s="105"/>
       <c r="D187" s="67"/>
       <c r="E187" s="67"/>
       <c r="F187" s="38"/>
       <c r="G187" s="65"/>
       <c r="H187" s="38"/>
       <c r="I187" s="38"/>
       <c r="J187" s="38"/>
       <c r="K187" s="67"/>
       <c r="L187" s="67"/>
       <c r="M187" s="67"/>
     </row>
     <row r="188" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B188" s="61">
         <v>672968</v>
       </c>
       <c r="C188" s="106">
         <v>2855920</v>
       </c>
-      <c r="D188" s="57"/>
+      <c r="D188" s="57">
+        <v>5075359</v>
+      </c>
       <c r="E188" s="62"/>
       <c r="F188" s="57"/>
       <c r="G188" s="57"/>
       <c r="H188" s="115"/>
       <c r="I188" s="96"/>
       <c r="J188" s="61"/>
       <c r="K188" s="61"/>
       <c r="L188" s="61"/>
       <c r="M188" s="61"/>
       <c r="O188" s="35"/>
       <c r="P188" s="34"/>
       <c r="Q188" s="34"/>
       <c r="R188" s="34"/>
       <c r="S188" s="34"/>
     </row>
     <row r="189" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C189" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="D189" s="57"/>
+      <c r="D189" s="92" t="s">
+        <v>72</v>
+      </c>
       <c r="E189" s="62"/>
       <c r="F189" s="57"/>
       <c r="G189" s="57"/>
       <c r="H189" s="95"/>
       <c r="I189" s="97"/>
       <c r="J189" s="38"/>
       <c r="K189" s="38"/>
       <c r="L189" s="38"/>
       <c r="M189" s="61"/>
       <c r="O189" s="47"/>
       <c r="P189" s="46"/>
       <c r="Q189" s="46"/>
       <c r="R189" s="46"/>
       <c r="S189" s="46"/>
     </row>
     <row r="190" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B190" s="38">
         <v>6830</v>
       </c>
       <c r="C190" s="65">
         <v>191885</v>
       </c>
-      <c r="D190" s="38"/>
+      <c r="D190" s="38">
+        <v>402141</v>
+      </c>
       <c r="E190" s="64"/>
       <c r="F190" s="65"/>
       <c r="G190" s="65"/>
       <c r="H190" s="107"/>
       <c r="I190" s="97"/>
       <c r="J190" s="38"/>
       <c r="K190" s="38"/>
       <c r="L190" s="38"/>
       <c r="M190" s="65"/>
       <c r="O190" s="35"/>
       <c r="P190" s="36"/>
       <c r="Q190" s="34"/>
       <c r="R190" s="34"/>
       <c r="S190" s="34"/>
     </row>
     <row r="191" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B191" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C191" s="73">
         <v>115969</v>
       </c>
-      <c r="D191" s="73"/>
+      <c r="D191" s="73">
+        <v>231938</v>
+      </c>
       <c r="E191" s="73"/>
       <c r="F191" s="73"/>
       <c r="G191" s="73"/>
       <c r="H191" s="49"/>
       <c r="I191" s="97"/>
       <c r="J191" s="38"/>
       <c r="K191" s="38"/>
       <c r="L191" s="38"/>
       <c r="M191" s="65"/>
       <c r="O191" s="47"/>
       <c r="P191" s="48"/>
       <c r="Q191" s="46"/>
       <c r="R191" s="46"/>
       <c r="S191" s="46"/>
     </row>
     <row r="192" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="38">
         <v>20471</v>
       </c>
       <c r="C192" s="65">
         <v>209913</v>
       </c>
-      <c r="D192" s="38"/>
+      <c r="D192" s="38">
+        <v>399356</v>
+      </c>
       <c r="E192" s="64"/>
       <c r="F192" s="65"/>
       <c r="G192" s="65"/>
       <c r="H192" s="107"/>
       <c r="I192" s="97"/>
       <c r="J192" s="38"/>
       <c r="K192" s="38"/>
       <c r="L192" s="38"/>
       <c r="M192" s="65"/>
       <c r="O192" s="35"/>
       <c r="P192" s="36"/>
       <c r="Q192" s="34"/>
       <c r="R192" s="34"/>
       <c r="S192" s="34"/>
     </row>
     <row r="193" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B193" s="123">
         <v>100</v>
       </c>
       <c r="C193" s="73">
         <v>62046</v>
       </c>
-      <c r="D193" s="73"/>
+      <c r="D193" s="73">
+        <v>123993</v>
+      </c>
       <c r="E193" s="73"/>
       <c r="F193" s="73"/>
       <c r="G193" s="73"/>
       <c r="H193" s="107"/>
       <c r="I193" s="97"/>
       <c r="J193" s="38"/>
       <c r="K193" s="38"/>
       <c r="L193" s="38"/>
       <c r="M193" s="65"/>
       <c r="O193" s="35"/>
       <c r="P193" s="36"/>
       <c r="Q193" s="34"/>
       <c r="R193" s="34"/>
       <c r="S193" s="34"/>
     </row>
     <row r="194" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B194" s="38">
         <v>1293</v>
       </c>
       <c r="C194" s="65">
         <v>2586</v>
       </c>
-      <c r="D194" s="38"/>
+      <c r="D194" s="38">
+        <v>3879</v>
+      </c>
       <c r="E194" s="64"/>
       <c r="F194" s="65"/>
       <c r="G194" s="65"/>
       <c r="H194" s="107"/>
       <c r="I194" s="97"/>
       <c r="J194" s="38"/>
       <c r="K194" s="38"/>
       <c r="L194" s="38"/>
       <c r="M194" s="65"/>
       <c r="O194" s="35"/>
       <c r="P194" s="36"/>
       <c r="Q194" s="34"/>
       <c r="R194" s="34"/>
       <c r="S194" s="34"/>
     </row>
     <row r="195" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B195" s="73">
         <v>81</v>
       </c>
       <c r="C195" s="73">
         <v>162</v>
       </c>
-      <c r="D195" s="73"/>
+      <c r="D195" s="73">
+        <v>243</v>
+      </c>
       <c r="E195" s="73"/>
       <c r="F195" s="73"/>
       <c r="G195" s="73"/>
       <c r="H195" s="107"/>
       <c r="I195" s="97"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="65"/>
       <c r="O195" s="47"/>
       <c r="P195" s="48"/>
       <c r="Q195" s="46"/>
       <c r="R195" s="46"/>
       <c r="S195" s="46"/>
     </row>
     <row r="196" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B196" s="38">
         <v>85</v>
       </c>
       <c r="C196" s="65">
         <v>2437</v>
       </c>
-      <c r="D196" s="38"/>
+      <c r="D196" s="38">
+        <v>4789</v>
+      </c>
       <c r="E196" s="64"/>
       <c r="F196" s="65"/>
       <c r="G196" s="65"/>
       <c r="H196" s="102"/>
       <c r="I196" s="97"/>
       <c r="J196" s="108"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="65"/>
       <c r="O196" s="35"/>
       <c r="P196" s="36"/>
       <c r="Q196" s="34"/>
       <c r="R196" s="34"/>
       <c r="S196" s="34"/>
     </row>
     <row r="197" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B197" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C197" s="65">
         <v>57694</v>
       </c>
-      <c r="D197" s="38"/>
+      <c r="D197" s="38">
+        <v>115388</v>
+      </c>
       <c r="E197" s="64"/>
       <c r="F197" s="65"/>
       <c r="G197" s="65"/>
       <c r="H197" s="102"/>
       <c r="I197" s="97"/>
       <c r="J197" s="108"/>
       <c r="K197" s="38"/>
       <c r="L197" s="38"/>
       <c r="M197" s="65"/>
       <c r="O197" s="47"/>
       <c r="P197" s="48"/>
       <c r="Q197" s="46"/>
       <c r="R197" s="46"/>
       <c r="S197" s="46"/>
     </row>
     <row r="198" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B198" s="38">
         <v>644109</v>
       </c>
       <c r="C198" s="65">
         <v>2213229</v>
       </c>
-      <c r="D198" s="38"/>
+      <c r="D198" s="38">
+        <v>3793635</v>
+      </c>
       <c r="E198" s="64"/>
       <c r="F198" s="65"/>
       <c r="G198" s="65"/>
       <c r="H198" s="102"/>
       <c r="I198" s="97"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="65"/>
       <c r="O198" s="35"/>
       <c r="P198" s="34"/>
       <c r="Q198" s="34"/>
       <c r="R198" s="34"/>
       <c r="S198" s="34"/>
     </row>
     <row r="199" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B199" s="88"/>
       <c r="C199" s="67"/>
       <c r="D199" s="67"/>
       <c r="E199" s="109"/>
       <c r="F199" s="38"/>
       <c r="G199" s="65"/>
       <c r="H199" s="65"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="67"/>
       <c r="L199" s="67"/>
       <c r="M199" s="67"/>
     </row>
     <row r="200" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="110">
         <v>1238192</v>
       </c>
       <c r="C200" s="57">
         <v>2826083</v>
       </c>
-      <c r="D200" s="57"/>
+      <c r="D200" s="57">
+        <v>5257438</v>
+      </c>
       <c r="E200" s="61"/>
       <c r="F200" s="111"/>
       <c r="G200" s="111"/>
       <c r="H200" s="96"/>
       <c r="I200" s="112"/>
       <c r="J200" s="141"/>
       <c r="K200" s="61"/>
       <c r="L200" s="61"/>
       <c r="M200" s="57"/>
       <c r="O200" s="35"/>
       <c r="P200" s="34"/>
       <c r="Q200" s="34"/>
       <c r="R200" s="34"/>
       <c r="S200" s="34"/>
     </row>
     <row r="201" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B201" s="65">
         <v>1567</v>
       </c>
       <c r="C201" s="65">
         <v>6890</v>
       </c>
-      <c r="D201" s="38"/>
+      <c r="D201" s="38">
+        <v>12213</v>
+      </c>
       <c r="E201" s="38"/>
       <c r="F201" s="65"/>
       <c r="G201" s="65"/>
       <c r="H201" s="97"/>
       <c r="I201" s="97"/>
       <c r="J201" s="64"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="65"/>
       <c r="O201" s="35"/>
       <c r="P201" s="36"/>
       <c r="Q201" s="34"/>
       <c r="R201" s="34"/>
       <c r="S201" s="34"/>
     </row>
     <row r="202" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B202" s="65">
         <v>1236625</v>
       </c>
       <c r="C202" s="65">
         <v>2819193</v>
       </c>
-      <c r="D202" s="38"/>
+      <c r="D202" s="38">
+        <v>5245225</v>
+      </c>
       <c r="E202" s="38"/>
       <c r="F202" s="65"/>
       <c r="G202" s="65"/>
       <c r="H202" s="97"/>
       <c r="I202" s="97"/>
       <c r="J202" s="64"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="65"/>
       <c r="O202" s="35"/>
       <c r="P202" s="34"/>
       <c r="Q202" s="34"/>
       <c r="R202" s="34"/>
       <c r="S202" s="34"/>
     </row>
     <row r="203" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B203" s="67"/>
       <c r="C203" s="67"/>
       <c r="D203" s="67"/>
       <c r="E203" s="67"/>
       <c r="F203" s="38"/>
       <c r="G203" s="65"/>
       <c r="H203" s="100"/>
       <c r="I203" s="97"/>
       <c r="J203" s="38"/>
       <c r="K203" s="67"/>
       <c r="L203" s="67"/>
       <c r="M203" s="67"/>
     </row>
     <row r="204" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B204" s="110">
         <v>1238192</v>
       </c>
       <c r="C204" s="57">
         <v>2826083</v>
       </c>
-      <c r="D204" s="57"/>
+      <c r="D204" s="57">
+        <v>5257438</v>
+      </c>
       <c r="E204" s="61"/>
       <c r="F204" s="111"/>
       <c r="G204" s="111"/>
       <c r="H204" s="96"/>
       <c r="I204" s="112"/>
       <c r="J204" s="141"/>
       <c r="K204" s="61"/>
       <c r="L204" s="61"/>
       <c r="M204" s="57"/>
       <c r="O204" s="35"/>
       <c r="P204" s="34"/>
       <c r="Q204" s="34"/>
       <c r="R204" s="34"/>
       <c r="S204" s="34"/>
     </row>
     <row r="205" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B205" s="65">
         <v>1567</v>
       </c>
       <c r="C205" s="65">
         <v>6890</v>
       </c>
-      <c r="D205" s="38"/>
+      <c r="D205" s="38">
+        <v>12213</v>
+      </c>
       <c r="E205" s="38"/>
       <c r="F205" s="65"/>
       <c r="G205" s="65"/>
       <c r="H205" s="97"/>
       <c r="I205" s="97"/>
       <c r="J205" s="64"/>
       <c r="K205" s="38"/>
       <c r="L205" s="38"/>
       <c r="M205" s="65"/>
       <c r="O205" s="35"/>
       <c r="P205" s="36"/>
       <c r="Q205" s="34"/>
       <c r="R205" s="34"/>
       <c r="S205" s="34"/>
     </row>
     <row r="206" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B206" s="65">
         <v>1236625</v>
       </c>
       <c r="C206" s="65">
         <v>2819193</v>
       </c>
-      <c r="D206" s="38"/>
+      <c r="D206" s="38">
+        <v>5245225</v>
+      </c>
       <c r="E206" s="38"/>
       <c r="F206" s="65"/>
       <c r="G206" s="65"/>
       <c r="H206" s="97"/>
       <c r="I206" s="97"/>
       <c r="J206" s="64"/>
       <c r="K206" s="38"/>
       <c r="L206" s="38"/>
       <c r="M206" s="65"/>
       <c r="O206" s="35"/>
       <c r="P206" s="34"/>
       <c r="Q206" s="34"/>
       <c r="R206" s="34"/>
       <c r="S206" s="34"/>
     </row>
     <row r="207" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B207" s="94"/>
       <c r="C207" s="94"/>
       <c r="D207" s="94"/>
       <c r="E207" s="94"/>
       <c r="F207" s="94"/>
       <c r="G207" s="65"/>
       <c r="H207" s="65"/>
       <c r="I207" s="94"/>
       <c r="J207" s="94"/>
       <c r="K207" s="94"/>
       <c r="L207" s="94"/>
       <c r="M207" s="94"/>
     </row>
     <row r="208" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B208" s="61">
         <v>1361482</v>
       </c>
       <c r="C208" s="57">
         <v>2377126</v>
       </c>
-      <c r="D208" s="57"/>
+      <c r="D208" s="57">
+        <v>4231485</v>
+      </c>
       <c r="E208" s="61"/>
       <c r="F208" s="57"/>
       <c r="G208" s="57"/>
       <c r="H208" s="95"/>
       <c r="I208" s="61"/>
       <c r="J208" s="57"/>
       <c r="K208" s="61"/>
       <c r="L208" s="61"/>
       <c r="M208" s="57"/>
       <c r="O208" s="32"/>
       <c r="P208" s="18"/>
       <c r="Q208" s="18"/>
       <c r="R208" s="18"/>
       <c r="S208" s="18"/>
     </row>
     <row r="209" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B209" s="38">
         <v>3892</v>
       </c>
       <c r="C209" s="65">
         <v>7784</v>
       </c>
-      <c r="D209" s="38"/>
+      <c r="D209" s="38">
+        <v>11676</v>
+      </c>
       <c r="E209" s="38"/>
       <c r="F209" s="65"/>
       <c r="G209" s="65"/>
       <c r="H209" s="136"/>
       <c r="I209" s="38"/>
       <c r="J209" s="65"/>
       <c r="K209" s="38"/>
       <c r="L209" s="38"/>
       <c r="M209" s="65"/>
       <c r="O209" s="32"/>
       <c r="P209" s="33"/>
       <c r="Q209" s="18"/>
       <c r="R209" s="18"/>
       <c r="S209" s="18"/>
     </row>
     <row r="210" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B210" s="73">
         <v>558</v>
       </c>
       <c r="C210" s="126">
         <v>1116</v>
       </c>
-      <c r="D210" s="126"/>
+      <c r="D210" s="126">
+        <v>1674</v>
+      </c>
       <c r="E210" s="126"/>
       <c r="F210" s="73"/>
       <c r="G210" s="73"/>
       <c r="H210" s="136"/>
       <c r="I210" s="38"/>
       <c r="J210" s="65"/>
       <c r="K210" s="38"/>
       <c r="L210" s="38"/>
       <c r="M210" s="65"/>
       <c r="O210" s="44"/>
       <c r="P210" s="45"/>
       <c r="Q210" s="43"/>
       <c r="R210" s="43"/>
       <c r="S210" s="43"/>
     </row>
     <row r="211" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B211" s="38">
         <v>11207</v>
       </c>
       <c r="C211" s="65">
         <v>28980</v>
       </c>
-      <c r="D211" s="38"/>
+      <c r="D211" s="38">
+        <v>46753</v>
+      </c>
       <c r="E211" s="38"/>
       <c r="F211" s="65"/>
       <c r="G211" s="65"/>
       <c r="H211" s="136"/>
       <c r="I211" s="38"/>
       <c r="J211" s="65"/>
       <c r="K211" s="38"/>
       <c r="L211" s="38"/>
       <c r="M211" s="65"/>
       <c r="O211" s="32"/>
       <c r="P211" s="33"/>
       <c r="Q211" s="18"/>
       <c r="R211" s="18"/>
       <c r="S211" s="18"/>
     </row>
     <row r="212" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B212" s="38">
         <v>6011</v>
       </c>
       <c r="C212" s="65">
         <v>11408</v>
       </c>
-      <c r="D212" s="38"/>
+      <c r="D212" s="38">
+        <v>16805</v>
+      </c>
       <c r="E212" s="38"/>
       <c r="F212" s="65"/>
       <c r="G212" s="65"/>
       <c r="H212" s="136"/>
       <c r="I212" s="38"/>
       <c r="J212" s="65"/>
       <c r="K212" s="38"/>
       <c r="L212" s="38"/>
       <c r="M212" s="65"/>
       <c r="O212" s="32"/>
       <c r="P212" s="33"/>
       <c r="Q212" s="18"/>
       <c r="R212" s="18"/>
       <c r="S212" s="18"/>
     </row>
     <row r="213" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B213" s="73">
         <v>33</v>
       </c>
       <c r="C213" s="73">
         <v>66</v>
       </c>
-      <c r="D213" s="73"/>
+      <c r="D213" s="73">
+        <v>99</v>
+      </c>
       <c r="E213" s="73"/>
       <c r="F213" s="73"/>
       <c r="G213" s="73"/>
       <c r="H213" s="136"/>
       <c r="I213" s="38"/>
       <c r="J213" s="65"/>
       <c r="M213" s="65"/>
       <c r="O213" s="44"/>
       <c r="P213" s="45"/>
       <c r="Q213" s="43"/>
       <c r="R213" s="43"/>
       <c r="S213" s="43"/>
     </row>
     <row r="214" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B214" s="38">
         <v>68</v>
       </c>
       <c r="C214" s="65">
         <v>136</v>
       </c>
-      <c r="D214" s="38"/>
+      <c r="D214" s="38">
+        <v>204</v>
+      </c>
       <c r="E214" s="38"/>
       <c r="F214" s="65"/>
       <c r="G214" s="65"/>
       <c r="H214" s="136"/>
       <c r="I214" s="38"/>
       <c r="J214" s="65"/>
       <c r="K214" s="38"/>
       <c r="L214" s="38"/>
       <c r="M214" s="65"/>
       <c r="O214" s="32"/>
       <c r="P214" s="33"/>
       <c r="Q214" s="18"/>
       <c r="R214" s="18"/>
       <c r="S214" s="18"/>
     </row>
     <row r="215" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B215" s="38">
         <v>813</v>
       </c>
       <c r="C215" s="65">
         <v>1626</v>
       </c>
-      <c r="D215" s="38"/>
+      <c r="D215" s="38">
+        <v>2439</v>
+      </c>
       <c r="E215" s="38"/>
       <c r="F215" s="65"/>
       <c r="G215" s="65"/>
       <c r="H215" s="136"/>
       <c r="I215" s="38"/>
       <c r="J215" s="65"/>
       <c r="K215" s="38"/>
       <c r="L215" s="38"/>
       <c r="M215" s="65"/>
       <c r="O215" s="32"/>
       <c r="P215" s="33"/>
       <c r="Q215" s="18"/>
       <c r="R215" s="18"/>
       <c r="S215" s="18"/>
     </row>
     <row r="216" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B216" s="73">
         <v>576</v>
       </c>
       <c r="C216" s="73">
         <v>1152</v>
       </c>
-      <c r="D216" s="73"/>
+      <c r="D216" s="73">
+        <v>1728</v>
+      </c>
       <c r="E216" s="73"/>
       <c r="F216" s="73"/>
       <c r="G216" s="73"/>
       <c r="H216" s="136"/>
       <c r="I216" s="38"/>
       <c r="J216" s="65"/>
       <c r="K216" s="38"/>
       <c r="L216" s="38"/>
       <c r="M216" s="65"/>
       <c r="O216" s="44"/>
       <c r="P216" s="45"/>
       <c r="Q216" s="43"/>
       <c r="R216" s="43"/>
       <c r="S216" s="43"/>
     </row>
     <row r="217" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B217" s="38">
         <v>607</v>
       </c>
       <c r="C217" s="65">
         <v>1214</v>
       </c>
-      <c r="D217" s="38"/>
+      <c r="D217" s="38">
+        <v>1821</v>
+      </c>
       <c r="E217" s="38"/>
       <c r="F217" s="65"/>
       <c r="G217" s="65"/>
       <c r="H217" s="136"/>
       <c r="I217" s="38"/>
       <c r="J217" s="65"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="65"/>
       <c r="O217" s="32"/>
       <c r="P217" s="33"/>
       <c r="Q217" s="18"/>
       <c r="R217" s="18"/>
       <c r="S217" s="18"/>
     </row>
     <row r="218" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B218" s="38">
         <v>1337716</v>
       </c>
       <c r="C218" s="65">
         <v>2323642</v>
       </c>
-      <c r="D218" s="38"/>
+      <c r="D218" s="38">
+        <v>4148283</v>
+      </c>
       <c r="E218" s="38"/>
       <c r="F218" s="65"/>
       <c r="G218" s="65"/>
       <c r="H218" s="136"/>
       <c r="I218" s="38"/>
       <c r="J218" s="121"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="65"/>
       <c r="O218" s="32"/>
       <c r="P218" s="18"/>
       <c r="Q218" s="18"/>
       <c r="R218" s="18"/>
       <c r="S218" s="18"/>
     </row>
     <row r="219" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B219" s="67"/>
       <c r="C219" s="67"/>
       <c r="D219" s="67"/>
       <c r="E219" s="67"/>
       <c r="F219" s="65"/>
       <c r="G219" s="65"/>
       <c r="H219" s="65"/>
       <c r="I219" s="65"/>
       <c r="J219" s="65"/>
       <c r="K219" s="67"/>
       <c r="L219" s="67"/>
       <c r="M219" s="67"/>
     </row>
     <row r="220" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B220" s="61">
         <v>2572406</v>
       </c>
       <c r="C220" s="57">
         <v>6590893</v>
       </c>
-      <c r="D220" s="57"/>
+      <c r="D220" s="57">
+        <v>11617927</v>
+      </c>
       <c r="E220" s="61"/>
       <c r="F220" s="57"/>
       <c r="G220" s="57"/>
       <c r="H220" s="95"/>
       <c r="I220" s="61"/>
       <c r="J220" s="61"/>
       <c r="K220" s="61"/>
       <c r="L220" s="61"/>
       <c r="M220" s="61"/>
       <c r="O220" s="32"/>
       <c r="P220" s="18"/>
       <c r="Q220" s="18"/>
       <c r="R220" s="18"/>
       <c r="S220" s="18"/>
     </row>
     <row r="221" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B221" s="38">
         <v>285</v>
       </c>
       <c r="C221" s="65">
         <v>570</v>
       </c>
-      <c r="D221" s="38"/>
+      <c r="D221" s="38">
+        <v>855</v>
+      </c>
       <c r="E221" s="38"/>
       <c r="F221" s="65"/>
       <c r="G221" s="65"/>
       <c r="H221" s="136"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="O221" s="32"/>
       <c r="P221" s="33"/>
       <c r="Q221" s="18"/>
       <c r="R221" s="18"/>
       <c r="S221" s="18"/>
     </row>
     <row r="222" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B222" s="73">
         <v>25</v>
       </c>
       <c r="C222" s="65">
         <v>50</v>
       </c>
-      <c r="D222" s="38"/>
+      <c r="D222" s="38">
+        <v>75</v>
+      </c>
       <c r="E222" s="38"/>
       <c r="F222" s="65"/>
       <c r="G222" s="65"/>
       <c r="H222" s="136"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="O222" s="32"/>
       <c r="P222" s="33"/>
       <c r="Q222" s="18"/>
       <c r="R222" s="18"/>
       <c r="S222" s="18"/>
     </row>
     <row r="223" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B223" s="38">
         <v>700389</v>
       </c>
       <c r="C223" s="65">
         <v>1413868</v>
       </c>
-      <c r="D223" s="38"/>
+      <c r="D223" s="38">
+        <v>2313463</v>
+      </c>
       <c r="E223" s="38"/>
       <c r="F223" s="65"/>
       <c r="G223" s="65"/>
       <c r="H223" s="136"/>
       <c r="I223" s="38"/>
       <c r="J223" s="38"/>
       <c r="K223" s="38"/>
       <c r="L223" s="38"/>
       <c r="M223" s="38"/>
       <c r="O223" s="32"/>
       <c r="P223" s="18"/>
       <c r="Q223" s="18"/>
       <c r="R223" s="18"/>
       <c r="S223" s="18"/>
     </row>
     <row r="224" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B224" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C224" s="65">
         <v>135278</v>
       </c>
-      <c r="D224" s="38"/>
+      <c r="D224" s="38">
+        <v>270557</v>
+      </c>
       <c r="E224" s="38"/>
       <c r="F224" s="65"/>
       <c r="G224" s="65"/>
       <c r="H224" s="136"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="O224" s="44"/>
       <c r="P224" s="43"/>
       <c r="Q224" s="43"/>
       <c r="R224" s="43"/>
       <c r="S224" s="43"/>
     </row>
     <row r="225" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B225" s="73">
         <v>145</v>
       </c>
       <c r="C225" s="73">
         <v>290</v>
       </c>
-      <c r="D225" s="73"/>
+      <c r="D225" s="73">
+        <v>435</v>
+      </c>
       <c r="E225" s="73"/>
       <c r="F225" s="73"/>
       <c r="G225" s="73"/>
       <c r="H225" s="136"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="O225" s="44"/>
       <c r="P225" s="45"/>
       <c r="Q225" s="43"/>
       <c r="R225" s="43"/>
       <c r="S225" s="43"/>
     </row>
     <row r="226" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B226" s="38">
         <v>16973</v>
       </c>
       <c r="C226" s="65">
         <v>38321</v>
       </c>
-      <c r="D226" s="38"/>
+      <c r="D226" s="38">
+        <v>59670</v>
+      </c>
       <c r="E226" s="38"/>
       <c r="F226" s="65"/>
       <c r="G226" s="65"/>
       <c r="H226" s="136"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="O226" s="32"/>
       <c r="P226" s="33"/>
       <c r="Q226" s="18"/>
       <c r="R226" s="18"/>
       <c r="S226" s="18"/>
     </row>
     <row r="227" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B227" s="38">
         <v>391</v>
       </c>
       <c r="C227" s="65">
         <v>782</v>
       </c>
-      <c r="D227" s="38"/>
+      <c r="D227" s="38">
+        <v>1173</v>
+      </c>
       <c r="E227" s="38"/>
       <c r="F227" s="65"/>
       <c r="G227" s="65"/>
       <c r="H227" s="136"/>
       <c r="I227" s="38"/>
       <c r="J227" s="38"/>
       <c r="K227" s="38"/>
       <c r="L227" s="38"/>
       <c r="M227" s="38"/>
       <c r="O227" s="32"/>
       <c r="P227" s="33"/>
       <c r="Q227" s="18"/>
       <c r="R227" s="18"/>
       <c r="S227" s="18"/>
     </row>
     <row r="228" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B228" s="123">
         <v>1603</v>
       </c>
       <c r="C228" s="65">
         <v>2415</v>
       </c>
-      <c r="D228" s="38"/>
+      <c r="D228" s="38">
+        <v>3227</v>
+      </c>
       <c r="E228" s="38"/>
       <c r="F228" s="65"/>
       <c r="G228" s="65"/>
       <c r="H228" s="136"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="O228" s="32"/>
       <c r="P228" s="33"/>
       <c r="Q228" s="18"/>
       <c r="R228" s="18"/>
       <c r="S228" s="18"/>
     </row>
     <row r="229" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B229" s="38">
         <v>3792</v>
       </c>
       <c r="C229" s="65">
         <v>7602</v>
       </c>
-      <c r="D229" s="38"/>
+      <c r="D229" s="38">
+        <v>11411</v>
+      </c>
       <c r="E229" s="38"/>
       <c r="F229" s="65"/>
       <c r="G229" s="65"/>
       <c r="H229" s="136"/>
       <c r="I229" s="138"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="O229" s="32"/>
       <c r="P229" s="33"/>
       <c r="Q229" s="18"/>
       <c r="R229" s="18"/>
       <c r="S229" s="18"/>
     </row>
     <row r="230" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>142</v>
       </c>
       <c r="C230" s="65">
         <v>284</v>
       </c>
-      <c r="D230" s="38"/>
+      <c r="D230" s="38">
+        <v>426</v>
+      </c>
       <c r="E230" s="38"/>
       <c r="F230" s="65"/>
       <c r="G230" s="65"/>
       <c r="H230" s="136"/>
       <c r="I230" s="139"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="O230" s="32"/>
       <c r="P230" s="33"/>
       <c r="Q230" s="18"/>
       <c r="R230" s="18"/>
       <c r="S230" s="18"/>
     </row>
     <row r="231" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="38">
         <v>1848662</v>
       </c>
       <c r="C231" s="65">
         <v>4991432</v>
       </c>
-      <c r="D231" s="87"/>
+      <c r="D231" s="87">
+        <v>8956635</v>
+      </c>
       <c r="E231" s="38"/>
       <c r="F231" s="65"/>
       <c r="G231" s="65"/>
       <c r="H231" s="136"/>
       <c r="I231" s="38"/>
       <c r="J231" s="121"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="O231" s="32"/>
       <c r="P231" s="18"/>
       <c r="Q231" s="18"/>
       <c r="R231" s="18"/>
       <c r="S231" s="18"/>
     </row>
     <row r="232" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B232" s="67"/>
       <c r="C232" s="67"/>
       <c r="D232" s="67"/>
       <c r="E232" s="67"/>
       <c r="F232" s="38"/>
       <c r="H232" s="84"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
     </row>
     <row r="233" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B233" s="57">
         <v>385387</v>
       </c>
       <c r="C233" s="57">
         <v>596908</v>
       </c>
-      <c r="D233" s="57"/>
+      <c r="D233" s="57">
+        <v>926626</v>
+      </c>
       <c r="E233" s="70"/>
       <c r="F233" s="57"/>
       <c r="G233" s="57"/>
       <c r="H233" s="95"/>
       <c r="I233" s="96"/>
       <c r="J233" s="61"/>
       <c r="K233" s="61"/>
       <c r="L233" s="61"/>
       <c r="M233" s="57"/>
       <c r="O233" s="32"/>
       <c r="P233" s="33"/>
       <c r="Q233" s="18"/>
       <c r="R233" s="18"/>
       <c r="S233" s="18"/>
     </row>
     <row r="234" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="72" t="s">
         <v>52</v>
       </c>
       <c r="B234" s="38">
         <v>385387</v>
       </c>
       <c r="C234" s="38">
         <v>596908</v>
       </c>
-      <c r="D234" s="38"/>
+      <c r="D234" s="38">
+        <v>926626</v>
+      </c>
       <c r="E234" s="64"/>
       <c r="F234" s="65"/>
       <c r="G234" s="65"/>
       <c r="H234" s="97"/>
       <c r="I234" s="97"/>
       <c r="J234" s="65"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="65"/>
       <c r="O234" s="32"/>
       <c r="P234" s="33"/>
       <c r="Q234" s="18"/>
       <c r="R234" s="18"/>
       <c r="S234" s="18"/>
     </row>
     <row r="235" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="66" t="s">
         <v>31</v>
       </c>
       <c r="B235" s="94"/>
       <c r="C235" s="94"/>
       <c r="D235" s="94"/>
       <c r="E235" s="113"/>
       <c r="F235" s="94"/>
       <c r="G235" s="65"/>
       <c r="H235" s="100"/>
       <c r="I235" s="114"/>
       <c r="J235" s="94"/>
       <c r="K235" s="94"/>
       <c r="L235" s="94"/>
       <c r="M235" s="94"/>
     </row>
     <row r="236" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B236" s="57">
         <v>314027</v>
       </c>
       <c r="C236" s="57">
         <v>1003017</v>
       </c>
-      <c r="D236" s="57"/>
+      <c r="D236" s="57">
+        <v>1694887</v>
+      </c>
       <c r="E236" s="62"/>
       <c r="F236" s="57"/>
       <c r="G236" s="57"/>
       <c r="H236" s="95"/>
       <c r="I236" s="96"/>
       <c r="J236" s="57"/>
       <c r="K236" s="61"/>
       <c r="L236" s="61"/>
       <c r="M236" s="57"/>
       <c r="O236" s="35"/>
       <c r="P236" s="34"/>
       <c r="Q236" s="34"/>
       <c r="R236" s="34"/>
       <c r="S236" s="34"/>
     </row>
     <row r="237" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B237" s="65">
         <v>314027</v>
       </c>
       <c r="C237" s="65">
         <v>1003017</v>
       </c>
-      <c r="D237" s="38"/>
+      <c r="D237" s="38">
+        <v>1694887</v>
+      </c>
       <c r="E237" s="64"/>
       <c r="F237" s="65"/>
       <c r="G237" s="65"/>
       <c r="H237" s="97"/>
       <c r="I237" s="97"/>
       <c r="J237" s="65"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="65"/>
       <c r="O237" s="35"/>
       <c r="P237" s="34"/>
       <c r="Q237" s="34"/>
       <c r="R237" s="34"/>
       <c r="S237" s="34"/>
     </row>
     <row r="238" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="66" t="s">
         <v>37</v>
       </c>
       <c r="B238" s="94"/>
       <c r="C238" s="94"/>
       <c r="D238" s="94"/>
       <c r="E238" s="94"/>
       <c r="F238" s="94"/>
       <c r="G238" s="65"/>
       <c r="H238" s="65"/>
       <c r="I238" s="94"/>
       <c r="J238" s="94"/>
       <c r="K238" s="94"/>
       <c r="L238" s="94"/>
       <c r="M238" s="94"/>
       <c r="O238" s="35"/>
       <c r="P238" s="34"/>
       <c r="Q238" s="34"/>
       <c r="R238" s="34"/>
       <c r="S238" s="34"/>
     </row>
     <row r="239" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B239" s="57">
         <v>204078</v>
       </c>
       <c r="C239" s="57">
         <v>567537</v>
       </c>
-      <c r="D239" s="57"/>
+      <c r="D239" s="57">
+        <v>1032338</v>
+      </c>
       <c r="E239" s="61"/>
       <c r="F239" s="82"/>
       <c r="G239" s="57"/>
       <c r="H239" s="95"/>
       <c r="I239" s="96"/>
       <c r="J239" s="57"/>
       <c r="K239" s="61"/>
       <c r="L239" s="61"/>
       <c r="M239" s="57"/>
       <c r="O239" s="35"/>
       <c r="P239" s="34"/>
       <c r="Q239" s="34"/>
       <c r="R239" s="34"/>
       <c r="S239" s="34"/>
     </row>
     <row r="240" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B240" s="143">
         <v>9542</v>
       </c>
-      <c r="C240" s="123">
+      <c r="C240" s="143">
         <v>24069</v>
       </c>
-      <c r="D240" s="123"/>
+      <c r="D240" s="123">
+        <v>36699</v>
+      </c>
       <c r="E240" s="123"/>
       <c r="F240" s="65"/>
       <c r="G240" s="65"/>
       <c r="H240" s="97"/>
       <c r="I240" s="97"/>
       <c r="J240" s="65"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="65"/>
       <c r="O240" s="35"/>
       <c r="P240" s="36"/>
       <c r="Q240" s="34"/>
       <c r="R240" s="34"/>
       <c r="S240" s="34"/>
     </row>
     <row r="241" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B241" s="65">
         <v>142</v>
       </c>
       <c r="C241" s="65">
         <v>284</v>
       </c>
-      <c r="D241" s="38"/>
+      <c r="D241" s="38">
+        <v>426</v>
+      </c>
       <c r="E241" s="38"/>
       <c r="F241" s="65"/>
       <c r="G241" s="65"/>
       <c r="H241" s="97"/>
       <c r="I241" s="97"/>
       <c r="J241" s="65"/>
       <c r="K241" s="38"/>
       <c r="L241" s="38"/>
       <c r="M241" s="65"/>
       <c r="O241" s="35"/>
       <c r="P241" s="36"/>
       <c r="Q241" s="34"/>
       <c r="R241" s="34"/>
       <c r="S241" s="34"/>
     </row>
     <row r="242" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B242" s="65">
         <v>194394</v>
       </c>
       <c r="C242" s="65">
         <v>543184</v>
       </c>
-      <c r="D242" s="38"/>
+      <c r="D242" s="38">
+        <v>995213</v>
+      </c>
       <c r="E242" s="38"/>
       <c r="F242" s="65"/>
       <c r="G242" s="65"/>
       <c r="H242" s="97"/>
       <c r="I242" s="97"/>
       <c r="J242" s="65"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="65"/>
     </row>
     <row r="243" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B243" s="67"/>
       <c r="C243" s="67"/>
       <c r="D243" s="67"/>
       <c r="E243" s="67"/>
       <c r="F243" s="67"/>
       <c r="G243" s="65"/>
       <c r="H243" s="49"/>
       <c r="I243" s="107"/>
       <c r="J243" s="67"/>
       <c r="K243" s="67"/>
       <c r="L243" s="67"/>
       <c r="M243" s="67"/>
     </row>
     <row r="244" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="57">
         <v>469400</v>
       </c>
       <c r="C244" s="57">
         <v>546300</v>
       </c>
-      <c r="D244" s="57"/>
+      <c r="D244" s="57">
+        <v>1252720</v>
+      </c>
       <c r="E244" s="61"/>
       <c r="F244" s="57"/>
       <c r="G244" s="57"/>
       <c r="H244" s="115"/>
       <c r="I244" s="96"/>
       <c r="J244" s="57"/>
       <c r="K244" s="61"/>
       <c r="L244" s="61"/>
       <c r="M244" s="57"/>
       <c r="O244" s="35"/>
       <c r="P244" s="34"/>
       <c r="Q244" s="34"/>
       <c r="R244" s="34"/>
       <c r="S244" s="34"/>
     </row>
     <row r="245" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B245" s="65">
         <v>469400</v>
       </c>
       <c r="C245" s="65">
         <v>546300</v>
       </c>
-      <c r="D245" s="38"/>
+      <c r="D245" s="38">
+        <v>1252720</v>
+      </c>
       <c r="E245" s="38"/>
       <c r="F245" s="65"/>
       <c r="G245" s="65"/>
       <c r="H245" s="100"/>
       <c r="I245" s="97"/>
       <c r="J245" s="65"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="65"/>
       <c r="O245" s="35"/>
       <c r="P245" s="34"/>
       <c r="Q245" s="34"/>
       <c r="R245" s="34"/>
       <c r="S245" s="34"/>
     </row>
     <row r="246" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="66" t="s">
         <v>36</v>
       </c>
       <c r="B246" s="94"/>
       <c r="C246" s="94"/>
       <c r="D246" s="94"/>
       <c r="E246" s="94"/>
       <c r="F246" s="116"/>
       <c r="G246" s="65"/>
       <c r="H246" s="65"/>
       <c r="I246" s="65"/>
       <c r="J246" s="94"/>
       <c r="K246" s="94"/>
       <c r="L246" s="94"/>
       <c r="M246" s="94"/>
     </row>
     <row r="247" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B247" s="57">
         <v>224643</v>
       </c>
       <c r="C247" s="57">
         <v>498215</v>
       </c>
-      <c r="D247" s="57"/>
+      <c r="D247" s="57">
+        <v>766786</v>
+      </c>
       <c r="E247" s="61"/>
       <c r="F247" s="57"/>
       <c r="G247" s="57"/>
       <c r="H247" s="95"/>
       <c r="I247" s="96"/>
       <c r="J247" s="57"/>
       <c r="K247" s="61"/>
       <c r="L247" s="61"/>
       <c r="M247" s="57"/>
       <c r="O247" s="35"/>
       <c r="P247" s="34"/>
       <c r="Q247" s="34"/>
       <c r="R247" s="34"/>
       <c r="S247" s="34"/>
     </row>
     <row r="248" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B248" s="65">
         <v>224643</v>
       </c>
       <c r="C248" s="65">
         <v>498215</v>
       </c>
-      <c r="D248" s="38"/>
+      <c r="D248" s="38">
+        <v>766786</v>
+      </c>
       <c r="E248" s="38"/>
       <c r="F248" s="65"/>
       <c r="G248" s="65"/>
       <c r="H248" s="97"/>
       <c r="I248" s="97"/>
       <c r="J248" s="65"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="65"/>
       <c r="O248" s="35"/>
       <c r="P248" s="34"/>
       <c r="Q248" s="34"/>
       <c r="R248" s="34"/>
       <c r="S248" s="34"/>
     </row>
     <row r="249" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="66" t="s">
         <v>35</v>
       </c>
       <c r="B249" s="94"/>
       <c r="C249" s="94"/>
       <c r="D249" s="94"/>
       <c r="E249" s="94"/>
       <c r="F249" s="94"/>
       <c r="G249" s="65"/>
       <c r="H249" s="65"/>
       <c r="I249" s="94"/>
       <c r="J249" s="94"/>
       <c r="K249" s="94"/>
       <c r="L249" s="94"/>
       <c r="M249" s="94"/>
     </row>
     <row r="250" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="57">
         <v>974872</v>
       </c>
       <c r="C250" s="57">
         <v>3378916</v>
       </c>
-      <c r="D250" s="57"/>
+      <c r="D250" s="57">
+        <v>5944570</v>
+      </c>
       <c r="E250" s="61"/>
       <c r="F250" s="82"/>
       <c r="G250" s="57"/>
       <c r="H250" s="95"/>
       <c r="I250" s="96"/>
       <c r="J250" s="57"/>
       <c r="K250" s="61"/>
       <c r="L250" s="61"/>
       <c r="M250" s="57"/>
       <c r="O250" s="35"/>
       <c r="P250" s="34"/>
       <c r="Q250" s="34"/>
       <c r="R250" s="34"/>
       <c r="S250" s="34"/>
     </row>
     <row r="251" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="65">
         <v>285</v>
       </c>
       <c r="C251" s="65">
         <v>570</v>
       </c>
-      <c r="D251" s="38"/>
+      <c r="D251" s="38">
+        <v>855</v>
+      </c>
       <c r="E251" s="38"/>
       <c r="F251" s="65"/>
       <c r="G251" s="65"/>
       <c r="H251" s="97"/>
       <c r="I251" s="97"/>
       <c r="J251" s="65"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="65"/>
       <c r="O251" s="35"/>
       <c r="P251" s="36"/>
       <c r="Q251" s="34"/>
       <c r="R251" s="34"/>
       <c r="S251" s="34"/>
     </row>
     <row r="252" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B252" s="67">
         <v>25</v>
       </c>
       <c r="C252" s="65">
         <v>50</v>
       </c>
-      <c r="D252" s="38"/>
+      <c r="D252" s="38">
+        <v>75</v>
+      </c>
       <c r="E252" s="38"/>
       <c r="F252" s="65"/>
       <c r="G252" s="117"/>
       <c r="H252" s="97"/>
       <c r="I252" s="97"/>
       <c r="J252" s="65"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="65"/>
       <c r="O252" s="35"/>
       <c r="P252" s="36"/>
       <c r="Q252" s="34"/>
       <c r="R252" s="34"/>
       <c r="S252" s="34"/>
     </row>
     <row r="253" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B253" s="65">
         <v>690847</v>
       </c>
       <c r="C253" s="65">
         <v>1389799</v>
       </c>
-      <c r="D253" s="38"/>
+      <c r="D253" s="38">
+        <v>2276764</v>
+      </c>
       <c r="E253" s="38"/>
       <c r="F253" s="65"/>
       <c r="G253" s="65"/>
       <c r="H253" s="97"/>
       <c r="I253" s="97"/>
       <c r="J253" s="65"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="65"/>
       <c r="O253" s="35"/>
       <c r="P253" s="34"/>
       <c r="Q253" s="34"/>
       <c r="R253" s="34"/>
       <c r="S253" s="34"/>
     </row>
     <row r="254" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B254" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C254" s="65">
         <v>135278</v>
       </c>
-      <c r="D254" s="38"/>
+      <c r="D254" s="38">
+        <v>270557</v>
+      </c>
       <c r="E254" s="38"/>
       <c r="F254" s="65"/>
       <c r="G254" s="65"/>
       <c r="H254" s="97"/>
       <c r="I254" s="97"/>
       <c r="J254" s="65"/>
       <c r="K254" s="38"/>
       <c r="L254" s="38"/>
       <c r="M254" s="65"/>
       <c r="O254" s="47"/>
       <c r="P254" s="46"/>
       <c r="Q254" s="46"/>
       <c r="R254" s="46"/>
       <c r="S254" s="46"/>
     </row>
     <row r="255" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="67">
         <v>145</v>
       </c>
       <c r="C255" s="67">
         <v>290</v>
       </c>
-      <c r="D255" s="67"/>
+      <c r="D255" s="67">
+        <v>435</v>
+      </c>
       <c r="E255" s="67"/>
       <c r="F255" s="67"/>
       <c r="G255" s="67"/>
       <c r="H255" s="97"/>
       <c r="I255" s="97"/>
       <c r="J255" s="65"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="65"/>
       <c r="O255" s="47"/>
       <c r="P255" s="48"/>
       <c r="Q255" s="46"/>
       <c r="R255" s="46"/>
       <c r="S255" s="46"/>
     </row>
     <row r="256" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="65">
         <v>16973</v>
       </c>
       <c r="C256" s="65">
         <v>38321</v>
       </c>
-      <c r="D256" s="38"/>
+      <c r="D256" s="38">
+        <v>59670</v>
+      </c>
       <c r="E256" s="38"/>
       <c r="F256" s="65"/>
       <c r="G256" s="65"/>
       <c r="H256" s="97"/>
       <c r="I256" s="97"/>
       <c r="J256" s="65"/>
       <c r="K256" s="38"/>
       <c r="L256" s="38"/>
       <c r="M256" s="65"/>
       <c r="O256" s="35"/>
       <c r="P256" s="36"/>
       <c r="Q256" s="34"/>
       <c r="R256" s="34"/>
       <c r="S256" s="34"/>
     </row>
     <row r="257" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B257" s="65">
         <v>391</v>
       </c>
       <c r="C257" s="65">
         <v>782</v>
       </c>
-      <c r="D257" s="38"/>
+      <c r="D257" s="38">
+        <v>1173</v>
+      </c>
       <c r="E257" s="38"/>
       <c r="F257" s="65"/>
       <c r="G257" s="65"/>
       <c r="H257" s="97"/>
       <c r="I257" s="137"/>
       <c r="J257" s="65"/>
       <c r="K257" s="38"/>
       <c r="L257" s="38"/>
       <c r="M257" s="65"/>
       <c r="O257" s="35"/>
       <c r="P257" s="36"/>
       <c r="Q257" s="34"/>
       <c r="R257" s="34"/>
       <c r="S257" s="34"/>
     </row>
     <row r="258" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B258" s="67">
         <v>1603</v>
       </c>
       <c r="C258" s="65">
         <v>2415</v>
       </c>
-      <c r="D258" s="38"/>
+      <c r="D258" s="38">
+        <v>3227</v>
+      </c>
       <c r="E258" s="38"/>
       <c r="F258" s="65"/>
       <c r="G258" s="65"/>
       <c r="H258" s="97"/>
       <c r="I258" s="97"/>
       <c r="J258" s="65"/>
       <c r="K258" s="38"/>
       <c r="L258" s="38"/>
       <c r="M258" s="65"/>
       <c r="O258" s="35"/>
       <c r="P258" s="36"/>
       <c r="Q258" s="34"/>
       <c r="R258" s="34"/>
       <c r="S258" s="34"/>
     </row>
     <row r="259" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B259" s="65">
         <v>3792</v>
       </c>
       <c r="C259" s="65">
         <v>7602</v>
       </c>
-      <c r="D259" s="38"/>
+      <c r="D259" s="38">
+        <v>11411</v>
+      </c>
       <c r="E259" s="38"/>
       <c r="F259" s="65"/>
       <c r="G259" s="65"/>
       <c r="H259" s="97"/>
       <c r="I259" s="97"/>
       <c r="J259" s="65"/>
       <c r="K259" s="38"/>
       <c r="L259" s="38"/>
       <c r="M259" s="65"/>
       <c r="O259" s="35"/>
       <c r="P259" s="36"/>
       <c r="Q259" s="34"/>
       <c r="R259" s="34"/>
       <c r="S259" s="34"/>
     </row>
     <row r="260" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B260" s="65">
         <v>260811</v>
       </c>
       <c r="C260" s="65">
         <v>1803809</v>
       </c>
-      <c r="D260" s="38"/>
+      <c r="D260" s="38">
+        <v>3320403</v>
+      </c>
       <c r="E260" s="38"/>
       <c r="F260" s="65"/>
       <c r="G260" s="65"/>
       <c r="H260" s="97"/>
       <c r="I260" s="97"/>
       <c r="J260" s="65"/>
       <c r="K260" s="38"/>
       <c r="L260" s="38"/>
       <c r="M260" s="65"/>
       <c r="O260" s="35"/>
       <c r="P260" s="34"/>
       <c r="Q260" s="34"/>
       <c r="R260" s="34"/>
       <c r="S260" s="34"/>
     </row>
     <row r="261" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B261" s="67"/>
       <c r="C261" s="67"/>
       <c r="D261" s="67"/>
       <c r="E261" s="67"/>
       <c r="F261" s="67"/>
       <c r="G261" s="65"/>
       <c r="H261" s="65"/>
       <c r="I261" s="67"/>
       <c r="J261" s="67"/>
       <c r="K261" s="67"/>
       <c r="L261" s="67"/>
       <c r="M261" s="67"/>
     </row>
     <row r="262" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B262" s="61">
         <v>368546</v>
       </c>
       <c r="C262" s="57">
         <v>1064374</v>
       </c>
-      <c r="D262" s="57"/>
+      <c r="D262" s="57">
+        <v>1760202</v>
+      </c>
       <c r="E262" s="61"/>
       <c r="F262" s="82"/>
       <c r="G262" s="57"/>
       <c r="H262" s="95"/>
       <c r="I262" s="96"/>
       <c r="J262" s="57"/>
       <c r="K262" s="61"/>
       <c r="L262" s="61"/>
       <c r="M262" s="57"/>
       <c r="O262" s="35"/>
       <c r="P262" s="36"/>
       <c r="Q262" s="34"/>
       <c r="R262" s="34"/>
       <c r="S262" s="34"/>
     </row>
     <row r="263" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B263" s="126">
         <v>333</v>
       </c>
       <c r="C263" s="125">
         <v>666</v>
       </c>
-      <c r="D263" s="126"/>
+      <c r="D263" s="126">
+        <v>999</v>
+      </c>
       <c r="E263" s="126"/>
       <c r="F263" s="125"/>
       <c r="G263" s="125"/>
       <c r="H263" s="97"/>
       <c r="I263" s="97"/>
       <c r="J263" s="65"/>
       <c r="K263" s="38"/>
       <c r="L263" s="38"/>
       <c r="M263" s="65"/>
       <c r="O263" s="35"/>
       <c r="P263" s="36"/>
       <c r="Q263" s="34"/>
       <c r="R263" s="34"/>
       <c r="S263" s="34"/>
     </row>
     <row r="264" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B264" s="125">
         <v>617</v>
       </c>
       <c r="C264" s="125">
         <v>1234</v>
       </c>
-      <c r="D264" s="125"/>
+      <c r="D264" s="125">
+        <v>1851</v>
+      </c>
       <c r="E264" s="125"/>
       <c r="F264" s="125"/>
       <c r="G264" s="125"/>
       <c r="H264" s="97"/>
       <c r="I264" s="97"/>
       <c r="J264" s="65"/>
       <c r="K264" s="38"/>
       <c r="L264" s="38"/>
       <c r="M264" s="65"/>
       <c r="O264" s="47"/>
       <c r="P264" s="48"/>
       <c r="Q264" s="46"/>
       <c r="R264" s="46"/>
       <c r="S264" s="46"/>
     </row>
     <row r="265" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B265" s="126">
         <v>7904</v>
       </c>
       <c r="C265" s="125">
         <v>15751</v>
       </c>
-      <c r="D265" s="126"/>
+      <c r="D265" s="126">
+        <v>23598</v>
+      </c>
       <c r="E265" s="126"/>
       <c r="F265" s="125"/>
       <c r="G265" s="125"/>
       <c r="H265" s="97"/>
       <c r="I265" s="97"/>
       <c r="J265" s="65"/>
       <c r="K265" s="38"/>
       <c r="L265" s="38"/>
       <c r="M265" s="65"/>
       <c r="O265" s="35"/>
       <c r="P265" s="36"/>
       <c r="Q265" s="34"/>
       <c r="R265" s="34"/>
       <c r="S265" s="34"/>
     </row>
     <row r="266" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B266" s="126">
         <v>400</v>
       </c>
       <c r="C266" s="125">
         <v>467</v>
       </c>
-      <c r="D266" s="126"/>
+      <c r="D266" s="126">
+        <v>533</v>
+      </c>
       <c r="E266" s="126"/>
       <c r="F266" s="125"/>
       <c r="G266" s="125"/>
       <c r="H266" s="97"/>
       <c r="I266" s="97"/>
       <c r="J266" s="65"/>
       <c r="K266" s="38"/>
       <c r="L266" s="38"/>
       <c r="M266" s="65"/>
       <c r="O266" s="35"/>
       <c r="P266" s="36"/>
       <c r="Q266" s="34"/>
       <c r="R266" s="34"/>
       <c r="S266" s="34"/>
     </row>
     <row r="267" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B267" s="126">
         <v>2575</v>
       </c>
       <c r="C267" s="125">
         <v>3547</v>
       </c>
-      <c r="D267" s="126"/>
+      <c r="D267" s="126">
+        <v>4519</v>
+      </c>
       <c r="E267" s="126"/>
       <c r="F267" s="125"/>
       <c r="G267" s="125"/>
       <c r="H267" s="97"/>
       <c r="I267" s="97"/>
       <c r="J267" s="65"/>
       <c r="K267" s="38"/>
       <c r="L267" s="38"/>
       <c r="M267" s="65"/>
       <c r="O267" s="35"/>
       <c r="P267" s="36"/>
       <c r="Q267" s="34"/>
       <c r="R267" s="34"/>
       <c r="S267" s="34"/>
     </row>
     <row r="268" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B268" s="125">
         <v>422</v>
       </c>
       <c r="C268" s="125">
         <v>844</v>
       </c>
-      <c r="D268" s="125"/>
+      <c r="D268" s="125">
+        <v>1266</v>
+      </c>
       <c r="E268" s="125"/>
       <c r="F268" s="125"/>
       <c r="G268" s="125"/>
       <c r="H268" s="97"/>
       <c r="I268" s="97"/>
       <c r="J268" s="65"/>
       <c r="K268" s="38"/>
       <c r="L268" s="38"/>
       <c r="M268" s="65"/>
       <c r="O268" s="47"/>
       <c r="P268" s="48"/>
       <c r="Q268" s="46"/>
       <c r="R268" s="46"/>
       <c r="S268" s="46"/>
     </row>
     <row r="269" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B269" s="125">
         <v>283</v>
       </c>
       <c r="C269" s="125">
         <v>566</v>
       </c>
-      <c r="D269" s="125"/>
+      <c r="D269" s="125">
+        <v>849</v>
+      </c>
       <c r="E269" s="125"/>
       <c r="F269" s="125"/>
       <c r="G269" s="125"/>
       <c r="H269" s="97"/>
       <c r="I269" s="97"/>
       <c r="J269" s="65"/>
       <c r="K269" s="38"/>
       <c r="L269" s="38"/>
       <c r="M269" s="65"/>
       <c r="O269" s="47"/>
       <c r="P269" s="48"/>
       <c r="Q269" s="46"/>
       <c r="R269" s="46"/>
       <c r="S269" s="46"/>
     </row>
     <row r="270" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B270" s="125">
         <v>713</v>
       </c>
       <c r="C270" s="125">
         <v>1426</v>
       </c>
-      <c r="D270" s="125"/>
+      <c r="D270" s="125">
+        <v>2139</v>
+      </c>
       <c r="E270" s="125"/>
       <c r="F270" s="125"/>
       <c r="G270" s="125"/>
       <c r="H270" s="97"/>
       <c r="I270" s="97"/>
       <c r="J270" s="65"/>
       <c r="K270" s="38"/>
       <c r="L270" s="38"/>
       <c r="M270" s="65"/>
       <c r="O270" s="47"/>
       <c r="P270" s="48"/>
       <c r="Q270" s="46"/>
       <c r="R270" s="46"/>
       <c r="S270" s="46"/>
     </row>
     <row r="271" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B271" s="125">
         <v>884</v>
       </c>
       <c r="C271" s="125">
         <v>1768</v>
       </c>
-      <c r="D271" s="125"/>
+      <c r="D271" s="125">
+        <v>2652</v>
+      </c>
       <c r="E271" s="125"/>
       <c r="F271" s="125"/>
       <c r="G271" s="125"/>
       <c r="H271" s="97"/>
       <c r="I271" s="97"/>
       <c r="J271" s="65"/>
       <c r="K271" s="38"/>
       <c r="L271" s="38"/>
       <c r="M271" s="65"/>
       <c r="O271" s="47"/>
       <c r="P271" s="48"/>
       <c r="Q271" s="46"/>
       <c r="R271" s="46"/>
       <c r="S271" s="46"/>
     </row>
     <row r="272" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B272" s="126">
         <v>1142</v>
       </c>
       <c r="C272" s="125">
         <v>2284</v>
       </c>
-      <c r="D272" s="126"/>
+      <c r="D272" s="126">
+        <v>3426</v>
+      </c>
       <c r="E272" s="126"/>
       <c r="F272" s="125"/>
       <c r="G272" s="125"/>
       <c r="H272" s="97"/>
       <c r="I272" s="97"/>
       <c r="J272" s="65"/>
       <c r="K272" s="38"/>
       <c r="L272" s="38"/>
       <c r="M272" s="65"/>
       <c r="O272" s="35"/>
       <c r="P272" s="36"/>
       <c r="Q272" s="34"/>
       <c r="R272" s="34"/>
       <c r="S272" s="34"/>
     </row>
     <row r="273" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B273" s="126">
         <v>353274</v>
       </c>
       <c r="C273" s="125">
         <v>1035822</v>
       </c>
-      <c r="D273" s="126"/>
+      <c r="D273" s="126">
+        <v>1718370</v>
+      </c>
       <c r="E273" s="126"/>
       <c r="F273" s="125"/>
       <c r="G273" s="125"/>
       <c r="H273" s="97"/>
       <c r="I273" s="97"/>
       <c r="J273" s="65"/>
       <c r="K273" s="38"/>
       <c r="L273" s="38"/>
       <c r="M273" s="65"/>
       <c r="O273" s="35"/>
       <c r="P273" s="36"/>
       <c r="Q273" s="34"/>
       <c r="R273" s="34"/>
       <c r="S273" s="34"/>
     </row>
     <row r="274" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B274" s="67"/>
       <c r="C274" s="67"/>
       <c r="D274" s="67"/>
       <c r="E274" s="67"/>
       <c r="F274" s="67"/>
       <c r="G274" s="65"/>
       <c r="H274" s="65"/>
       <c r="I274" s="67"/>
       <c r="J274" s="67"/>
       <c r="K274" s="67"/>
       <c r="L274" s="67"/>
       <c r="M274" s="67"/>
     </row>
     <row r="275" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B275" s="57">
         <v>31449</v>
       </c>
       <c r="C275" s="57">
         <v>123420</v>
       </c>
-      <c r="D275" s="57"/>
+      <c r="D275" s="57">
+        <v>215392</v>
+      </c>
       <c r="E275" s="61"/>
       <c r="F275" s="57"/>
       <c r="G275" s="57"/>
       <c r="H275" s="95"/>
       <c r="I275" s="96"/>
       <c r="J275" s="57"/>
       <c r="K275" s="61"/>
       <c r="L275" s="61"/>
       <c r="M275" s="57"/>
       <c r="O275" s="35"/>
       <c r="P275" s="36"/>
       <c r="Q275" s="34"/>
       <c r="R275" s="34"/>
       <c r="S275" s="34"/>
     </row>
     <row r="276" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B276" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C276" s="65">
         <v>10029</v>
       </c>
-      <c r="D276" s="38"/>
+      <c r="D276" s="38">
+        <v>20057</v>
+      </c>
       <c r="E276" s="38"/>
       <c r="F276" s="65"/>
       <c r="G276" s="65"/>
       <c r="H276" s="97"/>
       <c r="I276" s="97"/>
       <c r="J276" s="65"/>
       <c r="K276" s="38"/>
       <c r="L276" s="38"/>
       <c r="M276" s="65"/>
       <c r="O276" s="35"/>
       <c r="P276" s="36"/>
       <c r="Q276" s="34"/>
       <c r="R276" s="36"/>
       <c r="S276" s="34"/>
     </row>
     <row r="277" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B277" s="65">
         <v>83</v>
       </c>
       <c r="C277" s="65">
         <v>166</v>
       </c>
-      <c r="D277" s="38"/>
+      <c r="D277" s="38">
+        <v>249</v>
+      </c>
       <c r="E277" s="38"/>
       <c r="F277" s="65"/>
       <c r="G277" s="65"/>
       <c r="H277" s="97"/>
       <c r="I277" s="97"/>
       <c r="J277" s="65"/>
       <c r="K277" s="38"/>
       <c r="L277" s="38"/>
       <c r="M277" s="65"/>
       <c r="O277" s="35"/>
       <c r="P277" s="36"/>
       <c r="Q277" s="34"/>
       <c r="R277" s="34"/>
       <c r="S277" s="34"/>
     </row>
     <row r="278" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B278" s="65">
         <v>31367</v>
       </c>
       <c r="C278" s="65">
         <v>113228</v>
       </c>
-      <c r="D278" s="38"/>
+      <c r="D278" s="38">
+        <v>195088</v>
+      </c>
       <c r="E278" s="38"/>
       <c r="F278" s="65"/>
       <c r="G278" s="65"/>
       <c r="H278" s="97"/>
       <c r="I278" s="97"/>
       <c r="J278" s="65"/>
       <c r="K278" s="38"/>
       <c r="L278" s="38"/>
       <c r="M278" s="65"/>
       <c r="O278" s="35"/>
       <c r="P278" s="36"/>
       <c r="Q278" s="34"/>
       <c r="R278" s="34"/>
       <c r="S278" s="34"/>
     </row>
     <row r="279" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="66" t="s">
         <v>32</v>
       </c>
       <c r="B279" s="67"/>
       <c r="C279" s="67"/>
       <c r="D279" s="67"/>
       <c r="E279" s="67"/>
       <c r="F279" s="67"/>
       <c r="G279" s="65"/>
       <c r="H279" s="67"/>
       <c r="I279" s="67"/>
       <c r="J279" s="67"/>
       <c r="K279" s="67"/>
       <c r="L279" s="67"/>
       <c r="M279" s="67"/>
     </row>
     <row r="280" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B280" s="57">
         <v>12148646</v>
       </c>
       <c r="C280" s="57">
         <v>24382509</v>
       </c>
-      <c r="D280" s="57"/>
+      <c r="D280" s="57">
+        <v>35467632</v>
+      </c>
       <c r="E280" s="61"/>
       <c r="F280" s="82"/>
       <c r="G280" s="57"/>
       <c r="H280" s="95"/>
       <c r="I280" s="96"/>
       <c r="J280" s="57"/>
       <c r="K280" s="61"/>
       <c r="L280" s="61"/>
       <c r="M280" s="57"/>
       <c r="O280" s="35"/>
       <c r="P280" s="34"/>
       <c r="Q280" s="34"/>
       <c r="R280" s="34"/>
       <c r="S280" s="34"/>
     </row>
     <row r="281" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B281" s="65">
         <v>263073</v>
       </c>
       <c r="C281" s="65">
         <v>525135</v>
       </c>
-      <c r="D281" s="38"/>
+      <c r="D281" s="38">
+        <v>773683</v>
+      </c>
       <c r="E281" s="38"/>
       <c r="F281" s="65"/>
       <c r="G281" s="65"/>
       <c r="H281" s="97"/>
       <c r="I281" s="97"/>
       <c r="J281" s="65"/>
       <c r="K281" s="38"/>
       <c r="L281" s="38"/>
       <c r="M281" s="65"/>
       <c r="O281" s="35"/>
       <c r="P281" s="34"/>
       <c r="Q281" s="34"/>
       <c r="R281" s="34"/>
       <c r="S281" s="34"/>
     </row>
     <row r="282" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B282" s="65">
         <v>2061</v>
       </c>
       <c r="C282" s="65">
         <v>4906</v>
       </c>
-      <c r="D282" s="38"/>
+      <c r="D282" s="38">
+        <v>7751</v>
+      </c>
       <c r="E282" s="38"/>
       <c r="F282" s="65"/>
       <c r="G282" s="65"/>
       <c r="H282" s="97"/>
       <c r="I282" s="97"/>
       <c r="J282" s="65"/>
       <c r="K282" s="38"/>
       <c r="L282" s="38"/>
       <c r="M282" s="65"/>
       <c r="O282" s="35"/>
       <c r="P282" s="36"/>
       <c r="Q282" s="34"/>
       <c r="R282" s="36"/>
       <c r="S282" s="34"/>
     </row>
     <row r="283" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B283" s="65">
         <v>1812190</v>
       </c>
       <c r="C283" s="65">
         <v>3436075</v>
       </c>
-      <c r="D283" s="38"/>
+      <c r="D283" s="38">
+        <v>5368222</v>
+      </c>
       <c r="E283" s="38"/>
       <c r="F283" s="65"/>
       <c r="G283" s="65"/>
       <c r="H283" s="97"/>
       <c r="I283" s="97"/>
       <c r="J283" s="65"/>
       <c r="K283" s="38"/>
       <c r="L283" s="38"/>
       <c r="M283" s="65"/>
       <c r="O283" s="35"/>
       <c r="P283" s="34"/>
       <c r="Q283" s="34"/>
       <c r="R283" s="34"/>
       <c r="S283" s="34"/>
     </row>
     <row r="284" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B284" s="65">
         <v>2602</v>
       </c>
       <c r="C284" s="65">
         <v>4913</v>
       </c>
-      <c r="D284" s="38"/>
+      <c r="D284" s="38">
+        <v>7223</v>
+      </c>
       <c r="E284" s="38"/>
       <c r="F284" s="65"/>
       <c r="G284" s="65"/>
       <c r="H284" s="97"/>
       <c r="I284" s="97"/>
       <c r="J284" s="65"/>
       <c r="K284" s="38"/>
       <c r="L284" s="38"/>
       <c r="M284" s="65"/>
       <c r="O284" s="35"/>
       <c r="P284" s="36"/>
       <c r="Q284" s="34"/>
       <c r="R284" s="36"/>
       <c r="S284" s="34"/>
     </row>
     <row r="285" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B285" s="65">
         <v>10068720</v>
       </c>
       <c r="C285" s="65">
         <v>20411480</v>
       </c>
-      <c r="D285" s="38"/>
+      <c r="D285" s="38">
+        <v>29310753</v>
+      </c>
       <c r="E285" s="38"/>
       <c r="F285" s="65"/>
       <c r="G285" s="65"/>
       <c r="H285" s="97"/>
       <c r="I285" s="97"/>
       <c r="J285" s="65"/>
       <c r="K285" s="38"/>
       <c r="L285" s="38"/>
       <c r="M285" s="65"/>
       <c r="O285" s="35"/>
       <c r="P285" s="34"/>
       <c r="Q285" s="34"/>
       <c r="R285" s="34"/>
       <c r="S285" s="34"/>
     </row>
     <row r="286" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B286" s="67"/>
       <c r="C286" s="67"/>
       <c r="D286" s="67"/>
       <c r="E286" s="67"/>
       <c r="F286" s="67"/>
       <c r="G286" s="65"/>
       <c r="H286" s="67"/>
       <c r="I286" s="67"/>
       <c r="J286" s="67"/>
       <c r="K286" s="67"/>
       <c r="L286" s="67"/>
       <c r="M286" s="67"/>
     </row>
     <row r="287" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B287" s="57">
         <v>5997377</v>
       </c>
       <c r="C287" s="57">
         <v>11620096</v>
       </c>
-      <c r="D287" s="57"/>
+      <c r="D287" s="57">
+        <v>17699912</v>
+      </c>
       <c r="E287" s="61"/>
       <c r="F287" s="82"/>
       <c r="G287" s="57"/>
       <c r="H287" s="95"/>
       <c r="I287" s="96"/>
       <c r="J287" s="57"/>
       <c r="K287" s="61"/>
       <c r="L287" s="61"/>
       <c r="M287" s="57"/>
       <c r="O287" s="35"/>
       <c r="P287" s="34"/>
       <c r="Q287" s="34"/>
       <c r="R287" s="34"/>
       <c r="S287" s="34"/>
     </row>
     <row r="288" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B288" s="65">
         <v>151658</v>
       </c>
       <c r="C288" s="65">
         <v>299743</v>
       </c>
-      <c r="D288" s="38"/>
+      <c r="D288" s="38">
+        <v>448709</v>
+      </c>
       <c r="E288" s="38"/>
       <c r="F288" s="65"/>
       <c r="G288" s="65"/>
       <c r="H288" s="97"/>
       <c r="I288" s="97"/>
       <c r="J288" s="65"/>
       <c r="K288" s="38"/>
       <c r="L288" s="38"/>
       <c r="M288" s="65"/>
       <c r="O288" s="35"/>
       <c r="P288" s="34"/>
       <c r="Q288" s="34"/>
       <c r="R288" s="34"/>
       <c r="S288" s="34"/>
     </row>
     <row r="289" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B289" s="65">
         <v>1767331</v>
       </c>
       <c r="C289" s="65">
         <v>3353054</v>
       </c>
-      <c r="D289" s="38"/>
+      <c r="D289" s="38">
+        <v>5249857</v>
+      </c>
       <c r="E289" s="38"/>
       <c r="F289" s="65"/>
       <c r="G289" s="65"/>
       <c r="H289" s="97"/>
       <c r="I289" s="97"/>
       <c r="J289" s="65"/>
       <c r="K289" s="38"/>
       <c r="L289" s="38"/>
       <c r="M289" s="65"/>
       <c r="O289" s="35"/>
       <c r="P289" s="34"/>
       <c r="Q289" s="34"/>
       <c r="R289" s="34"/>
       <c r="S289" s="34"/>
     </row>
     <row r="290" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B290" s="65">
         <v>4078388</v>
       </c>
       <c r="C290" s="65">
         <v>7967299</v>
       </c>
-      <c r="D290" s="38"/>
+      <c r="D290" s="38">
+        <v>12001346</v>
+      </c>
       <c r="E290" s="38"/>
       <c r="F290" s="65"/>
       <c r="G290" s="65"/>
       <c r="H290" s="97"/>
       <c r="I290" s="97"/>
       <c r="J290" s="65"/>
       <c r="K290" s="38"/>
       <c r="L290" s="38"/>
       <c r="M290" s="65"/>
       <c r="O290" s="35"/>
       <c r="P290" s="34"/>
       <c r="Q290" s="34"/>
       <c r="R290" s="34"/>
       <c r="S290" s="34"/>
     </row>
     <row r="291" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B291" s="67"/>
       <c r="C291" s="67"/>
       <c r="D291" s="67"/>
       <c r="E291" s="67"/>
       <c r="F291" s="67"/>
       <c r="G291" s="65"/>
       <c r="H291" s="67"/>
       <c r="I291" s="67"/>
       <c r="J291" s="67"/>
       <c r="K291" s="67"/>
       <c r="L291" s="67"/>
       <c r="M291" s="67"/>
       <c r="O291" s="35"/>
       <c r="P291" s="34"/>
       <c r="Q291" s="37"/>
       <c r="R291" s="37"/>
       <c r="S291" s="34"/>
     </row>
     <row r="292" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="110">
         <v>4499961</v>
       </c>
       <c r="C292" s="110">
         <v>9542417</v>
       </c>
-      <c r="D292" s="67"/>
+      <c r="D292" s="110">
+        <v>13176348</v>
+      </c>
       <c r="E292" s="67"/>
       <c r="F292" s="83"/>
       <c r="G292" s="57"/>
       <c r="H292" s="115"/>
       <c r="I292" s="96"/>
       <c r="J292" s="57"/>
       <c r="K292" s="61"/>
       <c r="L292" s="61"/>
       <c r="M292" s="57"/>
       <c r="O292" s="35"/>
       <c r="P292" s="34"/>
       <c r="Q292" s="37"/>
       <c r="R292" s="37"/>
       <c r="S292" s="34"/>
     </row>
     <row r="293" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B293" s="125">
         <v>4499961</v>
       </c>
       <c r="C293" s="125">
         <v>9542417</v>
       </c>
-      <c r="D293" s="67"/>
+      <c r="D293" s="125">
+        <v>13176348</v>
+      </c>
       <c r="E293" s="67"/>
       <c r="F293" s="65"/>
       <c r="G293" s="65"/>
       <c r="H293" s="100"/>
       <c r="I293" s="97"/>
       <c r="J293" s="65"/>
       <c r="K293" s="38"/>
       <c r="L293" s="38"/>
       <c r="M293" s="65"/>
     </row>
     <row r="294" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="60" t="s">
         <v>33</v>
       </c>
       <c r="B294" s="67"/>
       <c r="C294" s="67"/>
       <c r="D294" s="67"/>
       <c r="E294" s="67"/>
       <c r="F294" s="67"/>
       <c r="G294" s="65"/>
       <c r="H294" s="65"/>
       <c r="I294" s="67"/>
       <c r="J294" s="67"/>
       <c r="K294" s="67"/>
       <c r="L294" s="67"/>
       <c r="M294" s="67"/>
     </row>
     <row r="295" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B295" s="57">
         <v>1651308</v>
       </c>
       <c r="C295" s="57">
         <v>3219996</v>
       </c>
-      <c r="D295" s="57"/>
+      <c r="D295" s="57">
+        <v>4591372</v>
+      </c>
       <c r="E295" s="61"/>
       <c r="F295" s="118"/>
       <c r="G295" s="57"/>
       <c r="H295" s="95"/>
       <c r="I295" s="96"/>
       <c r="J295" s="57"/>
       <c r="K295" s="61"/>
       <c r="L295" s="61"/>
       <c r="M295" s="57"/>
       <c r="O295" s="35"/>
       <c r="P295" s="34"/>
       <c r="Q295" s="34"/>
       <c r="R295" s="34"/>
       <c r="S295" s="34"/>
     </row>
     <row r="296" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B296" s="65">
         <v>111415</v>
       </c>
       <c r="C296" s="65">
         <v>225392</v>
       </c>
-      <c r="D296" s="38"/>
+      <c r="D296" s="38">
+        <v>324974</v>
+      </c>
       <c r="E296" s="38"/>
       <c r="F296" s="65"/>
       <c r="G296" s="65"/>
       <c r="H296" s="97"/>
       <c r="I296" s="140"/>
       <c r="J296" s="65"/>
       <c r="K296" s="38"/>
       <c r="L296" s="38"/>
       <c r="M296" s="65"/>
       <c r="O296" s="35"/>
       <c r="P296" s="34"/>
       <c r="Q296" s="34"/>
       <c r="R296" s="34"/>
       <c r="S296" s="34"/>
     </row>
     <row r="297" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B297" s="65">
         <v>2061</v>
       </c>
       <c r="C297" s="65">
         <v>4906</v>
       </c>
-      <c r="D297" s="38"/>
+      <c r="D297" s="38">
+        <v>7751</v>
+      </c>
       <c r="E297" s="38"/>
       <c r="F297" s="65"/>
       <c r="G297" s="65"/>
       <c r="H297" s="97"/>
       <c r="I297" s="97"/>
       <c r="J297" s="65"/>
       <c r="K297" s="38"/>
       <c r="L297" s="38"/>
       <c r="M297" s="65"/>
       <c r="O297" s="35"/>
       <c r="P297" s="36"/>
       <c r="Q297" s="34"/>
       <c r="R297" s="36"/>
       <c r="S297" s="34"/>
     </row>
     <row r="298" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B298" s="65">
         <v>44859</v>
       </c>
       <c r="C298" s="65">
         <v>83021</v>
       </c>
-      <c r="D298" s="38"/>
+      <c r="D298" s="38">
+        <v>118365</v>
+      </c>
       <c r="E298" s="38"/>
       <c r="F298" s="65"/>
       <c r="G298" s="65"/>
       <c r="H298" s="97"/>
       <c r="I298" s="97"/>
       <c r="J298" s="65"/>
       <c r="K298" s="38"/>
       <c r="L298" s="38"/>
       <c r="M298" s="65"/>
       <c r="O298" s="35"/>
       <c r="P298" s="36"/>
       <c r="Q298" s="36"/>
       <c r="R298" s="34"/>
       <c r="S298" s="34"/>
     </row>
     <row r="299" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B299" s="65">
         <v>2602</v>
       </c>
       <c r="C299" s="65">
         <v>4913</v>
       </c>
-      <c r="D299" s="38"/>
+      <c r="D299" s="38">
+        <v>7223</v>
+      </c>
       <c r="E299" s="38"/>
       <c r="F299" s="65"/>
       <c r="G299" s="65"/>
       <c r="H299" s="97"/>
       <c r="I299" s="97"/>
       <c r="J299" s="65"/>
       <c r="K299" s="38"/>
       <c r="L299" s="38"/>
       <c r="M299" s="65"/>
       <c r="O299" s="35"/>
       <c r="P299" s="36"/>
       <c r="Q299" s="34"/>
       <c r="R299" s="36"/>
       <c r="S299" s="34"/>
     </row>
     <row r="300" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B300" s="65">
         <v>1490371</v>
       </c>
       <c r="C300" s="65">
         <v>2901764</v>
       </c>
-      <c r="D300" s="38"/>
+      <c r="D300" s="38">
+        <v>4133059</v>
+      </c>
       <c r="E300" s="38"/>
       <c r="F300" s="65"/>
       <c r="G300" s="65"/>
       <c r="H300" s="97"/>
       <c r="I300" s="97"/>
       <c r="J300" s="65"/>
       <c r="K300" s="38"/>
       <c r="L300" s="38"/>
       <c r="M300" s="65"/>
       <c r="O300" s="35"/>
       <c r="P300" s="34"/>
       <c r="Q300" s="34"/>
       <c r="R300" s="34"/>
       <c r="S300" s="34"/>
     </row>
     <row r="301" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B301" s="67"/>
       <c r="C301" s="67"/>
       <c r="D301" s="67"/>
       <c r="E301" s="67"/>
       <c r="F301" s="67"/>
       <c r="G301" s="67"/>
       <c r="H301" s="67"/>
       <c r="I301" s="67"/>
       <c r="J301" s="67"/>
       <c r="K301" s="103"/>
       <c r="L301" s="103"/>
       <c r="M301" s="67"/>
     </row>
     <row r="302" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B302" s="57">
         <v>773943</v>
       </c>
       <c r="C302" s="57">
         <v>2533406</v>
       </c>
-      <c r="D302" s="57"/>
+      <c r="D302" s="57">
+        <v>4384868</v>
+      </c>
       <c r="E302" s="61"/>
       <c r="F302" s="57"/>
       <c r="G302" s="57"/>
       <c r="H302" s="95"/>
       <c r="I302" s="96"/>
       <c r="J302" s="57"/>
       <c r="K302" s="61"/>
       <c r="L302" s="61"/>
       <c r="M302" s="57"/>
       <c r="O302" s="35"/>
       <c r="P302" s="34"/>
       <c r="Q302" s="34"/>
       <c r="R302" s="34"/>
       <c r="S302" s="34"/>
     </row>
     <row r="303" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B303" s="38">
         <v>8352</v>
       </c>
       <c r="C303" s="65">
         <v>16808</v>
       </c>
-      <c r="D303" s="38"/>
+      <c r="D303" s="38">
+        <v>25609</v>
+      </c>
       <c r="E303" s="38"/>
       <c r="F303" s="65"/>
       <c r="G303" s="65"/>
       <c r="H303" s="97"/>
       <c r="I303" s="97"/>
       <c r="J303" s="65"/>
       <c r="K303" s="38"/>
       <c r="L303" s="38"/>
       <c r="M303" s="65"/>
       <c r="O303" s="35"/>
       <c r="P303" s="36"/>
       <c r="Q303" s="34"/>
       <c r="R303" s="34"/>
       <c r="S303" s="34"/>
     </row>
     <row r="304" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B304" s="38">
         <v>10323</v>
       </c>
       <c r="C304" s="65">
         <v>16538</v>
       </c>
-      <c r="D304" s="38"/>
+      <c r="D304" s="38">
+        <v>22985</v>
+      </c>
       <c r="E304" s="38"/>
       <c r="F304" s="65"/>
       <c r="G304" s="65"/>
       <c r="H304" s="97"/>
       <c r="I304" s="97"/>
       <c r="J304" s="65"/>
       <c r="K304" s="38"/>
       <c r="L304" s="38"/>
       <c r="M304" s="65"/>
       <c r="O304" s="35"/>
       <c r="P304" s="36"/>
       <c r="Q304" s="34"/>
       <c r="R304" s="34"/>
       <c r="S304" s="34"/>
     </row>
     <row r="305" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B305" s="38">
         <v>166301</v>
       </c>
       <c r="C305" s="65">
         <v>378634</v>
       </c>
-      <c r="D305" s="38"/>
+      <c r="D305" s="38">
+        <v>693006</v>
+      </c>
       <c r="E305" s="38"/>
       <c r="F305" s="65"/>
       <c r="G305" s="65"/>
       <c r="H305" s="97"/>
       <c r="I305" s="97"/>
       <c r="J305" s="65"/>
       <c r="K305" s="38"/>
       <c r="L305" s="38"/>
       <c r="M305" s="65"/>
       <c r="O305" s="35"/>
       <c r="P305" s="34"/>
       <c r="Q305" s="34"/>
       <c r="R305" s="34"/>
       <c r="S305" s="34"/>
     </row>
     <row r="306" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B306" s="38">
         <v>14403</v>
       </c>
       <c r="C306" s="65">
         <v>20727</v>
       </c>
-      <c r="D306" s="38"/>
+      <c r="D306" s="38">
+        <v>27735</v>
+      </c>
       <c r="E306" s="38"/>
       <c r="F306" s="65"/>
       <c r="G306" s="65"/>
       <c r="H306" s="97"/>
       <c r="I306" s="97"/>
       <c r="J306" s="65"/>
       <c r="K306" s="38"/>
       <c r="L306" s="38"/>
       <c r="M306" s="65"/>
       <c r="O306" s="35"/>
       <c r="P306" s="36"/>
       <c r="Q306" s="34"/>
       <c r="R306" s="34"/>
       <c r="S306" s="34"/>
     </row>
     <row r="307" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B307" s="38">
         <v>8039</v>
       </c>
       <c r="C307" s="65">
         <v>16486</v>
       </c>
-      <c r="D307" s="38"/>
+      <c r="D307" s="38">
+        <v>24932</v>
+      </c>
       <c r="E307" s="38"/>
       <c r="F307" s="65"/>
       <c r="G307" s="65"/>
       <c r="H307" s="97"/>
       <c r="I307" s="97"/>
       <c r="J307" s="65"/>
       <c r="K307" s="38"/>
       <c r="L307" s="38"/>
       <c r="M307" s="65"/>
       <c r="O307" s="35"/>
       <c r="P307" s="36"/>
       <c r="Q307" s="34"/>
       <c r="R307" s="34"/>
       <c r="S307" s="34"/>
     </row>
     <row r="308" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B308" s="38">
         <v>29902</v>
       </c>
       <c r="C308" s="65">
         <v>47833</v>
       </c>
-      <c r="D308" s="38"/>
+      <c r="D308" s="38">
+        <v>64063</v>
+      </c>
       <c r="E308" s="38"/>
       <c r="F308" s="65"/>
       <c r="G308" s="65"/>
       <c r="H308" s="97"/>
       <c r="I308" s="97"/>
       <c r="J308" s="65"/>
       <c r="K308" s="38"/>
       <c r="L308" s="38"/>
       <c r="M308" s="65"/>
       <c r="O308" s="35"/>
       <c r="P308" s="36"/>
       <c r="Q308" s="34"/>
       <c r="R308" s="34"/>
       <c r="S308" s="34"/>
     </row>
     <row r="309" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B309" s="38">
         <v>9088</v>
       </c>
       <c r="C309" s="65">
         <v>16843</v>
       </c>
-      <c r="D309" s="38"/>
+      <c r="D309" s="38">
+        <v>24598</v>
+      </c>
       <c r="E309" s="38"/>
       <c r="F309" s="65"/>
       <c r="G309" s="65"/>
       <c r="H309" s="97"/>
       <c r="I309" s="97"/>
       <c r="J309" s="65"/>
       <c r="K309" s="38"/>
       <c r="L309" s="38"/>
       <c r="M309" s="65"/>
       <c r="O309" s="35"/>
       <c r="P309" s="36"/>
       <c r="Q309" s="34"/>
       <c r="R309" s="34"/>
       <c r="S309" s="34"/>
     </row>
     <row r="310" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B310" s="38">
         <v>1593</v>
       </c>
       <c r="C310" s="65">
         <v>4417</v>
       </c>
-      <c r="D310" s="38"/>
+      <c r="D310" s="38">
+        <v>7241</v>
+      </c>
       <c r="E310" s="38"/>
       <c r="F310" s="65"/>
       <c r="G310" s="65"/>
       <c r="H310" s="97"/>
       <c r="I310" s="97"/>
       <c r="J310" s="65"/>
       <c r="K310" s="38"/>
       <c r="L310" s="38"/>
       <c r="M310" s="65"/>
       <c r="O310" s="35"/>
       <c r="P310" s="36"/>
       <c r="Q310" s="34"/>
       <c r="R310" s="34"/>
       <c r="S310" s="34"/>
     </row>
     <row r="311" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B311" s="38">
         <v>12955</v>
       </c>
       <c r="C311" s="65">
         <v>26162</v>
       </c>
-      <c r="D311" s="38"/>
+      <c r="D311" s="38">
+        <v>39369</v>
+      </c>
       <c r="E311" s="38"/>
       <c r="F311" s="65"/>
       <c r="G311" s="65"/>
       <c r="H311" s="97"/>
       <c r="I311" s="97"/>
       <c r="J311" s="65"/>
       <c r="K311" s="38"/>
       <c r="L311" s="38"/>
       <c r="M311" s="65"/>
       <c r="O311" s="35"/>
       <c r="P311" s="36"/>
       <c r="Q311" s="34"/>
       <c r="R311" s="34"/>
       <c r="S311" s="34"/>
     </row>
     <row r="312" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B312" s="38">
         <v>12884</v>
       </c>
       <c r="C312" s="65">
         <v>28417</v>
       </c>
-      <c r="D312" s="38"/>
+      <c r="D312" s="38">
+        <v>43951</v>
+      </c>
       <c r="E312" s="38"/>
       <c r="F312" s="65"/>
       <c r="G312" s="65"/>
       <c r="H312" s="97"/>
       <c r="I312" s="97"/>
       <c r="J312" s="65"/>
       <c r="K312" s="38"/>
       <c r="L312" s="38"/>
       <c r="M312" s="65"/>
       <c r="O312" s="35"/>
       <c r="P312" s="36"/>
       <c r="Q312" s="34"/>
       <c r="R312" s="34"/>
       <c r="S312" s="34"/>
     </row>
     <row r="313" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B313" s="38">
         <v>18820</v>
       </c>
       <c r="C313" s="65">
         <v>37517</v>
       </c>
-      <c r="D313" s="38"/>
+      <c r="D313" s="38">
+        <v>57741</v>
+      </c>
       <c r="E313" s="38"/>
       <c r="F313" s="74"/>
       <c r="G313" s="65"/>
       <c r="H313" s="97"/>
       <c r="I313" s="97"/>
       <c r="J313" s="65"/>
       <c r="K313" s="38"/>
       <c r="L313" s="38"/>
       <c r="M313" s="65"/>
       <c r="O313" s="35"/>
       <c r="P313" s="34"/>
       <c r="Q313" s="34"/>
       <c r="R313" s="34"/>
       <c r="S313" s="34"/>
     </row>
     <row r="314" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B314" s="38">
         <v>2708</v>
       </c>
       <c r="C314" s="65">
         <v>7743</v>
       </c>
-      <c r="D314" s="38"/>
+      <c r="D314" s="38">
+        <v>12778</v>
+      </c>
       <c r="E314" s="38"/>
       <c r="F314" s="65"/>
       <c r="G314" s="65"/>
       <c r="H314" s="97"/>
       <c r="I314" s="97"/>
       <c r="J314" s="65"/>
       <c r="K314" s="38"/>
       <c r="L314" s="38"/>
       <c r="M314" s="65"/>
       <c r="O314" s="35"/>
       <c r="P314" s="36"/>
       <c r="Q314" s="34"/>
       <c r="R314" s="34"/>
       <c r="S314" s="34"/>
     </row>
     <row r="315" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B315" s="124">
         <v>478576</v>
       </c>
       <c r="C315" s="135">
         <v>1915284</v>
       </c>
-      <c r="D315" s="38"/>
+      <c r="D315" s="38">
+        <v>3340863</v>
+      </c>
       <c r="E315" s="38"/>
       <c r="F315" s="65"/>
       <c r="G315" s="65"/>
       <c r="H315" s="97"/>
       <c r="I315" s="97"/>
       <c r="J315" s="65"/>
       <c r="K315" s="38"/>
       <c r="L315" s="38"/>
       <c r="M315" s="65"/>
       <c r="O315" s="35"/>
       <c r="P315" s="34"/>
       <c r="Q315" s="34"/>
       <c r="R315" s="34"/>
       <c r="S315" s="34"/>
     </row>
     <row r="316" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="144" t="s">
         <v>27</v>
       </c>
       <c r="B316" s="144"/>
       <c r="C316" s="144"/>
       <c r="D316" s="23"/>
       <c r="E316" s="23"/>
       <c r="F316" s="23"/>
       <c r="G316" s="24"/>
@@ -8405,126 +8949,126 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A318:C318"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A316:C316"/>
     <mergeCell ref="A317:C317"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>