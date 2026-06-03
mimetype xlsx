--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$315</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="73">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -1259,51 +1259,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S321"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="15" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="19.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="145" t="s">
         <v>65</v>
@@ -1404,7471 +1404,8015 @@
       </c>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="58"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
       <c r="M5" s="57"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="61">
         <v>289095671</v>
       </c>
       <c r="C6" s="61">
         <v>548432627</v>
       </c>
       <c r="D6" s="61">
         <v>889179170</v>
       </c>
-      <c r="E6" s="62"/>
+      <c r="E6" s="62">
+        <v>1331973307</v>
+      </c>
       <c r="F6" s="61"/>
       <c r="G6" s="57"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="38">
         <v>456074</v>
       </c>
       <c r="C7" s="38">
         <v>531113</v>
       </c>
       <c r="D7" s="129">
         <v>604132</v>
       </c>
-      <c r="E7" s="64"/>
+      <c r="E7" s="64">
+        <v>689911</v>
+      </c>
       <c r="F7" s="38"/>
       <c r="G7" s="129"/>
       <c r="H7" s="65"/>
       <c r="I7" s="65"/>
       <c r="J7" s="120"/>
       <c r="K7" s="120"/>
       <c r="L7" s="120"/>
       <c r="M7" s="131"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="65">
         <v>31945</v>
       </c>
       <c r="C8" s="38">
         <v>56063</v>
       </c>
       <c r="D8" s="129">
         <v>80412</v>
       </c>
-      <c r="E8" s="64"/>
+      <c r="E8" s="64">
+        <v>105572</v>
+      </c>
       <c r="F8" s="38"/>
       <c r="G8" s="129"/>
       <c r="H8" s="65"/>
       <c r="I8" s="65"/>
       <c r="J8" s="120"/>
       <c r="K8" s="120"/>
       <c r="L8" s="120"/>
       <c r="M8" s="131"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="65">
         <v>252743207</v>
       </c>
       <c r="C9" s="38">
         <v>471432200</v>
       </c>
       <c r="D9" s="129">
         <v>770168841</v>
       </c>
-      <c r="E9" s="64"/>
+      <c r="E9" s="129">
+        <v>1173386937</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="129"/>
       <c r="H9" s="65"/>
       <c r="I9" s="131"/>
       <c r="J9" s="129"/>
       <c r="K9" s="120"/>
       <c r="L9" s="120"/>
       <c r="M9" s="131"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="65">
         <v>22783</v>
       </c>
       <c r="C10" s="38">
         <v>176254</v>
       </c>
       <c r="D10" s="129">
         <v>330409</v>
       </c>
-      <c r="E10" s="64"/>
+      <c r="E10" s="129">
+        <v>484263</v>
+      </c>
       <c r="F10" s="38"/>
       <c r="G10" s="129"/>
       <c r="H10" s="65"/>
       <c r="I10" s="131"/>
       <c r="J10" s="129"/>
       <c r="K10" s="120"/>
       <c r="L10" s="120"/>
       <c r="M10" s="131"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="65">
         <v>11173</v>
       </c>
       <c r="C11" s="38">
         <v>138723</v>
       </c>
       <c r="D11" s="129">
         <v>266272</v>
       </c>
-      <c r="E11" s="64"/>
+      <c r="E11" s="129">
+        <v>393821</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="129"/>
       <c r="H11" s="65"/>
       <c r="I11" s="131"/>
       <c r="J11" s="129"/>
       <c r="K11" s="120"/>
       <c r="L11" s="120"/>
       <c r="M11" s="131"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="65">
         <v>8912375</v>
       </c>
       <c r="C12" s="38">
         <v>17429044</v>
       </c>
       <c r="D12" s="129">
         <v>26910844</v>
       </c>
-      <c r="E12" s="64"/>
+      <c r="E12" s="129">
+        <v>37369284</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="129"/>
       <c r="H12" s="65"/>
       <c r="I12" s="131"/>
       <c r="J12" s="129"/>
       <c r="K12" s="120"/>
       <c r="L12" s="120"/>
       <c r="M12" s="131"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="65">
         <v>62748</v>
       </c>
       <c r="C13" s="38">
         <v>395638</v>
       </c>
       <c r="D13" s="129">
         <v>728528</v>
       </c>
-      <c r="E13" s="64"/>
+      <c r="E13" s="129">
+        <v>1061418</v>
+      </c>
       <c r="F13" s="38"/>
       <c r="G13" s="129"/>
       <c r="H13" s="65"/>
       <c r="I13" s="131"/>
       <c r="J13" s="129"/>
       <c r="K13" s="120"/>
       <c r="L13" s="120"/>
       <c r="M13" s="131"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="65">
         <v>10448</v>
       </c>
       <c r="C14" s="38">
         <v>22127</v>
       </c>
       <c r="D14" s="129">
         <v>33806</v>
       </c>
-      <c r="E14" s="64"/>
+      <c r="E14" s="129">
+        <v>45486</v>
+      </c>
       <c r="F14" s="38"/>
       <c r="G14" s="129"/>
       <c r="H14" s="65"/>
       <c r="I14" s="131"/>
       <c r="J14" s="129"/>
       <c r="K14" s="120"/>
       <c r="L14" s="120"/>
       <c r="M14" s="131"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="65">
         <v>24895</v>
       </c>
       <c r="C15" s="38">
         <v>51709</v>
       </c>
       <c r="D15" s="129">
         <v>78522</v>
       </c>
-      <c r="E15" s="64"/>
+      <c r="E15" s="129">
+        <v>105336</v>
+      </c>
       <c r="F15" s="38"/>
       <c r="G15" s="129"/>
       <c r="H15" s="65"/>
       <c r="I15" s="131"/>
       <c r="J15" s="129"/>
       <c r="K15" s="120"/>
       <c r="L15" s="120"/>
       <c r="M15" s="131"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="65">
         <v>22442</v>
       </c>
       <c r="C16" s="38">
         <v>44513</v>
       </c>
       <c r="D16" s="129">
         <v>66585</v>
       </c>
-      <c r="E16" s="64"/>
+      <c r="E16" s="129">
+        <v>88656</v>
+      </c>
       <c r="F16" s="38"/>
       <c r="G16" s="129"/>
       <c r="H16" s="65"/>
       <c r="I16" s="131"/>
       <c r="J16" s="129"/>
       <c r="K16" s="120"/>
       <c r="L16" s="120"/>
       <c r="M16" s="131"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="65">
         <v>2535756</v>
       </c>
       <c r="C17" s="38">
         <v>5279897</v>
       </c>
       <c r="D17" s="129">
         <v>7697857</v>
       </c>
-      <c r="E17" s="64"/>
+      <c r="E17" s="129">
+        <v>9430563</v>
+      </c>
       <c r="F17" s="38"/>
       <c r="G17" s="129"/>
       <c r="H17" s="65"/>
       <c r="I17" s="131"/>
       <c r="J17" s="129"/>
       <c r="K17" s="120"/>
       <c r="L17" s="120"/>
       <c r="M17" s="131"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="65">
         <v>46063</v>
       </c>
       <c r="C18" s="38">
         <v>151855</v>
       </c>
       <c r="D18" s="129">
         <v>257648</v>
       </c>
-      <c r="E18" s="64"/>
+      <c r="E18" s="129">
+        <v>363440</v>
+      </c>
       <c r="F18" s="38"/>
       <c r="G18" s="129"/>
       <c r="H18" s="65"/>
       <c r="I18" s="131"/>
       <c r="J18" s="129"/>
       <c r="K18" s="120"/>
       <c r="L18" s="120"/>
       <c r="M18" s="131"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="65">
         <v>23780304</v>
       </c>
       <c r="C19" s="38">
         <v>51842896</v>
       </c>
       <c r="D19" s="129">
         <v>80619907</v>
       </c>
-      <c r="E19" s="64"/>
+      <c r="E19" s="64">
+        <v>106445509</v>
+      </c>
       <c r="F19" s="38"/>
       <c r="G19" s="129"/>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
       <c r="J19" s="120"/>
       <c r="K19" s="120"/>
       <c r="L19" s="120"/>
       <c r="M19" s="131"/>
     </row>
     <row r="20" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="68"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61">
         <v>251796306</v>
       </c>
       <c r="C21" s="61">
         <v>468193399</v>
       </c>
       <c r="D21" s="61">
         <v>764514744</v>
       </c>
-      <c r="E21" s="61"/>
+      <c r="E21" s="61">
+        <v>1167846501</v>
+      </c>
       <c r="F21" s="57"/>
       <c r="G21" s="57"/>
       <c r="H21" s="70"/>
       <c r="I21" s="57"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="65">
         <v>401490</v>
       </c>
       <c r="C22" s="65">
         <v>430881</v>
       </c>
       <c r="D22" s="38">
         <v>448205</v>
       </c>
-      <c r="E22" s="38"/>
+      <c r="E22" s="38">
+        <v>475836</v>
+      </c>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="67">
         <v>7440</v>
       </c>
       <c r="C23" s="125">
         <v>11161</v>
       </c>
       <c r="D23" s="126">
         <v>14881</v>
       </c>
-      <c r="E23" s="126"/>
+      <c r="E23" s="126">
+        <v>18601</v>
+      </c>
       <c r="F23" s="65"/>
       <c r="G23" s="65"/>
       <c r="H23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="65">
         <v>245964753</v>
       </c>
       <c r="C24" s="65">
         <v>457702136</v>
       </c>
       <c r="D24" s="129">
         <v>748331826</v>
       </c>
-      <c r="E24" s="38"/>
+      <c r="E24" s="38">
+        <v>1144635520</v>
+      </c>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="38"/>
       <c r="J24" s="65"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="65">
         <v>5356941</v>
       </c>
       <c r="C25" s="65">
         <v>9738940</v>
       </c>
       <c r="D25" s="129">
         <v>15164949</v>
       </c>
-      <c r="E25" s="38"/>
+      <c r="E25" s="38">
+        <v>21917060</v>
+      </c>
       <c r="F25" s="65"/>
       <c r="G25" s="65"/>
       <c r="H25" s="65"/>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="65">
         <v>25716</v>
       </c>
       <c r="C26" s="65">
         <v>26533</v>
       </c>
       <c r="D26" s="129">
         <v>27350</v>
       </c>
-      <c r="E26" s="38"/>
+      <c r="E26" s="38">
+        <v>28167</v>
+      </c>
       <c r="F26" s="65"/>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="125">
         <v>13783</v>
       </c>
       <c r="C27" s="65">
         <v>48894</v>
       </c>
       <c r="D27" s="38">
         <v>84006</v>
       </c>
-      <c r="E27" s="38"/>
+      <c r="E27" s="38">
+        <v>119118</v>
+      </c>
       <c r="F27" s="127"/>
       <c r="G27" s="65"/>
       <c r="H27" s="65"/>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="65">
         <v>26184</v>
       </c>
       <c r="C28" s="65">
         <v>234857</v>
       </c>
       <c r="D28" s="38">
         <v>443530</v>
       </c>
-      <c r="E28" s="38"/>
+      <c r="E28" s="38">
+        <v>652203</v>
+      </c>
       <c r="F28" s="65"/>
       <c r="G28" s="65"/>
       <c r="H28" s="65"/>
       <c r="I28" s="65"/>
       <c r="J28" s="65"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="67"/>
       <c r="E29" s="75"/>
       <c r="F29" s="76"/>
       <c r="G29" s="65"/>
       <c r="H29" s="65"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="57">
         <v>242417566</v>
       </c>
       <c r="C30" s="61">
         <v>451765171</v>
       </c>
       <c r="D30" s="61">
         <v>739867360</v>
       </c>
-      <c r="E30" s="61"/>
+      <c r="E30" s="61">
+        <v>1135221993</v>
+      </c>
       <c r="F30" s="61"/>
       <c r="G30" s="57"/>
       <c r="H30" s="70"/>
       <c r="I30" s="57"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="65">
         <v>237996404</v>
       </c>
       <c r="C31" s="38">
         <v>443186716</v>
       </c>
       <c r="D31" s="129">
         <v>726330892</v>
       </c>
-      <c r="E31" s="38"/>
+      <c r="E31" s="38">
+        <v>1115786194</v>
+      </c>
       <c r="F31" s="38"/>
       <c r="G31" s="65"/>
       <c r="H31" s="65"/>
       <c r="I31" s="65"/>
       <c r="J31" s="129"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="65">
         <v>4421162</v>
       </c>
       <c r="C32" s="38">
         <v>8578455</v>
       </c>
       <c r="D32" s="129">
         <v>13536468</v>
       </c>
-      <c r="E32" s="38"/>
+      <c r="E32" s="38">
+        <v>19435799</v>
+      </c>
       <c r="F32" s="38"/>
       <c r="G32" s="65"/>
       <c r="H32" s="65"/>
       <c r="I32" s="65"/>
       <c r="J32" s="129"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="67"/>
       <c r="C33" s="67"/>
       <c r="D33" s="67"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="65"/>
       <c r="H33" s="65"/>
       <c r="I33" s="67"/>
       <c r="J33" s="73"/>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="57">
         <v>237775271</v>
       </c>
       <c r="C34" s="61">
         <v>443246822</v>
       </c>
       <c r="D34" s="61">
         <v>726850318</v>
       </c>
-      <c r="E34" s="61"/>
+      <c r="E34" s="61">
+        <v>1118526297</v>
+      </c>
       <c r="F34" s="57"/>
       <c r="G34" s="57"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="65">
         <v>233828513</v>
       </c>
       <c r="C35" s="38">
         <v>435530198</v>
       </c>
       <c r="D35" s="129">
         <v>714719496</v>
       </c>
-      <c r="E35" s="38"/>
+      <c r="E35" s="38">
+        <v>1101074446</v>
+      </c>
       <c r="F35" s="65"/>
       <c r="G35" s="65"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="129"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="65"/>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="65">
         <v>3946758</v>
       </c>
       <c r="C36" s="38">
         <v>7716624</v>
       </c>
       <c r="D36" s="129">
         <v>12130822</v>
       </c>
-      <c r="E36" s="38"/>
+      <c r="E36" s="38">
+        <v>17451851</v>
+      </c>
       <c r="F36" s="65"/>
       <c r="G36" s="65"/>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
       <c r="J36" s="129"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="65"/>
     </row>
     <row r="37" spans="1:13" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="79"/>
       <c r="G37" s="65"/>
       <c r="H37" s="65"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="57">
         <v>4642295</v>
       </c>
       <c r="C38" s="61">
         <v>8518349</v>
       </c>
       <c r="D38" s="61">
         <v>13017042</v>
       </c>
-      <c r="E38" s="61"/>
+      <c r="E38" s="61">
+        <v>16695696</v>
+      </c>
       <c r="F38" s="57"/>
       <c r="G38" s="57"/>
       <c r="H38" s="57"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="65">
         <v>4167891</v>
       </c>
       <c r="C39" s="38">
         <v>7656518</v>
       </c>
       <c r="D39" s="38">
         <v>11611396</v>
       </c>
-      <c r="E39" s="38"/>
+      <c r="E39" s="38">
+        <v>14711748</v>
+      </c>
       <c r="F39" s="65"/>
       <c r="G39" s="65"/>
       <c r="H39" s="65"/>
       <c r="I39" s="38"/>
       <c r="J39" s="129"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="65"/>
     </row>
     <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="65">
         <v>474404</v>
       </c>
       <c r="C40" s="38">
         <v>861831</v>
       </c>
       <c r="D40" s="38">
         <v>1405646</v>
       </c>
-      <c r="E40" s="38"/>
+      <c r="E40" s="38">
+        <v>1983948</v>
+      </c>
       <c r="F40" s="65"/>
       <c r="G40" s="65"/>
       <c r="H40" s="65"/>
       <c r="I40" s="38"/>
       <c r="J40" s="129"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="67"/>
       <c r="C41" s="67"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
       <c r="F41" s="67"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="67"/>
       <c r="J41" s="67"/>
       <c r="K41" s="67"/>
       <c r="L41" s="67"/>
       <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="57">
         <v>81991</v>
       </c>
       <c r="C42" s="81">
         <v>396241</v>
       </c>
       <c r="D42" s="61">
         <v>698424</v>
       </c>
-      <c r="E42" s="57"/>
+      <c r="E42" s="57">
+        <v>1010915</v>
+      </c>
       <c r="F42" s="82"/>
       <c r="G42" s="57"/>
       <c r="H42" s="70"/>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="125">
         <v>8</v>
       </c>
       <c r="C43" s="84">
         <v>29399</v>
       </c>
       <c r="D43" s="38">
         <v>46723</v>
       </c>
-      <c r="E43" s="38"/>
+      <c r="E43" s="38">
+        <v>74354</v>
+      </c>
       <c r="F43" s="65"/>
       <c r="G43" s="65"/>
       <c r="H43" s="65"/>
       <c r="I43" s="85"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="65"/>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="126">
         <v>7440</v>
       </c>
       <c r="C44" s="126">
         <v>11161</v>
       </c>
       <c r="D44" s="126">
         <v>14881</v>
       </c>
-      <c r="E44" s="126"/>
+      <c r="E44" s="126">
+        <v>18601</v>
+      </c>
       <c r="F44" s="65"/>
       <c r="G44" s="86"/>
       <c r="H44" s="65"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="M44" s="65"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="126">
         <v>7848</v>
       </c>
       <c r="C45" s="84">
         <v>12706</v>
       </c>
       <c r="D45" s="38">
         <v>17564</v>
       </c>
-      <c r="E45" s="38"/>
+      <c r="E45" s="38">
+        <v>22421</v>
+      </c>
       <c r="F45" s="65"/>
       <c r="G45" s="86"/>
       <c r="H45" s="65"/>
       <c r="I45" s="85"/>
       <c r="J45" s="38"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="126">
         <v>25912</v>
       </c>
       <c r="C46" s="84">
         <v>57592</v>
       </c>
       <c r="D46" s="38">
         <v>89273</v>
       </c>
-      <c r="E46" s="38"/>
+      <c r="E46" s="38">
+        <v>120954</v>
+      </c>
       <c r="F46" s="65"/>
       <c r="G46" s="86"/>
       <c r="H46" s="65"/>
       <c r="I46" s="85"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="126">
         <v>817</v>
       </c>
       <c r="C47" s="84">
         <v>1634</v>
       </c>
       <c r="D47" s="38">
         <v>2451</v>
       </c>
-      <c r="E47" s="38"/>
+      <c r="E47" s="38">
+        <v>3268</v>
+      </c>
       <c r="F47" s="65"/>
       <c r="G47" s="65"/>
       <c r="H47" s="65"/>
       <c r="I47" s="85"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="65"/>
     </row>
     <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="142">
         <v>13783</v>
       </c>
       <c r="C48" s="84">
         <v>48894</v>
       </c>
       <c r="D48" s="38">
         <v>84006</v>
       </c>
-      <c r="E48" s="38"/>
+      <c r="E48" s="38">
+        <v>119118</v>
+      </c>
       <c r="F48" s="65"/>
       <c r="G48" s="65"/>
       <c r="H48" s="65"/>
       <c r="I48" s="85"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="125">
         <v>26184</v>
       </c>
       <c r="C49" s="84">
         <v>234857</v>
       </c>
       <c r="D49" s="38">
         <v>443530</v>
       </c>
-      <c r="E49" s="38"/>
+      <c r="E49" s="38">
+        <v>652203</v>
+      </c>
       <c r="F49" s="65"/>
       <c r="G49" s="65"/>
       <c r="H49" s="65"/>
       <c r="I49" s="85"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="65"/>
     </row>
     <row r="50" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="67"/>
       <c r="C50" s="67"/>
       <c r="D50" s="67"/>
       <c r="E50" s="67"/>
       <c r="F50" s="67"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="67"/>
       <c r="J50" s="67"/>
       <c r="K50" s="67"/>
       <c r="L50" s="67"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="61">
         <v>9296749</v>
       </c>
       <c r="C51" s="57">
         <v>16031987</v>
       </c>
       <c r="D51" s="61">
         <v>23948959</v>
       </c>
-      <c r="E51" s="57"/>
+      <c r="E51" s="57">
+        <v>31613593</v>
+      </c>
       <c r="F51" s="57"/>
       <c r="G51" s="57"/>
       <c r="H51" s="61"/>
       <c r="I51" s="57"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="57"/>
     </row>
     <row r="52" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="38">
         <v>401482</v>
       </c>
       <c r="C52" s="65">
         <v>401482</v>
       </c>
       <c r="D52" s="38">
         <v>401482</v>
       </c>
-      <c r="E52" s="65"/>
+      <c r="E52" s="65">
+        <v>401482</v>
+      </c>
       <c r="F52" s="65"/>
       <c r="G52" s="65"/>
       <c r="H52" s="87"/>
       <c r="I52" s="65"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="38">
         <v>7960501</v>
       </c>
       <c r="C53" s="65">
         <v>14502714</v>
       </c>
       <c r="D53" s="38">
         <v>21983370</v>
       </c>
-      <c r="E53" s="38"/>
+      <c r="E53" s="38">
+        <v>28826905</v>
+      </c>
       <c r="F53" s="65"/>
       <c r="G53" s="65"/>
       <c r="H53" s="65"/>
       <c r="I53" s="65"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="65"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="38">
         <v>909867</v>
       </c>
       <c r="C54" s="65">
         <v>1102892</v>
       </c>
       <c r="D54" s="38">
         <v>1539208</v>
       </c>
-      <c r="E54" s="38"/>
+      <c r="E54" s="38">
+        <v>2360307</v>
+      </c>
       <c r="F54" s="65"/>
       <c r="G54" s="65"/>
       <c r="H54" s="65"/>
       <c r="I54" s="65"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="65"/>
     </row>
     <row r="55" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="38">
         <v>24899</v>
       </c>
       <c r="C55" s="65">
         <v>24899</v>
       </c>
       <c r="D55" s="38">
         <v>24899</v>
       </c>
-      <c r="E55" s="38"/>
+      <c r="E55" s="38">
+        <v>24899</v>
+      </c>
       <c r="F55" s="65"/>
       <c r="G55" s="65"/>
       <c r="H55" s="65"/>
       <c r="I55" s="65"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="65"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="67"/>
       <c r="C56" s="67"/>
       <c r="D56" s="67"/>
       <c r="E56" s="67"/>
       <c r="F56" s="67"/>
       <c r="G56" s="65"/>
       <c r="H56" s="65"/>
       <c r="I56" s="67"/>
       <c r="J56" s="67"/>
       <c r="K56" s="67"/>
       <c r="L56" s="67"/>
       <c r="M56" s="67"/>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="61">
         <v>24376778</v>
       </c>
       <c r="C57" s="61">
         <v>53323315</v>
       </c>
       <c r="D57" s="61">
         <v>84811930</v>
       </c>
-      <c r="E57" s="61"/>
+      <c r="E57" s="61">
+        <v>114035519</v>
+      </c>
       <c r="F57" s="61"/>
       <c r="G57" s="61"/>
       <c r="H57" s="70"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="38">
         <v>46232</v>
       </c>
       <c r="C58" s="38">
         <v>83425</v>
       </c>
       <c r="D58" s="38">
         <v>130318</v>
       </c>
-      <c r="E58" s="38"/>
+      <c r="E58" s="38">
+        <v>177166</v>
+      </c>
       <c r="F58" s="38"/>
       <c r="G58" s="129"/>
       <c r="H58" s="130"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="65"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="38">
         <v>14182</v>
       </c>
       <c r="C59" s="38">
         <v>28364</v>
       </c>
       <c r="D59" s="38">
         <v>42546</v>
       </c>
-      <c r="E59" s="38"/>
+      <c r="E59" s="38">
+        <v>56728</v>
+      </c>
       <c r="F59" s="38"/>
       <c r="G59" s="129"/>
       <c r="H59" s="130"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="38">
         <v>6349079</v>
       </c>
       <c r="C60" s="38">
         <v>12826294</v>
       </c>
       <c r="D60" s="38">
         <v>20370325</v>
       </c>
-      <c r="E60" s="38"/>
+      <c r="E60" s="131">
+        <v>26804902</v>
+      </c>
       <c r="F60" s="38"/>
       <c r="G60" s="129"/>
       <c r="H60" s="130"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B61" s="38">
         <v>6320</v>
       </c>
       <c r="C61" s="38">
         <v>150622</v>
       </c>
       <c r="D61" s="38">
         <v>294923</v>
       </c>
-      <c r="E61" s="38"/>
+      <c r="E61" s="131">
+        <v>439225</v>
+      </c>
       <c r="F61" s="38"/>
       <c r="G61" s="129"/>
       <c r="H61" s="130"/>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="38">
         <v>3134</v>
       </c>
       <c r="C62" s="38">
         <v>122237</v>
       </c>
       <c r="D62" s="38">
         <v>241340</v>
       </c>
-      <c r="E62" s="38"/>
+      <c r="E62" s="131">
+        <v>360443</v>
+      </c>
       <c r="F62" s="38"/>
       <c r="G62" s="129"/>
       <c r="H62" s="130"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1713341</v>
       </c>
       <c r="C63" s="38">
         <v>4206197</v>
       </c>
       <c r="D63" s="38">
         <v>6313610</v>
       </c>
-      <c r="E63" s="38"/>
+      <c r="E63" s="131">
+        <v>8606828</v>
+      </c>
       <c r="F63" s="38"/>
       <c r="G63" s="129"/>
       <c r="H63" s="130"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B64" s="38">
         <v>27944</v>
       </c>
       <c r="C64" s="38">
         <v>352262</v>
       </c>
       <c r="D64" s="38">
         <v>676579</v>
       </c>
-      <c r="E64" s="38"/>
+      <c r="E64" s="131">
+        <v>1000897</v>
+      </c>
       <c r="F64" s="38"/>
       <c r="G64" s="129"/>
       <c r="H64" s="130"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="38">
         <v>8855</v>
       </c>
       <c r="C65" s="38">
         <v>17710</v>
       </c>
       <c r="D65" s="38">
         <v>26565</v>
       </c>
-      <c r="E65" s="38"/>
+      <c r="E65" s="131">
+        <v>35420</v>
+      </c>
       <c r="F65" s="38"/>
       <c r="G65" s="129"/>
       <c r="H65" s="130"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
     </row>
     <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="38">
         <v>11940</v>
       </c>
       <c r="C66" s="38">
         <v>25547</v>
       </c>
       <c r="D66" s="38">
         <v>39153</v>
       </c>
-      <c r="E66" s="38"/>
+      <c r="E66" s="131">
+        <v>52760</v>
+      </c>
       <c r="F66" s="38"/>
       <c r="G66" s="129"/>
       <c r="H66" s="130"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="38">
         <v>9558</v>
       </c>
       <c r="C67" s="38">
         <v>16096</v>
       </c>
       <c r="D67" s="38">
         <v>22634</v>
       </c>
-      <c r="E67" s="38"/>
+      <c r="E67" s="131">
+        <v>29172</v>
+      </c>
       <c r="F67" s="38"/>
       <c r="G67" s="129"/>
       <c r="H67" s="130"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="38">
         <v>2503153</v>
       </c>
       <c r="C68" s="38">
         <v>5193486</v>
       </c>
       <c r="D68" s="38">
         <v>7556110</v>
       </c>
-      <c r="E68" s="38"/>
+      <c r="E68" s="131">
+        <v>9231769</v>
+      </c>
       <c r="F68" s="38"/>
       <c r="G68" s="129"/>
       <c r="H68" s="130"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="38">
         <v>40753</v>
       </c>
       <c r="C69" s="38">
         <v>139200</v>
       </c>
       <c r="D69" s="38">
         <v>237647</v>
       </c>
-      <c r="E69" s="38"/>
+      <c r="E69" s="131">
+        <v>336094</v>
+      </c>
       <c r="F69" s="38"/>
       <c r="G69" s="129"/>
       <c r="H69" s="130"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="38">
         <v>13206824</v>
       </c>
       <c r="C70" s="38">
         <v>29281275</v>
       </c>
       <c r="D70" s="38">
         <v>47524761</v>
       </c>
-      <c r="E70" s="38"/>
+      <c r="E70" s="38">
+        <v>64900990</v>
+      </c>
       <c r="F70" s="38"/>
       <c r="G70" s="129"/>
       <c r="H70" s="130"/>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
       <c r="M70" s="135"/>
     </row>
     <row r="71" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="67"/>
       <c r="D71" s="67"/>
       <c r="E71" s="67"/>
       <c r="F71" s="38"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
       <c r="M71" s="67"/>
     </row>
     <row r="72" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="61">
         <v>9260579</v>
       </c>
       <c r="C72" s="61">
         <v>19466516</v>
       </c>
       <c r="D72" s="61">
         <v>27866299</v>
       </c>
-      <c r="E72" s="57"/>
+      <c r="E72" s="57">
+        <v>36344372</v>
+      </c>
       <c r="F72" s="82"/>
       <c r="G72" s="57"/>
       <c r="H72" s="70"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="38">
         <v>38933</v>
       </c>
       <c r="C73" s="65">
         <v>64760</v>
       </c>
       <c r="D73" s="38">
         <v>100288</v>
       </c>
-      <c r="E73" s="38"/>
+      <c r="E73" s="38">
+        <v>135770</v>
+      </c>
       <c r="F73" s="84"/>
       <c r="G73" s="38"/>
       <c r="H73" s="132"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
     </row>
     <row r="74" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="38">
         <v>12224</v>
       </c>
       <c r="C74" s="65">
         <v>24448</v>
       </c>
       <c r="D74" s="38">
         <v>36672</v>
       </c>
-      <c r="E74" s="38"/>
+      <c r="E74" s="38">
+        <v>48896</v>
+      </c>
       <c r="F74" s="84"/>
       <c r="G74" s="38"/>
       <c r="H74" s="132"/>
       <c r="I74" s="135"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="135"/>
     </row>
     <row r="75" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="38">
         <v>34237</v>
       </c>
       <c r="C75" s="65">
         <v>65988</v>
       </c>
       <c r="D75" s="38">
         <v>97739</v>
       </c>
-      <c r="E75" s="38"/>
+      <c r="E75" s="38">
+        <v>129490</v>
+      </c>
       <c r="F75" s="127"/>
       <c r="G75" s="38"/>
       <c r="H75" s="132"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>5391</v>
       </c>
       <c r="C76" s="65">
         <v>13819</v>
       </c>
       <c r="D76" s="38">
         <v>22246</v>
       </c>
-      <c r="E76" s="38"/>
+      <c r="E76" s="38">
+        <v>30674</v>
+      </c>
       <c r="F76" s="84"/>
       <c r="G76" s="38"/>
       <c r="H76" s="132"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="38">
         <v>2433</v>
       </c>
       <c r="C77" s="65">
         <v>4866</v>
       </c>
       <c r="D77" s="38">
         <v>7299</v>
       </c>
-      <c r="E77" s="38"/>
+      <c r="E77" s="38">
+        <v>9732</v>
+      </c>
       <c r="F77" s="84"/>
       <c r="G77" s="38"/>
       <c r="H77" s="132"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B78" s="38">
         <v>1355934</v>
       </c>
       <c r="C78" s="65">
         <v>3360693</v>
       </c>
       <c r="D78" s="38">
         <v>4946838</v>
       </c>
-      <c r="E78" s="38"/>
+      <c r="E78" s="38">
+        <v>6738810</v>
+      </c>
       <c r="F78" s="84"/>
       <c r="G78" s="38"/>
       <c r="H78" s="132"/>
       <c r="I78" s="38"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="38"/>
       <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B79" s="38">
         <v>27078</v>
       </c>
       <c r="C79" s="65">
         <v>288683</v>
       </c>
       <c r="D79" s="38">
         <v>550289</v>
       </c>
-      <c r="E79" s="38"/>
+      <c r="E79" s="38">
+        <v>811894</v>
+      </c>
       <c r="F79" s="84"/>
       <c r="G79" s="38"/>
       <c r="H79" s="133"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B80" s="38">
         <v>7996</v>
       </c>
       <c r="C80" s="65">
         <v>15992</v>
       </c>
       <c r="D80" s="38">
         <v>23988</v>
       </c>
-      <c r="E80" s="38"/>
+      <c r="E80" s="38">
+        <v>31984</v>
+      </c>
       <c r="F80" s="84"/>
       <c r="G80" s="38"/>
       <c r="H80" s="134"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="38">
         <v>9719</v>
       </c>
       <c r="C81" s="65">
         <v>21105</v>
       </c>
       <c r="D81" s="38">
         <v>32490</v>
       </c>
-      <c r="E81" s="38"/>
+      <c r="E81" s="38">
+        <v>43876</v>
+      </c>
       <c r="F81" s="84"/>
       <c r="G81" s="38"/>
       <c r="H81" s="134"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="38">
         <v>543</v>
       </c>
       <c r="C82" s="65">
         <v>1086</v>
       </c>
       <c r="D82" s="38">
         <v>1629</v>
       </c>
-      <c r="E82" s="38"/>
+      <c r="E82" s="38">
+        <v>2172</v>
+      </c>
       <c r="F82" s="84"/>
       <c r="G82" s="38"/>
       <c r="H82" s="134"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38">
         <v>1256115</v>
       </c>
       <c r="C83" s="65">
         <v>2671567</v>
       </c>
       <c r="D83" s="38">
         <v>3759311</v>
       </c>
-      <c r="E83" s="38"/>
+      <c r="E83" s="38">
+        <v>4160090</v>
+      </c>
       <c r="F83" s="84"/>
       <c r="G83" s="38"/>
       <c r="H83" s="134"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="7">
         <v>36308</v>
       </c>
       <c r="C84" s="65">
         <v>72616</v>
       </c>
       <c r="D84" s="38">
         <v>108924</v>
       </c>
-      <c r="E84" s="38"/>
+      <c r="E84" s="38">
+        <v>145232</v>
+      </c>
       <c r="F84" s="84"/>
       <c r="G84" s="38"/>
       <c r="H84" s="134"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="38">
         <v>6038206</v>
       </c>
       <c r="C85" s="65">
         <v>11980295</v>
       </c>
       <c r="D85" s="87">
         <v>16843171</v>
       </c>
-      <c r="E85" s="38"/>
+      <c r="E85" s="38">
+        <v>22052631</v>
+      </c>
       <c r="F85" s="84"/>
       <c r="G85" s="38"/>
       <c r="H85" s="134"/>
       <c r="I85" s="135"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="135"/>
     </row>
     <row r="86" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="67"/>
       <c r="C86" s="67"/>
       <c r="D86" s="67"/>
       <c r="E86" s="67"/>
       <c r="F86" s="65"/>
       <c r="G86" s="65"/>
       <c r="H86" s="65"/>
       <c r="I86" s="65"/>
       <c r="J86" s="65"/>
       <c r="K86" s="65"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="61">
         <v>184422</v>
       </c>
       <c r="C87" s="61">
         <v>342846</v>
       </c>
       <c r="D87" s="61">
         <v>596917</v>
       </c>
-      <c r="E87" s="61"/>
+      <c r="E87" s="61">
+        <v>928982</v>
+      </c>
       <c r="F87" s="57"/>
       <c r="G87" s="57"/>
       <c r="H87" s="70"/>
       <c r="I87" s="57"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>20888</v>
       </c>
       <c r="C88" s="65">
         <v>39449</v>
       </c>
       <c r="D88" s="38">
         <v>68030</v>
       </c>
-      <c r="E88" s="38"/>
+      <c r="E88" s="38">
+        <v>96979</v>
+      </c>
       <c r="F88" s="65"/>
       <c r="G88" s="65"/>
       <c r="H88" s="65"/>
       <c r="I88" s="65"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="65"/>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="38">
         <v>5196</v>
       </c>
       <c r="C89" s="65">
         <v>8163</v>
       </c>
       <c r="D89" s="38">
         <v>11130</v>
       </c>
-      <c r="E89" s="38"/>
+      <c r="E89" s="38">
+        <v>14096</v>
+      </c>
       <c r="F89" s="65"/>
       <c r="G89" s="65"/>
       <c r="H89" s="65"/>
       <c r="I89" s="65"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="65"/>
     </row>
     <row r="90" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B90" s="122">
         <v>17301</v>
       </c>
       <c r="C90" s="65">
         <v>17301</v>
       </c>
       <c r="D90" s="38">
         <v>17301</v>
       </c>
-      <c r="E90" s="38"/>
+      <c r="E90" s="38">
+        <v>17301</v>
+      </c>
       <c r="F90" s="65"/>
       <c r="G90" s="65"/>
       <c r="H90" s="65"/>
       <c r="I90" s="65"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="65"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="38">
         <v>575</v>
       </c>
       <c r="C91" s="65">
         <v>1150</v>
       </c>
       <c r="D91" s="38">
         <v>1725</v>
       </c>
-      <c r="E91" s="38"/>
+      <c r="E91" s="38">
+        <v>2300</v>
+      </c>
       <c r="F91" s="65"/>
       <c r="G91" s="65"/>
       <c r="H91" s="65"/>
       <c r="I91" s="65"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="65"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="38">
         <v>140462</v>
       </c>
       <c r="C92" s="65">
         <v>276784</v>
       </c>
       <c r="D92" s="38">
         <v>498732</v>
       </c>
-      <c r="E92" s="38"/>
+      <c r="E92" s="38">
+        <v>798306</v>
+      </c>
       <c r="F92" s="65"/>
       <c r="G92" s="65"/>
       <c r="H92" s="87"/>
       <c r="I92" s="65"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="65"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="88"/>
       <c r="C93" s="67"/>
       <c r="D93" s="67"/>
       <c r="E93" s="67"/>
       <c r="F93" s="65"/>
       <c r="G93" s="65"/>
       <c r="H93" s="65"/>
       <c r="I93" s="65"/>
       <c r="J93" s="65"/>
       <c r="K93" s="67"/>
       <c r="L93" s="67"/>
       <c r="M93" s="67"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="61">
         <v>219848</v>
       </c>
       <c r="C94" s="61">
         <v>718835</v>
       </c>
       <c r="D94" s="61">
         <v>1223671</v>
       </c>
-      <c r="E94" s="61"/>
+      <c r="E94" s="61">
+        <v>1597071</v>
+      </c>
       <c r="F94" s="82"/>
       <c r="G94" s="57"/>
       <c r="H94" s="70"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="38">
         <v>15</v>
       </c>
       <c r="C95" s="65">
         <v>4097</v>
       </c>
       <c r="D95" s="38">
         <v>8178</v>
       </c>
-      <c r="E95" s="38"/>
+      <c r="E95" s="38">
+        <v>12260</v>
+      </c>
       <c r="F95" s="65"/>
       <c r="G95" s="65"/>
       <c r="H95" s="84"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="65"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="38">
         <v>175</v>
       </c>
       <c r="C96" s="65">
         <v>350</v>
       </c>
       <c r="D96" s="38">
         <v>525</v>
       </c>
-      <c r="E96" s="38"/>
+      <c r="E96" s="38">
+        <v>700</v>
+      </c>
       <c r="F96" s="65"/>
       <c r="G96" s="65"/>
       <c r="H96" s="84"/>
       <c r="I96" s="38"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="38"/>
       <c r="M96" s="65"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="38">
         <v>12575</v>
       </c>
       <c r="C97" s="65">
         <v>36385</v>
       </c>
       <c r="D97" s="38">
         <v>60194</v>
       </c>
-      <c r="E97" s="38"/>
+      <c r="E97" s="38">
+        <v>84003</v>
+      </c>
       <c r="F97" s="65"/>
       <c r="G97" s="65"/>
       <c r="H97" s="84"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="65"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="38">
         <v>404</v>
       </c>
       <c r="C98" s="65">
         <v>808</v>
       </c>
       <c r="D98" s="38">
         <v>1212</v>
       </c>
-      <c r="E98" s="38"/>
+      <c r="E98" s="38">
+        <v>1616</v>
+      </c>
       <c r="F98" s="65"/>
       <c r="G98" s="65"/>
       <c r="H98" s="84"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="65"/>
     </row>
     <row r="99" spans="1:13" s="39" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="73">
         <v>63</v>
       </c>
       <c r="C99" s="73">
         <v>126</v>
       </c>
       <c r="D99" s="73">
         <v>189</v>
       </c>
-      <c r="E99" s="73"/>
+      <c r="E99" s="73">
+        <v>252</v>
+      </c>
       <c r="F99" s="73"/>
       <c r="G99" s="73"/>
       <c r="H99" s="84"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="65"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="38">
         <v>313</v>
       </c>
       <c r="C100" s="65">
         <v>626</v>
       </c>
       <c r="D100" s="38">
         <v>939</v>
       </c>
-      <c r="E100" s="38"/>
+      <c r="E100" s="38">
+        <v>1252</v>
+      </c>
       <c r="F100" s="65"/>
       <c r="G100" s="65"/>
       <c r="H100" s="84"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="65"/>
     </row>
     <row r="101" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="38">
         <v>102</v>
       </c>
       <c r="C101" s="65">
         <v>204</v>
       </c>
       <c r="D101" s="38">
         <v>306</v>
       </c>
-      <c r="E101" s="38"/>
+      <c r="E101" s="38">
+        <v>408</v>
+      </c>
       <c r="F101" s="65"/>
       <c r="G101" s="65"/>
       <c r="H101" s="84"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="65"/>
     </row>
     <row r="102" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B102" s="38">
         <v>434</v>
       </c>
       <c r="C102" s="65">
         <v>868</v>
       </c>
       <c r="D102" s="38">
         <v>1302</v>
       </c>
-      <c r="E102" s="38"/>
+      <c r="E102" s="38">
+        <v>1736</v>
+      </c>
       <c r="F102" s="65"/>
       <c r="G102" s="65"/>
       <c r="H102" s="84"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="65"/>
     </row>
     <row r="103" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B103" s="38">
         <v>501</v>
       </c>
       <c r="C103" s="65">
         <v>1002</v>
       </c>
       <c r="D103" s="38">
         <v>1503</v>
       </c>
-      <c r="E103" s="38"/>
+      <c r="E103" s="38">
+        <v>2004</v>
+      </c>
       <c r="F103" s="65"/>
       <c r="G103" s="65"/>
       <c r="H103" s="84"/>
       <c r="I103" s="38"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="38"/>
       <c r="M103" s="135"/>
     </row>
     <row r="104" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="38">
         <v>277</v>
       </c>
       <c r="C104" s="65">
         <v>554</v>
       </c>
       <c r="D104" s="38">
         <v>831</v>
       </c>
-      <c r="E104" s="38"/>
+      <c r="E104" s="38">
+        <v>1108</v>
+      </c>
       <c r="F104" s="65"/>
       <c r="G104" s="65"/>
       <c r="H104" s="84"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="65"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="38">
         <v>684</v>
       </c>
       <c r="C105" s="65">
         <v>1368</v>
       </c>
       <c r="D105" s="38">
         <v>2052</v>
       </c>
-      <c r="E105" s="38"/>
+      <c r="E105" s="38">
+        <v>2736</v>
+      </c>
       <c r="F105" s="65"/>
       <c r="G105" s="65"/>
       <c r="H105" s="84"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="65"/>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B106" s="38">
         <v>815</v>
       </c>
       <c r="C106" s="65">
         <v>1630</v>
       </c>
       <c r="D106" s="38">
         <v>2445</v>
       </c>
-      <c r="E106" s="38"/>
+      <c r="E106" s="38">
+        <v>3260</v>
+      </c>
       <c r="F106" s="65"/>
       <c r="G106" s="65"/>
       <c r="H106" s="84"/>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="65"/>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="38">
         <v>203490</v>
       </c>
       <c r="C107" s="65">
         <v>670820</v>
       </c>
       <c r="D107" s="38">
         <v>1143998</v>
       </c>
-      <c r="E107" s="38"/>
+      <c r="E107" s="38">
+        <v>1485739</v>
+      </c>
       <c r="F107" s="65"/>
       <c r="G107" s="65"/>
       <c r="H107" s="84"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="65"/>
     </row>
     <row r="108" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="67"/>
       <c r="C108" s="67"/>
       <c r="D108" s="67"/>
       <c r="E108" s="67"/>
       <c r="F108" s="65"/>
       <c r="G108" s="65"/>
       <c r="H108" s="65"/>
       <c r="I108" s="65"/>
       <c r="J108" s="65"/>
       <c r="K108" s="67"/>
       <c r="L108" s="67"/>
       <c r="M108" s="67"/>
     </row>
     <row r="109" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="57">
         <v>159757</v>
       </c>
       <c r="C109" s="61">
         <v>553998</v>
       </c>
       <c r="D109" s="61">
         <v>954088</v>
       </c>
-      <c r="E109" s="57"/>
+      <c r="E109" s="57">
+        <v>1222742</v>
+      </c>
       <c r="F109" s="82"/>
       <c r="G109" s="57"/>
       <c r="H109" s="70"/>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
       <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="65">
         <v>15</v>
       </c>
       <c r="C110" s="38">
         <v>4097</v>
       </c>
       <c r="D110" s="38">
         <v>8178</v>
       </c>
-      <c r="E110" s="65"/>
+      <c r="E110" s="65">
+        <v>12260</v>
+      </c>
       <c r="F110" s="65"/>
       <c r="G110" s="65"/>
       <c r="H110" s="84"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="65"/>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="65">
         <v>150</v>
       </c>
       <c r="C111" s="38">
         <v>300</v>
       </c>
       <c r="D111" s="38">
         <v>450</v>
       </c>
-      <c r="E111" s="65"/>
+      <c r="E111" s="65">
+        <v>600</v>
+      </c>
       <c r="F111" s="65"/>
       <c r="G111" s="65"/>
       <c r="H111" s="84"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="65"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="65">
         <v>1980</v>
       </c>
       <c r="C112" s="38">
         <v>3960</v>
       </c>
       <c r="D112" s="38">
         <v>5940</v>
       </c>
-      <c r="E112" s="65"/>
+      <c r="E112" s="65">
+        <v>7920</v>
+      </c>
       <c r="F112" s="65"/>
       <c r="G112" s="65"/>
       <c r="H112" s="84"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="65"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="65">
         <v>375</v>
       </c>
       <c r="C113" s="38">
         <v>750</v>
       </c>
       <c r="D113" s="38">
         <v>1125</v>
       </c>
-      <c r="E113" s="65"/>
+      <c r="E113" s="65">
+        <v>1500</v>
+      </c>
       <c r="F113" s="65"/>
       <c r="G113" s="65"/>
       <c r="H113" s="84"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="65"/>
     </row>
     <row r="114" spans="1:13" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="73">
         <v>53</v>
       </c>
       <c r="C114" s="73">
         <v>106</v>
       </c>
       <c r="D114" s="73">
         <v>159</v>
       </c>
-      <c r="E114" s="73"/>
+      <c r="E114" s="73">
+        <v>212</v>
+      </c>
       <c r="F114" s="73"/>
       <c r="G114" s="73"/>
       <c r="H114" s="89"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="65"/>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B115" s="65">
         <v>261</v>
       </c>
       <c r="C115" s="38">
         <v>522</v>
       </c>
       <c r="D115" s="38">
         <v>783</v>
       </c>
-      <c r="E115" s="65"/>
+      <c r="E115" s="65">
+        <v>1044</v>
+      </c>
       <c r="F115" s="65"/>
       <c r="G115" s="65"/>
       <c r="H115" s="84"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="65"/>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="65">
         <v>102</v>
       </c>
       <c r="C116" s="38">
         <v>204</v>
       </c>
       <c r="D116" s="38">
         <v>306</v>
       </c>
-      <c r="E116" s="65"/>
+      <c r="E116" s="65">
+        <v>408</v>
+      </c>
       <c r="F116" s="65"/>
       <c r="G116" s="65"/>
       <c r="H116" s="84"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="38"/>
       <c r="M116" s="65"/>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B117" s="65">
         <v>309</v>
       </c>
       <c r="C117" s="38">
         <v>618</v>
       </c>
       <c r="D117" s="38">
         <v>927</v>
       </c>
-      <c r="E117" s="65"/>
+      <c r="E117" s="65">
+        <v>1236</v>
+      </c>
       <c r="F117" s="65"/>
       <c r="G117" s="65"/>
       <c r="H117" s="84"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="65"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B118" s="65">
         <v>251</v>
       </c>
       <c r="C118" s="38">
         <v>502</v>
       </c>
       <c r="D118" s="38">
         <v>753</v>
       </c>
-      <c r="E118" s="65"/>
+      <c r="E118" s="65">
+        <v>1004</v>
+      </c>
       <c r="F118" s="65"/>
       <c r="G118" s="65"/>
       <c r="H118" s="84"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="65"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="65">
         <v>506</v>
       </c>
       <c r="C119" s="38">
         <v>1012</v>
       </c>
       <c r="D119" s="38">
         <v>1518</v>
       </c>
-      <c r="E119" s="65"/>
+      <c r="E119" s="65">
+        <v>2024</v>
+      </c>
       <c r="F119" s="65"/>
       <c r="G119" s="65"/>
       <c r="H119" s="84"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="65"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B120" s="65">
         <v>453</v>
       </c>
       <c r="C120" s="38">
         <v>906</v>
       </c>
       <c r="D120" s="38">
         <v>1359</v>
       </c>
-      <c r="E120" s="65"/>
+      <c r="E120" s="65">
+        <v>1812</v>
+      </c>
       <c r="F120" s="65"/>
       <c r="G120" s="65"/>
       <c r="H120" s="84"/>
       <c r="I120" s="38"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="38"/>
       <c r="M120" s="65"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="65">
         <v>155303</v>
       </c>
       <c r="C121" s="90">
         <v>541023</v>
       </c>
       <c r="D121" s="38">
         <v>932593</v>
       </c>
-      <c r="E121" s="65"/>
+      <c r="E121" s="65">
+        <v>1192726</v>
+      </c>
       <c r="F121" s="65"/>
       <c r="G121" s="65"/>
       <c r="H121" s="84"/>
       <c r="I121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="65"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B122" s="67"/>
       <c r="C122" s="67"/>
       <c r="D122" s="67"/>
       <c r="E122" s="67"/>
       <c r="F122" s="38"/>
       <c r="G122" s="65"/>
       <c r="H122" s="38"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="67"/>
       <c r="L122" s="67"/>
       <c r="M122" s="67"/>
     </row>
     <row r="123" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="57">
         <v>60008</v>
       </c>
       <c r="C123" s="57">
         <v>164671</v>
       </c>
       <c r="D123" s="61">
         <v>269334</v>
       </c>
-      <c r="E123" s="61"/>
+      <c r="E123" s="61">
+        <v>373997</v>
+      </c>
       <c r="F123" s="82"/>
       <c r="G123" s="57"/>
       <c r="H123" s="70"/>
       <c r="I123" s="57"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
       <c r="M123" s="57"/>
     </row>
     <row r="124" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B124" s="73">
         <v>25</v>
       </c>
       <c r="C124" s="73">
         <v>50</v>
       </c>
       <c r="D124" s="73">
         <v>75</v>
       </c>
-      <c r="E124" s="73"/>
+      <c r="E124" s="73">
+        <v>100</v>
+      </c>
       <c r="F124" s="73"/>
       <c r="G124" s="73"/>
       <c r="H124" s="65"/>
       <c r="I124" s="65"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="65"/>
     </row>
     <row r="125" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B125" s="65">
         <v>10595</v>
       </c>
       <c r="C125" s="65">
         <v>32425</v>
       </c>
       <c r="D125" s="38">
         <v>54254</v>
       </c>
-      <c r="E125" s="38"/>
+      <c r="E125" s="38">
+        <v>76083</v>
+      </c>
       <c r="F125" s="65"/>
       <c r="G125" s="65"/>
       <c r="H125" s="65"/>
       <c r="I125" s="65"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="65"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B126" s="65">
         <v>29</v>
       </c>
       <c r="C126" s="65">
         <v>58</v>
       </c>
       <c r="D126" s="38">
         <v>87</v>
       </c>
-      <c r="E126" s="38"/>
+      <c r="E126" s="38">
+        <v>116</v>
+      </c>
       <c r="F126" s="65"/>
       <c r="G126" s="65"/>
       <c r="H126" s="65"/>
       <c r="I126" s="65"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="38"/>
       <c r="M126" s="65"/>
     </row>
     <row r="127" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B127" s="73">
         <v>10</v>
       </c>
       <c r="C127" s="73">
         <v>20</v>
       </c>
       <c r="D127" s="73">
         <v>30</v>
       </c>
-      <c r="E127" s="73"/>
+      <c r="E127" s="73">
+        <v>40</v>
+      </c>
       <c r="F127" s="73"/>
       <c r="G127" s="73"/>
       <c r="H127" s="65"/>
       <c r="I127" s="65"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="65"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="65">
         <v>53</v>
       </c>
       <c r="C128" s="65">
         <v>106</v>
       </c>
       <c r="D128" s="38">
         <v>159</v>
       </c>
-      <c r="E128" s="38"/>
+      <c r="E128" s="38">
+        <v>212</v>
+      </c>
       <c r="F128" s="65"/>
       <c r="G128" s="65"/>
       <c r="H128" s="65"/>
       <c r="I128" s="65"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="65"/>
     </row>
     <row r="129" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B129" s="65">
         <v>125</v>
       </c>
       <c r="C129" s="65">
         <v>250</v>
       </c>
       <c r="D129" s="38">
         <v>375</v>
       </c>
-      <c r="E129" s="38"/>
+      <c r="E129" s="38">
+        <v>500</v>
+      </c>
       <c r="F129" s="65"/>
       <c r="G129" s="65"/>
       <c r="H129" s="65"/>
       <c r="I129" s="65"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="65"/>
     </row>
     <row r="130" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B130" s="65">
         <v>250</v>
       </c>
       <c r="C130" s="65">
         <v>500</v>
       </c>
       <c r="D130" s="38">
         <v>750</v>
       </c>
-      <c r="E130" s="38"/>
+      <c r="E130" s="38">
+        <v>1000</v>
+      </c>
       <c r="F130" s="65"/>
       <c r="G130" s="65"/>
       <c r="H130" s="65"/>
       <c r="I130" s="65"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="65"/>
     </row>
     <row r="131" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B131" s="65">
         <v>193</v>
       </c>
       <c r="C131" s="65">
         <v>386</v>
       </c>
       <c r="D131" s="38">
         <v>579</v>
       </c>
-      <c r="E131" s="38"/>
+      <c r="E131" s="38">
+        <v>772</v>
+      </c>
       <c r="F131" s="65"/>
       <c r="G131" s="65"/>
       <c r="H131" s="65"/>
       <c r="I131" s="65"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="65"/>
     </row>
     <row r="132" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="67">
         <v>178</v>
       </c>
       <c r="C132" s="67">
         <v>356</v>
       </c>
       <c r="D132" s="67">
         <v>534</v>
       </c>
-      <c r="E132" s="67"/>
+      <c r="E132" s="67">
+        <v>712</v>
+      </c>
       <c r="F132" s="67"/>
       <c r="G132" s="67"/>
       <c r="H132" s="65"/>
       <c r="I132" s="65"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="65"/>
     </row>
     <row r="133" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B133" s="65">
         <v>362</v>
       </c>
       <c r="C133" s="65">
         <v>724</v>
       </c>
       <c r="D133" s="38">
         <v>1086</v>
       </c>
-      <c r="E133" s="38"/>
+      <c r="E133" s="38">
+        <v>1448</v>
+      </c>
       <c r="F133" s="65"/>
       <c r="G133" s="65"/>
       <c r="H133" s="65"/>
       <c r="I133" s="65"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="65"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="65">
         <v>48188</v>
       </c>
       <c r="C134" s="65">
         <v>129796</v>
       </c>
       <c r="D134" s="38">
         <v>211405</v>
       </c>
-      <c r="E134" s="38"/>
+      <c r="E134" s="38">
+        <v>293014</v>
+      </c>
       <c r="F134" s="65"/>
       <c r="G134" s="65"/>
       <c r="H134" s="65"/>
       <c r="I134" s="65"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="65"/>
     </row>
     <row r="135" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="60" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="67"/>
       <c r="C135" s="67"/>
       <c r="D135" s="67"/>
       <c r="E135" s="67"/>
       <c r="F135" s="74"/>
       <c r="G135" s="65"/>
       <c r="H135" s="65"/>
       <c r="I135" s="65"/>
       <c r="J135" s="67"/>
       <c r="K135" s="67"/>
       <c r="L135" s="67"/>
       <c r="M135" s="67"/>
     </row>
     <row r="136" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="91" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="57">
         <v>83</v>
       </c>
       <c r="C136" s="57">
         <v>166</v>
       </c>
       <c r="D136" s="57">
         <v>249</v>
       </c>
-      <c r="E136" s="61"/>
+      <c r="E136" s="61">
+        <v>332</v>
+      </c>
       <c r="F136" s="57"/>
       <c r="G136" s="57"/>
       <c r="H136" s="57"/>
       <c r="I136" s="57"/>
       <c r="J136" s="61"/>
       <c r="K136" s="61"/>
       <c r="L136" s="61"/>
       <c r="M136" s="57"/>
     </row>
     <row r="137" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B137" s="65">
         <v>83</v>
       </c>
       <c r="C137" s="65">
         <v>166</v>
       </c>
       <c r="D137" s="38">
         <v>249</v>
       </c>
-      <c r="E137" s="38"/>
+      <c r="E137" s="38">
+        <v>332</v>
+      </c>
       <c r="F137" s="128"/>
       <c r="G137" s="65"/>
       <c r="H137" s="65"/>
       <c r="I137" s="90"/>
       <c r="J137" s="38"/>
       <c r="K137" s="65"/>
       <c r="L137" s="65"/>
       <c r="M137" s="65"/>
     </row>
     <row r="138" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="D138" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="E138" s="38"/>
+      <c r="E138" s="67" t="s">
+        <v>72</v>
+      </c>
       <c r="F138" s="128"/>
       <c r="G138" s="65"/>
       <c r="H138" s="65"/>
       <c r="I138" s="65"/>
       <c r="J138" s="38"/>
       <c r="K138" s="65"/>
       <c r="L138" s="65"/>
       <c r="M138" s="65"/>
     </row>
     <row r="139" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="67"/>
       <c r="C139" s="93"/>
       <c r="D139" s="67"/>
       <c r="E139" s="67"/>
       <c r="F139" s="67"/>
       <c r="G139" s="65"/>
       <c r="H139" s="65"/>
       <c r="I139" s="67"/>
       <c r="J139" s="67"/>
       <c r="K139" s="67"/>
       <c r="L139" s="67"/>
       <c r="M139" s="67"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B140" s="61">
         <v>256297</v>
       </c>
       <c r="C140" s="70">
         <v>545223</v>
       </c>
       <c r="D140" s="57">
         <v>1053311</v>
       </c>
-      <c r="E140" s="61"/>
+      <c r="E140" s="61">
+        <v>1380414</v>
+      </c>
       <c r="F140" s="82"/>
       <c r="G140" s="57"/>
       <c r="H140" s="70"/>
       <c r="I140" s="57"/>
       <c r="J140" s="61"/>
       <c r="K140" s="61"/>
       <c r="L140" s="61"/>
       <c r="M140" s="57"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B141" s="38">
         <v>57</v>
       </c>
       <c r="C141" s="65">
         <v>114</v>
       </c>
       <c r="D141" s="38">
         <v>171</v>
       </c>
-      <c r="E141" s="38"/>
+      <c r="E141" s="38">
+        <v>228</v>
+      </c>
       <c r="F141" s="65"/>
       <c r="G141" s="65"/>
       <c r="H141" s="65"/>
       <c r="I141" s="65"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="65"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B142" s="38">
         <v>2342</v>
       </c>
       <c r="C142" s="65">
         <v>4684</v>
       </c>
       <c r="D142" s="38">
         <v>7026</v>
       </c>
-      <c r="E142" s="38"/>
+      <c r="E142" s="38">
+        <v>9368</v>
+      </c>
       <c r="F142" s="65"/>
       <c r="G142" s="65"/>
       <c r="H142" s="65"/>
       <c r="I142" s="65"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="65"/>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="38">
         <v>343</v>
       </c>
       <c r="C143" s="65">
         <v>686</v>
       </c>
       <c r="D143" s="38">
         <v>1029</v>
       </c>
-      <c r="E143" s="38"/>
+      <c r="E143" s="38">
+        <v>1372</v>
+      </c>
       <c r="F143" s="65"/>
       <c r="G143" s="65"/>
       <c r="H143" s="65"/>
       <c r="I143" s="65"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="38"/>
       <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="65">
         <v>253555</v>
       </c>
       <c r="C144" s="65">
         <v>539739</v>
       </c>
       <c r="D144" s="38">
         <v>1045085</v>
       </c>
-      <c r="E144" s="38"/>
+      <c r="E144" s="38">
+        <v>1369446</v>
+      </c>
       <c r="F144" s="65"/>
       <c r="G144" s="65"/>
       <c r="H144" s="65"/>
       <c r="I144" s="65"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="65"/>
     </row>
     <row r="145" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="94"/>
       <c r="C145" s="94"/>
       <c r="D145" s="94"/>
       <c r="E145" s="94"/>
       <c r="F145" s="38"/>
       <c r="G145" s="65"/>
       <c r="H145" s="65"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="94"/>
       <c r="L145" s="94"/>
       <c r="M145" s="94"/>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B146" s="57">
         <v>117861</v>
       </c>
       <c r="C146" s="57">
         <v>254610</v>
       </c>
       <c r="D146" s="57">
         <v>406088</v>
       </c>
-      <c r="E146" s="61"/>
+      <c r="E146" s="61">
+        <v>553252</v>
+      </c>
       <c r="F146" s="57"/>
       <c r="G146" s="57"/>
       <c r="H146" s="95"/>
       <c r="I146" s="96"/>
       <c r="J146" s="61"/>
       <c r="K146" s="61"/>
       <c r="L146" s="61"/>
       <c r="M146" s="57"/>
     </row>
     <row r="147" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C147" s="65">
         <v>5008</v>
       </c>
       <c r="D147" s="65">
         <v>10017</v>
       </c>
-      <c r="E147" s="61"/>
+      <c r="E147" s="61">
+        <v>15025</v>
+      </c>
       <c r="F147" s="57"/>
       <c r="G147" s="57"/>
       <c r="H147" s="95"/>
       <c r="I147" s="96"/>
       <c r="J147" s="61"/>
       <c r="K147" s="61"/>
       <c r="L147" s="61"/>
       <c r="M147" s="57"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B148" s="65">
         <v>75</v>
       </c>
       <c r="C148" s="65">
         <v>150</v>
       </c>
       <c r="D148" s="38">
         <v>225</v>
       </c>
-      <c r="E148" s="38"/>
+      <c r="E148" s="38">
+        <v>300</v>
+      </c>
       <c r="F148" s="128"/>
       <c r="G148" s="65"/>
       <c r="H148" s="97"/>
       <c r="I148" s="97"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="65"/>
     </row>
     <row r="149" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="65">
         <v>221</v>
       </c>
       <c r="C149" s="65">
         <v>442</v>
       </c>
       <c r="D149" s="38">
         <v>663</v>
       </c>
-      <c r="E149" s="38"/>
+      <c r="E149" s="38">
+        <v>884</v>
+      </c>
       <c r="F149" s="65"/>
       <c r="G149" s="65"/>
       <c r="H149" s="97"/>
       <c r="I149" s="97"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="65"/>
     </row>
     <row r="150" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="65">
         <v>117565</v>
       </c>
       <c r="C150" s="65">
         <v>249010</v>
       </c>
       <c r="D150" s="38">
         <v>395184</v>
       </c>
-      <c r="E150" s="38"/>
+      <c r="E150" s="38">
+        <v>537043</v>
+      </c>
       <c r="F150" s="65"/>
       <c r="G150" s="65"/>
       <c r="H150" s="97"/>
       <c r="I150" s="97"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="65"/>
     </row>
     <row r="151" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="67"/>
       <c r="C151" s="67"/>
       <c r="D151" s="67"/>
       <c r="E151" s="67"/>
       <c r="F151" s="67"/>
       <c r="G151" s="65"/>
       <c r="H151" s="67"/>
       <c r="I151" s="67"/>
       <c r="J151" s="67"/>
       <c r="K151" s="67"/>
       <c r="L151" s="67"/>
       <c r="M151" s="67"/>
     </row>
     <row r="152" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="57">
         <v>32065</v>
       </c>
       <c r="C152" s="57">
         <v>75436</v>
       </c>
       <c r="D152" s="57">
         <v>128320</v>
       </c>
-      <c r="E152" s="61"/>
+      <c r="E152" s="61">
+        <v>165637</v>
+      </c>
       <c r="F152" s="82"/>
       <c r="G152" s="57"/>
       <c r="H152" s="95"/>
       <c r="I152" s="96"/>
       <c r="J152" s="61"/>
       <c r="K152" s="61"/>
       <c r="L152" s="61"/>
       <c r="M152" s="57"/>
     </row>
     <row r="153" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B153" s="67">
         <v>83</v>
       </c>
       <c r="C153" s="67">
         <v>166</v>
       </c>
       <c r="D153" s="67">
         <v>249</v>
       </c>
-      <c r="E153" s="67"/>
+      <c r="E153" s="67">
+        <v>332</v>
+      </c>
       <c r="F153" s="67"/>
       <c r="G153" s="67"/>
       <c r="H153" s="97"/>
       <c r="I153" s="97"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="65"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="65">
         <v>1295</v>
       </c>
       <c r="C154" s="65">
         <v>4378</v>
       </c>
       <c r="D154" s="38">
         <v>7461</v>
       </c>
-      <c r="E154" s="38"/>
+      <c r="E154" s="38">
+        <v>10544</v>
+      </c>
       <c r="F154" s="65"/>
       <c r="G154" s="65"/>
       <c r="H154" s="97"/>
       <c r="I154" s="97"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="65"/>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B155" s="65">
         <v>286</v>
       </c>
       <c r="C155" s="65">
         <v>572</v>
       </c>
       <c r="D155" s="38">
         <v>858</v>
       </c>
-      <c r="E155" s="38"/>
+      <c r="E155" s="38">
+        <v>1144</v>
+      </c>
       <c r="F155" s="65"/>
       <c r="G155" s="65"/>
       <c r="H155" s="97"/>
       <c r="I155" s="97"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="65"/>
     </row>
     <row r="156" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B156" s="67">
         <v>242</v>
       </c>
       <c r="C156" s="67">
         <v>484</v>
       </c>
       <c r="D156" s="67">
         <v>726</v>
       </c>
-      <c r="E156" s="67"/>
+      <c r="E156" s="67">
+        <v>968</v>
+      </c>
       <c r="F156" s="67"/>
       <c r="G156" s="67"/>
       <c r="H156" s="98"/>
       <c r="I156" s="97"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="65"/>
     </row>
     <row r="157" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B157" s="67">
         <v>64</v>
       </c>
       <c r="C157" s="67">
         <v>128</v>
       </c>
       <c r="D157" s="67">
         <v>192</v>
       </c>
-      <c r="E157" s="67"/>
+      <c r="E157" s="67">
+        <v>256</v>
+      </c>
       <c r="F157" s="67"/>
       <c r="G157" s="67"/>
       <c r="H157" s="97"/>
       <c r="I157" s="97"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="65"/>
     </row>
     <row r="158" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B158" s="67">
         <v>42</v>
       </c>
       <c r="C158" s="67">
         <v>84</v>
       </c>
       <c r="D158" s="67">
         <v>126</v>
       </c>
-      <c r="E158" s="67"/>
+      <c r="E158" s="67">
+        <v>168</v>
+      </c>
       <c r="F158" s="67"/>
       <c r="G158" s="67"/>
       <c r="H158" s="97"/>
       <c r="I158" s="97"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="65"/>
     </row>
     <row r="159" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="65">
         <v>30054</v>
       </c>
       <c r="C159" s="65">
         <v>69626</v>
       </c>
       <c r="D159" s="38">
         <v>118711</v>
       </c>
-      <c r="E159" s="38"/>
+      <c r="E159" s="38">
+        <v>152229</v>
+      </c>
       <c r="F159" s="65"/>
       <c r="G159" s="65"/>
       <c r="H159" s="97"/>
       <c r="I159" s="97"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="65"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="67"/>
       <c r="C160" s="67"/>
       <c r="D160" s="67"/>
       <c r="E160" s="67"/>
       <c r="F160" s="67"/>
       <c r="G160" s="65"/>
       <c r="H160" s="65"/>
       <c r="I160" s="67"/>
       <c r="J160" s="67"/>
       <c r="K160" s="67"/>
       <c r="L160" s="67"/>
       <c r="M160" s="67"/>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="57">
         <v>7413147</v>
       </c>
       <c r="C161" s="57">
         <v>14676967</v>
       </c>
       <c r="D161" s="57">
         <v>22819434</v>
       </c>
-      <c r="E161" s="61"/>
+      <c r="E161" s="61">
+        <v>28959170</v>
+      </c>
       <c r="F161" s="82"/>
       <c r="G161" s="57"/>
       <c r="H161" s="95"/>
       <c r="I161" s="96"/>
       <c r="J161" s="61"/>
       <c r="K161" s="61"/>
       <c r="L161" s="61"/>
       <c r="M161" s="61"/>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="126">
         <v>5564252</v>
       </c>
       <c r="C162" s="65">
         <v>11024143</v>
       </c>
       <c r="D162" s="38">
         <v>17339532</v>
       </c>
-      <c r="E162" s="38"/>
+      <c r="E162" s="38">
+        <v>21672577</v>
+      </c>
       <c r="F162" s="65"/>
       <c r="G162" s="65"/>
       <c r="H162" s="97"/>
       <c r="I162" s="97"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="65"/>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="126">
         <v>289002</v>
       </c>
       <c r="C163" s="65">
         <v>539890</v>
       </c>
       <c r="D163" s="38">
         <v>813928</v>
       </c>
-      <c r="E163" s="38"/>
+      <c r="E163" s="38">
+        <v>1067578</v>
+      </c>
       <c r="F163" s="65"/>
       <c r="G163" s="65"/>
       <c r="H163" s="97"/>
       <c r="I163" s="97"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="65"/>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B164" s="143">
         <v>1219749</v>
       </c>
       <c r="C164" s="65">
         <v>2482355</v>
       </c>
       <c r="D164" s="38">
         <v>3744962</v>
       </c>
-      <c r="E164" s="38"/>
+      <c r="E164" s="38">
+        <v>5007569</v>
+      </c>
       <c r="F164" s="65"/>
       <c r="G164" s="65"/>
       <c r="H164" s="97"/>
       <c r="I164" s="97"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="38"/>
       <c r="M164" s="65"/>
     </row>
     <row r="165" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B165" s="143">
         <v>340144</v>
       </c>
       <c r="C165" s="65">
         <v>630578</v>
       </c>
       <c r="D165" s="38">
         <v>921012</v>
       </c>
-      <c r="E165" s="38"/>
+      <c r="E165" s="38">
+        <v>1211446</v>
+      </c>
       <c r="F165" s="65"/>
       <c r="G165" s="65"/>
       <c r="H165" s="97"/>
       <c r="I165" s="97"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="65"/>
     </row>
     <row r="166" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="60" t="s">
         <v>68</v>
       </c>
       <c r="B166" s="88"/>
       <c r="C166" s="99"/>
       <c r="D166" s="99"/>
       <c r="E166" s="99"/>
       <c r="F166" s="99"/>
       <c r="G166" s="65"/>
       <c r="H166" s="100"/>
       <c r="I166" s="101"/>
       <c r="J166" s="99"/>
       <c r="K166" s="99"/>
       <c r="L166" s="99"/>
       <c r="M166" s="99"/>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="57">
         <v>7413147</v>
       </c>
       <c r="C167" s="57">
         <v>14676967</v>
       </c>
       <c r="D167" s="57">
         <v>22819434</v>
       </c>
-      <c r="E167" s="61"/>
+      <c r="E167" s="61">
+        <v>28959170</v>
+      </c>
       <c r="F167" s="82"/>
       <c r="G167" s="57"/>
       <c r="H167" s="95"/>
       <c r="I167" s="96"/>
       <c r="J167" s="61"/>
       <c r="K167" s="61"/>
       <c r="L167" s="61"/>
       <c r="M167" s="61"/>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B168" s="126">
         <v>5564252</v>
       </c>
       <c r="C168" s="65">
         <v>11024143</v>
       </c>
       <c r="D168" s="38">
         <v>17339532</v>
       </c>
-      <c r="E168" s="38"/>
+      <c r="E168" s="38">
+        <v>21672577</v>
+      </c>
       <c r="F168" s="65"/>
       <c r="G168" s="65"/>
       <c r="H168" s="97"/>
       <c r="I168" s="97"/>
       <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="38"/>
       <c r="M168" s="65"/>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B169" s="126">
         <v>289002</v>
       </c>
       <c r="C169" s="65">
         <v>539890</v>
       </c>
       <c r="D169" s="38">
         <v>813928</v>
       </c>
-      <c r="E169" s="38"/>
+      <c r="E169" s="38">
+        <v>1067578</v>
+      </c>
       <c r="F169" s="65"/>
       <c r="G169" s="65"/>
       <c r="H169" s="97"/>
       <c r="I169" s="97"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="65"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B170" s="143">
         <v>1219749</v>
       </c>
       <c r="C170" s="65">
         <v>2482355</v>
       </c>
       <c r="D170" s="38">
         <v>3744962</v>
       </c>
-      <c r="E170" s="38"/>
+      <c r="E170" s="38">
+        <v>5007569</v>
+      </c>
       <c r="F170" s="65"/>
       <c r="G170" s="65"/>
       <c r="H170" s="97"/>
       <c r="I170" s="97"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="65"/>
     </row>
     <row r="171" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="143">
         <v>340144</v>
       </c>
       <c r="C171" s="65">
         <v>630578</v>
       </c>
       <c r="D171" s="38">
         <v>921012</v>
       </c>
-      <c r="E171" s="38"/>
+      <c r="E171" s="38">
+        <v>1211446</v>
+      </c>
       <c r="F171" s="65"/>
       <c r="G171" s="65"/>
       <c r="H171" s="97"/>
       <c r="I171" s="97"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="65"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="94"/>
       <c r="C172" s="94"/>
       <c r="D172" s="94"/>
       <c r="E172" s="94"/>
       <c r="F172" s="94"/>
       <c r="G172" s="65"/>
       <c r="H172" s="65"/>
       <c r="I172" s="94"/>
       <c r="J172" s="94"/>
       <c r="K172" s="94"/>
       <c r="L172" s="94"/>
       <c r="M172" s="94"/>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="57">
         <v>327616</v>
       </c>
       <c r="C173" s="57">
         <v>562338</v>
       </c>
       <c r="D173" s="57">
         <v>744347</v>
       </c>
-      <c r="E173" s="61"/>
+      <c r="E173" s="61">
+        <v>940483</v>
+      </c>
       <c r="F173" s="82"/>
       <c r="G173" s="57"/>
       <c r="H173" s="95"/>
       <c r="I173" s="96"/>
       <c r="J173" s="61"/>
       <c r="K173" s="61"/>
       <c r="L173" s="61"/>
       <c r="M173" s="57"/>
     </row>
     <row r="174" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B174" s="65">
         <v>327616</v>
       </c>
       <c r="C174" s="65">
         <v>562338</v>
       </c>
       <c r="D174" s="38">
         <v>744347</v>
       </c>
-      <c r="E174" s="38"/>
+      <c r="E174" s="38">
+        <v>940483</v>
+      </c>
       <c r="F174" s="65"/>
       <c r="G174" s="65"/>
       <c r="H174" s="102"/>
       <c r="I174" s="97"/>
       <c r="J174" s="38"/>
       <c r="K174" s="38"/>
       <c r="L174" s="38"/>
       <c r="M174" s="65"/>
     </row>
     <row r="175" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B175" s="94"/>
       <c r="C175" s="94"/>
       <c r="D175" s="94"/>
       <c r="E175" s="94"/>
       <c r="F175" s="94"/>
       <c r="G175" s="65"/>
       <c r="H175" s="65"/>
       <c r="I175" s="94"/>
       <c r="J175" s="94"/>
       <c r="K175" s="94"/>
       <c r="L175" s="94"/>
       <c r="M175" s="94"/>
     </row>
     <row r="176" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B176" s="61">
         <v>319900</v>
       </c>
       <c r="C176" s="57">
         <v>842729</v>
       </c>
       <c r="D176" s="57">
         <v>1815738</v>
       </c>
-      <c r="E176" s="61"/>
+      <c r="E176" s="61">
+        <v>2667208</v>
+      </c>
       <c r="F176" s="82"/>
       <c r="G176" s="57"/>
       <c r="H176" s="95"/>
       <c r="I176" s="96"/>
       <c r="J176" s="61"/>
       <c r="K176" s="61"/>
       <c r="L176" s="61"/>
       <c r="M176" s="61"/>
     </row>
     <row r="177" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B177" s="7">
         <v>2716</v>
       </c>
       <c r="C177" s="65">
         <v>5432</v>
       </c>
       <c r="D177" s="38">
         <v>8148</v>
       </c>
-      <c r="E177" s="38"/>
+      <c r="E177" s="38">
+        <v>10864</v>
+      </c>
       <c r="F177" s="65"/>
       <c r="G177" s="65"/>
       <c r="H177" s="97"/>
       <c r="I177" s="97"/>
       <c r="J177" s="38"/>
       <c r="K177" s="38"/>
       <c r="L177" s="38"/>
       <c r="M177" s="65"/>
     </row>
     <row r="178" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B178" s="38">
         <v>500</v>
       </c>
       <c r="C178" s="65">
         <v>1000</v>
       </c>
       <c r="D178" s="38">
         <v>1500</v>
       </c>
-      <c r="E178" s="121"/>
+      <c r="E178" s="121">
+        <v>2000</v>
+      </c>
       <c r="F178" s="65"/>
       <c r="G178" s="65"/>
       <c r="H178" s="97"/>
       <c r="I178" s="97"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="65"/>
     </row>
     <row r="179" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B179" s="38">
         <v>6481</v>
       </c>
       <c r="C179" s="65">
         <v>18307</v>
       </c>
       <c r="D179" s="38">
         <v>30134</v>
       </c>
-      <c r="E179" s="38"/>
+      <c r="E179" s="38">
+        <v>41960</v>
+      </c>
       <c r="F179" s="65"/>
       <c r="G179" s="65"/>
       <c r="H179" s="97"/>
       <c r="I179" s="97"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="65"/>
     </row>
     <row r="180" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B180" s="38">
         <v>125</v>
       </c>
       <c r="C180" s="65">
         <v>250</v>
       </c>
       <c r="D180" s="38">
         <v>375</v>
       </c>
-      <c r="E180" s="38"/>
+      <c r="E180" s="38">
+        <v>500</v>
+      </c>
       <c r="F180" s="65"/>
       <c r="G180" s="65"/>
       <c r="H180" s="97"/>
       <c r="I180" s="97"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="65"/>
     </row>
     <row r="181" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B181" s="92">
         <v>208</v>
       </c>
       <c r="C181" s="67">
         <v>416</v>
       </c>
       <c r="D181" s="67">
         <v>624</v>
       </c>
-      <c r="E181" s="67"/>
+      <c r="E181" s="67">
+        <v>832</v>
+      </c>
       <c r="F181" s="67"/>
       <c r="G181" s="67"/>
       <c r="H181" s="97"/>
       <c r="I181" s="97"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="65"/>
     </row>
     <row r="182" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B182" s="38">
         <v>832</v>
       </c>
       <c r="C182" s="65">
         <v>1664</v>
       </c>
       <c r="D182" s="38">
         <v>2496</v>
       </c>
-      <c r="E182" s="38"/>
+      <c r="E182" s="38">
+        <v>3328</v>
+      </c>
       <c r="F182" s="65"/>
       <c r="G182" s="65"/>
       <c r="H182" s="97"/>
       <c r="I182" s="97"/>
       <c r="J182" s="38"/>
       <c r="K182" s="38"/>
       <c r="L182" s="38"/>
       <c r="M182" s="65"/>
     </row>
     <row r="183" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B183" s="38">
         <v>333</v>
       </c>
       <c r="C183" s="65">
         <v>666</v>
       </c>
       <c r="D183" s="38">
         <v>999</v>
       </c>
-      <c r="E183" s="38"/>
+      <c r="E183" s="38">
+        <v>1332</v>
+      </c>
       <c r="F183" s="65"/>
       <c r="G183" s="65"/>
       <c r="H183" s="97"/>
       <c r="I183" s="97"/>
       <c r="J183" s="38"/>
       <c r="K183" s="38"/>
       <c r="L183" s="38"/>
       <c r="M183" s="65"/>
     </row>
     <row r="184" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B184" s="38">
         <v>3684</v>
       </c>
       <c r="C184" s="65">
         <v>7368</v>
       </c>
       <c r="D184" s="38">
         <v>11052</v>
       </c>
-      <c r="E184" s="38"/>
+      <c r="E184" s="38">
+        <v>14736</v>
+      </c>
       <c r="F184" s="65"/>
       <c r="G184" s="65"/>
       <c r="H184" s="104"/>
       <c r="I184" s="97"/>
       <c r="J184" s="38"/>
       <c r="K184" s="38"/>
       <c r="L184" s="38"/>
       <c r="M184" s="65"/>
     </row>
     <row r="185" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B185" s="38">
         <v>1042</v>
       </c>
       <c r="C185" s="65">
         <v>2084</v>
       </c>
       <c r="D185" s="38">
         <v>3126</v>
       </c>
-      <c r="E185" s="38"/>
+      <c r="E185" s="38">
+        <v>4168</v>
+      </c>
       <c r="F185" s="65"/>
       <c r="G185" s="65"/>
       <c r="H185" s="97"/>
       <c r="I185" s="97"/>
       <c r="J185" s="38"/>
       <c r="K185" s="38"/>
       <c r="L185" s="38"/>
       <c r="M185" s="65"/>
     </row>
     <row r="186" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B186" s="38">
         <v>303979</v>
       </c>
       <c r="C186" s="65">
         <v>805541</v>
       </c>
       <c r="D186" s="38">
         <v>1757284</v>
       </c>
-      <c r="E186" s="38"/>
+      <c r="E186" s="38">
+        <v>2587488</v>
+      </c>
       <c r="F186" s="65"/>
       <c r="G186" s="65"/>
       <c r="H186" s="97"/>
       <c r="I186" s="97"/>
       <c r="J186" s="38"/>
       <c r="K186" s="38"/>
       <c r="L186" s="38"/>
       <c r="M186" s="65"/>
     </row>
     <row r="187" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="60" t="s">
         <v>28</v>
       </c>
       <c r="B187" s="105"/>
       <c r="C187" s="105"/>
       <c r="D187" s="67"/>
       <c r="E187" s="67"/>
       <c r="F187" s="38"/>
       <c r="G187" s="65"/>
       <c r="H187" s="38"/>
       <c r="I187" s="38"/>
       <c r="J187" s="38"/>
       <c r="K187" s="67"/>
       <c r="L187" s="67"/>
       <c r="M187" s="67"/>
     </row>
     <row r="188" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B188" s="61">
         <v>672968</v>
       </c>
       <c r="C188" s="106">
         <v>2855920</v>
       </c>
       <c r="D188" s="57">
         <v>5075359</v>
       </c>
-      <c r="E188" s="62"/>
+      <c r="E188" s="62">
+        <v>7276742</v>
+      </c>
       <c r="F188" s="57"/>
       <c r="G188" s="57"/>
       <c r="H188" s="115"/>
       <c r="I188" s="96"/>
       <c r="J188" s="61"/>
       <c r="K188" s="61"/>
       <c r="L188" s="61"/>
       <c r="M188" s="61"/>
       <c r="O188" s="35"/>
       <c r="P188" s="34"/>
       <c r="Q188" s="34"/>
       <c r="R188" s="34"/>
       <c r="S188" s="34"/>
     </row>
     <row r="189" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B189" s="92" t="s">
+      <c r="B189" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="C189" s="92" t="s">
+      <c r="C189" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="D189" s="92" t="s">
+      <c r="D189" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="E189" s="62"/>
+      <c r="E189" s="92" t="s">
+        <v>72</v>
+      </c>
       <c r="F189" s="57"/>
       <c r="G189" s="57"/>
       <c r="H189" s="95"/>
       <c r="I189" s="97"/>
       <c r="J189" s="38"/>
       <c r="K189" s="38"/>
       <c r="L189" s="38"/>
       <c r="M189" s="61"/>
       <c r="O189" s="47"/>
       <c r="P189" s="46"/>
       <c r="Q189" s="46"/>
       <c r="R189" s="46"/>
       <c r="S189" s="46"/>
     </row>
     <row r="190" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B190" s="38">
         <v>6830</v>
       </c>
       <c r="C190" s="65">
         <v>191885</v>
       </c>
       <c r="D190" s="38">
         <v>402141</v>
       </c>
-      <c r="E190" s="64"/>
+      <c r="E190" s="64">
+        <v>618717</v>
+      </c>
       <c r="F190" s="65"/>
       <c r="G190" s="65"/>
       <c r="H190" s="107"/>
       <c r="I190" s="97"/>
       <c r="J190" s="38"/>
       <c r="K190" s="38"/>
       <c r="L190" s="38"/>
       <c r="M190" s="65"/>
       <c r="O190" s="35"/>
       <c r="P190" s="36"/>
       <c r="Q190" s="34"/>
       <c r="R190" s="34"/>
       <c r="S190" s="34"/>
     </row>
     <row r="191" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B191" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C191" s="73">
         <v>115969</v>
       </c>
       <c r="D191" s="73">
         <v>231938</v>
       </c>
-      <c r="E191" s="73"/>
+      <c r="E191" s="73">
+        <v>347907</v>
+      </c>
       <c r="F191" s="73"/>
       <c r="G191" s="73"/>
       <c r="H191" s="49"/>
       <c r="I191" s="97"/>
       <c r="J191" s="38"/>
       <c r="K191" s="38"/>
       <c r="L191" s="38"/>
       <c r="M191" s="65"/>
       <c r="O191" s="47"/>
       <c r="P191" s="48"/>
       <c r="Q191" s="46"/>
       <c r="R191" s="46"/>
       <c r="S191" s="46"/>
     </row>
     <row r="192" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="38">
         <v>20471</v>
       </c>
       <c r="C192" s="65">
         <v>209913</v>
       </c>
       <c r="D192" s="38">
         <v>399356</v>
       </c>
-      <c r="E192" s="64"/>
+      <c r="E192" s="64">
+        <v>588798</v>
+      </c>
       <c r="F192" s="65"/>
       <c r="G192" s="65"/>
       <c r="H192" s="107"/>
       <c r="I192" s="97"/>
       <c r="J192" s="38"/>
       <c r="K192" s="38"/>
       <c r="L192" s="38"/>
       <c r="M192" s="65"/>
       <c r="O192" s="35"/>
       <c r="P192" s="36"/>
       <c r="Q192" s="34"/>
       <c r="R192" s="34"/>
       <c r="S192" s="34"/>
     </row>
     <row r="193" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B193" s="123">
         <v>100</v>
       </c>
-      <c r="C193" s="73">
+      <c r="C193" s="126">
         <v>62046</v>
       </c>
-      <c r="D193" s="73">
+      <c r="D193" s="126">
         <v>123993</v>
       </c>
-      <c r="E193" s="73"/>
+      <c r="E193" s="126">
+        <v>185939</v>
+      </c>
       <c r="F193" s="73"/>
       <c r="G193" s="73"/>
       <c r="H193" s="107"/>
       <c r="I193" s="97"/>
       <c r="J193" s="38"/>
       <c r="K193" s="38"/>
       <c r="L193" s="38"/>
       <c r="M193" s="65"/>
       <c r="O193" s="35"/>
       <c r="P193" s="36"/>
       <c r="Q193" s="34"/>
       <c r="R193" s="34"/>
       <c r="S193" s="34"/>
     </row>
     <row r="194" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B194" s="38">
         <v>1293</v>
       </c>
       <c r="C194" s="65">
         <v>2586</v>
       </c>
       <c r="D194" s="38">
         <v>3879</v>
       </c>
-      <c r="E194" s="64"/>
+      <c r="E194" s="64">
+        <v>5172</v>
+      </c>
       <c r="F194" s="65"/>
       <c r="G194" s="65"/>
       <c r="H194" s="107"/>
       <c r="I194" s="97"/>
       <c r="J194" s="38"/>
       <c r="K194" s="38"/>
       <c r="L194" s="38"/>
       <c r="M194" s="65"/>
       <c r="O194" s="35"/>
       <c r="P194" s="36"/>
       <c r="Q194" s="34"/>
       <c r="R194" s="34"/>
       <c r="S194" s="34"/>
     </row>
     <row r="195" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B195" s="73">
         <v>81</v>
       </c>
       <c r="C195" s="73">
         <v>162</v>
       </c>
       <c r="D195" s="73">
         <v>243</v>
       </c>
-      <c r="E195" s="73"/>
+      <c r="E195" s="73">
+        <v>324</v>
+      </c>
       <c r="F195" s="73"/>
       <c r="G195" s="73"/>
       <c r="H195" s="107"/>
       <c r="I195" s="97"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="65"/>
       <c r="O195" s="47"/>
       <c r="P195" s="48"/>
       <c r="Q195" s="46"/>
       <c r="R195" s="46"/>
       <c r="S195" s="46"/>
     </row>
     <row r="196" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B196" s="38">
         <v>85</v>
       </c>
       <c r="C196" s="65">
         <v>2437</v>
       </c>
       <c r="D196" s="38">
         <v>4789</v>
       </c>
-      <c r="E196" s="64"/>
+      <c r="E196" s="64">
+        <v>7141</v>
+      </c>
       <c r="F196" s="65"/>
       <c r="G196" s="65"/>
       <c r="H196" s="102"/>
       <c r="I196" s="97"/>
       <c r="J196" s="108"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="65"/>
       <c r="O196" s="35"/>
       <c r="P196" s="36"/>
       <c r="Q196" s="34"/>
       <c r="R196" s="34"/>
       <c r="S196" s="34"/>
     </row>
     <row r="197" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B197" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C197" s="65">
         <v>57694</v>
       </c>
       <c r="D197" s="38">
         <v>115388</v>
       </c>
-      <c r="E197" s="64"/>
+      <c r="E197" s="64">
+        <v>173082</v>
+      </c>
       <c r="F197" s="65"/>
       <c r="G197" s="65"/>
       <c r="H197" s="102"/>
       <c r="I197" s="97"/>
       <c r="J197" s="108"/>
       <c r="K197" s="38"/>
       <c r="L197" s="38"/>
       <c r="M197" s="65"/>
       <c r="O197" s="47"/>
       <c r="P197" s="48"/>
       <c r="Q197" s="46"/>
       <c r="R197" s="46"/>
       <c r="S197" s="46"/>
     </row>
     <row r="198" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B198" s="38">
         <v>644109</v>
       </c>
       <c r="C198" s="65">
         <v>2213229</v>
       </c>
       <c r="D198" s="38">
         <v>3793635</v>
       </c>
-      <c r="E198" s="64"/>
+      <c r="E198" s="64">
+        <v>5349666</v>
+      </c>
       <c r="F198" s="65"/>
       <c r="G198" s="65"/>
       <c r="H198" s="102"/>
       <c r="I198" s="97"/>
       <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="65"/>
       <c r="O198" s="35"/>
       <c r="P198" s="34"/>
       <c r="Q198" s="34"/>
       <c r="R198" s="34"/>
       <c r="S198" s="34"/>
     </row>
     <row r="199" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B199" s="88"/>
       <c r="C199" s="67"/>
       <c r="D199" s="67"/>
       <c r="E199" s="109"/>
       <c r="F199" s="38"/>
       <c r="G199" s="65"/>
       <c r="H199" s="65"/>
       <c r="I199" s="38"/>
       <c r="J199" s="38"/>
       <c r="K199" s="67"/>
       <c r="L199" s="67"/>
       <c r="M199" s="67"/>
     </row>
     <row r="200" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B200" s="110">
         <v>1238192</v>
       </c>
       <c r="C200" s="57">
         <v>2826083</v>
       </c>
       <c r="D200" s="57">
         <v>5257438</v>
       </c>
-      <c r="E200" s="61"/>
+      <c r="E200" s="61">
+        <v>6869484</v>
+      </c>
       <c r="F200" s="111"/>
       <c r="G200" s="111"/>
       <c r="H200" s="96"/>
       <c r="I200" s="112"/>
       <c r="J200" s="141"/>
       <c r="K200" s="61"/>
       <c r="L200" s="61"/>
       <c r="M200" s="57"/>
       <c r="O200" s="35"/>
       <c r="P200" s="34"/>
       <c r="Q200" s="34"/>
       <c r="R200" s="34"/>
       <c r="S200" s="34"/>
     </row>
     <row r="201" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B201" s="65">
         <v>1567</v>
       </c>
       <c r="C201" s="65">
         <v>6890</v>
       </c>
       <c r="D201" s="38">
         <v>12213</v>
       </c>
-      <c r="E201" s="38"/>
+      <c r="E201" s="38">
+        <v>17536</v>
+      </c>
       <c r="F201" s="65"/>
       <c r="G201" s="65"/>
       <c r="H201" s="97"/>
       <c r="I201" s="97"/>
       <c r="J201" s="64"/>
       <c r="K201" s="38"/>
       <c r="L201" s="38"/>
       <c r="M201" s="65"/>
       <c r="O201" s="35"/>
       <c r="P201" s="36"/>
       <c r="Q201" s="34"/>
       <c r="R201" s="34"/>
       <c r="S201" s="34"/>
     </row>
     <row r="202" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B202" s="65">
         <v>1236625</v>
       </c>
       <c r="C202" s="65">
         <v>2819193</v>
       </c>
       <c r="D202" s="38">
         <v>5245225</v>
       </c>
-      <c r="E202" s="38"/>
+      <c r="E202" s="38">
+        <v>6851948</v>
+      </c>
       <c r="F202" s="65"/>
       <c r="G202" s="65"/>
       <c r="H202" s="97"/>
       <c r="I202" s="97"/>
       <c r="J202" s="64"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="65"/>
       <c r="O202" s="35"/>
       <c r="P202" s="34"/>
       <c r="Q202" s="34"/>
       <c r="R202" s="34"/>
       <c r="S202" s="34"/>
     </row>
     <row r="203" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B203" s="67"/>
       <c r="C203" s="67"/>
       <c r="D203" s="67"/>
       <c r="E203" s="67"/>
       <c r="F203" s="38"/>
       <c r="G203" s="65"/>
       <c r="H203" s="100"/>
       <c r="I203" s="97"/>
       <c r="J203" s="38"/>
       <c r="K203" s="67"/>
       <c r="L203" s="67"/>
       <c r="M203" s="67"/>
     </row>
     <row r="204" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B204" s="110">
         <v>1238192</v>
       </c>
       <c r="C204" s="57">
         <v>2826083</v>
       </c>
       <c r="D204" s="57">
         <v>5257438</v>
       </c>
-      <c r="E204" s="61"/>
+      <c r="E204" s="61">
+        <v>6869484</v>
+      </c>
       <c r="F204" s="111"/>
       <c r="G204" s="111"/>
       <c r="H204" s="96"/>
       <c r="I204" s="112"/>
       <c r="J204" s="141"/>
       <c r="K204" s="61"/>
       <c r="L204" s="61"/>
       <c r="M204" s="57"/>
       <c r="O204" s="35"/>
       <c r="P204" s="34"/>
       <c r="Q204" s="34"/>
       <c r="R204" s="34"/>
       <c r="S204" s="34"/>
     </row>
     <row r="205" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B205" s="65">
         <v>1567</v>
       </c>
       <c r="C205" s="65">
         <v>6890</v>
       </c>
       <c r="D205" s="38">
         <v>12213</v>
       </c>
-      <c r="E205" s="38"/>
+      <c r="E205" s="38">
+        <v>17536</v>
+      </c>
       <c r="F205" s="65"/>
       <c r="G205" s="65"/>
       <c r="H205" s="97"/>
       <c r="I205" s="97"/>
       <c r="J205" s="64"/>
       <c r="K205" s="38"/>
       <c r="L205" s="38"/>
       <c r="M205" s="65"/>
       <c r="O205" s="35"/>
       <c r="P205" s="36"/>
       <c r="Q205" s="34"/>
       <c r="R205" s="34"/>
       <c r="S205" s="34"/>
     </row>
     <row r="206" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B206" s="65">
         <v>1236625</v>
       </c>
       <c r="C206" s="65">
         <v>2819193</v>
       </c>
       <c r="D206" s="38">
         <v>5245225</v>
       </c>
-      <c r="E206" s="38"/>
+      <c r="E206" s="38">
+        <v>6851948</v>
+      </c>
       <c r="F206" s="65"/>
       <c r="G206" s="65"/>
       <c r="H206" s="97"/>
       <c r="I206" s="97"/>
       <c r="J206" s="64"/>
       <c r="K206" s="38"/>
       <c r="L206" s="38"/>
       <c r="M206" s="65"/>
       <c r="O206" s="35"/>
       <c r="P206" s="34"/>
       <c r="Q206" s="34"/>
       <c r="R206" s="34"/>
       <c r="S206" s="34"/>
     </row>
     <row r="207" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B207" s="94"/>
       <c r="C207" s="94"/>
       <c r="D207" s="94"/>
       <c r="E207" s="94"/>
       <c r="F207" s="94"/>
       <c r="G207" s="65"/>
       <c r="H207" s="65"/>
       <c r="I207" s="94"/>
       <c r="J207" s="94"/>
       <c r="K207" s="94"/>
       <c r="L207" s="94"/>
       <c r="M207" s="94"/>
     </row>
     <row r="208" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B208" s="61">
         <v>1361482</v>
       </c>
       <c r="C208" s="57">
         <v>2377126</v>
       </c>
       <c r="D208" s="57">
         <v>4231485</v>
       </c>
-      <c r="E208" s="61"/>
+      <c r="E208" s="61">
+        <v>5390349</v>
+      </c>
       <c r="F208" s="57"/>
       <c r="G208" s="57"/>
       <c r="H208" s="95"/>
       <c r="I208" s="61"/>
       <c r="J208" s="57"/>
       <c r="K208" s="61"/>
       <c r="L208" s="61"/>
       <c r="M208" s="57"/>
       <c r="O208" s="32"/>
       <c r="P208" s="18"/>
       <c r="Q208" s="18"/>
       <c r="R208" s="18"/>
       <c r="S208" s="18"/>
     </row>
     <row r="209" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B209" s="38">
         <v>3892</v>
       </c>
       <c r="C209" s="65">
         <v>7784</v>
       </c>
       <c r="D209" s="38">
         <v>11676</v>
       </c>
-      <c r="E209" s="38"/>
+      <c r="E209" s="38">
+        <v>15568</v>
+      </c>
       <c r="F209" s="65"/>
       <c r="G209" s="65"/>
       <c r="H209" s="136"/>
       <c r="I209" s="38"/>
       <c r="J209" s="65"/>
       <c r="K209" s="38"/>
       <c r="L209" s="38"/>
       <c r="M209" s="65"/>
       <c r="O209" s="32"/>
       <c r="P209" s="33"/>
       <c r="Q209" s="18"/>
       <c r="R209" s="18"/>
       <c r="S209" s="18"/>
     </row>
     <row r="210" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B210" s="73">
         <v>558</v>
       </c>
       <c r="C210" s="126">
         <v>1116</v>
       </c>
       <c r="D210" s="126">
         <v>1674</v>
       </c>
-      <c r="E210" s="126"/>
+      <c r="E210" s="126">
+        <v>2232</v>
+      </c>
       <c r="F210" s="73"/>
       <c r="G210" s="73"/>
       <c r="H210" s="136"/>
       <c r="I210" s="38"/>
       <c r="J210" s="65"/>
       <c r="K210" s="38"/>
       <c r="L210" s="38"/>
       <c r="M210" s="65"/>
       <c r="O210" s="44"/>
       <c r="P210" s="45"/>
       <c r="Q210" s="43"/>
       <c r="R210" s="43"/>
       <c r="S210" s="43"/>
     </row>
     <row r="211" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B211" s="38">
         <v>11207</v>
       </c>
       <c r="C211" s="65">
         <v>28980</v>
       </c>
       <c r="D211" s="38">
         <v>46753</v>
       </c>
-      <c r="E211" s="38"/>
+      <c r="E211" s="38">
+        <v>64527</v>
+      </c>
       <c r="F211" s="65"/>
       <c r="G211" s="65"/>
       <c r="H211" s="136"/>
       <c r="I211" s="38"/>
       <c r="J211" s="65"/>
       <c r="K211" s="38"/>
       <c r="L211" s="38"/>
       <c r="M211" s="65"/>
       <c r="O211" s="32"/>
       <c r="P211" s="33"/>
       <c r="Q211" s="18"/>
       <c r="R211" s="18"/>
       <c r="S211" s="18"/>
     </row>
     <row r="212" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B212" s="38">
         <v>6011</v>
       </c>
       <c r="C212" s="65">
         <v>11408</v>
       </c>
       <c r="D212" s="38">
         <v>16805</v>
       </c>
-      <c r="E212" s="38"/>
+      <c r="E212" s="38">
+        <v>22202</v>
+      </c>
       <c r="F212" s="65"/>
       <c r="G212" s="65"/>
       <c r="H212" s="136"/>
       <c r="I212" s="38"/>
       <c r="J212" s="65"/>
       <c r="K212" s="38"/>
       <c r="L212" s="38"/>
       <c r="M212" s="65"/>
       <c r="O212" s="32"/>
       <c r="P212" s="33"/>
       <c r="Q212" s="18"/>
       <c r="R212" s="18"/>
       <c r="S212" s="18"/>
     </row>
     <row r="213" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B213" s="73">
         <v>33</v>
       </c>
       <c r="C213" s="73">
         <v>66</v>
       </c>
       <c r="D213" s="73">
         <v>99</v>
       </c>
-      <c r="E213" s="73"/>
+      <c r="E213" s="73">
+        <v>132</v>
+      </c>
       <c r="F213" s="73"/>
       <c r="G213" s="73"/>
       <c r="H213" s="136"/>
       <c r="I213" s="38"/>
       <c r="J213" s="65"/>
       <c r="M213" s="65"/>
       <c r="O213" s="44"/>
       <c r="P213" s="45"/>
       <c r="Q213" s="43"/>
       <c r="R213" s="43"/>
       <c r="S213" s="43"/>
     </row>
     <row r="214" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B214" s="38">
         <v>68</v>
       </c>
       <c r="C214" s="65">
         <v>136</v>
       </c>
       <c r="D214" s="38">
         <v>204</v>
       </c>
-      <c r="E214" s="38"/>
+      <c r="E214" s="38">
+        <v>272</v>
+      </c>
       <c r="F214" s="65"/>
       <c r="G214" s="65"/>
       <c r="H214" s="136"/>
       <c r="I214" s="38"/>
       <c r="J214" s="65"/>
       <c r="K214" s="38"/>
       <c r="L214" s="38"/>
       <c r="M214" s="65"/>
       <c r="O214" s="32"/>
       <c r="P214" s="33"/>
       <c r="Q214" s="18"/>
       <c r="R214" s="18"/>
       <c r="S214" s="18"/>
     </row>
     <row r="215" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B215" s="38">
         <v>813</v>
       </c>
       <c r="C215" s="65">
         <v>1626</v>
       </c>
       <c r="D215" s="38">
         <v>2439</v>
       </c>
-      <c r="E215" s="38"/>
+      <c r="E215" s="38">
+        <v>3252</v>
+      </c>
       <c r="F215" s="65"/>
       <c r="G215" s="65"/>
       <c r="H215" s="136"/>
       <c r="I215" s="38"/>
       <c r="J215" s="65"/>
       <c r="K215" s="38"/>
       <c r="L215" s="38"/>
       <c r="M215" s="65"/>
       <c r="O215" s="32"/>
       <c r="P215" s="33"/>
       <c r="Q215" s="18"/>
       <c r="R215" s="18"/>
       <c r="S215" s="18"/>
     </row>
     <row r="216" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B216" s="73">
         <v>576</v>
       </c>
       <c r="C216" s="73">
         <v>1152</v>
       </c>
       <c r="D216" s="73">
         <v>1728</v>
       </c>
-      <c r="E216" s="73"/>
+      <c r="E216" s="73">
+        <v>2304</v>
+      </c>
       <c r="F216" s="73"/>
       <c r="G216" s="73"/>
       <c r="H216" s="136"/>
       <c r="I216" s="38"/>
       <c r="J216" s="65"/>
       <c r="K216" s="38"/>
       <c r="L216" s="38"/>
       <c r="M216" s="65"/>
       <c r="O216" s="44"/>
       <c r="P216" s="45"/>
       <c r="Q216" s="43"/>
       <c r="R216" s="43"/>
       <c r="S216" s="43"/>
     </row>
     <row r="217" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B217" s="38">
         <v>607</v>
       </c>
       <c r="C217" s="65">
         <v>1214</v>
       </c>
       <c r="D217" s="38">
         <v>1821</v>
       </c>
-      <c r="E217" s="38"/>
+      <c r="E217" s="38">
+        <v>2428</v>
+      </c>
       <c r="F217" s="65"/>
       <c r="G217" s="65"/>
       <c r="H217" s="136"/>
       <c r="I217" s="38"/>
       <c r="J217" s="65"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="65"/>
       <c r="O217" s="32"/>
       <c r="P217" s="33"/>
       <c r="Q217" s="18"/>
       <c r="R217" s="18"/>
       <c r="S217" s="18"/>
     </row>
     <row r="218" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B218" s="38">
         <v>1337716</v>
       </c>
       <c r="C218" s="65">
         <v>2323642</v>
       </c>
       <c r="D218" s="38">
         <v>4148283</v>
       </c>
-      <c r="E218" s="38"/>
+      <c r="E218" s="38">
+        <v>5277428</v>
+      </c>
       <c r="F218" s="65"/>
       <c r="G218" s="65"/>
       <c r="H218" s="136"/>
       <c r="I218" s="38"/>
       <c r="J218" s="121"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="65"/>
       <c r="O218" s="32"/>
       <c r="P218" s="18"/>
       <c r="Q218" s="18"/>
       <c r="R218" s="18"/>
       <c r="S218" s="18"/>
     </row>
     <row r="219" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B219" s="67"/>
       <c r="C219" s="67"/>
       <c r="D219" s="67"/>
       <c r="E219" s="67"/>
       <c r="F219" s="65"/>
       <c r="G219" s="65"/>
       <c r="H219" s="65"/>
       <c r="I219" s="65"/>
       <c r="J219" s="65"/>
       <c r="K219" s="67"/>
       <c r="L219" s="67"/>
       <c r="M219" s="67"/>
     </row>
     <row r="220" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B220" s="61">
         <v>2572406</v>
       </c>
       <c r="C220" s="57">
         <v>6590893</v>
       </c>
       <c r="D220" s="57">
         <v>11617927</v>
       </c>
-      <c r="E220" s="61"/>
+      <c r="E220" s="61">
+        <v>18198963</v>
+      </c>
       <c r="F220" s="57"/>
       <c r="G220" s="57"/>
       <c r="H220" s="95"/>
       <c r="I220" s="61"/>
       <c r="J220" s="61"/>
       <c r="K220" s="61"/>
       <c r="L220" s="61"/>
       <c r="M220" s="61"/>
       <c r="O220" s="32"/>
       <c r="P220" s="18"/>
       <c r="Q220" s="18"/>
       <c r="R220" s="18"/>
       <c r="S220" s="18"/>
     </row>
     <row r="221" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B221" s="38">
         <v>285</v>
       </c>
       <c r="C221" s="65">
         <v>570</v>
       </c>
       <c r="D221" s="38">
         <v>855</v>
       </c>
-      <c r="E221" s="38"/>
+      <c r="E221" s="38">
+        <v>1140</v>
+      </c>
       <c r="F221" s="65"/>
       <c r="G221" s="65"/>
       <c r="H221" s="136"/>
       <c r="I221" s="38"/>
       <c r="J221" s="38"/>
       <c r="K221" s="38"/>
       <c r="L221" s="38"/>
       <c r="M221" s="38"/>
       <c r="O221" s="32"/>
       <c r="P221" s="33"/>
       <c r="Q221" s="18"/>
       <c r="R221" s="18"/>
       <c r="S221" s="18"/>
     </row>
     <row r="222" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B222" s="73">
         <v>25</v>
       </c>
       <c r="C222" s="65">
         <v>50</v>
       </c>
       <c r="D222" s="38">
         <v>75</v>
       </c>
-      <c r="E222" s="38"/>
+      <c r="E222" s="38">
+        <v>100</v>
+      </c>
       <c r="F222" s="65"/>
       <c r="G222" s="65"/>
       <c r="H222" s="136"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="O222" s="32"/>
       <c r="P222" s="33"/>
       <c r="Q222" s="18"/>
       <c r="R222" s="18"/>
       <c r="S222" s="18"/>
     </row>
     <row r="223" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B223" s="38">
         <v>700389</v>
       </c>
       <c r="C223" s="65">
         <v>1413868</v>
       </c>
       <c r="D223" s="38">
         <v>2313463</v>
       </c>
-      <c r="E223" s="38"/>
+      <c r="E223" s="38">
+        <v>4079627</v>
+      </c>
       <c r="F223" s="65"/>
       <c r="G223" s="65"/>
       <c r="H223" s="136"/>
       <c r="I223" s="38"/>
       <c r="J223" s="38"/>
       <c r="K223" s="38"/>
       <c r="L223" s="38"/>
       <c r="M223" s="38"/>
       <c r="O223" s="32"/>
       <c r="P223" s="18"/>
       <c r="Q223" s="18"/>
       <c r="R223" s="18"/>
       <c r="S223" s="18"/>
     </row>
     <row r="224" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B224" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C224" s="65">
         <v>135278</v>
       </c>
       <c r="D224" s="38">
         <v>270557</v>
       </c>
-      <c r="E224" s="38"/>
+      <c r="E224" s="38">
+        <v>405835</v>
+      </c>
       <c r="F224" s="65"/>
       <c r="G224" s="65"/>
       <c r="H224" s="136"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="O224" s="44"/>
       <c r="P224" s="43"/>
       <c r="Q224" s="43"/>
       <c r="R224" s="43"/>
       <c r="S224" s="43"/>
     </row>
     <row r="225" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B225" s="73">
         <v>145</v>
       </c>
       <c r="C225" s="73">
         <v>290</v>
       </c>
       <c r="D225" s="73">
         <v>435</v>
       </c>
-      <c r="E225" s="73"/>
+      <c r="E225" s="73">
+        <v>580</v>
+      </c>
       <c r="F225" s="73"/>
       <c r="G225" s="73"/>
       <c r="H225" s="136"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="O225" s="44"/>
       <c r="P225" s="45"/>
       <c r="Q225" s="43"/>
       <c r="R225" s="43"/>
       <c r="S225" s="43"/>
     </row>
     <row r="226" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B226" s="38">
         <v>16973</v>
       </c>
       <c r="C226" s="65">
         <v>38321</v>
       </c>
       <c r="D226" s="38">
         <v>59670</v>
       </c>
-      <c r="E226" s="38"/>
+      <c r="E226" s="38">
+        <v>81019</v>
+      </c>
       <c r="F226" s="65"/>
       <c r="G226" s="65"/>
       <c r="H226" s="136"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="O226" s="32"/>
       <c r="P226" s="33"/>
       <c r="Q226" s="18"/>
       <c r="R226" s="18"/>
       <c r="S226" s="18"/>
     </row>
     <row r="227" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B227" s="38">
         <v>391</v>
       </c>
       <c r="C227" s="65">
         <v>782</v>
       </c>
       <c r="D227" s="38">
         <v>1173</v>
       </c>
-      <c r="E227" s="38"/>
+      <c r="E227" s="38">
+        <v>1564</v>
+      </c>
       <c r="F227" s="65"/>
       <c r="G227" s="65"/>
       <c r="H227" s="136"/>
       <c r="I227" s="38"/>
       <c r="J227" s="38"/>
       <c r="K227" s="38"/>
       <c r="L227" s="38"/>
       <c r="M227" s="38"/>
       <c r="O227" s="32"/>
       <c r="P227" s="33"/>
       <c r="Q227" s="18"/>
       <c r="R227" s="18"/>
       <c r="S227" s="18"/>
     </row>
     <row r="228" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B228" s="123">
         <v>1603</v>
       </c>
       <c r="C228" s="65">
         <v>2415</v>
       </c>
       <c r="D228" s="38">
         <v>3227</v>
       </c>
-      <c r="E228" s="38"/>
+      <c r="E228" s="38">
+        <v>4040</v>
+      </c>
       <c r="F228" s="65"/>
       <c r="G228" s="65"/>
       <c r="H228" s="136"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="O228" s="32"/>
       <c r="P228" s="33"/>
       <c r="Q228" s="18"/>
       <c r="R228" s="18"/>
       <c r="S228" s="18"/>
     </row>
     <row r="229" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B229" s="38">
         <v>3792</v>
       </c>
       <c r="C229" s="65">
         <v>7602</v>
       </c>
       <c r="D229" s="38">
         <v>11411</v>
       </c>
-      <c r="E229" s="38"/>
+      <c r="E229" s="38">
+        <v>15221</v>
+      </c>
       <c r="F229" s="65"/>
       <c r="G229" s="65"/>
       <c r="H229" s="136"/>
       <c r="I229" s="138"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="O229" s="32"/>
       <c r="P229" s="33"/>
       <c r="Q229" s="18"/>
       <c r="R229" s="18"/>
       <c r="S229" s="18"/>
     </row>
     <row r="230" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B230" s="38">
         <v>142</v>
       </c>
       <c r="C230" s="65">
         <v>284</v>
       </c>
       <c r="D230" s="38">
         <v>426</v>
       </c>
-      <c r="E230" s="38"/>
+      <c r="E230" s="38">
+        <v>568</v>
+      </c>
       <c r="F230" s="65"/>
       <c r="G230" s="65"/>
       <c r="H230" s="136"/>
       <c r="I230" s="139"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="O230" s="32"/>
       <c r="P230" s="33"/>
       <c r="Q230" s="18"/>
       <c r="R230" s="18"/>
       <c r="S230" s="18"/>
     </row>
     <row r="231" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B231" s="38">
         <v>1848662</v>
       </c>
       <c r="C231" s="65">
         <v>4991432</v>
       </c>
       <c r="D231" s="87">
         <v>8956635</v>
       </c>
-      <c r="E231" s="38"/>
+      <c r="E231" s="38">
+        <v>13609270</v>
+      </c>
       <c r="F231" s="65"/>
       <c r="G231" s="65"/>
       <c r="H231" s="136"/>
       <c r="I231" s="38"/>
       <c r="J231" s="121"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="O231" s="32"/>
       <c r="P231" s="18"/>
       <c r="Q231" s="18"/>
       <c r="R231" s="18"/>
       <c r="S231" s="18"/>
     </row>
     <row r="232" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B232" s="67"/>
       <c r="C232" s="67"/>
       <c r="D232" s="67"/>
       <c r="E232" s="67"/>
       <c r="F232" s="38"/>
       <c r="H232" s="84"/>
       <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
     </row>
     <row r="233" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B233" s="57">
         <v>385387</v>
       </c>
       <c r="C233" s="57">
         <v>596908</v>
       </c>
       <c r="D233" s="57">
         <v>926626</v>
       </c>
-      <c r="E233" s="70"/>
+      <c r="E233" s="70">
+        <v>1033807</v>
+      </c>
       <c r="F233" s="57"/>
       <c r="G233" s="57"/>
       <c r="H233" s="95"/>
       <c r="I233" s="96"/>
       <c r="J233" s="61"/>
       <c r="K233" s="61"/>
       <c r="L233" s="61"/>
       <c r="M233" s="57"/>
       <c r="O233" s="32"/>
       <c r="P233" s="33"/>
       <c r="Q233" s="18"/>
       <c r="R233" s="18"/>
       <c r="S233" s="18"/>
     </row>
     <row r="234" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="72" t="s">
         <v>52</v>
       </c>
       <c r="B234" s="38">
         <v>385387</v>
       </c>
       <c r="C234" s="38">
         <v>596908</v>
       </c>
       <c r="D234" s="38">
         <v>926626</v>
       </c>
-      <c r="E234" s="64"/>
+      <c r="E234" s="64">
+        <v>1033807</v>
+      </c>
       <c r="F234" s="65"/>
       <c r="G234" s="65"/>
       <c r="H234" s="97"/>
       <c r="I234" s="97"/>
       <c r="J234" s="65"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="65"/>
       <c r="O234" s="32"/>
       <c r="P234" s="33"/>
       <c r="Q234" s="18"/>
       <c r="R234" s="18"/>
       <c r="S234" s="18"/>
     </row>
     <row r="235" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="66" t="s">
         <v>31</v>
       </c>
       <c r="B235" s="94"/>
       <c r="C235" s="94"/>
       <c r="D235" s="94"/>
       <c r="E235" s="113"/>
       <c r="F235" s="94"/>
       <c r="G235" s="65"/>
       <c r="H235" s="100"/>
       <c r="I235" s="114"/>
       <c r="J235" s="94"/>
       <c r="K235" s="94"/>
       <c r="L235" s="94"/>
       <c r="M235" s="94"/>
     </row>
     <row r="236" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B236" s="57">
         <v>314027</v>
       </c>
       <c r="C236" s="57">
         <v>1003017</v>
       </c>
       <c r="D236" s="57">
         <v>1694887</v>
       </c>
-      <c r="E236" s="62"/>
+      <c r="E236" s="62">
+        <v>3243278</v>
+      </c>
       <c r="F236" s="57"/>
       <c r="G236" s="57"/>
       <c r="H236" s="95"/>
       <c r="I236" s="96"/>
       <c r="J236" s="57"/>
       <c r="K236" s="61"/>
       <c r="L236" s="61"/>
       <c r="M236" s="57"/>
       <c r="O236" s="35"/>
       <c r="P236" s="34"/>
       <c r="Q236" s="34"/>
       <c r="R236" s="34"/>
       <c r="S236" s="34"/>
     </row>
     <row r="237" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B237" s="65">
         <v>314027</v>
       </c>
       <c r="C237" s="65">
         <v>1003017</v>
       </c>
       <c r="D237" s="38">
         <v>1694887</v>
       </c>
-      <c r="E237" s="64"/>
+      <c r="E237" s="64">
+        <v>3243278</v>
+      </c>
       <c r="F237" s="65"/>
       <c r="G237" s="65"/>
       <c r="H237" s="97"/>
       <c r="I237" s="97"/>
       <c r="J237" s="65"/>
       <c r="K237" s="38"/>
       <c r="L237" s="38"/>
       <c r="M237" s="65"/>
       <c r="O237" s="35"/>
       <c r="P237" s="34"/>
       <c r="Q237" s="34"/>
       <c r="R237" s="34"/>
       <c r="S237" s="34"/>
     </row>
     <row r="238" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="66" t="s">
         <v>37</v>
       </c>
       <c r="B238" s="94"/>
       <c r="C238" s="94"/>
       <c r="D238" s="94"/>
       <c r="E238" s="94"/>
       <c r="F238" s="94"/>
       <c r="G238" s="65"/>
       <c r="H238" s="65"/>
       <c r="I238" s="94"/>
       <c r="J238" s="94"/>
       <c r="K238" s="94"/>
       <c r="L238" s="94"/>
       <c r="M238" s="94"/>
       <c r="O238" s="35"/>
       <c r="P238" s="34"/>
       <c r="Q238" s="34"/>
       <c r="R238" s="34"/>
       <c r="S238" s="34"/>
     </row>
     <row r="239" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B239" s="57">
         <v>204078</v>
       </c>
       <c r="C239" s="57">
         <v>567537</v>
       </c>
       <c r="D239" s="57">
         <v>1032338</v>
       </c>
-      <c r="E239" s="61"/>
+      <c r="E239" s="61">
+        <v>2285051</v>
+      </c>
       <c r="F239" s="82"/>
       <c r="G239" s="57"/>
       <c r="H239" s="95"/>
       <c r="I239" s="96"/>
       <c r="J239" s="57"/>
       <c r="K239" s="61"/>
       <c r="L239" s="61"/>
       <c r="M239" s="57"/>
       <c r="O239" s="35"/>
       <c r="P239" s="34"/>
       <c r="Q239" s="34"/>
       <c r="R239" s="34"/>
       <c r="S239" s="34"/>
     </row>
     <row r="240" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B240" s="143">
         <v>9542</v>
       </c>
       <c r="C240" s="143">
         <v>24069</v>
       </c>
-      <c r="D240" s="123">
+      <c r="D240" s="143">
         <v>36699</v>
       </c>
-      <c r="E240" s="123"/>
+      <c r="E240" s="143">
+        <v>336602</v>
+      </c>
       <c r="F240" s="65"/>
       <c r="G240" s="65"/>
       <c r="H240" s="97"/>
       <c r="I240" s="97"/>
       <c r="J240" s="65"/>
       <c r="K240" s="38"/>
       <c r="L240" s="38"/>
       <c r="M240" s="65"/>
       <c r="O240" s="35"/>
       <c r="P240" s="36"/>
       <c r="Q240" s="34"/>
       <c r="R240" s="34"/>
       <c r="S240" s="34"/>
     </row>
     <row r="241" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B241" s="65">
         <v>142</v>
       </c>
       <c r="C241" s="65">
         <v>284</v>
       </c>
       <c r="D241" s="38">
         <v>426</v>
       </c>
-      <c r="E241" s="38"/>
+      <c r="E241" s="38">
+        <v>568</v>
+      </c>
       <c r="F241" s="65"/>
       <c r="G241" s="65"/>
       <c r="H241" s="97"/>
       <c r="I241" s="97"/>
       <c r="J241" s="65"/>
       <c r="K241" s="38"/>
       <c r="L241" s="38"/>
       <c r="M241" s="65"/>
       <c r="O241" s="35"/>
       <c r="P241" s="36"/>
       <c r="Q241" s="34"/>
       <c r="R241" s="34"/>
       <c r="S241" s="34"/>
     </row>
     <row r="242" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B242" s="65">
         <v>194394</v>
       </c>
       <c r="C242" s="65">
         <v>543184</v>
       </c>
       <c r="D242" s="38">
         <v>995213</v>
       </c>
-      <c r="E242" s="38"/>
+      <c r="E242" s="38">
+        <v>1947881</v>
+      </c>
       <c r="F242" s="65"/>
       <c r="G242" s="65"/>
       <c r="H242" s="97"/>
       <c r="I242" s="97"/>
       <c r="J242" s="65"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="65"/>
     </row>
     <row r="243" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B243" s="67"/>
       <c r="C243" s="67"/>
       <c r="D243" s="67"/>
       <c r="E243" s="67"/>
       <c r="F243" s="67"/>
       <c r="G243" s="65"/>
       <c r="H243" s="49"/>
       <c r="I243" s="107"/>
       <c r="J243" s="67"/>
       <c r="K243" s="67"/>
       <c r="L243" s="67"/>
       <c r="M243" s="67"/>
     </row>
     <row r="244" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="57">
         <v>469400</v>
       </c>
       <c r="C244" s="57">
         <v>546300</v>
       </c>
       <c r="D244" s="57">
         <v>1252720</v>
       </c>
-      <c r="E244" s="61"/>
+      <c r="E244" s="61">
+        <v>1728420</v>
+      </c>
       <c r="F244" s="57"/>
       <c r="G244" s="57"/>
       <c r="H244" s="115"/>
       <c r="I244" s="96"/>
       <c r="J244" s="57"/>
       <c r="K244" s="61"/>
       <c r="L244" s="61"/>
       <c r="M244" s="57"/>
       <c r="O244" s="35"/>
       <c r="P244" s="34"/>
       <c r="Q244" s="34"/>
       <c r="R244" s="34"/>
       <c r="S244" s="34"/>
     </row>
     <row r="245" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B245" s="65">
         <v>469400</v>
       </c>
       <c r="C245" s="65">
         <v>546300</v>
       </c>
       <c r="D245" s="38">
         <v>1252720</v>
       </c>
-      <c r="E245" s="38"/>
+      <c r="E245" s="38">
+        <v>1728420</v>
+      </c>
       <c r="F245" s="65"/>
       <c r="G245" s="65"/>
       <c r="H245" s="100"/>
       <c r="I245" s="97"/>
       <c r="J245" s="65"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="65"/>
       <c r="O245" s="35"/>
       <c r="P245" s="34"/>
       <c r="Q245" s="34"/>
       <c r="R245" s="34"/>
       <c r="S245" s="34"/>
     </row>
     <row r="246" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="66" t="s">
         <v>36</v>
       </c>
       <c r="B246" s="94"/>
       <c r="C246" s="94"/>
       <c r="D246" s="94"/>
       <c r="E246" s="94"/>
       <c r="F246" s="116"/>
       <c r="G246" s="65"/>
       <c r="H246" s="65"/>
       <c r="I246" s="65"/>
       <c r="J246" s="94"/>
       <c r="K246" s="94"/>
       <c r="L246" s="94"/>
       <c r="M246" s="94"/>
     </row>
     <row r="247" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B247" s="57">
         <v>224643</v>
       </c>
       <c r="C247" s="57">
         <v>498215</v>
       </c>
       <c r="D247" s="57">
         <v>766786</v>
       </c>
-      <c r="E247" s="61"/>
+      <c r="E247" s="61">
+        <v>781786</v>
+      </c>
       <c r="F247" s="57"/>
       <c r="G247" s="57"/>
       <c r="H247" s="95"/>
       <c r="I247" s="96"/>
       <c r="J247" s="57"/>
       <c r="K247" s="61"/>
       <c r="L247" s="61"/>
       <c r="M247" s="57"/>
       <c r="O247" s="35"/>
       <c r="P247" s="34"/>
       <c r="Q247" s="34"/>
       <c r="R247" s="34"/>
       <c r="S247" s="34"/>
     </row>
     <row r="248" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B248" s="65">
         <v>224643</v>
       </c>
       <c r="C248" s="65">
         <v>498215</v>
       </c>
       <c r="D248" s="38">
         <v>766786</v>
       </c>
-      <c r="E248" s="38"/>
+      <c r="E248" s="38">
+        <v>781786</v>
+      </c>
       <c r="F248" s="65"/>
       <c r="G248" s="65"/>
       <c r="H248" s="97"/>
       <c r="I248" s="97"/>
       <c r="J248" s="65"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="65"/>
       <c r="O248" s="35"/>
       <c r="P248" s="34"/>
       <c r="Q248" s="34"/>
       <c r="R248" s="34"/>
       <c r="S248" s="34"/>
     </row>
     <row r="249" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="66" t="s">
         <v>35</v>
       </c>
       <c r="B249" s="94"/>
       <c r="C249" s="94"/>
       <c r="D249" s="94"/>
       <c r="E249" s="94"/>
       <c r="F249" s="94"/>
       <c r="G249" s="65"/>
       <c r="H249" s="65"/>
       <c r="I249" s="94"/>
       <c r="J249" s="94"/>
       <c r="K249" s="94"/>
       <c r="L249" s="94"/>
       <c r="M249" s="94"/>
     </row>
     <row r="250" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="57">
         <v>974872</v>
       </c>
       <c r="C250" s="57">
         <v>3378916</v>
       </c>
       <c r="D250" s="57">
         <v>5944570</v>
       </c>
-      <c r="E250" s="61"/>
+      <c r="E250" s="61">
+        <v>9126622</v>
+      </c>
       <c r="F250" s="82"/>
       <c r="G250" s="57"/>
       <c r="H250" s="95"/>
       <c r="I250" s="96"/>
       <c r="J250" s="57"/>
       <c r="K250" s="61"/>
       <c r="L250" s="61"/>
       <c r="M250" s="57"/>
       <c r="O250" s="35"/>
       <c r="P250" s="34"/>
       <c r="Q250" s="34"/>
       <c r="R250" s="34"/>
       <c r="S250" s="34"/>
     </row>
     <row r="251" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="65">
         <v>285</v>
       </c>
       <c r="C251" s="65">
         <v>570</v>
       </c>
       <c r="D251" s="38">
         <v>855</v>
       </c>
-      <c r="E251" s="38"/>
+      <c r="E251" s="38">
+        <v>1140</v>
+      </c>
       <c r="F251" s="65"/>
       <c r="G251" s="65"/>
       <c r="H251" s="97"/>
       <c r="I251" s="97"/>
       <c r="J251" s="65"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="65"/>
       <c r="O251" s="35"/>
       <c r="P251" s="36"/>
       <c r="Q251" s="34"/>
       <c r="R251" s="34"/>
       <c r="S251" s="34"/>
     </row>
     <row r="252" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B252" s="67">
         <v>25</v>
       </c>
       <c r="C252" s="65">
         <v>50</v>
       </c>
       <c r="D252" s="38">
         <v>75</v>
       </c>
-      <c r="E252" s="38"/>
+      <c r="E252" s="38">
+        <v>100</v>
+      </c>
       <c r="F252" s="65"/>
       <c r="G252" s="117"/>
       <c r="H252" s="97"/>
       <c r="I252" s="97"/>
       <c r="J252" s="65"/>
       <c r="K252" s="38"/>
       <c r="L252" s="38"/>
       <c r="M252" s="65"/>
       <c r="O252" s="35"/>
       <c r="P252" s="36"/>
       <c r="Q252" s="34"/>
       <c r="R252" s="34"/>
       <c r="S252" s="34"/>
     </row>
     <row r="253" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B253" s="65">
         <v>690847</v>
       </c>
       <c r="C253" s="65">
         <v>1389799</v>
       </c>
       <c r="D253" s="38">
         <v>2276764</v>
       </c>
-      <c r="E253" s="38"/>
+      <c r="E253" s="38">
+        <v>3743025</v>
+      </c>
       <c r="F253" s="65"/>
       <c r="G253" s="65"/>
       <c r="H253" s="97"/>
       <c r="I253" s="97"/>
       <c r="J253" s="65"/>
       <c r="K253" s="38"/>
       <c r="L253" s="38"/>
       <c r="M253" s="65"/>
       <c r="O253" s="35"/>
       <c r="P253" s="34"/>
       <c r="Q253" s="34"/>
       <c r="R253" s="34"/>
       <c r="S253" s="34"/>
     </row>
     <row r="254" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B254" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C254" s="65">
         <v>135278</v>
       </c>
       <c r="D254" s="38">
         <v>270557</v>
       </c>
-      <c r="E254" s="38"/>
+      <c r="E254" s="38">
+        <v>405835</v>
+      </c>
       <c r="F254" s="65"/>
       <c r="G254" s="65"/>
       <c r="H254" s="97"/>
       <c r="I254" s="97"/>
       <c r="J254" s="65"/>
       <c r="K254" s="38"/>
       <c r="L254" s="38"/>
       <c r="M254" s="65"/>
       <c r="O254" s="47"/>
       <c r="P254" s="46"/>
       <c r="Q254" s="46"/>
       <c r="R254" s="46"/>
       <c r="S254" s="46"/>
     </row>
     <row r="255" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="67">
         <v>145</v>
       </c>
       <c r="C255" s="67">
         <v>290</v>
       </c>
       <c r="D255" s="67">
         <v>435</v>
       </c>
-      <c r="E255" s="67"/>
+      <c r="E255" s="67">
+        <v>580</v>
+      </c>
       <c r="F255" s="67"/>
       <c r="G255" s="67"/>
       <c r="H255" s="97"/>
       <c r="I255" s="97"/>
       <c r="J255" s="65"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="65"/>
       <c r="O255" s="47"/>
       <c r="P255" s="48"/>
       <c r="Q255" s="46"/>
       <c r="R255" s="46"/>
       <c r="S255" s="46"/>
     </row>
     <row r="256" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B256" s="65">
         <v>16973</v>
       </c>
       <c r="C256" s="65">
         <v>38321</v>
       </c>
       <c r="D256" s="38">
         <v>59670</v>
       </c>
-      <c r="E256" s="38"/>
+      <c r="E256" s="38">
+        <v>81019</v>
+      </c>
       <c r="F256" s="65"/>
       <c r="G256" s="65"/>
       <c r="H256" s="97"/>
       <c r="I256" s="97"/>
       <c r="J256" s="65"/>
       <c r="K256" s="38"/>
       <c r="L256" s="38"/>
       <c r="M256" s="65"/>
       <c r="O256" s="35"/>
       <c r="P256" s="36"/>
       <c r="Q256" s="34"/>
       <c r="R256" s="34"/>
       <c r="S256" s="34"/>
     </row>
     <row r="257" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B257" s="65">
         <v>391</v>
       </c>
       <c r="C257" s="65">
         <v>782</v>
       </c>
       <c r="D257" s="38">
         <v>1173</v>
       </c>
-      <c r="E257" s="38"/>
+      <c r="E257" s="38">
+        <v>1564</v>
+      </c>
       <c r="F257" s="65"/>
       <c r="G257" s="65"/>
       <c r="H257" s="97"/>
       <c r="I257" s="137"/>
       <c r="J257" s="65"/>
       <c r="K257" s="38"/>
       <c r="L257" s="38"/>
       <c r="M257" s="65"/>
       <c r="O257" s="35"/>
       <c r="P257" s="36"/>
       <c r="Q257" s="34"/>
       <c r="R257" s="34"/>
       <c r="S257" s="34"/>
     </row>
     <row r="258" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B258" s="67">
         <v>1603</v>
       </c>
       <c r="C258" s="65">
         <v>2415</v>
       </c>
       <c r="D258" s="38">
         <v>3227</v>
       </c>
-      <c r="E258" s="38"/>
+      <c r="E258" s="38">
+        <v>4040</v>
+      </c>
       <c r="F258" s="65"/>
       <c r="G258" s="65"/>
       <c r="H258" s="97"/>
       <c r="I258" s="97"/>
       <c r="J258" s="65"/>
       <c r="K258" s="38"/>
       <c r="L258" s="38"/>
       <c r="M258" s="65"/>
       <c r="O258" s="35"/>
       <c r="P258" s="36"/>
       <c r="Q258" s="34"/>
       <c r="R258" s="34"/>
       <c r="S258" s="34"/>
     </row>
     <row r="259" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B259" s="65">
         <v>3792</v>
       </c>
       <c r="C259" s="65">
         <v>7602</v>
       </c>
       <c r="D259" s="38">
         <v>11411</v>
       </c>
-      <c r="E259" s="38"/>
+      <c r="E259" s="38">
+        <v>15221</v>
+      </c>
       <c r="F259" s="65"/>
       <c r="G259" s="65"/>
       <c r="H259" s="97"/>
       <c r="I259" s="97"/>
       <c r="J259" s="65"/>
       <c r="K259" s="38"/>
       <c r="L259" s="38"/>
       <c r="M259" s="65"/>
       <c r="O259" s="35"/>
       <c r="P259" s="36"/>
       <c r="Q259" s="34"/>
       <c r="R259" s="34"/>
       <c r="S259" s="34"/>
     </row>
     <row r="260" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B260" s="65">
         <v>260811</v>
       </c>
       <c r="C260" s="65">
         <v>1803809</v>
       </c>
       <c r="D260" s="38">
         <v>3320403</v>
       </c>
-      <c r="E260" s="38"/>
+      <c r="E260" s="38">
+        <v>4874098</v>
+      </c>
       <c r="F260" s="65"/>
       <c r="G260" s="65"/>
       <c r="H260" s="97"/>
       <c r="I260" s="97"/>
       <c r="J260" s="65"/>
       <c r="K260" s="38"/>
       <c r="L260" s="38"/>
       <c r="M260" s="65"/>
       <c r="O260" s="35"/>
       <c r="P260" s="34"/>
       <c r="Q260" s="34"/>
       <c r="R260" s="34"/>
       <c r="S260" s="34"/>
     </row>
     <row r="261" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B261" s="67"/>
       <c r="C261" s="67"/>
       <c r="D261" s="67"/>
       <c r="E261" s="67"/>
       <c r="F261" s="67"/>
       <c r="G261" s="65"/>
       <c r="H261" s="65"/>
       <c r="I261" s="67"/>
       <c r="J261" s="67"/>
       <c r="K261" s="67"/>
       <c r="L261" s="67"/>
       <c r="M261" s="67"/>
     </row>
     <row r="262" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B262" s="61">
         <v>368546</v>
       </c>
       <c r="C262" s="57">
         <v>1064374</v>
       </c>
       <c r="D262" s="57">
         <v>1760202</v>
       </c>
-      <c r="E262" s="61"/>
+      <c r="E262" s="61">
+        <v>2456029</v>
+      </c>
       <c r="F262" s="82"/>
       <c r="G262" s="57"/>
       <c r="H262" s="95"/>
       <c r="I262" s="96"/>
       <c r="J262" s="57"/>
       <c r="K262" s="61"/>
       <c r="L262" s="61"/>
       <c r="M262" s="57"/>
       <c r="O262" s="35"/>
       <c r="P262" s="36"/>
       <c r="Q262" s="34"/>
       <c r="R262" s="34"/>
       <c r="S262" s="34"/>
     </row>
     <row r="263" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B263" s="126">
         <v>333</v>
       </c>
       <c r="C263" s="125">
         <v>666</v>
       </c>
       <c r="D263" s="126">
         <v>999</v>
       </c>
-      <c r="E263" s="126"/>
+      <c r="E263" s="3">
+        <v>1332</v>
+      </c>
       <c r="F263" s="125"/>
       <c r="G263" s="125"/>
       <c r="H263" s="97"/>
       <c r="I263" s="97"/>
       <c r="J263" s="65"/>
       <c r="K263" s="38"/>
       <c r="L263" s="38"/>
       <c r="M263" s="65"/>
       <c r="O263" s="35"/>
       <c r="P263" s="36"/>
       <c r="Q263" s="34"/>
       <c r="R263" s="34"/>
       <c r="S263" s="34"/>
     </row>
     <row r="264" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B264" s="125">
         <v>617</v>
       </c>
       <c r="C264" s="125">
         <v>1234</v>
       </c>
       <c r="D264" s="125">
         <v>1851</v>
       </c>
-      <c r="E264" s="125"/>
+      <c r="E264" s="125">
+        <v>2468</v>
+      </c>
       <c r="F264" s="125"/>
       <c r="G264" s="125"/>
       <c r="H264" s="97"/>
       <c r="I264" s="97"/>
       <c r="J264" s="65"/>
       <c r="K264" s="38"/>
       <c r="L264" s="38"/>
       <c r="M264" s="65"/>
       <c r="O264" s="47"/>
       <c r="P264" s="48"/>
       <c r="Q264" s="46"/>
       <c r="R264" s="46"/>
       <c r="S264" s="46"/>
     </row>
     <row r="265" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B265" s="126">
         <v>7904</v>
       </c>
       <c r="C265" s="125">
         <v>15751</v>
       </c>
       <c r="D265" s="126">
         <v>23598</v>
       </c>
-      <c r="E265" s="126"/>
+      <c r="E265" s="126">
+        <v>31445</v>
+      </c>
       <c r="F265" s="125"/>
       <c r="G265" s="125"/>
       <c r="H265" s="97"/>
       <c r="I265" s="97"/>
       <c r="J265" s="65"/>
       <c r="K265" s="38"/>
       <c r="L265" s="38"/>
       <c r="M265" s="65"/>
       <c r="O265" s="35"/>
       <c r="P265" s="36"/>
       <c r="Q265" s="34"/>
       <c r="R265" s="34"/>
       <c r="S265" s="34"/>
     </row>
     <row r="266" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B266" s="126">
         <v>400</v>
       </c>
       <c r="C266" s="125">
         <v>467</v>
       </c>
       <c r="D266" s="126">
         <v>533</v>
       </c>
-      <c r="E266" s="126"/>
+      <c r="E266" s="126">
+        <v>600</v>
+      </c>
       <c r="F266" s="125"/>
       <c r="G266" s="125"/>
       <c r="H266" s="97"/>
       <c r="I266" s="97"/>
       <c r="J266" s="65"/>
       <c r="K266" s="38"/>
       <c r="L266" s="38"/>
       <c r="M266" s="65"/>
       <c r="O266" s="35"/>
       <c r="P266" s="36"/>
       <c r="Q266" s="34"/>
       <c r="R266" s="34"/>
       <c r="S266" s="34"/>
     </row>
     <row r="267" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B267" s="126">
         <v>2575</v>
       </c>
       <c r="C267" s="125">
         <v>3547</v>
       </c>
       <c r="D267" s="126">
         <v>4519</v>
       </c>
-      <c r="E267" s="126"/>
+      <c r="E267" s="126">
+        <v>5491</v>
+      </c>
       <c r="F267" s="125"/>
       <c r="G267" s="125"/>
       <c r="H267" s="97"/>
       <c r="I267" s="97"/>
       <c r="J267" s="65"/>
       <c r="K267" s="38"/>
       <c r="L267" s="38"/>
       <c r="M267" s="65"/>
       <c r="O267" s="35"/>
       <c r="P267" s="36"/>
       <c r="Q267" s="34"/>
       <c r="R267" s="34"/>
       <c r="S267" s="34"/>
     </row>
     <row r="268" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B268" s="125">
         <v>422</v>
       </c>
       <c r="C268" s="125">
         <v>844</v>
       </c>
       <c r="D268" s="125">
         <v>1266</v>
       </c>
-      <c r="E268" s="125"/>
+      <c r="E268" s="125">
+        <v>1688</v>
+      </c>
       <c r="F268" s="125"/>
       <c r="G268" s="125"/>
       <c r="H268" s="97"/>
       <c r="I268" s="97"/>
       <c r="J268" s="65"/>
       <c r="K268" s="38"/>
       <c r="L268" s="38"/>
       <c r="M268" s="65"/>
       <c r="O268" s="47"/>
       <c r="P268" s="48"/>
       <c r="Q268" s="46"/>
       <c r="R268" s="46"/>
       <c r="S268" s="46"/>
     </row>
     <row r="269" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B269" s="125">
         <v>283</v>
       </c>
       <c r="C269" s="125">
         <v>566</v>
       </c>
       <c r="D269" s="125">
         <v>849</v>
       </c>
-      <c r="E269" s="125"/>
+      <c r="E269" s="125">
+        <v>1132</v>
+      </c>
       <c r="F269" s="125"/>
       <c r="G269" s="125"/>
       <c r="H269" s="97"/>
       <c r="I269" s="97"/>
       <c r="J269" s="65"/>
       <c r="K269" s="38"/>
       <c r="L269" s="38"/>
       <c r="M269" s="65"/>
       <c r="O269" s="47"/>
       <c r="P269" s="48"/>
       <c r="Q269" s="46"/>
       <c r="R269" s="46"/>
       <c r="S269" s="46"/>
     </row>
     <row r="270" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B270" s="125">
         <v>713</v>
       </c>
       <c r="C270" s="125">
         <v>1426</v>
       </c>
       <c r="D270" s="125">
         <v>2139</v>
       </c>
-      <c r="E270" s="125"/>
+      <c r="E270" s="125">
+        <v>2852</v>
+      </c>
       <c r="F270" s="125"/>
       <c r="G270" s="125"/>
       <c r="H270" s="97"/>
       <c r="I270" s="97"/>
       <c r="J270" s="65"/>
       <c r="K270" s="38"/>
       <c r="L270" s="38"/>
       <c r="M270" s="65"/>
       <c r="O270" s="47"/>
       <c r="P270" s="48"/>
       <c r="Q270" s="46"/>
       <c r="R270" s="46"/>
       <c r="S270" s="46"/>
     </row>
     <row r="271" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B271" s="125">
         <v>884</v>
       </c>
       <c r="C271" s="125">
         <v>1768</v>
       </c>
       <c r="D271" s="125">
         <v>2652</v>
       </c>
-      <c r="E271" s="125"/>
+      <c r="E271" s="125">
+        <v>3536</v>
+      </c>
       <c r="F271" s="125"/>
       <c r="G271" s="125"/>
       <c r="H271" s="97"/>
       <c r="I271" s="97"/>
       <c r="J271" s="65"/>
       <c r="K271" s="38"/>
       <c r="L271" s="38"/>
       <c r="M271" s="65"/>
       <c r="O271" s="47"/>
       <c r="P271" s="48"/>
       <c r="Q271" s="46"/>
       <c r="R271" s="46"/>
       <c r="S271" s="46"/>
     </row>
     <row r="272" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B272" s="126">
         <v>1142</v>
       </c>
       <c r="C272" s="125">
         <v>2284</v>
       </c>
       <c r="D272" s="126">
         <v>3426</v>
       </c>
-      <c r="E272" s="126"/>
+      <c r="E272" s="126">
+        <v>4568</v>
+      </c>
       <c r="F272" s="125"/>
       <c r="G272" s="125"/>
       <c r="H272" s="97"/>
       <c r="I272" s="97"/>
       <c r="J272" s="65"/>
       <c r="K272" s="38"/>
       <c r="L272" s="38"/>
       <c r="M272" s="65"/>
       <c r="O272" s="35"/>
       <c r="P272" s="36"/>
       <c r="Q272" s="34"/>
       <c r="R272" s="34"/>
       <c r="S272" s="34"/>
     </row>
     <row r="273" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B273" s="126">
         <v>353274</v>
       </c>
       <c r="C273" s="125">
         <v>1035822</v>
       </c>
       <c r="D273" s="126">
         <v>1718370</v>
       </c>
-      <c r="E273" s="126"/>
+      <c r="E273" s="126">
+        <v>2400918</v>
+      </c>
       <c r="F273" s="125"/>
       <c r="G273" s="125"/>
       <c r="H273" s="97"/>
       <c r="I273" s="97"/>
       <c r="J273" s="65"/>
       <c r="K273" s="38"/>
       <c r="L273" s="38"/>
       <c r="M273" s="65"/>
       <c r="O273" s="35"/>
       <c r="P273" s="36"/>
       <c r="Q273" s="34"/>
       <c r="R273" s="34"/>
       <c r="S273" s="34"/>
     </row>
     <row r="274" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B274" s="67"/>
       <c r="C274" s="67"/>
       <c r="D274" s="67"/>
       <c r="E274" s="67"/>
       <c r="F274" s="67"/>
       <c r="G274" s="65"/>
       <c r="H274" s="65"/>
       <c r="I274" s="67"/>
       <c r="J274" s="67"/>
       <c r="K274" s="67"/>
       <c r="L274" s="67"/>
       <c r="M274" s="67"/>
     </row>
     <row r="275" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B275" s="57">
         <v>31449</v>
       </c>
       <c r="C275" s="57">
         <v>123420</v>
       </c>
       <c r="D275" s="57">
         <v>215392</v>
       </c>
-      <c r="E275" s="61"/>
+      <c r="E275" s="61">
+        <v>307363</v>
+      </c>
       <c r="F275" s="57"/>
       <c r="G275" s="57"/>
       <c r="H275" s="95"/>
       <c r="I275" s="96"/>
       <c r="J275" s="57"/>
       <c r="K275" s="61"/>
       <c r="L275" s="61"/>
       <c r="M275" s="57"/>
       <c r="O275" s="35"/>
       <c r="P275" s="36"/>
       <c r="Q275" s="34"/>
       <c r="R275" s="34"/>
       <c r="S275" s="34"/>
     </row>
     <row r="276" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B276" s="92" t="s">
         <v>72</v>
       </c>
       <c r="C276" s="65">
         <v>10029</v>
       </c>
       <c r="D276" s="38">
         <v>20057</v>
       </c>
-      <c r="E276" s="38"/>
+      <c r="E276" s="38">
+        <v>30086</v>
+      </c>
       <c r="F276" s="65"/>
       <c r="G276" s="65"/>
       <c r="H276" s="97"/>
       <c r="I276" s="97"/>
       <c r="J276" s="65"/>
       <c r="K276" s="38"/>
       <c r="L276" s="38"/>
       <c r="M276" s="65"/>
       <c r="O276" s="35"/>
       <c r="P276" s="36"/>
       <c r="Q276" s="34"/>
       <c r="R276" s="36"/>
       <c r="S276" s="34"/>
     </row>
     <row r="277" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B277" s="65">
         <v>83</v>
       </c>
       <c r="C277" s="65">
         <v>166</v>
       </c>
       <c r="D277" s="38">
         <v>249</v>
       </c>
-      <c r="E277" s="38"/>
+      <c r="E277" s="38">
+        <v>332</v>
+      </c>
       <c r="F277" s="65"/>
       <c r="G277" s="65"/>
       <c r="H277" s="97"/>
       <c r="I277" s="97"/>
       <c r="J277" s="65"/>
       <c r="K277" s="38"/>
       <c r="L277" s="38"/>
       <c r="M277" s="65"/>
       <c r="O277" s="35"/>
       <c r="P277" s="36"/>
       <c r="Q277" s="34"/>
       <c r="R277" s="34"/>
       <c r="S277" s="34"/>
     </row>
     <row r="278" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B278" s="65">
         <v>31367</v>
       </c>
       <c r="C278" s="65">
         <v>113228</v>
       </c>
       <c r="D278" s="38">
         <v>195088</v>
       </c>
-      <c r="E278" s="38"/>
+      <c r="E278" s="38">
+        <v>276949</v>
+      </c>
       <c r="F278" s="65"/>
       <c r="G278" s="65"/>
       <c r="H278" s="97"/>
       <c r="I278" s="97"/>
       <c r="J278" s="65"/>
       <c r="K278" s="38"/>
       <c r="L278" s="38"/>
       <c r="M278" s="65"/>
       <c r="O278" s="35"/>
       <c r="P278" s="36"/>
       <c r="Q278" s="34"/>
       <c r="R278" s="34"/>
       <c r="S278" s="34"/>
     </row>
     <row r="279" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="66" t="s">
         <v>32</v>
       </c>
       <c r="B279" s="67"/>
       <c r="C279" s="67"/>
       <c r="D279" s="67"/>
       <c r="E279" s="67"/>
       <c r="F279" s="67"/>
       <c r="G279" s="65"/>
       <c r="H279" s="67"/>
       <c r="I279" s="67"/>
       <c r="J279" s="67"/>
       <c r="K279" s="67"/>
       <c r="L279" s="67"/>
       <c r="M279" s="67"/>
     </row>
     <row r="280" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B280" s="57">
         <v>12148646</v>
       </c>
       <c r="C280" s="57">
         <v>24382509</v>
       </c>
       <c r="D280" s="57">
         <v>35467632</v>
       </c>
-      <c r="E280" s="61"/>
+      <c r="E280" s="61">
+        <v>43948836</v>
+      </c>
       <c r="F280" s="82"/>
       <c r="G280" s="57"/>
       <c r="H280" s="95"/>
       <c r="I280" s="96"/>
       <c r="J280" s="57"/>
       <c r="K280" s="61"/>
       <c r="L280" s="61"/>
       <c r="M280" s="57"/>
       <c r="O280" s="35"/>
       <c r="P280" s="34"/>
       <c r="Q280" s="34"/>
       <c r="R280" s="34"/>
       <c r="S280" s="34"/>
     </row>
     <row r="281" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B281" s="65">
         <v>263073</v>
       </c>
       <c r="C281" s="65">
         <v>525135</v>
       </c>
       <c r="D281" s="38">
         <v>773683</v>
       </c>
-      <c r="E281" s="38"/>
+      <c r="E281" s="38">
+        <v>935583</v>
+      </c>
       <c r="F281" s="65"/>
       <c r="G281" s="65"/>
       <c r="H281" s="97"/>
       <c r="I281" s="97"/>
       <c r="J281" s="65"/>
       <c r="K281" s="38"/>
       <c r="L281" s="38"/>
       <c r="M281" s="65"/>
       <c r="O281" s="35"/>
       <c r="P281" s="34"/>
       <c r="Q281" s="34"/>
       <c r="R281" s="34"/>
       <c r="S281" s="34"/>
     </row>
     <row r="282" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B282" s="65">
         <v>2061</v>
       </c>
       <c r="C282" s="65">
         <v>4906</v>
       </c>
       <c r="D282" s="38">
         <v>7751</v>
       </c>
-      <c r="E282" s="38"/>
+      <c r="E282" s="38">
+        <v>10596</v>
+      </c>
       <c r="F282" s="65"/>
       <c r="G282" s="65"/>
       <c r="H282" s="97"/>
       <c r="I282" s="97"/>
       <c r="J282" s="65"/>
       <c r="K282" s="38"/>
       <c r="L282" s="38"/>
       <c r="M282" s="65"/>
       <c r="O282" s="35"/>
       <c r="P282" s="36"/>
       <c r="Q282" s="34"/>
       <c r="R282" s="36"/>
       <c r="S282" s="34"/>
     </row>
     <row r="283" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B283" s="65">
         <v>1812190</v>
       </c>
       <c r="C283" s="65">
         <v>3436075</v>
       </c>
       <c r="D283" s="38">
         <v>5368222</v>
       </c>
-      <c r="E283" s="38"/>
+      <c r="E283" s="38">
+        <v>6761523</v>
+      </c>
       <c r="F283" s="65"/>
       <c r="G283" s="65"/>
       <c r="H283" s="97"/>
       <c r="I283" s="97"/>
       <c r="J283" s="65"/>
       <c r="K283" s="38"/>
       <c r="L283" s="38"/>
       <c r="M283" s="65"/>
       <c r="O283" s="35"/>
       <c r="P283" s="34"/>
       <c r="Q283" s="34"/>
       <c r="R283" s="34"/>
       <c r="S283" s="34"/>
     </row>
     <row r="284" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B284" s="65">
         <v>2602</v>
       </c>
       <c r="C284" s="65">
         <v>4913</v>
       </c>
       <c r="D284" s="38">
         <v>7223</v>
       </c>
-      <c r="E284" s="38"/>
+      <c r="E284" s="38">
+        <v>9533</v>
+      </c>
       <c r="F284" s="65"/>
       <c r="G284" s="65"/>
       <c r="H284" s="97"/>
       <c r="I284" s="97"/>
       <c r="J284" s="65"/>
       <c r="K284" s="38"/>
       <c r="L284" s="38"/>
       <c r="M284" s="65"/>
       <c r="O284" s="35"/>
       <c r="P284" s="36"/>
       <c r="Q284" s="34"/>
       <c r="R284" s="36"/>
       <c r="S284" s="34"/>
     </row>
     <row r="285" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B285" s="65">
         <v>10068720</v>
       </c>
       <c r="C285" s="65">
         <v>20411480</v>
       </c>
       <c r="D285" s="38">
         <v>29310753</v>
       </c>
-      <c r="E285" s="38"/>
+      <c r="E285" s="38">
+        <v>36231601</v>
+      </c>
       <c r="F285" s="65"/>
       <c r="G285" s="65"/>
       <c r="H285" s="97"/>
       <c r="I285" s="97"/>
       <c r="J285" s="65"/>
       <c r="K285" s="38"/>
       <c r="L285" s="38"/>
       <c r="M285" s="65"/>
       <c r="O285" s="35"/>
       <c r="P285" s="34"/>
       <c r="Q285" s="34"/>
       <c r="R285" s="34"/>
       <c r="S285" s="34"/>
     </row>
     <row r="286" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B286" s="67"/>
       <c r="C286" s="67"/>
       <c r="D286" s="67"/>
       <c r="E286" s="67"/>
       <c r="F286" s="67"/>
       <c r="G286" s="65"/>
       <c r="H286" s="67"/>
       <c r="I286" s="67"/>
       <c r="J286" s="67"/>
       <c r="K286" s="67"/>
       <c r="L286" s="67"/>
       <c r="M286" s="67"/>
     </row>
     <row r="287" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B287" s="57">
         <v>5997377</v>
       </c>
       <c r="C287" s="57">
         <v>11620096</v>
       </c>
       <c r="D287" s="57">
         <v>17699912</v>
       </c>
-      <c r="E287" s="61"/>
+      <c r="E287" s="61">
+        <v>23072665</v>
+      </c>
       <c r="F287" s="82"/>
       <c r="G287" s="57"/>
       <c r="H287" s="95"/>
       <c r="I287" s="96"/>
       <c r="J287" s="57"/>
       <c r="K287" s="61"/>
       <c r="L287" s="61"/>
       <c r="M287" s="57"/>
       <c r="O287" s="35"/>
       <c r="P287" s="34"/>
       <c r="Q287" s="34"/>
       <c r="R287" s="34"/>
       <c r="S287" s="34"/>
     </row>
     <row r="288" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B288" s="65">
         <v>151658</v>
       </c>
       <c r="C288" s="65">
         <v>299743</v>
       </c>
       <c r="D288" s="38">
         <v>448709</v>
       </c>
-      <c r="E288" s="38"/>
+      <c r="E288" s="38">
+        <v>551619</v>
+      </c>
       <c r="F288" s="65"/>
       <c r="G288" s="65"/>
       <c r="H288" s="97"/>
       <c r="I288" s="97"/>
       <c r="J288" s="65"/>
       <c r="K288" s="38"/>
       <c r="L288" s="38"/>
       <c r="M288" s="65"/>
       <c r="O288" s="35"/>
       <c r="P288" s="34"/>
       <c r="Q288" s="34"/>
       <c r="R288" s="34"/>
       <c r="S288" s="34"/>
     </row>
     <row r="289" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B289" s="65">
         <v>1767331</v>
       </c>
       <c r="C289" s="65">
         <v>3353054</v>
       </c>
       <c r="D289" s="38">
         <v>5249857</v>
       </c>
-      <c r="E289" s="38"/>
+      <c r="E289" s="38">
+        <v>6643158</v>
+      </c>
       <c r="F289" s="65"/>
       <c r="G289" s="65"/>
       <c r="H289" s="97"/>
       <c r="I289" s="97"/>
       <c r="J289" s="65"/>
       <c r="K289" s="38"/>
       <c r="L289" s="38"/>
       <c r="M289" s="65"/>
       <c r="O289" s="35"/>
       <c r="P289" s="34"/>
       <c r="Q289" s="34"/>
       <c r="R289" s="34"/>
       <c r="S289" s="34"/>
     </row>
     <row r="290" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B290" s="65">
         <v>4078388</v>
       </c>
       <c r="C290" s="65">
         <v>7967299</v>
       </c>
       <c r="D290" s="38">
         <v>12001346</v>
       </c>
-      <c r="E290" s="38"/>
+      <c r="E290" s="38">
+        <v>15877888</v>
+      </c>
       <c r="F290" s="65"/>
       <c r="G290" s="65"/>
       <c r="H290" s="97"/>
       <c r="I290" s="97"/>
       <c r="J290" s="65"/>
       <c r="K290" s="38"/>
       <c r="L290" s="38"/>
       <c r="M290" s="65"/>
       <c r="O290" s="35"/>
       <c r="P290" s="34"/>
       <c r="Q290" s="34"/>
       <c r="R290" s="34"/>
       <c r="S290" s="34"/>
     </row>
     <row r="291" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B291" s="67"/>
       <c r="C291" s="67"/>
       <c r="D291" s="67"/>
       <c r="E291" s="67"/>
       <c r="F291" s="67"/>
       <c r="G291" s="65"/>
       <c r="H291" s="67"/>
       <c r="I291" s="67"/>
       <c r="J291" s="67"/>
       <c r="K291" s="67"/>
       <c r="L291" s="67"/>
       <c r="M291" s="67"/>
       <c r="O291" s="35"/>
       <c r="P291" s="34"/>
       <c r="Q291" s="37"/>
       <c r="R291" s="37"/>
       <c r="S291" s="34"/>
     </row>
     <row r="292" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="110">
         <v>4499961</v>
       </c>
       <c r="C292" s="110">
         <v>9542417</v>
       </c>
       <c r="D292" s="110">
         <v>13176348</v>
       </c>
-      <c r="E292" s="67"/>
+      <c r="E292" s="110">
+        <v>15636617</v>
+      </c>
       <c r="F292" s="83"/>
       <c r="G292" s="57"/>
       <c r="H292" s="115"/>
       <c r="I292" s="96"/>
       <c r="J292" s="57"/>
       <c r="K292" s="61"/>
       <c r="L292" s="61"/>
       <c r="M292" s="57"/>
       <c r="O292" s="35"/>
       <c r="P292" s="34"/>
       <c r="Q292" s="37"/>
       <c r="R292" s="37"/>
       <c r="S292" s="34"/>
     </row>
     <row r="293" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B293" s="125">
         <v>4499961</v>
       </c>
       <c r="C293" s="125">
         <v>9542417</v>
       </c>
       <c r="D293" s="125">
         <v>13176348</v>
       </c>
-      <c r="E293" s="67"/>
+      <c r="E293" s="125">
+        <v>15636617</v>
+      </c>
       <c r="F293" s="65"/>
       <c r="G293" s="65"/>
       <c r="H293" s="100"/>
       <c r="I293" s="97"/>
       <c r="J293" s="65"/>
       <c r="K293" s="38"/>
       <c r="L293" s="38"/>
       <c r="M293" s="65"/>
     </row>
     <row r="294" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="60" t="s">
         <v>33</v>
       </c>
       <c r="B294" s="67"/>
       <c r="C294" s="67"/>
       <c r="D294" s="67"/>
       <c r="E294" s="67"/>
       <c r="F294" s="67"/>
       <c r="G294" s="65"/>
       <c r="H294" s="65"/>
       <c r="I294" s="67"/>
       <c r="J294" s="67"/>
       <c r="K294" s="67"/>
       <c r="L294" s="67"/>
       <c r="M294" s="67"/>
     </row>
     <row r="295" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B295" s="57">
         <v>1651308</v>
       </c>
       <c r="C295" s="57">
         <v>3219996</v>
       </c>
       <c r="D295" s="57">
         <v>4591372</v>
       </c>
-      <c r="E295" s="61"/>
+      <c r="E295" s="61">
+        <v>5239554</v>
+      </c>
       <c r="F295" s="118"/>
       <c r="G295" s="57"/>
       <c r="H295" s="95"/>
       <c r="I295" s="96"/>
       <c r="J295" s="57"/>
       <c r="K295" s="61"/>
       <c r="L295" s="61"/>
       <c r="M295" s="57"/>
       <c r="O295" s="35"/>
       <c r="P295" s="34"/>
       <c r="Q295" s="34"/>
       <c r="R295" s="34"/>
       <c r="S295" s="34"/>
     </row>
     <row r="296" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B296" s="65">
         <v>111415</v>
       </c>
       <c r="C296" s="65">
         <v>225392</v>
       </c>
       <c r="D296" s="38">
         <v>324974</v>
       </c>
-      <c r="E296" s="38"/>
+      <c r="E296" s="38">
+        <v>383964</v>
+      </c>
       <c r="F296" s="65"/>
       <c r="G296" s="65"/>
       <c r="H296" s="97"/>
       <c r="I296" s="140"/>
       <c r="J296" s="65"/>
       <c r="K296" s="38"/>
       <c r="L296" s="38"/>
       <c r="M296" s="65"/>
       <c r="O296" s="35"/>
       <c r="P296" s="34"/>
       <c r="Q296" s="34"/>
       <c r="R296" s="34"/>
       <c r="S296" s="34"/>
     </row>
     <row r="297" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B297" s="65">
         <v>2061</v>
       </c>
       <c r="C297" s="65">
         <v>4906</v>
       </c>
       <c r="D297" s="38">
         <v>7751</v>
       </c>
-      <c r="E297" s="38"/>
+      <c r="E297" s="38">
+        <v>10596</v>
+      </c>
       <c r="F297" s="65"/>
       <c r="G297" s="65"/>
       <c r="H297" s="97"/>
       <c r="I297" s="97"/>
       <c r="J297" s="65"/>
       <c r="K297" s="38"/>
       <c r="L297" s="38"/>
       <c r="M297" s="65"/>
       <c r="O297" s="35"/>
       <c r="P297" s="36"/>
       <c r="Q297" s="34"/>
       <c r="R297" s="36"/>
       <c r="S297" s="34"/>
     </row>
     <row r="298" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B298" s="65">
         <v>44859</v>
       </c>
       <c r="C298" s="65">
         <v>83021</v>
       </c>
       <c r="D298" s="38">
         <v>118365</v>
       </c>
-      <c r="E298" s="38"/>
+      <c r="E298" s="38">
+        <v>118365</v>
+      </c>
       <c r="F298" s="65"/>
       <c r="G298" s="65"/>
       <c r="H298" s="97"/>
       <c r="I298" s="97"/>
       <c r="J298" s="65"/>
       <c r="K298" s="38"/>
       <c r="L298" s="38"/>
       <c r="M298" s="65"/>
       <c r="O298" s="35"/>
       <c r="P298" s="36"/>
       <c r="Q298" s="36"/>
       <c r="R298" s="34"/>
       <c r="S298" s="34"/>
     </row>
     <row r="299" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B299" s="65">
         <v>2602</v>
       </c>
       <c r="C299" s="65">
         <v>4913</v>
       </c>
       <c r="D299" s="38">
         <v>7223</v>
       </c>
-      <c r="E299" s="38"/>
+      <c r="E299" s="38">
+        <v>9533</v>
+      </c>
       <c r="F299" s="65"/>
       <c r="G299" s="65"/>
       <c r="H299" s="97"/>
       <c r="I299" s="97"/>
       <c r="J299" s="65"/>
       <c r="K299" s="38"/>
       <c r="L299" s="38"/>
       <c r="M299" s="65"/>
       <c r="O299" s="35"/>
       <c r="P299" s="36"/>
       <c r="Q299" s="34"/>
       <c r="R299" s="36"/>
       <c r="S299" s="34"/>
     </row>
     <row r="300" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B300" s="65">
         <v>1490371</v>
       </c>
       <c r="C300" s="65">
         <v>2901764</v>
       </c>
       <c r="D300" s="38">
         <v>4133059</v>
       </c>
-      <c r="E300" s="38"/>
+      <c r="E300" s="38">
+        <v>4717096</v>
+      </c>
       <c r="F300" s="65"/>
       <c r="G300" s="65"/>
       <c r="H300" s="97"/>
       <c r="I300" s="97"/>
       <c r="J300" s="65"/>
       <c r="K300" s="38"/>
       <c r="L300" s="38"/>
       <c r="M300" s="65"/>
       <c r="O300" s="35"/>
       <c r="P300" s="34"/>
       <c r="Q300" s="34"/>
       <c r="R300" s="34"/>
       <c r="S300" s="34"/>
     </row>
     <row r="301" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B301" s="67"/>
       <c r="C301" s="67"/>
       <c r="D301" s="67"/>
       <c r="E301" s="67"/>
       <c r="F301" s="67"/>
       <c r="G301" s="67"/>
       <c r="H301" s="67"/>
       <c r="I301" s="67"/>
       <c r="J301" s="67"/>
       <c r="K301" s="103"/>
       <c r="L301" s="103"/>
       <c r="M301" s="67"/>
     </row>
     <row r="302" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B302" s="57">
         <v>773943</v>
       </c>
       <c r="C302" s="57">
         <v>2533406</v>
       </c>
       <c r="D302" s="57">
         <v>4384868</v>
       </c>
-      <c r="E302" s="61"/>
+      <c r="E302" s="61">
+        <v>6142456</v>
+      </c>
       <c r="F302" s="57"/>
       <c r="G302" s="57"/>
       <c r="H302" s="95"/>
       <c r="I302" s="96"/>
       <c r="J302" s="57"/>
       <c r="K302" s="61"/>
       <c r="L302" s="61"/>
       <c r="M302" s="57"/>
       <c r="O302" s="35"/>
       <c r="P302" s="34"/>
       <c r="Q302" s="34"/>
       <c r="R302" s="34"/>
       <c r="S302" s="34"/>
     </row>
     <row r="303" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B303" s="38">
         <v>8352</v>
       </c>
       <c r="C303" s="65">
         <v>16808</v>
       </c>
       <c r="D303" s="38">
         <v>25609</v>
       </c>
-      <c r="E303" s="38"/>
+      <c r="E303" s="38">
+        <v>36909</v>
+      </c>
       <c r="F303" s="65"/>
       <c r="G303" s="65"/>
       <c r="H303" s="97"/>
       <c r="I303" s="97"/>
       <c r="J303" s="65"/>
       <c r="K303" s="38"/>
       <c r="L303" s="38"/>
       <c r="M303" s="65"/>
       <c r="O303" s="35"/>
       <c r="P303" s="36"/>
       <c r="Q303" s="34"/>
       <c r="R303" s="34"/>
       <c r="S303" s="34"/>
     </row>
     <row r="304" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B304" s="38">
         <v>10323</v>
       </c>
       <c r="C304" s="65">
         <v>16538</v>
       </c>
       <c r="D304" s="38">
         <v>22985</v>
       </c>
-      <c r="E304" s="38"/>
+      <c r="E304" s="38">
+        <v>30243</v>
+      </c>
       <c r="F304" s="65"/>
       <c r="G304" s="65"/>
       <c r="H304" s="97"/>
       <c r="I304" s="97"/>
       <c r="J304" s="65"/>
       <c r="K304" s="38"/>
       <c r="L304" s="38"/>
       <c r="M304" s="65"/>
       <c r="O304" s="35"/>
       <c r="P304" s="36"/>
       <c r="Q304" s="34"/>
       <c r="R304" s="34"/>
       <c r="S304" s="34"/>
     </row>
     <row r="305" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B305" s="38">
         <v>166301</v>
       </c>
       <c r="C305" s="65">
         <v>378634</v>
       </c>
       <c r="D305" s="38">
         <v>693006</v>
       </c>
-      <c r="E305" s="38"/>
+      <c r="E305" s="38">
+        <v>1010931</v>
+      </c>
       <c r="F305" s="65"/>
       <c r="G305" s="65"/>
       <c r="H305" s="97"/>
       <c r="I305" s="97"/>
       <c r="J305" s="65"/>
       <c r="K305" s="38"/>
       <c r="L305" s="38"/>
       <c r="M305" s="65"/>
       <c r="O305" s="35"/>
       <c r="P305" s="34"/>
       <c r="Q305" s="34"/>
       <c r="R305" s="34"/>
       <c r="S305" s="34"/>
     </row>
     <row r="306" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B306" s="38">
         <v>14403</v>
       </c>
       <c r="C306" s="65">
         <v>20727</v>
       </c>
       <c r="D306" s="38">
         <v>27735</v>
       </c>
-      <c r="E306" s="38"/>
+      <c r="E306" s="38">
+        <v>34443</v>
+      </c>
       <c r="F306" s="65"/>
       <c r="G306" s="65"/>
       <c r="H306" s="97"/>
       <c r="I306" s="97"/>
       <c r="J306" s="65"/>
       <c r="K306" s="38"/>
       <c r="L306" s="38"/>
       <c r="M306" s="65"/>
       <c r="O306" s="35"/>
       <c r="P306" s="36"/>
       <c r="Q306" s="34"/>
       <c r="R306" s="34"/>
       <c r="S306" s="34"/>
     </row>
     <row r="307" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B307" s="38">
         <v>8039</v>
       </c>
       <c r="C307" s="65">
         <v>16486</v>
       </c>
       <c r="D307" s="38">
         <v>24932</v>
       </c>
-      <c r="E307" s="38"/>
+      <c r="E307" s="38">
+        <v>33378</v>
+      </c>
       <c r="F307" s="65"/>
       <c r="G307" s="65"/>
       <c r="H307" s="97"/>
       <c r="I307" s="97"/>
       <c r="J307" s="65"/>
       <c r="K307" s="38"/>
       <c r="L307" s="38"/>
       <c r="M307" s="65"/>
       <c r="O307" s="35"/>
       <c r="P307" s="36"/>
       <c r="Q307" s="34"/>
       <c r="R307" s="34"/>
       <c r="S307" s="34"/>
     </row>
     <row r="308" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B308" s="38">
         <v>29902</v>
       </c>
       <c r="C308" s="65">
         <v>47833</v>
       </c>
       <c r="D308" s="38">
         <v>64063</v>
       </c>
-      <c r="E308" s="38"/>
+      <c r="E308" s="38">
+        <v>83872</v>
+      </c>
       <c r="F308" s="65"/>
       <c r="G308" s="65"/>
       <c r="H308" s="97"/>
       <c r="I308" s="97"/>
       <c r="J308" s="65"/>
       <c r="K308" s="38"/>
       <c r="L308" s="38"/>
       <c r="M308" s="65"/>
       <c r="O308" s="35"/>
       <c r="P308" s="36"/>
       <c r="Q308" s="34"/>
       <c r="R308" s="34"/>
       <c r="S308" s="34"/>
     </row>
     <row r="309" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B309" s="38">
         <v>9088</v>
       </c>
       <c r="C309" s="65">
         <v>16843</v>
       </c>
       <c r="D309" s="38">
         <v>24598</v>
       </c>
-      <c r="E309" s="38"/>
+      <c r="E309" s="38">
+        <v>32354</v>
+      </c>
       <c r="F309" s="65"/>
       <c r="G309" s="65"/>
       <c r="H309" s="97"/>
       <c r="I309" s="97"/>
       <c r="J309" s="65"/>
       <c r="K309" s="38"/>
       <c r="L309" s="38"/>
       <c r="M309" s="65"/>
       <c r="O309" s="35"/>
       <c r="P309" s="36"/>
       <c r="Q309" s="34"/>
       <c r="R309" s="34"/>
       <c r="S309" s="34"/>
     </row>
     <row r="310" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B310" s="38">
         <v>1593</v>
       </c>
       <c r="C310" s="65">
         <v>4417</v>
       </c>
       <c r="D310" s="38">
         <v>7241</v>
       </c>
-      <c r="E310" s="38"/>
+      <c r="E310" s="38">
+        <v>10066</v>
+      </c>
       <c r="F310" s="65"/>
       <c r="G310" s="65"/>
       <c r="H310" s="97"/>
       <c r="I310" s="97"/>
       <c r="J310" s="65"/>
       <c r="K310" s="38"/>
       <c r="L310" s="38"/>
       <c r="M310" s="65"/>
       <c r="O310" s="35"/>
       <c r="P310" s="36"/>
       <c r="Q310" s="34"/>
       <c r="R310" s="34"/>
       <c r="S310" s="34"/>
     </row>
     <row r="311" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B311" s="38">
         <v>12955</v>
       </c>
       <c r="C311" s="65">
         <v>26162</v>
       </c>
       <c r="D311" s="38">
         <v>39369</v>
       </c>
-      <c r="E311" s="38"/>
+      <c r="E311" s="38">
+        <v>52576</v>
+      </c>
       <c r="F311" s="65"/>
       <c r="G311" s="65"/>
       <c r="H311" s="97"/>
       <c r="I311" s="97"/>
       <c r="J311" s="65"/>
       <c r="K311" s="38"/>
       <c r="L311" s="38"/>
       <c r="M311" s="65"/>
       <c r="O311" s="35"/>
       <c r="P311" s="36"/>
       <c r="Q311" s="34"/>
       <c r="R311" s="34"/>
       <c r="S311" s="34"/>
     </row>
     <row r="312" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B312" s="38">
         <v>12884</v>
       </c>
       <c r="C312" s="65">
         <v>28417</v>
       </c>
       <c r="D312" s="38">
         <v>43951</v>
       </c>
-      <c r="E312" s="38"/>
+      <c r="E312" s="38">
+        <v>59484</v>
+      </c>
       <c r="F312" s="65"/>
       <c r="G312" s="65"/>
       <c r="H312" s="97"/>
       <c r="I312" s="97"/>
       <c r="J312" s="65"/>
       <c r="K312" s="38"/>
       <c r="L312" s="38"/>
       <c r="M312" s="65"/>
       <c r="O312" s="35"/>
       <c r="P312" s="36"/>
       <c r="Q312" s="34"/>
       <c r="R312" s="34"/>
       <c r="S312" s="34"/>
     </row>
     <row r="313" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B313" s="38">
         <v>18820</v>
       </c>
       <c r="C313" s="65">
         <v>37517</v>
       </c>
       <c r="D313" s="38">
         <v>57741</v>
       </c>
-      <c r="E313" s="38"/>
+      <c r="E313" s="38">
+        <v>79676</v>
+      </c>
       <c r="F313" s="74"/>
       <c r="G313" s="65"/>
       <c r="H313" s="97"/>
       <c r="I313" s="97"/>
       <c r="J313" s="65"/>
       <c r="K313" s="38"/>
       <c r="L313" s="38"/>
       <c r="M313" s="65"/>
       <c r="O313" s="35"/>
       <c r="P313" s="34"/>
       <c r="Q313" s="34"/>
       <c r="R313" s="34"/>
       <c r="S313" s="34"/>
     </row>
     <row r="314" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B314" s="38">
         <v>2708</v>
       </c>
       <c r="C314" s="65">
         <v>7743</v>
       </c>
       <c r="D314" s="38">
         <v>12778</v>
       </c>
-      <c r="E314" s="38"/>
+      <c r="E314" s="38">
+        <v>17813</v>
+      </c>
       <c r="F314" s="65"/>
       <c r="G314" s="65"/>
       <c r="H314" s="97"/>
       <c r="I314" s="97"/>
       <c r="J314" s="65"/>
       <c r="K314" s="38"/>
       <c r="L314" s="38"/>
       <c r="M314" s="65"/>
       <c r="O314" s="35"/>
       <c r="P314" s="36"/>
       <c r="Q314" s="34"/>
       <c r="R314" s="34"/>
       <c r="S314" s="34"/>
     </row>
     <row r="315" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B315" s="124">
         <v>478576</v>
       </c>
       <c r="C315" s="135">
         <v>1915284</v>
       </c>
       <c r="D315" s="38">
         <v>3340863</v>
       </c>
-      <c r="E315" s="38"/>
+      <c r="E315" s="38">
+        <v>4660715</v>
+      </c>
       <c r="F315" s="65"/>
       <c r="G315" s="65"/>
       <c r="H315" s="97"/>
       <c r="I315" s="97"/>
       <c r="J315" s="65"/>
       <c r="K315" s="38"/>
       <c r="L315" s="38"/>
       <c r="M315" s="65"/>
       <c r="O315" s="35"/>
       <c r="P315" s="34"/>
       <c r="Q315" s="34"/>
       <c r="R315" s="34"/>
       <c r="S315" s="34"/>
     </row>
     <row r="316" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="144" t="s">
         <v>27</v>
       </c>
       <c r="B316" s="144"/>
       <c r="C316" s="144"/>
       <c r="D316" s="23"/>
       <c r="E316" s="23"/>
       <c r="F316" s="23"/>
       <c r="G316" s="24"/>
       <c r="H316" s="24"/>