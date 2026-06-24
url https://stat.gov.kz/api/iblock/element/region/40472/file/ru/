--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$315</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$319</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="73">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -575,51 +575,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -920,50 +920,54 @@
     <xf numFmtId="165" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
@@ -1256,129 +1260,129 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S321"/>
+  <dimension ref="A1:S325"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="15" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="19.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="145" t="s">
+      <c r="A1" s="147" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="145"/>
-[...10 lines deleted...]
-      <c r="M1" s="145"/>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="2"/>
       <c r="F2" s="10"/>
       <c r="G2" s="14"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="146"/>
-      <c r="B3" s="148" t="s">
+      <c r="A3" s="148"/>
+      <c r="B3" s="150" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="149"/>
-[...9 lines deleted...]
-      <c r="M3" s="150"/>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="152"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="147"/>
+      <c r="A4" s="149"/>
       <c r="B4" s="51" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="54" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="51" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="51" t="s">
@@ -1407,8119 +1411,8754 @@
       <c r="F5" s="57"/>
       <c r="G5" s="58"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
       <c r="M5" s="57"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="61">
         <v>289095671</v>
       </c>
       <c r="C6" s="61">
         <v>548432627</v>
       </c>
       <c r="D6" s="61">
         <v>889179170</v>
       </c>
       <c r="E6" s="62">
         <v>1331973307</v>
       </c>
-      <c r="F6" s="61"/>
+      <c r="F6" s="61">
+        <v>1704222717</v>
+      </c>
       <c r="G6" s="57"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="38">
         <v>456074</v>
       </c>
       <c r="C7" s="38">
         <v>531113</v>
       </c>
       <c r="D7" s="129">
         <v>604132</v>
       </c>
       <c r="E7" s="64">
         <v>689911</v>
       </c>
-      <c r="F7" s="38"/>
+      <c r="F7" s="38">
+        <v>1518173</v>
+      </c>
       <c r="G7" s="129"/>
       <c r="H7" s="65"/>
       <c r="I7" s="65"/>
       <c r="J7" s="120"/>
       <c r="K7" s="120"/>
       <c r="L7" s="120"/>
       <c r="M7" s="131"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="65">
         <v>31945</v>
       </c>
       <c r="C8" s="38">
         <v>56063</v>
       </c>
       <c r="D8" s="129">
         <v>80412</v>
       </c>
       <c r="E8" s="64">
         <v>105572</v>
       </c>
-      <c r="F8" s="38"/>
+      <c r="F8" s="38">
+        <v>128734</v>
+      </c>
       <c r="G8" s="129"/>
       <c r="H8" s="65"/>
       <c r="I8" s="65"/>
       <c r="J8" s="120"/>
       <c r="K8" s="120"/>
       <c r="L8" s="120"/>
       <c r="M8" s="131"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="65">
         <v>252743207</v>
       </c>
       <c r="C9" s="38">
         <v>471432200</v>
       </c>
       <c r="D9" s="129">
         <v>770168841</v>
       </c>
       <c r="E9" s="129">
         <v>1173386937</v>
       </c>
-      <c r="F9" s="38"/>
+      <c r="F9" s="129">
+        <v>1506113173</v>
+      </c>
       <c r="G9" s="129"/>
       <c r="H9" s="65"/>
       <c r="I9" s="131"/>
       <c r="J9" s="129"/>
       <c r="K9" s="120"/>
       <c r="L9" s="120"/>
       <c r="M9" s="131"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="65">
         <v>22783</v>
       </c>
       <c r="C10" s="38">
         <v>176254</v>
       </c>
       <c r="D10" s="129">
         <v>330409</v>
       </c>
       <c r="E10" s="129">
         <v>484263</v>
       </c>
-      <c r="F10" s="38"/>
+      <c r="F10" s="129">
+        <v>501855</v>
+      </c>
       <c r="G10" s="129"/>
       <c r="H10" s="65"/>
       <c r="I10" s="131"/>
       <c r="J10" s="129"/>
       <c r="K10" s="120"/>
       <c r="L10" s="120"/>
       <c r="M10" s="131"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="65">
         <v>11173</v>
       </c>
       <c r="C11" s="38">
         <v>138723</v>
       </c>
       <c r="D11" s="129">
         <v>266272</v>
       </c>
       <c r="E11" s="129">
         <v>393821</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="129">
+        <v>584466</v>
+      </c>
       <c r="G11" s="129"/>
       <c r="H11" s="65"/>
       <c r="I11" s="131"/>
       <c r="J11" s="129"/>
       <c r="K11" s="120"/>
       <c r="L11" s="120"/>
       <c r="M11" s="131"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="65">
         <v>8912375</v>
       </c>
       <c r="C12" s="38">
         <v>17429044</v>
       </c>
       <c r="D12" s="129">
         <v>26910844</v>
       </c>
       <c r="E12" s="129">
         <v>37369284</v>
       </c>
-      <c r="F12" s="38"/>
+      <c r="F12" s="129">
+        <v>50418187</v>
+      </c>
       <c r="G12" s="129"/>
       <c r="H12" s="65"/>
       <c r="I12" s="131"/>
       <c r="J12" s="129"/>
       <c r="K12" s="120"/>
       <c r="L12" s="120"/>
       <c r="M12" s="131"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="65">
         <v>62748</v>
       </c>
       <c r="C13" s="38">
         <v>395638</v>
       </c>
       <c r="D13" s="129">
         <v>728528</v>
       </c>
       <c r="E13" s="129">
         <v>1061418</v>
       </c>
-      <c r="F13" s="38"/>
+      <c r="F13" s="129">
+        <v>1215182</v>
+      </c>
       <c r="G13" s="129"/>
       <c r="H13" s="65"/>
       <c r="I13" s="131"/>
       <c r="J13" s="129"/>
       <c r="K13" s="120"/>
       <c r="L13" s="120"/>
       <c r="M13" s="131"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="65">
         <v>10448</v>
       </c>
       <c r="C14" s="38">
         <v>22127</v>
       </c>
       <c r="D14" s="129">
         <v>33806</v>
       </c>
       <c r="E14" s="129">
         <v>45486</v>
       </c>
-      <c r="F14" s="38"/>
+      <c r="F14" s="129">
+        <v>56173</v>
+      </c>
       <c r="G14" s="129"/>
       <c r="H14" s="65"/>
       <c r="I14" s="131"/>
       <c r="J14" s="129"/>
       <c r="K14" s="120"/>
       <c r="L14" s="120"/>
       <c r="M14" s="131"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="65">
         <v>24895</v>
       </c>
       <c r="C15" s="38">
         <v>51709</v>
       </c>
       <c r="D15" s="129">
         <v>78522</v>
       </c>
       <c r="E15" s="129">
         <v>105336</v>
       </c>
-      <c r="F15" s="38"/>
+      <c r="F15" s="129">
+        <v>133518</v>
+      </c>
       <c r="G15" s="129"/>
       <c r="H15" s="65"/>
       <c r="I15" s="131"/>
       <c r="J15" s="129"/>
       <c r="K15" s="120"/>
       <c r="L15" s="120"/>
       <c r="M15" s="131"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="65">
         <v>22442</v>
       </c>
       <c r="C16" s="38">
         <v>44513</v>
       </c>
       <c r="D16" s="129">
         <v>66585</v>
       </c>
       <c r="E16" s="129">
         <v>88656</v>
       </c>
-      <c r="F16" s="38"/>
+      <c r="F16" s="129">
+        <v>108504</v>
+      </c>
       <c r="G16" s="129"/>
       <c r="H16" s="65"/>
       <c r="I16" s="131"/>
       <c r="J16" s="129"/>
       <c r="K16" s="120"/>
       <c r="L16" s="120"/>
       <c r="M16" s="131"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="65">
         <v>2535756</v>
       </c>
       <c r="C17" s="38">
         <v>5279897</v>
       </c>
       <c r="D17" s="129">
         <v>7697857</v>
       </c>
       <c r="E17" s="129">
         <v>9430563</v>
       </c>
-      <c r="F17" s="38"/>
+      <c r="F17" s="129">
+        <v>10201304</v>
+      </c>
       <c r="G17" s="129"/>
       <c r="H17" s="65"/>
       <c r="I17" s="131"/>
       <c r="J17" s="129"/>
       <c r="K17" s="120"/>
       <c r="L17" s="120"/>
       <c r="M17" s="131"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="65">
         <v>46063</v>
       </c>
       <c r="C18" s="38">
         <v>151855</v>
       </c>
       <c r="D18" s="129">
         <v>257648</v>
       </c>
       <c r="E18" s="129">
         <v>363440</v>
       </c>
-      <c r="F18" s="38"/>
+      <c r="F18" s="129">
+        <v>409507</v>
+      </c>
       <c r="G18" s="129"/>
       <c r="H18" s="65"/>
       <c r="I18" s="131"/>
       <c r="J18" s="129"/>
       <c r="K18" s="120"/>
       <c r="L18" s="120"/>
       <c r="M18" s="131"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="65">
         <v>23780304</v>
       </c>
       <c r="C19" s="38">
         <v>51842896</v>
       </c>
       <c r="D19" s="129">
         <v>80619907</v>
       </c>
       <c r="E19" s="64">
         <v>106445509</v>
       </c>
-      <c r="F19" s="38"/>
+      <c r="F19" s="38">
+        <v>130133314</v>
+      </c>
       <c r="G19" s="129"/>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
       <c r="J19" s="120"/>
       <c r="K19" s="120"/>
       <c r="L19" s="120"/>
       <c r="M19" s="131"/>
     </row>
     <row r="20" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="68"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61">
         <v>251796306</v>
       </c>
       <c r="C21" s="61">
         <v>468193399</v>
       </c>
       <c r="D21" s="61">
         <v>764514744</v>
       </c>
       <c r="E21" s="61">
         <v>1167846501</v>
       </c>
-      <c r="F21" s="57"/>
+      <c r="F21" s="57">
+        <v>1503780126</v>
+      </c>
       <c r="G21" s="57"/>
       <c r="H21" s="70"/>
       <c r="I21" s="57"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="65">
         <v>401490</v>
       </c>
       <c r="C22" s="65">
         <v>430881</v>
       </c>
       <c r="D22" s="38">
         <v>448205</v>
       </c>
       <c r="E22" s="38">
         <v>475836</v>
       </c>
-      <c r="F22" s="65"/>
+      <c r="F22" s="65">
+        <v>1246880</v>
+      </c>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="67">
         <v>7440</v>
       </c>
       <c r="C23" s="125">
         <v>11161</v>
       </c>
       <c r="D23" s="126">
         <v>14881</v>
       </c>
       <c r="E23" s="126">
         <v>18601</v>
       </c>
-      <c r="F23" s="65"/>
+      <c r="F23" s="65">
+        <v>18601</v>
+      </c>
       <c r="G23" s="65"/>
       <c r="H23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="65">
         <v>245964753</v>
       </c>
       <c r="C24" s="65">
         <v>457702136</v>
       </c>
       <c r="D24" s="129">
         <v>748331826</v>
       </c>
       <c r="E24" s="38">
         <v>1144635520</v>
       </c>
-      <c r="F24" s="65"/>
+      <c r="F24" s="65">
+        <v>1470348226</v>
+      </c>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="38"/>
       <c r="J24" s="65"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="65">
         <v>5356941</v>
       </c>
       <c r="C25" s="65">
         <v>9738940</v>
       </c>
       <c r="D25" s="129">
         <v>15164949</v>
       </c>
       <c r="E25" s="38">
         <v>21917060</v>
       </c>
-      <c r="F25" s="65"/>
+      <c r="F25" s="65">
+        <v>31329502</v>
+      </c>
       <c r="G25" s="65"/>
       <c r="H25" s="65"/>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="65">
         <v>25716</v>
       </c>
       <c r="C26" s="65">
         <v>26533</v>
       </c>
       <c r="D26" s="129">
         <v>27350</v>
       </c>
       <c r="E26" s="38">
         <v>28167</v>
       </c>
-      <c r="F26" s="65"/>
+      <c r="F26" s="65">
+        <v>28984</v>
+      </c>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="125">
         <v>13783</v>
       </c>
       <c r="C27" s="65">
         <v>48894</v>
       </c>
       <c r="D27" s="38">
         <v>84006</v>
       </c>
       <c r="E27" s="38">
         <v>119118</v>
       </c>
-      <c r="F27" s="127"/>
+      <c r="F27" s="127">
+        <v>126699</v>
+      </c>
       <c r="G27" s="65"/>
       <c r="H27" s="65"/>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="65">
         <v>26184</v>
       </c>
       <c r="C28" s="65">
         <v>234857</v>
       </c>
       <c r="D28" s="38">
         <v>443530</v>
       </c>
       <c r="E28" s="38">
         <v>652203</v>
       </c>
-      <c r="F28" s="65"/>
+      <c r="F28" s="65">
+        <v>681238</v>
+      </c>
       <c r="G28" s="65"/>
       <c r="H28" s="65"/>
       <c r="I28" s="65"/>
       <c r="J28" s="65"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="67"/>
       <c r="E29" s="75"/>
       <c r="F29" s="76"/>
       <c r="G29" s="65"/>
       <c r="H29" s="65"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="57">
         <v>242417566</v>
       </c>
       <c r="C30" s="61">
         <v>451765171</v>
       </c>
       <c r="D30" s="61">
         <v>739867360</v>
       </c>
       <c r="E30" s="61">
         <v>1135221993</v>
       </c>
-      <c r="F30" s="61"/>
+      <c r="F30" s="61">
+        <v>1460489924</v>
+      </c>
       <c r="G30" s="57"/>
       <c r="H30" s="70"/>
       <c r="I30" s="57"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="65">
         <v>237996404</v>
       </c>
       <c r="C31" s="38">
         <v>443186716</v>
       </c>
       <c r="D31" s="129">
         <v>726330892</v>
       </c>
       <c r="E31" s="38">
         <v>1115786194</v>
       </c>
-      <c r="F31" s="38"/>
+      <c r="F31" s="38">
+        <v>1432685786</v>
+      </c>
       <c r="G31" s="65"/>
       <c r="H31" s="65"/>
       <c r="I31" s="65"/>
       <c r="J31" s="129"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="65">
         <v>4421162</v>
       </c>
       <c r="C32" s="38">
         <v>8578455</v>
       </c>
       <c r="D32" s="129">
         <v>13536468</v>
       </c>
       <c r="E32" s="38">
         <v>19435799</v>
       </c>
-      <c r="F32" s="38"/>
+      <c r="F32" s="38">
+        <v>27804138</v>
+      </c>
       <c r="G32" s="65"/>
       <c r="H32" s="65"/>
       <c r="I32" s="65"/>
       <c r="J32" s="129"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="67"/>
       <c r="C33" s="67"/>
       <c r="D33" s="67"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="65"/>
       <c r="H33" s="65"/>
       <c r="I33" s="67"/>
       <c r="J33" s="73"/>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="57">
         <v>237775271</v>
       </c>
       <c r="C34" s="61">
         <v>443246822</v>
       </c>
       <c r="D34" s="61">
         <v>726850318</v>
       </c>
       <c r="E34" s="61">
         <v>1118526297</v>
       </c>
-      <c r="F34" s="57"/>
+      <c r="F34" s="57">
+        <v>1439491365</v>
+      </c>
       <c r="G34" s="57"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="65">
         <v>233828513</v>
       </c>
       <c r="C35" s="38">
         <v>435530198</v>
       </c>
       <c r="D35" s="129">
         <v>714719496</v>
       </c>
       <c r="E35" s="38">
         <v>1101074446</v>
       </c>
-      <c r="F35" s="65"/>
+      <c r="F35" s="65">
+        <v>1414368953</v>
+      </c>
       <c r="G35" s="65"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="129"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="65"/>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="65">
         <v>3946758</v>
       </c>
       <c r="C36" s="38">
         <v>7716624</v>
       </c>
       <c r="D36" s="129">
         <v>12130822</v>
       </c>
       <c r="E36" s="38">
         <v>17451851</v>
       </c>
-      <c r="F36" s="65"/>
+      <c r="F36" s="65">
+        <v>25122412</v>
+      </c>
       <c r="G36" s="65"/>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
       <c r="J36" s="129"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="65"/>
     </row>
     <row r="37" spans="1:13" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="79"/>
       <c r="G37" s="65"/>
       <c r="H37" s="65"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="57">
         <v>4642295</v>
       </c>
       <c r="C38" s="61">
         <v>8518349</v>
       </c>
       <c r="D38" s="61">
         <v>13017042</v>
       </c>
       <c r="E38" s="61">
         <v>16695696</v>
       </c>
-      <c r="F38" s="57"/>
+      <c r="F38" s="57">
+        <v>20998559</v>
+      </c>
       <c r="G38" s="57"/>
       <c r="H38" s="57"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="65">
         <v>4167891</v>
       </c>
       <c r="C39" s="38">
         <v>7656518</v>
       </c>
       <c r="D39" s="38">
         <v>11611396</v>
       </c>
       <c r="E39" s="38">
         <v>14711748</v>
       </c>
-      <c r="F39" s="65"/>
+      <c r="F39" s="65">
+        <v>18316833</v>
+      </c>
       <c r="G39" s="65"/>
       <c r="H39" s="65"/>
       <c r="I39" s="38"/>
       <c r="J39" s="129"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="65"/>
     </row>
     <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="65">
         <v>474404</v>
       </c>
       <c r="C40" s="38">
         <v>861831</v>
       </c>
       <c r="D40" s="38">
         <v>1405646</v>
       </c>
       <c r="E40" s="38">
         <v>1983948</v>
       </c>
-      <c r="F40" s="65"/>
+      <c r="F40" s="65">
+        <v>2681726</v>
+      </c>
       <c r="G40" s="65"/>
       <c r="H40" s="65"/>
       <c r="I40" s="38"/>
       <c r="J40" s="129"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="67"/>
       <c r="C41" s="67"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
       <c r="F41" s="67"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="67"/>
       <c r="J41" s="67"/>
       <c r="K41" s="67"/>
       <c r="L41" s="67"/>
       <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="57">
         <v>81991</v>
       </c>
       <c r="C42" s="81">
         <v>396241</v>
       </c>
       <c r="D42" s="61">
         <v>698424</v>
       </c>
       <c r="E42" s="57">
         <v>1010915</v>
       </c>
-      <c r="F42" s="82"/>
+      <c r="F42" s="82">
+        <v>1062521</v>
+      </c>
       <c r="G42" s="57"/>
       <c r="H42" s="70"/>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="125">
         <v>8</v>
       </c>
       <c r="C43" s="84">
         <v>29399</v>
       </c>
       <c r="D43" s="38">
         <v>46723</v>
       </c>
       <c r="E43" s="38">
         <v>74354</v>
       </c>
-      <c r="F43" s="65"/>
+      <c r="F43" s="65">
+        <v>78463</v>
+      </c>
       <c r="G43" s="65"/>
       <c r="H43" s="65"/>
       <c r="I43" s="85"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="65"/>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="126">
         <v>7440</v>
       </c>
       <c r="C44" s="126">
         <v>11161</v>
       </c>
       <c r="D44" s="126">
         <v>14881</v>
       </c>
       <c r="E44" s="126">
         <v>18601</v>
       </c>
-      <c r="F44" s="65"/>
+      <c r="F44" s="65">
+        <v>18601</v>
+      </c>
       <c r="G44" s="86"/>
       <c r="H44" s="65"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="M44" s="65"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="126">
         <v>7848</v>
       </c>
       <c r="C45" s="84">
         <v>12706</v>
       </c>
       <c r="D45" s="38">
         <v>17564</v>
       </c>
       <c r="E45" s="38">
         <v>22421</v>
       </c>
-      <c r="F45" s="65"/>
+      <c r="F45" s="65">
+        <v>28579</v>
+      </c>
       <c r="G45" s="86"/>
       <c r="H45" s="65"/>
       <c r="I45" s="85"/>
       <c r="J45" s="38"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="126">
         <v>25912</v>
       </c>
       <c r="C46" s="84">
         <v>57592</v>
       </c>
       <c r="D46" s="38">
         <v>89273</v>
       </c>
       <c r="E46" s="38">
         <v>120954</v>
       </c>
-      <c r="F46" s="65"/>
+      <c r="F46" s="65">
+        <v>124861</v>
+      </c>
       <c r="G46" s="86"/>
       <c r="H46" s="65"/>
       <c r="I46" s="85"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="126">
         <v>817</v>
       </c>
       <c r="C47" s="84">
         <v>1634</v>
       </c>
       <c r="D47" s="38">
         <v>2451</v>
       </c>
       <c r="E47" s="38">
         <v>3268</v>
       </c>
-      <c r="F47" s="65"/>
+      <c r="F47" s="65">
+        <v>4085</v>
+      </c>
       <c r="G47" s="65"/>
       <c r="H47" s="65"/>
       <c r="I47" s="85"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="65"/>
     </row>
     <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="142">
         <v>13783</v>
       </c>
       <c r="C48" s="84">
         <v>48894</v>
       </c>
       <c r="D48" s="38">
         <v>84006</v>
       </c>
       <c r="E48" s="38">
         <v>119118</v>
       </c>
-      <c r="F48" s="65"/>
+      <c r="F48" s="65">
+        <v>126699</v>
+      </c>
       <c r="G48" s="65"/>
       <c r="H48" s="65"/>
       <c r="I48" s="85"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="125">
         <v>26184</v>
       </c>
       <c r="C49" s="84">
         <v>234857</v>
       </c>
       <c r="D49" s="38">
         <v>443530</v>
       </c>
       <c r="E49" s="38">
         <v>652203</v>
       </c>
-      <c r="F49" s="65"/>
+      <c r="F49" s="65">
+        <v>681238</v>
+      </c>
       <c r="G49" s="65"/>
       <c r="H49" s="65"/>
       <c r="I49" s="85"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="65"/>
     </row>
     <row r="50" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="67"/>
       <c r="C50" s="67"/>
       <c r="D50" s="67"/>
       <c r="E50" s="67"/>
       <c r="F50" s="67"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="67"/>
       <c r="J50" s="67"/>
       <c r="K50" s="67"/>
       <c r="L50" s="67"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="61">
         <v>9296749</v>
       </c>
       <c r="C51" s="57">
         <v>16031987</v>
       </c>
       <c r="D51" s="61">
         <v>23948959</v>
       </c>
       <c r="E51" s="57">
         <v>31613593</v>
       </c>
-      <c r="F51" s="57"/>
+      <c r="F51" s="57">
+        <v>42227681</v>
+      </c>
       <c r="G51" s="57"/>
       <c r="H51" s="61"/>
       <c r="I51" s="57"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="57"/>
     </row>
     <row r="52" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="38">
         <v>401482</v>
       </c>
       <c r="C52" s="65">
         <v>401482</v>
       </c>
       <c r="D52" s="38">
         <v>401482</v>
       </c>
       <c r="E52" s="65">
         <v>401482</v>
       </c>
-      <c r="F52" s="65"/>
+      <c r="F52" s="65">
+        <v>1168417</v>
+      </c>
       <c r="G52" s="65"/>
       <c r="H52" s="87"/>
       <c r="I52" s="65"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="38">
         <v>7960501</v>
       </c>
       <c r="C53" s="65">
         <v>14502714</v>
       </c>
       <c r="D53" s="38">
         <v>21983370</v>
       </c>
       <c r="E53" s="38">
         <v>28826905</v>
       </c>
-      <c r="F53" s="65"/>
+      <c r="F53" s="65">
+        <v>37633861</v>
+      </c>
       <c r="G53" s="65"/>
       <c r="H53" s="65"/>
       <c r="I53" s="65"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="65"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="38">
         <v>909867</v>
       </c>
       <c r="C54" s="65">
         <v>1102892</v>
       </c>
       <c r="D54" s="38">
         <v>1539208</v>
       </c>
       <c r="E54" s="38">
         <v>2360307</v>
       </c>
-      <c r="F54" s="65"/>
+      <c r="F54" s="65">
+        <v>3400503</v>
+      </c>
       <c r="G54" s="65"/>
       <c r="H54" s="65"/>
       <c r="I54" s="65"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="65"/>
     </row>
     <row r="55" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="38">
         <v>24899</v>
       </c>
       <c r="C55" s="65">
         <v>24899</v>
       </c>
       <c r="D55" s="38">
         <v>24899</v>
       </c>
       <c r="E55" s="38">
         <v>24899</v>
       </c>
-      <c r="F55" s="65"/>
+      <c r="F55" s="65">
+        <v>24899</v>
+      </c>
       <c r="G55" s="65"/>
       <c r="H55" s="65"/>
       <c r="I55" s="65"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="65"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="67"/>
       <c r="C56" s="67"/>
       <c r="D56" s="67"/>
       <c r="E56" s="67"/>
       <c r="F56" s="67"/>
       <c r="G56" s="65"/>
       <c r="H56" s="65"/>
       <c r="I56" s="67"/>
       <c r="J56" s="67"/>
       <c r="K56" s="67"/>
       <c r="L56" s="67"/>
       <c r="M56" s="67"/>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="61">
         <v>24376778</v>
       </c>
       <c r="C57" s="61">
         <v>53323315</v>
       </c>
       <c r="D57" s="61">
         <v>84811930</v>
       </c>
       <c r="E57" s="61">
         <v>114035519</v>
       </c>
-      <c r="F57" s="61"/>
+      <c r="F57" s="61">
+        <v>141203922</v>
+      </c>
       <c r="G57" s="61"/>
       <c r="H57" s="70"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="38">
         <v>46232</v>
       </c>
       <c r="C58" s="38">
         <v>83425</v>
       </c>
       <c r="D58" s="38">
         <v>130318</v>
       </c>
       <c r="E58" s="38">
         <v>177166</v>
       </c>
-      <c r="F58" s="38"/>
+      <c r="F58" s="38">
+        <v>223989</v>
+      </c>
       <c r="G58" s="129"/>
       <c r="H58" s="130"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="65"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="38">
         <v>14182</v>
       </c>
       <c r="C59" s="38">
         <v>28364</v>
       </c>
       <c r="D59" s="38">
         <v>42546</v>
       </c>
       <c r="E59" s="38">
         <v>56728</v>
       </c>
-      <c r="F59" s="38"/>
+      <c r="F59" s="38">
+        <v>71175</v>
+      </c>
       <c r="G59" s="129"/>
       <c r="H59" s="130"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="38">
         <v>6349079</v>
       </c>
       <c r="C60" s="38">
         <v>12826294</v>
       </c>
       <c r="D60" s="38">
         <v>20370325</v>
       </c>
       <c r="E60" s="131">
         <v>26804902</v>
       </c>
-      <c r="F60" s="38"/>
+      <c r="F60" s="129">
+        <v>33447204</v>
+      </c>
       <c r="G60" s="129"/>
       <c r="H60" s="130"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B61" s="38">
         <v>6320</v>
       </c>
       <c r="C61" s="38">
         <v>150622</v>
       </c>
       <c r="D61" s="38">
         <v>294923</v>
       </c>
       <c r="E61" s="131">
         <v>439225</v>
       </c>
-      <c r="F61" s="38"/>
+      <c r="F61" s="129">
+        <v>448528</v>
+      </c>
       <c r="G61" s="129"/>
       <c r="H61" s="130"/>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="38">
         <v>3134</v>
       </c>
       <c r="C62" s="38">
         <v>122237</v>
       </c>
       <c r="D62" s="38">
         <v>241340</v>
       </c>
       <c r="E62" s="131">
         <v>360443</v>
       </c>
-      <c r="F62" s="38"/>
+      <c r="F62" s="129">
+        <v>542926</v>
+      </c>
       <c r="G62" s="129"/>
       <c r="H62" s="130"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1713341</v>
       </c>
       <c r="C63" s="38">
         <v>4206197</v>
       </c>
       <c r="D63" s="38">
         <v>6313610</v>
       </c>
       <c r="E63" s="131">
         <v>8606828</v>
       </c>
-      <c r="F63" s="38"/>
+      <c r="F63" s="129">
+        <v>10557678</v>
+      </c>
       <c r="G63" s="129"/>
       <c r="H63" s="130"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B64" s="38">
         <v>27944</v>
       </c>
       <c r="C64" s="38">
         <v>352262</v>
       </c>
       <c r="D64" s="38">
         <v>676579</v>
       </c>
       <c r="E64" s="131">
         <v>1000897</v>
       </c>
-      <c r="F64" s="38"/>
+      <c r="F64" s="129">
+        <v>1145330</v>
+      </c>
       <c r="G64" s="129"/>
       <c r="H64" s="130"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="38">
         <v>8855</v>
       </c>
       <c r="C65" s="38">
         <v>17710</v>
       </c>
       <c r="D65" s="38">
         <v>26565</v>
       </c>
       <c r="E65" s="131">
         <v>35420</v>
       </c>
-      <c r="F65" s="38"/>
+      <c r="F65" s="129">
+        <v>44275</v>
+      </c>
       <c r="G65" s="129"/>
       <c r="H65" s="130"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
     </row>
     <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="38">
         <v>11940</v>
       </c>
       <c r="C66" s="38">
         <v>25547</v>
       </c>
       <c r="D66" s="38">
         <v>39153</v>
       </c>
       <c r="E66" s="131">
         <v>52760</v>
       </c>
-      <c r="F66" s="38"/>
+      <c r="F66" s="129">
+        <v>68300</v>
+      </c>
       <c r="G66" s="129"/>
       <c r="H66" s="130"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="38">
         <v>9558</v>
       </c>
       <c r="C67" s="38">
         <v>16096</v>
       </c>
       <c r="D67" s="38">
         <v>22634</v>
       </c>
       <c r="E67" s="131">
         <v>29172</v>
       </c>
-      <c r="F67" s="38"/>
+      <c r="F67" s="129">
+        <v>34770</v>
+      </c>
       <c r="G67" s="129"/>
       <c r="H67" s="130"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="38">
         <v>2503153</v>
       </c>
       <c r="C68" s="38">
         <v>5193486</v>
       </c>
       <c r="D68" s="38">
         <v>7556110</v>
       </c>
       <c r="E68" s="131">
         <v>9231769</v>
       </c>
-      <c r="F68" s="38"/>
+      <c r="F68" s="129">
+        <v>9972872</v>
+      </c>
       <c r="G68" s="129"/>
       <c r="H68" s="130"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="38">
         <v>40753</v>
       </c>
       <c r="C69" s="38">
         <v>139200</v>
       </c>
       <c r="D69" s="38">
         <v>237647</v>
       </c>
       <c r="E69" s="131">
         <v>336094</v>
       </c>
-      <c r="F69" s="38"/>
+      <c r="F69" s="129">
+        <v>376847</v>
+      </c>
       <c r="G69" s="129"/>
       <c r="H69" s="130"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="38">
         <v>13206824</v>
       </c>
       <c r="C70" s="38">
         <v>29281275</v>
       </c>
       <c r="D70" s="38">
         <v>47524761</v>
       </c>
       <c r="E70" s="38">
         <v>64900990</v>
       </c>
-      <c r="F70" s="38"/>
+      <c r="F70" s="38">
+        <v>81569385</v>
+      </c>
       <c r="G70" s="129"/>
       <c r="H70" s="130"/>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
       <c r="M70" s="135"/>
     </row>
     <row r="71" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="67"/>
       <c r="D71" s="67"/>
       <c r="E71" s="67"/>
       <c r="F71" s="38"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
       <c r="M71" s="67"/>
     </row>
     <row r="72" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="61">
         <v>9260579</v>
       </c>
       <c r="C72" s="61">
         <v>19466516</v>
       </c>
       <c r="D72" s="61">
         <v>27866299</v>
       </c>
       <c r="E72" s="57">
         <v>36344372</v>
       </c>
-      <c r="F72" s="82"/>
+      <c r="F72" s="82">
+        <v>46455751</v>
+      </c>
       <c r="G72" s="57"/>
       <c r="H72" s="70"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="38">
         <v>38933</v>
       </c>
       <c r="C73" s="65">
         <v>64760</v>
       </c>
       <c r="D73" s="38">
         <v>100288</v>
       </c>
       <c r="E73" s="38">
         <v>135770</v>
       </c>
-      <c r="F73" s="84"/>
+      <c r="F73" s="84">
+        <v>172494</v>
+      </c>
       <c r="G73" s="38"/>
       <c r="H73" s="132"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
     </row>
     <row r="74" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="38">
         <v>12224</v>
       </c>
       <c r="C74" s="65">
         <v>24448</v>
       </c>
       <c r="D74" s="38">
         <v>36672</v>
       </c>
       <c r="E74" s="38">
         <v>48896</v>
       </c>
-      <c r="F74" s="84"/>
+      <c r="F74" s="84">
+        <v>61120</v>
+      </c>
       <c r="G74" s="38"/>
       <c r="H74" s="132"/>
       <c r="I74" s="135"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="135"/>
     </row>
     <row r="75" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="38">
         <v>34237</v>
       </c>
       <c r="C75" s="65">
         <v>65988</v>
       </c>
       <c r="D75" s="38">
         <v>97739</v>
       </c>
       <c r="E75" s="38">
         <v>129490</v>
       </c>
-      <c r="F75" s="127"/>
+      <c r="F75" s="129">
+        <v>205583</v>
+      </c>
       <c r="G75" s="38"/>
       <c r="H75" s="132"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>5391</v>
       </c>
       <c r="C76" s="65">
         <v>13819</v>
       </c>
       <c r="D76" s="38">
         <v>22246</v>
       </c>
       <c r="E76" s="38">
         <v>30674</v>
       </c>
-      <c r="F76" s="84"/>
+      <c r="F76" s="129">
+        <v>39282</v>
+      </c>
       <c r="G76" s="38"/>
       <c r="H76" s="132"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="38">
         <v>2433</v>
       </c>
       <c r="C77" s="65">
         <v>4866</v>
       </c>
       <c r="D77" s="38">
         <v>7299</v>
       </c>
       <c r="E77" s="38">
         <v>9732</v>
       </c>
-      <c r="F77" s="84"/>
+      <c r="F77" s="129">
+        <v>12165</v>
+      </c>
       <c r="G77" s="38"/>
       <c r="H77" s="132"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B78" s="38">
         <v>1355934</v>
       </c>
       <c r="C78" s="65">
         <v>3360693</v>
       </c>
       <c r="D78" s="38">
         <v>4946838</v>
       </c>
       <c r="E78" s="38">
         <v>6738810</v>
       </c>
-      <c r="F78" s="84"/>
+      <c r="F78" s="129">
+        <v>8332496</v>
+      </c>
       <c r="G78" s="38"/>
       <c r="H78" s="132"/>
       <c r="I78" s="38"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="38"/>
       <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B79" s="38">
         <v>27078</v>
       </c>
       <c r="C79" s="65">
         <v>288683</v>
       </c>
       <c r="D79" s="38">
         <v>550289</v>
       </c>
       <c r="E79" s="38">
         <v>811894</v>
       </c>
-      <c r="F79" s="84"/>
+      <c r="F79" s="129">
+        <v>955384</v>
+      </c>
       <c r="G79" s="38"/>
       <c r="H79" s="133"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B80" s="38">
         <v>7996</v>
       </c>
       <c r="C80" s="65">
         <v>15992</v>
       </c>
       <c r="D80" s="38">
         <v>23988</v>
       </c>
       <c r="E80" s="38">
         <v>31984</v>
       </c>
-      <c r="F80" s="84"/>
+      <c r="F80" s="129">
+        <v>39980</v>
+      </c>
       <c r="G80" s="38"/>
       <c r="H80" s="134"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="38">
         <v>9719</v>
       </c>
       <c r="C81" s="65">
         <v>21105</v>
       </c>
       <c r="D81" s="38">
         <v>32490</v>
       </c>
       <c r="E81" s="38">
         <v>43876</v>
       </c>
-      <c r="F81" s="84"/>
+      <c r="F81" s="129">
+        <v>57195</v>
+      </c>
       <c r="G81" s="38"/>
       <c r="H81" s="134"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="38">
         <v>543</v>
       </c>
       <c r="C82" s="65">
         <v>1086</v>
       </c>
       <c r="D82" s="38">
         <v>1629</v>
       </c>
       <c r="E82" s="38">
         <v>2172</v>
       </c>
-      <c r="F82" s="84"/>
+      <c r="F82" s="129">
+        <v>2715</v>
+      </c>
       <c r="G82" s="38"/>
       <c r="H82" s="134"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38">
         <v>1256115</v>
       </c>
       <c r="C83" s="65">
         <v>2671567</v>
       </c>
       <c r="D83" s="38">
         <v>3759311</v>
       </c>
       <c r="E83" s="38">
         <v>4160090</v>
       </c>
-      <c r="F83" s="84"/>
+      <c r="F83" s="129">
+        <v>4890704</v>
+      </c>
       <c r="G83" s="38"/>
       <c r="H83" s="134"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="7">
         <v>36308</v>
       </c>
       <c r="C84" s="65">
         <v>72616</v>
       </c>
       <c r="D84" s="38">
         <v>108924</v>
       </c>
       <c r="E84" s="38">
         <v>145232</v>
       </c>
-      <c r="F84" s="84"/>
+      <c r="F84" s="129">
+        <v>181540</v>
+      </c>
       <c r="G84" s="38"/>
       <c r="H84" s="134"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="38">
         <v>6038206</v>
       </c>
       <c r="C85" s="65">
         <v>11980295</v>
       </c>
       <c r="D85" s="87">
         <v>16843171</v>
       </c>
       <c r="E85" s="38">
         <v>22052631</v>
       </c>
-      <c r="F85" s="84"/>
+      <c r="F85" s="84">
+        <v>28804457</v>
+      </c>
       <c r="G85" s="38"/>
       <c r="H85" s="134"/>
       <c r="I85" s="135"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="135"/>
     </row>
     <row r="86" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="67"/>
       <c r="C86" s="67"/>
       <c r="D86" s="67"/>
       <c r="E86" s="67"/>
       <c r="F86" s="65"/>
       <c r="G86" s="65"/>
       <c r="H86" s="65"/>
       <c r="I86" s="65"/>
       <c r="J86" s="65"/>
       <c r="K86" s="65"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="61">
         <v>184422</v>
       </c>
       <c r="C87" s="61">
         <v>342846</v>
       </c>
       <c r="D87" s="61">
         <v>596917</v>
       </c>
       <c r="E87" s="61">
         <v>928982</v>
       </c>
-      <c r="F87" s="57"/>
+      <c r="F87" s="57">
+        <v>1220929</v>
+      </c>
       <c r="G87" s="57"/>
       <c r="H87" s="70"/>
       <c r="I87" s="57"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>20888</v>
       </c>
       <c r="C88" s="65">
         <v>39449</v>
       </c>
       <c r="D88" s="38">
         <v>68030</v>
       </c>
       <c r="E88" s="38">
         <v>96979</v>
       </c>
-      <c r="F88" s="65"/>
+      <c r="F88" s="65">
+        <v>131059</v>
+      </c>
       <c r="G88" s="65"/>
       <c r="H88" s="65"/>
       <c r="I88" s="65"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="65"/>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="38">
         <v>5196</v>
       </c>
       <c r="C89" s="65">
         <v>8163</v>
       </c>
       <c r="D89" s="38">
         <v>11130</v>
       </c>
       <c r="E89" s="38">
         <v>14096</v>
       </c>
-      <c r="F89" s="65"/>
+      <c r="F89" s="65">
+        <v>16936</v>
+      </c>
       <c r="G89" s="65"/>
       <c r="H89" s="65"/>
       <c r="I89" s="65"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="65"/>
     </row>
     <row r="90" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B90" s="122">
         <v>17301</v>
       </c>
       <c r="C90" s="65">
         <v>17301</v>
       </c>
       <c r="D90" s="38">
         <v>17301</v>
       </c>
       <c r="E90" s="38">
         <v>17301</v>
       </c>
-      <c r="F90" s="65"/>
+      <c r="F90" s="65">
+        <v>17301</v>
+      </c>
       <c r="G90" s="65"/>
       <c r="H90" s="65"/>
       <c r="I90" s="65"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="65"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="38">
         <v>575</v>
       </c>
       <c r="C91" s="65">
         <v>1150</v>
       </c>
       <c r="D91" s="38">
         <v>1725</v>
       </c>
       <c r="E91" s="38">
         <v>2300</v>
       </c>
-      <c r="F91" s="65"/>
+      <c r="F91" s="65">
+        <v>2875</v>
+      </c>
       <c r="G91" s="65"/>
       <c r="H91" s="65"/>
       <c r="I91" s="65"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="65"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="38">
         <v>140462</v>
       </c>
       <c r="C92" s="65">
         <v>276784</v>
       </c>
       <c r="D92" s="38">
         <v>498732</v>
       </c>
       <c r="E92" s="38">
         <v>798306</v>
       </c>
-      <c r="F92" s="65"/>
+      <c r="F92" s="65">
+        <v>1052758</v>
+      </c>
       <c r="G92" s="65"/>
       <c r="H92" s="87"/>
       <c r="I92" s="65"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="65"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="88"/>
       <c r="C93" s="67"/>
       <c r="D93" s="67"/>
       <c r="E93" s="67"/>
       <c r="F93" s="65"/>
       <c r="G93" s="65"/>
       <c r="H93" s="65"/>
       <c r="I93" s="65"/>
       <c r="J93" s="65"/>
       <c r="K93" s="67"/>
       <c r="L93" s="67"/>
       <c r="M93" s="67"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="61">
         <v>219848</v>
       </c>
       <c r="C94" s="61">
         <v>718835</v>
       </c>
       <c r="D94" s="61">
         <v>1223671</v>
       </c>
       <c r="E94" s="61">
         <v>1597071</v>
       </c>
-      <c r="F94" s="82"/>
+      <c r="F94" s="82">
+        <v>1999522</v>
+      </c>
       <c r="G94" s="57"/>
       <c r="H94" s="70"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="38">
         <v>15</v>
       </c>
       <c r="C95" s="65">
         <v>4097</v>
       </c>
       <c r="D95" s="38">
         <v>8178</v>
       </c>
       <c r="E95" s="38">
         <v>12260</v>
       </c>
-      <c r="F95" s="65"/>
+      <c r="F95" s="65">
+        <v>15075</v>
+      </c>
       <c r="G95" s="65"/>
       <c r="H95" s="84"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="65"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="38">
         <v>175</v>
       </c>
       <c r="C96" s="65">
         <v>350</v>
       </c>
       <c r="D96" s="38">
         <v>525</v>
       </c>
       <c r="E96" s="38">
         <v>700</v>
       </c>
-      <c r="F96" s="65"/>
+      <c r="F96" s="65">
+        <v>875</v>
+      </c>
       <c r="G96" s="65"/>
       <c r="H96" s="84"/>
       <c r="I96" s="38"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="38"/>
       <c r="M96" s="65"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="38">
         <v>12575</v>
       </c>
       <c r="C97" s="65">
         <v>36385</v>
       </c>
       <c r="D97" s="38">
         <v>60194</v>
       </c>
       <c r="E97" s="38">
         <v>84003</v>
       </c>
-      <c r="F97" s="65"/>
+      <c r="F97" s="129">
+        <v>103330</v>
+      </c>
       <c r="G97" s="65"/>
       <c r="H97" s="84"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="65"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="38">
         <v>404</v>
       </c>
       <c r="C98" s="65">
         <v>808</v>
       </c>
       <c r="D98" s="38">
         <v>1212</v>
       </c>
       <c r="E98" s="38">
         <v>1616</v>
       </c>
-      <c r="F98" s="65"/>
+      <c r="F98" s="129">
+        <v>2020</v>
+      </c>
       <c r="G98" s="65"/>
       <c r="H98" s="84"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="65"/>
     </row>
     <row r="99" spans="1:13" s="39" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="73">
         <v>63</v>
       </c>
       <c r="C99" s="73">
         <v>126</v>
       </c>
       <c r="D99" s="73">
         <v>189</v>
       </c>
       <c r="E99" s="73">
         <v>252</v>
       </c>
-      <c r="F99" s="73"/>
+      <c r="F99" s="129">
+        <v>315</v>
+      </c>
       <c r="G99" s="73"/>
       <c r="H99" s="84"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="65"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="38">
         <v>313</v>
       </c>
       <c r="C100" s="65">
         <v>626</v>
       </c>
       <c r="D100" s="38">
         <v>939</v>
       </c>
       <c r="E100" s="38">
         <v>1252</v>
       </c>
-      <c r="F100" s="65"/>
+      <c r="F100" s="129">
+        <v>1565</v>
+      </c>
       <c r="G100" s="65"/>
       <c r="H100" s="84"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="65"/>
     </row>
     <row r="101" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="38">
         <v>102</v>
       </c>
       <c r="C101" s="65">
         <v>204</v>
       </c>
       <c r="D101" s="38">
         <v>306</v>
       </c>
       <c r="E101" s="38">
         <v>408</v>
       </c>
-      <c r="F101" s="65"/>
+      <c r="F101" s="129">
+        <v>510</v>
+      </c>
       <c r="G101" s="65"/>
       <c r="H101" s="84"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="65"/>
     </row>
     <row r="102" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B102" s="38">
         <v>434</v>
       </c>
       <c r="C102" s="65">
         <v>868</v>
       </c>
       <c r="D102" s="38">
         <v>1302</v>
       </c>
       <c r="E102" s="38">
         <v>1736</v>
       </c>
-      <c r="F102" s="65"/>
+      <c r="F102" s="129">
+        <v>2170</v>
+      </c>
       <c r="G102" s="65"/>
       <c r="H102" s="84"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="65"/>
     </row>
     <row r="103" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B103" s="38">
         <v>501</v>
       </c>
       <c r="C103" s="65">
         <v>1002</v>
       </c>
       <c r="D103" s="38">
         <v>1503</v>
       </c>
       <c r="E103" s="38">
         <v>2004</v>
       </c>
-      <c r="F103" s="65"/>
+      <c r="F103" s="129">
+        <v>2505</v>
+      </c>
       <c r="G103" s="65"/>
       <c r="H103" s="84"/>
       <c r="I103" s="38"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="38"/>
       <c r="M103" s="135"/>
     </row>
     <row r="104" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="38">
         <v>277</v>
       </c>
       <c r="C104" s="65">
         <v>554</v>
       </c>
       <c r="D104" s="38">
         <v>831</v>
       </c>
       <c r="E104" s="38">
         <v>1108</v>
       </c>
-      <c r="F104" s="65"/>
+      <c r="F104" s="129">
+        <v>1385</v>
+      </c>
       <c r="G104" s="65"/>
       <c r="H104" s="84"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="65"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="38">
         <v>684</v>
       </c>
       <c r="C105" s="65">
         <v>1368</v>
       </c>
       <c r="D105" s="38">
         <v>2052</v>
       </c>
       <c r="E105" s="38">
         <v>2736</v>
       </c>
-      <c r="F105" s="65"/>
+      <c r="F105" s="129">
+        <v>3420</v>
+      </c>
       <c r="G105" s="65"/>
       <c r="H105" s="84"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="65"/>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B106" s="38">
         <v>815</v>
       </c>
       <c r="C106" s="65">
         <v>1630</v>
       </c>
       <c r="D106" s="38">
         <v>2445</v>
       </c>
       <c r="E106" s="38">
         <v>3260</v>
       </c>
-      <c r="F106" s="65"/>
+      <c r="F106" s="129">
+        <v>4075</v>
+      </c>
       <c r="G106" s="65"/>
       <c r="H106" s="84"/>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="65"/>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="38">
         <v>203490</v>
       </c>
       <c r="C107" s="65">
         <v>670820</v>
       </c>
       <c r="D107" s="38">
         <v>1143998</v>
       </c>
       <c r="E107" s="38">
         <v>1485739</v>
       </c>
-      <c r="F107" s="65"/>
+      <c r="F107" s="65">
+        <v>1862282</v>
+      </c>
       <c r="G107" s="65"/>
       <c r="H107" s="84"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="65"/>
     </row>
     <row r="108" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="67"/>
       <c r="C108" s="67"/>
       <c r="D108" s="67"/>
       <c r="E108" s="67"/>
       <c r="F108" s="65"/>
       <c r="G108" s="65"/>
       <c r="H108" s="65"/>
       <c r="I108" s="65"/>
       <c r="J108" s="65"/>
       <c r="K108" s="67"/>
       <c r="L108" s="67"/>
       <c r="M108" s="67"/>
     </row>
     <row r="109" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="57">
         <v>159757</v>
       </c>
       <c r="C109" s="61">
         <v>553998</v>
       </c>
       <c r="D109" s="61">
         <v>954088</v>
       </c>
       <c r="E109" s="57">
         <v>1222742</v>
       </c>
-      <c r="F109" s="82"/>
+      <c r="F109" s="82">
+        <v>1548922</v>
+      </c>
       <c r="G109" s="57"/>
       <c r="H109" s="70"/>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
       <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="65">
         <v>15</v>
       </c>
       <c r="C110" s="38">
         <v>4097</v>
       </c>
       <c r="D110" s="38">
         <v>8178</v>
       </c>
       <c r="E110" s="65">
         <v>12260</v>
       </c>
-      <c r="F110" s="65"/>
+      <c r="F110" s="65">
+        <v>15075</v>
+      </c>
       <c r="G110" s="65"/>
       <c r="H110" s="84"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="65"/>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="65">
         <v>150</v>
       </c>
       <c r="C111" s="38">
         <v>300</v>
       </c>
       <c r="D111" s="38">
         <v>450</v>
       </c>
       <c r="E111" s="65">
         <v>600</v>
       </c>
-      <c r="F111" s="65"/>
+      <c r="F111" s="65">
+        <v>750</v>
+      </c>
       <c r="G111" s="65"/>
       <c r="H111" s="84"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="65"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="65">
         <v>1980</v>
       </c>
       <c r="C112" s="38">
         <v>3960</v>
       </c>
       <c r="D112" s="38">
         <v>5940</v>
       </c>
       <c r="E112" s="65">
         <v>7920</v>
       </c>
-      <c r="F112" s="65"/>
+      <c r="F112" s="129">
+        <v>10339</v>
+      </c>
       <c r="G112" s="65"/>
       <c r="H112" s="84"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="65"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="65">
         <v>375</v>
       </c>
       <c r="C113" s="38">
         <v>750</v>
       </c>
       <c r="D113" s="38">
         <v>1125</v>
       </c>
       <c r="E113" s="65">
         <v>1500</v>
       </c>
-      <c r="F113" s="65"/>
+      <c r="F113" s="129">
+        <v>1875</v>
+      </c>
       <c r="G113" s="65"/>
       <c r="H113" s="84"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="65"/>
     </row>
     <row r="114" spans="1:13" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="73">
         <v>53</v>
       </c>
       <c r="C114" s="73">
         <v>106</v>
       </c>
       <c r="D114" s="73">
         <v>159</v>
       </c>
       <c r="E114" s="73">
         <v>212</v>
       </c>
-      <c r="F114" s="73"/>
+      <c r="F114" s="129">
+        <v>265</v>
+      </c>
       <c r="G114" s="73"/>
       <c r="H114" s="89"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="65"/>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B115" s="65">
         <v>261</v>
       </c>
       <c r="C115" s="38">
         <v>522</v>
       </c>
       <c r="D115" s="38">
         <v>783</v>
       </c>
       <c r="E115" s="65">
         <v>1044</v>
       </c>
-      <c r="F115" s="65"/>
+      <c r="F115" s="129">
+        <v>1305</v>
+      </c>
       <c r="G115" s="65"/>
       <c r="H115" s="84"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="65"/>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="65">
         <v>102</v>
       </c>
       <c r="C116" s="38">
         <v>204</v>
       </c>
       <c r="D116" s="38">
         <v>306</v>
       </c>
       <c r="E116" s="65">
         <v>408</v>
       </c>
-      <c r="F116" s="65"/>
+      <c r="F116" s="129">
+        <v>510</v>
+      </c>
       <c r="G116" s="65"/>
       <c r="H116" s="84"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="38"/>
       <c r="M116" s="65"/>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B117" s="65">
         <v>309</v>
       </c>
       <c r="C117" s="38">
         <v>618</v>
       </c>
       <c r="D117" s="38">
         <v>927</v>
       </c>
       <c r="E117" s="65">
         <v>1236</v>
       </c>
-      <c r="F117" s="65"/>
+      <c r="F117" s="129">
+        <v>1545</v>
+      </c>
       <c r="G117" s="65"/>
       <c r="H117" s="84"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="65"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B118" s="65">
         <v>251</v>
       </c>
       <c r="C118" s="38">
         <v>502</v>
       </c>
       <c r="D118" s="38">
         <v>753</v>
       </c>
       <c r="E118" s="65">
         <v>1004</v>
       </c>
-      <c r="F118" s="65"/>
+      <c r="F118" s="129">
+        <v>1255</v>
+      </c>
       <c r="G118" s="65"/>
       <c r="H118" s="84"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="65"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="65">
         <v>506</v>
       </c>
       <c r="C119" s="38">
         <v>1012</v>
       </c>
       <c r="D119" s="38">
         <v>1518</v>
       </c>
       <c r="E119" s="65">
         <v>2024</v>
       </c>
-      <c r="F119" s="65"/>
+      <c r="F119" s="129">
+        <v>2530</v>
+      </c>
       <c r="G119" s="65"/>
       <c r="H119" s="84"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="65"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B120" s="65">
         <v>453</v>
       </c>
       <c r="C120" s="38">
         <v>906</v>
       </c>
       <c r="D120" s="38">
         <v>1359</v>
       </c>
       <c r="E120" s="65">
         <v>1812</v>
       </c>
-      <c r="F120" s="65"/>
+      <c r="F120" s="129">
+        <v>2265</v>
+      </c>
       <c r="G120" s="65"/>
       <c r="H120" s="84"/>
       <c r="I120" s="38"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="38"/>
       <c r="M120" s="65"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="65">
         <v>155303</v>
       </c>
       <c r="C121" s="90">
         <v>541023</v>
       </c>
       <c r="D121" s="38">
         <v>932593</v>
       </c>
       <c r="E121" s="65">
         <v>1192726</v>
       </c>
-      <c r="F121" s="65"/>
+      <c r="F121" s="129">
+        <v>1511213</v>
+      </c>
       <c r="G121" s="65"/>
       <c r="H121" s="84"/>
       <c r="I121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="65"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B122" s="67"/>
       <c r="C122" s="67"/>
       <c r="D122" s="67"/>
       <c r="E122" s="67"/>
-      <c r="F122" s="38"/>
+      <c r="F122" s="65"/>
       <c r="G122" s="65"/>
       <c r="H122" s="38"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="67"/>
       <c r="L122" s="67"/>
       <c r="M122" s="67"/>
     </row>
     <row r="123" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="57">
         <v>60008</v>
       </c>
       <c r="C123" s="57">
         <v>164671</v>
       </c>
       <c r="D123" s="61">
         <v>269334</v>
       </c>
       <c r="E123" s="61">
         <v>373997</v>
       </c>
-      <c r="F123" s="82"/>
+      <c r="F123" s="82">
+        <v>450185</v>
+      </c>
       <c r="G123" s="57"/>
       <c r="H123" s="70"/>
       <c r="I123" s="57"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
       <c r="M123" s="57"/>
     </row>
     <row r="124" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B124" s="73">
         <v>25</v>
       </c>
       <c r="C124" s="73">
         <v>50</v>
       </c>
       <c r="D124" s="73">
         <v>75</v>
       </c>
       <c r="E124" s="73">
         <v>100</v>
       </c>
-      <c r="F124" s="73"/>
+      <c r="F124" s="73">
+        <v>125</v>
+      </c>
       <c r="G124" s="73"/>
       <c r="H124" s="65"/>
       <c r="I124" s="65"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="65"/>
     </row>
     <row r="125" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B125" s="65">
         <v>10595</v>
       </c>
       <c r="C125" s="65">
         <v>32425</v>
       </c>
       <c r="D125" s="38">
         <v>54254</v>
       </c>
       <c r="E125" s="38">
         <v>76083</v>
       </c>
-      <c r="F125" s="65"/>
+      <c r="F125" s="65">
+        <v>92991</v>
+      </c>
       <c r="G125" s="65"/>
       <c r="H125" s="65"/>
       <c r="I125" s="65"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="65"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B126" s="65">
         <v>29</v>
       </c>
       <c r="C126" s="65">
         <v>58</v>
       </c>
       <c r="D126" s="38">
         <v>87</v>
       </c>
       <c r="E126" s="38">
         <v>116</v>
       </c>
-      <c r="F126" s="65"/>
+      <c r="F126" s="65">
+        <v>145</v>
+      </c>
       <c r="G126" s="65"/>
       <c r="H126" s="65"/>
       <c r="I126" s="65"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="38"/>
       <c r="M126" s="65"/>
     </row>
     <row r="127" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B127" s="73">
         <v>10</v>
       </c>
       <c r="C127" s="73">
         <v>20</v>
       </c>
       <c r="D127" s="73">
         <v>30</v>
       </c>
       <c r="E127" s="73">
         <v>40</v>
       </c>
-      <c r="F127" s="73"/>
+      <c r="F127" s="73">
+        <v>50</v>
+      </c>
       <c r="G127" s="73"/>
       <c r="H127" s="65"/>
       <c r="I127" s="65"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="65"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="65">
         <v>53</v>
       </c>
       <c r="C128" s="65">
         <v>106</v>
       </c>
       <c r="D128" s="38">
         <v>159</v>
       </c>
       <c r="E128" s="38">
         <v>212</v>
       </c>
-      <c r="F128" s="65"/>
+      <c r="F128" s="65">
+        <v>265</v>
+      </c>
       <c r="G128" s="65"/>
       <c r="H128" s="65"/>
       <c r="I128" s="65"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="65"/>
     </row>
     <row r="129" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B129" s="65">
         <v>125</v>
       </c>
       <c r="C129" s="65">
         <v>250</v>
       </c>
       <c r="D129" s="38">
         <v>375</v>
       </c>
       <c r="E129" s="38">
         <v>500</v>
       </c>
-      <c r="F129" s="65"/>
+      <c r="F129" s="65">
+        <v>625</v>
+      </c>
       <c r="G129" s="65"/>
       <c r="H129" s="65"/>
       <c r="I129" s="65"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="65"/>
     </row>
     <row r="130" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B130" s="65">
         <v>250</v>
       </c>
       <c r="C130" s="65">
         <v>500</v>
       </c>
       <c r="D130" s="38">
         <v>750</v>
       </c>
       <c r="E130" s="38">
         <v>1000</v>
       </c>
-      <c r="F130" s="65"/>
+      <c r="F130" s="65">
+        <v>1250</v>
+      </c>
       <c r="G130" s="65"/>
       <c r="H130" s="65"/>
       <c r="I130" s="65"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="65"/>
     </row>
     <row r="131" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B131" s="65">
         <v>193</v>
       </c>
       <c r="C131" s="65">
         <v>386</v>
       </c>
       <c r="D131" s="38">
         <v>579</v>
       </c>
       <c r="E131" s="38">
         <v>772</v>
       </c>
-      <c r="F131" s="65"/>
+      <c r="F131" s="65">
+        <v>965</v>
+      </c>
       <c r="G131" s="65"/>
       <c r="H131" s="65"/>
       <c r="I131" s="65"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="65"/>
     </row>
     <row r="132" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="67">
         <v>178</v>
       </c>
       <c r="C132" s="67">
         <v>356</v>
       </c>
       <c r="D132" s="67">
         <v>534</v>
       </c>
       <c r="E132" s="67">
         <v>712</v>
       </c>
-      <c r="F132" s="67"/>
+      <c r="F132" s="67">
+        <v>890</v>
+      </c>
       <c r="G132" s="67"/>
       <c r="H132" s="65"/>
       <c r="I132" s="65"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="65"/>
     </row>
     <row r="133" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B133" s="65">
         <v>362</v>
       </c>
       <c r="C133" s="65">
         <v>724</v>
       </c>
       <c r="D133" s="38">
         <v>1086</v>
       </c>
       <c r="E133" s="38">
         <v>1448</v>
       </c>
-      <c r="F133" s="65"/>
+      <c r="F133" s="65">
+        <v>1810</v>
+      </c>
       <c r="G133" s="65"/>
       <c r="H133" s="65"/>
       <c r="I133" s="65"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="65"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="65">
         <v>48188</v>
       </c>
       <c r="C134" s="65">
         <v>129796</v>
       </c>
       <c r="D134" s="38">
         <v>211405</v>
       </c>
       <c r="E134" s="38">
         <v>293014</v>
       </c>
-      <c r="F134" s="65"/>
+      <c r="F134" s="65">
+        <v>351069</v>
+      </c>
       <c r="G134" s="65"/>
       <c r="H134" s="65"/>
       <c r="I134" s="65"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="65"/>
     </row>
-    <row r="135" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="60" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="67"/>
       <c r="C135" s="67"/>
       <c r="D135" s="67"/>
       <c r="E135" s="67"/>
       <c r="F135" s="74"/>
       <c r="G135" s="65"/>
       <c r="H135" s="65"/>
       <c r="I135" s="65"/>
       <c r="J135" s="67"/>
       <c r="K135" s="67"/>
       <c r="L135" s="67"/>
       <c r="M135" s="67"/>
     </row>
     <row r="136" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="91" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="57">
         <v>83</v>
       </c>
       <c r="C136" s="57">
         <v>166</v>
       </c>
       <c r="D136" s="57">
         <v>249</v>
       </c>
       <c r="E136" s="61">
         <v>332</v>
       </c>
-      <c r="F136" s="57"/>
+      <c r="F136" s="57">
+        <v>415</v>
+      </c>
       <c r="G136" s="57"/>
       <c r="H136" s="57"/>
       <c r="I136" s="57"/>
       <c r="J136" s="61"/>
       <c r="K136" s="61"/>
       <c r="L136" s="61"/>
       <c r="M136" s="57"/>
     </row>
     <row r="137" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B137" s="65">
         <v>83</v>
       </c>
       <c r="C137" s="65">
         <v>166</v>
       </c>
       <c r="D137" s="38">
         <v>249</v>
       </c>
       <c r="E137" s="38">
         <v>332</v>
       </c>
-      <c r="F137" s="128"/>
+      <c r="F137" s="128">
+        <v>415</v>
+      </c>
       <c r="G137" s="65"/>
       <c r="H137" s="65"/>
       <c r="I137" s="90"/>
       <c r="J137" s="38"/>
       <c r="K137" s="65"/>
       <c r="L137" s="65"/>
       <c r="M137" s="65"/>
     </row>
     <row r="138" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="D138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E138" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="F138" s="128"/>
+      <c r="F138" s="67" t="s">
+        <v>72</v>
+      </c>
       <c r="G138" s="65"/>
       <c r="H138" s="65"/>
       <c r="I138" s="65"/>
       <c r="J138" s="38"/>
       <c r="K138" s="65"/>
       <c r="L138" s="65"/>
       <c r="M138" s="65"/>
     </row>
     <row r="139" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="67"/>
       <c r="C139" s="93"/>
       <c r="D139" s="67"/>
       <c r="E139" s="67"/>
       <c r="F139" s="67"/>
       <c r="G139" s="65"/>
       <c r="H139" s="65"/>
       <c r="I139" s="67"/>
       <c r="J139" s="67"/>
       <c r="K139" s="67"/>
       <c r="L139" s="67"/>
       <c r="M139" s="67"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B140" s="61">
         <v>256297</v>
       </c>
       <c r="C140" s="70">
         <v>545223</v>
       </c>
       <c r="D140" s="57">
         <v>1053311</v>
       </c>
       <c r="E140" s="61">
         <v>1380414</v>
       </c>
-      <c r="F140" s="82"/>
+      <c r="F140" s="82">
+        <v>1876428</v>
+      </c>
       <c r="G140" s="57"/>
       <c r="H140" s="70"/>
       <c r="I140" s="57"/>
       <c r="J140" s="61"/>
       <c r="K140" s="61"/>
       <c r="L140" s="61"/>
       <c r="M140" s="57"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B141" s="38">
         <v>57</v>
       </c>
       <c r="C141" s="65">
         <v>114</v>
       </c>
       <c r="D141" s="38">
         <v>171</v>
       </c>
       <c r="E141" s="38">
         <v>228</v>
       </c>
-      <c r="F141" s="65"/>
+      <c r="F141" s="65">
+        <v>285</v>
+      </c>
       <c r="G141" s="65"/>
       <c r="H141" s="65"/>
       <c r="I141" s="65"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="65"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B142" s="38">
         <v>2342</v>
       </c>
       <c r="C142" s="65">
         <v>4684</v>
       </c>
       <c r="D142" s="38">
         <v>7026</v>
       </c>
       <c r="E142" s="38">
         <v>9368</v>
       </c>
-      <c r="F142" s="65"/>
+      <c r="F142" s="65">
+        <v>11710</v>
+      </c>
       <c r="G142" s="65"/>
       <c r="H142" s="65"/>
       <c r="I142" s="65"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="65"/>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="38">
         <v>343</v>
       </c>
       <c r="C143" s="65">
         <v>686</v>
       </c>
       <c r="D143" s="38">
         <v>1029</v>
       </c>
       <c r="E143" s="38">
         <v>1372</v>
       </c>
-      <c r="F143" s="65"/>
+      <c r="F143" s="65">
+        <v>1715</v>
+      </c>
       <c r="G143" s="65"/>
       <c r="H143" s="65"/>
       <c r="I143" s="65"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="38"/>
       <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="65">
         <v>253555</v>
       </c>
       <c r="C144" s="65">
         <v>539739</v>
       </c>
       <c r="D144" s="38">
         <v>1045085</v>
       </c>
       <c r="E144" s="38">
         <v>1369446</v>
       </c>
-      <c r="F144" s="65"/>
+      <c r="F144" s="65">
+        <v>1862718</v>
+      </c>
       <c r="G144" s="65"/>
       <c r="H144" s="65"/>
       <c r="I144" s="65"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="65"/>
     </row>
     <row r="145" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="94"/>
       <c r="C145" s="94"/>
       <c r="D145" s="94"/>
       <c r="E145" s="94"/>
       <c r="F145" s="38"/>
       <c r="G145" s="65"/>
       <c r="H145" s="65"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
       <c r="K145" s="94"/>
       <c r="L145" s="94"/>
       <c r="M145" s="94"/>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B146" s="57">
         <v>117861</v>
       </c>
       <c r="C146" s="57">
         <v>254610</v>
       </c>
       <c r="D146" s="57">
         <v>406088</v>
       </c>
       <c r="E146" s="61">
         <v>553252</v>
       </c>
-      <c r="F146" s="57"/>
+      <c r="F146" s="57">
+        <v>700459</v>
+      </c>
       <c r="G146" s="57"/>
-      <c r="H146" s="95"/>
+      <c r="H146" s="115"/>
       <c r="I146" s="96"/>
       <c r="J146" s="61"/>
       <c r="K146" s="61"/>
       <c r="L146" s="61"/>
       <c r="M146" s="57"/>
     </row>
     <row r="147" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C147" s="65">
         <v>5008</v>
       </c>
       <c r="D147" s="65">
         <v>10017</v>
       </c>
-      <c r="E147" s="61">
+      <c r="E147" s="38">
         <v>15025</v>
       </c>
-      <c r="F147" s="57"/>
+      <c r="F147" s="65">
+        <v>15358</v>
+      </c>
       <c r="G147" s="57"/>
-      <c r="H147" s="95"/>
+      <c r="H147" s="115"/>
       <c r="I147" s="96"/>
       <c r="J147" s="61"/>
       <c r="K147" s="61"/>
       <c r="L147" s="61"/>
       <c r="M147" s="57"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B148" s="65">
         <v>75</v>
       </c>
       <c r="C148" s="65">
         <v>150</v>
       </c>
       <c r="D148" s="38">
         <v>225</v>
       </c>
       <c r="E148" s="38">
         <v>300</v>
       </c>
-      <c r="F148" s="128"/>
+      <c r="F148" s="128">
+        <v>375</v>
+      </c>
       <c r="G148" s="65"/>
       <c r="H148" s="97"/>
       <c r="I148" s="97"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="65"/>
     </row>
     <row r="149" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="65">
         <v>221</v>
       </c>
       <c r="C149" s="65">
         <v>442</v>
       </c>
       <c r="D149" s="38">
         <v>663</v>
       </c>
       <c r="E149" s="38">
         <v>884</v>
       </c>
-      <c r="F149" s="65"/>
+      <c r="F149" s="65">
+        <v>1105</v>
+      </c>
       <c r="G149" s="65"/>
       <c r="H149" s="97"/>
       <c r="I149" s="97"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="65"/>
     </row>
     <row r="150" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="65">
         <v>117565</v>
       </c>
       <c r="C150" s="65">
         <v>249010</v>
       </c>
       <c r="D150" s="38">
         <v>395184</v>
       </c>
       <c r="E150" s="38">
         <v>537043</v>
       </c>
-      <c r="F150" s="65"/>
+      <c r="F150" s="65">
+        <v>683620</v>
+      </c>
       <c r="G150" s="65"/>
       <c r="H150" s="97"/>
       <c r="I150" s="97"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="65"/>
     </row>
     <row r="151" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="67"/>
       <c r="C151" s="67"/>
       <c r="D151" s="67"/>
       <c r="E151" s="67"/>
       <c r="F151" s="67"/>
       <c r="G151" s="65"/>
       <c r="H151" s="67"/>
       <c r="I151" s="67"/>
       <c r="J151" s="67"/>
       <c r="K151" s="67"/>
       <c r="L151" s="67"/>
       <c r="M151" s="67"/>
     </row>
     <row r="152" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="57">
         <v>32065</v>
       </c>
       <c r="C152" s="57">
         <v>75436</v>
       </c>
       <c r="D152" s="57">
         <v>128320</v>
       </c>
       <c r="E152" s="61">
         <v>165637</v>
       </c>
-      <c r="F152" s="82"/>
+      <c r="F152" s="82">
+        <v>198740</v>
+      </c>
       <c r="G152" s="57"/>
       <c r="H152" s="95"/>
       <c r="I152" s="96"/>
       <c r="J152" s="61"/>
       <c r="K152" s="61"/>
       <c r="L152" s="61"/>
       <c r="M152" s="57"/>
     </row>
     <row r="153" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B153" s="67">
         <v>83</v>
       </c>
       <c r="C153" s="67">
         <v>166</v>
       </c>
       <c r="D153" s="67">
         <v>249</v>
       </c>
       <c r="E153" s="67">
         <v>332</v>
       </c>
-      <c r="F153" s="67"/>
+      <c r="F153" s="67">
+        <v>415</v>
+      </c>
       <c r="G153" s="67"/>
       <c r="H153" s="97"/>
       <c r="I153" s="97"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="65"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="65">
         <v>1295</v>
       </c>
       <c r="C154" s="65">
         <v>4378</v>
       </c>
       <c r="D154" s="38">
         <v>7461</v>
       </c>
       <c r="E154" s="38">
         <v>10544</v>
       </c>
-      <c r="F154" s="65"/>
+      <c r="F154" s="65">
+        <v>12818</v>
+      </c>
       <c r="G154" s="65"/>
       <c r="H154" s="97"/>
       <c r="I154" s="97"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="65"/>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B155" s="65">
         <v>286</v>
       </c>
       <c r="C155" s="65">
         <v>572</v>
       </c>
       <c r="D155" s="38">
         <v>858</v>
       </c>
       <c r="E155" s="38">
         <v>1144</v>
       </c>
-      <c r="F155" s="65"/>
+      <c r="F155" s="65">
+        <v>1430</v>
+      </c>
       <c r="G155" s="65"/>
       <c r="H155" s="97"/>
       <c r="I155" s="97"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="65"/>
     </row>
     <row r="156" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B156" s="67">
         <v>242</v>
       </c>
       <c r="C156" s="67">
         <v>484</v>
       </c>
       <c r="D156" s="67">
         <v>726</v>
       </c>
       <c r="E156" s="67">
         <v>968</v>
       </c>
-      <c r="F156" s="67"/>
+      <c r="F156" s="67">
+        <v>1210</v>
+      </c>
       <c r="G156" s="67"/>
       <c r="H156" s="98"/>
       <c r="I156" s="97"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="65"/>
     </row>
     <row r="157" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B157" s="67">
         <v>64</v>
       </c>
       <c r="C157" s="67">
         <v>128</v>
       </c>
       <c r="D157" s="67">
         <v>192</v>
       </c>
       <c r="E157" s="67">
         <v>256</v>
       </c>
-      <c r="F157" s="67"/>
+      <c r="F157" s="67">
+        <v>320</v>
+      </c>
       <c r="G157" s="67"/>
       <c r="H157" s="97"/>
       <c r="I157" s="97"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="65"/>
     </row>
     <row r="158" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B158" s="67">
         <v>42</v>
       </c>
       <c r="C158" s="67">
         <v>84</v>
       </c>
       <c r="D158" s="67">
         <v>126</v>
       </c>
       <c r="E158" s="67">
         <v>168</v>
       </c>
-      <c r="F158" s="67"/>
+      <c r="F158" s="67">
+        <v>210</v>
+      </c>
       <c r="G158" s="67"/>
       <c r="H158" s="97"/>
       <c r="I158" s="97"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="65"/>
     </row>
     <row r="159" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="65">
         <v>30054</v>
       </c>
       <c r="C159" s="65">
         <v>69626</v>
       </c>
       <c r="D159" s="38">
         <v>118711</v>
       </c>
       <c r="E159" s="38">
         <v>152229</v>
       </c>
-      <c r="F159" s="65"/>
+      <c r="F159" s="65">
+        <v>182343</v>
+      </c>
       <c r="G159" s="65"/>
       <c r="H159" s="97"/>
       <c r="I159" s="97"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="65"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="67"/>
       <c r="C160" s="67"/>
       <c r="D160" s="67"/>
       <c r="E160" s="67"/>
       <c r="F160" s="67"/>
       <c r="G160" s="65"/>
       <c r="H160" s="65"/>
       <c r="I160" s="67"/>
       <c r="J160" s="67"/>
       <c r="K160" s="67"/>
       <c r="L160" s="67"/>
       <c r="M160" s="67"/>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="57">
         <v>7413147</v>
       </c>
       <c r="C161" s="57">
         <v>14676967</v>
       </c>
       <c r="D161" s="57">
         <v>22819434</v>
       </c>
       <c r="E161" s="61">
         <v>28959170</v>
       </c>
-      <c r="F161" s="82"/>
+      <c r="F161" s="82">
+        <v>34179306</v>
+      </c>
       <c r="G161" s="57"/>
       <c r="H161" s="95"/>
       <c r="I161" s="96"/>
       <c r="J161" s="61"/>
       <c r="K161" s="61"/>
       <c r="L161" s="61"/>
       <c r="M161" s="61"/>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="126">
         <v>5564252</v>
       </c>
       <c r="C162" s="65">
         <v>11024143</v>
       </c>
       <c r="D162" s="38">
         <v>17339532</v>
       </c>
       <c r="E162" s="38">
         <v>21672577</v>
       </c>
-      <c r="F162" s="65"/>
+      <c r="F162" s="65">
+        <v>26571851</v>
+      </c>
       <c r="G162" s="65"/>
       <c r="H162" s="97"/>
       <c r="I162" s="97"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="65"/>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="126">
         <v>289002</v>
       </c>
       <c r="C163" s="65">
         <v>539890</v>
       </c>
       <c r="D163" s="38">
         <v>813928</v>
       </c>
       <c r="E163" s="38">
         <v>1067578</v>
       </c>
-      <c r="F163" s="65"/>
+      <c r="F163" s="65">
+        <v>1349830</v>
+      </c>
       <c r="G163" s="65"/>
       <c r="H163" s="97"/>
       <c r="I163" s="97"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="65"/>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B164" s="143">
         <v>1219749</v>
       </c>
       <c r="C164" s="65">
         <v>2482355</v>
       </c>
       <c r="D164" s="38">
         <v>3744962</v>
       </c>
       <c r="E164" s="38">
         <v>5007569</v>
       </c>
-      <c r="F164" s="65"/>
+      <c r="F164" s="65">
+        <v>5007569</v>
+      </c>
       <c r="G164" s="65"/>
       <c r="H164" s="97"/>
       <c r="I164" s="97"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="38"/>
       <c r="M164" s="65"/>
     </row>
     <row r="165" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B165" s="143">
         <v>340144</v>
       </c>
       <c r="C165" s="65">
         <v>630578</v>
       </c>
       <c r="D165" s="38">
         <v>921012</v>
       </c>
       <c r="E165" s="38">
         <v>1211446</v>
       </c>
-      <c r="F165" s="65"/>
+      <c r="F165" s="65">
+        <v>1250056</v>
+      </c>
       <c r="G165" s="65"/>
       <c r="H165" s="97"/>
       <c r="I165" s="97"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="65"/>
     </row>
     <row r="166" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="60" t="s">
         <v>68</v>
       </c>
       <c r="B166" s="88"/>
       <c r="C166" s="99"/>
       <c r="D166" s="99"/>
       <c r="E166" s="99"/>
       <c r="F166" s="99"/>
       <c r="G166" s="65"/>
       <c r="H166" s="100"/>
       <c r="I166" s="101"/>
       <c r="J166" s="99"/>
       <c r="K166" s="99"/>
       <c r="L166" s="99"/>
       <c r="M166" s="99"/>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="57">
         <v>7413147</v>
       </c>
       <c r="C167" s="57">
         <v>14676967</v>
       </c>
       <c r="D167" s="57">
         <v>22819434</v>
       </c>
       <c r="E167" s="61">
         <v>28959170</v>
       </c>
-      <c r="F167" s="82"/>
+      <c r="F167" s="82">
+        <v>34179306</v>
+      </c>
       <c r="G167" s="57"/>
       <c r="H167" s="95"/>
       <c r="I167" s="96"/>
       <c r="J167" s="61"/>
       <c r="K167" s="61"/>
       <c r="L167" s="61"/>
       <c r="M167" s="61"/>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B168" s="126">
         <v>5564252</v>
       </c>
       <c r="C168" s="65">
         <v>11024143</v>
       </c>
       <c r="D168" s="38">
         <v>17339532</v>
       </c>
       <c r="E168" s="38">
         <v>21672577</v>
       </c>
-      <c r="F168" s="65"/>
+      <c r="F168" s="65">
+        <v>26571851</v>
+      </c>
       <c r="G168" s="65"/>
       <c r="H168" s="97"/>
       <c r="I168" s="97"/>
       <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="38"/>
       <c r="M168" s="65"/>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B169" s="126">
         <v>289002</v>
       </c>
       <c r="C169" s="65">
         <v>539890</v>
       </c>
       <c r="D169" s="38">
         <v>813928</v>
       </c>
       <c r="E169" s="38">
         <v>1067578</v>
       </c>
-      <c r="F169" s="65"/>
+      <c r="F169" s="65">
+        <v>1349830</v>
+      </c>
       <c r="G169" s="65"/>
       <c r="H169" s="97"/>
       <c r="I169" s="97"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="65"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B170" s="143">
         <v>1219749</v>
       </c>
       <c r="C170" s="65">
         <v>2482355</v>
       </c>
       <c r="D170" s="38">
         <v>3744962</v>
       </c>
       <c r="E170" s="38">
         <v>5007569</v>
       </c>
-      <c r="F170" s="65"/>
+      <c r="F170" s="65">
+        <v>5007569</v>
+      </c>
       <c r="G170" s="65"/>
       <c r="H170" s="97"/>
       <c r="I170" s="97"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="65"/>
     </row>
     <row r="171" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="143">
         <v>340144</v>
       </c>
       <c r="C171" s="65">
         <v>630578</v>
       </c>
       <c r="D171" s="38">
         <v>921012</v>
       </c>
       <c r="E171" s="38">
         <v>1211446</v>
       </c>
-      <c r="F171" s="65"/>
+      <c r="F171" s="65">
+        <v>1250056</v>
+      </c>
       <c r="G171" s="65"/>
       <c r="H171" s="97"/>
       <c r="I171" s="97"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="65"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="94"/>
       <c r="C172" s="94"/>
       <c r="D172" s="94"/>
       <c r="E172" s="94"/>
       <c r="F172" s="94"/>
       <c r="G172" s="65"/>
       <c r="H172" s="65"/>
       <c r="I172" s="94"/>
       <c r="J172" s="94"/>
       <c r="K172" s="94"/>
       <c r="L172" s="94"/>
       <c r="M172" s="94"/>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="57">
         <v>327616</v>
       </c>
       <c r="C173" s="57">
         <v>562338</v>
       </c>
       <c r="D173" s="57">
         <v>744347</v>
       </c>
       <c r="E173" s="61">
         <v>940483</v>
       </c>
-      <c r="F173" s="82"/>
+      <c r="F173" s="57">
+        <v>1122471</v>
+      </c>
       <c r="G173" s="57"/>
-      <c r="H173" s="95"/>
+      <c r="H173" s="115"/>
       <c r="I173" s="96"/>
       <c r="J173" s="61"/>
       <c r="K173" s="61"/>
       <c r="L173" s="61"/>
       <c r="M173" s="57"/>
     </row>
-    <row r="174" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B174" s="57"/>
+      <c r="C174" s="57"/>
+      <c r="D174" s="57"/>
+      <c r="E174" s="61"/>
+      <c r="F174" s="65">
+        <v>32655</v>
+      </c>
+      <c r="G174" s="57"/>
+      <c r="H174" s="115"/>
+      <c r="I174" s="96"/>
+      <c r="J174" s="61"/>
+      <c r="K174" s="61"/>
+      <c r="L174" s="61"/>
+      <c r="M174" s="57"/>
+    </row>
+    <row r="175" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B174" s="65">
+      <c r="B175" s="65">
         <v>327616</v>
       </c>
-      <c r="C174" s="65">
+      <c r="C175" s="65">
         <v>562338</v>
       </c>
-      <c r="D174" s="38">
+      <c r="D175" s="38">
         <v>744347</v>
       </c>
-      <c r="E174" s="38">
+      <c r="E175" s="38">
         <v>940483</v>
       </c>
-      <c r="F174" s="65"/>
-[...9 lines deleted...]
-      <c r="A175" s="66" t="s">
+      <c r="F175" s="65">
+        <v>1089815</v>
+      </c>
+      <c r="G175" s="65"/>
+      <c r="H175" s="102"/>
+      <c r="I175" s="97"/>
+      <c r="J175" s="38"/>
+      <c r="K175" s="38"/>
+      <c r="L175" s="38"/>
+      <c r="M175" s="65"/>
+    </row>
+    <row r="176" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B175" s="94"/>
-[...13 lines deleted...]
-      <c r="A176" s="60" t="s">
+      <c r="B176" s="94"/>
+      <c r="C176" s="94"/>
+      <c r="D176" s="94"/>
+      <c r="E176" s="94"/>
+      <c r="F176" s="94"/>
+      <c r="G176" s="65"/>
+      <c r="H176" s="65"/>
+      <c r="I176" s="94"/>
+      <c r="J176" s="94"/>
+      <c r="K176" s="94"/>
+      <c r="L176" s="94"/>
+      <c r="M176" s="94"/>
+    </row>
+    <row r="177" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B176" s="61">
+      <c r="B177" s="61">
         <v>319900</v>
       </c>
-      <c r="C176" s="57">
+      <c r="C177" s="57">
         <v>842729</v>
       </c>
-      <c r="D176" s="57">
+      <c r="D177" s="57">
         <v>1815738</v>
       </c>
-      <c r="E176" s="61">
+      <c r="E177" s="61">
         <v>2667208</v>
       </c>
-      <c r="F176" s="82"/>
-[...31 lines deleted...]
-      <c r="M177" s="65"/>
+      <c r="F177" s="82">
+        <v>3578947</v>
+      </c>
+      <c r="G177" s="57"/>
+      <c r="H177" s="95"/>
+      <c r="I177" s="96"/>
+      <c r="J177" s="61"/>
+      <c r="K177" s="61"/>
+      <c r="L177" s="61"/>
+      <c r="M177" s="61"/>
     </row>
     <row r="178" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="63" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>53</v>
+      </c>
+      <c r="B178" s="7">
+        <v>2716</v>
       </c>
       <c r="C178" s="65">
-        <v>1000</v>
+        <v>5432</v>
       </c>
       <c r="D178" s="38">
-        <v>1500</v>
-[...4 lines deleted...]
-      <c r="F178" s="65"/>
+        <v>8148</v>
+      </c>
+      <c r="E178" s="38">
+        <v>10864</v>
+      </c>
+      <c r="F178" s="65">
+        <v>13580</v>
+      </c>
       <c r="G178" s="65"/>
       <c r="H178" s="97"/>
       <c r="I178" s="97"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="65"/>
     </row>
     <row r="179" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="63" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B179" s="38">
-        <v>6481</v>
+        <v>500</v>
       </c>
       <c r="C179" s="65">
-        <v>18307</v>
+        <v>1000</v>
       </c>
       <c r="D179" s="38">
-        <v>30134</v>
-[...4 lines deleted...]
-      <c r="F179" s="65"/>
+        <v>1500</v>
+      </c>
+      <c r="E179" s="121">
+        <v>2000</v>
+      </c>
+      <c r="F179" s="65">
+        <v>2500</v>
+      </c>
       <c r="G179" s="65"/>
       <c r="H179" s="97"/>
       <c r="I179" s="97"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="65"/>
     </row>
     <row r="180" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="63" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B180" s="38">
-        <v>125</v>
+        <v>6481</v>
       </c>
       <c r="C180" s="65">
-        <v>250</v>
+        <v>18307</v>
       </c>
       <c r="D180" s="38">
-        <v>375</v>
+        <v>30134</v>
       </c>
       <c r="E180" s="38">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="F180" s="65"/>
+        <v>41960</v>
+      </c>
+      <c r="F180" s="65">
+        <v>50744</v>
+      </c>
       <c r="G180" s="65"/>
       <c r="H180" s="97"/>
       <c r="I180" s="97"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="65"/>
     </row>
-    <row r="181" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="63" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-      <c r="G181" s="67"/>
+        <v>55</v>
+      </c>
+      <c r="B181" s="38">
+        <v>125</v>
+      </c>
+      <c r="C181" s="65">
+        <v>250</v>
+      </c>
+      <c r="D181" s="38">
+        <v>375</v>
+      </c>
+      <c r="E181" s="38">
+        <v>500</v>
+      </c>
+      <c r="F181" s="65">
+        <v>625</v>
+      </c>
+      <c r="G181" s="65"/>
       <c r="H181" s="97"/>
       <c r="I181" s="97"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="65"/>
     </row>
-    <row r="182" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="63" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B182" s="38">
+        <v>56</v>
+      </c>
+      <c r="B182" s="92">
+        <v>208</v>
+      </c>
+      <c r="C182" s="67">
+        <v>416</v>
+      </c>
+      <c r="D182" s="67">
+        <v>624</v>
+      </c>
+      <c r="E182" s="67">
         <v>832</v>
       </c>
-      <c r="C182" s="65">
-[...9 lines deleted...]
-      <c r="G182" s="65"/>
+      <c r="F182" s="67">
+        <v>1040</v>
+      </c>
+      <c r="G182" s="67"/>
       <c r="H182" s="97"/>
       <c r="I182" s="97"/>
       <c r="J182" s="38"/>
       <c r="K182" s="38"/>
       <c r="L182" s="38"/>
       <c r="M182" s="65"/>
     </row>
     <row r="183" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="63" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B183" s="38">
-        <v>333</v>
+        <v>832</v>
       </c>
       <c r="C183" s="65">
-        <v>666</v>
+        <v>1664</v>
       </c>
       <c r="D183" s="38">
-        <v>999</v>
+        <v>2496</v>
       </c>
       <c r="E183" s="38">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="F183" s="65"/>
+        <v>3328</v>
+      </c>
+      <c r="F183" s="65">
+        <v>4160</v>
+      </c>
       <c r="G183" s="65"/>
       <c r="H183" s="97"/>
       <c r="I183" s="97"/>
       <c r="J183" s="38"/>
       <c r="K183" s="38"/>
       <c r="L183" s="38"/>
       <c r="M183" s="65"/>
     </row>
-    <row r="184" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="63" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B184" s="38">
-        <v>3684</v>
+        <v>333</v>
       </c>
       <c r="C184" s="65">
-        <v>7368</v>
+        <v>666</v>
       </c>
       <c r="D184" s="38">
-        <v>11052</v>
+        <v>999</v>
       </c>
       <c r="E184" s="38">
-        <v>14736</v>
-[...1 lines deleted...]
-      <c r="F184" s="65"/>
+        <v>1332</v>
+      </c>
+      <c r="F184" s="65">
+        <v>1665</v>
+      </c>
       <c r="G184" s="65"/>
-      <c r="H184" s="104"/>
+      <c r="H184" s="97"/>
       <c r="I184" s="97"/>
       <c r="J184" s="38"/>
       <c r="K184" s="38"/>
       <c r="L184" s="38"/>
       <c r="M184" s="65"/>
     </row>
-    <row r="185" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="63" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B185" s="38">
-        <v>1042</v>
+        <v>3684</v>
       </c>
       <c r="C185" s="65">
-        <v>2084</v>
+        <v>7368</v>
       </c>
       <c r="D185" s="38">
-        <v>3126</v>
+        <v>11052</v>
       </c>
       <c r="E185" s="38">
-        <v>4168</v>
-[...1 lines deleted...]
-      <c r="F185" s="65"/>
+        <v>14736</v>
+      </c>
+      <c r="F185" s="65">
+        <v>18420</v>
+      </c>
       <c r="G185" s="65"/>
-      <c r="H185" s="97"/>
+      <c r="H185" s="104"/>
       <c r="I185" s="97"/>
       <c r="J185" s="38"/>
       <c r="K185" s="38"/>
       <c r="L185" s="38"/>
       <c r="M185" s="65"/>
     </row>
-    <row r="186" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B186" s="38">
-        <v>303979</v>
+        <v>1042</v>
       </c>
       <c r="C186" s="65">
-        <v>805541</v>
+        <v>2084</v>
       </c>
       <c r="D186" s="38">
-        <v>1757284</v>
+        <v>3126</v>
       </c>
       <c r="E186" s="38">
-        <v>2587488</v>
-[...1 lines deleted...]
-      <c r="F186" s="65"/>
+        <v>4168</v>
+      </c>
+      <c r="F186" s="65">
+        <v>5210</v>
+      </c>
       <c r="G186" s="65"/>
       <c r="H186" s="97"/>
       <c r="I186" s="97"/>
       <c r="J186" s="38"/>
       <c r="K186" s="38"/>
       <c r="L186" s="38"/>
       <c r="M186" s="65"/>
     </row>
-    <row r="187" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="60" t="s">
+    <row r="187" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B187" s="38">
+        <v>303979</v>
+      </c>
+      <c r="C187" s="65">
+        <v>805541</v>
+      </c>
+      <c r="D187" s="38">
+        <v>1757284</v>
+      </c>
+      <c r="E187" s="38">
+        <v>2587488</v>
+      </c>
+      <c r="F187" s="65">
+        <v>3481003</v>
+      </c>
+      <c r="G187" s="65"/>
+      <c r="H187" s="97"/>
+      <c r="I187" s="97"/>
+      <c r="J187" s="38"/>
+      <c r="K187" s="38"/>
+      <c r="L187" s="38"/>
+      <c r="M187" s="65"/>
+    </row>
+    <row r="188" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B187" s="105"/>
-[...13 lines deleted...]
-      <c r="A188" s="60" t="s">
+      <c r="B188" s="105"/>
+      <c r="C188" s="105"/>
+      <c r="D188" s="67"/>
+      <c r="E188" s="67"/>
+      <c r="F188" s="38"/>
+      <c r="G188" s="65"/>
+      <c r="H188" s="38"/>
+      <c r="I188" s="38"/>
+      <c r="J188" s="38"/>
+      <c r="K188" s="67"/>
+      <c r="L188" s="67"/>
+      <c r="M188" s="67"/>
+    </row>
+    <row r="189" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B188" s="61">
+      <c r="B189" s="61">
         <v>672968</v>
       </c>
-      <c r="C188" s="106">
+      <c r="C189" s="106">
         <v>2855920</v>
       </c>
-      <c r="D188" s="57">
+      <c r="D189" s="57">
         <v>5075359</v>
       </c>
-      <c r="E188" s="62">
+      <c r="E189" s="62">
         <v>7276742</v>
       </c>
-      <c r="F188" s="57"/>
-[...14 lines deleted...]
-      <c r="A189" s="63" t="s">
+      <c r="F189" s="57">
+        <v>8618023</v>
+      </c>
+      <c r="G189" s="57"/>
+      <c r="H189" s="115"/>
+      <c r="I189" s="96"/>
+      <c r="J189" s="61"/>
+      <c r="K189" s="61"/>
+      <c r="L189" s="61"/>
+      <c r="M189" s="61"/>
+      <c r="O189" s="35"/>
+      <c r="P189" s="34"/>
+      <c r="Q189" s="34"/>
+      <c r="R189" s="34"/>
+      <c r="S189" s="34"/>
+    </row>
+    <row r="190" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B189" s="67" t="s">
+      <c r="B190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="C189" s="67" t="s">
+      <c r="C190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="D189" s="67" t="s">
+      <c r="D190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="E189" s="92" t="s">
+      <c r="E190" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="F189" s="57"/>
-[...31 lines deleted...]
-      <c r="H190" s="107"/>
+      <c r="F190" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="G190" s="57"/>
+      <c r="H190" s="95"/>
       <c r="I190" s="97"/>
       <c r="J190" s="38"/>
       <c r="K190" s="38"/>
       <c r="L190" s="38"/>
-      <c r="M190" s="65"/>
-[...6 lines deleted...]
-    <row r="191" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M190" s="61"/>
+      <c r="O190" s="47"/>
+      <c r="P190" s="46"/>
+      <c r="Q190" s="46"/>
+      <c r="R190" s="46"/>
+      <c r="S190" s="46"/>
+    </row>
+    <row r="191" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="63" t="s">
-        <v>56</v>
-[...15 lines deleted...]
-      <c r="H191" s="49"/>
+        <v>54</v>
+      </c>
+      <c r="B191" s="38">
+        <v>6830</v>
+      </c>
+      <c r="C191" s="65">
+        <v>191885</v>
+      </c>
+      <c r="D191" s="38">
+        <v>402141</v>
+      </c>
+      <c r="E191" s="64">
+        <v>618717</v>
+      </c>
+      <c r="F191" s="65">
+        <v>636604</v>
+      </c>
+      <c r="G191" s="65"/>
+      <c r="H191" s="107"/>
       <c r="I191" s="97"/>
       <c r="J191" s="38"/>
       <c r="K191" s="38"/>
       <c r="L191" s="38"/>
       <c r="M191" s="65"/>
-      <c r="O191" s="47"/>
-[...5 lines deleted...]
-    <row r="192" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O191" s="35"/>
+      <c r="P191" s="36"/>
+      <c r="Q191" s="34"/>
+      <c r="R191" s="34"/>
+      <c r="S191" s="34"/>
+    </row>
+    <row r="192" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="63" t="s">
-        <v>57</v>
-[...15 lines deleted...]
-      <c r="H192" s="107"/>
+        <v>56</v>
+      </c>
+      <c r="B192" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="C192" s="73">
+        <v>115969</v>
+      </c>
+      <c r="D192" s="73">
+        <v>231938</v>
+      </c>
+      <c r="E192" s="73">
+        <v>347907</v>
+      </c>
+      <c r="F192" s="73">
+        <v>526960</v>
+      </c>
+      <c r="G192" s="73"/>
+      <c r="H192" s="49"/>
       <c r="I192" s="97"/>
       <c r="J192" s="38"/>
       <c r="K192" s="38"/>
       <c r="L192" s="38"/>
       <c r="M192" s="65"/>
-      <c r="O192" s="35"/>
-[...3 lines deleted...]
-      <c r="S192" s="34"/>
+      <c r="O192" s="47"/>
+      <c r="P192" s="48"/>
+      <c r="Q192" s="46"/>
+      <c r="R192" s="46"/>
+      <c r="S192" s="46"/>
     </row>
     <row r="193" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="63" t="s">
-        <v>58</v>
-[...14 lines deleted...]
-      <c r="G193" s="73"/>
+        <v>57</v>
+      </c>
+      <c r="B193" s="38">
+        <v>20471</v>
+      </c>
+      <c r="C193" s="65">
+        <v>209913</v>
+      </c>
+      <c r="D193" s="38">
+        <v>399356</v>
+      </c>
+      <c r="E193" s="64">
+        <v>588798</v>
+      </c>
+      <c r="F193" s="65">
+        <v>606603</v>
+      </c>
+      <c r="G193" s="65"/>
       <c r="H193" s="107"/>
       <c r="I193" s="97"/>
       <c r="J193" s="38"/>
       <c r="K193" s="38"/>
       <c r="L193" s="38"/>
       <c r="M193" s="65"/>
       <c r="O193" s="35"/>
       <c r="P193" s="36"/>
       <c r="Q193" s="34"/>
       <c r="R193" s="34"/>
       <c r="S193" s="34"/>
     </row>
     <row r="194" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="63" t="s">
-        <v>61</v>
-[...14 lines deleted...]
-      <c r="G194" s="65"/>
+        <v>58</v>
+      </c>
+      <c r="B194" s="123">
+        <v>100</v>
+      </c>
+      <c r="C194" s="126">
+        <v>62046</v>
+      </c>
+      <c r="D194" s="126">
+        <v>123993</v>
+      </c>
+      <c r="E194" s="126">
+        <v>185939</v>
+      </c>
+      <c r="F194" s="73">
+        <v>186101</v>
+      </c>
+      <c r="G194" s="73"/>
       <c r="H194" s="107"/>
       <c r="I194" s="97"/>
       <c r="J194" s="38"/>
       <c r="K194" s="38"/>
       <c r="L194" s="38"/>
       <c r="M194" s="65"/>
       <c r="O194" s="35"/>
       <c r="P194" s="36"/>
       <c r="Q194" s="34"/>
       <c r="R194" s="34"/>
       <c r="S194" s="34"/>
     </row>
-    <row r="195" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="63" t="s">
-        <v>62</v>
-[...14 lines deleted...]
-      <c r="G195" s="73"/>
+        <v>61</v>
+      </c>
+      <c r="B195" s="38">
+        <v>1293</v>
+      </c>
+      <c r="C195" s="65">
+        <v>2586</v>
+      </c>
+      <c r="D195" s="38">
+        <v>3879</v>
+      </c>
+      <c r="E195" s="64">
+        <v>5172</v>
+      </c>
+      <c r="F195" s="65">
+        <v>6465</v>
+      </c>
+      <c r="G195" s="65"/>
       <c r="H195" s="107"/>
       <c r="I195" s="97"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="65"/>
-      <c r="O195" s="47"/>
-[...5 lines deleted...]
-    <row r="196" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O195" s="35"/>
+      <c r="P195" s="36"/>
+      <c r="Q195" s="34"/>
+      <c r="R195" s="34"/>
+      <c r="S195" s="34"/>
+    </row>
+    <row r="196" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="63" t="s">
-        <v>63</v>
-[...15 lines deleted...]
-      <c r="H196" s="102"/>
+        <v>62</v>
+      </c>
+      <c r="B196" s="73">
+        <v>81</v>
+      </c>
+      <c r="C196" s="73">
+        <v>162</v>
+      </c>
+      <c r="D196" s="73">
+        <v>243</v>
+      </c>
+      <c r="E196" s="73">
+        <v>324</v>
+      </c>
+      <c r="F196" s="73">
+        <v>405</v>
+      </c>
+      <c r="G196" s="73"/>
+      <c r="H196" s="107"/>
       <c r="I196" s="97"/>
-      <c r="J196" s="108"/>
+      <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="65"/>
-      <c r="O196" s="35"/>
-[...5 lines deleted...]
-    <row r="197" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O196" s="47"/>
+      <c r="P196" s="48"/>
+      <c r="Q196" s="46"/>
+      <c r="R196" s="46"/>
+      <c r="S196" s="46"/>
+    </row>
+    <row r="197" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>63</v>
+      </c>
+      <c r="B197" s="38">
+        <v>85</v>
       </c>
       <c r="C197" s="65">
-        <v>57694</v>
+        <v>2437</v>
       </c>
       <c r="D197" s="38">
-        <v>115388</v>
+        <v>4789</v>
       </c>
       <c r="E197" s="64">
-        <v>173082</v>
-[...1 lines deleted...]
-      <c r="F197" s="65"/>
+        <v>7141</v>
+      </c>
+      <c r="F197" s="65">
+        <v>7226</v>
+      </c>
       <c r="G197" s="65"/>
       <c r="H197" s="102"/>
       <c r="I197" s="97"/>
       <c r="J197" s="108"/>
       <c r="K197" s="38"/>
       <c r="L197" s="38"/>
       <c r="M197" s="65"/>
-      <c r="O197" s="47"/>
-[...5 lines deleted...]
-    <row r="198" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O197" s="35"/>
+      <c r="P197" s="36"/>
+      <c r="Q197" s="34"/>
+      <c r="R197" s="34"/>
+      <c r="S197" s="34"/>
+    </row>
+    <row r="198" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>644109</v>
+        <v>64</v>
+      </c>
+      <c r="B198" s="92" t="s">
+        <v>72</v>
       </c>
       <c r="C198" s="65">
-        <v>2213229</v>
+        <v>57694</v>
       </c>
       <c r="D198" s="38">
-        <v>3793635</v>
+        <v>115388</v>
       </c>
       <c r="E198" s="64">
-        <v>5349666</v>
-[...1 lines deleted...]
-      <c r="F198" s="65"/>
+        <v>173082</v>
+      </c>
+      <c r="F198" s="65">
+        <v>173082</v>
+      </c>
       <c r="G198" s="65"/>
       <c r="H198" s="102"/>
       <c r="I198" s="97"/>
-      <c r="J198" s="38"/>
+      <c r="J198" s="108"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="65"/>
-      <c r="O198" s="35"/>
-[...6 lines deleted...]
-      <c r="A199" s="60" t="s">
+      <c r="O198" s="47"/>
+      <c r="P198" s="48"/>
+      <c r="Q198" s="46"/>
+      <c r="R198" s="46"/>
+      <c r="S198" s="46"/>
+    </row>
+    <row r="199" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B199" s="38">
+        <v>644109</v>
+      </c>
+      <c r="C199" s="65">
+        <v>2213229</v>
+      </c>
+      <c r="D199" s="38">
+        <v>3793635</v>
+      </c>
+      <c r="E199" s="64">
+        <v>5349666</v>
+      </c>
+      <c r="F199" s="65">
+        <v>6474582</v>
+      </c>
+      <c r="G199" s="65"/>
+      <c r="H199" s="102"/>
+      <c r="I199" s="97"/>
+      <c r="J199" s="38"/>
+      <c r="K199" s="38"/>
+      <c r="L199" s="38"/>
+      <c r="M199" s="65"/>
+      <c r="O199" s="35"/>
+      <c r="P199" s="34"/>
+      <c r="Q199" s="34"/>
+      <c r="R199" s="34"/>
+      <c r="S199" s="34"/>
+    </row>
+    <row r="200" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="B199" s="88"/>
-[...13 lines deleted...]
-      <c r="A200" s="60" t="s">
+      <c r="B200" s="88"/>
+      <c r="C200" s="67"/>
+      <c r="D200" s="67"/>
+      <c r="E200" s="109"/>
+      <c r="F200" s="38"/>
+      <c r="G200" s="65"/>
+      <c r="H200" s="65"/>
+      <c r="I200" s="38"/>
+      <c r="J200" s="38"/>
+      <c r="K200" s="67"/>
+      <c r="L200" s="67"/>
+      <c r="M200" s="67"/>
+    </row>
+    <row r="201" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B200" s="110">
+      <c r="B201" s="110">
         <v>1238192</v>
       </c>
-      <c r="C200" s="57">
+      <c r="C201" s="57">
         <v>2826083</v>
       </c>
-      <c r="D200" s="57">
+      <c r="D201" s="57">
         <v>5257438</v>
       </c>
-      <c r="E200" s="61">
+      <c r="E201" s="61">
         <v>6869484</v>
       </c>
-      <c r="F200" s="111"/>
-[...36 lines deleted...]
-      <c r="M201" s="65"/>
+      <c r="F201" s="111">
+        <v>8404208</v>
+      </c>
+      <c r="G201" s="111"/>
+      <c r="H201" s="96"/>
+      <c r="I201" s="112"/>
+      <c r="J201" s="141"/>
+      <c r="K201" s="61"/>
+      <c r="L201" s="61"/>
+      <c r="M201" s="57"/>
       <c r="O201" s="35"/>
-      <c r="P201" s="36"/>
+      <c r="P201" s="34"/>
       <c r="Q201" s="34"/>
       <c r="R201" s="34"/>
       <c r="S201" s="34"/>
     </row>
     <row r="202" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B202" s="65">
-        <v>1236625</v>
+        <v>1567</v>
       </c>
       <c r="C202" s="65">
-        <v>2819193</v>
+        <v>6890</v>
       </c>
       <c r="D202" s="38">
-        <v>5245225</v>
+        <v>12213</v>
       </c>
       <c r="E202" s="38">
-        <v>6851948</v>
-[...1 lines deleted...]
-      <c r="F202" s="65"/>
+        <v>17536</v>
+      </c>
+      <c r="F202" s="65">
+        <v>21356</v>
+      </c>
       <c r="G202" s="65"/>
       <c r="H202" s="97"/>
       <c r="I202" s="97"/>
       <c r="J202" s="64"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="65"/>
       <c r="O202" s="35"/>
-      <c r="P202" s="34"/>
+      <c r="P202" s="36"/>
       <c r="Q202" s="34"/>
       <c r="R202" s="34"/>
       <c r="S202" s="34"/>
     </row>
-    <row r="203" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="66" t="s">
+    <row r="203" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B203" s="65">
+        <v>1236625</v>
+      </c>
+      <c r="C203" s="65">
+        <v>2819193</v>
+      </c>
+      <c r="D203" s="38">
+        <v>5245225</v>
+      </c>
+      <c r="E203" s="38">
+        <v>6851948</v>
+      </c>
+      <c r="F203" s="65">
+        <v>8382853</v>
+      </c>
+      <c r="G203" s="65"/>
+      <c r="H203" s="97"/>
+      <c r="I203" s="97"/>
+      <c r="J203" s="64"/>
+      <c r="K203" s="38"/>
+      <c r="L203" s="38"/>
+      <c r="M203" s="65"/>
+      <c r="O203" s="35"/>
+      <c r="P203" s="34"/>
+      <c r="Q203" s="34"/>
+      <c r="R203" s="34"/>
+      <c r="S203" s="34"/>
+    </row>
+    <row r="204" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="B203" s="67"/>
-[...13 lines deleted...]
-      <c r="A204" s="60" t="s">
+      <c r="B204" s="67"/>
+      <c r="C204" s="67"/>
+      <c r="D204" s="67"/>
+      <c r="E204" s="67"/>
+      <c r="F204" s="38"/>
+      <c r="G204" s="65"/>
+      <c r="H204" s="100"/>
+      <c r="I204" s="97"/>
+      <c r="J204" s="38"/>
+      <c r="K204" s="67"/>
+      <c r="L204" s="67"/>
+      <c r="M204" s="67"/>
+    </row>
+    <row r="205" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B204" s="110">
+      <c r="B205" s="110">
         <v>1238192</v>
       </c>
-      <c r="C204" s="57">
+      <c r="C205" s="57">
         <v>2826083</v>
       </c>
-      <c r="D204" s="57">
+      <c r="D205" s="57">
         <v>5257438</v>
       </c>
-      <c r="E204" s="61">
+      <c r="E205" s="61">
         <v>6869484</v>
       </c>
-      <c r="F204" s="111"/>
-[...36 lines deleted...]
-      <c r="M205" s="65"/>
+      <c r="F205" s="111">
+        <v>8404208</v>
+      </c>
+      <c r="G205" s="111"/>
+      <c r="H205" s="96"/>
+      <c r="I205" s="112"/>
+      <c r="J205" s="141"/>
+      <c r="K205" s="61"/>
+      <c r="L205" s="61"/>
+      <c r="M205" s="57"/>
       <c r="O205" s="35"/>
-      <c r="P205" s="36"/>
+      <c r="P205" s="34"/>
       <c r="Q205" s="34"/>
       <c r="R205" s="34"/>
       <c r="S205" s="34"/>
     </row>
     <row r="206" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B206" s="65">
-        <v>1236625</v>
+        <v>1567</v>
       </c>
       <c r="C206" s="65">
-        <v>2819193</v>
+        <v>6890</v>
       </c>
       <c r="D206" s="38">
-        <v>5245225</v>
+        <v>12213</v>
       </c>
       <c r="E206" s="38">
-        <v>6851948</v>
-[...1 lines deleted...]
-      <c r="F206" s="65"/>
+        <v>17536</v>
+      </c>
+      <c r="F206" s="65">
+        <v>21356</v>
+      </c>
       <c r="G206" s="65"/>
       <c r="H206" s="97"/>
       <c r="I206" s="97"/>
       <c r="J206" s="64"/>
       <c r="K206" s="38"/>
       <c r="L206" s="38"/>
       <c r="M206" s="65"/>
       <c r="O206" s="35"/>
-      <c r="P206" s="34"/>
+      <c r="P206" s="36"/>
       <c r="Q206" s="34"/>
       <c r="R206" s="34"/>
       <c r="S206" s="34"/>
     </row>
-    <row r="207" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="66" t="s">
+    <row r="207" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B207" s="65">
+        <v>1236625</v>
+      </c>
+      <c r="C207" s="65">
+        <v>2819193</v>
+      </c>
+      <c r="D207" s="38">
+        <v>5245225</v>
+      </c>
+      <c r="E207" s="38">
+        <v>6851948</v>
+      </c>
+      <c r="F207" s="65">
+        <v>8382853</v>
+      </c>
+      <c r="G207" s="65"/>
+      <c r="H207" s="97"/>
+      <c r="I207" s="97"/>
+      <c r="J207" s="64"/>
+      <c r="K207" s="38"/>
+      <c r="L207" s="38"/>
+      <c r="M207" s="65"/>
+      <c r="O207" s="35"/>
+      <c r="P207" s="34"/>
+      <c r="Q207" s="34"/>
+      <c r="R207" s="34"/>
+      <c r="S207" s="34"/>
+    </row>
+    <row r="208" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="B207" s="94"/>
-[...13 lines deleted...]
-      <c r="A208" s="60" t="s">
+      <c r="B208" s="94"/>
+      <c r="C208" s="94"/>
+      <c r="D208" s="94"/>
+      <c r="E208" s="94"/>
+      <c r="F208" s="94"/>
+      <c r="G208" s="65"/>
+      <c r="H208" s="65"/>
+      <c r="I208" s="94"/>
+      <c r="J208" s="94"/>
+      <c r="K208" s="94"/>
+      <c r="L208" s="94"/>
+      <c r="M208" s="94"/>
+    </row>
+    <row r="209" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B208" s="61">
+      <c r="B209" s="61">
         <v>1361482</v>
       </c>
-      <c r="C208" s="57">
+      <c r="C209" s="57">
         <v>2377126</v>
       </c>
-      <c r="D208" s="57">
+      <c r="D209" s="57">
         <v>4231485</v>
       </c>
-      <c r="E208" s="61">
+      <c r="E209" s="61">
         <v>5390349</v>
       </c>
-      <c r="F208" s="57"/>
-[...36 lines deleted...]
-      <c r="M209" s="65"/>
+      <c r="F209" s="57">
+        <v>7117068</v>
+      </c>
+      <c r="G209" s="57"/>
+      <c r="H209" s="95"/>
+      <c r="I209" s="61"/>
+      <c r="J209" s="57"/>
+      <c r="K209" s="61"/>
+      <c r="L209" s="61"/>
+      <c r="M209" s="57"/>
       <c r="O209" s="32"/>
-      <c r="P209" s="33"/>
+      <c r="P209" s="18"/>
       <c r="Q209" s="18"/>
       <c r="R209" s="18"/>
       <c r="S209" s="18"/>
     </row>
-    <row r="210" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="63" t="s">
-        <v>60</v>
-[...14 lines deleted...]
-      <c r="G210" s="73"/>
+        <v>53</v>
+      </c>
+      <c r="B210" s="38">
+        <v>3892</v>
+      </c>
+      <c r="C210" s="65">
+        <v>7784</v>
+      </c>
+      <c r="D210" s="38">
+        <v>11676</v>
+      </c>
+      <c r="E210" s="38">
+        <v>15568</v>
+      </c>
+      <c r="F210" s="65">
+        <v>19460</v>
+      </c>
+      <c r="G210" s="65"/>
       <c r="H210" s="136"/>
       <c r="I210" s="38"/>
       <c r="J210" s="65"/>
       <c r="K210" s="38"/>
       <c r="L210" s="38"/>
       <c r="M210" s="65"/>
-      <c r="O210" s="44"/>
-[...5 lines deleted...]
-    <row r="211" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O210" s="32"/>
+      <c r="P210" s="33"/>
+      <c r="Q210" s="18"/>
+      <c r="R210" s="18"/>
+      <c r="S210" s="18"/>
+    </row>
+    <row r="211" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="63" t="s">
-        <v>54</v>
-[...14 lines deleted...]
-      <c r="G211" s="65"/>
+        <v>60</v>
+      </c>
+      <c r="B211" s="73">
+        <v>558</v>
+      </c>
+      <c r="C211" s="126">
+        <v>1116</v>
+      </c>
+      <c r="D211" s="126">
+        <v>1674</v>
+      </c>
+      <c r="E211" s="126">
+        <v>2232</v>
+      </c>
+      <c r="F211" s="42">
+        <v>2790</v>
+      </c>
+      <c r="G211" s="73"/>
       <c r="H211" s="136"/>
       <c r="I211" s="38"/>
       <c r="J211" s="65"/>
       <c r="K211" s="38"/>
       <c r="L211" s="38"/>
       <c r="M211" s="65"/>
-      <c r="O211" s="32"/>
-[...3 lines deleted...]
-      <c r="S211" s="18"/>
+      <c r="O211" s="44"/>
+      <c r="P211" s="45"/>
+      <c r="Q211" s="43"/>
+      <c r="R211" s="43"/>
+      <c r="S211" s="43"/>
     </row>
     <row r="212" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="63" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B212" s="38">
-        <v>6011</v>
+        <v>11207</v>
       </c>
       <c r="C212" s="65">
-        <v>11408</v>
+        <v>28980</v>
       </c>
       <c r="D212" s="38">
-        <v>16805</v>
+        <v>46753</v>
       </c>
       <c r="E212" s="38">
-        <v>22202</v>
-[...1 lines deleted...]
-      <c r="F212" s="65"/>
+        <v>64527</v>
+      </c>
+      <c r="F212" s="126">
+        <v>73914</v>
+      </c>
       <c r="G212" s="65"/>
       <c r="H212" s="136"/>
       <c r="I212" s="38"/>
       <c r="J212" s="65"/>
       <c r="K212" s="38"/>
       <c r="L212" s="38"/>
       <c r="M212" s="65"/>
       <c r="O212" s="32"/>
       <c r="P212" s="33"/>
       <c r="Q212" s="18"/>
       <c r="R212" s="18"/>
       <c r="S212" s="18"/>
     </row>
-    <row r="213" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="63" t="s">
-        <v>59</v>
-[...14 lines deleted...]
-      <c r="G213" s="73"/>
+        <v>57</v>
+      </c>
+      <c r="B213" s="38">
+        <v>6011</v>
+      </c>
+      <c r="C213" s="65">
+        <v>11408</v>
+      </c>
+      <c r="D213" s="38">
+        <v>16805</v>
+      </c>
+      <c r="E213" s="38">
+        <v>22202</v>
+      </c>
+      <c r="F213" s="65">
+        <v>27599</v>
+      </c>
+      <c r="G213" s="65"/>
       <c r="H213" s="136"/>
       <c r="I213" s="38"/>
       <c r="J213" s="65"/>
+      <c r="K213" s="38"/>
+      <c r="L213" s="38"/>
       <c r="M213" s="65"/>
-      <c r="O213" s="44"/>
-[...5 lines deleted...]
-    <row r="214" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O213" s="32"/>
+      <c r="P213" s="33"/>
+      <c r="Q213" s="18"/>
+      <c r="R213" s="18"/>
+      <c r="S213" s="18"/>
+    </row>
+    <row r="214" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="63" t="s">
-        <v>61</v>
-[...14 lines deleted...]
-      <c r="G214" s="65"/>
+        <v>59</v>
+      </c>
+      <c r="B214" s="73">
+        <v>33</v>
+      </c>
+      <c r="C214" s="73">
+        <v>66</v>
+      </c>
+      <c r="D214" s="73">
+        <v>99</v>
+      </c>
+      <c r="E214" s="73">
+        <v>132</v>
+      </c>
+      <c r="F214" s="73">
+        <v>165</v>
+      </c>
+      <c r="G214" s="73"/>
       <c r="H214" s="136"/>
       <c r="I214" s="38"/>
       <c r="J214" s="65"/>
-      <c r="K214" s="38"/>
-      <c r="L214" s="38"/>
       <c r="M214" s="65"/>
-      <c r="O214" s="32"/>
-[...3 lines deleted...]
-      <c r="S214" s="18"/>
+      <c r="O214" s="44"/>
+      <c r="P214" s="45"/>
+      <c r="Q214" s="43"/>
+      <c r="R214" s="43"/>
+      <c r="S214" s="43"/>
     </row>
     <row r="215" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="63" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B215" s="38">
-        <v>813</v>
+        <v>68</v>
       </c>
       <c r="C215" s="65">
-        <v>1626</v>
+        <v>136</v>
       </c>
       <c r="D215" s="38">
-        <v>2439</v>
+        <v>204</v>
       </c>
       <c r="E215" s="38">
-        <v>3252</v>
-[...1 lines deleted...]
-      <c r="F215" s="65"/>
+        <v>272</v>
+      </c>
+      <c r="F215" s="65">
+        <v>340</v>
+      </c>
       <c r="G215" s="65"/>
       <c r="H215" s="136"/>
       <c r="I215" s="38"/>
       <c r="J215" s="65"/>
       <c r="K215" s="38"/>
       <c r="L215" s="38"/>
       <c r="M215" s="65"/>
       <c r="O215" s="32"/>
       <c r="P215" s="33"/>
       <c r="Q215" s="18"/>
       <c r="R215" s="18"/>
       <c r="S215" s="18"/>
     </row>
-    <row r="216" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="63" t="s">
-        <v>63</v>
-[...14 lines deleted...]
-      <c r="G216" s="73"/>
+        <v>62</v>
+      </c>
+      <c r="B216" s="38">
+        <v>813</v>
+      </c>
+      <c r="C216" s="65">
+        <v>1626</v>
+      </c>
+      <c r="D216" s="38">
+        <v>2439</v>
+      </c>
+      <c r="E216" s="38">
+        <v>3252</v>
+      </c>
+      <c r="F216" s="65">
+        <v>4065</v>
+      </c>
+      <c r="G216" s="65"/>
       <c r="H216" s="136"/>
       <c r="I216" s="38"/>
       <c r="J216" s="65"/>
       <c r="K216" s="38"/>
       <c r="L216" s="38"/>
       <c r="M216" s="65"/>
-      <c r="O216" s="44"/>
-[...5 lines deleted...]
-    <row r="217" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O216" s="32"/>
+      <c r="P216" s="33"/>
+      <c r="Q216" s="18"/>
+      <c r="R216" s="18"/>
+      <c r="S216" s="18"/>
+    </row>
+    <row r="217" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="63" t="s">
-        <v>64</v>
-[...14 lines deleted...]
-      <c r="G217" s="65"/>
+        <v>63</v>
+      </c>
+      <c r="B217" s="73">
+        <v>576</v>
+      </c>
+      <c r="C217" s="73">
+        <v>1152</v>
+      </c>
+      <c r="D217" s="73">
+        <v>1728</v>
+      </c>
+      <c r="E217" s="73">
+        <v>2304</v>
+      </c>
+      <c r="F217" s="73">
+        <v>2880</v>
+      </c>
+      <c r="G217" s="73"/>
       <c r="H217" s="136"/>
       <c r="I217" s="38"/>
       <c r="J217" s="65"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="65"/>
-      <c r="O217" s="32"/>
-[...3 lines deleted...]
-      <c r="S217" s="18"/>
+      <c r="O217" s="44"/>
+      <c r="P217" s="45"/>
+      <c r="Q217" s="43"/>
+      <c r="R217" s="43"/>
+      <c r="S217" s="43"/>
     </row>
     <row r="218" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="63" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B218" s="38">
-        <v>1337716</v>
+        <v>607</v>
       </c>
       <c r="C218" s="65">
-        <v>2323642</v>
+        <v>1214</v>
       </c>
       <c r="D218" s="38">
-        <v>4148283</v>
+        <v>1821</v>
       </c>
       <c r="E218" s="38">
-        <v>5277428</v>
-[...1 lines deleted...]
-      <c r="F218" s="65"/>
+        <v>2428</v>
+      </c>
+      <c r="F218" s="65">
+        <v>3035</v>
+      </c>
       <c r="G218" s="65"/>
       <c r="H218" s="136"/>
       <c r="I218" s="38"/>
-      <c r="J218" s="121"/>
+      <c r="J218" s="65"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="65"/>
       <c r="O218" s="32"/>
-      <c r="P218" s="18"/>
+      <c r="P218" s="33"/>
       <c r="Q218" s="18"/>
       <c r="R218" s="18"/>
       <c r="S218" s="18"/>
     </row>
     <row r="219" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="66" t="s">
+      <c r="A219" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B219" s="38">
+        <v>1337716</v>
+      </c>
+      <c r="C219" s="65">
+        <v>2323642</v>
+      </c>
+      <c r="D219" s="38">
+        <v>4148283</v>
+      </c>
+      <c r="E219" s="38">
+        <v>5277428</v>
+      </c>
+      <c r="F219" s="65">
+        <v>6982814</v>
+      </c>
+      <c r="G219" s="65"/>
+      <c r="H219" s="136"/>
+      <c r="I219" s="38"/>
+      <c r="J219" s="121"/>
+      <c r="K219" s="38"/>
+      <c r="L219" s="38"/>
+      <c r="M219" s="65"/>
+      <c r="O219" s="32"/>
+      <c r="P219" s="18"/>
+      <c r="Q219" s="18"/>
+      <c r="R219" s="18"/>
+      <c r="S219" s="18"/>
+    </row>
+    <row r="220" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="B219" s="67"/>
-[...13 lines deleted...]
-      <c r="A220" s="60" t="s">
+      <c r="B220" s="67"/>
+      <c r="C220" s="67"/>
+      <c r="D220" s="67"/>
+      <c r="E220" s="67"/>
+      <c r="F220" s="65"/>
+      <c r="G220" s="65"/>
+      <c r="H220" s="65"/>
+      <c r="I220" s="65"/>
+      <c r="J220" s="65"/>
+      <c r="K220" s="67"/>
+      <c r="L220" s="67"/>
+      <c r="M220" s="67"/>
+    </row>
+    <row r="221" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B220" s="61">
+      <c r="B221" s="61">
         <v>2572406</v>
       </c>
-      <c r="C220" s="57">
+      <c r="C221" s="57">
         <v>6590893</v>
       </c>
-      <c r="D220" s="57">
+      <c r="D221" s="57">
         <v>11617927</v>
       </c>
-      <c r="E220" s="61">
+      <c r="E221" s="61">
         <v>18198963</v>
       </c>
-      <c r="F220" s="57"/>
-[...36 lines deleted...]
-      <c r="M221" s="38"/>
+      <c r="F221" s="57">
+        <v>22566079</v>
+      </c>
+      <c r="G221" s="57"/>
+      <c r="H221" s="95"/>
+      <c r="I221" s="61"/>
+      <c r="J221" s="61"/>
+      <c r="K221" s="61"/>
+      <c r="L221" s="61"/>
+      <c r="M221" s="61"/>
       <c r="O221" s="32"/>
-      <c r="P221" s="33"/>
+      <c r="P221" s="18"/>
       <c r="Q221" s="18"/>
       <c r="R221" s="18"/>
       <c r="S221" s="18"/>
     </row>
     <row r="222" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="72" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="A222" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B222" s="38">
+        <v>285</v>
       </c>
       <c r="C222" s="65">
-        <v>50</v>
+        <v>570</v>
       </c>
       <c r="D222" s="38">
-        <v>75</v>
+        <v>855</v>
       </c>
       <c r="E222" s="38">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F222" s="65"/>
+        <v>1140</v>
+      </c>
+      <c r="F222" s="65">
+        <v>1425</v>
+      </c>
       <c r="G222" s="65"/>
       <c r="H222" s="136"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="O222" s="32"/>
       <c r="P222" s="33"/>
       <c r="Q222" s="18"/>
       <c r="R222" s="18"/>
       <c r="S222" s="18"/>
     </row>
     <row r="223" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="63" t="s">
-[...3 lines deleted...]
-        <v>700389</v>
+      <c r="A223" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="B223" s="73">
+        <v>25</v>
       </c>
       <c r="C223" s="65">
-        <v>1413868</v>
+        <v>50</v>
       </c>
       <c r="D223" s="38">
-        <v>2313463</v>
+        <v>75</v>
       </c>
       <c r="E223" s="38">
-        <v>4079627</v>
-[...1 lines deleted...]
-      <c r="F223" s="65"/>
+        <v>100</v>
+      </c>
+      <c r="F223" s="65">
+        <v>390</v>
+      </c>
       <c r="G223" s="65"/>
       <c r="H223" s="136"/>
       <c r="I223" s="38"/>
       <c r="J223" s="38"/>
       <c r="K223" s="38"/>
       <c r="L223" s="38"/>
       <c r="M223" s="38"/>
       <c r="O223" s="32"/>
-      <c r="P223" s="18"/>
+      <c r="P223" s="33"/>
       <c r="Q223" s="18"/>
       <c r="R223" s="18"/>
       <c r="S223" s="18"/>
     </row>
-    <row r="224" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="63" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>54</v>
+      </c>
+      <c r="B224" s="38">
+        <v>700389</v>
       </c>
       <c r="C224" s="65">
-        <v>135278</v>
+        <v>1413868</v>
       </c>
       <c r="D224" s="38">
-        <v>270557</v>
+        <v>2313463</v>
       </c>
       <c r="E224" s="38">
-        <v>405835</v>
-[...1 lines deleted...]
-      <c r="F224" s="65"/>
+        <v>4079627</v>
+      </c>
+      <c r="F224" s="65">
+        <v>5641908</v>
+      </c>
       <c r="G224" s="65"/>
       <c r="H224" s="136"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
-      <c r="O224" s="44"/>
-[...3 lines deleted...]
-      <c r="S224" s="43"/>
+      <c r="O224" s="32"/>
+      <c r="P224" s="18"/>
+      <c r="Q224" s="18"/>
+      <c r="R224" s="18"/>
+      <c r="S224" s="18"/>
     </row>
     <row r="225" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="63" t="s">
-        <v>56</v>
-[...14 lines deleted...]
-      <c r="G225" s="73"/>
+        <v>55</v>
+      </c>
+      <c r="B225" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="C225" s="65">
+        <v>135278</v>
+      </c>
+      <c r="D225" s="38">
+        <v>270557</v>
+      </c>
+      <c r="E225" s="38">
+        <v>405835</v>
+      </c>
+      <c r="F225" s="65">
+        <v>405835</v>
+      </c>
+      <c r="G225" s="65"/>
       <c r="H225" s="136"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="O225" s="44"/>
-      <c r="P225" s="45"/>
+      <c r="P225" s="43"/>
       <c r="Q225" s="43"/>
       <c r="R225" s="43"/>
       <c r="S225" s="43"/>
     </row>
-    <row r="226" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="63" t="s">
-        <v>57</v>
-[...14 lines deleted...]
-      <c r="G226" s="65"/>
+        <v>56</v>
+      </c>
+      <c r="B226" s="73">
+        <v>145</v>
+      </c>
+      <c r="C226" s="73">
+        <v>290</v>
+      </c>
+      <c r="D226" s="73">
+        <v>435</v>
+      </c>
+      <c r="E226" s="73">
+        <v>580</v>
+      </c>
+      <c r="F226" s="126">
+        <v>1021</v>
+      </c>
+      <c r="G226" s="73"/>
       <c r="H226" s="136"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
-      <c r="O226" s="32"/>
-[...3 lines deleted...]
-      <c r="S226" s="18"/>
+      <c r="O226" s="44"/>
+      <c r="P226" s="45"/>
+      <c r="Q226" s="43"/>
+      <c r="R226" s="43"/>
+      <c r="S226" s="43"/>
     </row>
     <row r="227" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="63" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B227" s="38">
-        <v>391</v>
+        <v>16973</v>
       </c>
       <c r="C227" s="65">
-        <v>782</v>
+        <v>38321</v>
       </c>
       <c r="D227" s="38">
-        <v>1173</v>
+        <v>59670</v>
       </c>
       <c r="E227" s="38">
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="F227" s="65"/>
+        <v>81019</v>
+      </c>
+      <c r="F227" s="65">
+        <v>96189</v>
+      </c>
       <c r="G227" s="65"/>
       <c r="H227" s="136"/>
       <c r="I227" s="38"/>
       <c r="J227" s="38"/>
       <c r="K227" s="38"/>
       <c r="L227" s="38"/>
       <c r="M227" s="38"/>
       <c r="O227" s="32"/>
       <c r="P227" s="33"/>
       <c r="Q227" s="18"/>
       <c r="R227" s="18"/>
       <c r="S227" s="18"/>
     </row>
-    <row r="228" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="63" t="s">
-        <v>62</v>
-[...13 lines deleted...]
-      <c r="F228" s="65"/>
+        <v>58</v>
+      </c>
+      <c r="B228" s="38"/>
+      <c r="C228" s="65"/>
+      <c r="D228" s="38"/>
+      <c r="E228" s="38"/>
+      <c r="F228" s="65">
+        <v>15</v>
+      </c>
       <c r="G228" s="65"/>
       <c r="H228" s="136"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
-      <c r="O228" s="32"/>
-[...3 lines deleted...]
-      <c r="S228" s="18"/>
+      <c r="O228" s="44"/>
+      <c r="P228" s="45"/>
+      <c r="Q228" s="43"/>
+      <c r="R228" s="43"/>
+      <c r="S228" s="43"/>
     </row>
     <row r="229" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="63" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B229" s="38">
-        <v>3792</v>
+        <v>391</v>
       </c>
       <c r="C229" s="65">
-        <v>7602</v>
+        <v>782</v>
       </c>
       <c r="D229" s="38">
-        <v>11411</v>
+        <v>1173</v>
       </c>
       <c r="E229" s="38">
-        <v>15221</v>
-[...1 lines deleted...]
-      <c r="F229" s="65"/>
+        <v>1564</v>
+      </c>
+      <c r="F229" s="65">
+        <v>1955</v>
+      </c>
       <c r="G229" s="65"/>
       <c r="H229" s="136"/>
-      <c r="I229" s="138"/>
+      <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="O229" s="32"/>
       <c r="P229" s="33"/>
       <c r="Q229" s="18"/>
       <c r="R229" s="18"/>
       <c r="S229" s="18"/>
     </row>
     <row r="230" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>62</v>
+      </c>
+      <c r="B230" s="123">
+        <v>1603</v>
       </c>
       <c r="C230" s="65">
-        <v>284</v>
+        <v>2415</v>
       </c>
       <c r="D230" s="38">
-        <v>426</v>
+        <v>3227</v>
       </c>
       <c r="E230" s="38">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="F230" s="65"/>
+        <v>4040</v>
+      </c>
+      <c r="F230" s="65">
+        <v>4040</v>
+      </c>
       <c r="G230" s="65"/>
       <c r="H230" s="136"/>
-      <c r="I230" s="139"/>
+      <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="O230" s="32"/>
       <c r="P230" s="33"/>
       <c r="Q230" s="18"/>
       <c r="R230" s="18"/>
       <c r="S230" s="18"/>
     </row>
     <row r="231" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="63" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B231" s="38">
-        <v>1848662</v>
+        <v>3792</v>
       </c>
       <c r="C231" s="65">
-        <v>4991432</v>
-[...2 lines deleted...]
-        <v>8956635</v>
+        <v>7602</v>
+      </c>
+      <c r="D231" s="38">
+        <v>11411</v>
       </c>
       <c r="E231" s="38">
-        <v>13609270</v>
-[...1 lines deleted...]
-      <c r="F231" s="65"/>
+        <v>15221</v>
+      </c>
+      <c r="F231" s="65">
+        <v>19513</v>
+      </c>
       <c r="G231" s="65"/>
       <c r="H231" s="136"/>
-      <c r="I231" s="38"/>
-      <c r="J231" s="121"/>
+      <c r="I231" s="138"/>
+      <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="O231" s="32"/>
-      <c r="P231" s="18"/>
+      <c r="P231" s="33"/>
       <c r="Q231" s="18"/>
       <c r="R231" s="18"/>
       <c r="S231" s="18"/>
     </row>
-    <row r="232" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="I232" s="38"/>
+    <row r="232" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B232" s="38">
+        <v>142</v>
+      </c>
+      <c r="C232" s="65">
+        <v>284</v>
+      </c>
+      <c r="D232" s="38">
+        <v>426</v>
+      </c>
+      <c r="E232" s="38">
+        <v>568</v>
+      </c>
+      <c r="F232" s="144">
+        <v>710</v>
+      </c>
+      <c r="G232" s="65"/>
+      <c r="H232" s="136"/>
+      <c r="I232" s="139"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
+      <c r="O232" s="32"/>
+      <c r="P232" s="33"/>
+      <c r="Q232" s="18"/>
+      <c r="R232" s="18"/>
+      <c r="S232" s="18"/>
     </row>
     <row r="233" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M233" s="57"/>
+      <c r="A233" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B233" s="38">
+        <v>1848662</v>
+      </c>
+      <c r="C233" s="65">
+        <v>4991432</v>
+      </c>
+      <c r="D233" s="87">
+        <v>8956635</v>
+      </c>
+      <c r="E233" s="38">
+        <v>13609270</v>
+      </c>
+      <c r="F233" s="65">
+        <v>16393078</v>
+      </c>
+      <c r="G233" s="65"/>
+      <c r="H233" s="136"/>
+      <c r="I233" s="38"/>
+      <c r="J233" s="121"/>
+      <c r="K233" s="38"/>
+      <c r="L233" s="38"/>
+      <c r="M233" s="38"/>
       <c r="O233" s="32"/>
-      <c r="P233" s="33"/>
+      <c r="P233" s="18"/>
       <c r="Q233" s="18"/>
       <c r="R233" s="18"/>
       <c r="S233" s="18"/>
     </row>
-    <row r="234" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="J234" s="65"/>
+    <row r="234" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B234" s="67"/>
+      <c r="C234" s="67"/>
+      <c r="D234" s="67"/>
+      <c r="E234" s="67"/>
+      <c r="F234" s="38"/>
+      <c r="H234" s="84"/>
+      <c r="I234" s="38"/>
+      <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
-      <c r="M234" s="65"/>
-[...7 lines deleted...]
-      <c r="A235" s="66" t="s">
+      <c r="M234" s="38"/>
+    </row>
+    <row r="235" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B235" s="57">
+        <v>385387</v>
+      </c>
+      <c r="C235" s="57">
+        <v>596908</v>
+      </c>
+      <c r="D235" s="57">
+        <v>926626</v>
+      </c>
+      <c r="E235" s="70">
+        <v>1033807</v>
+      </c>
+      <c r="F235" s="57">
+        <v>1044350</v>
+      </c>
+      <c r="G235" s="57"/>
+      <c r="H235" s="95"/>
+      <c r="I235" s="96"/>
+      <c r="J235" s="61"/>
+      <c r="K235" s="61"/>
+      <c r="L235" s="61"/>
+      <c r="M235" s="57"/>
+      <c r="O235" s="32"/>
+      <c r="P235" s="33"/>
+      <c r="Q235" s="18"/>
+      <c r="R235" s="18"/>
+      <c r="S235" s="18"/>
+    </row>
+    <row r="236" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B236" s="38">
+        <v>385387</v>
+      </c>
+      <c r="C236" s="38">
+        <v>596908</v>
+      </c>
+      <c r="D236" s="38">
+        <v>926626</v>
+      </c>
+      <c r="E236" s="64">
+        <v>1033807</v>
+      </c>
+      <c r="F236" s="65">
+        <v>1044350</v>
+      </c>
+      <c r="G236" s="65"/>
+      <c r="H236" s="97"/>
+      <c r="I236" s="97"/>
+      <c r="J236" s="65"/>
+      <c r="K236" s="38"/>
+      <c r="L236" s="38"/>
+      <c r="M236" s="65"/>
+      <c r="O236" s="32"/>
+      <c r="P236" s="33"/>
+      <c r="Q236" s="18"/>
+      <c r="R236" s="18"/>
+      <c r="S236" s="18"/>
+    </row>
+    <row r="237" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B235" s="94"/>
-[...13 lines deleted...]
-      <c r="A236" s="60" t="s">
+      <c r="B237" s="94"/>
+      <c r="C237" s="94"/>
+      <c r="D237" s="94"/>
+      <c r="E237" s="113"/>
+      <c r="F237" s="94"/>
+      <c r="G237" s="65"/>
+      <c r="H237" s="100"/>
+      <c r="I237" s="114"/>
+      <c r="J237" s="94"/>
+      <c r="K237" s="94"/>
+      <c r="L237" s="94"/>
+      <c r="M237" s="94"/>
+    </row>
+    <row r="238" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B236" s="57">
+      <c r="B238" s="57">
         <v>314027</v>
       </c>
-      <c r="C236" s="57">
+      <c r="C238" s="57">
         <v>1003017</v>
       </c>
-      <c r="D236" s="57">
+      <c r="D238" s="57">
         <v>1694887</v>
       </c>
-      <c r="E236" s="62">
+      <c r="E238" s="62">
         <v>3243278</v>
       </c>
-      <c r="F236" s="57"/>
-[...58 lines deleted...]
-      <c r="M238" s="94"/>
+      <c r="F238" s="57">
+        <v>4336581</v>
+      </c>
+      <c r="G238" s="57"/>
+      <c r="H238" s="95"/>
+      <c r="I238" s="96"/>
+      <c r="J238" s="57"/>
+      <c r="K238" s="61"/>
+      <c r="L238" s="61"/>
+      <c r="M238" s="57"/>
       <c r="O238" s="35"/>
       <c r="P238" s="34"/>
       <c r="Q238" s="34"/>
       <c r="R238" s="34"/>
       <c r="S238" s="34"/>
     </row>
     <row r="239" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M239" s="57"/>
+      <c r="A239" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B239" s="65">
+        <v>314027</v>
+      </c>
+      <c r="C239" s="65">
+        <v>1003017</v>
+      </c>
+      <c r="D239" s="38">
+        <v>1694887</v>
+      </c>
+      <c r="E239" s="64">
+        <v>3243278</v>
+      </c>
+      <c r="F239" s="65">
+        <v>4336581</v>
+      </c>
+      <c r="G239" s="65"/>
+      <c r="H239" s="97"/>
+      <c r="I239" s="97"/>
+      <c r="J239" s="65"/>
+      <c r="K239" s="38"/>
+      <c r="L239" s="38"/>
+      <c r="M239" s="65"/>
       <c r="O239" s="35"/>
       <c r="P239" s="34"/>
       <c r="Q239" s="34"/>
       <c r="R239" s="34"/>
       <c r="S239" s="34"/>
     </row>
-    <row r="240" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F240" s="65"/>
+    <row r="240" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B240" s="94"/>
+      <c r="C240" s="94"/>
+      <c r="D240" s="94"/>
+      <c r="E240" s="94"/>
+      <c r="F240" s="94"/>
       <c r="G240" s="65"/>
-      <c r="H240" s="97"/>
-[...4 lines deleted...]
-      <c r="M240" s="65"/>
+      <c r="H240" s="65"/>
+      <c r="I240" s="94"/>
+      <c r="J240" s="94"/>
+      <c r="K240" s="94"/>
+      <c r="L240" s="94"/>
+      <c r="M240" s="94"/>
       <c r="O240" s="35"/>
-      <c r="P240" s="36"/>
+      <c r="P240" s="34"/>
       <c r="Q240" s="34"/>
       <c r="R240" s="34"/>
       <c r="S240" s="34"/>
     </row>
     <row r="241" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M241" s="65"/>
+      <c r="A241" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B241" s="57">
+        <v>204078</v>
+      </c>
+      <c r="C241" s="57">
+        <v>567537</v>
+      </c>
+      <c r="D241" s="57">
+        <v>1032338</v>
+      </c>
+      <c r="E241" s="61">
+        <v>2285051</v>
+      </c>
+      <c r="F241" s="82">
+        <v>3623408</v>
+      </c>
+      <c r="G241" s="57"/>
+      <c r="H241" s="95"/>
+      <c r="I241" s="96"/>
+      <c r="J241" s="57"/>
+      <c r="K241" s="61"/>
+      <c r="L241" s="61"/>
+      <c r="M241" s="57"/>
       <c r="O241" s="35"/>
-      <c r="P241" s="36"/>
+      <c r="P241" s="34"/>
       <c r="Q241" s="34"/>
       <c r="R241" s="34"/>
       <c r="S241" s="34"/>
     </row>
     <row r="242" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="63" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="F242" s="65"/>
+        <v>54</v>
+      </c>
+      <c r="B242" s="143">
+        <v>9542</v>
+      </c>
+      <c r="C242" s="143">
+        <v>24069</v>
+      </c>
+      <c r="D242" s="143">
+        <v>36699</v>
+      </c>
+      <c r="E242" s="143">
+        <v>336602</v>
+      </c>
+      <c r="F242" s="65">
+        <v>1255797</v>
+      </c>
       <c r="G242" s="65"/>
       <c r="H242" s="97"/>
       <c r="I242" s="97"/>
       <c r="J242" s="65"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="65"/>
-    </row>
-[...8 lines deleted...]
-      <c r="F243" s="67"/>
+      <c r="O242" s="35"/>
+      <c r="P242" s="36"/>
+      <c r="Q242" s="34"/>
+      <c r="R242" s="34"/>
+      <c r="S242" s="34"/>
+    </row>
+    <row r="243" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B243" s="143"/>
+      <c r="C243" s="143"/>
+      <c r="D243" s="143"/>
+      <c r="E243" s="143"/>
+      <c r="F243" s="65">
+        <v>500</v>
+      </c>
       <c r="G243" s="65"/>
-      <c r="H243" s="49"/>
-[...4 lines deleted...]
-      <c r="M243" s="67"/>
+      <c r="H243" s="97"/>
+      <c r="I243" s="97"/>
+      <c r="J243" s="65"/>
+      <c r="K243" s="38"/>
+      <c r="L243" s="38"/>
+      <c r="M243" s="65"/>
+      <c r="O243" s="47"/>
+      <c r="P243" s="48"/>
+      <c r="Q243" s="46"/>
+      <c r="R243" s="46"/>
+      <c r="S243" s="46"/>
     </row>
     <row r="244" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M244" s="57"/>
+      <c r="A244" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B244" s="65">
+        <v>142</v>
+      </c>
+      <c r="C244" s="65">
+        <v>284</v>
+      </c>
+      <c r="D244" s="38">
+        <v>426</v>
+      </c>
+      <c r="E244" s="38">
+        <v>568</v>
+      </c>
+      <c r="F244" s="65">
+        <v>710</v>
+      </c>
+      <c r="G244" s="65"/>
+      <c r="H244" s="97"/>
+      <c r="I244" s="97"/>
+      <c r="J244" s="65"/>
+      <c r="K244" s="38"/>
+      <c r="L244" s="38"/>
+      <c r="M244" s="65"/>
       <c r="O244" s="35"/>
-      <c r="P244" s="34"/>
+      <c r="P244" s="36"/>
       <c r="Q244" s="34"/>
       <c r="R244" s="34"/>
       <c r="S244" s="34"/>
     </row>
     <row r="245" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B245" s="65">
-        <v>469400</v>
+        <v>194394</v>
       </c>
       <c r="C245" s="65">
-        <v>546300</v>
+        <v>543184</v>
       </c>
       <c r="D245" s="38">
-        <v>1252720</v>
+        <v>995213</v>
       </c>
       <c r="E245" s="38">
-        <v>1728420</v>
-[...1 lines deleted...]
-      <c r="F245" s="65"/>
+        <v>1947881</v>
+      </c>
+      <c r="F245" s="65">
+        <v>2366401</v>
+      </c>
       <c r="G245" s="65"/>
-      <c r="H245" s="100"/>
+      <c r="H245" s="97"/>
       <c r="I245" s="97"/>
       <c r="J245" s="65"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="65"/>
-      <c r="O245" s="35"/>
-[...5 lines deleted...]
-    <row r="246" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="246" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="66" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-      <c r="F246" s="116"/>
+        <v>69</v>
+      </c>
+      <c r="B246" s="67"/>
+      <c r="C246" s="67"/>
+      <c r="D246" s="67"/>
+      <c r="E246" s="67"/>
+      <c r="F246" s="67"/>
       <c r="G246" s="65"/>
-      <c r="H246" s="65"/>
-[...4 lines deleted...]
-      <c r="M246" s="94"/>
+      <c r="H246" s="49"/>
+      <c r="I246" s="107"/>
+      <c r="J246" s="67"/>
+      <c r="K246" s="67"/>
+      <c r="L246" s="67"/>
+      <c r="M246" s="67"/>
     </row>
     <row r="247" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B247" s="57">
-        <v>224643</v>
+        <v>469400</v>
       </c>
       <c r="C247" s="57">
-        <v>498215</v>
+        <v>546300</v>
       </c>
       <c r="D247" s="57">
-        <v>766786</v>
+        <v>1252720</v>
       </c>
       <c r="E247" s="61">
-        <v>781786</v>
-[...1 lines deleted...]
-      <c r="F247" s="57"/>
+        <v>1728420</v>
+      </c>
+      <c r="F247" s="57">
+        <v>2474520</v>
+      </c>
       <c r="G247" s="57"/>
-      <c r="H247" s="95"/>
+      <c r="H247" s="115"/>
       <c r="I247" s="96"/>
       <c r="J247" s="57"/>
       <c r="K247" s="61"/>
       <c r="L247" s="61"/>
       <c r="M247" s="57"/>
       <c r="O247" s="35"/>
       <c r="P247" s="34"/>
       <c r="Q247" s="34"/>
       <c r="R247" s="34"/>
       <c r="S247" s="34"/>
     </row>
     <row r="248" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B248" s="65">
-        <v>224643</v>
+        <v>469400</v>
       </c>
       <c r="C248" s="65">
-        <v>498215</v>
+        <v>546300</v>
       </c>
       <c r="D248" s="38">
-        <v>766786</v>
+        <v>1252720</v>
       </c>
       <c r="E248" s="38">
-        <v>781786</v>
-[...1 lines deleted...]
-      <c r="F248" s="65"/>
+        <v>1728420</v>
+      </c>
+      <c r="F248" s="65">
+        <v>2474520</v>
+      </c>
       <c r="G248" s="65"/>
-      <c r="H248" s="97"/>
+      <c r="H248" s="100"/>
       <c r="I248" s="97"/>
       <c r="J248" s="65"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="65"/>
       <c r="O248" s="35"/>
       <c r="P248" s="34"/>
       <c r="Q248" s="34"/>
       <c r="R248" s="34"/>
       <c r="S248" s="34"/>
     </row>
     <row r="249" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="66" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B249" s="94"/>
       <c r="C249" s="94"/>
       <c r="D249" s="94"/>
       <c r="E249" s="94"/>
-      <c r="F249" s="94"/>
+      <c r="F249" s="116"/>
       <c r="G249" s="65"/>
       <c r="H249" s="65"/>
-      <c r="I249" s="94"/>
+      <c r="I249" s="65"/>
       <c r="J249" s="94"/>
       <c r="K249" s="94"/>
       <c r="L249" s="94"/>
       <c r="M249" s="94"/>
     </row>
     <row r="250" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="57">
-        <v>974872</v>
+        <v>224643</v>
       </c>
       <c r="C250" s="57">
-        <v>3378916</v>
+        <v>498215</v>
       </c>
       <c r="D250" s="57">
-        <v>5944570</v>
+        <v>766786</v>
       </c>
       <c r="E250" s="61">
-        <v>9126622</v>
-[...1 lines deleted...]
-      <c r="F250" s="82"/>
+        <v>781786</v>
+      </c>
+      <c r="F250" s="57">
+        <v>806786</v>
+      </c>
       <c r="G250" s="57"/>
       <c r="H250" s="95"/>
       <c r="I250" s="96"/>
       <c r="J250" s="57"/>
       <c r="K250" s="61"/>
       <c r="L250" s="61"/>
       <c r="M250" s="57"/>
       <c r="O250" s="35"/>
       <c r="P250" s="34"/>
       <c r="Q250" s="34"/>
       <c r="R250" s="34"/>
       <c r="S250" s="34"/>
     </row>
     <row r="251" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A251" s="71" t="s">
-        <v>53</v>
+      <c r="A251" s="63" t="s">
+        <v>52</v>
       </c>
       <c r="B251" s="65">
-        <v>285</v>
+        <v>224643</v>
       </c>
       <c r="C251" s="65">
-        <v>570</v>
+        <v>498215</v>
       </c>
       <c r="D251" s="38">
-        <v>855</v>
+        <v>766786</v>
       </c>
       <c r="E251" s="38">
-        <v>1140</v>
-[...1 lines deleted...]
-      <c r="F251" s="65"/>
+        <v>781786</v>
+      </c>
+      <c r="F251" s="65">
+        <v>806786</v>
+      </c>
       <c r="G251" s="65"/>
       <c r="H251" s="97"/>
       <c r="I251" s="97"/>
       <c r="J251" s="65"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="65"/>
       <c r="O251" s="35"/>
-      <c r="P251" s="36"/>
+      <c r="P251" s="34"/>
       <c r="Q251" s="34"/>
       <c r="R251" s="34"/>
       <c r="S251" s="34"/>
     </row>
-    <row r="252" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="S252" s="34"/>
+    <row r="252" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B252" s="94"/>
+      <c r="C252" s="94"/>
+      <c r="D252" s="94"/>
+      <c r="E252" s="94"/>
+      <c r="F252" s="94"/>
+      <c r="G252" s="65"/>
+      <c r="H252" s="65"/>
+      <c r="I252" s="94"/>
+      <c r="J252" s="94"/>
+      <c r="K252" s="94"/>
+      <c r="L252" s="94"/>
+      <c r="M252" s="94"/>
     </row>
     <row r="253" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A253" s="71" t="s">
-[...21 lines deleted...]
-      <c r="M253" s="65"/>
+      <c r="A253" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B253" s="57">
+        <v>974872</v>
+      </c>
+      <c r="C253" s="57">
+        <v>3378916</v>
+      </c>
+      <c r="D253" s="57">
+        <v>5944570</v>
+      </c>
+      <c r="E253" s="61">
+        <v>9126622</v>
+      </c>
+      <c r="F253" s="82">
+        <v>10280434</v>
+      </c>
+      <c r="G253" s="57"/>
+      <c r="H253" s="95"/>
+      <c r="I253" s="96"/>
+      <c r="J253" s="57"/>
+      <c r="K253" s="61"/>
+      <c r="L253" s="61"/>
+      <c r="M253" s="57"/>
       <c r="O253" s="35"/>
       <c r="P253" s="34"/>
       <c r="Q253" s="34"/>
       <c r="R253" s="34"/>
       <c r="S253" s="34"/>
     </row>
-    <row r="254" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>72</v>
+    <row r="254" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B254" s="65">
+        <v>285</v>
       </c>
       <c r="C254" s="65">
-        <v>135278</v>
+        <v>570</v>
       </c>
       <c r="D254" s="38">
-        <v>270557</v>
+        <v>855</v>
       </c>
       <c r="E254" s="38">
-        <v>405835</v>
-[...1 lines deleted...]
-      <c r="F254" s="65"/>
+        <v>1140</v>
+      </c>
+      <c r="F254" s="65">
+        <v>1425</v>
+      </c>
       <c r="G254" s="65"/>
       <c r="H254" s="97"/>
       <c r="I254" s="97"/>
       <c r="J254" s="65"/>
       <c r="K254" s="38"/>
       <c r="L254" s="38"/>
       <c r="M254" s="65"/>
-      <c r="O254" s="47"/>
-[...7 lines deleted...]
-        <v>56</v>
+      <c r="O254" s="35"/>
+      <c r="P254" s="36"/>
+      <c r="Q254" s="34"/>
+      <c r="R254" s="34"/>
+      <c r="S254" s="34"/>
+    </row>
+    <row r="255" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="72" t="s">
+        <v>60</v>
       </c>
       <c r="B255" s="67">
-        <v>145</v>
-[...11 lines deleted...]
-      <c r="G255" s="67"/>
+        <v>25</v>
+      </c>
+      <c r="C255" s="65">
+        <v>50</v>
+      </c>
+      <c r="D255" s="38">
+        <v>75</v>
+      </c>
+      <c r="E255" s="38">
+        <v>100</v>
+      </c>
+      <c r="F255" s="65">
+        <v>390</v>
+      </c>
+      <c r="G255" s="117"/>
       <c r="H255" s="97"/>
       <c r="I255" s="97"/>
       <c r="J255" s="65"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="65"/>
-      <c r="O255" s="47"/>
-[...3 lines deleted...]
-      <c r="S255" s="46"/>
+      <c r="O255" s="35"/>
+      <c r="P255" s="36"/>
+      <c r="Q255" s="34"/>
+      <c r="R255" s="34"/>
+      <c r="S255" s="34"/>
     </row>
     <row r="256" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="71" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B256" s="65">
-        <v>16973</v>
+        <v>690847</v>
       </c>
       <c r="C256" s="65">
-        <v>38321</v>
+        <v>1389799</v>
       </c>
       <c r="D256" s="38">
-        <v>59670</v>
+        <v>2276764</v>
       </c>
       <c r="E256" s="38">
-        <v>81019</v>
-[...1 lines deleted...]
-      <c r="F256" s="65"/>
+        <v>3743025</v>
+      </c>
+      <c r="F256" s="65">
+        <v>4386111</v>
+      </c>
       <c r="G256" s="65"/>
       <c r="H256" s="97"/>
       <c r="I256" s="97"/>
       <c r="J256" s="65"/>
       <c r="K256" s="38"/>
       <c r="L256" s="38"/>
       <c r="M256" s="65"/>
       <c r="O256" s="35"/>
-      <c r="P256" s="36"/>
+      <c r="P256" s="34"/>
       <c r="Q256" s="34"/>
       <c r="R256" s="34"/>
       <c r="S256" s="34"/>
     </row>
-    <row r="257" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>391</v>
+    <row r="257" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B257" s="92" t="s">
+        <v>72</v>
       </c>
       <c r="C257" s="65">
-        <v>782</v>
+        <v>135278</v>
       </c>
       <c r="D257" s="38">
-        <v>1173</v>
+        <v>270557</v>
       </c>
       <c r="E257" s="38">
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="F257" s="65"/>
+        <v>405835</v>
+      </c>
+      <c r="F257" s="65">
+        <v>405835</v>
+      </c>
       <c r="G257" s="65"/>
       <c r="H257" s="97"/>
-      <c r="I257" s="137"/>
+      <c r="I257" s="97"/>
       <c r="J257" s="65"/>
       <c r="K257" s="38"/>
       <c r="L257" s="38"/>
       <c r="M257" s="65"/>
-      <c r="O257" s="35"/>
-[...7 lines deleted...]
-        <v>62</v>
+      <c r="O257" s="47"/>
+      <c r="P257" s="46"/>
+      <c r="Q257" s="46"/>
+      <c r="R257" s="46"/>
+      <c r="S257" s="46"/>
+    </row>
+    <row r="258" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="63" t="s">
+        <v>56</v>
       </c>
       <c r="B258" s="67">
-        <v>1603</v>
-[...11 lines deleted...]
-      <c r="G258" s="65"/>
+        <v>145</v>
+      </c>
+      <c r="C258" s="67">
+        <v>290</v>
+      </c>
+      <c r="D258" s="67">
+        <v>435</v>
+      </c>
+      <c r="E258" s="67">
+        <v>580</v>
+      </c>
+      <c r="F258" s="67">
+        <v>1021</v>
+      </c>
+      <c r="G258" s="67"/>
       <c r="H258" s="97"/>
       <c r="I258" s="97"/>
       <c r="J258" s="65"/>
       <c r="K258" s="38"/>
       <c r="L258" s="38"/>
       <c r="M258" s="65"/>
-      <c r="O258" s="35"/>
-[...3 lines deleted...]
-      <c r="S258" s="34"/>
+      <c r="O258" s="47"/>
+      <c r="P258" s="48"/>
+      <c r="Q258" s="46"/>
+      <c r="R258" s="46"/>
+      <c r="S258" s="46"/>
     </row>
     <row r="259" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="71" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B259" s="65">
-        <v>3792</v>
+        <v>16973</v>
       </c>
       <c r="C259" s="65">
-        <v>7602</v>
+        <v>38321</v>
       </c>
       <c r="D259" s="38">
-        <v>11411</v>
+        <v>59670</v>
       </c>
       <c r="E259" s="38">
-        <v>15221</v>
-[...1 lines deleted...]
-      <c r="F259" s="65"/>
+        <v>81019</v>
+      </c>
+      <c r="F259" s="65">
+        <v>96189</v>
+      </c>
       <c r="G259" s="65"/>
       <c r="H259" s="97"/>
       <c r="I259" s="97"/>
       <c r="J259" s="65"/>
       <c r="K259" s="38"/>
       <c r="L259" s="38"/>
       <c r="M259" s="65"/>
       <c r="O259" s="35"/>
       <c r="P259" s="36"/>
       <c r="Q259" s="34"/>
       <c r="R259" s="34"/>
       <c r="S259" s="34"/>
     </row>
-    <row r="260" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F260" s="65"/>
+    <row r="260" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B260" s="65"/>
+      <c r="C260" s="65"/>
+      <c r="D260" s="38"/>
+      <c r="E260" s="38"/>
+      <c r="F260" s="65">
+        <v>15</v>
+      </c>
       <c r="G260" s="65"/>
       <c r="H260" s="97"/>
-      <c r="I260" s="97"/>
+      <c r="I260" s="145"/>
       <c r="J260" s="65"/>
       <c r="K260" s="38"/>
       <c r="L260" s="38"/>
       <c r="M260" s="65"/>
-      <c r="O260" s="35"/>
-[...3 lines deleted...]
-      <c r="S260" s="34"/>
+      <c r="O260" s="47"/>
+      <c r="P260" s="48"/>
+      <c r="Q260" s="46"/>
+      <c r="R260" s="46"/>
+      <c r="S260" s="46"/>
     </row>
     <row r="261" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="66" t="s">
-[...6 lines deleted...]
-      <c r="F261" s="67"/>
+      <c r="A261" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B261" s="65">
+        <v>391</v>
+      </c>
+      <c r="C261" s="65">
+        <v>782</v>
+      </c>
+      <c r="D261" s="38">
+        <v>1173</v>
+      </c>
+      <c r="E261" s="38">
+        <v>1564</v>
+      </c>
+      <c r="F261" s="65">
+        <v>1955</v>
+      </c>
       <c r="G261" s="65"/>
-      <c r="H261" s="65"/>
-[...4 lines deleted...]
-      <c r="M261" s="67"/>
+      <c r="H261" s="97"/>
+      <c r="I261" s="137"/>
+      <c r="J261" s="65"/>
+      <c r="K261" s="38"/>
+      <c r="L261" s="38"/>
+      <c r="M261" s="65"/>
+      <c r="O261" s="35"/>
+      <c r="P261" s="36"/>
+      <c r="Q261" s="34"/>
+      <c r="R261" s="34"/>
+      <c r="S261" s="34"/>
     </row>
     <row r="262" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M262" s="57"/>
+      <c r="A262" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="B262" s="67">
+        <v>1603</v>
+      </c>
+      <c r="C262" s="65">
+        <v>2415</v>
+      </c>
+      <c r="D262" s="38">
+        <v>3227</v>
+      </c>
+      <c r="E262" s="38">
+        <v>4040</v>
+      </c>
+      <c r="F262" s="65">
+        <v>4040</v>
+      </c>
+      <c r="G262" s="65"/>
+      <c r="H262" s="97"/>
+      <c r="I262" s="97"/>
+      <c r="J262" s="65"/>
+      <c r="K262" s="38"/>
+      <c r="L262" s="38"/>
+      <c r="M262" s="65"/>
       <c r="O262" s="35"/>
       <c r="P262" s="36"/>
       <c r="Q262" s="34"/>
       <c r="R262" s="34"/>
       <c r="S262" s="34"/>
     </row>
     <row r="263" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="63" t="s">
-[...15 lines deleted...]
-      <c r="G263" s="125"/>
+      <c r="A263" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B263" s="65">
+        <v>3792</v>
+      </c>
+      <c r="C263" s="65">
+        <v>7602</v>
+      </c>
+      <c r="D263" s="38">
+        <v>11411</v>
+      </c>
+      <c r="E263" s="38">
+        <v>15221</v>
+      </c>
+      <c r="F263" s="65">
+        <v>19013</v>
+      </c>
+      <c r="G263" s="65"/>
       <c r="H263" s="97"/>
       <c r="I263" s="97"/>
       <c r="J263" s="65"/>
       <c r="K263" s="38"/>
       <c r="L263" s="38"/>
       <c r="M263" s="65"/>
       <c r="O263" s="35"/>
       <c r="P263" s="36"/>
       <c r="Q263" s="34"/>
       <c r="R263" s="34"/>
       <c r="S263" s="34"/>
     </row>
-    <row r="264" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="G264" s="125"/>
+    <row r="264" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="B264" s="65">
+        <v>260811</v>
+      </c>
+      <c r="C264" s="65">
+        <v>1803809</v>
+      </c>
+      <c r="D264" s="38">
+        <v>3320403</v>
+      </c>
+      <c r="E264" s="38">
+        <v>4874098</v>
+      </c>
+      <c r="F264" s="65">
+        <v>5364440</v>
+      </c>
+      <c r="G264" s="65"/>
       <c r="H264" s="97"/>
       <c r="I264" s="97"/>
       <c r="J264" s="65"/>
       <c r="K264" s="38"/>
       <c r="L264" s="38"/>
       <c r="M264" s="65"/>
-      <c r="O264" s="47"/>
-[...3 lines deleted...]
-      <c r="S264" s="46"/>
+      <c r="O264" s="35"/>
+      <c r="P264" s="34"/>
+      <c r="Q264" s="34"/>
+      <c r="R264" s="34"/>
+      <c r="S264" s="34"/>
     </row>
     <row r="265" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="63" t="s">
-[...26 lines deleted...]
-      <c r="S265" s="34"/>
+      <c r="A265" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B265" s="67"/>
+      <c r="C265" s="67"/>
+      <c r="D265" s="67"/>
+      <c r="E265" s="67"/>
+      <c r="F265" s="67"/>
+      <c r="G265" s="65"/>
+      <c r="H265" s="65"/>
+      <c r="I265" s="67"/>
+      <c r="J265" s="67"/>
+      <c r="K265" s="67"/>
+      <c r="L265" s="67"/>
+      <c r="M265" s="67"/>
     </row>
     <row r="266" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A266" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M266" s="65"/>
+      <c r="A266" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B266" s="61">
+        <v>368546</v>
+      </c>
+      <c r="C266" s="57">
+        <v>1064374</v>
+      </c>
+      <c r="D266" s="57">
+        <v>1760202</v>
+      </c>
+      <c r="E266" s="61">
+        <v>2456029</v>
+      </c>
+      <c r="F266" s="82">
+        <v>2825662</v>
+      </c>
+      <c r="G266" s="57"/>
+      <c r="H266" s="95"/>
+      <c r="I266" s="96"/>
+      <c r="J266" s="57"/>
+      <c r="K266" s="61"/>
+      <c r="L266" s="61"/>
+      <c r="M266" s="57"/>
       <c r="O266" s="35"/>
       <c r="P266" s="36"/>
       <c r="Q266" s="34"/>
       <c r="R266" s="34"/>
       <c r="S266" s="34"/>
     </row>
     <row r="267" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="63" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B267" s="126">
-        <v>2575</v>
+        <v>333</v>
       </c>
       <c r="C267" s="125">
-        <v>3547</v>
+        <v>666</v>
       </c>
       <c r="D267" s="126">
-        <v>4519</v>
-[...4 lines deleted...]
-      <c r="F267" s="125"/>
+        <v>999</v>
+      </c>
+      <c r="E267" s="3">
+        <v>1332</v>
+      </c>
+      <c r="F267" s="125">
+        <v>1665</v>
+      </c>
       <c r="G267" s="125"/>
       <c r="H267" s="97"/>
       <c r="I267" s="97"/>
       <c r="J267" s="65"/>
       <c r="K267" s="38"/>
       <c r="L267" s="38"/>
       <c r="M267" s="65"/>
       <c r="O267" s="35"/>
       <c r="P267" s="36"/>
       <c r="Q267" s="34"/>
       <c r="R267" s="34"/>
       <c r="S267" s="34"/>
     </row>
     <row r="268" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="63" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B268" s="125">
-        <v>422</v>
+        <v>617</v>
       </c>
       <c r="C268" s="125">
-        <v>844</v>
+        <v>1234</v>
       </c>
       <c r="D268" s="125">
-        <v>1266</v>
+        <v>1851</v>
       </c>
       <c r="E268" s="125">
-        <v>1688</v>
-[...1 lines deleted...]
-      <c r="F268" s="125"/>
+        <v>2468</v>
+      </c>
+      <c r="F268" s="125">
+        <v>3085</v>
+      </c>
       <c r="G268" s="125"/>
       <c r="H268" s="97"/>
       <c r="I268" s="97"/>
       <c r="J268" s="65"/>
       <c r="K268" s="38"/>
       <c r="L268" s="38"/>
       <c r="M268" s="65"/>
       <c r="O268" s="47"/>
       <c r="P268" s="48"/>
       <c r="Q268" s="46"/>
       <c r="R268" s="46"/>
       <c r="S268" s="46"/>
     </row>
-    <row r="269" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="63" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>54</v>
+      </c>
+      <c r="B269" s="126">
+        <v>7904</v>
       </c>
       <c r="C269" s="125">
-        <v>566</v>
-[...7 lines deleted...]
-      <c r="F269" s="125"/>
+        <v>15751</v>
+      </c>
+      <c r="D269" s="126">
+        <v>23598</v>
+      </c>
+      <c r="E269" s="126">
+        <v>31445</v>
+      </c>
+      <c r="F269" s="125">
+        <v>39292</v>
+      </c>
       <c r="G269" s="125"/>
       <c r="H269" s="97"/>
       <c r="I269" s="97"/>
       <c r="J269" s="65"/>
       <c r="K269" s="38"/>
       <c r="L269" s="38"/>
       <c r="M269" s="65"/>
-      <c r="O269" s="47"/>
-[...10 lines deleted...]
-        <v>713</v>
+      <c r="O269" s="35"/>
+      <c r="P269" s="36"/>
+      <c r="Q269" s="34"/>
+      <c r="R269" s="34"/>
+      <c r="S269" s="34"/>
+    </row>
+    <row r="270" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B270" s="126">
+        <v>400</v>
       </c>
       <c r="C270" s="125">
-        <v>1426</v>
-[...7 lines deleted...]
-      <c r="F270" s="125"/>
+        <v>467</v>
+      </c>
+      <c r="D270" s="126">
+        <v>533</v>
+      </c>
+      <c r="E270" s="126">
+        <v>600</v>
+      </c>
+      <c r="F270" s="125">
+        <v>767</v>
+      </c>
       <c r="G270" s="125"/>
       <c r="H270" s="97"/>
       <c r="I270" s="97"/>
       <c r="J270" s="65"/>
       <c r="K270" s="38"/>
       <c r="L270" s="38"/>
       <c r="M270" s="65"/>
-      <c r="O270" s="47"/>
-[...10 lines deleted...]
-        <v>884</v>
+      <c r="O270" s="35"/>
+      <c r="P270" s="36"/>
+      <c r="Q270" s="34"/>
+      <c r="R270" s="34"/>
+      <c r="S270" s="34"/>
+    </row>
+    <row r="271" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B271" s="126">
+        <v>2575</v>
       </c>
       <c r="C271" s="125">
-        <v>1768</v>
-[...7 lines deleted...]
-      <c r="F271" s="125"/>
+        <v>3547</v>
+      </c>
+      <c r="D271" s="126">
+        <v>4519</v>
+      </c>
+      <c r="E271" s="126">
+        <v>5491</v>
+      </c>
+      <c r="F271" s="125">
+        <v>6463</v>
+      </c>
       <c r="G271" s="125"/>
       <c r="H271" s="97"/>
       <c r="I271" s="97"/>
       <c r="J271" s="65"/>
       <c r="K271" s="38"/>
       <c r="L271" s="38"/>
       <c r="M271" s="65"/>
-      <c r="O271" s="47"/>
-[...5 lines deleted...]
-    <row r="272" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O271" s="35"/>
+      <c r="P271" s="36"/>
+      <c r="Q271" s="34"/>
+      <c r="R271" s="34"/>
+      <c r="S271" s="34"/>
+    </row>
+    <row r="272" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>58</v>
+      </c>
+      <c r="B272" s="125">
+        <v>422</v>
       </c>
       <c r="C272" s="125">
-        <v>2284</v>
-[...7 lines deleted...]
-      <c r="F272" s="125"/>
+        <v>844</v>
+      </c>
+      <c r="D272" s="125">
+        <v>1266</v>
+      </c>
+      <c r="E272" s="125">
+        <v>1688</v>
+      </c>
+      <c r="F272" s="125">
+        <v>2110</v>
+      </c>
       <c r="G272" s="125"/>
       <c r="H272" s="97"/>
       <c r="I272" s="97"/>
       <c r="J272" s="65"/>
       <c r="K272" s="38"/>
       <c r="L272" s="38"/>
       <c r="M272" s="65"/>
-      <c r="O272" s="35"/>
-[...5 lines deleted...]
-    <row r="273" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O272" s="47"/>
+      <c r="P272" s="48"/>
+      <c r="Q272" s="46"/>
+      <c r="R272" s="46"/>
+      <c r="S272" s="46"/>
+    </row>
+    <row r="273" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>353274</v>
+        <v>61</v>
+      </c>
+      <c r="B273" s="125">
+        <v>283</v>
       </c>
       <c r="C273" s="125">
-        <v>1035822</v>
-[...7 lines deleted...]
-      <c r="F273" s="125"/>
+        <v>566</v>
+      </c>
+      <c r="D273" s="125">
+        <v>849</v>
+      </c>
+      <c r="E273" s="125">
+        <v>1132</v>
+      </c>
+      <c r="F273" s="125">
+        <v>1415</v>
+      </c>
       <c r="G273" s="125"/>
       <c r="H273" s="97"/>
       <c r="I273" s="97"/>
       <c r="J273" s="65"/>
       <c r="K273" s="38"/>
       <c r="L273" s="38"/>
       <c r="M273" s="65"/>
-      <c r="O273" s="35"/>
-[...50 lines deleted...]
-      <c r="S275" s="34"/>
+      <c r="O273" s="47"/>
+      <c r="P273" s="48"/>
+      <c r="Q273" s="46"/>
+      <c r="R273" s="46"/>
+      <c r="S273" s="46"/>
+    </row>
+    <row r="274" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="B274" s="125">
+        <v>713</v>
+      </c>
+      <c r="C274" s="125">
+        <v>1426</v>
+      </c>
+      <c r="D274" s="125">
+        <v>2139</v>
+      </c>
+      <c r="E274" s="125">
+        <v>2852</v>
+      </c>
+      <c r="F274" s="125">
+        <v>3565</v>
+      </c>
+      <c r="G274" s="125"/>
+      <c r="H274" s="97"/>
+      <c r="I274" s="97"/>
+      <c r="J274" s="65"/>
+      <c r="K274" s="38"/>
+      <c r="L274" s="38"/>
+      <c r="M274" s="65"/>
+      <c r="O274" s="47"/>
+      <c r="P274" s="48"/>
+      <c r="Q274" s="46"/>
+      <c r="R274" s="46"/>
+      <c r="S274" s="46"/>
+    </row>
+    <row r="275" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B275" s="125">
+        <v>884</v>
+      </c>
+      <c r="C275" s="125">
+        <v>1768</v>
+      </c>
+      <c r="D275" s="125">
+        <v>2652</v>
+      </c>
+      <c r="E275" s="125">
+        <v>3536</v>
+      </c>
+      <c r="F275" s="125">
+        <v>4420</v>
+      </c>
+      <c r="G275" s="125"/>
+      <c r="H275" s="97"/>
+      <c r="I275" s="97"/>
+      <c r="J275" s="65"/>
+      <c r="K275" s="38"/>
+      <c r="L275" s="38"/>
+      <c r="M275" s="65"/>
+      <c r="O275" s="47"/>
+      <c r="P275" s="48"/>
+      <c r="Q275" s="46"/>
+      <c r="R275" s="46"/>
+      <c r="S275" s="46"/>
     </row>
     <row r="276" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
-        <v>54</v>
-[...14 lines deleted...]
-      <c r="G276" s="65"/>
+        <v>64</v>
+      </c>
+      <c r="B276" s="126">
+        <v>1142</v>
+      </c>
+      <c r="C276" s="125">
+        <v>2284</v>
+      </c>
+      <c r="D276" s="126">
+        <v>3426</v>
+      </c>
+      <c r="E276" s="126">
+        <v>4568</v>
+      </c>
+      <c r="F276" s="125">
+        <v>5710</v>
+      </c>
+      <c r="G276" s="125"/>
       <c r="H276" s="97"/>
       <c r="I276" s="97"/>
       <c r="J276" s="65"/>
       <c r="K276" s="38"/>
       <c r="L276" s="38"/>
       <c r="M276" s="65"/>
       <c r="O276" s="35"/>
       <c r="P276" s="36"/>
       <c r="Q276" s="34"/>
-      <c r="R276" s="36"/>
+      <c r="R276" s="34"/>
       <c r="S276" s="34"/>
     </row>
     <row r="277" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="63" t="s">
-        <v>64</v>
-[...14 lines deleted...]
-      <c r="G277" s="65"/>
+        <v>52</v>
+      </c>
+      <c r="B277" s="126">
+        <v>353274</v>
+      </c>
+      <c r="C277" s="125">
+        <v>1035822</v>
+      </c>
+      <c r="D277" s="126">
+        <v>1718370</v>
+      </c>
+      <c r="E277" s="126">
+        <v>2400918</v>
+      </c>
+      <c r="F277" s="125">
+        <v>2757171</v>
+      </c>
+      <c r="G277" s="125"/>
       <c r="H277" s="97"/>
       <c r="I277" s="97"/>
       <c r="J277" s="65"/>
       <c r="K277" s="38"/>
       <c r="L277" s="38"/>
       <c r="M277" s="65"/>
       <c r="O277" s="35"/>
       <c r="P277" s="36"/>
       <c r="Q277" s="34"/>
       <c r="R277" s="34"/>
       <c r="S277" s="34"/>
     </row>
-    <row r="278" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F278" s="65"/>
+    <row r="278" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="67"/>
+      <c r="C278" s="67"/>
+      <c r="D278" s="67"/>
+      <c r="E278" s="67"/>
+      <c r="F278" s="67"/>
       <c r="G278" s="65"/>
-      <c r="H278" s="97"/>
-[...26 lines deleted...]
-      <c r="M279" s="67"/>
+      <c r="H278" s="65"/>
+      <c r="I278" s="67"/>
+      <c r="J278" s="67"/>
+      <c r="K278" s="67"/>
+      <c r="L278" s="67"/>
+      <c r="M278" s="67"/>
+    </row>
+    <row r="279" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B279" s="57">
+        <v>31449</v>
+      </c>
+      <c r="C279" s="57">
+        <v>123420</v>
+      </c>
+      <c r="D279" s="57">
+        <v>215392</v>
+      </c>
+      <c r="E279" s="61">
+        <v>307363</v>
+      </c>
+      <c r="F279" s="57">
+        <v>340328</v>
+      </c>
+      <c r="G279" s="57"/>
+      <c r="H279" s="95"/>
+      <c r="I279" s="96"/>
+      <c r="J279" s="57"/>
+      <c r="K279" s="61"/>
+      <c r="L279" s="61"/>
+      <c r="M279" s="57"/>
+      <c r="O279" s="35"/>
+      <c r="P279" s="36"/>
+      <c r="Q279" s="34"/>
+      <c r="R279" s="34"/>
+      <c r="S279" s="34"/>
     </row>
     <row r="280" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M280" s="57"/>
+      <c r="A280" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B280" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="C280" s="65">
+        <v>10029</v>
+      </c>
+      <c r="D280" s="38">
+        <v>20057</v>
+      </c>
+      <c r="E280" s="38">
+        <v>30086</v>
+      </c>
+      <c r="F280" s="65">
+        <v>30086</v>
+      </c>
+      <c r="G280" s="65"/>
+      <c r="H280" s="97"/>
+      <c r="I280" s="97"/>
+      <c r="J280" s="65"/>
+      <c r="K280" s="38"/>
+      <c r="L280" s="38"/>
+      <c r="M280" s="65"/>
       <c r="O280" s="35"/>
-      <c r="P280" s="34"/>
+      <c r="P280" s="36"/>
       <c r="Q280" s="34"/>
-      <c r="R280" s="34"/>
+      <c r="R280" s="36"/>
       <c r="S280" s="34"/>
     </row>
     <row r="281" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="63" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B281" s="65">
-        <v>263073</v>
+        <v>83</v>
       </c>
       <c r="C281" s="65">
-        <v>525135</v>
+        <v>166</v>
       </c>
       <c r="D281" s="38">
-        <v>773683</v>
+        <v>249</v>
       </c>
       <c r="E281" s="38">
-        <v>935583</v>
-[...1 lines deleted...]
-      <c r="F281" s="65"/>
+        <v>332</v>
+      </c>
+      <c r="F281" s="65">
+        <v>415</v>
+      </c>
       <c r="G281" s="65"/>
       <c r="H281" s="97"/>
       <c r="I281" s="97"/>
       <c r="J281" s="65"/>
       <c r="K281" s="38"/>
       <c r="L281" s="38"/>
       <c r="M281" s="65"/>
       <c r="O281" s="35"/>
-      <c r="P281" s="34"/>
+      <c r="P281" s="36"/>
       <c r="Q281" s="34"/>
       <c r="R281" s="34"/>
       <c r="S281" s="34"/>
     </row>
     <row r="282" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="63" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B282" s="65">
-        <v>2061</v>
+        <v>31367</v>
       </c>
       <c r="C282" s="65">
-        <v>4906</v>
+        <v>113228</v>
       </c>
       <c r="D282" s="38">
-        <v>7751</v>
+        <v>195088</v>
       </c>
       <c r="E282" s="38">
-        <v>10596</v>
-[...1 lines deleted...]
-      <c r="F282" s="65"/>
+        <v>276949</v>
+      </c>
+      <c r="F282" s="65">
+        <v>309832</v>
+      </c>
       <c r="G282" s="65"/>
       <c r="H282" s="97"/>
       <c r="I282" s="97"/>
       <c r="J282" s="65"/>
       <c r="K282" s="38"/>
       <c r="L282" s="38"/>
       <c r="M282" s="65"/>
       <c r="O282" s="35"/>
       <c r="P282" s="36"/>
       <c r="Q282" s="34"/>
-      <c r="R282" s="36"/>
+      <c r="R282" s="34"/>
       <c r="S282" s="34"/>
     </row>
-    <row r="283" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F283" s="65"/>
+    <row r="283" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B283" s="67"/>
+      <c r="C283" s="67"/>
+      <c r="D283" s="67"/>
+      <c r="E283" s="67"/>
+      <c r="F283" s="67"/>
       <c r="G283" s="65"/>
-      <c r="H283" s="97"/>
-[...9 lines deleted...]
-      <c r="S283" s="34"/>
+      <c r="H283" s="67"/>
+      <c r="I283" s="67"/>
+      <c r="J283" s="67"/>
+      <c r="K283" s="67"/>
+      <c r="L283" s="67"/>
+      <c r="M283" s="67"/>
     </row>
     <row r="284" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M284" s="65"/>
+      <c r="A284" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B284" s="57">
+        <v>12148646</v>
+      </c>
+      <c r="C284" s="57">
+        <v>24382509</v>
+      </c>
+      <c r="D284" s="57">
+        <v>35467632</v>
+      </c>
+      <c r="E284" s="61">
+        <v>43948836</v>
+      </c>
+      <c r="F284" s="82">
+        <v>51703427</v>
+      </c>
+      <c r="G284" s="57"/>
+      <c r="H284" s="95"/>
+      <c r="I284" s="96"/>
+      <c r="J284" s="57"/>
+      <c r="K284" s="61"/>
+      <c r="L284" s="61"/>
+      <c r="M284" s="57"/>
       <c r="O284" s="35"/>
-      <c r="P284" s="36"/>
+      <c r="P284" s="34"/>
       <c r="Q284" s="34"/>
-      <c r="R284" s="36"/>
+      <c r="R284" s="34"/>
       <c r="S284" s="34"/>
     </row>
     <row r="285" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B285" s="65">
-        <v>10068720</v>
+        <v>263073</v>
       </c>
       <c r="C285" s="65">
-        <v>20411480</v>
+        <v>525135</v>
       </c>
       <c r="D285" s="38">
-        <v>29310753</v>
+        <v>773683</v>
       </c>
       <c r="E285" s="38">
-        <v>36231601</v>
-[...1 lines deleted...]
-      <c r="F285" s="65"/>
+        <v>935583</v>
+      </c>
+      <c r="F285" s="65">
+        <v>1088912</v>
+      </c>
       <c r="G285" s="65"/>
       <c r="H285" s="97"/>
       <c r="I285" s="97"/>
       <c r="J285" s="65"/>
       <c r="K285" s="38"/>
       <c r="L285" s="38"/>
       <c r="M285" s="65"/>
       <c r="O285" s="35"/>
       <c r="P285" s="34"/>
       <c r="Q285" s="34"/>
       <c r="R285" s="34"/>
       <c r="S285" s="34"/>
     </row>
-    <row r="286" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F286" s="67"/>
+    <row r="286" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B286" s="65">
+        <v>2061</v>
+      </c>
+      <c r="C286" s="65">
+        <v>4906</v>
+      </c>
+      <c r="D286" s="38">
+        <v>7751</v>
+      </c>
+      <c r="E286" s="38">
+        <v>10596</v>
+      </c>
+      <c r="F286" s="65">
+        <v>12867</v>
+      </c>
       <c r="G286" s="65"/>
-      <c r="H286" s="67"/>
-[...4 lines deleted...]
-      <c r="M286" s="67"/>
+      <c r="H286" s="97"/>
+      <c r="I286" s="97"/>
+      <c r="J286" s="65"/>
+      <c r="K286" s="38"/>
+      <c r="L286" s="38"/>
+      <c r="M286" s="65"/>
+      <c r="O286" s="35"/>
+      <c r="P286" s="36"/>
+      <c r="Q286" s="34"/>
+      <c r="R286" s="36"/>
+      <c r="S286" s="34"/>
     </row>
     <row r="287" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A287" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M287" s="57"/>
+      <c r="A287" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B287" s="65">
+        <v>1812190</v>
+      </c>
+      <c r="C287" s="65">
+        <v>3436075</v>
+      </c>
+      <c r="D287" s="38">
+        <v>5368222</v>
+      </c>
+      <c r="E287" s="38">
+        <v>6761523</v>
+      </c>
+      <c r="F287" s="65">
+        <v>8427252</v>
+      </c>
+      <c r="G287" s="65"/>
+      <c r="H287" s="97"/>
+      <c r="I287" s="97"/>
+      <c r="J287" s="65"/>
+      <c r="K287" s="38"/>
+      <c r="L287" s="38"/>
+      <c r="M287" s="65"/>
       <c r="O287" s="35"/>
       <c r="P287" s="34"/>
       <c r="Q287" s="34"/>
       <c r="R287" s="34"/>
       <c r="S287" s="34"/>
     </row>
     <row r="288" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="63" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B288" s="65">
-        <v>151658</v>
+        <v>2602</v>
       </c>
       <c r="C288" s="65">
-        <v>299743</v>
+        <v>4913</v>
       </c>
       <c r="D288" s="38">
-        <v>448709</v>
+        <v>7223</v>
       </c>
       <c r="E288" s="38">
-        <v>551619</v>
-[...1 lines deleted...]
-      <c r="F288" s="65"/>
+        <v>9533</v>
+      </c>
+      <c r="F288" s="65">
+        <v>12136</v>
+      </c>
       <c r="G288" s="65"/>
       <c r="H288" s="97"/>
       <c r="I288" s="97"/>
       <c r="J288" s="65"/>
       <c r="K288" s="38"/>
       <c r="L288" s="38"/>
       <c r="M288" s="65"/>
       <c r="O288" s="35"/>
-      <c r="P288" s="34"/>
+      <c r="P288" s="36"/>
       <c r="Q288" s="34"/>
-      <c r="R288" s="34"/>
+      <c r="R288" s="36"/>
       <c r="S288" s="34"/>
     </row>
     <row r="289" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B289" s="65">
-        <v>1767331</v>
+        <v>10068720</v>
       </c>
       <c r="C289" s="65">
-        <v>3353054</v>
+        <v>20411480</v>
       </c>
       <c r="D289" s="38">
-        <v>5249857</v>
+        <v>29310753</v>
       </c>
       <c r="E289" s="38">
-        <v>6643158</v>
-[...1 lines deleted...]
-      <c r="F289" s="65"/>
+        <v>36231601</v>
+      </c>
+      <c r="F289" s="65">
+        <v>42162260</v>
+      </c>
       <c r="G289" s="65"/>
       <c r="H289" s="97"/>
       <c r="I289" s="97"/>
       <c r="J289" s="65"/>
       <c r="K289" s="38"/>
       <c r="L289" s="38"/>
       <c r="M289" s="65"/>
       <c r="O289" s="35"/>
       <c r="P289" s="34"/>
       <c r="Q289" s="34"/>
       <c r="R289" s="34"/>
       <c r="S289" s="34"/>
     </row>
-    <row r="290" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F290" s="65"/>
+    <row r="290" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B290" s="67"/>
+      <c r="C290" s="67"/>
+      <c r="D290" s="67"/>
+      <c r="E290" s="67"/>
+      <c r="F290" s="67"/>
       <c r="G290" s="65"/>
-      <c r="H290" s="97"/>
-[...11 lines deleted...]
-    <row r="291" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H290" s="67"/>
+      <c r="I290" s="67"/>
+      <c r="J290" s="67"/>
+      <c r="K290" s="67"/>
+      <c r="L290" s="67"/>
+      <c r="M290" s="67"/>
+    </row>
+    <row r="291" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
-        <v>45</v>
-[...12 lines deleted...]
-      <c r="M291" s="67"/>
+        <v>22</v>
+      </c>
+      <c r="B291" s="57">
+        <v>5997377</v>
+      </c>
+      <c r="C291" s="57">
+        <v>11620096</v>
+      </c>
+      <c r="D291" s="57">
+        <v>17699912</v>
+      </c>
+      <c r="E291" s="61">
+        <v>23072665</v>
+      </c>
+      <c r="F291" s="82">
+        <v>28308537</v>
+      </c>
+      <c r="G291" s="57"/>
+      <c r="H291" s="95"/>
+      <c r="I291" s="96"/>
+      <c r="J291" s="57"/>
+      <c r="K291" s="61"/>
+      <c r="L291" s="61"/>
+      <c r="M291" s="57"/>
       <c r="O291" s="35"/>
       <c r="P291" s="34"/>
-      <c r="Q291" s="37"/>
-      <c r="R291" s="37"/>
+      <c r="Q291" s="34"/>
+      <c r="R291" s="34"/>
       <c r="S291" s="34"/>
     </row>
     <row r="292" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M292" s="57"/>
+      <c r="A292" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B292" s="65">
+        <v>151658</v>
+      </c>
+      <c r="C292" s="65">
+        <v>299743</v>
+      </c>
+      <c r="D292" s="38">
+        <v>448709</v>
+      </c>
+      <c r="E292" s="38">
+        <v>551619</v>
+      </c>
+      <c r="F292" s="65">
+        <v>704948</v>
+      </c>
+      <c r="G292" s="65"/>
+      <c r="H292" s="97"/>
+      <c r="I292" s="97"/>
+      <c r="J292" s="65"/>
+      <c r="K292" s="38"/>
+      <c r="L292" s="38"/>
+      <c r="M292" s="65"/>
       <c r="O292" s="35"/>
       <c r="P292" s="34"/>
-      <c r="Q292" s="37"/>
-      <c r="R292" s="37"/>
+      <c r="Q292" s="34"/>
+      <c r="R292" s="34"/>
       <c r="S292" s="34"/>
     </row>
     <row r="293" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="63" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="F293" s="65"/>
+        <v>57</v>
+      </c>
+      <c r="B293" s="65">
+        <v>1767331</v>
+      </c>
+      <c r="C293" s="65">
+        <v>3353054</v>
+      </c>
+      <c r="D293" s="38">
+        <v>5249857</v>
+      </c>
+      <c r="E293" s="38">
+        <v>6643158</v>
+      </c>
+      <c r="F293" s="65">
+        <v>8303422</v>
+      </c>
       <c r="G293" s="65"/>
-      <c r="H293" s="100"/>
+      <c r="H293" s="97"/>
       <c r="I293" s="97"/>
       <c r="J293" s="65"/>
       <c r="K293" s="38"/>
       <c r="L293" s="38"/>
       <c r="M293" s="65"/>
-    </row>
-[...8 lines deleted...]
-      <c r="F294" s="67"/>
+      <c r="O293" s="35"/>
+      <c r="P293" s="34"/>
+      <c r="Q293" s="34"/>
+      <c r="R293" s="34"/>
+      <c r="S293" s="34"/>
+    </row>
+    <row r="294" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B294" s="65">
+        <v>4078388</v>
+      </c>
+      <c r="C294" s="65">
+        <v>7967299</v>
+      </c>
+      <c r="D294" s="38">
+        <v>12001346</v>
+      </c>
+      <c r="E294" s="38">
+        <v>15877888</v>
+      </c>
+      <c r="F294" s="65">
+        <v>19300167</v>
+      </c>
       <c r="G294" s="65"/>
-      <c r="H294" s="65"/>
-[...6 lines deleted...]
-    <row r="295" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H294" s="97"/>
+      <c r="I294" s="97"/>
+      <c r="J294" s="65"/>
+      <c r="K294" s="38"/>
+      <c r="L294" s="38"/>
+      <c r="M294" s="65"/>
+      <c r="O294" s="35"/>
+      <c r="P294" s="34"/>
+      <c r="Q294" s="34"/>
+      <c r="R294" s="34"/>
+      <c r="S294" s="34"/>
+    </row>
+    <row r="295" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="60" t="s">
-        <v>22</v>
-[...20 lines deleted...]
-      <c r="M295" s="57"/>
+        <v>45</v>
+      </c>
+      <c r="B295" s="67"/>
+      <c r="C295" s="67"/>
+      <c r="D295" s="67"/>
+      <c r="E295" s="67"/>
+      <c r="F295" s="67"/>
+      <c r="G295" s="65"/>
+      <c r="H295" s="67"/>
+      <c r="I295" s="67"/>
+      <c r="J295" s="67"/>
+      <c r="K295" s="67"/>
+      <c r="L295" s="67"/>
+      <c r="M295" s="67"/>
       <c r="O295" s="35"/>
       <c r="P295" s="34"/>
-      <c r="Q295" s="34"/>
-      <c r="R295" s="34"/>
+      <c r="Q295" s="37"/>
+      <c r="R295" s="37"/>
       <c r="S295" s="34"/>
     </row>
     <row r="296" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M296" s="65"/>
+      <c r="A296" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B296" s="110">
+        <v>4499961</v>
+      </c>
+      <c r="C296" s="110">
+        <v>9542417</v>
+      </c>
+      <c r="D296" s="110">
+        <v>13176348</v>
+      </c>
+      <c r="E296" s="110">
+        <v>15636617</v>
+      </c>
+      <c r="F296" s="83">
+        <v>17917207</v>
+      </c>
+      <c r="G296" s="57"/>
+      <c r="H296" s="115"/>
+      <c r="I296" s="96"/>
+      <c r="J296" s="57"/>
+      <c r="K296" s="61"/>
+      <c r="L296" s="61"/>
+      <c r="M296" s="57"/>
       <c r="O296" s="35"/>
       <c r="P296" s="34"/>
-      <c r="Q296" s="34"/>
-      <c r="R296" s="34"/>
+      <c r="Q296" s="37"/>
+      <c r="R296" s="37"/>
       <c r="S296" s="34"/>
     </row>
     <row r="297" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="63" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="F297" s="65"/>
+        <v>52</v>
+      </c>
+      <c r="B297" s="125">
+        <v>4499961</v>
+      </c>
+      <c r="C297" s="125">
+        <v>9542417</v>
+      </c>
+      <c r="D297" s="125">
+        <v>13176348</v>
+      </c>
+      <c r="E297" s="125">
+        <v>15636617</v>
+      </c>
+      <c r="F297" s="65">
+        <v>17917207</v>
+      </c>
       <c r="G297" s="65"/>
-      <c r="H297" s="97"/>
+      <c r="H297" s="100"/>
       <c r="I297" s="97"/>
       <c r="J297" s="65"/>
       <c r="K297" s="38"/>
       <c r="L297" s="38"/>
       <c r="M297" s="65"/>
-      <c r="O297" s="35"/>
-[...21 lines deleted...]
-      <c r="F298" s="65"/>
+    </row>
+    <row r="298" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B298" s="67"/>
+      <c r="C298" s="67"/>
+      <c r="D298" s="67"/>
+      <c r="E298" s="67"/>
+      <c r="F298" s="67"/>
       <c r="G298" s="65"/>
-      <c r="H298" s="97"/>
-[...9 lines deleted...]
-      <c r="S298" s="34"/>
+      <c r="H298" s="65"/>
+      <c r="I298" s="67"/>
+      <c r="J298" s="67"/>
+      <c r="K298" s="67"/>
+      <c r="L298" s="67"/>
+      <c r="M298" s="67"/>
     </row>
     <row r="299" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M299" s="65"/>
+      <c r="A299" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B299" s="57">
+        <v>1651308</v>
+      </c>
+      <c r="C299" s="57">
+        <v>3219996</v>
+      </c>
+      <c r="D299" s="57">
+        <v>4591372</v>
+      </c>
+      <c r="E299" s="61">
+        <v>5239554</v>
+      </c>
+      <c r="F299" s="118">
+        <v>5477684</v>
+      </c>
+      <c r="G299" s="57"/>
+      <c r="H299" s="95"/>
+      <c r="I299" s="96"/>
+      <c r="J299" s="57"/>
+      <c r="K299" s="61"/>
+      <c r="L299" s="61"/>
+      <c r="M299" s="57"/>
       <c r="O299" s="35"/>
-      <c r="P299" s="36"/>
+      <c r="P299" s="34"/>
       <c r="Q299" s="34"/>
-      <c r="R299" s="36"/>
+      <c r="R299" s="34"/>
       <c r="S299" s="34"/>
     </row>
     <row r="300" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B300" s="65">
-        <v>1490371</v>
+        <v>111415</v>
       </c>
       <c r="C300" s="65">
-        <v>2901764</v>
+        <v>225392</v>
       </c>
       <c r="D300" s="38">
-        <v>4133059</v>
+        <v>324974</v>
       </c>
       <c r="E300" s="38">
-        <v>4717096</v>
-[...1 lines deleted...]
-      <c r="F300" s="65"/>
+        <v>383964</v>
+      </c>
+      <c r="F300" s="65">
+        <v>383964</v>
+      </c>
       <c r="G300" s="65"/>
       <c r="H300" s="97"/>
-      <c r="I300" s="97"/>
+      <c r="I300" s="140"/>
       <c r="J300" s="65"/>
       <c r="K300" s="38"/>
       <c r="L300" s="38"/>
       <c r="M300" s="65"/>
       <c r="O300" s="35"/>
       <c r="P300" s="34"/>
       <c r="Q300" s="34"/>
       <c r="R300" s="34"/>
       <c r="S300" s="34"/>
     </row>
-    <row r="301" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M301" s="67"/>
+    <row r="301" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B301" s="65">
+        <v>2061</v>
+      </c>
+      <c r="C301" s="65">
+        <v>4906</v>
+      </c>
+      <c r="D301" s="38">
+        <v>7751</v>
+      </c>
+      <c r="E301" s="38">
+        <v>10596</v>
+      </c>
+      <c r="F301" s="65">
+        <v>12867</v>
+      </c>
+      <c r="G301" s="65"/>
+      <c r="H301" s="97"/>
+      <c r="I301" s="97"/>
+      <c r="J301" s="65"/>
+      <c r="K301" s="38"/>
+      <c r="L301" s="38"/>
+      <c r="M301" s="65"/>
+      <c r="O301" s="35"/>
+      <c r="P301" s="36"/>
+      <c r="Q301" s="34"/>
+      <c r="R301" s="36"/>
+      <c r="S301" s="34"/>
     </row>
     <row r="302" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A302" s="60" t="s">
-[...21 lines deleted...]
-      <c r="M302" s="57"/>
+      <c r="A302" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B302" s="65">
+        <v>44859</v>
+      </c>
+      <c r="C302" s="65">
+        <v>83021</v>
+      </c>
+      <c r="D302" s="38">
+        <v>118365</v>
+      </c>
+      <c r="E302" s="38">
+        <v>118365</v>
+      </c>
+      <c r="F302" s="65">
+        <v>123830</v>
+      </c>
+      <c r="G302" s="65"/>
+      <c r="H302" s="97"/>
+      <c r="I302" s="97"/>
+      <c r="J302" s="65"/>
+      <c r="K302" s="38"/>
+      <c r="L302" s="38"/>
+      <c r="M302" s="65"/>
       <c r="O302" s="35"/>
-      <c r="P302" s="34"/>
-      <c r="Q302" s="34"/>
+      <c r="P302" s="36"/>
+      <c r="Q302" s="36"/>
       <c r="R302" s="34"/>
       <c r="S302" s="34"/>
     </row>
     <row r="303" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="63" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>8352</v>
+        <v>64</v>
+      </c>
+      <c r="B303" s="65">
+        <v>2602</v>
       </c>
       <c r="C303" s="65">
-        <v>16808</v>
+        <v>4913</v>
       </c>
       <c r="D303" s="38">
-        <v>25609</v>
+        <v>7223</v>
       </c>
       <c r="E303" s="38">
-        <v>36909</v>
-[...1 lines deleted...]
-      <c r="F303" s="65"/>
+        <v>9533</v>
+      </c>
+      <c r="F303" s="65">
+        <v>12136</v>
+      </c>
       <c r="G303" s="65"/>
       <c r="H303" s="97"/>
       <c r="I303" s="97"/>
       <c r="J303" s="65"/>
       <c r="K303" s="38"/>
       <c r="L303" s="38"/>
       <c r="M303" s="65"/>
       <c r="O303" s="35"/>
       <c r="P303" s="36"/>
       <c r="Q303" s="34"/>
-      <c r="R303" s="34"/>
+      <c r="R303" s="36"/>
       <c r="S303" s="34"/>
     </row>
     <row r="304" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="63" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>10323</v>
+        <v>52</v>
+      </c>
+      <c r="B304" s="65">
+        <v>1490371</v>
       </c>
       <c r="C304" s="65">
-        <v>16538</v>
+        <v>2901764</v>
       </c>
       <c r="D304" s="38">
-        <v>22985</v>
+        <v>4133059</v>
       </c>
       <c r="E304" s="38">
-        <v>30243</v>
-[...1 lines deleted...]
-      <c r="F304" s="65"/>
+        <v>4717096</v>
+      </c>
+      <c r="F304" s="65">
+        <v>4944887</v>
+      </c>
       <c r="G304" s="65"/>
       <c r="H304" s="97"/>
       <c r="I304" s="97"/>
       <c r="J304" s="65"/>
       <c r="K304" s="38"/>
       <c r="L304" s="38"/>
       <c r="M304" s="65"/>
       <c r="O304" s="35"/>
-      <c r="P304" s="36"/>
+      <c r="P304" s="34"/>
       <c r="Q304" s="34"/>
       <c r="R304" s="34"/>
       <c r="S304" s="34"/>
     </row>
-    <row r="305" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="S305" s="34"/>
+    <row r="305" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B305" s="67"/>
+      <c r="C305" s="67"/>
+      <c r="D305" s="67"/>
+      <c r="E305" s="67"/>
+      <c r="F305" s="67"/>
+      <c r="G305" s="67"/>
+      <c r="H305" s="67"/>
+      <c r="I305" s="67"/>
+      <c r="J305" s="67"/>
+      <c r="K305" s="103"/>
+      <c r="L305" s="103"/>
+      <c r="M305" s="67"/>
     </row>
     <row r="306" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="63" t="s">
-[...21 lines deleted...]
-      <c r="M306" s="65"/>
+      <c r="A306" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B306" s="57">
+        <v>773943</v>
+      </c>
+      <c r="C306" s="57">
+        <v>2533406</v>
+      </c>
+      <c r="D306" s="57">
+        <v>4384868</v>
+      </c>
+      <c r="E306" s="61">
+        <v>6142456</v>
+      </c>
+      <c r="F306" s="57">
+        <v>7535247</v>
+      </c>
+      <c r="G306" s="57"/>
+      <c r="H306" s="95"/>
+      <c r="I306" s="96"/>
+      <c r="J306" s="57"/>
+      <c r="K306" s="61"/>
+      <c r="L306" s="61"/>
+      <c r="M306" s="57"/>
       <c r="O306" s="35"/>
-      <c r="P306" s="36"/>
+      <c r="P306" s="34"/>
       <c r="Q306" s="34"/>
       <c r="R306" s="34"/>
       <c r="S306" s="34"/>
     </row>
     <row r="307" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="63" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B307" s="38">
-        <v>8039</v>
+        <v>8352</v>
       </c>
       <c r="C307" s="65">
-        <v>16486</v>
+        <v>16808</v>
       </c>
       <c r="D307" s="38">
-        <v>24932</v>
+        <v>25609</v>
       </c>
       <c r="E307" s="38">
-        <v>33378</v>
-[...1 lines deleted...]
-      <c r="F307" s="65"/>
+        <v>36909</v>
+      </c>
+      <c r="F307" s="65">
+        <v>47304</v>
+      </c>
       <c r="G307" s="65"/>
       <c r="H307" s="97"/>
       <c r="I307" s="97"/>
       <c r="J307" s="65"/>
       <c r="K307" s="38"/>
       <c r="L307" s="38"/>
       <c r="M307" s="65"/>
       <c r="O307" s="35"/>
       <c r="P307" s="36"/>
       <c r="Q307" s="34"/>
       <c r="R307" s="34"/>
       <c r="S307" s="34"/>
     </row>
     <row r="308" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="63" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B308" s="38">
-        <v>29902</v>
+        <v>10323</v>
       </c>
       <c r="C308" s="65">
-        <v>47833</v>
+        <v>16538</v>
       </c>
       <c r="D308" s="38">
-        <v>64063</v>
+        <v>22985</v>
       </c>
       <c r="E308" s="38">
-        <v>83872</v>
-[...1 lines deleted...]
-      <c r="F308" s="65"/>
+        <v>30243</v>
+      </c>
+      <c r="F308" s="65">
+        <v>38957</v>
+      </c>
       <c r="G308" s="65"/>
       <c r="H308" s="97"/>
       <c r="I308" s="97"/>
       <c r="J308" s="65"/>
       <c r="K308" s="38"/>
       <c r="L308" s="38"/>
       <c r="M308" s="65"/>
       <c r="O308" s="35"/>
       <c r="P308" s="36"/>
       <c r="Q308" s="34"/>
       <c r="R308" s="34"/>
       <c r="S308" s="34"/>
     </row>
     <row r="309" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="63" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B309" s="38">
-        <v>9088</v>
+        <v>166301</v>
       </c>
       <c r="C309" s="65">
-        <v>16843</v>
+        <v>378634</v>
       </c>
       <c r="D309" s="38">
-        <v>24598</v>
+        <v>693006</v>
       </c>
       <c r="E309" s="38">
-        <v>32354</v>
-[...1 lines deleted...]
-      <c r="F309" s="65"/>
+        <v>1010931</v>
+      </c>
+      <c r="F309" s="65">
+        <v>1228831</v>
+      </c>
       <c r="G309" s="65"/>
       <c r="H309" s="97"/>
       <c r="I309" s="97"/>
       <c r="J309" s="65"/>
       <c r="K309" s="38"/>
       <c r="L309" s="38"/>
       <c r="M309" s="65"/>
       <c r="O309" s="35"/>
-      <c r="P309" s="36"/>
+      <c r="P309" s="34"/>
       <c r="Q309" s="34"/>
       <c r="R309" s="34"/>
       <c r="S309" s="34"/>
     </row>
     <row r="310" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="63" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B310" s="38">
-        <v>1593</v>
+        <v>14403</v>
       </c>
       <c r="C310" s="65">
-        <v>4417</v>
+        <v>20727</v>
       </c>
       <c r="D310" s="38">
-        <v>7241</v>
+        <v>27735</v>
       </c>
       <c r="E310" s="38">
-        <v>10066</v>
-[...1 lines deleted...]
-      <c r="F310" s="65"/>
+        <v>34443</v>
+      </c>
+      <c r="F310" s="65">
+        <v>40460</v>
+      </c>
       <c r="G310" s="65"/>
       <c r="H310" s="97"/>
       <c r="I310" s="97"/>
       <c r="J310" s="65"/>
       <c r="K310" s="38"/>
       <c r="L310" s="38"/>
       <c r="M310" s="65"/>
       <c r="O310" s="35"/>
       <c r="P310" s="36"/>
       <c r="Q310" s="34"/>
       <c r="R310" s="34"/>
       <c r="S310" s="34"/>
     </row>
     <row r="311" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="63" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B311" s="38">
-        <v>12955</v>
+        <v>8039</v>
       </c>
       <c r="C311" s="65">
-        <v>26162</v>
+        <v>16486</v>
       </c>
       <c r="D311" s="38">
-        <v>39369</v>
+        <v>24932</v>
       </c>
       <c r="E311" s="38">
-        <v>52576</v>
-[...1 lines deleted...]
-      <c r="F311" s="65"/>
+        <v>33378</v>
+      </c>
+      <c r="F311" s="65">
+        <v>41540</v>
+      </c>
       <c r="G311" s="65"/>
       <c r="H311" s="97"/>
       <c r="I311" s="97"/>
       <c r="J311" s="65"/>
       <c r="K311" s="38"/>
       <c r="L311" s="38"/>
       <c r="M311" s="65"/>
       <c r="O311" s="35"/>
       <c r="P311" s="36"/>
       <c r="Q311" s="34"/>
       <c r="R311" s="34"/>
       <c r="S311" s="34"/>
     </row>
     <row r="312" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="63" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B312" s="38">
-        <v>12884</v>
+        <v>29902</v>
       </c>
       <c r="C312" s="65">
-        <v>28417</v>
+        <v>47833</v>
       </c>
       <c r="D312" s="38">
-        <v>43951</v>
+        <v>64063</v>
       </c>
       <c r="E312" s="38">
-        <v>59484</v>
-[...1 lines deleted...]
-      <c r="F312" s="65"/>
+        <v>83872</v>
+      </c>
+      <c r="F312" s="65">
+        <v>103754</v>
+      </c>
       <c r="G312" s="65"/>
       <c r="H312" s="97"/>
       <c r="I312" s="97"/>
       <c r="J312" s="65"/>
       <c r="K312" s="38"/>
       <c r="L312" s="38"/>
       <c r="M312" s="65"/>
       <c r="O312" s="35"/>
       <c r="P312" s="36"/>
       <c r="Q312" s="34"/>
       <c r="R312" s="34"/>
       <c r="S312" s="34"/>
     </row>
     <row r="313" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B313" s="38">
-        <v>18820</v>
+        <v>9088</v>
       </c>
       <c r="C313" s="65">
-        <v>37517</v>
+        <v>16843</v>
       </c>
       <c r="D313" s="38">
-        <v>57741</v>
+        <v>24598</v>
       </c>
       <c r="E313" s="38">
-        <v>79676</v>
-[...1 lines deleted...]
-      <c r="F313" s="74"/>
+        <v>32354</v>
+      </c>
+      <c r="F313" s="65">
+        <v>40867</v>
+      </c>
       <c r="G313" s="65"/>
       <c r="H313" s="97"/>
       <c r="I313" s="97"/>
       <c r="J313" s="65"/>
       <c r="K313" s="38"/>
       <c r="L313" s="38"/>
       <c r="M313" s="65"/>
       <c r="O313" s="35"/>
-      <c r="P313" s="34"/>
+      <c r="P313" s="36"/>
       <c r="Q313" s="34"/>
       <c r="R313" s="34"/>
       <c r="S313" s="34"/>
     </row>
     <row r="314" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="63" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B314" s="38">
-        <v>2708</v>
+        <v>1593</v>
       </c>
       <c r="C314" s="65">
-        <v>7743</v>
+        <v>4417</v>
       </c>
       <c r="D314" s="38">
-        <v>12778</v>
+        <v>7241</v>
       </c>
       <c r="E314" s="38">
-        <v>17813</v>
-[...1 lines deleted...]
-      <c r="F314" s="65"/>
+        <v>10066</v>
+      </c>
+      <c r="F314" s="65">
+        <v>11898</v>
+      </c>
       <c r="G314" s="65"/>
       <c r="H314" s="97"/>
       <c r="I314" s="97"/>
       <c r="J314" s="65"/>
       <c r="K314" s="38"/>
       <c r="L314" s="38"/>
       <c r="M314" s="65"/>
       <c r="O314" s="35"/>
       <c r="P314" s="36"/>
       <c r="Q314" s="34"/>
       <c r="R314" s="34"/>
       <c r="S314" s="34"/>
     </row>
     <row r="315" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="63" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>1915284</v>
+        <v>61</v>
+      </c>
+      <c r="B315" s="38">
+        <v>12955</v>
+      </c>
+      <c r="C315" s="65">
+        <v>26162</v>
       </c>
       <c r="D315" s="38">
-        <v>3340863</v>
+        <v>39369</v>
       </c>
       <c r="E315" s="38">
-        <v>4660715</v>
-[...1 lines deleted...]
-      <c r="F315" s="65"/>
+        <v>52576</v>
+      </c>
+      <c r="F315" s="65">
+        <v>65218</v>
+      </c>
       <c r="G315" s="65"/>
       <c r="H315" s="97"/>
       <c r="I315" s="97"/>
       <c r="J315" s="65"/>
       <c r="K315" s="38"/>
       <c r="L315" s="38"/>
       <c r="M315" s="65"/>
       <c r="O315" s="35"/>
-      <c r="P315" s="34"/>
+      <c r="P315" s="36"/>
       <c r="Q315" s="34"/>
       <c r="R315" s="34"/>
       <c r="S315" s="34"/>
     </row>
-    <row r="316" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A316" s="144" t="s">
+    <row r="316" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B316" s="38">
+        <v>12884</v>
+      </c>
+      <c r="C316" s="65">
+        <v>28417</v>
+      </c>
+      <c r="D316" s="38">
+        <v>43951</v>
+      </c>
+      <c r="E316" s="38">
+        <v>59484</v>
+      </c>
+      <c r="F316" s="65">
+        <v>73734</v>
+      </c>
+      <c r="G316" s="65"/>
+      <c r="H316" s="97"/>
+      <c r="I316" s="97"/>
+      <c r="J316" s="65"/>
+      <c r="K316" s="38"/>
+      <c r="L316" s="38"/>
+      <c r="M316" s="65"/>
+      <c r="O316" s="35"/>
+      <c r="P316" s="36"/>
+      <c r="Q316" s="34"/>
+      <c r="R316" s="34"/>
+      <c r="S316" s="34"/>
+    </row>
+    <row r="317" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B317" s="38">
+        <v>18820</v>
+      </c>
+      <c r="C317" s="65">
+        <v>37517</v>
+      </c>
+      <c r="D317" s="38">
+        <v>57741</v>
+      </c>
+      <c r="E317" s="38">
+        <v>79676</v>
+      </c>
+      <c r="F317" s="74">
+        <v>101733</v>
+      </c>
+      <c r="G317" s="65"/>
+      <c r="H317" s="97"/>
+      <c r="I317" s="97"/>
+      <c r="J317" s="65"/>
+      <c r="K317" s="38"/>
+      <c r="L317" s="38"/>
+      <c r="M317" s="65"/>
+      <c r="O317" s="35"/>
+      <c r="P317" s="34"/>
+      <c r="Q317" s="34"/>
+      <c r="R317" s="34"/>
+      <c r="S317" s="34"/>
+    </row>
+    <row r="318" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B318" s="38">
+        <v>2708</v>
+      </c>
+      <c r="C318" s="65">
+        <v>7743</v>
+      </c>
+      <c r="D318" s="38">
+        <v>12778</v>
+      </c>
+      <c r="E318" s="38">
+        <v>17813</v>
+      </c>
+      <c r="F318" s="65">
+        <v>20524</v>
+      </c>
+      <c r="G318" s="65"/>
+      <c r="H318" s="97"/>
+      <c r="I318" s="97"/>
+      <c r="J318" s="65"/>
+      <c r="K318" s="38"/>
+      <c r="L318" s="38"/>
+      <c r="M318" s="65"/>
+      <c r="O318" s="35"/>
+      <c r="P318" s="36"/>
+      <c r="Q318" s="34"/>
+      <c r="R318" s="34"/>
+      <c r="S318" s="34"/>
+    </row>
+    <row r="319" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B319" s="124">
+        <v>478576</v>
+      </c>
+      <c r="C319" s="135">
+        <v>1915284</v>
+      </c>
+      <c r="D319" s="38">
+        <v>3340863</v>
+      </c>
+      <c r="E319" s="38">
+        <v>4660715</v>
+      </c>
+      <c r="F319" s="65">
+        <v>5720430</v>
+      </c>
+      <c r="G319" s="65"/>
+      <c r="H319" s="97"/>
+      <c r="I319" s="97"/>
+      <c r="J319" s="65"/>
+      <c r="K319" s="38"/>
+      <c r="L319" s="38"/>
+      <c r="M319" s="65"/>
+      <c r="O319" s="35"/>
+      <c r="P319" s="34"/>
+      <c r="Q319" s="34"/>
+      <c r="R319" s="34"/>
+      <c r="S319" s="34"/>
+    </row>
+    <row r="320" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="146" t="s">
         <v>27</v>
       </c>
-      <c r="B316" s="144"/>
-[...13 lines deleted...]
-      <c r="A317" s="144" t="s">
+      <c r="B320" s="146"/>
+      <c r="C320" s="146"/>
+      <c r="D320" s="23"/>
+      <c r="E320" s="23"/>
+      <c r="F320" s="23"/>
+      <c r="G320" s="24"/>
+      <c r="H320" s="24"/>
+      <c r="I320" s="24"/>
+      <c r="J320" s="25"/>
+      <c r="K320" s="25"/>
+      <c r="L320" s="26"/>
+      <c r="M320" s="22"/>
+    </row>
+    <row r="321" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="146" t="s">
         <v>46</v>
       </c>
-      <c r="B317" s="144"/>
-[...11 lines deleted...]
-      <c r="A318" s="144" t="s">
+      <c r="B321" s="146"/>
+      <c r="C321" s="146"/>
+      <c r="D321" s="27"/>
+      <c r="E321" s="28"/>
+      <c r="F321" s="27"/>
+      <c r="G321" s="29"/>
+      <c r="H321" s="30"/>
+      <c r="I321" s="30"/>
+      <c r="J321" s="31"/>
+      <c r="K321" s="31"/>
+    </row>
+    <row r="322" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="146" t="s">
         <v>47</v>
       </c>
-      <c r="B318" s="144"/>
-[...46 lines deleted...]
-      <c r="M321" s="4"/>
+      <c r="B322" s="146"/>
+      <c r="C322" s="146"/>
+      <c r="D322" s="1"/>
+      <c r="E322" s="8"/>
+      <c r="F322" s="11"/>
+      <c r="G322" s="15"/>
+      <c r="H322" s="9"/>
+      <c r="I322" s="9"/>
+      <c r="J322" s="4"/>
+      <c r="K322" s="4"/>
+    </row>
+    <row r="323" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="119"/>
+      <c r="B323" s="119"/>
+      <c r="C323" s="119"/>
+      <c r="D323" s="1"/>
+      <c r="E323" s="21"/>
+      <c r="F323" s="21"/>
+      <c r="G323" s="21"/>
+      <c r="H323" s="21"/>
+      <c r="I323" s="21"/>
+      <c r="J323" s="4"/>
+      <c r="K323" s="4"/>
+    </row>
+    <row r="324" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="1"/>
+      <c r="B324" s="19"/>
+      <c r="C324" s="1"/>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1"/>
+      <c r="F324" s="1"/>
+      <c r="G324" s="1"/>
+      <c r="H324" s="1"/>
+      <c r="I324" s="1"/>
+      <c r="J324" s="4"/>
+      <c r="K324" s="4"/>
+      <c r="L324" s="18"/>
+      <c r="M324" s="4"/>
+    </row>
+    <row r="325" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="F325" s="12"/>
+      <c r="G325" s="16"/>
+      <c r="H325" s="4"/>
+      <c r="I325" s="4"/>
+      <c r="J325" s="4"/>
+      <c r="K325" s="4"/>
+      <c r="L325" s="4"/>
+      <c r="M325" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A318:C318"/>
+    <mergeCell ref="A322:C322"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A316:C316"/>
-    <mergeCell ref="A317:C317"/>
+    <mergeCell ref="A320:C320"/>
+    <mergeCell ref="A321:C321"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>