--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$319</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="73">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -575,51 +575,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -786,51 +786,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -861,51 +860,50 @@
     <xf numFmtId="3" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -926,50 +924,55 @@
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
@@ -1263,126 +1266,126 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S325"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="H320" sqref="H320"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="15" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="19.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="147" t="s">
+      <c r="A1" s="148" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="147"/>
-[...10 lines deleted...]
-      <c r="M1" s="147"/>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
+      <c r="G1" s="148"/>
+      <c r="H1" s="148"/>
+      <c r="I1" s="148"/>
+      <c r="J1" s="148"/>
+      <c r="K1" s="148"/>
+      <c r="L1" s="148"/>
+      <c r="M1" s="148"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="2"/>
       <c r="F2" s="10"/>
       <c r="G2" s="14"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="148"/>
-      <c r="B3" s="150" t="s">
+      <c r="A3" s="149"/>
+      <c r="B3" s="151" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="151"/>
-[...9 lines deleted...]
-      <c r="M3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="152"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
+      <c r="J3" s="152"/>
+      <c r="K3" s="152"/>
+      <c r="L3" s="152"/>
+      <c r="M3" s="153"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="149"/>
+      <c r="A4" s="150"/>
       <c r="B4" s="51" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="54" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="51" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="51" t="s">
@@ -1414,8709 +1417,9260 @@
       <c r="I5" s="57"/>
       <c r="J5" s="59"/>
       <c r="K5" s="59"/>
       <c r="L5" s="59"/>
       <c r="M5" s="57"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="61">
         <v>289095671</v>
       </c>
       <c r="C6" s="61">
         <v>548432627</v>
       </c>
       <c r="D6" s="61">
         <v>889179170</v>
       </c>
       <c r="E6" s="62">
         <v>1331973307</v>
       </c>
       <c r="F6" s="61">
         <v>1704222717</v>
       </c>
-      <c r="G6" s="57"/>
+      <c r="G6" s="57">
+        <v>2018330635</v>
+      </c>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="38">
         <v>456074</v>
       </c>
       <c r="C7" s="38">
         <v>531113</v>
       </c>
-      <c r="D7" s="129">
+      <c r="D7" s="127">
         <v>604132</v>
       </c>
       <c r="E7" s="64">
         <v>689911</v>
       </c>
       <c r="F7" s="38">
         <v>1518173</v>
       </c>
-      <c r="G7" s="129"/>
+      <c r="G7" s="127">
+        <v>2360112</v>
+      </c>
       <c r="H7" s="65"/>
       <c r="I7" s="65"/>
-      <c r="J7" s="120"/>
-[...2 lines deleted...]
-      <c r="M7" s="131"/>
+      <c r="J7" s="118"/>
+      <c r="K7" s="118"/>
+      <c r="L7" s="118"/>
+      <c r="M7" s="129"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="65">
         <v>31945</v>
       </c>
       <c r="C8" s="38">
         <v>56063</v>
       </c>
-      <c r="D8" s="129">
+      <c r="D8" s="127">
         <v>80412</v>
       </c>
       <c r="E8" s="64">
         <v>105572</v>
       </c>
       <c r="F8" s="38">
         <v>128734</v>
       </c>
-      <c r="G8" s="129"/>
+      <c r="G8" s="127">
+        <v>152948</v>
+      </c>
       <c r="H8" s="65"/>
       <c r="I8" s="65"/>
-      <c r="J8" s="120"/>
-[...2 lines deleted...]
-      <c r="M8" s="131"/>
+      <c r="J8" s="118"/>
+      <c r="K8" s="118"/>
+      <c r="L8" s="118"/>
+      <c r="M8" s="129"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="65">
         <v>252743207</v>
       </c>
       <c r="C9" s="38">
         <v>471432200</v>
       </c>
-      <c r="D9" s="129">
+      <c r="D9" s="127">
         <v>770168841</v>
       </c>
-      <c r="E9" s="129">
+      <c r="E9" s="127">
         <v>1173386937</v>
       </c>
-      <c r="F9" s="129">
+      <c r="F9" s="127">
         <v>1506113173</v>
       </c>
-      <c r="G9" s="129"/>
+      <c r="G9" s="127">
+        <v>1784065375</v>
+      </c>
       <c r="H9" s="65"/>
-      <c r="I9" s="131"/>
-[...3 lines deleted...]
-      <c r="M9" s="131"/>
+      <c r="I9" s="129"/>
+      <c r="J9" s="127"/>
+      <c r="K9" s="118"/>
+      <c r="L9" s="118"/>
+      <c r="M9" s="129"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="65">
         <v>22783</v>
       </c>
       <c r="C10" s="38">
         <v>176254</v>
       </c>
-      <c r="D10" s="129">
+      <c r="D10" s="127">
         <v>330409</v>
       </c>
-      <c r="E10" s="129">
+      <c r="E10" s="127">
         <v>484263</v>
       </c>
-      <c r="F10" s="129">
+      <c r="F10" s="127">
         <v>501855</v>
       </c>
-      <c r="G10" s="129"/>
+      <c r="G10" s="127">
+        <v>520016</v>
+      </c>
       <c r="H10" s="65"/>
-      <c r="I10" s="131"/>
-[...3 lines deleted...]
-      <c r="M10" s="131"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="127"/>
+      <c r="K10" s="118"/>
+      <c r="L10" s="118"/>
+      <c r="M10" s="129"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="65">
         <v>11173</v>
       </c>
       <c r="C11" s="38">
         <v>138723</v>
       </c>
-      <c r="D11" s="129">
+      <c r="D11" s="127">
         <v>266272</v>
       </c>
-      <c r="E11" s="129">
+      <c r="E11" s="127">
         <v>393821</v>
       </c>
-      <c r="F11" s="129">
+      <c r="F11" s="127">
         <v>584466</v>
       </c>
-      <c r="G11" s="129"/>
+      <c r="G11" s="127">
+        <v>775110</v>
+      </c>
       <c r="H11" s="65"/>
-      <c r="I11" s="131"/>
-[...3 lines deleted...]
-      <c r="M11" s="131"/>
+      <c r="I11" s="129"/>
+      <c r="J11" s="127"/>
+      <c r="K11" s="118"/>
+      <c r="L11" s="118"/>
+      <c r="M11" s="129"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="65">
         <v>8912375</v>
       </c>
       <c r="C12" s="38">
         <v>17429044</v>
       </c>
-      <c r="D12" s="129">
+      <c r="D12" s="127">
         <v>26910844</v>
       </c>
-      <c r="E12" s="129">
+      <c r="E12" s="127">
         <v>37369284</v>
       </c>
-      <c r="F12" s="129">
+      <c r="F12" s="127">
         <v>50418187</v>
       </c>
-      <c r="G12" s="129"/>
+      <c r="G12" s="127">
+        <v>61812253</v>
+      </c>
       <c r="H12" s="65"/>
-      <c r="I12" s="131"/>
-[...3 lines deleted...]
-      <c r="M12" s="131"/>
+      <c r="I12" s="129"/>
+      <c r="J12" s="127"/>
+      <c r="K12" s="118"/>
+      <c r="L12" s="118"/>
+      <c r="M12" s="129"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="65">
         <v>62748</v>
       </c>
       <c r="C13" s="38">
         <v>395638</v>
       </c>
-      <c r="D13" s="129">
+      <c r="D13" s="127">
         <v>728528</v>
       </c>
-      <c r="E13" s="129">
+      <c r="E13" s="127">
         <v>1061418</v>
       </c>
-      <c r="F13" s="129">
+      <c r="F13" s="127">
         <v>1215182</v>
       </c>
-      <c r="G13" s="129"/>
+      <c r="G13" s="127">
+        <v>1368946</v>
+      </c>
       <c r="H13" s="65"/>
-      <c r="I13" s="131"/>
-[...3 lines deleted...]
-      <c r="M13" s="131"/>
+      <c r="I13" s="129"/>
+      <c r="J13" s="127"/>
+      <c r="K13" s="118"/>
+      <c r="L13" s="118"/>
+      <c r="M13" s="129"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="65">
         <v>10448</v>
       </c>
       <c r="C14" s="38">
         <v>22127</v>
       </c>
-      <c r="D14" s="129">
+      <c r="D14" s="127">
         <v>33806</v>
       </c>
-      <c r="E14" s="129">
+      <c r="E14" s="127">
         <v>45486</v>
       </c>
-      <c r="F14" s="129">
+      <c r="F14" s="127">
         <v>56173</v>
       </c>
-      <c r="G14" s="129"/>
+      <c r="G14" s="127">
+        <v>66860</v>
+      </c>
       <c r="H14" s="65"/>
-      <c r="I14" s="131"/>
-[...3 lines deleted...]
-      <c r="M14" s="131"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="127"/>
+      <c r="K14" s="118"/>
+      <c r="L14" s="118"/>
+      <c r="M14" s="129"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="65">
         <v>24895</v>
       </c>
       <c r="C15" s="38">
         <v>51709</v>
       </c>
-      <c r="D15" s="129">
+      <c r="D15" s="127">
         <v>78522</v>
       </c>
-      <c r="E15" s="129">
+      <c r="E15" s="127">
         <v>105336</v>
       </c>
-      <c r="F15" s="129">
+      <c r="F15" s="127">
         <v>133518</v>
       </c>
-      <c r="G15" s="129"/>
+      <c r="G15" s="127">
+        <v>161701</v>
+      </c>
       <c r="H15" s="65"/>
-      <c r="I15" s="131"/>
-[...3 lines deleted...]
-      <c r="M15" s="131"/>
+      <c r="I15" s="129"/>
+      <c r="J15" s="127"/>
+      <c r="K15" s="118"/>
+      <c r="L15" s="118"/>
+      <c r="M15" s="129"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="65">
         <v>22442</v>
       </c>
       <c r="C16" s="38">
         <v>44513</v>
       </c>
-      <c r="D16" s="129">
+      <c r="D16" s="127">
         <v>66585</v>
       </c>
-      <c r="E16" s="129">
+      <c r="E16" s="127">
         <v>88656</v>
       </c>
-      <c r="F16" s="129">
+      <c r="F16" s="127">
         <v>108504</v>
       </c>
-      <c r="G16" s="129"/>
+      <c r="G16" s="127">
+        <v>128353</v>
+      </c>
       <c r="H16" s="65"/>
-      <c r="I16" s="131"/>
-[...3 lines deleted...]
-      <c r="M16" s="131"/>
+      <c r="I16" s="129"/>
+      <c r="J16" s="127"/>
+      <c r="K16" s="118"/>
+      <c r="L16" s="118"/>
+      <c r="M16" s="129"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="65">
         <v>2535756</v>
       </c>
       <c r="C17" s="38">
         <v>5279897</v>
       </c>
-      <c r="D17" s="129">
+      <c r="D17" s="127">
         <v>7697857</v>
       </c>
-      <c r="E17" s="129">
+      <c r="E17" s="127">
         <v>9430563</v>
       </c>
-      <c r="F17" s="129">
+      <c r="F17" s="127">
         <v>10201304</v>
       </c>
-      <c r="G17" s="129"/>
+      <c r="G17" s="127">
+        <v>10985011</v>
+      </c>
       <c r="H17" s="65"/>
-      <c r="I17" s="131"/>
-[...3 lines deleted...]
-      <c r="M17" s="131"/>
+      <c r="I17" s="129"/>
+      <c r="J17" s="127"/>
+      <c r="K17" s="118"/>
+      <c r="L17" s="118"/>
+      <c r="M17" s="129"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="65">
         <v>46063</v>
       </c>
       <c r="C18" s="38">
         <v>151855</v>
       </c>
-      <c r="D18" s="129">
+      <c r="D18" s="127">
         <v>257648</v>
       </c>
-      <c r="E18" s="129">
+      <c r="E18" s="127">
         <v>363440</v>
       </c>
-      <c r="F18" s="129">
+      <c r="F18" s="127">
         <v>409507</v>
       </c>
-      <c r="G18" s="129"/>
+      <c r="G18" s="127">
+        <v>455574</v>
+      </c>
       <c r="H18" s="65"/>
-      <c r="I18" s="131"/>
-[...3 lines deleted...]
-      <c r="M18" s="131"/>
+      <c r="I18" s="129"/>
+      <c r="J18" s="127"/>
+      <c r="K18" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="129"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="65">
         <v>23780304</v>
       </c>
       <c r="C19" s="38">
         <v>51842896</v>
       </c>
-      <c r="D19" s="129">
+      <c r="D19" s="127">
         <v>80619907</v>
       </c>
       <c r="E19" s="64">
         <v>106445509</v>
       </c>
       <c r="F19" s="38">
         <v>130133314</v>
       </c>
-      <c r="G19" s="129"/>
+      <c r="G19" s="127">
+        <v>152031798</v>
+      </c>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
-      <c r="J19" s="120"/>
-[...2 lines deleted...]
-      <c r="M19" s="131"/>
+      <c r="J19" s="118"/>
+      <c r="K19" s="118"/>
+      <c r="L19" s="118"/>
+      <c r="M19" s="129"/>
     </row>
     <row r="20" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="68"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61">
         <v>251796306</v>
       </c>
       <c r="C21" s="61">
         <v>468193399</v>
       </c>
       <c r="D21" s="61">
         <v>764514744</v>
       </c>
       <c r="E21" s="61">
         <v>1167846501</v>
       </c>
       <c r="F21" s="57">
         <v>1503780126</v>
       </c>
-      <c r="G21" s="57"/>
+      <c r="G21" s="57">
+        <v>1784019846</v>
+      </c>
       <c r="H21" s="70"/>
       <c r="I21" s="57"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="65">
         <v>401490</v>
       </c>
       <c r="C22" s="65">
         <v>430881</v>
       </c>
       <c r="D22" s="38">
         <v>448205</v>
       </c>
       <c r="E22" s="38">
         <v>475836</v>
       </c>
       <c r="F22" s="65">
         <v>1246880</v>
       </c>
-      <c r="G22" s="65"/>
+      <c r="G22" s="65">
+        <v>2035700</v>
+      </c>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="67">
         <v>7440</v>
       </c>
-      <c r="C23" s="125">
+      <c r="C23" s="123">
         <v>11161</v>
       </c>
-      <c r="D23" s="126">
+      <c r="D23" s="124">
         <v>14881</v>
       </c>
-      <c r="E23" s="126">
+      <c r="E23" s="124">
         <v>18601</v>
       </c>
       <c r="F23" s="65">
         <v>18601</v>
       </c>
-      <c r="G23" s="65"/>
+      <c r="G23" s="65">
+        <v>18601</v>
+      </c>
       <c r="H23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="65">
         <v>245964753</v>
       </c>
       <c r="C24" s="65">
         <v>457702136</v>
       </c>
-      <c r="D24" s="129">
+      <c r="D24" s="127">
         <v>748331826</v>
       </c>
       <c r="E24" s="38">
         <v>1144635520</v>
       </c>
       <c r="F24" s="65">
         <v>1470348226</v>
       </c>
-      <c r="G24" s="65"/>
+      <c r="G24" s="65">
+        <v>1742031297</v>
+      </c>
       <c r="H24" s="65"/>
       <c r="I24" s="38"/>
       <c r="J24" s="65"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="65">
         <v>5356941</v>
       </c>
       <c r="C25" s="65">
         <v>9738940</v>
       </c>
-      <c r="D25" s="129">
+      <c r="D25" s="127">
         <v>15164949</v>
       </c>
       <c r="E25" s="38">
         <v>21917060</v>
       </c>
       <c r="F25" s="65">
         <v>31329502</v>
       </c>
-      <c r="G25" s="65"/>
+      <c r="G25" s="65">
+        <v>39059898</v>
+      </c>
       <c r="H25" s="65"/>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="65">
         <v>25716</v>
       </c>
       <c r="C26" s="65">
         <v>26533</v>
       </c>
-      <c r="D26" s="129">
+      <c r="D26" s="127">
         <v>27350</v>
       </c>
       <c r="E26" s="38">
         <v>28167</v>
       </c>
       <c r="F26" s="65">
         <v>28984</v>
       </c>
-      <c r="G26" s="65"/>
+      <c r="G26" s="65">
+        <v>29801</v>
+      </c>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="125">
+      <c r="B27" s="123">
         <v>13783</v>
       </c>
       <c r="C27" s="65">
         <v>48894</v>
       </c>
       <c r="D27" s="38">
         <v>84006</v>
       </c>
       <c r="E27" s="38">
         <v>119118</v>
       </c>
-      <c r="F27" s="127">
+      <c r="F27" s="125">
         <v>126699</v>
       </c>
-      <c r="G27" s="65"/>
+      <c r="G27" s="65">
+        <v>134280</v>
+      </c>
       <c r="H27" s="65"/>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="65">
         <v>26184</v>
       </c>
       <c r="C28" s="65">
         <v>234857</v>
       </c>
       <c r="D28" s="38">
         <v>443530</v>
       </c>
       <c r="E28" s="38">
         <v>652203</v>
       </c>
       <c r="F28" s="65">
         <v>681238</v>
       </c>
-      <c r="G28" s="65"/>
+      <c r="G28" s="65">
+        <v>710274</v>
+      </c>
       <c r="H28" s="65"/>
       <c r="I28" s="65"/>
       <c r="J28" s="65"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="67"/>
       <c r="E29" s="75"/>
       <c r="F29" s="76"/>
       <c r="G29" s="65"/>
       <c r="H29" s="65"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="57">
         <v>242417566</v>
       </c>
       <c r="C30" s="61">
         <v>451765171</v>
       </c>
       <c r="D30" s="61">
         <v>739867360</v>
       </c>
       <c r="E30" s="61">
         <v>1135221993</v>
       </c>
       <c r="F30" s="61">
         <v>1460489924</v>
       </c>
-      <c r="G30" s="57"/>
+      <c r="G30" s="57">
+        <v>1730439722</v>
+      </c>
       <c r="H30" s="70"/>
       <c r="I30" s="57"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="65">
         <v>237996404</v>
       </c>
       <c r="C31" s="38">
         <v>443186716</v>
       </c>
-      <c r="D31" s="129">
+      <c r="D31" s="127">
         <v>726330892</v>
       </c>
       <c r="E31" s="38">
         <v>1115786194</v>
       </c>
       <c r="F31" s="38">
         <v>1432685786</v>
       </c>
-      <c r="G31" s="65"/>
+      <c r="G31" s="65">
+        <v>1695981450</v>
+      </c>
       <c r="H31" s="65"/>
       <c r="I31" s="65"/>
-      <c r="J31" s="129"/>
+      <c r="J31" s="127"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="65">
         <v>4421162</v>
       </c>
       <c r="C32" s="38">
         <v>8578455</v>
       </c>
-      <c r="D32" s="129">
+      <c r="D32" s="127">
         <v>13536468</v>
       </c>
       <c r="E32" s="38">
         <v>19435799</v>
       </c>
       <c r="F32" s="38">
         <v>27804138</v>
       </c>
-      <c r="G32" s="65"/>
+      <c r="G32" s="65">
+        <v>34458272</v>
+      </c>
       <c r="H32" s="65"/>
       <c r="I32" s="65"/>
-      <c r="J32" s="129"/>
+      <c r="J32" s="127"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="67"/>
       <c r="C33" s="67"/>
       <c r="D33" s="67"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="65"/>
       <c r="H33" s="65"/>
       <c r="I33" s="67"/>
       <c r="J33" s="73"/>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="57">
         <v>237775271</v>
       </c>
       <c r="C34" s="61">
         <v>443246822</v>
       </c>
       <c r="D34" s="61">
         <v>726850318</v>
       </c>
       <c r="E34" s="61">
         <v>1118526297</v>
       </c>
       <c r="F34" s="57">
         <v>1439491365</v>
       </c>
-      <c r="G34" s="57"/>
+      <c r="G34" s="57">
+        <v>1704753278</v>
+      </c>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="65">
         <v>233828513</v>
       </c>
       <c r="C35" s="38">
         <v>435530198</v>
       </c>
-      <c r="D35" s="129">
+      <c r="D35" s="127">
         <v>714719496</v>
       </c>
       <c r="E35" s="38">
         <v>1101074446</v>
       </c>
       <c r="F35" s="65">
         <v>1414368953</v>
       </c>
-      <c r="G35" s="65"/>
+      <c r="G35" s="65">
+        <v>1673593470</v>
+      </c>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
-      <c r="J35" s="129"/>
+      <c r="J35" s="127"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="65"/>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="65">
         <v>3946758</v>
       </c>
       <c r="C36" s="38">
         <v>7716624</v>
       </c>
-      <c r="D36" s="129">
+      <c r="D36" s="127">
         <v>12130822</v>
       </c>
       <c r="E36" s="38">
         <v>17451851</v>
       </c>
       <c r="F36" s="65">
         <v>25122412</v>
       </c>
-      <c r="G36" s="65"/>
+      <c r="G36" s="65">
+        <v>31159808</v>
+      </c>
       <c r="H36" s="38"/>
       <c r="I36" s="38"/>
-      <c r="J36" s="129"/>
+      <c r="J36" s="127"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="65"/>
     </row>
     <row r="37" spans="1:13" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="79"/>
       <c r="G37" s="65"/>
       <c r="H37" s="65"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="57">
         <v>4642295</v>
       </c>
       <c r="C38" s="61">
         <v>8518349</v>
       </c>
       <c r="D38" s="61">
         <v>13017042</v>
       </c>
       <c r="E38" s="61">
         <v>16695696</v>
       </c>
       <c r="F38" s="57">
         <v>20998559</v>
       </c>
-      <c r="G38" s="57"/>
+      <c r="G38" s="61">
+        <v>25686444</v>
+      </c>
       <c r="H38" s="57"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="65">
         <v>4167891</v>
       </c>
       <c r="C39" s="38">
         <v>7656518</v>
       </c>
       <c r="D39" s="38">
         <v>11611396</v>
       </c>
       <c r="E39" s="38">
         <v>14711748</v>
       </c>
       <c r="F39" s="65">
         <v>18316833</v>
       </c>
-      <c r="G39" s="65"/>
+      <c r="G39" s="127">
+        <v>22387980</v>
+      </c>
       <c r="H39" s="65"/>
       <c r="I39" s="38"/>
-      <c r="J39" s="129"/>
+      <c r="J39" s="127"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="65"/>
     </row>
     <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="65">
         <v>474404</v>
       </c>
       <c r="C40" s="38">
         <v>861831</v>
       </c>
       <c r="D40" s="38">
         <v>1405646</v>
       </c>
       <c r="E40" s="38">
         <v>1983948</v>
       </c>
       <c r="F40" s="65">
         <v>2681726</v>
       </c>
-      <c r="G40" s="65"/>
+      <c r="G40" s="127">
+        <v>3298464</v>
+      </c>
       <c r="H40" s="65"/>
       <c r="I40" s="38"/>
-      <c r="J40" s="129"/>
+      <c r="J40" s="127"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="67"/>
       <c r="C41" s="67"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
       <c r="F41" s="67"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="67"/>
       <c r="J41" s="67"/>
       <c r="K41" s="67"/>
       <c r="L41" s="67"/>
       <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="57">
         <v>81991</v>
       </c>
       <c r="C42" s="81">
         <v>396241</v>
       </c>
       <c r="D42" s="61">
         <v>698424</v>
       </c>
       <c r="E42" s="57">
         <v>1010915</v>
       </c>
       <c r="F42" s="82">
         <v>1062521</v>
       </c>
-      <c r="G42" s="57"/>
+      <c r="G42" s="57">
+        <v>1131903</v>
+      </c>
       <c r="H42" s="70"/>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B43" s="125">
+      <c r="B43" s="123">
         <v>8</v>
       </c>
       <c r="C43" s="84">
         <v>29399</v>
       </c>
       <c r="D43" s="38">
         <v>46723</v>
       </c>
       <c r="E43" s="38">
         <v>74354</v>
       </c>
       <c r="F43" s="65">
         <v>78463</v>
       </c>
-      <c r="G43" s="65"/>
+      <c r="G43" s="65">
+        <v>100347</v>
+      </c>
       <c r="H43" s="65"/>
       <c r="I43" s="85"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="65"/>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72" t="s">
         <v>60</v>
       </c>
-      <c r="B44" s="126">
+      <c r="B44" s="124">
         <v>7440</v>
       </c>
-      <c r="C44" s="126">
+      <c r="C44" s="124">
         <v>11161</v>
       </c>
-      <c r="D44" s="126">
+      <c r="D44" s="124">
         <v>14881</v>
       </c>
-      <c r="E44" s="126">
+      <c r="E44" s="124">
         <v>18601</v>
       </c>
       <c r="F44" s="65">
         <v>18601</v>
       </c>
-      <c r="G44" s="86"/>
+      <c r="G44" s="144">
+        <v>18601</v>
+      </c>
       <c r="H44" s="65"/>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="M44" s="65"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B45" s="126">
+      <c r="B45" s="124">
         <v>7848</v>
       </c>
       <c r="C45" s="84">
         <v>12706</v>
       </c>
       <c r="D45" s="38">
         <v>17564</v>
       </c>
       <c r="E45" s="38">
         <v>22421</v>
       </c>
       <c r="F45" s="65">
         <v>28579</v>
       </c>
-      <c r="G45" s="86"/>
+      <c r="G45" s="144">
+        <v>34736</v>
+      </c>
       <c r="H45" s="65"/>
       <c r="I45" s="85"/>
       <c r="J45" s="38"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="B46" s="126">
+      <c r="B46" s="124">
         <v>25912</v>
       </c>
       <c r="C46" s="84">
         <v>57592</v>
       </c>
       <c r="D46" s="38">
         <v>89273</v>
       </c>
       <c r="E46" s="38">
         <v>120954</v>
       </c>
       <c r="F46" s="65">
         <v>124861</v>
       </c>
-      <c r="G46" s="86"/>
+      <c r="G46" s="144">
+        <v>128768</v>
+      </c>
       <c r="H46" s="65"/>
       <c r="I46" s="85"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="B47" s="126">
+      <c r="B47" s="124">
         <v>817</v>
       </c>
       <c r="C47" s="84">
         <v>1634</v>
       </c>
       <c r="D47" s="38">
         <v>2451</v>
       </c>
       <c r="E47" s="38">
         <v>3268</v>
       </c>
       <c r="F47" s="65">
         <v>4085</v>
       </c>
-      <c r="G47" s="65"/>
+      <c r="G47" s="65">
+        <v>4902</v>
+      </c>
       <c r="H47" s="65"/>
       <c r="I47" s="85"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="65"/>
     </row>
     <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B48" s="142">
+      <c r="B48" s="140">
         <v>13783</v>
       </c>
       <c r="C48" s="84">
         <v>48894</v>
       </c>
       <c r="D48" s="38">
         <v>84006</v>
       </c>
       <c r="E48" s="38">
         <v>119118</v>
       </c>
       <c r="F48" s="65">
         <v>126699</v>
       </c>
-      <c r="G48" s="65"/>
+      <c r="G48" s="65">
+        <v>134280</v>
+      </c>
       <c r="H48" s="65"/>
       <c r="I48" s="85"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="125">
+      <c r="B49" s="123">
         <v>26184</v>
       </c>
       <c r="C49" s="84">
         <v>234857</v>
       </c>
       <c r="D49" s="38">
         <v>443530</v>
       </c>
       <c r="E49" s="38">
         <v>652203</v>
       </c>
       <c r="F49" s="65">
         <v>681238</v>
       </c>
-      <c r="G49" s="65"/>
+      <c r="G49" s="65">
+        <v>710274</v>
+      </c>
       <c r="H49" s="65"/>
       <c r="I49" s="85"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="65"/>
     </row>
     <row r="50" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="67"/>
       <c r="C50" s="67"/>
       <c r="D50" s="67"/>
       <c r="E50" s="67"/>
       <c r="F50" s="67"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="67"/>
       <c r="J50" s="67"/>
       <c r="K50" s="67"/>
       <c r="L50" s="67"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="61">
         <v>9296749</v>
       </c>
       <c r="C51" s="57">
         <v>16031987</v>
       </c>
       <c r="D51" s="61">
         <v>23948959</v>
       </c>
       <c r="E51" s="57">
         <v>31613593</v>
       </c>
       <c r="F51" s="57">
         <v>42227681</v>
       </c>
-      <c r="G51" s="57"/>
+      <c r="G51" s="57">
+        <v>52448221</v>
+      </c>
       <c r="H51" s="61"/>
       <c r="I51" s="57"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="57"/>
     </row>
     <row r="52" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="38">
         <v>401482</v>
       </c>
       <c r="C52" s="65">
         <v>401482</v>
       </c>
       <c r="D52" s="38">
         <v>401482</v>
       </c>
       <c r="E52" s="65">
         <v>401482</v>
       </c>
       <c r="F52" s="65">
         <v>1168417</v>
       </c>
-      <c r="G52" s="65"/>
-      <c r="H52" s="87"/>
+      <c r="G52" s="65">
+        <v>1935353</v>
+      </c>
+      <c r="H52" s="86"/>
       <c r="I52" s="65"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="38">
         <v>7960501</v>
       </c>
       <c r="C53" s="65">
         <v>14502714</v>
       </c>
       <c r="D53" s="38">
         <v>21983370</v>
       </c>
       <c r="E53" s="38">
         <v>28826905</v>
       </c>
       <c r="F53" s="65">
         <v>37633861</v>
       </c>
-      <c r="G53" s="65"/>
+      <c r="G53" s="65">
+        <v>46015111</v>
+      </c>
       <c r="H53" s="65"/>
       <c r="I53" s="65"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="65"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="38">
         <v>909867</v>
       </c>
       <c r="C54" s="65">
         <v>1102892</v>
       </c>
       <c r="D54" s="38">
         <v>1539208</v>
       </c>
       <c r="E54" s="38">
         <v>2360307</v>
       </c>
       <c r="F54" s="65">
         <v>3400503</v>
       </c>
-      <c r="G54" s="65"/>
+      <c r="G54" s="65">
+        <v>4472858</v>
+      </c>
       <c r="H54" s="65"/>
       <c r="I54" s="65"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="65"/>
     </row>
     <row r="55" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="38">
         <v>24899</v>
       </c>
       <c r="C55" s="65">
         <v>24899</v>
       </c>
       <c r="D55" s="38">
         <v>24899</v>
       </c>
       <c r="E55" s="38">
         <v>24899</v>
       </c>
       <c r="F55" s="65">
         <v>24899</v>
       </c>
-      <c r="G55" s="65"/>
+      <c r="G55" s="65">
+        <v>24899</v>
+      </c>
       <c r="H55" s="65"/>
       <c r="I55" s="65"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="65"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="67"/>
       <c r="C56" s="67"/>
       <c r="D56" s="67"/>
       <c r="E56" s="67"/>
       <c r="F56" s="67"/>
       <c r="G56" s="65"/>
       <c r="H56" s="65"/>
       <c r="I56" s="67"/>
       <c r="J56" s="67"/>
       <c r="K56" s="67"/>
       <c r="L56" s="67"/>
       <c r="M56" s="67"/>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="61">
         <v>24376778</v>
       </c>
       <c r="C57" s="61">
         <v>53323315</v>
       </c>
       <c r="D57" s="61">
         <v>84811930</v>
       </c>
       <c r="E57" s="61">
         <v>114035519</v>
       </c>
       <c r="F57" s="61">
         <v>141203922</v>
       </c>
-      <c r="G57" s="61"/>
+      <c r="G57" s="61">
+        <v>166656300</v>
+      </c>
       <c r="H57" s="70"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="38">
         <v>46232</v>
       </c>
       <c r="C58" s="38">
         <v>83425</v>
       </c>
       <c r="D58" s="38">
         <v>130318</v>
       </c>
       <c r="E58" s="38">
         <v>177166</v>
       </c>
       <c r="F58" s="38">
         <v>223989</v>
       </c>
-      <c r="G58" s="129"/>
-      <c r="H58" s="130"/>
+      <c r="G58" s="127">
+        <v>266325</v>
+      </c>
+      <c r="H58" s="128"/>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="65"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="38">
         <v>14182</v>
       </c>
       <c r="C59" s="38">
         <v>28364</v>
       </c>
       <c r="D59" s="38">
         <v>42546</v>
       </c>
       <c r="E59" s="38">
         <v>56728</v>
       </c>
       <c r="F59" s="38">
         <v>71175</v>
       </c>
-      <c r="G59" s="129"/>
-      <c r="H59" s="130"/>
+      <c r="G59" s="127">
+        <v>85623</v>
+      </c>
+      <c r="H59" s="128"/>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="38">
         <v>6349079</v>
       </c>
       <c r="C60" s="38">
         <v>12826294</v>
       </c>
       <c r="D60" s="38">
         <v>20370325</v>
       </c>
-      <c r="E60" s="131">
+      <c r="E60" s="129">
         <v>26804902</v>
       </c>
-      <c r="F60" s="129">
+      <c r="F60" s="127">
         <v>33447204</v>
       </c>
-      <c r="G60" s="129"/>
-      <c r="H60" s="130"/>
+      <c r="G60" s="38">
+        <v>39243784</v>
+      </c>
+      <c r="H60" s="128"/>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B61" s="38">
         <v>6320</v>
       </c>
       <c r="C61" s="38">
         <v>150622</v>
       </c>
       <c r="D61" s="38">
         <v>294923</v>
       </c>
-      <c r="E61" s="131">
+      <c r="E61" s="129">
         <v>439225</v>
       </c>
-      <c r="F61" s="129">
+      <c r="F61" s="127">
         <v>448528</v>
       </c>
-      <c r="G61" s="129"/>
-      <c r="H61" s="130"/>
+      <c r="G61" s="38">
+        <v>457832</v>
+      </c>
+      <c r="H61" s="128"/>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="38">
         <v>3134</v>
       </c>
       <c r="C62" s="38">
         <v>122237</v>
       </c>
       <c r="D62" s="38">
         <v>241340</v>
       </c>
-      <c r="E62" s="131">
+      <c r="E62" s="129">
         <v>360443</v>
       </c>
-      <c r="F62" s="129">
+      <c r="F62" s="127">
         <v>542926</v>
       </c>
-      <c r="G62" s="129"/>
-      <c r="H62" s="130"/>
+      <c r="G62" s="38">
+        <v>725409</v>
+      </c>
+      <c r="H62" s="128"/>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1713341</v>
       </c>
       <c r="C63" s="38">
         <v>4206197</v>
       </c>
       <c r="D63" s="38">
         <v>6313610</v>
       </c>
-      <c r="E63" s="131">
+      <c r="E63" s="129">
         <v>8606828</v>
       </c>
-      <c r="F63" s="129">
+      <c r="F63" s="127">
         <v>10557678</v>
       </c>
-      <c r="G63" s="129"/>
-      <c r="H63" s="130"/>
+      <c r="G63" s="38">
+        <v>12578292</v>
+      </c>
+      <c r="H63" s="128"/>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B64" s="38">
         <v>27944</v>
       </c>
       <c r="C64" s="38">
         <v>352262</v>
       </c>
       <c r="D64" s="38">
         <v>676579</v>
       </c>
-      <c r="E64" s="131">
+      <c r="E64" s="129">
         <v>1000897</v>
       </c>
-      <c r="F64" s="129">
+      <c r="F64" s="127">
         <v>1145330</v>
       </c>
-      <c r="G64" s="129"/>
-      <c r="H64" s="130"/>
+      <c r="G64" s="38">
+        <v>1289764</v>
+      </c>
+      <c r="H64" s="128"/>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="38">
         <v>8855</v>
       </c>
       <c r="C65" s="38">
         <v>17710</v>
       </c>
       <c r="D65" s="38">
         <v>26565</v>
       </c>
-      <c r="E65" s="131">
+      <c r="E65" s="129">
         <v>35420</v>
       </c>
-      <c r="F65" s="129">
+      <c r="F65" s="127">
         <v>44275</v>
       </c>
-      <c r="G65" s="129"/>
-      <c r="H65" s="130"/>
+      <c r="G65" s="38">
+        <v>53130</v>
+      </c>
+      <c r="H65" s="128"/>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
     </row>
     <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="38">
         <v>11940</v>
       </c>
       <c r="C66" s="38">
         <v>25547</v>
       </c>
       <c r="D66" s="38">
         <v>39153</v>
       </c>
-      <c r="E66" s="131">
+      <c r="E66" s="129">
         <v>52760</v>
       </c>
-      <c r="F66" s="129">
+      <c r="F66" s="127">
         <v>68300</v>
       </c>
-      <c r="G66" s="129"/>
-      <c r="H66" s="130"/>
+      <c r="G66" s="38">
+        <v>83840</v>
+      </c>
+      <c r="H66" s="128"/>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="38">
         <v>9558</v>
       </c>
       <c r="C67" s="38">
         <v>16096</v>
       </c>
       <c r="D67" s="38">
         <v>22634</v>
       </c>
-      <c r="E67" s="131">
+      <c r="E67" s="129">
         <v>29172</v>
       </c>
-      <c r="F67" s="129">
+      <c r="F67" s="127">
         <v>34770</v>
       </c>
-      <c r="G67" s="129"/>
-      <c r="H67" s="130"/>
+      <c r="G67" s="38">
+        <v>40369</v>
+      </c>
+      <c r="H67" s="128"/>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="38">
         <v>2503153</v>
       </c>
       <c r="C68" s="38">
         <v>5193486</v>
       </c>
       <c r="D68" s="38">
         <v>7556110</v>
       </c>
-      <c r="E68" s="131">
+      <c r="E68" s="129">
         <v>9231769</v>
       </c>
-      <c r="F68" s="129">
+      <c r="F68" s="127">
         <v>9972872</v>
       </c>
-      <c r="G68" s="129"/>
-      <c r="H68" s="130"/>
+      <c r="G68" s="38">
+        <v>10726818</v>
+      </c>
+      <c r="H68" s="128"/>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="38">
         <v>40753</v>
       </c>
       <c r="C69" s="38">
         <v>139200</v>
       </c>
       <c r="D69" s="38">
         <v>237647</v>
       </c>
-      <c r="E69" s="131">
+      <c r="E69" s="129">
         <v>336094</v>
       </c>
-      <c r="F69" s="129">
+      <c r="F69" s="127">
         <v>376847</v>
       </c>
-      <c r="G69" s="129"/>
-      <c r="H69" s="130"/>
+      <c r="G69" s="38">
+        <v>417600</v>
+      </c>
+      <c r="H69" s="128"/>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="38">
         <v>13206824</v>
       </c>
       <c r="C70" s="38">
         <v>29281275</v>
       </c>
       <c r="D70" s="38">
         <v>47524761</v>
       </c>
       <c r="E70" s="38">
         <v>64900990</v>
       </c>
       <c r="F70" s="38">
         <v>81569385</v>
       </c>
-      <c r="G70" s="129"/>
-      <c r="H70" s="130"/>
+      <c r="G70" s="127">
+        <v>97240919</v>
+      </c>
+      <c r="H70" s="128"/>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
-      <c r="M70" s="135"/>
+      <c r="M70" s="133"/>
     </row>
     <row r="71" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="67"/>
       <c r="D71" s="67"/>
       <c r="E71" s="67"/>
       <c r="F71" s="38"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
       <c r="M71" s="67"/>
     </row>
     <row r="72" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="61">
         <v>9260579</v>
       </c>
       <c r="C72" s="61">
         <v>19466516</v>
       </c>
       <c r="D72" s="61">
         <v>27866299</v>
       </c>
       <c r="E72" s="57">
         <v>36344372</v>
       </c>
       <c r="F72" s="82">
         <v>46455751</v>
       </c>
-      <c r="G72" s="57"/>
+      <c r="G72" s="57">
+        <v>56380899</v>
+      </c>
       <c r="H72" s="70"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="38">
         <v>38933</v>
       </c>
       <c r="C73" s="65">
         <v>64760</v>
       </c>
       <c r="D73" s="38">
         <v>100288</v>
       </c>
       <c r="E73" s="38">
         <v>135770</v>
       </c>
       <c r="F73" s="84">
         <v>172494</v>
       </c>
-      <c r="G73" s="38"/>
-      <c r="H73" s="132"/>
+      <c r="G73" s="38">
+        <v>204731</v>
+      </c>
+      <c r="H73" s="130"/>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
     </row>
     <row r="74" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="38">
         <v>12224</v>
       </c>
       <c r="C74" s="65">
         <v>24448</v>
       </c>
       <c r="D74" s="38">
         <v>36672</v>
       </c>
       <c r="E74" s="38">
         <v>48896</v>
       </c>
       <c r="F74" s="84">
         <v>61120</v>
       </c>
-      <c r="G74" s="38"/>
-[...1 lines deleted...]
-      <c r="I74" s="135"/>
+      <c r="G74" s="38">
+        <v>73344</v>
+      </c>
+      <c r="H74" s="130"/>
+      <c r="I74" s="133"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
-      <c r="M74" s="135"/>
+      <c r="M74" s="133"/>
     </row>
     <row r="75" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="38">
         <v>34237</v>
       </c>
       <c r="C75" s="65">
         <v>65988</v>
       </c>
       <c r="D75" s="38">
         <v>97739</v>
       </c>
       <c r="E75" s="38">
         <v>129490</v>
       </c>
-      <c r="F75" s="129">
+      <c r="F75" s="127">
         <v>205583</v>
       </c>
-      <c r="G75" s="38"/>
-      <c r="H75" s="132"/>
+      <c r="G75" s="38">
+        <v>281675</v>
+      </c>
+      <c r="H75" s="130"/>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>5391</v>
       </c>
       <c r="C76" s="65">
         <v>13819</v>
       </c>
       <c r="D76" s="38">
         <v>22246</v>
       </c>
       <c r="E76" s="38">
         <v>30674</v>
       </c>
-      <c r="F76" s="129">
+      <c r="F76" s="127">
         <v>39282</v>
       </c>
-      <c r="G76" s="38"/>
-      <c r="H76" s="132"/>
+      <c r="G76" s="38">
+        <v>47889</v>
+      </c>
+      <c r="H76" s="130"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="38">
         <v>2433</v>
       </c>
       <c r="C77" s="65">
         <v>4866</v>
       </c>
       <c r="D77" s="38">
         <v>7299</v>
       </c>
       <c r="E77" s="38">
         <v>9732</v>
       </c>
-      <c r="F77" s="129">
+      <c r="F77" s="127">
         <v>12165</v>
       </c>
-      <c r="G77" s="38"/>
-      <c r="H77" s="132"/>
+      <c r="G77" s="38">
+        <v>14598</v>
+      </c>
+      <c r="H77" s="130"/>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B78" s="38">
         <v>1355934</v>
       </c>
       <c r="C78" s="65">
         <v>3360693</v>
       </c>
       <c r="D78" s="38">
         <v>4946838</v>
       </c>
       <c r="E78" s="38">
         <v>6738810</v>
       </c>
-      <c r="F78" s="129">
+      <c r="F78" s="127">
         <v>8332496</v>
       </c>
-      <c r="G78" s="38"/>
-      <c r="H78" s="132"/>
+      <c r="G78" s="38">
+        <v>9988515</v>
+      </c>
+      <c r="H78" s="130"/>
       <c r="I78" s="38"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="38"/>
       <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B79" s="38">
         <v>27078</v>
       </c>
       <c r="C79" s="65">
         <v>288683</v>
       </c>
       <c r="D79" s="38">
         <v>550289</v>
       </c>
       <c r="E79" s="38">
         <v>811894</v>
       </c>
-      <c r="F79" s="129">
+      <c r="F79" s="127">
         <v>955384</v>
       </c>
-      <c r="G79" s="38"/>
-      <c r="H79" s="133"/>
+      <c r="G79" s="38">
+        <v>1098875</v>
+      </c>
+      <c r="H79" s="131"/>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B80" s="38">
         <v>7996</v>
       </c>
       <c r="C80" s="65">
         <v>15992</v>
       </c>
       <c r="D80" s="38">
         <v>23988</v>
       </c>
       <c r="E80" s="38">
         <v>31984</v>
       </c>
-      <c r="F80" s="129">
+      <c r="F80" s="127">
         <v>39980</v>
       </c>
-      <c r="G80" s="38"/>
-      <c r="H80" s="134"/>
+      <c r="G80" s="38">
+        <v>47976</v>
+      </c>
+      <c r="H80" s="132"/>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="38">
         <v>9719</v>
       </c>
       <c r="C81" s="65">
         <v>21105</v>
       </c>
       <c r="D81" s="38">
         <v>32490</v>
       </c>
       <c r="E81" s="38">
         <v>43876</v>
       </c>
-      <c r="F81" s="129">
+      <c r="F81" s="127">
         <v>57195</v>
       </c>
-      <c r="G81" s="38"/>
-      <c r="H81" s="134"/>
+      <c r="G81" s="38">
+        <v>70514</v>
+      </c>
+      <c r="H81" s="132"/>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="38">
         <v>543</v>
       </c>
       <c r="C82" s="65">
         <v>1086</v>
       </c>
       <c r="D82" s="38">
         <v>1629</v>
       </c>
       <c r="E82" s="38">
         <v>2172</v>
       </c>
-      <c r="F82" s="129">
+      <c r="F82" s="127">
         <v>2715</v>
       </c>
-      <c r="G82" s="38"/>
-      <c r="H82" s="134"/>
+      <c r="G82" s="38">
+        <v>3258</v>
+      </c>
+      <c r="H82" s="132"/>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38">
         <v>1256115</v>
       </c>
       <c r="C83" s="65">
         <v>2671567</v>
       </c>
       <c r="D83" s="38">
         <v>3759311</v>
       </c>
       <c r="E83" s="38">
         <v>4160090</v>
       </c>
-      <c r="F83" s="129">
+      <c r="F83" s="127">
         <v>4890704</v>
       </c>
-      <c r="G83" s="38"/>
-      <c r="H83" s="134"/>
+      <c r="G83" s="38">
+        <v>5634161</v>
+      </c>
+      <c r="H83" s="132"/>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="7">
         <v>36308</v>
       </c>
       <c r="C84" s="65">
         <v>72616</v>
       </c>
       <c r="D84" s="38">
         <v>108924</v>
       </c>
       <c r="E84" s="38">
         <v>145232</v>
       </c>
-      <c r="F84" s="129">
+      <c r="F84" s="127">
         <v>181540</v>
       </c>
-      <c r="G84" s="38"/>
-      <c r="H84" s="134"/>
+      <c r="G84" s="38">
+        <v>217848</v>
+      </c>
+      <c r="H84" s="132"/>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="38">
         <v>6038206</v>
       </c>
       <c r="C85" s="65">
         <v>11980295</v>
       </c>
-      <c r="D85" s="87">
+      <c r="D85" s="86">
         <v>16843171</v>
       </c>
       <c r="E85" s="38">
         <v>22052631</v>
       </c>
       <c r="F85" s="84">
         <v>28804457</v>
       </c>
-      <c r="G85" s="38"/>
-[...1 lines deleted...]
-      <c r="I85" s="135"/>
+      <c r="G85" s="38">
+        <v>35250925</v>
+      </c>
+      <c r="H85" s="132"/>
+      <c r="I85" s="133"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
-      <c r="M85" s="135"/>
+      <c r="M85" s="133"/>
     </row>
     <row r="86" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="67"/>
       <c r="C86" s="67"/>
       <c r="D86" s="67"/>
       <c r="E86" s="67"/>
       <c r="F86" s="65"/>
       <c r="G86" s="65"/>
       <c r="H86" s="65"/>
       <c r="I86" s="65"/>
       <c r="J86" s="65"/>
       <c r="K86" s="65"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="61">
         <v>184422</v>
       </c>
       <c r="C87" s="61">
         <v>342846</v>
       </c>
       <c r="D87" s="61">
         <v>596917</v>
       </c>
       <c r="E87" s="61">
         <v>928982</v>
       </c>
       <c r="F87" s="57">
         <v>1220929</v>
       </c>
-      <c r="G87" s="57"/>
+      <c r="G87" s="57">
+        <v>1551930</v>
+      </c>
       <c r="H87" s="70"/>
       <c r="I87" s="57"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>20888</v>
       </c>
       <c r="C88" s="65">
         <v>39449</v>
       </c>
       <c r="D88" s="38">
         <v>68030</v>
       </c>
       <c r="E88" s="38">
         <v>96979</v>
       </c>
       <c r="F88" s="65">
         <v>131059</v>
       </c>
-      <c r="G88" s="65"/>
+      <c r="G88" s="65">
+        <v>172570</v>
+      </c>
       <c r="H88" s="65"/>
       <c r="I88" s="65"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="65"/>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="38">
         <v>5196</v>
       </c>
       <c r="C89" s="65">
         <v>8163</v>
       </c>
       <c r="D89" s="38">
         <v>11130</v>
       </c>
       <c r="E89" s="38">
         <v>14096</v>
       </c>
       <c r="F89" s="65">
         <v>16936</v>
       </c>
-      <c r="G89" s="65"/>
+      <c r="G89" s="65">
+        <v>19775</v>
+      </c>
       <c r="H89" s="65"/>
       <c r="I89" s="65"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="65"/>
     </row>
     <row r="90" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B90" s="122">
+      <c r="B90" s="120">
         <v>17301</v>
       </c>
       <c r="C90" s="65">
         <v>17301</v>
       </c>
       <c r="D90" s="38">
         <v>17301</v>
       </c>
       <c r="E90" s="38">
         <v>17301</v>
       </c>
       <c r="F90" s="65">
         <v>17301</v>
       </c>
-      <c r="G90" s="65"/>
+      <c r="G90" s="65">
+        <v>17301</v>
+      </c>
       <c r="H90" s="65"/>
       <c r="I90" s="65"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="65"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="38">
         <v>575</v>
       </c>
       <c r="C91" s="65">
         <v>1150</v>
       </c>
       <c r="D91" s="38">
         <v>1725</v>
       </c>
       <c r="E91" s="38">
         <v>2300</v>
       </c>
       <c r="F91" s="65">
         <v>2875</v>
       </c>
-      <c r="G91" s="65"/>
+      <c r="G91" s="65">
+        <v>3450</v>
+      </c>
       <c r="H91" s="65"/>
       <c r="I91" s="65"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="65"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="38">
         <v>140462</v>
       </c>
       <c r="C92" s="65">
         <v>276784</v>
       </c>
       <c r="D92" s="38">
         <v>498732</v>
       </c>
       <c r="E92" s="38">
         <v>798306</v>
       </c>
       <c r="F92" s="65">
         <v>1052758</v>
       </c>
-      <c r="G92" s="65"/>
-      <c r="H92" s="87"/>
+      <c r="G92" s="65">
+        <v>1338834</v>
+      </c>
+      <c r="H92" s="86"/>
       <c r="I92" s="65"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="65"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="B93" s="88"/>
+      <c r="B93" s="87"/>
       <c r="C93" s="67"/>
       <c r="D93" s="67"/>
       <c r="E93" s="67"/>
       <c r="F93" s="65"/>
       <c r="G93" s="65"/>
       <c r="H93" s="65"/>
       <c r="I93" s="65"/>
       <c r="J93" s="65"/>
       <c r="K93" s="67"/>
       <c r="L93" s="67"/>
       <c r="M93" s="67"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="61">
         <v>219848</v>
       </c>
       <c r="C94" s="61">
         <v>718835</v>
       </c>
       <c r="D94" s="61">
         <v>1223671</v>
       </c>
       <c r="E94" s="61">
         <v>1597071</v>
       </c>
       <c r="F94" s="82">
         <v>1999522</v>
       </c>
-      <c r="G94" s="57"/>
+      <c r="G94" s="61">
+        <v>2562785</v>
+      </c>
       <c r="H94" s="70"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="38">
         <v>15</v>
       </c>
       <c r="C95" s="65">
         <v>4097</v>
       </c>
       <c r="D95" s="38">
         <v>8178</v>
       </c>
       <c r="E95" s="38">
         <v>12260</v>
       </c>
-      <c r="F95" s="65">
+      <c r="F95" s="84">
         <v>15075</v>
       </c>
-      <c r="G95" s="65"/>
-      <c r="H95" s="84"/>
+      <c r="G95" s="38">
+        <v>17890</v>
+      </c>
+      <c r="H95" s="130"/>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="65"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="38">
         <v>175</v>
       </c>
       <c r="C96" s="65">
         <v>350</v>
       </c>
       <c r="D96" s="38">
         <v>525</v>
       </c>
       <c r="E96" s="38">
         <v>700</v>
       </c>
-      <c r="F96" s="65">
+      <c r="F96" s="84">
         <v>875</v>
       </c>
-      <c r="G96" s="65"/>
-      <c r="H96" s="84"/>
+      <c r="G96" s="38">
+        <v>1050</v>
+      </c>
+      <c r="H96" s="130"/>
       <c r="I96" s="38"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="38"/>
       <c r="M96" s="65"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="38">
         <v>12575</v>
       </c>
       <c r="C97" s="65">
         <v>36385</v>
       </c>
       <c r="D97" s="38">
         <v>60194</v>
       </c>
       <c r="E97" s="38">
         <v>84003</v>
       </c>
-      <c r="F97" s="129">
+      <c r="F97" s="145">
         <v>103330</v>
       </c>
-      <c r="G97" s="65"/>
-      <c r="H97" s="84"/>
+      <c r="G97" s="38">
+        <v>122657</v>
+      </c>
+      <c r="H97" s="130"/>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="65"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="38">
         <v>404</v>
       </c>
       <c r="C98" s="65">
         <v>808</v>
       </c>
       <c r="D98" s="38">
         <v>1212</v>
       </c>
       <c r="E98" s="38">
         <v>1616</v>
       </c>
-      <c r="F98" s="129">
+      <c r="F98" s="145">
         <v>2020</v>
       </c>
-      <c r="G98" s="65"/>
-      <c r="H98" s="84"/>
+      <c r="G98" s="38">
+        <v>2424</v>
+      </c>
+      <c r="H98" s="130"/>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="65"/>
     </row>
     <row r="99" spans="1:13" s="39" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="73">
         <v>63</v>
       </c>
       <c r="C99" s="73">
         <v>126</v>
       </c>
       <c r="D99" s="73">
         <v>189</v>
       </c>
       <c r="E99" s="73">
         <v>252</v>
       </c>
-      <c r="F99" s="129">
+      <c r="F99" s="145">
         <v>315</v>
       </c>
-      <c r="G99" s="73"/>
-      <c r="H99" s="84"/>
+      <c r="G99" s="38">
+        <v>378</v>
+      </c>
+      <c r="H99" s="130"/>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="65"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="38">
         <v>313</v>
       </c>
       <c r="C100" s="65">
         <v>626</v>
       </c>
       <c r="D100" s="38">
         <v>939</v>
       </c>
       <c r="E100" s="38">
         <v>1252</v>
       </c>
-      <c r="F100" s="129">
+      <c r="F100" s="145">
         <v>1565</v>
       </c>
-      <c r="G100" s="65"/>
-      <c r="H100" s="84"/>
+      <c r="G100" s="38">
+        <v>1878</v>
+      </c>
+      <c r="H100" s="130"/>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="65"/>
     </row>
     <row r="101" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="38">
         <v>102</v>
       </c>
       <c r="C101" s="65">
         <v>204</v>
       </c>
       <c r="D101" s="38">
         <v>306</v>
       </c>
       <c r="E101" s="38">
         <v>408</v>
       </c>
-      <c r="F101" s="129">
+      <c r="F101" s="145">
         <v>510</v>
       </c>
-      <c r="G101" s="65"/>
-      <c r="H101" s="84"/>
+      <c r="G101" s="38">
+        <v>612</v>
+      </c>
+      <c r="H101" s="130"/>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="65"/>
     </row>
     <row r="102" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B102" s="38">
         <v>434</v>
       </c>
       <c r="C102" s="65">
         <v>868</v>
       </c>
       <c r="D102" s="38">
         <v>1302</v>
       </c>
       <c r="E102" s="38">
         <v>1736</v>
       </c>
-      <c r="F102" s="129">
+      <c r="F102" s="145">
         <v>2170</v>
       </c>
-      <c r="G102" s="65"/>
-      <c r="H102" s="84"/>
+      <c r="G102" s="38">
+        <v>2604</v>
+      </c>
+      <c r="H102" s="130"/>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="65"/>
     </row>
     <row r="103" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B103" s="38">
         <v>501</v>
       </c>
       <c r="C103" s="65">
         <v>1002</v>
       </c>
       <c r="D103" s="38">
         <v>1503</v>
       </c>
       <c r="E103" s="38">
         <v>2004</v>
       </c>
-      <c r="F103" s="129">
+      <c r="F103" s="145">
         <v>2505</v>
       </c>
-      <c r="G103" s="65"/>
-      <c r="H103" s="84"/>
+      <c r="G103" s="38">
+        <v>3006</v>
+      </c>
+      <c r="H103" s="130"/>
       <c r="I103" s="38"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="38"/>
-      <c r="M103" s="135"/>
+      <c r="M103" s="133"/>
     </row>
     <row r="104" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="38">
         <v>277</v>
       </c>
       <c r="C104" s="65">
         <v>554</v>
       </c>
       <c r="D104" s="38">
         <v>831</v>
       </c>
       <c r="E104" s="38">
         <v>1108</v>
       </c>
-      <c r="F104" s="129">
+      <c r="F104" s="145">
         <v>1385</v>
       </c>
-      <c r="G104" s="65"/>
-      <c r="H104" s="84"/>
+      <c r="G104" s="38">
+        <v>1662</v>
+      </c>
+      <c r="H104" s="130"/>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="65"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="38">
         <v>684</v>
       </c>
       <c r="C105" s="65">
         <v>1368</v>
       </c>
       <c r="D105" s="38">
         <v>2052</v>
       </c>
       <c r="E105" s="38">
         <v>2736</v>
       </c>
-      <c r="F105" s="129">
+      <c r="F105" s="145">
         <v>3420</v>
       </c>
-      <c r="G105" s="65"/>
-      <c r="H105" s="84"/>
+      <c r="G105" s="38">
+        <v>4104</v>
+      </c>
+      <c r="H105" s="130"/>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="65"/>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B106" s="38">
         <v>815</v>
       </c>
       <c r="C106" s="65">
         <v>1630</v>
       </c>
       <c r="D106" s="38">
         <v>2445</v>
       </c>
       <c r="E106" s="38">
         <v>3260</v>
       </c>
-      <c r="F106" s="129">
+      <c r="F106" s="145">
         <v>4075</v>
       </c>
-      <c r="G106" s="65"/>
-      <c r="H106" s="84"/>
+      <c r="G106" s="38">
+        <v>4890</v>
+      </c>
+      <c r="H106" s="130"/>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="65"/>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="38">
         <v>203490</v>
       </c>
       <c r="C107" s="65">
         <v>670820</v>
       </c>
       <c r="D107" s="38">
         <v>1143998</v>
       </c>
       <c r="E107" s="38">
         <v>1485739</v>
       </c>
-      <c r="F107" s="65">
+      <c r="F107" s="84">
         <v>1862282</v>
       </c>
-      <c r="G107" s="65"/>
-      <c r="H107" s="84"/>
+      <c r="G107" s="38">
+        <v>2399636</v>
+      </c>
+      <c r="H107" s="130"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="65"/>
     </row>
     <row r="108" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="67"/>
       <c r="C108" s="67"/>
       <c r="D108" s="67"/>
       <c r="E108" s="67"/>
       <c r="F108" s="65"/>
       <c r="G108" s="65"/>
       <c r="H108" s="65"/>
       <c r="I108" s="65"/>
       <c r="J108" s="65"/>
       <c r="K108" s="67"/>
       <c r="L108" s="67"/>
       <c r="M108" s="67"/>
     </row>
     <row r="109" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="57">
         <v>159757</v>
       </c>
       <c r="C109" s="61">
         <v>553998</v>
       </c>
       <c r="D109" s="61">
         <v>954088</v>
       </c>
       <c r="E109" s="57">
         <v>1222742</v>
       </c>
       <c r="F109" s="82">
         <v>1548922</v>
       </c>
-      <c r="G109" s="57"/>
+      <c r="G109" s="61">
+        <v>2035914</v>
+      </c>
       <c r="H109" s="70"/>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
       <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="65">
         <v>15</v>
       </c>
       <c r="C110" s="38">
         <v>4097</v>
       </c>
       <c r="D110" s="38">
         <v>8178</v>
       </c>
       <c r="E110" s="65">
         <v>12260</v>
       </c>
       <c r="F110" s="65">
         <v>15075</v>
       </c>
-      <c r="G110" s="65"/>
+      <c r="G110" s="38">
+        <v>17890</v>
+      </c>
       <c r="H110" s="84"/>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="65"/>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="65">
         <v>150</v>
       </c>
       <c r="C111" s="38">
         <v>300</v>
       </c>
       <c r="D111" s="38">
         <v>450</v>
       </c>
       <c r="E111" s="65">
         <v>600</v>
       </c>
       <c r="F111" s="65">
         <v>750</v>
       </c>
-      <c r="G111" s="65"/>
+      <c r="G111" s="38">
+        <v>900</v>
+      </c>
       <c r="H111" s="84"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="65"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="65">
         <v>1980</v>
       </c>
       <c r="C112" s="38">
         <v>3960</v>
       </c>
       <c r="D112" s="38">
         <v>5940</v>
       </c>
       <c r="E112" s="65">
         <v>7920</v>
       </c>
-      <c r="F112" s="129">
+      <c r="F112" s="127">
         <v>10339</v>
       </c>
-      <c r="G112" s="65"/>
+      <c r="G112" s="38">
+        <v>12759</v>
+      </c>
       <c r="H112" s="84"/>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="65"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="65">
         <v>375</v>
       </c>
       <c r="C113" s="38">
         <v>750</v>
       </c>
       <c r="D113" s="38">
         <v>1125</v>
       </c>
       <c r="E113" s="65">
         <v>1500</v>
       </c>
-      <c r="F113" s="129">
+      <c r="F113" s="127">
         <v>1875</v>
       </c>
-      <c r="G113" s="65"/>
+      <c r="G113" s="38">
+        <v>2250</v>
+      </c>
       <c r="H113" s="84"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="65"/>
     </row>
     <row r="114" spans="1:13" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="73">
         <v>53</v>
       </c>
       <c r="C114" s="73">
         <v>106</v>
       </c>
       <c r="D114" s="73">
         <v>159</v>
       </c>
       <c r="E114" s="73">
         <v>212</v>
       </c>
-      <c r="F114" s="129">
+      <c r="F114" s="127">
         <v>265</v>
       </c>
-      <c r="G114" s="73"/>
-      <c r="H114" s="89"/>
+      <c r="G114" s="38">
+        <v>318</v>
+      </c>
+      <c r="H114" s="88"/>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="65"/>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B115" s="65">
         <v>261</v>
       </c>
       <c r="C115" s="38">
         <v>522</v>
       </c>
       <c r="D115" s="38">
         <v>783</v>
       </c>
       <c r="E115" s="65">
         <v>1044</v>
       </c>
-      <c r="F115" s="129">
+      <c r="F115" s="127">
         <v>1305</v>
       </c>
-      <c r="G115" s="65"/>
+      <c r="G115" s="38">
+        <v>1566</v>
+      </c>
       <c r="H115" s="84"/>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="65"/>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="65">
         <v>102</v>
       </c>
       <c r="C116" s="38">
         <v>204</v>
       </c>
       <c r="D116" s="38">
         <v>306</v>
       </c>
       <c r="E116" s="65">
         <v>408</v>
       </c>
-      <c r="F116" s="129">
+      <c r="F116" s="127">
         <v>510</v>
       </c>
-      <c r="G116" s="65"/>
+      <c r="G116" s="38">
+        <v>612</v>
+      </c>
       <c r="H116" s="84"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="38"/>
       <c r="M116" s="65"/>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B117" s="65">
         <v>309</v>
       </c>
       <c r="C117" s="38">
         <v>618</v>
       </c>
       <c r="D117" s="38">
         <v>927</v>
       </c>
       <c r="E117" s="65">
         <v>1236</v>
       </c>
-      <c r="F117" s="129">
+      <c r="F117" s="127">
         <v>1545</v>
       </c>
-      <c r="G117" s="65"/>
+      <c r="G117" s="38">
+        <v>1854</v>
+      </c>
       <c r="H117" s="84"/>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="65"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B118" s="65">
         <v>251</v>
       </c>
       <c r="C118" s="38">
         <v>502</v>
       </c>
       <c r="D118" s="38">
         <v>753</v>
       </c>
       <c r="E118" s="65">
         <v>1004</v>
       </c>
-      <c r="F118" s="129">
+      <c r="F118" s="127">
         <v>1255</v>
       </c>
-      <c r="G118" s="65"/>
+      <c r="G118" s="38">
+        <v>1506</v>
+      </c>
       <c r="H118" s="84"/>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="65"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="65">
         <v>506</v>
       </c>
       <c r="C119" s="38">
         <v>1012</v>
       </c>
       <c r="D119" s="38">
         <v>1518</v>
       </c>
       <c r="E119" s="65">
         <v>2024</v>
       </c>
-      <c r="F119" s="129">
+      <c r="F119" s="127">
         <v>2530</v>
       </c>
-      <c r="G119" s="65"/>
+      <c r="G119" s="38">
+        <v>3036</v>
+      </c>
       <c r="H119" s="84"/>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="65"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B120" s="65">
         <v>453</v>
       </c>
       <c r="C120" s="38">
         <v>906</v>
       </c>
       <c r="D120" s="38">
         <v>1359</v>
       </c>
       <c r="E120" s="65">
         <v>1812</v>
       </c>
-      <c r="F120" s="129">
+      <c r="F120" s="127">
         <v>2265</v>
       </c>
-      <c r="G120" s="65"/>
+      <c r="G120" s="38">
+        <v>2718</v>
+      </c>
       <c r="H120" s="84"/>
       <c r="I120" s="38"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="38"/>
       <c r="M120" s="65"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="65">
         <v>155303</v>
       </c>
-      <c r="C121" s="90">
+      <c r="C121" s="89">
         <v>541023</v>
       </c>
       <c r="D121" s="38">
         <v>932593</v>
       </c>
       <c r="E121" s="65">
         <v>1192726</v>
       </c>
-      <c r="F121" s="129">
+      <c r="F121" s="127">
         <v>1511213</v>
       </c>
-      <c r="G121" s="65"/>
+      <c r="G121" s="38">
+        <v>1990511</v>
+      </c>
       <c r="H121" s="84"/>
       <c r="I121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="65"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B122" s="67"/>
       <c r="C122" s="67"/>
       <c r="D122" s="67"/>
       <c r="E122" s="67"/>
       <c r="F122" s="65"/>
-      <c r="G122" s="65"/>
       <c r="H122" s="38"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="67"/>
       <c r="L122" s="67"/>
       <c r="M122" s="67"/>
     </row>
     <row r="123" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="57">
         <v>60008</v>
       </c>
       <c r="C123" s="57">
         <v>164671</v>
       </c>
       <c r="D123" s="61">
         <v>269334</v>
       </c>
       <c r="E123" s="61">
         <v>373997</v>
       </c>
       <c r="F123" s="82">
         <v>450185</v>
       </c>
-      <c r="G123" s="57"/>
+      <c r="G123" s="57">
+        <v>526373</v>
+      </c>
       <c r="H123" s="70"/>
       <c r="I123" s="57"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
       <c r="M123" s="57"/>
     </row>
     <row r="124" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B124" s="73">
         <v>25</v>
       </c>
       <c r="C124" s="73">
         <v>50</v>
       </c>
       <c r="D124" s="73">
         <v>75</v>
       </c>
       <c r="E124" s="73">
         <v>100</v>
       </c>
       <c r="F124" s="73">
         <v>125</v>
       </c>
-      <c r="G124" s="73"/>
+      <c r="G124" s="73">
+        <v>150</v>
+      </c>
       <c r="H124" s="65"/>
       <c r="I124" s="65"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="38"/>
       <c r="M124" s="65"/>
     </row>
     <row r="125" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B125" s="65">
         <v>10595</v>
       </c>
       <c r="C125" s="65">
         <v>32425</v>
       </c>
       <c r="D125" s="38">
         <v>54254</v>
       </c>
       <c r="E125" s="38">
         <v>76083</v>
       </c>
       <c r="F125" s="65">
         <v>92991</v>
       </c>
-      <c r="G125" s="65"/>
+      <c r="G125" s="65">
+        <v>109898</v>
+      </c>
       <c r="H125" s="65"/>
       <c r="I125" s="65"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="65"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B126" s="65">
         <v>29</v>
       </c>
       <c r="C126" s="65">
         <v>58</v>
       </c>
       <c r="D126" s="38">
         <v>87</v>
       </c>
       <c r="E126" s="38">
         <v>116</v>
       </c>
       <c r="F126" s="65">
         <v>145</v>
       </c>
-      <c r="G126" s="65"/>
+      <c r="G126" s="65">
+        <v>174</v>
+      </c>
       <c r="H126" s="65"/>
       <c r="I126" s="65"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="38"/>
       <c r="M126" s="65"/>
     </row>
     <row r="127" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B127" s="73">
         <v>10</v>
       </c>
       <c r="C127" s="73">
         <v>20</v>
       </c>
       <c r="D127" s="73">
         <v>30</v>
       </c>
       <c r="E127" s="73">
         <v>40</v>
       </c>
       <c r="F127" s="73">
         <v>50</v>
       </c>
-      <c r="G127" s="73"/>
+      <c r="G127" s="73">
+        <v>60</v>
+      </c>
       <c r="H127" s="65"/>
       <c r="I127" s="65"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="65"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B128" s="65">
         <v>53</v>
       </c>
       <c r="C128" s="65">
         <v>106</v>
       </c>
       <c r="D128" s="38">
         <v>159</v>
       </c>
       <c r="E128" s="38">
         <v>212</v>
       </c>
       <c r="F128" s="65">
         <v>265</v>
       </c>
-      <c r="G128" s="65"/>
+      <c r="G128" s="65">
+        <v>318</v>
+      </c>
       <c r="H128" s="65"/>
       <c r="I128" s="65"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="65"/>
     </row>
     <row r="129" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B129" s="65">
         <v>125</v>
       </c>
       <c r="C129" s="65">
         <v>250</v>
       </c>
       <c r="D129" s="38">
         <v>375</v>
       </c>
       <c r="E129" s="38">
         <v>500</v>
       </c>
       <c r="F129" s="65">
         <v>625</v>
       </c>
-      <c r="G129" s="65"/>
+      <c r="G129" s="65">
+        <v>750</v>
+      </c>
       <c r="H129" s="65"/>
       <c r="I129" s="65"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="65"/>
     </row>
     <row r="130" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B130" s="65">
         <v>250</v>
       </c>
       <c r="C130" s="65">
         <v>500</v>
       </c>
       <c r="D130" s="38">
         <v>750</v>
       </c>
       <c r="E130" s="38">
         <v>1000</v>
       </c>
       <c r="F130" s="65">
         <v>1250</v>
       </c>
-      <c r="G130" s="65"/>
+      <c r="G130" s="65">
+        <v>1500</v>
+      </c>
       <c r="H130" s="65"/>
       <c r="I130" s="65"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="65"/>
     </row>
     <row r="131" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B131" s="65">
         <v>193</v>
       </c>
       <c r="C131" s="65">
         <v>386</v>
       </c>
       <c r="D131" s="38">
         <v>579</v>
       </c>
       <c r="E131" s="38">
         <v>772</v>
       </c>
       <c r="F131" s="65">
         <v>965</v>
       </c>
-      <c r="G131" s="65"/>
+      <c r="G131" s="65">
+        <v>1158</v>
+      </c>
       <c r="H131" s="65"/>
       <c r="I131" s="65"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="65"/>
     </row>
     <row r="132" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="67">
         <v>178</v>
       </c>
       <c r="C132" s="67">
         <v>356</v>
       </c>
       <c r="D132" s="67">
         <v>534</v>
       </c>
       <c r="E132" s="67">
         <v>712</v>
       </c>
       <c r="F132" s="67">
         <v>890</v>
       </c>
-      <c r="G132" s="67"/>
+      <c r="G132" s="67">
+        <v>1068</v>
+      </c>
       <c r="H132" s="65"/>
       <c r="I132" s="65"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="65"/>
     </row>
     <row r="133" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B133" s="65">
         <v>362</v>
       </c>
       <c r="C133" s="65">
         <v>724</v>
       </c>
       <c r="D133" s="38">
         <v>1086</v>
       </c>
       <c r="E133" s="38">
         <v>1448</v>
       </c>
       <c r="F133" s="65">
         <v>1810</v>
       </c>
-      <c r="G133" s="65"/>
+      <c r="G133" s="65">
+        <v>2172</v>
+      </c>
       <c r="H133" s="65"/>
       <c r="I133" s="65"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="65"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="65">
         <v>48188</v>
       </c>
       <c r="C134" s="65">
         <v>129796</v>
       </c>
       <c r="D134" s="38">
         <v>211405</v>
       </c>
       <c r="E134" s="38">
         <v>293014</v>
       </c>
       <c r="F134" s="65">
         <v>351069</v>
       </c>
-      <c r="G134" s="65"/>
+      <c r="G134" s="65">
+        <v>409125</v>
+      </c>
       <c r="H134" s="65"/>
       <c r="I134" s="65"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="65"/>
     </row>
     <row r="135" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="60" t="s">
         <v>70</v>
       </c>
       <c r="B135" s="67"/>
       <c r="C135" s="67"/>
       <c r="D135" s="67"/>
       <c r="E135" s="67"/>
       <c r="F135" s="74"/>
       <c r="G135" s="65"/>
       <c r="H135" s="65"/>
       <c r="I135" s="65"/>
       <c r="J135" s="67"/>
       <c r="K135" s="67"/>
       <c r="L135" s="67"/>
       <c r="M135" s="67"/>
     </row>
     <row r="136" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="91" t="s">
+      <c r="A136" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="57">
         <v>83</v>
       </c>
       <c r="C136" s="57">
         <v>166</v>
       </c>
       <c r="D136" s="57">
         <v>249</v>
       </c>
       <c r="E136" s="61">
         <v>332</v>
       </c>
       <c r="F136" s="57">
         <v>415</v>
       </c>
-      <c r="G136" s="57"/>
+      <c r="G136" s="57">
+        <v>498</v>
+      </c>
       <c r="H136" s="57"/>
       <c r="I136" s="57"/>
       <c r="J136" s="61"/>
       <c r="K136" s="61"/>
       <c r="L136" s="61"/>
       <c r="M136" s="57"/>
     </row>
     <row r="137" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B137" s="65">
         <v>83</v>
       </c>
       <c r="C137" s="65">
         <v>166</v>
       </c>
       <c r="D137" s="38">
         <v>249</v>
       </c>
       <c r="E137" s="38">
         <v>332</v>
       </c>
-      <c r="F137" s="128">
+      <c r="F137" s="126">
         <v>415</v>
       </c>
-      <c r="G137" s="65"/>
+      <c r="G137" s="65">
+        <v>498</v>
+      </c>
       <c r="H137" s="65"/>
-      <c r="I137" s="90"/>
+      <c r="I137" s="89"/>
       <c r="J137" s="38"/>
       <c r="K137" s="65"/>
       <c r="L137" s="65"/>
       <c r="M137" s="65"/>
     </row>
     <row r="138" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="D138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="E138" s="67" t="s">
         <v>72</v>
       </c>
       <c r="F138" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="G138" s="65"/>
+      <c r="G138" s="67" t="s">
+        <v>72</v>
+      </c>
       <c r="H138" s="65"/>
       <c r="I138" s="65"/>
       <c r="J138" s="38"/>
       <c r="K138" s="65"/>
       <c r="L138" s="65"/>
       <c r="M138" s="65"/>
     </row>
     <row r="139" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="67"/>
-      <c r="C139" s="93"/>
+      <c r="C139" s="92"/>
       <c r="D139" s="67"/>
       <c r="E139" s="67"/>
       <c r="F139" s="67"/>
       <c r="G139" s="65"/>
       <c r="H139" s="65"/>
       <c r="I139" s="67"/>
       <c r="J139" s="67"/>
       <c r="K139" s="67"/>
       <c r="L139" s="67"/>
       <c r="M139" s="67"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B140" s="61">
         <v>256297</v>
       </c>
       <c r="C140" s="70">
         <v>545223</v>
       </c>
       <c r="D140" s="57">
         <v>1053311</v>
       </c>
       <c r="E140" s="61">
         <v>1380414</v>
       </c>
       <c r="F140" s="82">
         <v>1876428</v>
       </c>
-      <c r="G140" s="57"/>
+      <c r="G140" s="57">
+        <v>2299909</v>
+      </c>
       <c r="H140" s="70"/>
       <c r="I140" s="57"/>
       <c r="J140" s="61"/>
       <c r="K140" s="61"/>
       <c r="L140" s="61"/>
       <c r="M140" s="57"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B141" s="38">
         <v>57</v>
       </c>
       <c r="C141" s="65">
         <v>114</v>
       </c>
       <c r="D141" s="38">
         <v>171</v>
       </c>
       <c r="E141" s="38">
         <v>228</v>
       </c>
       <c r="F141" s="65">
         <v>285</v>
       </c>
-      <c r="G141" s="65"/>
+      <c r="G141" s="65">
+        <v>342</v>
+      </c>
       <c r="H141" s="65"/>
       <c r="I141" s="65"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="38"/>
       <c r="M141" s="65"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B142" s="38">
         <v>2342</v>
       </c>
       <c r="C142" s="65">
         <v>4684</v>
       </c>
       <c r="D142" s="38">
         <v>7026</v>
       </c>
       <c r="E142" s="38">
         <v>9368</v>
       </c>
       <c r="F142" s="65">
         <v>11710</v>
       </c>
-      <c r="G142" s="65"/>
+      <c r="G142" s="65">
+        <v>14052</v>
+      </c>
       <c r="H142" s="65"/>
       <c r="I142" s="65"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="65"/>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="38">
         <v>343</v>
       </c>
       <c r="C143" s="65">
         <v>686</v>
       </c>
       <c r="D143" s="38">
         <v>1029</v>
       </c>
       <c r="E143" s="38">
         <v>1372</v>
       </c>
       <c r="F143" s="65">
         <v>1715</v>
       </c>
-      <c r="G143" s="65"/>
+      <c r="G143" s="65">
+        <v>2058</v>
+      </c>
       <c r="H143" s="65"/>
       <c r="I143" s="65"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="38"/>
       <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="65">
         <v>253555</v>
       </c>
       <c r="C144" s="65">
         <v>539739</v>
       </c>
       <c r="D144" s="38">
         <v>1045085</v>
       </c>
       <c r="E144" s="38">
         <v>1369446</v>
       </c>
       <c r="F144" s="65">
         <v>1862718</v>
       </c>
-      <c r="G144" s="65"/>
+      <c r="G144" s="65">
+        <v>2283457</v>
+      </c>
       <c r="H144" s="65"/>
       <c r="I144" s="65"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="65"/>
     </row>
     <row r="145" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="B145" s="94"/>
-[...2 lines deleted...]
-      <c r="E145" s="94"/>
+      <c r="B145" s="93"/>
+      <c r="C145" s="93"/>
+      <c r="D145" s="93"/>
+      <c r="E145" s="93"/>
       <c r="F145" s="38"/>
       <c r="G145" s="65"/>
       <c r="H145" s="65"/>
       <c r="I145" s="38"/>
       <c r="J145" s="38"/>
-      <c r="K145" s="94"/>
-[...1 lines deleted...]
-      <c r="M145" s="94"/>
+      <c r="K145" s="93"/>
+      <c r="L145" s="93"/>
+      <c r="M145" s="93"/>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B146" s="57">
         <v>117861</v>
       </c>
       <c r="C146" s="57">
         <v>254610</v>
       </c>
       <c r="D146" s="57">
         <v>406088</v>
       </c>
       <c r="E146" s="61">
         <v>553252</v>
       </c>
       <c r="F146" s="57">
         <v>700459</v>
       </c>
-      <c r="G146" s="57"/>
-[...1 lines deleted...]
-      <c r="I146" s="96"/>
+      <c r="G146" s="57">
+        <v>859593</v>
+      </c>
+      <c r="H146" s="114"/>
+      <c r="I146" s="95"/>
       <c r="J146" s="61"/>
       <c r="K146" s="61"/>
       <c r="L146" s="61"/>
       <c r="M146" s="57"/>
     </row>
     <row r="147" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B147" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C147" s="65">
         <v>5008</v>
       </c>
       <c r="D147" s="65">
         <v>10017</v>
       </c>
       <c r="E147" s="38">
         <v>15025</v>
       </c>
       <c r="F147" s="65">
         <v>15358</v>
       </c>
-      <c r="G147" s="57"/>
-[...1 lines deleted...]
-      <c r="I147" s="96"/>
+      <c r="G147" s="65">
+        <v>15692</v>
+      </c>
+      <c r="H147" s="114"/>
+      <c r="I147" s="95"/>
       <c r="J147" s="61"/>
       <c r="K147" s="61"/>
       <c r="L147" s="61"/>
       <c r="M147" s="57"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B148" s="65">
         <v>75</v>
       </c>
       <c r="C148" s="65">
         <v>150</v>
       </c>
       <c r="D148" s="38">
         <v>225</v>
       </c>
       <c r="E148" s="38">
         <v>300</v>
       </c>
-      <c r="F148" s="128">
+      <c r="F148" s="126">
         <v>375</v>
       </c>
-      <c r="G148" s="65"/>
-[...1 lines deleted...]
-      <c r="I148" s="97"/>
+      <c r="G148" s="65">
+        <v>450</v>
+      </c>
+      <c r="H148" s="96"/>
+      <c r="I148" s="96"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="38"/>
       <c r="M148" s="65"/>
     </row>
     <row r="149" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="65">
         <v>221</v>
       </c>
       <c r="C149" s="65">
         <v>442</v>
       </c>
       <c r="D149" s="38">
         <v>663</v>
       </c>
       <c r="E149" s="38">
         <v>884</v>
       </c>
       <c r="F149" s="65">
         <v>1105</v>
       </c>
-      <c r="G149" s="65"/>
-[...1 lines deleted...]
-      <c r="I149" s="97"/>
+      <c r="G149" s="65">
+        <v>1326</v>
+      </c>
+      <c r="H149" s="96"/>
+      <c r="I149" s="96"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="38"/>
       <c r="M149" s="65"/>
     </row>
     <row r="150" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B150" s="65">
         <v>117565</v>
       </c>
       <c r="C150" s="65">
         <v>249010</v>
       </c>
       <c r="D150" s="38">
         <v>395184</v>
       </c>
       <c r="E150" s="38">
         <v>537043</v>
       </c>
       <c r="F150" s="65">
         <v>683620</v>
       </c>
-      <c r="G150" s="65"/>
-[...1 lines deleted...]
-      <c r="I150" s="97"/>
+      <c r="G150" s="65">
+        <v>842125</v>
+      </c>
+      <c r="H150" s="96"/>
+      <c r="I150" s="96"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="65"/>
     </row>
     <row r="151" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B151" s="67"/>
       <c r="C151" s="67"/>
       <c r="D151" s="67"/>
       <c r="E151" s="67"/>
       <c r="F151" s="67"/>
       <c r="G151" s="65"/>
       <c r="H151" s="67"/>
       <c r="I151" s="67"/>
       <c r="J151" s="67"/>
       <c r="K151" s="67"/>
       <c r="L151" s="67"/>
       <c r="M151" s="67"/>
     </row>
     <row r="152" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="57">
         <v>32065</v>
       </c>
       <c r="C152" s="57">
         <v>75436</v>
       </c>
       <c r="D152" s="57">
         <v>128320</v>
       </c>
       <c r="E152" s="61">
         <v>165637</v>
       </c>
       <c r="F152" s="82">
         <v>198740</v>
       </c>
-      <c r="G152" s="57"/>
-[...1 lines deleted...]
-      <c r="I152" s="96"/>
+      <c r="G152" s="57">
+        <v>234317</v>
+      </c>
+      <c r="H152" s="94"/>
+      <c r="I152" s="95"/>
       <c r="J152" s="61"/>
       <c r="K152" s="61"/>
       <c r="L152" s="61"/>
       <c r="M152" s="57"/>
     </row>
     <row r="153" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B153" s="67">
         <v>83</v>
       </c>
       <c r="C153" s="67">
         <v>166</v>
       </c>
       <c r="D153" s="67">
         <v>249</v>
       </c>
       <c r="E153" s="67">
         <v>332</v>
       </c>
       <c r="F153" s="67">
         <v>415</v>
       </c>
-      <c r="G153" s="67"/>
-[...1 lines deleted...]
-      <c r="I153" s="97"/>
+      <c r="G153" s="67">
+        <v>498</v>
+      </c>
+      <c r="H153" s="96"/>
+      <c r="I153" s="96"/>
       <c r="K153" s="38"/>
       <c r="L153" s="38"/>
       <c r="M153" s="65"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B154" s="65">
         <v>1295</v>
       </c>
       <c r="C154" s="65">
         <v>4378</v>
       </c>
       <c r="D154" s="38">
         <v>7461</v>
       </c>
       <c r="E154" s="38">
         <v>10544</v>
       </c>
       <c r="F154" s="65">
         <v>12818</v>
       </c>
-      <c r="G154" s="65"/>
-[...1 lines deleted...]
-      <c r="I154" s="97"/>
+      <c r="G154" s="65">
+        <v>15091</v>
+      </c>
+      <c r="H154" s="96"/>
+      <c r="I154" s="96"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="38"/>
       <c r="M154" s="65"/>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B155" s="65">
         <v>286</v>
       </c>
       <c r="C155" s="65">
         <v>572</v>
       </c>
       <c r="D155" s="38">
         <v>858</v>
       </c>
       <c r="E155" s="38">
         <v>1144</v>
       </c>
       <c r="F155" s="65">
         <v>1430</v>
       </c>
-      <c r="G155" s="65"/>
-[...1 lines deleted...]
-      <c r="I155" s="97"/>
+      <c r="G155" s="65">
+        <v>1716</v>
+      </c>
+      <c r="H155" s="96"/>
+      <c r="I155" s="96"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="65"/>
     </row>
     <row r="156" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B156" s="67">
         <v>242</v>
       </c>
       <c r="C156" s="67">
         <v>484</v>
       </c>
       <c r="D156" s="67">
         <v>726</v>
       </c>
       <c r="E156" s="67">
         <v>968</v>
       </c>
       <c r="F156" s="67">
         <v>1210</v>
       </c>
-      <c r="G156" s="67"/>
-[...1 lines deleted...]
-      <c r="I156" s="97"/>
+      <c r="G156" s="67">
+        <v>1452</v>
+      </c>
+      <c r="H156" s="97"/>
+      <c r="I156" s="96"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="65"/>
     </row>
     <row r="157" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B157" s="67">
         <v>64</v>
       </c>
       <c r="C157" s="67">
         <v>128</v>
       </c>
       <c r="D157" s="67">
         <v>192</v>
       </c>
       <c r="E157" s="67">
         <v>256</v>
       </c>
       <c r="F157" s="67">
         <v>320</v>
       </c>
-      <c r="G157" s="67"/>
-[...1 lines deleted...]
-      <c r="I157" s="97"/>
+      <c r="G157" s="67">
+        <v>384</v>
+      </c>
+      <c r="H157" s="96"/>
+      <c r="I157" s="96"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="65"/>
     </row>
     <row r="158" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B158" s="67">
         <v>42</v>
       </c>
       <c r="C158" s="67">
         <v>84</v>
       </c>
       <c r="D158" s="67">
         <v>126</v>
       </c>
       <c r="E158" s="67">
         <v>168</v>
       </c>
       <c r="F158" s="67">
         <v>210</v>
       </c>
-      <c r="G158" s="67"/>
-[...1 lines deleted...]
-      <c r="I158" s="97"/>
+      <c r="G158" s="67">
+        <v>252</v>
+      </c>
+      <c r="H158" s="96"/>
+      <c r="I158" s="96"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="65"/>
     </row>
     <row r="159" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="65">
         <v>30054</v>
       </c>
       <c r="C159" s="65">
         <v>69626</v>
       </c>
       <c r="D159" s="38">
         <v>118711</v>
       </c>
       <c r="E159" s="38">
         <v>152229</v>
       </c>
       <c r="F159" s="65">
         <v>182343</v>
       </c>
-      <c r="G159" s="65"/>
-[...1 lines deleted...]
-      <c r="I159" s="97"/>
+      <c r="G159" s="65">
+        <v>214930</v>
+      </c>
+      <c r="H159" s="96"/>
+      <c r="I159" s="96"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="65"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B160" s="67"/>
       <c r="C160" s="67"/>
       <c r="D160" s="67"/>
       <c r="E160" s="67"/>
       <c r="F160" s="67"/>
       <c r="G160" s="65"/>
       <c r="H160" s="65"/>
       <c r="I160" s="67"/>
       <c r="J160" s="67"/>
       <c r="K160" s="67"/>
       <c r="L160" s="67"/>
       <c r="M160" s="67"/>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="57">
         <v>7413147</v>
       </c>
       <c r="C161" s="57">
         <v>14676967</v>
       </c>
       <c r="D161" s="57">
         <v>22819434</v>
       </c>
       <c r="E161" s="61">
         <v>28959170</v>
       </c>
       <c r="F161" s="82">
         <v>34179306</v>
       </c>
-      <c r="G161" s="57"/>
-[...1 lines deleted...]
-      <c r="I161" s="96"/>
+      <c r="G161" s="57">
+        <v>38841675</v>
+      </c>
+      <c r="H161" s="94"/>
+      <c r="I161" s="95"/>
       <c r="J161" s="61"/>
       <c r="K161" s="61"/>
       <c r="L161" s="61"/>
       <c r="M161" s="61"/>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B162" s="126">
+      <c r="B162" s="124">
         <v>5564252</v>
       </c>
       <c r="C162" s="65">
         <v>11024143</v>
       </c>
       <c r="D162" s="38">
         <v>17339532</v>
       </c>
       <c r="E162" s="38">
         <v>21672577</v>
       </c>
       <c r="F162" s="65">
         <v>26571851</v>
       </c>
-      <c r="G162" s="65"/>
-[...1 lines deleted...]
-      <c r="I162" s="97"/>
+      <c r="G162" s="65">
+        <v>30913359</v>
+      </c>
+      <c r="H162" s="96"/>
+      <c r="I162" s="96"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="65"/>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="B163" s="126">
+      <c r="B163" s="124">
         <v>289002</v>
       </c>
       <c r="C163" s="65">
         <v>539890</v>
       </c>
       <c r="D163" s="38">
         <v>813928</v>
       </c>
       <c r="E163" s="38">
         <v>1067578</v>
       </c>
       <c r="F163" s="65">
         <v>1349830</v>
       </c>
-      <c r="G163" s="65"/>
-[...1 lines deleted...]
-      <c r="I163" s="97"/>
+      <c r="G163" s="65">
+        <v>1632082</v>
+      </c>
+      <c r="H163" s="96"/>
+      <c r="I163" s="96"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="38"/>
       <c r="M163" s="65"/>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B164" s="143">
+      <c r="B164" s="141">
         <v>1219749</v>
       </c>
       <c r="C164" s="65">
         <v>2482355</v>
       </c>
       <c r="D164" s="38">
         <v>3744962</v>
       </c>
       <c r="E164" s="38">
         <v>5007569</v>
       </c>
       <c r="F164" s="65">
         <v>5007569</v>
       </c>
-      <c r="G164" s="65"/>
-[...1 lines deleted...]
-      <c r="I164" s="97"/>
+      <c r="G164" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="H164" s="96"/>
+      <c r="I164" s="96"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="38"/>
       <c r="M164" s="65"/>
     </row>
     <row r="165" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B165" s="143">
+      <c r="B165" s="141">
         <v>340144</v>
       </c>
       <c r="C165" s="65">
         <v>630578</v>
       </c>
       <c r="D165" s="38">
         <v>921012</v>
       </c>
       <c r="E165" s="38">
         <v>1211446</v>
       </c>
       <c r="F165" s="65">
         <v>1250056</v>
       </c>
-      <c r="G165" s="65"/>
-[...1 lines deleted...]
-      <c r="I165" s="97"/>
+      <c r="G165" s="65">
+        <v>1288666</v>
+      </c>
+      <c r="H165" s="96"/>
+      <c r="I165" s="96"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="65"/>
     </row>
     <row r="166" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="B166" s="88"/>
-[...3 lines deleted...]
-      <c r="F166" s="99"/>
+      <c r="B166" s="87"/>
+      <c r="C166" s="98"/>
+      <c r="D166" s="98"/>
+      <c r="E166" s="98"/>
+      <c r="F166" s="98"/>
       <c r="G166" s="65"/>
-      <c r="H166" s="100"/>
-[...4 lines deleted...]
-      <c r="M166" s="99"/>
+      <c r="H166" s="99"/>
+      <c r="I166" s="100"/>
+      <c r="J166" s="98"/>
+      <c r="K166" s="98"/>
+      <c r="L166" s="98"/>
+      <c r="M166" s="98"/>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="57">
         <v>7413147</v>
       </c>
       <c r="C167" s="57">
         <v>14676967</v>
       </c>
       <c r="D167" s="57">
         <v>22819434</v>
       </c>
       <c r="E167" s="61">
         <v>28959170</v>
       </c>
       <c r="F167" s="82">
         <v>34179306</v>
       </c>
-      <c r="G167" s="57"/>
-[...1 lines deleted...]
-      <c r="I167" s="96"/>
+      <c r="G167" s="57">
+        <v>38841675</v>
+      </c>
+      <c r="H167" s="94"/>
+      <c r="I167" s="95"/>
       <c r="J167" s="61"/>
       <c r="K167" s="61"/>
       <c r="L167" s="61"/>
       <c r="M167" s="61"/>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B168" s="126">
+      <c r="B168" s="124">
         <v>5564252</v>
       </c>
       <c r="C168" s="65">
         <v>11024143</v>
       </c>
       <c r="D168" s="38">
         <v>17339532</v>
       </c>
       <c r="E168" s="38">
         <v>21672577</v>
       </c>
       <c r="F168" s="65">
         <v>26571851</v>
       </c>
-      <c r="G168" s="65"/>
-[...1 lines deleted...]
-      <c r="I168" s="97"/>
+      <c r="G168" s="65">
+        <v>30913359</v>
+      </c>
+      <c r="H168" s="96"/>
+      <c r="I168" s="96"/>
       <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="38"/>
       <c r="M168" s="65"/>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="B169" s="126">
+      <c r="B169" s="124">
         <v>289002</v>
       </c>
       <c r="C169" s="65">
         <v>539890</v>
       </c>
       <c r="D169" s="38">
         <v>813928</v>
       </c>
       <c r="E169" s="38">
         <v>1067578</v>
       </c>
       <c r="F169" s="65">
         <v>1349830</v>
       </c>
-      <c r="G169" s="65"/>
-[...1 lines deleted...]
-      <c r="I169" s="97"/>
+      <c r="G169" s="65">
+        <v>1632082</v>
+      </c>
+      <c r="H169" s="96"/>
+      <c r="I169" s="96"/>
       <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="38"/>
       <c r="M169" s="65"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B170" s="143">
+      <c r="B170" s="141">
         <v>1219749</v>
       </c>
       <c r="C170" s="65">
         <v>2482355</v>
       </c>
       <c r="D170" s="38">
         <v>3744962</v>
       </c>
       <c r="E170" s="38">
         <v>5007569</v>
       </c>
       <c r="F170" s="65">
         <v>5007569</v>
       </c>
-      <c r="G170" s="65"/>
-[...1 lines deleted...]
-      <c r="I170" s="97"/>
+      <c r="G170" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="H170" s="96"/>
+      <c r="I170" s="96"/>
       <c r="J170" s="38"/>
       <c r="K170" s="38"/>
       <c r="L170" s="38"/>
       <c r="M170" s="65"/>
     </row>
     <row r="171" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B171" s="143">
+      <c r="B171" s="141">
         <v>340144</v>
       </c>
       <c r="C171" s="65">
         <v>630578</v>
       </c>
       <c r="D171" s="38">
         <v>921012</v>
       </c>
       <c r="E171" s="38">
         <v>1211446</v>
       </c>
       <c r="F171" s="65">
         <v>1250056</v>
       </c>
-      <c r="G171" s="65"/>
-[...1 lines deleted...]
-      <c r="I171" s="97"/>
+      <c r="G171" s="65">
+        <v>1288666</v>
+      </c>
+      <c r="H171" s="96"/>
+      <c r="I171" s="96"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="65"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="B172" s="94"/>
-[...3 lines deleted...]
-      <c r="F172" s="94"/>
+      <c r="B172" s="93"/>
+      <c r="C172" s="93"/>
+      <c r="D172" s="93"/>
+      <c r="E172" s="93"/>
+      <c r="F172" s="93"/>
       <c r="G172" s="65"/>
       <c r="H172" s="65"/>
-      <c r="I172" s="94"/>
-[...3 lines deleted...]
-      <c r="M172" s="94"/>
+      <c r="I172" s="93"/>
+      <c r="J172" s="93"/>
+      <c r="K172" s="93"/>
+      <c r="L172" s="93"/>
+      <c r="M172" s="93"/>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B173" s="57">
         <v>327616</v>
       </c>
       <c r="C173" s="57">
         <v>562338</v>
       </c>
       <c r="D173" s="57">
         <v>744347</v>
       </c>
       <c r="E173" s="61">
         <v>940483</v>
       </c>
       <c r="F173" s="57">
         <v>1122471</v>
       </c>
-      <c r="G173" s="57"/>
-[...1 lines deleted...]
-      <c r="I173" s="96"/>
+      <c r="G173" s="57">
+        <v>1358656</v>
+      </c>
+      <c r="H173" s="114"/>
+      <c r="I173" s="95"/>
       <c r="J173" s="61"/>
       <c r="K173" s="61"/>
       <c r="L173" s="61"/>
       <c r="M173" s="57"/>
     </row>
     <row r="174" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B174" s="57"/>
       <c r="C174" s="57"/>
       <c r="D174" s="57"/>
       <c r="E174" s="61"/>
       <c r="F174" s="65">
         <v>32655</v>
       </c>
-      <c r="G174" s="57"/>
-[...1 lines deleted...]
-      <c r="I174" s="96"/>
+      <c r="G174" s="57">
+        <v>65311</v>
+      </c>
+      <c r="H174" s="114"/>
+      <c r="I174" s="95"/>
       <c r="J174" s="61"/>
       <c r="K174" s="61"/>
       <c r="L174" s="61"/>
       <c r="M174" s="57"/>
     </row>
     <row r="175" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B175" s="65">
         <v>327616</v>
       </c>
       <c r="C175" s="65">
         <v>562338</v>
       </c>
       <c r="D175" s="38">
         <v>744347</v>
       </c>
       <c r="E175" s="38">
         <v>940483</v>
       </c>
       <c r="F175" s="65">
         <v>1089815</v>
       </c>
-      <c r="G175" s="65"/>
-[...1 lines deleted...]
-      <c r="I175" s="97"/>
+      <c r="G175" s="65">
+        <v>1293346</v>
+      </c>
+      <c r="H175" s="101"/>
+      <c r="I175" s="96"/>
       <c r="J175" s="38"/>
       <c r="K175" s="38"/>
       <c r="L175" s="38"/>
       <c r="M175" s="65"/>
     </row>
     <row r="176" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="B176" s="94"/>
-[...3 lines deleted...]
-      <c r="F176" s="94"/>
+      <c r="B176" s="93"/>
+      <c r="C176" s="93"/>
+      <c r="D176" s="93"/>
+      <c r="E176" s="93"/>
+      <c r="F176" s="93"/>
       <c r="G176" s="65"/>
       <c r="H176" s="65"/>
-      <c r="I176" s="94"/>
-[...3 lines deleted...]
-      <c r="M176" s="94"/>
+      <c r="I176" s="93"/>
+      <c r="J176" s="93"/>
+      <c r="K176" s="93"/>
+      <c r="L176" s="93"/>
+      <c r="M176" s="93"/>
     </row>
     <row r="177" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B177" s="61">
         <v>319900</v>
       </c>
       <c r="C177" s="57">
         <v>842729</v>
       </c>
       <c r="D177" s="57">
         <v>1815738</v>
       </c>
       <c r="E177" s="61">
         <v>2667208</v>
       </c>
       <c r="F177" s="82">
         <v>3578947</v>
       </c>
-      <c r="G177" s="57"/>
-[...1 lines deleted...]
-      <c r="I177" s="96"/>
+      <c r="G177" s="57">
+        <v>4595190</v>
+      </c>
+      <c r="H177" s="94"/>
+      <c r="I177" s="95"/>
       <c r="J177" s="61"/>
       <c r="K177" s="61"/>
       <c r="L177" s="61"/>
       <c r="M177" s="61"/>
     </row>
     <row r="178" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B178" s="7">
         <v>2716</v>
       </c>
       <c r="C178" s="65">
         <v>5432</v>
       </c>
       <c r="D178" s="38">
         <v>8148</v>
       </c>
       <c r="E178" s="38">
         <v>10864</v>
       </c>
       <c r="F178" s="65">
         <v>13580</v>
       </c>
-      <c r="G178" s="65"/>
-[...1 lines deleted...]
-      <c r="I178" s="97"/>
+      <c r="G178" s="65">
+        <v>16296</v>
+      </c>
+      <c r="H178" s="96"/>
+      <c r="I178" s="96"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="65"/>
     </row>
     <row r="179" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B179" s="38">
         <v>500</v>
       </c>
       <c r="C179" s="65">
         <v>1000</v>
       </c>
       <c r="D179" s="38">
         <v>1500</v>
       </c>
-      <c r="E179" s="121">
+      <c r="E179" s="119">
         <v>2000</v>
       </c>
       <c r="F179" s="65">
         <v>2500</v>
       </c>
-      <c r="G179" s="65"/>
-[...1 lines deleted...]
-      <c r="I179" s="97"/>
+      <c r="G179" s="65">
+        <v>3000</v>
+      </c>
+      <c r="H179" s="96"/>
+      <c r="I179" s="96"/>
       <c r="J179" s="38"/>
       <c r="K179" s="38"/>
       <c r="L179" s="38"/>
       <c r="M179" s="65"/>
     </row>
     <row r="180" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B180" s="38">
         <v>6481</v>
       </c>
       <c r="C180" s="65">
         <v>18307</v>
       </c>
       <c r="D180" s="38">
         <v>30134</v>
       </c>
       <c r="E180" s="38">
         <v>41960</v>
       </c>
       <c r="F180" s="65">
         <v>50744</v>
       </c>
-      <c r="G180" s="65"/>
-[...1 lines deleted...]
-      <c r="I180" s="97"/>
+      <c r="G180" s="65">
+        <v>59527</v>
+      </c>
+      <c r="H180" s="96"/>
+      <c r="I180" s="96"/>
       <c r="J180" s="38"/>
       <c r="K180" s="38"/>
       <c r="L180" s="38"/>
       <c r="M180" s="65"/>
     </row>
     <row r="181" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B181" s="38">
         <v>125</v>
       </c>
       <c r="C181" s="65">
         <v>250</v>
       </c>
       <c r="D181" s="38">
         <v>375</v>
       </c>
       <c r="E181" s="38">
         <v>500</v>
       </c>
       <c r="F181" s="65">
         <v>625</v>
       </c>
-      <c r="G181" s="65"/>
-[...1 lines deleted...]
-      <c r="I181" s="97"/>
+      <c r="G181" s="65">
+        <v>750</v>
+      </c>
+      <c r="H181" s="96"/>
+      <c r="I181" s="96"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="65"/>
     </row>
     <row r="182" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="B182" s="92">
+      <c r="B182" s="91">
         <v>208</v>
       </c>
       <c r="C182" s="67">
         <v>416</v>
       </c>
       <c r="D182" s="67">
         <v>624</v>
       </c>
       <c r="E182" s="67">
         <v>832</v>
       </c>
       <c r="F182" s="67">
         <v>1040</v>
       </c>
-      <c r="G182" s="67"/>
-[...1 lines deleted...]
-      <c r="I182" s="97"/>
+      <c r="G182" s="67">
+        <v>1248</v>
+      </c>
+      <c r="H182" s="96"/>
+      <c r="I182" s="96"/>
       <c r="J182" s="38"/>
       <c r="K182" s="38"/>
       <c r="L182" s="38"/>
       <c r="M182" s="65"/>
     </row>
     <row r="183" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B183" s="38">
         <v>832</v>
       </c>
       <c r="C183" s="65">
         <v>1664</v>
       </c>
       <c r="D183" s="38">
         <v>2496</v>
       </c>
       <c r="E183" s="38">
         <v>3328</v>
       </c>
       <c r="F183" s="65">
         <v>4160</v>
       </c>
-      <c r="G183" s="65"/>
-[...1 lines deleted...]
-      <c r="I183" s="97"/>
+      <c r="G183" s="65">
+        <v>4992</v>
+      </c>
+      <c r="H183" s="96"/>
+      <c r="I183" s="96"/>
       <c r="J183" s="38"/>
       <c r="K183" s="38"/>
       <c r="L183" s="38"/>
       <c r="M183" s="65"/>
     </row>
     <row r="184" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B184" s="38">
         <v>333</v>
       </c>
       <c r="C184" s="65">
         <v>666</v>
       </c>
       <c r="D184" s="38">
         <v>999</v>
       </c>
       <c r="E184" s="38">
         <v>1332</v>
       </c>
       <c r="F184" s="65">
         <v>1665</v>
       </c>
-      <c r="G184" s="65"/>
-[...1 lines deleted...]
-      <c r="I184" s="97"/>
+      <c r="G184" s="65">
+        <v>1998</v>
+      </c>
+      <c r="H184" s="96"/>
+      <c r="I184" s="96"/>
       <c r="J184" s="38"/>
       <c r="K184" s="38"/>
       <c r="L184" s="38"/>
       <c r="M184" s="65"/>
     </row>
     <row r="185" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B185" s="38">
         <v>3684</v>
       </c>
       <c r="C185" s="65">
         <v>7368</v>
       </c>
       <c r="D185" s="38">
         <v>11052</v>
       </c>
       <c r="E185" s="38">
         <v>14736</v>
       </c>
       <c r="F185" s="65">
         <v>18420</v>
       </c>
-      <c r="G185" s="65"/>
-[...1 lines deleted...]
-      <c r="I185" s="97"/>
+      <c r="G185" s="65">
+        <v>22104</v>
+      </c>
+      <c r="H185" s="103"/>
+      <c r="I185" s="96"/>
       <c r="J185" s="38"/>
       <c r="K185" s="38"/>
       <c r="L185" s="38"/>
       <c r="M185" s="65"/>
     </row>
     <row r="186" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B186" s="38">
         <v>1042</v>
       </c>
       <c r="C186" s="65">
         <v>2084</v>
       </c>
       <c r="D186" s="38">
         <v>3126</v>
       </c>
       <c r="E186" s="38">
         <v>4168</v>
       </c>
       <c r="F186" s="65">
         <v>5210</v>
       </c>
-      <c r="G186" s="65"/>
-[...1 lines deleted...]
-      <c r="I186" s="97"/>
+      <c r="G186" s="65">
+        <v>6252</v>
+      </c>
+      <c r="H186" s="96"/>
+      <c r="I186" s="96"/>
       <c r="J186" s="38"/>
       <c r="K186" s="38"/>
       <c r="L186" s="38"/>
       <c r="M186" s="65"/>
     </row>
     <row r="187" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B187" s="38">
         <v>303979</v>
       </c>
       <c r="C187" s="65">
         <v>805541</v>
       </c>
       <c r="D187" s="38">
         <v>1757284</v>
       </c>
       <c r="E187" s="38">
         <v>2587488</v>
       </c>
       <c r="F187" s="65">
         <v>3481003</v>
       </c>
-      <c r="G187" s="65"/>
-[...1 lines deleted...]
-      <c r="I187" s="97"/>
+      <c r="G187" s="65">
+        <v>4479023</v>
+      </c>
+      <c r="H187" s="96"/>
+      <c r="I187" s="96"/>
       <c r="J187" s="38"/>
       <c r="K187" s="38"/>
       <c r="L187" s="38"/>
       <c r="M187" s="65"/>
     </row>
     <row r="188" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B188" s="105"/>
-      <c r="C188" s="105"/>
+      <c r="B188" s="104"/>
+      <c r="C188" s="104"/>
       <c r="D188" s="67"/>
       <c r="E188" s="67"/>
       <c r="F188" s="38"/>
       <c r="G188" s="65"/>
       <c r="H188" s="38"/>
       <c r="I188" s="38"/>
       <c r="J188" s="38"/>
       <c r="K188" s="67"/>
       <c r="L188" s="67"/>
       <c r="M188" s="67"/>
     </row>
     <row r="189" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B189" s="61">
         <v>672968</v>
       </c>
-      <c r="C189" s="106">
+      <c r="C189" s="105">
         <v>2855920</v>
       </c>
       <c r="D189" s="57">
         <v>5075359</v>
       </c>
       <c r="E189" s="62">
         <v>7276742</v>
       </c>
       <c r="F189" s="57">
         <v>8618023</v>
       </c>
-      <c r="G189" s="57"/>
-[...1 lines deleted...]
-      <c r="I189" s="96"/>
+      <c r="G189" s="57">
+        <v>10102019</v>
+      </c>
+      <c r="H189" s="114"/>
+      <c r="I189" s="95"/>
       <c r="J189" s="61"/>
       <c r="K189" s="61"/>
       <c r="L189" s="61"/>
       <c r="M189" s="61"/>
       <c r="O189" s="35"/>
       <c r="P189" s="34"/>
       <c r="Q189" s="34"/>
       <c r="R189" s="34"/>
       <c r="S189" s="34"/>
     </row>
     <row r="190" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B190" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C190" s="67" t="s">
         <v>72</v>
       </c>
       <c r="D190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="E190" s="92" t="s">
+      <c r="E190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="F190" s="92" t="s">
+      <c r="F190" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="G190" s="57"/>
-[...1 lines deleted...]
-      <c r="I190" s="97"/>
+      <c r="G190" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="H190" s="94"/>
+      <c r="I190" s="96"/>
       <c r="J190" s="38"/>
       <c r="K190" s="38"/>
       <c r="L190" s="38"/>
       <c r="M190" s="61"/>
       <c r="O190" s="47"/>
       <c r="P190" s="46"/>
       <c r="Q190" s="46"/>
       <c r="R190" s="46"/>
       <c r="S190" s="46"/>
     </row>
     <row r="191" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B191" s="38">
         <v>6830</v>
       </c>
       <c r="C191" s="65">
         <v>191885</v>
       </c>
       <c r="D191" s="38">
         <v>402141</v>
       </c>
       <c r="E191" s="64">
         <v>618717</v>
       </c>
       <c r="F191" s="65">
         <v>636604</v>
       </c>
-      <c r="G191" s="65"/>
-[...1 lines deleted...]
-      <c r="I191" s="97"/>
+      <c r="G191" s="65">
+        <v>720639</v>
+      </c>
+      <c r="H191" s="106"/>
+      <c r="I191" s="96"/>
       <c r="J191" s="38"/>
       <c r="K191" s="38"/>
       <c r="L191" s="38"/>
       <c r="M191" s="65"/>
       <c r="O191" s="35"/>
       <c r="P191" s="36"/>
       <c r="Q191" s="34"/>
       <c r="R191" s="34"/>
       <c r="S191" s="34"/>
     </row>
     <row r="192" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="B192" s="92" t="s">
+      <c r="B192" s="91" t="s">
         <v>72</v>
       </c>
-      <c r="C192" s="73">
+      <c r="C192" s="124">
         <v>115969</v>
       </c>
-      <c r="D192" s="73">
+      <c r="D192" s="124">
         <v>231938</v>
       </c>
-      <c r="E192" s="73">
+      <c r="E192" s="124">
         <v>347907</v>
       </c>
-      <c r="F192" s="73">
+      <c r="F192" s="124">
         <v>526960</v>
       </c>
-      <c r="G192" s="73"/>
+      <c r="G192" s="124">
+        <v>706012</v>
+      </c>
       <c r="H192" s="49"/>
-      <c r="I192" s="97"/>
+      <c r="I192" s="96"/>
       <c r="J192" s="38"/>
       <c r="K192" s="38"/>
       <c r="L192" s="38"/>
       <c r="M192" s="65"/>
       <c r="O192" s="47"/>
       <c r="P192" s="48"/>
       <c r="Q192" s="46"/>
       <c r="R192" s="46"/>
       <c r="S192" s="46"/>
     </row>
     <row r="193" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="38">
         <v>20471</v>
       </c>
       <c r="C193" s="65">
         <v>209913</v>
       </c>
       <c r="D193" s="38">
         <v>399356</v>
       </c>
       <c r="E193" s="64">
         <v>588798</v>
       </c>
       <c r="F193" s="65">
         <v>606603</v>
       </c>
-      <c r="G193" s="65"/>
-[...1 lines deleted...]
-      <c r="I193" s="97"/>
+      <c r="G193" s="65">
+        <v>624408</v>
+      </c>
+      <c r="H193" s="106"/>
+      <c r="I193" s="96"/>
       <c r="J193" s="38"/>
       <c r="K193" s="38"/>
       <c r="L193" s="38"/>
       <c r="M193" s="65"/>
       <c r="O193" s="35"/>
       <c r="P193" s="36"/>
       <c r="Q193" s="34"/>
       <c r="R193" s="34"/>
       <c r="S193" s="34"/>
     </row>
     <row r="194" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="B194" s="123">
+      <c r="B194" s="141">
         <v>100</v>
       </c>
-      <c r="C194" s="126">
+      <c r="C194" s="124">
         <v>62046</v>
       </c>
-      <c r="D194" s="126">
+      <c r="D194" s="124">
         <v>123993</v>
       </c>
-      <c r="E194" s="126">
+      <c r="E194" s="124">
         <v>185939</v>
       </c>
-      <c r="F194" s="73">
+      <c r="F194" s="124">
         <v>186101</v>
       </c>
-      <c r="G194" s="73"/>
-[...1 lines deleted...]
-      <c r="I194" s="97"/>
+      <c r="G194" s="124">
+        <v>186263</v>
+      </c>
+      <c r="H194" s="106"/>
+      <c r="I194" s="96"/>
       <c r="J194" s="38"/>
       <c r="K194" s="38"/>
       <c r="L194" s="38"/>
       <c r="M194" s="65"/>
       <c r="O194" s="35"/>
       <c r="P194" s="36"/>
       <c r="Q194" s="34"/>
       <c r="R194" s="34"/>
       <c r="S194" s="34"/>
     </row>
     <row r="195" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B195" s="38">
         <v>1293</v>
       </c>
       <c r="C195" s="65">
         <v>2586</v>
       </c>
       <c r="D195" s="38">
         <v>3879</v>
       </c>
       <c r="E195" s="64">
         <v>5172</v>
       </c>
       <c r="F195" s="65">
         <v>6465</v>
       </c>
-      <c r="G195" s="65"/>
-[...1 lines deleted...]
-      <c r="I195" s="97"/>
+      <c r="G195" s="65">
+        <v>7758</v>
+      </c>
+      <c r="H195" s="106"/>
+      <c r="I195" s="96"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
       <c r="M195" s="65"/>
       <c r="O195" s="35"/>
       <c r="P195" s="36"/>
       <c r="Q195" s="34"/>
       <c r="R195" s="34"/>
       <c r="S195" s="34"/>
     </row>
     <row r="196" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B196" s="73">
         <v>81</v>
       </c>
       <c r="C196" s="73">
         <v>162</v>
       </c>
       <c r="D196" s="73">
         <v>243</v>
       </c>
       <c r="E196" s="73">
         <v>324</v>
       </c>
       <c r="F196" s="73">
         <v>405</v>
       </c>
-      <c r="G196" s="73"/>
-[...1 lines deleted...]
-      <c r="I196" s="97"/>
+      <c r="G196" s="73">
+        <v>486</v>
+      </c>
+      <c r="H196" s="106"/>
+      <c r="I196" s="96"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="65"/>
       <c r="O196" s="47"/>
       <c r="P196" s="48"/>
       <c r="Q196" s="46"/>
       <c r="R196" s="46"/>
       <c r="S196" s="46"/>
     </row>
     <row r="197" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B197" s="38">
         <v>85</v>
       </c>
       <c r="C197" s="65">
         <v>2437</v>
       </c>
       <c r="D197" s="38">
         <v>4789</v>
       </c>
       <c r="E197" s="64">
         <v>7141</v>
       </c>
       <c r="F197" s="65">
         <v>7226</v>
       </c>
-      <c r="G197" s="65"/>
-[...2 lines deleted...]
-      <c r="J197" s="108"/>
+      <c r="G197" s="65">
+        <v>7311</v>
+      </c>
+      <c r="H197" s="101"/>
+      <c r="I197" s="96"/>
+      <c r="J197" s="107"/>
       <c r="K197" s="38"/>
       <c r="L197" s="38"/>
       <c r="M197" s="65"/>
       <c r="O197" s="35"/>
       <c r="P197" s="36"/>
       <c r="Q197" s="34"/>
       <c r="R197" s="34"/>
       <c r="S197" s="34"/>
     </row>
     <row r="198" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="B198" s="92" t="s">
+      <c r="B198" s="91" t="s">
         <v>72</v>
       </c>
       <c r="C198" s="65">
         <v>57694</v>
       </c>
       <c r="D198" s="38">
         <v>115388</v>
       </c>
       <c r="E198" s="64">
         <v>173082</v>
       </c>
       <c r="F198" s="65">
         <v>173082</v>
       </c>
-      <c r="G198" s="65"/>
-[...2 lines deleted...]
-      <c r="J198" s="108"/>
+      <c r="G198" s="65">
+        <v>173082</v>
+      </c>
+      <c r="H198" s="101"/>
+      <c r="I198" s="96"/>
+      <c r="J198" s="107"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="65"/>
       <c r="O198" s="47"/>
       <c r="P198" s="48"/>
       <c r="Q198" s="46"/>
       <c r="R198" s="46"/>
       <c r="S198" s="46"/>
     </row>
     <row r="199" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B199" s="38">
         <v>644109</v>
       </c>
       <c r="C199" s="65">
         <v>2213229</v>
       </c>
       <c r="D199" s="38">
         <v>3793635</v>
       </c>
       <c r="E199" s="64">
         <v>5349666</v>
       </c>
       <c r="F199" s="65">
         <v>6474582</v>
       </c>
-      <c r="G199" s="65"/>
-[...1 lines deleted...]
-      <c r="I199" s="97"/>
+      <c r="G199" s="65">
+        <v>7676065</v>
+      </c>
+      <c r="H199" s="101"/>
+      <c r="I199" s="96"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="65"/>
       <c r="O199" s="35"/>
       <c r="P199" s="34"/>
       <c r="Q199" s="34"/>
       <c r="R199" s="34"/>
       <c r="S199" s="34"/>
     </row>
     <row r="200" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="B200" s="88"/>
+      <c r="B200" s="87"/>
       <c r="C200" s="67"/>
       <c r="D200" s="67"/>
-      <c r="E200" s="109"/>
+      <c r="E200" s="108"/>
       <c r="F200" s="38"/>
       <c r="G200" s="65"/>
       <c r="H200" s="65"/>
       <c r="I200" s="38"/>
       <c r="J200" s="38"/>
       <c r="K200" s="67"/>
       <c r="L200" s="67"/>
       <c r="M200" s="67"/>
     </row>
     <row r="201" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B201" s="110">
+      <c r="B201" s="109">
         <v>1238192</v>
       </c>
       <c r="C201" s="57">
         <v>2826083</v>
       </c>
       <c r="D201" s="57">
         <v>5257438</v>
       </c>
       <c r="E201" s="61">
         <v>6869484</v>
       </c>
-      <c r="F201" s="111">
+      <c r="F201" s="110">
         <v>8404208</v>
       </c>
-      <c r="G201" s="111"/>
-[...2 lines deleted...]
-      <c r="J201" s="141"/>
+      <c r="G201" s="110">
+        <v>9594994</v>
+      </c>
+      <c r="H201" s="95"/>
+      <c r="I201" s="111"/>
+      <c r="J201" s="139"/>
       <c r="K201" s="61"/>
       <c r="L201" s="61"/>
       <c r="M201" s="57"/>
       <c r="O201" s="35"/>
       <c r="P201" s="34"/>
       <c r="Q201" s="34"/>
       <c r="R201" s="34"/>
       <c r="S201" s="34"/>
     </row>
     <row r="202" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B202" s="65">
         <v>1567</v>
       </c>
       <c r="C202" s="65">
         <v>6890</v>
       </c>
       <c r="D202" s="38">
         <v>12213</v>
       </c>
       <c r="E202" s="38">
         <v>17536</v>
       </c>
       <c r="F202" s="65">
         <v>21356</v>
       </c>
-      <c r="G202" s="65"/>
-[...1 lines deleted...]
-      <c r="I202" s="97"/>
+      <c r="G202" s="65">
+        <v>25175</v>
+      </c>
+      <c r="H202" s="96"/>
+      <c r="I202" s="96"/>
       <c r="J202" s="64"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="65"/>
       <c r="O202" s="35"/>
       <c r="P202" s="36"/>
       <c r="Q202" s="34"/>
       <c r="R202" s="34"/>
       <c r="S202" s="34"/>
     </row>
     <row r="203" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B203" s="65">
         <v>1236625</v>
       </c>
       <c r="C203" s="65">
         <v>2819193</v>
       </c>
       <c r="D203" s="38">
         <v>5245225</v>
       </c>
       <c r="E203" s="38">
         <v>6851948</v>
       </c>
       <c r="F203" s="65">
         <v>8382853</v>
       </c>
-      <c r="G203" s="65"/>
-[...1 lines deleted...]
-      <c r="I203" s="97"/>
+      <c r="G203" s="65">
+        <v>9569818</v>
+      </c>
+      <c r="H203" s="96"/>
+      <c r="I203" s="96"/>
       <c r="J203" s="64"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="65"/>
       <c r="O203" s="35"/>
       <c r="P203" s="34"/>
       <c r="Q203" s="34"/>
       <c r="R203" s="34"/>
       <c r="S203" s="34"/>
     </row>
     <row r="204" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B204" s="67"/>
       <c r="C204" s="67"/>
       <c r="D204" s="67"/>
       <c r="E204" s="67"/>
       <c r="F204" s="38"/>
       <c r="G204" s="65"/>
-      <c r="H204" s="100"/>
-      <c r="I204" s="97"/>
+      <c r="H204" s="99"/>
+      <c r="I204" s="96"/>
       <c r="J204" s="38"/>
       <c r="K204" s="67"/>
       <c r="L204" s="67"/>
       <c r="M204" s="67"/>
     </row>
     <row r="205" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B205" s="110">
+      <c r="B205" s="109">
         <v>1238192</v>
       </c>
       <c r="C205" s="57">
         <v>2826083</v>
       </c>
       <c r="D205" s="57">
         <v>5257438</v>
       </c>
       <c r="E205" s="61">
         <v>6869484</v>
       </c>
-      <c r="F205" s="111">
+      <c r="F205" s="110">
         <v>8404208</v>
       </c>
-      <c r="G205" s="111"/>
-[...2 lines deleted...]
-      <c r="J205" s="141"/>
+      <c r="G205" s="110">
+        <v>9594994</v>
+      </c>
+      <c r="H205" s="95"/>
+      <c r="I205" s="111"/>
+      <c r="J205" s="139"/>
       <c r="K205" s="61"/>
       <c r="L205" s="61"/>
       <c r="M205" s="57"/>
       <c r="O205" s="35"/>
       <c r="P205" s="34"/>
       <c r="Q205" s="34"/>
       <c r="R205" s="34"/>
       <c r="S205" s="34"/>
     </row>
     <row r="206" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B206" s="65">
         <v>1567</v>
       </c>
       <c r="C206" s="65">
         <v>6890</v>
       </c>
       <c r="D206" s="38">
         <v>12213</v>
       </c>
       <c r="E206" s="38">
         <v>17536</v>
       </c>
       <c r="F206" s="65">
         <v>21356</v>
       </c>
-      <c r="G206" s="65"/>
-[...1 lines deleted...]
-      <c r="I206" s="97"/>
+      <c r="G206" s="65">
+        <v>25175</v>
+      </c>
+      <c r="H206" s="96"/>
+      <c r="I206" s="96"/>
       <c r="J206" s="64"/>
       <c r="K206" s="38"/>
       <c r="L206" s="38"/>
       <c r="M206" s="65"/>
       <c r="O206" s="35"/>
       <c r="P206" s="36"/>
       <c r="Q206" s="34"/>
       <c r="R206" s="34"/>
       <c r="S206" s="34"/>
     </row>
     <row r="207" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B207" s="65">
         <v>1236625</v>
       </c>
       <c r="C207" s="65">
         <v>2819193</v>
       </c>
       <c r="D207" s="38">
         <v>5245225</v>
       </c>
       <c r="E207" s="38">
         <v>6851948</v>
       </c>
       <c r="F207" s="65">
         <v>8382853</v>
       </c>
-      <c r="G207" s="65"/>
-[...1 lines deleted...]
-      <c r="I207" s="97"/>
+      <c r="G207" s="65">
+        <v>9569818</v>
+      </c>
+      <c r="H207" s="96"/>
+      <c r="I207" s="96"/>
       <c r="J207" s="64"/>
       <c r="K207" s="38"/>
       <c r="L207" s="38"/>
       <c r="M207" s="65"/>
       <c r="O207" s="35"/>
       <c r="P207" s="34"/>
       <c r="Q207" s="34"/>
       <c r="R207" s="34"/>
       <c r="S207" s="34"/>
     </row>
     <row r="208" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="B208" s="94"/>
-[...3 lines deleted...]
-      <c r="F208" s="94"/>
+      <c r="B208" s="93"/>
+      <c r="C208" s="93"/>
+      <c r="D208" s="93"/>
+      <c r="E208" s="93"/>
+      <c r="F208" s="93"/>
       <c r="G208" s="65"/>
       <c r="H208" s="65"/>
-      <c r="I208" s="94"/>
-[...3 lines deleted...]
-      <c r="M208" s="94"/>
+      <c r="I208" s="93"/>
+      <c r="J208" s="93"/>
+      <c r="K208" s="93"/>
+      <c r="L208" s="93"/>
+      <c r="M208" s="93"/>
     </row>
     <row r="209" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B209" s="61">
         <v>1361482</v>
       </c>
       <c r="C209" s="57">
         <v>2377126</v>
       </c>
       <c r="D209" s="57">
         <v>4231485</v>
       </c>
       <c r="E209" s="61">
         <v>5390349</v>
       </c>
       <c r="F209" s="57">
         <v>7117068</v>
       </c>
-      <c r="G209" s="57"/>
-      <c r="H209" s="95"/>
+      <c r="G209" s="57">
+        <v>8471675</v>
+      </c>
+      <c r="H209" s="94"/>
       <c r="I209" s="61"/>
       <c r="J209" s="57"/>
       <c r="K209" s="61"/>
       <c r="L209" s="61"/>
       <c r="M209" s="57"/>
       <c r="O209" s="32"/>
       <c r="P209" s="18"/>
       <c r="Q209" s="18"/>
       <c r="R209" s="18"/>
       <c r="S209" s="18"/>
     </row>
     <row r="210" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B210" s="38">
         <v>3892</v>
       </c>
       <c r="C210" s="65">
         <v>7784</v>
       </c>
       <c r="D210" s="38">
         <v>11676</v>
       </c>
       <c r="E210" s="38">
         <v>15568</v>
       </c>
       <c r="F210" s="65">
         <v>19460</v>
       </c>
-      <c r="G210" s="65"/>
-      <c r="H210" s="136"/>
+      <c r="G210" s="65">
+        <v>23352</v>
+      </c>
+      <c r="H210" s="134"/>
       <c r="I210" s="38"/>
       <c r="J210" s="65"/>
       <c r="K210" s="38"/>
       <c r="L210" s="38"/>
       <c r="M210" s="65"/>
       <c r="O210" s="32"/>
       <c r="P210" s="33"/>
       <c r="Q210" s="18"/>
       <c r="R210" s="18"/>
       <c r="S210" s="18"/>
     </row>
     <row r="211" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B211" s="73">
         <v>558</v>
       </c>
-      <c r="C211" s="126">
+      <c r="C211" s="124">
         <v>1116</v>
       </c>
-      <c r="D211" s="126">
+      <c r="D211" s="124">
         <v>1674</v>
       </c>
-      <c r="E211" s="126">
+      <c r="E211" s="124">
         <v>2232</v>
       </c>
       <c r="F211" s="42">
         <v>2790</v>
       </c>
-      <c r="G211" s="73"/>
-      <c r="H211" s="136"/>
+      <c r="G211" s="124">
+        <v>3348</v>
+      </c>
+      <c r="H211" s="134"/>
       <c r="I211" s="38"/>
       <c r="J211" s="65"/>
       <c r="K211" s="38"/>
       <c r="L211" s="38"/>
       <c r="M211" s="65"/>
       <c r="O211" s="44"/>
       <c r="P211" s="45"/>
       <c r="Q211" s="43"/>
       <c r="R211" s="43"/>
       <c r="S211" s="43"/>
     </row>
     <row r="212" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B212" s="38">
         <v>11207</v>
       </c>
       <c r="C212" s="65">
         <v>28980</v>
       </c>
       <c r="D212" s="38">
         <v>46753</v>
       </c>
       <c r="E212" s="38">
         <v>64527</v>
       </c>
-      <c r="F212" s="126">
+      <c r="F212" s="124">
         <v>73914</v>
       </c>
-      <c r="G212" s="65"/>
-      <c r="H212" s="136"/>
+      <c r="G212" s="65">
+        <v>83302</v>
+      </c>
+      <c r="H212" s="134"/>
       <c r="I212" s="38"/>
       <c r="J212" s="65"/>
       <c r="K212" s="38"/>
       <c r="L212" s="38"/>
       <c r="M212" s="65"/>
       <c r="O212" s="32"/>
       <c r="P212" s="33"/>
       <c r="Q212" s="18"/>
       <c r="R212" s="18"/>
       <c r="S212" s="18"/>
     </row>
     <row r="213" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B213" s="38">
         <v>6011</v>
       </c>
       <c r="C213" s="65">
         <v>11408</v>
       </c>
       <c r="D213" s="38">
         <v>16805</v>
       </c>
       <c r="E213" s="38">
         <v>22202</v>
       </c>
       <c r="F213" s="65">
         <v>27599</v>
       </c>
-      <c r="G213" s="65"/>
-      <c r="H213" s="136"/>
+      <c r="G213" s="65">
+        <v>32996</v>
+      </c>
+      <c r="H213" s="134"/>
       <c r="I213" s="38"/>
       <c r="J213" s="65"/>
       <c r="K213" s="38"/>
       <c r="L213" s="38"/>
       <c r="M213" s="65"/>
       <c r="O213" s="32"/>
       <c r="P213" s="33"/>
       <c r="Q213" s="18"/>
       <c r="R213" s="18"/>
       <c r="S213" s="18"/>
     </row>
     <row r="214" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B214" s="73">
         <v>33</v>
       </c>
       <c r="C214" s="73">
         <v>66</v>
       </c>
       <c r="D214" s="73">
         <v>99</v>
       </c>
       <c r="E214" s="73">
         <v>132</v>
       </c>
       <c r="F214" s="73">
         <v>165</v>
       </c>
-      <c r="G214" s="73"/>
-      <c r="H214" s="136"/>
+      <c r="G214" s="73">
+        <v>198</v>
+      </c>
+      <c r="H214" s="134"/>
       <c r="I214" s="38"/>
       <c r="J214" s="65"/>
       <c r="M214" s="65"/>
       <c r="O214" s="44"/>
       <c r="P214" s="45"/>
       <c r="Q214" s="43"/>
       <c r="R214" s="43"/>
       <c r="S214" s="43"/>
     </row>
     <row r="215" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B215" s="38">
         <v>68</v>
       </c>
       <c r="C215" s="65">
         <v>136</v>
       </c>
       <c r="D215" s="38">
         <v>204</v>
       </c>
       <c r="E215" s="38">
         <v>272</v>
       </c>
       <c r="F215" s="65">
         <v>340</v>
       </c>
-      <c r="G215" s="65"/>
-      <c r="H215" s="136"/>
+      <c r="G215" s="65">
+        <v>408</v>
+      </c>
+      <c r="H215" s="134"/>
       <c r="I215" s="38"/>
       <c r="J215" s="65"/>
       <c r="K215" s="38"/>
       <c r="L215" s="38"/>
       <c r="M215" s="65"/>
       <c r="O215" s="32"/>
       <c r="P215" s="33"/>
       <c r="Q215" s="18"/>
       <c r="R215" s="18"/>
       <c r="S215" s="18"/>
     </row>
     <row r="216" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B216" s="38">
         <v>813</v>
       </c>
       <c r="C216" s="65">
         <v>1626</v>
       </c>
       <c r="D216" s="38">
         <v>2439</v>
       </c>
       <c r="E216" s="38">
         <v>3252</v>
       </c>
       <c r="F216" s="65">
         <v>4065</v>
       </c>
-      <c r="G216" s="65"/>
-      <c r="H216" s="136"/>
+      <c r="G216" s="65">
+        <v>4878</v>
+      </c>
+      <c r="H216" s="134"/>
       <c r="I216" s="38"/>
       <c r="J216" s="65"/>
       <c r="K216" s="38"/>
       <c r="L216" s="38"/>
       <c r="M216" s="65"/>
       <c r="O216" s="32"/>
       <c r="P216" s="33"/>
       <c r="Q216" s="18"/>
       <c r="R216" s="18"/>
       <c r="S216" s="18"/>
     </row>
     <row r="217" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B217" s="73">
         <v>576</v>
       </c>
       <c r="C217" s="73">
         <v>1152</v>
       </c>
       <c r="D217" s="73">
         <v>1728</v>
       </c>
       <c r="E217" s="73">
         <v>2304</v>
       </c>
       <c r="F217" s="73">
         <v>2880</v>
       </c>
-      <c r="G217" s="73"/>
-      <c r="H217" s="136"/>
+      <c r="G217" s="73">
+        <v>3456</v>
+      </c>
+      <c r="H217" s="134"/>
       <c r="I217" s="38"/>
       <c r="J217" s="65"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="65"/>
       <c r="O217" s="44"/>
       <c r="P217" s="45"/>
       <c r="Q217" s="43"/>
       <c r="R217" s="43"/>
       <c r="S217" s="43"/>
     </row>
     <row r="218" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B218" s="38">
         <v>607</v>
       </c>
       <c r="C218" s="65">
         <v>1214</v>
       </c>
       <c r="D218" s="38">
         <v>1821</v>
       </c>
       <c r="E218" s="38">
         <v>2428</v>
       </c>
       <c r="F218" s="65">
         <v>3035</v>
       </c>
-      <c r="G218" s="65"/>
-      <c r="H218" s="136"/>
+      <c r="G218" s="65">
+        <v>3642</v>
+      </c>
+      <c r="H218" s="134"/>
       <c r="I218" s="38"/>
       <c r="J218" s="65"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="65"/>
       <c r="O218" s="32"/>
       <c r="P218" s="33"/>
       <c r="Q218" s="18"/>
       <c r="R218" s="18"/>
       <c r="S218" s="18"/>
     </row>
     <row r="219" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B219" s="38">
         <v>1337716</v>
       </c>
       <c r="C219" s="65">
         <v>2323642</v>
       </c>
       <c r="D219" s="38">
         <v>4148283</v>
       </c>
       <c r="E219" s="38">
         <v>5277428</v>
       </c>
       <c r="F219" s="65">
         <v>6982814</v>
       </c>
-      <c r="G219" s="65"/>
-      <c r="H219" s="136"/>
+      <c r="G219" s="65">
+        <v>8316089</v>
+      </c>
+      <c r="H219" s="134"/>
       <c r="I219" s="38"/>
-      <c r="J219" s="121"/>
+      <c r="J219" s="119"/>
       <c r="K219" s="38"/>
       <c r="L219" s="38"/>
       <c r="M219" s="65"/>
       <c r="O219" s="32"/>
       <c r="P219" s="18"/>
       <c r="Q219" s="18"/>
       <c r="R219" s="18"/>
       <c r="S219" s="18"/>
     </row>
     <row r="220" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B220" s="67"/>
       <c r="C220" s="67"/>
       <c r="D220" s="67"/>
       <c r="E220" s="67"/>
       <c r="F220" s="65"/>
       <c r="G220" s="65"/>
       <c r="H220" s="65"/>
       <c r="I220" s="65"/>
       <c r="J220" s="65"/>
       <c r="K220" s="67"/>
       <c r="L220" s="67"/>
       <c r="M220" s="67"/>
     </row>
     <row r="221" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B221" s="61">
         <v>2572406</v>
       </c>
       <c r="C221" s="57">
         <v>6590893</v>
       </c>
       <c r="D221" s="57">
         <v>11617927</v>
       </c>
       <c r="E221" s="61">
         <v>18198963</v>
       </c>
       <c r="F221" s="57">
         <v>22566079</v>
       </c>
-      <c r="G221" s="57"/>
-      <c r="H221" s="95"/>
+      <c r="G221" s="57">
+        <v>26234068</v>
+      </c>
+      <c r="H221" s="94"/>
       <c r="I221" s="61"/>
       <c r="J221" s="61"/>
       <c r="K221" s="61"/>
       <c r="L221" s="61"/>
       <c r="M221" s="61"/>
       <c r="O221" s="32"/>
       <c r="P221" s="18"/>
       <c r="Q221" s="18"/>
       <c r="R221" s="18"/>
       <c r="S221" s="18"/>
     </row>
     <row r="222" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B222" s="38">
         <v>285</v>
       </c>
       <c r="C222" s="65">
         <v>570</v>
       </c>
       <c r="D222" s="38">
         <v>855</v>
       </c>
       <c r="E222" s="38">
         <v>1140</v>
       </c>
       <c r="F222" s="65">
         <v>1425</v>
       </c>
-      <c r="G222" s="65"/>
-      <c r="H222" s="136"/>
+      <c r="G222" s="65">
+        <v>1710</v>
+      </c>
+      <c r="H222" s="134"/>
       <c r="I222" s="38"/>
       <c r="J222" s="38"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
       <c r="M222" s="38"/>
       <c r="O222" s="32"/>
       <c r="P222" s="33"/>
       <c r="Q222" s="18"/>
       <c r="R222" s="18"/>
       <c r="S222" s="18"/>
     </row>
     <row r="223" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B223" s="73">
         <v>25</v>
       </c>
       <c r="C223" s="65">
         <v>50</v>
       </c>
       <c r="D223" s="38">
         <v>75</v>
       </c>
       <c r="E223" s="38">
         <v>100</v>
       </c>
       <c r="F223" s="65">
         <v>390</v>
       </c>
-      <c r="G223" s="65"/>
-      <c r="H223" s="136"/>
+      <c r="G223" s="65">
+        <v>681</v>
+      </c>
+      <c r="H223" s="134"/>
       <c r="I223" s="38"/>
       <c r="J223" s="38"/>
       <c r="K223" s="38"/>
       <c r="L223" s="38"/>
       <c r="M223" s="38"/>
       <c r="O223" s="32"/>
       <c r="P223" s="33"/>
       <c r="Q223" s="18"/>
       <c r="R223" s="18"/>
       <c r="S223" s="18"/>
     </row>
     <row r="224" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B224" s="38">
         <v>700389</v>
       </c>
       <c r="C224" s="65">
         <v>1413868</v>
       </c>
       <c r="D224" s="38">
         <v>2313463</v>
       </c>
       <c r="E224" s="38">
         <v>4079627</v>
       </c>
       <c r="F224" s="65">
         <v>5641908</v>
       </c>
-      <c r="G224" s="65"/>
-      <c r="H224" s="136"/>
+      <c r="G224" s="65">
+        <v>6850085</v>
+      </c>
+      <c r="H224" s="134"/>
       <c r="I224" s="38"/>
       <c r="J224" s="38"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
       <c r="M224" s="38"/>
       <c r="O224" s="32"/>
       <c r="P224" s="18"/>
       <c r="Q224" s="18"/>
       <c r="R224" s="18"/>
       <c r="S224" s="18"/>
     </row>
     <row r="225" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="B225" s="92" t="s">
+      <c r="B225" s="91" t="s">
         <v>72</v>
       </c>
       <c r="C225" s="65">
         <v>135278</v>
       </c>
       <c r="D225" s="38">
         <v>270557</v>
       </c>
       <c r="E225" s="38">
         <v>405835</v>
       </c>
       <c r="F225" s="65">
         <v>405835</v>
       </c>
-      <c r="G225" s="65"/>
-      <c r="H225" s="136"/>
+      <c r="G225" s="65">
+        <v>405835</v>
+      </c>
+      <c r="H225" s="134"/>
       <c r="I225" s="38"/>
       <c r="J225" s="38"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
       <c r="M225" s="38"/>
       <c r="O225" s="44"/>
       <c r="P225" s="43"/>
       <c r="Q225" s="43"/>
       <c r="R225" s="43"/>
       <c r="S225" s="43"/>
     </row>
     <row r="226" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B226" s="73">
         <v>145</v>
       </c>
       <c r="C226" s="73">
         <v>290</v>
       </c>
       <c r="D226" s="73">
         <v>435</v>
       </c>
       <c r="E226" s="73">
         <v>580</v>
       </c>
-      <c r="F226" s="126">
+      <c r="F226" s="124">
         <v>1021</v>
       </c>
-      <c r="G226" s="73"/>
-      <c r="H226" s="136"/>
+      <c r="G226" s="124">
+        <v>1463</v>
+      </c>
+      <c r="H226" s="134"/>
       <c r="I226" s="38"/>
       <c r="J226" s="38"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
       <c r="M226" s="38"/>
       <c r="O226" s="44"/>
       <c r="P226" s="45"/>
       <c r="Q226" s="43"/>
       <c r="R226" s="43"/>
       <c r="S226" s="43"/>
     </row>
     <row r="227" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B227" s="38">
         <v>16973</v>
       </c>
       <c r="C227" s="65">
         <v>38321</v>
       </c>
       <c r="D227" s="38">
         <v>59670</v>
       </c>
       <c r="E227" s="38">
         <v>81019</v>
       </c>
       <c r="F227" s="65">
         <v>96189</v>
       </c>
-      <c r="G227" s="65"/>
-      <c r="H227" s="136"/>
+      <c r="G227" s="65">
+        <v>111359</v>
+      </c>
+      <c r="H227" s="134"/>
       <c r="I227" s="38"/>
       <c r="J227" s="38"/>
       <c r="K227" s="38"/>
       <c r="L227" s="38"/>
       <c r="M227" s="38"/>
       <c r="O227" s="32"/>
       <c r="P227" s="33"/>
       <c r="Q227" s="18"/>
       <c r="R227" s="18"/>
       <c r="S227" s="18"/>
     </row>
     <row r="228" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B228" s="38"/>
       <c r="C228" s="65"/>
       <c r="D228" s="38"/>
       <c r="E228" s="38"/>
       <c r="F228" s="65">
         <v>15</v>
       </c>
-      <c r="G228" s="65"/>
-      <c r="H228" s="136"/>
+      <c r="G228" s="65">
+        <v>30</v>
+      </c>
+      <c r="H228" s="134"/>
       <c r="I228" s="38"/>
       <c r="J228" s="38"/>
       <c r="K228" s="38"/>
       <c r="L228" s="38"/>
       <c r="M228" s="38"/>
       <c r="O228" s="44"/>
       <c r="P228" s="45"/>
       <c r="Q228" s="43"/>
       <c r="R228" s="43"/>
       <c r="S228" s="43"/>
     </row>
     <row r="229" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B229" s="38">
         <v>391</v>
       </c>
       <c r="C229" s="65">
         <v>782</v>
       </c>
       <c r="D229" s="38">
         <v>1173</v>
       </c>
       <c r="E229" s="38">
         <v>1564</v>
       </c>
       <c r="F229" s="65">
         <v>1955</v>
       </c>
-      <c r="G229" s="65"/>
-      <c r="H229" s="136"/>
+      <c r="G229" s="65">
+        <v>2346</v>
+      </c>
+      <c r="H229" s="134"/>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="O229" s="32"/>
       <c r="P229" s="33"/>
       <c r="Q229" s="18"/>
       <c r="R229" s="18"/>
       <c r="S229" s="18"/>
     </row>
     <row r="230" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="B230" s="123">
+      <c r="B230" s="121">
         <v>1603</v>
       </c>
       <c r="C230" s="65">
         <v>2415</v>
       </c>
       <c r="D230" s="38">
         <v>3227</v>
       </c>
       <c r="E230" s="38">
         <v>4040</v>
       </c>
       <c r="F230" s="65">
         <v>4040</v>
       </c>
-      <c r="G230" s="65"/>
-      <c r="H230" s="136"/>
+      <c r="G230" s="65">
+        <v>4040</v>
+      </c>
+      <c r="H230" s="134"/>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="O230" s="32"/>
       <c r="P230" s="33"/>
       <c r="Q230" s="18"/>
       <c r="R230" s="18"/>
       <c r="S230" s="18"/>
     </row>
     <row r="231" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B231" s="38">
         <v>3792</v>
       </c>
       <c r="C231" s="65">
         <v>7602</v>
       </c>
       <c r="D231" s="38">
         <v>11411</v>
       </c>
       <c r="E231" s="38">
         <v>15221</v>
       </c>
       <c r="F231" s="65">
         <v>19513</v>
       </c>
-      <c r="G231" s="65"/>
-[...1 lines deleted...]
-      <c r="I231" s="138"/>
+      <c r="G231" s="65">
+        <v>23804</v>
+      </c>
+      <c r="H231" s="134"/>
+      <c r="I231" s="136"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="O231" s="32"/>
       <c r="P231" s="33"/>
       <c r="Q231" s="18"/>
       <c r="R231" s="18"/>
       <c r="S231" s="18"/>
     </row>
     <row r="232" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B232" s="38">
         <v>142</v>
       </c>
       <c r="C232" s="65">
         <v>284</v>
       </c>
       <c r="D232" s="38">
         <v>426</v>
       </c>
       <c r="E232" s="38">
         <v>568</v>
       </c>
-      <c r="F232" s="144">
+      <c r="F232" s="142">
         <v>710</v>
       </c>
-      <c r="G232" s="65"/>
-[...1 lines deleted...]
-      <c r="I232" s="139"/>
+      <c r="G232" s="65">
+        <v>852</v>
+      </c>
+      <c r="H232" s="134"/>
+      <c r="I232" s="137"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
       <c r="O232" s="32"/>
       <c r="P232" s="33"/>
       <c r="Q232" s="18"/>
       <c r="R232" s="18"/>
       <c r="S232" s="18"/>
     </row>
     <row r="233" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B233" s="38">
         <v>1848662</v>
       </c>
       <c r="C233" s="65">
         <v>4991432</v>
       </c>
-      <c r="D233" s="87">
+      <c r="D233" s="86">
         <v>8956635</v>
       </c>
       <c r="E233" s="38">
         <v>13609270</v>
       </c>
       <c r="F233" s="65">
         <v>16393078</v>
       </c>
-      <c r="G233" s="65"/>
-      <c r="H233" s="136"/>
+      <c r="G233" s="65">
+        <v>18831864</v>
+      </c>
+      <c r="H233" s="134"/>
       <c r="I233" s="38"/>
-      <c r="J233" s="121"/>
+      <c r="J233" s="119"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
       <c r="O233" s="32"/>
       <c r="P233" s="18"/>
       <c r="Q233" s="18"/>
       <c r="R233" s="18"/>
       <c r="S233" s="18"/>
     </row>
     <row r="234" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B234" s="67"/>
       <c r="C234" s="67"/>
       <c r="D234" s="67"/>
       <c r="E234" s="67"/>
       <c r="F234" s="38"/>
       <c r="H234" s="84"/>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
     </row>
     <row r="235" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B235" s="57">
         <v>385387</v>
       </c>
       <c r="C235" s="57">
         <v>596908</v>
       </c>
       <c r="D235" s="57">
         <v>926626</v>
       </c>
       <c r="E235" s="70">
         <v>1033807</v>
       </c>
       <c r="F235" s="57">
         <v>1044350</v>
       </c>
-      <c r="G235" s="57"/>
-[...1 lines deleted...]
-      <c r="I235" s="96"/>
+      <c r="G235" s="57">
+        <v>1106322</v>
+      </c>
+      <c r="H235" s="94"/>
+      <c r="I235" s="95"/>
       <c r="J235" s="61"/>
       <c r="K235" s="61"/>
       <c r="L235" s="61"/>
       <c r="M235" s="57"/>
       <c r="O235" s="32"/>
       <c r="P235" s="33"/>
       <c r="Q235" s="18"/>
       <c r="R235" s="18"/>
       <c r="S235" s="18"/>
     </row>
     <row r="236" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="72" t="s">
         <v>52</v>
       </c>
       <c r="B236" s="38">
         <v>385387</v>
       </c>
       <c r="C236" s="38">
         <v>596908</v>
       </c>
       <c r="D236" s="38">
         <v>926626</v>
       </c>
       <c r="E236" s="64">
         <v>1033807</v>
       </c>
       <c r="F236" s="65">
         <v>1044350</v>
       </c>
-      <c r="G236" s="65"/>
-[...1 lines deleted...]
-      <c r="I236" s="97"/>
+      <c r="G236" s="65">
+        <v>1106322</v>
+      </c>
+      <c r="H236" s="96"/>
+      <c r="I236" s="96"/>
       <c r="J236" s="65"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
       <c r="M236" s="65"/>
       <c r="O236" s="32"/>
       <c r="P236" s="33"/>
       <c r="Q236" s="18"/>
       <c r="R236" s="18"/>
       <c r="S236" s="18"/>
     </row>
     <row r="237" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B237" s="94"/>
-[...3 lines deleted...]
-      <c r="F237" s="94"/>
+      <c r="B237" s="93"/>
+      <c r="C237" s="93"/>
+      <c r="D237" s="93"/>
+      <c r="E237" s="112"/>
+      <c r="F237" s="93"/>
       <c r="G237" s="65"/>
-      <c r="H237" s="100"/>
-[...4 lines deleted...]
-      <c r="M237" s="94"/>
+      <c r="H237" s="99"/>
+      <c r="I237" s="113"/>
+      <c r="J237" s="93"/>
+      <c r="K237" s="93"/>
+      <c r="L237" s="93"/>
+      <c r="M237" s="93"/>
     </row>
     <row r="238" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B238" s="57">
         <v>314027</v>
       </c>
       <c r="C238" s="57">
         <v>1003017</v>
       </c>
       <c r="D238" s="57">
         <v>1694887</v>
       </c>
       <c r="E238" s="62">
         <v>3243278</v>
       </c>
       <c r="F238" s="57">
         <v>4336581</v>
       </c>
-      <c r="G238" s="57"/>
-[...1 lines deleted...]
-      <c r="I238" s="96"/>
+      <c r="G238" s="57">
+        <v>5552563</v>
+      </c>
+      <c r="H238" s="94"/>
+      <c r="I238" s="95"/>
       <c r="J238" s="57"/>
       <c r="K238" s="61"/>
       <c r="L238" s="61"/>
       <c r="M238" s="57"/>
       <c r="O238" s="35"/>
       <c r="P238" s="34"/>
       <c r="Q238" s="34"/>
       <c r="R238" s="34"/>
       <c r="S238" s="34"/>
     </row>
     <row r="239" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B239" s="65">
         <v>314027</v>
       </c>
       <c r="C239" s="65">
         <v>1003017</v>
       </c>
       <c r="D239" s="38">
         <v>1694887</v>
       </c>
       <c r="E239" s="64">
         <v>3243278</v>
       </c>
       <c r="F239" s="65">
         <v>4336581</v>
       </c>
-      <c r="G239" s="65"/>
-[...1 lines deleted...]
-      <c r="I239" s="97"/>
+      <c r="G239" s="65">
+        <v>5552563</v>
+      </c>
+      <c r="H239" s="96"/>
+      <c r="I239" s="96"/>
       <c r="J239" s="65"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
       <c r="M239" s="65"/>
       <c r="O239" s="35"/>
       <c r="P239" s="34"/>
       <c r="Q239" s="34"/>
       <c r="R239" s="34"/>
       <c r="S239" s="34"/>
     </row>
     <row r="240" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="B240" s="94"/>
-[...3 lines deleted...]
-      <c r="F240" s="94"/>
+      <c r="B240" s="93"/>
+      <c r="C240" s="93"/>
+      <c r="D240" s="93"/>
+      <c r="E240" s="93"/>
+      <c r="F240" s="93"/>
       <c r="G240" s="65"/>
       <c r="H240" s="65"/>
-      <c r="I240" s="94"/>
-[...3 lines deleted...]
-      <c r="M240" s="94"/>
+      <c r="I240" s="93"/>
+      <c r="J240" s="93"/>
+      <c r="K240" s="93"/>
+      <c r="L240" s="93"/>
+      <c r="M240" s="93"/>
       <c r="O240" s="35"/>
       <c r="P240" s="34"/>
       <c r="Q240" s="34"/>
       <c r="R240" s="34"/>
       <c r="S240" s="34"/>
     </row>
     <row r="241" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B241" s="57">
         <v>204078</v>
       </c>
       <c r="C241" s="57">
         <v>567537</v>
       </c>
       <c r="D241" s="57">
         <v>1032338</v>
       </c>
       <c r="E241" s="61">
         <v>2285051</v>
       </c>
       <c r="F241" s="82">
         <v>3623408</v>
       </c>
-      <c r="G241" s="57"/>
-[...1 lines deleted...]
-      <c r="I241" s="96"/>
+      <c r="G241" s="57">
+        <v>4583854</v>
+      </c>
+      <c r="H241" s="94"/>
+      <c r="I241" s="95"/>
       <c r="J241" s="57"/>
       <c r="K241" s="61"/>
       <c r="L241" s="61"/>
       <c r="M241" s="57"/>
       <c r="O241" s="35"/>
       <c r="P241" s="34"/>
       <c r="Q241" s="34"/>
       <c r="R241" s="34"/>
       <c r="S241" s="34"/>
     </row>
     <row r="242" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B242" s="143">
+      <c r="B242" s="141">
         <v>9542</v>
       </c>
-      <c r="C242" s="143">
+      <c r="C242" s="141">
         <v>24069</v>
       </c>
-      <c r="D242" s="143">
+      <c r="D242" s="141">
         <v>36699</v>
       </c>
-      <c r="E242" s="143">
+      <c r="E242" s="141">
         <v>336602</v>
       </c>
       <c r="F242" s="65">
         <v>1255797</v>
       </c>
-      <c r="G242" s="65"/>
-[...1 lines deleted...]
-      <c r="I242" s="97"/>
+      <c r="G242" s="65">
+        <v>1870147</v>
+      </c>
+      <c r="H242" s="96"/>
+      <c r="I242" s="96"/>
       <c r="J242" s="65"/>
       <c r="K242" s="38"/>
       <c r="L242" s="38"/>
       <c r="M242" s="65"/>
       <c r="O242" s="35"/>
       <c r="P242" s="36"/>
       <c r="Q242" s="34"/>
       <c r="R242" s="34"/>
       <c r="S242" s="34"/>
     </row>
     <row r="243" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B243" s="143"/>
-[...2 lines deleted...]
-      <c r="E243" s="143"/>
+      <c r="B243" s="141"/>
+      <c r="C243" s="141"/>
+      <c r="D243" s="141"/>
+      <c r="E243" s="141"/>
       <c r="F243" s="65">
         <v>500</v>
       </c>
-      <c r="G243" s="65"/>
-[...1 lines deleted...]
-      <c r="I243" s="97"/>
+      <c r="G243" s="65">
+        <v>999</v>
+      </c>
+      <c r="H243" s="96"/>
+      <c r="I243" s="96"/>
       <c r="J243" s="65"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="65"/>
       <c r="O243" s="47"/>
       <c r="P243" s="48"/>
       <c r="Q243" s="46"/>
       <c r="R243" s="46"/>
       <c r="S243" s="46"/>
     </row>
     <row r="244" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B244" s="65">
         <v>142</v>
       </c>
       <c r="C244" s="65">
         <v>284</v>
       </c>
       <c r="D244" s="38">
         <v>426</v>
       </c>
       <c r="E244" s="38">
         <v>568</v>
       </c>
       <c r="F244" s="65">
         <v>710</v>
       </c>
-      <c r="G244" s="65"/>
-[...1 lines deleted...]
-      <c r="I244" s="97"/>
+      <c r="G244" s="65">
+        <v>852</v>
+      </c>
+      <c r="H244" s="96"/>
+      <c r="I244" s="96"/>
       <c r="J244" s="65"/>
       <c r="K244" s="38"/>
       <c r="L244" s="38"/>
       <c r="M244" s="65"/>
       <c r="O244" s="35"/>
       <c r="P244" s="36"/>
       <c r="Q244" s="34"/>
       <c r="R244" s="34"/>
       <c r="S244" s="34"/>
     </row>
     <row r="245" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B245" s="65">
         <v>194394</v>
       </c>
       <c r="C245" s="65">
         <v>543184</v>
       </c>
       <c r="D245" s="38">
         <v>995213</v>
       </c>
       <c r="E245" s="38">
         <v>1947881</v>
       </c>
       <c r="F245" s="65">
         <v>2366401</v>
       </c>
-      <c r="G245" s="65"/>
-[...1 lines deleted...]
-      <c r="I245" s="97"/>
+      <c r="G245" s="65">
+        <v>2711855</v>
+      </c>
+      <c r="H245" s="96"/>
+      <c r="I245" s="96"/>
       <c r="J245" s="65"/>
       <c r="K245" s="38"/>
       <c r="L245" s="38"/>
       <c r="M245" s="65"/>
     </row>
     <row r="246" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B246" s="67"/>
       <c r="C246" s="67"/>
       <c r="D246" s="67"/>
       <c r="E246" s="67"/>
       <c r="F246" s="67"/>
       <c r="G246" s="65"/>
       <c r="H246" s="49"/>
-      <c r="I246" s="107"/>
+      <c r="I246" s="106"/>
       <c r="J246" s="67"/>
       <c r="K246" s="67"/>
       <c r="L246" s="67"/>
       <c r="M246" s="67"/>
     </row>
     <row r="247" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B247" s="57">
         <v>469400</v>
       </c>
       <c r="C247" s="57">
         <v>546300</v>
       </c>
       <c r="D247" s="57">
         <v>1252720</v>
       </c>
       <c r="E247" s="61">
         <v>1728420</v>
       </c>
       <c r="F247" s="57">
         <v>2474520</v>
       </c>
-      <c r="G247" s="57"/>
-[...1 lines deleted...]
-      <c r="I247" s="96"/>
+      <c r="G247" s="57">
+        <v>2711270</v>
+      </c>
+      <c r="H247" s="114"/>
+      <c r="I247" s="95"/>
       <c r="J247" s="57"/>
       <c r="K247" s="61"/>
       <c r="L247" s="61"/>
       <c r="M247" s="57"/>
       <c r="O247" s="35"/>
       <c r="P247" s="34"/>
       <c r="Q247" s="34"/>
       <c r="R247" s="34"/>
       <c r="S247" s="34"/>
     </row>
     <row r="248" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B248" s="65">
         <v>469400</v>
       </c>
       <c r="C248" s="65">
         <v>546300</v>
       </c>
       <c r="D248" s="38">
         <v>1252720</v>
       </c>
       <c r="E248" s="38">
         <v>1728420</v>
       </c>
       <c r="F248" s="65">
         <v>2474520</v>
       </c>
-      <c r="G248" s="65"/>
-[...1 lines deleted...]
-      <c r="I248" s="97"/>
+      <c r="G248" s="65">
+        <v>2711270</v>
+      </c>
+      <c r="H248" s="99"/>
+      <c r="I248" s="96"/>
       <c r="J248" s="65"/>
       <c r="K248" s="38"/>
       <c r="L248" s="38"/>
       <c r="M248" s="65"/>
       <c r="O248" s="35"/>
       <c r="P248" s="34"/>
       <c r="Q248" s="34"/>
       <c r="R248" s="34"/>
       <c r="S248" s="34"/>
     </row>
     <row r="249" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="B249" s="94"/>
-[...3 lines deleted...]
-      <c r="F249" s="116"/>
+      <c r="B249" s="93"/>
+      <c r="C249" s="93"/>
+      <c r="D249" s="93"/>
+      <c r="E249" s="93"/>
+      <c r="F249" s="115"/>
       <c r="G249" s="65"/>
       <c r="H249" s="65"/>
       <c r="I249" s="65"/>
-      <c r="J249" s="94"/>
-[...2 lines deleted...]
-      <c r="M249" s="94"/>
+      <c r="J249" s="93"/>
+      <c r="K249" s="93"/>
+      <c r="L249" s="93"/>
+      <c r="M249" s="93"/>
     </row>
     <row r="250" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="57">
         <v>224643</v>
       </c>
       <c r="C250" s="57">
         <v>498215</v>
       </c>
       <c r="D250" s="57">
         <v>766786</v>
       </c>
       <c r="E250" s="61">
         <v>781786</v>
       </c>
       <c r="F250" s="57">
         <v>806786</v>
       </c>
-      <c r="G250" s="57"/>
-[...1 lines deleted...]
-      <c r="I250" s="96"/>
+      <c r="G250" s="57">
+        <v>845715</v>
+      </c>
+      <c r="H250" s="94"/>
+      <c r="I250" s="95"/>
       <c r="J250" s="57"/>
       <c r="K250" s="61"/>
       <c r="L250" s="61"/>
       <c r="M250" s="57"/>
       <c r="O250" s="35"/>
       <c r="P250" s="34"/>
       <c r="Q250" s="34"/>
       <c r="R250" s="34"/>
       <c r="S250" s="34"/>
     </row>
     <row r="251" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B251" s="65">
         <v>224643</v>
       </c>
       <c r="C251" s="65">
         <v>498215</v>
       </c>
       <c r="D251" s="38">
         <v>766786</v>
       </c>
       <c r="E251" s="38">
         <v>781786</v>
       </c>
       <c r="F251" s="65">
         <v>806786</v>
       </c>
-      <c r="G251" s="65"/>
-[...1 lines deleted...]
-      <c r="I251" s="97"/>
+      <c r="G251" s="65">
+        <v>845715</v>
+      </c>
+      <c r="H251" s="96"/>
+      <c r="I251" s="96"/>
       <c r="J251" s="65"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="65"/>
       <c r="O251" s="35"/>
       <c r="P251" s="34"/>
       <c r="Q251" s="34"/>
       <c r="R251" s="34"/>
       <c r="S251" s="34"/>
     </row>
     <row r="252" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="B252" s="94"/>
-[...3 lines deleted...]
-      <c r="F252" s="94"/>
+      <c r="B252" s="93"/>
+      <c r="C252" s="93"/>
+      <c r="D252" s="93"/>
+      <c r="E252" s="93"/>
+      <c r="F252" s="93"/>
       <c r="G252" s="65"/>
       <c r="H252" s="65"/>
-      <c r="I252" s="94"/>
-[...3 lines deleted...]
-      <c r="M252" s="94"/>
+      <c r="I252" s="93"/>
+      <c r="J252" s="93"/>
+      <c r="K252" s="93"/>
+      <c r="L252" s="93"/>
+      <c r="M252" s="93"/>
     </row>
     <row r="253" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="57">
         <v>974872</v>
       </c>
       <c r="C253" s="57">
         <v>3378916</v>
       </c>
       <c r="D253" s="57">
         <v>5944570</v>
       </c>
       <c r="E253" s="61">
         <v>9126622</v>
       </c>
       <c r="F253" s="82">
         <v>10280434</v>
       </c>
-      <c r="G253" s="57"/>
-[...1 lines deleted...]
-      <c r="I253" s="96"/>
+      <c r="G253" s="57">
+        <v>11434345</v>
+      </c>
+      <c r="H253" s="94"/>
+      <c r="I253" s="95"/>
       <c r="J253" s="57"/>
       <c r="K253" s="61"/>
       <c r="L253" s="61"/>
       <c r="M253" s="57"/>
       <c r="O253" s="35"/>
       <c r="P253" s="34"/>
       <c r="Q253" s="34"/>
       <c r="R253" s="34"/>
       <c r="S253" s="34"/>
     </row>
     <row r="254" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B254" s="65">
         <v>285</v>
       </c>
       <c r="C254" s="65">
         <v>570</v>
       </c>
       <c r="D254" s="38">
         <v>855</v>
       </c>
       <c r="E254" s="38">
         <v>1140</v>
       </c>
       <c r="F254" s="65">
         <v>1425</v>
       </c>
-      <c r="G254" s="65"/>
-[...1 lines deleted...]
-      <c r="I254" s="97"/>
+      <c r="G254" s="65">
+        <v>1710</v>
+      </c>
+      <c r="H254" s="96"/>
+      <c r="I254" s="96"/>
       <c r="J254" s="65"/>
       <c r="K254" s="38"/>
       <c r="L254" s="38"/>
       <c r="M254" s="65"/>
       <c r="O254" s="35"/>
       <c r="P254" s="36"/>
       <c r="Q254" s="34"/>
       <c r="R254" s="34"/>
       <c r="S254" s="34"/>
     </row>
     <row r="255" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B255" s="67">
         <v>25</v>
       </c>
       <c r="C255" s="65">
         <v>50</v>
       </c>
       <c r="D255" s="38">
         <v>75</v>
       </c>
       <c r="E255" s="38">
         <v>100</v>
       </c>
       <c r="F255" s="65">
         <v>390</v>
       </c>
-      <c r="G255" s="117"/>
-[...1 lines deleted...]
-      <c r="I255" s="97"/>
+      <c r="G255" s="146">
+        <v>681</v>
+      </c>
+      <c r="H255" s="96"/>
+      <c r="I255" s="96"/>
       <c r="J255" s="65"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="65"/>
       <c r="O255" s="35"/>
       <c r="P255" s="36"/>
       <c r="Q255" s="34"/>
       <c r="R255" s="34"/>
       <c r="S255" s="34"/>
     </row>
     <row r="256" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B256" s="65">
         <v>690847</v>
       </c>
       <c r="C256" s="65">
         <v>1389799</v>
       </c>
       <c r="D256" s="38">
         <v>2276764</v>
       </c>
       <c r="E256" s="38">
         <v>3743025</v>
       </c>
       <c r="F256" s="65">
         <v>4386111</v>
       </c>
-      <c r="G256" s="65"/>
-[...1 lines deleted...]
-      <c r="I256" s="97"/>
+      <c r="G256" s="65">
+        <v>4979938</v>
+      </c>
+      <c r="H256" s="96"/>
+      <c r="I256" s="96"/>
       <c r="J256" s="65"/>
       <c r="K256" s="38"/>
       <c r="L256" s="38"/>
       <c r="M256" s="65"/>
       <c r="O256" s="35"/>
       <c r="P256" s="34"/>
       <c r="Q256" s="34"/>
       <c r="R256" s="34"/>
       <c r="S256" s="34"/>
     </row>
     <row r="257" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="B257" s="92" t="s">
+      <c r="B257" s="91" t="s">
         <v>72</v>
       </c>
       <c r="C257" s="65">
         <v>135278</v>
       </c>
       <c r="D257" s="38">
         <v>270557</v>
       </c>
       <c r="E257" s="38">
         <v>405835</v>
       </c>
       <c r="F257" s="65">
         <v>405835</v>
       </c>
-      <c r="G257" s="65"/>
-[...1 lines deleted...]
-      <c r="I257" s="97"/>
+      <c r="G257" s="65">
+        <v>405835</v>
+      </c>
+      <c r="H257" s="96"/>
+      <c r="I257" s="96"/>
       <c r="J257" s="65"/>
       <c r="K257" s="38"/>
       <c r="L257" s="38"/>
       <c r="M257" s="65"/>
       <c r="O257" s="47"/>
       <c r="P257" s="46"/>
       <c r="Q257" s="46"/>
       <c r="R257" s="46"/>
       <c r="S257" s="46"/>
     </row>
     <row r="258" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B258" s="67">
         <v>145</v>
       </c>
       <c r="C258" s="67">
         <v>290</v>
       </c>
       <c r="D258" s="67">
         <v>435</v>
       </c>
       <c r="E258" s="67">
         <v>580</v>
       </c>
       <c r="F258" s="67">
         <v>1021</v>
       </c>
-      <c r="G258" s="67"/>
-[...1 lines deleted...]
-      <c r="I258" s="97"/>
+      <c r="G258" s="67">
+        <v>1463</v>
+      </c>
+      <c r="H258" s="96"/>
+      <c r="I258" s="96"/>
       <c r="J258" s="65"/>
       <c r="K258" s="38"/>
       <c r="L258" s="38"/>
       <c r="M258" s="65"/>
       <c r="O258" s="47"/>
       <c r="P258" s="48"/>
       <c r="Q258" s="46"/>
       <c r="R258" s="46"/>
       <c r="S258" s="46"/>
     </row>
     <row r="259" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B259" s="65">
         <v>16973</v>
       </c>
       <c r="C259" s="65">
         <v>38321</v>
       </c>
       <c r="D259" s="38">
         <v>59670</v>
       </c>
       <c r="E259" s="38">
         <v>81019</v>
       </c>
       <c r="F259" s="65">
         <v>96189</v>
       </c>
-      <c r="G259" s="65"/>
-[...1 lines deleted...]
-      <c r="I259" s="97"/>
+      <c r="G259" s="65">
+        <v>111359</v>
+      </c>
+      <c r="H259" s="96"/>
+      <c r="I259" s="96"/>
       <c r="J259" s="65"/>
       <c r="K259" s="38"/>
       <c r="L259" s="38"/>
       <c r="M259" s="65"/>
       <c r="O259" s="35"/>
       <c r="P259" s="36"/>
       <c r="Q259" s="34"/>
       <c r="R259" s="34"/>
       <c r="S259" s="34"/>
     </row>
     <row r="260" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B260" s="65"/>
       <c r="C260" s="65"/>
       <c r="D260" s="38"/>
       <c r="E260" s="38"/>
       <c r="F260" s="65">
         <v>15</v>
       </c>
-      <c r="G260" s="65"/>
-[...1 lines deleted...]
-      <c r="I260" s="145"/>
+      <c r="G260" s="65">
+        <v>30</v>
+      </c>
+      <c r="H260" s="96"/>
+      <c r="I260" s="143"/>
       <c r="J260" s="65"/>
       <c r="K260" s="38"/>
       <c r="L260" s="38"/>
       <c r="M260" s="65"/>
       <c r="O260" s="47"/>
       <c r="P260" s="48"/>
       <c r="Q260" s="46"/>
       <c r="R260" s="46"/>
       <c r="S260" s="46"/>
     </row>
     <row r="261" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="71" t="s">
         <v>59</v>
       </c>
       <c r="B261" s="65">
         <v>391</v>
       </c>
       <c r="C261" s="65">
         <v>782</v>
       </c>
       <c r="D261" s="38">
         <v>1173</v>
       </c>
       <c r="E261" s="38">
         <v>1564</v>
       </c>
       <c r="F261" s="65">
         <v>1955</v>
       </c>
-      <c r="G261" s="65"/>
-[...1 lines deleted...]
-      <c r="I261" s="137"/>
+      <c r="G261" s="65">
+        <v>2346</v>
+      </c>
+      <c r="H261" s="96"/>
+      <c r="I261" s="135"/>
       <c r="J261" s="65"/>
       <c r="K261" s="38"/>
       <c r="L261" s="38"/>
       <c r="M261" s="65"/>
       <c r="O261" s="35"/>
       <c r="P261" s="36"/>
       <c r="Q261" s="34"/>
       <c r="R261" s="34"/>
       <c r="S261" s="34"/>
     </row>
     <row r="262" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B262" s="67">
         <v>1603</v>
       </c>
       <c r="C262" s="65">
         <v>2415</v>
       </c>
       <c r="D262" s="38">
         <v>3227</v>
       </c>
       <c r="E262" s="38">
         <v>4040</v>
       </c>
       <c r="F262" s="65">
         <v>4040</v>
       </c>
-      <c r="G262" s="65"/>
-[...1 lines deleted...]
-      <c r="I262" s="97"/>
+      <c r="G262" s="65">
+        <v>4040</v>
+      </c>
+      <c r="H262" s="96"/>
+      <c r="I262" s="96"/>
       <c r="J262" s="65"/>
       <c r="K262" s="38"/>
       <c r="L262" s="38"/>
       <c r="M262" s="65"/>
       <c r="O262" s="35"/>
       <c r="P262" s="36"/>
       <c r="Q262" s="34"/>
       <c r="R262" s="34"/>
       <c r="S262" s="34"/>
     </row>
     <row r="263" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B263" s="65">
         <v>3792</v>
       </c>
       <c r="C263" s="65">
         <v>7602</v>
       </c>
       <c r="D263" s="38">
         <v>11411</v>
       </c>
       <c r="E263" s="38">
         <v>15221</v>
       </c>
       <c r="F263" s="65">
         <v>19013</v>
       </c>
-      <c r="G263" s="65"/>
-[...1 lines deleted...]
-      <c r="I263" s="97"/>
+      <c r="G263" s="65">
+        <v>22805</v>
+      </c>
+      <c r="H263" s="96"/>
+      <c r="I263" s="96"/>
       <c r="J263" s="65"/>
       <c r="K263" s="38"/>
       <c r="L263" s="38"/>
       <c r="M263" s="65"/>
       <c r="O263" s="35"/>
       <c r="P263" s="36"/>
       <c r="Q263" s="34"/>
       <c r="R263" s="34"/>
       <c r="S263" s="34"/>
     </row>
     <row r="264" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B264" s="65">
         <v>260811</v>
       </c>
       <c r="C264" s="65">
         <v>1803809</v>
       </c>
       <c r="D264" s="38">
         <v>3320403</v>
       </c>
       <c r="E264" s="38">
         <v>4874098</v>
       </c>
       <c r="F264" s="65">
         <v>5364440</v>
       </c>
-      <c r="G264" s="65"/>
-[...1 lines deleted...]
-      <c r="I264" s="97"/>
+      <c r="G264" s="65">
+        <v>5904139</v>
+      </c>
+      <c r="H264" s="96"/>
+      <c r="I264" s="96"/>
       <c r="J264" s="65"/>
       <c r="K264" s="38"/>
       <c r="L264" s="38"/>
       <c r="M264" s="65"/>
       <c r="O264" s="35"/>
       <c r="P264" s="34"/>
       <c r="Q264" s="34"/>
       <c r="R264" s="34"/>
       <c r="S264" s="34"/>
     </row>
     <row r="265" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B265" s="67"/>
       <c r="C265" s="67"/>
       <c r="D265" s="67"/>
       <c r="E265" s="67"/>
       <c r="F265" s="67"/>
       <c r="G265" s="65"/>
       <c r="H265" s="65"/>
       <c r="I265" s="67"/>
       <c r="J265" s="67"/>
       <c r="K265" s="67"/>
       <c r="L265" s="67"/>
       <c r="M265" s="67"/>
     </row>
     <row r="266" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B266" s="61">
         <v>368546</v>
       </c>
       <c r="C266" s="57">
         <v>1064374</v>
       </c>
       <c r="D266" s="57">
         <v>1760202</v>
       </c>
       <c r="E266" s="61">
         <v>2456029</v>
       </c>
       <c r="F266" s="82">
         <v>2825662</v>
       </c>
-      <c r="G266" s="57"/>
-[...1 lines deleted...]
-      <c r="I266" s="96"/>
+      <c r="G266" s="57">
+        <v>3195295</v>
+      </c>
+      <c r="H266" s="94"/>
+      <c r="I266" s="95"/>
       <c r="J266" s="57"/>
       <c r="K266" s="61"/>
       <c r="L266" s="61"/>
       <c r="M266" s="57"/>
       <c r="O266" s="35"/>
       <c r="P266" s="36"/>
       <c r="Q266" s="34"/>
       <c r="R266" s="34"/>
       <c r="S266" s="34"/>
     </row>
     <row r="267" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="B267" s="126">
+      <c r="B267" s="124">
         <v>333</v>
       </c>
-      <c r="C267" s="125">
+      <c r="C267" s="123">
         <v>666</v>
       </c>
-      <c r="D267" s="126">
+      <c r="D267" s="124">
         <v>999</v>
       </c>
       <c r="E267" s="3">
         <v>1332</v>
       </c>
-      <c r="F267" s="125">
+      <c r="F267" s="123">
         <v>1665</v>
       </c>
-      <c r="G267" s="125"/>
-[...1 lines deleted...]
-      <c r="I267" s="97"/>
+      <c r="G267" s="123">
+        <v>1998</v>
+      </c>
+      <c r="H267" s="96"/>
+      <c r="I267" s="96"/>
       <c r="J267" s="65"/>
       <c r="K267" s="38"/>
       <c r="L267" s="38"/>
       <c r="M267" s="65"/>
       <c r="O267" s="35"/>
       <c r="P267" s="36"/>
       <c r="Q267" s="34"/>
       <c r="R267" s="34"/>
       <c r="S267" s="34"/>
     </row>
     <row r="268" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="B268" s="125">
+      <c r="B268" s="123">
         <v>617</v>
       </c>
-      <c r="C268" s="125">
+      <c r="C268" s="123">
         <v>1234</v>
       </c>
-      <c r="D268" s="125">
+      <c r="D268" s="123">
         <v>1851</v>
       </c>
-      <c r="E268" s="125">
+      <c r="E268" s="123">
         <v>2468</v>
       </c>
-      <c r="F268" s="125">
+      <c r="F268" s="123">
         <v>3085</v>
       </c>
-      <c r="G268" s="125"/>
-[...1 lines deleted...]
-      <c r="I268" s="97"/>
+      <c r="G268" s="123">
+        <v>3702</v>
+      </c>
+      <c r="H268" s="96"/>
+      <c r="I268" s="96"/>
       <c r="J268" s="65"/>
       <c r="K268" s="38"/>
       <c r="L268" s="38"/>
       <c r="M268" s="65"/>
       <c r="O268" s="47"/>
       <c r="P268" s="48"/>
       <c r="Q268" s="46"/>
       <c r="R268" s="46"/>
       <c r="S268" s="46"/>
     </row>
     <row r="269" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B269" s="126">
+      <c r="B269" s="124">
         <v>7904</v>
       </c>
-      <c r="C269" s="125">
+      <c r="C269" s="123">
         <v>15751</v>
       </c>
-      <c r="D269" s="126">
+      <c r="D269" s="124">
         <v>23598</v>
       </c>
-      <c r="E269" s="126">
+      <c r="E269" s="124">
         <v>31445</v>
       </c>
-      <c r="F269" s="125">
+      <c r="F269" s="123">
         <v>39292</v>
       </c>
-      <c r="G269" s="125"/>
-[...1 lines deleted...]
-      <c r="I269" s="97"/>
+      <c r="G269" s="123">
+        <v>47139</v>
+      </c>
+      <c r="H269" s="96"/>
+      <c r="I269" s="96"/>
       <c r="J269" s="65"/>
       <c r="K269" s="38"/>
       <c r="L269" s="38"/>
       <c r="M269" s="65"/>
       <c r="O269" s="35"/>
       <c r="P269" s="36"/>
       <c r="Q269" s="34"/>
       <c r="R269" s="34"/>
       <c r="S269" s="34"/>
     </row>
     <row r="270" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="B270" s="126">
+      <c r="B270" s="124">
         <v>400</v>
       </c>
-      <c r="C270" s="125">
+      <c r="C270" s="123">
         <v>467</v>
       </c>
-      <c r="D270" s="126">
+      <c r="D270" s="124">
         <v>533</v>
       </c>
-      <c r="E270" s="126">
+      <c r="E270" s="124">
         <v>600</v>
       </c>
-      <c r="F270" s="125">
+      <c r="F270" s="123">
         <v>767</v>
       </c>
-      <c r="G270" s="125"/>
-[...1 lines deleted...]
-      <c r="I270" s="97"/>
+      <c r="G270" s="123">
+        <v>933</v>
+      </c>
+      <c r="H270" s="96"/>
+      <c r="I270" s="96"/>
       <c r="J270" s="65"/>
       <c r="K270" s="38"/>
       <c r="L270" s="38"/>
       <c r="M270" s="65"/>
       <c r="O270" s="35"/>
       <c r="P270" s="36"/>
       <c r="Q270" s="34"/>
       <c r="R270" s="34"/>
       <c r="S270" s="34"/>
     </row>
     <row r="271" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="B271" s="126">
+      <c r="B271" s="124">
         <v>2575</v>
       </c>
-      <c r="C271" s="125">
+      <c r="C271" s="123">
         <v>3547</v>
       </c>
-      <c r="D271" s="126">
+      <c r="D271" s="124">
         <v>4519</v>
       </c>
-      <c r="E271" s="126">
+      <c r="E271" s="124">
         <v>5491</v>
       </c>
-      <c r="F271" s="125">
+      <c r="F271" s="123">
         <v>6463</v>
       </c>
-      <c r="G271" s="125"/>
-[...1 lines deleted...]
-      <c r="I271" s="97"/>
+      <c r="G271" s="123">
+        <v>7435</v>
+      </c>
+      <c r="H271" s="96"/>
+      <c r="I271" s="96"/>
       <c r="J271" s="65"/>
       <c r="K271" s="38"/>
       <c r="L271" s="38"/>
       <c r="M271" s="65"/>
       <c r="O271" s="35"/>
       <c r="P271" s="36"/>
       <c r="Q271" s="34"/>
       <c r="R271" s="34"/>
       <c r="S271" s="34"/>
     </row>
     <row r="272" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="B272" s="125">
+      <c r="B272" s="123">
         <v>422</v>
       </c>
-      <c r="C272" s="125">
+      <c r="C272" s="123">
         <v>844</v>
       </c>
-      <c r="D272" s="125">
+      <c r="D272" s="123">
         <v>1266</v>
       </c>
-      <c r="E272" s="125">
+      <c r="E272" s="123">
         <v>1688</v>
       </c>
-      <c r="F272" s="125">
+      <c r="F272" s="123">
         <v>2110</v>
       </c>
-      <c r="G272" s="125"/>
-[...1 lines deleted...]
-      <c r="I272" s="97"/>
+      <c r="G272" s="123">
+        <v>2532</v>
+      </c>
+      <c r="H272" s="96"/>
+      <c r="I272" s="96"/>
       <c r="J272" s="65"/>
       <c r="K272" s="38"/>
       <c r="L272" s="38"/>
       <c r="M272" s="65"/>
       <c r="O272" s="47"/>
       <c r="P272" s="48"/>
       <c r="Q272" s="46"/>
       <c r="R272" s="46"/>
       <c r="S272" s="46"/>
     </row>
     <row r="273" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="63" t="s">
         <v>61</v>
       </c>
-      <c r="B273" s="125">
+      <c r="B273" s="123">
         <v>283</v>
       </c>
-      <c r="C273" s="125">
+      <c r="C273" s="123">
         <v>566</v>
       </c>
-      <c r="D273" s="125">
+      <c r="D273" s="123">
         <v>849</v>
       </c>
-      <c r="E273" s="125">
+      <c r="E273" s="123">
         <v>1132</v>
       </c>
-      <c r="F273" s="125">
+      <c r="F273" s="123">
         <v>1415</v>
       </c>
-      <c r="G273" s="125"/>
-[...1 lines deleted...]
-      <c r="I273" s="97"/>
+      <c r="G273" s="123">
+        <v>1698</v>
+      </c>
+      <c r="H273" s="96"/>
+      <c r="I273" s="96"/>
       <c r="J273" s="65"/>
       <c r="K273" s="38"/>
       <c r="L273" s="38"/>
       <c r="M273" s="65"/>
       <c r="O273" s="47"/>
       <c r="P273" s="48"/>
       <c r="Q273" s="46"/>
       <c r="R273" s="46"/>
       <c r="S273" s="46"/>
     </row>
     <row r="274" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="B274" s="125">
+      <c r="B274" s="123">
         <v>713</v>
       </c>
-      <c r="C274" s="125">
+      <c r="C274" s="123">
         <v>1426</v>
       </c>
-      <c r="D274" s="125">
+      <c r="D274" s="123">
         <v>2139</v>
       </c>
-      <c r="E274" s="125">
+      <c r="E274" s="123">
         <v>2852</v>
       </c>
-      <c r="F274" s="125">
+      <c r="F274" s="123">
         <v>3565</v>
       </c>
-      <c r="G274" s="125"/>
-[...1 lines deleted...]
-      <c r="I274" s="97"/>
+      <c r="G274" s="123">
+        <v>4278</v>
+      </c>
+      <c r="H274" s="96"/>
+      <c r="I274" s="96"/>
       <c r="J274" s="65"/>
       <c r="K274" s="38"/>
       <c r="L274" s="38"/>
       <c r="M274" s="65"/>
       <c r="O274" s="47"/>
       <c r="P274" s="48"/>
       <c r="Q274" s="46"/>
       <c r="R274" s="46"/>
       <c r="S274" s="46"/>
     </row>
     <row r="275" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B275" s="125">
+      <c r="B275" s="123">
         <v>884</v>
       </c>
-      <c r="C275" s="125">
+      <c r="C275" s="123">
         <v>1768</v>
       </c>
-      <c r="D275" s="125">
+      <c r="D275" s="123">
         <v>2652</v>
       </c>
-      <c r="E275" s="125">
+      <c r="E275" s="123">
         <v>3536</v>
       </c>
-      <c r="F275" s="125">
+      <c r="F275" s="123">
         <v>4420</v>
       </c>
-      <c r="G275" s="125"/>
-[...1 lines deleted...]
-      <c r="I275" s="97"/>
+      <c r="G275" s="123">
+        <v>5304</v>
+      </c>
+      <c r="H275" s="96"/>
+      <c r="I275" s="96"/>
       <c r="J275" s="65"/>
       <c r="K275" s="38"/>
       <c r="L275" s="38"/>
       <c r="M275" s="65"/>
       <c r="O275" s="47"/>
       <c r="P275" s="48"/>
       <c r="Q275" s="46"/>
       <c r="R275" s="46"/>
       <c r="S275" s="46"/>
     </row>
     <row r="276" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="B276" s="126">
+      <c r="B276" s="124">
         <v>1142</v>
       </c>
-      <c r="C276" s="125">
+      <c r="C276" s="123">
         <v>2284</v>
       </c>
-      <c r="D276" s="126">
+      <c r="D276" s="124">
         <v>3426</v>
       </c>
-      <c r="E276" s="126">
+      <c r="E276" s="124">
         <v>4568</v>
       </c>
-      <c r="F276" s="125">
+      <c r="F276" s="123">
         <v>5710</v>
       </c>
-      <c r="G276" s="125"/>
-[...1 lines deleted...]
-      <c r="I276" s="97"/>
+      <c r="G276" s="123">
+        <v>6852</v>
+      </c>
+      <c r="H276" s="96"/>
+      <c r="I276" s="96"/>
       <c r="J276" s="65"/>
       <c r="K276" s="38"/>
       <c r="L276" s="38"/>
       <c r="M276" s="65"/>
       <c r="O276" s="35"/>
       <c r="P276" s="36"/>
       <c r="Q276" s="34"/>
       <c r="R276" s="34"/>
       <c r="S276" s="34"/>
     </row>
     <row r="277" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B277" s="126">
+      <c r="B277" s="124">
         <v>353274</v>
       </c>
-      <c r="C277" s="125">
+      <c r="C277" s="123">
         <v>1035822</v>
       </c>
-      <c r="D277" s="126">
+      <c r="D277" s="124">
         <v>1718370</v>
       </c>
-      <c r="E277" s="126">
+      <c r="E277" s="124">
         <v>2400918</v>
       </c>
-      <c r="F277" s="125">
+      <c r="F277" s="123">
         <v>2757171</v>
       </c>
-      <c r="G277" s="125"/>
-[...1 lines deleted...]
-      <c r="I277" s="97"/>
+      <c r="G277" s="123">
+        <v>3113425</v>
+      </c>
+      <c r="H277" s="96"/>
+      <c r="I277" s="96"/>
       <c r="J277" s="65"/>
       <c r="K277" s="38"/>
       <c r="L277" s="38"/>
       <c r="M277" s="65"/>
       <c r="O277" s="35"/>
       <c r="P277" s="36"/>
       <c r="Q277" s="34"/>
       <c r="R277" s="34"/>
       <c r="S277" s="34"/>
     </row>
     <row r="278" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B278" s="67"/>
       <c r="C278" s="67"/>
       <c r="D278" s="67"/>
       <c r="E278" s="67"/>
       <c r="F278" s="67"/>
       <c r="G278" s="65"/>
       <c r="H278" s="65"/>
       <c r="I278" s="67"/>
       <c r="J278" s="67"/>
       <c r="K278" s="67"/>
       <c r="L278" s="67"/>
       <c r="M278" s="67"/>
     </row>
     <row r="279" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B279" s="57">
         <v>31449</v>
       </c>
       <c r="C279" s="57">
         <v>123420</v>
       </c>
       <c r="D279" s="57">
         <v>215392</v>
       </c>
       <c r="E279" s="61">
         <v>307363</v>
       </c>
       <c r="F279" s="57">
         <v>340328</v>
       </c>
-      <c r="G279" s="57"/>
-[...1 lines deleted...]
-      <c r="I279" s="96"/>
+      <c r="G279" s="57">
+        <v>373294</v>
+      </c>
+      <c r="H279" s="94"/>
+      <c r="I279" s="95"/>
       <c r="J279" s="57"/>
       <c r="K279" s="61"/>
       <c r="L279" s="61"/>
       <c r="M279" s="57"/>
       <c r="O279" s="35"/>
       <c r="P279" s="36"/>
       <c r="Q279" s="34"/>
       <c r="R279" s="34"/>
       <c r="S279" s="34"/>
     </row>
     <row r="280" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B280" s="92" t="s">
+      <c r="B280" s="91" t="s">
         <v>72</v>
       </c>
       <c r="C280" s="65">
         <v>10029</v>
       </c>
       <c r="D280" s="38">
         <v>20057</v>
       </c>
       <c r="E280" s="38">
         <v>30086</v>
       </c>
       <c r="F280" s="65">
         <v>30086</v>
       </c>
-      <c r="G280" s="65"/>
-[...1 lines deleted...]
-      <c r="I280" s="97"/>
+      <c r="G280" s="65">
+        <v>30086</v>
+      </c>
+      <c r="H280" s="96"/>
+      <c r="I280" s="96"/>
       <c r="J280" s="65"/>
       <c r="K280" s="38"/>
       <c r="L280" s="38"/>
       <c r="M280" s="65"/>
       <c r="O280" s="35"/>
       <c r="P280" s="36"/>
       <c r="Q280" s="34"/>
       <c r="R280" s="36"/>
       <c r="S280" s="34"/>
     </row>
     <row r="281" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B281" s="65">
         <v>83</v>
       </c>
       <c r="C281" s="65">
         <v>166</v>
       </c>
       <c r="D281" s="38">
         <v>249</v>
       </c>
       <c r="E281" s="38">
         <v>332</v>
       </c>
       <c r="F281" s="65">
         <v>415</v>
       </c>
-      <c r="G281" s="65"/>
-[...1 lines deleted...]
-      <c r="I281" s="97"/>
+      <c r="G281" s="65">
+        <v>498</v>
+      </c>
+      <c r="H281" s="96"/>
+      <c r="I281" s="96"/>
       <c r="J281" s="65"/>
       <c r="K281" s="38"/>
       <c r="L281" s="38"/>
       <c r="M281" s="65"/>
       <c r="O281" s="35"/>
       <c r="P281" s="36"/>
       <c r="Q281" s="34"/>
       <c r="R281" s="34"/>
       <c r="S281" s="34"/>
     </row>
     <row r="282" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B282" s="65">
         <v>31367</v>
       </c>
       <c r="C282" s="65">
         <v>113228</v>
       </c>
       <c r="D282" s="38">
         <v>195088</v>
       </c>
       <c r="E282" s="38">
         <v>276949</v>
       </c>
       <c r="F282" s="65">
         <v>309832</v>
       </c>
-      <c r="G282" s="65"/>
-[...1 lines deleted...]
-      <c r="I282" s="97"/>
+      <c r="G282" s="65">
+        <v>342716</v>
+      </c>
+      <c r="H282" s="96"/>
+      <c r="I282" s="96"/>
       <c r="J282" s="65"/>
       <c r="K282" s="38"/>
       <c r="L282" s="38"/>
       <c r="M282" s="65"/>
       <c r="O282" s="35"/>
       <c r="P282" s="36"/>
       <c r="Q282" s="34"/>
       <c r="R282" s="34"/>
       <c r="S282" s="34"/>
     </row>
     <row r="283" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="66" t="s">
         <v>32</v>
       </c>
       <c r="B283" s="67"/>
       <c r="C283" s="67"/>
       <c r="D283" s="67"/>
       <c r="E283" s="67"/>
       <c r="F283" s="67"/>
       <c r="G283" s="65"/>
       <c r="H283" s="67"/>
       <c r="I283" s="67"/>
       <c r="J283" s="67"/>
       <c r="K283" s="67"/>
       <c r="L283" s="67"/>
       <c r="M283" s="67"/>
     </row>
     <row r="284" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B284" s="57">
         <v>12148646</v>
       </c>
       <c r="C284" s="57">
         <v>24382509</v>
       </c>
       <c r="D284" s="57">
         <v>35467632</v>
       </c>
       <c r="E284" s="61">
         <v>43948836</v>
       </c>
       <c r="F284" s="82">
         <v>51703427</v>
       </c>
-      <c r="G284" s="57"/>
-[...1 lines deleted...]
-      <c r="I284" s="96"/>
+      <c r="G284" s="57">
+        <v>59111694</v>
+      </c>
+      <c r="H284" s="94"/>
+      <c r="I284" s="95"/>
       <c r="J284" s="57"/>
       <c r="K284" s="61"/>
       <c r="L284" s="61"/>
       <c r="M284" s="57"/>
       <c r="O284" s="35"/>
       <c r="P284" s="34"/>
       <c r="Q284" s="34"/>
       <c r="R284" s="34"/>
       <c r="S284" s="34"/>
     </row>
     <row r="285" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B285" s="65">
         <v>263073</v>
       </c>
       <c r="C285" s="65">
         <v>525135</v>
       </c>
       <c r="D285" s="38">
         <v>773683</v>
       </c>
       <c r="E285" s="38">
         <v>935583</v>
       </c>
       <c r="F285" s="65">
         <v>1088912</v>
       </c>
-      <c r="G285" s="65"/>
-[...1 lines deleted...]
-      <c r="I285" s="97"/>
+      <c r="G285" s="65">
+        <v>1238838</v>
+      </c>
+      <c r="H285" s="96"/>
+      <c r="I285" s="96"/>
       <c r="J285" s="65"/>
       <c r="K285" s="38"/>
       <c r="L285" s="38"/>
       <c r="M285" s="65"/>
       <c r="O285" s="35"/>
       <c r="P285" s="34"/>
       <c r="Q285" s="34"/>
       <c r="R285" s="34"/>
       <c r="S285" s="34"/>
     </row>
     <row r="286" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B286" s="65">
         <v>2061</v>
       </c>
       <c r="C286" s="65">
         <v>4906</v>
       </c>
       <c r="D286" s="38">
         <v>7751</v>
       </c>
       <c r="E286" s="38">
         <v>10596</v>
       </c>
       <c r="F286" s="65">
         <v>12867</v>
       </c>
-      <c r="G286" s="65"/>
-[...1 lines deleted...]
-      <c r="I286" s="97"/>
+      <c r="G286" s="65">
+        <v>15138</v>
+      </c>
+      <c r="H286" s="96"/>
+      <c r="I286" s="96"/>
       <c r="J286" s="65"/>
       <c r="K286" s="38"/>
       <c r="L286" s="38"/>
       <c r="M286" s="65"/>
       <c r="O286" s="35"/>
       <c r="P286" s="36"/>
       <c r="Q286" s="34"/>
       <c r="R286" s="36"/>
       <c r="S286" s="34"/>
     </row>
     <row r="287" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B287" s="65">
         <v>1812190</v>
       </c>
       <c r="C287" s="65">
         <v>3436075</v>
       </c>
       <c r="D287" s="38">
         <v>5368222</v>
       </c>
       <c r="E287" s="38">
         <v>6761523</v>
       </c>
       <c r="F287" s="65">
         <v>8427252</v>
       </c>
-      <c r="G287" s="65"/>
-[...1 lines deleted...]
-      <c r="I287" s="97"/>
+      <c r="G287" s="65">
+        <v>10047855</v>
+      </c>
+      <c r="H287" s="96"/>
+      <c r="I287" s="96"/>
       <c r="J287" s="65"/>
       <c r="K287" s="38"/>
       <c r="L287" s="38"/>
       <c r="M287" s="65"/>
       <c r="O287" s="35"/>
       <c r="P287" s="34"/>
       <c r="Q287" s="34"/>
       <c r="R287" s="34"/>
       <c r="S287" s="34"/>
     </row>
     <row r="288" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B288" s="65">
         <v>2602</v>
       </c>
       <c r="C288" s="65">
         <v>4913</v>
       </c>
       <c r="D288" s="38">
         <v>7223</v>
       </c>
       <c r="E288" s="38">
         <v>9533</v>
       </c>
       <c r="F288" s="65">
         <v>12136</v>
       </c>
-      <c r="G288" s="65"/>
-[...1 lines deleted...]
-      <c r="I288" s="97"/>
+      <c r="G288" s="65">
+        <v>14738</v>
+      </c>
+      <c r="H288" s="96"/>
+      <c r="I288" s="96"/>
       <c r="J288" s="65"/>
       <c r="K288" s="38"/>
       <c r="L288" s="38"/>
       <c r="M288" s="65"/>
       <c r="O288" s="35"/>
       <c r="P288" s="36"/>
       <c r="Q288" s="34"/>
       <c r="R288" s="36"/>
       <c r="S288" s="34"/>
     </row>
     <row r="289" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B289" s="65">
         <v>10068720</v>
       </c>
       <c r="C289" s="65">
         <v>20411480</v>
       </c>
       <c r="D289" s="38">
         <v>29310753</v>
       </c>
       <c r="E289" s="38">
         <v>36231601</v>
       </c>
       <c r="F289" s="65">
         <v>42162260</v>
       </c>
-      <c r="G289" s="65"/>
-[...1 lines deleted...]
-      <c r="I289" s="97"/>
+      <c r="G289" s="65">
+        <v>47795124</v>
+      </c>
+      <c r="H289" s="96"/>
+      <c r="I289" s="96"/>
       <c r="J289" s="65"/>
       <c r="K289" s="38"/>
       <c r="L289" s="38"/>
       <c r="M289" s="65"/>
       <c r="O289" s="35"/>
       <c r="P289" s="34"/>
       <c r="Q289" s="34"/>
       <c r="R289" s="34"/>
       <c r="S289" s="34"/>
     </row>
     <row r="290" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B290" s="67"/>
       <c r="C290" s="67"/>
       <c r="D290" s="67"/>
       <c r="E290" s="67"/>
       <c r="F290" s="67"/>
       <c r="G290" s="65"/>
       <c r="H290" s="67"/>
       <c r="I290" s="67"/>
       <c r="J290" s="67"/>
       <c r="K290" s="67"/>
       <c r="L290" s="67"/>
       <c r="M290" s="67"/>
     </row>
     <row r="291" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B291" s="57">
         <v>5997377</v>
       </c>
       <c r="C291" s="57">
         <v>11620096</v>
       </c>
       <c r="D291" s="57">
         <v>17699912</v>
       </c>
       <c r="E291" s="61">
         <v>23072665</v>
       </c>
       <c r="F291" s="82">
         <v>28308537</v>
       </c>
-      <c r="G291" s="57"/>
-[...1 lines deleted...]
-      <c r="I291" s="96"/>
+      <c r="G291" s="57">
+        <v>33592894</v>
+      </c>
+      <c r="H291" s="94"/>
+      <c r="I291" s="95"/>
       <c r="J291" s="57"/>
       <c r="K291" s="61"/>
       <c r="L291" s="61"/>
       <c r="M291" s="57"/>
       <c r="O291" s="35"/>
       <c r="P291" s="34"/>
       <c r="Q291" s="34"/>
       <c r="R291" s="34"/>
       <c r="S291" s="34"/>
     </row>
     <row r="292" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B292" s="65">
         <v>151658</v>
       </c>
       <c r="C292" s="65">
         <v>299743</v>
       </c>
       <c r="D292" s="38">
         <v>448709</v>
       </c>
       <c r="E292" s="38">
         <v>551619</v>
       </c>
       <c r="F292" s="65">
         <v>704948</v>
       </c>
-      <c r="G292" s="65"/>
-[...1 lines deleted...]
-      <c r="I292" s="97"/>
+      <c r="G292" s="65">
+        <v>854874</v>
+      </c>
+      <c r="H292" s="96"/>
+      <c r="I292" s="96"/>
       <c r="J292" s="65"/>
       <c r="K292" s="38"/>
       <c r="L292" s="38"/>
       <c r="M292" s="65"/>
       <c r="O292" s="35"/>
       <c r="P292" s="34"/>
       <c r="Q292" s="34"/>
       <c r="R292" s="34"/>
       <c r="S292" s="34"/>
     </row>
     <row r="293" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B293" s="65">
         <v>1767331</v>
       </c>
       <c r="C293" s="65">
         <v>3353054</v>
       </c>
       <c r="D293" s="38">
         <v>5249857</v>
       </c>
       <c r="E293" s="38">
         <v>6643158</v>
       </c>
       <c r="F293" s="65">
         <v>8303422</v>
       </c>
-      <c r="G293" s="65"/>
-[...1 lines deleted...]
-      <c r="I293" s="97"/>
+      <c r="G293" s="65">
+        <v>9918560</v>
+      </c>
+      <c r="H293" s="96"/>
+      <c r="I293" s="96"/>
       <c r="J293" s="65"/>
       <c r="K293" s="38"/>
       <c r="L293" s="38"/>
       <c r="M293" s="65"/>
       <c r="O293" s="35"/>
       <c r="P293" s="34"/>
       <c r="Q293" s="34"/>
       <c r="R293" s="34"/>
       <c r="S293" s="34"/>
     </row>
     <row r="294" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B294" s="65">
         <v>4078388</v>
       </c>
       <c r="C294" s="65">
         <v>7967299</v>
       </c>
       <c r="D294" s="38">
         <v>12001346</v>
       </c>
       <c r="E294" s="38">
         <v>15877888</v>
       </c>
       <c r="F294" s="65">
         <v>19300167</v>
       </c>
-      <c r="G294" s="65"/>
-[...1 lines deleted...]
-      <c r="I294" s="97"/>
+      <c r="G294" s="65">
+        <v>22819460</v>
+      </c>
+      <c r="H294" s="96"/>
+      <c r="I294" s="96"/>
       <c r="J294" s="65"/>
       <c r="K294" s="38"/>
       <c r="L294" s="38"/>
       <c r="M294" s="65"/>
       <c r="O294" s="35"/>
       <c r="P294" s="34"/>
       <c r="Q294" s="34"/>
       <c r="R294" s="34"/>
       <c r="S294" s="34"/>
     </row>
     <row r="295" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B295" s="67"/>
       <c r="C295" s="67"/>
       <c r="D295" s="67"/>
       <c r="E295" s="67"/>
       <c r="F295" s="67"/>
       <c r="G295" s="65"/>
       <c r="H295" s="67"/>
       <c r="I295" s="67"/>
       <c r="J295" s="67"/>
       <c r="K295" s="67"/>
       <c r="L295" s="67"/>
       <c r="M295" s="67"/>
       <c r="O295" s="35"/>
       <c r="P295" s="34"/>
       <c r="Q295" s="37"/>
       <c r="R295" s="37"/>
       <c r="S295" s="34"/>
     </row>
     <row r="296" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B296" s="110">
+      <c r="B296" s="109">
         <v>4499961</v>
       </c>
-      <c r="C296" s="110">
+      <c r="C296" s="109">
         <v>9542417</v>
       </c>
-      <c r="D296" s="110">
+      <c r="D296" s="109">
         <v>13176348</v>
       </c>
-      <c r="E296" s="110">
+      <c r="E296" s="109">
         <v>15636617</v>
       </c>
       <c r="F296" s="83">
         <v>17917207</v>
       </c>
-      <c r="G296" s="57"/>
-[...1 lines deleted...]
-      <c r="I296" s="96"/>
+      <c r="G296" s="57">
+        <v>19849333</v>
+      </c>
+      <c r="H296" s="114"/>
+      <c r="I296" s="95"/>
       <c r="J296" s="57"/>
       <c r="K296" s="61"/>
       <c r="L296" s="61"/>
       <c r="M296" s="57"/>
       <c r="O296" s="35"/>
       <c r="P296" s="34"/>
       <c r="Q296" s="37"/>
       <c r="R296" s="37"/>
       <c r="S296" s="34"/>
     </row>
     <row r="297" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B297" s="125">
+      <c r="B297" s="123">
         <v>4499961</v>
       </c>
-      <c r="C297" s="125">
+      <c r="C297" s="123">
         <v>9542417</v>
       </c>
-      <c r="D297" s="125">
+      <c r="D297" s="123">
         <v>13176348</v>
       </c>
-      <c r="E297" s="125">
+      <c r="E297" s="123">
         <v>15636617</v>
       </c>
       <c r="F297" s="65">
         <v>17917207</v>
       </c>
-      <c r="G297" s="65"/>
-[...1 lines deleted...]
-      <c r="I297" s="97"/>
+      <c r="G297" s="65">
+        <v>19849333</v>
+      </c>
+      <c r="H297" s="99"/>
+      <c r="I297" s="96"/>
       <c r="J297" s="65"/>
       <c r="K297" s="38"/>
       <c r="L297" s="38"/>
       <c r="M297" s="65"/>
     </row>
     <row r="298" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="60" t="s">
         <v>33</v>
       </c>
       <c r="B298" s="67"/>
       <c r="C298" s="67"/>
       <c r="D298" s="67"/>
       <c r="E298" s="67"/>
       <c r="F298" s="67"/>
       <c r="G298" s="65"/>
       <c r="H298" s="65"/>
       <c r="I298" s="67"/>
       <c r="J298" s="67"/>
       <c r="K298" s="67"/>
       <c r="L298" s="67"/>
       <c r="M298" s="67"/>
     </row>
     <row r="299" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B299" s="57">
         <v>1651308</v>
       </c>
       <c r="C299" s="57">
         <v>3219996</v>
       </c>
       <c r="D299" s="57">
         <v>4591372</v>
       </c>
       <c r="E299" s="61">
         <v>5239554</v>
       </c>
-      <c r="F299" s="118">
+      <c r="F299" s="116">
         <v>5477684</v>
       </c>
-      <c r="G299" s="57"/>
-[...1 lines deleted...]
-      <c r="I299" s="96"/>
+      <c r="G299" s="57">
+        <v>5669467</v>
+      </c>
+      <c r="H299" s="94"/>
+      <c r="I299" s="95"/>
       <c r="J299" s="57"/>
       <c r="K299" s="61"/>
       <c r="L299" s="61"/>
       <c r="M299" s="57"/>
       <c r="O299" s="35"/>
       <c r="P299" s="34"/>
       <c r="Q299" s="34"/>
       <c r="R299" s="34"/>
       <c r="S299" s="34"/>
     </row>
     <row r="300" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B300" s="65">
         <v>111415</v>
       </c>
       <c r="C300" s="65">
         <v>225392</v>
       </c>
       <c r="D300" s="38">
         <v>324974</v>
       </c>
       <c r="E300" s="38">
         <v>383964</v>
       </c>
       <c r="F300" s="65">
         <v>383964</v>
       </c>
-      <c r="G300" s="65"/>
-[...1 lines deleted...]
-      <c r="I300" s="140"/>
+      <c r="G300" s="65">
+        <v>383964</v>
+      </c>
+      <c r="H300" s="96"/>
+      <c r="I300" s="138"/>
       <c r="J300" s="65"/>
       <c r="K300" s="38"/>
       <c r="L300" s="38"/>
       <c r="M300" s="65"/>
       <c r="O300" s="35"/>
       <c r="P300" s="34"/>
       <c r="Q300" s="34"/>
       <c r="R300" s="34"/>
       <c r="S300" s="34"/>
     </row>
     <row r="301" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B301" s="65">
         <v>2061</v>
       </c>
       <c r="C301" s="65">
         <v>4906</v>
       </c>
       <c r="D301" s="38">
         <v>7751</v>
       </c>
       <c r="E301" s="38">
         <v>10596</v>
       </c>
       <c r="F301" s="65">
         <v>12867</v>
       </c>
-      <c r="G301" s="65"/>
-[...1 lines deleted...]
-      <c r="I301" s="97"/>
+      <c r="G301" s="65">
+        <v>15138</v>
+      </c>
+      <c r="H301" s="96"/>
+      <c r="I301" s="96"/>
       <c r="J301" s="65"/>
       <c r="K301" s="38"/>
       <c r="L301" s="38"/>
       <c r="M301" s="65"/>
       <c r="O301" s="35"/>
       <c r="P301" s="36"/>
       <c r="Q301" s="34"/>
       <c r="R301" s="36"/>
       <c r="S301" s="34"/>
     </row>
     <row r="302" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B302" s="65">
         <v>44859</v>
       </c>
       <c r="C302" s="65">
         <v>83021</v>
       </c>
       <c r="D302" s="38">
         <v>118365</v>
       </c>
       <c r="E302" s="38">
         <v>118365</v>
       </c>
       <c r="F302" s="65">
         <v>123830</v>
       </c>
-      <c r="G302" s="65"/>
-[...1 lines deleted...]
-      <c r="I302" s="97"/>
+      <c r="G302" s="65">
+        <v>129295</v>
+      </c>
+      <c r="H302" s="96"/>
+      <c r="I302" s="96"/>
       <c r="J302" s="65"/>
       <c r="K302" s="38"/>
       <c r="L302" s="38"/>
       <c r="M302" s="65"/>
       <c r="O302" s="35"/>
       <c r="P302" s="36"/>
       <c r="Q302" s="36"/>
       <c r="R302" s="34"/>
       <c r="S302" s="34"/>
     </row>
     <row r="303" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B303" s="65">
         <v>2602</v>
       </c>
       <c r="C303" s="65">
         <v>4913</v>
       </c>
       <c r="D303" s="38">
         <v>7223</v>
       </c>
       <c r="E303" s="38">
         <v>9533</v>
       </c>
       <c r="F303" s="65">
         <v>12136</v>
       </c>
-      <c r="G303" s="65"/>
-[...1 lines deleted...]
-      <c r="I303" s="97"/>
+      <c r="G303" s="65">
+        <v>14738</v>
+      </c>
+      <c r="H303" s="96"/>
+      <c r="I303" s="96"/>
       <c r="J303" s="65"/>
       <c r="K303" s="38"/>
       <c r="L303" s="38"/>
       <c r="M303" s="65"/>
       <c r="O303" s="35"/>
       <c r="P303" s="36"/>
       <c r="Q303" s="34"/>
       <c r="R303" s="36"/>
       <c r="S303" s="34"/>
     </row>
     <row r="304" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B304" s="65">
         <v>1490371</v>
       </c>
       <c r="C304" s="65">
         <v>2901764</v>
       </c>
       <c r="D304" s="38">
         <v>4133059</v>
       </c>
       <c r="E304" s="38">
         <v>4717096</v>
       </c>
       <c r="F304" s="65">
         <v>4944887</v>
       </c>
-      <c r="G304" s="65"/>
-[...1 lines deleted...]
-      <c r="I304" s="97"/>
+      <c r="G304" s="65">
+        <v>5126331</v>
+      </c>
+      <c r="H304" s="96"/>
+      <c r="I304" s="96"/>
       <c r="J304" s="65"/>
       <c r="K304" s="38"/>
       <c r="L304" s="38"/>
       <c r="M304" s="65"/>
       <c r="O304" s="35"/>
       <c r="P304" s="34"/>
       <c r="Q304" s="34"/>
       <c r="R304" s="34"/>
       <c r="S304" s="34"/>
     </row>
     <row r="305" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B305" s="67"/>
       <c r="C305" s="67"/>
       <c r="D305" s="67"/>
       <c r="E305" s="67"/>
       <c r="F305" s="67"/>
       <c r="G305" s="67"/>
       <c r="H305" s="67"/>
       <c r="I305" s="67"/>
       <c r="J305" s="67"/>
-      <c r="K305" s="103"/>
-      <c r="L305" s="103"/>
+      <c r="K305" s="102"/>
+      <c r="L305" s="102"/>
       <c r="M305" s="67"/>
     </row>
     <row r="306" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B306" s="57">
         <v>773943</v>
       </c>
       <c r="C306" s="57">
         <v>2533406</v>
       </c>
       <c r="D306" s="57">
         <v>4384868</v>
       </c>
       <c r="E306" s="61">
         <v>6142456</v>
       </c>
       <c r="F306" s="57">
         <v>7535247</v>
       </c>
-      <c r="G306" s="57"/>
-[...1 lines deleted...]
-      <c r="I306" s="96"/>
+      <c r="G306" s="57">
+        <v>8542802</v>
+      </c>
+      <c r="H306" s="94"/>
+      <c r="I306" s="95"/>
       <c r="J306" s="57"/>
       <c r="K306" s="61"/>
       <c r="L306" s="61"/>
       <c r="M306" s="57"/>
       <c r="O306" s="35"/>
       <c r="P306" s="34"/>
       <c r="Q306" s="34"/>
       <c r="R306" s="34"/>
       <c r="S306" s="34"/>
     </row>
     <row r="307" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B307" s="38">
         <v>8352</v>
       </c>
       <c r="C307" s="65">
         <v>16808</v>
       </c>
       <c r="D307" s="38">
         <v>25609</v>
       </c>
       <c r="E307" s="38">
         <v>36909</v>
       </c>
       <c r="F307" s="65">
         <v>47304</v>
       </c>
-      <c r="G307" s="65"/>
-[...1 lines deleted...]
-      <c r="I307" s="97"/>
+      <c r="G307" s="65">
+        <v>58087</v>
+      </c>
+      <c r="H307" s="96"/>
+      <c r="I307" s="96"/>
       <c r="J307" s="65"/>
       <c r="K307" s="38"/>
       <c r="L307" s="38"/>
       <c r="M307" s="65"/>
       <c r="O307" s="35"/>
       <c r="P307" s="36"/>
       <c r="Q307" s="34"/>
       <c r="R307" s="34"/>
       <c r="S307" s="34"/>
     </row>
     <row r="308" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B308" s="38">
         <v>10323</v>
       </c>
       <c r="C308" s="65">
         <v>16538</v>
       </c>
       <c r="D308" s="38">
         <v>22985</v>
       </c>
       <c r="E308" s="38">
         <v>30243</v>
       </c>
       <c r="F308" s="65">
         <v>38957</v>
       </c>
-      <c r="G308" s="65"/>
-[...1 lines deleted...]
-      <c r="I308" s="97"/>
+      <c r="G308" s="65">
+        <v>48724</v>
+      </c>
+      <c r="H308" s="96"/>
+      <c r="I308" s="96"/>
       <c r="J308" s="65"/>
       <c r="K308" s="38"/>
       <c r="L308" s="38"/>
       <c r="M308" s="65"/>
       <c r="O308" s="35"/>
       <c r="P308" s="36"/>
       <c r="Q308" s="34"/>
       <c r="R308" s="34"/>
       <c r="S308" s="34"/>
     </row>
     <row r="309" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B309" s="38">
         <v>166301</v>
       </c>
       <c r="C309" s="65">
         <v>378634</v>
       </c>
       <c r="D309" s="38">
         <v>693006</v>
       </c>
       <c r="E309" s="38">
         <v>1010931</v>
       </c>
       <c r="F309" s="65">
         <v>1228831</v>
       </c>
-      <c r="G309" s="65"/>
-[...1 lines deleted...]
-      <c r="I309" s="97"/>
+      <c r="G309" s="65">
+        <v>1551456</v>
+      </c>
+      <c r="H309" s="96"/>
+      <c r="I309" s="96"/>
       <c r="J309" s="65"/>
       <c r="K309" s="38"/>
       <c r="L309" s="38"/>
       <c r="M309" s="65"/>
       <c r="O309" s="35"/>
       <c r="P309" s="34"/>
       <c r="Q309" s="34"/>
       <c r="R309" s="34"/>
       <c r="S309" s="34"/>
     </row>
     <row r="310" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B310" s="38">
         <v>14403</v>
       </c>
       <c r="C310" s="65">
         <v>20727</v>
       </c>
       <c r="D310" s="38">
         <v>27735</v>
       </c>
       <c r="E310" s="38">
         <v>34443</v>
       </c>
       <c r="F310" s="65">
         <v>40460</v>
       </c>
-      <c r="G310" s="65"/>
-[...1 lines deleted...]
-      <c r="I310" s="97"/>
+      <c r="G310" s="65">
+        <v>47046</v>
+      </c>
+      <c r="H310" s="96"/>
+      <c r="I310" s="96"/>
       <c r="J310" s="65"/>
       <c r="K310" s="38"/>
       <c r="L310" s="38"/>
       <c r="M310" s="65"/>
       <c r="O310" s="35"/>
       <c r="P310" s="36"/>
       <c r="Q310" s="34"/>
       <c r="R310" s="34"/>
       <c r="S310" s="34"/>
     </row>
     <row r="311" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B311" s="38">
         <v>8039</v>
       </c>
       <c r="C311" s="65">
         <v>16486</v>
       </c>
       <c r="D311" s="38">
         <v>24932</v>
       </c>
       <c r="E311" s="38">
         <v>33378</v>
       </c>
       <c r="F311" s="65">
         <v>41540</v>
       </c>
-      <c r="G311" s="65"/>
-[...1 lines deleted...]
-      <c r="I311" s="97"/>
+      <c r="G311" s="65">
+        <v>49701</v>
+      </c>
+      <c r="H311" s="96"/>
+      <c r="I311" s="96"/>
       <c r="J311" s="65"/>
       <c r="K311" s="38"/>
       <c r="L311" s="38"/>
       <c r="M311" s="65"/>
       <c r="O311" s="35"/>
       <c r="P311" s="36"/>
       <c r="Q311" s="34"/>
       <c r="R311" s="34"/>
       <c r="S311" s="34"/>
     </row>
     <row r="312" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B312" s="38">
         <v>29902</v>
       </c>
       <c r="C312" s="65">
         <v>47833</v>
       </c>
       <c r="D312" s="38">
         <v>64063</v>
       </c>
       <c r="E312" s="38">
         <v>83872</v>
       </c>
       <c r="F312" s="65">
         <v>103754</v>
       </c>
-      <c r="G312" s="65"/>
-[...1 lines deleted...]
-      <c r="I312" s="97"/>
+      <c r="G312" s="65">
+        <v>126207</v>
+      </c>
+      <c r="H312" s="96"/>
+      <c r="I312" s="96"/>
       <c r="J312" s="65"/>
       <c r="K312" s="38"/>
       <c r="L312" s="38"/>
       <c r="M312" s="65"/>
       <c r="O312" s="35"/>
       <c r="P312" s="36"/>
       <c r="Q312" s="34"/>
       <c r="R312" s="34"/>
       <c r="S312" s="34"/>
     </row>
     <row r="313" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B313" s="38">
         <v>9088</v>
       </c>
       <c r="C313" s="65">
         <v>16843</v>
       </c>
       <c r="D313" s="38">
         <v>24598</v>
       </c>
       <c r="E313" s="38">
         <v>32354</v>
       </c>
       <c r="F313" s="65">
         <v>40867</v>
       </c>
-      <c r="G313" s="65"/>
-[...1 lines deleted...]
-      <c r="I313" s="97"/>
+      <c r="G313" s="65">
+        <v>49381</v>
+      </c>
+      <c r="H313" s="96"/>
+      <c r="I313" s="96"/>
       <c r="J313" s="65"/>
       <c r="K313" s="38"/>
       <c r="L313" s="38"/>
       <c r="M313" s="65"/>
       <c r="O313" s="35"/>
       <c r="P313" s="36"/>
       <c r="Q313" s="34"/>
       <c r="R313" s="34"/>
       <c r="S313" s="34"/>
     </row>
     <row r="314" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B314" s="38">
         <v>1593</v>
       </c>
       <c r="C314" s="65">
         <v>4417</v>
       </c>
       <c r="D314" s="38">
         <v>7241</v>
       </c>
       <c r="E314" s="38">
         <v>10066</v>
       </c>
       <c r="F314" s="65">
         <v>11898</v>
       </c>
-      <c r="G314" s="65"/>
-[...1 lines deleted...]
-      <c r="I314" s="97"/>
+      <c r="G314" s="65">
+        <v>13730</v>
+      </c>
+      <c r="H314" s="96"/>
+      <c r="I314" s="96"/>
       <c r="J314" s="65"/>
       <c r="K314" s="38"/>
       <c r="L314" s="38"/>
       <c r="M314" s="65"/>
       <c r="O314" s="35"/>
       <c r="P314" s="36"/>
       <c r="Q314" s="34"/>
       <c r="R314" s="34"/>
       <c r="S314" s="34"/>
     </row>
     <row r="315" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B315" s="38">
         <v>12955</v>
       </c>
       <c r="C315" s="65">
         <v>26162</v>
       </c>
       <c r="D315" s="38">
         <v>39369</v>
       </c>
       <c r="E315" s="38">
         <v>52576</v>
       </c>
       <c r="F315" s="65">
         <v>65218</v>
       </c>
-      <c r="G315" s="65"/>
-[...1 lines deleted...]
-      <c r="I315" s="97"/>
+      <c r="G315" s="65">
+        <v>77861</v>
+      </c>
+      <c r="H315" s="96"/>
+      <c r="I315" s="96"/>
       <c r="J315" s="65"/>
       <c r="K315" s="38"/>
       <c r="L315" s="38"/>
       <c r="M315" s="65"/>
       <c r="O315" s="35"/>
       <c r="P315" s="36"/>
       <c r="Q315" s="34"/>
       <c r="R315" s="34"/>
       <c r="S315" s="34"/>
     </row>
     <row r="316" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B316" s="38">
         <v>12884</v>
       </c>
       <c r="C316" s="65">
         <v>28417</v>
       </c>
       <c r="D316" s="38">
         <v>43951</v>
       </c>
       <c r="E316" s="38">
         <v>59484</v>
       </c>
       <c r="F316" s="65">
         <v>73734</v>
       </c>
-      <c r="G316" s="65"/>
-[...1 lines deleted...]
-      <c r="I316" s="97"/>
+      <c r="G316" s="65">
+        <v>87984</v>
+      </c>
+      <c r="H316" s="96"/>
+      <c r="I316" s="96"/>
       <c r="J316" s="65"/>
       <c r="K316" s="38"/>
       <c r="L316" s="38"/>
       <c r="M316" s="65"/>
       <c r="O316" s="35"/>
       <c r="P316" s="36"/>
       <c r="Q316" s="34"/>
       <c r="R316" s="34"/>
       <c r="S316" s="34"/>
     </row>
     <row r="317" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B317" s="38">
         <v>18820</v>
       </c>
       <c r="C317" s="65">
         <v>37517</v>
       </c>
       <c r="D317" s="38">
         <v>57741</v>
       </c>
       <c r="E317" s="38">
         <v>79676</v>
       </c>
       <c r="F317" s="74">
         <v>101733</v>
       </c>
-      <c r="G317" s="65"/>
-[...1 lines deleted...]
-      <c r="I317" s="97"/>
+      <c r="G317" s="65">
+        <v>123913</v>
+      </c>
+      <c r="H317" s="96"/>
+      <c r="I317" s="96"/>
       <c r="J317" s="65"/>
       <c r="K317" s="38"/>
       <c r="L317" s="38"/>
       <c r="M317" s="65"/>
       <c r="O317" s="35"/>
       <c r="P317" s="34"/>
       <c r="Q317" s="34"/>
       <c r="R317" s="34"/>
       <c r="S317" s="34"/>
     </row>
     <row r="318" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A318" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B318" s="38">
         <v>2708</v>
       </c>
       <c r="C318" s="65">
         <v>7743</v>
       </c>
       <c r="D318" s="38">
         <v>12778</v>
       </c>
       <c r="E318" s="38">
         <v>17813</v>
       </c>
       <c r="F318" s="65">
         <v>20524</v>
       </c>
-      <c r="G318" s="65"/>
-[...1 lines deleted...]
-      <c r="I318" s="97"/>
+      <c r="G318" s="65">
+        <v>23236</v>
+      </c>
+      <c r="H318" s="96"/>
+      <c r="I318" s="96"/>
       <c r="J318" s="65"/>
       <c r="K318" s="38"/>
       <c r="L318" s="38"/>
       <c r="M318" s="65"/>
       <c r="O318" s="35"/>
       <c r="P318" s="36"/>
       <c r="Q318" s="34"/>
       <c r="R318" s="34"/>
       <c r="S318" s="34"/>
     </row>
     <row r="319" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B319" s="124">
+      <c r="B319" s="122">
         <v>478576</v>
       </c>
-      <c r="C319" s="135">
+      <c r="C319" s="133">
         <v>1915284</v>
       </c>
       <c r="D319" s="38">
         <v>3340863</v>
       </c>
       <c r="E319" s="38">
         <v>4660715</v>
       </c>
       <c r="F319" s="65">
         <v>5720430</v>
       </c>
-      <c r="G319" s="65"/>
-[...1 lines deleted...]
-      <c r="I319" s="97"/>
+      <c r="G319" s="65">
+        <v>6285481</v>
+      </c>
+      <c r="H319" s="96"/>
+      <c r="I319" s="96"/>
       <c r="J319" s="65"/>
       <c r="K319" s="38"/>
       <c r="L319" s="38"/>
       <c r="M319" s="65"/>
       <c r="O319" s="35"/>
       <c r="P319" s="34"/>
       <c r="Q319" s="34"/>
       <c r="R319" s="34"/>
       <c r="S319" s="34"/>
     </row>
     <row r="320" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="146" t="s">
+      <c r="A320" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="B320" s="146"/>
-      <c r="C320" s="146"/>
+      <c r="B320" s="147"/>
+      <c r="C320" s="147"/>
       <c r="D320" s="23"/>
       <c r="E320" s="23"/>
       <c r="F320" s="23"/>
       <c r="G320" s="24"/>
       <c r="H320" s="24"/>
       <c r="I320" s="24"/>
       <c r="J320" s="25"/>
       <c r="K320" s="25"/>
       <c r="L320" s="26"/>
       <c r="M320" s="22"/>
     </row>
     <row r="321" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A321" s="146" t="s">
+      <c r="A321" s="147" t="s">
         <v>46</v>
       </c>
-      <c r="B321" s="146"/>
-      <c r="C321" s="146"/>
+      <c r="B321" s="147"/>
+      <c r="C321" s="147"/>
       <c r="D321" s="27"/>
       <c r="E321" s="28"/>
       <c r="F321" s="27"/>
       <c r="G321" s="29"/>
       <c r="H321" s="30"/>
       <c r="I321" s="30"/>
       <c r="J321" s="31"/>
       <c r="K321" s="31"/>
     </row>
     <row r="322" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A322" s="146" t="s">
+      <c r="A322" s="147" t="s">
         <v>47</v>
       </c>
-      <c r="B322" s="146"/>
-      <c r="C322" s="146"/>
+      <c r="B322" s="147"/>
+      <c r="C322" s="147"/>
       <c r="D322" s="1"/>
       <c r="E322" s="8"/>
       <c r="F322" s="11"/>
       <c r="G322" s="15"/>
       <c r="H322" s="9"/>
       <c r="I322" s="9"/>
       <c r="J322" s="4"/>
       <c r="K322" s="4"/>
     </row>
     <row r="323" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A323" s="119"/>
-[...1 lines deleted...]
-      <c r="C323" s="119"/>
+      <c r="A323" s="117"/>
+      <c r="B323" s="117"/>
+      <c r="C323" s="117"/>
       <c r="D323" s="1"/>
       <c r="E323" s="21"/>
       <c r="F323" s="21"/>
       <c r="G323" s="21"/>
       <c r="H323" s="21"/>
       <c r="I323" s="21"/>
       <c r="J323" s="4"/>
       <c r="K323" s="4"/>
     </row>
     <row r="324" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="1"/>
       <c r="B324" s="19"/>
       <c r="C324" s="1"/>
       <c r="D324" s="1"/>
       <c r="E324" s="1"/>
       <c r="F324" s="1"/>
       <c r="G324" s="1"/>
       <c r="H324" s="1"/>
       <c r="I324" s="1"/>
       <c r="J324" s="4"/>
       <c r="K324" s="4"/>
       <c r="L324" s="18"/>
       <c r="M324" s="4"/>
     </row>
     <row r="325" spans="1:13" x14ac:dyDescent="0.2">
@@ -10132,126 +10686,126 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A322:C322"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A320:C320"/>
     <mergeCell ref="A321:C321"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>