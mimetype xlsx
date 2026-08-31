--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист3" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$319</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист3!$A$4:$M$328</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="73">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -575,51 +575,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="154">
+  <cellXfs count="156">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -929,50 +929,54 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
@@ -1263,129 +1267,129 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S325"/>
+  <dimension ref="A1:S334"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H320" sqref="H320"/>
+      <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="15" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="19.28515625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="148" t="s">
+      <c r="A1" s="150" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="148"/>
-[...10 lines deleted...]
-      <c r="M1" s="148"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="2"/>
       <c r="F2" s="10"/>
       <c r="G2" s="14"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="149"/>
-      <c r="B3" s="151" t="s">
+      <c r="A3" s="151"/>
+      <c r="B3" s="153" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="152"/>
-[...9 lines deleted...]
-      <c r="M3" s="153"/>
+      <c r="C3" s="154"/>
+      <c r="D3" s="154"/>
+      <c r="E3" s="154"/>
+      <c r="F3" s="154"/>
+      <c r="G3" s="154"/>
+      <c r="H3" s="154"/>
+      <c r="I3" s="154"/>
+      <c r="J3" s="154"/>
+      <c r="K3" s="154"/>
+      <c r="L3" s="154"/>
+      <c r="M3" s="155"/>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="150"/>
+      <c r="A4" s="152"/>
       <c r="B4" s="51" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="53" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="54" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="51" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="51" t="s">
@@ -1420,9299 +1424,10042 @@
       <c r="L5" s="59"/>
       <c r="M5" s="57"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="61">
         <v>289095671</v>
       </c>
       <c r="C6" s="61">
         <v>548432627</v>
       </c>
       <c r="D6" s="61">
         <v>889179170</v>
       </c>
       <c r="E6" s="62">
         <v>1331973307</v>
       </c>
       <c r="F6" s="61">
         <v>1704222717</v>
       </c>
       <c r="G6" s="57">
         <v>2018330635</v>
       </c>
-      <c r="H6" s="57"/>
+      <c r="H6" s="61">
+        <v>2278822665</v>
+      </c>
       <c r="I6" s="57"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="38">
         <v>456074</v>
       </c>
       <c r="C7" s="38">
         <v>531113</v>
       </c>
       <c r="D7" s="127">
         <v>604132</v>
       </c>
       <c r="E7" s="64">
         <v>689911</v>
       </c>
       <c r="F7" s="38">
         <v>1518173</v>
       </c>
       <c r="G7" s="127">
         <v>2360112</v>
       </c>
-      <c r="H7" s="65"/>
+      <c r="H7" s="127">
+        <v>3185501</v>
+      </c>
       <c r="I7" s="65"/>
       <c r="J7" s="118"/>
       <c r="K7" s="118"/>
       <c r="L7" s="118"/>
       <c r="M7" s="129"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="65">
         <v>31945</v>
       </c>
       <c r="C8" s="38">
         <v>56063</v>
       </c>
       <c r="D8" s="127">
         <v>80412</v>
       </c>
       <c r="E8" s="64">
         <v>105572</v>
       </c>
       <c r="F8" s="38">
         <v>128734</v>
       </c>
       <c r="G8" s="127">
         <v>152948</v>
       </c>
-      <c r="H8" s="65"/>
+      <c r="H8" s="127">
+        <v>177985</v>
+      </c>
       <c r="I8" s="65"/>
       <c r="J8" s="118"/>
       <c r="K8" s="118"/>
       <c r="L8" s="118"/>
       <c r="M8" s="129"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="65">
         <v>252743207</v>
       </c>
       <c r="C9" s="38">
         <v>471432200</v>
       </c>
       <c r="D9" s="127">
         <v>770168841</v>
       </c>
       <c r="E9" s="127">
         <v>1173386937</v>
       </c>
       <c r="F9" s="127">
         <v>1506113173</v>
       </c>
       <c r="G9" s="127">
         <v>1784065375</v>
       </c>
-      <c r="H9" s="65"/>
+      <c r="H9" s="127">
+        <v>2000624043</v>
+      </c>
       <c r="I9" s="129"/>
       <c r="J9" s="127"/>
       <c r="K9" s="118"/>
       <c r="L9" s="118"/>
       <c r="M9" s="129"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="65">
         <v>22783</v>
       </c>
       <c r="C10" s="38">
         <v>176254</v>
       </c>
       <c r="D10" s="127">
         <v>330409</v>
       </c>
       <c r="E10" s="127">
         <v>484263</v>
       </c>
       <c r="F10" s="127">
         <v>501855</v>
       </c>
       <c r="G10" s="127">
         <v>520016</v>
       </c>
-      <c r="H10" s="65"/>
+      <c r="H10" s="127">
+        <v>548780</v>
+      </c>
       <c r="I10" s="129"/>
       <c r="J10" s="127"/>
       <c r="K10" s="118"/>
       <c r="L10" s="118"/>
       <c r="M10" s="129"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="65">
         <v>11173</v>
       </c>
       <c r="C11" s="38">
         <v>138723</v>
       </c>
       <c r="D11" s="127">
         <v>266272</v>
       </c>
       <c r="E11" s="127">
         <v>393821</v>
       </c>
       <c r="F11" s="127">
         <v>584466</v>
       </c>
       <c r="G11" s="127">
         <v>775110</v>
       </c>
-      <c r="H11" s="65"/>
+      <c r="H11" s="127">
+        <v>960784</v>
+      </c>
       <c r="I11" s="129"/>
       <c r="J11" s="127"/>
       <c r="K11" s="118"/>
       <c r="L11" s="118"/>
       <c r="M11" s="129"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="65">
         <v>8912375</v>
       </c>
       <c r="C12" s="38">
         <v>17429044</v>
       </c>
       <c r="D12" s="127">
         <v>26910844</v>
       </c>
       <c r="E12" s="127">
         <v>37369284</v>
       </c>
       <c r="F12" s="127">
         <v>50418187</v>
       </c>
       <c r="G12" s="127">
         <v>61812253</v>
       </c>
-      <c r="H12" s="65"/>
+      <c r="H12" s="127">
+        <v>72629124</v>
+      </c>
       <c r="I12" s="129"/>
       <c r="J12" s="127"/>
       <c r="K12" s="118"/>
       <c r="L12" s="118"/>
       <c r="M12" s="129"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="65">
         <v>62748</v>
       </c>
       <c r="C13" s="38">
         <v>395638</v>
       </c>
       <c r="D13" s="127">
         <v>728528</v>
       </c>
       <c r="E13" s="127">
         <v>1061418</v>
       </c>
       <c r="F13" s="127">
         <v>1215182</v>
       </c>
       <c r="G13" s="127">
         <v>1368946</v>
       </c>
-      <c r="H13" s="65"/>
+      <c r="H13" s="127">
+        <v>1527720</v>
+      </c>
       <c r="I13" s="129"/>
       <c r="J13" s="127"/>
       <c r="K13" s="118"/>
       <c r="L13" s="118"/>
       <c r="M13" s="129"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="65">
         <v>10448</v>
       </c>
       <c r="C14" s="38">
         <v>22127</v>
       </c>
       <c r="D14" s="127">
         <v>33806</v>
       </c>
       <c r="E14" s="127">
         <v>45486</v>
       </c>
       <c r="F14" s="127">
         <v>56173</v>
       </c>
       <c r="G14" s="127">
         <v>66860</v>
       </c>
-      <c r="H14" s="65"/>
+      <c r="H14" s="127">
+        <v>80913</v>
+      </c>
       <c r="I14" s="129"/>
       <c r="J14" s="127"/>
       <c r="K14" s="118"/>
       <c r="L14" s="118"/>
       <c r="M14" s="129"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="65">
         <v>24895</v>
       </c>
       <c r="C15" s="38">
         <v>51709</v>
       </c>
       <c r="D15" s="127">
         <v>78522</v>
       </c>
       <c r="E15" s="127">
         <v>105336</v>
       </c>
       <c r="F15" s="127">
         <v>133518</v>
       </c>
       <c r="G15" s="127">
         <v>161701</v>
       </c>
-      <c r="H15" s="65"/>
+      <c r="H15" s="127">
+        <v>186225</v>
+      </c>
       <c r="I15" s="129"/>
       <c r="J15" s="127"/>
       <c r="K15" s="118"/>
       <c r="L15" s="118"/>
       <c r="M15" s="129"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="65">
         <v>22442</v>
       </c>
       <c r="C16" s="38">
         <v>44513</v>
       </c>
       <c r="D16" s="127">
         <v>66585</v>
       </c>
       <c r="E16" s="127">
         <v>88656</v>
       </c>
       <c r="F16" s="127">
         <v>108504</v>
       </c>
       <c r="G16" s="127">
         <v>128353</v>
       </c>
-      <c r="H16" s="65"/>
+      <c r="H16" s="127">
+        <v>147562</v>
+      </c>
       <c r="I16" s="129"/>
       <c r="J16" s="127"/>
       <c r="K16" s="118"/>
       <c r="L16" s="118"/>
       <c r="M16" s="129"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="65">
         <v>2535756</v>
       </c>
       <c r="C17" s="38">
         <v>5279897</v>
       </c>
       <c r="D17" s="127">
         <v>7697857</v>
       </c>
       <c r="E17" s="127">
         <v>9430563</v>
       </c>
       <c r="F17" s="127">
         <v>10201304</v>
       </c>
       <c r="G17" s="127">
         <v>10985011</v>
       </c>
-      <c r="H17" s="65"/>
+      <c r="H17" s="127">
+        <v>12439397</v>
+      </c>
       <c r="I17" s="129"/>
       <c r="J17" s="127"/>
       <c r="K17" s="118"/>
       <c r="L17" s="118"/>
       <c r="M17" s="129"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="65">
         <v>46063</v>
       </c>
       <c r="C18" s="38">
         <v>151855</v>
       </c>
       <c r="D18" s="127">
         <v>257648</v>
       </c>
       <c r="E18" s="127">
         <v>363440</v>
       </c>
       <c r="F18" s="127">
         <v>409507</v>
       </c>
       <c r="G18" s="127">
         <v>455574</v>
       </c>
-      <c r="H18" s="65"/>
+      <c r="H18" s="127">
+        <v>530981</v>
+      </c>
       <c r="I18" s="129"/>
       <c r="J18" s="127"/>
       <c r="K18" s="118"/>
       <c r="L18" s="118"/>
       <c r="M18" s="129"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="65">
         <v>23780304</v>
       </c>
       <c r="C19" s="38">
         <v>51842896</v>
       </c>
       <c r="D19" s="127">
         <v>80619907</v>
       </c>
       <c r="E19" s="64">
         <v>106445509</v>
       </c>
       <c r="F19" s="38">
         <v>130133314</v>
       </c>
       <c r="G19" s="127">
         <v>152031798</v>
       </c>
-      <c r="H19" s="65"/>
+      <c r="H19" s="127">
+        <v>180932355</v>
+      </c>
       <c r="I19" s="65"/>
       <c r="J19" s="118"/>
       <c r="K19" s="118"/>
       <c r="L19" s="118"/>
       <c r="M19" s="129"/>
     </row>
     <row r="20" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="68"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61">
         <v>251796306</v>
       </c>
       <c r="C21" s="61">
         <v>468193399</v>
       </c>
       <c r="D21" s="61">
         <v>764514744</v>
       </c>
       <c r="E21" s="61">
         <v>1167846501</v>
       </c>
       <c r="F21" s="57">
         <v>1503780126</v>
       </c>
       <c r="G21" s="57">
         <v>1784019846</v>
       </c>
-      <c r="H21" s="70"/>
+      <c r="H21" s="70">
+        <v>2003267329</v>
+      </c>
       <c r="I21" s="57"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="65">
         <v>401490</v>
       </c>
       <c r="C22" s="65">
         <v>430881</v>
       </c>
       <c r="D22" s="38">
         <v>448205</v>
       </c>
       <c r="E22" s="38">
         <v>475836</v>
       </c>
       <c r="F22" s="65">
         <v>1246880</v>
       </c>
       <c r="G22" s="65">
         <v>2035700</v>
       </c>
-      <c r="H22" s="65"/>
+      <c r="H22" s="65">
+        <v>2806745</v>
+      </c>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="67">
         <v>7440</v>
       </c>
       <c r="C23" s="123">
         <v>11161</v>
       </c>
       <c r="D23" s="124">
         <v>14881</v>
       </c>
       <c r="E23" s="124">
         <v>18601</v>
       </c>
       <c r="F23" s="65">
         <v>18601</v>
       </c>
       <c r="G23" s="65">
         <v>18601</v>
       </c>
-      <c r="H23" s="65"/>
+      <c r="H23" s="65">
+        <v>18601</v>
+      </c>
       <c r="J23" s="65"/>
       <c r="K23" s="65"/>
       <c r="L23" s="65"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="65">
         <v>245964753</v>
       </c>
       <c r="C24" s="65">
         <v>457702136</v>
       </c>
       <c r="D24" s="127">
         <v>748331826</v>
       </c>
       <c r="E24" s="38">
         <v>1144635520</v>
       </c>
       <c r="F24" s="65">
         <v>1470348226</v>
       </c>
       <c r="G24" s="65">
         <v>1742031297</v>
       </c>
-      <c r="H24" s="65"/>
+      <c r="H24" s="89">
+        <v>1953413968</v>
+      </c>
       <c r="I24" s="38"/>
       <c r="J24" s="65"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="71" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="65">
         <v>5356941</v>
       </c>
       <c r="C25" s="65">
         <v>9738940</v>
       </c>
       <c r="D25" s="127">
         <v>15164949</v>
       </c>
       <c r="E25" s="38">
         <v>21917060</v>
       </c>
       <c r="F25" s="65">
         <v>31329502</v>
       </c>
       <c r="G25" s="65">
         <v>39059898</v>
       </c>
-      <c r="H25" s="65"/>
+      <c r="H25" s="89">
+        <v>46137738</v>
+      </c>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="65">
         <v>25716</v>
       </c>
       <c r="C26" s="65">
         <v>26533</v>
       </c>
       <c r="D26" s="127">
         <v>27350</v>
       </c>
       <c r="E26" s="38">
         <v>28167</v>
       </c>
       <c r="F26" s="65">
         <v>28984</v>
       </c>
       <c r="G26" s="65">
         <v>29801</v>
       </c>
-      <c r="H26" s="65"/>
+      <c r="H26" s="89">
+        <v>31051</v>
+      </c>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="71" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="123">
         <v>13783</v>
       </c>
       <c r="C27" s="65">
         <v>48894</v>
       </c>
       <c r="D27" s="38">
         <v>84006</v>
       </c>
       <c r="E27" s="38">
         <v>119118</v>
       </c>
       <c r="F27" s="125">
         <v>126699</v>
       </c>
       <c r="G27" s="65">
         <v>134280</v>
       </c>
-      <c r="H27" s="65"/>
+      <c r="H27" s="65">
+        <v>141862</v>
+      </c>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="65">
         <v>26184</v>
       </c>
       <c r="C28" s="65">
         <v>234857</v>
       </c>
       <c r="D28" s="38">
         <v>443530</v>
       </c>
       <c r="E28" s="38">
         <v>652203</v>
       </c>
       <c r="F28" s="65">
         <v>681238</v>
       </c>
       <c r="G28" s="65">
         <v>710274</v>
       </c>
-      <c r="H28" s="65"/>
+      <c r="H28" s="65">
+        <v>717370</v>
+      </c>
       <c r="I28" s="65"/>
       <c r="J28" s="65"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="67"/>
       <c r="C29" s="67"/>
       <c r="D29" s="67"/>
       <c r="E29" s="75"/>
       <c r="F29" s="76"/>
       <c r="G29" s="65"/>
       <c r="H29" s="65"/>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="67"/>
       <c r="L29" s="67"/>
       <c r="M29" s="67"/>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="57">
         <v>242417566</v>
       </c>
       <c r="C30" s="61">
         <v>451765171</v>
       </c>
       <c r="D30" s="61">
         <v>739867360</v>
       </c>
       <c r="E30" s="61">
         <v>1135221993</v>
       </c>
       <c r="F30" s="61">
         <v>1460489924</v>
       </c>
       <c r="G30" s="57">
         <v>1730439722</v>
       </c>
-      <c r="H30" s="70"/>
+      <c r="H30" s="57">
+        <v>1939950463</v>
+      </c>
       <c r="I30" s="57"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="65">
         <v>237996404</v>
       </c>
       <c r="C31" s="38">
         <v>443186716</v>
       </c>
       <c r="D31" s="127">
         <v>726330892</v>
       </c>
       <c r="E31" s="38">
         <v>1115786194</v>
       </c>
       <c r="F31" s="38">
         <v>1432685786</v>
       </c>
       <c r="G31" s="65">
         <v>1695981450</v>
       </c>
-      <c r="H31" s="65"/>
+      <c r="H31" s="65">
+        <v>1898841179</v>
+      </c>
       <c r="I31" s="65"/>
       <c r="J31" s="127"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="65">
         <v>4421162</v>
       </c>
       <c r="C32" s="38">
         <v>8578455</v>
       </c>
       <c r="D32" s="127">
         <v>13536468</v>
       </c>
       <c r="E32" s="38">
         <v>19435799</v>
       </c>
       <c r="F32" s="38">
         <v>27804138</v>
       </c>
       <c r="G32" s="65">
         <v>34458272</v>
       </c>
-      <c r="H32" s="65"/>
+      <c r="H32" s="65">
+        <v>41109284</v>
+      </c>
       <c r="I32" s="65"/>
       <c r="J32" s="127"/>
       <c r="K32" s="38"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="67"/>
       <c r="C33" s="67"/>
       <c r="D33" s="67"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="65"/>
       <c r="H33" s="65"/>
       <c r="I33" s="67"/>
       <c r="J33" s="73"/>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="57">
         <v>237775271</v>
       </c>
       <c r="C34" s="61">
         <v>443246822</v>
       </c>
       <c r="D34" s="61">
         <v>726850318</v>
       </c>
       <c r="E34" s="61">
         <v>1118526297</v>
       </c>
       <c r="F34" s="57">
         <v>1439491365</v>
       </c>
       <c r="G34" s="57">
         <v>1704753278</v>
       </c>
-      <c r="H34" s="61"/>
+      <c r="H34" s="57">
+        <v>1911671937</v>
+      </c>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="65">
         <v>233828513</v>
       </c>
       <c r="C35" s="38">
         <v>435530198</v>
       </c>
       <c r="D35" s="127">
         <v>714719496</v>
       </c>
       <c r="E35" s="38">
         <v>1101074446</v>
       </c>
       <c r="F35" s="65">
         <v>1414368953</v>
       </c>
       <c r="G35" s="65">
         <v>1673593470</v>
       </c>
-      <c r="H35" s="38"/>
+      <c r="H35" s="65">
+        <v>1874442739</v>
+      </c>
       <c r="I35" s="38"/>
       <c r="J35" s="127"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="65"/>
     </row>
     <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="65">
         <v>3946758</v>
       </c>
       <c r="C36" s="38">
         <v>7716624</v>
       </c>
       <c r="D36" s="127">
         <v>12130822</v>
       </c>
       <c r="E36" s="38">
         <v>17451851</v>
       </c>
       <c r="F36" s="65">
         <v>25122412</v>
       </c>
       <c r="G36" s="65">
         <v>31159808</v>
       </c>
-      <c r="H36" s="38"/>
+      <c r="H36" s="65">
+        <v>37229198</v>
+      </c>
       <c r="I36" s="38"/>
       <c r="J36" s="127"/>
       <c r="K36" s="38"/>
       <c r="L36" s="38"/>
       <c r="M36" s="65"/>
     </row>
     <row r="37" spans="1:13" s="20" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="79"/>
       <c r="G37" s="65"/>
       <c r="H37" s="65"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
     </row>
     <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="57">
         <v>4642295</v>
       </c>
       <c r="C38" s="61">
         <v>8518349</v>
       </c>
       <c r="D38" s="61">
         <v>13017042</v>
       </c>
       <c r="E38" s="61">
         <v>16695696</v>
       </c>
       <c r="F38" s="57">
         <v>20998559</v>
       </c>
       <c r="G38" s="61">
         <v>25686444</v>
       </c>
-      <c r="H38" s="57"/>
+      <c r="H38" s="57">
+        <v>28278526</v>
+      </c>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="65">
         <v>4167891</v>
       </c>
       <c r="C39" s="38">
         <v>7656518</v>
       </c>
       <c r="D39" s="38">
         <v>11611396</v>
       </c>
       <c r="E39" s="38">
         <v>14711748</v>
       </c>
       <c r="F39" s="65">
         <v>18316833</v>
       </c>
       <c r="G39" s="127">
         <v>22387980</v>
       </c>
-      <c r="H39" s="65"/>
+      <c r="H39" s="65">
+        <v>24398440</v>
+      </c>
       <c r="I39" s="38"/>
       <c r="J39" s="127"/>
       <c r="K39" s="38"/>
       <c r="L39" s="38"/>
       <c r="M39" s="65"/>
     </row>
     <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="65">
         <v>474404</v>
       </c>
       <c r="C40" s="38">
         <v>861831</v>
       </c>
       <c r="D40" s="38">
         <v>1405646</v>
       </c>
       <c r="E40" s="38">
         <v>1983948</v>
       </c>
       <c r="F40" s="65">
         <v>2681726</v>
       </c>
       <c r="G40" s="127">
         <v>3298464</v>
       </c>
-      <c r="H40" s="65"/>
+      <c r="H40" s="65">
+        <v>3880086</v>
+      </c>
       <c r="I40" s="38"/>
       <c r="J40" s="127"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="65"/>
     </row>
     <row r="41" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="67"/>
       <c r="C41" s="67"/>
       <c r="D41" s="67"/>
       <c r="E41" s="67"/>
       <c r="F41" s="67"/>
       <c r="G41" s="65"/>
       <c r="H41" s="65"/>
       <c r="I41" s="67"/>
       <c r="J41" s="67"/>
       <c r="K41" s="67"/>
       <c r="L41" s="67"/>
       <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="57">
         <v>81991</v>
       </c>
       <c r="C42" s="81">
         <v>396241</v>
       </c>
       <c r="D42" s="61">
         <v>698424</v>
       </c>
       <c r="E42" s="57">
         <v>1010915</v>
       </c>
       <c r="F42" s="82">
         <v>1062521</v>
       </c>
       <c r="G42" s="57">
         <v>1131903</v>
       </c>
-      <c r="H42" s="70"/>
+      <c r="H42" s="70">
+        <v>1162004</v>
+      </c>
       <c r="I42" s="83"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="123">
         <v>8</v>
       </c>
       <c r="C43" s="84">
         <v>29399</v>
       </c>
       <c r="D43" s="38">
         <v>46723</v>
       </c>
       <c r="E43" s="38">
         <v>74354</v>
       </c>
       <c r="F43" s="65">
         <v>78463</v>
       </c>
       <c r="G43" s="65">
         <v>100347</v>
       </c>
-      <c r="H43" s="65"/>
+      <c r="H43" s="65">
+        <v>104456</v>
+      </c>
       <c r="I43" s="85"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="65"/>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="72" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="124">
         <v>7440</v>
       </c>
       <c r="C44" s="124">
         <v>11161</v>
       </c>
       <c r="D44" s="124">
         <v>14881</v>
       </c>
       <c r="E44" s="124">
         <v>18601</v>
       </c>
       <c r="F44" s="65">
         <v>18601</v>
       </c>
       <c r="G44" s="144">
         <v>18601</v>
       </c>
-      <c r="H44" s="65"/>
+      <c r="H44" s="3">
+        <v>18601</v>
+      </c>
       <c r="I44" s="38"/>
       <c r="J44" s="38"/>
       <c r="M44" s="65"/>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="124">
         <v>7848</v>
       </c>
       <c r="C45" s="84">
         <v>12706</v>
       </c>
       <c r="D45" s="38">
         <v>17564</v>
       </c>
       <c r="E45" s="38">
         <v>22421</v>
       </c>
       <c r="F45" s="65">
         <v>28579</v>
       </c>
       <c r="G45" s="144">
         <v>34736</v>
       </c>
-      <c r="H45" s="65"/>
+      <c r="H45" s="65">
+        <v>40893</v>
+      </c>
       <c r="I45" s="85"/>
       <c r="J45" s="38"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="124">
         <v>25912</v>
       </c>
       <c r="C46" s="84">
         <v>57592</v>
       </c>
       <c r="D46" s="38">
         <v>89273</v>
       </c>
       <c r="E46" s="38">
         <v>120954</v>
       </c>
       <c r="F46" s="65">
         <v>124861</v>
       </c>
       <c r="G46" s="144">
         <v>128768</v>
       </c>
-      <c r="H46" s="65"/>
+      <c r="H46" s="65">
+        <v>132676</v>
+      </c>
       <c r="I46" s="85"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
       <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="124">
         <v>817</v>
       </c>
       <c r="C47" s="84">
         <v>1634</v>
       </c>
       <c r="D47" s="38">
         <v>2451</v>
       </c>
       <c r="E47" s="38">
         <v>3268</v>
       </c>
       <c r="F47" s="65">
         <v>4085</v>
       </c>
       <c r="G47" s="65">
         <v>4902</v>
       </c>
-      <c r="H47" s="65"/>
+      <c r="H47" s="65">
+        <v>6152</v>
+      </c>
       <c r="I47" s="85"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="38"/>
       <c r="M47" s="65"/>
     </row>
     <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="140">
         <v>13783</v>
       </c>
       <c r="C48" s="84">
         <v>48894</v>
       </c>
       <c r="D48" s="38">
         <v>84006</v>
       </c>
       <c r="E48" s="38">
         <v>119118</v>
       </c>
       <c r="F48" s="65">
         <v>126699</v>
       </c>
       <c r="G48" s="65">
         <v>134280</v>
       </c>
-      <c r="H48" s="65"/>
+      <c r="H48" s="65">
+        <v>141862</v>
+      </c>
       <c r="I48" s="85"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="38"/>
       <c r="M48" s="65"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B49" s="123">
         <v>26184</v>
       </c>
       <c r="C49" s="84">
         <v>234857</v>
       </c>
       <c r="D49" s="38">
         <v>443530</v>
       </c>
       <c r="E49" s="38">
         <v>652203</v>
       </c>
       <c r="F49" s="65">
         <v>681238</v>
       </c>
       <c r="G49" s="65">
         <v>710274</v>
       </c>
-      <c r="H49" s="65"/>
+      <c r="H49" s="65">
+        <v>717370</v>
+      </c>
       <c r="I49" s="85"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="38"/>
       <c r="M49" s="65"/>
     </row>
     <row r="50" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="67"/>
       <c r="C50" s="67"/>
       <c r="D50" s="67"/>
       <c r="E50" s="67"/>
       <c r="F50" s="67"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="67"/>
       <c r="J50" s="67"/>
       <c r="K50" s="67"/>
       <c r="L50" s="67"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="61">
         <v>9296749</v>
       </c>
       <c r="C51" s="57">
         <v>16031987</v>
       </c>
       <c r="D51" s="61">
         <v>23948959</v>
       </c>
       <c r="E51" s="57">
         <v>31613593</v>
       </c>
       <c r="F51" s="57">
         <v>42227681</v>
       </c>
       <c r="G51" s="57">
         <v>52448221</v>
       </c>
-      <c r="H51" s="61"/>
+      <c r="H51" s="61">
+        <v>62154862</v>
+      </c>
       <c r="I51" s="57"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="57"/>
     </row>
     <row r="52" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="38">
         <v>401482</v>
       </c>
       <c r="C52" s="65">
         <v>401482</v>
       </c>
       <c r="D52" s="38">
         <v>401482</v>
       </c>
       <c r="E52" s="65">
         <v>401482</v>
       </c>
       <c r="F52" s="65">
         <v>1168417</v>
       </c>
       <c r="G52" s="65">
         <v>1935353</v>
       </c>
-      <c r="H52" s="86"/>
+      <c r="H52" s="86">
+        <v>2702289</v>
+      </c>
       <c r="I52" s="65"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="38"/>
       <c r="M52" s="65"/>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="38">
         <v>7960501</v>
       </c>
       <c r="C53" s="65">
         <v>14502714</v>
       </c>
       <c r="D53" s="38">
         <v>21983370</v>
       </c>
       <c r="E53" s="38">
         <v>28826905</v>
       </c>
       <c r="F53" s="65">
         <v>37633861</v>
       </c>
       <c r="G53" s="65">
         <v>46015111</v>
       </c>
-      <c r="H53" s="65"/>
+      <c r="H53" s="65">
+        <v>54531896</v>
+      </c>
       <c r="I53" s="65"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="38"/>
       <c r="M53" s="65"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="38">
         <v>909867</v>
       </c>
       <c r="C54" s="65">
         <v>1102892</v>
       </c>
       <c r="D54" s="38">
         <v>1539208</v>
       </c>
       <c r="E54" s="38">
         <v>2360307</v>
       </c>
       <c r="F54" s="65">
         <v>3400503</v>
       </c>
       <c r="G54" s="65">
         <v>4472858</v>
       </c>
-      <c r="H54" s="65"/>
+      <c r="H54" s="65">
+        <v>4895778</v>
+      </c>
       <c r="I54" s="65"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="38"/>
       <c r="M54" s="65"/>
     </row>
     <row r="55" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B55" s="38">
         <v>24899</v>
       </c>
       <c r="C55" s="65">
         <v>24899</v>
       </c>
       <c r="D55" s="38">
         <v>24899</v>
       </c>
       <c r="E55" s="38">
         <v>24899</v>
       </c>
       <c r="F55" s="65">
         <v>24899</v>
       </c>
       <c r="G55" s="65">
         <v>24899</v>
       </c>
-      <c r="H55" s="65"/>
+      <c r="H55" s="65">
+        <v>24899</v>
+      </c>
       <c r="I55" s="65"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="38"/>
       <c r="M55" s="65"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="67"/>
       <c r="C56" s="67"/>
       <c r="D56" s="67"/>
       <c r="E56" s="67"/>
       <c r="F56" s="67"/>
       <c r="G56" s="65"/>
       <c r="H56" s="65"/>
       <c r="I56" s="67"/>
       <c r="J56" s="67"/>
       <c r="K56" s="67"/>
       <c r="L56" s="67"/>
       <c r="M56" s="67"/>
     </row>
     <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="61">
         <v>24376778</v>
       </c>
       <c r="C57" s="61">
         <v>53323315</v>
       </c>
       <c r="D57" s="61">
         <v>84811930</v>
       </c>
       <c r="E57" s="61">
         <v>114035519</v>
       </c>
       <c r="F57" s="61">
         <v>141203922</v>
       </c>
       <c r="G57" s="61">
         <v>166656300</v>
       </c>
-      <c r="H57" s="70"/>
+      <c r="H57" s="61">
+        <v>197022191</v>
+      </c>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="38">
         <v>46232</v>
       </c>
       <c r="C58" s="38">
         <v>83425</v>
       </c>
       <c r="D58" s="38">
         <v>130318</v>
       </c>
       <c r="E58" s="38">
         <v>177166</v>
       </c>
       <c r="F58" s="38">
         <v>223989</v>
       </c>
       <c r="G58" s="127">
         <v>266325</v>
       </c>
-      <c r="H58" s="128"/>
+      <c r="H58" s="38">
+        <v>309596</v>
+      </c>
       <c r="I58" s="38"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="38"/>
       <c r="M58" s="65"/>
     </row>
     <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="38">
         <v>14182</v>
       </c>
       <c r="C59" s="38">
         <v>28364</v>
       </c>
       <c r="D59" s="38">
         <v>42546</v>
       </c>
       <c r="E59" s="38">
         <v>56728</v>
       </c>
       <c r="F59" s="38">
         <v>71175</v>
       </c>
       <c r="G59" s="127">
         <v>85623</v>
       </c>
-      <c r="H59" s="128"/>
+      <c r="H59" s="38">
+        <v>97748</v>
+      </c>
       <c r="I59" s="38"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="38"/>
       <c r="M59" s="38"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="38">
         <v>6349079</v>
       </c>
       <c r="C60" s="38">
         <v>12826294</v>
       </c>
       <c r="D60" s="38">
         <v>20370325</v>
       </c>
       <c r="E60" s="129">
         <v>26804902</v>
       </c>
       <c r="F60" s="127">
         <v>33447204</v>
       </c>
       <c r="G60" s="38">
         <v>39243784</v>
       </c>
-      <c r="H60" s="128"/>
+      <c r="H60" s="38">
+        <v>44056184</v>
+      </c>
       <c r="I60" s="38"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="38"/>
       <c r="M60" s="38"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B61" s="38">
         <v>6320</v>
       </c>
       <c r="C61" s="38">
         <v>150622</v>
       </c>
       <c r="D61" s="38">
         <v>294923</v>
       </c>
       <c r="E61" s="129">
         <v>439225</v>
       </c>
       <c r="F61" s="127">
         <v>448528</v>
       </c>
       <c r="G61" s="38">
         <v>457832</v>
       </c>
-      <c r="H61" s="128"/>
+      <c r="H61" s="38">
+        <v>476356</v>
+      </c>
       <c r="I61" s="38"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="38"/>
       <c r="M61" s="38"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B62" s="38">
         <v>3134</v>
       </c>
       <c r="C62" s="38">
         <v>122237</v>
       </c>
       <c r="D62" s="38">
         <v>241340</v>
       </c>
       <c r="E62" s="129">
         <v>360443</v>
       </c>
       <c r="F62" s="127">
         <v>542926</v>
       </c>
       <c r="G62" s="38">
         <v>725409</v>
       </c>
-      <c r="H62" s="128"/>
+      <c r="H62" s="38">
+        <v>906987</v>
+      </c>
       <c r="I62" s="38"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="38"/>
       <c r="M62" s="38"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B63" s="38">
         <v>1713341</v>
       </c>
       <c r="C63" s="38">
         <v>4206197</v>
       </c>
       <c r="D63" s="38">
         <v>6313610</v>
       </c>
       <c r="E63" s="129">
         <v>8606828</v>
       </c>
       <c r="F63" s="127">
         <v>10557678</v>
       </c>
       <c r="G63" s="38">
         <v>12578292</v>
       </c>
-      <c r="H63" s="128"/>
+      <c r="H63" s="38">
+        <v>14714458</v>
+      </c>
       <c r="I63" s="38"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="38"/>
       <c r="M63" s="38"/>
     </row>
     <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B64" s="38">
         <v>27944</v>
       </c>
       <c r="C64" s="38">
         <v>352262</v>
       </c>
       <c r="D64" s="38">
         <v>676579</v>
       </c>
       <c r="E64" s="129">
         <v>1000897</v>
       </c>
       <c r="F64" s="127">
         <v>1145330</v>
       </c>
       <c r="G64" s="38">
         <v>1289764</v>
       </c>
-      <c r="H64" s="128"/>
+      <c r="H64" s="38">
+        <v>1438774</v>
+      </c>
       <c r="I64" s="38"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="38"/>
       <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B65" s="38">
         <v>8855</v>
       </c>
       <c r="C65" s="38">
         <v>17710</v>
       </c>
       <c r="D65" s="38">
         <v>26565</v>
       </c>
       <c r="E65" s="129">
         <v>35420</v>
       </c>
       <c r="F65" s="127">
         <v>44275</v>
       </c>
       <c r="G65" s="38">
         <v>53130</v>
       </c>
-      <c r="H65" s="128"/>
+      <c r="H65" s="38">
+        <v>65350</v>
+      </c>
       <c r="I65" s="38"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="38"/>
       <c r="M65" s="38"/>
     </row>
     <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="38">
         <v>11940</v>
       </c>
       <c r="C66" s="38">
         <v>25547</v>
       </c>
       <c r="D66" s="38">
         <v>39153</v>
       </c>
       <c r="E66" s="129">
         <v>52760</v>
       </c>
       <c r="F66" s="127">
         <v>68300</v>
       </c>
       <c r="G66" s="38">
         <v>83840</v>
       </c>
-      <c r="H66" s="128"/>
+      <c r="H66" s="38">
+        <v>95118</v>
+      </c>
       <c r="I66" s="38"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="38"/>
       <c r="M66" s="38"/>
     </row>
     <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B67" s="38">
         <v>9558</v>
       </c>
       <c r="C67" s="38">
         <v>16096</v>
       </c>
       <c r="D67" s="38">
         <v>22634</v>
       </c>
       <c r="E67" s="129">
         <v>29172</v>
       </c>
       <c r="F67" s="127">
         <v>34770</v>
       </c>
       <c r="G67" s="38">
         <v>40369</v>
       </c>
-      <c r="H67" s="128"/>
+      <c r="H67" s="38">
+        <v>47928</v>
+      </c>
       <c r="I67" s="38"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="38"/>
       <c r="M67" s="38"/>
     </row>
     <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="38">
         <v>2503153</v>
       </c>
       <c r="C68" s="38">
         <v>5193486</v>
       </c>
       <c r="D68" s="38">
         <v>7556110</v>
       </c>
       <c r="E68" s="129">
         <v>9231769</v>
       </c>
       <c r="F68" s="127">
         <v>9972872</v>
       </c>
       <c r="G68" s="38">
         <v>10726818</v>
       </c>
-      <c r="H68" s="128"/>
+      <c r="H68" s="38">
+        <v>12151807</v>
+      </c>
       <c r="I68" s="38"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="38"/>
       <c r="M68" s="38"/>
     </row>
     <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="38">
         <v>40753</v>
       </c>
       <c r="C69" s="38">
         <v>139200</v>
       </c>
       <c r="D69" s="38">
         <v>237647</v>
       </c>
       <c r="E69" s="129">
         <v>336094</v>
       </c>
       <c r="F69" s="127">
         <v>376847</v>
       </c>
       <c r="G69" s="38">
         <v>417600</v>
       </c>
-      <c r="H69" s="128"/>
+      <c r="H69" s="38">
+        <v>487688</v>
+      </c>
       <c r="I69" s="38"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="38"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B70" s="38">
         <v>13206824</v>
       </c>
       <c r="C70" s="38">
         <v>29281275</v>
       </c>
       <c r="D70" s="38">
         <v>47524761</v>
       </c>
       <c r="E70" s="38">
         <v>64900990</v>
       </c>
       <c r="F70" s="38">
         <v>81569385</v>
       </c>
       <c r="G70" s="127">
         <v>97240919</v>
       </c>
-      <c r="H70" s="128"/>
+      <c r="H70" s="128">
+        <v>117322883</v>
+      </c>
       <c r="I70" s="38"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="38"/>
       <c r="M70" s="133"/>
     </row>
     <row r="71" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="67"/>
       <c r="C71" s="67"/>
       <c r="D71" s="67"/>
       <c r="E71" s="67"/>
       <c r="F71" s="38"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="38"/>
       <c r="J71" s="38"/>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
       <c r="M71" s="67"/>
     </row>
     <row r="72" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="61">
         <v>9260579</v>
       </c>
       <c r="C72" s="61">
         <v>19466516</v>
       </c>
       <c r="D72" s="61">
         <v>27866299</v>
       </c>
       <c r="E72" s="57">
         <v>36344372</v>
       </c>
       <c r="F72" s="82">
         <v>46455751</v>
       </c>
       <c r="G72" s="57">
         <v>56380899</v>
       </c>
-      <c r="H72" s="70"/>
+      <c r="H72" s="70">
+        <v>68469766</v>
+      </c>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B73" s="38">
         <v>38933</v>
       </c>
       <c r="C73" s="65">
         <v>64760</v>
       </c>
       <c r="D73" s="38">
         <v>100288</v>
       </c>
       <c r="E73" s="38">
         <v>135770</v>
       </c>
       <c r="F73" s="84">
         <v>172494</v>
       </c>
       <c r="G73" s="38">
         <v>204731</v>
       </c>
-      <c r="H73" s="130"/>
+      <c r="H73" s="130">
+        <v>243094</v>
+      </c>
       <c r="I73" s="38"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="38"/>
       <c r="M73" s="38"/>
     </row>
     <row r="74" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B74" s="38">
         <v>12224</v>
       </c>
       <c r="C74" s="65">
         <v>24448</v>
       </c>
       <c r="D74" s="38">
         <v>36672</v>
       </c>
       <c r="E74" s="38">
         <v>48896</v>
       </c>
       <c r="F74" s="84">
         <v>61120</v>
       </c>
       <c r="G74" s="38">
         <v>73344</v>
       </c>
-      <c r="H74" s="130"/>
+      <c r="H74" s="130">
+        <v>83237</v>
+      </c>
       <c r="I74" s="133"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="38"/>
       <c r="M74" s="133"/>
     </row>
     <row r="75" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B75" s="38">
         <v>34237</v>
       </c>
       <c r="C75" s="65">
         <v>65988</v>
       </c>
       <c r="D75" s="38">
         <v>97739</v>
       </c>
       <c r="E75" s="38">
         <v>129490</v>
       </c>
       <c r="F75" s="127">
         <v>205583</v>
       </c>
       <c r="G75" s="38">
         <v>281675</v>
       </c>
-      <c r="H75" s="130"/>
+      <c r="H75" s="130">
+        <v>360888</v>
+      </c>
       <c r="I75" s="38"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="38"/>
       <c r="M75" s="38"/>
     </row>
     <row r="76" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B76" s="38">
         <v>5391</v>
       </c>
       <c r="C76" s="65">
         <v>13819</v>
       </c>
       <c r="D76" s="38">
         <v>22246</v>
       </c>
       <c r="E76" s="38">
         <v>30674</v>
       </c>
       <c r="F76" s="127">
         <v>39282</v>
       </c>
       <c r="G76" s="38">
         <v>47889</v>
       </c>
-      <c r="H76" s="130"/>
+      <c r="H76" s="130">
+        <v>61455</v>
+      </c>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="38"/>
       <c r="M76" s="38"/>
     </row>
     <row r="77" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="38">
         <v>2433</v>
       </c>
       <c r="C77" s="65">
         <v>4866</v>
       </c>
       <c r="D77" s="38">
         <v>7299</v>
       </c>
       <c r="E77" s="38">
         <v>9732</v>
       </c>
       <c r="F77" s="127">
         <v>12165</v>
       </c>
       <c r="G77" s="38">
         <v>14598</v>
       </c>
-      <c r="H77" s="130"/>
+      <c r="H77" s="130">
+        <v>15596</v>
+      </c>
       <c r="I77" s="38"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="38"/>
       <c r="M77" s="38"/>
     </row>
     <row r="78" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B78" s="38">
         <v>1355934</v>
       </c>
       <c r="C78" s="65">
         <v>3360693</v>
       </c>
       <c r="D78" s="38">
         <v>4946838</v>
       </c>
       <c r="E78" s="38">
         <v>6738810</v>
       </c>
       <c r="F78" s="127">
         <v>8332496</v>
       </c>
       <c r="G78" s="38">
         <v>9988515</v>
       </c>
-      <c r="H78" s="130"/>
+      <c r="H78" s="130">
+        <v>11759066</v>
+      </c>
       <c r="I78" s="38"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="38"/>
       <c r="M78" s="38"/>
     </row>
     <row r="79" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B79" s="38">
         <v>27078</v>
       </c>
       <c r="C79" s="65">
         <v>288683</v>
       </c>
       <c r="D79" s="38">
         <v>550289</v>
       </c>
       <c r="E79" s="38">
         <v>811894</v>
       </c>
       <c r="F79" s="127">
         <v>955384</v>
       </c>
       <c r="G79" s="38">
         <v>1098875</v>
       </c>
-      <c r="H79" s="131"/>
+      <c r="H79" s="131">
+        <v>1246365</v>
+      </c>
       <c r="I79" s="38"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="38"/>
       <c r="M79" s="38"/>
     </row>
     <row r="80" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B80" s="38">
         <v>7996</v>
       </c>
       <c r="C80" s="65">
         <v>15992</v>
       </c>
       <c r="D80" s="38">
         <v>23988</v>
       </c>
       <c r="E80" s="38">
         <v>31984</v>
       </c>
       <c r="F80" s="127">
         <v>39980</v>
       </c>
       <c r="G80" s="38">
         <v>47976</v>
       </c>
-      <c r="H80" s="132"/>
+      <c r="H80" s="132">
+        <v>57426</v>
+      </c>
       <c r="I80" s="38"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="38"/>
       <c r="M80" s="38"/>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="38">
         <v>9719</v>
       </c>
       <c r="C81" s="65">
         <v>21105</v>
       </c>
       <c r="D81" s="38">
         <v>32490</v>
       </c>
       <c r="E81" s="38">
         <v>43876</v>
       </c>
       <c r="F81" s="127">
         <v>57195</v>
       </c>
       <c r="G81" s="38">
         <v>70514</v>
       </c>
-      <c r="H81" s="132"/>
+      <c r="H81" s="132">
+        <v>80032</v>
+      </c>
       <c r="I81" s="38"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="38"/>
       <c r="M81" s="38"/>
     </row>
     <row r="82" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="38">
         <v>543</v>
       </c>
       <c r="C82" s="65">
         <v>1086</v>
       </c>
       <c r="D82" s="38">
         <v>1629</v>
       </c>
       <c r="E82" s="38">
         <v>2172</v>
       </c>
       <c r="F82" s="127">
         <v>2715</v>
       </c>
       <c r="G82" s="38">
         <v>3258</v>
       </c>
-      <c r="H82" s="132"/>
+      <c r="H82" s="132">
+        <v>4108</v>
+      </c>
       <c r="I82" s="38"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="38"/>
       <c r="M82" s="38"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="38">
         <v>1256115</v>
       </c>
       <c r="C83" s="65">
         <v>2671567</v>
       </c>
       <c r="D83" s="38">
         <v>3759311</v>
       </c>
       <c r="E83" s="38">
         <v>4160090</v>
       </c>
       <c r="F83" s="127">
         <v>4890704</v>
       </c>
       <c r="G83" s="38">
         <v>5634161</v>
       </c>
-      <c r="H83" s="132"/>
+      <c r="H83" s="132">
+        <v>6208832</v>
+      </c>
       <c r="I83" s="38"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="38"/>
       <c r="M83" s="38"/>
     </row>
     <row r="84" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B84" s="7">
         <v>36308</v>
       </c>
       <c r="C84" s="65">
         <v>72616</v>
       </c>
       <c r="D84" s="38">
         <v>108924</v>
       </c>
       <c r="E84" s="38">
         <v>145232</v>
       </c>
       <c r="F84" s="127">
         <v>181540</v>
       </c>
       <c r="G84" s="38">
         <v>217848</v>
       </c>
-      <c r="H84" s="132"/>
+      <c r="H84" s="132">
+        <v>282461</v>
+      </c>
       <c r="I84" s="38"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="38"/>
       <c r="M84" s="38"/>
     </row>
     <row r="85" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="38">
         <v>6038206</v>
       </c>
       <c r="C85" s="65">
         <v>11980295</v>
       </c>
       <c r="D85" s="86">
         <v>16843171</v>
       </c>
       <c r="E85" s="38">
         <v>22052631</v>
       </c>
       <c r="F85" s="84">
         <v>28804457</v>
       </c>
       <c r="G85" s="38">
         <v>35250925</v>
       </c>
-      <c r="H85" s="132"/>
+      <c r="H85" s="132">
+        <v>43215896</v>
+      </c>
       <c r="I85" s="133"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="38"/>
       <c r="M85" s="133"/>
     </row>
     <row r="86" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B86" s="67"/>
       <c r="C86" s="67"/>
       <c r="D86" s="67"/>
       <c r="E86" s="67"/>
       <c r="F86" s="65"/>
       <c r="G86" s="65"/>
       <c r="H86" s="65"/>
       <c r="I86" s="65"/>
       <c r="J86" s="65"/>
       <c r="K86" s="65"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="61">
         <v>184422</v>
       </c>
       <c r="C87" s="61">
         <v>342846</v>
       </c>
       <c r="D87" s="61">
         <v>596917</v>
       </c>
       <c r="E87" s="61">
         <v>928982</v>
       </c>
       <c r="F87" s="57">
         <v>1220929</v>
       </c>
       <c r="G87" s="57">
         <v>1551930</v>
       </c>
-      <c r="H87" s="70"/>
+      <c r="H87" s="70">
+        <v>1948549</v>
+      </c>
       <c r="I87" s="57"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="38">
         <v>20888</v>
       </c>
       <c r="C88" s="65">
         <v>39449</v>
       </c>
       <c r="D88" s="38">
         <v>68030</v>
       </c>
       <c r="E88" s="38">
         <v>96979</v>
       </c>
       <c r="F88" s="65">
         <v>131059</v>
       </c>
       <c r="G88" s="65">
         <v>172570</v>
       </c>
-      <c r="H88" s="65"/>
+      <c r="H88" s="65">
+        <v>217176</v>
+      </c>
       <c r="I88" s="65"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="38"/>
       <c r="M88" s="65"/>
     </row>
     <row r="89" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="38">
         <v>5196</v>
       </c>
       <c r="C89" s="65">
         <v>8163</v>
       </c>
       <c r="D89" s="38">
         <v>11130</v>
       </c>
       <c r="E89" s="38">
         <v>14096</v>
       </c>
       <c r="F89" s="65">
         <v>16936</v>
       </c>
       <c r="G89" s="65">
         <v>19775</v>
       </c>
-      <c r="H89" s="65"/>
+      <c r="H89" s="65">
+        <v>22614</v>
+      </c>
       <c r="I89" s="65"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="38"/>
       <c r="M89" s="65"/>
     </row>
     <row r="90" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B90" s="120">
         <v>17301</v>
       </c>
       <c r="C90" s="65">
         <v>17301</v>
       </c>
       <c r="D90" s="38">
         <v>17301</v>
       </c>
       <c r="E90" s="38">
         <v>17301</v>
       </c>
       <c r="F90" s="65">
         <v>17301</v>
       </c>
       <c r="G90" s="65">
         <v>17301</v>
       </c>
-      <c r="H90" s="65"/>
+      <c r="H90" s="65">
+        <v>17301</v>
+      </c>
       <c r="I90" s="65"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="38"/>
       <c r="M90" s="65"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="38">
         <v>575</v>
       </c>
       <c r="C91" s="65">
         <v>1150</v>
       </c>
       <c r="D91" s="38">
         <v>1725</v>
       </c>
       <c r="E91" s="38">
         <v>2300</v>
       </c>
       <c r="F91" s="65">
         <v>2875</v>
       </c>
       <c r="G91" s="65">
         <v>3450</v>
       </c>
-      <c r="H91" s="65"/>
+      <c r="H91" s="65">
+        <v>4025</v>
+      </c>
       <c r="I91" s="65"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="38"/>
       <c r="M91" s="65"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="38">
         <v>140462</v>
       </c>
       <c r="C92" s="65">
         <v>276784</v>
       </c>
       <c r="D92" s="38">
         <v>498732</v>
       </c>
       <c r="E92" s="38">
         <v>798306</v>
       </c>
       <c r="F92" s="65">
         <v>1052758</v>
       </c>
       <c r="G92" s="65">
         <v>1338834</v>
       </c>
-      <c r="H92" s="86"/>
+      <c r="H92" s="86">
+        <v>1687433</v>
+      </c>
       <c r="I92" s="65"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="38"/>
       <c r="M92" s="65"/>
     </row>
     <row r="93" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="87"/>
       <c r="C93" s="67"/>
       <c r="D93" s="67"/>
       <c r="E93" s="67"/>
       <c r="F93" s="65"/>
       <c r="G93" s="65"/>
       <c r="H93" s="65"/>
       <c r="I93" s="65"/>
       <c r="J93" s="65"/>
       <c r="K93" s="67"/>
       <c r="L93" s="67"/>
       <c r="M93" s="67"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B94" s="61">
         <v>219848</v>
       </c>
       <c r="C94" s="61">
         <v>718835</v>
       </c>
       <c r="D94" s="61">
         <v>1223671</v>
       </c>
       <c r="E94" s="61">
         <v>1597071</v>
       </c>
       <c r="F94" s="82">
         <v>1999522</v>
       </c>
       <c r="G94" s="61">
         <v>2562785</v>
       </c>
-      <c r="H94" s="70"/>
+      <c r="H94" s="70">
+        <v>3032275</v>
+      </c>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="38">
         <v>15</v>
       </c>
       <c r="C95" s="65">
         <v>4097</v>
       </c>
       <c r="D95" s="38">
         <v>8178</v>
       </c>
       <c r="E95" s="38">
         <v>12260</v>
       </c>
       <c r="F95" s="84">
         <v>15075</v>
       </c>
       <c r="G95" s="38">
         <v>17890</v>
       </c>
-      <c r="H95" s="130"/>
+      <c r="H95" s="130">
+        <v>20753</v>
+      </c>
       <c r="I95" s="38"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="38"/>
       <c r="M95" s="65"/>
     </row>
     <row r="96" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B96" s="38">
         <v>175</v>
       </c>
       <c r="C96" s="65">
         <v>350</v>
       </c>
       <c r="D96" s="38">
         <v>525</v>
       </c>
       <c r="E96" s="38">
         <v>700</v>
       </c>
       <c r="F96" s="84">
         <v>875</v>
       </c>
       <c r="G96" s="38">
         <v>1050</v>
       </c>
-      <c r="H96" s="130"/>
+      <c r="H96" s="130">
+        <v>1463</v>
+      </c>
       <c r="I96" s="38"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="38"/>
       <c r="M96" s="65"/>
     </row>
     <row r="97" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B97" s="38">
         <v>12575</v>
       </c>
       <c r="C97" s="65">
         <v>36385</v>
       </c>
       <c r="D97" s="38">
         <v>60194</v>
       </c>
       <c r="E97" s="38">
         <v>84003</v>
       </c>
       <c r="F97" s="145">
         <v>103330</v>
       </c>
       <c r="G97" s="38">
         <v>122657</v>
       </c>
-      <c r="H97" s="130"/>
+      <c r="H97" s="130">
+        <v>137705</v>
+      </c>
       <c r="I97" s="38"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="38"/>
       <c r="M97" s="65"/>
     </row>
     <row r="98" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="38">
         <v>404</v>
       </c>
       <c r="C98" s="65">
         <v>808</v>
       </c>
       <c r="D98" s="38">
         <v>1212</v>
       </c>
       <c r="E98" s="38">
         <v>1616</v>
       </c>
       <c r="F98" s="145">
         <v>2020</v>
       </c>
       <c r="G98" s="38">
         <v>2424</v>
       </c>
-      <c r="H98" s="130"/>
+      <c r="H98" s="130">
+        <v>3049</v>
+      </c>
       <c r="I98" s="38"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="38"/>
       <c r="M98" s="65"/>
     </row>
     <row r="99" spans="1:13" s="39" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="73">
         <v>63</v>
       </c>
       <c r="C99" s="73">
         <v>126</v>
       </c>
       <c r="D99" s="73">
         <v>189</v>
       </c>
       <c r="E99" s="73">
         <v>252</v>
       </c>
       <c r="F99" s="145">
         <v>315</v>
       </c>
       <c r="G99" s="38">
         <v>378</v>
       </c>
-      <c r="H99" s="130"/>
+      <c r="H99" s="130">
+        <v>378</v>
+      </c>
       <c r="I99" s="38"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="38"/>
       <c r="M99" s="65"/>
     </row>
     <row r="100" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B100" s="38">
         <v>313</v>
       </c>
       <c r="C100" s="65">
         <v>626</v>
       </c>
       <c r="D100" s="38">
         <v>939</v>
       </c>
       <c r="E100" s="38">
         <v>1252</v>
       </c>
       <c r="F100" s="145">
         <v>1565</v>
       </c>
       <c r="G100" s="38">
         <v>1878</v>
       </c>
-      <c r="H100" s="130"/>
+      <c r="H100" s="130">
+        <v>2039</v>
+      </c>
       <c r="I100" s="38"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="38"/>
       <c r="M100" s="65"/>
     </row>
     <row r="101" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="38">
         <v>102</v>
       </c>
       <c r="C101" s="65">
         <v>204</v>
       </c>
       <c r="D101" s="38">
         <v>306</v>
       </c>
       <c r="E101" s="38">
         <v>408</v>
       </c>
       <c r="F101" s="145">
         <v>510</v>
       </c>
       <c r="G101" s="38">
         <v>612</v>
       </c>
-      <c r="H101" s="130"/>
+      <c r="H101" s="130">
+        <v>612</v>
+      </c>
       <c r="I101" s="38"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="38"/>
       <c r="M101" s="65"/>
     </row>
     <row r="102" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B102" s="38">
         <v>434</v>
       </c>
       <c r="C102" s="65">
         <v>868</v>
       </c>
       <c r="D102" s="38">
         <v>1302</v>
       </c>
       <c r="E102" s="38">
         <v>1736</v>
       </c>
       <c r="F102" s="145">
         <v>2170</v>
       </c>
       <c r="G102" s="38">
         <v>2604</v>
       </c>
-      <c r="H102" s="130"/>
+      <c r="H102" s="130">
+        <v>2604</v>
+      </c>
       <c r="I102" s="38"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="38"/>
       <c r="M102" s="65"/>
     </row>
     <row r="103" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B103" s="38">
         <v>501</v>
       </c>
       <c r="C103" s="65">
         <v>1002</v>
       </c>
       <c r="D103" s="38">
         <v>1503</v>
       </c>
       <c r="E103" s="38">
         <v>2004</v>
       </c>
       <c r="F103" s="145">
         <v>2505</v>
       </c>
       <c r="G103" s="38">
         <v>3006</v>
       </c>
-      <c r="H103" s="130"/>
+      <c r="H103" s="130">
+        <v>3897</v>
+      </c>
       <c r="I103" s="38"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="38"/>
       <c r="M103" s="133"/>
     </row>
     <row r="104" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="63" t="s">
         <v>62</v>
       </c>
       <c r="B104" s="38">
         <v>277</v>
       </c>
       <c r="C104" s="65">
         <v>554</v>
       </c>
       <c r="D104" s="38">
         <v>831</v>
       </c>
       <c r="E104" s="38">
         <v>1108</v>
       </c>
       <c r="F104" s="145">
         <v>1385</v>
       </c>
       <c r="G104" s="38">
         <v>1662</v>
       </c>
-      <c r="H104" s="130"/>
+      <c r="H104" s="130">
+        <v>1714</v>
+      </c>
       <c r="I104" s="38"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="38"/>
       <c r="M104" s="65"/>
     </row>
     <row r="105" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="38">
         <v>684</v>
       </c>
       <c r="C105" s="65">
         <v>1368</v>
       </c>
       <c r="D105" s="38">
         <v>2052</v>
       </c>
       <c r="E105" s="38">
         <v>2736</v>
       </c>
       <c r="F105" s="145">
         <v>3420</v>
       </c>
       <c r="G105" s="38">
         <v>4104</v>
       </c>
-      <c r="H105" s="130"/>
+      <c r="H105" s="130">
+        <v>4299</v>
+      </c>
       <c r="I105" s="38"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="38"/>
       <c r="M105" s="65"/>
     </row>
     <row r="106" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B106" s="38">
         <v>815</v>
       </c>
       <c r="C106" s="65">
         <v>1630</v>
       </c>
       <c r="D106" s="38">
         <v>2445</v>
       </c>
       <c r="E106" s="38">
         <v>3260</v>
       </c>
       <c r="F106" s="145">
         <v>4075</v>
       </c>
       <c r="G106" s="38">
         <v>4890</v>
       </c>
-      <c r="H106" s="130"/>
+      <c r="H106" s="130">
+        <v>5683</v>
+      </c>
       <c r="I106" s="38"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="38"/>
       <c r="M106" s="65"/>
     </row>
     <row r="107" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="38">
         <v>203490</v>
       </c>
       <c r="C107" s="65">
         <v>670820</v>
       </c>
       <c r="D107" s="38">
         <v>1143998</v>
       </c>
       <c r="E107" s="38">
         <v>1485739</v>
       </c>
       <c r="F107" s="84">
         <v>1862282</v>
       </c>
       <c r="G107" s="38">
         <v>2399636</v>
       </c>
-      <c r="H107" s="130"/>
+      <c r="H107" s="130">
+        <v>2848085</v>
+      </c>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="38"/>
       <c r="M107" s="65"/>
     </row>
     <row r="108" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="67"/>
       <c r="C108" s="67"/>
       <c r="D108" s="67"/>
       <c r="E108" s="67"/>
       <c r="F108" s="65"/>
       <c r="G108" s="65"/>
       <c r="H108" s="65"/>
       <c r="I108" s="65"/>
       <c r="J108" s="65"/>
       <c r="K108" s="67"/>
       <c r="L108" s="67"/>
       <c r="M108" s="67"/>
     </row>
     <row r="109" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="57">
         <v>159757</v>
       </c>
       <c r="C109" s="61">
         <v>553998</v>
       </c>
       <c r="D109" s="61">
         <v>954088</v>
       </c>
       <c r="E109" s="57">
         <v>1222742</v>
       </c>
       <c r="F109" s="82">
         <v>1548922</v>
       </c>
       <c r="G109" s="61">
         <v>2035914</v>
       </c>
-      <c r="H109" s="70"/>
+      <c r="H109" s="70">
+        <v>2439006</v>
+      </c>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
       <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B110" s="65">
         <v>15</v>
       </c>
       <c r="C110" s="38">
         <v>4097</v>
       </c>
       <c r="D110" s="38">
         <v>8178</v>
       </c>
       <c r="E110" s="65">
         <v>12260</v>
       </c>
       <c r="F110" s="65">
         <v>15075</v>
       </c>
       <c r="G110" s="38">
         <v>17890</v>
       </c>
-      <c r="H110" s="84"/>
+      <c r="H110" s="84">
+        <v>20715</v>
+      </c>
       <c r="I110" s="38"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="38"/>
       <c r="M110" s="65"/>
     </row>
     <row r="111" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="63" t="s">
         <v>60</v>
       </c>
       <c r="B111" s="65">
         <v>150</v>
       </c>
       <c r="C111" s="38">
         <v>300</v>
       </c>
       <c r="D111" s="38">
         <v>450</v>
       </c>
       <c r="E111" s="65">
         <v>600</v>
       </c>
       <c r="F111" s="65">
         <v>750</v>
       </c>
       <c r="G111" s="38">
         <v>900</v>
       </c>
-      <c r="H111" s="84"/>
+      <c r="H111" s="84">
+        <v>1313</v>
+      </c>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="65"/>
     </row>
     <row r="112" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="63" t="s">
         <v>54</v>
       </c>
       <c r="B112" s="65">
         <v>1980</v>
       </c>
       <c r="C112" s="38">
         <v>3960</v>
       </c>
       <c r="D112" s="38">
         <v>5940</v>
       </c>
       <c r="E112" s="65">
         <v>7920</v>
       </c>
       <c r="F112" s="127">
         <v>10339</v>
       </c>
       <c r="G112" s="38">
         <v>12759</v>
       </c>
-      <c r="H112" s="84"/>
+      <c r="H112" s="84">
+        <v>13841</v>
+      </c>
       <c r="I112" s="38"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="38"/>
       <c r="M112" s="65"/>
     </row>
     <row r="113" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="63" t="s">
         <v>55</v>
       </c>
       <c r="B113" s="65">
         <v>375</v>
       </c>
       <c r="C113" s="38">
         <v>750</v>
       </c>
       <c r="D113" s="38">
         <v>1125</v>
       </c>
       <c r="E113" s="65">
         <v>1500</v>
       </c>
       <c r="F113" s="127">
         <v>1875</v>
       </c>
       <c r="G113" s="38">
         <v>2250</v>
       </c>
-      <c r="H113" s="84"/>
+      <c r="H113" s="84">
+        <v>2542</v>
+      </c>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="38"/>
       <c r="M113" s="65"/>
     </row>
     <row r="114" spans="1:13" s="40" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="63" t="s">
         <v>56</v>
       </c>
       <c r="B114" s="73">
         <v>53</v>
       </c>
       <c r="C114" s="73">
         <v>106</v>
       </c>
       <c r="D114" s="73">
         <v>159</v>
       </c>
       <c r="E114" s="73">
         <v>212</v>
       </c>
       <c r="F114" s="127">
         <v>265</v>
       </c>
       <c r="G114" s="38">
         <v>318</v>
       </c>
-      <c r="H114" s="88"/>
+      <c r="H114" s="88">
+        <v>318</v>
+      </c>
       <c r="I114" s="38"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="38"/>
       <c r="M114" s="65"/>
     </row>
     <row r="115" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B115" s="65">
         <v>261</v>
       </c>
       <c r="C115" s="38">
         <v>522</v>
       </c>
       <c r="D115" s="38">
         <v>783</v>
       </c>
       <c r="E115" s="65">
         <v>1044</v>
       </c>
       <c r="F115" s="127">
         <v>1305</v>
       </c>
       <c r="G115" s="38">
         <v>1566</v>
       </c>
-      <c r="H115" s="84"/>
+      <c r="H115" s="84">
+        <v>1727</v>
+      </c>
       <c r="I115" s="38"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="38"/>
       <c r="M115" s="65"/>
     </row>
     <row r="116" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="65">
         <v>102</v>
       </c>
       <c r="C116" s="38">
         <v>204</v>
       </c>
       <c r="D116" s="38">
         <v>306</v>
       </c>
       <c r="E116" s="65">
         <v>408</v>
       </c>
       <c r="F116" s="127">
         <v>510</v>
       </c>
       <c r="G116" s="38">
         <v>612</v>
       </c>
-      <c r="H116" s="84"/>
+      <c r="H116" s="84">
+        <v>612</v>
+      </c>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="38"/>
       <c r="M116" s="65"/>
     </row>
     <row r="117" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="63" t="s">
         <v>59</v>
       </c>
       <c r="B117" s="65">
         <v>309</v>
       </c>
       <c r="C117" s="38">
         <v>618</v>
       </c>
       <c r="D117" s="38">
         <v>927</v>
       </c>
       <c r="E117" s="65">
         <v>1236</v>
       </c>
       <c r="F117" s="127">
         <v>1545</v>
       </c>
       <c r="G117" s="38">
         <v>1854</v>
       </c>
-      <c r="H117" s="84"/>
+      <c r="H117" s="84">
+        <v>1854</v>
+      </c>
       <c r="I117" s="38"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="38"/>
       <c r="M117" s="65"/>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="63" t="s">
         <v>61</v>
       </c>
       <c r="B118" s="65">
         <v>251</v>
       </c>
       <c r="C118" s="38">
         <v>502</v>
       </c>
       <c r="D118" s="38">
         <v>753</v>
       </c>
       <c r="E118" s="65">
         <v>1004</v>
       </c>
       <c r="F118" s="127">
         <v>1255</v>
       </c>
       <c r="G118" s="38">
         <v>1506</v>
       </c>
-      <c r="H118" s="84"/>
+      <c r="H118" s="84">
+        <v>2240</v>
+      </c>
       <c r="I118" s="38"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="38"/>
       <c r="M118" s="65"/>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="65">
         <v>506</v>
       </c>
       <c r="C119" s="38">
         <v>1012</v>
       </c>
       <c r="D119" s="38">
         <v>1518</v>
       </c>
       <c r="E119" s="65">
         <v>2024</v>
       </c>
       <c r="F119" s="127">
         <v>2530</v>
       </c>
       <c r="G119" s="38">
         <v>3036</v>
       </c>
-      <c r="H119" s="84"/>
+      <c r="H119" s="84">
+        <v>3036</v>
+      </c>
       <c r="I119" s="38"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="38"/>
       <c r="M119" s="65"/>
     </row>
     <row r="120" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="63" t="s">
         <v>64</v>
       </c>
       <c r="B120" s="65">
         <v>453</v>
       </c>
       <c r="C120" s="38">
         <v>906</v>
       </c>
       <c r="D120" s="38">
         <v>1359</v>
       </c>
       <c r="E120" s="65">
         <v>1812</v>
       </c>
       <c r="F120" s="127">
         <v>2265</v>
       </c>
       <c r="G120" s="38">
         <v>2718</v>
       </c>
-      <c r="H120" s="84"/>
+      <c r="H120" s="84">
+        <v>3124</v>
+      </c>
       <c r="I120" s="38"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="38"/>
       <c r="M120" s="65"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="65">
         <v>155303</v>
       </c>
       <c r="C121" s="89">
         <v>541023</v>
       </c>
       <c r="D121" s="38">
         <v>932593</v>
       </c>
       <c r="E121" s="65">
         <v>1192726</v>
       </c>
       <c r="F121" s="127">
         <v>1511213</v>
       </c>
       <c r="G121" s="38">
         <v>1990511</v>
       </c>
-      <c r="H121" s="84"/>
+      <c r="H121" s="84">
+        <v>2387690</v>
+      </c>
       <c r="I121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="38"/>
       <c r="M121" s="65"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B122" s="67"/>
       <c r="C122" s="67"/>
       <c r="D122" s="67"/>
       <c r="E122" s="67"/>
       <c r="F122" s="65"/>
       <c r="H122" s="38"/>
       <c r="I122" s="38"/>
       <c r="J122" s="38"/>
       <c r="K122" s="67"/>
       <c r="L122" s="67"/>
       <c r="M122" s="67"/>
     </row>
     <row r="123" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="57">
         <v>60008</v>
       </c>
       <c r="C123" s="57">
         <v>164671</v>
       </c>
       <c r="D123" s="61">
         <v>269334</v>
       </c>
       <c r="E123" s="61">
         <v>373997</v>
       </c>
       <c r="F123" s="82">
         <v>450185</v>
       </c>
       <c r="G123" s="57">
         <v>526373</v>
       </c>
-      <c r="H123" s="70"/>
+      <c r="H123" s="61">
+        <v>592716</v>
+      </c>
       <c r="I123" s="57"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
       <c r="M123" s="57"/>
     </row>
-    <row r="124" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B124" s="57"/>
+      <c r="C124" s="57"/>
+      <c r="D124" s="61"/>
+      <c r="E124" s="61"/>
+      <c r="F124" s="82"/>
+      <c r="G124" s="57"/>
+      <c r="H124" s="38">
+        <v>38</v>
+      </c>
+      <c r="I124" s="57"/>
+      <c r="J124" s="61"/>
+      <c r="K124" s="61"/>
+      <c r="L124" s="61"/>
+      <c r="M124" s="57"/>
+    </row>
+    <row r="125" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="B124" s="73">
+      <c r="B125" s="73">
         <v>25</v>
       </c>
-      <c r="C124" s="73">
+      <c r="C125" s="73">
         <v>50</v>
       </c>
-      <c r="D124" s="73">
+      <c r="D125" s="73">
         <v>75</v>
       </c>
-      <c r="E124" s="73">
+      <c r="E125" s="73">
         <v>100</v>
       </c>
-      <c r="F124" s="73">
+      <c r="F125" s="73">
         <v>125</v>
       </c>
-      <c r="G124" s="73">
+      <c r="G125" s="73">
         <v>150</v>
       </c>
-      <c r="H124" s="65"/>
-[...28 lines deleted...]
-      <c r="H125" s="65"/>
+      <c r="H125" s="65">
+        <v>150</v>
+      </c>
       <c r="I125" s="65"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="38"/>
       <c r="M125" s="65"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="63" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B126" s="65">
-        <v>29</v>
+        <v>10595</v>
       </c>
       <c r="C126" s="65">
-        <v>58</v>
+        <v>32425</v>
       </c>
       <c r="D126" s="38">
-        <v>87</v>
+        <v>54254</v>
       </c>
       <c r="E126" s="38">
-        <v>116</v>
+        <v>76083</v>
       </c>
       <c r="F126" s="65">
-        <v>145</v>
+        <v>92991</v>
       </c>
       <c r="G126" s="65">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H126" s="65"/>
+        <v>109898</v>
+      </c>
+      <c r="H126" s="65">
+        <v>123864</v>
+      </c>
       <c r="I126" s="65"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="38"/>
       <c r="M126" s="65"/>
     </row>
-    <row r="127" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H127" s="65"/>
+        <v>55</v>
+      </c>
+      <c r="B127" s="65">
+        <v>29</v>
+      </c>
+      <c r="C127" s="65">
+        <v>58</v>
+      </c>
+      <c r="D127" s="38">
+        <v>87</v>
+      </c>
+      <c r="E127" s="38">
+        <v>116</v>
+      </c>
+      <c r="F127" s="65">
+        <v>145</v>
+      </c>
+      <c r="G127" s="65">
+        <v>174</v>
+      </c>
+      <c r="H127" s="65">
+        <v>507</v>
+      </c>
       <c r="I127" s="65"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="38"/>
       <c r="M127" s="65"/>
     </row>
-    <row r="128" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:13" s="41" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="63" t="s">
-        <v>57</v>
-[...19 lines deleted...]
-      <c r="H128" s="65"/>
+        <v>56</v>
+      </c>
+      <c r="B128" s="73">
+        <v>10</v>
+      </c>
+      <c r="C128" s="73">
+        <v>20</v>
+      </c>
+      <c r="D128" s="73">
+        <v>30</v>
+      </c>
+      <c r="E128" s="73">
+        <v>40</v>
+      </c>
+      <c r="F128" s="73">
+        <v>50</v>
+      </c>
+      <c r="G128" s="73">
+        <v>60</v>
+      </c>
+      <c r="H128" s="65">
+        <v>60</v>
+      </c>
       <c r="I128" s="65"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="38"/>
       <c r="M128" s="65"/>
     </row>
     <row r="129" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="63" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B129" s="65">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="C129" s="65">
-        <v>250</v>
+        <v>106</v>
       </c>
       <c r="D129" s="38">
-        <v>375</v>
+        <v>159</v>
       </c>
       <c r="E129" s="38">
-        <v>500</v>
+        <v>212</v>
       </c>
       <c r="F129" s="65">
-        <v>625</v>
+        <v>265</v>
       </c>
       <c r="G129" s="65">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="H129" s="65"/>
+        <v>318</v>
+      </c>
+      <c r="H129" s="65">
+        <v>318</v>
+      </c>
       <c r="I129" s="65"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="38"/>
       <c r="M129" s="65"/>
     </row>
     <row r="130" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="63" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B130" s="65">
+        <v>125</v>
+      </c>
+      <c r="C130" s="65">
         <v>250</v>
       </c>
-      <c r="C130" s="65">
+      <c r="D130" s="38">
+        <v>375</v>
+      </c>
+      <c r="E130" s="38">
         <v>500</v>
       </c>
-      <c r="D130" s="38">
+      <c r="F130" s="65">
+        <v>625</v>
+      </c>
+      <c r="G130" s="65">
         <v>750</v>
       </c>
-      <c r="E130" s="38">
-[...8 lines deleted...]
-      <c r="H130" s="65"/>
+      <c r="H130" s="65">
+        <v>750</v>
+      </c>
       <c r="I130" s="65"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="38"/>
       <c r="M130" s="65"/>
     </row>
     <row r="131" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="63" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B131" s="65">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="C131" s="65">
-        <v>386</v>
+        <v>500</v>
       </c>
       <c r="D131" s="38">
-        <v>579</v>
+        <v>750</v>
       </c>
       <c r="E131" s="38">
-        <v>772</v>
+        <v>1000</v>
       </c>
       <c r="F131" s="65">
-        <v>965</v>
+        <v>1250</v>
       </c>
       <c r="G131" s="65">
-        <v>1158</v>
-[...1 lines deleted...]
-      <c r="H131" s="65"/>
+        <v>1500</v>
+      </c>
+      <c r="H131" s="65">
+        <v>1657</v>
+      </c>
       <c r="I131" s="65"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="38"/>
       <c r="M131" s="65"/>
     </row>
     <row r="132" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="63" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H132" s="65"/>
+        <v>62</v>
+      </c>
+      <c r="B132" s="65">
+        <v>193</v>
+      </c>
+      <c r="C132" s="65">
+        <v>386</v>
+      </c>
+      <c r="D132" s="38">
+        <v>579</v>
+      </c>
+      <c r="E132" s="38">
+        <v>772</v>
+      </c>
+      <c r="F132" s="65">
+        <v>965</v>
+      </c>
+      <c r="G132" s="65">
+        <v>1158</v>
+      </c>
+      <c r="H132" s="65">
+        <v>1158</v>
+      </c>
       <c r="I132" s="65"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="38"/>
       <c r="M132" s="65"/>
     </row>
     <row r="133" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H133" s="65"/>
+        <v>63</v>
+      </c>
+      <c r="B133" s="67">
+        <v>178</v>
+      </c>
+      <c r="C133" s="67">
+        <v>356</v>
+      </c>
+      <c r="D133" s="67">
+        <v>534</v>
+      </c>
+      <c r="E133" s="67">
+        <v>712</v>
+      </c>
+      <c r="F133" s="67">
+        <v>890</v>
+      </c>
+      <c r="G133" s="67">
+        <v>1068</v>
+      </c>
+      <c r="H133" s="65">
+        <v>1263</v>
+      </c>
       <c r="I133" s="65"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="38"/>
       <c r="M133" s="65"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="63" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B134" s="65">
-        <v>48188</v>
+        <v>362</v>
       </c>
       <c r="C134" s="65">
-        <v>129796</v>
+        <v>724</v>
       </c>
       <c r="D134" s="38">
-        <v>211405</v>
+        <v>1086</v>
       </c>
       <c r="E134" s="38">
-        <v>293014</v>
+        <v>1448</v>
       </c>
       <c r="F134" s="65">
-        <v>351069</v>
+        <v>1810</v>
       </c>
       <c r="G134" s="65">
-        <v>409125</v>
-[...1 lines deleted...]
-      <c r="H134" s="65"/>
+        <v>2172</v>
+      </c>
+      <c r="H134" s="65">
+        <v>2560</v>
+      </c>
       <c r="I134" s="65"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="65"/>
     </row>
-    <row r="135" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="60" t="s">
+    <row r="135" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B135" s="65">
+        <v>48188</v>
+      </c>
+      <c r="C135" s="65">
+        <v>129796</v>
+      </c>
+      <c r="D135" s="38">
+        <v>211405</v>
+      </c>
+      <c r="E135" s="38">
+        <v>293014</v>
+      </c>
+      <c r="F135" s="65">
+        <v>351069</v>
+      </c>
+      <c r="G135" s="65">
+        <v>409125</v>
+      </c>
+      <c r="H135" s="65">
+        <v>460391</v>
+      </c>
+      <c r="I135" s="65"/>
+      <c r="J135" s="38"/>
+      <c r="K135" s="38"/>
+      <c r="L135" s="38"/>
+      <c r="M135" s="65"/>
+    </row>
+    <row r="136" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B135" s="67"/>
-[...13 lines deleted...]
-      <c r="A136" s="90" t="s">
+      <c r="B136" s="67"/>
+      <c r="C136" s="67"/>
+      <c r="D136" s="67"/>
+      <c r="E136" s="67"/>
+      <c r="F136" s="74"/>
+      <c r="G136" s="65"/>
+      <c r="H136" s="65"/>
+      <c r="I136" s="65"/>
+      <c r="J136" s="67"/>
+      <c r="K136" s="67"/>
+      <c r="L136" s="67"/>
+      <c r="M136" s="67"/>
+    </row>
+    <row r="137" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B136" s="57">
+      <c r="B137" s="57">
         <v>83</v>
       </c>
-      <c r="C136" s="57">
+      <c r="C137" s="57">
         <v>166</v>
       </c>
-      <c r="D136" s="57">
+      <c r="D137" s="57">
         <v>249</v>
       </c>
-      <c r="E136" s="61">
+      <c r="E137" s="61">
         <v>332</v>
       </c>
-      <c r="F136" s="57">
+      <c r="F137" s="57">
         <v>415</v>
       </c>
-      <c r="G136" s="57">
+      <c r="G137" s="57">
         <v>498</v>
       </c>
-      <c r="H136" s="57"/>
-[...7 lines deleted...]
-      <c r="A137" s="63" t="s">
+      <c r="H137" s="57">
+        <v>554</v>
+      </c>
+      <c r="I137" s="57"/>
+      <c r="J137" s="61"/>
+      <c r="K137" s="61"/>
+      <c r="L137" s="61"/>
+      <c r="M137" s="57"/>
+    </row>
+    <row r="138" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="B137" s="65">
+      <c r="B138" s="65">
         <v>83</v>
       </c>
-      <c r="C137" s="65">
+      <c r="C138" s="65">
         <v>166</v>
       </c>
-      <c r="D137" s="38">
+      <c r="D138" s="38">
         <v>249</v>
       </c>
-      <c r="E137" s="38">
+      <c r="E138" s="38">
         <v>332</v>
       </c>
-      <c r="F137" s="126">
+      <c r="F138" s="126">
         <v>415</v>
       </c>
-      <c r="G137" s="65">
+      <c r="G138" s="65">
         <v>498</v>
       </c>
-      <c r="H137" s="65"/>
-[...29 lines deleted...]
-      <c r="I138" s="65"/>
+      <c r="H138" s="65">
+        <v>554</v>
+      </c>
+      <c r="I138" s="89"/>
       <c r="J138" s="38"/>
       <c r="K138" s="65"/>
       <c r="L138" s="65"/>
       <c r="M138" s="65"/>
     </row>
-    <row r="139" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="66" t="s">
+    <row r="139" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="C139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="D139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="E139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="F139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="G139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="H139" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="I139" s="65"/>
+      <c r="J139" s="38"/>
+      <c r="K139" s="65"/>
+      <c r="L139" s="65"/>
+      <c r="M139" s="65"/>
+    </row>
+    <row r="140" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="B139" s="67"/>
-[...13 lines deleted...]
-      <c r="A140" s="60" t="s">
+      <c r="B140" s="67"/>
+      <c r="C140" s="92"/>
+      <c r="D140" s="67"/>
+      <c r="E140" s="67"/>
+      <c r="F140" s="67"/>
+      <c r="G140" s="65"/>
+      <c r="H140" s="65"/>
+      <c r="I140" s="67"/>
+      <c r="J140" s="67"/>
+      <c r="K140" s="67"/>
+      <c r="L140" s="67"/>
+      <c r="M140" s="67"/>
+    </row>
+    <row r="141" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B140" s="61">
+      <c r="B141" s="61">
         <v>256297</v>
       </c>
-      <c r="C140" s="70">
+      <c r="C141" s="70">
         <v>545223</v>
       </c>
-      <c r="D140" s="57">
+      <c r="D141" s="57">
         <v>1053311</v>
       </c>
-      <c r="E140" s="61">
+      <c r="E141" s="61">
         <v>1380414</v>
       </c>
-      <c r="F140" s="82">
+      <c r="F141" s="82">
         <v>1876428</v>
       </c>
-      <c r="G140" s="57">
+      <c r="G141" s="57">
         <v>2299909</v>
       </c>
-      <c r="H140" s="70"/>
-[...33 lines deleted...]
-      <c r="M141" s="65"/>
+      <c r="H141" s="70">
+        <v>2680853</v>
+      </c>
+      <c r="I141" s="57"/>
+      <c r="J141" s="61"/>
+      <c r="K141" s="61"/>
+      <c r="L141" s="61"/>
+      <c r="M141" s="57"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="63" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B142" s="38">
-        <v>2342</v>
+        <v>57</v>
       </c>
       <c r="C142" s="65">
-        <v>4684</v>
+        <v>114</v>
       </c>
       <c r="D142" s="38">
-        <v>7026</v>
+        <v>171</v>
       </c>
       <c r="E142" s="38">
-        <v>9368</v>
+        <v>228</v>
       </c>
       <c r="F142" s="65">
-        <v>11710</v>
+        <v>285</v>
       </c>
       <c r="G142" s="65">
-        <v>14052</v>
-[...1 lines deleted...]
-      <c r="H142" s="65"/>
+        <v>342</v>
+      </c>
+      <c r="H142" s="65">
+        <v>800</v>
+      </c>
       <c r="I142" s="65"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="38"/>
       <c r="M142" s="65"/>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="63" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B143" s="38">
-        <v>343</v>
+        <v>2342</v>
       </c>
       <c r="C143" s="65">
-        <v>686</v>
+        <v>4684</v>
       </c>
       <c r="D143" s="38">
-        <v>1029</v>
+        <v>7026</v>
       </c>
       <c r="E143" s="38">
-        <v>1372</v>
+        <v>9368</v>
       </c>
       <c r="F143" s="65">
-        <v>1715</v>
+        <v>11710</v>
       </c>
       <c r="G143" s="65">
-        <v>2058</v>
-[...1 lines deleted...]
-      <c r="H143" s="65"/>
+        <v>14052</v>
+      </c>
+      <c r="H143" s="65">
+        <v>16949</v>
+      </c>
       <c r="I143" s="65"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="38"/>
       <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>253555</v>
+        <v>57</v>
+      </c>
+      <c r="B144" s="38">
+        <v>343</v>
       </c>
       <c r="C144" s="65">
-        <v>539739</v>
+        <v>686</v>
       </c>
       <c r="D144" s="38">
-        <v>1045085</v>
+        <v>1029</v>
       </c>
       <c r="E144" s="38">
-        <v>1369446</v>
+        <v>1372</v>
       </c>
       <c r="F144" s="65">
-        <v>1862718</v>
+        <v>1715</v>
       </c>
       <c r="G144" s="65">
-        <v>2283457</v>
-[...1 lines deleted...]
-      <c r="H144" s="65"/>
+        <v>2058</v>
+      </c>
+      <c r="H144" s="65">
+        <v>2058</v>
+      </c>
       <c r="I144" s="65"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="38"/>
       <c r="M144" s="65"/>
     </row>
-    <row r="145" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="66" t="s">
+    <row r="145" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B145" s="38"/>
+      <c r="C145" s="65"/>
+      <c r="D145" s="38"/>
+      <c r="E145" s="38"/>
+      <c r="F145" s="65"/>
+      <c r="G145" s="65"/>
+      <c r="H145" s="65">
+        <v>192</v>
+      </c>
+      <c r="I145" s="65"/>
+      <c r="J145" s="38"/>
+      <c r="K145" s="38"/>
+      <c r="L145" s="38"/>
+      <c r="M145" s="65"/>
+    </row>
+    <row r="146" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="65">
+        <v>253555</v>
+      </c>
+      <c r="C146" s="65">
+        <v>539739</v>
+      </c>
+      <c r="D146" s="38">
+        <v>1045085</v>
+      </c>
+      <c r="E146" s="38">
+        <v>1369446</v>
+      </c>
+      <c r="F146" s="65">
+        <v>1862718</v>
+      </c>
+      <c r="G146" s="65">
+        <v>2283457</v>
+      </c>
+      <c r="H146" s="65">
+        <v>2660854</v>
+      </c>
+      <c r="I146" s="65"/>
+      <c r="J146" s="38"/>
+      <c r="K146" s="38"/>
+      <c r="L146" s="38"/>
+      <c r="M146" s="65"/>
+    </row>
+    <row r="147" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="B145" s="93"/>
-[...13 lines deleted...]
-      <c r="A146" s="60" t="s">
+      <c r="B147" s="93"/>
+      <c r="C147" s="93"/>
+      <c r="D147" s="93"/>
+      <c r="E147" s="93"/>
+      <c r="F147" s="38"/>
+      <c r="G147" s="65"/>
+      <c r="H147" s="65"/>
+      <c r="I147" s="38"/>
+      <c r="J147" s="38"/>
+      <c r="K147" s="93"/>
+      <c r="L147" s="93"/>
+      <c r="M147" s="93"/>
+    </row>
+    <row r="148" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B146" s="57">
+      <c r="B148" s="57">
         <v>117861</v>
       </c>
-      <c r="C146" s="57">
+      <c r="C148" s="57">
         <v>254610</v>
       </c>
-      <c r="D146" s="57">
+      <c r="D148" s="57">
         <v>406088</v>
       </c>
-      <c r="E146" s="61">
+      <c r="E148" s="61">
         <v>553252</v>
       </c>
-      <c r="F146" s="57">
+      <c r="F148" s="57">
         <v>700459</v>
       </c>
-      <c r="G146" s="57">
+      <c r="G148" s="57">
         <v>859593</v>
       </c>
-      <c r="H146" s="114"/>
-[...7 lines deleted...]
-      <c r="A147" s="63" t="s">
+      <c r="H148" s="114">
+        <v>1008076</v>
+      </c>
+      <c r="I148" s="95"/>
+      <c r="J148" s="61"/>
+      <c r="K148" s="61"/>
+      <c r="L148" s="61"/>
+      <c r="M148" s="57"/>
+    </row>
+    <row r="149" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B147" s="67" t="s">
+      <c r="B149" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="C147" s="65">
+      <c r="C149" s="65">
         <v>5008</v>
       </c>
-      <c r="D147" s="65">
+      <c r="D149" s="65">
         <v>10017</v>
       </c>
-      <c r="E147" s="38">
+      <c r="E149" s="38">
         <v>15025</v>
       </c>
-      <c r="F147" s="65">
+      <c r="F149" s="65">
         <v>15358</v>
       </c>
-      <c r="G147" s="65">
+      <c r="G149" s="65">
         <v>15692</v>
       </c>
-      <c r="H147" s="114"/>
-[...62 lines deleted...]
-      <c r="M149" s="65"/>
+      <c r="H149" s="99">
+        <v>16025</v>
+      </c>
+      <c r="I149" s="95"/>
+      <c r="J149" s="61"/>
+      <c r="K149" s="61"/>
+      <c r="L149" s="61"/>
+      <c r="M149" s="57"/>
     </row>
     <row r="150" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="63" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B150" s="65">
-        <v>117565</v>
+        <v>75</v>
       </c>
       <c r="C150" s="65">
-        <v>249010</v>
+        <v>150</v>
       </c>
       <c r="D150" s="38">
-        <v>395184</v>
+        <v>225</v>
       </c>
       <c r="E150" s="38">
-        <v>537043</v>
-[...2 lines deleted...]
-        <v>683620</v>
+        <v>300</v>
+      </c>
+      <c r="F150" s="126">
+        <v>375</v>
       </c>
       <c r="G150" s="65">
-        <v>842125</v>
-[...1 lines deleted...]
-      <c r="H150" s="96"/>
+        <v>450</v>
+      </c>
+      <c r="H150" s="96">
+        <v>537</v>
+      </c>
       <c r="I150" s="96"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="38"/>
       <c r="M150" s="65"/>
     </row>
-    <row r="151" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="66" t="s">
+    <row r="151" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B151" s="65">
+        <v>221</v>
+      </c>
+      <c r="C151" s="65">
+        <v>442</v>
+      </c>
+      <c r="D151" s="38">
+        <v>663</v>
+      </c>
+      <c r="E151" s="38">
+        <v>884</v>
+      </c>
+      <c r="F151" s="65">
+        <v>1105</v>
+      </c>
+      <c r="G151" s="65">
+        <v>1326</v>
+      </c>
+      <c r="H151" s="96">
+        <v>1326</v>
+      </c>
+      <c r="I151" s="96"/>
+      <c r="J151" s="38"/>
+      <c r="K151" s="38"/>
+      <c r="L151" s="38"/>
+      <c r="M151" s="65"/>
+    </row>
+    <row r="152" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B152" s="65">
+        <v>117565</v>
+      </c>
+      <c r="C152" s="65">
+        <v>249010</v>
+      </c>
+      <c r="D152" s="38">
+        <v>395184</v>
+      </c>
+      <c r="E152" s="38">
+        <v>537043</v>
+      </c>
+      <c r="F152" s="65">
+        <v>683620</v>
+      </c>
+      <c r="G152" s="65">
+        <v>842125</v>
+      </c>
+      <c r="H152" s="96">
+        <v>990188</v>
+      </c>
+      <c r="I152" s="96"/>
+      <c r="J152" s="38"/>
+      <c r="K152" s="38"/>
+      <c r="L152" s="38"/>
+      <c r="M152" s="65"/>
+    </row>
+    <row r="153" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="B151" s="67"/>
-[...13 lines deleted...]
-      <c r="A152" s="60" t="s">
+      <c r="B153" s="67"/>
+      <c r="C153" s="67"/>
+      <c r="D153" s="67"/>
+      <c r="E153" s="67"/>
+      <c r="F153" s="67"/>
+      <c r="G153" s="65"/>
+      <c r="H153" s="67"/>
+      <c r="I153" s="67"/>
+      <c r="J153" s="67"/>
+      <c r="K153" s="67"/>
+      <c r="L153" s="67"/>
+      <c r="M153" s="67"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B152" s="57">
+      <c r="B154" s="57">
         <v>32065</v>
       </c>
-      <c r="C152" s="57">
+      <c r="C154" s="57">
         <v>75436</v>
       </c>
-      <c r="D152" s="57">
+      <c r="D154" s="57">
         <v>128320</v>
       </c>
-      <c r="E152" s="61">
+      <c r="E154" s="61">
         <v>165637</v>
       </c>
-      <c r="F152" s="82">
+      <c r="F154" s="82">
         <v>198740</v>
       </c>
-      <c r="G152" s="57">
+      <c r="G154" s="57">
         <v>234317</v>
       </c>
-      <c r="H152" s="94"/>
-[...7 lines deleted...]
-      <c r="A153" s="63" t="s">
+      <c r="H154" s="94">
+        <v>291534</v>
+      </c>
+      <c r="I154" s="95"/>
+      <c r="J154" s="61"/>
+      <c r="K154" s="61"/>
+      <c r="L154" s="61"/>
+      <c r="M154" s="57"/>
+    </row>
+    <row r="155" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="B153" s="67">
+      <c r="B155" s="67">
         <v>83</v>
       </c>
-      <c r="C153" s="67">
+      <c r="C155" s="67">
         <v>166</v>
       </c>
-      <c r="D153" s="67">
+      <c r="D155" s="67">
         <v>249</v>
       </c>
-      <c r="E153" s="67">
+      <c r="E155" s="67">
         <v>332</v>
       </c>
-      <c r="F153" s="67">
+      <c r="F155" s="67">
         <v>415</v>
       </c>
-      <c r="G153" s="67">
+      <c r="G155" s="67">
         <v>498</v>
       </c>
-      <c r="H153" s="96"/>
-[...56 lines deleted...]
-      <c r="H155" s="96"/>
+      <c r="H155" s="96">
+        <v>498</v>
+      </c>
       <c r="I155" s="96"/>
-      <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="38"/>
       <c r="M155" s="65"/>
     </row>
-    <row r="156" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
-        <v>58</v>
-[...19 lines deleted...]
-      <c r="H156" s="97"/>
+        <v>54</v>
+      </c>
+      <c r="B156" s="65">
+        <v>1295</v>
+      </c>
+      <c r="C156" s="65">
+        <v>4378</v>
+      </c>
+      <c r="D156" s="38">
+        <v>7461</v>
+      </c>
+      <c r="E156" s="38">
+        <v>10544</v>
+      </c>
+      <c r="F156" s="65">
+        <v>12818</v>
+      </c>
+      <c r="G156" s="65">
+        <v>15091</v>
+      </c>
+      <c r="H156" s="96">
+        <v>18941</v>
+      </c>
       <c r="I156" s="96"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="38"/>
       <c r="M156" s="65"/>
     </row>
-    <row r="157" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="63" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H157" s="96"/>
+        <v>56</v>
+      </c>
+      <c r="B157" s="65">
+        <v>286</v>
+      </c>
+      <c r="C157" s="65">
+        <v>572</v>
+      </c>
+      <c r="D157" s="38">
+        <v>858</v>
+      </c>
+      <c r="E157" s="38">
+        <v>1144</v>
+      </c>
+      <c r="F157" s="65">
+        <v>1430</v>
+      </c>
+      <c r="G157" s="65">
+        <v>1716</v>
+      </c>
+      <c r="H157" s="96">
+        <v>1735</v>
+      </c>
       <c r="I157" s="96"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="38"/>
       <c r="M157" s="65"/>
     </row>
     <row r="158" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="63" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B158" s="67">
-        <v>42</v>
+        <v>242</v>
       </c>
       <c r="C158" s="67">
-        <v>84</v>
+        <v>484</v>
       </c>
       <c r="D158" s="67">
-        <v>126</v>
+        <v>726</v>
       </c>
       <c r="E158" s="67">
-        <v>168</v>
+        <v>968</v>
       </c>
       <c r="F158" s="67">
-        <v>210</v>
+        <v>1210</v>
       </c>
       <c r="G158" s="67">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="H158" s="96"/>
+        <v>1452</v>
+      </c>
+      <c r="H158" s="97">
+        <v>1452</v>
+      </c>
       <c r="I158" s="96"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="38"/>
       <c r="M158" s="65"/>
     </row>
-    <row r="159" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="63" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H159" s="96"/>
+        <v>59</v>
+      </c>
+      <c r="B159" s="67"/>
+      <c r="C159" s="67"/>
+      <c r="D159" s="67"/>
+      <c r="E159" s="67"/>
+      <c r="F159" s="67"/>
+      <c r="G159" s="67"/>
+      <c r="H159" s="147">
+        <v>2625</v>
+      </c>
       <c r="I159" s="96"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="38"/>
       <c r="M159" s="65"/>
     </row>
-    <row r="160" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="M161" s="61"/>
+    <row r="160" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B160" s="67">
+        <v>64</v>
+      </c>
+      <c r="C160" s="67">
+        <v>128</v>
+      </c>
+      <c r="D160" s="67">
+        <v>192</v>
+      </c>
+      <c r="E160" s="67">
+        <v>256</v>
+      </c>
+      <c r="F160" s="67">
+        <v>320</v>
+      </c>
+      <c r="G160" s="67">
+        <v>384</v>
+      </c>
+      <c r="H160" s="96">
+        <v>384</v>
+      </c>
+      <c r="I160" s="96"/>
+      <c r="J160" s="38"/>
+      <c r="K160" s="38"/>
+      <c r="L160" s="38"/>
+      <c r="M160" s="65"/>
+    </row>
+    <row r="161" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B161" s="67">
+        <v>42</v>
+      </c>
+      <c r="C161" s="67">
+        <v>84</v>
+      </c>
+      <c r="D161" s="67">
+        <v>126</v>
+      </c>
+      <c r="E161" s="67">
+        <v>168</v>
+      </c>
+      <c r="F161" s="67">
+        <v>210</v>
+      </c>
+      <c r="G161" s="67">
+        <v>252</v>
+      </c>
+      <c r="H161" s="96">
+        <v>302</v>
+      </c>
+      <c r="I161" s="96"/>
+      <c r="J161" s="38"/>
+      <c r="K161" s="38"/>
+      <c r="L161" s="38"/>
+      <c r="M161" s="65"/>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="63" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>5564252</v>
+        <v>52</v>
+      </c>
+      <c r="B162" s="65">
+        <v>30054</v>
       </c>
       <c r="C162" s="65">
-        <v>11024143</v>
+        <v>69626</v>
       </c>
       <c r="D162" s="38">
-        <v>17339532</v>
+        <v>118711</v>
       </c>
       <c r="E162" s="38">
-        <v>21672577</v>
+        <v>152229</v>
       </c>
       <c r="F162" s="65">
-        <v>26571851</v>
+        <v>182343</v>
       </c>
       <c r="G162" s="65">
-        <v>30913359</v>
-[...1 lines deleted...]
-      <c r="H162" s="96"/>
+        <v>214930</v>
+      </c>
+      <c r="H162" s="96">
+        <v>265603</v>
+      </c>
       <c r="I162" s="96"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="38"/>
       <c r="M162" s="65"/>
     </row>
-    <row r="163" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="M163" s="65"/>
+    <row r="163" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" s="67"/>
+      <c r="C163" s="67"/>
+      <c r="D163" s="67"/>
+      <c r="E163" s="67"/>
+      <c r="F163" s="67"/>
+      <c r="G163" s="65"/>
+      <c r="H163" s="65"/>
+      <c r="I163" s="67"/>
+      <c r="J163" s="67"/>
+      <c r="K163" s="67"/>
+      <c r="L163" s="67"/>
+      <c r="M163" s="67"/>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="63" t="s">
-[...27 lines deleted...]
-    <row r="165" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B164" s="57">
+        <v>7413147</v>
+      </c>
+      <c r="C164" s="57">
+        <v>14676967</v>
+      </c>
+      <c r="D164" s="57">
+        <v>22819434</v>
+      </c>
+      <c r="E164" s="61">
+        <v>28959170</v>
+      </c>
+      <c r="F164" s="82">
+        <v>34179306</v>
+      </c>
+      <c r="G164" s="57">
+        <v>38841675</v>
+      </c>
+      <c r="H164" s="94">
+        <v>43891226</v>
+      </c>
+      <c r="I164" s="95"/>
+      <c r="J164" s="61"/>
+      <c r="K164" s="61"/>
+      <c r="L164" s="61"/>
+      <c r="M164" s="61"/>
+    </row>
+    <row r="165" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>340144</v>
+        <v>54</v>
+      </c>
+      <c r="B165" s="124">
+        <v>5564252</v>
       </c>
       <c r="C165" s="65">
-        <v>630578</v>
+        <v>11024143</v>
       </c>
       <c r="D165" s="38">
-        <v>921012</v>
+        <v>17339532</v>
       </c>
       <c r="E165" s="38">
-        <v>1211446</v>
+        <v>21672577</v>
       </c>
       <c r="F165" s="65">
-        <v>1250056</v>
+        <v>26571851</v>
       </c>
       <c r="G165" s="65">
-        <v>1288666</v>
-[...1 lines deleted...]
-      <c r="H165" s="96"/>
+        <v>30913359</v>
+      </c>
+      <c r="H165" s="96">
+        <v>34780080</v>
+      </c>
       <c r="I165" s="96"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="38"/>
       <c r="M165" s="65"/>
     </row>
-    <row r="166" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M166" s="98"/>
+    <row r="166" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B166" s="124">
+        <v>289002</v>
+      </c>
+      <c r="C166" s="65">
+        <v>539890</v>
+      </c>
+      <c r="D166" s="38">
+        <v>813928</v>
+      </c>
+      <c r="E166" s="38">
+        <v>1067578</v>
+      </c>
+      <c r="F166" s="65">
+        <v>1349830</v>
+      </c>
+      <c r="G166" s="65">
+        <v>1632082</v>
+      </c>
+      <c r="H166" s="96">
+        <v>1927819</v>
+      </c>
+      <c r="I166" s="96"/>
+      <c r="J166" s="38"/>
+      <c r="K166" s="38"/>
+      <c r="L166" s="38"/>
+      <c r="M166" s="65"/>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="60" t="s">
-[...27 lines deleted...]
-    <row r="168" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B167" s="141">
+        <v>1219749</v>
+      </c>
+      <c r="C167" s="65">
+        <v>2482355</v>
+      </c>
+      <c r="D167" s="38">
+        <v>3744962</v>
+      </c>
+      <c r="E167" s="38">
+        <v>5007569</v>
+      </c>
+      <c r="F167" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="G167" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="H167" s="96">
+        <v>5856051</v>
+      </c>
+      <c r="I167" s="96"/>
+      <c r="J167" s="38"/>
+      <c r="K167" s="38"/>
+      <c r="L167" s="38"/>
+      <c r="M167" s="65"/>
+    </row>
+    <row r="168" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="63" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>5564252</v>
+        <v>52</v>
+      </c>
+      <c r="B168" s="141">
+        <v>340144</v>
       </c>
       <c r="C168" s="65">
-        <v>11024143</v>
+        <v>630578</v>
       </c>
       <c r="D168" s="38">
-        <v>17339532</v>
+        <v>921012</v>
       </c>
       <c r="E168" s="38">
-        <v>21672577</v>
+        <v>1211446</v>
       </c>
       <c r="F168" s="65">
-        <v>26571851</v>
+        <v>1250056</v>
       </c>
       <c r="G168" s="65">
-        <v>30913359</v>
-[...1 lines deleted...]
-      <c r="H168" s="96"/>
+        <v>1288666</v>
+      </c>
+      <c r="H168" s="96">
+        <v>1327275</v>
+      </c>
       <c r="I168" s="96"/>
       <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="38"/>
       <c r="M168" s="65"/>
     </row>
-    <row r="169" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="M169" s="65"/>
+    <row r="169" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B169" s="87"/>
+      <c r="C169" s="98"/>
+      <c r="D169" s="98"/>
+      <c r="E169" s="98"/>
+      <c r="F169" s="98"/>
+      <c r="G169" s="65"/>
+      <c r="H169" s="99"/>
+      <c r="I169" s="100"/>
+      <c r="J169" s="98"/>
+      <c r="K169" s="98"/>
+      <c r="L169" s="98"/>
+      <c r="M169" s="98"/>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="63" t="s">
-[...27 lines deleted...]
-    <row r="171" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="57">
+        <v>7413147</v>
+      </c>
+      <c r="C170" s="57">
+        <v>14676967</v>
+      </c>
+      <c r="D170" s="57">
+        <v>22819434</v>
+      </c>
+      <c r="E170" s="61">
+        <v>28959170</v>
+      </c>
+      <c r="F170" s="82">
+        <v>34179306</v>
+      </c>
+      <c r="G170" s="57">
+        <v>38841675</v>
+      </c>
+      <c r="H170" s="94">
+        <v>43891226</v>
+      </c>
+      <c r="I170" s="95"/>
+      <c r="J170" s="61"/>
+      <c r="K170" s="61"/>
+      <c r="L170" s="61"/>
+      <c r="M170" s="61"/>
+    </row>
+    <row r="171" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>340144</v>
+        <v>54</v>
+      </c>
+      <c r="B171" s="124">
+        <v>5564252</v>
       </c>
       <c r="C171" s="65">
-        <v>630578</v>
+        <v>11024143</v>
       </c>
       <c r="D171" s="38">
-        <v>921012</v>
+        <v>17339532</v>
       </c>
       <c r="E171" s="38">
-        <v>1211446</v>
+        <v>21672577</v>
       </c>
       <c r="F171" s="65">
-        <v>1250056</v>
+        <v>26571851</v>
       </c>
       <c r="G171" s="65">
-        <v>1288666</v>
-[...1 lines deleted...]
-      <c r="H171" s="96"/>
+        <v>30913359</v>
+      </c>
+      <c r="H171" s="96">
+        <v>34780080</v>
+      </c>
       <c r="I171" s="96"/>
       <c r="J171" s="38"/>
       <c r="K171" s="38"/>
       <c r="L171" s="38"/>
       <c r="M171" s="65"/>
     </row>
-    <row r="172" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M172" s="93"/>
+    <row r="172" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B172" s="124">
+        <v>289002</v>
+      </c>
+      <c r="C172" s="65">
+        <v>539890</v>
+      </c>
+      <c r="D172" s="38">
+        <v>813928</v>
+      </c>
+      <c r="E172" s="38">
+        <v>1067578</v>
+      </c>
+      <c r="F172" s="65">
+        <v>1349830</v>
+      </c>
+      <c r="G172" s="65">
+        <v>1632082</v>
+      </c>
+      <c r="H172" s="96">
+        <v>1927819</v>
+      </c>
+      <c r="I172" s="96"/>
+      <c r="J172" s="38"/>
+      <c r="K172" s="38"/>
+      <c r="L172" s="38"/>
+      <c r="M172" s="65"/>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M173" s="57"/>
+      <c r="A173" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B173" s="141">
+        <v>1219749</v>
+      </c>
+      <c r="C173" s="65">
+        <v>2482355</v>
+      </c>
+      <c r="D173" s="38">
+        <v>3744962</v>
+      </c>
+      <c r="E173" s="38">
+        <v>5007569</v>
+      </c>
+      <c r="F173" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="G173" s="65">
+        <v>5007569</v>
+      </c>
+      <c r="H173" s="96">
+        <v>5856051</v>
+      </c>
+      <c r="I173" s="96"/>
+      <c r="J173" s="38"/>
+      <c r="K173" s="38"/>
+      <c r="L173" s="38"/>
+      <c r="M173" s="65"/>
     </row>
     <row r="174" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B174" s="141">
+        <v>340144</v>
+      </c>
+      <c r="C174" s="65">
+        <v>630578</v>
+      </c>
+      <c r="D174" s="38">
+        <v>921012</v>
+      </c>
+      <c r="E174" s="38">
+        <v>1211446</v>
+      </c>
+      <c r="F174" s="65">
+        <v>1250056</v>
+      </c>
+      <c r="G174" s="65">
+        <v>1288666</v>
+      </c>
+      <c r="H174" s="96">
+        <v>1327275</v>
+      </c>
+      <c r="I174" s="96"/>
+      <c r="J174" s="38"/>
+      <c r="K174" s="38"/>
+      <c r="L174" s="38"/>
+      <c r="M174" s="65"/>
+    </row>
+    <row r="175" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" s="93"/>
+      <c r="C175" s="93"/>
+      <c r="D175" s="93"/>
+      <c r="E175" s="93"/>
+      <c r="F175" s="93"/>
+      <c r="G175" s="65"/>
+      <c r="H175" s="65"/>
+      <c r="I175" s="93"/>
+      <c r="J175" s="93"/>
+      <c r="K175" s="93"/>
+      <c r="L175" s="93"/>
+      <c r="M175" s="93"/>
+    </row>
+    <row r="176" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B176" s="57">
+        <v>327616</v>
+      </c>
+      <c r="C176" s="57">
+        <v>562338</v>
+      </c>
+      <c r="D176" s="57">
+        <v>744347</v>
+      </c>
+      <c r="E176" s="61">
+        <v>940483</v>
+      </c>
+      <c r="F176" s="57">
+        <v>1122471</v>
+      </c>
+      <c r="G176" s="57">
+        <v>1358656</v>
+      </c>
+      <c r="H176" s="114">
+        <v>1536927</v>
+      </c>
+      <c r="I176" s="95"/>
+      <c r="J176" s="61"/>
+      <c r="K176" s="61"/>
+      <c r="L176" s="61"/>
+      <c r="M176" s="57"/>
+    </row>
+    <row r="177" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B174" s="57"/>
-[...3 lines deleted...]
-      <c r="F174" s="65">
+      <c r="B177" s="57"/>
+      <c r="C177" s="57"/>
+      <c r="D177" s="57"/>
+      <c r="E177" s="61"/>
+      <c r="F177" s="65">
         <v>32655</v>
       </c>
-      <c r="G174" s="57">
+      <c r="G177" s="65">
         <v>65311</v>
       </c>
-      <c r="H174" s="114"/>
-[...74 lines deleted...]
-      <c r="H177" s="94"/>
+      <c r="H177" s="99">
+        <v>97966</v>
+      </c>
       <c r="I177" s="95"/>
       <c r="J177" s="61"/>
       <c r="K177" s="61"/>
       <c r="L177" s="61"/>
-      <c r="M177" s="61"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M177" s="57"/>
+    </row>
+    <row r="178" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="63" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>2716</v>
+        <v>52</v>
+      </c>
+      <c r="B178" s="65">
+        <v>327616</v>
       </c>
       <c r="C178" s="65">
-        <v>5432</v>
+        <v>562338</v>
       </c>
       <c r="D178" s="38">
-        <v>8148</v>
+        <v>744347</v>
       </c>
       <c r="E178" s="38">
-        <v>10864</v>
+        <v>940483</v>
       </c>
       <c r="F178" s="65">
-        <v>13580</v>
+        <v>1089815</v>
       </c>
       <c r="G178" s="65">
-        <v>16296</v>
-[...1 lines deleted...]
-      <c r="H178" s="96"/>
+        <v>1293346</v>
+      </c>
+      <c r="H178" s="101">
+        <v>1438961</v>
+      </c>
       <c r="I178" s="96"/>
       <c r="J178" s="38"/>
       <c r="K178" s="38"/>
       <c r="L178" s="38"/>
       <c r="M178" s="65"/>
     </row>
-    <row r="179" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-    <row r="181" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:13" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B179" s="93"/>
+      <c r="C179" s="93"/>
+      <c r="D179" s="93"/>
+      <c r="E179" s="93"/>
+      <c r="F179" s="93"/>
+      <c r="G179" s="65"/>
+      <c r="H179" s="65"/>
+      <c r="I179" s="93"/>
+      <c r="J179" s="93"/>
+      <c r="K179" s="93"/>
+      <c r="L179" s="93"/>
+      <c r="M179" s="93"/>
+    </row>
+    <row r="180" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B180" s="61">
+        <v>319900</v>
+      </c>
+      <c r="C180" s="57">
+        <v>842729</v>
+      </c>
+      <c r="D180" s="57">
+        <v>1815738</v>
+      </c>
+      <c r="E180" s="61">
+        <v>2667208</v>
+      </c>
+      <c r="F180" s="82">
+        <v>3578947</v>
+      </c>
+      <c r="G180" s="57">
+        <v>4595190</v>
+      </c>
+      <c r="H180" s="94">
+        <v>5619201</v>
+      </c>
+      <c r="I180" s="95"/>
+      <c r="J180" s="61"/>
+      <c r="K180" s="61"/>
+      <c r="L180" s="61"/>
+      <c r="M180" s="61"/>
+    </row>
+    <row r="181" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="63" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>53</v>
+      </c>
+      <c r="B181" s="7">
+        <v>2716</v>
       </c>
       <c r="C181" s="65">
-        <v>250</v>
+        <v>5432</v>
       </c>
       <c r="D181" s="38">
-        <v>375</v>
+        <v>8148</v>
       </c>
       <c r="E181" s="38">
-        <v>500</v>
+        <v>10864</v>
       </c>
       <c r="F181" s="65">
-        <v>625</v>
+        <v>13580</v>
       </c>
       <c r="G181" s="65">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="H181" s="96"/>
+        <v>16296</v>
+      </c>
+      <c r="H181" s="96">
+        <v>16417</v>
+      </c>
       <c r="I181" s="96"/>
       <c r="J181" s="38"/>
       <c r="K181" s="38"/>
       <c r="L181" s="38"/>
       <c r="M181" s="65"/>
     </row>
-    <row r="182" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="63" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H182" s="96"/>
+        <v>60</v>
+      </c>
+      <c r="B182" s="38">
+        <v>500</v>
+      </c>
+      <c r="C182" s="65">
+        <v>1000</v>
+      </c>
+      <c r="D182" s="38">
+        <v>1500</v>
+      </c>
+      <c r="E182" s="119">
+        <v>2000</v>
+      </c>
+      <c r="F182" s="65">
+        <v>2500</v>
+      </c>
+      <c r="G182" s="65">
+        <v>3000</v>
+      </c>
+      <c r="H182" s="96">
+        <v>3667</v>
+      </c>
       <c r="I182" s="96"/>
       <c r="J182" s="38"/>
       <c r="K182" s="38"/>
       <c r="L182" s="38"/>
       <c r="M182" s="65"/>
     </row>
-    <row r="183" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="63" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B183" s="38">
-        <v>832</v>
+        <v>6481</v>
       </c>
       <c r="C183" s="65">
-        <v>1664</v>
+        <v>18307</v>
       </c>
       <c r="D183" s="38">
-        <v>2496</v>
+        <v>30134</v>
       </c>
       <c r="E183" s="38">
-        <v>3328</v>
+        <v>41960</v>
       </c>
       <c r="F183" s="65">
-        <v>4160</v>
+        <v>50744</v>
       </c>
       <c r="G183" s="65">
-        <v>4992</v>
-[...1 lines deleted...]
-      <c r="H183" s="96"/>
+        <v>59527</v>
+      </c>
+      <c r="H183" s="96">
+        <v>68776</v>
+      </c>
       <c r="I183" s="96"/>
       <c r="J183" s="38"/>
       <c r="K183" s="38"/>
       <c r="L183" s="38"/>
       <c r="M183" s="65"/>
     </row>
-    <row r="184" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="63" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B184" s="38">
-        <v>333</v>
+        <v>125</v>
       </c>
       <c r="C184" s="65">
-        <v>666</v>
+        <v>250</v>
       </c>
       <c r="D184" s="38">
-        <v>999</v>
+        <v>375</v>
       </c>
       <c r="E184" s="38">
-        <v>1332</v>
+        <v>500</v>
       </c>
       <c r="F184" s="65">
-        <v>1665</v>
+        <v>625</v>
       </c>
       <c r="G184" s="65">
-        <v>1998</v>
-[...1 lines deleted...]
-      <c r="H184" s="96"/>
+        <v>750</v>
+      </c>
+      <c r="H184" s="96">
+        <v>4917</v>
+      </c>
       <c r="I184" s="96"/>
       <c r="J184" s="38"/>
       <c r="K184" s="38"/>
       <c r="L184" s="38"/>
       <c r="M184" s="65"/>
     </row>
-    <row r="185" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="63" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H185" s="103"/>
+        <v>56</v>
+      </c>
+      <c r="B185" s="91">
+        <v>208</v>
+      </c>
+      <c r="C185" s="67">
+        <v>416</v>
+      </c>
+      <c r="D185" s="67">
+        <v>624</v>
+      </c>
+      <c r="E185" s="67">
+        <v>832</v>
+      </c>
+      <c r="F185" s="67">
+        <v>1040</v>
+      </c>
+      <c r="G185" s="67">
+        <v>1248</v>
+      </c>
+      <c r="H185" s="96">
+        <v>2432</v>
+      </c>
       <c r="I185" s="96"/>
       <c r="J185" s="38"/>
       <c r="K185" s="38"/>
       <c r="L185" s="38"/>
       <c r="M185" s="65"/>
     </row>
-    <row r="186" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B186" s="38">
-        <v>1042</v>
+        <v>832</v>
       </c>
       <c r="C186" s="65">
-        <v>2084</v>
+        <v>1664</v>
       </c>
       <c r="D186" s="38">
-        <v>3126</v>
+        <v>2496</v>
       </c>
       <c r="E186" s="38">
-        <v>4168</v>
+        <v>3328</v>
       </c>
       <c r="F186" s="65">
-        <v>5210</v>
+        <v>4160</v>
       </c>
       <c r="G186" s="65">
-        <v>6252</v>
-[...1 lines deleted...]
-      <c r="H186" s="96"/>
+        <v>4992</v>
+      </c>
+      <c r="H186" s="96">
+        <v>6100</v>
+      </c>
       <c r="I186" s="96"/>
       <c r="J186" s="38"/>
       <c r="K186" s="38"/>
       <c r="L186" s="38"/>
       <c r="M186" s="65"/>
     </row>
-    <row r="187" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="63" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H187" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="B187" s="38"/>
+      <c r="C187" s="65"/>
+      <c r="D187" s="38"/>
+      <c r="E187" s="38"/>
+      <c r="F187" s="65"/>
+      <c r="G187" s="65"/>
+      <c r="H187" s="103">
+        <v>250</v>
+      </c>
       <c r="I187" s="96"/>
       <c r="J187" s="38"/>
       <c r="K187" s="38"/>
       <c r="L187" s="38"/>
       <c r="M187" s="65"/>
     </row>
-    <row r="188" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F188" s="38"/>
+    <row r="188" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="B188" s="38"/>
+      <c r="C188" s="65"/>
+      <c r="D188" s="38"/>
+      <c r="E188" s="38"/>
+      <c r="F188" s="65"/>
       <c r="G188" s="65"/>
-      <c r="H188" s="38"/>
-      <c r="I188" s="38"/>
+      <c r="H188" s="96">
+        <v>145</v>
+      </c>
+      <c r="I188" s="96"/>
       <c r="J188" s="38"/>
-      <c r="K188" s="67"/>
-[...37 lines deleted...]
-    <row r="190" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K188" s="38"/>
+      <c r="L188" s="38"/>
+      <c r="M188" s="65"/>
+    </row>
+    <row r="189" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B189" s="38">
+        <v>333</v>
+      </c>
+      <c r="C189" s="65">
+        <v>666</v>
+      </c>
+      <c r="D189" s="38">
+        <v>999</v>
+      </c>
+      <c r="E189" s="38">
+        <v>1332</v>
+      </c>
+      <c r="F189" s="65">
+        <v>1665</v>
+      </c>
+      <c r="G189" s="65">
+        <v>1998</v>
+      </c>
+      <c r="H189" s="96">
+        <v>2931</v>
+      </c>
+      <c r="I189" s="96"/>
+      <c r="J189" s="38"/>
+      <c r="K189" s="38"/>
+      <c r="L189" s="38"/>
+      <c r="M189" s="65"/>
+    </row>
+    <row r="190" spans="1:13" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="63" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-      <c r="H190" s="94"/>
+        <v>63</v>
+      </c>
+      <c r="B190" s="38">
+        <v>3684</v>
+      </c>
+      <c r="C190" s="65">
+        <v>7368</v>
+      </c>
+      <c r="D190" s="38">
+        <v>11052</v>
+      </c>
+      <c r="E190" s="38">
+        <v>14736</v>
+      </c>
+      <c r="F190" s="65">
+        <v>18420</v>
+      </c>
+      <c r="G190" s="65">
+        <v>22104</v>
+      </c>
+      <c r="H190" s="93">
+        <v>23104</v>
+      </c>
       <c r="I190" s="96"/>
       <c r="J190" s="38"/>
       <c r="K190" s="38"/>
       <c r="L190" s="38"/>
-      <c r="M190" s="61"/>
-[...6 lines deleted...]
-    <row r="191" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M190" s="65"/>
+    </row>
+    <row r="191" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="63" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B191" s="38">
-        <v>6830</v>
+        <v>1042</v>
       </c>
       <c r="C191" s="65">
-        <v>191885</v>
+        <v>2084</v>
       </c>
       <c r="D191" s="38">
-        <v>402141</v>
-[...2 lines deleted...]
-        <v>618717</v>
+        <v>3126</v>
+      </c>
+      <c r="E191" s="38">
+        <v>4168</v>
       </c>
       <c r="F191" s="65">
-        <v>636604</v>
+        <v>5210</v>
       </c>
       <c r="G191" s="65">
-        <v>720639</v>
-[...1 lines deleted...]
-      <c r="H191" s="106"/>
+        <v>6252</v>
+      </c>
+      <c r="H191" s="93">
+        <v>7485</v>
+      </c>
       <c r="I191" s="96"/>
       <c r="J191" s="38"/>
       <c r="K191" s="38"/>
       <c r="L191" s="38"/>
       <c r="M191" s="65"/>
-      <c r="O191" s="35"/>
-[...5 lines deleted...]
-    <row r="192" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="192" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="63" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H192" s="49"/>
+        <v>52</v>
+      </c>
+      <c r="B192" s="38">
+        <v>303979</v>
+      </c>
+      <c r="C192" s="65">
+        <v>805541</v>
+      </c>
+      <c r="D192" s="38">
+        <v>1757284</v>
+      </c>
+      <c r="E192" s="38">
+        <v>2587488</v>
+      </c>
+      <c r="F192" s="65">
+        <v>3481003</v>
+      </c>
+      <c r="G192" s="65">
+        <v>4479023</v>
+      </c>
+      <c r="H192" s="107">
+        <v>5482977</v>
+      </c>
       <c r="I192" s="96"/>
       <c r="J192" s="38"/>
       <c r="K192" s="38"/>
       <c r="L192" s="38"/>
       <c r="M192" s="65"/>
-      <c r="O192" s="47"/>
-[...28 lines deleted...]
-      <c r="I193" s="96"/>
+    </row>
+    <row r="193" spans="1:19" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="B193" s="104"/>
+      <c r="C193" s="104"/>
+      <c r="D193" s="67"/>
+      <c r="E193" s="67"/>
+      <c r="F193" s="38"/>
+      <c r="G193" s="65"/>
+      <c r="H193" s="38"/>
+      <c r="I193" s="38"/>
       <c r="J193" s="38"/>
-      <c r="K193" s="38"/>
-[...6 lines deleted...]
-      <c r="S193" s="34"/>
+      <c r="K193" s="67"/>
+      <c r="L193" s="67"/>
+      <c r="M193" s="67"/>
     </row>
     <row r="194" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M194" s="65"/>
+      <c r="A194" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B194" s="61">
+        <v>672968</v>
+      </c>
+      <c r="C194" s="105">
+        <v>2855920</v>
+      </c>
+      <c r="D194" s="57">
+        <v>5075359</v>
+      </c>
+      <c r="E194" s="62">
+        <v>7276742</v>
+      </c>
+      <c r="F194" s="57">
+        <v>8618023</v>
+      </c>
+      <c r="G194" s="57">
+        <v>10102019</v>
+      </c>
+      <c r="H194" s="114">
+        <v>12040233</v>
+      </c>
+      <c r="I194" s="95"/>
+      <c r="J194" s="61"/>
+      <c r="K194" s="61"/>
+      <c r="L194" s="61"/>
+      <c r="M194" s="61"/>
       <c r="O194" s="35"/>
-      <c r="P194" s="36"/>
+      <c r="P194" s="34"/>
       <c r="Q194" s="34"/>
       <c r="R194" s="34"/>
       <c r="S194" s="34"/>
     </row>
-    <row r="195" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="63" t="s">
-        <v>61</v>
-[...19 lines deleted...]
-      <c r="H195" s="106"/>
+        <v>53</v>
+      </c>
+      <c r="B195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="C195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="D195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="E195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="F195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="G195" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="H195" s="148">
+        <v>1125</v>
+      </c>
       <c r="I195" s="96"/>
       <c r="J195" s="38"/>
       <c r="K195" s="38"/>
       <c r="L195" s="38"/>
-      <c r="M195" s="65"/>
-[...6 lines deleted...]
-    <row r="196" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M195" s="61"/>
+      <c r="O195" s="47"/>
+      <c r="P195" s="46"/>
+      <c r="Q195" s="46"/>
+      <c r="R195" s="46"/>
+      <c r="S195" s="46"/>
+    </row>
+    <row r="196" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="63" t="s">
-        <v>62</v>
-[...19 lines deleted...]
-      <c r="H196" s="106"/>
+        <v>54</v>
+      </c>
+      <c r="B196" s="38">
+        <v>6830</v>
+      </c>
+      <c r="C196" s="65">
+        <v>191885</v>
+      </c>
+      <c r="D196" s="38">
+        <v>402141</v>
+      </c>
+      <c r="E196" s="64">
+        <v>618717</v>
+      </c>
+      <c r="F196" s="65">
+        <v>636604</v>
+      </c>
+      <c r="G196" s="65">
+        <v>720639</v>
+      </c>
+      <c r="H196" s="106">
+        <v>755122</v>
+      </c>
       <c r="I196" s="96"/>
       <c r="J196" s="38"/>
       <c r="K196" s="38"/>
       <c r="L196" s="38"/>
       <c r="M196" s="65"/>
-      <c r="O196" s="47"/>
-[...5 lines deleted...]
-    <row r="197" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O196" s="35"/>
+      <c r="P196" s="36"/>
+      <c r="Q196" s="34"/>
+      <c r="R196" s="34"/>
+      <c r="S196" s="34"/>
+    </row>
+    <row r="197" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="63" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H197" s="101"/>
+        <v>56</v>
+      </c>
+      <c r="B197" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="C197" s="124">
+        <v>115969</v>
+      </c>
+      <c r="D197" s="124">
+        <v>231938</v>
+      </c>
+      <c r="E197" s="124">
+        <v>347907</v>
+      </c>
+      <c r="F197" s="124">
+        <v>526960</v>
+      </c>
+      <c r="G197" s="124">
+        <v>706012</v>
+      </c>
+      <c r="H197" s="49">
+        <v>885074</v>
+      </c>
       <c r="I197" s="96"/>
-      <c r="J197" s="107"/>
+      <c r="J197" s="38"/>
       <c r="K197" s="38"/>
       <c r="L197" s="38"/>
       <c r="M197" s="65"/>
-      <c r="O197" s="35"/>
-[...5 lines deleted...]
-    <row r="198" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O197" s="47"/>
+      <c r="P197" s="48"/>
+      <c r="Q197" s="46"/>
+      <c r="R197" s="46"/>
+      <c r="S197" s="46"/>
+    </row>
+    <row r="198" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>57</v>
+      </c>
+      <c r="B198" s="38">
+        <v>20471</v>
       </c>
       <c r="C198" s="65">
-        <v>57694</v>
+        <v>209913</v>
       </c>
       <c r="D198" s="38">
-        <v>115388</v>
+        <v>399356</v>
       </c>
       <c r="E198" s="64">
-        <v>173082</v>
+        <v>588798</v>
       </c>
       <c r="F198" s="65">
-        <v>173082</v>
+        <v>606603</v>
       </c>
       <c r="G198" s="65">
-        <v>173082</v>
-[...1 lines deleted...]
-      <c r="H198" s="101"/>
+        <v>624408</v>
+      </c>
+      <c r="H198" s="106">
+        <v>642310</v>
+      </c>
       <c r="I198" s="96"/>
-      <c r="J198" s="107"/>
+      <c r="J198" s="38"/>
       <c r="K198" s="38"/>
       <c r="L198" s="38"/>
       <c r="M198" s="65"/>
-      <c r="O198" s="47"/>
-[...3 lines deleted...]
-      <c r="S198" s="46"/>
+      <c r="O198" s="35"/>
+      <c r="P198" s="36"/>
+      <c r="Q198" s="34"/>
+      <c r="R198" s="34"/>
+      <c r="S198" s="34"/>
     </row>
     <row r="199" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="63" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H199" s="101"/>
+        <v>58</v>
+      </c>
+      <c r="B199" s="141">
+        <v>100</v>
+      </c>
+      <c r="C199" s="124">
+        <v>62046</v>
+      </c>
+      <c r="D199" s="124">
+        <v>123993</v>
+      </c>
+      <c r="E199" s="124">
+        <v>185939</v>
+      </c>
+      <c r="F199" s="124">
+        <v>186101</v>
+      </c>
+      <c r="G199" s="124">
+        <v>186263</v>
+      </c>
+      <c r="H199" s="106">
+        <v>186425</v>
+      </c>
       <c r="I199" s="96"/>
       <c r="J199" s="38"/>
       <c r="K199" s="38"/>
       <c r="L199" s="38"/>
       <c r="M199" s="65"/>
       <c r="O199" s="35"/>
-      <c r="P199" s="34"/>
+      <c r="P199" s="36"/>
       <c r="Q199" s="34"/>
       <c r="R199" s="34"/>
       <c r="S199" s="34"/>
     </row>
-    <row r="200" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I200" s="38"/>
+    <row r="200" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="B200" s="38">
+        <v>1293</v>
+      </c>
+      <c r="C200" s="65">
+        <v>2586</v>
+      </c>
+      <c r="D200" s="38">
+        <v>3879</v>
+      </c>
+      <c r="E200" s="64">
+        <v>5172</v>
+      </c>
+      <c r="F200" s="65">
+        <v>6465</v>
+      </c>
+      <c r="G200" s="65">
+        <v>7758</v>
+      </c>
+      <c r="H200" s="106">
+        <v>7841</v>
+      </c>
+      <c r="I200" s="96"/>
       <c r="J200" s="38"/>
-      <c r="K200" s="67"/>
-[...37 lines deleted...]
-    <row r="202" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K200" s="38"/>
+      <c r="L200" s="38"/>
+      <c r="M200" s="65"/>
+      <c r="O200" s="35"/>
+      <c r="P200" s="36"/>
+      <c r="Q200" s="34"/>
+      <c r="R200" s="34"/>
+      <c r="S200" s="34"/>
+    </row>
+    <row r="201" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B201" s="73">
+        <v>81</v>
+      </c>
+      <c r="C201" s="73">
+        <v>162</v>
+      </c>
+      <c r="D201" s="73">
+        <v>243</v>
+      </c>
+      <c r="E201" s="73">
+        <v>324</v>
+      </c>
+      <c r="F201" s="73">
+        <v>405</v>
+      </c>
+      <c r="G201" s="73">
+        <v>486</v>
+      </c>
+      <c r="H201" s="106">
+        <v>594</v>
+      </c>
+      <c r="I201" s="96"/>
+      <c r="J201" s="38"/>
+      <c r="K201" s="38"/>
+      <c r="L201" s="38"/>
+      <c r="M201" s="65"/>
+      <c r="O201" s="47"/>
+      <c r="P201" s="48"/>
+      <c r="Q201" s="46"/>
+      <c r="R201" s="46"/>
+      <c r="S201" s="46"/>
+    </row>
+    <row r="202" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="63" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>1567</v>
+        <v>63</v>
+      </c>
+      <c r="B202" s="38">
+        <v>85</v>
       </c>
       <c r="C202" s="65">
-        <v>6890</v>
+        <v>2437</v>
       </c>
       <c r="D202" s="38">
-        <v>12213</v>
-[...2 lines deleted...]
-        <v>17536</v>
+        <v>4789</v>
+      </c>
+      <c r="E202" s="64">
+        <v>7141</v>
       </c>
       <c r="F202" s="65">
-        <v>21356</v>
+        <v>7226</v>
       </c>
       <c r="G202" s="65">
-        <v>25175</v>
-[...1 lines deleted...]
-      <c r="H202" s="96"/>
+        <v>7311</v>
+      </c>
+      <c r="H202" s="101">
+        <v>7424</v>
+      </c>
       <c r="I202" s="96"/>
-      <c r="J202" s="64"/>
+      <c r="J202" s="107"/>
       <c r="K202" s="38"/>
       <c r="L202" s="38"/>
       <c r="M202" s="65"/>
       <c r="O202" s="35"/>
       <c r="P202" s="36"/>
       <c r="Q202" s="34"/>
       <c r="R202" s="34"/>
       <c r="S202" s="34"/>
     </row>
-    <row r="203" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:19" s="42" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>1236625</v>
+        <v>64</v>
+      </c>
+      <c r="B203" s="91" t="s">
+        <v>72</v>
       </c>
       <c r="C203" s="65">
-        <v>2819193</v>
+        <v>57694</v>
       </c>
       <c r="D203" s="38">
-        <v>5245225</v>
-[...2 lines deleted...]
-        <v>6851948</v>
+        <v>115388</v>
+      </c>
+      <c r="E203" s="64">
+        <v>173082</v>
       </c>
       <c r="F203" s="65">
-        <v>8382853</v>
+        <v>173082</v>
       </c>
       <c r="G203" s="65">
-        <v>9569818</v>
-[...1 lines deleted...]
-      <c r="H203" s="96"/>
+        <v>173082</v>
+      </c>
+      <c r="H203" s="101">
+        <v>173082</v>
+      </c>
       <c r="I203" s="96"/>
-      <c r="J203" s="64"/>
+      <c r="J203" s="107"/>
       <c r="K203" s="38"/>
       <c r="L203" s="38"/>
       <c r="M203" s="65"/>
-      <c r="O203" s="35"/>
-[...15 lines deleted...]
-      <c r="H204" s="99"/>
+      <c r="O203" s="47"/>
+      <c r="P203" s="48"/>
+      <c r="Q203" s="46"/>
+      <c r="R203" s="46"/>
+      <c r="S203" s="46"/>
+    </row>
+    <row r="204" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B204" s="38">
+        <v>644109</v>
+      </c>
+      <c r="C204" s="65">
+        <v>2213229</v>
+      </c>
+      <c r="D204" s="38">
+        <v>3793635</v>
+      </c>
+      <c r="E204" s="64">
+        <v>5349666</v>
+      </c>
+      <c r="F204" s="65">
+        <v>6474582</v>
+      </c>
+      <c r="G204" s="65">
+        <v>7676065</v>
+      </c>
+      <c r="H204" s="101">
+        <v>9381242</v>
+      </c>
       <c r="I204" s="96"/>
       <c r="J204" s="38"/>
-      <c r="K204" s="67"/>
-[...3 lines deleted...]
-    <row r="205" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K204" s="38"/>
+      <c r="L204" s="38"/>
+      <c r="M204" s="65"/>
+      <c r="O204" s="35"/>
+      <c r="P204" s="34"/>
+      <c r="Q204" s="34"/>
+      <c r="R204" s="34"/>
+      <c r="S204" s="34"/>
+    </row>
+    <row r="205" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B205" s="87"/>
+      <c r="C205" s="67"/>
+      <c r="D205" s="67"/>
+      <c r="E205" s="108"/>
+      <c r="F205" s="38"/>
+      <c r="G205" s="65"/>
+      <c r="H205" s="65"/>
+      <c r="I205" s="38"/>
+      <c r="J205" s="38"/>
+      <c r="K205" s="67"/>
+      <c r="L205" s="67"/>
+      <c r="M205" s="67"/>
+    </row>
+    <row r="206" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B205" s="109">
+      <c r="B206" s="109">
         <v>1238192</v>
       </c>
-      <c r="C205" s="57">
+      <c r="C206" s="57">
         <v>2826083</v>
       </c>
-      <c r="D205" s="57">
+      <c r="D206" s="57">
         <v>5257438</v>
       </c>
-      <c r="E205" s="61">
+      <c r="E206" s="61">
         <v>6869484</v>
       </c>
-      <c r="F205" s="110">
+      <c r="F206" s="110">
         <v>8404208</v>
       </c>
-      <c r="G205" s="110">
+      <c r="G206" s="110">
         <v>9594994</v>
       </c>
-      <c r="H205" s="95"/>
-[...38 lines deleted...]
-      <c r="M206" s="65"/>
+      <c r="H206" s="95">
+        <v>12304886</v>
+      </c>
+      <c r="I206" s="111"/>
+      <c r="J206" s="139"/>
+      <c r="K206" s="61"/>
+      <c r="L206" s="61"/>
+      <c r="M206" s="57"/>
       <c r="O206" s="35"/>
-      <c r="P206" s="36"/>
+      <c r="P206" s="34"/>
       <c r="Q206" s="34"/>
       <c r="R206" s="34"/>
       <c r="S206" s="34"/>
     </row>
     <row r="207" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B207" s="65">
-        <v>1236625</v>
+        <v>1567</v>
       </c>
       <c r="C207" s="65">
-        <v>2819193</v>
+        <v>6890</v>
       </c>
       <c r="D207" s="38">
-        <v>5245225</v>
+        <v>12213</v>
       </c>
       <c r="E207" s="38">
-        <v>6851948</v>
+        <v>17536</v>
       </c>
       <c r="F207" s="65">
-        <v>8382853</v>
+        <v>21356</v>
       </c>
       <c r="G207" s="65">
-        <v>9569818</v>
-[...1 lines deleted...]
-      <c r="H207" s="96"/>
+        <v>25175</v>
+      </c>
+      <c r="H207" s="96">
+        <v>31080</v>
+      </c>
       <c r="I207" s="96"/>
       <c r="J207" s="64"/>
       <c r="K207" s="38"/>
       <c r="L207" s="38"/>
       <c r="M207" s="65"/>
       <c r="O207" s="35"/>
-      <c r="P207" s="34"/>
+      <c r="P207" s="36"/>
       <c r="Q207" s="34"/>
       <c r="R207" s="34"/>
       <c r="S207" s="34"/>
     </row>
-    <row r="208" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F208" s="93"/>
+    <row r="208" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B208" s="65"/>
+      <c r="C208" s="65"/>
+      <c r="D208" s="38"/>
+      <c r="E208" s="38"/>
+      <c r="F208" s="65"/>
       <c r="G208" s="65"/>
-      <c r="H208" s="65"/>
-[...4 lines deleted...]
-      <c r="M208" s="93"/>
+      <c r="H208" s="96">
+        <v>833</v>
+      </c>
+      <c r="I208" s="96"/>
+      <c r="J208" s="64"/>
+      <c r="K208" s="38"/>
+      <c r="L208" s="38"/>
+      <c r="M208" s="65"/>
+      <c r="O208" s="47"/>
+      <c r="P208" s="48"/>
+      <c r="Q208" s="46"/>
+      <c r="R208" s="46"/>
+      <c r="S208" s="46"/>
     </row>
     <row r="209" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="60" t="s">
+      <c r="A209" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B209" s="65">
+        <v>1236625</v>
+      </c>
+      <c r="C209" s="65">
+        <v>2819193</v>
+      </c>
+      <c r="D209" s="38">
+        <v>5245225</v>
+      </c>
+      <c r="E209" s="38">
+        <v>6851948</v>
+      </c>
+      <c r="F209" s="65">
+        <v>8382853</v>
+      </c>
+      <c r="G209" s="65">
+        <v>9569818</v>
+      </c>
+      <c r="H209" s="96">
+        <v>12272973</v>
+      </c>
+      <c r="I209" s="96"/>
+      <c r="J209" s="64"/>
+      <c r="K209" s="38"/>
+      <c r="L209" s="38"/>
+      <c r="M209" s="65"/>
+      <c r="O209" s="35"/>
+      <c r="P209" s="34"/>
+      <c r="Q209" s="34"/>
+      <c r="R209" s="34"/>
+      <c r="S209" s="34"/>
+    </row>
+    <row r="210" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B210" s="67"/>
+      <c r="C210" s="67"/>
+      <c r="D210" s="67"/>
+      <c r="E210" s="67"/>
+      <c r="F210" s="38"/>
+      <c r="G210" s="65"/>
+      <c r="H210" s="99"/>
+      <c r="I210" s="96"/>
+      <c r="J210" s="38"/>
+      <c r="K210" s="67"/>
+      <c r="L210" s="67"/>
+      <c r="M210" s="67"/>
+    </row>
+    <row r="211" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B209" s="61">
-[...95 lines deleted...]
-      <c r="S211" s="43"/>
+      <c r="B211" s="109">
+        <v>1238192</v>
+      </c>
+      <c r="C211" s="57">
+        <v>2826083</v>
+      </c>
+      <c r="D211" s="57">
+        <v>5257438</v>
+      </c>
+      <c r="E211" s="61">
+        <v>6869484</v>
+      </c>
+      <c r="F211" s="110">
+        <v>8404208</v>
+      </c>
+      <c r="G211" s="110">
+        <v>9594994</v>
+      </c>
+      <c r="H211" s="95">
+        <v>12304886</v>
+      </c>
+      <c r="I211" s="111"/>
+      <c r="J211" s="139"/>
+      <c r="K211" s="61"/>
+      <c r="L211" s="61"/>
+      <c r="M211" s="57"/>
+      <c r="O211" s="35"/>
+      <c r="P211" s="34"/>
+      <c r="Q211" s="34"/>
+      <c r="R211" s="34"/>
+      <c r="S211" s="34"/>
     </row>
     <row r="212" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B212" s="38">
-        <v>11207</v>
+      <c r="B212" s="65">
+        <v>1567</v>
       </c>
       <c r="C212" s="65">
-        <v>28980</v>
+        <v>6890</v>
       </c>
       <c r="D212" s="38">
-        <v>46753</v>
+        <v>12213</v>
       </c>
       <c r="E212" s="38">
-        <v>64527</v>
-[...2 lines deleted...]
-        <v>73914</v>
+        <v>17536</v>
+      </c>
+      <c r="F212" s="65">
+        <v>21356</v>
       </c>
       <c r="G212" s="65">
-        <v>83302</v>
-[...3 lines deleted...]
-      <c r="J212" s="65"/>
+        <v>25175</v>
+      </c>
+      <c r="H212" s="96">
+        <v>31080</v>
+      </c>
+      <c r="I212" s="96"/>
+      <c r="J212" s="64"/>
       <c r="K212" s="38"/>
       <c r="L212" s="38"/>
       <c r="M212" s="65"/>
-      <c r="O212" s="32"/>
-[...5 lines deleted...]
-    <row r="213" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O212" s="35"/>
+      <c r="P212" s="36"/>
+      <c r="Q212" s="34"/>
+      <c r="R212" s="34"/>
+      <c r="S212" s="34"/>
+    </row>
+    <row r="213" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="63" t="s">
-        <v>57</v>
-[...21 lines deleted...]
-      <c r="J213" s="65"/>
+        <v>62</v>
+      </c>
+      <c r="B213" s="65"/>
+      <c r="C213" s="65"/>
+      <c r="D213" s="38"/>
+      <c r="E213" s="38"/>
+      <c r="F213" s="65"/>
+      <c r="G213" s="65"/>
+      <c r="H213" s="96">
+        <v>833</v>
+      </c>
+      <c r="I213" s="96"/>
+      <c r="J213" s="64"/>
       <c r="K213" s="38"/>
       <c r="L213" s="38"/>
       <c r="M213" s="65"/>
-      <c r="O213" s="32"/>
-[...5 lines deleted...]
-    <row r="214" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O213" s="47"/>
+      <c r="P213" s="48"/>
+      <c r="Q213" s="46"/>
+      <c r="R213" s="46"/>
+      <c r="S213" s="46"/>
+    </row>
+    <row r="214" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="63" t="s">
-        <v>59</v>
-[...21 lines deleted...]
-      <c r="J214" s="65"/>
+        <v>52</v>
+      </c>
+      <c r="B214" s="65">
+        <v>1236625</v>
+      </c>
+      <c r="C214" s="65">
+        <v>2819193</v>
+      </c>
+      <c r="D214" s="38">
+        <v>5245225</v>
+      </c>
+      <c r="E214" s="38">
+        <v>6851948</v>
+      </c>
+      <c r="F214" s="65">
+        <v>8382853</v>
+      </c>
+      <c r="G214" s="65">
+        <v>9569818</v>
+      </c>
+      <c r="H214" s="96">
+        <v>12272973</v>
+      </c>
+      <c r="I214" s="96"/>
+      <c r="J214" s="64"/>
+      <c r="K214" s="38"/>
+      <c r="L214" s="38"/>
       <c r="M214" s="65"/>
-      <c r="O214" s="44"/>
-[...37 lines deleted...]
-      <c r="S215" s="18"/>
+      <c r="O214" s="35"/>
+      <c r="P214" s="34"/>
+      <c r="Q214" s="34"/>
+      <c r="R214" s="34"/>
+      <c r="S214" s="34"/>
+    </row>
+    <row r="215" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="B215" s="93"/>
+      <c r="C215" s="93"/>
+      <c r="D215" s="93"/>
+      <c r="E215" s="93"/>
+      <c r="F215" s="93"/>
+      <c r="G215" s="65"/>
+      <c r="H215" s="65"/>
+      <c r="I215" s="93"/>
+      <c r="J215" s="93"/>
+      <c r="K215" s="93"/>
+      <c r="L215" s="93"/>
+      <c r="M215" s="93"/>
     </row>
     <row r="216" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M216" s="65"/>
+      <c r="A216" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B216" s="61">
+        <v>1361482</v>
+      </c>
+      <c r="C216" s="57">
+        <v>2377126</v>
+      </c>
+      <c r="D216" s="57">
+        <v>4231485</v>
+      </c>
+      <c r="E216" s="61">
+        <v>5390349</v>
+      </c>
+      <c r="F216" s="57">
+        <v>7117068</v>
+      </c>
+      <c r="G216" s="57">
+        <v>8471675</v>
+      </c>
+      <c r="H216" s="94">
+        <v>10268737</v>
+      </c>
+      <c r="I216" s="61"/>
+      <c r="J216" s="57"/>
+      <c r="K216" s="61"/>
+      <c r="L216" s="61"/>
+      <c r="M216" s="57"/>
       <c r="O216" s="32"/>
-      <c r="P216" s="33"/>
+      <c r="P216" s="18"/>
       <c r="Q216" s="18"/>
       <c r="R216" s="18"/>
       <c r="S216" s="18"/>
     </row>
-    <row r="217" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="63" t="s">
-        <v>63</v>
-[...19 lines deleted...]
-      <c r="H217" s="134"/>
+        <v>53</v>
+      </c>
+      <c r="B217" s="38">
+        <v>3892</v>
+      </c>
+      <c r="C217" s="65">
+        <v>7784</v>
+      </c>
+      <c r="D217" s="38">
+        <v>11676</v>
+      </c>
+      <c r="E217" s="38">
+        <v>15568</v>
+      </c>
+      <c r="F217" s="65">
+        <v>19460</v>
+      </c>
+      <c r="G217" s="65">
+        <v>23352</v>
+      </c>
+      <c r="H217" s="134">
+        <v>23352</v>
+      </c>
       <c r="I217" s="38"/>
       <c r="J217" s="65"/>
       <c r="K217" s="38"/>
       <c r="L217" s="38"/>
       <c r="M217" s="65"/>
-      <c r="O217" s="44"/>
-[...5 lines deleted...]
-    <row r="218" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O217" s="32"/>
+      <c r="P217" s="33"/>
+      <c r="Q217" s="18"/>
+      <c r="R217" s="18"/>
+      <c r="S217" s="18"/>
+    </row>
+    <row r="218" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="63" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H218" s="134"/>
+        <v>60</v>
+      </c>
+      <c r="B218" s="73">
+        <v>558</v>
+      </c>
+      <c r="C218" s="124">
+        <v>1116</v>
+      </c>
+      <c r="D218" s="124">
+        <v>1674</v>
+      </c>
+      <c r="E218" s="124">
+        <v>2232</v>
+      </c>
+      <c r="F218" s="42">
+        <v>2790</v>
+      </c>
+      <c r="G218" s="124">
+        <v>3348</v>
+      </c>
+      <c r="H218" s="134">
+        <v>3777</v>
+      </c>
       <c r="I218" s="38"/>
       <c r="J218" s="65"/>
       <c r="K218" s="38"/>
       <c r="L218" s="38"/>
       <c r="M218" s="65"/>
-      <c r="O218" s="32"/>
-[...3 lines deleted...]
-      <c r="S218" s="18"/>
+      <c r="O218" s="44"/>
+      <c r="P218" s="45"/>
+      <c r="Q218" s="43"/>
+      <c r="R218" s="43"/>
+      <c r="S218" s="43"/>
     </row>
     <row r="219" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B219" s="38">
-        <v>1337716</v>
+        <v>11207</v>
       </c>
       <c r="C219" s="65">
-        <v>2323642</v>
+        <v>28980</v>
       </c>
       <c r="D219" s="38">
-        <v>4148283</v>
+        <v>46753</v>
       </c>
       <c r="E219" s="38">
-        <v>5277428</v>
-[...2 lines deleted...]
-        <v>6982814</v>
+        <v>64527</v>
+      </c>
+      <c r="F219" s="124">
+        <v>73914</v>
       </c>
       <c r="G219" s="65">
-        <v>8316089</v>
-[...1 lines deleted...]
-      <c r="H219" s="134"/>
+        <v>83302</v>
+      </c>
+      <c r="H219" s="134">
+        <v>90861</v>
+      </c>
       <c r="I219" s="38"/>
-      <c r="J219" s="119"/>
+      <c r="J219" s="65"/>
       <c r="K219" s="38"/>
       <c r="L219" s="38"/>
       <c r="M219" s="65"/>
       <c r="O219" s="32"/>
-      <c r="P219" s="18"/>
+      <c r="P219" s="33"/>
       <c r="Q219" s="18"/>
       <c r="R219" s="18"/>
       <c r="S219" s="18"/>
     </row>
     <row r="220" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="66" t="s">
-[...9 lines deleted...]
-      <c r="I220" s="65"/>
+      <c r="A220" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B220" s="38">
+        <v>6011</v>
+      </c>
+      <c r="C220" s="65">
+        <v>11408</v>
+      </c>
+      <c r="D220" s="38">
+        <v>16805</v>
+      </c>
+      <c r="E220" s="38">
+        <v>22202</v>
+      </c>
+      <c r="F220" s="65">
+        <v>27599</v>
+      </c>
+      <c r="G220" s="65">
+        <v>32996</v>
+      </c>
+      <c r="H220" s="134">
+        <v>32996</v>
+      </c>
+      <c r="I220" s="38"/>
       <c r="J220" s="65"/>
-      <c r="K220" s="67"/>
-[...35 lines deleted...]
-      <c r="S221" s="18"/>
+      <c r="K220" s="38"/>
+      <c r="L220" s="38"/>
+      <c r="M220" s="65"/>
+      <c r="O220" s="32"/>
+      <c r="P220" s="33"/>
+      <c r="Q220" s="18"/>
+      <c r="R220" s="18"/>
+      <c r="S220" s="18"/>
+    </row>
+    <row r="221" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="B221" s="73">
+        <v>33</v>
+      </c>
+      <c r="C221" s="73">
+        <v>66</v>
+      </c>
+      <c r="D221" s="73">
+        <v>99</v>
+      </c>
+      <c r="E221" s="73">
+        <v>132</v>
+      </c>
+      <c r="F221" s="73">
+        <v>165</v>
+      </c>
+      <c r="G221" s="73">
+        <v>198</v>
+      </c>
+      <c r="H221" s="134">
+        <v>198</v>
+      </c>
+      <c r="I221" s="38"/>
+      <c r="J221" s="65"/>
+      <c r="M221" s="65"/>
+      <c r="O221" s="44"/>
+      <c r="P221" s="45"/>
+      <c r="Q221" s="43"/>
+      <c r="R221" s="43"/>
+      <c r="S221" s="43"/>
     </row>
     <row r="222" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="63" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B222" s="38">
-        <v>285</v>
+        <v>68</v>
       </c>
       <c r="C222" s="65">
-        <v>570</v>
+        <v>136</v>
       </c>
       <c r="D222" s="38">
-        <v>855</v>
+        <v>204</v>
       </c>
       <c r="E222" s="38">
-        <v>1140</v>
+        <v>272</v>
       </c>
       <c r="F222" s="65">
-        <v>1425</v>
+        <v>340</v>
       </c>
       <c r="G222" s="65">
-        <v>1710</v>
-[...1 lines deleted...]
-      <c r="H222" s="134"/>
+        <v>408</v>
+      </c>
+      <c r="H222" s="134">
+        <v>408</v>
+      </c>
       <c r="I222" s="38"/>
-      <c r="J222" s="38"/>
+      <c r="J222" s="65"/>
       <c r="K222" s="38"/>
       <c r="L222" s="38"/>
-      <c r="M222" s="38"/>
+      <c r="M222" s="65"/>
       <c r="O222" s="32"/>
       <c r="P222" s="33"/>
       <c r="Q222" s="18"/>
       <c r="R222" s="18"/>
       <c r="S222" s="18"/>
     </row>
     <row r="223" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="72" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="A223" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B223" s="38">
+        <v>813</v>
       </c>
       <c r="C223" s="65">
-        <v>50</v>
+        <v>1626</v>
       </c>
       <c r="D223" s="38">
-        <v>75</v>
+        <v>2439</v>
       </c>
       <c r="E223" s="38">
-        <v>100</v>
+        <v>3252</v>
       </c>
       <c r="F223" s="65">
-        <v>390</v>
+        <v>4065</v>
       </c>
       <c r="G223" s="65">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="H223" s="134"/>
+        <v>4878</v>
+      </c>
+      <c r="H223" s="134">
+        <v>5866</v>
+      </c>
       <c r="I223" s="38"/>
-      <c r="J223" s="38"/>
+      <c r="J223" s="65"/>
       <c r="K223" s="38"/>
       <c r="L223" s="38"/>
-      <c r="M223" s="38"/>
+      <c r="M223" s="65"/>
       <c r="O223" s="32"/>
       <c r="P223" s="33"/>
       <c r="Q223" s="18"/>
       <c r="R223" s="18"/>
       <c r="S223" s="18"/>
     </row>
-    <row r="224" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="63" t="s">
-        <v>54</v>
-[...19 lines deleted...]
-      <c r="H224" s="134"/>
+        <v>63</v>
+      </c>
+      <c r="B224" s="73">
+        <v>576</v>
+      </c>
+      <c r="C224" s="73">
+        <v>1152</v>
+      </c>
+      <c r="D224" s="73">
+        <v>1728</v>
+      </c>
+      <c r="E224" s="73">
+        <v>2304</v>
+      </c>
+      <c r="F224" s="73">
+        <v>2880</v>
+      </c>
+      <c r="G224" s="73">
+        <v>3456</v>
+      </c>
+      <c r="H224" s="134">
+        <v>3456</v>
+      </c>
       <c r="I224" s="38"/>
-      <c r="J224" s="38"/>
+      <c r="J224" s="65"/>
       <c r="K224" s="38"/>
       <c r="L224" s="38"/>
-      <c r="M224" s="38"/>
-[...6 lines deleted...]
-    <row r="225" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M224" s="65"/>
+      <c r="O224" s="44"/>
+      <c r="P224" s="45"/>
+      <c r="Q224" s="43"/>
+      <c r="R224" s="43"/>
+      <c r="S224" s="43"/>
+    </row>
+    <row r="225" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="63" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>64</v>
+      </c>
+      <c r="B225" s="38">
+        <v>607</v>
       </c>
       <c r="C225" s="65">
-        <v>135278</v>
+        <v>1214</v>
       </c>
       <c r="D225" s="38">
-        <v>270557</v>
+        <v>1821</v>
       </c>
       <c r="E225" s="38">
-        <v>405835</v>
+        <v>2428</v>
       </c>
       <c r="F225" s="65">
-        <v>405835</v>
+        <v>3035</v>
       </c>
       <c r="G225" s="65">
-        <v>405835</v>
-[...1 lines deleted...]
-      <c r="H225" s="134"/>
+        <v>3642</v>
+      </c>
+      <c r="H225" s="134">
+        <v>4700</v>
+      </c>
       <c r="I225" s="38"/>
-      <c r="J225" s="38"/>
+      <c r="J225" s="65"/>
       <c r="K225" s="38"/>
       <c r="L225" s="38"/>
-      <c r="M225" s="38"/>
-[...6 lines deleted...]
-    <row r="226" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M225" s="65"/>
+      <c r="O225" s="32"/>
+      <c r="P225" s="33"/>
+      <c r="Q225" s="18"/>
+      <c r="R225" s="18"/>
+      <c r="S225" s="18"/>
+    </row>
+    <row r="226" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="63" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H226" s="134"/>
+        <v>52</v>
+      </c>
+      <c r="B226" s="38">
+        <v>1337716</v>
+      </c>
+      <c r="C226" s="65">
+        <v>2323642</v>
+      </c>
+      <c r="D226" s="38">
+        <v>4148283</v>
+      </c>
+      <c r="E226" s="38">
+        <v>5277428</v>
+      </c>
+      <c r="F226" s="65">
+        <v>6982814</v>
+      </c>
+      <c r="G226" s="65">
+        <v>8316089</v>
+      </c>
+      <c r="H226" s="134">
+        <v>10103116</v>
+      </c>
       <c r="I226" s="38"/>
-      <c r="J226" s="38"/>
+      <c r="J226" s="119"/>
       <c r="K226" s="38"/>
       <c r="L226" s="38"/>
-      <c r="M226" s="38"/>
-[...4 lines deleted...]
-      <c r="S226" s="43"/>
+      <c r="M226" s="65"/>
+      <c r="O226" s="32"/>
+      <c r="P226" s="18"/>
+      <c r="Q226" s="18"/>
+      <c r="R226" s="18"/>
+      <c r="S226" s="18"/>
     </row>
     <row r="227" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="63" t="s">
-[...56 lines deleted...]
-      <c r="S228" s="43"/>
+      <c r="A227" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="B227" s="67"/>
+      <c r="C227" s="67"/>
+      <c r="D227" s="67"/>
+      <c r="E227" s="67"/>
+      <c r="F227" s="65"/>
+      <c r="G227" s="65"/>
+      <c r="H227" s="65"/>
+      <c r="I227" s="65"/>
+      <c r="J227" s="65"/>
+      <c r="K227" s="67"/>
+      <c r="L227" s="67"/>
+      <c r="M227" s="67"/>
+    </row>
+    <row r="228" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B228" s="61">
+        <v>2572406</v>
+      </c>
+      <c r="C228" s="57">
+        <v>6590893</v>
+      </c>
+      <c r="D228" s="57">
+        <v>11617927</v>
+      </c>
+      <c r="E228" s="61">
+        <v>18198963</v>
+      </c>
+      <c r="F228" s="57">
+        <v>22566079</v>
+      </c>
+      <c r="G228" s="57">
+        <v>26234068</v>
+      </c>
+      <c r="H228" s="94">
+        <v>29975290</v>
+      </c>
+      <c r="I228" s="61"/>
+      <c r="J228" s="61"/>
+      <c r="K228" s="61"/>
+      <c r="L228" s="61"/>
+      <c r="M228" s="61"/>
+      <c r="O228" s="32"/>
+      <c r="P228" s="18"/>
+      <c r="Q228" s="18"/>
+      <c r="R228" s="18"/>
+      <c r="S228" s="18"/>
     </row>
     <row r="229" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="63" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B229" s="38">
-        <v>391</v>
+        <v>285</v>
       </c>
       <c r="C229" s="65">
-        <v>782</v>
+        <v>570</v>
       </c>
       <c r="D229" s="38">
-        <v>1173</v>
+        <v>855</v>
       </c>
       <c r="E229" s="38">
-        <v>1564</v>
+        <v>1140</v>
       </c>
       <c r="F229" s="65">
-        <v>1955</v>
+        <v>1425</v>
       </c>
       <c r="G229" s="65">
-        <v>2346</v>
-[...1 lines deleted...]
-      <c r="H229" s="134"/>
+        <v>1710</v>
+      </c>
+      <c r="H229" s="134">
+        <v>1710</v>
+      </c>
       <c r="I229" s="38"/>
       <c r="J229" s="38"/>
       <c r="K229" s="38"/>
       <c r="L229" s="38"/>
       <c r="M229" s="38"/>
       <c r="O229" s="32"/>
       <c r="P229" s="33"/>
       <c r="Q229" s="18"/>
       <c r="R229" s="18"/>
       <c r="S229" s="18"/>
     </row>
     <row r="230" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="63" t="s">
-[...3 lines deleted...]
-        <v>1603</v>
+      <c r="A230" s="72" t="s">
+        <v>60</v>
+      </c>
+      <c r="B230" s="73">
+        <v>25</v>
       </c>
       <c r="C230" s="65">
-        <v>2415</v>
+        <v>50</v>
       </c>
       <c r="D230" s="38">
-        <v>3227</v>
+        <v>75</v>
       </c>
       <c r="E230" s="38">
-        <v>4040</v>
+        <v>100</v>
       </c>
       <c r="F230" s="65">
-        <v>4040</v>
+        <v>390</v>
       </c>
       <c r="G230" s="65">
-        <v>4040</v>
-[...1 lines deleted...]
-      <c r="H230" s="134"/>
+        <v>681</v>
+      </c>
+      <c r="H230" s="134">
+        <v>946</v>
+      </c>
       <c r="I230" s="38"/>
       <c r="J230" s="38"/>
       <c r="K230" s="38"/>
       <c r="L230" s="38"/>
       <c r="M230" s="38"/>
       <c r="O230" s="32"/>
       <c r="P230" s="33"/>
       <c r="Q230" s="18"/>
       <c r="R230" s="18"/>
       <c r="S230" s="18"/>
     </row>
     <row r="231" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="63" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B231" s="38">
-        <v>3792</v>
+        <v>700389</v>
       </c>
       <c r="C231" s="65">
-        <v>7602</v>
+        <v>1413868</v>
       </c>
       <c r="D231" s="38">
-        <v>11411</v>
+        <v>2313463</v>
       </c>
       <c r="E231" s="38">
-        <v>15221</v>
+        <v>4079627</v>
       </c>
       <c r="F231" s="65">
-        <v>19513</v>
+        <v>5641908</v>
       </c>
       <c r="G231" s="65">
-        <v>23804</v>
-[...2 lines deleted...]
-      <c r="I231" s="136"/>
+        <v>6850085</v>
+      </c>
+      <c r="H231" s="134">
+        <v>7594704</v>
+      </c>
+      <c r="I231" s="38"/>
       <c r="J231" s="38"/>
       <c r="K231" s="38"/>
       <c r="L231" s="38"/>
       <c r="M231" s="38"/>
       <c r="O231" s="32"/>
-      <c r="P231" s="33"/>
+      <c r="P231" s="18"/>
       <c r="Q231" s="18"/>
       <c r="R231" s="18"/>
       <c r="S231" s="18"/>
     </row>
-    <row r="232" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>55</v>
+      </c>
+      <c r="B232" s="91" t="s">
+        <v>72</v>
       </c>
       <c r="C232" s="65">
-        <v>284</v>
+        <v>135278</v>
       </c>
       <c r="D232" s="38">
-        <v>426</v>
+        <v>270557</v>
       </c>
       <c r="E232" s="38">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>405835</v>
+      </c>
+      <c r="F232" s="65">
+        <v>405835</v>
       </c>
       <c r="G232" s="65">
-        <v>852</v>
-[...2 lines deleted...]
-      <c r="I232" s="137"/>
+        <v>405835</v>
+      </c>
+      <c r="H232" s="134">
+        <v>405835</v>
+      </c>
+      <c r="I232" s="38"/>
       <c r="J232" s="38"/>
       <c r="K232" s="38"/>
       <c r="L232" s="38"/>
       <c r="M232" s="38"/>
-      <c r="O232" s="32"/>
-[...5 lines deleted...]
-    <row r="233" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O232" s="44"/>
+      <c r="P232" s="43"/>
+      <c r="Q232" s="43"/>
+      <c r="R232" s="43"/>
+      <c r="S232" s="43"/>
+    </row>
+    <row r="233" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="63" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H233" s="134"/>
+        <v>56</v>
+      </c>
+      <c r="B233" s="73">
+        <v>145</v>
+      </c>
+      <c r="C233" s="73">
+        <v>290</v>
+      </c>
+      <c r="D233" s="73">
+        <v>435</v>
+      </c>
+      <c r="E233" s="73">
+        <v>580</v>
+      </c>
+      <c r="F233" s="124">
+        <v>1021</v>
+      </c>
+      <c r="G233" s="124">
+        <v>1463</v>
+      </c>
+      <c r="H233" s="134">
+        <v>1759</v>
+      </c>
       <c r="I233" s="38"/>
-      <c r="J233" s="119"/>
+      <c r="J233" s="38"/>
       <c r="K233" s="38"/>
       <c r="L233" s="38"/>
       <c r="M233" s="38"/>
-      <c r="O233" s="32"/>
-[...14 lines deleted...]
-      <c r="H234" s="84"/>
+      <c r="O233" s="44"/>
+      <c r="P233" s="45"/>
+      <c r="Q233" s="43"/>
+      <c r="R233" s="43"/>
+      <c r="S233" s="43"/>
+    </row>
+    <row r="234" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B234" s="38">
+        <v>16973</v>
+      </c>
+      <c r="C234" s="65">
+        <v>38321</v>
+      </c>
+      <c r="D234" s="38">
+        <v>59670</v>
+      </c>
+      <c r="E234" s="38">
+        <v>81019</v>
+      </c>
+      <c r="F234" s="65">
+        <v>96189</v>
+      </c>
+      <c r="G234" s="65">
+        <v>111359</v>
+      </c>
+      <c r="H234" s="134">
+        <v>115241</v>
+      </c>
       <c r="I234" s="38"/>
       <c r="J234" s="38"/>
       <c r="K234" s="38"/>
       <c r="L234" s="38"/>
       <c r="M234" s="38"/>
-    </row>
-[...32 lines deleted...]
-      <c r="S235" s="18"/>
+      <c r="O234" s="32"/>
+      <c r="P234" s="33"/>
+      <c r="Q234" s="18"/>
+      <c r="R234" s="18"/>
+      <c r="S234" s="18"/>
+    </row>
+    <row r="235" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B235" s="38"/>
+      <c r="C235" s="65"/>
+      <c r="D235" s="38"/>
+      <c r="E235" s="38"/>
+      <c r="F235" s="65">
+        <v>15</v>
+      </c>
+      <c r="G235" s="65">
+        <v>30</v>
+      </c>
+      <c r="H235" s="134">
+        <v>305</v>
+      </c>
+      <c r="I235" s="38"/>
+      <c r="J235" s="38"/>
+      <c r="K235" s="38"/>
+      <c r="L235" s="38"/>
+      <c r="M235" s="38"/>
+      <c r="O235" s="44"/>
+      <c r="P235" s="45"/>
+      <c r="Q235" s="43"/>
+      <c r="R235" s="43"/>
+      <c r="S235" s="43"/>
     </row>
     <row r="236" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="72" t="s">
-        <v>52</v>
+      <c r="A236" s="63" t="s">
+        <v>59</v>
       </c>
       <c r="B236" s="38">
-        <v>385387</v>
-[...2 lines deleted...]
-        <v>596908</v>
+        <v>391</v>
+      </c>
+      <c r="C236" s="65">
+        <v>782</v>
       </c>
       <c r="D236" s="38">
-        <v>926626</v>
-[...2 lines deleted...]
-        <v>1033807</v>
+        <v>1173</v>
+      </c>
+      <c r="E236" s="38">
+        <v>1564</v>
       </c>
       <c r="F236" s="65">
-        <v>1044350</v>
+        <v>1955</v>
       </c>
       <c r="G236" s="65">
-        <v>1106322</v>
-[...3 lines deleted...]
-      <c r="J236" s="65"/>
+        <v>2346</v>
+      </c>
+      <c r="H236" s="134">
+        <v>2346</v>
+      </c>
+      <c r="I236" s="38"/>
+      <c r="J236" s="38"/>
       <c r="K236" s="38"/>
       <c r="L236" s="38"/>
-      <c r="M236" s="65"/>
+      <c r="M236" s="38"/>
       <c r="O236" s="32"/>
       <c r="P236" s="33"/>
       <c r="Q236" s="18"/>
       <c r="R236" s="18"/>
       <c r="S236" s="18"/>
     </row>
-    <row r="237" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M237" s="93"/>
+    <row r="237" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B237" s="121">
+        <v>1603</v>
+      </c>
+      <c r="C237" s="65">
+        <v>2415</v>
+      </c>
+      <c r="D237" s="38">
+        <v>3227</v>
+      </c>
+      <c r="E237" s="38">
+        <v>4040</v>
+      </c>
+      <c r="F237" s="65">
+        <v>4040</v>
+      </c>
+      <c r="G237" s="65">
+        <v>4040</v>
+      </c>
+      <c r="H237" s="134">
+        <v>4040</v>
+      </c>
+      <c r="I237" s="38"/>
+      <c r="J237" s="38"/>
+      <c r="K237" s="38"/>
+      <c r="L237" s="38"/>
+      <c r="M237" s="38"/>
+      <c r="O237" s="32"/>
+      <c r="P237" s="33"/>
+      <c r="Q237" s="18"/>
+      <c r="R237" s="18"/>
+      <c r="S237" s="18"/>
     </row>
     <row r="238" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="60" t="s">
-[...30 lines deleted...]
-      <c r="S238" s="34"/>
+      <c r="A238" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B238" s="38">
+        <v>3792</v>
+      </c>
+      <c r="C238" s="65">
+        <v>7602</v>
+      </c>
+      <c r="D238" s="38">
+        <v>11411</v>
+      </c>
+      <c r="E238" s="38">
+        <v>15221</v>
+      </c>
+      <c r="F238" s="65">
+        <v>19513</v>
+      </c>
+      <c r="G238" s="65">
+        <v>23804</v>
+      </c>
+      <c r="H238" s="134">
+        <v>24304</v>
+      </c>
+      <c r="I238" s="136"/>
+      <c r="J238" s="38"/>
+      <c r="K238" s="38"/>
+      <c r="L238" s="38"/>
+      <c r="M238" s="38"/>
+      <c r="O238" s="32"/>
+      <c r="P238" s="33"/>
+      <c r="Q238" s="18"/>
+      <c r="R238" s="18"/>
+      <c r="S238" s="18"/>
     </row>
     <row r="239" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="63" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>314027</v>
+        <v>64</v>
+      </c>
+      <c r="B239" s="38">
+        <v>142</v>
       </c>
       <c r="C239" s="65">
-        <v>1003017</v>
+        <v>284</v>
       </c>
       <c r="D239" s="38">
-        <v>1694887</v>
-[...5 lines deleted...]
-        <v>4336581</v>
+        <v>426</v>
+      </c>
+      <c r="E239" s="38">
+        <v>568</v>
+      </c>
+      <c r="F239" s="142">
+        <v>710</v>
       </c>
       <c r="G239" s="65">
-        <v>5552563</v>
-[...3 lines deleted...]
-      <c r="J239" s="65"/>
+        <v>852</v>
+      </c>
+      <c r="H239" s="134">
+        <v>1008</v>
+      </c>
+      <c r="I239" s="137"/>
+      <c r="J239" s="38"/>
       <c r="K239" s="38"/>
       <c r="L239" s="38"/>
-      <c r="M239" s="65"/>
-[...29 lines deleted...]
-      <c r="A241" s="60" t="s">
+      <c r="M239" s="38"/>
+      <c r="O239" s="32"/>
+      <c r="P239" s="33"/>
+      <c r="Q239" s="18"/>
+      <c r="R239" s="18"/>
+      <c r="S239" s="18"/>
+    </row>
+    <row r="240" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B240" s="38">
+        <v>1848662</v>
+      </c>
+      <c r="C240" s="65">
+        <v>4991432</v>
+      </c>
+      <c r="D240" s="86">
+        <v>8956635</v>
+      </c>
+      <c r="E240" s="38">
+        <v>13609270</v>
+      </c>
+      <c r="F240" s="65">
+        <v>16393078</v>
+      </c>
+      <c r="G240" s="65">
+        <v>18831864</v>
+      </c>
+      <c r="H240" s="134">
+        <v>21823094</v>
+      </c>
+      <c r="I240" s="38"/>
+      <c r="J240" s="119"/>
+      <c r="K240" s="38"/>
+      <c r="L240" s="38"/>
+      <c r="M240" s="38"/>
+      <c r="O240" s="32"/>
+      <c r="P240" s="18"/>
+      <c r="Q240" s="18"/>
+      <c r="R240" s="18"/>
+      <c r="S240" s="18"/>
+    </row>
+    <row r="241" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="B241" s="67"/>
+      <c r="C241" s="67"/>
+      <c r="D241" s="67"/>
+      <c r="E241" s="67"/>
+      <c r="F241" s="38"/>
+      <c r="H241" s="84"/>
+      <c r="I241" s="38"/>
+      <c r="J241" s="38"/>
+      <c r="K241" s="38"/>
+      <c r="L241" s="38"/>
+      <c r="M241" s="38"/>
+    </row>
+    <row r="242" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B241" s="57">
-[...70 lines deleted...]
-      <c r="E243" s="141"/>
+      <c r="B242" s="57">
+        <v>385387</v>
+      </c>
+      <c r="C242" s="57">
+        <v>596908</v>
+      </c>
+      <c r="D242" s="57">
+        <v>926626</v>
+      </c>
+      <c r="E242" s="70">
+        <v>1033807</v>
+      </c>
+      <c r="F242" s="57">
+        <v>1044350</v>
+      </c>
+      <c r="G242" s="57">
+        <v>1106322</v>
+      </c>
+      <c r="H242" s="94">
+        <v>1122585</v>
+      </c>
+      <c r="I242" s="95"/>
+      <c r="J242" s="61"/>
+      <c r="K242" s="61"/>
+      <c r="L242" s="61"/>
+      <c r="M242" s="57"/>
+      <c r="O242" s="32"/>
+      <c r="P242" s="33"/>
+      <c r="Q242" s="18"/>
+      <c r="R242" s="18"/>
+      <c r="S242" s="18"/>
+    </row>
+    <row r="243" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B243" s="38">
+        <v>385387</v>
+      </c>
+      <c r="C243" s="38">
+        <v>596908</v>
+      </c>
+      <c r="D243" s="38">
+        <v>926626</v>
+      </c>
+      <c r="E243" s="64">
+        <v>1033807</v>
+      </c>
       <c r="F243" s="65">
-        <v>500</v>
+        <v>1044350</v>
       </c>
       <c r="G243" s="65">
-        <v>999</v>
-[...1 lines deleted...]
-      <c r="H243" s="96"/>
+        <v>1106322</v>
+      </c>
+      <c r="H243" s="96">
+        <v>1122585</v>
+      </c>
       <c r="I243" s="96"/>
       <c r="J243" s="65"/>
       <c r="K243" s="38"/>
       <c r="L243" s="38"/>
       <c r="M243" s="65"/>
-      <c r="O243" s="47"/>
-[...37 lines deleted...]
-      <c r="S244" s="34"/>
+      <c r="O243" s="32"/>
+      <c r="P243" s="33"/>
+      <c r="Q243" s="18"/>
+      <c r="R243" s="18"/>
+      <c r="S243" s="18"/>
+    </row>
+    <row r="244" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="B244" s="93"/>
+      <c r="C244" s="93"/>
+      <c r="D244" s="93"/>
+      <c r="E244" s="112"/>
+      <c r="F244" s="93"/>
+      <c r="G244" s="65"/>
+      <c r="H244" s="99"/>
+      <c r="I244" s="113"/>
+      <c r="J244" s="93"/>
+      <c r="K244" s="93"/>
+      <c r="L244" s="93"/>
+      <c r="M244" s="93"/>
     </row>
     <row r="245" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="63" t="s">
+      <c r="A245" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B245" s="57">
+        <v>314027</v>
+      </c>
+      <c r="C245" s="57">
+        <v>1003017</v>
+      </c>
+      <c r="D245" s="57">
+        <v>1694887</v>
+      </c>
+      <c r="E245" s="62">
+        <v>3243278</v>
+      </c>
+      <c r="F245" s="57">
+        <v>4336581</v>
+      </c>
+      <c r="G245" s="57">
+        <v>5552563</v>
+      </c>
+      <c r="H245" s="94">
+        <v>6590612</v>
+      </c>
+      <c r="I245" s="95"/>
+      <c r="J245" s="57"/>
+      <c r="K245" s="61"/>
+      <c r="L245" s="61"/>
+      <c r="M245" s="57"/>
+      <c r="O245" s="35"/>
+      <c r="P245" s="34"/>
+      <c r="Q245" s="34"/>
+      <c r="R245" s="34"/>
+      <c r="S245" s="34"/>
+    </row>
+    <row r="246" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B245" s="65">
-[...68 lines deleted...]
-      <c r="M247" s="57"/>
+      <c r="B246" s="65">
+        <v>314027</v>
+      </c>
+      <c r="C246" s="65">
+        <v>1003017</v>
+      </c>
+      <c r="D246" s="38">
+        <v>1694887</v>
+      </c>
+      <c r="E246" s="64">
+        <v>3243278</v>
+      </c>
+      <c r="F246" s="65">
+        <v>4336581</v>
+      </c>
+      <c r="G246" s="65">
+        <v>5552563</v>
+      </c>
+      <c r="H246" s="96">
+        <v>6590612</v>
+      </c>
+      <c r="I246" s="96"/>
+      <c r="J246" s="65"/>
+      <c r="K246" s="38"/>
+      <c r="L246" s="38"/>
+      <c r="M246" s="65"/>
+      <c r="O246" s="35"/>
+      <c r="P246" s="34"/>
+      <c r="Q246" s="34"/>
+      <c r="R246" s="34"/>
+      <c r="S246" s="34"/>
+    </row>
+    <row r="247" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B247" s="93"/>
+      <c r="C247" s="93"/>
+      <c r="D247" s="93"/>
+      <c r="E247" s="93"/>
+      <c r="F247" s="93"/>
+      <c r="G247" s="65"/>
+      <c r="H247" s="65"/>
+      <c r="I247" s="93"/>
+      <c r="J247" s="93"/>
+      <c r="K247" s="93"/>
+      <c r="L247" s="93"/>
+      <c r="M247" s="93"/>
       <c r="O247" s="35"/>
       <c r="P247" s="34"/>
       <c r="Q247" s="34"/>
       <c r="R247" s="34"/>
       <c r="S247" s="34"/>
     </row>
     <row r="248" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A248" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M248" s="65"/>
+      <c r="A248" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B248" s="57">
+        <v>204078</v>
+      </c>
+      <c r="C248" s="57">
+        <v>567537</v>
+      </c>
+      <c r="D248" s="57">
+        <v>1032338</v>
+      </c>
+      <c r="E248" s="61">
+        <v>2285051</v>
+      </c>
+      <c r="F248" s="82">
+        <v>3623408</v>
+      </c>
+      <c r="G248" s="57">
+        <v>4583854</v>
+      </c>
+      <c r="H248" s="94">
+        <v>4905206</v>
+      </c>
+      <c r="I248" s="95"/>
+      <c r="J248" s="57"/>
+      <c r="K248" s="61"/>
+      <c r="L248" s="61"/>
+      <c r="M248" s="57"/>
       <c r="O248" s="35"/>
       <c r="P248" s="34"/>
       <c r="Q248" s="34"/>
       <c r="R248" s="34"/>
       <c r="S248" s="34"/>
     </row>
-    <row r="249" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="S250" s="34"/>
+    <row r="249" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="B249" s="141">
+        <v>9542</v>
+      </c>
+      <c r="C249" s="141">
+        <v>24069</v>
+      </c>
+      <c r="D249" s="141">
+        <v>36699</v>
+      </c>
+      <c r="E249" s="141">
+        <v>336602</v>
+      </c>
+      <c r="F249" s="65">
+        <v>1255797</v>
+      </c>
+      <c r="G249" s="65">
+        <v>1870147</v>
+      </c>
+      <c r="H249" s="96">
+        <v>1896024</v>
+      </c>
+      <c r="I249" s="96"/>
+      <c r="J249" s="65"/>
+      <c r="K249" s="38"/>
+      <c r="L249" s="38"/>
+      <c r="M249" s="65"/>
+      <c r="O249" s="35"/>
+      <c r="P249" s="36"/>
+      <c r="Q249" s="34"/>
+      <c r="R249" s="34"/>
+      <c r="S249" s="34"/>
+    </row>
+    <row r="250" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B250" s="141"/>
+      <c r="C250" s="141"/>
+      <c r="D250" s="141"/>
+      <c r="E250" s="141"/>
+      <c r="F250" s="65">
+        <v>500</v>
+      </c>
+      <c r="G250" s="65">
+        <v>999</v>
+      </c>
+      <c r="H250" s="96">
+        <v>1499</v>
+      </c>
+      <c r="I250" s="96"/>
+      <c r="J250" s="65"/>
+      <c r="K250" s="38"/>
+      <c r="L250" s="38"/>
+      <c r="M250" s="65"/>
+      <c r="O250" s="47"/>
+      <c r="P250" s="48"/>
+      <c r="Q250" s="46"/>
+      <c r="R250" s="46"/>
+      <c r="S250" s="46"/>
     </row>
     <row r="251" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="63" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B251" s="65">
-        <v>224643</v>
+        <v>142</v>
       </c>
       <c r="C251" s="65">
-        <v>498215</v>
+        <v>284</v>
       </c>
       <c r="D251" s="38">
-        <v>766786</v>
+        <v>426</v>
       </c>
       <c r="E251" s="38">
-        <v>781786</v>
+        <v>568</v>
       </c>
       <c r="F251" s="65">
-        <v>806786</v>
+        <v>710</v>
       </c>
       <c r="G251" s="65">
-        <v>845715</v>
-[...1 lines deleted...]
-      <c r="H251" s="96"/>
+        <v>852</v>
+      </c>
+      <c r="H251" s="96">
+        <v>1008</v>
+      </c>
       <c r="I251" s="96"/>
       <c r="J251" s="65"/>
       <c r="K251" s="38"/>
       <c r="L251" s="38"/>
       <c r="M251" s="65"/>
       <c r="O251" s="35"/>
-      <c r="P251" s="34"/>
+      <c r="P251" s="36"/>
       <c r="Q251" s="34"/>
       <c r="R251" s="34"/>
       <c r="S251" s="34"/>
     </row>
-    <row r="252" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A253" s="60" t="s">
+    <row r="252" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B252" s="65">
+        <v>194394</v>
+      </c>
+      <c r="C252" s="65">
+        <v>543184</v>
+      </c>
+      <c r="D252" s="38">
+        <v>995213</v>
+      </c>
+      <c r="E252" s="38">
+        <v>1947881</v>
+      </c>
+      <c r="F252" s="65">
+        <v>2366401</v>
+      </c>
+      <c r="G252" s="65">
+        <v>2711855</v>
+      </c>
+      <c r="H252" s="96">
+        <v>3006675</v>
+      </c>
+      <c r="I252" s="96"/>
+      <c r="J252" s="65"/>
+      <c r="K252" s="38"/>
+      <c r="L252" s="38"/>
+      <c r="M252" s="65"/>
+    </row>
+    <row r="253" spans="1:19" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="B253" s="67"/>
+      <c r="C253" s="67"/>
+      <c r="D253" s="67"/>
+      <c r="E253" s="67"/>
+      <c r="F253" s="67"/>
+      <c r="G253" s="65"/>
+      <c r="H253" s="49"/>
+      <c r="I253" s="106"/>
+      <c r="J253" s="67"/>
+      <c r="K253" s="67"/>
+      <c r="L253" s="67"/>
+      <c r="M253" s="67"/>
+    </row>
+    <row r="254" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B253" s="57">
-[...56 lines deleted...]
-      <c r="M254" s="65"/>
+      <c r="B254" s="57">
+        <v>469400</v>
+      </c>
+      <c r="C254" s="57">
+        <v>546300</v>
+      </c>
+      <c r="D254" s="57">
+        <v>1252720</v>
+      </c>
+      <c r="E254" s="61">
+        <v>1728420</v>
+      </c>
+      <c r="F254" s="57">
+        <v>2474520</v>
+      </c>
+      <c r="G254" s="57">
+        <v>2711270</v>
+      </c>
+      <c r="H254" s="114">
+        <v>3788426</v>
+      </c>
+      <c r="I254" s="95"/>
+      <c r="J254" s="57"/>
+      <c r="K254" s="61"/>
+      <c r="L254" s="61"/>
+      <c r="M254" s="57"/>
       <c r="O254" s="35"/>
-      <c r="P254" s="36"/>
+      <c r="P254" s="34"/>
       <c r="Q254" s="34"/>
       <c r="R254" s="34"/>
       <c r="S254" s="34"/>
     </row>
     <row r="255" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="72" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="A255" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B255" s="65">
+        <v>469400</v>
       </c>
       <c r="C255" s="65">
-        <v>50</v>
+        <v>546300</v>
       </c>
       <c r="D255" s="38">
-        <v>75</v>
+        <v>1252720</v>
       </c>
       <c r="E255" s="38">
-        <v>100</v>
+        <v>1728420</v>
       </c>
       <c r="F255" s="65">
-        <v>390</v>
-[...4 lines deleted...]
-      <c r="H255" s="96"/>
+        <v>2474520</v>
+      </c>
+      <c r="G255" s="65">
+        <v>2711270</v>
+      </c>
+      <c r="H255" s="99">
+        <v>3788426</v>
+      </c>
       <c r="I255" s="96"/>
       <c r="J255" s="65"/>
       <c r="K255" s="38"/>
       <c r="L255" s="38"/>
       <c r="M255" s="65"/>
       <c r="O255" s="35"/>
-      <c r="P255" s="36"/>
+      <c r="P255" s="34"/>
       <c r="Q255" s="34"/>
       <c r="R255" s="34"/>
       <c r="S255" s="34"/>
     </row>
-    <row r="256" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-    <row r="258" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B256" s="93"/>
+      <c r="C256" s="93"/>
+      <c r="D256" s="93"/>
+      <c r="E256" s="93"/>
+      <c r="F256" s="115"/>
+      <c r="G256" s="65"/>
+      <c r="H256" s="65"/>
+      <c r="I256" s="65"/>
+      <c r="J256" s="93"/>
+      <c r="K256" s="93"/>
+      <c r="L256" s="93"/>
+      <c r="M256" s="93"/>
+    </row>
+    <row r="257" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B257" s="57">
+        <v>224643</v>
+      </c>
+      <c r="C257" s="57">
+        <v>498215</v>
+      </c>
+      <c r="D257" s="57">
+        <v>766786</v>
+      </c>
+      <c r="E257" s="61">
+        <v>781786</v>
+      </c>
+      <c r="F257" s="57">
+        <v>806786</v>
+      </c>
+      <c r="G257" s="57">
+        <v>845715</v>
+      </c>
+      <c r="H257" s="94">
+        <v>881876</v>
+      </c>
+      <c r="I257" s="95"/>
+      <c r="J257" s="57"/>
+      <c r="K257" s="61"/>
+      <c r="L257" s="61"/>
+      <c r="M257" s="57"/>
+      <c r="O257" s="35"/>
+      <c r="P257" s="34"/>
+      <c r="Q257" s="34"/>
+      <c r="R257" s="34"/>
+      <c r="S257" s="34"/>
+    </row>
+    <row r="258" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="63" t="s">
-        <v>56</v>
-[...19 lines deleted...]
-      <c r="H258" s="96"/>
+        <v>52</v>
+      </c>
+      <c r="B258" s="65">
+        <v>224643</v>
+      </c>
+      <c r="C258" s="65">
+        <v>498215</v>
+      </c>
+      <c r="D258" s="38">
+        <v>766786</v>
+      </c>
+      <c r="E258" s="38">
+        <v>781786</v>
+      </c>
+      <c r="F258" s="65">
+        <v>806786</v>
+      </c>
+      <c r="G258" s="65">
+        <v>845715</v>
+      </c>
+      <c r="H258" s="96">
+        <v>881876</v>
+      </c>
       <c r="I258" s="96"/>
       <c r="J258" s="65"/>
       <c r="K258" s="38"/>
       <c r="L258" s="38"/>
       <c r="M258" s="65"/>
-      <c r="O258" s="47"/>
-[...63 lines deleted...]
-      <c r="S260" s="46"/>
+      <c r="O258" s="35"/>
+      <c r="P258" s="34"/>
+      <c r="Q258" s="34"/>
+      <c r="R258" s="34"/>
+      <c r="S258" s="34"/>
+    </row>
+    <row r="259" spans="1:19" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B259" s="93"/>
+      <c r="C259" s="93"/>
+      <c r="D259" s="93"/>
+      <c r="E259" s="93"/>
+      <c r="F259" s="93"/>
+      <c r="G259" s="65"/>
+      <c r="H259" s="65"/>
+      <c r="I259" s="93"/>
+      <c r="J259" s="93"/>
+      <c r="K259" s="93"/>
+      <c r="L259" s="93"/>
+      <c r="M259" s="93"/>
+    </row>
+    <row r="260" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B260" s="57">
+        <v>974872</v>
+      </c>
+      <c r="C260" s="57">
+        <v>3378916</v>
+      </c>
+      <c r="D260" s="57">
+        <v>5944570</v>
+      </c>
+      <c r="E260" s="61">
+        <v>9126622</v>
+      </c>
+      <c r="F260" s="82">
+        <v>10280434</v>
+      </c>
+      <c r="G260" s="57">
+        <v>11434345</v>
+      </c>
+      <c r="H260" s="94">
+        <v>12686587</v>
+      </c>
+      <c r="I260" s="95"/>
+      <c r="J260" s="57"/>
+      <c r="K260" s="61"/>
+      <c r="L260" s="61"/>
+      <c r="M260" s="57"/>
+      <c r="O260" s="35"/>
+      <c r="P260" s="34"/>
+      <c r="Q260" s="34"/>
+      <c r="R260" s="34"/>
+      <c r="S260" s="34"/>
     </row>
     <row r="261" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="71" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B261" s="65">
-        <v>391</v>
+        <v>285</v>
       </c>
       <c r="C261" s="65">
-        <v>782</v>
+        <v>570</v>
       </c>
       <c r="D261" s="38">
-        <v>1173</v>
+        <v>855</v>
       </c>
       <c r="E261" s="38">
-        <v>1564</v>
+        <v>1140</v>
       </c>
       <c r="F261" s="65">
-        <v>1955</v>
+        <v>1425</v>
       </c>
       <c r="G261" s="65">
-        <v>2346</v>
-[...2 lines deleted...]
-      <c r="I261" s="135"/>
+        <v>1710</v>
+      </c>
+      <c r="H261" s="96">
+        <v>1710</v>
+      </c>
+      <c r="I261" s="96"/>
       <c r="J261" s="65"/>
       <c r="K261" s="38"/>
       <c r="L261" s="38"/>
       <c r="M261" s="65"/>
       <c r="O261" s="35"/>
       <c r="P261" s="36"/>
       <c r="Q261" s="34"/>
       <c r="R261" s="34"/>
       <c r="S261" s="34"/>
     </row>
     <row r="262" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="72" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B262" s="67">
-        <v>1603</v>
+        <v>25</v>
       </c>
       <c r="C262" s="65">
-        <v>2415</v>
+        <v>50</v>
       </c>
       <c r="D262" s="38">
-        <v>3227</v>
+        <v>75</v>
       </c>
       <c r="E262" s="38">
-        <v>4040</v>
+        <v>100</v>
       </c>
       <c r="F262" s="65">
-        <v>4040</v>
-[...4 lines deleted...]
-      <c r="H262" s="96"/>
+        <v>390</v>
+      </c>
+      <c r="G262" s="146">
+        <v>681</v>
+      </c>
+      <c r="H262" s="96">
+        <v>946</v>
+      </c>
       <c r="I262" s="96"/>
       <c r="J262" s="65"/>
       <c r="K262" s="38"/>
       <c r="L262" s="38"/>
       <c r="M262" s="65"/>
       <c r="O262" s="35"/>
       <c r="P262" s="36"/>
       <c r="Q262" s="34"/>
       <c r="R262" s="34"/>
       <c r="S262" s="34"/>
     </row>
     <row r="263" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="71" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B263" s="65">
-        <v>3792</v>
+        <v>690847</v>
       </c>
       <c r="C263" s="65">
-        <v>7602</v>
+        <v>1389799</v>
       </c>
       <c r="D263" s="38">
-        <v>11411</v>
+        <v>2276764</v>
       </c>
       <c r="E263" s="38">
-        <v>15221</v>
+        <v>3743025</v>
       </c>
       <c r="F263" s="65">
-        <v>19013</v>
+        <v>4386111</v>
       </c>
       <c r="G263" s="65">
-        <v>22805</v>
-[...1 lines deleted...]
-      <c r="H263" s="96"/>
+        <v>4979938</v>
+      </c>
+      <c r="H263" s="96">
+        <v>5698680</v>
+      </c>
       <c r="I263" s="96"/>
       <c r="J263" s="65"/>
       <c r="K263" s="38"/>
       <c r="L263" s="38"/>
       <c r="M263" s="65"/>
       <c r="O263" s="35"/>
-      <c r="P263" s="36"/>
+      <c r="P263" s="34"/>
       <c r="Q263" s="34"/>
       <c r="R263" s="34"/>
       <c r="S263" s="34"/>
     </row>
-    <row r="264" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>260811</v>
+    <row r="264" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B264" s="91" t="s">
+        <v>72</v>
       </c>
       <c r="C264" s="65">
-        <v>1803809</v>
+        <v>135278</v>
       </c>
       <c r="D264" s="38">
-        <v>3320403</v>
+        <v>270557</v>
       </c>
       <c r="E264" s="38">
-        <v>4874098</v>
+        <v>405835</v>
       </c>
       <c r="F264" s="65">
-        <v>5364440</v>
+        <v>405835</v>
       </c>
       <c r="G264" s="65">
-        <v>5904139</v>
-[...1 lines deleted...]
-      <c r="H264" s="96"/>
+        <v>405835</v>
+      </c>
+      <c r="H264" s="96">
+        <v>405835</v>
+      </c>
       <c r="I264" s="96"/>
       <c r="J264" s="65"/>
       <c r="K264" s="38"/>
       <c r="L264" s="38"/>
       <c r="M264" s="65"/>
-      <c r="O264" s="35"/>
-[...20 lines deleted...]
-      <c r="M265" s="67"/>
+      <c r="O264" s="47"/>
+      <c r="P264" s="46"/>
+      <c r="Q264" s="46"/>
+      <c r="R264" s="46"/>
+      <c r="S264" s="46"/>
+    </row>
+    <row r="265" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B265" s="67">
+        <v>145</v>
+      </c>
+      <c r="C265" s="67">
+        <v>290</v>
+      </c>
+      <c r="D265" s="67">
+        <v>435</v>
+      </c>
+      <c r="E265" s="67">
+        <v>580</v>
+      </c>
+      <c r="F265" s="67">
+        <v>1021</v>
+      </c>
+      <c r="G265" s="67">
+        <v>1463</v>
+      </c>
+      <c r="H265" s="96">
+        <v>1759</v>
+      </c>
+      <c r="I265" s="96"/>
+      <c r="J265" s="65"/>
+      <c r="K265" s="38"/>
+      <c r="L265" s="38"/>
+      <c r="M265" s="65"/>
+      <c r="O265" s="47"/>
+      <c r="P265" s="48"/>
+      <c r="Q265" s="46"/>
+      <c r="R265" s="46"/>
+      <c r="S265" s="46"/>
     </row>
     <row r="266" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A266" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M266" s="57"/>
+      <c r="A266" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="B266" s="65">
+        <v>16973</v>
+      </c>
+      <c r="C266" s="65">
+        <v>38321</v>
+      </c>
+      <c r="D266" s="38">
+        <v>59670</v>
+      </c>
+      <c r="E266" s="38">
+        <v>81019</v>
+      </c>
+      <c r="F266" s="65">
+        <v>96189</v>
+      </c>
+      <c r="G266" s="65">
+        <v>111359</v>
+      </c>
+      <c r="H266" s="96">
+        <v>115241</v>
+      </c>
+      <c r="I266" s="96"/>
+      <c r="J266" s="65"/>
+      <c r="K266" s="38"/>
+      <c r="L266" s="38"/>
+      <c r="M266" s="65"/>
       <c r="O266" s="35"/>
       <c r="P266" s="36"/>
       <c r="Q266" s="34"/>
       <c r="R266" s="34"/>
       <c r="S266" s="34"/>
     </row>
-    <row r="267" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="63" t="s">
-        <v>53</v>
-[...20 lines deleted...]
-      <c r="I267" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="B267" s="65"/>
+      <c r="C267" s="65"/>
+      <c r="D267" s="38"/>
+      <c r="E267" s="38"/>
+      <c r="F267" s="65">
+        <v>15</v>
+      </c>
+      <c r="G267" s="65">
+        <v>30</v>
+      </c>
+      <c r="H267" s="96">
+        <v>305</v>
+      </c>
+      <c r="I267" s="143"/>
       <c r="J267" s="65"/>
       <c r="K267" s="38"/>
       <c r="L267" s="38"/>
       <c r="M267" s="65"/>
-      <c r="O267" s="35"/>
-[...28 lines deleted...]
-      <c r="I268" s="96"/>
+      <c r="O267" s="47"/>
+      <c r="P267" s="48"/>
+      <c r="Q267" s="46"/>
+      <c r="R267" s="46"/>
+      <c r="S267" s="46"/>
+    </row>
+    <row r="268" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B268" s="65">
+        <v>391</v>
+      </c>
+      <c r="C268" s="65">
+        <v>782</v>
+      </c>
+      <c r="D268" s="38">
+        <v>1173</v>
+      </c>
+      <c r="E268" s="38">
+        <v>1564</v>
+      </c>
+      <c r="F268" s="65">
+        <v>1955</v>
+      </c>
+      <c r="G268" s="65">
+        <v>2346</v>
+      </c>
+      <c r="H268" s="96">
+        <v>2346</v>
+      </c>
+      <c r="I268" s="135"/>
       <c r="J268" s="65"/>
       <c r="K268" s="38"/>
       <c r="L268" s="38"/>
       <c r="M268" s="65"/>
-      <c r="O268" s="47"/>
-[...3 lines deleted...]
-      <c r="S268" s="46"/>
+      <c r="O268" s="35"/>
+      <c r="P268" s="36"/>
+      <c r="Q268" s="34"/>
+      <c r="R268" s="34"/>
+      <c r="S268" s="34"/>
     </row>
     <row r="269" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A269" s="63" t="s">
-[...20 lines deleted...]
-      <c r="H269" s="96"/>
+      <c r="A269" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="B269" s="67">
+        <v>1603</v>
+      </c>
+      <c r="C269" s="65">
+        <v>2415</v>
+      </c>
+      <c r="D269" s="38">
+        <v>3227</v>
+      </c>
+      <c r="E269" s="38">
+        <v>4040</v>
+      </c>
+      <c r="F269" s="65">
+        <v>4040</v>
+      </c>
+      <c r="G269" s="65">
+        <v>4040</v>
+      </c>
+      <c r="H269" s="96">
+        <v>4040</v>
+      </c>
       <c r="I269" s="96"/>
       <c r="J269" s="65"/>
       <c r="K269" s="38"/>
       <c r="L269" s="38"/>
       <c r="M269" s="65"/>
       <c r="O269" s="35"/>
       <c r="P269" s="36"/>
       <c r="Q269" s="34"/>
       <c r="R269" s="34"/>
       <c r="S269" s="34"/>
     </row>
     <row r="270" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="63" t="s">
-[...20 lines deleted...]
-      <c r="H270" s="96"/>
+      <c r="A270" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B270" s="65">
+        <v>3792</v>
+      </c>
+      <c r="C270" s="65">
+        <v>7602</v>
+      </c>
+      <c r="D270" s="38">
+        <v>11411</v>
+      </c>
+      <c r="E270" s="38">
+        <v>15221</v>
+      </c>
+      <c r="F270" s="65">
+        <v>19013</v>
+      </c>
+      <c r="G270" s="65">
+        <v>22805</v>
+      </c>
+      <c r="H270" s="96">
+        <v>22805</v>
+      </c>
       <c r="I270" s="96"/>
       <c r="J270" s="65"/>
       <c r="K270" s="38"/>
       <c r="L270" s="38"/>
       <c r="M270" s="65"/>
       <c r="O270" s="35"/>
       <c r="P270" s="36"/>
       <c r="Q270" s="34"/>
       <c r="R270" s="34"/>
       <c r="S270" s="34"/>
     </row>
     <row r="271" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="63" t="s">
-[...20 lines deleted...]
-      <c r="H271" s="96"/>
+      <c r="A271" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="B271" s="65">
+        <v>260811</v>
+      </c>
+      <c r="C271" s="65">
+        <v>1803809</v>
+      </c>
+      <c r="D271" s="38">
+        <v>3320403</v>
+      </c>
+      <c r="E271" s="38">
+        <v>4874098</v>
+      </c>
+      <c r="F271" s="65">
+        <v>5364440</v>
+      </c>
+      <c r="G271" s="65">
+        <v>5904139</v>
+      </c>
+      <c r="H271" s="96">
+        <v>6432920</v>
+      </c>
       <c r="I271" s="96"/>
       <c r="J271" s="65"/>
       <c r="K271" s="38"/>
       <c r="L271" s="38"/>
       <c r="M271" s="65"/>
       <c r="O271" s="35"/>
-      <c r="P271" s="36"/>
+      <c r="P271" s="34"/>
       <c r="Q271" s="34"/>
       <c r="R271" s="34"/>
       <c r="S271" s="34"/>
     </row>
-    <row r="272" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-        <v>713</v>
+    <row r="272" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" s="67"/>
+      <c r="C272" s="67"/>
+      <c r="D272" s="67"/>
+      <c r="E272" s="67"/>
+      <c r="F272" s="67"/>
+      <c r="G272" s="65"/>
+      <c r="H272" s="65"/>
+      <c r="I272" s="67"/>
+      <c r="J272" s="67"/>
+      <c r="K272" s="67"/>
+      <c r="L272" s="67"/>
+      <c r="M272" s="67"/>
+    </row>
+    <row r="273" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B273" s="61">
+        <v>368546</v>
+      </c>
+      <c r="C273" s="57">
+        <v>1064374</v>
+      </c>
+      <c r="D273" s="57">
+        <v>1760202</v>
+      </c>
+      <c r="E273" s="61">
+        <v>2456029</v>
+      </c>
+      <c r="F273" s="82">
+        <v>2825662</v>
+      </c>
+      <c r="G273" s="57">
+        <v>3195295</v>
+      </c>
+      <c r="H273" s="94">
+        <v>3554342</v>
+      </c>
+      <c r="I273" s="95"/>
+      <c r="J273" s="57"/>
+      <c r="K273" s="61"/>
+      <c r="L273" s="61"/>
+      <c r="M273" s="57"/>
+      <c r="O273" s="35"/>
+      <c r="P273" s="36"/>
+      <c r="Q273" s="34"/>
+      <c r="R273" s="34"/>
+      <c r="S273" s="34"/>
+    </row>
+    <row r="274" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B274" s="124">
+        <v>333</v>
       </c>
       <c r="C274" s="123">
-        <v>1426</v>
-[...5 lines deleted...]
-        <v>2852</v>
+        <v>666</v>
+      </c>
+      <c r="D274" s="124">
+        <v>999</v>
+      </c>
+      <c r="E274" s="3">
+        <v>1332</v>
       </c>
       <c r="F274" s="123">
-        <v>3565</v>
+        <v>1665</v>
       </c>
       <c r="G274" s="123">
-        <v>4278</v>
-[...1 lines deleted...]
-      <c r="H274" s="96"/>
+        <v>1998</v>
+      </c>
+      <c r="H274" s="96">
+        <v>2340</v>
+      </c>
       <c r="I274" s="96"/>
       <c r="J274" s="65"/>
       <c r="K274" s="38"/>
       <c r="L274" s="38"/>
       <c r="M274" s="65"/>
-      <c r="O274" s="47"/>
-[...3 lines deleted...]
-      <c r="S274" s="46"/>
+      <c r="O274" s="35"/>
+      <c r="P274" s="36"/>
+      <c r="Q274" s="34"/>
+      <c r="R274" s="34"/>
+      <c r="S274" s="34"/>
     </row>
     <row r="275" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="71" t="s">
-        <v>63</v>
+      <c r="A275" s="63" t="s">
+        <v>60</v>
       </c>
       <c r="B275" s="123">
-        <v>884</v>
+        <v>617</v>
       </c>
       <c r="C275" s="123">
-        <v>1768</v>
+        <v>1234</v>
       </c>
       <c r="D275" s="123">
-        <v>2652</v>
+        <v>1851</v>
       </c>
       <c r="E275" s="123">
-        <v>3536</v>
+        <v>2468</v>
       </c>
       <c r="F275" s="123">
-        <v>4420</v>
+        <v>3085</v>
       </c>
       <c r="G275" s="123">
-        <v>5304</v>
-[...1 lines deleted...]
-      <c r="H275" s="96"/>
+        <v>3702</v>
+      </c>
+      <c r="H275" s="96">
+        <v>4160</v>
+      </c>
       <c r="I275" s="96"/>
       <c r="J275" s="65"/>
       <c r="K275" s="38"/>
       <c r="L275" s="38"/>
       <c r="M275" s="65"/>
       <c r="O275" s="47"/>
       <c r="P275" s="48"/>
       <c r="Q275" s="46"/>
       <c r="R275" s="46"/>
       <c r="S275" s="46"/>
     </row>
     <row r="276" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="B276" s="124">
-        <v>1142</v>
+        <v>7904</v>
       </c>
       <c r="C276" s="123">
-        <v>2284</v>
+        <v>15751</v>
       </c>
       <c r="D276" s="124">
-        <v>3426</v>
+        <v>23598</v>
       </c>
       <c r="E276" s="124">
-        <v>4568</v>
+        <v>31445</v>
       </c>
       <c r="F276" s="123">
-        <v>5710</v>
+        <v>39292</v>
       </c>
       <c r="G276" s="123">
-        <v>6852</v>
-[...1 lines deleted...]
-      <c r="H276" s="96"/>
+        <v>47139</v>
+      </c>
+      <c r="H276" s="96">
+        <v>57007</v>
+      </c>
       <c r="I276" s="96"/>
       <c r="J276" s="65"/>
       <c r="K276" s="38"/>
       <c r="L276" s="38"/>
       <c r="M276" s="65"/>
       <c r="O276" s="35"/>
       <c r="P276" s="36"/>
       <c r="Q276" s="34"/>
       <c r="R276" s="34"/>
       <c r="S276" s="34"/>
     </row>
     <row r="277" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="63" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B277" s="124">
-        <v>353274</v>
+        <v>400</v>
       </c>
       <c r="C277" s="123">
-        <v>1035822</v>
+        <v>467</v>
       </c>
       <c r="D277" s="124">
-        <v>1718370</v>
+        <v>533</v>
       </c>
       <c r="E277" s="124">
-        <v>2400918</v>
+        <v>600</v>
       </c>
       <c r="F277" s="123">
-        <v>2757171</v>
+        <v>767</v>
       </c>
       <c r="G277" s="123">
-        <v>3113425</v>
-[...1 lines deleted...]
-      <c r="H277" s="96"/>
+        <v>933</v>
+      </c>
+      <c r="H277" s="96">
+        <v>1100</v>
+      </c>
       <c r="I277" s="96"/>
       <c r="J277" s="65"/>
       <c r="K277" s="38"/>
       <c r="L277" s="38"/>
       <c r="M277" s="65"/>
       <c r="O277" s="35"/>
       <c r="P277" s="36"/>
       <c r="Q277" s="34"/>
       <c r="R277" s="34"/>
       <c r="S277" s="34"/>
     </row>
-    <row r="278" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M278" s="67"/>
+    <row r="278" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B278" s="124"/>
+      <c r="C278" s="123"/>
+      <c r="D278" s="124"/>
+      <c r="E278" s="124"/>
+      <c r="F278" s="123"/>
+      <c r="G278" s="123"/>
+      <c r="H278" s="96">
+        <v>19</v>
+      </c>
+      <c r="I278" s="96"/>
+      <c r="J278" s="65"/>
+      <c r="K278" s="38"/>
+      <c r="L278" s="38"/>
+      <c r="M278" s="65"/>
+      <c r="O278" s="47"/>
+      <c r="P278" s="48"/>
+      <c r="Q278" s="46"/>
+      <c r="R278" s="46"/>
+      <c r="S278" s="46"/>
     </row>
     <row r="279" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A279" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M279" s="57"/>
+      <c r="A279" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B279" s="124">
+        <v>2575</v>
+      </c>
+      <c r="C279" s="123">
+        <v>3547</v>
+      </c>
+      <c r="D279" s="124">
+        <v>4519</v>
+      </c>
+      <c r="E279" s="124">
+        <v>5491</v>
+      </c>
+      <c r="F279" s="123">
+        <v>6463</v>
+      </c>
+      <c r="G279" s="123">
+        <v>7435</v>
+      </c>
+      <c r="H279" s="96">
+        <v>9654</v>
+      </c>
+      <c r="I279" s="96"/>
+      <c r="J279" s="65"/>
+      <c r="K279" s="38"/>
+      <c r="L279" s="38"/>
+      <c r="M279" s="65"/>
       <c r="O279" s="35"/>
       <c r="P279" s="36"/>
       <c r="Q279" s="34"/>
       <c r="R279" s="34"/>
       <c r="S279" s="34"/>
     </row>
-    <row r="280" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="63" t="s">
-        <v>54</v>
-[...19 lines deleted...]
-      <c r="H280" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="B280" s="123">
+        <v>422</v>
+      </c>
+      <c r="C280" s="123">
+        <v>844</v>
+      </c>
+      <c r="D280" s="123">
+        <v>1266</v>
+      </c>
+      <c r="E280" s="123">
+        <v>1688</v>
+      </c>
+      <c r="F280" s="123">
+        <v>2110</v>
+      </c>
+      <c r="G280" s="123">
+        <v>2532</v>
+      </c>
+      <c r="H280" s="96">
+        <v>3365</v>
+      </c>
       <c r="I280" s="96"/>
       <c r="J280" s="65"/>
       <c r="K280" s="38"/>
       <c r="L280" s="38"/>
       <c r="M280" s="65"/>
-      <c r="O280" s="35"/>
-[...5 lines deleted...]
-    <row r="281" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O280" s="47"/>
+      <c r="P280" s="48"/>
+      <c r="Q280" s="46"/>
+      <c r="R280" s="46"/>
+      <c r="S280" s="46"/>
+    </row>
+    <row r="281" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="63" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H281" s="96"/>
+        <v>61</v>
+      </c>
+      <c r="B281" s="123">
+        <v>283</v>
+      </c>
+      <c r="C281" s="123">
+        <v>566</v>
+      </c>
+      <c r="D281" s="123">
+        <v>849</v>
+      </c>
+      <c r="E281" s="123">
+        <v>1132</v>
+      </c>
+      <c r="F281" s="123">
+        <v>1415</v>
+      </c>
+      <c r="G281" s="123">
+        <v>1698</v>
+      </c>
+      <c r="H281" s="96">
+        <v>1740</v>
+      </c>
       <c r="I281" s="96"/>
       <c r="J281" s="65"/>
       <c r="K281" s="38"/>
       <c r="L281" s="38"/>
       <c r="M281" s="65"/>
-      <c r="O281" s="35"/>
-[...27 lines deleted...]
-      <c r="H282" s="96"/>
+      <c r="O281" s="47"/>
+      <c r="P281" s="48"/>
+      <c r="Q281" s="46"/>
+      <c r="R281" s="46"/>
+      <c r="S281" s="46"/>
+    </row>
+    <row r="282" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="B282" s="123">
+        <v>713</v>
+      </c>
+      <c r="C282" s="123">
+        <v>1426</v>
+      </c>
+      <c r="D282" s="123">
+        <v>2139</v>
+      </c>
+      <c r="E282" s="123">
+        <v>2852</v>
+      </c>
+      <c r="F282" s="123">
+        <v>3565</v>
+      </c>
+      <c r="G282" s="123">
+        <v>4278</v>
+      </c>
+      <c r="H282" s="96">
+        <v>5233</v>
+      </c>
       <c r="I282" s="96"/>
       <c r="J282" s="65"/>
       <c r="K282" s="38"/>
       <c r="L282" s="38"/>
       <c r="M282" s="65"/>
-      <c r="O282" s="35"/>
-[...20 lines deleted...]
-      <c r="M283" s="67"/>
+      <c r="O282" s="47"/>
+      <c r="P282" s="48"/>
+      <c r="Q282" s="46"/>
+      <c r="R282" s="46"/>
+      <c r="S282" s="46"/>
+    </row>
+    <row r="283" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B283" s="123">
+        <v>884</v>
+      </c>
+      <c r="C283" s="123">
+        <v>1768</v>
+      </c>
+      <c r="D283" s="123">
+        <v>2652</v>
+      </c>
+      <c r="E283" s="123">
+        <v>3536</v>
+      </c>
+      <c r="F283" s="123">
+        <v>4420</v>
+      </c>
+      <c r="G283" s="123">
+        <v>5304</v>
+      </c>
+      <c r="H283" s="96">
+        <v>5333</v>
+      </c>
+      <c r="I283" s="96"/>
+      <c r="J283" s="65"/>
+      <c r="K283" s="38"/>
+      <c r="L283" s="38"/>
+      <c r="M283" s="65"/>
+      <c r="O283" s="47"/>
+      <c r="P283" s="48"/>
+      <c r="Q283" s="46"/>
+      <c r="R283" s="46"/>
+      <c r="S283" s="46"/>
     </row>
     <row r="284" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M284" s="57"/>
+      <c r="A284" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B284" s="124">
+        <v>1142</v>
+      </c>
+      <c r="C284" s="123">
+        <v>2284</v>
+      </c>
+      <c r="D284" s="124">
+        <v>3426</v>
+      </c>
+      <c r="E284" s="124">
+        <v>4568</v>
+      </c>
+      <c r="F284" s="123">
+        <v>5710</v>
+      </c>
+      <c r="G284" s="123">
+        <v>6852</v>
+      </c>
+      <c r="H284" s="96">
+        <v>8185</v>
+      </c>
+      <c r="I284" s="96"/>
+      <c r="J284" s="65"/>
+      <c r="K284" s="38"/>
+      <c r="L284" s="38"/>
+      <c r="M284" s="65"/>
       <c r="O284" s="35"/>
-      <c r="P284" s="34"/>
+      <c r="P284" s="36"/>
       <c r="Q284" s="34"/>
       <c r="R284" s="34"/>
       <c r="S284" s="34"/>
     </row>
     <row r="285" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="63" t="s">
-        <v>54</v>
-[...19 lines deleted...]
-      <c r="H285" s="96"/>
+        <v>52</v>
+      </c>
+      <c r="B285" s="124">
+        <v>353274</v>
+      </c>
+      <c r="C285" s="123">
+        <v>1035822</v>
+      </c>
+      <c r="D285" s="124">
+        <v>1718370</v>
+      </c>
+      <c r="E285" s="124">
+        <v>2400918</v>
+      </c>
+      <c r="F285" s="123">
+        <v>2757171</v>
+      </c>
+      <c r="G285" s="123">
+        <v>3113425</v>
+      </c>
+      <c r="H285" s="96">
+        <v>3456208</v>
+      </c>
       <c r="I285" s="96"/>
       <c r="J285" s="65"/>
       <c r="K285" s="38"/>
       <c r="L285" s="38"/>
       <c r="M285" s="65"/>
       <c r="O285" s="35"/>
-      <c r="P285" s="34"/>
+      <c r="P285" s="36"/>
       <c r="Q285" s="34"/>
       <c r="R285" s="34"/>
       <c r="S285" s="34"/>
     </row>
-    <row r="286" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="S286" s="34"/>
+    <row r="286" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="67"/>
+      <c r="C286" s="67"/>
+      <c r="D286" s="67"/>
+      <c r="E286" s="67"/>
+      <c r="F286" s="67"/>
+      <c r="G286" s="65"/>
+      <c r="H286" s="65"/>
+      <c r="I286" s="67"/>
+      <c r="J286" s="67"/>
+      <c r="K286" s="67"/>
+      <c r="L286" s="67"/>
+      <c r="M286" s="67"/>
     </row>
     <row r="287" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A287" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M287" s="65"/>
+      <c r="A287" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B287" s="57">
+        <v>31449</v>
+      </c>
+      <c r="C287" s="57">
+        <v>123420</v>
+      </c>
+      <c r="D287" s="57">
+        <v>215392</v>
+      </c>
+      <c r="E287" s="61">
+        <v>307363</v>
+      </c>
+      <c r="F287" s="57">
+        <v>340328</v>
+      </c>
+      <c r="G287" s="57">
+        <v>373294</v>
+      </c>
+      <c r="H287" s="94">
+        <v>400296</v>
+      </c>
+      <c r="I287" s="95"/>
+      <c r="J287" s="57"/>
+      <c r="K287" s="61"/>
+      <c r="L287" s="61"/>
+      <c r="M287" s="57"/>
       <c r="O287" s="35"/>
-      <c r="P287" s="34"/>
+      <c r="P287" s="36"/>
       <c r="Q287" s="34"/>
       <c r="R287" s="34"/>
       <c r="S287" s="34"/>
     </row>
     <row r="288" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="63" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>2602</v>
+        <v>54</v>
+      </c>
+      <c r="B288" s="91" t="s">
+        <v>72</v>
       </c>
       <c r="C288" s="65">
-        <v>4913</v>
+        <v>10029</v>
       </c>
       <c r="D288" s="38">
-        <v>7223</v>
+        <v>20057</v>
       </c>
       <c r="E288" s="38">
-        <v>9533</v>
+        <v>30086</v>
       </c>
       <c r="F288" s="65">
-        <v>12136</v>
+        <v>30086</v>
       </c>
       <c r="G288" s="65">
-        <v>14738</v>
-[...1 lines deleted...]
-      <c r="H288" s="96"/>
+        <v>30086</v>
+      </c>
+      <c r="H288" s="96">
+        <v>30086</v>
+      </c>
       <c r="I288" s="96"/>
       <c r="J288" s="65"/>
       <c r="K288" s="38"/>
       <c r="L288" s="38"/>
       <c r="M288" s="65"/>
       <c r="O288" s="35"/>
       <c r="P288" s="36"/>
       <c r="Q288" s="34"/>
       <c r="R288" s="36"/>
       <c r="S288" s="34"/>
     </row>
-    <row r="289" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:19" s="42" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
-        <v>52</v>
-[...19 lines deleted...]
-      <c r="H289" s="96"/>
+        <v>61</v>
+      </c>
+      <c r="B289" s="91"/>
+      <c r="C289" s="65"/>
+      <c r="D289" s="38"/>
+      <c r="E289" s="38"/>
+      <c r="F289" s="65"/>
+      <c r="G289" s="65"/>
+      <c r="H289" s="96">
+        <v>658</v>
+      </c>
       <c r="I289" s="96"/>
       <c r="J289" s="65"/>
       <c r="K289" s="38"/>
       <c r="L289" s="38"/>
       <c r="M289" s="65"/>
-      <c r="O289" s="35"/>
-[...20 lines deleted...]
-      <c r="M290" s="67"/>
+      <c r="O289" s="47"/>
+      <c r="P289" s="48"/>
+      <c r="Q289" s="46"/>
+      <c r="R289" s="48"/>
+      <c r="S289" s="46"/>
+    </row>
+    <row r="290" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B290" s="65">
+        <v>83</v>
+      </c>
+      <c r="C290" s="65">
+        <v>166</v>
+      </c>
+      <c r="D290" s="38">
+        <v>249</v>
+      </c>
+      <c r="E290" s="38">
+        <v>332</v>
+      </c>
+      <c r="F290" s="65">
+        <v>415</v>
+      </c>
+      <c r="G290" s="65">
+        <v>498</v>
+      </c>
+      <c r="H290" s="96">
+        <v>581</v>
+      </c>
+      <c r="I290" s="96"/>
+      <c r="J290" s="65"/>
+      <c r="K290" s="38"/>
+      <c r="L290" s="38"/>
+      <c r="M290" s="65"/>
+      <c r="O290" s="35"/>
+      <c r="P290" s="36"/>
+      <c r="Q290" s="34"/>
+      <c r="R290" s="34"/>
+      <c r="S290" s="34"/>
     </row>
     <row r="291" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M291" s="57"/>
+      <c r="A291" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B291" s="65">
+        <v>31367</v>
+      </c>
+      <c r="C291" s="65">
+        <v>113228</v>
+      </c>
+      <c r="D291" s="38">
+        <v>195088</v>
+      </c>
+      <c r="E291" s="38">
+        <v>276949</v>
+      </c>
+      <c r="F291" s="65">
+        <v>309832</v>
+      </c>
+      <c r="G291" s="65">
+        <v>342716</v>
+      </c>
+      <c r="H291" s="135">
+        <v>368977</v>
+      </c>
+      <c r="I291" s="96"/>
+      <c r="J291" s="65"/>
+      <c r="K291" s="38"/>
+      <c r="L291" s="38"/>
+      <c r="M291" s="65"/>
       <c r="O291" s="35"/>
-      <c r="P291" s="34"/>
+      <c r="P291" s="36"/>
       <c r="Q291" s="34"/>
       <c r="R291" s="34"/>
       <c r="S291" s="34"/>
     </row>
-    <row r="292" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="S292" s="34"/>
+    <row r="292" spans="1:19" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B292" s="67"/>
+      <c r="C292" s="67"/>
+      <c r="D292" s="67"/>
+      <c r="E292" s="67"/>
+      <c r="F292" s="67"/>
+      <c r="G292" s="65"/>
+      <c r="H292" s="67"/>
+      <c r="I292" s="67"/>
+      <c r="J292" s="67"/>
+      <c r="K292" s="67"/>
+      <c r="L292" s="67"/>
+      <c r="M292" s="67"/>
     </row>
     <row r="293" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M293" s="65"/>
+      <c r="A293" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B293" s="57">
+        <v>12148646</v>
+      </c>
+      <c r="C293" s="57">
+        <v>24382509</v>
+      </c>
+      <c r="D293" s="57">
+        <v>35467632</v>
+      </c>
+      <c r="E293" s="61">
+        <v>43948836</v>
+      </c>
+      <c r="F293" s="82">
+        <v>51703427</v>
+      </c>
+      <c r="G293" s="57">
+        <v>59111694</v>
+      </c>
+      <c r="H293" s="94">
+        <v>69043292</v>
+      </c>
+      <c r="I293" s="95"/>
+      <c r="J293" s="57"/>
+      <c r="K293" s="61"/>
+      <c r="L293" s="61"/>
+      <c r="M293" s="57"/>
       <c r="O293" s="35"/>
       <c r="P293" s="34"/>
       <c r="Q293" s="34"/>
       <c r="R293" s="34"/>
       <c r="S293" s="34"/>
     </row>
     <row r="294" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="63" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B294" s="65">
-        <v>4078388</v>
+        <v>263073</v>
       </c>
       <c r="C294" s="65">
-        <v>7967299</v>
+        <v>525135</v>
       </c>
       <c r="D294" s="38">
-        <v>12001346</v>
+        <v>773683</v>
       </c>
       <c r="E294" s="38">
-        <v>15877888</v>
+        <v>935583</v>
       </c>
       <c r="F294" s="65">
-        <v>19300167</v>
+        <v>1088912</v>
       </c>
       <c r="G294" s="65">
-        <v>22819460</v>
-[...1 lines deleted...]
-      <c r="H294" s="96"/>
+        <v>1238838</v>
+      </c>
+      <c r="H294" s="96">
+        <v>1373036</v>
+      </c>
       <c r="I294" s="96"/>
       <c r="J294" s="65"/>
       <c r="K294" s="38"/>
       <c r="L294" s="38"/>
       <c r="M294" s="65"/>
       <c r="O294" s="35"/>
       <c r="P294" s="34"/>
       <c r="Q294" s="34"/>
       <c r="R294" s="34"/>
       <c r="S294" s="34"/>
     </row>
-    <row r="295" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M295" s="67"/>
+    <row r="295" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B295" s="65">
+        <v>2061</v>
+      </c>
+      <c r="C295" s="65">
+        <v>4906</v>
+      </c>
+      <c r="D295" s="38">
+        <v>7751</v>
+      </c>
+      <c r="E295" s="38">
+        <v>10596</v>
+      </c>
+      <c r="F295" s="65">
+        <v>12867</v>
+      </c>
+      <c r="G295" s="65">
+        <v>15138</v>
+      </c>
+      <c r="H295" s="96">
+        <v>17410</v>
+      </c>
+      <c r="I295" s="96"/>
+      <c r="J295" s="65"/>
+      <c r="K295" s="38"/>
+      <c r="L295" s="38"/>
+      <c r="M295" s="65"/>
       <c r="O295" s="35"/>
-      <c r="P295" s="34"/>
-[...1 lines deleted...]
-      <c r="R295" s="37"/>
+      <c r="P295" s="36"/>
+      <c r="Q295" s="34"/>
+      <c r="R295" s="36"/>
       <c r="S295" s="34"/>
     </row>
     <row r="296" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="60" t="s">
-[...25 lines deleted...]
-      <c r="M296" s="57"/>
+      <c r="A296" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B296" s="65">
+        <v>1812190</v>
+      </c>
+      <c r="C296" s="65">
+        <v>3436075</v>
+      </c>
+      <c r="D296" s="38">
+        <v>5368222</v>
+      </c>
+      <c r="E296" s="38">
+        <v>6761523</v>
+      </c>
+      <c r="F296" s="65">
+        <v>8427252</v>
+      </c>
+      <c r="G296" s="65">
+        <v>10047855</v>
+      </c>
+      <c r="H296" s="96">
+        <v>11629173</v>
+      </c>
+      <c r="I296" s="96"/>
+      <c r="J296" s="65"/>
+      <c r="K296" s="38"/>
+      <c r="L296" s="38"/>
+      <c r="M296" s="65"/>
       <c r="O296" s="35"/>
       <c r="P296" s="34"/>
-      <c r="Q296" s="37"/>
-      <c r="R296" s="37"/>
+      <c r="Q296" s="34"/>
+      <c r="R296" s="34"/>
       <c r="S296" s="34"/>
     </row>
     <row r="297" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="63" t="s">
-        <v>52</v>
-[...11 lines deleted...]
-        <v>15636617</v>
+        <v>64</v>
+      </c>
+      <c r="B297" s="65">
+        <v>2602</v>
+      </c>
+      <c r="C297" s="65">
+        <v>4913</v>
+      </c>
+      <c r="D297" s="38">
+        <v>7223</v>
+      </c>
+      <c r="E297" s="38">
+        <v>9533</v>
       </c>
       <c r="F297" s="65">
-        <v>17917207</v>
+        <v>12136</v>
       </c>
       <c r="G297" s="65">
-        <v>19849333</v>
-[...1 lines deleted...]
-      <c r="H297" s="99"/>
+        <v>14738</v>
+      </c>
+      <c r="H297" s="96">
+        <v>17340</v>
+      </c>
       <c r="I297" s="96"/>
       <c r="J297" s="65"/>
       <c r="K297" s="38"/>
       <c r="L297" s="38"/>
       <c r="M297" s="65"/>
-    </row>
-[...17 lines deleted...]
-    <row r="299" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O297" s="35"/>
+      <c r="P297" s="36"/>
+      <c r="Q297" s="34"/>
+      <c r="R297" s="36"/>
+      <c r="S297" s="34"/>
+    </row>
+    <row r="298" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B298" s="65">
+        <v>10068720</v>
+      </c>
+      <c r="C298" s="65">
+        <v>20411480</v>
+      </c>
+      <c r="D298" s="38">
+        <v>29310753</v>
+      </c>
+      <c r="E298" s="38">
+        <v>36231601</v>
+      </c>
+      <c r="F298" s="65">
+        <v>42162260</v>
+      </c>
+      <c r="G298" s="65">
+        <v>47795124</v>
+      </c>
+      <c r="H298" s="96">
+        <v>56006333</v>
+      </c>
+      <c r="I298" s="96"/>
+      <c r="J298" s="65"/>
+      <c r="K298" s="38"/>
+      <c r="L298" s="38"/>
+      <c r="M298" s="65"/>
+      <c r="O298" s="35"/>
+      <c r="P298" s="34"/>
+      <c r="Q298" s="34"/>
+      <c r="R298" s="34"/>
+      <c r="S298" s="34"/>
+    </row>
+    <row r="299" spans="1:19" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B299" s="67"/>
+      <c r="C299" s="67"/>
+      <c r="D299" s="67"/>
+      <c r="E299" s="67"/>
+      <c r="F299" s="67"/>
+      <c r="G299" s="65"/>
+      <c r="H299" s="67"/>
+      <c r="I299" s="67"/>
+      <c r="J299" s="67"/>
+      <c r="K299" s="67"/>
+      <c r="L299" s="67"/>
+      <c r="M299" s="67"/>
+    </row>
+    <row r="300" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B299" s="57">
-[...56 lines deleted...]
-      <c r="M300" s="65"/>
+      <c r="B300" s="57">
+        <v>5997377</v>
+      </c>
+      <c r="C300" s="57">
+        <v>11620096</v>
+      </c>
+      <c r="D300" s="57">
+        <v>17699912</v>
+      </c>
+      <c r="E300" s="61">
+        <v>23072665</v>
+      </c>
+      <c r="F300" s="82">
+        <v>28308537</v>
+      </c>
+      <c r="G300" s="57">
+        <v>33592894</v>
+      </c>
+      <c r="H300" s="94">
+        <v>39267292</v>
+      </c>
+      <c r="I300" s="95"/>
+      <c r="J300" s="57"/>
+      <c r="K300" s="61"/>
+      <c r="L300" s="61"/>
+      <c r="M300" s="57"/>
       <c r="O300" s="35"/>
       <c r="P300" s="34"/>
       <c r="Q300" s="34"/>
       <c r="R300" s="34"/>
       <c r="S300" s="34"/>
     </row>
     <row r="301" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="63" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B301" s="65">
-        <v>2061</v>
+        <v>151658</v>
       </c>
       <c r="C301" s="65">
-        <v>4906</v>
+        <v>299743</v>
       </c>
       <c r="D301" s="38">
-        <v>7751</v>
+        <v>448709</v>
       </c>
       <c r="E301" s="38">
-        <v>10596</v>
+        <v>551619</v>
       </c>
       <c r="F301" s="65">
-        <v>12867</v>
+        <v>704948</v>
       </c>
       <c r="G301" s="65">
-        <v>15138</v>
-[...1 lines deleted...]
-      <c r="H301" s="96"/>
+        <v>854874</v>
+      </c>
+      <c r="H301" s="96">
+        <v>989072</v>
+      </c>
       <c r="I301" s="96"/>
       <c r="J301" s="65"/>
       <c r="K301" s="38"/>
       <c r="L301" s="38"/>
       <c r="M301" s="65"/>
       <c r="O301" s="35"/>
-      <c r="P301" s="36"/>
+      <c r="P301" s="34"/>
       <c r="Q301" s="34"/>
-      <c r="R301" s="36"/>
+      <c r="R301" s="34"/>
       <c r="S301" s="34"/>
     </row>
     <row r="302" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="63" t="s">
         <v>57</v>
       </c>
       <c r="B302" s="65">
-        <v>44859</v>
+        <v>1767331</v>
       </c>
       <c r="C302" s="65">
-        <v>83021</v>
+        <v>3353054</v>
       </c>
       <c r="D302" s="38">
-        <v>118365</v>
+        <v>5249857</v>
       </c>
       <c r="E302" s="38">
-        <v>118365</v>
+        <v>6643158</v>
       </c>
       <c r="F302" s="65">
-        <v>123830</v>
+        <v>8303422</v>
       </c>
       <c r="G302" s="65">
-        <v>129295</v>
-[...1 lines deleted...]
-      <c r="H302" s="96"/>
+        <v>9918560</v>
+      </c>
+      <c r="H302" s="96">
+        <v>11494413</v>
+      </c>
       <c r="I302" s="96"/>
       <c r="J302" s="65"/>
       <c r="K302" s="38"/>
       <c r="L302" s="38"/>
       <c r="M302" s="65"/>
       <c r="O302" s="35"/>
-      <c r="P302" s="36"/>
-      <c r="Q302" s="36"/>
+      <c r="P302" s="34"/>
+      <c r="Q302" s="34"/>
       <c r="R302" s="34"/>
       <c r="S302" s="34"/>
     </row>
     <row r="303" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="63" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="B303" s="65">
-        <v>2602</v>
+        <v>4078388</v>
       </c>
       <c r="C303" s="65">
-        <v>4913</v>
+        <v>7967299</v>
       </c>
       <c r="D303" s="38">
-        <v>7223</v>
+        <v>12001346</v>
       </c>
       <c r="E303" s="38">
-        <v>9533</v>
+        <v>15877888</v>
       </c>
       <c r="F303" s="65">
-        <v>12136</v>
+        <v>19300167</v>
       </c>
       <c r="G303" s="65">
-        <v>14738</v>
-[...1 lines deleted...]
-      <c r="H303" s="96"/>
+        <v>22819460</v>
+      </c>
+      <c r="H303" s="96">
+        <v>26783807</v>
+      </c>
       <c r="I303" s="96"/>
       <c r="J303" s="65"/>
       <c r="K303" s="38"/>
       <c r="L303" s="38"/>
       <c r="M303" s="65"/>
       <c r="O303" s="35"/>
-      <c r="P303" s="36"/>
+      <c r="P303" s="34"/>
       <c r="Q303" s="34"/>
-      <c r="R303" s="36"/>
+      <c r="R303" s="34"/>
       <c r="S303" s="34"/>
     </row>
-    <row r="304" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="M304" s="65"/>
+    <row r="304" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B304" s="67"/>
+      <c r="C304" s="67"/>
+      <c r="D304" s="67"/>
+      <c r="E304" s="67"/>
+      <c r="F304" s="67"/>
+      <c r="G304" s="65"/>
+      <c r="H304" s="67"/>
+      <c r="I304" s="67"/>
+      <c r="J304" s="67"/>
+      <c r="K304" s="67"/>
+      <c r="L304" s="67"/>
+      <c r="M304" s="67"/>
       <c r="O304" s="35"/>
       <c r="P304" s="34"/>
-      <c r="Q304" s="34"/>
-      <c r="R304" s="34"/>
+      <c r="Q304" s="37"/>
+      <c r="R304" s="37"/>
       <c r="S304" s="34"/>
     </row>
-    <row r="305" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="60" t="s">
-        <v>66</v>
-[...12 lines deleted...]
-      <c r="M305" s="67"/>
+        <v>22</v>
+      </c>
+      <c r="B305" s="109">
+        <v>4499961</v>
+      </c>
+      <c r="C305" s="109">
+        <v>9542417</v>
+      </c>
+      <c r="D305" s="109">
+        <v>13176348</v>
+      </c>
+      <c r="E305" s="109">
+        <v>15636617</v>
+      </c>
+      <c r="F305" s="83">
+        <v>17917207</v>
+      </c>
+      <c r="G305" s="57">
+        <v>19849333</v>
+      </c>
+      <c r="H305" s="114">
+        <v>23923837</v>
+      </c>
+      <c r="I305" s="95"/>
+      <c r="J305" s="57"/>
+      <c r="K305" s="61"/>
+      <c r="L305" s="61"/>
+      <c r="M305" s="57"/>
+      <c r="O305" s="35"/>
+      <c r="P305" s="34"/>
+      <c r="Q305" s="37"/>
+      <c r="R305" s="37"/>
+      <c r="S305" s="34"/>
     </row>
     <row r="306" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="60" t="s">
+      <c r="A306" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B306" s="123">
+        <v>4499961</v>
+      </c>
+      <c r="C306" s="123">
+        <v>9542417</v>
+      </c>
+      <c r="D306" s="123">
+        <v>13176348</v>
+      </c>
+      <c r="E306" s="123">
+        <v>15636617</v>
+      </c>
+      <c r="F306" s="65">
+        <v>17917207</v>
+      </c>
+      <c r="G306" s="65">
+        <v>19849333</v>
+      </c>
+      <c r="H306" s="99">
+        <v>23923837</v>
+      </c>
+      <c r="I306" s="96"/>
+      <c r="J306" s="65"/>
+      <c r="K306" s="38"/>
+      <c r="L306" s="38"/>
+      <c r="M306" s="65"/>
+    </row>
+    <row r="307" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B307" s="67"/>
+      <c r="C307" s="67"/>
+      <c r="D307" s="67"/>
+      <c r="E307" s="67"/>
+      <c r="F307" s="67"/>
+      <c r="G307" s="65"/>
+      <c r="H307" s="65"/>
+      <c r="I307" s="67"/>
+      <c r="J307" s="67"/>
+      <c r="K307" s="67"/>
+      <c r="L307" s="67"/>
+      <c r="M307" s="67"/>
+    </row>
+    <row r="308" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B306" s="57">
-[...90 lines deleted...]
-      <c r="M308" s="65"/>
+      <c r="B308" s="57">
+        <v>1651308</v>
+      </c>
+      <c r="C308" s="57">
+        <v>3219996</v>
+      </c>
+      <c r="D308" s="57">
+        <v>4591372</v>
+      </c>
+      <c r="E308" s="61">
+        <v>5239554</v>
+      </c>
+      <c r="F308" s="116">
+        <v>5477684</v>
+      </c>
+      <c r="G308" s="57">
+        <v>5669467</v>
+      </c>
+      <c r="H308" s="94">
+        <v>5852163</v>
+      </c>
+      <c r="I308" s="95"/>
+      <c r="J308" s="57"/>
+      <c r="K308" s="61"/>
+      <c r="L308" s="61"/>
+      <c r="M308" s="57"/>
       <c r="O308" s="35"/>
-      <c r="P308" s="36"/>
+      <c r="P308" s="34"/>
       <c r="Q308" s="34"/>
       <c r="R308" s="34"/>
       <c r="S308" s="34"/>
     </row>
     <row r="309" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B309" s="38">
-        <v>166301</v>
+      <c r="B309" s="65">
+        <v>111415</v>
       </c>
       <c r="C309" s="65">
-        <v>378634</v>
+        <v>225392</v>
       </c>
       <c r="D309" s="38">
-        <v>693006</v>
+        <v>324974</v>
       </c>
       <c r="E309" s="38">
-        <v>1010931</v>
+        <v>383964</v>
       </c>
       <c r="F309" s="65">
-        <v>1228831</v>
+        <v>383964</v>
       </c>
       <c r="G309" s="65">
-        <v>1551456</v>
-[...2 lines deleted...]
-      <c r="I309" s="96"/>
+        <v>383964</v>
+      </c>
+      <c r="H309" s="96">
+        <v>383964</v>
+      </c>
+      <c r="I309" s="138"/>
       <c r="J309" s="65"/>
       <c r="K309" s="38"/>
       <c r="L309" s="38"/>
       <c r="M309" s="65"/>
       <c r="O309" s="35"/>
       <c r="P309" s="34"/>
       <c r="Q309" s="34"/>
       <c r="R309" s="34"/>
       <c r="S309" s="34"/>
     </row>
     <row r="310" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="B310" s="38">
-        <v>14403</v>
+      <c r="B310" s="65">
+        <v>2061</v>
       </c>
       <c r="C310" s="65">
-        <v>20727</v>
+        <v>4906</v>
       </c>
       <c r="D310" s="38">
-        <v>27735</v>
+        <v>7751</v>
       </c>
       <c r="E310" s="38">
-        <v>34443</v>
+        <v>10596</v>
       </c>
       <c r="F310" s="65">
-        <v>40460</v>
+        <v>12867</v>
       </c>
       <c r="G310" s="65">
-        <v>47046</v>
-[...1 lines deleted...]
-      <c r="H310" s="96"/>
+        <v>15138</v>
+      </c>
+      <c r="H310" s="96">
+        <v>17410</v>
+      </c>
       <c r="I310" s="96"/>
       <c r="J310" s="65"/>
       <c r="K310" s="38"/>
       <c r="L310" s="38"/>
       <c r="M310" s="65"/>
       <c r="O310" s="35"/>
       <c r="P310" s="36"/>
       <c r="Q310" s="34"/>
-      <c r="R310" s="34"/>
+      <c r="R310" s="36"/>
       <c r="S310" s="34"/>
     </row>
     <row r="311" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="63" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>8039</v>
+        <v>57</v>
+      </c>
+      <c r="B311" s="65">
+        <v>44859</v>
       </c>
       <c r="C311" s="65">
-        <v>16486</v>
+        <v>83021</v>
       </c>
       <c r="D311" s="38">
-        <v>24932</v>
+        <v>118365</v>
       </c>
       <c r="E311" s="38">
-        <v>33378</v>
+        <v>118365</v>
       </c>
       <c r="F311" s="65">
-        <v>41540</v>
+        <v>123830</v>
       </c>
       <c r="G311" s="65">
-        <v>49701</v>
-[...1 lines deleted...]
-      <c r="H311" s="96"/>
+        <v>129295</v>
+      </c>
+      <c r="H311" s="96">
+        <v>134760</v>
+      </c>
       <c r="I311" s="96"/>
       <c r="J311" s="65"/>
       <c r="K311" s="38"/>
       <c r="L311" s="38"/>
       <c r="M311" s="65"/>
       <c r="O311" s="35"/>
       <c r="P311" s="36"/>
-      <c r="Q311" s="34"/>
+      <c r="Q311" s="36"/>
       <c r="R311" s="34"/>
       <c r="S311" s="34"/>
     </row>
     <row r="312" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="63" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>29902</v>
+        <v>64</v>
+      </c>
+      <c r="B312" s="65">
+        <v>2602</v>
       </c>
       <c r="C312" s="65">
-        <v>47833</v>
+        <v>4913</v>
       </c>
       <c r="D312" s="38">
-        <v>64063</v>
+        <v>7223</v>
       </c>
       <c r="E312" s="38">
-        <v>83872</v>
+        <v>9533</v>
       </c>
       <c r="F312" s="65">
-        <v>103754</v>
+        <v>12136</v>
       </c>
       <c r="G312" s="65">
-        <v>126207</v>
-[...1 lines deleted...]
-      <c r="H312" s="96"/>
+        <v>14738</v>
+      </c>
+      <c r="H312" s="96">
+        <v>17340</v>
+      </c>
       <c r="I312" s="96"/>
       <c r="J312" s="65"/>
       <c r="K312" s="38"/>
       <c r="L312" s="38"/>
       <c r="M312" s="65"/>
       <c r="O312" s="35"/>
       <c r="P312" s="36"/>
       <c r="Q312" s="34"/>
-      <c r="R312" s="34"/>
+      <c r="R312" s="36"/>
       <c r="S312" s="34"/>
     </row>
     <row r="313" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9088</v>
+        <v>52</v>
+      </c>
+      <c r="B313" s="65">
+        <v>1490371</v>
       </c>
       <c r="C313" s="65">
-        <v>16843</v>
+        <v>2901764</v>
       </c>
       <c r="D313" s="38">
-        <v>24598</v>
+        <v>4133059</v>
       </c>
       <c r="E313" s="38">
-        <v>32354</v>
+        <v>4717096</v>
       </c>
       <c r="F313" s="65">
-        <v>40867</v>
+        <v>4944887</v>
       </c>
       <c r="G313" s="65">
-        <v>49381</v>
-[...1 lines deleted...]
-      <c r="H313" s="96"/>
+        <v>5126331</v>
+      </c>
+      <c r="H313" s="96">
+        <v>5298689</v>
+      </c>
       <c r="I313" s="96"/>
       <c r="J313" s="65"/>
       <c r="K313" s="38"/>
       <c r="L313" s="38"/>
       <c r="M313" s="65"/>
       <c r="O313" s="35"/>
-      <c r="P313" s="36"/>
+      <c r="P313" s="34"/>
       <c r="Q313" s="34"/>
       <c r="R313" s="34"/>
       <c r="S313" s="34"/>
     </row>
-    <row r="314" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="S314" s="34"/>
+    <row r="314" spans="1:19" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B314" s="67"/>
+      <c r="C314" s="67"/>
+      <c r="D314" s="67"/>
+      <c r="E314" s="67"/>
+      <c r="F314" s="67"/>
+      <c r="G314" s="67"/>
+      <c r="H314" s="67"/>
+      <c r="I314" s="67"/>
+      <c r="J314" s="67"/>
+      <c r="K314" s="102"/>
+      <c r="L314" s="102"/>
+      <c r="M314" s="67"/>
     </row>
     <row r="315" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A315" s="63" t="s">
-[...25 lines deleted...]
-      <c r="M315" s="65"/>
+      <c r="A315" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B315" s="57">
+        <v>773943</v>
+      </c>
+      <c r="C315" s="57">
+        <v>2533406</v>
+      </c>
+      <c r="D315" s="57">
+        <v>4384868</v>
+      </c>
+      <c r="E315" s="61">
+        <v>6142456</v>
+      </c>
+      <c r="F315" s="57">
+        <v>7535247</v>
+      </c>
+      <c r="G315" s="57">
+        <v>8542802</v>
+      </c>
+      <c r="H315" s="94">
+        <v>9489860</v>
+      </c>
+      <c r="I315" s="95"/>
+      <c r="J315" s="57"/>
+      <c r="K315" s="61"/>
+      <c r="L315" s="61"/>
+      <c r="M315" s="57"/>
       <c r="O315" s="35"/>
-      <c r="P315" s="36"/>
+      <c r="P315" s="34"/>
       <c r="Q315" s="34"/>
       <c r="R315" s="34"/>
       <c r="S315" s="34"/>
     </row>
     <row r="316" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="63" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B316" s="38">
-        <v>12884</v>
+        <v>8352</v>
       </c>
       <c r="C316" s="65">
-        <v>28417</v>
+        <v>16808</v>
       </c>
       <c r="D316" s="38">
-        <v>43951</v>
+        <v>25609</v>
       </c>
       <c r="E316" s="38">
-        <v>59484</v>
+        <v>36909</v>
       </c>
       <c r="F316" s="65">
-        <v>73734</v>
+        <v>47304</v>
       </c>
       <c r="G316" s="65">
-        <v>87984</v>
-[...1 lines deleted...]
-      <c r="H316" s="96"/>
+        <v>58087</v>
+      </c>
+      <c r="H316" s="96">
+        <v>69160</v>
+      </c>
       <c r="I316" s="96"/>
       <c r="J316" s="65"/>
       <c r="K316" s="38"/>
       <c r="L316" s="38"/>
       <c r="M316" s="65"/>
       <c r="O316" s="35"/>
       <c r="P316" s="36"/>
       <c r="Q316" s="34"/>
       <c r="R316" s="34"/>
       <c r="S316" s="34"/>
     </row>
     <row r="317" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="63" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B317" s="38">
-        <v>18820</v>
+        <v>10323</v>
       </c>
       <c r="C317" s="65">
-        <v>37517</v>
+        <v>16538</v>
       </c>
       <c r="D317" s="38">
-        <v>57741</v>
+        <v>22985</v>
       </c>
       <c r="E317" s="38">
-        <v>79676</v>
-[...2 lines deleted...]
-        <v>101733</v>
+        <v>30243</v>
+      </c>
+      <c r="F317" s="65">
+        <v>38957</v>
       </c>
       <c r="G317" s="65">
-        <v>123913</v>
-[...1 lines deleted...]
-      <c r="H317" s="96"/>
+        <v>48724</v>
+      </c>
+      <c r="H317" s="96">
+        <v>61637</v>
+      </c>
       <c r="I317" s="96"/>
       <c r="J317" s="65"/>
       <c r="K317" s="38"/>
       <c r="L317" s="38"/>
       <c r="M317" s="65"/>
       <c r="O317" s="35"/>
-      <c r="P317" s="34"/>
+      <c r="P317" s="36"/>
       <c r="Q317" s="34"/>
       <c r="R317" s="34"/>
       <c r="S317" s="34"/>
     </row>
     <row r="318" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A318" s="63" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="B318" s="38">
-        <v>2708</v>
+        <v>166301</v>
       </c>
       <c r="C318" s="65">
-        <v>7743</v>
+        <v>378634</v>
       </c>
       <c r="D318" s="38">
-        <v>12778</v>
+        <v>693006</v>
       </c>
       <c r="E318" s="38">
-        <v>17813</v>
+        <v>1010931</v>
       </c>
       <c r="F318" s="65">
-        <v>20524</v>
+        <v>1228831</v>
       </c>
       <c r="G318" s="65">
-        <v>23236</v>
-[...1 lines deleted...]
-      <c r="H318" s="96"/>
+        <v>1551456</v>
+      </c>
+      <c r="H318" s="96">
+        <v>1780854</v>
+      </c>
       <c r="I318" s="96"/>
       <c r="J318" s="65"/>
       <c r="K318" s="38"/>
       <c r="L318" s="38"/>
       <c r="M318" s="65"/>
       <c r="O318" s="35"/>
-      <c r="P318" s="36"/>
+      <c r="P318" s="34"/>
       <c r="Q318" s="34"/>
       <c r="R318" s="34"/>
       <c r="S318" s="34"/>
     </row>
     <row r="319" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="63" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>1915284</v>
+        <v>55</v>
+      </c>
+      <c r="B319" s="38">
+        <v>14403</v>
+      </c>
+      <c r="C319" s="65">
+        <v>20727</v>
       </c>
       <c r="D319" s="38">
-        <v>3340863</v>
+        <v>27735</v>
       </c>
       <c r="E319" s="38">
-        <v>4660715</v>
+        <v>34443</v>
       </c>
       <c r="F319" s="65">
-        <v>5720430</v>
+        <v>40460</v>
       </c>
       <c r="G319" s="65">
-        <v>6285481</v>
-[...1 lines deleted...]
-      <c r="H319" s="96"/>
+        <v>47046</v>
+      </c>
+      <c r="H319" s="96">
+        <v>55016</v>
+      </c>
       <c r="I319" s="96"/>
       <c r="J319" s="65"/>
       <c r="K319" s="38"/>
       <c r="L319" s="38"/>
       <c r="M319" s="65"/>
       <c r="O319" s="35"/>
-      <c r="P319" s="34"/>
+      <c r="P319" s="36"/>
       <c r="Q319" s="34"/>
       <c r="R319" s="34"/>
       <c r="S319" s="34"/>
     </row>
-    <row r="320" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="147" t="s">
+    <row r="320" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="B320" s="38">
+        <v>8039</v>
+      </c>
+      <c r="C320" s="65">
+        <v>16486</v>
+      </c>
+      <c r="D320" s="38">
+        <v>24932</v>
+      </c>
+      <c r="E320" s="38">
+        <v>33378</v>
+      </c>
+      <c r="F320" s="65">
+        <v>41540</v>
+      </c>
+      <c r="G320" s="65">
+        <v>49701</v>
+      </c>
+      <c r="H320" s="96">
+        <v>53797</v>
+      </c>
+      <c r="I320" s="96"/>
+      <c r="J320" s="65"/>
+      <c r="K320" s="38"/>
+      <c r="L320" s="38"/>
+      <c r="M320" s="65"/>
+      <c r="O320" s="35"/>
+      <c r="P320" s="36"/>
+      <c r="Q320" s="34"/>
+      <c r="R320" s="34"/>
+      <c r="S320" s="34"/>
+    </row>
+    <row r="321" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B321" s="38">
+        <v>29902</v>
+      </c>
+      <c r="C321" s="65">
+        <v>47833</v>
+      </c>
+      <c r="D321" s="38">
+        <v>64063</v>
+      </c>
+      <c r="E321" s="38">
+        <v>83872</v>
+      </c>
+      <c r="F321" s="65">
+        <v>103754</v>
+      </c>
+      <c r="G321" s="65">
+        <v>126207</v>
+      </c>
+      <c r="H321" s="96">
+        <v>147754</v>
+      </c>
+      <c r="I321" s="96"/>
+      <c r="J321" s="65"/>
+      <c r="K321" s="38"/>
+      <c r="L321" s="38"/>
+      <c r="M321" s="65"/>
+      <c r="O321" s="35"/>
+      <c r="P321" s="36"/>
+      <c r="Q321" s="34"/>
+      <c r="R321" s="34"/>
+      <c r="S321" s="34"/>
+    </row>
+    <row r="322" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B322" s="38">
+        <v>9088</v>
+      </c>
+      <c r="C322" s="65">
+        <v>16843</v>
+      </c>
+      <c r="D322" s="38">
+        <v>24598</v>
+      </c>
+      <c r="E322" s="38">
+        <v>32354</v>
+      </c>
+      <c r="F322" s="65">
+        <v>40867</v>
+      </c>
+      <c r="G322" s="65">
+        <v>49381</v>
+      </c>
+      <c r="H322" s="96">
+        <v>57895</v>
+      </c>
+      <c r="I322" s="96"/>
+      <c r="J322" s="65"/>
+      <c r="K322" s="38"/>
+      <c r="L322" s="38"/>
+      <c r="M322" s="65"/>
+      <c r="O322" s="35"/>
+      <c r="P322" s="36"/>
+      <c r="Q322" s="34"/>
+      <c r="R322" s="34"/>
+      <c r="S322" s="34"/>
+    </row>
+    <row r="323" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="B323" s="38">
+        <v>1593</v>
+      </c>
+      <c r="C323" s="65">
+        <v>4417</v>
+      </c>
+      <c r="D323" s="38">
+        <v>7241</v>
+      </c>
+      <c r="E323" s="38">
+        <v>10066</v>
+      </c>
+      <c r="F323" s="65">
+        <v>11898</v>
+      </c>
+      <c r="G323" s="65">
+        <v>13730</v>
+      </c>
+      <c r="H323" s="96">
+        <v>15563</v>
+      </c>
+      <c r="I323" s="96"/>
+      <c r="J323" s="65"/>
+      <c r="K323" s="38"/>
+      <c r="L323" s="38"/>
+      <c r="M323" s="65"/>
+      <c r="O323" s="35"/>
+      <c r="P323" s="36"/>
+      <c r="Q323" s="34"/>
+      <c r="R323" s="34"/>
+      <c r="S323" s="34"/>
+    </row>
+    <row r="324" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="B324" s="38">
+        <v>12955</v>
+      </c>
+      <c r="C324" s="65">
+        <v>26162</v>
+      </c>
+      <c r="D324" s="38">
+        <v>39369</v>
+      </c>
+      <c r="E324" s="38">
+        <v>52576</v>
+      </c>
+      <c r="F324" s="65">
+        <v>65218</v>
+      </c>
+      <c r="G324" s="65">
+        <v>77861</v>
+      </c>
+      <c r="H324" s="96">
+        <v>91106</v>
+      </c>
+      <c r="I324" s="96"/>
+      <c r="J324" s="65"/>
+      <c r="K324" s="38"/>
+      <c r="L324" s="38"/>
+      <c r="M324" s="65"/>
+      <c r="O324" s="35"/>
+      <c r="P324" s="36"/>
+      <c r="Q324" s="34"/>
+      <c r="R324" s="34"/>
+      <c r="S324" s="34"/>
+    </row>
+    <row r="325" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B325" s="38">
+        <v>12884</v>
+      </c>
+      <c r="C325" s="65">
+        <v>28417</v>
+      </c>
+      <c r="D325" s="38">
+        <v>43951</v>
+      </c>
+      <c r="E325" s="38">
+        <v>59484</v>
+      </c>
+      <c r="F325" s="65">
+        <v>73734</v>
+      </c>
+      <c r="G325" s="65">
+        <v>87984</v>
+      </c>
+      <c r="H325" s="96">
+        <v>99634</v>
+      </c>
+      <c r="I325" s="96"/>
+      <c r="J325" s="65"/>
+      <c r="K325" s="38"/>
+      <c r="L325" s="38"/>
+      <c r="M325" s="65"/>
+      <c r="O325" s="35"/>
+      <c r="P325" s="36"/>
+      <c r="Q325" s="34"/>
+      <c r="R325" s="34"/>
+      <c r="S325" s="34"/>
+    </row>
+    <row r="326" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B326" s="38">
+        <v>18820</v>
+      </c>
+      <c r="C326" s="65">
+        <v>37517</v>
+      </c>
+      <c r="D326" s="38">
+        <v>57741</v>
+      </c>
+      <c r="E326" s="38">
+        <v>79676</v>
+      </c>
+      <c r="F326" s="74">
+        <v>101733</v>
+      </c>
+      <c r="G326" s="65">
+        <v>123913</v>
+      </c>
+      <c r="H326" s="96">
+        <v>145728</v>
+      </c>
+      <c r="I326" s="96"/>
+      <c r="J326" s="65"/>
+      <c r="K326" s="38"/>
+      <c r="L326" s="38"/>
+      <c r="M326" s="65"/>
+      <c r="O326" s="35"/>
+      <c r="P326" s="34"/>
+      <c r="Q326" s="34"/>
+      <c r="R326" s="34"/>
+      <c r="S326" s="34"/>
+    </row>
+    <row r="327" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B327" s="38">
+        <v>2708</v>
+      </c>
+      <c r="C327" s="65">
+        <v>7743</v>
+      </c>
+      <c r="D327" s="38">
+        <v>12778</v>
+      </c>
+      <c r="E327" s="38">
+        <v>17813</v>
+      </c>
+      <c r="F327" s="65">
+        <v>20524</v>
+      </c>
+      <c r="G327" s="65">
+        <v>23236</v>
+      </c>
+      <c r="H327" s="96">
+        <v>25953</v>
+      </c>
+      <c r="I327" s="96"/>
+      <c r="J327" s="65"/>
+      <c r="K327" s="38"/>
+      <c r="L327" s="38"/>
+      <c r="M327" s="65"/>
+      <c r="O327" s="35"/>
+      <c r="P327" s="36"/>
+      <c r="Q327" s="34"/>
+      <c r="R327" s="34"/>
+      <c r="S327" s="34"/>
+    </row>
+    <row r="328" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B328" s="122">
+        <v>478576</v>
+      </c>
+      <c r="C328" s="133">
+        <v>1915284</v>
+      </c>
+      <c r="D328" s="38">
+        <v>3340863</v>
+      </c>
+      <c r="E328" s="38">
+        <v>4660715</v>
+      </c>
+      <c r="F328" s="65">
+        <v>5720430</v>
+      </c>
+      <c r="G328" s="65">
+        <v>6285481</v>
+      </c>
+      <c r="H328" s="96">
+        <v>6885769</v>
+      </c>
+      <c r="I328" s="96"/>
+      <c r="J328" s="65"/>
+      <c r="K328" s="38"/>
+      <c r="L328" s="38"/>
+      <c r="M328" s="65"/>
+      <c r="O328" s="35"/>
+      <c r="P328" s="34"/>
+      <c r="Q328" s="34"/>
+      <c r="R328" s="34"/>
+      <c r="S328" s="34"/>
+    </row>
+    <row r="329" spans="1:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="B320" s="147"/>
-[...13 lines deleted...]
-      <c r="A321" s="147" t="s">
+      <c r="B329" s="149"/>
+      <c r="C329" s="149"/>
+      <c r="D329" s="23"/>
+      <c r="E329" s="23"/>
+      <c r="F329" s="23"/>
+      <c r="G329" s="24"/>
+      <c r="H329" s="24"/>
+      <c r="I329" s="24"/>
+      <c r="J329" s="25"/>
+      <c r="K329" s="25"/>
+      <c r="L329" s="26"/>
+      <c r="M329" s="22"/>
+    </row>
+    <row r="330" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="B321" s="147"/>
-[...11 lines deleted...]
-      <c r="A322" s="147" t="s">
+      <c r="B330" s="149"/>
+      <c r="C330" s="149"/>
+      <c r="D330" s="27"/>
+      <c r="E330" s="28"/>
+      <c r="F330" s="27"/>
+      <c r="G330" s="29"/>
+      <c r="H330" s="30"/>
+      <c r="I330" s="30"/>
+      <c r="J330" s="31"/>
+      <c r="K330" s="31"/>
+    </row>
+    <row r="331" spans="1:19" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="149" t="s">
         <v>47</v>
       </c>
-      <c r="B322" s="147"/>
-[...46 lines deleted...]
-      <c r="M325" s="4"/>
+      <c r="B331" s="149"/>
+      <c r="C331" s="149"/>
+      <c r="D331" s="1"/>
+      <c r="E331" s="8"/>
+      <c r="F331" s="11"/>
+      <c r="G331" s="15"/>
+      <c r="H331" s="9"/>
+      <c r="I331" s="9"/>
+      <c r="J331" s="4"/>
+      <c r="K331" s="4"/>
+    </row>
+    <row r="332" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="117"/>
+      <c r="B332" s="117"/>
+      <c r="C332" s="117"/>
+      <c r="D332" s="1"/>
+      <c r="E332" s="21"/>
+      <c r="F332" s="21"/>
+      <c r="G332" s="21"/>
+      <c r="H332" s="21"/>
+      <c r="I332" s="21"/>
+      <c r="J332" s="4"/>
+      <c r="K332" s="4"/>
+    </row>
+    <row r="333" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="1"/>
+      <c r="B333" s="19"/>
+      <c r="C333" s="1"/>
+      <c r="D333" s="1"/>
+      <c r="E333" s="1"/>
+      <c r="F333" s="1"/>
+      <c r="G333" s="1"/>
+      <c r="H333" s="1"/>
+      <c r="I333" s="1"/>
+      <c r="J333" s="4"/>
+      <c r="K333" s="4"/>
+      <c r="L333" s="18"/>
+      <c r="M333" s="4"/>
+    </row>
+    <row r="334" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="F334" s="12"/>
+      <c r="G334" s="16"/>
+      <c r="H334" s="4"/>
+      <c r="I334" s="4"/>
+      <c r="J334" s="4"/>
+      <c r="K334" s="4"/>
+      <c r="L334" s="4"/>
+      <c r="M334" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A322:C322"/>
+    <mergeCell ref="A331:C331"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A320:C320"/>
-    <mergeCell ref="A321:C321"/>
+    <mergeCell ref="A329:C329"/>
+    <mergeCell ref="A330:C330"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 