--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -270,50 +270,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1937,51 +1938,51 @@
         <v>7</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>25</v>
@@ -2329,52 +2330,52 @@
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
@@ -2390,185 +2391,325 @@
       </c>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="33"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
       <c r="A5" s="28"/>
       <c r="B5" s="30"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="10"/>
-[...3 lines deleted...]
-      <c r="F6" s="10"/>
+      <c r="B6" s="10">
+        <v>84.7</v>
+      </c>
+      <c r="C6" s="10">
+        <v>82.8</v>
+      </c>
+      <c r="D6" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="E6" s="10">
+        <v>91.7</v>
+      </c>
+      <c r="F6" s="10">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="10"/>
-[...3 lines deleted...]
-      <c r="F7" s="10"/>
+      <c r="B7" s="10">
+        <v>47.2</v>
+      </c>
+      <c r="C7" s="10">
+        <v>37</v>
+      </c>
+      <c r="D7" s="10">
+        <v>63</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="10">
+        <v>72</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="10"/>
-[...3 lines deleted...]
-      <c r="F8" s="10"/>
+      <c r="B8" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="C8" s="10">
+        <v>66.7</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="10">
+        <v>127.7</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="10"/>
-[...3 lines deleted...]
-      <c r="F9" s="10"/>
+      <c r="B9" s="10">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C9" s="10">
+        <v>81</v>
+      </c>
+      <c r="D9" s="10">
+        <v>126.7</v>
+      </c>
+      <c r="E9" s="10">
+        <v>92.8</v>
+      </c>
+      <c r="F9" s="10">
+        <v>97</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="10"/>
-[...3 lines deleted...]
-      <c r="F10" s="10"/>
+      <c r="B10" s="10">
+        <v>136</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="10">
+        <v>115.7</v>
+      </c>
+      <c r="E10" s="10">
+        <v>118.5</v>
+      </c>
+      <c r="F10" s="10">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="10"/>
-[...3 lines deleted...]
-      <c r="F11" s="10"/>
+      <c r="B11" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="10">
+        <v>100</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="10">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10"/>
-[...3 lines deleted...]
-      <c r="F12" s="10"/>
+      <c r="B12" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="C12" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="D12" s="10">
+        <v>74.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>98</v>
+      </c>
+      <c r="F12" s="10">
+        <v>134.30000000000001</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="10"/>
-[...3 lines deleted...]
-      <c r="F13" s="10"/>
+      <c r="B13" s="10">
+        <v>469.1</v>
+      </c>
+      <c r="C13" s="10">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="D13" s="10">
+        <v>636.4</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="10">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10"/>
-[...3 lines deleted...]
-      <c r="F14" s="10"/>
+      <c r="B14" s="10">
+        <v>97</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="10">
+        <v>100</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="10">
+        <v>84.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="10"/>
-[...3 lines deleted...]
-      <c r="F15" s="10"/>
+      <c r="B15" s="10">
+        <v>105.2</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="10">
+        <v>100</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="10">
+        <v>109.1</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="10"/>
-[...3 lines deleted...]
-      <c r="F16" s="10"/>
+      <c r="B16" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="10">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="10"/>
-[...3 lines deleted...]
-      <c r="F17" s="10"/>
+      <c r="B17" s="10">
+        <v>171.9</v>
+      </c>
+      <c r="C17" s="10">
+        <v>717.1</v>
+      </c>
+      <c r="D17" s="10">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="10">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="10"/>
-[...3 lines deleted...]
-      <c r="F18" s="10"/>
+      <c r="B18" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="10">
+        <v>100</v>
+      </c>
+      <c r="E18" s="10">
+        <v>92.6</v>
+      </c>
+      <c r="F18" s="10">
+        <v>116.3</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="10"/>
-[...3 lines deleted...]
-      <c r="F19" s="10"/>
+      <c r="B19" s="10">
+        <v>99.8</v>
+      </c>
+      <c r="C19" s="10">
+        <v>366.2</v>
+      </c>
+      <c r="D19" s="10">
+        <v>101.5</v>
+      </c>
+      <c r="E19" s="10">
+        <v>90.6</v>
+      </c>
+      <c r="F19" s="10">
+        <v>98.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>