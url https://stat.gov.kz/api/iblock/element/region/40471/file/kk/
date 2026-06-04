--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -182,51 +182,51 @@
     <t xml:space="preserve">2026 жылғы қаңтар-қазан
 2025 жылғы қаңтар-қазанға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қараша
 2025 жылғы қаңтар-қарашаға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-желтоқсан
 2025 жылғы қаңтар-желтоқсанға, %-бен
 </t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -271,50 +271,55 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -401,92 +406,98 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -838,84 +849,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="32.25" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
@@ -1190,127 +1201,127 @@
         <v>100</v>
       </c>
       <c r="D19" s="21">
         <v>76.2</v>
       </c>
       <c r="E19" s="21">
         <v>95.2</v>
       </c>
       <c r="F19" s="21">
         <v>62.4</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="32.25" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="35"/>
+      <c r="B3" s="37"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="36"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="41"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="73.5" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1431,125 +1442,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="26.25" customHeight="1">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="34"/>
-[...3 lines deleted...]
-      <c r="F21" s="34"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="12" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="35"/>
+      <c r="B3" s="37"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="36"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="41"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="72" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1670,125 +1681,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="34"/>
-[...3 lines deleted...]
-      <c r="F21" s="34"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:K21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="25.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="35"/>
+      <c r="B3" s="37"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="36"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="41"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:11" ht="69.75" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="6" t="s">
@@ -1912,124 +1923,124 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A21" s="34" t="s">
+      <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="34"/>
-[...3 lines deleted...]
-      <c r="F21" s="34"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2303,121 +2314,121 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="21">
         <v>77.7</v>
       </c>
       <c r="E19" s="21">
         <v>97.3</v>
       </c>
       <c r="F19" s="21">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -2678,355 +2689,495 @@
       </c>
       <c r="C19" s="10">
         <v>366.2</v>
       </c>
       <c r="D19" s="10">
         <v>101.5</v>
       </c>
       <c r="E19" s="10">
         <v>90.6</v>
       </c>
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="23">
+        <v>88.4</v>
+      </c>
+      <c r="C6" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="E6" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="F6" s="23">
+        <v>127.3</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="23">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C7" s="23">
+        <v>49.7</v>
+      </c>
+      <c r="D7" s="23">
+        <v>88.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="23">
+        <v>70.400000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="C8" s="23">
+        <v>75</v>
+      </c>
+      <c r="D8" s="23">
+        <v>100</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="23">
+        <v>127</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="23">
+        <v>85.5</v>
+      </c>
+      <c r="C9" s="23">
+        <v>85</v>
+      </c>
+      <c r="D9" s="23">
+        <v>124.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>89</v>
+      </c>
+      <c r="F9" s="23">
+        <v>96.6</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="23">
+        <v>154.1</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="23">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="E10" s="23">
+        <v>146.4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>143.9</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="23">
+        <v>97</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.1</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="23">
+        <v>96.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="D12" s="23">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="E12" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.19999999999999</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="23">
+        <v>594.1</v>
+      </c>
+      <c r="C13" s="23">
+        <v>55.5</v>
+      </c>
+      <c r="D13" s="23">
+        <v>768.6</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="23">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="23">
+        <v>100</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.8</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="23">
+        <v>99.7</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="23">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="23">
+        <v>101.7</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="23">
+        <v>167.2</v>
+      </c>
+      <c r="C17" s="23">
+        <v>727</v>
+      </c>
+      <c r="D17" s="23">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="23">
+        <v>116.7</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="E18" s="23">
+        <v>269.5</v>
+      </c>
+      <c r="F18" s="23">
+        <v>114.1</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="C19" s="23">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="D19" s="23">
+        <v>103.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>95.4</v>
+      </c>
+      <c r="F19" s="23">
+        <v>161.1</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
@@ -3147,128 +3298,128 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
@@ -3389,120 +3540,120 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
@@ -3623,120 +3774,120 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="30.75" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="14" t="s">
@@ -3857,125 +4008,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="36" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="27"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="32"/>
-[...1 lines deleted...]
-      <c r="F4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="86.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
@@ -4096,58 +4247,58 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>