--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -2715,51 +2715,51 @@
         <v>7</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
@@ -3090,52 +3090,52 @@
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
@@ -3151,185 +3151,325 @@
       </c>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
       <c r="A5" s="30"/>
       <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="23">
+        <v>89</v>
+      </c>
+      <c r="C6" s="23">
+        <v>87.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="E6" s="23">
+        <v>95.8</v>
+      </c>
+      <c r="F6" s="23">
+        <v>116.2</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="23">
+        <v>73.8</v>
+      </c>
+      <c r="C7" s="23">
+        <v>43.8</v>
+      </c>
+      <c r="D7" s="23">
+        <v>90.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="23">
+        <v>67.900000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="C8" s="23">
+        <v>60</v>
+      </c>
+      <c r="D8" s="23">
+        <v>100</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="23">
+        <v>132.1</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="C9" s="23">
+        <v>86</v>
+      </c>
+      <c r="D9" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="F9" s="23">
+        <v>88.9</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="23">
+        <v>139.4</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="23">
+        <v>122.1</v>
+      </c>
+      <c r="E10" s="23">
+        <v>155.1</v>
+      </c>
+      <c r="F10" s="23">
+        <v>137.19999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="23">
+        <v>96.2</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.4</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="23">
+        <v>94.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="D12" s="23">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="E12" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.9</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="23">
+        <v>574.4</v>
+      </c>
+      <c r="C13" s="23">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="D13" s="23">
+        <v>732.1</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="23">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="23">
+        <v>100</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="23">
+        <v>100</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="23">
+        <v>102.3</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="23">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="23">
+        <v>90.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.2</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="23">
+        <v>143.6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>586.1</v>
+      </c>
+      <c r="D17" s="23">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="23">
+        <v>117.7</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="23">
+        <v>106.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E18" s="23">
+        <v>395.6</v>
+      </c>
+      <c r="F18" s="23">
+        <v>108.6</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="C19" s="23">
+        <v>245.1</v>
+      </c>
+      <c r="D19" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="F19" s="23">
+        <v>146.19999999999999</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>