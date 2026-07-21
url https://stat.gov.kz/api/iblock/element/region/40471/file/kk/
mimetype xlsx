--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -276,50 +276,51 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -3090,51 +3091,51 @@
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
@@ -3472,52 +3473,52 @@
     <row r="22" spans="1:6">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="28"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
@@ -3533,185 +3534,325 @@
       </c>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
       <c r="A5" s="30"/>
       <c r="B5" s="32"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="10">
+        <v>90.4</v>
+      </c>
+      <c r="C6" s="10">
+        <v>89.1</v>
+      </c>
+      <c r="D6" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="E6" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="F6" s="10">
+        <v>110.4</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="10">
+        <v>76.2</v>
+      </c>
+      <c r="C7" s="10">
+        <v>45.1</v>
+      </c>
+      <c r="D7" s="10">
+        <v>91.5</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="10">
+        <v>66.400000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="C8" s="10">
+        <v>50</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="10">
+        <v>138.4</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="10">
+        <v>87.9</v>
+      </c>
+      <c r="C9" s="10">
+        <v>87.6</v>
+      </c>
+      <c r="D9" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="E9" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="F9" s="10">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="10">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="E10" s="10">
+        <v>160.9</v>
+      </c>
+      <c r="F10" s="10">
+        <v>135.69999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="10">
+        <v>101</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="10">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="10">
+        <v>94.2</v>
+      </c>
+      <c r="C12" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="10">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>98</v>
+      </c>
+      <c r="F12" s="10">
+        <v>136.19999999999999</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="10">
+        <v>561.20000000000005</v>
+      </c>
+      <c r="C13" s="10">
+        <v>70.3</v>
+      </c>
+      <c r="D13" s="10">
+        <v>707.7</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="10">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="10">
+        <v>100</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="10">
+        <v>86.6</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="10">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="10">
+        <v>95.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="10">
+        <v>89.6</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="10">
+        <v>111.7</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="10">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C17" s="10">
+        <v>492.2</v>
+      </c>
+      <c r="D17" s="10">
+        <v>117.9</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="10">
+        <v>117.8</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="10">
+        <v>98.5</v>
+      </c>
+      <c r="E18" s="10">
+        <v>479.7</v>
+      </c>
+      <c r="F18" s="10">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="C19" s="10">
+        <v>208.3</v>
+      </c>
+      <c r="D19" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="E19" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="10">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>