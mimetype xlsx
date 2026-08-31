--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="37">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -182,51 +182,51 @@
     <t xml:space="preserve">2026 жылғы қаңтар-қазан
 2025 жылғы қаңтар-қазанға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қараша
 2025 жылғы қаңтар-қарашаға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-желтоқсан
 2025 жылғы қаңтар-желтоқсанға, %-бен
 </t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -277,50 +277,55 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -407,98 +412,104 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -850,84 +861,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="32.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
@@ -1202,127 +1213,127 @@
         <v>100</v>
       </c>
       <c r="D19" s="21">
         <v>76.2</v>
       </c>
       <c r="E19" s="21">
         <v>95.2</v>
       </c>
       <c r="F19" s="21">
         <v>62.4</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:6" ht="32.25" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="46"/>
     </row>
     <row r="5" spans="1:6" ht="73.5" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1443,125 +1454,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="26.25" customHeight="1">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="36"/>
-[...3 lines deleted...]
-      <c r="F21" s="36"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="12" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="46"/>
     </row>
     <row r="5" spans="1:6" ht="72" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1682,125 +1693,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="36"/>
-[...3 lines deleted...]
-      <c r="F21" s="36"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:K21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="25.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="38"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="43"/>
-[...1 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="46"/>
     </row>
     <row r="5" spans="1:11" ht="69.75" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="6" t="s">
@@ -1924,124 +1935,124 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="36"/>
-[...3 lines deleted...]
-      <c r="F21" s="36"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2315,121 +2326,121 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="21">
         <v>77.7</v>
       </c>
       <c r="E19" s="21">
         <v>97.3</v>
       </c>
       <c r="F19" s="21">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -2690,120 +2701,120 @@
       </c>
       <c r="C19" s="10">
         <v>366.2</v>
       </c>
       <c r="D19" s="10">
         <v>101.5</v>
       </c>
       <c r="E19" s="10">
         <v>90.6</v>
       </c>
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23">
         <v>88.4</v>
       </c>
       <c r="C6" s="23">
         <v>86.4</v>
       </c>
       <c r="D6" s="23">
         <v>103.4</v>
@@ -3064,121 +3075,121 @@
       </c>
       <c r="C19" s="23">
         <v>300.89999999999998</v>
       </c>
       <c r="D19" s="23">
         <v>103.5</v>
       </c>
       <c r="E19" s="23">
         <v>95.4</v>
       </c>
       <c r="F19" s="23">
         <v>161.1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23">
         <v>89</v>
       </c>
       <c r="C6" s="23">
         <v>87.4</v>
       </c>
       <c r="D6" s="23">
         <v>100.2</v>
@@ -3439,128 +3450,128 @@
       </c>
       <c r="C19" s="23">
         <v>245.1</v>
       </c>
       <c r="D19" s="23">
         <v>99.5</v>
       </c>
       <c r="E19" s="23">
         <v>99.3</v>
       </c>
       <c r="F19" s="23">
         <v>146.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>90.4</v>
       </c>
       <c r="C6" s="10">
         <v>89.1</v>
       </c>
       <c r="D6" s="10">
         <v>99.2</v>
@@ -3821,354 +3832,494 @@
       </c>
       <c r="C19" s="10">
         <v>208.3</v>
       </c>
       <c r="D19" s="10">
         <v>99.4</v>
       </c>
       <c r="E19" s="10">
         <v>105.1</v>
       </c>
       <c r="F19" s="10">
         <v>130.4</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="C6" s="25">
+        <v>88.8</v>
+      </c>
+      <c r="D6" s="25">
+        <v>98.9</v>
+      </c>
+      <c r="E6" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="F6" s="25">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="25">
+        <v>72.2</v>
+      </c>
+      <c r="C7" s="25">
+        <v>41.8</v>
+      </c>
+      <c r="D7" s="25">
+        <v>85.2</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="25">
+        <v>66.599999999999994</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="25">
+        <v>108.8</v>
+      </c>
+      <c r="C8" s="25">
+        <v>42.9</v>
+      </c>
+      <c r="D8" s="25">
+        <v>100</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="25">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="25">
+        <v>87.5</v>
+      </c>
+      <c r="C9" s="25">
+        <v>87.3</v>
+      </c>
+      <c r="D9" s="25">
+        <v>100.1</v>
+      </c>
+      <c r="E9" s="25">
+        <v>93.4</v>
+      </c>
+      <c r="F9" s="25">
+        <v>86.2</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="25">
+        <v>168.2</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="25">
+        <v>100.2</v>
+      </c>
+      <c r="E10" s="25">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="F10" s="25">
+        <v>229.2</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="25">
+        <v>313</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="25">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="25">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="25">
+        <v>96</v>
+      </c>
+      <c r="C12" s="25">
+        <v>104.9</v>
+      </c>
+      <c r="D12" s="25">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="25">
+        <v>96.8</v>
+      </c>
+      <c r="F12" s="25">
+        <v>184.6</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="25">
+        <v>561.70000000000005</v>
+      </c>
+      <c r="C13" s="25">
+        <v>74.5</v>
+      </c>
+      <c r="D13" s="25">
+        <v>703</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="25">
+        <v>85.5</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="25">
+        <v>100</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="25">
+        <v>85.2</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="25">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="25">
+        <v>104.8</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="25">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="25">
+        <v>98.4</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="25">
+        <v>89.2</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="25">
+        <v>109.8</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="25">
+        <v>121</v>
+      </c>
+      <c r="C17" s="25">
+        <v>422.3</v>
+      </c>
+      <c r="D17" s="25">
+        <v>112.3</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="25">
+        <v>116</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="25">
+        <v>105.4</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="25">
+        <v>97.8</v>
+      </c>
+      <c r="E18" s="25">
+        <v>411.2</v>
+      </c>
+      <c r="F18" s="25">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="C19" s="25">
+        <v>179.3</v>
+      </c>
+      <c r="D19" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="E19" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="F19" s="25">
+        <v>119</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="30.75" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="14" t="s">
@@ -4289,125 +4440,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="26"/>
-[...3 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="36" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:6" ht="86.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
@@ -4528,58 +4679,58 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="25"/>
-[...3 lines deleted...]
-      <c r="F21" s="25"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>