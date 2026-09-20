--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="9"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="12" sheetId="12" r:id="rId12"/>
+    <sheet name="Әдіснама" sheetId="13" r:id="rId1"/>
+    <sheet name="Шартты белгілер " sheetId="14" r:id="rId2"/>
+    <sheet name="01" sheetId="1" r:id="rId3"/>
+    <sheet name="02" sheetId="2" r:id="rId4"/>
+    <sheet name="03" sheetId="3" r:id="rId5"/>
+    <sheet name="04" sheetId="4" r:id="rId6"/>
+    <sheet name="05" sheetId="5" r:id="rId7"/>
+    <sheet name="06" sheetId="6" r:id="rId8"/>
+    <sheet name="07" sheetId="7" r:id="rId9"/>
+    <sheet name="08" sheetId="8" r:id="rId10"/>
+    <sheet name="09" sheetId="9" r:id="rId11"/>
+    <sheet name="10" sheetId="10" r:id="rId12"/>
+    <sheet name="11" sheetId="11" r:id="rId13"/>
+    <sheet name="12" sheetId="12" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="79">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -174,59 +178,185 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қыркүйек
 2025 жылғы қаңтар-қыркүйекке, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қазан
 2025 жылғы қаңтар-қазанға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-қараша
 2025 жылғы қаңтар-қарашаға, %-бен
 </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-желтоқсан
 2025 жылғы қаңтар-желтоқсанға, %-бен
 </t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Өндіріс статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Гумарова Алия Шарифуллиевна</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық  статистика бюросының Батыс Қазақстан облысы бойынша департаменті</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдер бойынша өнеркәсіптік өндіріс индекстері</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Салыстырылып отырған кезеңдердегі өнеркәсіптік өнім көлемінің өзгерісін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнеркәсіптік өндірістің индексін есептеу әдістемесі Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2016 жылғы «11» қазандағы № 235 бұйрығымен бекітілді </t>
+  </si>
+  <si>
+    <t>Ел өндірісінің индексі туралы ақпараттың негізгі көздері деректер, бастапқы статистикалық деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Аудандар бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -282,50 +412,118 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -408,55 +606,61 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -467,50 +671,127 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -529,69 +810,72 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -836,504 +1120,4662 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G21"/>
+  <dimension ref="A1:IV26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="42.28515625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="49" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="28"/>
+    <col min="257" max="257" width="42.28515625" style="28" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="28" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="28"/>
+    <col min="513" max="513" width="42.28515625" style="28" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="28" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="28"/>
+    <col min="769" max="769" width="42.28515625" style="28" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="28" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="28"/>
+    <col min="1025" max="1025" width="42.28515625" style="28" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="28" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="28"/>
+    <col min="1281" max="1281" width="42.28515625" style="28" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="28" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="28"/>
+    <col min="1537" max="1537" width="42.28515625" style="28" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="28" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="28"/>
+    <col min="1793" max="1793" width="42.28515625" style="28" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="28" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="28"/>
+    <col min="2049" max="2049" width="42.28515625" style="28" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="28" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="28"/>
+    <col min="2305" max="2305" width="42.28515625" style="28" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="28" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="28"/>
+    <col min="2561" max="2561" width="42.28515625" style="28" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="28" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="28"/>
+    <col min="2817" max="2817" width="42.28515625" style="28" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="28" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="28"/>
+    <col min="3073" max="3073" width="42.28515625" style="28" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="28" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="28"/>
+    <col min="3329" max="3329" width="42.28515625" style="28" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="28" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="28"/>
+    <col min="3585" max="3585" width="42.28515625" style="28" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="28" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="28"/>
+    <col min="3841" max="3841" width="42.28515625" style="28" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="28" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="28"/>
+    <col min="4097" max="4097" width="42.28515625" style="28" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="28" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="28"/>
+    <col min="4353" max="4353" width="42.28515625" style="28" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="28" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="28"/>
+    <col min="4609" max="4609" width="42.28515625" style="28" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="28" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="28"/>
+    <col min="4865" max="4865" width="42.28515625" style="28" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="28" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="28"/>
+    <col min="5121" max="5121" width="42.28515625" style="28" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="28" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="28"/>
+    <col min="5377" max="5377" width="42.28515625" style="28" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="28" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="28"/>
+    <col min="5633" max="5633" width="42.28515625" style="28" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="28" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="28"/>
+    <col min="5889" max="5889" width="42.28515625" style="28" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="28" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="28"/>
+    <col min="6145" max="6145" width="42.28515625" style="28" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="28" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="28"/>
+    <col min="6401" max="6401" width="42.28515625" style="28" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="28" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="28"/>
+    <col min="6657" max="6657" width="42.28515625" style="28" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="28" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="28"/>
+    <col min="6913" max="6913" width="42.28515625" style="28" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="28" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="28"/>
+    <col min="7169" max="7169" width="42.28515625" style="28" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="28" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="28"/>
+    <col min="7425" max="7425" width="42.28515625" style="28" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="28" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="28"/>
+    <col min="7681" max="7681" width="42.28515625" style="28" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="28" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="28"/>
+    <col min="7937" max="7937" width="42.28515625" style="28" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="28" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="28"/>
+    <col min="8193" max="8193" width="42.28515625" style="28" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="28" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="28"/>
+    <col min="8449" max="8449" width="42.28515625" style="28" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="28" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="28"/>
+    <col min="8705" max="8705" width="42.28515625" style="28" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="28" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="28"/>
+    <col min="8961" max="8961" width="42.28515625" style="28" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="28" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="28"/>
+    <col min="9217" max="9217" width="42.28515625" style="28" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="28" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="28"/>
+    <col min="9473" max="9473" width="42.28515625" style="28" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="28" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="28"/>
+    <col min="9729" max="9729" width="42.28515625" style="28" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="28" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="28"/>
+    <col min="9985" max="9985" width="42.28515625" style="28" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="28" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="28"/>
+    <col min="10241" max="10241" width="42.28515625" style="28" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="28" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="28"/>
+    <col min="10497" max="10497" width="42.28515625" style="28" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="28" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="28"/>
+    <col min="10753" max="10753" width="42.28515625" style="28" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="28" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="28"/>
+    <col min="11009" max="11009" width="42.28515625" style="28" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="28" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="28"/>
+    <col min="11265" max="11265" width="42.28515625" style="28" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="28" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="28"/>
+    <col min="11521" max="11521" width="42.28515625" style="28" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="28" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="28"/>
+    <col min="11777" max="11777" width="42.28515625" style="28" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="28" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="28"/>
+    <col min="12033" max="12033" width="42.28515625" style="28" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="28" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="28"/>
+    <col min="12289" max="12289" width="42.28515625" style="28" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="28" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="28"/>
+    <col min="12545" max="12545" width="42.28515625" style="28" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="28" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="28"/>
+    <col min="12801" max="12801" width="42.28515625" style="28" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="28" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="28"/>
+    <col min="13057" max="13057" width="42.28515625" style="28" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="28" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="28"/>
+    <col min="13313" max="13313" width="42.28515625" style="28" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="28" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="28"/>
+    <col min="13569" max="13569" width="42.28515625" style="28" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="28" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="28"/>
+    <col min="13825" max="13825" width="42.28515625" style="28" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="28" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="28"/>
+    <col min="14081" max="14081" width="42.28515625" style="28" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="28" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="28"/>
+    <col min="14337" max="14337" width="42.28515625" style="28" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="28" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="28"/>
+    <col min="14593" max="14593" width="42.28515625" style="28" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="28" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="28"/>
+    <col min="14849" max="14849" width="42.28515625" style="28" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="28" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="28"/>
+    <col min="15105" max="15105" width="42.28515625" style="28" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="28" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="28"/>
+    <col min="15361" max="15361" width="42.28515625" style="28" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="28" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="28"/>
+    <col min="15617" max="15617" width="42.28515625" style="28" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="28" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="28"/>
+    <col min="15873" max="15873" width="42.28515625" style="28" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="28" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="28"/>
+    <col min="16129" max="16129" width="42.28515625" style="28" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="28" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="28" t="s">
+    <row r="1" spans="1:256">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+    </row>
+    <row r="2" spans="1:256">
+      <c r="A2" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="30">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="31"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="31"/>
+      <c r="BJ2" s="31"/>
+      <c r="BK2" s="31"/>
+      <c r="BL2" s="31"/>
+      <c r="BM2" s="31"/>
+      <c r="BN2" s="31"/>
+      <c r="BO2" s="31"/>
+      <c r="BP2" s="31"/>
+      <c r="BQ2" s="31"/>
+      <c r="BR2" s="31"/>
+      <c r="BS2" s="31"/>
+      <c r="BT2" s="31"/>
+      <c r="BU2" s="31"/>
+      <c r="BV2" s="31"/>
+      <c r="BW2" s="31"/>
+      <c r="BX2" s="31"/>
+      <c r="BY2" s="31"/>
+      <c r="BZ2" s="31"/>
+      <c r="CA2" s="31"/>
+      <c r="CB2" s="31"/>
+      <c r="CC2" s="31"/>
+      <c r="CD2" s="31"/>
+      <c r="CE2" s="31"/>
+      <c r="CF2" s="31"/>
+      <c r="CG2" s="31"/>
+      <c r="CH2" s="31"/>
+      <c r="CI2" s="31"/>
+      <c r="CJ2" s="31"/>
+      <c r="CK2" s="31"/>
+      <c r="CL2" s="31"/>
+      <c r="CM2" s="31"/>
+      <c r="CN2" s="31"/>
+      <c r="CO2" s="31"/>
+      <c r="CP2" s="31"/>
+      <c r="CQ2" s="31"/>
+      <c r="CR2" s="31"/>
+      <c r="CS2" s="31"/>
+      <c r="CT2" s="31"/>
+      <c r="CU2" s="31"/>
+      <c r="CV2" s="31"/>
+      <c r="CW2" s="31"/>
+      <c r="CX2" s="31"/>
+      <c r="CY2" s="31"/>
+      <c r="CZ2" s="31"/>
+      <c r="DA2" s="31"/>
+      <c r="DB2" s="31"/>
+      <c r="DC2" s="31"/>
+      <c r="DD2" s="31"/>
+      <c r="DE2" s="31"/>
+      <c r="DF2" s="31"/>
+      <c r="DG2" s="31"/>
+      <c r="DH2" s="31"/>
+      <c r="DI2" s="31"/>
+      <c r="DJ2" s="31"/>
+      <c r="DK2" s="31"/>
+      <c r="DL2" s="31"/>
+      <c r="DM2" s="31"/>
+      <c r="DN2" s="31"/>
+      <c r="DO2" s="31"/>
+      <c r="DP2" s="31"/>
+      <c r="DQ2" s="31"/>
+      <c r="DR2" s="31"/>
+      <c r="DS2" s="31"/>
+      <c r="DT2" s="31"/>
+      <c r="DU2" s="31"/>
+      <c r="DV2" s="31"/>
+      <c r="DW2" s="31"/>
+      <c r="DX2" s="31"/>
+      <c r="DY2" s="31"/>
+      <c r="DZ2" s="31"/>
+      <c r="EA2" s="31"/>
+      <c r="EB2" s="31"/>
+      <c r="EC2" s="31"/>
+      <c r="ED2" s="31"/>
+      <c r="EE2" s="31"/>
+      <c r="EF2" s="31"/>
+      <c r="EG2" s="31"/>
+      <c r="EH2" s="31"/>
+      <c r="EI2" s="31"/>
+      <c r="EJ2" s="31"/>
+      <c r="EK2" s="31"/>
+      <c r="EL2" s="31"/>
+      <c r="EM2" s="31"/>
+      <c r="EN2" s="31"/>
+      <c r="EO2" s="31"/>
+      <c r="EP2" s="31"/>
+      <c r="EQ2" s="31"/>
+      <c r="ER2" s="31"/>
+      <c r="ES2" s="31"/>
+      <c r="ET2" s="31"/>
+      <c r="EU2" s="31"/>
+      <c r="EV2" s="31"/>
+      <c r="EW2" s="31"/>
+      <c r="EX2" s="31"/>
+      <c r="EY2" s="31"/>
+      <c r="EZ2" s="31"/>
+      <c r="FA2" s="31"/>
+      <c r="FB2" s="31"/>
+      <c r="FC2" s="31"/>
+      <c r="FD2" s="31"/>
+      <c r="FE2" s="31"/>
+      <c r="FF2" s="31"/>
+      <c r="FG2" s="31"/>
+      <c r="FH2" s="31"/>
+      <c r="FI2" s="31"/>
+      <c r="FJ2" s="31"/>
+      <c r="FK2" s="31"/>
+      <c r="FL2" s="31"/>
+      <c r="FM2" s="31"/>
+      <c r="FN2" s="31"/>
+      <c r="FO2" s="31"/>
+      <c r="FP2" s="31"/>
+      <c r="FQ2" s="31"/>
+      <c r="FR2" s="31"/>
+      <c r="FS2" s="31"/>
+      <c r="FT2" s="31"/>
+      <c r="FU2" s="31"/>
+      <c r="FV2" s="31"/>
+      <c r="FW2" s="31"/>
+      <c r="FX2" s="31"/>
+      <c r="FY2" s="31"/>
+      <c r="FZ2" s="31"/>
+      <c r="GA2" s="31"/>
+      <c r="GB2" s="31"/>
+      <c r="GC2" s="31"/>
+      <c r="GD2" s="31"/>
+      <c r="GE2" s="31"/>
+      <c r="GF2" s="31"/>
+      <c r="GG2" s="31"/>
+      <c r="GH2" s="31"/>
+      <c r="GI2" s="31"/>
+      <c r="GJ2" s="31"/>
+      <c r="GK2" s="31"/>
+      <c r="GL2" s="31"/>
+      <c r="GM2" s="31"/>
+      <c r="GN2" s="31"/>
+      <c r="GO2" s="31"/>
+      <c r="GP2" s="31"/>
+      <c r="GQ2" s="31"/>
+      <c r="GR2" s="31"/>
+      <c r="GS2" s="31"/>
+      <c r="GT2" s="31"/>
+      <c r="GU2" s="31"/>
+      <c r="GV2" s="31"/>
+      <c r="GW2" s="31"/>
+      <c r="GX2" s="31"/>
+      <c r="GY2" s="31"/>
+      <c r="GZ2" s="31"/>
+      <c r="HA2" s="31"/>
+      <c r="HB2" s="31"/>
+      <c r="HC2" s="31"/>
+      <c r="HD2" s="31"/>
+      <c r="HE2" s="31"/>
+      <c r="HF2" s="31"/>
+      <c r="HG2" s="31"/>
+      <c r="HH2" s="31"/>
+      <c r="HI2" s="31"/>
+      <c r="HJ2" s="31"/>
+      <c r="HK2" s="31"/>
+      <c r="HL2" s="31"/>
+      <c r="HM2" s="31"/>
+      <c r="HN2" s="31"/>
+      <c r="HO2" s="31"/>
+      <c r="HP2" s="31"/>
+      <c r="HQ2" s="31"/>
+      <c r="HR2" s="31"/>
+      <c r="HS2" s="31"/>
+      <c r="HT2" s="31"/>
+      <c r="HU2" s="31"/>
+      <c r="HV2" s="31"/>
+      <c r="HW2" s="31"/>
+      <c r="HX2" s="31"/>
+      <c r="HY2" s="31"/>
+      <c r="HZ2" s="31"/>
+      <c r="IA2" s="31"/>
+      <c r="IB2" s="31"/>
+      <c r="IC2" s="31"/>
+      <c r="ID2" s="31"/>
+      <c r="IE2" s="31"/>
+      <c r="IF2" s="31"/>
+      <c r="IG2" s="31"/>
+      <c r="IH2" s="31"/>
+      <c r="II2" s="31"/>
+      <c r="IJ2" s="31"/>
+      <c r="IK2" s="31"/>
+      <c r="IL2" s="31"/>
+      <c r="IM2" s="31"/>
+      <c r="IN2" s="31"/>
+      <c r="IO2" s="31"/>
+      <c r="IP2" s="31"/>
+      <c r="IQ2" s="31"/>
+      <c r="IR2" s="31"/>
+      <c r="IS2" s="31"/>
+      <c r="IT2" s="31"/>
+      <c r="IU2" s="31"/>
+      <c r="IV2" s="31"/>
+    </row>
+    <row r="3" spans="1:256">
+      <c r="A3" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="31"/>
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="31"/>
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="31"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="31"/>
+      <c r="AX3" s="31"/>
+      <c r="AY3" s="31"/>
+      <c r="AZ3" s="31"/>
+      <c r="BA3" s="31"/>
+      <c r="BB3" s="31"/>
+      <c r="BC3" s="31"/>
+      <c r="BD3" s="31"/>
+      <c r="BE3" s="31"/>
+      <c r="BF3" s="31"/>
+      <c r="BG3" s="31"/>
+      <c r="BH3" s="31"/>
+      <c r="BI3" s="31"/>
+      <c r="BJ3" s="31"/>
+      <c r="BK3" s="31"/>
+      <c r="BL3" s="31"/>
+      <c r="BM3" s="31"/>
+      <c r="BN3" s="31"/>
+      <c r="BO3" s="31"/>
+      <c r="BP3" s="31"/>
+      <c r="BQ3" s="31"/>
+      <c r="BR3" s="31"/>
+      <c r="BS3" s="31"/>
+      <c r="BT3" s="31"/>
+      <c r="BU3" s="31"/>
+      <c r="BV3" s="31"/>
+      <c r="BW3" s="31"/>
+      <c r="BX3" s="31"/>
+      <c r="BY3" s="31"/>
+      <c r="BZ3" s="31"/>
+      <c r="CA3" s="31"/>
+      <c r="CB3" s="31"/>
+      <c r="CC3" s="31"/>
+      <c r="CD3" s="31"/>
+      <c r="CE3" s="31"/>
+      <c r="CF3" s="31"/>
+      <c r="CG3" s="31"/>
+      <c r="CH3" s="31"/>
+      <c r="CI3" s="31"/>
+      <c r="CJ3" s="31"/>
+      <c r="CK3" s="31"/>
+      <c r="CL3" s="31"/>
+      <c r="CM3" s="31"/>
+      <c r="CN3" s="31"/>
+      <c r="CO3" s="31"/>
+      <c r="CP3" s="31"/>
+      <c r="CQ3" s="31"/>
+      <c r="CR3" s="31"/>
+      <c r="CS3" s="31"/>
+      <c r="CT3" s="31"/>
+      <c r="CU3" s="31"/>
+      <c r="CV3" s="31"/>
+      <c r="CW3" s="31"/>
+      <c r="CX3" s="31"/>
+      <c r="CY3" s="31"/>
+      <c r="CZ3" s="31"/>
+      <c r="DA3" s="31"/>
+      <c r="DB3" s="31"/>
+      <c r="DC3" s="31"/>
+      <c r="DD3" s="31"/>
+      <c r="DE3" s="31"/>
+      <c r="DF3" s="31"/>
+      <c r="DG3" s="31"/>
+      <c r="DH3" s="31"/>
+      <c r="DI3" s="31"/>
+      <c r="DJ3" s="31"/>
+      <c r="DK3" s="31"/>
+      <c r="DL3" s="31"/>
+      <c r="DM3" s="31"/>
+      <c r="DN3" s="31"/>
+      <c r="DO3" s="31"/>
+      <c r="DP3" s="31"/>
+      <c r="DQ3" s="31"/>
+      <c r="DR3" s="31"/>
+      <c r="DS3" s="31"/>
+      <c r="DT3" s="31"/>
+      <c r="DU3" s="31"/>
+      <c r="DV3" s="31"/>
+      <c r="DW3" s="31"/>
+      <c r="DX3" s="31"/>
+      <c r="DY3" s="31"/>
+      <c r="DZ3" s="31"/>
+      <c r="EA3" s="31"/>
+      <c r="EB3" s="31"/>
+      <c r="EC3" s="31"/>
+      <c r="ED3" s="31"/>
+      <c r="EE3" s="31"/>
+      <c r="EF3" s="31"/>
+      <c r="EG3" s="31"/>
+      <c r="EH3" s="31"/>
+      <c r="EI3" s="31"/>
+      <c r="EJ3" s="31"/>
+      <c r="EK3" s="31"/>
+      <c r="EL3" s="31"/>
+      <c r="EM3" s="31"/>
+      <c r="EN3" s="31"/>
+      <c r="EO3" s="31"/>
+      <c r="EP3" s="31"/>
+      <c r="EQ3" s="31"/>
+      <c r="ER3" s="31"/>
+      <c r="ES3" s="31"/>
+      <c r="ET3" s="31"/>
+      <c r="EU3" s="31"/>
+      <c r="EV3" s="31"/>
+      <c r="EW3" s="31"/>
+      <c r="EX3" s="31"/>
+      <c r="EY3" s="31"/>
+      <c r="EZ3" s="31"/>
+      <c r="FA3" s="31"/>
+      <c r="FB3" s="31"/>
+      <c r="FC3" s="31"/>
+      <c r="FD3" s="31"/>
+      <c r="FE3" s="31"/>
+      <c r="FF3" s="31"/>
+      <c r="FG3" s="31"/>
+      <c r="FH3" s="31"/>
+      <c r="FI3" s="31"/>
+      <c r="FJ3" s="31"/>
+      <c r="FK3" s="31"/>
+      <c r="FL3" s="31"/>
+      <c r="FM3" s="31"/>
+      <c r="FN3" s="31"/>
+      <c r="FO3" s="31"/>
+      <c r="FP3" s="31"/>
+      <c r="FQ3" s="31"/>
+      <c r="FR3" s="31"/>
+      <c r="FS3" s="31"/>
+      <c r="FT3" s="31"/>
+      <c r="FU3" s="31"/>
+      <c r="FV3" s="31"/>
+      <c r="FW3" s="31"/>
+      <c r="FX3" s="31"/>
+      <c r="FY3" s="31"/>
+      <c r="FZ3" s="31"/>
+      <c r="GA3" s="31"/>
+      <c r="GB3" s="31"/>
+      <c r="GC3" s="31"/>
+      <c r="GD3" s="31"/>
+      <c r="GE3" s="31"/>
+      <c r="GF3" s="31"/>
+      <c r="GG3" s="31"/>
+      <c r="GH3" s="31"/>
+      <c r="GI3" s="31"/>
+      <c r="GJ3" s="31"/>
+      <c r="GK3" s="31"/>
+      <c r="GL3" s="31"/>
+      <c r="GM3" s="31"/>
+      <c r="GN3" s="31"/>
+      <c r="GO3" s="31"/>
+      <c r="GP3" s="31"/>
+      <c r="GQ3" s="31"/>
+      <c r="GR3" s="31"/>
+      <c r="GS3" s="31"/>
+      <c r="GT3" s="31"/>
+      <c r="GU3" s="31"/>
+      <c r="GV3" s="31"/>
+      <c r="GW3" s="31"/>
+      <c r="GX3" s="31"/>
+      <c r="GY3" s="31"/>
+      <c r="GZ3" s="31"/>
+      <c r="HA3" s="31"/>
+      <c r="HB3" s="31"/>
+      <c r="HC3" s="31"/>
+      <c r="HD3" s="31"/>
+      <c r="HE3" s="31"/>
+      <c r="HF3" s="31"/>
+      <c r="HG3" s="31"/>
+      <c r="HH3" s="31"/>
+      <c r="HI3" s="31"/>
+      <c r="HJ3" s="31"/>
+      <c r="HK3" s="31"/>
+      <c r="HL3" s="31"/>
+      <c r="HM3" s="31"/>
+      <c r="HN3" s="31"/>
+      <c r="HO3" s="31"/>
+      <c r="HP3" s="31"/>
+      <c r="HQ3" s="31"/>
+      <c r="HR3" s="31"/>
+      <c r="HS3" s="31"/>
+      <c r="HT3" s="31"/>
+      <c r="HU3" s="31"/>
+      <c r="HV3" s="31"/>
+      <c r="HW3" s="31"/>
+      <c r="HX3" s="31"/>
+      <c r="HY3" s="31"/>
+      <c r="HZ3" s="31"/>
+      <c r="IA3" s="31"/>
+      <c r="IB3" s="31"/>
+      <c r="IC3" s="31"/>
+      <c r="ID3" s="31"/>
+      <c r="IE3" s="31"/>
+      <c r="IF3" s="31"/>
+      <c r="IG3" s="31"/>
+      <c r="IH3" s="31"/>
+      <c r="II3" s="31"/>
+      <c r="IJ3" s="31"/>
+      <c r="IK3" s="31"/>
+      <c r="IL3" s="31"/>
+      <c r="IM3" s="31"/>
+      <c r="IN3" s="31"/>
+      <c r="IO3" s="31"/>
+      <c r="IP3" s="31"/>
+      <c r="IQ3" s="31"/>
+      <c r="IR3" s="31"/>
+      <c r="IS3" s="31"/>
+      <c r="IT3" s="31"/>
+      <c r="IU3" s="31"/>
+      <c r="IV3" s="31"/>
+    </row>
+    <row r="4" spans="1:256">
+      <c r="A4" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31"/>
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31"/>
+      <c r="AD4" s="31"/>
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="31"/>
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31"/>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="31"/>
+      <c r="BB4" s="31"/>
+      <c r="BC4" s="31"/>
+      <c r="BD4" s="31"/>
+      <c r="BE4" s="31"/>
+      <c r="BF4" s="31"/>
+      <c r="BG4" s="31"/>
+      <c r="BH4" s="31"/>
+      <c r="BI4" s="31"/>
+      <c r="BJ4" s="31"/>
+      <c r="BK4" s="31"/>
+      <c r="BL4" s="31"/>
+      <c r="BM4" s="31"/>
+      <c r="BN4" s="31"/>
+      <c r="BO4" s="31"/>
+      <c r="BP4" s="31"/>
+      <c r="BQ4" s="31"/>
+      <c r="BR4" s="31"/>
+      <c r="BS4" s="31"/>
+      <c r="BT4" s="31"/>
+      <c r="BU4" s="31"/>
+      <c r="BV4" s="31"/>
+      <c r="BW4" s="31"/>
+      <c r="BX4" s="31"/>
+      <c r="BY4" s="31"/>
+      <c r="BZ4" s="31"/>
+      <c r="CA4" s="31"/>
+      <c r="CB4" s="31"/>
+      <c r="CC4" s="31"/>
+      <c r="CD4" s="31"/>
+      <c r="CE4" s="31"/>
+      <c r="CF4" s="31"/>
+      <c r="CG4" s="31"/>
+      <c r="CH4" s="31"/>
+      <c r="CI4" s="31"/>
+      <c r="CJ4" s="31"/>
+      <c r="CK4" s="31"/>
+      <c r="CL4" s="31"/>
+      <c r="CM4" s="31"/>
+      <c r="CN4" s="31"/>
+      <c r="CO4" s="31"/>
+      <c r="CP4" s="31"/>
+      <c r="CQ4" s="31"/>
+      <c r="CR4" s="31"/>
+      <c r="CS4" s="31"/>
+      <c r="CT4" s="31"/>
+      <c r="CU4" s="31"/>
+      <c r="CV4" s="31"/>
+      <c r="CW4" s="31"/>
+      <c r="CX4" s="31"/>
+      <c r="CY4" s="31"/>
+      <c r="CZ4" s="31"/>
+      <c r="DA4" s="31"/>
+      <c r="DB4" s="31"/>
+      <c r="DC4" s="31"/>
+      <c r="DD4" s="31"/>
+      <c r="DE4" s="31"/>
+      <c r="DF4" s="31"/>
+      <c r="DG4" s="31"/>
+      <c r="DH4" s="31"/>
+      <c r="DI4" s="31"/>
+      <c r="DJ4" s="31"/>
+      <c r="DK4" s="31"/>
+      <c r="DL4" s="31"/>
+      <c r="DM4" s="31"/>
+      <c r="DN4" s="31"/>
+      <c r="DO4" s="31"/>
+      <c r="DP4" s="31"/>
+      <c r="DQ4" s="31"/>
+      <c r="DR4" s="31"/>
+      <c r="DS4" s="31"/>
+      <c r="DT4" s="31"/>
+      <c r="DU4" s="31"/>
+      <c r="DV4" s="31"/>
+      <c r="DW4" s="31"/>
+      <c r="DX4" s="31"/>
+      <c r="DY4" s="31"/>
+      <c r="DZ4" s="31"/>
+      <c r="EA4" s="31"/>
+      <c r="EB4" s="31"/>
+      <c r="EC4" s="31"/>
+      <c r="ED4" s="31"/>
+      <c r="EE4" s="31"/>
+      <c r="EF4" s="31"/>
+      <c r="EG4" s="31"/>
+      <c r="EH4" s="31"/>
+      <c r="EI4" s="31"/>
+      <c r="EJ4" s="31"/>
+      <c r="EK4" s="31"/>
+      <c r="EL4" s="31"/>
+      <c r="EM4" s="31"/>
+      <c r="EN4" s="31"/>
+      <c r="EO4" s="31"/>
+      <c r="EP4" s="31"/>
+      <c r="EQ4" s="31"/>
+      <c r="ER4" s="31"/>
+      <c r="ES4" s="31"/>
+      <c r="ET4" s="31"/>
+      <c r="EU4" s="31"/>
+      <c r="EV4" s="31"/>
+      <c r="EW4" s="31"/>
+      <c r="EX4" s="31"/>
+      <c r="EY4" s="31"/>
+      <c r="EZ4" s="31"/>
+      <c r="FA4" s="31"/>
+      <c r="FB4" s="31"/>
+      <c r="FC4" s="31"/>
+      <c r="FD4" s="31"/>
+      <c r="FE4" s="31"/>
+      <c r="FF4" s="31"/>
+      <c r="FG4" s="31"/>
+      <c r="FH4" s="31"/>
+      <c r="FI4" s="31"/>
+      <c r="FJ4" s="31"/>
+      <c r="FK4" s="31"/>
+      <c r="FL4" s="31"/>
+      <c r="FM4" s="31"/>
+      <c r="FN4" s="31"/>
+      <c r="FO4" s="31"/>
+      <c r="FP4" s="31"/>
+      <c r="FQ4" s="31"/>
+      <c r="FR4" s="31"/>
+      <c r="FS4" s="31"/>
+      <c r="FT4" s="31"/>
+      <c r="FU4" s="31"/>
+      <c r="FV4" s="31"/>
+      <c r="FW4" s="31"/>
+      <c r="FX4" s="31"/>
+      <c r="FY4" s="31"/>
+      <c r="FZ4" s="31"/>
+      <c r="GA4" s="31"/>
+      <c r="GB4" s="31"/>
+      <c r="GC4" s="31"/>
+      <c r="GD4" s="31"/>
+      <c r="GE4" s="31"/>
+      <c r="GF4" s="31"/>
+      <c r="GG4" s="31"/>
+      <c r="GH4" s="31"/>
+      <c r="GI4" s="31"/>
+      <c r="GJ4" s="31"/>
+      <c r="GK4" s="31"/>
+      <c r="GL4" s="31"/>
+      <c r="GM4" s="31"/>
+      <c r="GN4" s="31"/>
+      <c r="GO4" s="31"/>
+      <c r="GP4" s="31"/>
+      <c r="GQ4" s="31"/>
+      <c r="GR4" s="31"/>
+      <c r="GS4" s="31"/>
+      <c r="GT4" s="31"/>
+      <c r="GU4" s="31"/>
+      <c r="GV4" s="31"/>
+      <c r="GW4" s="31"/>
+      <c r="GX4" s="31"/>
+      <c r="GY4" s="31"/>
+      <c r="GZ4" s="31"/>
+      <c r="HA4" s="31"/>
+      <c r="HB4" s="31"/>
+      <c r="HC4" s="31"/>
+      <c r="HD4" s="31"/>
+      <c r="HE4" s="31"/>
+      <c r="HF4" s="31"/>
+      <c r="HG4" s="31"/>
+      <c r="HH4" s="31"/>
+      <c r="HI4" s="31"/>
+      <c r="HJ4" s="31"/>
+      <c r="HK4" s="31"/>
+      <c r="HL4" s="31"/>
+      <c r="HM4" s="31"/>
+      <c r="HN4" s="31"/>
+      <c r="HO4" s="31"/>
+      <c r="HP4" s="31"/>
+      <c r="HQ4" s="31"/>
+      <c r="HR4" s="31"/>
+      <c r="HS4" s="31"/>
+      <c r="HT4" s="31"/>
+      <c r="HU4" s="31"/>
+      <c r="HV4" s="31"/>
+      <c r="HW4" s="31"/>
+      <c r="HX4" s="31"/>
+      <c r="HY4" s="31"/>
+      <c r="HZ4" s="31"/>
+      <c r="IA4" s="31"/>
+      <c r="IB4" s="31"/>
+      <c r="IC4" s="31"/>
+      <c r="ID4" s="31"/>
+      <c r="IE4" s="31"/>
+      <c r="IF4" s="31"/>
+      <c r="IG4" s="31"/>
+      <c r="IH4" s="31"/>
+      <c r="II4" s="31"/>
+      <c r="IJ4" s="31"/>
+      <c r="IK4" s="31"/>
+      <c r="IL4" s="31"/>
+      <c r="IM4" s="31"/>
+      <c r="IN4" s="31"/>
+      <c r="IO4" s="31"/>
+      <c r="IP4" s="31"/>
+      <c r="IQ4" s="31"/>
+      <c r="IR4" s="31"/>
+      <c r="IS4" s="31"/>
+      <c r="IT4" s="31"/>
+      <c r="IU4" s="31"/>
+      <c r="IV4" s="31"/>
+    </row>
+    <row r="5" spans="1:256">
+      <c r="A5" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31"/>
+      <c r="BA5" s="31"/>
+      <c r="BB5" s="31"/>
+      <c r="BC5" s="31"/>
+      <c r="BD5" s="31"/>
+      <c r="BE5" s="31"/>
+      <c r="BF5" s="31"/>
+      <c r="BG5" s="31"/>
+      <c r="BH5" s="31"/>
+      <c r="BI5" s="31"/>
+      <c r="BJ5" s="31"/>
+      <c r="BK5" s="31"/>
+      <c r="BL5" s="31"/>
+      <c r="BM5" s="31"/>
+      <c r="BN5" s="31"/>
+      <c r="BO5" s="31"/>
+      <c r="BP5" s="31"/>
+      <c r="BQ5" s="31"/>
+      <c r="BR5" s="31"/>
+      <c r="BS5" s="31"/>
+      <c r="BT5" s="31"/>
+      <c r="BU5" s="31"/>
+      <c r="BV5" s="31"/>
+      <c r="BW5" s="31"/>
+      <c r="BX5" s="31"/>
+      <c r="BY5" s="31"/>
+      <c r="BZ5" s="31"/>
+      <c r="CA5" s="31"/>
+      <c r="CB5" s="31"/>
+      <c r="CC5" s="31"/>
+      <c r="CD5" s="31"/>
+      <c r="CE5" s="31"/>
+      <c r="CF5" s="31"/>
+      <c r="CG5" s="31"/>
+      <c r="CH5" s="31"/>
+      <c r="CI5" s="31"/>
+      <c r="CJ5" s="31"/>
+      <c r="CK5" s="31"/>
+      <c r="CL5" s="31"/>
+      <c r="CM5" s="31"/>
+      <c r="CN5" s="31"/>
+      <c r="CO5" s="31"/>
+      <c r="CP5" s="31"/>
+      <c r="CQ5" s="31"/>
+      <c r="CR5" s="31"/>
+      <c r="CS5" s="31"/>
+      <c r="CT5" s="31"/>
+      <c r="CU5" s="31"/>
+      <c r="CV5" s="31"/>
+      <c r="CW5" s="31"/>
+      <c r="CX5" s="31"/>
+      <c r="CY5" s="31"/>
+      <c r="CZ5" s="31"/>
+      <c r="DA5" s="31"/>
+      <c r="DB5" s="31"/>
+      <c r="DC5" s="31"/>
+      <c r="DD5" s="31"/>
+      <c r="DE5" s="31"/>
+      <c r="DF5" s="31"/>
+      <c r="DG5" s="31"/>
+      <c r="DH5" s="31"/>
+      <c r="DI5" s="31"/>
+      <c r="DJ5" s="31"/>
+      <c r="DK5" s="31"/>
+      <c r="DL5" s="31"/>
+      <c r="DM5" s="31"/>
+      <c r="DN5" s="31"/>
+      <c r="DO5" s="31"/>
+      <c r="DP5" s="31"/>
+      <c r="DQ5" s="31"/>
+      <c r="DR5" s="31"/>
+      <c r="DS5" s="31"/>
+      <c r="DT5" s="31"/>
+      <c r="DU5" s="31"/>
+      <c r="DV5" s="31"/>
+      <c r="DW5" s="31"/>
+      <c r="DX5" s="31"/>
+      <c r="DY5" s="31"/>
+      <c r="DZ5" s="31"/>
+      <c r="EA5" s="31"/>
+      <c r="EB5" s="31"/>
+      <c r="EC5" s="31"/>
+      <c r="ED5" s="31"/>
+      <c r="EE5" s="31"/>
+      <c r="EF5" s="31"/>
+      <c r="EG5" s="31"/>
+      <c r="EH5" s="31"/>
+      <c r="EI5" s="31"/>
+      <c r="EJ5" s="31"/>
+      <c r="EK5" s="31"/>
+      <c r="EL5" s="31"/>
+      <c r="EM5" s="31"/>
+      <c r="EN5" s="31"/>
+      <c r="EO5" s="31"/>
+      <c r="EP5" s="31"/>
+      <c r="EQ5" s="31"/>
+      <c r="ER5" s="31"/>
+      <c r="ES5" s="31"/>
+      <c r="ET5" s="31"/>
+      <c r="EU5" s="31"/>
+      <c r="EV5" s="31"/>
+      <c r="EW5" s="31"/>
+      <c r="EX5" s="31"/>
+      <c r="EY5" s="31"/>
+      <c r="EZ5" s="31"/>
+      <c r="FA5" s="31"/>
+      <c r="FB5" s="31"/>
+      <c r="FC5" s="31"/>
+      <c r="FD5" s="31"/>
+      <c r="FE5" s="31"/>
+      <c r="FF5" s="31"/>
+      <c r="FG5" s="31"/>
+      <c r="FH5" s="31"/>
+      <c r="FI5" s="31"/>
+      <c r="FJ5" s="31"/>
+      <c r="FK5" s="31"/>
+      <c r="FL5" s="31"/>
+      <c r="FM5" s="31"/>
+      <c r="FN5" s="31"/>
+      <c r="FO5" s="31"/>
+      <c r="FP5" s="31"/>
+      <c r="FQ5" s="31"/>
+      <c r="FR5" s="31"/>
+      <c r="FS5" s="31"/>
+      <c r="FT5" s="31"/>
+      <c r="FU5" s="31"/>
+      <c r="FV5" s="31"/>
+      <c r="FW5" s="31"/>
+      <c r="FX5" s="31"/>
+      <c r="FY5" s="31"/>
+      <c r="FZ5" s="31"/>
+      <c r="GA5" s="31"/>
+      <c r="GB5" s="31"/>
+      <c r="GC5" s="31"/>
+      <c r="GD5" s="31"/>
+      <c r="GE5" s="31"/>
+      <c r="GF5" s="31"/>
+      <c r="GG5" s="31"/>
+      <c r="GH5" s="31"/>
+      <c r="GI5" s="31"/>
+      <c r="GJ5" s="31"/>
+      <c r="GK5" s="31"/>
+      <c r="GL5" s="31"/>
+      <c r="GM5" s="31"/>
+      <c r="GN5" s="31"/>
+      <c r="GO5" s="31"/>
+      <c r="GP5" s="31"/>
+      <c r="GQ5" s="31"/>
+      <c r="GR5" s="31"/>
+      <c r="GS5" s="31"/>
+      <c r="GT5" s="31"/>
+      <c r="GU5" s="31"/>
+      <c r="GV5" s="31"/>
+      <c r="GW5" s="31"/>
+      <c r="GX5" s="31"/>
+      <c r="GY5" s="31"/>
+      <c r="GZ5" s="31"/>
+      <c r="HA5" s="31"/>
+      <c r="HB5" s="31"/>
+      <c r="HC5" s="31"/>
+      <c r="HD5" s="31"/>
+      <c r="HE5" s="31"/>
+      <c r="HF5" s="31"/>
+      <c r="HG5" s="31"/>
+      <c r="HH5" s="31"/>
+      <c r="HI5" s="31"/>
+      <c r="HJ5" s="31"/>
+      <c r="HK5" s="31"/>
+      <c r="HL5" s="31"/>
+      <c r="HM5" s="31"/>
+      <c r="HN5" s="31"/>
+      <c r="HO5" s="31"/>
+      <c r="HP5" s="31"/>
+      <c r="HQ5" s="31"/>
+      <c r="HR5" s="31"/>
+      <c r="HS5" s="31"/>
+      <c r="HT5" s="31"/>
+      <c r="HU5" s="31"/>
+      <c r="HV5" s="31"/>
+      <c r="HW5" s="31"/>
+      <c r="HX5" s="31"/>
+      <c r="HY5" s="31"/>
+      <c r="HZ5" s="31"/>
+      <c r="IA5" s="31"/>
+      <c r="IB5" s="31"/>
+      <c r="IC5" s="31"/>
+      <c r="ID5" s="31"/>
+      <c r="IE5" s="31"/>
+      <c r="IF5" s="31"/>
+      <c r="IG5" s="31"/>
+      <c r="IH5" s="31"/>
+      <c r="II5" s="31"/>
+      <c r="IJ5" s="31"/>
+      <c r="IK5" s="31"/>
+      <c r="IL5" s="31"/>
+      <c r="IM5" s="31"/>
+      <c r="IN5" s="31"/>
+      <c r="IO5" s="31"/>
+      <c r="IP5" s="31"/>
+      <c r="IQ5" s="31"/>
+      <c r="IR5" s="31"/>
+      <c r="IS5" s="31"/>
+      <c r="IT5" s="31"/>
+      <c r="IU5" s="31"/>
+      <c r="IV5" s="31"/>
+    </row>
+    <row r="6" spans="1:256">
+      <c r="A6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="31"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="31"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="31"/>
+      <c r="AA6" s="31"/>
+      <c r="AB6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="31"/>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AT6" s="31"/>
+      <c r="AU6" s="31"/>
+      <c r="AV6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="AX6" s="31"/>
+      <c r="AY6" s="31"/>
+      <c r="AZ6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BB6" s="31"/>
+      <c r="BC6" s="31"/>
+      <c r="BD6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BF6" s="31"/>
+      <c r="BG6" s="31"/>
+      <c r="BH6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BJ6" s="31"/>
+      <c r="BK6" s="31"/>
+      <c r="BL6" s="31"/>
+      <c r="BM6" s="31"/>
+      <c r="BN6" s="31"/>
+      <c r="BO6" s="31"/>
+      <c r="BP6" s="31"/>
+      <c r="BQ6" s="31"/>
+      <c r="BR6" s="31"/>
+      <c r="BS6" s="31"/>
+      <c r="BT6" s="31"/>
+      <c r="BU6" s="31"/>
+      <c r="BV6" s="31"/>
+      <c r="BW6" s="31"/>
+      <c r="BX6" s="31"/>
+      <c r="BY6" s="31"/>
+      <c r="BZ6" s="31"/>
+      <c r="CA6" s="31"/>
+      <c r="CB6" s="31"/>
+      <c r="CC6" s="31"/>
+      <c r="CD6" s="31"/>
+      <c r="CE6" s="31"/>
+      <c r="CF6" s="31"/>
+      <c r="CG6" s="31"/>
+      <c r="CH6" s="31"/>
+      <c r="CI6" s="31"/>
+      <c r="CJ6" s="31"/>
+      <c r="CK6" s="31"/>
+      <c r="CL6" s="31"/>
+      <c r="CM6" s="31"/>
+      <c r="CN6" s="31"/>
+      <c r="CO6" s="31"/>
+      <c r="CP6" s="31"/>
+      <c r="CQ6" s="31"/>
+      <c r="CR6" s="31"/>
+      <c r="CS6" s="31"/>
+      <c r="CT6" s="31"/>
+      <c r="CU6" s="31"/>
+      <c r="CV6" s="31"/>
+      <c r="CW6" s="31"/>
+      <c r="CX6" s="31"/>
+      <c r="CY6" s="31"/>
+      <c r="CZ6" s="31"/>
+      <c r="DA6" s="31"/>
+      <c r="DB6" s="31"/>
+      <c r="DC6" s="31"/>
+      <c r="DD6" s="31"/>
+      <c r="DE6" s="31"/>
+      <c r="DF6" s="31"/>
+      <c r="DG6" s="31"/>
+      <c r="DH6" s="31"/>
+      <c r="DI6" s="31"/>
+      <c r="DJ6" s="31"/>
+      <c r="DK6" s="31"/>
+      <c r="DL6" s="31"/>
+      <c r="DM6" s="31"/>
+      <c r="DN6" s="31"/>
+      <c r="DO6" s="31"/>
+      <c r="DP6" s="31"/>
+      <c r="DQ6" s="31"/>
+      <c r="DR6" s="31"/>
+      <c r="DS6" s="31"/>
+      <c r="DT6" s="31"/>
+      <c r="DU6" s="31"/>
+      <c r="DV6" s="31"/>
+      <c r="DW6" s="31"/>
+      <c r="DX6" s="31"/>
+      <c r="DY6" s="31"/>
+      <c r="DZ6" s="31"/>
+      <c r="EA6" s="31"/>
+      <c r="EB6" s="31"/>
+      <c r="EC6" s="31"/>
+      <c r="ED6" s="31"/>
+      <c r="EE6" s="31"/>
+      <c r="EF6" s="31"/>
+      <c r="EG6" s="31"/>
+      <c r="EH6" s="31"/>
+      <c r="EI6" s="31"/>
+      <c r="EJ6" s="31"/>
+      <c r="EK6" s="31"/>
+      <c r="EL6" s="31"/>
+      <c r="EM6" s="31"/>
+      <c r="EN6" s="31"/>
+      <c r="EO6" s="31"/>
+      <c r="EP6" s="31"/>
+      <c r="EQ6" s="31"/>
+      <c r="ER6" s="31"/>
+      <c r="ES6" s="31"/>
+      <c r="ET6" s="31"/>
+      <c r="EU6" s="31"/>
+      <c r="EV6" s="31"/>
+      <c r="EW6" s="31"/>
+      <c r="EX6" s="31"/>
+      <c r="EY6" s="31"/>
+      <c r="EZ6" s="31"/>
+      <c r="FA6" s="31"/>
+      <c r="FB6" s="31"/>
+      <c r="FC6" s="31"/>
+      <c r="FD6" s="31"/>
+      <c r="FE6" s="31"/>
+      <c r="FF6" s="31"/>
+      <c r="FG6" s="31"/>
+      <c r="FH6" s="31"/>
+      <c r="FI6" s="31"/>
+      <c r="FJ6" s="31"/>
+      <c r="FK6" s="31"/>
+      <c r="FL6" s="31"/>
+      <c r="FM6" s="31"/>
+      <c r="FN6" s="31"/>
+      <c r="FO6" s="31"/>
+      <c r="FP6" s="31"/>
+      <c r="FQ6" s="31"/>
+      <c r="FR6" s="31"/>
+      <c r="FS6" s="31"/>
+      <c r="FT6" s="31"/>
+      <c r="FU6" s="31"/>
+      <c r="FV6" s="31"/>
+      <c r="FW6" s="31"/>
+      <c r="FX6" s="31"/>
+      <c r="FY6" s="31"/>
+      <c r="FZ6" s="31"/>
+      <c r="GA6" s="31"/>
+      <c r="GB6" s="31"/>
+      <c r="GC6" s="31"/>
+      <c r="GD6" s="31"/>
+      <c r="GE6" s="31"/>
+      <c r="GF6" s="31"/>
+      <c r="GG6" s="31"/>
+      <c r="GH6" s="31"/>
+      <c r="GI6" s="31"/>
+      <c r="GJ6" s="31"/>
+      <c r="GK6" s="31"/>
+      <c r="GL6" s="31"/>
+      <c r="GM6" s="31"/>
+      <c r="GN6" s="31"/>
+      <c r="GO6" s="31"/>
+      <c r="GP6" s="31"/>
+      <c r="GQ6" s="31"/>
+      <c r="GR6" s="31"/>
+      <c r="GS6" s="31"/>
+      <c r="GT6" s="31"/>
+      <c r="GU6" s="31"/>
+      <c r="GV6" s="31"/>
+      <c r="GW6" s="31"/>
+      <c r="GX6" s="31"/>
+      <c r="GY6" s="31"/>
+      <c r="GZ6" s="31"/>
+      <c r="HA6" s="31"/>
+      <c r="HB6" s="31"/>
+      <c r="HC6" s="31"/>
+      <c r="HD6" s="31"/>
+      <c r="HE6" s="31"/>
+      <c r="HF6" s="31"/>
+      <c r="HG6" s="31"/>
+      <c r="HH6" s="31"/>
+      <c r="HI6" s="31"/>
+      <c r="HJ6" s="31"/>
+      <c r="HK6" s="31"/>
+      <c r="HL6" s="31"/>
+      <c r="HM6" s="31"/>
+      <c r="HN6" s="31"/>
+      <c r="HO6" s="31"/>
+      <c r="HP6" s="31"/>
+      <c r="HQ6" s="31"/>
+      <c r="HR6" s="31"/>
+      <c r="HS6" s="31"/>
+      <c r="HT6" s="31"/>
+      <c r="HU6" s="31"/>
+      <c r="HV6" s="31"/>
+      <c r="HW6" s="31"/>
+      <c r="HX6" s="31"/>
+      <c r="HY6" s="31"/>
+      <c r="HZ6" s="31"/>
+      <c r="IA6" s="31"/>
+      <c r="IB6" s="31"/>
+      <c r="IC6" s="31"/>
+      <c r="ID6" s="31"/>
+      <c r="IE6" s="31"/>
+      <c r="IF6" s="31"/>
+      <c r="IG6" s="31"/>
+      <c r="IH6" s="31"/>
+      <c r="II6" s="31"/>
+      <c r="IJ6" s="31"/>
+      <c r="IK6" s="31"/>
+      <c r="IL6" s="31"/>
+      <c r="IM6" s="31"/>
+      <c r="IN6" s="31"/>
+      <c r="IO6" s="31"/>
+      <c r="IP6" s="31"/>
+      <c r="IQ6" s="31"/>
+      <c r="IR6" s="31"/>
+      <c r="IS6" s="31"/>
+      <c r="IT6" s="31"/>
+      <c r="IU6" s="31"/>
+      <c r="IV6" s="31"/>
+    </row>
+    <row r="7" spans="1:256" ht="25.5">
+      <c r="A7" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
+      <c r="T7" s="31"/>
+      <c r="U7" s="31"/>
+      <c r="V7" s="31"/>
+      <c r="W7" s="31"/>
+      <c r="X7" s="31"/>
+      <c r="Y7" s="31"/>
+      <c r="Z7" s="31"/>
+      <c r="AA7" s="31"/>
+      <c r="AB7" s="31"/>
+      <c r="AC7" s="31"/>
+      <c r="AD7" s="31"/>
+      <c r="AE7" s="31"/>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="31"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="31"/>
+      <c r="AL7" s="31"/>
+      <c r="AM7" s="31"/>
+      <c r="AN7" s="31"/>
+      <c r="AO7" s="31"/>
+      <c r="AP7" s="31"/>
+      <c r="AQ7" s="31"/>
+      <c r="AR7" s="31"/>
+      <c r="AS7" s="31"/>
+      <c r="AT7" s="31"/>
+      <c r="AU7" s="31"/>
+      <c r="AV7" s="31"/>
+      <c r="AW7" s="31"/>
+      <c r="AX7" s="31"/>
+      <c r="AY7" s="31"/>
+      <c r="AZ7" s="31"/>
+      <c r="BA7" s="31"/>
+      <c r="BB7" s="31"/>
+      <c r="BC7" s="31"/>
+      <c r="BD7" s="31"/>
+      <c r="BE7" s="31"/>
+      <c r="BF7" s="31"/>
+      <c r="BG7" s="31"/>
+      <c r="BH7" s="31"/>
+      <c r="BI7" s="31"/>
+      <c r="BJ7" s="31"/>
+      <c r="BK7" s="31"/>
+      <c r="BL7" s="31"/>
+      <c r="BM7" s="31"/>
+      <c r="BN7" s="31"/>
+      <c r="BO7" s="31"/>
+      <c r="BP7" s="31"/>
+      <c r="BQ7" s="31"/>
+      <c r="BR7" s="31"/>
+      <c r="BS7" s="31"/>
+      <c r="BT7" s="31"/>
+      <c r="BU7" s="31"/>
+      <c r="BV7" s="31"/>
+      <c r="BW7" s="31"/>
+      <c r="BX7" s="31"/>
+      <c r="BY7" s="31"/>
+      <c r="BZ7" s="31"/>
+      <c r="CA7" s="31"/>
+      <c r="CB7" s="31"/>
+      <c r="CC7" s="31"/>
+      <c r="CD7" s="31"/>
+      <c r="CE7" s="31"/>
+      <c r="CF7" s="31"/>
+      <c r="CG7" s="31"/>
+      <c r="CH7" s="31"/>
+      <c r="CI7" s="31"/>
+      <c r="CJ7" s="31"/>
+      <c r="CK7" s="31"/>
+      <c r="CL7" s="31"/>
+      <c r="CM7" s="31"/>
+      <c r="CN7" s="31"/>
+      <c r="CO7" s="31"/>
+      <c r="CP7" s="31"/>
+      <c r="CQ7" s="31"/>
+      <c r="CR7" s="31"/>
+      <c r="CS7" s="31"/>
+      <c r="CT7" s="31"/>
+      <c r="CU7" s="31"/>
+      <c r="CV7" s="31"/>
+      <c r="CW7" s="31"/>
+      <c r="CX7" s="31"/>
+      <c r="CY7" s="31"/>
+      <c r="CZ7" s="31"/>
+      <c r="DA7" s="31"/>
+      <c r="DB7" s="31"/>
+      <c r="DC7" s="31"/>
+      <c r="DD7" s="31"/>
+      <c r="DE7" s="31"/>
+      <c r="DF7" s="31"/>
+      <c r="DG7" s="31"/>
+      <c r="DH7" s="31"/>
+      <c r="DI7" s="31"/>
+      <c r="DJ7" s="31"/>
+      <c r="DK7" s="31"/>
+      <c r="DL7" s="31"/>
+      <c r="DM7" s="31"/>
+      <c r="DN7" s="31"/>
+      <c r="DO7" s="31"/>
+      <c r="DP7" s="31"/>
+      <c r="DQ7" s="31"/>
+      <c r="DR7" s="31"/>
+      <c r="DS7" s="31"/>
+      <c r="DT7" s="31"/>
+      <c r="DU7" s="31"/>
+      <c r="DV7" s="31"/>
+      <c r="DW7" s="31"/>
+      <c r="DX7" s="31"/>
+      <c r="DY7" s="31"/>
+      <c r="DZ7" s="31"/>
+      <c r="EA7" s="31"/>
+      <c r="EB7" s="31"/>
+      <c r="EC7" s="31"/>
+      <c r="ED7" s="31"/>
+      <c r="EE7" s="31"/>
+      <c r="EF7" s="31"/>
+      <c r="EG7" s="31"/>
+      <c r="EH7" s="31"/>
+      <c r="EI7" s="31"/>
+      <c r="EJ7" s="31"/>
+      <c r="EK7" s="31"/>
+      <c r="EL7" s="31"/>
+      <c r="EM7" s="31"/>
+      <c r="EN7" s="31"/>
+      <c r="EO7" s="31"/>
+      <c r="EP7" s="31"/>
+      <c r="EQ7" s="31"/>
+      <c r="ER7" s="31"/>
+      <c r="ES7" s="31"/>
+      <c r="ET7" s="31"/>
+      <c r="EU7" s="31"/>
+      <c r="EV7" s="31"/>
+      <c r="EW7" s="31"/>
+      <c r="EX7" s="31"/>
+      <c r="EY7" s="31"/>
+      <c r="EZ7" s="31"/>
+      <c r="FA7" s="31"/>
+      <c r="FB7" s="31"/>
+      <c r="FC7" s="31"/>
+      <c r="FD7" s="31"/>
+      <c r="FE7" s="31"/>
+      <c r="FF7" s="31"/>
+      <c r="FG7" s="31"/>
+      <c r="FH7" s="31"/>
+      <c r="FI7" s="31"/>
+      <c r="FJ7" s="31"/>
+      <c r="FK7" s="31"/>
+      <c r="FL7" s="31"/>
+      <c r="FM7" s="31"/>
+      <c r="FN7" s="31"/>
+      <c r="FO7" s="31"/>
+      <c r="FP7" s="31"/>
+      <c r="FQ7" s="31"/>
+      <c r="FR7" s="31"/>
+      <c r="FS7" s="31"/>
+      <c r="FT7" s="31"/>
+      <c r="FU7" s="31"/>
+      <c r="FV7" s="31"/>
+      <c r="FW7" s="31"/>
+      <c r="FX7" s="31"/>
+      <c r="FY7" s="31"/>
+      <c r="FZ7" s="31"/>
+      <c r="GA7" s="31"/>
+      <c r="GB7" s="31"/>
+      <c r="GC7" s="31"/>
+      <c r="GD7" s="31"/>
+      <c r="GE7" s="31"/>
+      <c r="GF7" s="31"/>
+      <c r="GG7" s="31"/>
+      <c r="GH7" s="31"/>
+      <c r="GI7" s="31"/>
+      <c r="GJ7" s="31"/>
+      <c r="GK7" s="31"/>
+      <c r="GL7" s="31"/>
+      <c r="GM7" s="31"/>
+      <c r="GN7" s="31"/>
+      <c r="GO7" s="31"/>
+      <c r="GP7" s="31"/>
+      <c r="GQ7" s="31"/>
+      <c r="GR7" s="31"/>
+      <c r="GS7" s="31"/>
+      <c r="GT7" s="31"/>
+      <c r="GU7" s="31"/>
+      <c r="GV7" s="31"/>
+      <c r="GW7" s="31"/>
+      <c r="GX7" s="31"/>
+      <c r="GY7" s="31"/>
+      <c r="GZ7" s="31"/>
+      <c r="HA7" s="31"/>
+      <c r="HB7" s="31"/>
+      <c r="HC7" s="31"/>
+      <c r="HD7" s="31"/>
+      <c r="HE7" s="31"/>
+      <c r="HF7" s="31"/>
+      <c r="HG7" s="31"/>
+      <c r="HH7" s="31"/>
+      <c r="HI7" s="31"/>
+      <c r="HJ7" s="31"/>
+      <c r="HK7" s="31"/>
+      <c r="HL7" s="31"/>
+      <c r="HM7" s="31"/>
+      <c r="HN7" s="31"/>
+      <c r="HO7" s="31"/>
+      <c r="HP7" s="31"/>
+      <c r="HQ7" s="31"/>
+      <c r="HR7" s="31"/>
+      <c r="HS7" s="31"/>
+      <c r="HT7" s="31"/>
+      <c r="HU7" s="31"/>
+      <c r="HV7" s="31"/>
+      <c r="HW7" s="31"/>
+      <c r="HX7" s="31"/>
+      <c r="HY7" s="31"/>
+      <c r="HZ7" s="31"/>
+      <c r="IA7" s="31"/>
+      <c r="IB7" s="31"/>
+      <c r="IC7" s="31"/>
+      <c r="ID7" s="31"/>
+      <c r="IE7" s="31"/>
+      <c r="IF7" s="31"/>
+      <c r="IG7" s="31"/>
+      <c r="IH7" s="31"/>
+      <c r="II7" s="31"/>
+      <c r="IJ7" s="31"/>
+      <c r="IK7" s="31"/>
+      <c r="IL7" s="31"/>
+      <c r="IM7" s="31"/>
+      <c r="IN7" s="31"/>
+      <c r="IO7" s="31"/>
+      <c r="IP7" s="31"/>
+      <c r="IQ7" s="31"/>
+      <c r="IR7" s="31"/>
+      <c r="IS7" s="31"/>
+      <c r="IT7" s="31"/>
+      <c r="IU7" s="31"/>
+      <c r="IV7" s="31"/>
+    </row>
+    <row r="8" spans="1:256">
+      <c r="A8" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+      <c r="Z8" s="31"/>
+      <c r="AA8" s="31"/>
+      <c r="AB8" s="31"/>
+      <c r="AC8" s="31"/>
+      <c r="AD8" s="31"/>
+      <c r="AE8" s="31"/>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="31"/>
+      <c r="AL8" s="31"/>
+      <c r="AM8" s="31"/>
+      <c r="AN8" s="31"/>
+      <c r="AO8" s="31"/>
+      <c r="AP8" s="31"/>
+      <c r="AQ8" s="31"/>
+      <c r="AR8" s="31"/>
+      <c r="AS8" s="31"/>
+      <c r="AT8" s="31"/>
+      <c r="AU8" s="31"/>
+      <c r="AV8" s="31"/>
+      <c r="AW8" s="31"/>
+      <c r="AX8" s="31"/>
+      <c r="AY8" s="31"/>
+      <c r="AZ8" s="31"/>
+      <c r="BA8" s="31"/>
+      <c r="BB8" s="31"/>
+      <c r="BC8" s="31"/>
+      <c r="BD8" s="31"/>
+      <c r="BE8" s="31"/>
+      <c r="BF8" s="31"/>
+      <c r="BG8" s="31"/>
+      <c r="BH8" s="31"/>
+      <c r="BI8" s="31"/>
+      <c r="BJ8" s="31"/>
+      <c r="BK8" s="31"/>
+      <c r="BL8" s="31"/>
+      <c r="BM8" s="31"/>
+      <c r="BN8" s="31"/>
+      <c r="BO8" s="31"/>
+      <c r="BP8" s="31"/>
+      <c r="BQ8" s="31"/>
+      <c r="BR8" s="31"/>
+      <c r="BS8" s="31"/>
+      <c r="BT8" s="31"/>
+      <c r="BU8" s="31"/>
+      <c r="BV8" s="31"/>
+      <c r="BW8" s="31"/>
+      <c r="BX8" s="31"/>
+      <c r="BY8" s="31"/>
+      <c r="BZ8" s="31"/>
+      <c r="CA8" s="31"/>
+      <c r="CB8" s="31"/>
+      <c r="CC8" s="31"/>
+      <c r="CD8" s="31"/>
+      <c r="CE8" s="31"/>
+      <c r="CF8" s="31"/>
+      <c r="CG8" s="31"/>
+      <c r="CH8" s="31"/>
+      <c r="CI8" s="31"/>
+      <c r="CJ8" s="31"/>
+      <c r="CK8" s="31"/>
+      <c r="CL8" s="31"/>
+      <c r="CM8" s="31"/>
+      <c r="CN8" s="31"/>
+      <c r="CO8" s="31"/>
+      <c r="CP8" s="31"/>
+      <c r="CQ8" s="31"/>
+      <c r="CR8" s="31"/>
+      <c r="CS8" s="31"/>
+      <c r="CT8" s="31"/>
+      <c r="CU8" s="31"/>
+      <c r="CV8" s="31"/>
+      <c r="CW8" s="31"/>
+      <c r="CX8" s="31"/>
+      <c r="CY8" s="31"/>
+      <c r="CZ8" s="31"/>
+      <c r="DA8" s="31"/>
+      <c r="DB8" s="31"/>
+      <c r="DC8" s="31"/>
+      <c r="DD8" s="31"/>
+      <c r="DE8" s="31"/>
+      <c r="DF8" s="31"/>
+      <c r="DG8" s="31"/>
+      <c r="DH8" s="31"/>
+      <c r="DI8" s="31"/>
+      <c r="DJ8" s="31"/>
+      <c r="DK8" s="31"/>
+      <c r="DL8" s="31"/>
+      <c r="DM8" s="31"/>
+      <c r="DN8" s="31"/>
+      <c r="DO8" s="31"/>
+      <c r="DP8" s="31"/>
+      <c r="DQ8" s="31"/>
+      <c r="DR8" s="31"/>
+      <c r="DS8" s="31"/>
+      <c r="DT8" s="31"/>
+      <c r="DU8" s="31"/>
+      <c r="DV8" s="31"/>
+      <c r="DW8" s="31"/>
+      <c r="DX8" s="31"/>
+      <c r="DY8" s="31"/>
+      <c r="DZ8" s="31"/>
+      <c r="EA8" s="31"/>
+      <c r="EB8" s="31"/>
+      <c r="EC8" s="31"/>
+      <c r="ED8" s="31"/>
+      <c r="EE8" s="31"/>
+      <c r="EF8" s="31"/>
+      <c r="EG8" s="31"/>
+      <c r="EH8" s="31"/>
+      <c r="EI8" s="31"/>
+      <c r="EJ8" s="31"/>
+      <c r="EK8" s="31"/>
+      <c r="EL8" s="31"/>
+      <c r="EM8" s="31"/>
+      <c r="EN8" s="31"/>
+      <c r="EO8" s="31"/>
+      <c r="EP8" s="31"/>
+      <c r="EQ8" s="31"/>
+      <c r="ER8" s="31"/>
+      <c r="ES8" s="31"/>
+      <c r="ET8" s="31"/>
+      <c r="EU8" s="31"/>
+      <c r="EV8" s="31"/>
+      <c r="EW8" s="31"/>
+      <c r="EX8" s="31"/>
+      <c r="EY8" s="31"/>
+      <c r="EZ8" s="31"/>
+      <c r="FA8" s="31"/>
+      <c r="FB8" s="31"/>
+      <c r="FC8" s="31"/>
+      <c r="FD8" s="31"/>
+      <c r="FE8" s="31"/>
+      <c r="FF8" s="31"/>
+      <c r="FG8" s="31"/>
+      <c r="FH8" s="31"/>
+      <c r="FI8" s="31"/>
+      <c r="FJ8" s="31"/>
+      <c r="FK8" s="31"/>
+      <c r="FL8" s="31"/>
+      <c r="FM8" s="31"/>
+      <c r="FN8" s="31"/>
+      <c r="FO8" s="31"/>
+      <c r="FP8" s="31"/>
+      <c r="FQ8" s="31"/>
+      <c r="FR8" s="31"/>
+      <c r="FS8" s="31"/>
+      <c r="FT8" s="31"/>
+      <c r="FU8" s="31"/>
+      <c r="FV8" s="31"/>
+      <c r="FW8" s="31"/>
+      <c r="FX8" s="31"/>
+      <c r="FY8" s="31"/>
+      <c r="FZ8" s="31"/>
+      <c r="GA8" s="31"/>
+      <c r="GB8" s="31"/>
+      <c r="GC8" s="31"/>
+      <c r="GD8" s="31"/>
+      <c r="GE8" s="31"/>
+      <c r="GF8" s="31"/>
+      <c r="GG8" s="31"/>
+      <c r="GH8" s="31"/>
+      <c r="GI8" s="31"/>
+      <c r="GJ8" s="31"/>
+      <c r="GK8" s="31"/>
+      <c r="GL8" s="31"/>
+      <c r="GM8" s="31"/>
+      <c r="GN8" s="31"/>
+      <c r="GO8" s="31"/>
+      <c r="GP8" s="31"/>
+      <c r="GQ8" s="31"/>
+      <c r="GR8" s="31"/>
+      <c r="GS8" s="31"/>
+      <c r="GT8" s="31"/>
+      <c r="GU8" s="31"/>
+      <c r="GV8" s="31"/>
+      <c r="GW8" s="31"/>
+      <c r="GX8" s="31"/>
+      <c r="GY8" s="31"/>
+      <c r="GZ8" s="31"/>
+      <c r="HA8" s="31"/>
+      <c r="HB8" s="31"/>
+      <c r="HC8" s="31"/>
+      <c r="HD8" s="31"/>
+      <c r="HE8" s="31"/>
+      <c r="HF8" s="31"/>
+      <c r="HG8" s="31"/>
+      <c r="HH8" s="31"/>
+      <c r="HI8" s="31"/>
+      <c r="HJ8" s="31"/>
+      <c r="HK8" s="31"/>
+      <c r="HL8" s="31"/>
+      <c r="HM8" s="31"/>
+      <c r="HN8" s="31"/>
+      <c r="HO8" s="31"/>
+      <c r="HP8" s="31"/>
+      <c r="HQ8" s="31"/>
+      <c r="HR8" s="31"/>
+      <c r="HS8" s="31"/>
+      <c r="HT8" s="31"/>
+      <c r="HU8" s="31"/>
+      <c r="HV8" s="31"/>
+      <c r="HW8" s="31"/>
+      <c r="HX8" s="31"/>
+      <c r="HY8" s="31"/>
+      <c r="HZ8" s="31"/>
+      <c r="IA8" s="31"/>
+      <c r="IB8" s="31"/>
+      <c r="IC8" s="31"/>
+      <c r="ID8" s="31"/>
+      <c r="IE8" s="31"/>
+      <c r="IF8" s="31"/>
+      <c r="IG8" s="31"/>
+      <c r="IH8" s="31"/>
+      <c r="II8" s="31"/>
+      <c r="IJ8" s="31"/>
+      <c r="IK8" s="31"/>
+      <c r="IL8" s="31"/>
+      <c r="IM8" s="31"/>
+      <c r="IN8" s="31"/>
+      <c r="IO8" s="31"/>
+      <c r="IP8" s="31"/>
+      <c r="IQ8" s="31"/>
+      <c r="IR8" s="31"/>
+      <c r="IS8" s="31"/>
+      <c r="IT8" s="31"/>
+      <c r="IU8" s="31"/>
+      <c r="IV8" s="31"/>
+    </row>
+    <row r="9" spans="1:256" ht="38.25">
+      <c r="A9" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="31"/>
+      <c r="R9" s="31"/>
+      <c r="S9" s="31"/>
+      <c r="T9" s="31"/>
+      <c r="U9" s="31"/>
+      <c r="V9" s="31"/>
+      <c r="W9" s="31"/>
+      <c r="X9" s="31"/>
+      <c r="Y9" s="31"/>
+      <c r="Z9" s="31"/>
+      <c r="AA9" s="31"/>
+      <c r="AB9" s="31"/>
+      <c r="AC9" s="31"/>
+      <c r="AD9" s="31"/>
+      <c r="AE9" s="31"/>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="31"/>
+      <c r="AL9" s="31"/>
+      <c r="AM9" s="31"/>
+      <c r="AN9" s="31"/>
+      <c r="AO9" s="31"/>
+      <c r="AP9" s="31"/>
+      <c r="AQ9" s="31"/>
+      <c r="AR9" s="31"/>
+      <c r="AS9" s="31"/>
+      <c r="AT9" s="31"/>
+      <c r="AU9" s="31"/>
+      <c r="AV9" s="31"/>
+      <c r="AW9" s="31"/>
+      <c r="AX9" s="31"/>
+      <c r="AY9" s="31"/>
+      <c r="AZ9" s="31"/>
+      <c r="BA9" s="31"/>
+      <c r="BB9" s="31"/>
+      <c r="BC9" s="31"/>
+      <c r="BD9" s="31"/>
+      <c r="BE9" s="31"/>
+      <c r="BF9" s="31"/>
+      <c r="BG9" s="31"/>
+      <c r="BH9" s="31"/>
+      <c r="BI9" s="31"/>
+      <c r="BJ9" s="31"/>
+      <c r="BK9" s="31"/>
+      <c r="BL9" s="31"/>
+      <c r="BM9" s="31"/>
+      <c r="BN9" s="31"/>
+      <c r="BO9" s="31"/>
+      <c r="BP9" s="31"/>
+      <c r="BQ9" s="31"/>
+      <c r="BR9" s="31"/>
+      <c r="BS9" s="31"/>
+      <c r="BT9" s="31"/>
+      <c r="BU9" s="31"/>
+      <c r="BV9" s="31"/>
+      <c r="BW9" s="31"/>
+      <c r="BX9" s="31"/>
+      <c r="BY9" s="31"/>
+      <c r="BZ9" s="31"/>
+      <c r="CA9" s="31"/>
+      <c r="CB9" s="31"/>
+      <c r="CC9" s="31"/>
+      <c r="CD9" s="31"/>
+      <c r="CE9" s="31"/>
+      <c r="CF9" s="31"/>
+      <c r="CG9" s="31"/>
+      <c r="CH9" s="31"/>
+      <c r="CI9" s="31"/>
+      <c r="CJ9" s="31"/>
+      <c r="CK9" s="31"/>
+      <c r="CL9" s="31"/>
+      <c r="CM9" s="31"/>
+      <c r="CN9" s="31"/>
+      <c r="CO9" s="31"/>
+      <c r="CP9" s="31"/>
+      <c r="CQ9" s="31"/>
+      <c r="CR9" s="31"/>
+      <c r="CS9" s="31"/>
+      <c r="CT9" s="31"/>
+      <c r="CU9" s="31"/>
+      <c r="CV9" s="31"/>
+      <c r="CW9" s="31"/>
+      <c r="CX9" s="31"/>
+      <c r="CY9" s="31"/>
+      <c r="CZ9" s="31"/>
+      <c r="DA9" s="31"/>
+      <c r="DB9" s="31"/>
+      <c r="DC9" s="31"/>
+      <c r="DD9" s="31"/>
+      <c r="DE9" s="31"/>
+      <c r="DF9" s="31"/>
+      <c r="DG9" s="31"/>
+      <c r="DH9" s="31"/>
+      <c r="DI9" s="31"/>
+      <c r="DJ9" s="31"/>
+      <c r="DK9" s="31"/>
+      <c r="DL9" s="31"/>
+      <c r="DM9" s="31"/>
+      <c r="DN9" s="31"/>
+      <c r="DO9" s="31"/>
+      <c r="DP9" s="31"/>
+      <c r="DQ9" s="31"/>
+      <c r="DR9" s="31"/>
+      <c r="DS9" s="31"/>
+      <c r="DT9" s="31"/>
+      <c r="DU9" s="31"/>
+      <c r="DV9" s="31"/>
+      <c r="DW9" s="31"/>
+      <c r="DX9" s="31"/>
+      <c r="DY9" s="31"/>
+      <c r="DZ9" s="31"/>
+      <c r="EA9" s="31"/>
+      <c r="EB9" s="31"/>
+      <c r="EC9" s="31"/>
+      <c r="ED9" s="31"/>
+      <c r="EE9" s="31"/>
+      <c r="EF9" s="31"/>
+      <c r="EG9" s="31"/>
+      <c r="EH9" s="31"/>
+      <c r="EI9" s="31"/>
+      <c r="EJ9" s="31"/>
+      <c r="EK9" s="31"/>
+      <c r="EL9" s="31"/>
+      <c r="EM9" s="31"/>
+      <c r="EN9" s="31"/>
+      <c r="EO9" s="31"/>
+      <c r="EP9" s="31"/>
+      <c r="EQ9" s="31"/>
+      <c r="ER9" s="31"/>
+      <c r="ES9" s="31"/>
+      <c r="ET9" s="31"/>
+      <c r="EU9" s="31"/>
+      <c r="EV9" s="31"/>
+      <c r="EW9" s="31"/>
+      <c r="EX9" s="31"/>
+      <c r="EY9" s="31"/>
+      <c r="EZ9" s="31"/>
+      <c r="FA9" s="31"/>
+      <c r="FB9" s="31"/>
+      <c r="FC9" s="31"/>
+      <c r="FD9" s="31"/>
+      <c r="FE9" s="31"/>
+      <c r="FF9" s="31"/>
+      <c r="FG9" s="31"/>
+      <c r="FH9" s="31"/>
+      <c r="FI9" s="31"/>
+      <c r="FJ9" s="31"/>
+      <c r="FK9" s="31"/>
+      <c r="FL9" s="31"/>
+      <c r="FM9" s="31"/>
+      <c r="FN9" s="31"/>
+      <c r="FO9" s="31"/>
+      <c r="FP9" s="31"/>
+      <c r="FQ9" s="31"/>
+      <c r="FR9" s="31"/>
+      <c r="FS9" s="31"/>
+      <c r="FT9" s="31"/>
+      <c r="FU9" s="31"/>
+      <c r="FV9" s="31"/>
+      <c r="FW9" s="31"/>
+      <c r="FX9" s="31"/>
+      <c r="FY9" s="31"/>
+      <c r="FZ9" s="31"/>
+      <c r="GA9" s="31"/>
+      <c r="GB9" s="31"/>
+      <c r="GC9" s="31"/>
+      <c r="GD9" s="31"/>
+      <c r="GE9" s="31"/>
+      <c r="GF9" s="31"/>
+      <c r="GG9" s="31"/>
+      <c r="GH9" s="31"/>
+      <c r="GI9" s="31"/>
+      <c r="GJ9" s="31"/>
+      <c r="GK9" s="31"/>
+      <c r="GL9" s="31"/>
+      <c r="GM9" s="31"/>
+      <c r="GN9" s="31"/>
+      <c r="GO9" s="31"/>
+      <c r="GP9" s="31"/>
+      <c r="GQ9" s="31"/>
+      <c r="GR9" s="31"/>
+      <c r="GS9" s="31"/>
+      <c r="GT9" s="31"/>
+      <c r="GU9" s="31"/>
+      <c r="GV9" s="31"/>
+      <c r="GW9" s="31"/>
+      <c r="GX9" s="31"/>
+      <c r="GY9" s="31"/>
+      <c r="GZ9" s="31"/>
+      <c r="HA9" s="31"/>
+      <c r="HB9" s="31"/>
+      <c r="HC9" s="31"/>
+      <c r="HD9" s="31"/>
+      <c r="HE9" s="31"/>
+      <c r="HF9" s="31"/>
+      <c r="HG9" s="31"/>
+      <c r="HH9" s="31"/>
+      <c r="HI9" s="31"/>
+      <c r="HJ9" s="31"/>
+      <c r="HK9" s="31"/>
+      <c r="HL9" s="31"/>
+      <c r="HM9" s="31"/>
+      <c r="HN9" s="31"/>
+      <c r="HO9" s="31"/>
+      <c r="HP9" s="31"/>
+      <c r="HQ9" s="31"/>
+      <c r="HR9" s="31"/>
+      <c r="HS9" s="31"/>
+      <c r="HT9" s="31"/>
+      <c r="HU9" s="31"/>
+      <c r="HV9" s="31"/>
+      <c r="HW9" s="31"/>
+      <c r="HX9" s="31"/>
+      <c r="HY9" s="31"/>
+      <c r="HZ9" s="31"/>
+      <c r="IA9" s="31"/>
+      <c r="IB9" s="31"/>
+      <c r="IC9" s="31"/>
+      <c r="ID9" s="31"/>
+      <c r="IE9" s="31"/>
+      <c r="IF9" s="31"/>
+      <c r="IG9" s="31"/>
+      <c r="IH9" s="31"/>
+      <c r="II9" s="31"/>
+      <c r="IJ9" s="31"/>
+      <c r="IK9" s="31"/>
+      <c r="IL9" s="31"/>
+      <c r="IM9" s="31"/>
+      <c r="IN9" s="31"/>
+      <c r="IO9" s="31"/>
+      <c r="IP9" s="31"/>
+      <c r="IQ9" s="31"/>
+      <c r="IR9" s="31"/>
+      <c r="IS9" s="31"/>
+      <c r="IT9" s="31"/>
+      <c r="IU9" s="31"/>
+      <c r="IV9" s="31"/>
+    </row>
+    <row r="10" spans="1:256" ht="25.5">
+      <c r="A10" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="31"/>
+      <c r="O10" s="31"/>
+      <c r="P10" s="31"/>
+      <c r="Q10" s="31"/>
+      <c r="R10" s="31"/>
+      <c r="S10" s="31"/>
+      <c r="T10" s="31"/>
+      <c r="U10" s="31"/>
+      <c r="V10" s="31"/>
+      <c r="W10" s="31"/>
+      <c r="X10" s="31"/>
+      <c r="Y10" s="31"/>
+      <c r="Z10" s="31"/>
+      <c r="AA10" s="31"/>
+      <c r="AB10" s="31"/>
+      <c r="AC10" s="31"/>
+      <c r="AD10" s="31"/>
+      <c r="AE10" s="31"/>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="31"/>
+      <c r="AL10" s="31"/>
+      <c r="AM10" s="31"/>
+      <c r="AN10" s="31"/>
+      <c r="AO10" s="31"/>
+      <c r="AP10" s="31"/>
+      <c r="AQ10" s="31"/>
+      <c r="AR10" s="31"/>
+      <c r="AS10" s="31"/>
+      <c r="AT10" s="31"/>
+      <c r="AU10" s="31"/>
+      <c r="AV10" s="31"/>
+      <c r="AW10" s="31"/>
+      <c r="AX10" s="31"/>
+      <c r="AY10" s="31"/>
+      <c r="AZ10" s="31"/>
+      <c r="BA10" s="31"/>
+      <c r="BB10" s="31"/>
+      <c r="BC10" s="31"/>
+      <c r="BD10" s="31"/>
+      <c r="BE10" s="31"/>
+      <c r="BF10" s="31"/>
+      <c r="BG10" s="31"/>
+      <c r="BH10" s="31"/>
+      <c r="BI10" s="31"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="31"/>
+      <c r="BL10" s="31"/>
+      <c r="BM10" s="31"/>
+      <c r="BN10" s="31"/>
+      <c r="BO10" s="31"/>
+      <c r="BP10" s="31"/>
+      <c r="BQ10" s="31"/>
+      <c r="BR10" s="31"/>
+      <c r="BS10" s="31"/>
+      <c r="BT10" s="31"/>
+      <c r="BU10" s="31"/>
+      <c r="BV10" s="31"/>
+      <c r="BW10" s="31"/>
+      <c r="BX10" s="31"/>
+      <c r="BY10" s="31"/>
+      <c r="BZ10" s="31"/>
+      <c r="CA10" s="31"/>
+      <c r="CB10" s="31"/>
+      <c r="CC10" s="31"/>
+      <c r="CD10" s="31"/>
+      <c r="CE10" s="31"/>
+      <c r="CF10" s="31"/>
+      <c r="CG10" s="31"/>
+      <c r="CH10" s="31"/>
+      <c r="CI10" s="31"/>
+      <c r="CJ10" s="31"/>
+      <c r="CK10" s="31"/>
+      <c r="CL10" s="31"/>
+      <c r="CM10" s="31"/>
+      <c r="CN10" s="31"/>
+      <c r="CO10" s="31"/>
+      <c r="CP10" s="31"/>
+      <c r="CQ10" s="31"/>
+      <c r="CR10" s="31"/>
+      <c r="CS10" s="31"/>
+      <c r="CT10" s="31"/>
+      <c r="CU10" s="31"/>
+      <c r="CV10" s="31"/>
+      <c r="CW10" s="31"/>
+      <c r="CX10" s="31"/>
+      <c r="CY10" s="31"/>
+      <c r="CZ10" s="31"/>
+      <c r="DA10" s="31"/>
+      <c r="DB10" s="31"/>
+      <c r="DC10" s="31"/>
+      <c r="DD10" s="31"/>
+      <c r="DE10" s="31"/>
+      <c r="DF10" s="31"/>
+      <c r="DG10" s="31"/>
+      <c r="DH10" s="31"/>
+      <c r="DI10" s="31"/>
+      <c r="DJ10" s="31"/>
+      <c r="DK10" s="31"/>
+      <c r="DL10" s="31"/>
+      <c r="DM10" s="31"/>
+      <c r="DN10" s="31"/>
+      <c r="DO10" s="31"/>
+      <c r="DP10" s="31"/>
+      <c r="DQ10" s="31"/>
+      <c r="DR10" s="31"/>
+      <c r="DS10" s="31"/>
+      <c r="DT10" s="31"/>
+      <c r="DU10" s="31"/>
+      <c r="DV10" s="31"/>
+      <c r="DW10" s="31"/>
+      <c r="DX10" s="31"/>
+      <c r="DY10" s="31"/>
+      <c r="DZ10" s="31"/>
+      <c r="EA10" s="31"/>
+      <c r="EB10" s="31"/>
+      <c r="EC10" s="31"/>
+      <c r="ED10" s="31"/>
+      <c r="EE10" s="31"/>
+      <c r="EF10" s="31"/>
+      <c r="EG10" s="31"/>
+      <c r="EH10" s="31"/>
+      <c r="EI10" s="31"/>
+      <c r="EJ10" s="31"/>
+      <c r="EK10" s="31"/>
+      <c r="EL10" s="31"/>
+      <c r="EM10" s="31"/>
+      <c r="EN10" s="31"/>
+      <c r="EO10" s="31"/>
+      <c r="EP10" s="31"/>
+      <c r="EQ10" s="31"/>
+      <c r="ER10" s="31"/>
+      <c r="ES10" s="31"/>
+      <c r="ET10" s="31"/>
+      <c r="EU10" s="31"/>
+      <c r="EV10" s="31"/>
+      <c r="EW10" s="31"/>
+      <c r="EX10" s="31"/>
+      <c r="EY10" s="31"/>
+      <c r="EZ10" s="31"/>
+      <c r="FA10" s="31"/>
+      <c r="FB10" s="31"/>
+      <c r="FC10" s="31"/>
+      <c r="FD10" s="31"/>
+      <c r="FE10" s="31"/>
+      <c r="FF10" s="31"/>
+      <c r="FG10" s="31"/>
+      <c r="FH10" s="31"/>
+      <c r="FI10" s="31"/>
+      <c r="FJ10" s="31"/>
+      <c r="FK10" s="31"/>
+      <c r="FL10" s="31"/>
+      <c r="FM10" s="31"/>
+      <c r="FN10" s="31"/>
+      <c r="FO10" s="31"/>
+      <c r="FP10" s="31"/>
+      <c r="FQ10" s="31"/>
+      <c r="FR10" s="31"/>
+      <c r="FS10" s="31"/>
+      <c r="FT10" s="31"/>
+      <c r="FU10" s="31"/>
+      <c r="FV10" s="31"/>
+      <c r="FW10" s="31"/>
+      <c r="FX10" s="31"/>
+      <c r="FY10" s="31"/>
+      <c r="FZ10" s="31"/>
+      <c r="GA10" s="31"/>
+      <c r="GB10" s="31"/>
+      <c r="GC10" s="31"/>
+      <c r="GD10" s="31"/>
+      <c r="GE10" s="31"/>
+      <c r="GF10" s="31"/>
+      <c r="GG10" s="31"/>
+      <c r="GH10" s="31"/>
+      <c r="GI10" s="31"/>
+      <c r="GJ10" s="31"/>
+      <c r="GK10" s="31"/>
+      <c r="GL10" s="31"/>
+      <c r="GM10" s="31"/>
+      <c r="GN10" s="31"/>
+      <c r="GO10" s="31"/>
+      <c r="GP10" s="31"/>
+      <c r="GQ10" s="31"/>
+      <c r="GR10" s="31"/>
+      <c r="GS10" s="31"/>
+      <c r="GT10" s="31"/>
+      <c r="GU10" s="31"/>
+      <c r="GV10" s="31"/>
+      <c r="GW10" s="31"/>
+      <c r="GX10" s="31"/>
+      <c r="GY10" s="31"/>
+      <c r="GZ10" s="31"/>
+      <c r="HA10" s="31"/>
+      <c r="HB10" s="31"/>
+      <c r="HC10" s="31"/>
+      <c r="HD10" s="31"/>
+      <c r="HE10" s="31"/>
+      <c r="HF10" s="31"/>
+      <c r="HG10" s="31"/>
+      <c r="HH10" s="31"/>
+      <c r="HI10" s="31"/>
+      <c r="HJ10" s="31"/>
+      <c r="HK10" s="31"/>
+      <c r="HL10" s="31"/>
+      <c r="HM10" s="31"/>
+      <c r="HN10" s="31"/>
+      <c r="HO10" s="31"/>
+      <c r="HP10" s="31"/>
+      <c r="HQ10" s="31"/>
+      <c r="HR10" s="31"/>
+      <c r="HS10" s="31"/>
+      <c r="HT10" s="31"/>
+      <c r="HU10" s="31"/>
+      <c r="HV10" s="31"/>
+      <c r="HW10" s="31"/>
+      <c r="HX10" s="31"/>
+      <c r="HY10" s="31"/>
+      <c r="HZ10" s="31"/>
+      <c r="IA10" s="31"/>
+      <c r="IB10" s="31"/>
+      <c r="IC10" s="31"/>
+      <c r="ID10" s="31"/>
+      <c r="IE10" s="31"/>
+      <c r="IF10" s="31"/>
+      <c r="IG10" s="31"/>
+      <c r="IH10" s="31"/>
+      <c r="II10" s="31"/>
+      <c r="IJ10" s="31"/>
+      <c r="IK10" s="31"/>
+      <c r="IL10" s="31"/>
+      <c r="IM10" s="31"/>
+      <c r="IN10" s="31"/>
+      <c r="IO10" s="31"/>
+      <c r="IP10" s="31"/>
+      <c r="IQ10" s="31"/>
+      <c r="IR10" s="31"/>
+      <c r="IS10" s="31"/>
+      <c r="IT10" s="31"/>
+      <c r="IU10" s="31"/>
+      <c r="IV10" s="31"/>
+    </row>
+    <row r="11" spans="1:256">
+      <c r="A11" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="35"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="31"/>
+      <c r="R11" s="31"/>
+      <c r="S11" s="31"/>
+      <c r="T11" s="31"/>
+      <c r="U11" s="31"/>
+      <c r="V11" s="31"/>
+      <c r="W11" s="31"/>
+      <c r="X11" s="31"/>
+      <c r="Y11" s="31"/>
+      <c r="Z11" s="31"/>
+      <c r="AA11" s="31"/>
+      <c r="AB11" s="31"/>
+      <c r="AC11" s="31"/>
+      <c r="AD11" s="31"/>
+      <c r="AE11" s="31"/>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="31"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="31"/>
+      <c r="AL11" s="31"/>
+      <c r="AM11" s="31"/>
+      <c r="AN11" s="31"/>
+      <c r="AO11" s="31"/>
+      <c r="AP11" s="31"/>
+      <c r="AQ11" s="31"/>
+      <c r="AR11" s="31"/>
+      <c r="AS11" s="31"/>
+      <c r="AT11" s="31"/>
+      <c r="AU11" s="31"/>
+      <c r="AV11" s="31"/>
+      <c r="AW11" s="31"/>
+      <c r="AX11" s="31"/>
+      <c r="AY11" s="31"/>
+      <c r="AZ11" s="31"/>
+      <c r="BA11" s="31"/>
+      <c r="BB11" s="31"/>
+      <c r="BC11" s="31"/>
+      <c r="BD11" s="31"/>
+      <c r="BE11" s="31"/>
+      <c r="BF11" s="31"/>
+      <c r="BG11" s="31"/>
+      <c r="BH11" s="31"/>
+      <c r="BI11" s="31"/>
+      <c r="BJ11" s="31"/>
+      <c r="BK11" s="31"/>
+      <c r="BL11" s="31"/>
+      <c r="BM11" s="31"/>
+      <c r="BN11" s="31"/>
+      <c r="BO11" s="31"/>
+      <c r="BP11" s="31"/>
+      <c r="BQ11" s="31"/>
+      <c r="BR11" s="31"/>
+      <c r="BS11" s="31"/>
+      <c r="BT11" s="31"/>
+      <c r="BU11" s="31"/>
+      <c r="BV11" s="31"/>
+      <c r="BW11" s="31"/>
+      <c r="BX11" s="31"/>
+      <c r="BY11" s="31"/>
+      <c r="BZ11" s="31"/>
+      <c r="CA11" s="31"/>
+      <c r="CB11" s="31"/>
+      <c r="CC11" s="31"/>
+      <c r="CD11" s="31"/>
+      <c r="CE11" s="31"/>
+      <c r="CF11" s="31"/>
+      <c r="CG11" s="31"/>
+      <c r="CH11" s="31"/>
+      <c r="CI11" s="31"/>
+      <c r="CJ11" s="31"/>
+      <c r="CK11" s="31"/>
+      <c r="CL11" s="31"/>
+      <c r="CM11" s="31"/>
+      <c r="CN11" s="31"/>
+      <c r="CO11" s="31"/>
+      <c r="CP11" s="31"/>
+      <c r="CQ11" s="31"/>
+      <c r="CR11" s="31"/>
+      <c r="CS11" s="31"/>
+      <c r="CT11" s="31"/>
+      <c r="CU11" s="31"/>
+      <c r="CV11" s="31"/>
+      <c r="CW11" s="31"/>
+      <c r="CX11" s="31"/>
+      <c r="CY11" s="31"/>
+      <c r="CZ11" s="31"/>
+      <c r="DA11" s="31"/>
+      <c r="DB11" s="31"/>
+      <c r="DC11" s="31"/>
+      <c r="DD11" s="31"/>
+      <c r="DE11" s="31"/>
+      <c r="DF11" s="31"/>
+      <c r="DG11" s="31"/>
+      <c r="DH11" s="31"/>
+      <c r="DI11" s="31"/>
+      <c r="DJ11" s="31"/>
+      <c r="DK11" s="31"/>
+      <c r="DL11" s="31"/>
+      <c r="DM11" s="31"/>
+      <c r="DN11" s="31"/>
+      <c r="DO11" s="31"/>
+      <c r="DP11" s="31"/>
+      <c r="DQ11" s="31"/>
+      <c r="DR11" s="31"/>
+      <c r="DS11" s="31"/>
+      <c r="DT11" s="31"/>
+      <c r="DU11" s="31"/>
+      <c r="DV11" s="31"/>
+      <c r="DW11" s="31"/>
+      <c r="DX11" s="31"/>
+      <c r="DY11" s="31"/>
+      <c r="DZ11" s="31"/>
+      <c r="EA11" s="31"/>
+      <c r="EB11" s="31"/>
+      <c r="EC11" s="31"/>
+      <c r="ED11" s="31"/>
+      <c r="EE11" s="31"/>
+      <c r="EF11" s="31"/>
+      <c r="EG11" s="31"/>
+      <c r="EH11" s="31"/>
+      <c r="EI11" s="31"/>
+      <c r="EJ11" s="31"/>
+      <c r="EK11" s="31"/>
+      <c r="EL11" s="31"/>
+      <c r="EM11" s="31"/>
+      <c r="EN11" s="31"/>
+      <c r="EO11" s="31"/>
+      <c r="EP11" s="31"/>
+      <c r="EQ11" s="31"/>
+      <c r="ER11" s="31"/>
+      <c r="ES11" s="31"/>
+      <c r="ET11" s="31"/>
+      <c r="EU11" s="31"/>
+      <c r="EV11" s="31"/>
+      <c r="EW11" s="31"/>
+      <c r="EX11" s="31"/>
+      <c r="EY11" s="31"/>
+      <c r="EZ11" s="31"/>
+      <c r="FA11" s="31"/>
+      <c r="FB11" s="31"/>
+      <c r="FC11" s="31"/>
+      <c r="FD11" s="31"/>
+      <c r="FE11" s="31"/>
+      <c r="FF11" s="31"/>
+      <c r="FG11" s="31"/>
+      <c r="FH11" s="31"/>
+      <c r="FI11" s="31"/>
+      <c r="FJ11" s="31"/>
+      <c r="FK11" s="31"/>
+      <c r="FL11" s="31"/>
+      <c r="FM11" s="31"/>
+      <c r="FN11" s="31"/>
+      <c r="FO11" s="31"/>
+      <c r="FP11" s="31"/>
+      <c r="FQ11" s="31"/>
+      <c r="FR11" s="31"/>
+      <c r="FS11" s="31"/>
+      <c r="FT11" s="31"/>
+      <c r="FU11" s="31"/>
+      <c r="FV11" s="31"/>
+      <c r="FW11" s="31"/>
+      <c r="FX11" s="31"/>
+      <c r="FY11" s="31"/>
+      <c r="FZ11" s="31"/>
+      <c r="GA11" s="31"/>
+      <c r="GB11" s="31"/>
+      <c r="GC11" s="31"/>
+      <c r="GD11" s="31"/>
+      <c r="GE11" s="31"/>
+      <c r="GF11" s="31"/>
+      <c r="GG11" s="31"/>
+      <c r="GH11" s="31"/>
+      <c r="GI11" s="31"/>
+      <c r="GJ11" s="31"/>
+      <c r="GK11" s="31"/>
+      <c r="GL11" s="31"/>
+      <c r="GM11" s="31"/>
+      <c r="GN11" s="31"/>
+      <c r="GO11" s="31"/>
+      <c r="GP11" s="31"/>
+      <c r="GQ11" s="31"/>
+      <c r="GR11" s="31"/>
+      <c r="GS11" s="31"/>
+      <c r="GT11" s="31"/>
+      <c r="GU11" s="31"/>
+      <c r="GV11" s="31"/>
+      <c r="GW11" s="31"/>
+      <c r="GX11" s="31"/>
+      <c r="GY11" s="31"/>
+      <c r="GZ11" s="31"/>
+      <c r="HA11" s="31"/>
+      <c r="HB11" s="31"/>
+      <c r="HC11" s="31"/>
+      <c r="HD11" s="31"/>
+      <c r="HE11" s="31"/>
+      <c r="HF11" s="31"/>
+      <c r="HG11" s="31"/>
+      <c r="HH11" s="31"/>
+      <c r="HI11" s="31"/>
+      <c r="HJ11" s="31"/>
+      <c r="HK11" s="31"/>
+      <c r="HL11" s="31"/>
+      <c r="HM11" s="31"/>
+      <c r="HN11" s="31"/>
+      <c r="HO11" s="31"/>
+      <c r="HP11" s="31"/>
+      <c r="HQ11" s="31"/>
+      <c r="HR11" s="31"/>
+      <c r="HS11" s="31"/>
+      <c r="HT11" s="31"/>
+      <c r="HU11" s="31"/>
+      <c r="HV11" s="31"/>
+      <c r="HW11" s="31"/>
+      <c r="HX11" s="31"/>
+      <c r="HY11" s="31"/>
+      <c r="HZ11" s="31"/>
+      <c r="IA11" s="31"/>
+      <c r="IB11" s="31"/>
+      <c r="IC11" s="31"/>
+      <c r="ID11" s="31"/>
+      <c r="IE11" s="31"/>
+      <c r="IF11" s="31"/>
+      <c r="IG11" s="31"/>
+      <c r="IH11" s="31"/>
+      <c r="II11" s="31"/>
+      <c r="IJ11" s="31"/>
+      <c r="IK11" s="31"/>
+      <c r="IL11" s="31"/>
+      <c r="IM11" s="31"/>
+      <c r="IN11" s="31"/>
+      <c r="IO11" s="31"/>
+      <c r="IP11" s="31"/>
+      <c r="IQ11" s="31"/>
+      <c r="IR11" s="31"/>
+      <c r="IS11" s="31"/>
+      <c r="IT11" s="31"/>
+      <c r="IU11" s="31"/>
+      <c r="IV11" s="31"/>
+    </row>
+    <row r="12" spans="1:256">
+      <c r="A12" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="31"/>
+      <c r="O12" s="31"/>
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31"/>
+      <c r="R12" s="31"/>
+      <c r="S12" s="31"/>
+      <c r="T12" s="31"/>
+      <c r="U12" s="31"/>
+      <c r="V12" s="31"/>
+      <c r="W12" s="31"/>
+      <c r="X12" s="31"/>
+      <c r="Y12" s="31"/>
+      <c r="Z12" s="31"/>
+      <c r="AA12" s="31"/>
+      <c r="AB12" s="31"/>
+      <c r="AC12" s="31"/>
+      <c r="AD12" s="31"/>
+      <c r="AE12" s="31"/>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
+      <c r="AL12" s="31"/>
+      <c r="AM12" s="31"/>
+      <c r="AN12" s="31"/>
+      <c r="AO12" s="31"/>
+      <c r="AP12" s="31"/>
+      <c r="AQ12" s="31"/>
+      <c r="AR12" s="31"/>
+      <c r="AS12" s="31"/>
+      <c r="AT12" s="31"/>
+      <c r="AU12" s="31"/>
+      <c r="AV12" s="31"/>
+      <c r="AW12" s="31"/>
+      <c r="AX12" s="31"/>
+      <c r="AY12" s="31"/>
+      <c r="AZ12" s="31"/>
+      <c r="BA12" s="31"/>
+      <c r="BB12" s="31"/>
+      <c r="BC12" s="31"/>
+      <c r="BD12" s="31"/>
+      <c r="BE12" s="31"/>
+      <c r="BF12" s="31"/>
+      <c r="BG12" s="31"/>
+      <c r="BH12" s="31"/>
+      <c r="BI12" s="31"/>
+      <c r="BJ12" s="31"/>
+      <c r="BK12" s="31"/>
+      <c r="BL12" s="31"/>
+      <c r="BM12" s="31"/>
+      <c r="BN12" s="31"/>
+      <c r="BO12" s="31"/>
+      <c r="BP12" s="31"/>
+      <c r="BQ12" s="31"/>
+      <c r="BR12" s="31"/>
+      <c r="BS12" s="31"/>
+      <c r="BT12" s="31"/>
+      <c r="BU12" s="31"/>
+      <c r="BV12" s="31"/>
+      <c r="BW12" s="31"/>
+      <c r="BX12" s="31"/>
+      <c r="BY12" s="31"/>
+      <c r="BZ12" s="31"/>
+      <c r="CA12" s="31"/>
+      <c r="CB12" s="31"/>
+      <c r="CC12" s="31"/>
+      <c r="CD12" s="31"/>
+      <c r="CE12" s="31"/>
+      <c r="CF12" s="31"/>
+      <c r="CG12" s="31"/>
+      <c r="CH12" s="31"/>
+      <c r="CI12" s="31"/>
+      <c r="CJ12" s="31"/>
+      <c r="CK12" s="31"/>
+      <c r="CL12" s="31"/>
+      <c r="CM12" s="31"/>
+      <c r="CN12" s="31"/>
+      <c r="CO12" s="31"/>
+      <c r="CP12" s="31"/>
+      <c r="CQ12" s="31"/>
+      <c r="CR12" s="31"/>
+      <c r="CS12" s="31"/>
+      <c r="CT12" s="31"/>
+      <c r="CU12" s="31"/>
+      <c r="CV12" s="31"/>
+      <c r="CW12" s="31"/>
+      <c r="CX12" s="31"/>
+      <c r="CY12" s="31"/>
+      <c r="CZ12" s="31"/>
+      <c r="DA12" s="31"/>
+      <c r="DB12" s="31"/>
+      <c r="DC12" s="31"/>
+      <c r="DD12" s="31"/>
+      <c r="DE12" s="31"/>
+      <c r="DF12" s="31"/>
+      <c r="DG12" s="31"/>
+      <c r="DH12" s="31"/>
+      <c r="DI12" s="31"/>
+      <c r="DJ12" s="31"/>
+      <c r="DK12" s="31"/>
+      <c r="DL12" s="31"/>
+      <c r="DM12" s="31"/>
+      <c r="DN12" s="31"/>
+      <c r="DO12" s="31"/>
+      <c r="DP12" s="31"/>
+      <c r="DQ12" s="31"/>
+      <c r="DR12" s="31"/>
+      <c r="DS12" s="31"/>
+      <c r="DT12" s="31"/>
+      <c r="DU12" s="31"/>
+      <c r="DV12" s="31"/>
+      <c r="DW12" s="31"/>
+      <c r="DX12" s="31"/>
+      <c r="DY12" s="31"/>
+      <c r="DZ12" s="31"/>
+      <c r="EA12" s="31"/>
+      <c r="EB12" s="31"/>
+      <c r="EC12" s="31"/>
+      <c r="ED12" s="31"/>
+      <c r="EE12" s="31"/>
+      <c r="EF12" s="31"/>
+      <c r="EG12" s="31"/>
+      <c r="EH12" s="31"/>
+      <c r="EI12" s="31"/>
+      <c r="EJ12" s="31"/>
+      <c r="EK12" s="31"/>
+      <c r="EL12" s="31"/>
+      <c r="EM12" s="31"/>
+      <c r="EN12" s="31"/>
+      <c r="EO12" s="31"/>
+      <c r="EP12" s="31"/>
+      <c r="EQ12" s="31"/>
+      <c r="ER12" s="31"/>
+      <c r="ES12" s="31"/>
+      <c r="ET12" s="31"/>
+      <c r="EU12" s="31"/>
+      <c r="EV12" s="31"/>
+      <c r="EW12" s="31"/>
+      <c r="EX12" s="31"/>
+      <c r="EY12" s="31"/>
+      <c r="EZ12" s="31"/>
+      <c r="FA12" s="31"/>
+      <c r="FB12" s="31"/>
+      <c r="FC12" s="31"/>
+      <c r="FD12" s="31"/>
+      <c r="FE12" s="31"/>
+      <c r="FF12" s="31"/>
+      <c r="FG12" s="31"/>
+      <c r="FH12" s="31"/>
+      <c r="FI12" s="31"/>
+      <c r="FJ12" s="31"/>
+      <c r="FK12" s="31"/>
+      <c r="FL12" s="31"/>
+      <c r="FM12" s="31"/>
+      <c r="FN12" s="31"/>
+      <c r="FO12" s="31"/>
+      <c r="FP12" s="31"/>
+      <c r="FQ12" s="31"/>
+      <c r="FR12" s="31"/>
+      <c r="FS12" s="31"/>
+      <c r="FT12" s="31"/>
+      <c r="FU12" s="31"/>
+      <c r="FV12" s="31"/>
+      <c r="FW12" s="31"/>
+      <c r="FX12" s="31"/>
+      <c r="FY12" s="31"/>
+      <c r="FZ12" s="31"/>
+      <c r="GA12" s="31"/>
+      <c r="GB12" s="31"/>
+      <c r="GC12" s="31"/>
+      <c r="GD12" s="31"/>
+      <c r="GE12" s="31"/>
+      <c r="GF12" s="31"/>
+      <c r="GG12" s="31"/>
+      <c r="GH12" s="31"/>
+      <c r="GI12" s="31"/>
+      <c r="GJ12" s="31"/>
+      <c r="GK12" s="31"/>
+      <c r="GL12" s="31"/>
+      <c r="GM12" s="31"/>
+      <c r="GN12" s="31"/>
+      <c r="GO12" s="31"/>
+      <c r="GP12" s="31"/>
+      <c r="GQ12" s="31"/>
+      <c r="GR12" s="31"/>
+      <c r="GS12" s="31"/>
+      <c r="GT12" s="31"/>
+      <c r="GU12" s="31"/>
+      <c r="GV12" s="31"/>
+      <c r="GW12" s="31"/>
+      <c r="GX12" s="31"/>
+      <c r="GY12" s="31"/>
+      <c r="GZ12" s="31"/>
+      <c r="HA12" s="31"/>
+      <c r="HB12" s="31"/>
+      <c r="HC12" s="31"/>
+      <c r="HD12" s="31"/>
+      <c r="HE12" s="31"/>
+      <c r="HF12" s="31"/>
+      <c r="HG12" s="31"/>
+      <c r="HH12" s="31"/>
+      <c r="HI12" s="31"/>
+      <c r="HJ12" s="31"/>
+      <c r="HK12" s="31"/>
+      <c r="HL12" s="31"/>
+      <c r="HM12" s="31"/>
+      <c r="HN12" s="31"/>
+      <c r="HO12" s="31"/>
+      <c r="HP12" s="31"/>
+      <c r="HQ12" s="31"/>
+      <c r="HR12" s="31"/>
+      <c r="HS12" s="31"/>
+      <c r="HT12" s="31"/>
+      <c r="HU12" s="31"/>
+      <c r="HV12" s="31"/>
+      <c r="HW12" s="31"/>
+      <c r="HX12" s="31"/>
+      <c r="HY12" s="31"/>
+      <c r="HZ12" s="31"/>
+      <c r="IA12" s="31"/>
+      <c r="IB12" s="31"/>
+      <c r="IC12" s="31"/>
+      <c r="ID12" s="31"/>
+      <c r="IE12" s="31"/>
+      <c r="IF12" s="31"/>
+      <c r="IG12" s="31"/>
+      <c r="IH12" s="31"/>
+      <c r="II12" s="31"/>
+      <c r="IJ12" s="31"/>
+      <c r="IK12" s="31"/>
+      <c r="IL12" s="31"/>
+      <c r="IM12" s="31"/>
+      <c r="IN12" s="31"/>
+      <c r="IO12" s="31"/>
+      <c r="IP12" s="31"/>
+      <c r="IQ12" s="31"/>
+      <c r="IR12" s="31"/>
+      <c r="IS12" s="31"/>
+      <c r="IT12" s="31"/>
+      <c r="IU12" s="31"/>
+      <c r="IV12" s="31"/>
+    </row>
+    <row r="13" spans="1:256">
+      <c r="A13" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
+      <c r="P13" s="31"/>
+      <c r="Q13" s="31"/>
+      <c r="R13" s="31"/>
+      <c r="S13" s="31"/>
+      <c r="T13" s="31"/>
+      <c r="U13" s="31"/>
+      <c r="V13" s="31"/>
+      <c r="W13" s="31"/>
+      <c r="X13" s="31"/>
+      <c r="Y13" s="31"/>
+      <c r="Z13" s="31"/>
+      <c r="AA13" s="31"/>
+      <c r="AB13" s="31"/>
+      <c r="AC13" s="31"/>
+      <c r="AD13" s="31"/>
+      <c r="AE13" s="31"/>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="31"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
+      <c r="AL13" s="31"/>
+      <c r="AM13" s="31"/>
+      <c r="AN13" s="31"/>
+      <c r="AO13" s="31"/>
+      <c r="AP13" s="31"/>
+      <c r="AQ13" s="31"/>
+      <c r="AR13" s="31"/>
+      <c r="AS13" s="31"/>
+      <c r="AT13" s="31"/>
+      <c r="AU13" s="31"/>
+      <c r="AV13" s="31"/>
+      <c r="AW13" s="31"/>
+      <c r="AX13" s="31"/>
+      <c r="AY13" s="31"/>
+      <c r="AZ13" s="31"/>
+      <c r="BA13" s="31"/>
+      <c r="BB13" s="31"/>
+      <c r="BC13" s="31"/>
+      <c r="BD13" s="31"/>
+      <c r="BE13" s="31"/>
+      <c r="BF13" s="31"/>
+      <c r="BG13" s="31"/>
+      <c r="BH13" s="31"/>
+      <c r="BI13" s="31"/>
+      <c r="BJ13" s="31"/>
+      <c r="BK13" s="31"/>
+      <c r="BL13" s="31"/>
+      <c r="BM13" s="31"/>
+      <c r="BN13" s="31"/>
+      <c r="BO13" s="31"/>
+      <c r="BP13" s="31"/>
+      <c r="BQ13" s="31"/>
+      <c r="BR13" s="31"/>
+      <c r="BS13" s="31"/>
+      <c r="BT13" s="31"/>
+      <c r="BU13" s="31"/>
+      <c r="BV13" s="31"/>
+      <c r="BW13" s="31"/>
+      <c r="BX13" s="31"/>
+      <c r="BY13" s="31"/>
+      <c r="BZ13" s="31"/>
+      <c r="CA13" s="31"/>
+      <c r="CB13" s="31"/>
+      <c r="CC13" s="31"/>
+      <c r="CD13" s="31"/>
+      <c r="CE13" s="31"/>
+      <c r="CF13" s="31"/>
+      <c r="CG13" s="31"/>
+      <c r="CH13" s="31"/>
+      <c r="CI13" s="31"/>
+      <c r="CJ13" s="31"/>
+      <c r="CK13" s="31"/>
+      <c r="CL13" s="31"/>
+      <c r="CM13" s="31"/>
+      <c r="CN13" s="31"/>
+      <c r="CO13" s="31"/>
+      <c r="CP13" s="31"/>
+      <c r="CQ13" s="31"/>
+      <c r="CR13" s="31"/>
+      <c r="CS13" s="31"/>
+      <c r="CT13" s="31"/>
+      <c r="CU13" s="31"/>
+      <c r="CV13" s="31"/>
+      <c r="CW13" s="31"/>
+      <c r="CX13" s="31"/>
+      <c r="CY13" s="31"/>
+      <c r="CZ13" s="31"/>
+      <c r="DA13" s="31"/>
+      <c r="DB13" s="31"/>
+      <c r="DC13" s="31"/>
+      <c r="DD13" s="31"/>
+      <c r="DE13" s="31"/>
+      <c r="DF13" s="31"/>
+      <c r="DG13" s="31"/>
+      <c r="DH13" s="31"/>
+      <c r="DI13" s="31"/>
+      <c r="DJ13" s="31"/>
+      <c r="DK13" s="31"/>
+      <c r="DL13" s="31"/>
+      <c r="DM13" s="31"/>
+      <c r="DN13" s="31"/>
+      <c r="DO13" s="31"/>
+      <c r="DP13" s="31"/>
+      <c r="DQ13" s="31"/>
+      <c r="DR13" s="31"/>
+      <c r="DS13" s="31"/>
+      <c r="DT13" s="31"/>
+      <c r="DU13" s="31"/>
+      <c r="DV13" s="31"/>
+      <c r="DW13" s="31"/>
+      <c r="DX13" s="31"/>
+      <c r="DY13" s="31"/>
+      <c r="DZ13" s="31"/>
+      <c r="EA13" s="31"/>
+      <c r="EB13" s="31"/>
+      <c r="EC13" s="31"/>
+      <c r="ED13" s="31"/>
+      <c r="EE13" s="31"/>
+      <c r="EF13" s="31"/>
+      <c r="EG13" s="31"/>
+      <c r="EH13" s="31"/>
+      <c r="EI13" s="31"/>
+      <c r="EJ13" s="31"/>
+      <c r="EK13" s="31"/>
+      <c r="EL13" s="31"/>
+      <c r="EM13" s="31"/>
+      <c r="EN13" s="31"/>
+      <c r="EO13" s="31"/>
+      <c r="EP13" s="31"/>
+      <c r="EQ13" s="31"/>
+      <c r="ER13" s="31"/>
+      <c r="ES13" s="31"/>
+      <c r="ET13" s="31"/>
+      <c r="EU13" s="31"/>
+      <c r="EV13" s="31"/>
+      <c r="EW13" s="31"/>
+      <c r="EX13" s="31"/>
+      <c r="EY13" s="31"/>
+      <c r="EZ13" s="31"/>
+      <c r="FA13" s="31"/>
+      <c r="FB13" s="31"/>
+      <c r="FC13" s="31"/>
+      <c r="FD13" s="31"/>
+      <c r="FE13" s="31"/>
+      <c r="FF13" s="31"/>
+      <c r="FG13" s="31"/>
+      <c r="FH13" s="31"/>
+      <c r="FI13" s="31"/>
+      <c r="FJ13" s="31"/>
+      <c r="FK13" s="31"/>
+      <c r="FL13" s="31"/>
+      <c r="FM13" s="31"/>
+      <c r="FN13" s="31"/>
+      <c r="FO13" s="31"/>
+      <c r="FP13" s="31"/>
+      <c r="FQ13" s="31"/>
+      <c r="FR13" s="31"/>
+      <c r="FS13" s="31"/>
+      <c r="FT13" s="31"/>
+      <c r="FU13" s="31"/>
+      <c r="FV13" s="31"/>
+      <c r="FW13" s="31"/>
+      <c r="FX13" s="31"/>
+      <c r="FY13" s="31"/>
+      <c r="FZ13" s="31"/>
+      <c r="GA13" s="31"/>
+      <c r="GB13" s="31"/>
+      <c r="GC13" s="31"/>
+      <c r="GD13" s="31"/>
+      <c r="GE13" s="31"/>
+      <c r="GF13" s="31"/>
+      <c r="GG13" s="31"/>
+      <c r="GH13" s="31"/>
+      <c r="GI13" s="31"/>
+      <c r="GJ13" s="31"/>
+      <c r="GK13" s="31"/>
+      <c r="GL13" s="31"/>
+      <c r="GM13" s="31"/>
+      <c r="GN13" s="31"/>
+      <c r="GO13" s="31"/>
+      <c r="GP13" s="31"/>
+      <c r="GQ13" s="31"/>
+      <c r="GR13" s="31"/>
+      <c r="GS13" s="31"/>
+      <c r="GT13" s="31"/>
+      <c r="GU13" s="31"/>
+      <c r="GV13" s="31"/>
+      <c r="GW13" s="31"/>
+      <c r="GX13" s="31"/>
+      <c r="GY13" s="31"/>
+      <c r="GZ13" s="31"/>
+      <c r="HA13" s="31"/>
+      <c r="HB13" s="31"/>
+      <c r="HC13" s="31"/>
+      <c r="HD13" s="31"/>
+      <c r="HE13" s="31"/>
+      <c r="HF13" s="31"/>
+      <c r="HG13" s="31"/>
+      <c r="HH13" s="31"/>
+      <c r="HI13" s="31"/>
+      <c r="HJ13" s="31"/>
+      <c r="HK13" s="31"/>
+      <c r="HL13" s="31"/>
+      <c r="HM13" s="31"/>
+      <c r="HN13" s="31"/>
+      <c r="HO13" s="31"/>
+      <c r="HP13" s="31"/>
+      <c r="HQ13" s="31"/>
+      <c r="HR13" s="31"/>
+      <c r="HS13" s="31"/>
+      <c r="HT13" s="31"/>
+      <c r="HU13" s="31"/>
+      <c r="HV13" s="31"/>
+      <c r="HW13" s="31"/>
+      <c r="HX13" s="31"/>
+      <c r="HY13" s="31"/>
+      <c r="HZ13" s="31"/>
+      <c r="IA13" s="31"/>
+      <c r="IB13" s="31"/>
+      <c r="IC13" s="31"/>
+      <c r="ID13" s="31"/>
+      <c r="IE13" s="31"/>
+      <c r="IF13" s="31"/>
+      <c r="IG13" s="31"/>
+      <c r="IH13" s="31"/>
+      <c r="II13" s="31"/>
+      <c r="IJ13" s="31"/>
+      <c r="IK13" s="31"/>
+      <c r="IL13" s="31"/>
+      <c r="IM13" s="31"/>
+      <c r="IN13" s="31"/>
+      <c r="IO13" s="31"/>
+      <c r="IP13" s="31"/>
+      <c r="IQ13" s="31"/>
+      <c r="IR13" s="31"/>
+      <c r="IS13" s="31"/>
+      <c r="IT13" s="31"/>
+      <c r="IU13" s="31"/>
+      <c r="IV13" s="31"/>
+    </row>
+    <row r="14" spans="1:256" ht="25.5">
+      <c r="A14" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="31"/>
+      <c r="O14" s="31"/>
+      <c r="P14" s="31"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="31"/>
+      <c r="T14" s="31"/>
+      <c r="U14" s="31"/>
+      <c r="V14" s="31"/>
+      <c r="W14" s="31"/>
+      <c r="X14" s="31"/>
+      <c r="Y14" s="31"/>
+      <c r="Z14" s="31"/>
+      <c r="AA14" s="31"/>
+      <c r="AB14" s="31"/>
+      <c r="AC14" s="31"/>
+      <c r="AD14" s="31"/>
+      <c r="AE14" s="31"/>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
+      <c r="AL14" s="31"/>
+      <c r="AM14" s="31"/>
+      <c r="AN14" s="31"/>
+      <c r="AO14" s="31"/>
+      <c r="AP14" s="31"/>
+      <c r="AQ14" s="31"/>
+      <c r="AR14" s="31"/>
+      <c r="AS14" s="31"/>
+      <c r="AT14" s="31"/>
+      <c r="AU14" s="31"/>
+      <c r="AV14" s="31"/>
+      <c r="AW14" s="31"/>
+      <c r="AX14" s="31"/>
+      <c r="AY14" s="31"/>
+      <c r="AZ14" s="31"/>
+      <c r="BA14" s="31"/>
+      <c r="BB14" s="31"/>
+      <c r="BC14" s="31"/>
+      <c r="BD14" s="31"/>
+      <c r="BE14" s="31"/>
+      <c r="BF14" s="31"/>
+      <c r="BG14" s="31"/>
+      <c r="BH14" s="31"/>
+      <c r="BI14" s="31"/>
+      <c r="BJ14" s="31"/>
+      <c r="BK14" s="31"/>
+      <c r="BL14" s="31"/>
+      <c r="BM14" s="31"/>
+      <c r="BN14" s="31"/>
+      <c r="BO14" s="31"/>
+      <c r="BP14" s="31"/>
+      <c r="BQ14" s="31"/>
+      <c r="BR14" s="31"/>
+      <c r="BS14" s="31"/>
+      <c r="BT14" s="31"/>
+      <c r="BU14" s="31"/>
+      <c r="BV14" s="31"/>
+      <c r="BW14" s="31"/>
+      <c r="BX14" s="31"/>
+      <c r="BY14" s="31"/>
+      <c r="BZ14" s="31"/>
+      <c r="CA14" s="31"/>
+      <c r="CB14" s="31"/>
+      <c r="CC14" s="31"/>
+      <c r="CD14" s="31"/>
+      <c r="CE14" s="31"/>
+      <c r="CF14" s="31"/>
+      <c r="CG14" s="31"/>
+      <c r="CH14" s="31"/>
+      <c r="CI14" s="31"/>
+      <c r="CJ14" s="31"/>
+      <c r="CK14" s="31"/>
+      <c r="CL14" s="31"/>
+      <c r="CM14" s="31"/>
+      <c r="CN14" s="31"/>
+      <c r="CO14" s="31"/>
+      <c r="CP14" s="31"/>
+      <c r="CQ14" s="31"/>
+      <c r="CR14" s="31"/>
+      <c r="CS14" s="31"/>
+      <c r="CT14" s="31"/>
+      <c r="CU14" s="31"/>
+      <c r="CV14" s="31"/>
+      <c r="CW14" s="31"/>
+      <c r="CX14" s="31"/>
+      <c r="CY14" s="31"/>
+      <c r="CZ14" s="31"/>
+      <c r="DA14" s="31"/>
+      <c r="DB14" s="31"/>
+      <c r="DC14" s="31"/>
+      <c r="DD14" s="31"/>
+      <c r="DE14" s="31"/>
+      <c r="DF14" s="31"/>
+      <c r="DG14" s="31"/>
+      <c r="DH14" s="31"/>
+      <c r="DI14" s="31"/>
+      <c r="DJ14" s="31"/>
+      <c r="DK14" s="31"/>
+      <c r="DL14" s="31"/>
+      <c r="DM14" s="31"/>
+      <c r="DN14" s="31"/>
+      <c r="DO14" s="31"/>
+      <c r="DP14" s="31"/>
+      <c r="DQ14" s="31"/>
+      <c r="DR14" s="31"/>
+      <c r="DS14" s="31"/>
+      <c r="DT14" s="31"/>
+      <c r="DU14" s="31"/>
+      <c r="DV14" s="31"/>
+      <c r="DW14" s="31"/>
+      <c r="DX14" s="31"/>
+      <c r="DY14" s="31"/>
+      <c r="DZ14" s="31"/>
+      <c r="EA14" s="31"/>
+      <c r="EB14" s="31"/>
+      <c r="EC14" s="31"/>
+      <c r="ED14" s="31"/>
+      <c r="EE14" s="31"/>
+      <c r="EF14" s="31"/>
+      <c r="EG14" s="31"/>
+      <c r="EH14" s="31"/>
+      <c r="EI14" s="31"/>
+      <c r="EJ14" s="31"/>
+      <c r="EK14" s="31"/>
+      <c r="EL14" s="31"/>
+      <c r="EM14" s="31"/>
+      <c r="EN14" s="31"/>
+      <c r="EO14" s="31"/>
+      <c r="EP14" s="31"/>
+      <c r="EQ14" s="31"/>
+      <c r="ER14" s="31"/>
+      <c r="ES14" s="31"/>
+      <c r="ET14" s="31"/>
+      <c r="EU14" s="31"/>
+      <c r="EV14" s="31"/>
+      <c r="EW14" s="31"/>
+      <c r="EX14" s="31"/>
+      <c r="EY14" s="31"/>
+      <c r="EZ14" s="31"/>
+      <c r="FA14" s="31"/>
+      <c r="FB14" s="31"/>
+      <c r="FC14" s="31"/>
+      <c r="FD14" s="31"/>
+      <c r="FE14" s="31"/>
+      <c r="FF14" s="31"/>
+      <c r="FG14" s="31"/>
+      <c r="FH14" s="31"/>
+      <c r="FI14" s="31"/>
+      <c r="FJ14" s="31"/>
+      <c r="FK14" s="31"/>
+      <c r="FL14" s="31"/>
+      <c r="FM14" s="31"/>
+      <c r="FN14" s="31"/>
+      <c r="FO14" s="31"/>
+      <c r="FP14" s="31"/>
+      <c r="FQ14" s="31"/>
+      <c r="FR14" s="31"/>
+      <c r="FS14" s="31"/>
+      <c r="FT14" s="31"/>
+      <c r="FU14" s="31"/>
+      <c r="FV14" s="31"/>
+      <c r="FW14" s="31"/>
+      <c r="FX14" s="31"/>
+      <c r="FY14" s="31"/>
+      <c r="FZ14" s="31"/>
+      <c r="GA14" s="31"/>
+      <c r="GB14" s="31"/>
+      <c r="GC14" s="31"/>
+      <c r="GD14" s="31"/>
+      <c r="GE14" s="31"/>
+      <c r="GF14" s="31"/>
+      <c r="GG14" s="31"/>
+      <c r="GH14" s="31"/>
+      <c r="GI14" s="31"/>
+      <c r="GJ14" s="31"/>
+      <c r="GK14" s="31"/>
+      <c r="GL14" s="31"/>
+      <c r="GM14" s="31"/>
+      <c r="GN14" s="31"/>
+      <c r="GO14" s="31"/>
+      <c r="GP14" s="31"/>
+      <c r="GQ14" s="31"/>
+      <c r="GR14" s="31"/>
+      <c r="GS14" s="31"/>
+      <c r="GT14" s="31"/>
+      <c r="GU14" s="31"/>
+      <c r="GV14" s="31"/>
+      <c r="GW14" s="31"/>
+      <c r="GX14" s="31"/>
+      <c r="GY14" s="31"/>
+      <c r="GZ14" s="31"/>
+      <c r="HA14" s="31"/>
+      <c r="HB14" s="31"/>
+      <c r="HC14" s="31"/>
+      <c r="HD14" s="31"/>
+      <c r="HE14" s="31"/>
+      <c r="HF14" s="31"/>
+      <c r="HG14" s="31"/>
+      <c r="HH14" s="31"/>
+      <c r="HI14" s="31"/>
+      <c r="HJ14" s="31"/>
+      <c r="HK14" s="31"/>
+      <c r="HL14" s="31"/>
+      <c r="HM14" s="31"/>
+      <c r="HN14" s="31"/>
+      <c r="HO14" s="31"/>
+      <c r="HP14" s="31"/>
+      <c r="HQ14" s="31"/>
+      <c r="HR14" s="31"/>
+      <c r="HS14" s="31"/>
+      <c r="HT14" s="31"/>
+      <c r="HU14" s="31"/>
+      <c r="HV14" s="31"/>
+      <c r="HW14" s="31"/>
+      <c r="HX14" s="31"/>
+      <c r="HY14" s="31"/>
+      <c r="HZ14" s="31"/>
+      <c r="IA14" s="31"/>
+      <c r="IB14" s="31"/>
+      <c r="IC14" s="31"/>
+      <c r="ID14" s="31"/>
+      <c r="IE14" s="31"/>
+      <c r="IF14" s="31"/>
+      <c r="IG14" s="31"/>
+      <c r="IH14" s="31"/>
+      <c r="II14" s="31"/>
+      <c r="IJ14" s="31"/>
+      <c r="IK14" s="31"/>
+      <c r="IL14" s="31"/>
+      <c r="IM14" s="31"/>
+      <c r="IN14" s="31"/>
+      <c r="IO14" s="31"/>
+      <c r="IP14" s="31"/>
+      <c r="IQ14" s="31"/>
+      <c r="IR14" s="31"/>
+      <c r="IS14" s="31"/>
+      <c r="IT14" s="31"/>
+      <c r="IU14" s="31"/>
+      <c r="IV14" s="31"/>
+    </row>
+    <row r="15" spans="1:256">
+      <c r="A15" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="31"/>
+      <c r="P15" s="31"/>
+      <c r="Q15" s="31"/>
+      <c r="R15" s="31"/>
+      <c r="S15" s="31"/>
+      <c r="T15" s="31"/>
+      <c r="U15" s="31"/>
+      <c r="V15" s="31"/>
+      <c r="W15" s="31"/>
+      <c r="X15" s="31"/>
+      <c r="Y15" s="31"/>
+      <c r="Z15" s="31"/>
+      <c r="AA15" s="31"/>
+      <c r="AB15" s="31"/>
+      <c r="AC15" s="31"/>
+      <c r="AD15" s="31"/>
+      <c r="AE15" s="31"/>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="31"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="31"/>
+      <c r="AL15" s="31"/>
+      <c r="AM15" s="31"/>
+      <c r="AN15" s="31"/>
+      <c r="AO15" s="31"/>
+      <c r="AP15" s="31"/>
+      <c r="AQ15" s="31"/>
+      <c r="AR15" s="31"/>
+      <c r="AS15" s="31"/>
+      <c r="AT15" s="31"/>
+      <c r="AU15" s="31"/>
+      <c r="AV15" s="31"/>
+      <c r="AW15" s="31"/>
+      <c r="AX15" s="31"/>
+      <c r="AY15" s="31"/>
+      <c r="AZ15" s="31"/>
+      <c r="BA15" s="31"/>
+      <c r="BB15" s="31"/>
+      <c r="BC15" s="31"/>
+      <c r="BD15" s="31"/>
+      <c r="BE15" s="31"/>
+      <c r="BF15" s="31"/>
+      <c r="BG15" s="31"/>
+      <c r="BH15" s="31"/>
+      <c r="BI15" s="31"/>
+      <c r="BJ15" s="31"/>
+      <c r="BK15" s="31"/>
+      <c r="BL15" s="31"/>
+      <c r="BM15" s="31"/>
+      <c r="BN15" s="31"/>
+      <c r="BO15" s="31"/>
+      <c r="BP15" s="31"/>
+      <c r="BQ15" s="31"/>
+      <c r="BR15" s="31"/>
+      <c r="BS15" s="31"/>
+      <c r="BT15" s="31"/>
+      <c r="BU15" s="31"/>
+      <c r="BV15" s="31"/>
+      <c r="BW15" s="31"/>
+      <c r="BX15" s="31"/>
+      <c r="BY15" s="31"/>
+      <c r="BZ15" s="31"/>
+      <c r="CA15" s="31"/>
+      <c r="CB15" s="31"/>
+      <c r="CC15" s="31"/>
+      <c r="CD15" s="31"/>
+      <c r="CE15" s="31"/>
+      <c r="CF15" s="31"/>
+      <c r="CG15" s="31"/>
+      <c r="CH15" s="31"/>
+      <c r="CI15" s="31"/>
+      <c r="CJ15" s="31"/>
+      <c r="CK15" s="31"/>
+      <c r="CL15" s="31"/>
+      <c r="CM15" s="31"/>
+      <c r="CN15" s="31"/>
+      <c r="CO15" s="31"/>
+      <c r="CP15" s="31"/>
+      <c r="CQ15" s="31"/>
+      <c r="CR15" s="31"/>
+      <c r="CS15" s="31"/>
+      <c r="CT15" s="31"/>
+      <c r="CU15" s="31"/>
+      <c r="CV15" s="31"/>
+      <c r="CW15" s="31"/>
+      <c r="CX15" s="31"/>
+      <c r="CY15" s="31"/>
+      <c r="CZ15" s="31"/>
+      <c r="DA15" s="31"/>
+      <c r="DB15" s="31"/>
+      <c r="DC15" s="31"/>
+      <c r="DD15" s="31"/>
+      <c r="DE15" s="31"/>
+      <c r="DF15" s="31"/>
+      <c r="DG15" s="31"/>
+      <c r="DH15" s="31"/>
+      <c r="DI15" s="31"/>
+      <c r="DJ15" s="31"/>
+      <c r="DK15" s="31"/>
+      <c r="DL15" s="31"/>
+      <c r="DM15" s="31"/>
+      <c r="DN15" s="31"/>
+      <c r="DO15" s="31"/>
+      <c r="DP15" s="31"/>
+      <c r="DQ15" s="31"/>
+      <c r="DR15" s="31"/>
+      <c r="DS15" s="31"/>
+      <c r="DT15" s="31"/>
+      <c r="DU15" s="31"/>
+      <c r="DV15" s="31"/>
+      <c r="DW15" s="31"/>
+      <c r="DX15" s="31"/>
+      <c r="DY15" s="31"/>
+      <c r="DZ15" s="31"/>
+      <c r="EA15" s="31"/>
+      <c r="EB15" s="31"/>
+      <c r="EC15" s="31"/>
+      <c r="ED15" s="31"/>
+      <c r="EE15" s="31"/>
+      <c r="EF15" s="31"/>
+      <c r="EG15" s="31"/>
+      <c r="EH15" s="31"/>
+      <c r="EI15" s="31"/>
+      <c r="EJ15" s="31"/>
+      <c r="EK15" s="31"/>
+      <c r="EL15" s="31"/>
+      <c r="EM15" s="31"/>
+      <c r="EN15" s="31"/>
+      <c r="EO15" s="31"/>
+      <c r="EP15" s="31"/>
+      <c r="EQ15" s="31"/>
+      <c r="ER15" s="31"/>
+      <c r="ES15" s="31"/>
+      <c r="ET15" s="31"/>
+      <c r="EU15" s="31"/>
+      <c r="EV15" s="31"/>
+      <c r="EW15" s="31"/>
+      <c r="EX15" s="31"/>
+      <c r="EY15" s="31"/>
+      <c r="EZ15" s="31"/>
+      <c r="FA15" s="31"/>
+      <c r="FB15" s="31"/>
+      <c r="FC15" s="31"/>
+      <c r="FD15" s="31"/>
+      <c r="FE15" s="31"/>
+      <c r="FF15" s="31"/>
+      <c r="FG15" s="31"/>
+      <c r="FH15" s="31"/>
+      <c r="FI15" s="31"/>
+      <c r="FJ15" s="31"/>
+      <c r="FK15" s="31"/>
+      <c r="FL15" s="31"/>
+      <c r="FM15" s="31"/>
+      <c r="FN15" s="31"/>
+      <c r="FO15" s="31"/>
+      <c r="FP15" s="31"/>
+      <c r="FQ15" s="31"/>
+      <c r="FR15" s="31"/>
+      <c r="FS15" s="31"/>
+      <c r="FT15" s="31"/>
+      <c r="FU15" s="31"/>
+      <c r="FV15" s="31"/>
+      <c r="FW15" s="31"/>
+      <c r="FX15" s="31"/>
+      <c r="FY15" s="31"/>
+      <c r="FZ15" s="31"/>
+      <c r="GA15" s="31"/>
+      <c r="GB15" s="31"/>
+      <c r="GC15" s="31"/>
+      <c r="GD15" s="31"/>
+      <c r="GE15" s="31"/>
+      <c r="GF15" s="31"/>
+      <c r="GG15" s="31"/>
+      <c r="GH15" s="31"/>
+      <c r="GI15" s="31"/>
+      <c r="GJ15" s="31"/>
+      <c r="GK15" s="31"/>
+      <c r="GL15" s="31"/>
+      <c r="GM15" s="31"/>
+      <c r="GN15" s="31"/>
+      <c r="GO15" s="31"/>
+      <c r="GP15" s="31"/>
+      <c r="GQ15" s="31"/>
+      <c r="GR15" s="31"/>
+      <c r="GS15" s="31"/>
+      <c r="GT15" s="31"/>
+      <c r="GU15" s="31"/>
+      <c r="GV15" s="31"/>
+      <c r="GW15" s="31"/>
+      <c r="GX15" s="31"/>
+      <c r="GY15" s="31"/>
+      <c r="GZ15" s="31"/>
+      <c r="HA15" s="31"/>
+      <c r="HB15" s="31"/>
+      <c r="HC15" s="31"/>
+      <c r="HD15" s="31"/>
+      <c r="HE15" s="31"/>
+      <c r="HF15" s="31"/>
+      <c r="HG15" s="31"/>
+      <c r="HH15" s="31"/>
+      <c r="HI15" s="31"/>
+      <c r="HJ15" s="31"/>
+      <c r="HK15" s="31"/>
+      <c r="HL15" s="31"/>
+      <c r="HM15" s="31"/>
+      <c r="HN15" s="31"/>
+      <c r="HO15" s="31"/>
+      <c r="HP15" s="31"/>
+      <c r="HQ15" s="31"/>
+      <c r="HR15" s="31"/>
+      <c r="HS15" s="31"/>
+      <c r="HT15" s="31"/>
+      <c r="HU15" s="31"/>
+      <c r="HV15" s="31"/>
+      <c r="HW15" s="31"/>
+      <c r="HX15" s="31"/>
+      <c r="HY15" s="31"/>
+      <c r="HZ15" s="31"/>
+      <c r="IA15" s="31"/>
+      <c r="IB15" s="31"/>
+      <c r="IC15" s="31"/>
+      <c r="ID15" s="31"/>
+      <c r="IE15" s="31"/>
+      <c r="IF15" s="31"/>
+      <c r="IG15" s="31"/>
+      <c r="IH15" s="31"/>
+      <c r="II15" s="31"/>
+      <c r="IJ15" s="31"/>
+      <c r="IK15" s="31"/>
+      <c r="IL15" s="31"/>
+      <c r="IM15" s="31"/>
+      <c r="IN15" s="31"/>
+      <c r="IO15" s="31"/>
+      <c r="IP15" s="31"/>
+      <c r="IQ15" s="31"/>
+      <c r="IR15" s="31"/>
+      <c r="IS15" s="31"/>
+      <c r="IT15" s="31"/>
+      <c r="IU15" s="31"/>
+      <c r="IV15" s="31"/>
+    </row>
+    <row r="16" spans="1:256">
+      <c r="A16" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="41">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="42"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="41">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="43"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="42"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="42"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="47"/>
+      <c r="B22" s="48"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="50"/>
+      <c r="M23" s="43"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="42"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="43"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="42"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:F19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="6" width="21.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...9 lines deleted...]
-      <c r="B3" s="30"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="30.75" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
-    <row r="4" spans="1:7">
-[...1 lines deleted...]
-      <c r="B4" s="33" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...5 lines deleted...]
-      <c r="B5" s="34"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
+    </row>
+    <row r="5" spans="1:6" ht="56.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="12.95" customHeight="1">
+    <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21">
-[...15 lines deleted...]
-    <row r="7" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B6" s="10">
+        <v>90.7</v>
+      </c>
+      <c r="C6" s="10">
+        <v>89.3</v>
+      </c>
+      <c r="D6" s="10">
+        <v>99.5</v>
+      </c>
+      <c r="E6" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="F6" s="10">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21">
-[...16 lines deleted...]
-    <row r="8" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B7" s="10">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C7" s="10">
+        <v>48</v>
+      </c>
+      <c r="D7" s="10">
+        <v>85.9</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="10">
+        <v>68.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21">
-[...2 lines deleted...]
-      <c r="C8" s="21">
+      <c r="B8" s="10">
+        <v>106.7</v>
+      </c>
+      <c r="C8" s="10">
+        <v>48.2</v>
+      </c>
+      <c r="D8" s="10">
         <v>100</v>
       </c>
-      <c r="D8" s="21">
-[...10 lines deleted...]
-    <row r="9" spans="1:7" ht="12.95" customHeight="1">
+      <c r="E8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="10">
+        <v>146.19999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21">
-[...16 lines deleted...]
-    <row r="10" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B9" s="10">
+        <v>88.1</v>
+      </c>
+      <c r="C9" s="10">
+        <v>87.9</v>
+      </c>
+      <c r="D9" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="E9" s="10">
+        <v>90.3</v>
+      </c>
+      <c r="F9" s="10">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21">
-[...16 lines deleted...]
-    <row r="11" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B10" s="10">
+        <v>163.5</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="10">
+        <v>93.5</v>
+      </c>
+      <c r="E10" s="10">
+        <v>351.9</v>
+      </c>
+      <c r="F10" s="10">
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21">
-[...16 lines deleted...]
-    <row r="12" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B11" s="10">
+        <v>286.8</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="10">
+        <v>298.39999999999998</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="10">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21">
-[...16 lines deleted...]
-    <row r="13" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B12" s="10">
+        <v>99</v>
+      </c>
+      <c r="C12" s="10">
+        <v>106.4</v>
+      </c>
+      <c r="D12" s="10">
+        <v>77.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>95.7</v>
+      </c>
+      <c r="F12" s="10">
+        <v>171.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21">
-[...16 lines deleted...]
-    <row r="14" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B13" s="10">
+        <v>504.9</v>
+      </c>
+      <c r="C13" s="10">
+        <v>77.7</v>
+      </c>
+      <c r="D13" s="10">
+        <v>629.5</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="10">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="10">
+        <v>97.8</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="10">
         <v>100</v>
       </c>
-      <c r="C14" s="22" t="s">
-[...13 lines deleted...]
-    <row r="15" spans="1:7" ht="12.95" customHeight="1">
+      <c r="E14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="10">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21">
-[...16 lines deleted...]
-    <row r="16" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B15" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="10">
+        <v>109.2</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="10">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21">
-[...16 lines deleted...]
-    <row r="17" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B16" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="10">
+        <v>93.9</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="10">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21">
-[...16 lines deleted...]
-    <row r="18" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B17" s="10">
+        <v>127</v>
+      </c>
+      <c r="C17" s="10">
+        <v>370.3</v>
+      </c>
+      <c r="D17" s="10">
+        <v>120.2</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="10">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21">
-[...16 lines deleted...]
-    <row r="19" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B18" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="10">
+        <v>97.3</v>
+      </c>
+      <c r="E18" s="10">
+        <v>359.8</v>
+      </c>
+      <c r="F18" s="10">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21">
-[...16 lines deleted...]
-    <row r="20" spans="1:7" ht="12.95" customHeight="1">
+      <c r="B19" s="10">
+        <v>103.9</v>
+      </c>
+      <c r="C19" s="10">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="D19" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="E19" s="10">
+        <v>109.7</v>
+      </c>
+      <c r="F19" s="10">
+        <v>126.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:F21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="21" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" customWidth="1"/>
+    <col min="3" max="3" width="18.28515625" customWidth="1"/>
+    <col min="4" max="4" width="19.42578125" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:6">
+      <c r="A2" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="36" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="59"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="2"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
+    </row>
+    <row r="5" spans="1:6" ht="86.25" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="21"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="21"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="21"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="21"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="21"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="21"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="21"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="21"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="21"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="21"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
-      <c r="G20" s="2"/>
-[...2 lines deleted...]
-      <c r="A21" s="27" t="s">
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...4 lines deleted...]
-      <c r="G21" s="2"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
     </row>
     <row r="3" spans="1:6" ht="32.25" customHeight="1">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="68"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="C4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="45"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="75"/>
     </row>
     <row r="5" spans="1:6" ht="73.5" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1454,125 +5896,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="26.25" customHeight="1">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="38"/>
-[...3 lines deleted...]
-      <c r="F21" s="38"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="12" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="68"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="C4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="45"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="75"/>
     </row>
     <row r="5" spans="1:6" ht="72" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -1693,125 +6135,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="38"/>
-[...3 lines deleted...]
-      <c r="F21" s="38"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:K21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="25.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="68"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="C4" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="45"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="75"/>
     </row>
     <row r="5" spans="1:11" ht="69.75" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="72"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="6" t="s">
@@ -1935,124 +6377,774 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="38"/>
-[...3 lines deleted...]
-      <c r="F21" s="38"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:J17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="51"/>
+    <col min="257" max="257" width="4.42578125" style="51" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="51" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="51"/>
+    <col min="513" max="513" width="4.42578125" style="51" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="51" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="51"/>
+    <col min="769" max="769" width="4.42578125" style="51" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="51" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="51"/>
+    <col min="1025" max="1025" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="51"/>
+    <col min="1281" max="1281" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="51"/>
+    <col min="1537" max="1537" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="51"/>
+    <col min="1793" max="1793" width="4.42578125" style="51" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="51" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="51"/>
+    <col min="2049" max="2049" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="51"/>
+    <col min="2305" max="2305" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="51"/>
+    <col min="2561" max="2561" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="51"/>
+    <col min="2817" max="2817" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="51" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="51"/>
+    <col min="3073" max="3073" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="51"/>
+    <col min="3329" max="3329" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="51"/>
+    <col min="3585" max="3585" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="51"/>
+    <col min="3841" max="3841" width="4.42578125" style="51" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="51" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="51"/>
+    <col min="4097" max="4097" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="51"/>
+    <col min="4353" max="4353" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="51"/>
+    <col min="4609" max="4609" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="51"/>
+    <col min="4865" max="4865" width="4.42578125" style="51" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="51" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="51"/>
+    <col min="5121" max="5121" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="51"/>
+    <col min="5377" max="5377" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="51"/>
+    <col min="5633" max="5633" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="51"/>
+    <col min="5889" max="5889" width="4.42578125" style="51" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="51" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="51"/>
+    <col min="6145" max="6145" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="51"/>
+    <col min="6401" max="6401" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="51"/>
+    <col min="6657" max="6657" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="51"/>
+    <col min="6913" max="6913" width="4.42578125" style="51" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="51" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="51"/>
+    <col min="7169" max="7169" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="51"/>
+    <col min="7425" max="7425" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="51"/>
+    <col min="7681" max="7681" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="51"/>
+    <col min="7937" max="7937" width="4.42578125" style="51" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="51" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="51"/>
+    <col min="8193" max="8193" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="51"/>
+    <col min="8449" max="8449" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="51"/>
+    <col min="8705" max="8705" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="51"/>
+    <col min="8961" max="8961" width="4.42578125" style="51" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="51" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="51"/>
+    <col min="9217" max="9217" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="51"/>
+    <col min="9473" max="9473" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="51"/>
+    <col min="9729" max="9729" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="51"/>
+    <col min="9985" max="9985" width="4.42578125" style="51" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="51" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="51"/>
+    <col min="10241" max="10241" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="51"/>
+    <col min="10497" max="10497" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="51"/>
+    <col min="10753" max="10753" width="4.42578125" style="51" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="51" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="51"/>
+    <col min="11009" max="11009" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="51"/>
+    <col min="11265" max="11265" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="51"/>
+    <col min="11521" max="11521" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="51"/>
+    <col min="11777" max="11777" width="4.42578125" style="51" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="51" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="51"/>
+    <col min="12033" max="12033" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="51"/>
+    <col min="12289" max="12289" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="51"/>
+    <col min="12545" max="12545" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="51"/>
+    <col min="12801" max="12801" width="4.42578125" style="51" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="51" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="51"/>
+    <col min="13057" max="13057" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="51"/>
+    <col min="13313" max="13313" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="51"/>
+    <col min="13569" max="13569" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="51"/>
+    <col min="13825" max="13825" width="4.42578125" style="51" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="51" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="51"/>
+    <col min="14081" max="14081" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="51"/>
+    <col min="14337" max="14337" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="51"/>
+    <col min="14593" max="14593" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="51"/>
+    <col min="14849" max="14849" width="4.42578125" style="51" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="51" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="51"/>
+    <col min="15105" max="15105" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="51"/>
+    <col min="15361" max="15361" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="51"/>
+    <col min="15617" max="15617" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="51"/>
+    <col min="15873" max="15873" width="4.42578125" style="51" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="51" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="51"/>
+    <col min="16129" max="16129" width="4.42578125" style="51" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="51" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="52"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="53" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="53" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="53" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="53"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="54" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="53"/>
+    </row>
+    <row r="17" spans="2:10" ht="25.5">
+      <c r="B17" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
+    <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="33" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+    </row>
+    <row r="3" spans="1:7" ht="32.25" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="59"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="19"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
+    </row>
+    <row r="5" spans="1:7" ht="75" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="21">
+        <v>76</v>
+      </c>
+      <c r="C6" s="21">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D6" s="21">
+        <v>95.5</v>
+      </c>
+      <c r="E6" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="F6" s="21">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A7" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="C7" s="21">
+        <v>100</v>
+      </c>
+      <c r="D7" s="21">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="21">
+        <v>120.5</v>
+      </c>
+      <c r="C8" s="21">
+        <v>100</v>
+      </c>
+      <c r="D8" s="21">
+        <v>100</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="21">
+        <v>178.3</v>
+      </c>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A9" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="21">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C9" s="21">
+        <v>70.7</v>
+      </c>
+      <c r="D9" s="21">
+        <v>120.6</v>
+      </c>
+      <c r="E9" s="21">
+        <v>95.3</v>
+      </c>
+      <c r="F9" s="21">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21">
+        <v>200.3</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="21">
+        <v>100</v>
+      </c>
+      <c r="E10" s="21">
+        <v>100</v>
+      </c>
+      <c r="F10" s="21">
+        <v>267.10000000000002</v>
+      </c>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="21">
+        <v>100</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="21">
+        <v>100</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="21">
+        <v>100</v>
+      </c>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="21">
+        <v>94.9</v>
+      </c>
+      <c r="C12" s="21">
+        <v>105.1</v>
+      </c>
+      <c r="D12" s="21">
+        <v>58.1</v>
+      </c>
+      <c r="E12" s="21">
+        <v>92.8</v>
+      </c>
+      <c r="F12" s="21">
+        <v>190.7</v>
+      </c>
+      <c r="G12" s="2"/>
+    </row>
+    <row r="13" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="21">
+        <v>100</v>
+      </c>
+      <c r="C13" s="21">
+        <v>100</v>
+      </c>
+      <c r="D13" s="21">
+        <v>100</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="21">
+        <v>100</v>
+      </c>
+      <c r="G13" s="2"/>
+    </row>
+    <row r="14" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="21">
+        <v>100</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="21">
+        <v>100</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="21">
+        <v>100</v>
+      </c>
+      <c r="G14" s="2"/>
+    </row>
+    <row r="15" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A15" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="21">
+        <v>100</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="21">
+        <v>100</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="21">
+        <v>100</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="21">
+        <v>100</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="21">
+        <v>100</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="21">
+        <v>100</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="21">
+        <v>162.6</v>
+      </c>
+      <c r="C17" s="21">
+        <v>100</v>
+      </c>
+      <c r="D17" s="21">
+        <v>164</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="21">
+        <v>111.7</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="21">
+        <v>100</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="21">
+        <v>100</v>
+      </c>
+      <c r="E18" s="21">
+        <v>100</v>
+      </c>
+      <c r="F18" s="21">
+        <v>100</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="21">
+        <v>83.2</v>
+      </c>
+      <c r="C19" s="21">
+        <v>100</v>
+      </c>
+      <c r="D19" s="21">
+        <v>76.2</v>
+      </c>
+      <c r="E19" s="21">
+        <v>95.2</v>
+      </c>
+      <c r="F19" s="21">
+        <v>62.4</v>
+      </c>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="18"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="12.95" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -2326,121 +7418,121 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="21">
         <v>77.7</v>
       </c>
       <c r="E19" s="21">
         <v>97.3</v>
       </c>
       <c r="F19" s="21">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -2701,2067 +7793,1596 @@
       </c>
       <c r="C19" s="10">
         <v>366.2</v>
       </c>
       <c r="D19" s="10">
         <v>101.5</v>
       </c>
       <c r="E19" s="10">
         <v>90.6</v>
       </c>
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...760 lines deleted...]
-      <c r="F22" s="19"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="6" width="21.7109375" customWidth="1"/>
+    <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...9 lines deleted...]
-      <c r="B3" s="30"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="29.25" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="10">
-[...15 lines deleted...]
-    <row r="7" spans="1:6">
+      <c r="B6" s="23">
+        <v>88.4</v>
+      </c>
+      <c r="C6" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="E6" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="F6" s="23">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="10">
-[...15 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="B7" s="23">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C7" s="23">
+        <v>49.7</v>
+      </c>
+      <c r="D7" s="23">
+        <v>88.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="23">
+        <v>70.400000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="10">
-[...5 lines deleted...]
-      <c r="D8" s="10">
+      <c r="B8" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="C8" s="23">
+        <v>75</v>
+      </c>
+      <c r="D8" s="23">
         <v>100</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="E8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="10">
-[...15 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="B9" s="23">
+        <v>85.5</v>
+      </c>
+      <c r="C9" s="23">
+        <v>85</v>
+      </c>
+      <c r="D9" s="23">
+        <v>124.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>89</v>
+      </c>
+      <c r="F9" s="23">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="10">
-[...15 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="B10" s="23">
+        <v>154.1</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="23">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="E10" s="23">
+        <v>146.4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>143.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="10">
-[...15 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="B11" s="23">
+        <v>97</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10">
-[...15 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="B12" s="23">
+        <v>96.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="D12" s="23">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="E12" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="10">
-[...11 lines deleted...]
-      <c r="F13" s="10">
+      <c r="B13" s="23">
+        <v>594.1</v>
+      </c>
+      <c r="C13" s="23">
+        <v>55.5</v>
+      </c>
+      <c r="D13" s="23">
+        <v>768.6</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="23">
         <v>87.1</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="23">
         <v>97.4</v>
       </c>
-      <c r="C14" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="10">
+      <c r="C14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="23">
         <v>100</v>
       </c>
-      <c r="E14" s="11" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:6">
+      <c r="E14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="10">
-[...15 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="B15" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="23">
+        <v>99.7</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="23">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="10">
-[...15 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="B16" s="23">
+        <v>101.7</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="10">
-[...15 lines deleted...]
-    <row r="18" spans="1:6">
+      <c r="B17" s="23">
+        <v>167.2</v>
+      </c>
+      <c r="C17" s="23">
+        <v>727</v>
+      </c>
+      <c r="D17" s="23">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="23">
+        <v>116.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="10">
-[...15 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="B18" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="E18" s="23">
+        <v>269.5</v>
+      </c>
+      <c r="F18" s="23">
+        <v>114.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="10">
-[...12 lines deleted...]
-        <v>130.4</v>
+      <c r="B19" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="C19" s="23">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="D19" s="23">
+        <v>103.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>95.4</v>
+      </c>
+      <c r="F19" s="23">
+        <v>161.1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:F21"/>
+  <dimension ref="A2:F22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N7" sqref="N7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...9 lines deleted...]
-      <c r="B3" s="30"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="31.5" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="25">
-[...15 lines deleted...]
-    <row r="7" spans="1:6">
+      <c r="B6" s="23">
+        <v>89</v>
+      </c>
+      <c r="C6" s="23">
+        <v>87.4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="E6" s="23">
+        <v>95.8</v>
+      </c>
+      <c r="F6" s="23">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12.95" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="25">
-[...15 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="B7" s="23">
+        <v>73.8</v>
+      </c>
+      <c r="C7" s="23">
+        <v>43.8</v>
+      </c>
+      <c r="D7" s="23">
+        <v>90.1</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="23">
+        <v>67.900000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12.95" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="25">
-[...5 lines deleted...]
-      <c r="D8" s="25">
+      <c r="B8" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="C8" s="23">
+        <v>60</v>
+      </c>
+      <c r="D8" s="23">
         <v>100</v>
       </c>
-      <c r="E8" s="26" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="E8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="23">
+        <v>132.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12.95" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="25">
-[...15 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="B9" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="C9" s="23">
+        <v>86</v>
+      </c>
+      <c r="D9" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="E9" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="F9" s="23">
+        <v>88.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12.95" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="25">
-[...15 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="B10" s="23">
+        <v>139.4</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="23">
+        <v>122.1</v>
+      </c>
+      <c r="E10" s="23">
+        <v>155.1</v>
+      </c>
+      <c r="F10" s="23">
+        <v>137.19999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12.95" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="25">
-[...15 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="B11" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="23">
+        <v>96.2</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="23">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12.95" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="25">
-[...15 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="B12" s="23">
+        <v>94.4</v>
+      </c>
+      <c r="C12" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="D12" s="23">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="E12" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="F12" s="23">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12.95" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="25">
-[...15 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="B13" s="23">
+        <v>574.4</v>
+      </c>
+      <c r="C13" s="23">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="D13" s="23">
+        <v>732.1</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="23">
+        <v>87.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12.95" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="25">
-[...5 lines deleted...]
-      <c r="D14" s="25">
+      <c r="B14" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="23">
         <v>100</v>
       </c>
-      <c r="E14" s="26" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:6">
+      <c r="E14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="23">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12.95" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="25">
-[...15 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="B15" s="23">
+        <v>100</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="23">
+        <v>102.3</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="23">
+        <v>98.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12.95" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="25">
-[...15 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="B16" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="23">
+        <v>90.9</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="23">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12.95" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="25">
-[...15 lines deleted...]
-    <row r="18" spans="1:6">
+      <c r="B17" s="23">
+        <v>143.6</v>
+      </c>
+      <c r="C17" s="23">
+        <v>586.1</v>
+      </c>
+      <c r="D17" s="23">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="23">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12.95" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="25">
-[...15 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="B18" s="23">
+        <v>106.9</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E18" s="23">
+        <v>395.6</v>
+      </c>
+      <c r="F18" s="23">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12.95" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="25">
-[...12 lines deleted...]
-        <v>119</v>
+      <c r="B19" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="C19" s="23">
+        <v>245.1</v>
+      </c>
+      <c r="D19" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="E19" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="F19" s="23">
+        <v>146.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
-    <row r="21" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:6">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...9 lines deleted...]
-      <c r="B3" s="30"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="59"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15" customHeight="1">
+    <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="B6" s="10">
+        <v>90.4</v>
+      </c>
+      <c r="C6" s="10">
+        <v>89.1</v>
+      </c>
+      <c r="D6" s="10">
+        <v>99.2</v>
+      </c>
+      <c r="E6" s="10">
+        <v>99.9</v>
+      </c>
+      <c r="F6" s="10">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="B7" s="10">
+        <v>76.2</v>
+      </c>
+      <c r="C7" s="10">
+        <v>45.1</v>
+      </c>
+      <c r="D7" s="10">
+        <v>91.5</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="10">
+        <v>66.400000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="B8" s="10">
+        <v>104.7</v>
+      </c>
+      <c r="C8" s="10">
+        <v>50</v>
+      </c>
+      <c r="D8" s="10">
+        <v>100</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="10">
+        <v>138.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="B9" s="10">
+        <v>87.9</v>
+      </c>
+      <c r="C9" s="10">
+        <v>87.6</v>
+      </c>
+      <c r="D9" s="10">
+        <v>105.3</v>
+      </c>
+      <c r="E9" s="10">
+        <v>96.1</v>
+      </c>
+      <c r="F9" s="10">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="B10" s="10">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="E10" s="10">
+        <v>160.9</v>
+      </c>
+      <c r="F10" s="10">
+        <v>135.69999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="B11" s="10">
+        <v>101</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="10">
+        <v>98.4</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="10">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="B12" s="10">
+        <v>94.2</v>
+      </c>
+      <c r="C12" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="10">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>98</v>
+      </c>
+      <c r="F12" s="10">
+        <v>136.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" ht="15" customHeight="1">
+      <c r="B13" s="10">
+        <v>561.20000000000005</v>
+      </c>
+      <c r="C13" s="10">
+        <v>70.3</v>
+      </c>
+      <c r="D13" s="10">
+        <v>707.7</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="10">
+        <v>87.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="B14" s="10">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="10">
+        <v>100</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="10">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" ht="15" customHeight="1">
+      <c r="B15" s="10">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="10">
+        <v>104.3</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="10">
+        <v>95.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:6" ht="15" customHeight="1">
+      <c r="B16" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="10">
+        <v>89.6</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="10">
+        <v>111.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" ht="15" customHeight="1">
+      <c r="B17" s="10">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C17" s="10">
+        <v>492.2</v>
+      </c>
+      <c r="D17" s="10">
+        <v>117.9</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="10">
+        <v>117.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:6" ht="15" customHeight="1">
+      <c r="B18" s="10">
+        <v>107.5</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="10">
+        <v>98.5</v>
+      </c>
+      <c r="E18" s="10">
+        <v>479.7</v>
+      </c>
+      <c r="F18" s="10">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="C19" s="10">
+        <v>208.3</v>
+      </c>
+      <c r="D19" s="10">
+        <v>99.4</v>
+      </c>
+      <c r="E19" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="10">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="19.85546875" customWidth="1"/>
+    <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...13 lines deleted...]
-      <c r="F3" s="2"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+    </row>
+    <row r="3" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="59"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...5 lines deleted...]
-      <c r="B5" s="34"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="66"/>
+    </row>
+    <row r="5" spans="1:6" ht="56.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="C6" s="25">
+        <v>88.8</v>
+      </c>
+      <c r="D6" s="25">
+        <v>98.9</v>
+      </c>
+      <c r="E6" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="F6" s="25">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="25">
+        <v>72.2</v>
+      </c>
+      <c r="C7" s="25">
+        <v>41.8</v>
+      </c>
+      <c r="D7" s="25">
+        <v>85.2</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="25">
+        <v>66.599999999999994</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="25">
+        <v>108.8</v>
+      </c>
+      <c r="C8" s="25">
+        <v>42.9</v>
+      </c>
+      <c r="D8" s="25">
+        <v>100</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="25">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="25">
+        <v>87.5</v>
+      </c>
+      <c r="C9" s="25">
+        <v>87.3</v>
+      </c>
+      <c r="D9" s="25">
+        <v>100.1</v>
+      </c>
+      <c r="E9" s="25">
+        <v>93.4</v>
+      </c>
+      <c r="F9" s="25">
+        <v>86.2</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="25">
+        <v>168.2</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="25">
+        <v>100.2</v>
+      </c>
+      <c r="E10" s="25">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="F10" s="25">
+        <v>229.2</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="25">
+        <v>313</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="25">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="25">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="25">
+        <v>96</v>
+      </c>
+      <c r="C12" s="25">
+        <v>104.9</v>
+      </c>
+      <c r="D12" s="25">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="25">
+        <v>96.8</v>
+      </c>
+      <c r="F12" s="25">
+        <v>184.6</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="25">
+        <v>561.70000000000005</v>
+      </c>
+      <c r="C13" s="25">
+        <v>74.5</v>
+      </c>
+      <c r="D13" s="25">
+        <v>703</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="25">
+        <v>85.5</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="25">
+        <v>97.1</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="25">
+        <v>100</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="25">
+        <v>85.2</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="25">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="25">
+        <v>104.8</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="25">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="25">
+        <v>98.4</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="25">
+        <v>89.2</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="25">
+        <v>109.8</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="25">
+        <v>121</v>
+      </c>
+      <c r="C17" s="25">
+        <v>422.3</v>
+      </c>
+      <c r="D17" s="25">
+        <v>112.3</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="25">
+        <v>116</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="25">
+        <v>105.4</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="25">
+        <v>97.8</v>
+      </c>
+      <c r="E18" s="25">
+        <v>411.2</v>
+      </c>
+      <c r="F18" s="25">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="C19" s="25">
+        <v>179.3</v>
+      </c>
+      <c r="D19" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="E19" s="25">
+        <v>108.6</v>
+      </c>
+      <c r="F19" s="25">
+        <v>119</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
-    <row r="21" spans="1:6" ht="12" customHeight="1">
-      <c r="A21" s="27" t="s">
+    <row r="21" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A21" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер </vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>