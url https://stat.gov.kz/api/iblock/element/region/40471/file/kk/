--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -15,78 +15,78 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="9"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер " sheetId="14" r:id="rId2"/>
     <sheet name="01" sheetId="1" r:id="rId3"/>
     <sheet name="02" sheetId="2" r:id="rId4"/>
     <sheet name="03" sheetId="3" r:id="rId5"/>
     <sheet name="04" sheetId="4" r:id="rId6"/>
     <sheet name="05" sheetId="5" r:id="rId7"/>
     <sheet name="06" sheetId="6" r:id="rId8"/>
     <sheet name="07" sheetId="7" r:id="rId9"/>
     <sheet name="08" sheetId="8" r:id="rId10"/>
     <sheet name="09" sheetId="9" r:id="rId11"/>
     <sheet name="10" sheetId="10" r:id="rId12"/>
     <sheet name="11" sheetId="11" r:id="rId13"/>
     <sheet name="12" sheetId="12" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="79">
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -312,51 +312,51 @@
     <t>Өнеркәсіптік өнімдер бойынша өнеркәсіптік өндіріс индекстері</t>
   </si>
   <si>
     <t>1991 жылдан бастап</t>
   </si>
   <si>
     <t>Салыстырылып отырған кезеңдердегі өнеркәсіптік өнім көлемінің өзгерісін сипаттайтын салыстырмалы көрсеткіш</t>
   </si>
   <si>
     <t xml:space="preserve">Өнеркәсіптік өндірістің индексін есептеу әдістемесі Қазақстан Республикасы Ұлттық экономика министрлігінің Статистика комитеті төрағасының 2016 жылғы «11» қазандағы № 235 бұйрығымен бекітілді </t>
   </si>
   <si>
     <t>Ел өндірісінің индексі туралы ақпараттың негізгі көздері деректер, бастапқы статистикалық деректер болып табылады</t>
   </si>
   <si>
     <t>Аудандар бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -481,50 +481,55 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -616,51 +621,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -748,50 +753,56 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3173,51 +3184,51 @@
       <c r="HY8" s="31"/>
       <c r="HZ8" s="31"/>
       <c r="IA8" s="31"/>
       <c r="IB8" s="31"/>
       <c r="IC8" s="31"/>
       <c r="ID8" s="31"/>
       <c r="IE8" s="31"/>
       <c r="IF8" s="31"/>
       <c r="IG8" s="31"/>
       <c r="IH8" s="31"/>
       <c r="II8" s="31"/>
       <c r="IJ8" s="31"/>
       <c r="IK8" s="31"/>
       <c r="IL8" s="31"/>
       <c r="IM8" s="31"/>
       <c r="IN8" s="31"/>
       <c r="IO8" s="31"/>
       <c r="IP8" s="31"/>
       <c r="IQ8" s="31"/>
       <c r="IR8" s="31"/>
       <c r="IS8" s="31"/>
       <c r="IT8" s="31"/>
       <c r="IU8" s="31"/>
       <c r="IV8" s="31"/>
     </row>
-    <row r="9" spans="1:256" ht="38.25">
+    <row r="9" spans="1:256" ht="25.5">
       <c r="A9" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="31"/>
       <c r="O9" s="31"/>
       <c r="P9" s="31"/>
       <c r="Q9" s="31"/>
       <c r="R9" s="31"/>
       <c r="S9" s="31"/>
       <c r="T9" s="31"/>
       <c r="U9" s="31"/>
@@ -5091,94 +5102,94 @@
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="43"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="30.75" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>90.7</v>
       </c>
       <c r="C6" s="10">
         <v>89.3</v>
       </c>
       <c r="D6" s="10">
         <v>99.5</v>
@@ -5444,338 +5455,478 @@
         <v>100.7</v>
       </c>
       <c r="E19" s="10">
         <v>109.7</v>
       </c>
       <c r="F19" s="10">
         <v>126.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
-    <col min="2" max="2" width="16.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="17.28515625" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" customWidth="1"/>
+    <col min="4" max="4" width="20.140625" customWidth="1"/>
+    <col min="5" max="5" width="21.42578125" customWidth="1"/>
+    <col min="6" max="6" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="36" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="86.25" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...3 lines deleted...]
-      <c r="F6" s="21"/>
+      <c r="B6" s="56">
+        <v>86.9</v>
+      </c>
+      <c r="C6" s="56">
+        <v>84.9</v>
+      </c>
+      <c r="D6" s="56">
+        <v>100.4</v>
+      </c>
+      <c r="E6" s="56">
+        <v>101.4</v>
+      </c>
+      <c r="F6" s="56">
+        <v>105.6</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="21"/>
-[...3 lines deleted...]
-      <c r="F7" s="21"/>
+      <c r="B7" s="56">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C7" s="56">
+        <v>52.9</v>
+      </c>
+      <c r="D7" s="56">
+        <v>86.8</v>
+      </c>
+      <c r="E7" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="56">
+        <v>70.8</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="21"/>
-[...3 lines deleted...]
-      <c r="F8" s="21"/>
+      <c r="B8" s="56">
+        <v>105.2</v>
+      </c>
+      <c r="C8" s="56">
+        <v>52.3</v>
+      </c>
+      <c r="D8" s="56">
+        <v>100</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="56">
+        <v>139.80000000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="21"/>
-[...3 lines deleted...]
-      <c r="F9" s="21"/>
+      <c r="B9" s="56">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="C9" s="56">
+        <v>80.8</v>
+      </c>
+      <c r="D9" s="56">
+        <v>101.7</v>
+      </c>
+      <c r="E9" s="56">
+        <v>85.3</v>
+      </c>
+      <c r="F9" s="56">
+        <v>85.1</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="B10" s="56">
+        <v>160.1</v>
+      </c>
+      <c r="C10" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="56">
+        <v>88.3</v>
+      </c>
+      <c r="E10" s="56">
+        <v>412.8</v>
+      </c>
+      <c r="F10" s="56">
+        <v>200.6</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="21"/>
-[...3 lines deleted...]
-      <c r="F11" s="21"/>
+      <c r="B11" s="56">
+        <v>266.5</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="56">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="56">
+        <v>96.3</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="21"/>
-[...3 lines deleted...]
-      <c r="F12" s="21"/>
+      <c r="B12" s="56">
+        <v>101.2</v>
+      </c>
+      <c r="C12" s="56">
+        <v>107.5</v>
+      </c>
+      <c r="D12" s="56">
+        <v>84.9</v>
+      </c>
+      <c r="E12" s="56">
+        <v>94.8</v>
+      </c>
+      <c r="F12" s="56">
+        <v>160.1</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21"/>
-[...3 lines deleted...]
-      <c r="F13" s="21"/>
+      <c r="B13" s="56">
+        <v>458.9</v>
+      </c>
+      <c r="C13" s="56">
+        <v>80.2</v>
+      </c>
+      <c r="D13" s="56">
+        <v>570.1</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="56">
+        <v>82.3</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="21"/>
-[...3 lines deleted...]
-      <c r="F14" s="21"/>
+      <c r="B14" s="56">
+        <v>98.4</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="56">
+        <v>100</v>
+      </c>
+      <c r="E14" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="56">
+        <v>91.9</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="21"/>
-[...3 lines deleted...]
-      <c r="F15" s="21"/>
+      <c r="B15" s="56">
+        <v>100.8</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="56">
+        <v>113.2</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="56">
+        <v>90.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="21"/>
-[...3 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="B16" s="56">
+        <v>102.5</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="56">
+        <v>97.5</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="56">
+        <v>109.1</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="21"/>
-[...3 lines deleted...]
-      <c r="F17" s="21"/>
+      <c r="B17" s="56">
+        <v>129.9</v>
+      </c>
+      <c r="C17" s="56">
+        <v>329.8</v>
+      </c>
+      <c r="D17" s="56">
+        <v>124.5</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="56">
+        <v>110.6</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="21"/>
-[...3 lines deleted...]
-      <c r="F18" s="21"/>
+      <c r="B18" s="56">
+        <v>103.3</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="56">
+        <v>96.9</v>
+      </c>
+      <c r="E18" s="56">
+        <v>319.8</v>
+      </c>
+      <c r="F18" s="56">
+        <v>105.1</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="21"/>
-[...3 lines deleted...]
-      <c r="F19" s="21"/>
+      <c r="B19" s="56">
+        <v>104.1</v>
+      </c>
+      <c r="C19" s="56">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="D19" s="56">
+        <v>101</v>
+      </c>
+      <c r="E19" s="56">
+        <v>109.7</v>
+      </c>
+      <c r="F19" s="56">
+        <v>127.9</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" customWidth="1"/>
     <col min="6" max="6" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="58"/>
-[...3 lines deleted...]
-      <c r="F2" s="58"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
     </row>
     <row r="3" spans="1:6" ht="32.25" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="68"/>
+      <c r="B3" s="70"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="73" t="s">
+      <c r="C4" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="74"/>
-[...1 lines deleted...]
-      <c r="F4" s="75"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="77"/>
     </row>
     <row r="5" spans="1:6" ht="73.5" customHeight="1">
-      <c r="A5" s="70"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="72"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -5896,125 +6047,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="26.25" customHeight="1">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="67"/>
-[...3 lines deleted...]
-      <c r="F21" s="67"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.140625" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="12" customHeight="1">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="58"/>
-[...3 lines deleted...]
-      <c r="F2" s="58"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="68"/>
+      <c r="B3" s="70"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="73" t="s">
+      <c r="C4" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="74"/>
-[...1 lines deleted...]
-      <c r="F4" s="75"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="77"/>
     </row>
     <row r="5" spans="1:6" ht="72" customHeight="1">
-      <c r="A5" s="70"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="72"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="6" t="s">
@@ -6135,125 +6286,125 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="67"/>
-[...3 lines deleted...]
-      <c r="F21" s="67"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:K21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="5" max="5" width="22.140625" customWidth="1"/>
     <col min="6" max="6" width="25.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="58"/>
-[...3 lines deleted...]
-      <c r="F2" s="58"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="68"/>
+      <c r="B3" s="70"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="71"/>
+      <c r="B4" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="73" t="s">
+      <c r="C4" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="74"/>
-[...1 lines deleted...]
-      <c r="F4" s="75"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="77"/>
     </row>
     <row r="5" spans="1:11" ht="69.75" customHeight="1">
-      <c r="A5" s="70"/>
-      <c r="B5" s="72"/>
+      <c r="A5" s="72"/>
+      <c r="B5" s="74"/>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="6" t="s">
@@ -6377,58 +6528,58 @@
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="67"/>
-[...3 lines deleted...]
-      <c r="F21" s="67"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:J17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="51" customWidth="1"/>
@@ -6673,84 +6824,84 @@
       <c r="J17" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="58"/>
-[...3 lines deleted...]
-      <c r="F2" s="58"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
     </row>
     <row r="3" spans="1:7" ht="32.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>76</v>
       </c>
       <c r="C6" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="21">
         <v>95.5</v>
@@ -7025,126 +7176,126 @@
         <v>100</v>
       </c>
       <c r="D19" s="21">
         <v>76.2</v>
       </c>
       <c r="E19" s="21">
         <v>95.2</v>
       </c>
       <c r="F19" s="21">
         <v>62.4</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:7" ht="75" customHeight="1">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="21">
         <v>83.4</v>
       </c>
       <c r="C6" s="21">
         <v>82.2</v>
       </c>
       <c r="D6" s="21">
         <v>91</v>
@@ -7418,121 +7569,121 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="21">
         <v>77.7</v>
       </c>
       <c r="E19" s="21">
         <v>97.3</v>
       </c>
       <c r="F19" s="21">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.95" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>84.7</v>
       </c>
       <c r="C6" s="10">
         <v>82.8</v>
       </c>
       <c r="D6" s="10">
         <v>100.3</v>
@@ -7793,120 +7944,120 @@
       </c>
       <c r="C19" s="10">
         <v>366.2</v>
       </c>
       <c r="D19" s="10">
         <v>101.5</v>
       </c>
       <c r="E19" s="10">
         <v>90.6</v>
       </c>
       <c r="F19" s="10">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23">
         <v>88.4</v>
       </c>
       <c r="C6" s="23">
         <v>86.4</v>
       </c>
       <c r="D6" s="23">
         <v>103.4</v>
@@ -8167,121 +8318,121 @@
       </c>
       <c r="C19" s="23">
         <v>300.89999999999998</v>
       </c>
       <c r="D19" s="23">
         <v>103.5</v>
       </c>
       <c r="E19" s="23">
         <v>95.4</v>
       </c>
       <c r="F19" s="23">
         <v>161.1</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="31.5" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23">
         <v>89</v>
       </c>
       <c r="C6" s="23">
         <v>87.4</v>
       </c>
       <c r="D6" s="23">
         <v>100.2</v>
@@ -8542,128 +8693,128 @@
       </c>
       <c r="C19" s="23">
         <v>245.1</v>
       </c>
       <c r="D19" s="23">
         <v>99.5</v>
       </c>
       <c r="E19" s="23">
         <v>99.3</v>
       </c>
       <c r="F19" s="23">
         <v>146.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10">
         <v>90.4</v>
       </c>
       <c r="C6" s="10">
         <v>89.1</v>
       </c>
       <c r="D6" s="10">
         <v>99.2</v>
@@ -8924,120 +9075,120 @@
       </c>
       <c r="C19" s="10">
         <v>208.3</v>
       </c>
       <c r="D19" s="10">
         <v>99.4</v>
       </c>
       <c r="E19" s="10">
         <v>105.1</v>
       </c>
       <c r="F19" s="10">
         <v>130.4</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="57"/>
-[...3 lines deleted...]
-      <c r="F2" s="57"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="35.25" customHeight="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="59"/>
+      <c r="B3" s="61"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="19"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C4" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="65"/>
-[...1 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="68"/>
     </row>
     <row r="5" spans="1:6" ht="56.25">
-      <c r="A5" s="61"/>
-      <c r="B5" s="63"/>
+      <c r="A5" s="63"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="25">
         <v>90.2</v>
       </c>
       <c r="C6" s="25">
         <v>88.8</v>
       </c>
       <c r="D6" s="25">
         <v>98.9</v>
@@ -9298,58 +9449,58 @@
       </c>
       <c r="C19" s="25">
         <v>179.3</v>
       </c>
       <c r="D19" s="25">
         <v>100.4</v>
       </c>
       <c r="E19" s="25">
         <v>108.6</v>
       </c>
       <c r="F19" s="25">
         <v>119</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="56"/>
-[...3 lines deleted...]
-      <c r="F21" s="56"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>