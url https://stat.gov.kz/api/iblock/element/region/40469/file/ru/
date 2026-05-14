--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="37">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
@@ -270,50 +270,51 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2028,51 +2029,51 @@
         <v>8</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29" t="s">
         <v>30</v>
@@ -2422,52 +2423,52 @@
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
@@ -2483,185 +2484,325 @@
       </c>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31"/>
       <c r="B5" s="33"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="12"/>
-[...3 lines deleted...]
-      <c r="F6" s="12"/>
+      <c r="B6" s="12">
+        <v>84.7</v>
+      </c>
+      <c r="C6" s="12">
+        <v>82.8</v>
+      </c>
+      <c r="D6" s="12">
+        <v>100.3</v>
+      </c>
+      <c r="E6" s="12">
+        <v>91.7</v>
+      </c>
+      <c r="F6" s="12">
+        <v>98.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="12"/>
-[...3 lines deleted...]
-      <c r="F7" s="12"/>
+      <c r="B7" s="12">
+        <v>47.2</v>
+      </c>
+      <c r="C7" s="12">
+        <v>37</v>
+      </c>
+      <c r="D7" s="12">
+        <v>63</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="12">
+        <v>72</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="12"/>
-[...3 lines deleted...]
-      <c r="F8" s="12"/>
+      <c r="B8" s="12">
+        <v>103.8</v>
+      </c>
+      <c r="C8" s="12">
+        <v>66.7</v>
+      </c>
+      <c r="D8" s="12">
+        <v>100</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="12">
+        <v>127.7</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="12"/>
-[...3 lines deleted...]
-      <c r="F9" s="12"/>
+      <c r="B9" s="12">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C9" s="12">
+        <v>81</v>
+      </c>
+      <c r="D9" s="12">
+        <v>126.7</v>
+      </c>
+      <c r="E9" s="12">
+        <v>92.8</v>
+      </c>
+      <c r="F9" s="12">
+        <v>97</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="12"/>
-[...3 lines deleted...]
-      <c r="F10" s="12"/>
+      <c r="B10" s="12">
+        <v>136</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="12">
+        <v>115.7</v>
+      </c>
+      <c r="E10" s="12">
+        <v>118.5</v>
+      </c>
+      <c r="F10" s="12">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="12"/>
-[...3 lines deleted...]
-      <c r="F11" s="12"/>
+      <c r="B11" s="12">
+        <v>104.5</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="12">
+        <v>100</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="12">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="12"/>
-[...3 lines deleted...]
-      <c r="F12" s="12"/>
+      <c r="B12" s="12">
+        <v>97.4</v>
+      </c>
+      <c r="C12" s="12">
+        <v>104.6</v>
+      </c>
+      <c r="D12" s="12">
+        <v>74.5</v>
+      </c>
+      <c r="E12" s="12">
+        <v>98</v>
+      </c>
+      <c r="F12" s="12">
+        <v>134.30000000000001</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="12"/>
-[...3 lines deleted...]
-      <c r="F13" s="12"/>
+      <c r="B13" s="12">
+        <v>469.1</v>
+      </c>
+      <c r="C13" s="12">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="D13" s="12">
+        <v>636.4</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="12">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="12"/>
-[...3 lines deleted...]
-      <c r="F14" s="12"/>
+      <c r="B14" s="12">
+        <v>97</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="12">
+        <v>100</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="12">
+        <v>84.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="12"/>
-[...3 lines deleted...]
-      <c r="F15" s="12"/>
+      <c r="B15" s="12">
+        <v>105.2</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="12">
+        <v>100</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="12">
+        <v>109.1</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="12"/>
-[...3 lines deleted...]
-      <c r="F16" s="12"/>
+      <c r="B16" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="12">
+        <v>95.7</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="12">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="12"/>
-[...3 lines deleted...]
-      <c r="F17" s="12"/>
+      <c r="B17" s="12">
+        <v>171.9</v>
+      </c>
+      <c r="C17" s="12">
+        <v>717.1</v>
+      </c>
+      <c r="D17" s="12">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="12">
+        <v>112.9</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="12"/>
-[...3 lines deleted...]
-      <c r="F18" s="12"/>
+      <c r="B18" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="12">
+        <v>100</v>
+      </c>
+      <c r="E18" s="12">
+        <v>92.6</v>
+      </c>
+      <c r="F18" s="12">
+        <v>116.3</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="12"/>
-[...3 lines deleted...]
-      <c r="F19" s="12"/>
+      <c r="B19" s="12">
+        <v>99.8</v>
+      </c>
+      <c r="C19" s="12">
+        <v>366.2</v>
+      </c>
+      <c r="D19" s="12">
+        <v>101.5</v>
+      </c>
+      <c r="E19" s="12">
+        <v>90.6</v>
+      </c>
+      <c r="F19" s="12">
+        <v>98.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>