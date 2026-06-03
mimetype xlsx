--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="37">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
 к январю-июлю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в %
 к январю-маю 2025г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.  в %
 к январю-ноябрю 2025г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.  в %
 к январю-октябрю 2025г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -271,50 +271,55 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -422,51 +427,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -486,50 +491,56 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -917,84 +928,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25">
         <v>76</v>
       </c>
       <c r="C6" s="25">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="25">
@@ -1271,132 +1282,132 @@
         <v>100</v>
       </c>
       <c r="D19" s="25">
         <v>76.2</v>
       </c>
       <c r="E19" s="25">
         <v>95.2</v>
       </c>
       <c r="F19" s="25">
         <v>62.4</v>
       </c>
       <c r="G19" s="24"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="43"/>
-[...11 lines deleted...]
-      <c r="N2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
     </row>
     <row r="3" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="45"/>
-      <c r="C3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="48"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="51"/>
-[...1 lines deleted...]
-      <c r="F4" s="51"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
     </row>
     <row r="5" spans="1:14" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -1516,131 +1527,131 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="42"/>
-[...3 lines deleted...]
-      <c r="F21" s="42"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" customWidth="1"/>
     <col min="5" max="5" width="27.7109375" customWidth="1"/>
     <col min="6" max="6" width="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="43"/>
-[...11 lines deleted...]
-      <c r="N2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
     </row>
     <row r="3" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="45"/>
-      <c r="C3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="48"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="51"/>
-[...1 lines deleted...]
-      <c r="F4" s="51"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
     </row>
     <row r="5" spans="1:14" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -1760,130 +1771,130 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="42"/>
-[...3 lines deleted...]
-      <c r="F21" s="42"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="24.85546875" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="28.140625" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="43"/>
-[...11 lines deleted...]
-      <c r="N2" s="44"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
     </row>
     <row r="3" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="45"/>
-      <c r="C3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="48"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="51"/>
-[...1 lines deleted...]
-      <c r="F4" s="51"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
     </row>
     <row r="5" spans="1:14" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="52"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -2003,124 +2014,124 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="42"/>
-[...3 lines deleted...]
-      <c r="F21" s="42"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25">
         <v>83.4</v>
       </c>
       <c r="C6" s="25">
         <v>82.2</v>
       </c>
       <c r="D6" s="25">
@@ -2395,122 +2406,122 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="25">
         <v>77.7</v>
       </c>
       <c r="E19" s="25">
         <v>97.3</v>
       </c>
       <c r="F19" s="25">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12">
         <v>84.7</v>
       </c>
       <c r="C6" s="12">
         <v>82.8</v>
       </c>
       <c r="D6" s="12">
         <v>100.3</v>
@@ -2771,458 +2782,598 @@
       </c>
       <c r="C19" s="12">
         <v>366.2</v>
       </c>
       <c r="D19" s="12">
         <v>101.5</v>
       </c>
       <c r="E19" s="12">
         <v>90.6</v>
       </c>
       <c r="F19" s="12">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Q21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
     <col min="12" max="12" width="7" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="14" width="5.7109375" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="2.140625" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:17" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="8"/>
       <c r="J5" s="7"/>
       <c r="M5" s="8"/>
       <c r="N5" s="7"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="25"/>
-[...3 lines deleted...]
-      <c r="F6" s="25"/>
+      <c r="B6" s="27">
+        <v>88.4</v>
+      </c>
+      <c r="C6" s="27">
+        <v>86.4</v>
+      </c>
+      <c r="D6" s="27">
+        <v>103.4</v>
+      </c>
+      <c r="E6" s="27">
+        <v>93.4</v>
+      </c>
+      <c r="F6" s="27">
+        <v>127.3</v>
+      </c>
       <c r="I6" s="8"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="8"/>
       <c r="N6" s="7"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...3 lines deleted...]
-      <c r="F7" s="25"/>
+      <c r="B7" s="27">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C7" s="27">
+        <v>49.7</v>
+      </c>
+      <c r="D7" s="27">
+        <v>88.1</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="27">
+        <v>70.400000000000006</v>
+      </c>
       <c r="I7" s="8"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="8"/>
       <c r="N7" s="7"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="25"/>
-[...3 lines deleted...]
-      <c r="F8" s="25"/>
+      <c r="B8" s="27">
+        <v>104.8</v>
+      </c>
+      <c r="C8" s="27">
+        <v>75</v>
+      </c>
+      <c r="D8" s="27">
+        <v>100</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="27">
+        <v>127</v>
+      </c>
       <c r="I8" s="8"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="8"/>
       <c r="N8" s="7"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="25"/>
-[...3 lines deleted...]
-      <c r="F9" s="25"/>
+      <c r="B9" s="27">
+        <v>85.5</v>
+      </c>
+      <c r="C9" s="27">
+        <v>85</v>
+      </c>
+      <c r="D9" s="27">
+        <v>124.6</v>
+      </c>
+      <c r="E9" s="27">
+        <v>89</v>
+      </c>
+      <c r="F9" s="27">
+        <v>96.6</v>
+      </c>
       <c r="I9" s="8"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="8"/>
       <c r="N9" s="7"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="25"/>
-[...3 lines deleted...]
-      <c r="F10" s="25"/>
+      <c r="B10" s="27">
+        <v>154.1</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="27">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="E10" s="27">
+        <v>146.4</v>
+      </c>
+      <c r="F10" s="27">
+        <v>143.9</v>
+      </c>
       <c r="I10" s="8"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="8"/>
       <c r="N10" s="7"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="F11" s="25"/>
+      <c r="B11" s="27">
+        <v>97</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="27">
+        <v>92.9</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="27">
+        <v>107.1</v>
+      </c>
       <c r="J11" s="8"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="8"/>
       <c r="N11" s="7"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="25"/>
-[...3 lines deleted...]
-      <c r="F12" s="25"/>
+      <c r="B12" s="27">
+        <v>96.4</v>
+      </c>
+      <c r="C12" s="27">
+        <v>104.4</v>
+      </c>
+      <c r="D12" s="27">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="E12" s="27">
+        <v>94.7</v>
+      </c>
+      <c r="F12" s="27">
+        <v>133.19999999999999</v>
+      </c>
       <c r="J12" s="8"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="8"/>
       <c r="N12" s="7"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="25"/>
-[...3 lines deleted...]
-      <c r="F13" s="25"/>
+      <c r="B13" s="27">
+        <v>594.1</v>
+      </c>
+      <c r="C13" s="27">
+        <v>55.5</v>
+      </c>
+      <c r="D13" s="27">
+        <v>768.6</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="27">
+        <v>87.1</v>
+      </c>
       <c r="L13" s="7"/>
       <c r="M13" s="8"/>
       <c r="N13" s="7"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="25"/>
-[...3 lines deleted...]
-      <c r="F14" s="25"/>
+      <c r="B14" s="27">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="27">
+        <v>100</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="27">
+        <v>86.8</v>
+      </c>
       <c r="L14" s="7"/>
       <c r="M14" s="8"/>
       <c r="N14" s="7"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="25"/>
-[...3 lines deleted...]
-      <c r="F15" s="25"/>
+      <c r="B15" s="27">
+        <v>101.5</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="27">
+        <v>102.8</v>
+      </c>
       <c r="L15" s="7"/>
       <c r="M15" s="8"/>
       <c r="N15" s="7"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="25"/>
-[...3 lines deleted...]
-      <c r="F16" s="25"/>
+      <c r="B16" s="27">
+        <v>101.7</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="27">
+        <v>92.9</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="27">
+        <v>112.9</v>
+      </c>
       <c r="L16" s="7"/>
       <c r="M16" s="8"/>
       <c r="N16" s="7"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="25"/>
-[...3 lines deleted...]
-      <c r="F17" s="25"/>
+      <c r="B17" s="27">
+        <v>167.2</v>
+      </c>
+      <c r="C17" s="27">
+        <v>727</v>
+      </c>
+      <c r="D17" s="27">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="27">
+        <v>116.7</v>
+      </c>
       <c r="L17" s="7"/>
       <c r="M17" s="8"/>
       <c r="N17" s="7"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="25"/>
-[...3 lines deleted...]
-      <c r="F18" s="25"/>
+      <c r="B18" s="27">
+        <v>105.9</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="27">
+        <v>100.9</v>
+      </c>
+      <c r="E18" s="27">
+        <v>269.5</v>
+      </c>
+      <c r="F18" s="27">
+        <v>114.1</v>
+      </c>
       <c r="L18" s="7"/>
       <c r="M18" s="8"/>
       <c r="N18" s="7"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="25"/>
-[...3 lines deleted...]
-      <c r="F19" s="25"/>
+      <c r="B19" s="27">
+        <v>104.4</v>
+      </c>
+      <c r="C19" s="27">
+        <v>300.89999999999998</v>
+      </c>
+      <c r="D19" s="27">
+        <v>103.5</v>
+      </c>
+      <c r="E19" s="27">
+        <v>95.4</v>
+      </c>
+      <c r="F19" s="27">
+        <v>161.1</v>
+      </c>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="L21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="40"/>
-[...1 lines deleted...]
-      <c r="F4" s="40"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -3343,122 +3494,122 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="40"/>
-[...1 lines deleted...]
-      <c r="F4" s="40"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -3579,121 +3730,121 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="40"/>
-[...1 lines deleted...]
-      <c r="F4" s="40"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -3814,123 +3965,123 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="40"/>
-[...1 lines deleted...]
-      <c r="F4" s="40"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -4051,126 +4202,126 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="37"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="40" t="s">
+      <c r="C4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="40"/>
-[...1 lines deleted...]
-      <c r="F4" s="40"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="39"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -4291,58 +4442,58 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="41"/>
-[...3 lines deleted...]
-      <c r="F21" s="41"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>