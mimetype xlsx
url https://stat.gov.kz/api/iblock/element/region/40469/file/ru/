--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="37">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
@@ -2809,51 +2809,51 @@
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Q21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
     <col min="12" max="12" width="7" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="14" width="5.7109375" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="2.140625" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
     </row>
@@ -3285,52 +3285,52 @@
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="L21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
@@ -3347,185 +3347,325 @@
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A5" s="33"/>
       <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="25"/>
-[...3 lines deleted...]
-      <c r="F6" s="25"/>
+      <c r="B6" s="27">
+        <v>89</v>
+      </c>
+      <c r="C6" s="27">
+        <v>87.4</v>
+      </c>
+      <c r="D6" s="27">
+        <v>100.2</v>
+      </c>
+      <c r="E6" s="27">
+        <v>95.8</v>
+      </c>
+      <c r="F6" s="27">
+        <v>116.2</v>
+      </c>
     </row>
     <row r="7" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...3 lines deleted...]
-      <c r="F7" s="25"/>
+      <c r="B7" s="27">
+        <v>73.8</v>
+      </c>
+      <c r="C7" s="27">
+        <v>43.8</v>
+      </c>
+      <c r="D7" s="27">
+        <v>90.1</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="27">
+        <v>67.900000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="25"/>
-[...3 lines deleted...]
-      <c r="F8" s="25"/>
+      <c r="B8" s="27">
+        <v>104.2</v>
+      </c>
+      <c r="C8" s="27">
+        <v>60</v>
+      </c>
+      <c r="D8" s="27">
+        <v>100</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="27">
+        <v>132.1</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="25"/>
-[...3 lines deleted...]
-      <c r="F9" s="25"/>
+      <c r="B9" s="27">
+        <v>86.4</v>
+      </c>
+      <c r="C9" s="27">
+        <v>86</v>
+      </c>
+      <c r="D9" s="27">
+        <v>112.6</v>
+      </c>
+      <c r="E9" s="27">
+        <v>91.4</v>
+      </c>
+      <c r="F9" s="27">
+        <v>88.9</v>
+      </c>
     </row>
     <row r="10" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="25"/>
-[...3 lines deleted...]
-      <c r="F10" s="25"/>
+      <c r="B10" s="27">
+        <v>139.4</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="27">
+        <v>122.1</v>
+      </c>
+      <c r="E10" s="27">
+        <v>155.1</v>
+      </c>
+      <c r="F10" s="27">
+        <v>137.19999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="F11" s="25"/>
+      <c r="B11" s="27">
+        <v>99.4</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="27">
+        <v>96.2</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="27">
+        <v>107.4</v>
+      </c>
     </row>
     <row r="12" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="25"/>
-[...3 lines deleted...]
-      <c r="F12" s="25"/>
+      <c r="B12" s="27">
+        <v>94.4</v>
+      </c>
+      <c r="C12" s="27">
+        <v>102.2</v>
+      </c>
+      <c r="D12" s="27">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="E12" s="27">
+        <v>97.4</v>
+      </c>
+      <c r="F12" s="27">
+        <v>133.9</v>
+      </c>
     </row>
     <row r="13" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="25"/>
-[...3 lines deleted...]
-      <c r="F13" s="25"/>
+      <c r="B13" s="27">
+        <v>574.4</v>
+      </c>
+      <c r="C13" s="27">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="D13" s="27">
+        <v>732.1</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="27">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="25"/>
-[...3 lines deleted...]
-      <c r="F14" s="25"/>
+      <c r="B14" s="27">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="27">
+        <v>100</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="27">
+        <v>86.7</v>
+      </c>
     </row>
     <row r="15" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="25"/>
-[...3 lines deleted...]
-      <c r="F15" s="25"/>
+      <c r="B15" s="27">
+        <v>100</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="27">
+        <v>102.3</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="27">
+        <v>98.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="25"/>
-[...3 lines deleted...]
-      <c r="F16" s="25"/>
+      <c r="B16" s="27">
+        <v>100.3</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="27">
+        <v>90.9</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="27">
+        <v>112.2</v>
+      </c>
     </row>
     <row r="17" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="25"/>
-[...3 lines deleted...]
-      <c r="F17" s="25"/>
+      <c r="B17" s="27">
+        <v>143.6</v>
+      </c>
+      <c r="C17" s="27">
+        <v>586.1</v>
+      </c>
+      <c r="D17" s="27">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="27">
+        <v>117.7</v>
+      </c>
     </row>
     <row r="18" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="25"/>
-[...3 lines deleted...]
-      <c r="F18" s="25"/>
+      <c r="B18" s="27">
+        <v>106.9</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="E18" s="27">
+        <v>395.6</v>
+      </c>
+      <c r="F18" s="27">
+        <v>108.6</v>
+      </c>
     </row>
     <row r="19" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="25"/>
-[...3 lines deleted...]
-      <c r="F19" s="25"/>
+      <c r="B19" s="27">
+        <v>101.6</v>
+      </c>
+      <c r="C19" s="27">
+        <v>245.1</v>
+      </c>
+      <c r="D19" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="E19" s="27">
+        <v>99.3</v>
+      </c>
+      <c r="F19" s="27">
+        <v>146.19999999999999</v>
+      </c>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>