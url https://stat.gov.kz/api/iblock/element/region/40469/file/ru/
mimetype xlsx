--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="37">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
@@ -276,50 +276,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -3285,51 +3286,51 @@
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="L21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="39"/>
       <c r="C3" s="20"/>
@@ -3661,52 +3662,52 @@
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="39"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
@@ -3723,185 +3724,325 @@
       </c>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A5" s="33"/>
       <c r="B5" s="41"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="25"/>
-[...3 lines deleted...]
-      <c r="F6" s="25"/>
+      <c r="B6" s="12">
+        <v>90.4</v>
+      </c>
+      <c r="C6" s="12">
+        <v>89.1</v>
+      </c>
+      <c r="D6" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="E6" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="F6" s="12">
+        <v>110.4</v>
+      </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...3 lines deleted...]
-      <c r="F7" s="25"/>
+      <c r="B7" s="12">
+        <v>76.2</v>
+      </c>
+      <c r="C7" s="12">
+        <v>45.1</v>
+      </c>
+      <c r="D7" s="12">
+        <v>91.5</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="12">
+        <v>66.400000000000006</v>
+      </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="25"/>
-[...3 lines deleted...]
-      <c r="F8" s="25"/>
+      <c r="B8" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="C8" s="12">
+        <v>50</v>
+      </c>
+      <c r="D8" s="12">
+        <v>100</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="12">
+        <v>138.4</v>
+      </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="25"/>
-[...3 lines deleted...]
-      <c r="F9" s="25"/>
+      <c r="B9" s="12">
+        <v>87.9</v>
+      </c>
+      <c r="C9" s="12">
+        <v>87.6</v>
+      </c>
+      <c r="D9" s="12">
+        <v>105.3</v>
+      </c>
+      <c r="E9" s="12">
+        <v>96.1</v>
+      </c>
+      <c r="F9" s="12">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="25"/>
-[...3 lines deleted...]
-      <c r="F10" s="25"/>
+      <c r="B10" s="12">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="12">
+        <v>109.3</v>
+      </c>
+      <c r="E10" s="12">
+        <v>160.9</v>
+      </c>
+      <c r="F10" s="12">
+        <v>135.69999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="F11" s="25"/>
+      <c r="B11" s="12">
+        <v>101</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="12">
+        <v>98.4</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="12">
+        <v>107.6</v>
+      </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="25"/>
-[...3 lines deleted...]
-      <c r="F12" s="25"/>
+      <c r="B12" s="12">
+        <v>94.2</v>
+      </c>
+      <c r="C12" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="12">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="12">
+        <v>98</v>
+      </c>
+      <c r="F12" s="12">
+        <v>136.19999999999999</v>
+      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="25"/>
-[...3 lines deleted...]
-      <c r="F13" s="25"/>
+      <c r="B13" s="12">
+        <v>561.20000000000005</v>
+      </c>
+      <c r="C13" s="12">
+        <v>70.3</v>
+      </c>
+      <c r="D13" s="12">
+        <v>707.7</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="12">
+        <v>87.1</v>
+      </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="25"/>
-[...3 lines deleted...]
-      <c r="F14" s="25"/>
+      <c r="B14" s="12">
+        <v>97.4</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="12">
+        <v>100</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="12">
+        <v>86.6</v>
+      </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="25"/>
-[...3 lines deleted...]
-      <c r="F15" s="25"/>
+      <c r="B15" s="12">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="12">
+        <v>95.3</v>
+      </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="25"/>
-[...3 lines deleted...]
-      <c r="F16" s="25"/>
+      <c r="B16" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="12">
+        <v>89.6</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="12">
+        <v>111.7</v>
+      </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="25"/>
-[...3 lines deleted...]
-      <c r="F17" s="25"/>
+      <c r="B17" s="12">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="C17" s="12">
+        <v>492.2</v>
+      </c>
+      <c r="D17" s="12">
+        <v>117.9</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="12">
+        <v>117.8</v>
+      </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="25"/>
-[...3 lines deleted...]
-      <c r="F18" s="25"/>
+      <c r="B18" s="12">
+        <v>107.5</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="12">
+        <v>98.5</v>
+      </c>
+      <c r="E18" s="12">
+        <v>479.7</v>
+      </c>
+      <c r="F18" s="12">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="25"/>
-[...3 lines deleted...]
-      <c r="F19" s="25"/>
+      <c r="B19" s="12">
+        <v>102.2</v>
+      </c>
+      <c r="C19" s="12">
+        <v>208.3</v>
+      </c>
+      <c r="D19" s="12">
+        <v>99.4</v>
+      </c>
+      <c r="E19" s="12">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="12">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>