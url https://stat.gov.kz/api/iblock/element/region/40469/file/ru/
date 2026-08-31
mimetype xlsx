--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -13,76 +13,76 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="37">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
 к январю-июлю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в %
 к январю-маю 2025г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.  в %
 к январю-ноябрю 2025г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.  в %
 к январю-октябрю 2025г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -277,50 +277,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -428,51 +433,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -498,50 +503,56 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -929,84 +940,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:8" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="33"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="40"/>
     </row>
     <row r="5" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25">
         <v>76</v>
       </c>
       <c r="C6" s="25">
         <v>73.400000000000006</v>
       </c>
       <c r="D6" s="25">
@@ -1283,132 +1294,132 @@
         <v>100</v>
       </c>
       <c r="D19" s="25">
         <v>76.2</v>
       </c>
       <c r="E19" s="25">
         <v>95.2</v>
       </c>
       <c r="F19" s="25">
         <v>62.4</v>
       </c>
       <c r="G19" s="24"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="45"/>
-[...11 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
     </row>
     <row r="3" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="47"/>
-      <c r="C3" s="48"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="50"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="53"/>
-[...1 lines deleted...]
-      <c r="F4" s="53"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:14" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="52"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -1528,131 +1539,131 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" customWidth="1"/>
     <col min="5" max="5" width="27.7109375" customWidth="1"/>
     <col min="6" max="6" width="29" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="45"/>
-[...11 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
     </row>
     <row r="3" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="47"/>
-      <c r="C3" s="48"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="50"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="53"/>
-[...1 lines deleted...]
-      <c r="F4" s="53"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:14" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="52"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -1772,130 +1783,130 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="24.85546875" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="28.140625" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="45"/>
-[...11 lines deleted...]
-      <c r="N2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
     </row>
     <row r="3" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="47"/>
-      <c r="C3" s="48"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="50"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="53"/>
-[...1 lines deleted...]
-      <c r="F4" s="53"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
     </row>
     <row r="5" spans="1:14" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="52"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
@@ -2015,124 +2026,124 @@
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="26"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="44"/>
-[...3 lines deleted...]
-      <c r="F21" s="44"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="22.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="33"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="40"/>
     </row>
     <row r="5" spans="1:8" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25">
         <v>83.4</v>
       </c>
       <c r="C6" s="25">
         <v>82.2</v>
       </c>
       <c r="D6" s="25">
@@ -2407,122 +2418,122 @@
         <v>392.9</v>
       </c>
       <c r="D19" s="25">
         <v>77.7</v>
       </c>
       <c r="E19" s="25">
         <v>97.3</v>
       </c>
       <c r="F19" s="25">
         <v>91.7</v>
       </c>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="33"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="40"/>
     </row>
     <row r="5" spans="1:6" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12">
         <v>84.7</v>
       </c>
       <c r="C6" s="12">
         <v>82.8</v>
       </c>
       <c r="D6" s="12">
         <v>100.3</v>
@@ -2783,128 +2794,128 @@
       </c>
       <c r="C19" s="12">
         <v>366.2</v>
       </c>
       <c r="D19" s="12">
         <v>101.5</v>
       </c>
       <c r="E19" s="12">
         <v>90.6</v>
       </c>
       <c r="F19" s="12">
         <v>98.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Q21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="22.7109375" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
     <col min="12" max="12" width="7" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="14" width="5.7109375" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="2.140625" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:17" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="33"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="40"/>
     </row>
     <row r="5" spans="1:17" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="8"/>
       <c r="J5" s="7"/>
       <c r="M5" s="8"/>
       <c r="N5" s="7"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="27">
         <v>88.4</v>
@@ -3259,122 +3270,122 @@
       <c r="D19" s="27">
         <v>103.5</v>
       </c>
       <c r="E19" s="27">
         <v>95.4</v>
       </c>
       <c r="F19" s="27">
         <v>161.1</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
       <c r="L21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="42"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="27">
         <v>89</v>
       </c>
       <c r="C6" s="27">
         <v>87.4</v>
       </c>
       <c r="D6" s="27">
         <v>100.2</v>
@@ -3635,122 +3646,122 @@
       </c>
       <c r="C19" s="27">
         <v>245.1</v>
       </c>
       <c r="D19" s="27">
         <v>99.5</v>
       </c>
       <c r="E19" s="27">
         <v>99.3</v>
       </c>
       <c r="F19" s="27">
         <v>146.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="42"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="12">
         <v>90.4</v>
       </c>
       <c r="C6" s="12">
         <v>89.1</v>
       </c>
       <c r="D6" s="12">
         <v>99.2</v>
@@ -4011,358 +4022,498 @@
       </c>
       <c r="C19" s="12">
         <v>208.3</v>
       </c>
       <c r="D19" s="12">
         <v>99.4</v>
       </c>
       <c r="E19" s="12">
         <v>105.1</v>
       </c>
       <c r="F19" s="12">
         <v>130.4</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:F19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="42"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="25"/>
-[...3 lines deleted...]
-      <c r="F6" s="25"/>
+      <c r="B6" s="29">
+        <v>90.2</v>
+      </c>
+      <c r="C6" s="29">
+        <v>88.8</v>
+      </c>
+      <c r="D6" s="29">
+        <v>98.9</v>
+      </c>
+      <c r="E6" s="29">
+        <v>102.2</v>
+      </c>
+      <c r="F6" s="29">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...3 lines deleted...]
-      <c r="F7" s="25"/>
+      <c r="B7" s="29">
+        <v>72.2</v>
+      </c>
+      <c r="C7" s="29">
+        <v>41.8</v>
+      </c>
+      <c r="D7" s="29">
+        <v>85.2</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="29">
+        <v>66.599999999999994</v>
+      </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="25"/>
-[...3 lines deleted...]
-      <c r="F8" s="25"/>
+      <c r="B8" s="29">
+        <v>108.8</v>
+      </c>
+      <c r="C8" s="29">
+        <v>42.9</v>
+      </c>
+      <c r="D8" s="29">
+        <v>100</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="29">
+        <v>155.30000000000001</v>
+      </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="25"/>
-[...3 lines deleted...]
-      <c r="F9" s="25"/>
+      <c r="B9" s="29">
+        <v>87.5</v>
+      </c>
+      <c r="C9" s="29">
+        <v>87.3</v>
+      </c>
+      <c r="D9" s="29">
+        <v>100.1</v>
+      </c>
+      <c r="E9" s="29">
+        <v>93.4</v>
+      </c>
+      <c r="F9" s="29">
+        <v>86.2</v>
+      </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="25"/>
-[...3 lines deleted...]
-      <c r="F10" s="25"/>
+      <c r="B10" s="29">
+        <v>168.2</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="29">
+        <v>100.2</v>
+      </c>
+      <c r="E10" s="29">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="F10" s="29">
+        <v>229.2</v>
+      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="25"/>
-[...3 lines deleted...]
-      <c r="F11" s="25"/>
+      <c r="B11" s="29">
+        <v>313</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="29">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="29">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="25"/>
-[...3 lines deleted...]
-      <c r="F12" s="25"/>
+      <c r="B12" s="29">
+        <v>96</v>
+      </c>
+      <c r="C12" s="29">
+        <v>104.9</v>
+      </c>
+      <c r="D12" s="29">
+        <v>67.5</v>
+      </c>
+      <c r="E12" s="29">
+        <v>96.8</v>
+      </c>
+      <c r="F12" s="29">
+        <v>184.6</v>
+      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="25"/>
-[...3 lines deleted...]
-      <c r="F13" s="25"/>
+      <c r="B13" s="29">
+        <v>561.70000000000005</v>
+      </c>
+      <c r="C13" s="29">
+        <v>74.5</v>
+      </c>
+      <c r="D13" s="29">
+        <v>703</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="29">
+        <v>85.5</v>
+      </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="25"/>
-[...3 lines deleted...]
-      <c r="F14" s="25"/>
+      <c r="B14" s="29">
+        <v>97.1</v>
+      </c>
+      <c r="C14" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="29">
+        <v>100</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" s="29">
+        <v>85.2</v>
+      </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="25"/>
-[...3 lines deleted...]
-      <c r="F15" s="25"/>
+      <c r="B15" s="29">
+        <v>99.1</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="29">
+        <v>104.8</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="29">
+        <v>94.8</v>
+      </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="25"/>
-[...3 lines deleted...]
-      <c r="F16" s="25"/>
+      <c r="B16" s="29">
+        <v>98.4</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="29">
+        <v>89.2</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="29">
+        <v>109.8</v>
+      </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="25"/>
-[...3 lines deleted...]
-      <c r="F17" s="25"/>
+      <c r="B17" s="29">
+        <v>121</v>
+      </c>
+      <c r="C17" s="29">
+        <v>422.3</v>
+      </c>
+      <c r="D17" s="29">
+        <v>112.3</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="29">
+        <v>116</v>
+      </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="25"/>
-[...3 lines deleted...]
-      <c r="F18" s="25"/>
+      <c r="B18" s="29">
+        <v>105.4</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D18" s="29">
+        <v>97.8</v>
+      </c>
+      <c r="E18" s="29">
+        <v>411.2</v>
+      </c>
+      <c r="F18" s="29">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="25"/>
-[...3 lines deleted...]
-      <c r="F19" s="25"/>
+      <c r="B19" s="29">
+        <v>103.2</v>
+      </c>
+      <c r="C19" s="29">
+        <v>179.3</v>
+      </c>
+      <c r="D19" s="29">
+        <v>100.4</v>
+      </c>
+      <c r="E19" s="29">
+        <v>108.6</v>
+      </c>
+      <c r="F19" s="29">
+        <v>119</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="6" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="17"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="42"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -4483,126 +4634,126 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" customWidth="1"/>
     <col min="5" max="5" width="23.42578125" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="39"/>
+      <c r="B3" s="41"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="42"/>
-[...1 lines deleted...]
-      <c r="F4" s="42"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
     </row>
     <row r="5" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="41"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="43"/>
       <c r="C5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
@@ -4723,58 +4874,58 @@
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
     </row>
     <row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="43" t="s">
+      <c r="A21" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="43"/>
-[...3 lines deleted...]
-      <c r="F21" s="43"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>