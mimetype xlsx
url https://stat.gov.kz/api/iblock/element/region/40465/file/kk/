--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,116 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="74">
   <si>
     <t/>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
   </si>
   <si>
-    <t>* - жедел деректер</t>
-[...1 lines deleted...]
-  <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
-  </si>
-[...1 lines deleted...]
-    <t>"..." 2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
   </si>
   <si>
     <t xml:space="preserve">Бөкей ордасы </t>
   </si>
   <si>
     <t xml:space="preserve">Бөрлі </t>
   </si>
   <si>
     <t xml:space="preserve">Жаңақала </t>
   </si>
   <si>
     <t xml:space="preserve">Жәнібек </t>
   </si>
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
     <t xml:space="preserve">Казталов </t>
   </si>
   <si>
     <t xml:space="preserve">Қаратөбе </t>
   </si>
@@ -118,380 +116,611 @@
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қ.ә.</t>
   </si>
   <si>
     <t>36001 Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">360011 Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">360012 Ішуге жарамсыз су, 
 мың текше метр         </t>
   </si>
   <si>
-    <t>"-" - өндіріс жоқ</t>
-[...4 lines deleted...]
-  <si>
     <t>2026 жылғы Батыс Қазақстан облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Өндіріс статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Гумарова Алия Шарифуллиевна</t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...10 lines deleted...]
-      <sz val="7"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...88 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -736,2903 +965,3561 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BGS45"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="60" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="60" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="39"/>
+    <col min="257" max="257" width="42.28515625" style="39" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="39" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="39"/>
+    <col min="513" max="513" width="42.28515625" style="39" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="39" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="39"/>
+    <col min="769" max="769" width="42.28515625" style="39" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="39" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="39"/>
+    <col min="1025" max="1025" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="39"/>
+    <col min="1281" max="1281" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="39"/>
+    <col min="1537" max="1537" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="39"/>
+    <col min="1793" max="1793" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="39"/>
+    <col min="2049" max="2049" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="39"/>
+    <col min="2305" max="2305" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="39"/>
+    <col min="2561" max="2561" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="39"/>
+    <col min="2817" max="2817" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="39"/>
+    <col min="3073" max="3073" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="39"/>
+    <col min="3329" max="3329" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="39"/>
+    <col min="3585" max="3585" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="39"/>
+    <col min="3841" max="3841" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="39"/>
+    <col min="4097" max="4097" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="39"/>
+    <col min="4353" max="4353" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="39"/>
+    <col min="4609" max="4609" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="39"/>
+    <col min="4865" max="4865" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="39"/>
+    <col min="5121" max="5121" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="39"/>
+    <col min="5377" max="5377" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="39"/>
+    <col min="5633" max="5633" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="39"/>
+    <col min="5889" max="5889" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="39"/>
+    <col min="6145" max="6145" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="39"/>
+    <col min="6401" max="6401" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="39"/>
+    <col min="6657" max="6657" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="39"/>
+    <col min="6913" max="6913" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="39"/>
+    <col min="7169" max="7169" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="39"/>
+    <col min="7425" max="7425" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="39"/>
+    <col min="7681" max="7681" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="39"/>
+    <col min="7937" max="7937" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="39"/>
+    <col min="8193" max="8193" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="39"/>
+    <col min="8449" max="8449" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="39"/>
+    <col min="8705" max="8705" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="39"/>
+    <col min="8961" max="8961" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="39"/>
+    <col min="9217" max="9217" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="39"/>
+    <col min="9473" max="9473" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="39"/>
+    <col min="9729" max="9729" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="39"/>
+    <col min="9985" max="9985" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="39"/>
+    <col min="10241" max="10241" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="39"/>
+    <col min="10497" max="10497" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="39"/>
+    <col min="10753" max="10753" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="39"/>
+    <col min="11009" max="11009" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="39"/>
+    <col min="11265" max="11265" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="39"/>
+    <col min="11521" max="11521" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="39"/>
+    <col min="11777" max="11777" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="39"/>
+    <col min="12033" max="12033" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="39"/>
+    <col min="12289" max="12289" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="39"/>
+    <col min="12545" max="12545" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="39"/>
+    <col min="12801" max="12801" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="39"/>
+    <col min="13057" max="13057" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="39"/>
+    <col min="13313" max="13313" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="39"/>
+    <col min="13569" max="13569" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="39"/>
+    <col min="13825" max="13825" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="39"/>
+    <col min="14081" max="14081" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="39"/>
+    <col min="14337" max="14337" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="39"/>
+    <col min="14593" max="14593" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="39"/>
+    <col min="14849" max="14849" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="39"/>
+    <col min="15105" max="15105" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="39"/>
+    <col min="15361" max="15361" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="39"/>
+    <col min="15617" max="15617" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="39"/>
+    <col min="15873" max="15873" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="39"/>
+    <col min="16129" max="16129" width="42.28515625" style="39" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="39" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="41">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="42" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="43"/>
+      <c r="M11" s="47"/>
+    </row>
+    <row r="12" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="47"/>
+    </row>
+    <row r="13" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" s="47"/>
+    </row>
+    <row r="14" spans="1:13" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="47"/>
+    </row>
+    <row r="15" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="47"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="53"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="54"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="53"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="54"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="M20" s="53"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="54"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="58"/>
+      <c r="B22" s="59"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B23" s="61"/>
+      <c r="M23" s="54"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="53"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="54"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="53"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="62" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="62" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="62"/>
+    <col min="257" max="257" width="4.42578125" style="62" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="62" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="62"/>
+    <col min="513" max="513" width="4.42578125" style="62" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="62" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="62"/>
+    <col min="769" max="769" width="4.42578125" style="62" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="62" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="62"/>
+    <col min="1025" max="1025" width="4.42578125" style="62" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="62" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="62"/>
+    <col min="1281" max="1281" width="4.42578125" style="62" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="62" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="62"/>
+    <col min="1537" max="1537" width="4.42578125" style="62" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="62" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="62"/>
+    <col min="1793" max="1793" width="4.42578125" style="62" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="62" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="62"/>
+    <col min="2049" max="2049" width="4.42578125" style="62" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="62" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="62"/>
+    <col min="2305" max="2305" width="4.42578125" style="62" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="62" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="62"/>
+    <col min="2561" max="2561" width="4.42578125" style="62" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="62" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="62"/>
+    <col min="2817" max="2817" width="4.42578125" style="62" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="62" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="62"/>
+    <col min="3073" max="3073" width="4.42578125" style="62" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="62" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="62"/>
+    <col min="3329" max="3329" width="4.42578125" style="62" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="62" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="62"/>
+    <col min="3585" max="3585" width="4.42578125" style="62" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="62" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="62"/>
+    <col min="3841" max="3841" width="4.42578125" style="62" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="62" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="62"/>
+    <col min="4097" max="4097" width="4.42578125" style="62" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="62" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="62"/>
+    <col min="4353" max="4353" width="4.42578125" style="62" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="62" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="62"/>
+    <col min="4609" max="4609" width="4.42578125" style="62" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="62" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="62"/>
+    <col min="4865" max="4865" width="4.42578125" style="62" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="62" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="62"/>
+    <col min="5121" max="5121" width="4.42578125" style="62" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="62" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="62"/>
+    <col min="5377" max="5377" width="4.42578125" style="62" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="62" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="62"/>
+    <col min="5633" max="5633" width="4.42578125" style="62" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="62" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="62"/>
+    <col min="5889" max="5889" width="4.42578125" style="62" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="62" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="62"/>
+    <col min="6145" max="6145" width="4.42578125" style="62" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="62" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="62"/>
+    <col min="6401" max="6401" width="4.42578125" style="62" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="62" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="62"/>
+    <col min="6657" max="6657" width="4.42578125" style="62" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="62" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="62"/>
+    <col min="6913" max="6913" width="4.42578125" style="62" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="62" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="62"/>
+    <col min="7169" max="7169" width="4.42578125" style="62" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="62" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="62"/>
+    <col min="7425" max="7425" width="4.42578125" style="62" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="62" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="62"/>
+    <col min="7681" max="7681" width="4.42578125" style="62" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="62" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="62"/>
+    <col min="7937" max="7937" width="4.42578125" style="62" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="62" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="62"/>
+    <col min="8193" max="8193" width="4.42578125" style="62" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="62" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="62"/>
+    <col min="8449" max="8449" width="4.42578125" style="62" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="62" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="62"/>
+    <col min="8705" max="8705" width="4.42578125" style="62" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="62" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="62"/>
+    <col min="8961" max="8961" width="4.42578125" style="62" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="62" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="62"/>
+    <col min="9217" max="9217" width="4.42578125" style="62" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="62" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="62"/>
+    <col min="9473" max="9473" width="4.42578125" style="62" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="62" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="62"/>
+    <col min="9729" max="9729" width="4.42578125" style="62" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="62" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="62"/>
+    <col min="9985" max="9985" width="4.42578125" style="62" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="62" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="62"/>
+    <col min="10241" max="10241" width="4.42578125" style="62" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="62" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="62"/>
+    <col min="10497" max="10497" width="4.42578125" style="62" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="62" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="62"/>
+    <col min="10753" max="10753" width="4.42578125" style="62" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="62" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="62"/>
+    <col min="11009" max="11009" width="4.42578125" style="62" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="62" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="62"/>
+    <col min="11265" max="11265" width="4.42578125" style="62" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="62" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="62"/>
+    <col min="11521" max="11521" width="4.42578125" style="62" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="62" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="62"/>
+    <col min="11777" max="11777" width="4.42578125" style="62" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="62" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="62"/>
+    <col min="12033" max="12033" width="4.42578125" style="62" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="62" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="62"/>
+    <col min="12289" max="12289" width="4.42578125" style="62" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="62" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="62"/>
+    <col min="12545" max="12545" width="4.42578125" style="62" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="62" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="62"/>
+    <col min="12801" max="12801" width="4.42578125" style="62" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="62" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="62"/>
+    <col min="13057" max="13057" width="4.42578125" style="62" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="62" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="62"/>
+    <col min="13313" max="13313" width="4.42578125" style="62" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="62" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="62"/>
+    <col min="13569" max="13569" width="4.42578125" style="62" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="62" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="62"/>
+    <col min="13825" max="13825" width="4.42578125" style="62" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="62" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="62"/>
+    <col min="14081" max="14081" width="4.42578125" style="62" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="62" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="62"/>
+    <col min="14337" max="14337" width="4.42578125" style="62" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="62" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="62"/>
+    <col min="14593" max="14593" width="4.42578125" style="62" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="62" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="62"/>
+    <col min="14849" max="14849" width="4.42578125" style="62" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="62" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="62"/>
+    <col min="15105" max="15105" width="4.42578125" style="62" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="62" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="62"/>
+    <col min="15361" max="15361" width="4.42578125" style="62" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="62" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="62"/>
+    <col min="15617" max="15617" width="4.42578125" style="62" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="62" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="62"/>
+    <col min="15873" max="15873" width="4.42578125" style="62" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="62" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="62"/>
+    <col min="16129" max="16129" width="4.42578125" style="62" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="62" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="63"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="64" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="64" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="62" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="64" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="64"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="64"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:BGS42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="6">
+        <v>3246</v>
+      </c>
+      <c r="C6" s="6">
+        <v>7000</v>
+      </c>
+      <c r="D6" s="6">
+        <v>11117.4</v>
+      </c>
+      <c r="E6" s="14">
+        <v>14197.7</v>
+      </c>
+      <c r="F6" s="15">
+        <v>16972.5</v>
+      </c>
+      <c r="G6" s="14">
+        <v>19504.599999999999</v>
+      </c>
+      <c r="H6" s="6">
+        <v>22400.3</v>
+      </c>
+      <c r="I6" s="34">
+        <v>25370</v>
+      </c>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="6"/>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="6">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C7" s="6">
         <v>34</v>
       </c>
-      <c r="B2" s="43"/>
-[...29 lines deleted...]
-      <c r="B4" s="15" t="s">
+      <c r="D7" s="6">
+        <v>51.9</v>
+      </c>
+      <c r="E7" s="6">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F7" s="17">
+        <v>97.2</v>
+      </c>
+      <c r="G7" s="14">
+        <v>119.7</v>
+      </c>
+      <c r="H7" s="6">
+        <v>145.4</v>
+      </c>
+      <c r="I7" s="34">
+        <v>172.3</v>
+      </c>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="6"/>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="6">
+        <v>55.4</v>
+      </c>
+      <c r="C8" s="6">
+        <v>86.6</v>
+      </c>
+      <c r="D8" s="6">
+        <v>116.9</v>
+      </c>
+      <c r="E8" s="6">
+        <v>147.1</v>
+      </c>
+      <c r="F8" s="6">
+        <v>184.1</v>
+      </c>
+      <c r="G8" s="14">
+        <v>225</v>
+      </c>
+      <c r="H8" s="6">
+        <v>269</v>
+      </c>
+      <c r="I8" s="34">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="6"/>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="6">
+        <v>186.3</v>
+      </c>
+      <c r="C9" s="6">
+        <v>378.6</v>
+      </c>
+      <c r="D9" s="14">
+        <v>568.6</v>
+      </c>
+      <c r="E9" s="6">
+        <v>798.4</v>
+      </c>
+      <c r="F9" s="32">
+        <v>1018.8</v>
+      </c>
+      <c r="G9" s="14">
+        <v>1262.5999999999999</v>
+      </c>
+      <c r="H9" s="6">
+        <v>1475.9</v>
+      </c>
+      <c r="I9" s="34">
+        <v>1720.6</v>
+      </c>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="6"/>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="6">
+        <v>81.5</v>
+      </c>
+      <c r="C10" s="6">
+        <v>112.4</v>
+      </c>
+      <c r="D10" s="14">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="E10" s="6">
+        <v>176.7</v>
+      </c>
+      <c r="F10" s="32">
+        <v>209.8</v>
+      </c>
+      <c r="G10" s="14">
+        <v>248.3</v>
+      </c>
+      <c r="H10" s="6">
+        <v>288.7</v>
+      </c>
+      <c r="I10" s="34">
+        <v>332.5</v>
+      </c>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="31"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="6">
+        <v>12.7</v>
+      </c>
+      <c r="C11" s="6">
+        <v>27.3</v>
+      </c>
+      <c r="D11" s="14">
+        <v>42</v>
+      </c>
+      <c r="E11" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="F11" s="32">
+        <v>70</v>
+      </c>
+      <c r="G11" s="14">
+        <v>83.3</v>
+      </c>
+      <c r="H11" s="6">
+        <v>95</v>
+      </c>
+      <c r="I11" s="34">
+        <v>104.7</v>
+      </c>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="6"/>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="6">
+        <v>153.5</v>
+      </c>
+      <c r="C12" s="6">
+        <v>243.3</v>
+      </c>
+      <c r="D12" s="14">
+        <v>324.39999999999998</v>
+      </c>
+      <c r="E12" s="6">
+        <v>426.2</v>
+      </c>
+      <c r="F12" s="32">
+        <v>533.20000000000005</v>
+      </c>
+      <c r="G12" s="14">
+        <v>648.70000000000005</v>
+      </c>
+      <c r="H12" s="6">
+        <v>785.3</v>
+      </c>
+      <c r="I12" s="34">
+        <v>916.4</v>
+      </c>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="6"/>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="6">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="C13" s="6">
+        <v>35.1</v>
+      </c>
+      <c r="D13" s="14">
+        <v>50.8</v>
+      </c>
+      <c r="E13" s="6">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F13" s="32">
+        <v>82.1</v>
+      </c>
+      <c r="G13" s="14">
+        <v>97.8</v>
+      </c>
+      <c r="H13" s="6">
+        <v>113.4</v>
+      </c>
+      <c r="I13" s="34">
+        <v>128.1</v>
+      </c>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="6"/>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="C14" s="6">
+        <v>23.6</v>
+      </c>
+      <c r="D14" s="14">
+        <v>33.9</v>
+      </c>
+      <c r="E14" s="6">
+        <v>44.1</v>
+      </c>
+      <c r="F14" s="32">
+        <v>53.6</v>
+      </c>
+      <c r="G14" s="14">
+        <v>63.1</v>
+      </c>
+      <c r="H14" s="6">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="I14" s="34">
+        <v>86.9</v>
+      </c>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="6"/>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="6">
+        <v>19.8</v>
+      </c>
+      <c r="C15" s="6">
+        <v>42.4</v>
+      </c>
+      <c r="D15" s="14">
+        <v>65</v>
+      </c>
+      <c r="E15" s="6">
+        <v>87.6</v>
+      </c>
+      <c r="F15" s="32">
+        <v>109.2</v>
+      </c>
+      <c r="G15" s="14">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="H15" s="6">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="I15" s="34">
+        <v>169.8</v>
+      </c>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="6"/>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="6">
+        <v>27.1</v>
+      </c>
+      <c r="C16" s="6">
+        <v>59.5</v>
+      </c>
+      <c r="D16" s="14">
+        <v>91.9</v>
+      </c>
+      <c r="E16" s="6">
+        <v>124.2</v>
+      </c>
+      <c r="F16" s="32">
+        <v>155.6</v>
+      </c>
+      <c r="G16" s="14">
+        <v>187</v>
+      </c>
+      <c r="H16" s="6">
+        <v>218.4</v>
+      </c>
+      <c r="I16" s="34">
+        <v>252.5</v>
+      </c>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="6"/>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="6">
+        <v>35</v>
+      </c>
+      <c r="C17" s="6">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D17" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="E17" s="6">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="F17" s="32">
+        <v>187.7</v>
+      </c>
+      <c r="G17" s="14">
+        <v>228.2</v>
+      </c>
+      <c r="H17" s="6">
+        <v>263.89999999999998</v>
+      </c>
+      <c r="I17" s="34">
+        <v>299.60000000000002</v>
+      </c>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="6">
+        <v>29.1</v>
+      </c>
+      <c r="C18" s="6">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="D18" s="22">
+        <v>101.7</v>
+      </c>
+      <c r="E18" s="6">
+        <v>137.9</v>
+      </c>
+      <c r="F18" s="32">
+        <v>167.1</v>
+      </c>
+      <c r="G18" s="14">
+        <v>196.3</v>
+      </c>
+      <c r="H18" s="6">
+        <v>225.4</v>
+      </c>
+      <c r="I18" s="34">
+        <v>267.7</v>
+      </c>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="6"/>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="6">
+        <v>2595.9</v>
+      </c>
+      <c r="C19" s="6">
+        <v>5821.9</v>
+      </c>
+      <c r="D19" s="14">
+        <v>9419.6</v>
+      </c>
+      <c r="E19" s="6">
+        <v>11909.3</v>
+      </c>
+      <c r="F19" s="15">
+        <v>14104.1</v>
+      </c>
+      <c r="G19" s="14">
+        <v>16013.7</v>
+      </c>
+      <c r="H19" s="6">
+        <v>18294.8</v>
+      </c>
+      <c r="I19" s="34">
+        <v>20602.400000000001</v>
+      </c>
+      <c r="J19" s="6"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="12"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="12"/>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="21"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="6">
+        <v>1762.4</v>
+      </c>
+      <c r="C22" s="6">
+        <v>3436.6</v>
+      </c>
+      <c r="D22" s="6">
+        <v>5049.3999999999996</v>
+      </c>
+      <c r="E22" s="14">
+        <v>6710</v>
+      </c>
+      <c r="F22" s="14">
+        <v>8426.9</v>
+      </c>
+      <c r="G22" s="23">
+        <v>10137.700000000001</v>
+      </c>
+      <c r="H22" s="6">
+        <v>11986.4</v>
+      </c>
+      <c r="I22" s="34">
+        <v>13890.4</v>
+      </c>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="6"/>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="6">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="C23" s="6">
+        <v>34</v>
+      </c>
+      <c r="D23" s="6">
+        <v>51.9</v>
+      </c>
+      <c r="E23" s="6">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F23" s="14">
+        <v>97.2</v>
+      </c>
+      <c r="G23" s="23">
+        <v>119.7</v>
+      </c>
+      <c r="H23" s="6">
+        <v>145.4</v>
+      </c>
+      <c r="I23" s="34">
+        <v>172.3</v>
+      </c>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="6">
+        <v>55.4</v>
+      </c>
+      <c r="C24" s="6">
+        <v>86.6</v>
+      </c>
+      <c r="D24" s="6">
+        <v>116.9</v>
+      </c>
+      <c r="E24" s="6">
+        <v>147.1</v>
+      </c>
+      <c r="F24" s="14">
+        <v>184.1</v>
+      </c>
+      <c r="G24" s="23">
+        <v>225</v>
+      </c>
+      <c r="H24" s="6">
+        <v>269</v>
+      </c>
+      <c r="I24" s="34">
+        <v>316.60000000000002</v>
+      </c>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="6"/>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="6">
+        <v>185.3</v>
+      </c>
+      <c r="C25" s="6">
+        <v>376.6</v>
+      </c>
+      <c r="D25" s="14">
+        <v>565.6</v>
+      </c>
+      <c r="E25" s="6">
+        <v>794.4</v>
+      </c>
+      <c r="F25" s="32">
+        <v>1013.8</v>
+      </c>
+      <c r="G25" s="23">
+        <v>1256.5999999999999</v>
+      </c>
+      <c r="H25" s="6">
+        <v>1468.9</v>
+      </c>
+      <c r="I25" s="34">
+        <v>1712.6</v>
+      </c>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="6">
+        <v>81.5</v>
+      </c>
+      <c r="C26" s="6">
+        <v>112.4</v>
+      </c>
+      <c r="D26" s="14">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="E26" s="6">
+        <v>176.7</v>
+      </c>
+      <c r="F26" s="32">
+        <v>209.8</v>
+      </c>
+      <c r="G26" s="23">
+        <v>248.3</v>
+      </c>
+      <c r="H26" s="6">
+        <v>288.7</v>
+      </c>
+      <c r="I26" s="34">
+        <v>332.5</v>
+      </c>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="6"/>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="6">
+        <v>11</v>
+      </c>
+      <c r="C27" s="6">
+        <v>24</v>
+      </c>
+      <c r="D27" s="14">
+        <v>37</v>
+      </c>
+      <c r="E27" s="6">
+        <v>50</v>
+      </c>
+      <c r="F27" s="32">
+        <v>61.7</v>
+      </c>
+      <c r="G27" s="23">
+        <v>73.3</v>
+      </c>
+      <c r="H27" s="6">
+        <v>85</v>
+      </c>
+      <c r="I27" s="34">
+        <v>94.7</v>
+      </c>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="6"/>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="6">
+        <v>153.5</v>
+      </c>
+      <c r="C28" s="6">
+        <v>243.3</v>
+      </c>
+      <c r="D28" s="14">
+        <v>324.39999999999998</v>
+      </c>
+      <c r="E28" s="6">
+        <v>426.2</v>
+      </c>
+      <c r="F28" s="32">
+        <v>533.20000000000005</v>
+      </c>
+      <c r="G28" s="23">
+        <v>648.70000000000005</v>
+      </c>
+      <c r="H28" s="6">
+        <v>785.3</v>
+      </c>
+      <c r="I28" s="34">
+        <v>916.4</v>
+      </c>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="6"/>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="6">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="C29" s="6">
+        <v>35.1</v>
+      </c>
+      <c r="D29" s="14">
+        <v>50.8</v>
+      </c>
+      <c r="E29" s="6">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F29" s="32">
+        <v>82.1</v>
+      </c>
+      <c r="G29" s="23">
+        <v>97.8</v>
+      </c>
+      <c r="H29" s="6">
+        <v>113.4</v>
+      </c>
+      <c r="I29" s="34">
+        <v>128.1</v>
+      </c>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="6"/>
+    </row>
+    <row r="30" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="6">
+        <v>13.3</v>
+      </c>
+      <c r="C30" s="6">
+        <v>23.6</v>
+      </c>
+      <c r="D30" s="14">
+        <v>33.9</v>
+      </c>
+      <c r="E30" s="6">
+        <v>44.1</v>
+      </c>
+      <c r="F30" s="32">
+        <v>53.6</v>
+      </c>
+      <c r="G30" s="23">
+        <v>63.1</v>
+      </c>
+      <c r="H30" s="6">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="I30" s="34">
+        <v>86.9</v>
+      </c>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="6"/>
+    </row>
+    <row r="31" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="6">
+        <v>19.8</v>
+      </c>
+      <c r="C31" s="6">
+        <v>42.4</v>
+      </c>
+      <c r="D31" s="14">
+        <v>65</v>
+      </c>
+      <c r="E31" s="6">
+        <v>87.6</v>
+      </c>
+      <c r="F31" s="32">
+        <v>109.2</v>
+      </c>
+      <c r="G31" s="23">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="H31" s="6">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="I31" s="34">
+        <v>169.8</v>
+      </c>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="6"/>
+    </row>
+    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="6">
+        <v>27.1</v>
+      </c>
+      <c r="C32" s="6">
+        <v>59.5</v>
+      </c>
+      <c r="D32" s="14">
+        <v>91.9</v>
+      </c>
+      <c r="E32" s="6">
+        <v>124.2</v>
+      </c>
+      <c r="F32" s="32">
+        <v>155.6</v>
+      </c>
+      <c r="G32" s="23">
+        <v>187</v>
+      </c>
+      <c r="H32" s="6">
+        <v>218.4</v>
+      </c>
+      <c r="I32" s="34">
+        <v>252.5</v>
+      </c>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="6"/>
+    </row>
+    <row r="33" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="6">
+        <v>35</v>
+      </c>
+      <c r="C33" s="6">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D33" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="E33" s="6">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="F33" s="32">
+        <v>187.7</v>
+      </c>
+      <c r="G33" s="23">
+        <v>228.2</v>
+      </c>
+      <c r="H33" s="6">
+        <v>263.89999999999998</v>
+      </c>
+      <c r="I33" s="34">
+        <v>299.60000000000002</v>
+      </c>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="6"/>
+    </row>
+    <row r="34" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="6">
+        <v>29.1</v>
+      </c>
+      <c r="C34" s="6">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="D34" s="22">
+        <v>101.7</v>
+      </c>
+      <c r="E34" s="6">
+        <v>137.9</v>
+      </c>
+      <c r="F34" s="32">
+        <v>167.1</v>
+      </c>
+      <c r="G34" s="23">
+        <v>196.3</v>
+      </c>
+      <c r="H34" s="6">
+        <v>225.4</v>
+      </c>
+      <c r="I34" s="34">
+        <v>264.5</v>
+      </c>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="6"/>
+    </row>
+    <row r="35" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="6">
+        <v>1114.9000000000001</v>
+      </c>
+      <c r="C35" s="6">
+        <v>2263.9</v>
+      </c>
+      <c r="D35" s="14">
+        <v>3359.6</v>
+      </c>
+      <c r="E35" s="6">
+        <v>4432.3</v>
+      </c>
+      <c r="F35" s="14">
+        <v>5571.8</v>
+      </c>
+      <c r="G35" s="23">
+        <v>6662.8</v>
+      </c>
+      <c r="H35" s="6">
+        <v>7897.9</v>
+      </c>
+      <c r="I35" s="34">
+        <v>9144</v>
+      </c>
+      <c r="J35" s="6"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="6"/>
+    </row>
+    <row r="36" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="19"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="12"/>
+    </row>
+    <row r="37" spans="1:1553" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="24"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="12"/>
+    </row>
+    <row r="38" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="6">
+        <v>1483.7</v>
+      </c>
+      <c r="C38" s="14">
+        <v>3563.3</v>
+      </c>
+      <c r="D38" s="14">
+        <v>6068</v>
+      </c>
+      <c r="E38" s="14">
+        <v>7487.7</v>
+      </c>
+      <c r="F38" s="14">
+        <v>8545.6</v>
+      </c>
+      <c r="G38" s="14">
+        <v>9366.9</v>
+      </c>
+      <c r="H38" s="14">
+        <v>10413.9</v>
+      </c>
+      <c r="I38" s="36">
+        <v>11479.6</v>
+      </c>
+      <c r="J38" s="23"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="6"/>
+    </row>
+    <row r="39" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="6">
+        <v>1</v>
+      </c>
+      <c r="C39" s="25">
+        <v>2</v>
+      </c>
+      <c r="D39" s="25">
         <v>3</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="E39" s="25">
         <v>4</v>
       </c>
-      <c r="D4" s="16" t="s">
+      <c r="F39" s="14">
         <v>5</v>
       </c>
-      <c r="E4" s="16" t="s">
+      <c r="G39" s="14">
         <v>6</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="H39" s="14">
         <v>7</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="I39" s="36">
         <v>8</v>
       </c>
-      <c r="H4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="16" t="s">
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="6"/>
+    </row>
+    <row r="40" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="24">
+        <v>1.7</v>
+      </c>
+      <c r="C40" s="24">
+        <v>3.3</v>
+      </c>
+      <c r="D40" s="29">
+        <v>5</v>
+      </c>
+      <c r="E40" s="24">
+        <v>6.7</v>
+      </c>
+      <c r="F40" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G40" s="29">
         <v>10</v>
       </c>
-      <c r="J4" s="16" t="s">
-[...364 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="H40" s="14">
+        <v>10</v>
+      </c>
+      <c r="I40" s="36">
+        <v>10</v>
+      </c>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="6"/>
+    </row>
+    <row r="41" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="10">
-[...27 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="B41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="I41" s="36">
+        <v>3.2</v>
+      </c>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="6"/>
+    </row>
+    <row r="42" spans="1:1553" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="10">
-[...682 lines deleted...]
-      <c r="B41" s="33">
+      <c r="B42" s="27">
         <v>1481</v>
       </c>
-      <c r="C41" s="34">
+      <c r="C42" s="28">
         <v>3558</v>
       </c>
-      <c r="D41" s="34">
+      <c r="D42" s="28">
         <v>6060</v>
       </c>
-      <c r="E41" s="34">
+      <c r="E42" s="28">
         <v>7477</v>
       </c>
-      <c r="F41" s="34">
+      <c r="F42" s="28">
         <v>8532.2999999999993</v>
       </c>
-      <c r="G41" s="34">
+      <c r="G42" s="28">
         <v>9350.9</v>
       </c>
-      <c r="H41" s="34">
+      <c r="H42" s="28">
         <v>10396.9</v>
       </c>
-      <c r="I41" s="34"/>
-[...1566 lines deleted...]
-      <c r="S42" s="5"/>
+      <c r="I42" s="37">
+        <v>11458.4</v>
+      </c>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
+      <c r="L42" s="27"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="4"/>
       <c r="T42" s="4"/>
-      <c r="U42" s="5"/>
+      <c r="U42" s="4"/>
       <c r="V42" s="4"/>
-      <c r="W42" s="5"/>
-[...68 lines deleted...]
-      <c r="M45" s="11"/>
+      <c r="W42" s="4"/>
+      <c r="X42" s="4"/>
+      <c r="Y42" s="4"/>
+      <c r="Z42" s="4"/>
+      <c r="AA42" s="4"/>
+      <c r="AB42" s="4"/>
+      <c r="AC42" s="4"/>
+      <c r="AD42" s="4"/>
+      <c r="AE42" s="4"/>
+      <c r="AF42" s="4"/>
+      <c r="AG42" s="4"/>
+      <c r="AH42" s="4"/>
+      <c r="AI42" s="4"/>
+      <c r="AJ42" s="4"/>
+      <c r="AK42" s="4"/>
+      <c r="AL42" s="4"/>
+      <c r="AM42" s="4"/>
+      <c r="AN42" s="4"/>
+      <c r="AO42" s="4"/>
+      <c r="AP42" s="4"/>
+      <c r="AQ42" s="4"/>
+      <c r="AR42" s="4"/>
+      <c r="AS42" s="4"/>
+      <c r="AT42" s="4"/>
+      <c r="AU42" s="4"/>
+      <c r="AV42" s="4"/>
+      <c r="AW42" s="4"/>
+      <c r="AX42" s="4"/>
+      <c r="AY42" s="4"/>
+      <c r="AZ42" s="4"/>
+      <c r="BA42" s="4"/>
+      <c r="BB42" s="4"/>
+      <c r="BC42" s="4"/>
+      <c r="BD42" s="4"/>
+      <c r="BE42" s="4"/>
+      <c r="BF42" s="4"/>
+      <c r="BG42" s="4"/>
+      <c r="BH42" s="4"/>
+      <c r="BI42" s="4"/>
+      <c r="BJ42" s="4"/>
+      <c r="BK42" s="4"/>
+      <c r="BL42" s="4"/>
+      <c r="BM42" s="4"/>
+      <c r="BN42" s="4"/>
+      <c r="BO42" s="4"/>
+      <c r="BP42" s="4"/>
+      <c r="BQ42" s="4"/>
+      <c r="BR42" s="4"/>
+      <c r="BS42" s="4"/>
+      <c r="BT42" s="4"/>
+      <c r="BU42" s="4"/>
+      <c r="BV42" s="4"/>
+      <c r="BW42" s="4"/>
+      <c r="BX42" s="4"/>
+      <c r="BY42" s="4"/>
+      <c r="BZ42" s="4"/>
+      <c r="CA42" s="4"/>
+      <c r="CB42" s="4"/>
+      <c r="CC42" s="4"/>
+      <c r="CD42" s="4"/>
+      <c r="CE42" s="4"/>
+      <c r="CF42" s="4"/>
+      <c r="CG42" s="4"/>
+      <c r="CH42" s="4"/>
+      <c r="CI42" s="4"/>
+      <c r="CJ42" s="4"/>
+      <c r="CK42" s="4"/>
+      <c r="CL42" s="4"/>
+      <c r="CM42" s="4"/>
+      <c r="CN42" s="4"/>
+      <c r="CO42" s="4"/>
+      <c r="CP42" s="4"/>
+      <c r="CQ42" s="4"/>
+      <c r="CR42" s="4"/>
+      <c r="CS42" s="4"/>
+      <c r="CT42" s="4"/>
+      <c r="CU42" s="4"/>
+      <c r="CV42" s="4"/>
+      <c r="CW42" s="4"/>
+      <c r="CX42" s="4"/>
+      <c r="CY42" s="4"/>
+      <c r="CZ42" s="4"/>
+      <c r="DA42" s="4"/>
+      <c r="DB42" s="4"/>
+      <c r="DC42" s="4"/>
+      <c r="DD42" s="4"/>
+      <c r="DE42" s="4"/>
+      <c r="DF42" s="4"/>
+      <c r="DG42" s="4"/>
+      <c r="DH42" s="4"/>
+      <c r="DI42" s="4"/>
+      <c r="DJ42" s="4"/>
+      <c r="DK42" s="4"/>
+      <c r="DL42" s="4"/>
+      <c r="DM42" s="4"/>
+      <c r="DN42" s="4"/>
+      <c r="DO42" s="4"/>
+      <c r="DP42" s="4"/>
+      <c r="DQ42" s="4"/>
+      <c r="DR42" s="4"/>
+      <c r="DS42" s="4"/>
+      <c r="DT42" s="4"/>
+      <c r="DU42" s="4"/>
+      <c r="DV42" s="4"/>
+      <c r="DW42" s="4"/>
+      <c r="DX42" s="4"/>
+      <c r="DY42" s="4"/>
+      <c r="DZ42" s="4"/>
+      <c r="EA42" s="4"/>
+      <c r="EB42" s="4"/>
+      <c r="EC42" s="4"/>
+      <c r="ED42" s="4"/>
+      <c r="EE42" s="4"/>
+      <c r="EF42" s="4"/>
+      <c r="EG42" s="4"/>
+      <c r="EH42" s="4"/>
+      <c r="EI42" s="4"/>
+      <c r="EJ42" s="4"/>
+      <c r="EK42" s="4"/>
+      <c r="EL42" s="4"/>
+      <c r="EM42" s="4"/>
+      <c r="EN42" s="4"/>
+      <c r="EO42" s="4"/>
+      <c r="EP42" s="4"/>
+      <c r="EQ42" s="4"/>
+      <c r="ER42" s="4"/>
+      <c r="ES42" s="4"/>
+      <c r="ET42" s="4"/>
+      <c r="EU42" s="4"/>
+      <c r="EV42" s="4"/>
+      <c r="EW42" s="4"/>
+      <c r="EX42" s="4"/>
+      <c r="EY42" s="4"/>
+      <c r="EZ42" s="4"/>
+      <c r="FA42" s="4"/>
+      <c r="FB42" s="4"/>
+      <c r="FC42" s="4"/>
+      <c r="FD42" s="4"/>
+      <c r="FE42" s="4"/>
+      <c r="FF42" s="4"/>
+      <c r="FG42" s="4"/>
+      <c r="FH42" s="4"/>
+      <c r="FI42" s="4"/>
+      <c r="FJ42" s="4"/>
+      <c r="FK42" s="4"/>
+      <c r="FL42" s="4"/>
+      <c r="FM42" s="4"/>
+      <c r="FN42" s="4"/>
+      <c r="FO42" s="4"/>
+      <c r="FP42" s="4"/>
+      <c r="FQ42" s="4"/>
+      <c r="FR42" s="4"/>
+      <c r="FS42" s="4"/>
+      <c r="FT42" s="4"/>
+      <c r="FU42" s="4"/>
+      <c r="FV42" s="4"/>
+      <c r="FW42" s="4"/>
+      <c r="FX42" s="4"/>
+      <c r="FY42" s="4"/>
+      <c r="FZ42" s="4"/>
+      <c r="GA42" s="4"/>
+      <c r="GB42" s="4"/>
+      <c r="GC42" s="4"/>
+      <c r="GD42" s="4"/>
+      <c r="GE42" s="4"/>
+      <c r="GF42" s="4"/>
+      <c r="GG42" s="4"/>
+      <c r="GH42" s="4"/>
+      <c r="GI42" s="4"/>
+      <c r="GJ42" s="4"/>
+      <c r="GK42" s="4"/>
+      <c r="GL42" s="4"/>
+      <c r="GM42" s="4"/>
+      <c r="GN42" s="4"/>
+      <c r="GO42" s="4"/>
+      <c r="GP42" s="4"/>
+      <c r="GQ42" s="4"/>
+      <c r="GR42" s="4"/>
+      <c r="GS42" s="4"/>
+      <c r="GT42" s="4"/>
+      <c r="GU42" s="4"/>
+      <c r="GV42" s="4"/>
+      <c r="GW42" s="4"/>
+      <c r="GX42" s="4"/>
+      <c r="GY42" s="4"/>
+      <c r="GZ42" s="4"/>
+      <c r="HA42" s="4"/>
+      <c r="HB42" s="4"/>
+      <c r="HC42" s="4"/>
+      <c r="HD42" s="4"/>
+      <c r="HE42" s="4"/>
+      <c r="HF42" s="4"/>
+      <c r="HG42" s="4"/>
+      <c r="HH42" s="4"/>
+      <c r="HI42" s="4"/>
+      <c r="HJ42" s="4"/>
+      <c r="HK42" s="4"/>
+      <c r="HL42" s="4"/>
+      <c r="HM42" s="4"/>
+      <c r="HN42" s="4"/>
+      <c r="HO42" s="4"/>
+      <c r="HP42" s="4"/>
+      <c r="HQ42" s="4"/>
+      <c r="HR42" s="4"/>
+      <c r="HS42" s="4"/>
+      <c r="HT42" s="4"/>
+      <c r="HU42" s="4"/>
+      <c r="HV42" s="4"/>
+      <c r="HW42" s="4"/>
+      <c r="HX42" s="4"/>
+      <c r="HY42" s="4"/>
+      <c r="HZ42" s="4"/>
+      <c r="IA42" s="4"/>
+      <c r="IB42" s="4"/>
+      <c r="IC42" s="4"/>
+      <c r="ID42" s="4"/>
+      <c r="IE42" s="4"/>
+      <c r="IF42" s="4"/>
+      <c r="IG42" s="4"/>
+      <c r="IH42" s="4"/>
+      <c r="II42" s="4"/>
+      <c r="IJ42" s="4"/>
+      <c r="IK42" s="4"/>
+      <c r="IL42" s="4"/>
+      <c r="IM42" s="4"/>
+      <c r="IN42" s="4"/>
+      <c r="IO42" s="4"/>
+      <c r="IP42" s="4"/>
+      <c r="IQ42" s="4"/>
+      <c r="IR42" s="4"/>
+      <c r="IS42" s="4"/>
+      <c r="IT42" s="4"/>
+      <c r="IU42" s="4"/>
+      <c r="IV42" s="4"/>
+      <c r="IW42" s="4"/>
+      <c r="IX42" s="4"/>
+      <c r="IY42" s="4"/>
+      <c r="IZ42" s="4"/>
+      <c r="JA42" s="4"/>
+      <c r="JB42" s="4"/>
+      <c r="JC42" s="4"/>
+      <c r="JD42" s="4"/>
+      <c r="JE42" s="4"/>
+      <c r="JF42" s="4"/>
+      <c r="JG42" s="4"/>
+      <c r="JH42" s="4"/>
+      <c r="JI42" s="4"/>
+      <c r="JJ42" s="4"/>
+      <c r="JK42" s="4"/>
+      <c r="JL42" s="4"/>
+      <c r="JM42" s="4"/>
+      <c r="JN42" s="4"/>
+      <c r="JO42" s="4"/>
+      <c r="JP42" s="4"/>
+      <c r="JQ42" s="4"/>
+      <c r="JR42" s="4"/>
+      <c r="JS42" s="4"/>
+      <c r="JT42" s="4"/>
+      <c r="JU42" s="4"/>
+      <c r="JV42" s="4"/>
+      <c r="JW42" s="4"/>
+      <c r="JX42" s="4"/>
+      <c r="JY42" s="4"/>
+      <c r="JZ42" s="4"/>
+      <c r="KA42" s="4"/>
+      <c r="KB42" s="4"/>
+      <c r="KC42" s="4"/>
+      <c r="KD42" s="4"/>
+      <c r="KE42" s="4"/>
+      <c r="KF42" s="4"/>
+      <c r="KG42" s="4"/>
+      <c r="KH42" s="4"/>
+      <c r="KI42" s="4"/>
+      <c r="KJ42" s="4"/>
+      <c r="KK42" s="4"/>
+      <c r="KL42" s="4"/>
+      <c r="KM42" s="4"/>
+      <c r="KN42" s="4"/>
+      <c r="KO42" s="4"/>
+      <c r="KP42" s="4"/>
+      <c r="KQ42" s="4"/>
+      <c r="KR42" s="4"/>
+      <c r="KS42" s="4"/>
+      <c r="KT42" s="4"/>
+      <c r="KU42" s="4"/>
+      <c r="KV42" s="4"/>
+      <c r="KW42" s="4"/>
+      <c r="KX42" s="4"/>
+      <c r="KY42" s="4"/>
+      <c r="KZ42" s="4"/>
+      <c r="LA42" s="4"/>
+      <c r="LB42" s="4"/>
+      <c r="LC42" s="4"/>
+      <c r="LD42" s="4"/>
+      <c r="LE42" s="4"/>
+      <c r="LF42" s="4"/>
+      <c r="LG42" s="4"/>
+      <c r="LH42" s="4"/>
+      <c r="LI42" s="4"/>
+      <c r="LJ42" s="4"/>
+      <c r="LK42" s="4"/>
+      <c r="LL42" s="4"/>
+      <c r="LM42" s="4"/>
+      <c r="LN42" s="4"/>
+      <c r="LO42" s="4"/>
+      <c r="LP42" s="4"/>
+      <c r="LQ42" s="4"/>
+      <c r="LR42" s="4"/>
+      <c r="LS42" s="4"/>
+      <c r="LT42" s="4"/>
+      <c r="LU42" s="4"/>
+      <c r="LV42" s="4"/>
+      <c r="LW42" s="4"/>
+      <c r="LX42" s="4"/>
+      <c r="LY42" s="4"/>
+      <c r="LZ42" s="4"/>
+      <c r="MA42" s="4"/>
+      <c r="MB42" s="4"/>
+      <c r="MC42" s="4"/>
+      <c r="MD42" s="4"/>
+      <c r="ME42" s="4"/>
+      <c r="MF42" s="4"/>
+      <c r="MG42" s="4"/>
+      <c r="MH42" s="4"/>
+      <c r="MI42" s="4"/>
+      <c r="MJ42" s="4"/>
+      <c r="MK42" s="4"/>
+      <c r="ML42" s="4"/>
+      <c r="MM42" s="4"/>
+      <c r="MN42" s="4"/>
+      <c r="MO42" s="4"/>
+      <c r="MP42" s="4"/>
+      <c r="MQ42" s="4"/>
+      <c r="MR42" s="4"/>
+      <c r="MS42" s="4"/>
+      <c r="MT42" s="4"/>
+      <c r="MU42" s="4"/>
+      <c r="MV42" s="4"/>
+      <c r="MW42" s="4"/>
+      <c r="MX42" s="4"/>
+      <c r="MY42" s="4"/>
+      <c r="MZ42" s="4"/>
+      <c r="NA42" s="4"/>
+      <c r="NB42" s="4"/>
+      <c r="NC42" s="4"/>
+      <c r="ND42" s="4"/>
+      <c r="NE42" s="4"/>
+      <c r="NF42" s="4"/>
+      <c r="NG42" s="4"/>
+      <c r="NH42" s="4"/>
+      <c r="NI42" s="4"/>
+      <c r="NJ42" s="4"/>
+      <c r="NK42" s="4"/>
+      <c r="NL42" s="4"/>
+      <c r="NM42" s="4"/>
+      <c r="NN42" s="4"/>
+      <c r="NO42" s="4"/>
+      <c r="NP42" s="4"/>
+      <c r="NQ42" s="4"/>
+      <c r="NR42" s="4"/>
+      <c r="NS42" s="4"/>
+      <c r="NT42" s="4"/>
+      <c r="NU42" s="4"/>
+      <c r="NV42" s="4"/>
+      <c r="NW42" s="4"/>
+      <c r="NX42" s="4"/>
+      <c r="NY42" s="4"/>
+      <c r="NZ42" s="4"/>
+      <c r="OA42" s="4"/>
+      <c r="OB42" s="4"/>
+      <c r="OC42" s="4"/>
+      <c r="OD42" s="4"/>
+      <c r="OE42" s="4"/>
+      <c r="OF42" s="4"/>
+      <c r="OG42" s="4"/>
+      <c r="OH42" s="4"/>
+      <c r="OI42" s="4"/>
+      <c r="OJ42" s="4"/>
+      <c r="OK42" s="4"/>
+      <c r="OL42" s="4"/>
+      <c r="OM42" s="4"/>
+      <c r="ON42" s="4"/>
+      <c r="OO42" s="4"/>
+      <c r="OP42" s="4"/>
+      <c r="OQ42" s="4"/>
+      <c r="OR42" s="4"/>
+      <c r="OS42" s="4"/>
+      <c r="OT42" s="4"/>
+      <c r="OU42" s="4"/>
+      <c r="OV42" s="4"/>
+      <c r="OW42" s="4"/>
+      <c r="OX42" s="4"/>
+      <c r="OY42" s="4"/>
+      <c r="OZ42" s="4"/>
+      <c r="PA42" s="4"/>
+      <c r="PB42" s="4"/>
+      <c r="PC42" s="4"/>
+      <c r="PD42" s="4"/>
+      <c r="PE42" s="4"/>
+      <c r="PF42" s="4"/>
+      <c r="PG42" s="4"/>
+      <c r="PH42" s="4"/>
+      <c r="PI42" s="4"/>
+      <c r="PJ42" s="4"/>
+      <c r="PK42" s="4"/>
+      <c r="PL42" s="4"/>
+      <c r="PM42" s="4"/>
+      <c r="PN42" s="4"/>
+      <c r="PO42" s="4"/>
+      <c r="PP42" s="4"/>
+      <c r="PQ42" s="4"/>
+      <c r="PR42" s="4"/>
+      <c r="PS42" s="4"/>
+      <c r="PT42" s="4"/>
+      <c r="PU42" s="4"/>
+      <c r="PV42" s="4"/>
+      <c r="PW42" s="4"/>
+      <c r="PX42" s="4"/>
+      <c r="PY42" s="4"/>
+      <c r="PZ42" s="4"/>
+      <c r="QA42" s="4"/>
+      <c r="QB42" s="4"/>
+      <c r="QC42" s="4"/>
+      <c r="QD42" s="4"/>
+      <c r="QE42" s="4"/>
+      <c r="QF42" s="4"/>
+      <c r="QG42" s="4"/>
+      <c r="QH42" s="4"/>
+      <c r="QI42" s="4"/>
+      <c r="QJ42" s="4"/>
+      <c r="QK42" s="4"/>
+      <c r="QL42" s="4"/>
+      <c r="QM42" s="4"/>
+      <c r="QN42" s="4"/>
+      <c r="QO42" s="4"/>
+      <c r="QP42" s="4"/>
+      <c r="QQ42" s="4"/>
+      <c r="QR42" s="4"/>
+      <c r="QS42" s="4"/>
+      <c r="QT42" s="4"/>
+      <c r="QU42" s="4"/>
+      <c r="QV42" s="4"/>
+      <c r="QW42" s="4"/>
+      <c r="QX42" s="4"/>
+      <c r="QY42" s="4"/>
+      <c r="QZ42" s="4"/>
+      <c r="RA42" s="4"/>
+      <c r="RB42" s="4"/>
+      <c r="RC42" s="4"/>
+      <c r="RD42" s="4"/>
+      <c r="RE42" s="4"/>
+      <c r="RF42" s="4"/>
+      <c r="RG42" s="4"/>
+      <c r="RH42" s="4"/>
+      <c r="RI42" s="4"/>
+      <c r="RJ42" s="4"/>
+      <c r="RK42" s="4"/>
+      <c r="RL42" s="4"/>
+      <c r="RM42" s="4"/>
+      <c r="RN42" s="4"/>
+      <c r="RO42" s="4"/>
+      <c r="RP42" s="4"/>
+      <c r="RQ42" s="4"/>
+      <c r="RR42" s="4"/>
+      <c r="RS42" s="4"/>
+      <c r="RT42" s="4"/>
+      <c r="RU42" s="4"/>
+      <c r="RV42" s="4"/>
+      <c r="RW42" s="4"/>
+      <c r="RX42" s="4"/>
+      <c r="RY42" s="4"/>
+      <c r="RZ42" s="4"/>
+      <c r="SA42" s="4"/>
+      <c r="SB42" s="4"/>
+      <c r="SC42" s="4"/>
+      <c r="SD42" s="4"/>
+      <c r="SE42" s="4"/>
+      <c r="SF42" s="4"/>
+      <c r="SG42" s="4"/>
+      <c r="SH42" s="4"/>
+      <c r="SI42" s="4"/>
+      <c r="SJ42" s="4"/>
+      <c r="SK42" s="4"/>
+      <c r="SL42" s="4"/>
+      <c r="SM42" s="4"/>
+      <c r="SN42" s="4"/>
+      <c r="SO42" s="4"/>
+      <c r="SP42" s="4"/>
+      <c r="SQ42" s="4"/>
+      <c r="SR42" s="4"/>
+      <c r="SS42" s="4"/>
+      <c r="ST42" s="4"/>
+      <c r="SU42" s="4"/>
+      <c r="SV42" s="4"/>
+      <c r="SW42" s="4"/>
+      <c r="SX42" s="4"/>
+      <c r="SY42" s="4"/>
+      <c r="SZ42" s="4"/>
+      <c r="TA42" s="4"/>
+      <c r="TB42" s="4"/>
+      <c r="TC42" s="4"/>
+      <c r="TD42" s="4"/>
+      <c r="TE42" s="4"/>
+      <c r="TF42" s="4"/>
+      <c r="TG42" s="4"/>
+      <c r="TH42" s="4"/>
+      <c r="TI42" s="4"/>
+      <c r="TJ42" s="4"/>
+      <c r="TK42" s="4"/>
+      <c r="TL42" s="4"/>
+      <c r="TM42" s="4"/>
+      <c r="TN42" s="4"/>
+      <c r="TO42" s="4"/>
+      <c r="TP42" s="4"/>
+      <c r="TQ42" s="4"/>
+      <c r="TR42" s="4"/>
+      <c r="TS42" s="4"/>
+      <c r="TT42" s="4"/>
+      <c r="TU42" s="4"/>
+      <c r="TV42" s="4"/>
+      <c r="TW42" s="4"/>
+      <c r="TX42" s="4"/>
+      <c r="TY42" s="4"/>
+      <c r="TZ42" s="4"/>
+      <c r="UA42" s="4"/>
+      <c r="UB42" s="4"/>
+      <c r="UC42" s="4"/>
+      <c r="UD42" s="4"/>
+      <c r="UE42" s="4"/>
+      <c r="UF42" s="4"/>
+      <c r="UG42" s="4"/>
+      <c r="UH42" s="4"/>
+      <c r="UI42" s="4"/>
+      <c r="UJ42" s="4"/>
+      <c r="UK42" s="4"/>
+      <c r="UL42" s="4"/>
+      <c r="UM42" s="4"/>
+      <c r="UN42" s="4"/>
+      <c r="UO42" s="4"/>
+      <c r="UP42" s="4"/>
+      <c r="UQ42" s="4"/>
+      <c r="UR42" s="4"/>
+      <c r="US42" s="4"/>
+      <c r="UT42" s="4"/>
+      <c r="UU42" s="4"/>
+      <c r="UV42" s="4"/>
+      <c r="UW42" s="4"/>
+      <c r="UX42" s="4"/>
+      <c r="UY42" s="4"/>
+      <c r="UZ42" s="4"/>
+      <c r="VA42" s="4"/>
+      <c r="VB42" s="4"/>
+      <c r="VC42" s="4"/>
+      <c r="VD42" s="4"/>
+      <c r="VE42" s="4"/>
+      <c r="VF42" s="4"/>
+      <c r="VG42" s="4"/>
+      <c r="VH42" s="4"/>
+      <c r="VI42" s="4"/>
+      <c r="VJ42" s="4"/>
+      <c r="VK42" s="4"/>
+      <c r="VL42" s="4"/>
+      <c r="VM42" s="4"/>
+      <c r="VN42" s="4"/>
+      <c r="VO42" s="4"/>
+      <c r="VP42" s="4"/>
+      <c r="VQ42" s="4"/>
+      <c r="VR42" s="4"/>
+      <c r="VS42" s="4"/>
+      <c r="VT42" s="4"/>
+      <c r="VU42" s="4"/>
+      <c r="VV42" s="4"/>
+      <c r="VW42" s="4"/>
+      <c r="VX42" s="4"/>
+      <c r="VY42" s="4"/>
+      <c r="VZ42" s="4"/>
+      <c r="WA42" s="4"/>
+      <c r="WB42" s="4"/>
+      <c r="WC42" s="4"/>
+      <c r="WD42" s="4"/>
+      <c r="WE42" s="4"/>
+      <c r="WF42" s="4"/>
+      <c r="WG42" s="4"/>
+      <c r="WH42" s="4"/>
+      <c r="WI42" s="4"/>
+      <c r="WJ42" s="4"/>
+      <c r="WK42" s="4"/>
+      <c r="WL42" s="4"/>
+      <c r="WM42" s="4"/>
+      <c r="WN42" s="4"/>
+      <c r="WO42" s="4"/>
+      <c r="WP42" s="4"/>
+      <c r="WQ42" s="4"/>
+      <c r="WR42" s="4"/>
+      <c r="WS42" s="4"/>
+      <c r="WT42" s="4"/>
+      <c r="WU42" s="4"/>
+      <c r="WV42" s="4"/>
+      <c r="WW42" s="4"/>
+      <c r="WX42" s="4"/>
+      <c r="WY42" s="4"/>
+      <c r="WZ42" s="4"/>
+      <c r="XA42" s="4"/>
+      <c r="XB42" s="4"/>
+      <c r="XC42" s="4"/>
+      <c r="XD42" s="4"/>
+      <c r="XE42" s="4"/>
+      <c r="XF42" s="4"/>
+      <c r="XG42" s="4"/>
+      <c r="XH42" s="4"/>
+      <c r="XI42" s="4"/>
+      <c r="XJ42" s="4"/>
+      <c r="XK42" s="4"/>
+      <c r="XL42" s="4"/>
+      <c r="XM42" s="4"/>
+      <c r="XN42" s="4"/>
+      <c r="XO42" s="4"/>
+      <c r="XP42" s="4"/>
+      <c r="XQ42" s="4"/>
+      <c r="XR42" s="4"/>
+      <c r="XS42" s="4"/>
+      <c r="XT42" s="4"/>
+      <c r="XU42" s="4"/>
+      <c r="XV42" s="4"/>
+      <c r="XW42" s="4"/>
+      <c r="XX42" s="4"/>
+      <c r="XY42" s="4"/>
+      <c r="XZ42" s="4"/>
+      <c r="YA42" s="4"/>
+      <c r="YB42" s="4"/>
+      <c r="YC42" s="4"/>
+      <c r="YD42" s="4"/>
+      <c r="YE42" s="4"/>
+      <c r="YF42" s="4"/>
+      <c r="YG42" s="4"/>
+      <c r="YH42" s="4"/>
+      <c r="YI42" s="4"/>
+      <c r="YJ42" s="4"/>
+      <c r="YK42" s="4"/>
+      <c r="YL42" s="4"/>
+      <c r="YM42" s="4"/>
+      <c r="YN42" s="4"/>
+      <c r="YO42" s="4"/>
+      <c r="YP42" s="4"/>
+      <c r="YQ42" s="4"/>
+      <c r="YR42" s="4"/>
+      <c r="YS42" s="4"/>
+      <c r="YT42" s="4"/>
+      <c r="YU42" s="4"/>
+      <c r="YV42" s="4"/>
+      <c r="YW42" s="4"/>
+      <c r="YX42" s="4"/>
+      <c r="YY42" s="4"/>
+      <c r="YZ42" s="4"/>
+      <c r="ZA42" s="4"/>
+      <c r="ZB42" s="4"/>
+      <c r="ZC42" s="4"/>
+      <c r="ZD42" s="4"/>
+      <c r="ZE42" s="4"/>
+      <c r="ZF42" s="4"/>
+      <c r="ZG42" s="4"/>
+      <c r="ZH42" s="4"/>
+      <c r="ZI42" s="4"/>
+      <c r="ZJ42" s="4"/>
+      <c r="ZK42" s="4"/>
+      <c r="ZL42" s="4"/>
+      <c r="ZM42" s="4"/>
+      <c r="ZN42" s="4"/>
+      <c r="ZO42" s="4"/>
+      <c r="ZP42" s="4"/>
+      <c r="ZQ42" s="4"/>
+      <c r="ZR42" s="4"/>
+      <c r="ZS42" s="4"/>
+      <c r="ZT42" s="4"/>
+      <c r="ZU42" s="4"/>
+      <c r="ZV42" s="4"/>
+      <c r="ZW42" s="4"/>
+      <c r="ZX42" s="4"/>
+      <c r="ZY42" s="4"/>
+      <c r="ZZ42" s="4"/>
+      <c r="AAA42" s="4"/>
+      <c r="AAB42" s="4"/>
+      <c r="AAC42" s="4"/>
+      <c r="AAD42" s="4"/>
+      <c r="AAE42" s="4"/>
+      <c r="AAF42" s="4"/>
+      <c r="AAG42" s="4"/>
+      <c r="AAH42" s="4"/>
+      <c r="AAI42" s="4"/>
+      <c r="AAJ42" s="4"/>
+      <c r="AAK42" s="4"/>
+      <c r="AAL42" s="4"/>
+      <c r="AAM42" s="4"/>
+      <c r="AAN42" s="4"/>
+      <c r="AAO42" s="4"/>
+      <c r="AAP42" s="4"/>
+      <c r="AAQ42" s="4"/>
+      <c r="AAR42" s="4"/>
+      <c r="AAS42" s="4"/>
+      <c r="AAT42" s="4"/>
+      <c r="AAU42" s="4"/>
+      <c r="AAV42" s="4"/>
+      <c r="AAW42" s="4"/>
+      <c r="AAX42" s="4"/>
+      <c r="AAY42" s="4"/>
+      <c r="AAZ42" s="4"/>
+      <c r="ABA42" s="4"/>
+      <c r="ABB42" s="4"/>
+      <c r="ABC42" s="4"/>
+      <c r="ABD42" s="4"/>
+      <c r="ABE42" s="4"/>
+      <c r="ABF42" s="4"/>
+      <c r="ABG42" s="4"/>
+      <c r="ABH42" s="4"/>
+      <c r="ABI42" s="4"/>
+      <c r="ABJ42" s="4"/>
+      <c r="ABK42" s="4"/>
+      <c r="ABL42" s="4"/>
+      <c r="ABM42" s="4"/>
+      <c r="ABN42" s="4"/>
+      <c r="ABO42" s="4"/>
+      <c r="ABP42" s="4"/>
+      <c r="ABQ42" s="4"/>
+      <c r="ABR42" s="4"/>
+      <c r="ABS42" s="4"/>
+      <c r="ABT42" s="4"/>
+      <c r="ABU42" s="4"/>
+      <c r="ABV42" s="4"/>
+      <c r="ABW42" s="4"/>
+      <c r="ABX42" s="4"/>
+      <c r="ABY42" s="4"/>
+      <c r="ABZ42" s="4"/>
+      <c r="ACA42" s="4"/>
+      <c r="ACB42" s="4"/>
+      <c r="ACC42" s="4"/>
+      <c r="ACD42" s="4"/>
+      <c r="ACE42" s="4"/>
+      <c r="ACF42" s="4"/>
+      <c r="ACG42" s="4"/>
+      <c r="ACH42" s="4"/>
+      <c r="ACI42" s="4"/>
+      <c r="ACJ42" s="4"/>
+      <c r="ACK42" s="4"/>
+      <c r="ACL42" s="4"/>
+      <c r="ACM42" s="4"/>
+      <c r="ACN42" s="4"/>
+      <c r="ACO42" s="4"/>
+      <c r="ACP42" s="4"/>
+      <c r="ACQ42" s="4"/>
+      <c r="ACR42" s="4"/>
+      <c r="ACS42" s="4"/>
+      <c r="ACT42" s="4"/>
+      <c r="ACU42" s="4"/>
+      <c r="ACV42" s="4"/>
+      <c r="ACW42" s="4"/>
+      <c r="ACX42" s="4"/>
+      <c r="ACY42" s="4"/>
+      <c r="ACZ42" s="4"/>
+      <c r="ADA42" s="4"/>
+      <c r="ADB42" s="4"/>
+      <c r="ADC42" s="4"/>
+      <c r="ADD42" s="4"/>
+      <c r="ADE42" s="4"/>
+      <c r="ADF42" s="4"/>
+      <c r="ADG42" s="4"/>
+      <c r="ADH42" s="4"/>
+      <c r="ADI42" s="4"/>
+      <c r="ADJ42" s="4"/>
+      <c r="ADK42" s="4"/>
+      <c r="ADL42" s="4"/>
+      <c r="ADM42" s="4"/>
+      <c r="ADN42" s="4"/>
+      <c r="ADO42" s="4"/>
+      <c r="ADP42" s="4"/>
+      <c r="ADQ42" s="4"/>
+      <c r="ADR42" s="4"/>
+      <c r="ADS42" s="4"/>
+      <c r="ADT42" s="4"/>
+      <c r="ADU42" s="4"/>
+      <c r="ADV42" s="4"/>
+      <c r="ADW42" s="4"/>
+      <c r="ADX42" s="4"/>
+      <c r="ADY42" s="4"/>
+      <c r="ADZ42" s="4"/>
+      <c r="AEA42" s="4"/>
+      <c r="AEB42" s="4"/>
+      <c r="AEC42" s="4"/>
+      <c r="AED42" s="4"/>
+      <c r="AEE42" s="4"/>
+      <c r="AEF42" s="4"/>
+      <c r="AEG42" s="4"/>
+      <c r="AEH42" s="4"/>
+      <c r="AEI42" s="4"/>
+      <c r="AEJ42" s="4"/>
+      <c r="AEK42" s="4"/>
+      <c r="AEL42" s="4"/>
+      <c r="AEM42" s="4"/>
+      <c r="AEN42" s="4"/>
+      <c r="AEO42" s="4"/>
+      <c r="AEP42" s="4"/>
+      <c r="AEQ42" s="4"/>
+      <c r="AER42" s="4"/>
+      <c r="AES42" s="4"/>
+      <c r="AET42" s="4"/>
+      <c r="AEU42" s="4"/>
+      <c r="AEV42" s="4"/>
+      <c r="AEW42" s="4"/>
+      <c r="AEX42" s="4"/>
+      <c r="AEY42" s="4"/>
+      <c r="AEZ42" s="4"/>
+      <c r="AFA42" s="4"/>
+      <c r="AFB42" s="4"/>
+      <c r="AFC42" s="4"/>
+      <c r="AFD42" s="4"/>
+      <c r="AFE42" s="4"/>
+      <c r="AFF42" s="4"/>
+      <c r="AFG42" s="4"/>
+      <c r="AFH42" s="4"/>
+      <c r="AFI42" s="4"/>
+      <c r="AFJ42" s="4"/>
+      <c r="AFK42" s="4"/>
+      <c r="AFL42" s="4"/>
+      <c r="AFM42" s="4"/>
+      <c r="AFN42" s="4"/>
+      <c r="AFO42" s="4"/>
+      <c r="AFP42" s="4"/>
+      <c r="AFQ42" s="4"/>
+      <c r="AFR42" s="4"/>
+      <c r="AFS42" s="4"/>
+      <c r="AFT42" s="4"/>
+      <c r="AFU42" s="4"/>
+      <c r="AFV42" s="4"/>
+      <c r="AFW42" s="4"/>
+      <c r="AFX42" s="4"/>
+      <c r="AFY42" s="4"/>
+      <c r="AFZ42" s="4"/>
+      <c r="AGA42" s="4"/>
+      <c r="AGB42" s="4"/>
+      <c r="AGC42" s="4"/>
+      <c r="AGD42" s="4"/>
+      <c r="AGE42" s="4"/>
+      <c r="AGF42" s="4"/>
+      <c r="AGG42" s="4"/>
+      <c r="AGH42" s="4"/>
+      <c r="AGI42" s="4"/>
+      <c r="AGJ42" s="4"/>
+      <c r="AGK42" s="4"/>
+      <c r="AGL42" s="4"/>
+      <c r="AGM42" s="4"/>
+      <c r="AGN42" s="4"/>
+      <c r="AGO42" s="4"/>
+      <c r="AGP42" s="4"/>
+      <c r="AGQ42" s="4"/>
+      <c r="AGR42" s="4"/>
+      <c r="AGS42" s="4"/>
+      <c r="AGT42" s="4"/>
+      <c r="AGU42" s="4"/>
+      <c r="AGV42" s="4"/>
+      <c r="AGW42" s="4"/>
+      <c r="AGX42" s="4"/>
+      <c r="AGY42" s="4"/>
+      <c r="AGZ42" s="4"/>
+      <c r="AHA42" s="4"/>
+      <c r="AHB42" s="4"/>
+      <c r="AHC42" s="4"/>
+      <c r="AHD42" s="4"/>
+      <c r="AHE42" s="4"/>
+      <c r="AHF42" s="4"/>
+      <c r="AHG42" s="4"/>
+      <c r="AHH42" s="4"/>
+      <c r="AHI42" s="4"/>
+      <c r="AHJ42" s="4"/>
+      <c r="AHK42" s="4"/>
+      <c r="AHL42" s="4"/>
+      <c r="AHM42" s="4"/>
+      <c r="AHN42" s="4"/>
+      <c r="AHO42" s="4"/>
+      <c r="AHP42" s="4"/>
+      <c r="AHQ42" s="4"/>
+      <c r="AHR42" s="4"/>
+      <c r="AHS42" s="4"/>
+      <c r="AHT42" s="4"/>
+      <c r="AHU42" s="4"/>
+      <c r="AHV42" s="4"/>
+      <c r="AHW42" s="4"/>
+      <c r="AHX42" s="4"/>
+      <c r="AHY42" s="4"/>
+      <c r="AHZ42" s="4"/>
+      <c r="AIA42" s="4"/>
+      <c r="AIB42" s="4"/>
+      <c r="AIC42" s="4"/>
+      <c r="AID42" s="4"/>
+      <c r="AIE42" s="4"/>
+      <c r="AIF42" s="4"/>
+      <c r="AIG42" s="4"/>
+      <c r="AIH42" s="4"/>
+      <c r="AII42" s="4"/>
+      <c r="AIJ42" s="4"/>
+      <c r="AIK42" s="4"/>
+      <c r="AIL42" s="4"/>
+      <c r="AIM42" s="4"/>
+      <c r="AIN42" s="4"/>
+      <c r="AIO42" s="4"/>
+      <c r="AIP42" s="4"/>
+      <c r="AIQ42" s="4"/>
+      <c r="AIR42" s="4"/>
+      <c r="AIS42" s="4"/>
+      <c r="AIT42" s="4"/>
+      <c r="AIU42" s="4"/>
+      <c r="AIV42" s="4"/>
+      <c r="AIW42" s="4"/>
+      <c r="AIX42" s="4"/>
+      <c r="AIY42" s="4"/>
+      <c r="AIZ42" s="4"/>
+      <c r="AJA42" s="4"/>
+      <c r="AJB42" s="4"/>
+      <c r="AJC42" s="4"/>
+      <c r="AJD42" s="4"/>
+      <c r="AJE42" s="4"/>
+      <c r="AJF42" s="4"/>
+      <c r="AJG42" s="4"/>
+      <c r="AJH42" s="4"/>
+      <c r="AJI42" s="4"/>
+      <c r="AJJ42" s="4"/>
+      <c r="AJK42" s="4"/>
+      <c r="AJL42" s="4"/>
+      <c r="AJM42" s="4"/>
+      <c r="AJN42" s="4"/>
+      <c r="AJO42" s="4"/>
+      <c r="AJP42" s="4"/>
+      <c r="AJQ42" s="4"/>
+      <c r="AJR42" s="4"/>
+      <c r="AJS42" s="4"/>
+      <c r="AJT42" s="4"/>
+      <c r="AJU42" s="4"/>
+      <c r="AJV42" s="4"/>
+      <c r="AJW42" s="4"/>
+      <c r="AJX42" s="4"/>
+      <c r="AJY42" s="4"/>
+      <c r="AJZ42" s="4"/>
+      <c r="AKA42" s="4"/>
+      <c r="AKB42" s="4"/>
+      <c r="AKC42" s="4"/>
+      <c r="AKD42" s="4"/>
+      <c r="AKE42" s="4"/>
+      <c r="AKF42" s="4"/>
+      <c r="AKG42" s="4"/>
+      <c r="AKH42" s="4"/>
+      <c r="AKI42" s="4"/>
+      <c r="AKJ42" s="4"/>
+      <c r="AKK42" s="4"/>
+      <c r="AKL42" s="4"/>
+      <c r="AKM42" s="4"/>
+      <c r="AKN42" s="4"/>
+      <c r="AKO42" s="4"/>
+      <c r="AKP42" s="4"/>
+      <c r="AKQ42" s="4"/>
+      <c r="AKR42" s="4"/>
+      <c r="AKS42" s="4"/>
+      <c r="AKT42" s="4"/>
+      <c r="AKU42" s="4"/>
+      <c r="AKV42" s="4"/>
+      <c r="AKW42" s="4"/>
+      <c r="AKX42" s="4"/>
+      <c r="AKY42" s="4"/>
+      <c r="AKZ42" s="4"/>
+      <c r="ALA42" s="4"/>
+      <c r="ALB42" s="4"/>
+      <c r="ALC42" s="4"/>
+      <c r="ALD42" s="4"/>
+      <c r="ALE42" s="4"/>
+      <c r="ALF42" s="4"/>
+      <c r="ALG42" s="4"/>
+      <c r="ALH42" s="4"/>
+      <c r="ALI42" s="4"/>
+      <c r="ALJ42" s="4"/>
+      <c r="ALK42" s="4"/>
+      <c r="ALL42" s="4"/>
+      <c r="ALM42" s="4"/>
+      <c r="ALN42" s="4"/>
+      <c r="ALO42" s="4"/>
+      <c r="ALP42" s="4"/>
+      <c r="ALQ42" s="4"/>
+      <c r="ALR42" s="4"/>
+      <c r="ALS42" s="4"/>
+      <c r="ALT42" s="4"/>
+      <c r="ALU42" s="4"/>
+      <c r="ALV42" s="4"/>
+      <c r="ALW42" s="4"/>
+      <c r="ALX42" s="4"/>
+      <c r="ALY42" s="4"/>
+      <c r="ALZ42" s="4"/>
+      <c r="AMA42" s="4"/>
+      <c r="AMB42" s="4"/>
+      <c r="AMC42" s="4"/>
+      <c r="AMD42" s="4"/>
+      <c r="AME42" s="4"/>
+      <c r="AMF42" s="4"/>
+      <c r="AMG42" s="4"/>
+      <c r="AMH42" s="4"/>
+      <c r="AMI42" s="4"/>
+      <c r="AMJ42" s="4"/>
+      <c r="AMK42" s="4"/>
+      <c r="AML42" s="4"/>
+      <c r="AMM42" s="4"/>
+      <c r="AMN42" s="4"/>
+      <c r="AMO42" s="4"/>
+      <c r="AMP42" s="4"/>
+      <c r="AMQ42" s="4"/>
+      <c r="AMR42" s="4"/>
+      <c r="AMS42" s="4"/>
+      <c r="AMT42" s="4"/>
+      <c r="AMU42" s="4"/>
+      <c r="AMV42" s="4"/>
+      <c r="AMW42" s="4"/>
+      <c r="AMX42" s="4"/>
+      <c r="AMY42" s="4"/>
+      <c r="AMZ42" s="4"/>
+      <c r="ANA42" s="4"/>
+      <c r="ANB42" s="4"/>
+      <c r="ANC42" s="4"/>
+      <c r="AND42" s="4"/>
+      <c r="ANE42" s="4"/>
+      <c r="ANF42" s="4"/>
+      <c r="ANG42" s="4"/>
+      <c r="ANH42" s="4"/>
+      <c r="ANI42" s="4"/>
+      <c r="ANJ42" s="4"/>
+      <c r="ANK42" s="4"/>
+      <c r="ANL42" s="4"/>
+      <c r="ANM42" s="4"/>
+      <c r="ANN42" s="4"/>
+      <c r="ANO42" s="4"/>
+      <c r="ANP42" s="4"/>
+      <c r="ANQ42" s="4"/>
+      <c r="ANR42" s="4"/>
+      <c r="ANS42" s="4"/>
+      <c r="ANT42" s="4"/>
+      <c r="ANU42" s="4"/>
+      <c r="ANV42" s="4"/>
+      <c r="ANW42" s="4"/>
+      <c r="ANX42" s="4"/>
+      <c r="ANY42" s="4"/>
+      <c r="ANZ42" s="4"/>
+      <c r="AOA42" s="4"/>
+      <c r="AOB42" s="4"/>
+      <c r="AOC42" s="4"/>
+      <c r="AOD42" s="4"/>
+      <c r="AOE42" s="4"/>
+      <c r="AOF42" s="4"/>
+      <c r="AOG42" s="4"/>
+      <c r="AOH42" s="4"/>
+      <c r="AOI42" s="4"/>
+      <c r="AOJ42" s="4"/>
+      <c r="AOK42" s="4"/>
+      <c r="AOL42" s="4"/>
+      <c r="AOM42" s="4"/>
+      <c r="AON42" s="4"/>
+      <c r="AOO42" s="4"/>
+      <c r="AOP42" s="4"/>
+      <c r="AOQ42" s="4"/>
+      <c r="AOR42" s="4"/>
+      <c r="AOS42" s="4"/>
+      <c r="AOT42" s="4"/>
+      <c r="AOU42" s="4"/>
+      <c r="AOV42" s="4"/>
+      <c r="AOW42" s="4"/>
+      <c r="AOX42" s="4"/>
+      <c r="AOY42" s="4"/>
+      <c r="AOZ42" s="4"/>
+      <c r="APA42" s="4"/>
+      <c r="APB42" s="4"/>
+      <c r="APC42" s="4"/>
+      <c r="APD42" s="4"/>
+      <c r="APE42" s="4"/>
+      <c r="APF42" s="4"/>
+      <c r="APG42" s="4"/>
+      <c r="APH42" s="4"/>
+      <c r="API42" s="4"/>
+      <c r="APJ42" s="4"/>
+      <c r="APK42" s="4"/>
+      <c r="APL42" s="4"/>
+      <c r="APM42" s="4"/>
+      <c r="APN42" s="4"/>
+      <c r="APO42" s="4"/>
+      <c r="APP42" s="4"/>
+      <c r="APQ42" s="4"/>
+      <c r="APR42" s="4"/>
+      <c r="APS42" s="4"/>
+      <c r="APT42" s="4"/>
+      <c r="APU42" s="4"/>
+      <c r="APV42" s="4"/>
+      <c r="APW42" s="4"/>
+      <c r="APX42" s="4"/>
+      <c r="APY42" s="4"/>
+      <c r="APZ42" s="4"/>
+      <c r="AQA42" s="4"/>
+      <c r="AQB42" s="4"/>
+      <c r="AQC42" s="4"/>
+      <c r="AQD42" s="4"/>
+      <c r="AQE42" s="4"/>
+      <c r="AQF42" s="4"/>
+      <c r="AQG42" s="4"/>
+      <c r="AQH42" s="4"/>
+      <c r="AQI42" s="4"/>
+      <c r="AQJ42" s="4"/>
+      <c r="AQK42" s="4"/>
+      <c r="AQL42" s="4"/>
+      <c r="AQM42" s="4"/>
+      <c r="AQN42" s="4"/>
+      <c r="AQO42" s="4"/>
+      <c r="AQP42" s="4"/>
+      <c r="AQQ42" s="4"/>
+      <c r="AQR42" s="4"/>
+      <c r="AQS42" s="4"/>
+      <c r="AQT42" s="4"/>
+      <c r="AQU42" s="4"/>
+      <c r="AQV42" s="4"/>
+      <c r="AQW42" s="4"/>
+      <c r="AQX42" s="4"/>
+      <c r="AQY42" s="4"/>
+      <c r="AQZ42" s="4"/>
+      <c r="ARA42" s="4"/>
+      <c r="ARB42" s="4"/>
+      <c r="ARC42" s="4"/>
+      <c r="ARD42" s="4"/>
+      <c r="ARE42" s="4"/>
+      <c r="ARF42" s="4"/>
+      <c r="ARG42" s="4"/>
+      <c r="ARH42" s="4"/>
+      <c r="ARI42" s="4"/>
+      <c r="ARJ42" s="4"/>
+      <c r="ARK42" s="4"/>
+      <c r="ARL42" s="4"/>
+      <c r="ARM42" s="4"/>
+      <c r="ARN42" s="4"/>
+      <c r="ARO42" s="4"/>
+      <c r="ARP42" s="4"/>
+      <c r="ARQ42" s="4"/>
+      <c r="ARR42" s="4"/>
+      <c r="ARS42" s="4"/>
+      <c r="ART42" s="4"/>
+      <c r="ARU42" s="4"/>
+      <c r="ARV42" s="4"/>
+      <c r="ARW42" s="4"/>
+      <c r="ARX42" s="4"/>
+      <c r="ARY42" s="4"/>
+      <c r="ARZ42" s="4"/>
+      <c r="ASA42" s="4"/>
+      <c r="ASB42" s="4"/>
+      <c r="ASC42" s="4"/>
+      <c r="ASD42" s="4"/>
+      <c r="ASE42" s="4"/>
+      <c r="ASF42" s="4"/>
+      <c r="ASG42" s="4"/>
+      <c r="ASH42" s="4"/>
+      <c r="ASI42" s="4"/>
+      <c r="ASJ42" s="4"/>
+      <c r="ASK42" s="4"/>
+      <c r="ASL42" s="4"/>
+      <c r="ASM42" s="4"/>
+      <c r="ASN42" s="4"/>
+      <c r="ASO42" s="4"/>
+      <c r="ASP42" s="4"/>
+      <c r="ASQ42" s="4"/>
+      <c r="ASR42" s="4"/>
+      <c r="ASS42" s="4"/>
+      <c r="AST42" s="4"/>
+      <c r="ASU42" s="4"/>
+      <c r="ASV42" s="4"/>
+      <c r="ASW42" s="4"/>
+      <c r="ASX42" s="4"/>
+      <c r="ASY42" s="4"/>
+      <c r="ASZ42" s="4"/>
+      <c r="ATA42" s="4"/>
+      <c r="ATB42" s="4"/>
+      <c r="ATC42" s="4"/>
+      <c r="ATD42" s="4"/>
+      <c r="ATE42" s="4"/>
+      <c r="ATF42" s="4"/>
+      <c r="ATG42" s="4"/>
+      <c r="ATH42" s="4"/>
+      <c r="ATI42" s="4"/>
+      <c r="ATJ42" s="4"/>
+      <c r="ATK42" s="4"/>
+      <c r="ATL42" s="4"/>
+      <c r="ATM42" s="4"/>
+      <c r="ATN42" s="4"/>
+      <c r="ATO42" s="4"/>
+      <c r="ATP42" s="4"/>
+      <c r="ATQ42" s="4"/>
+      <c r="ATR42" s="4"/>
+      <c r="ATS42" s="4"/>
+      <c r="ATT42" s="4"/>
+      <c r="ATU42" s="4"/>
+      <c r="ATV42" s="4"/>
+      <c r="ATW42" s="4"/>
+      <c r="ATX42" s="4"/>
+      <c r="ATY42" s="4"/>
+      <c r="ATZ42" s="4"/>
+      <c r="AUA42" s="4"/>
+      <c r="AUB42" s="4"/>
+      <c r="AUC42" s="4"/>
+      <c r="AUD42" s="4"/>
+      <c r="AUE42" s="4"/>
+      <c r="AUF42" s="4"/>
+      <c r="AUG42" s="4"/>
+      <c r="AUH42" s="4"/>
+      <c r="AUI42" s="4"/>
+      <c r="AUJ42" s="4"/>
+      <c r="AUK42" s="4"/>
+      <c r="AUL42" s="4"/>
+      <c r="AUM42" s="4"/>
+      <c r="AUN42" s="4"/>
+      <c r="AUO42" s="4"/>
+      <c r="AUP42" s="4"/>
+      <c r="AUQ42" s="4"/>
+      <c r="AUR42" s="4"/>
+      <c r="AUS42" s="4"/>
+      <c r="AUT42" s="4"/>
+      <c r="AUU42" s="4"/>
+      <c r="AUV42" s="4"/>
+      <c r="AUW42" s="4"/>
+      <c r="AUX42" s="4"/>
+      <c r="AUY42" s="4"/>
+      <c r="AUZ42" s="4"/>
+      <c r="AVA42" s="4"/>
+      <c r="AVB42" s="4"/>
+      <c r="AVC42" s="4"/>
+      <c r="AVD42" s="4"/>
+      <c r="AVE42" s="4"/>
+      <c r="AVF42" s="4"/>
+      <c r="AVG42" s="4"/>
+      <c r="AVH42" s="4"/>
+      <c r="AVI42" s="4"/>
+      <c r="AVJ42" s="4"/>
+      <c r="AVK42" s="4"/>
+      <c r="AVL42" s="4"/>
+      <c r="AVM42" s="4"/>
+      <c r="AVN42" s="4"/>
+      <c r="AVO42" s="4"/>
+      <c r="AVP42" s="4"/>
+      <c r="AVQ42" s="4"/>
+      <c r="AVR42" s="4"/>
+      <c r="AVS42" s="4"/>
+      <c r="AVT42" s="4"/>
+      <c r="AVU42" s="4"/>
+      <c r="AVV42" s="4"/>
+      <c r="AVW42" s="4"/>
+      <c r="AVX42" s="4"/>
+      <c r="AVY42" s="4"/>
+      <c r="AVZ42" s="4"/>
+      <c r="AWA42" s="4"/>
+      <c r="AWB42" s="4"/>
+      <c r="AWC42" s="4"/>
+      <c r="AWD42" s="4"/>
+      <c r="AWE42" s="4"/>
+      <c r="AWF42" s="4"/>
+      <c r="AWG42" s="4"/>
+      <c r="AWH42" s="4"/>
+      <c r="AWI42" s="4"/>
+      <c r="AWJ42" s="4"/>
+      <c r="AWK42" s="4"/>
+      <c r="AWL42" s="4"/>
+      <c r="AWM42" s="4"/>
+      <c r="AWN42" s="4"/>
+      <c r="AWO42" s="4"/>
+      <c r="AWP42" s="4"/>
+      <c r="AWQ42" s="4"/>
+      <c r="AWR42" s="4"/>
+      <c r="AWS42" s="4"/>
+      <c r="AWT42" s="4"/>
+      <c r="AWU42" s="4"/>
+      <c r="AWV42" s="4"/>
+      <c r="AWW42" s="4"/>
+      <c r="AWX42" s="4"/>
+      <c r="AWY42" s="4"/>
+      <c r="AWZ42" s="4"/>
+      <c r="AXA42" s="4"/>
+      <c r="AXB42" s="4"/>
+      <c r="AXC42" s="4"/>
+      <c r="AXD42" s="4"/>
+      <c r="AXE42" s="4"/>
+      <c r="AXF42" s="4"/>
+      <c r="AXG42" s="4"/>
+      <c r="AXH42" s="4"/>
+      <c r="AXI42" s="4"/>
+      <c r="AXJ42" s="4"/>
+      <c r="AXK42" s="4"/>
+      <c r="AXL42" s="4"/>
+      <c r="AXM42" s="4"/>
+      <c r="AXN42" s="4"/>
+      <c r="AXO42" s="4"/>
+      <c r="AXP42" s="4"/>
+      <c r="AXQ42" s="4"/>
+      <c r="AXR42" s="4"/>
+      <c r="AXS42" s="4"/>
+      <c r="AXT42" s="4"/>
+      <c r="AXU42" s="4"/>
+      <c r="AXV42" s="4"/>
+      <c r="AXW42" s="4"/>
+      <c r="AXX42" s="4"/>
+      <c r="AXY42" s="4"/>
+      <c r="AXZ42" s="4"/>
+      <c r="AYA42" s="4"/>
+      <c r="AYB42" s="4"/>
+      <c r="AYC42" s="4"/>
+      <c r="AYD42" s="4"/>
+      <c r="AYE42" s="4"/>
+      <c r="AYF42" s="4"/>
+      <c r="AYG42" s="4"/>
+      <c r="AYH42" s="4"/>
+      <c r="AYI42" s="4"/>
+      <c r="AYJ42" s="4"/>
+      <c r="AYK42" s="4"/>
+      <c r="AYL42" s="4"/>
+      <c r="AYM42" s="4"/>
+      <c r="AYN42" s="4"/>
+      <c r="AYO42" s="4"/>
+      <c r="AYP42" s="4"/>
+      <c r="AYQ42" s="4"/>
+      <c r="AYR42" s="4"/>
+      <c r="AYS42" s="4"/>
+      <c r="AYT42" s="4"/>
+      <c r="AYU42" s="4"/>
+      <c r="AYV42" s="4"/>
+      <c r="AYW42" s="4"/>
+      <c r="AYX42" s="4"/>
+      <c r="AYY42" s="4"/>
+      <c r="AYZ42" s="4"/>
+      <c r="AZA42" s="4"/>
+      <c r="AZB42" s="4"/>
+      <c r="AZC42" s="4"/>
+      <c r="AZD42" s="4"/>
+      <c r="AZE42" s="4"/>
+      <c r="AZF42" s="4"/>
+      <c r="AZG42" s="4"/>
+      <c r="AZH42" s="4"/>
+      <c r="AZI42" s="4"/>
+      <c r="AZJ42" s="4"/>
+      <c r="AZK42" s="4"/>
+      <c r="AZL42" s="4"/>
+      <c r="AZM42" s="4"/>
+      <c r="AZN42" s="4"/>
+      <c r="AZO42" s="4"/>
+      <c r="AZP42" s="4"/>
+      <c r="AZQ42" s="4"/>
+      <c r="AZR42" s="4"/>
+      <c r="AZS42" s="4"/>
+      <c r="AZT42" s="4"/>
+      <c r="AZU42" s="4"/>
+      <c r="AZV42" s="4"/>
+      <c r="AZW42" s="4"/>
+      <c r="AZX42" s="4"/>
+      <c r="AZY42" s="4"/>
+      <c r="AZZ42" s="4"/>
+      <c r="BAA42" s="4"/>
+      <c r="BAB42" s="4"/>
+      <c r="BAC42" s="4"/>
+      <c r="BAD42" s="4"/>
+      <c r="BAE42" s="4"/>
+      <c r="BAF42" s="4"/>
+      <c r="BAG42" s="4"/>
+      <c r="BAH42" s="4"/>
+      <c r="BAI42" s="4"/>
+      <c r="BAJ42" s="4"/>
+      <c r="BAK42" s="4"/>
+      <c r="BAL42" s="4"/>
+      <c r="BAM42" s="4"/>
+      <c r="BAN42" s="4"/>
+      <c r="BAO42" s="4"/>
+      <c r="BAP42" s="4"/>
+      <c r="BAQ42" s="4"/>
+      <c r="BAR42" s="4"/>
+      <c r="BAS42" s="4"/>
+      <c r="BAT42" s="4"/>
+      <c r="BAU42" s="4"/>
+      <c r="BAV42" s="4"/>
+      <c r="BAW42" s="4"/>
+      <c r="BAX42" s="4"/>
+      <c r="BAY42" s="4"/>
+      <c r="BAZ42" s="4"/>
+      <c r="BBA42" s="4"/>
+      <c r="BBB42" s="4"/>
+      <c r="BBC42" s="4"/>
+      <c r="BBD42" s="4"/>
+      <c r="BBE42" s="4"/>
+      <c r="BBF42" s="4"/>
+      <c r="BBG42" s="4"/>
+      <c r="BBH42" s="4"/>
+      <c r="BBI42" s="4"/>
+      <c r="BBJ42" s="4"/>
+      <c r="BBK42" s="4"/>
+      <c r="BBL42" s="4"/>
+      <c r="BBM42" s="4"/>
+      <c r="BBN42" s="4"/>
+      <c r="BBO42" s="4"/>
+      <c r="BBP42" s="4"/>
+      <c r="BBQ42" s="4"/>
+      <c r="BBR42" s="4"/>
+      <c r="BBS42" s="4"/>
+      <c r="BBT42" s="4"/>
+      <c r="BBU42" s="4"/>
+      <c r="BBV42" s="4"/>
+      <c r="BBW42" s="4"/>
+      <c r="BBX42" s="4"/>
+      <c r="BBY42" s="4"/>
+      <c r="BBZ42" s="4"/>
+      <c r="BCA42" s="4"/>
+      <c r="BCB42" s="4"/>
+      <c r="BCC42" s="4"/>
+      <c r="BCD42" s="4"/>
+      <c r="BCE42" s="4"/>
+      <c r="BCF42" s="4"/>
+      <c r="BCG42" s="4"/>
+      <c r="BCH42" s="4"/>
+      <c r="BCI42" s="4"/>
+      <c r="BCJ42" s="4"/>
+      <c r="BCK42" s="4"/>
+      <c r="BCL42" s="4"/>
+      <c r="BCM42" s="4"/>
+      <c r="BCN42" s="4"/>
+      <c r="BCO42" s="4"/>
+      <c r="BCP42" s="4"/>
+      <c r="BCQ42" s="4"/>
+      <c r="BCR42" s="4"/>
+      <c r="BCS42" s="4"/>
+      <c r="BCT42" s="4"/>
+      <c r="BCU42" s="4"/>
+      <c r="BCV42" s="4"/>
+      <c r="BCW42" s="4"/>
+      <c r="BCX42" s="4"/>
+      <c r="BCY42" s="4"/>
+      <c r="BCZ42" s="4"/>
+      <c r="BDA42" s="4"/>
+      <c r="BDB42" s="4"/>
+      <c r="BDC42" s="4"/>
+      <c r="BDD42" s="4"/>
+      <c r="BDE42" s="4"/>
+      <c r="BDF42" s="4"/>
+      <c r="BDG42" s="4"/>
+      <c r="BDH42" s="4"/>
+      <c r="BDI42" s="4"/>
+      <c r="BDJ42" s="4"/>
+      <c r="BDK42" s="4"/>
+      <c r="BDL42" s="4"/>
+      <c r="BDM42" s="4"/>
+      <c r="BDN42" s="4"/>
+      <c r="BDO42" s="4"/>
+      <c r="BDP42" s="4"/>
+      <c r="BDQ42" s="4"/>
+      <c r="BDR42" s="4"/>
+      <c r="BDS42" s="4"/>
+      <c r="BDT42" s="4"/>
+      <c r="BDU42" s="4"/>
+      <c r="BDV42" s="4"/>
+      <c r="BDW42" s="4"/>
+      <c r="BDX42" s="4"/>
+      <c r="BDY42" s="4"/>
+      <c r="BDZ42" s="4"/>
+      <c r="BEA42" s="4"/>
+      <c r="BEB42" s="4"/>
+      <c r="BEC42" s="4"/>
+      <c r="BED42" s="4"/>
+      <c r="BEE42" s="4"/>
+      <c r="BEF42" s="4"/>
+      <c r="BEG42" s="4"/>
+      <c r="BEH42" s="4"/>
+      <c r="BEI42" s="4"/>
+      <c r="BEJ42" s="4"/>
+      <c r="BEK42" s="4"/>
+      <c r="BEL42" s="4"/>
+      <c r="BEM42" s="4"/>
+      <c r="BEN42" s="4"/>
+      <c r="BEO42" s="4"/>
+      <c r="BEP42" s="4"/>
+      <c r="BEQ42" s="4"/>
+      <c r="BER42" s="4"/>
+      <c r="BES42" s="4"/>
+      <c r="BET42" s="4"/>
+      <c r="BEU42" s="4"/>
+      <c r="BEV42" s="4"/>
+      <c r="BEW42" s="4"/>
+      <c r="BEX42" s="4"/>
+      <c r="BEY42" s="4"/>
+      <c r="BEZ42" s="4"/>
+      <c r="BFA42" s="4"/>
+      <c r="BFB42" s="4"/>
+      <c r="BFC42" s="4"/>
+      <c r="BFD42" s="4"/>
+      <c r="BFE42" s="4"/>
+      <c r="BFF42" s="4"/>
+      <c r="BFG42" s="4"/>
+      <c r="BFH42" s="4"/>
+      <c r="BFI42" s="4"/>
+      <c r="BFJ42" s="4"/>
+      <c r="BFK42" s="4"/>
+      <c r="BFL42" s="4"/>
+      <c r="BFM42" s="4"/>
+      <c r="BFN42" s="4"/>
+      <c r="BFO42" s="4"/>
+      <c r="BFP42" s="4"/>
+      <c r="BFQ42" s="4"/>
+      <c r="BFR42" s="4"/>
+      <c r="BFS42" s="4"/>
+      <c r="BFT42" s="4"/>
+      <c r="BFU42" s="4"/>
+      <c r="BFV42" s="4"/>
+      <c r="BFW42" s="4"/>
+      <c r="BFX42" s="4"/>
+      <c r="BFY42" s="4"/>
+      <c r="BFZ42" s="4"/>
+      <c r="BGA42" s="4"/>
+      <c r="BGB42" s="4"/>
+      <c r="BGC42" s="4"/>
+      <c r="BGD42" s="4"/>
+      <c r="BGE42" s="4"/>
+      <c r="BGF42" s="4"/>
+      <c r="BGG42" s="4"/>
+      <c r="BGH42" s="4"/>
+      <c r="BGI42" s="4"/>
+      <c r="BGJ42" s="4"/>
+      <c r="BGK42" s="4"/>
+      <c r="BGL42" s="4"/>
+      <c r="BGM42" s="4"/>
+      <c r="BGN42" s="4"/>
+      <c r="BGO42" s="4"/>
+      <c r="BGP42" s="4"/>
+      <c r="BGQ42" s="4"/>
+      <c r="BGR42" s="4"/>
+      <c r="BGS42" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A44:J44"/>
-    <mergeCell ref="A45:J45"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>