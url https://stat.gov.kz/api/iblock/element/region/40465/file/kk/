--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="74">
   <si>
     <t/>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
   </si>
@@ -257,51 +257,51 @@
   <si>
     <t>Өндіріс статистика басқармасы</t>
   </si>
   <si>
     <t>Гумарова Алия Шарифуллиевна</t>
   </si>
   <si>
     <t>+7 7112 50 82 59</t>
   </si>
   <si>
     <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -423,50 +423,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -474,51 +479,51 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -651,50 +656,53 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -980,51 +988,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="60" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="60" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="39"/>
     <col min="257" max="257" width="42.28515625" style="39" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="39" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="39"/>
     <col min="513" max="513" width="42.28515625" style="39" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="39" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="39"/>
     <col min="769" max="769" width="42.28515625" style="39" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="39" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="39"/>
     <col min="1025" max="1025" width="42.28515625" style="39" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="39" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="39"/>
     <col min="1281" max="1281" width="42.28515625" style="39" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="39" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="39"/>
     <col min="1537" max="1537" width="42.28515625" style="39" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="39" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="39"/>
     <col min="1793" max="1793" width="42.28515625" style="39" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="39" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="39"/>
@@ -1176,260 +1184,260 @@
     <col min="14338" max="14338" width="97.7109375" style="39" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="39"/>
     <col min="14593" max="14593" width="42.28515625" style="39" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="39" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="39"/>
     <col min="14849" max="14849" width="42.28515625" style="39" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="39" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="39"/>
     <col min="15105" max="15105" width="42.28515625" style="39" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="39" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="39"/>
     <col min="15361" max="15361" width="42.28515625" style="39" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="39" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="39"/>
     <col min="15617" max="15617" width="42.28515625" style="39" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="39" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="39"/>
     <col min="15873" max="15873" width="42.28515625" style="39" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="39" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="39"/>
     <col min="16129" max="16129" width="42.28515625" style="39" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="39" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="42" customFormat="1">
       <c r="A2" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="41">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="42" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="42" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="42" customFormat="1">
       <c r="A4" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="42" customFormat="1">
       <c r="A5" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="42" customFormat="1">
       <c r="A6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="42" customFormat="1" ht="25.5">
       <c r="A7" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="42" customFormat="1">
       <c r="A8" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="42" customFormat="1" ht="38.25">
       <c r="A9" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="42" customFormat="1">
       <c r="A10" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="42" customFormat="1">
       <c r="A11" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="43"/>
       <c r="M11" s="47"/>
     </row>
-    <row r="12" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="42" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="47"/>
     </row>
-    <row r="13" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="42" customFormat="1">
       <c r="A13" s="49" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="47"/>
     </row>
-    <row r="14" spans="1:13" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="42" customFormat="1" ht="25.5">
       <c r="A14" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="47"/>
     </row>
-    <row r="15" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="42" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="47"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="52">
         <v>46281</v>
       </c>
       <c r="M16" s="53"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="52">
         <v>46311</v>
       </c>
       <c r="M17" s="54"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>69</v>
       </c>
       <c r="M18" s="53"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>70</v>
       </c>
       <c r="M19" s="54"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="56" t="s">
         <v>71</v>
       </c>
       <c r="M20" s="53"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>72</v>
       </c>
       <c r="M21" s="54"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="58"/>
       <c r="B22" s="59"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="B23" s="61"/>
       <c r="M23" s="54"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="53"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="54"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="62" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="62" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="62"/>
     <col min="257" max="257" width="4.42578125" style="62" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="62" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="62"/>
     <col min="513" max="513" width="4.42578125" style="62" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="62" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="62"/>
     <col min="769" max="769" width="4.42578125" style="62" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="62" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="62"/>
     <col min="1025" max="1025" width="4.42578125" style="62" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="62" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="62"/>
     <col min="1281" max="1281" width="4.42578125" style="62" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="62" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="62"/>
     <col min="1537" max="1537" width="4.42578125" style="62" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="62" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="62"/>
     <col min="1793" max="1793" width="4.42578125" style="62" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="62" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="62"/>
@@ -1581,1379 +1589,1445 @@
     <col min="14338" max="14338" width="113.5703125" style="62" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="62"/>
     <col min="14593" max="14593" width="4.42578125" style="62" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="62" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="62"/>
     <col min="14849" max="14849" width="4.42578125" style="62" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="62" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="62"/>
     <col min="15105" max="15105" width="4.42578125" style="62" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="62" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="62"/>
     <col min="15361" max="15361" width="4.42578125" style="62" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="62" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="62"/>
     <col min="15617" max="15617" width="4.42578125" style="62" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="62" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="62"/>
     <col min="15873" max="15873" width="4.42578125" style="62" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="62" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="62"/>
     <col min="16129" max="16129" width="4.42578125" style="62" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="62" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="63"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="64" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="64" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="62" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="64" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="64"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="65" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="64"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="66" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BGS42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="67" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1">
+      <c r="A2" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="67"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6">
         <v>3246</v>
       </c>
       <c r="C6" s="6">
         <v>7000</v>
       </c>
       <c r="D6" s="6">
         <v>11117.4</v>
       </c>
       <c r="E6" s="14">
         <v>14197.7</v>
       </c>
       <c r="F6" s="15">
         <v>16972.5</v>
       </c>
       <c r="G6" s="14">
         <v>19504.599999999999</v>
       </c>
       <c r="H6" s="6">
         <v>22400.3</v>
       </c>
       <c r="I6" s="34">
         <v>25370</v>
       </c>
-      <c r="J6" s="6"/>
+      <c r="J6" s="6">
+        <v>28429</v>
+      </c>
       <c r="K6" s="6"/>
       <c r="L6" s="31"/>
       <c r="M6" s="6"/>
     </row>
-    <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="6">
         <v>34</v>
       </c>
       <c r="D7" s="6">
         <v>51.9</v>
       </c>
       <c r="E7" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="17">
         <v>97.2</v>
       </c>
       <c r="G7" s="14">
         <v>119.7</v>
       </c>
       <c r="H7" s="6">
         <v>145.4</v>
       </c>
       <c r="I7" s="34">
         <v>172.3</v>
       </c>
-      <c r="J7" s="6"/>
+      <c r="J7" s="67">
+        <v>199.6</v>
+      </c>
       <c r="K7" s="6"/>
       <c r="L7" s="31"/>
       <c r="M7" s="6"/>
     </row>
-    <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>55.4</v>
       </c>
       <c r="C8" s="6">
         <v>86.6</v>
       </c>
       <c r="D8" s="6">
         <v>116.9</v>
       </c>
       <c r="E8" s="6">
         <v>147.1</v>
       </c>
       <c r="F8" s="6">
         <v>184.1</v>
       </c>
       <c r="G8" s="14">
         <v>225</v>
       </c>
       <c r="H8" s="6">
         <v>269</v>
       </c>
       <c r="I8" s="34">
         <v>316.60000000000002</v>
       </c>
-      <c r="J8" s="6"/>
+      <c r="J8" s="67">
+        <v>364.2</v>
+      </c>
       <c r="K8" s="6"/>
       <c r="L8" s="31"/>
       <c r="M8" s="6"/>
     </row>
-    <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>186.3</v>
       </c>
       <c r="C9" s="6">
         <v>378.6</v>
       </c>
       <c r="D9" s="14">
         <v>568.6</v>
       </c>
       <c r="E9" s="6">
         <v>798.4</v>
       </c>
       <c r="F9" s="32">
         <v>1018.8</v>
       </c>
       <c r="G9" s="14">
         <v>1262.5999999999999</v>
       </c>
       <c r="H9" s="6">
         <v>1475.9</v>
       </c>
       <c r="I9" s="34">
         <v>1720.6</v>
       </c>
-      <c r="J9" s="6"/>
+      <c r="J9" s="67">
+        <v>2000.2</v>
+      </c>
       <c r="K9" s="6"/>
       <c r="L9" s="31"/>
       <c r="M9" s="6"/>
     </row>
-    <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>81.5</v>
       </c>
       <c r="C10" s="6">
         <v>112.4</v>
       </c>
       <c r="D10" s="14">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="6">
         <v>176.7</v>
       </c>
       <c r="F10" s="32">
         <v>209.8</v>
       </c>
       <c r="G10" s="14">
         <v>248.3</v>
       </c>
       <c r="H10" s="6">
         <v>288.7</v>
       </c>
       <c r="I10" s="34">
         <v>332.5</v>
       </c>
-      <c r="J10" s="6"/>
+      <c r="J10" s="67">
+        <v>375.7</v>
+      </c>
       <c r="K10" s="6"/>
       <c r="L10" s="31"/>
       <c r="M10" s="6"/>
     </row>
-    <row r="11" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>12.7</v>
       </c>
       <c r="C11" s="6">
         <v>27.3</v>
       </c>
       <c r="D11" s="14">
         <v>42</v>
       </c>
       <c r="E11" s="6">
         <v>56.7</v>
       </c>
       <c r="F11" s="32">
         <v>70</v>
       </c>
       <c r="G11" s="14">
         <v>83.3</v>
       </c>
       <c r="H11" s="6">
         <v>95</v>
       </c>
       <c r="I11" s="34">
         <v>104.7</v>
       </c>
-      <c r="J11" s="6"/>
+      <c r="J11" s="67">
+        <v>114.3</v>
+      </c>
       <c r="K11" s="6"/>
       <c r="L11" s="31"/>
       <c r="M11" s="6"/>
     </row>
-    <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>153.5</v>
       </c>
       <c r="C12" s="6">
         <v>243.3</v>
       </c>
       <c r="D12" s="14">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="6">
         <v>426.2</v>
       </c>
       <c r="F12" s="32">
         <v>533.20000000000005</v>
       </c>
       <c r="G12" s="14">
         <v>648.70000000000005</v>
       </c>
       <c r="H12" s="6">
         <v>785.3</v>
       </c>
       <c r="I12" s="34">
         <v>916.4</v>
       </c>
-      <c r="J12" s="6"/>
+      <c r="J12" s="67">
+        <v>1018.5</v>
+      </c>
       <c r="K12" s="6"/>
       <c r="L12" s="31"/>
       <c r="M12" s="6"/>
     </row>
-    <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="6">
         <v>35.1</v>
       </c>
       <c r="D13" s="14">
         <v>50.8</v>
       </c>
       <c r="E13" s="6">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="32">
         <v>82.1</v>
       </c>
       <c r="G13" s="14">
         <v>97.8</v>
       </c>
       <c r="H13" s="6">
         <v>113.4</v>
       </c>
       <c r="I13" s="34">
         <v>128.1</v>
       </c>
-      <c r="J13" s="6"/>
+      <c r="J13" s="67">
+        <v>142.80000000000001</v>
+      </c>
       <c r="K13" s="6"/>
       <c r="L13" s="31"/>
       <c r="M13" s="6"/>
     </row>
-    <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6">
         <v>13.3</v>
       </c>
       <c r="C14" s="6">
         <v>23.6</v>
       </c>
       <c r="D14" s="14">
         <v>33.9</v>
       </c>
       <c r="E14" s="6">
         <v>44.1</v>
       </c>
       <c r="F14" s="32">
         <v>53.6</v>
       </c>
       <c r="G14" s="14">
         <v>63.1</v>
       </c>
       <c r="H14" s="6">
         <v>72.599999999999994</v>
       </c>
       <c r="I14" s="34">
         <v>86.9</v>
       </c>
-      <c r="J14" s="6"/>
+      <c r="J14" s="67">
+        <v>101.2</v>
+      </c>
       <c r="K14" s="6"/>
       <c r="L14" s="31"/>
       <c r="M14" s="6"/>
     </row>
-    <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6">
         <v>19.8</v>
       </c>
       <c r="C15" s="6">
         <v>42.4</v>
       </c>
       <c r="D15" s="14">
         <v>65</v>
       </c>
       <c r="E15" s="6">
         <v>87.6</v>
       </c>
       <c r="F15" s="32">
         <v>109.2</v>
       </c>
       <c r="G15" s="14">
         <v>130.69999999999999</v>
       </c>
       <c r="H15" s="6">
         <v>152.30000000000001</v>
       </c>
       <c r="I15" s="34">
         <v>169.8</v>
       </c>
-      <c r="J15" s="6"/>
+      <c r="J15" s="67">
+        <v>187.3</v>
+      </c>
       <c r="K15" s="6"/>
       <c r="L15" s="31"/>
       <c r="M15" s="6"/>
     </row>
-    <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="6">
         <v>27.1</v>
       </c>
       <c r="C16" s="6">
         <v>59.5</v>
       </c>
       <c r="D16" s="14">
         <v>91.9</v>
       </c>
       <c r="E16" s="6">
         <v>124.2</v>
       </c>
       <c r="F16" s="32">
         <v>155.6</v>
       </c>
       <c r="G16" s="14">
         <v>187</v>
       </c>
       <c r="H16" s="6">
         <v>218.4</v>
       </c>
       <c r="I16" s="34">
         <v>252.5</v>
       </c>
-      <c r="J16" s="6"/>
+      <c r="J16" s="67">
+        <v>286.60000000000002</v>
+      </c>
       <c r="K16" s="6"/>
       <c r="L16" s="31"/>
       <c r="M16" s="6"/>
     </row>
-    <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="6">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="14">
         <v>107.2</v>
       </c>
       <c r="E17" s="6">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="32">
         <v>187.7</v>
       </c>
       <c r="G17" s="14">
         <v>228.2</v>
       </c>
       <c r="H17" s="6">
         <v>263.89999999999998</v>
       </c>
       <c r="I17" s="34">
         <v>299.60000000000002</v>
       </c>
-      <c r="J17" s="6"/>
+      <c r="J17" s="67">
+        <v>334.6</v>
+      </c>
       <c r="K17" s="6"/>
       <c r="L17" s="31"/>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6">
         <v>29.1</v>
       </c>
       <c r="C18" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="6">
         <v>137.9</v>
       </c>
       <c r="F18" s="32">
         <v>167.1</v>
       </c>
       <c r="G18" s="14">
         <v>196.3</v>
       </c>
       <c r="H18" s="6">
         <v>225.4</v>
       </c>
       <c r="I18" s="34">
         <v>267.7</v>
       </c>
-      <c r="J18" s="6"/>
+      <c r="J18" s="67">
+        <v>309.89999999999998</v>
+      </c>
       <c r="K18" s="6"/>
       <c r="L18" s="31"/>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="6">
         <v>2595.9</v>
       </c>
       <c r="C19" s="6">
         <v>5821.9</v>
       </c>
       <c r="D19" s="14">
         <v>9419.6</v>
       </c>
       <c r="E19" s="6">
         <v>11909.3</v>
       </c>
       <c r="F19" s="15">
         <v>14104.1</v>
       </c>
       <c r="G19" s="14">
         <v>16013.7</v>
       </c>
       <c r="H19" s="6">
         <v>18294.8</v>
       </c>
       <c r="I19" s="34">
         <v>20602.400000000001</v>
       </c>
-      <c r="J19" s="6"/>
+      <c r="J19" s="67">
+        <v>22994.1</v>
+      </c>
       <c r="K19" s="30"/>
       <c r="L19" s="31"/>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="19"/>
       <c r="B20" s="6"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="12"/>
       <c r="I20" s="24"/>
       <c r="J20" s="12"/>
       <c r="L20" s="24"/>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="22"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="24"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="24"/>
       <c r="M21" s="12"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="6">
         <v>1762.4</v>
       </c>
       <c r="C22" s="6">
         <v>3436.6</v>
       </c>
       <c r="D22" s="6">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="14">
         <v>6710</v>
       </c>
       <c r="F22" s="14">
         <v>8426.9</v>
       </c>
       <c r="G22" s="23">
         <v>10137.700000000001</v>
       </c>
       <c r="H22" s="6">
         <v>11986.4</v>
       </c>
       <c r="I22" s="34">
         <v>13890.4</v>
       </c>
-      <c r="J22" s="6"/>
+      <c r="J22" s="67">
+        <v>15873.2</v>
+      </c>
       <c r="K22" s="6"/>
       <c r="L22" s="31"/>
       <c r="M22" s="6"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="6">
         <v>34</v>
       </c>
       <c r="D23" s="6">
         <v>51.9</v>
       </c>
       <c r="E23" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="14">
         <v>97.2</v>
       </c>
       <c r="G23" s="23">
         <v>119.7</v>
       </c>
       <c r="H23" s="6">
         <v>145.4</v>
       </c>
       <c r="I23" s="34">
         <v>172.3</v>
       </c>
-      <c r="J23" s="6"/>
+      <c r="J23" s="67">
+        <v>199.6</v>
+      </c>
       <c r="K23" s="6"/>
       <c r="L23" s="31"/>
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>55.4</v>
       </c>
       <c r="C24" s="6">
         <v>86.6</v>
       </c>
       <c r="D24" s="6">
         <v>116.9</v>
       </c>
       <c r="E24" s="6">
         <v>147.1</v>
       </c>
       <c r="F24" s="14">
         <v>184.1</v>
       </c>
       <c r="G24" s="23">
         <v>225</v>
       </c>
       <c r="H24" s="6">
         <v>269</v>
       </c>
       <c r="I24" s="34">
         <v>316.60000000000002</v>
       </c>
-      <c r="J24" s="6"/>
+      <c r="J24" s="67">
+        <v>364.2</v>
+      </c>
       <c r="K24" s="6"/>
       <c r="L24" s="31"/>
       <c r="M24" s="6"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>185.3</v>
       </c>
       <c r="C25" s="6">
         <v>376.6</v>
       </c>
       <c r="D25" s="14">
         <v>565.6</v>
       </c>
       <c r="E25" s="6">
         <v>794.4</v>
       </c>
       <c r="F25" s="32">
         <v>1013.8</v>
       </c>
       <c r="G25" s="23">
         <v>1256.5999999999999</v>
       </c>
       <c r="H25" s="6">
         <v>1468.9</v>
       </c>
       <c r="I25" s="34">
         <v>1712.6</v>
       </c>
-      <c r="J25" s="6"/>
+      <c r="J25" s="67">
+        <v>1991.2</v>
+      </c>
       <c r="K25" s="6"/>
       <c r="L25" s="31"/>
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>81.5</v>
       </c>
       <c r="C26" s="6">
         <v>112.4</v>
       </c>
       <c r="D26" s="14">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="6">
         <v>176.7</v>
       </c>
       <c r="F26" s="32">
         <v>209.8</v>
       </c>
       <c r="G26" s="23">
         <v>248.3</v>
       </c>
       <c r="H26" s="6">
         <v>288.7</v>
       </c>
       <c r="I26" s="34">
         <v>332.5</v>
       </c>
-      <c r="J26" s="6"/>
+      <c r="J26" s="67">
+        <v>375.7</v>
+      </c>
       <c r="K26" s="6"/>
       <c r="L26" s="31"/>
       <c r="M26" s="6"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="6">
         <v>11</v>
       </c>
       <c r="C27" s="6">
         <v>24</v>
       </c>
       <c r="D27" s="14">
         <v>37</v>
       </c>
       <c r="E27" s="6">
         <v>50</v>
       </c>
       <c r="F27" s="32">
         <v>61.7</v>
       </c>
       <c r="G27" s="23">
         <v>73.3</v>
       </c>
       <c r="H27" s="6">
         <v>85</v>
       </c>
       <c r="I27" s="34">
         <v>94.7</v>
       </c>
-      <c r="J27" s="6"/>
+      <c r="J27" s="67">
+        <v>104.3</v>
+      </c>
       <c r="K27" s="6"/>
       <c r="L27" s="31"/>
       <c r="M27" s="6"/>
     </row>
-    <row r="28" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="6">
         <v>153.5</v>
       </c>
       <c r="C28" s="6">
         <v>243.3</v>
       </c>
       <c r="D28" s="14">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="6">
         <v>426.2</v>
       </c>
       <c r="F28" s="32">
         <v>533.20000000000005</v>
       </c>
       <c r="G28" s="23">
         <v>648.70000000000005</v>
       </c>
       <c r="H28" s="6">
         <v>785.3</v>
       </c>
       <c r="I28" s="34">
         <v>916.4</v>
       </c>
-      <c r="J28" s="6"/>
+      <c r="J28" s="67">
+        <v>1018.5</v>
+      </c>
       <c r="K28" s="6"/>
       <c r="L28" s="31"/>
       <c r="M28" s="6"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="6">
         <v>35.1</v>
       </c>
       <c r="D29" s="14">
         <v>50.8</v>
       </c>
       <c r="E29" s="6">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="32">
         <v>82.1</v>
       </c>
       <c r="G29" s="23">
         <v>97.8</v>
       </c>
       <c r="H29" s="6">
         <v>113.4</v>
       </c>
       <c r="I29" s="34">
         <v>128.1</v>
       </c>
-      <c r="J29" s="6"/>
+      <c r="J29" s="67">
+        <v>142.80000000000001</v>
+      </c>
       <c r="K29" s="6"/>
       <c r="L29" s="31"/>
       <c r="M29" s="6"/>
     </row>
-    <row r="30" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="6">
         <v>13.3</v>
       </c>
       <c r="C30" s="6">
         <v>23.6</v>
       </c>
       <c r="D30" s="14">
         <v>33.9</v>
       </c>
       <c r="E30" s="6">
         <v>44.1</v>
       </c>
       <c r="F30" s="32">
         <v>53.6</v>
       </c>
       <c r="G30" s="23">
         <v>63.1</v>
       </c>
       <c r="H30" s="6">
         <v>72.599999999999994</v>
       </c>
       <c r="I30" s="34">
         <v>86.9</v>
       </c>
-      <c r="J30" s="6"/>
+      <c r="J30" s="67">
+        <v>101.2</v>
+      </c>
       <c r="K30" s="6"/>
       <c r="L30" s="31"/>
       <c r="M30" s="6"/>
     </row>
-    <row r="31" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A31" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="6">
         <v>19.8</v>
       </c>
       <c r="C31" s="6">
         <v>42.4</v>
       </c>
       <c r="D31" s="14">
         <v>65</v>
       </c>
       <c r="E31" s="6">
         <v>87.6</v>
       </c>
       <c r="F31" s="32">
         <v>109.2</v>
       </c>
       <c r="G31" s="23">
         <v>130.69999999999999</v>
       </c>
       <c r="H31" s="6">
         <v>152.30000000000001</v>
       </c>
       <c r="I31" s="34">
         <v>169.8</v>
       </c>
-      <c r="J31" s="6"/>
+      <c r="J31" s="67">
+        <v>187.3</v>
+      </c>
       <c r="K31" s="6"/>
       <c r="L31" s="31"/>
       <c r="M31" s="6"/>
     </row>
-    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>27.1</v>
       </c>
       <c r="C32" s="6">
         <v>59.5</v>
       </c>
       <c r="D32" s="14">
         <v>91.9</v>
       </c>
       <c r="E32" s="6">
         <v>124.2</v>
       </c>
       <c r="F32" s="32">
         <v>155.6</v>
       </c>
       <c r="G32" s="23">
         <v>187</v>
       </c>
       <c r="H32" s="6">
         <v>218.4</v>
       </c>
       <c r="I32" s="34">
         <v>252.5</v>
       </c>
-      <c r="J32" s="6"/>
+      <c r="J32" s="67">
+        <v>286.60000000000002</v>
+      </c>
       <c r="K32" s="6"/>
       <c r="L32" s="31"/>
       <c r="M32" s="6"/>
     </row>
-    <row r="33" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>35</v>
       </c>
       <c r="C33" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="14">
         <v>107.2</v>
       </c>
       <c r="E33" s="6">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="32">
         <v>187.7</v>
       </c>
       <c r="G33" s="23">
         <v>228.2</v>
       </c>
       <c r="H33" s="6">
         <v>263.89999999999998</v>
       </c>
       <c r="I33" s="34">
         <v>299.60000000000002</v>
       </c>
-      <c r="J33" s="6"/>
+      <c r="J33" s="67">
+        <v>334.6</v>
+      </c>
       <c r="K33" s="6"/>
       <c r="L33" s="31"/>
       <c r="M33" s="6"/>
     </row>
-    <row r="34" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>29.1</v>
       </c>
       <c r="C34" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="6">
         <v>137.9</v>
       </c>
       <c r="F34" s="32">
         <v>167.1</v>
       </c>
       <c r="G34" s="23">
         <v>196.3</v>
       </c>
       <c r="H34" s="6">
         <v>225.4</v>
       </c>
       <c r="I34" s="34">
         <v>264.5</v>
       </c>
-      <c r="J34" s="6"/>
+      <c r="J34" s="67">
+        <v>303.5</v>
+      </c>
       <c r="K34" s="6"/>
       <c r="L34" s="31"/>
       <c r="M34" s="6"/>
     </row>
-    <row r="35" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="6">
         <v>2263.9</v>
       </c>
       <c r="D35" s="14">
         <v>3359.6</v>
       </c>
       <c r="E35" s="6">
         <v>4432.3</v>
       </c>
       <c r="F35" s="14">
         <v>5571.8</v>
       </c>
       <c r="G35" s="23">
         <v>6662.8</v>
       </c>
       <c r="H35" s="6">
         <v>7897.9</v>
       </c>
       <c r="I35" s="34">
         <v>9144</v>
       </c>
-      <c r="J35" s="6"/>
+      <c r="J35" s="67">
+        <v>10463.700000000001</v>
+      </c>
       <c r="K35" s="30"/>
       <c r="L35" s="31"/>
       <c r="M35" s="6"/>
     </row>
-    <row r="36" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="6"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="35"/>
       <c r="J36" s="23"/>
       <c r="K36" s="12"/>
       <c r="L36" s="24"/>
       <c r="M36" s="12"/>
     </row>
-    <row r="37" spans="1:1553" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:1553" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="23"/>
       <c r="I37" s="35"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="24"/>
       <c r="M37" s="12"/>
     </row>
-    <row r="38" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="6">
         <v>1483.7</v>
       </c>
       <c r="C38" s="14">
         <v>3563.3</v>
       </c>
       <c r="D38" s="14">
         <v>6068</v>
       </c>
       <c r="E38" s="14">
         <v>7487.7</v>
       </c>
       <c r="F38" s="14">
         <v>8545.6</v>
       </c>
       <c r="G38" s="14">
         <v>9366.9</v>
       </c>
       <c r="H38" s="14">
         <v>10413.9</v>
       </c>
       <c r="I38" s="36">
         <v>11479.6</v>
       </c>
-      <c r="J38" s="23"/>
+      <c r="J38" s="23">
+        <v>12555.8</v>
+      </c>
       <c r="K38" s="6"/>
       <c r="L38" s="31"/>
       <c r="M38" s="6"/>
     </row>
-    <row r="39" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A39" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="6">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>2</v>
       </c>
       <c r="D39" s="25">
         <v>3</v>
       </c>
       <c r="E39" s="25">
         <v>4</v>
       </c>
       <c r="F39" s="14">
         <v>5</v>
       </c>
       <c r="G39" s="14">
         <v>6</v>
       </c>
       <c r="H39" s="14">
         <v>7</v>
       </c>
       <c r="I39" s="36">
         <v>8</v>
       </c>
-      <c r="J39" s="6"/>
+      <c r="J39" s="6">
+        <v>9</v>
+      </c>
       <c r="K39" s="6"/>
       <c r="L39" s="31"/>
       <c r="M39" s="6"/>
     </row>
-    <row r="40" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A40" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="29">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="G40" s="29">
         <v>10</v>
       </c>
       <c r="H40" s="14">
         <v>10</v>
       </c>
       <c r="I40" s="36">
         <v>10</v>
       </c>
-      <c r="J40" s="6"/>
+      <c r="J40" s="6">
+        <v>10</v>
+      </c>
       <c r="K40" s="6"/>
       <c r="L40" s="31"/>
       <c r="M40" s="6"/>
     </row>
-    <row r="41" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:1553" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A41" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="33" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="36">
         <v>3.2</v>
       </c>
-      <c r="J41" s="6"/>
+      <c r="J41" s="6">
+        <v>6.4</v>
+      </c>
       <c r="K41" s="6"/>
       <c r="L41" s="31"/>
       <c r="M41" s="6"/>
     </row>
-    <row r="42" spans="1:1553" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:1553" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="27">
         <v>1481</v>
       </c>
       <c r="C42" s="28">
         <v>3558</v>
       </c>
       <c r="D42" s="28">
         <v>6060</v>
       </c>
       <c r="E42" s="28">
         <v>7477</v>
       </c>
       <c r="F42" s="28">
         <v>8532.2999999999993</v>
       </c>
       <c r="G42" s="28">
         <v>9350.9</v>
       </c>
       <c r="H42" s="28">
         <v>10396.9</v>
       </c>
       <c r="I42" s="37">
         <v>11458.4</v>
       </c>
-      <c r="J42" s="27"/>
+      <c r="J42" s="27">
+        <v>12530.4</v>
+      </c>
       <c r="K42" s="27"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
       <c r="AC42" s="4"/>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="4"/>
       <c r="AG42" s="4"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>