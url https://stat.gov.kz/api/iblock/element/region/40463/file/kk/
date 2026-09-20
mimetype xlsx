--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,83 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="119">
   <si>
     <t/>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
-  </si>
-[...7 lines deleted...]
-    <t>"х" - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
@@ -241,85 +236,208 @@
   <si>
     <t xml:space="preserve"> Мотор отыны (бензин, авиациялықты қосқанда), мың тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Газойлдер (дизельдік отын), мың тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Отындық мазут, мың тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Силикат және қож кірпіштері, тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Тауарлық бетон, тонна</t>
   </si>
   <si>
     <t xml:space="preserve"> Сұйықты айдауға арналған орталықтан тепкіш сорғылар; өзге де сорғылар; сұйықты көтергіштер, дана</t>
   </si>
   <si>
     <t xml:space="preserve"> Он немесе одан көп адамды тасымалдауға арналған автомобильдер, дана</t>
   </si>
   <si>
-    <t>"..." 2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
-[...1 lines deleted...]
-  <si>
     <t>Сырым</t>
   </si>
   <si>
     <t xml:space="preserve">Батыс Қазақстан </t>
   </si>
   <si>
     <t>Бөкей ордасы</t>
   </si>
   <si>
     <t>Жаңақала</t>
   </si>
   <si>
     <t>2026 жылғы Батыс Қазақстан облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Өндіріс статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Гумарова Алия Шарифуллиевна</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық  статистика бюросының Батыс Қазақстан облысы бойынша департаменті</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -427,75 +545,133 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-      <sz val="7"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
@@ -521,55 +697,61 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -823,161 +1005,241 @@
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Нейтральный" xfId="1" builtinId="28"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1222,10383 +1484,11295 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AAL232"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="G226" sqref="G226"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="150" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="150" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="129"/>
+    <col min="257" max="257" width="42.28515625" style="129" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="129" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="129"/>
+    <col min="513" max="513" width="42.28515625" style="129" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="129" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="129"/>
+    <col min="769" max="769" width="42.28515625" style="129" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="129" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="129"/>
+    <col min="1025" max="1025" width="42.28515625" style="129" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="129" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="129"/>
+    <col min="1281" max="1281" width="42.28515625" style="129" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="129" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="129"/>
+    <col min="1537" max="1537" width="42.28515625" style="129" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="129" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="129"/>
+    <col min="1793" max="1793" width="42.28515625" style="129" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="129" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="129"/>
+    <col min="2049" max="2049" width="42.28515625" style="129" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="129" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="129"/>
+    <col min="2305" max="2305" width="42.28515625" style="129" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="129" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="129"/>
+    <col min="2561" max="2561" width="42.28515625" style="129" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="129" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="129"/>
+    <col min="2817" max="2817" width="42.28515625" style="129" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="129" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="129"/>
+    <col min="3073" max="3073" width="42.28515625" style="129" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="129" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="129"/>
+    <col min="3329" max="3329" width="42.28515625" style="129" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="129" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="129"/>
+    <col min="3585" max="3585" width="42.28515625" style="129" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="129" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="129"/>
+    <col min="3841" max="3841" width="42.28515625" style="129" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="129" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="129"/>
+    <col min="4097" max="4097" width="42.28515625" style="129" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="129" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="129"/>
+    <col min="4353" max="4353" width="42.28515625" style="129" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="129" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="129"/>
+    <col min="4609" max="4609" width="42.28515625" style="129" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="129" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="129"/>
+    <col min="4865" max="4865" width="42.28515625" style="129" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="129" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="129"/>
+    <col min="5121" max="5121" width="42.28515625" style="129" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="129" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="129"/>
+    <col min="5377" max="5377" width="42.28515625" style="129" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="129" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="129"/>
+    <col min="5633" max="5633" width="42.28515625" style="129" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="129" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="129"/>
+    <col min="5889" max="5889" width="42.28515625" style="129" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="129" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="129"/>
+    <col min="6145" max="6145" width="42.28515625" style="129" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="129" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="129"/>
+    <col min="6401" max="6401" width="42.28515625" style="129" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="129" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="129"/>
+    <col min="6657" max="6657" width="42.28515625" style="129" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="129" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="129"/>
+    <col min="6913" max="6913" width="42.28515625" style="129" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="129" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="129"/>
+    <col min="7169" max="7169" width="42.28515625" style="129" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="129" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="129"/>
+    <col min="7425" max="7425" width="42.28515625" style="129" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="129" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="129"/>
+    <col min="7681" max="7681" width="42.28515625" style="129" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="129" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="129"/>
+    <col min="7937" max="7937" width="42.28515625" style="129" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="129" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="129"/>
+    <col min="8193" max="8193" width="42.28515625" style="129" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="129" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="129"/>
+    <col min="8449" max="8449" width="42.28515625" style="129" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="129" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="129"/>
+    <col min="8705" max="8705" width="42.28515625" style="129" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="129" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="129"/>
+    <col min="8961" max="8961" width="42.28515625" style="129" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="129" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="129"/>
+    <col min="9217" max="9217" width="42.28515625" style="129" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="129" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="129"/>
+    <col min="9473" max="9473" width="42.28515625" style="129" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="129" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="129"/>
+    <col min="9729" max="9729" width="42.28515625" style="129" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="129" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="129"/>
+    <col min="9985" max="9985" width="42.28515625" style="129" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="129" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="129"/>
+    <col min="10241" max="10241" width="42.28515625" style="129" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="129" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="129"/>
+    <col min="10497" max="10497" width="42.28515625" style="129" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="129" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="129"/>
+    <col min="10753" max="10753" width="42.28515625" style="129" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="129" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="129"/>
+    <col min="11009" max="11009" width="42.28515625" style="129" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="129" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="129"/>
+    <col min="11265" max="11265" width="42.28515625" style="129" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="129" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="129"/>
+    <col min="11521" max="11521" width="42.28515625" style="129" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="129" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="129"/>
+    <col min="11777" max="11777" width="42.28515625" style="129" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="129" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="129"/>
+    <col min="12033" max="12033" width="42.28515625" style="129" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="129" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="129"/>
+    <col min="12289" max="12289" width="42.28515625" style="129" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="129" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="129"/>
+    <col min="12545" max="12545" width="42.28515625" style="129" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="129" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="129"/>
+    <col min="12801" max="12801" width="42.28515625" style="129" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="129" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="129"/>
+    <col min="13057" max="13057" width="42.28515625" style="129" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="129" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="129"/>
+    <col min="13313" max="13313" width="42.28515625" style="129" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="129" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="129"/>
+    <col min="13569" max="13569" width="42.28515625" style="129" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="129" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="129"/>
+    <col min="13825" max="13825" width="42.28515625" style="129" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="129" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="129"/>
+    <col min="14081" max="14081" width="42.28515625" style="129" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="129" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="129"/>
+    <col min="14337" max="14337" width="42.28515625" style="129" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="129" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="129"/>
+    <col min="14593" max="14593" width="42.28515625" style="129" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="129" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="129"/>
+    <col min="14849" max="14849" width="42.28515625" style="129" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="129" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="129"/>
+    <col min="15105" max="15105" width="42.28515625" style="129" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="129" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="129"/>
+    <col min="15361" max="15361" width="42.28515625" style="129" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="129" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="129"/>
+    <col min="15617" max="15617" width="42.28515625" style="129" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="129" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="129"/>
+    <col min="15873" max="15873" width="42.28515625" style="129" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="129" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="129"/>
+    <col min="16129" max="16129" width="42.28515625" style="129" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="129" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="129"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="128"/>
+      <c r="B1" s="128"/>
+    </row>
+    <row r="2" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="130" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="131">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="130" t="s">
+        <v>78</v>
+      </c>
+      <c r="B3" s="133" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="130" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="134" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="135" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="132" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="130" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="136" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="130" t="s">
+        <v>87</v>
+      </c>
+      <c r="B8" s="134" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="132" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="130" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="136" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="130" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" s="136" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="130" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="133"/>
+      <c r="M11" s="137"/>
+    </row>
+    <row r="12" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="130" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="M12" s="137"/>
+    </row>
+    <row r="13" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" s="137"/>
+    </row>
+    <row r="14" spans="1:13" s="132" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="139" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="140" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" s="137"/>
+    </row>
+    <row r="15" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="139" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="141" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="137"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="130" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="142">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="143"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="130" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="142">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="144"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="145" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="143"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="130" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="134" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="144"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="130" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="146" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" s="143"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="130" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" s="147" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" s="144"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="148"/>
+      <c r="B22" s="149"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B23" s="151"/>
+      <c r="M23" s="144"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="143"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="144"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="143"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:J17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="153" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="153" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="153"/>
+    <col min="257" max="257" width="4.42578125" style="153" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="153" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="153"/>
+    <col min="513" max="513" width="4.42578125" style="153" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="153" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="153"/>
+    <col min="769" max="769" width="4.42578125" style="153" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="153" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="153"/>
+    <col min="1025" max="1025" width="4.42578125" style="153" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="153" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="153"/>
+    <col min="1281" max="1281" width="4.42578125" style="153" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="153" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="153"/>
+    <col min="1537" max="1537" width="4.42578125" style="153" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="153" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="153"/>
+    <col min="1793" max="1793" width="4.42578125" style="153" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="153" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="153"/>
+    <col min="2049" max="2049" width="4.42578125" style="153" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="153" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="153"/>
+    <col min="2305" max="2305" width="4.42578125" style="153" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="153" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="153"/>
+    <col min="2561" max="2561" width="4.42578125" style="153" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="153" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="153"/>
+    <col min="2817" max="2817" width="4.42578125" style="153" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="153" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="153"/>
+    <col min="3073" max="3073" width="4.42578125" style="153" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="153" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="153"/>
+    <col min="3329" max="3329" width="4.42578125" style="153" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="153" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="153"/>
+    <col min="3585" max="3585" width="4.42578125" style="153" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="153" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="153"/>
+    <col min="3841" max="3841" width="4.42578125" style="153" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="153" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="153"/>
+    <col min="4097" max="4097" width="4.42578125" style="153" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="153" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="153"/>
+    <col min="4353" max="4353" width="4.42578125" style="153" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="153" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="153"/>
+    <col min="4609" max="4609" width="4.42578125" style="153" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="153" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="153"/>
+    <col min="4865" max="4865" width="4.42578125" style="153" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="153" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="153"/>
+    <col min="5121" max="5121" width="4.42578125" style="153" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="153" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="153"/>
+    <col min="5377" max="5377" width="4.42578125" style="153" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="153" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="153"/>
+    <col min="5633" max="5633" width="4.42578125" style="153" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="153" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="153"/>
+    <col min="5889" max="5889" width="4.42578125" style="153" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="153" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="153"/>
+    <col min="6145" max="6145" width="4.42578125" style="153" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="153" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="153"/>
+    <col min="6401" max="6401" width="4.42578125" style="153" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="153" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="153"/>
+    <col min="6657" max="6657" width="4.42578125" style="153" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="153" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="153"/>
+    <col min="6913" max="6913" width="4.42578125" style="153" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="153" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="153"/>
+    <col min="7169" max="7169" width="4.42578125" style="153" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="153" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="153"/>
+    <col min="7425" max="7425" width="4.42578125" style="153" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="153" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="153"/>
+    <col min="7681" max="7681" width="4.42578125" style="153" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="153" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="153"/>
+    <col min="7937" max="7937" width="4.42578125" style="153" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="153" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="153"/>
+    <col min="8193" max="8193" width="4.42578125" style="153" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="153" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="153"/>
+    <col min="8449" max="8449" width="4.42578125" style="153" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="153" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="153"/>
+    <col min="8705" max="8705" width="4.42578125" style="153" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="153" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="153"/>
+    <col min="8961" max="8961" width="4.42578125" style="153" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="153" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="153"/>
+    <col min="9217" max="9217" width="4.42578125" style="153" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="153" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="153"/>
+    <col min="9473" max="9473" width="4.42578125" style="153" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="153" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="153"/>
+    <col min="9729" max="9729" width="4.42578125" style="153" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="153" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="153"/>
+    <col min="9985" max="9985" width="4.42578125" style="153" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="153" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="153"/>
+    <col min="10241" max="10241" width="4.42578125" style="153" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="153" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="153"/>
+    <col min="10497" max="10497" width="4.42578125" style="153" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="153" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="153"/>
+    <col min="10753" max="10753" width="4.42578125" style="153" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="153" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="153"/>
+    <col min="11009" max="11009" width="4.42578125" style="153" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="153" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="153"/>
+    <col min="11265" max="11265" width="4.42578125" style="153" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="153" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="153"/>
+    <col min="11521" max="11521" width="4.42578125" style="153" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="153" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="153"/>
+    <col min="11777" max="11777" width="4.42578125" style="153" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="153" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="153"/>
+    <col min="12033" max="12033" width="4.42578125" style="153" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="153" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="153"/>
+    <col min="12289" max="12289" width="4.42578125" style="153" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="153" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="153"/>
+    <col min="12545" max="12545" width="4.42578125" style="153" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="153" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="153"/>
+    <col min="12801" max="12801" width="4.42578125" style="153" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="153" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="153"/>
+    <col min="13057" max="13057" width="4.42578125" style="153" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="153" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="153"/>
+    <col min="13313" max="13313" width="4.42578125" style="153" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="153" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="153"/>
+    <col min="13569" max="13569" width="4.42578125" style="153" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="153" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="153"/>
+    <col min="13825" max="13825" width="4.42578125" style="153" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="153" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="153"/>
+    <col min="14081" max="14081" width="4.42578125" style="153" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="153" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="153"/>
+    <col min="14337" max="14337" width="4.42578125" style="153" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="153" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="153"/>
+    <col min="14593" max="14593" width="4.42578125" style="153" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="153" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="153"/>
+    <col min="14849" max="14849" width="4.42578125" style="153" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="153" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="153"/>
+    <col min="15105" max="15105" width="4.42578125" style="153" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="153" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="153"/>
+    <col min="15361" max="15361" width="4.42578125" style="153" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="153" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="153"/>
+    <col min="15617" max="15617" width="4.42578125" style="153" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="153" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="153"/>
+    <col min="15873" max="15873" width="4.42578125" style="153" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="153" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="153"/>
+    <col min="16129" max="16129" width="4.42578125" style="153" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="153" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="153"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="152"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="154" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="154" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="153" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="154" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="154"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="155" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="154"/>
+    </row>
+    <row r="17" spans="2:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B17" s="156" t="s">
+        <v>117</v>
+      </c>
+      <c r="C17" s="155"/>
+      <c r="D17" s="155"/>
+      <c r="E17" s="155"/>
+      <c r="F17" s="155"/>
+      <c r="G17" s="155"/>
+      <c r="H17" s="155"/>
+      <c r="I17" s="155"/>
+      <c r="J17" s="155"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AAL229"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J174" sqref="J174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="4" customWidth="1"/>
     <col min="2" max="9" width="13.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="4" customWidth="1"/>
     <col min="11" max="12" width="13.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="15" style="4" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
     <col min="15" max="15" width="10.140625" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="19" width="6.85546875" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="6.85546875" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="5.42578125" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="134" t="s">
-[...26 lines deleted...]
-      <c r="AA2" s="135"/>
+      <c r="A2" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="157"/>
+      <c r="C2" s="157"/>
+      <c r="D2" s="157"/>
+      <c r="E2" s="157"/>
+      <c r="F2" s="157"/>
+      <c r="G2" s="157"/>
+      <c r="H2" s="157"/>
+      <c r="I2" s="157"/>
+      <c r="J2" s="157"/>
+      <c r="K2" s="157"/>
+      <c r="L2" s="157"/>
+      <c r="M2" s="157"/>
+      <c r="O2" s="158"/>
+      <c r="P2" s="158"/>
+      <c r="Q2" s="158"/>
+      <c r="R2" s="158"/>
+      <c r="S2" s="158"/>
+      <c r="T2" s="158"/>
+      <c r="U2" s="158"/>
+      <c r="V2" s="158"/>
+      <c r="W2" s="158"/>
+      <c r="X2" s="158"/>
+      <c r="Y2" s="158"/>
+      <c r="Z2" s="158"/>
+      <c r="AA2" s="158"/>
       <c r="AB2" s="5"/>
     </row>
     <row r="3" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="O3" s="25"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
     </row>
     <row r="4" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="53"/>
       <c r="B4" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="F4" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="55" t="s">
+      <c r="G4" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="55" t="s">
+      <c r="H4" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="I4" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="55" t="s">
+      <c r="J4" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="55" t="s">
+      <c r="K4" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="55" t="s">
+      <c r="L4" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="55" t="s">
+      <c r="M4" s="55" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="O4" s="28"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="5"/>
     </row>
     <row r="5" spans="1:28" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="56" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="116" t="s">
+      <c r="L5" s="112" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="58"/>
       <c r="N5" s="32"/>
       <c r="O5" s="11"/>
       <c r="P5" s="12"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
       <c r="S5" s="30"/>
       <c r="T5" s="30"/>
       <c r="U5" s="30"/>
       <c r="V5" s="30"/>
       <c r="W5" s="30"/>
       <c r="X5" s="30"/>
       <c r="Y5" s="30"/>
       <c r="Z5" s="30"/>
       <c r="AA5" s="30"/>
     </row>
     <row r="6" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="60">
         <v>980</v>
       </c>
       <c r="C6" s="60">
         <v>2184</v>
       </c>
       <c r="D6" s="49">
         <v>3377</v>
       </c>
       <c r="E6" s="49">
         <v>4584</v>
       </c>
       <c r="F6" s="60">
         <v>5896</v>
       </c>
       <c r="G6" s="49">
         <v>7339</v>
       </c>
       <c r="H6" s="49">
         <v>8804</v>
       </c>
-      <c r="I6" s="49"/>
+      <c r="I6" s="49">
+        <v>10226</v>
+      </c>
       <c r="J6" s="61"/>
       <c r="K6" s="49"/>
-      <c r="L6" s="117"/>
+      <c r="L6" s="113"/>
       <c r="M6" s="60"/>
       <c r="N6" s="40"/>
       <c r="O6" s="26"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="AA6" s="15"/>
     </row>
     <row r="7" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="62" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B7" s="49">
         <v>13</v>
       </c>
       <c r="C7" s="49">
         <v>21</v>
       </c>
       <c r="D7" s="49">
         <v>33</v>
       </c>
       <c r="E7" s="49">
         <v>45</v>
       </c>
       <c r="F7" s="60">
         <v>56</v>
       </c>
       <c r="G7" s="49">
         <v>66</v>
       </c>
       <c r="H7" s="49">
         <v>77</v>
       </c>
-      <c r="I7" s="49"/>
+      <c r="I7" s="49">
+        <v>87</v>
+      </c>
       <c r="J7" s="63"/>
       <c r="K7" s="49"/>
-      <c r="L7" s="117"/>
+      <c r="L7" s="113"/>
       <c r="M7" s="60"/>
       <c r="N7" s="40"/>
       <c r="O7" s="26"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
     </row>
     <row r="8" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="62" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B8" s="49">
         <v>2</v>
       </c>
       <c r="C8" s="49">
         <v>5</v>
       </c>
       <c r="D8" s="49">
         <v>7</v>
       </c>
       <c r="E8" s="49">
         <v>9</v>
       </c>
       <c r="F8" s="63">
         <v>11</v>
       </c>
       <c r="G8" s="49">
         <v>14</v>
       </c>
       <c r="H8" s="49">
         <v>16</v>
       </c>
-      <c r="I8" s="49"/>
+      <c r="I8" s="49">
+        <v>18</v>
+      </c>
       <c r="J8" s="63"/>
       <c r="K8" s="49"/>
-      <c r="L8" s="117"/>
+      <c r="L8" s="113"/>
       <c r="M8" s="60"/>
       <c r="N8" s="40"/>
       <c r="O8" s="26"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="15"/>
       <c r="Z8" s="15"/>
       <c r="AA8" s="15"/>
     </row>
     <row r="9" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="62" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B9" s="49">
         <v>5</v>
       </c>
       <c r="C9" s="49">
         <v>6</v>
       </c>
       <c r="D9" s="49">
         <v>6</v>
       </c>
       <c r="E9" s="49">
         <v>7</v>
       </c>
       <c r="F9" s="60">
         <v>21</v>
       </c>
       <c r="G9" s="49">
         <v>35</v>
       </c>
       <c r="H9" s="49">
         <v>49</v>
       </c>
-      <c r="I9" s="49"/>
+      <c r="I9" s="49">
+        <v>54</v>
+      </c>
       <c r="J9" s="63"/>
       <c r="K9" s="49"/>
-      <c r="L9" s="117"/>
+      <c r="L9" s="113"/>
       <c r="M9" s="60"/>
       <c r="N9" s="40"/>
       <c r="O9" s="26"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
       <c r="X9" s="15"/>
       <c r="Y9" s="15"/>
       <c r="Z9" s="15"/>
       <c r="AA9" s="15"/>
     </row>
     <row r="10" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="62" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B10" s="49">
         <v>879</v>
       </c>
       <c r="C10" s="49">
         <v>1878</v>
       </c>
       <c r="D10" s="49">
         <v>2878</v>
       </c>
       <c r="E10" s="49">
         <v>3878</v>
       </c>
       <c r="F10" s="60">
         <v>4896</v>
       </c>
       <c r="G10" s="49">
         <v>5915</v>
       </c>
       <c r="H10" s="49">
         <v>6933</v>
       </c>
-      <c r="I10" s="49"/>
+      <c r="I10" s="49">
+        <v>7814</v>
+      </c>
       <c r="J10" s="61"/>
       <c r="K10" s="49"/>
-      <c r="L10" s="117"/>
+      <c r="L10" s="113"/>
       <c r="M10" s="60"/>
       <c r="N10" s="40"/>
       <c r="O10" s="26"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="15"/>
       <c r="AA10" s="15"/>
     </row>
     <row r="11" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B11" s="49">
         <v>10</v>
       </c>
       <c r="C11" s="49">
         <v>96</v>
       </c>
       <c r="D11" s="49">
         <v>182</v>
       </c>
       <c r="E11" s="49">
         <v>269</v>
       </c>
       <c r="F11" s="60">
         <v>313</v>
       </c>
       <c r="G11" s="49">
         <v>357</v>
       </c>
       <c r="H11" s="49">
         <v>402</v>
       </c>
-      <c r="I11" s="49"/>
+      <c r="I11" s="49">
+        <v>456</v>
+      </c>
       <c r="J11" s="63"/>
       <c r="K11" s="49"/>
-      <c r="L11" s="117"/>
+      <c r="L11" s="113"/>
       <c r="M11" s="60"/>
       <c r="N11" s="40"/>
       <c r="O11" s="26"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
       <c r="X11" s="15"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="15"/>
       <c r="AA11" s="15"/>
     </row>
     <row r="12" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B12" s="49">
         <v>2</v>
       </c>
       <c r="C12" s="49">
         <v>4</v>
       </c>
       <c r="D12" s="49">
         <v>6</v>
       </c>
       <c r="E12" s="49">
         <v>8</v>
       </c>
       <c r="F12" s="60">
         <v>10</v>
       </c>
       <c r="G12" s="49">
         <v>12</v>
       </c>
       <c r="H12" s="49">
         <v>14</v>
       </c>
-      <c r="I12" s="49"/>
+      <c r="I12" s="49">
+        <v>17</v>
+      </c>
       <c r="J12" s="63"/>
       <c r="K12" s="49"/>
-      <c r="L12" s="117"/>
+      <c r="L12" s="113"/>
       <c r="M12" s="60"/>
       <c r="N12" s="40"/>
       <c r="O12" s="26"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="15"/>
       <c r="AA12" s="15"/>
     </row>
     <row r="13" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="62" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B13" s="49">
         <v>12</v>
       </c>
       <c r="C13" s="49">
         <v>24</v>
       </c>
       <c r="D13" s="49">
         <v>36</v>
       </c>
       <c r="E13" s="49">
         <v>48</v>
       </c>
       <c r="F13" s="63">
         <v>60</v>
       </c>
       <c r="G13" s="49">
         <v>72</v>
       </c>
       <c r="H13" s="49">
         <v>84</v>
       </c>
-      <c r="I13" s="49"/>
+      <c r="I13" s="49">
+        <v>97</v>
+      </c>
       <c r="J13" s="63"/>
       <c r="K13" s="49"/>
-      <c r="L13" s="117"/>
+      <c r="L13" s="113"/>
       <c r="M13" s="60"/>
       <c r="N13" s="40"/>
       <c r="O13" s="26"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
       <c r="X13" s="15"/>
       <c r="Y13" s="15"/>
       <c r="Z13" s="15"/>
       <c r="AA13" s="15"/>
     </row>
     <row r="14" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B14" s="49">
         <v>57</v>
       </c>
       <c r="C14" s="49">
         <v>151</v>
       </c>
       <c r="D14" s="49">
         <v>229</v>
       </c>
       <c r="E14" s="49">
         <v>321</v>
       </c>
       <c r="F14" s="60">
         <v>529</v>
       </c>
       <c r="G14" s="49">
         <v>869</v>
       </c>
       <c r="H14" s="49">
         <v>1228</v>
       </c>
-      <c r="I14" s="49"/>
+      <c r="I14" s="49">
+        <v>1685</v>
+      </c>
       <c r="J14" s="61"/>
       <c r="K14" s="49"/>
-      <c r="L14" s="117"/>
+      <c r="L14" s="113"/>
       <c r="M14" s="60"/>
       <c r="N14" s="41"/>
       <c r="O14" s="26"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
       <c r="X14" s="15"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="15"/>
       <c r="AA14" s="15"/>
     </row>
     <row r="15" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="63"/>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="65"/>
       <c r="F15" s="63"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="60"/>
       <c r="K15" s="65"/>
-      <c r="L15" s="118"/>
+      <c r="L15" s="114"/>
       <c r="M15" s="65"/>
       <c r="N15" s="41"/>
       <c r="O15" s="26"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" s="31"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
     </row>
     <row r="16" spans="1:28" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="56" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="58"/>
       <c r="F16" s="57"/>
       <c r="G16" s="49"/>
       <c r="H16" s="57"/>
-      <c r="I16" s="57"/>
+      <c r="I16" s="117"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
-      <c r="L16" s="116"/>
+      <c r="L16" s="112"/>
       <c r="M16" s="58"/>
       <c r="N16" s="40"/>
       <c r="O16" s="11"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
     </row>
     <row r="17" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="60">
         <v>131</v>
       </c>
       <c r="C17" s="60">
         <v>534</v>
       </c>
       <c r="D17" s="49">
         <v>942</v>
       </c>
       <c r="E17" s="49">
         <v>1349</v>
       </c>
       <c r="F17" s="60">
         <v>1741</v>
       </c>
       <c r="G17" s="49">
         <v>2131</v>
       </c>
       <c r="H17" s="49">
         <v>2532</v>
       </c>
-      <c r="I17" s="49"/>
+      <c r="I17" s="49">
+        <v>2800</v>
+      </c>
       <c r="J17" s="60"/>
       <c r="K17" s="49"/>
-      <c r="L17" s="117"/>
+      <c r="L17" s="113"/>
       <c r="M17" s="60"/>
       <c r="N17" s="40"/>
       <c r="O17" s="26"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="15"/>
       <c r="AA17" s="15"/>
     </row>
     <row r="18" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="62" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B18" s="60">
         <v>13</v>
       </c>
       <c r="C18" s="49">
         <v>21</v>
       </c>
       <c r="D18" s="49">
         <v>33</v>
       </c>
       <c r="E18" s="49">
         <v>45</v>
       </c>
       <c r="F18" s="60">
         <v>56</v>
       </c>
       <c r="G18" s="49">
         <v>66</v>
       </c>
       <c r="H18" s="49">
         <v>77</v>
       </c>
-      <c r="I18" s="49"/>
+      <c r="I18" s="49">
+        <v>87</v>
+      </c>
       <c r="J18" s="60"/>
       <c r="K18" s="49"/>
-      <c r="L18" s="117"/>
+      <c r="L18" s="113"/>
       <c r="M18" s="60"/>
       <c r="N18" s="40"/>
       <c r="O18" s="26"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
       <c r="V18" s="15"/>
       <c r="W18" s="15"/>
       <c r="X18" s="15"/>
       <c r="Y18" s="15"/>
       <c r="Z18" s="15"/>
       <c r="AA18" s="15"/>
     </row>
     <row r="19" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="62" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B19" s="64">
         <v>2</v>
       </c>
       <c r="C19" s="49">
         <v>5</v>
       </c>
       <c r="D19" s="49">
         <v>7</v>
       </c>
       <c r="E19" s="49">
         <v>9</v>
       </c>
       <c r="F19" s="60">
         <v>11</v>
       </c>
       <c r="G19" s="49">
         <v>14</v>
       </c>
       <c r="H19" s="49">
         <v>16</v>
       </c>
-      <c r="I19" s="49"/>
+      <c r="I19" s="49">
+        <v>18</v>
+      </c>
       <c r="J19" s="60"/>
       <c r="K19" s="49"/>
-      <c r="L19" s="117"/>
+      <c r="L19" s="113"/>
       <c r="M19" s="60"/>
       <c r="N19" s="40"/>
       <c r="O19" s="26"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
       <c r="V19" s="15"/>
       <c r="W19" s="15"/>
       <c r="X19" s="15"/>
       <c r="Y19" s="15"/>
       <c r="Z19" s="15"/>
       <c r="AA19" s="15"/>
     </row>
     <row r="20" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B20" s="49">
         <v>5</v>
       </c>
       <c r="C20" s="49">
         <v>6</v>
       </c>
       <c r="D20" s="49">
         <v>6</v>
       </c>
       <c r="E20" s="49">
         <v>7</v>
       </c>
       <c r="F20" s="60">
         <v>21</v>
       </c>
       <c r="G20" s="49">
         <v>35</v>
       </c>
       <c r="H20" s="49">
         <v>49</v>
       </c>
-      <c r="I20" s="49"/>
+      <c r="I20" s="49">
+        <v>54</v>
+      </c>
       <c r="J20" s="60"/>
       <c r="K20" s="49"/>
-      <c r="L20" s="117"/>
+      <c r="L20" s="113"/>
       <c r="M20" s="60"/>
       <c r="N20" s="40"/>
       <c r="O20" s="26"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="15"/>
       <c r="S20" s="15"/>
       <c r="T20" s="15"/>
       <c r="U20" s="15"/>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
       <c r="X20" s="15"/>
       <c r="Y20" s="15"/>
       <c r="Z20" s="15"/>
       <c r="AA20" s="15"/>
     </row>
     <row r="21" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B21" s="49">
         <v>87</v>
       </c>
       <c r="C21" s="49">
         <v>378</v>
       </c>
       <c r="D21" s="49">
         <v>670</v>
       </c>
       <c r="E21" s="49">
         <v>962</v>
       </c>
       <c r="F21" s="60">
         <v>1267</v>
       </c>
       <c r="G21" s="49">
         <v>1573</v>
       </c>
       <c r="H21" s="49">
         <v>1878</v>
       </c>
-      <c r="I21" s="49"/>
+      <c r="I21" s="49">
+        <v>2056</v>
+      </c>
       <c r="J21" s="60"/>
       <c r="K21" s="49"/>
-      <c r="L21" s="117"/>
+      <c r="L21" s="113"/>
       <c r="M21" s="60"/>
       <c r="N21" s="40"/>
       <c r="O21" s="26"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
       <c r="W21" s="15"/>
       <c r="X21" s="15"/>
       <c r="Y21" s="15"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
     </row>
     <row r="22" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="62" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B22" s="49">
         <v>10</v>
       </c>
       <c r="C22" s="49">
         <v>96</v>
       </c>
       <c r="D22" s="49">
         <v>182</v>
       </c>
       <c r="E22" s="49">
         <v>269</v>
       </c>
       <c r="F22" s="60">
         <v>313</v>
       </c>
       <c r="G22" s="49">
         <v>357</v>
       </c>
       <c r="H22" s="49">
         <v>402</v>
       </c>
-      <c r="I22" s="49"/>
+      <c r="I22" s="49">
+        <v>453</v>
+      </c>
       <c r="J22" s="60"/>
       <c r="K22" s="49"/>
-      <c r="L22" s="117"/>
+      <c r="L22" s="113"/>
       <c r="M22" s="60"/>
       <c r="N22" s="40"/>
       <c r="O22" s="26"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="15"/>
       <c r="S22" s="15"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="15"/>
       <c r="Z22" s="15"/>
       <c r="AA22" s="15"/>
     </row>
     <row r="23" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B23" s="49">
         <v>2</v>
       </c>
       <c r="C23" s="49">
         <v>4</v>
       </c>
       <c r="D23" s="49">
         <v>6</v>
       </c>
       <c r="E23" s="49">
         <v>8</v>
       </c>
       <c r="F23" s="60">
         <v>10</v>
       </c>
       <c r="G23" s="49">
         <v>12</v>
       </c>
       <c r="H23" s="49">
         <v>14</v>
       </c>
-      <c r="I23" s="49"/>
+      <c r="I23" s="49">
+        <v>17</v>
+      </c>
       <c r="J23" s="60"/>
       <c r="K23" s="49"/>
-      <c r="L23" s="117"/>
+      <c r="L23" s="113"/>
       <c r="M23" s="60"/>
       <c r="N23" s="40"/>
       <c r="O23" s="26"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" s="15"/>
       <c r="S23" s="15"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="15"/>
       <c r="Z23" s="15"/>
       <c r="AA23" s="15"/>
     </row>
     <row r="24" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B24" s="49">
         <v>12</v>
       </c>
       <c r="C24" s="49">
         <v>24</v>
       </c>
       <c r="D24" s="49">
         <v>36</v>
       </c>
       <c r="E24" s="49">
         <v>48</v>
       </c>
       <c r="F24" s="60">
         <v>60</v>
       </c>
       <c r="G24" s="49">
         <v>72</v>
       </c>
       <c r="H24" s="49">
         <v>84</v>
       </c>
-      <c r="I24" s="49"/>
+      <c r="I24" s="49">
+        <v>97</v>
+      </c>
       <c r="J24" s="60"/>
       <c r="K24" s="49"/>
-      <c r="L24" s="117"/>
+      <c r="L24" s="113"/>
       <c r="M24" s="60"/>
       <c r="N24" s="40"/>
       <c r="O24" s="26"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="T24" s="15"/>
       <c r="U24" s="15"/>
       <c r="V24" s="15"/>
       <c r="W24" s="15"/>
       <c r="X24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
     </row>
     <row r="25" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B25" s="60">
         <v>1</v>
       </c>
       <c r="C25" s="49">
         <v>1</v>
       </c>
       <c r="D25" s="49">
         <v>2</v>
       </c>
       <c r="E25" s="49">
         <v>2</v>
       </c>
       <c r="F25" s="60">
         <v>3</v>
       </c>
       <c r="G25" s="49">
         <v>4</v>
       </c>
       <c r="H25" s="49">
         <v>12</v>
       </c>
-      <c r="I25" s="49"/>
+      <c r="I25" s="49">
+        <v>20</v>
+      </c>
       <c r="J25" s="60"/>
       <c r="K25" s="49"/>
-      <c r="L25" s="117"/>
+      <c r="L25" s="113"/>
       <c r="M25" s="60"/>
       <c r="N25" s="41"/>
       <c r="O25" s="26"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
       <c r="Z25" s="15"/>
       <c r="AA25" s="15"/>
     </row>
     <row r="26" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="63"/>
       <c r="B26" s="60"/>
       <c r="C26" s="60"/>
       <c r="D26" s="60"/>
       <c r="E26" s="65"/>
       <c r="F26" s="60"/>
       <c r="G26" s="49"/>
       <c r="H26" s="60"/>
-      <c r="I26" s="60"/>
+      <c r="I26" s="49"/>
       <c r="J26" s="60"/>
       <c r="K26" s="65"/>
       <c r="L26" s="49"/>
       <c r="M26" s="65"/>
       <c r="N26" s="41"/>
       <c r="O26" s="26"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="31"/>
       <c r="S26" s="15"/>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="15"/>
       <c r="W26" s="15"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
       <c r="Z26" s="15"/>
       <c r="AA26" s="15"/>
     </row>
     <row r="27" spans="1:27" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="56" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B27" s="60"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="57"/>
       <c r="G27" s="49"/>
       <c r="H27" s="49"/>
-      <c r="I27" s="57"/>
+      <c r="I27" s="117"/>
       <c r="J27" s="57"/>
       <c r="K27" s="58"/>
-      <c r="L27" s="116"/>
+      <c r="L27" s="112"/>
       <c r="M27" s="58"/>
       <c r="N27" s="42"/>
       <c r="O27" s="11"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
       <c r="S27" s="12"/>
       <c r="T27" s="12"/>
       <c r="U27" s="12"/>
       <c r="V27" s="12"/>
       <c r="W27" s="12"/>
       <c r="X27" s="12"/>
       <c r="Y27" s="12"/>
       <c r="Z27" s="12"/>
       <c r="AA27" s="15"/>
     </row>
     <row r="28" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="60">
         <v>289</v>
       </c>
       <c r="C28" s="60">
         <v>532</v>
       </c>
       <c r="D28" s="49">
         <v>775</v>
       </c>
       <c r="E28" s="49">
         <v>1018</v>
       </c>
       <c r="F28" s="60">
         <v>1273</v>
       </c>
       <c r="G28" s="49">
         <v>1527</v>
       </c>
       <c r="H28" s="49">
         <v>1766</v>
       </c>
-      <c r="I28" s="49"/>
+      <c r="I28" s="49">
+        <v>2012</v>
+      </c>
       <c r="J28" s="60"/>
       <c r="K28" s="60"/>
-      <c r="L28" s="117"/>
+      <c r="L28" s="113"/>
       <c r="M28" s="60"/>
       <c r="N28" s="42"/>
       <c r="O28" s="26"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" s="15"/>
       <c r="S28" s="15"/>
       <c r="T28" s="15"/>
       <c r="U28" s="15"/>
       <c r="V28" s="15"/>
       <c r="W28" s="15"/>
       <c r="X28" s="15"/>
       <c r="Y28" s="15"/>
       <c r="Z28" s="15"/>
       <c r="AA28" s="15"/>
     </row>
     <row r="29" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="62" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B29" s="60">
         <v>260</v>
       </c>
       <c r="C29" s="60">
         <v>471</v>
       </c>
       <c r="D29" s="49">
         <v>682</v>
       </c>
       <c r="E29" s="49">
         <v>894</v>
       </c>
       <c r="F29" s="60">
         <v>1115</v>
       </c>
       <c r="G29" s="49">
         <v>1336</v>
       </c>
       <c r="H29" s="49">
         <v>1557</v>
       </c>
-      <c r="I29" s="49"/>
+      <c r="I29" s="49">
+        <v>1791</v>
+      </c>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
-      <c r="L29" s="117"/>
+      <c r="L29" s="113"/>
       <c r="M29" s="60"/>
       <c r="N29" s="42"/>
       <c r="O29" s="26"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" s="15"/>
       <c r="S29" s="15"/>
       <c r="T29" s="15"/>
       <c r="U29" s="15"/>
       <c r="V29" s="15"/>
       <c r="W29" s="15"/>
       <c r="X29" s="15"/>
       <c r="Y29" s="15"/>
       <c r="Z29" s="15"/>
       <c r="AA29" s="12"/>
     </row>
     <row r="30" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B30" s="60">
         <v>30</v>
       </c>
       <c r="C30" s="60">
         <v>61</v>
       </c>
       <c r="D30" s="49">
         <v>93</v>
       </c>
       <c r="E30" s="49">
         <v>125</v>
       </c>
       <c r="F30" s="60">
         <v>158</v>
       </c>
       <c r="G30" s="49">
         <v>191</v>
       </c>
       <c r="H30" s="49">
         <v>209</v>
       </c>
-      <c r="I30" s="49"/>
+      <c r="I30" s="49">
+        <v>221</v>
+      </c>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
-      <c r="L30" s="117"/>
+      <c r="L30" s="113"/>
       <c r="M30" s="60"/>
       <c r="N30" s="41"/>
       <c r="O30" s="26"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="15"/>
       <c r="T30" s="15"/>
       <c r="U30" s="15"/>
       <c r="V30" s="15"/>
       <c r="W30" s="15"/>
       <c r="X30" s="15"/>
       <c r="Y30" s="15"/>
       <c r="Z30" s="15"/>
       <c r="AA30" s="15"/>
     </row>
     <row r="31" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="59"/>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="65"/>
       <c r="F31" s="60"/>
       <c r="G31" s="49"/>
       <c r="H31" s="60"/>
-      <c r="I31" s="60"/>
+      <c r="I31" s="49"/>
       <c r="J31" s="60"/>
       <c r="K31" s="65"/>
-      <c r="L31" s="118"/>
+      <c r="L31" s="114"/>
       <c r="M31" s="60"/>
       <c r="N31" s="41"/>
       <c r="O31" s="26"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" s="31"/>
       <c r="S31" s="15"/>
       <c r="T31" s="15"/>
       <c r="U31" s="15"/>
       <c r="V31" s="15"/>
       <c r="W31" s="15"/>
       <c r="X31" s="15"/>
       <c r="Y31" s="15"/>
       <c r="Z31" s="15"/>
       <c r="AA31" s="15"/>
     </row>
     <row r="32" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="56" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B32" s="57"/>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="60"/>
       <c r="F32" s="57"/>
       <c r="G32" s="49"/>
       <c r="H32" s="57"/>
-      <c r="I32" s="57"/>
+      <c r="I32" s="117"/>
       <c r="J32" s="57"/>
       <c r="K32" s="58"/>
-      <c r="L32" s="116"/>
+      <c r="L32" s="112"/>
       <c r="M32" s="57"/>
       <c r="N32" s="42"/>
       <c r="O32" s="11"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="AA32" s="15"/>
     </row>
     <row r="33" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="60">
         <v>532</v>
       </c>
       <c r="C33" s="60">
         <v>1029</v>
       </c>
       <c r="D33" s="60">
         <v>1526</v>
       </c>
       <c r="E33" s="60">
         <v>2022</v>
       </c>
       <c r="F33" s="60">
         <v>2514</v>
       </c>
       <c r="G33" s="49">
         <v>3006</v>
       </c>
       <c r="H33" s="49">
         <v>3498</v>
       </c>
-      <c r="I33" s="49"/>
+      <c r="I33" s="49">
+        <v>3967</v>
+      </c>
       <c r="J33" s="60"/>
       <c r="K33" s="60"/>
-      <c r="L33" s="117"/>
+      <c r="L33" s="113"/>
       <c r="M33" s="60"/>
       <c r="N33" s="42"/>
       <c r="O33" s="26"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" s="31"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
       <c r="Z33" s="12"/>
       <c r="AA33" s="15"/>
     </row>
     <row r="34" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="62" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B34" s="60">
         <v>532</v>
       </c>
       <c r="C34" s="60">
         <v>1029</v>
       </c>
       <c r="D34" s="60">
         <v>1526</v>
       </c>
       <c r="E34" s="60">
         <v>2022</v>
       </c>
       <c r="F34" s="60">
         <v>2514</v>
       </c>
       <c r="G34" s="49">
         <v>3006</v>
       </c>
       <c r="H34" s="49">
         <v>3498</v>
       </c>
-      <c r="I34" s="49"/>
+      <c r="I34" s="49">
+        <v>3967</v>
+      </c>
       <c r="J34" s="60"/>
       <c r="K34" s="60"/>
-      <c r="L34" s="117"/>
+      <c r="L34" s="113"/>
       <c r="M34" s="60"/>
       <c r="N34" s="41"/>
       <c r="O34" s="26"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="31"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
     </row>
     <row r="35" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="62"/>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="65"/>
       <c r="F35" s="60"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="60"/>
       <c r="K35" s="65"/>
-      <c r="L35" s="118"/>
+      <c r="L35" s="114"/>
       <c r="M35" s="60"/>
       <c r="N35" s="41"/>
       <c r="O35" s="26"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="31"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
     </row>
     <row r="36" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="56" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="57"/>
       <c r="K36" s="58"/>
-      <c r="L36" s="116"/>
+      <c r="L36" s="112"/>
       <c r="M36" s="57"/>
       <c r="N36" s="42"/>
       <c r="O36" s="11"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36" s="15"/>
     </row>
     <row r="37" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="60">
         <v>468</v>
       </c>
       <c r="C37" s="60">
         <v>1034</v>
       </c>
       <c r="D37" s="60">
         <v>1555</v>
       </c>
       <c r="E37" s="60">
         <v>2140</v>
       </c>
       <c r="F37" s="60">
         <v>2618</v>
       </c>
       <c r="G37" s="49">
         <v>3134</v>
       </c>
       <c r="H37" s="49">
         <v>3563</v>
       </c>
-      <c r="I37" s="49"/>
+      <c r="I37" s="49">
+        <v>3854</v>
+      </c>
       <c r="J37" s="60"/>
       <c r="K37" s="49"/>
-      <c r="L37" s="117"/>
+      <c r="L37" s="113"/>
       <c r="M37" s="60"/>
       <c r="N37" s="42"/>
       <c r="O37" s="26"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="31"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37" s="15"/>
     </row>
     <row r="38" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="67" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B38" s="60">
         <v>468</v>
       </c>
       <c r="C38" s="49">
         <v>1034</v>
       </c>
       <c r="D38" s="60">
         <v>1555</v>
       </c>
       <c r="E38" s="60">
         <v>2140</v>
       </c>
       <c r="F38" s="60">
         <v>2618</v>
       </c>
       <c r="G38" s="49">
         <v>3134</v>
       </c>
       <c r="H38" s="49">
         <v>3563</v>
       </c>
-      <c r="I38" s="49"/>
+      <c r="I38" s="49">
+        <v>3854</v>
+      </c>
       <c r="J38" s="60"/>
       <c r="K38" s="49"/>
-      <c r="L38" s="117"/>
+      <c r="L38" s="113"/>
       <c r="M38" s="60"/>
       <c r="N38" s="41"/>
       <c r="O38" s="26"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" s="31"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38" s="15"/>
     </row>
     <row r="39" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="59"/>
       <c r="B39" s="60"/>
       <c r="C39" s="60"/>
       <c r="D39" s="60"/>
       <c r="E39" s="65"/>
       <c r="F39" s="60"/>
       <c r="G39" s="49"/>
       <c r="H39" s="49"/>
-      <c r="I39" s="60"/>
+      <c r="I39" s="49"/>
       <c r="J39" s="60"/>
       <c r="K39" s="65"/>
-      <c r="L39" s="118"/>
+      <c r="L39" s="114"/>
       <c r="M39" s="65"/>
       <c r="N39" s="41"/>
       <c r="O39" s="26"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39" s="31"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39" s="15"/>
     </row>
     <row r="40" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="56" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B40" s="57"/>
       <c r="C40" s="57"/>
       <c r="D40" s="57"/>
       <c r="E40" s="58"/>
       <c r="F40" s="57"/>
       <c r="G40" s="49"/>
       <c r="H40" s="49"/>
-      <c r="I40" s="57"/>
+      <c r="I40" s="117"/>
       <c r="J40" s="57"/>
       <c r="K40" s="58"/>
-      <c r="L40" s="116"/>
+      <c r="L40" s="112"/>
       <c r="M40" s="58"/>
       <c r="N40" s="42"/>
       <c r="O40" s="11"/>
       <c r="P40" s="12"/>
       <c r="Q40" s="12"/>
       <c r="R40" s="12"/>
       <c r="S40" s="12"/>
       <c r="T40" s="12"/>
       <c r="U40" s="12"/>
       <c r="V40" s="12"/>
       <c r="W40" s="12"/>
       <c r="X40" s="12"/>
       <c r="Y40" s="12"/>
       <c r="Z40" s="12"/>
       <c r="AA40" s="15"/>
     </row>
     <row r="41" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="60">
         <v>966</v>
       </c>
       <c r="C41" s="60">
         <v>1548</v>
       </c>
       <c r="D41" s="49">
         <v>2070</v>
       </c>
       <c r="E41" s="49">
         <v>2473</v>
       </c>
       <c r="F41" s="60">
         <v>3465</v>
       </c>
       <c r="G41" s="49">
         <v>4441</v>
       </c>
       <c r="H41" s="49">
         <v>5427</v>
       </c>
-      <c r="I41" s="49"/>
+      <c r="I41" s="49">
+        <v>6421</v>
+      </c>
       <c r="J41" s="60"/>
       <c r="K41" s="60"/>
-      <c r="L41" s="117"/>
+      <c r="L41" s="113"/>
       <c r="M41" s="61"/>
       <c r="N41" s="42"/>
       <c r="O41" s="26"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
       <c r="T41" s="15"/>
       <c r="U41" s="15"/>
       <c r="V41" s="15"/>
       <c r="W41" s="15"/>
       <c r="X41" s="15"/>
       <c r="Y41" s="15"/>
       <c r="Z41" s="15"/>
       <c r="AA41" s="15"/>
     </row>
     <row r="42" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="62" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B42" s="60">
         <v>0</v>
       </c>
       <c r="C42" s="49">
         <v>0</v>
       </c>
       <c r="D42" s="49">
         <v>0</v>
       </c>
       <c r="E42" s="49">
         <v>0</v>
       </c>
       <c r="F42" s="60">
         <v>0</v>
       </c>
       <c r="G42" s="49">
         <v>1</v>
       </c>
       <c r="H42" s="49">
         <v>1</v>
       </c>
-      <c r="I42" s="49"/>
+      <c r="I42" s="49">
+        <v>1</v>
+      </c>
       <c r="J42" s="60"/>
       <c r="K42" s="60"/>
-      <c r="L42" s="117"/>
+      <c r="L42" s="113"/>
       <c r="M42" s="61"/>
       <c r="N42" s="42"/>
       <c r="O42" s="26"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
       <c r="U42" s="15"/>
       <c r="V42" s="15"/>
       <c r="W42" s="15"/>
       <c r="X42" s="15"/>
       <c r="Y42" s="15"/>
       <c r="Z42" s="15"/>
       <c r="AA42" s="15"/>
     </row>
     <row r="43" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="62" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B43" s="60">
         <v>1</v>
       </c>
       <c r="C43" s="49">
         <v>3</v>
       </c>
       <c r="D43" s="49">
         <v>5</v>
       </c>
       <c r="E43" s="49">
         <v>7</v>
       </c>
       <c r="F43" s="60">
         <v>7</v>
       </c>
       <c r="G43" s="49">
         <v>7</v>
       </c>
       <c r="H43" s="49">
         <v>7</v>
       </c>
-      <c r="I43" s="49"/>
+      <c r="I43" s="49">
+        <v>7</v>
+      </c>
       <c r="J43" s="60"/>
       <c r="K43" s="60"/>
-      <c r="L43" s="117"/>
+      <c r="L43" s="113"/>
       <c r="M43" s="63"/>
       <c r="N43" s="42"/>
       <c r="O43" s="26"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" s="15"/>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
       <c r="W43" s="15"/>
       <c r="X43" s="15"/>
       <c r="Y43" s="15"/>
       <c r="Z43" s="15"/>
       <c r="AA43" s="15"/>
     </row>
     <row r="44" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="62" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B44" s="60">
         <v>0</v>
       </c>
       <c r="C44" s="49">
         <v>1</v>
       </c>
       <c r="D44" s="49">
         <v>2</v>
       </c>
       <c r="E44" s="49">
         <v>2</v>
       </c>
       <c r="F44" s="60">
         <v>3</v>
       </c>
       <c r="G44" s="49">
         <v>4</v>
       </c>
       <c r="H44" s="49">
         <v>5</v>
       </c>
-      <c r="I44" s="49"/>
+      <c r="I44" s="49">
+        <v>5</v>
+      </c>
       <c r="J44" s="60"/>
       <c r="K44" s="60"/>
-      <c r="L44" s="117"/>
+      <c r="L44" s="113"/>
       <c r="M44" s="63"/>
       <c r="N44" s="42"/>
       <c r="O44" s="26"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
       <c r="V44" s="15"/>
       <c r="W44" s="15"/>
       <c r="X44" s="15"/>
       <c r="Y44" s="15"/>
       <c r="Z44" s="15"/>
       <c r="AA44" s="15"/>
     </row>
     <row r="45" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="62" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B45" s="60">
         <v>5</v>
       </c>
       <c r="C45" s="49">
         <v>8</v>
       </c>
       <c r="D45" s="49">
         <v>11</v>
       </c>
       <c r="E45" s="49">
         <v>14</v>
       </c>
       <c r="F45" s="60">
         <v>16</v>
       </c>
       <c r="G45" s="49">
         <v>18</v>
       </c>
       <c r="H45" s="49">
         <v>21</v>
       </c>
-      <c r="I45" s="49"/>
+      <c r="I45" s="49">
+        <v>25</v>
+      </c>
       <c r="J45" s="60"/>
       <c r="K45" s="60"/>
-      <c r="L45" s="117"/>
+      <c r="L45" s="113"/>
       <c r="M45" s="61"/>
       <c r="N45" s="42"/>
       <c r="O45" s="26"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
       <c r="AA45" s="15"/>
     </row>
     <row r="46" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="62" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B46" s="69">
         <v>0</v>
       </c>
       <c r="C46" s="49">
         <v>0</v>
       </c>
       <c r="D46" s="49">
         <v>1</v>
       </c>
       <c r="E46" s="49">
         <v>1</v>
       </c>
       <c r="F46" s="60">
         <v>1</v>
       </c>
       <c r="G46" s="49">
         <v>1</v>
       </c>
       <c r="H46" s="49">
         <v>1</v>
       </c>
-      <c r="I46" s="49"/>
+      <c r="I46" s="49">
+        <v>2</v>
+      </c>
       <c r="J46" s="60"/>
       <c r="K46" s="60"/>
-      <c r="L46" s="117"/>
+      <c r="L46" s="113"/>
       <c r="M46" s="61"/>
       <c r="N46" s="42"/>
       <c r="O46" s="26"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46" s="15"/>
       <c r="S46" s="15"/>
       <c r="T46" s="15"/>
       <c r="U46" s="15"/>
       <c r="V46" s="15"/>
       <c r="W46" s="15"/>
       <c r="X46" s="15"/>
       <c r="Y46" s="15"/>
       <c r="Z46" s="15"/>
       <c r="AA46" s="18"/>
     </row>
     <row r="47" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B47" s="60">
         <v>960</v>
       </c>
       <c r="C47" s="49">
         <v>1535</v>
       </c>
       <c r="D47" s="49">
         <v>2051</v>
       </c>
       <c r="E47" s="49">
         <v>2449</v>
       </c>
       <c r="F47" s="60">
         <v>3437</v>
       </c>
       <c r="G47" s="49">
         <v>4411</v>
       </c>
       <c r="H47" s="49">
         <v>5392</v>
       </c>
-      <c r="I47" s="49"/>
+      <c r="I47" s="49">
+        <v>6383</v>
+      </c>
       <c r="J47" s="60"/>
       <c r="K47" s="60"/>
-      <c r="L47" s="117"/>
+      <c r="L47" s="113"/>
       <c r="M47" s="61"/>
       <c r="N47" s="41"/>
       <c r="O47" s="26"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47" s="15"/>
       <c r="S47" s="15"/>
       <c r="T47" s="15"/>
       <c r="U47" s="15"/>
       <c r="V47" s="15"/>
       <c r="W47" s="15"/>
       <c r="X47" s="15"/>
       <c r="Y47" s="15"/>
       <c r="Z47" s="15"/>
       <c r="AA47" s="18"/>
     </row>
     <row r="48" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="59"/>
       <c r="B48" s="60"/>
       <c r="C48" s="60"/>
       <c r="D48" s="60"/>
       <c r="E48" s="65"/>
       <c r="F48" s="60"/>
       <c r="G48" s="49"/>
       <c r="H48" s="60"/>
-      <c r="I48" s="60"/>
+      <c r="I48" s="49"/>
       <c r="J48" s="60"/>
       <c r="K48" s="65"/>
-      <c r="L48" s="118"/>
-      <c r="M48" s="126"/>
+      <c r="L48" s="114"/>
+      <c r="M48" s="122"/>
       <c r="N48" s="41"/>
       <c r="O48" s="26"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" s="31"/>
       <c r="S48" s="18"/>
       <c r="T48" s="18"/>
       <c r="U48" s="18"/>
       <c r="V48" s="18"/>
       <c r="W48" s="18"/>
       <c r="X48" s="18"/>
       <c r="Y48" s="18"/>
       <c r="Z48" s="18"/>
       <c r="AA48" s="18"/>
     </row>
     <row r="49" spans="1:28" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="56" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B49" s="57"/>
       <c r="C49" s="57"/>
       <c r="D49" s="57"/>
       <c r="E49" s="58"/>
       <c r="F49" s="57"/>
       <c r="G49" s="49"/>
       <c r="H49" s="57"/>
-      <c r="I49" s="57"/>
+      <c r="I49" s="117"/>
       <c r="J49" s="57"/>
       <c r="K49" s="58"/>
-      <c r="L49" s="116"/>
+      <c r="L49" s="112"/>
       <c r="M49" s="58"/>
       <c r="N49" s="41"/>
       <c r="O49" s="11"/>
       <c r="P49" s="12"/>
       <c r="Q49" s="12"/>
       <c r="R49" s="12"/>
       <c r="S49" s="12"/>
       <c r="T49" s="12"/>
       <c r="U49" s="12"/>
       <c r="V49" s="12"/>
       <c r="W49" s="12"/>
       <c r="X49" s="12"/>
       <c r="Y49" s="12"/>
       <c r="Z49" s="12"/>
       <c r="AA49" s="18"/>
     </row>
     <row r="50" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="62" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G50" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="H50" s="60" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I50" s="49"/>
+        <v>76</v>
+      </c>
+      <c r="I50" s="60" t="s">
+        <v>76</v>
+      </c>
       <c r="J50" s="49"/>
       <c r="K50" s="49"/>
       <c r="L50" s="49"/>
       <c r="M50" s="49"/>
       <c r="N50" s="41"/>
       <c r="O50" s="26"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50" s="15"/>
       <c r="S50" s="15"/>
       <c r="T50" s="15"/>
       <c r="U50" s="15"/>
       <c r="V50" s="15"/>
       <c r="W50" s="15"/>
       <c r="X50" s="15"/>
       <c r="Y50" s="15"/>
       <c r="Z50" s="15"/>
       <c r="AA50" s="18"/>
     </row>
     <row r="51" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="G51" s="60" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="H51" s="60" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I51" s="49"/>
+        <v>76</v>
+      </c>
+      <c r="I51" s="60" t="s">
+        <v>76</v>
+      </c>
       <c r="J51" s="49"/>
       <c r="K51" s="49"/>
       <c r="L51" s="49"/>
       <c r="M51" s="49"/>
       <c r="N51" s="41"/>
       <c r="O51" s="26"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51" s="15"/>
       <c r="S51" s="15"/>
       <c r="T51" s="15"/>
       <c r="U51" s="15"/>
       <c r="V51" s="15"/>
       <c r="W51" s="15"/>
       <c r="X51" s="15"/>
       <c r="Y51" s="15"/>
       <c r="Z51" s="15"/>
       <c r="AA51" s="18"/>
     </row>
     <row r="52" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="59"/>
       <c r="B52" s="60"/>
       <c r="C52" s="60"/>
       <c r="D52" s="60"/>
       <c r="E52" s="65"/>
       <c r="F52" s="60"/>
       <c r="G52" s="49"/>
       <c r="H52" s="60"/>
       <c r="I52" s="60"/>
       <c r="J52" s="68"/>
       <c r="K52" s="65"/>
-      <c r="L52" s="118"/>
+      <c r="L52" s="114"/>
       <c r="M52" s="65"/>
       <c r="N52" s="41"/>
       <c r="O52" s="26"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" s="31"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="15"/>
       <c r="W52" s="4"/>
       <c r="X52" s="4"/>
       <c r="Y52" s="4"/>
       <c r="Z52" s="4"/>
       <c r="AA52" s="4"/>
       <c r="AB52"/>
     </row>
     <row r="53" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="56" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B53" s="57"/>
       <c r="C53" s="57"/>
       <c r="D53" s="57"/>
       <c r="E53" s="58"/>
       <c r="F53" s="57"/>
       <c r="G53" s="49"/>
       <c r="H53" s="57"/>
       <c r="I53" s="57"/>
       <c r="J53" s="57"/>
       <c r="K53" s="58"/>
-      <c r="L53" s="116"/>
+      <c r="L53" s="112"/>
       <c r="M53" s="58"/>
       <c r="N53" s="41"/>
       <c r="O53" s="33"/>
       <c r="P53" s="12"/>
       <c r="Q53" s="12"/>
       <c r="R53" s="12"/>
       <c r="S53" s="12"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="12"/>
       <c r="AA53" s="4"/>
       <c r="AB53"/>
     </row>
     <row r="54" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B54" s="69">
         <v>0.2</v>
       </c>
       <c r="C54" s="69">
         <v>0.8</v>
       </c>
       <c r="D54" s="69">
         <v>1.4</v>
       </c>
       <c r="E54" s="69">
         <v>1.9</v>
       </c>
       <c r="F54" s="69">
         <v>1.9</v>
       </c>
       <c r="G54" s="69">
         <v>1.9</v>
       </c>
       <c r="H54" s="69">
         <v>1.9</v>
       </c>
-      <c r="I54" s="97"/>
+      <c r="I54" s="69">
+        <v>1.9</v>
+      </c>
       <c r="J54" s="69"/>
       <c r="K54" s="69"/>
-      <c r="L54" s="119"/>
+      <c r="L54" s="115"/>
       <c r="M54" s="69"/>
       <c r="N54" s="39"/>
       <c r="O54" s="26"/>
       <c r="P54" s="18"/>
       <c r="Q54" s="18"/>
       <c r="R54" s="18"/>
       <c r="S54" s="18"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
       <c r="V54" s="18"/>
       <c r="W54" s="18"/>
       <c r="X54" s="18"/>
       <c r="Y54" s="18"/>
       <c r="Z54" s="18"/>
       <c r="AA54" s="12"/>
       <c r="AB54" s="1"/>
     </row>
     <row r="55" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B55" s="69">
         <v>0.2</v>
       </c>
       <c r="C55" s="69">
         <v>0.8</v>
       </c>
       <c r="D55" s="69">
         <v>1.4</v>
       </c>
       <c r="E55" s="69">
         <v>1.9</v>
       </c>
       <c r="F55" s="69">
         <v>1.9</v>
       </c>
       <c r="G55" s="69">
         <v>1.9</v>
       </c>
       <c r="H55" s="69">
         <v>1.9</v>
       </c>
-      <c r="I55" s="97"/>
+      <c r="I55" s="69">
+        <v>1.9</v>
+      </c>
       <c r="J55" s="69"/>
       <c r="K55" s="69"/>
-      <c r="L55" s="119"/>
+      <c r="L55" s="115"/>
       <c r="M55" s="69"/>
       <c r="N55" s="39"/>
       <c r="O55" s="26"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="18"/>
       <c r="R55" s="18"/>
       <c r="S55" s="18"/>
       <c r="T55" s="18"/>
       <c r="U55" s="18"/>
       <c r="V55" s="18"/>
       <c r="W55" s="18"/>
       <c r="X55" s="18"/>
       <c r="Y55" s="18"/>
       <c r="Z55" s="18"/>
       <c r="AA55" s="15"/>
     </row>
     <row r="56" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="62"/>
       <c r="B56" s="70"/>
       <c r="C56" s="70"/>
       <c r="D56" s="68"/>
       <c r="E56" s="72"/>
       <c r="F56" s="68"/>
       <c r="G56" s="49"/>
       <c r="H56" s="68"/>
       <c r="I56" s="68"/>
       <c r="J56" s="68"/>
       <c r="K56" s="72"/>
-      <c r="L56" s="120"/>
+      <c r="L56" s="116"/>
       <c r="M56" s="68"/>
       <c r="N56" s="41"/>
       <c r="O56" s="26"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="18"/>
       <c r="R56" s="2"/>
       <c r="S56" s="18"/>
       <c r="T56" s="18"/>
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="18"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="18"/>
       <c r="Z56" s="18"/>
       <c r="AA56" s="15"/>
     </row>
     <row r="57" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="73" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B57" s="66"/>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="58"/>
       <c r="F57" s="57"/>
       <c r="G57" s="49"/>
-      <c r="H57" s="121"/>
+      <c r="H57" s="117"/>
       <c r="I57" s="57"/>
       <c r="J57" s="57"/>
       <c r="K57" s="58"/>
-      <c r="L57" s="116"/>
+      <c r="L57" s="112"/>
       <c r="M57" s="57"/>
       <c r="N57" s="42"/>
       <c r="O57" s="11"/>
       <c r="P57" s="12"/>
       <c r="Q57" s="12"/>
       <c r="R57" s="12"/>
       <c r="S57" s="12"/>
       <c r="T57" s="12"/>
       <c r="U57" s="12"/>
       <c r="V57" s="12"/>
       <c r="W57" s="12"/>
       <c r="X57" s="12"/>
       <c r="Y57" s="12"/>
       <c r="Z57" s="12"/>
       <c r="AA57" s="15"/>
     </row>
     <row r="58" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="49">
         <v>1574</v>
       </c>
       <c r="C58" s="60">
         <v>3430</v>
       </c>
       <c r="D58" s="60">
         <v>4620</v>
       </c>
       <c r="E58" s="60">
         <v>5012</v>
       </c>
       <c r="F58" s="60">
         <v>6132</v>
       </c>
       <c r="G58" s="49">
         <v>6607</v>
       </c>
       <c r="H58" s="49">
         <v>6925</v>
       </c>
-      <c r="I58" s="49"/>
+      <c r="I58" s="49">
+        <v>7609</v>
+      </c>
       <c r="J58" s="60"/>
       <c r="K58" s="49"/>
-      <c r="L58" s="117"/>
+      <c r="L58" s="113"/>
       <c r="M58" s="60"/>
       <c r="N58" s="42"/>
       <c r="O58" s="26"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58" s="15"/>
       <c r="S58" s="15"/>
       <c r="T58" s="15"/>
       <c r="U58" s="15"/>
       <c r="V58" s="15"/>
       <c r="W58" s="15"/>
       <c r="X58" s="15"/>
       <c r="Y58" s="15"/>
       <c r="Z58" s="16"/>
       <c r="AA58" s="15"/>
     </row>
-    <row r="59" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B59" s="60">
+    <row r="59" spans="1:28" s="43" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="159" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="160"/>
+      <c r="C59" s="160"/>
+      <c r="D59" s="160"/>
+      <c r="E59" s="64"/>
+      <c r="F59" s="161"/>
+      <c r="G59" s="64"/>
+      <c r="H59" s="64"/>
+      <c r="I59" s="49">
+        <v>10</v>
+      </c>
+      <c r="J59" s="49"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="113"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="42"/>
+      <c r="O59" s="42"/>
+      <c r="P59" s="162"/>
+      <c r="Q59" s="162"/>
+      <c r="R59" s="162"/>
+      <c r="S59" s="162"/>
+      <c r="T59" s="162"/>
+      <c r="U59" s="162"/>
+      <c r="V59" s="162"/>
+      <c r="W59" s="162"/>
+      <c r="X59" s="162"/>
+      <c r="Y59" s="162"/>
+      <c r="Z59" s="163"/>
+      <c r="AA59" s="162"/>
+    </row>
+    <row r="60" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B60" s="60">
         <v>1574</v>
       </c>
-      <c r="C59" s="60">
+      <c r="C60" s="60">
         <v>3430</v>
       </c>
-      <c r="D59" s="60">
+      <c r="D60" s="60">
         <v>4620</v>
       </c>
-      <c r="E59" s="60">
+      <c r="E60" s="60">
         <v>5012</v>
       </c>
-      <c r="F59" s="60">
+      <c r="F60" s="60">
         <v>6132</v>
       </c>
-      <c r="G59" s="49">
+      <c r="G60" s="49">
         <v>6607</v>
       </c>
-      <c r="H59" s="49">
+      <c r="H60" s="49">
         <v>6925</v>
       </c>
-      <c r="I59" s="49"/>
-[...33 lines deleted...]
-      <c r="N60" s="41"/>
+      <c r="I60" s="49">
+        <v>7599</v>
+      </c>
+      <c r="J60" s="60"/>
+      <c r="K60" s="49"/>
+      <c r="L60" s="113"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="42"/>
       <c r="O60" s="26"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
-      <c r="R60" s="2"/>
+      <c r="R60" s="15"/>
       <c r="S60" s="15"/>
       <c r="T60" s="15"/>
       <c r="U60" s="15"/>
       <c r="V60" s="15"/>
       <c r="W60" s="15"/>
       <c r="X60" s="15"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="15"/>
       <c r="AA60" s="15"/>
     </row>
-    <row r="61" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F61" s="57"/>
+    <row r="61" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="59"/>
+      <c r="B61" s="60"/>
+      <c r="C61" s="60"/>
+      <c r="D61" s="68"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="68"/>
       <c r="G61" s="49"/>
-      <c r="H61" s="57"/>
-[...2 lines deleted...]
-      <c r="K61" s="58"/>
+      <c r="H61" s="68"/>
+      <c r="I61" s="68"/>
+      <c r="J61" s="68"/>
+      <c r="K61" s="72"/>
       <c r="L61" s="116"/>
-      <c r="M61" s="57"/>
-[...12 lines deleted...]
-      <c r="Z61" s="12"/>
+      <c r="M61" s="68"/>
+      <c r="N61" s="41"/>
+      <c r="O61" s="26"/>
+      <c r="P61" s="15"/>
+      <c r="Q61" s="15"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="15"/>
+      <c r="T61" s="15"/>
+      <c r="U61" s="15"/>
+      <c r="V61" s="15"/>
+      <c r="W61" s="15"/>
+      <c r="X61" s="15"/>
+      <c r="Y61" s="15"/>
+      <c r="Z61" s="15"/>
       <c r="AA61" s="15"/>
     </row>
-    <row r="62" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M62" s="60"/>
+    <row r="62" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B62" s="57"/>
+      <c r="C62" s="57"/>
+      <c r="D62" s="57"/>
+      <c r="E62" s="58"/>
+      <c r="F62" s="57"/>
+      <c r="G62" s="49"/>
+      <c r="H62" s="57"/>
+      <c r="I62" s="57"/>
+      <c r="J62" s="57"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="112"/>
+      <c r="M62" s="57"/>
       <c r="N62" s="42"/>
-      <c r="O62" s="26"/>
-[...10 lines deleted...]
-      <c r="Z62" s="16"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="12"/>
+      <c r="Q62" s="12"/>
+      <c r="R62" s="12"/>
+      <c r="S62" s="12"/>
+      <c r="T62" s="12"/>
+      <c r="U62" s="12"/>
+      <c r="V62" s="12"/>
+      <c r="W62" s="12"/>
+      <c r="X62" s="12"/>
+      <c r="Y62" s="12"/>
+      <c r="Z62" s="12"/>
       <c r="AA62" s="15"/>
     </row>
     <row r="63" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="62" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>79</v>
+        <v>71</v>
+      </c>
+      <c r="B63" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="E63" s="69" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="F63" s="126" t="s">
+        <v>75</v>
       </c>
       <c r="G63" s="69" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H63" s="69" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I63" s="60"/>
+        <v>75</v>
+      </c>
+      <c r="I63" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="J63" s="60"/>
       <c r="K63" s="60"/>
       <c r="L63" s="49"/>
       <c r="M63" s="60"/>
       <c r="N63" s="42"/>
       <c r="O63" s="26"/>
       <c r="P63" s="19"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
       <c r="V63" s="15"/>
       <c r="W63" s="15"/>
       <c r="X63" s="15"/>
       <c r="Y63" s="15"/>
       <c r="Z63" s="16"/>
       <c r="AA63" s="15"/>
     </row>
     <row r="64" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="59"/>
-[...14 lines deleted...]
-      <c r="P64" s="15"/>
+      <c r="A64" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B64" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="E64" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F64" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="G64" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="H64" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="I64" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="J64" s="60"/>
+      <c r="K64" s="60"/>
+      <c r="L64" s="49"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="42"/>
+      <c r="O64" s="26"/>
+      <c r="P64" s="19"/>
       <c r="Q64" s="15"/>
-      <c r="R64" s="12"/>
+      <c r="R64" s="15"/>
       <c r="S64" s="15"/>
       <c r="T64" s="15"/>
       <c r="U64" s="15"/>
       <c r="V64" s="15"/>
       <c r="W64" s="15"/>
       <c r="X64" s="15"/>
       <c r="Y64" s="15"/>
-      <c r="Z64" s="15"/>
+      <c r="Z64" s="16"/>
       <c r="AA64" s="15"/>
     </row>
-    <row r="65" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C65" s="57"/>
+    <row r="65" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="59"/>
+      <c r="B65" s="60"/>
+      <c r="C65" s="60"/>
       <c r="D65" s="57"/>
       <c r="E65" s="58"/>
       <c r="F65" s="57"/>
       <c r="G65" s="49"/>
       <c r="H65" s="57"/>
       <c r="I65" s="57"/>
       <c r="J65" s="57"/>
       <c r="K65" s="58"/>
-      <c r="L65" s="116"/>
+      <c r="L65" s="112"/>
       <c r="M65" s="58"/>
-      <c r="N65" s="42"/>
-[...2 lines deleted...]
-      <c r="Q65" s="12"/>
+      <c r="N65" s="41"/>
+      <c r="O65" s="34"/>
+      <c r="P65" s="15"/>
+      <c r="Q65" s="15"/>
       <c r="R65" s="12"/>
-      <c r="S65" s="12"/>
-[...10 lines deleted...]
-      <c r="A66" s="59" t="s">
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+      <c r="U65" s="15"/>
+      <c r="V65" s="15"/>
+      <c r="W65" s="15"/>
+      <c r="X65" s="15"/>
+      <c r="Y65" s="15"/>
+      <c r="Z65" s="15"/>
+      <c r="AA65" s="15"/>
+    </row>
+    <row r="66" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B66" s="57"/>
+      <c r="C66" s="57"/>
+      <c r="D66" s="57"/>
+      <c r="E66" s="58"/>
+      <c r="F66" s="57"/>
+      <c r="G66" s="49"/>
+      <c r="H66" s="57"/>
+      <c r="I66" s="57"/>
+      <c r="J66" s="57"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="112"/>
+      <c r="M66" s="58"/>
+      <c r="N66" s="42"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="12"/>
+      <c r="Q66" s="12"/>
+      <c r="R66" s="12"/>
+      <c r="S66" s="12"/>
+      <c r="T66" s="12"/>
+      <c r="U66" s="12"/>
+      <c r="V66" s="12"/>
+      <c r="W66" s="12"/>
+      <c r="X66" s="12"/>
+      <c r="Y66" s="12"/>
+      <c r="Z66" s="12"/>
+      <c r="AA66" s="12"/>
+    </row>
+    <row r="67" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B66" s="60">
+      <c r="B67" s="60">
         <v>85</v>
       </c>
-      <c r="C66" s="60">
+      <c r="C67" s="60">
         <v>155</v>
       </c>
-      <c r="D66" s="60">
+      <c r="D67" s="60">
         <v>209</v>
       </c>
-      <c r="E66" s="60">
+      <c r="E67" s="60">
         <v>242</v>
       </c>
-      <c r="F66" s="49">
+      <c r="F67" s="49">
         <v>1321</v>
       </c>
-      <c r="G66" s="49">
+      <c r="G67" s="49">
         <v>2404</v>
       </c>
-      <c r="H66" s="49">
+      <c r="H67" s="49">
         <v>3503</v>
       </c>
-      <c r="I66" s="49"/>
-[...45 lines deleted...]
-      <c r="J67" s="75"/>
+      <c r="I67" s="49">
+        <v>4444</v>
+      </c>
+      <c r="J67" s="74"/>
       <c r="K67" s="49"/>
-      <c r="L67" s="117"/>
-[...1 lines deleted...]
-      <c r="N67" s="42"/>
+      <c r="L67" s="113"/>
+      <c r="M67" s="61"/>
+      <c r="N67" s="41"/>
       <c r="O67" s="26"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67" s="31"/>
-      <c r="S67" s="15"/>
-[...7 lines deleted...]
-      <c r="AA67" s="15"/>
+      <c r="S67" s="16"/>
+      <c r="T67" s="16"/>
+      <c r="U67" s="16"/>
+      <c r="V67" s="16"/>
+      <c r="W67" s="16"/>
+      <c r="X67" s="16"/>
+      <c r="Y67" s="16"/>
+      <c r="Z67" s="16"/>
+      <c r="AA67" s="12"/>
     </row>
     <row r="68" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="62" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>72</v>
+      </c>
+      <c r="B68" s="69">
+        <v>0</v>
       </c>
       <c r="C68" s="49">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="D68" s="60">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="E68" s="60">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="F68" s="49">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="G68" s="49">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="H68" s="49">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I68" s="49"/>
+        <v>1</v>
+      </c>
+      <c r="I68" s="49">
+        <v>1</v>
+      </c>
       <c r="J68" s="75"/>
       <c r="K68" s="49"/>
-      <c r="L68" s="117"/>
+      <c r="L68" s="113"/>
       <c r="M68" s="63"/>
       <c r="N68" s="42"/>
       <c r="O68" s="26"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68" s="31"/>
       <c r="S68" s="15"/>
       <c r="T68" s="15"/>
       <c r="U68" s="15"/>
       <c r="V68" s="15"/>
       <c r="W68" s="15"/>
       <c r="X68" s="15"/>
       <c r="Y68" s="15"/>
       <c r="Z68" s="15"/>
       <c r="AA68" s="15"/>
     </row>
     <row r="69" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="59" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="A69" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B69" s="49">
+        <v>31</v>
       </c>
       <c r="C69" s="49">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D69" s="60">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E69" s="60">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F69" s="49">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G69" s="49">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H69" s="49">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I69" s="49"/>
+        <v>75</v>
+      </c>
+      <c r="I69" s="49">
+        <v>107</v>
+      </c>
       <c r="J69" s="75"/>
       <c r="K69" s="49"/>
-      <c r="L69" s="117"/>
+      <c r="L69" s="113"/>
       <c r="M69" s="63"/>
       <c r="N69" s="42"/>
       <c r="O69" s="26"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69" s="31"/>
       <c r="S69" s="15"/>
       <c r="T69" s="15"/>
       <c r="U69" s="15"/>
       <c r="V69" s="15"/>
       <c r="W69" s="15"/>
       <c r="X69" s="15"/>
       <c r="Y69" s="15"/>
       <c r="Z69" s="15"/>
       <c r="AA69" s="15"/>
     </row>
     <row r="70" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="62" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="A70" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="C70" s="49">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D70" s="60">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E70" s="60">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F70" s="49">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="G70" s="49">
-        <v>1</v>
+        <v>61</v>
       </c>
       <c r="H70" s="49">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="J70" s="49"/>
+        <v>79</v>
+      </c>
+      <c r="I70" s="49">
+        <v>116</v>
+      </c>
+      <c r="J70" s="75"/>
       <c r="K70" s="49"/>
-      <c r="L70" s="117"/>
+      <c r="L70" s="113"/>
       <c r="M70" s="63"/>
       <c r="N70" s="42"/>
       <c r="O70" s="26"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70" s="31"/>
-      <c r="S70" s="12"/>
-[...6 lines deleted...]
-      <c r="Z70" s="12"/>
+      <c r="S70" s="15"/>
+      <c r="T70" s="15"/>
+      <c r="U70" s="15"/>
+      <c r="V70" s="15"/>
+      <c r="W70" s="15"/>
+      <c r="X70" s="15"/>
+      <c r="Y70" s="15"/>
+      <c r="Z70" s="15"/>
       <c r="AA70" s="15"/>
     </row>
     <row r="71" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="62" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>27</v>
+      </c>
+      <c r="B71" s="69">
+        <v>0</v>
       </c>
       <c r="C71" s="49">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="D71" s="60">
-        <v>158</v>
+        <v>1</v>
       </c>
       <c r="E71" s="60">
-        <v>181</v>
+        <v>1</v>
       </c>
       <c r="F71" s="49">
-        <v>1228</v>
+        <v>1</v>
       </c>
       <c r="G71" s="49">
-        <v>2279</v>
+        <v>1</v>
       </c>
       <c r="H71" s="49">
-        <v>3347</v>
-[...2 lines deleted...]
-      <c r="J71" s="74"/>
+        <v>1</v>
+      </c>
+      <c r="I71" s="49">
+        <v>2</v>
+      </c>
+      <c r="J71" s="49"/>
       <c r="K71" s="49"/>
-      <c r="L71" s="117"/>
-      <c r="M71" s="61"/>
+      <c r="L71" s="113"/>
+      <c r="M71" s="63"/>
       <c r="N71" s="42"/>
       <c r="O71" s="26"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71" s="31"/>
-      <c r="S71" s="15"/>
-[...7 lines deleted...]
-      <c r="AA71" s="12"/>
+      <c r="S71" s="12"/>
+      <c r="T71" s="12"/>
+      <c r="U71" s="12"/>
+      <c r="V71" s="12"/>
+      <c r="W71" s="12"/>
+      <c r="X71" s="12"/>
+      <c r="Y71" s="12"/>
+      <c r="Z71" s="12"/>
+      <c r="AA71" s="15"/>
     </row>
     <row r="72" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="63"/>
-[...12 lines deleted...]
-      <c r="N72" s="41"/>
+      <c r="A72" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B72" s="49">
+        <v>54</v>
+      </c>
+      <c r="C72" s="49">
+        <v>113</v>
+      </c>
+      <c r="D72" s="60">
+        <v>158</v>
+      </c>
+      <c r="E72" s="60">
+        <v>181</v>
+      </c>
+      <c r="F72" s="49">
+        <v>1228</v>
+      </c>
+      <c r="G72" s="49">
+        <v>2279</v>
+      </c>
+      <c r="H72" s="49">
+        <v>3347</v>
+      </c>
+      <c r="I72" s="49">
+        <v>4218</v>
+      </c>
+      <c r="J72" s="74"/>
+      <c r="K72" s="49"/>
+      <c r="L72" s="113"/>
+      <c r="M72" s="61"/>
+      <c r="N72" s="42"/>
       <c r="O72" s="26"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72" s="31"/>
       <c r="S72" s="15"/>
       <c r="T72" s="15"/>
       <c r="U72" s="15"/>
       <c r="V72" s="15"/>
       <c r="W72" s="15"/>
       <c r="X72" s="15"/>
       <c r="Y72" s="15"/>
       <c r="Z72" s="15"/>
-      <c r="AA72" s="15"/>
-[...9 lines deleted...]
-      <c r="F73" s="57"/>
+      <c r="AA72" s="12"/>
+    </row>
+    <row r="73" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="63"/>
+      <c r="B73" s="60"/>
+      <c r="C73" s="60"/>
+      <c r="D73" s="60"/>
+      <c r="E73" s="65"/>
+      <c r="F73" s="60"/>
       <c r="G73" s="49"/>
-      <c r="H73" s="57"/>
-[...17 lines deleted...]
-      <c r="Z73" s="4"/>
+      <c r="H73" s="60"/>
+      <c r="I73" s="60"/>
+      <c r="J73" s="60"/>
+      <c r="K73" s="65"/>
+      <c r="L73" s="114"/>
+      <c r="M73" s="65"/>
+      <c r="N73" s="41"/>
+      <c r="O73" s="26"/>
+      <c r="P73" s="15"/>
+      <c r="Q73" s="15"/>
+      <c r="R73" s="31"/>
+      <c r="S73" s="15"/>
+      <c r="T73" s="15"/>
+      <c r="U73" s="15"/>
+      <c r="V73" s="15"/>
+      <c r="W73" s="15"/>
+      <c r="X73" s="15"/>
+      <c r="Y73" s="15"/>
+      <c r="Z73" s="15"/>
       <c r="AA73" s="15"/>
     </row>
-    <row r="74" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="59" t="s">
+    <row r="74" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B74" s="57"/>
+      <c r="C74" s="57"/>
+      <c r="D74" s="57"/>
+      <c r="E74" s="58"/>
+      <c r="F74" s="57"/>
+      <c r="G74" s="49"/>
+      <c r="H74" s="57"/>
+      <c r="I74" s="57"/>
+      <c r="J74" s="57"/>
+      <c r="K74" s="58"/>
+      <c r="L74" s="112"/>
+      <c r="M74" s="58"/>
+      <c r="N74" s="42"/>
+      <c r="O74" s="11"/>
+      <c r="P74" s="12"/>
+      <c r="Q74" s="12"/>
+      <c r="R74" s="12"/>
+      <c r="S74" s="4"/>
+      <c r="T74" s="4"/>
+      <c r="U74" s="4"/>
+      <c r="V74" s="4"/>
+      <c r="W74" s="4"/>
+      <c r="X74" s="4"/>
+      <c r="Y74" s="4"/>
+      <c r="Z74" s="4"/>
+      <c r="AA74" s="15"/>
+    </row>
+    <row r="75" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B74" s="60">
+      <c r="B75" s="60">
         <v>17</v>
       </c>
-      <c r="C74" s="60">
+      <c r="C75" s="60">
         <v>38</v>
       </c>
-      <c r="D74" s="60">
+      <c r="D75" s="60">
         <v>58</v>
       </c>
-      <c r="E74" s="60">
+      <c r="E75" s="60">
         <v>78</v>
       </c>
-      <c r="F74" s="49">
+      <c r="F75" s="49">
         <v>96</v>
       </c>
-      <c r="G74" s="49">
+      <c r="G75" s="49">
         <v>115</v>
       </c>
-      <c r="H74" s="49">
+      <c r="H75" s="49">
         <v>131</v>
       </c>
-      <c r="I74" s="49"/>
-[...44 lines deleted...]
-      <c r="I75" s="49"/>
+      <c r="I75" s="49">
+        <v>144</v>
+      </c>
       <c r="J75" s="60"/>
       <c r="K75" s="60"/>
-      <c r="L75" s="117"/>
+      <c r="L75" s="113"/>
       <c r="M75" s="63"/>
       <c r="N75" s="42"/>
       <c r="O75" s="26"/>
       <c r="P75" s="31"/>
       <c r="Q75" s="31"/>
       <c r="R75" s="31"/>
       <c r="S75" s="15"/>
       <c r="T75" s="15"/>
       <c r="U75" s="15"/>
       <c r="V75" s="15"/>
       <c r="W75" s="15"/>
       <c r="X75" s="15"/>
       <c r="Y75" s="15"/>
       <c r="Z75" s="15"/>
-      <c r="AA75" s="12"/>
+      <c r="AA75" s="15"/>
     </row>
     <row r="76" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="59" t="s">
-[...23 lines deleted...]
-      <c r="I76" s="69"/>
+      <c r="A76" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B76" s="60">
+        <v>13</v>
+      </c>
+      <c r="C76" s="60">
+        <v>28</v>
+      </c>
+      <c r="D76" s="60">
+        <v>43</v>
+      </c>
+      <c r="E76" s="60">
+        <v>59</v>
+      </c>
+      <c r="F76" s="49">
+        <v>72</v>
+      </c>
+      <c r="G76" s="49">
+        <v>85</v>
+      </c>
+      <c r="H76" s="49">
+        <v>94</v>
+      </c>
+      <c r="I76" s="49">
+        <v>104</v>
+      </c>
       <c r="J76" s="60"/>
       <c r="K76" s="60"/>
-      <c r="L76" s="117"/>
+      <c r="L76" s="113"/>
       <c r="M76" s="63"/>
       <c r="N76" s="42"/>
       <c r="O76" s="26"/>
       <c r="P76" s="31"/>
       <c r="Q76" s="31"/>
       <c r="R76" s="31"/>
       <c r="S76" s="15"/>
       <c r="T76" s="15"/>
       <c r="U76" s="15"/>
       <c r="V76" s="15"/>
       <c r="W76" s="15"/>
       <c r="X76" s="15"/>
       <c r="Y76" s="15"/>
       <c r="Z76" s="15"/>
       <c r="AA76" s="12"/>
     </row>
     <row r="77" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="62" t="s">
-[...23 lines deleted...]
-      <c r="I77" s="49"/>
+      <c r="A77" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" s="69">
+        <v>0</v>
+      </c>
+      <c r="C77" s="69">
+        <v>0</v>
+      </c>
+      <c r="D77" s="69">
+        <v>1</v>
+      </c>
+      <c r="E77" s="69">
+        <v>1</v>
+      </c>
+      <c r="F77" s="69">
+        <v>1</v>
+      </c>
+      <c r="G77" s="69">
+        <v>1</v>
+      </c>
+      <c r="H77" s="69">
+        <v>1</v>
+      </c>
+      <c r="I77" s="49">
+        <v>2</v>
+      </c>
       <c r="J77" s="60"/>
       <c r="K77" s="60"/>
-      <c r="L77" s="117"/>
-      <c r="M77" s="60"/>
+      <c r="L77" s="113"/>
+      <c r="M77" s="63"/>
       <c r="N77" s="42"/>
       <c r="O77" s="26"/>
       <c r="P77" s="31"/>
       <c r="Q77" s="31"/>
       <c r="R77" s="31"/>
       <c r="S77" s="15"/>
       <c r="T77" s="15"/>
       <c r="U77" s="15"/>
       <c r="V77" s="15"/>
       <c r="W77" s="15"/>
       <c r="X77" s="15"/>
       <c r="Y77" s="15"/>
       <c r="Z77" s="15"/>
-      <c r="AA77" s="15"/>
+      <c r="AA77" s="12"/>
     </row>
     <row r="78" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="63"/>
-[...12 lines deleted...]
-      <c r="N78" s="41"/>
+      <c r="A78" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B78" s="60">
+        <v>4</v>
+      </c>
+      <c r="C78" s="60">
+        <v>9</v>
+      </c>
+      <c r="D78" s="60">
+        <v>14</v>
+      </c>
+      <c r="E78" s="60">
+        <v>18</v>
+      </c>
+      <c r="F78" s="49">
+        <v>24</v>
+      </c>
+      <c r="G78" s="49">
+        <v>30</v>
+      </c>
+      <c r="H78" s="49">
+        <v>35</v>
+      </c>
+      <c r="I78" s="49">
+        <v>39</v>
+      </c>
+      <c r="J78" s="60"/>
+      <c r="K78" s="60"/>
+      <c r="L78" s="113"/>
+      <c r="M78" s="60"/>
+      <c r="N78" s="42"/>
       <c r="O78" s="26"/>
-      <c r="P78" s="15"/>
-      <c r="Q78" s="15"/>
+      <c r="P78" s="31"/>
+      <c r="Q78" s="31"/>
       <c r="R78" s="31"/>
-      <c r="S78" s="12"/>
-[...6 lines deleted...]
-      <c r="Z78" s="12"/>
+      <c r="S78" s="15"/>
+      <c r="T78" s="15"/>
+      <c r="U78" s="15"/>
+      <c r="V78" s="15"/>
+      <c r="W78" s="15"/>
+      <c r="X78" s="15"/>
+      <c r="Y78" s="15"/>
+      <c r="Z78" s="15"/>
       <c r="AA78" s="15"/>
     </row>
     <row r="79" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="56" t="s">
-[...13 lines deleted...]
-      <c r="M79" s="58"/>
+      <c r="A79" s="63"/>
+      <c r="B79" s="107"/>
+      <c r="C79" s="107"/>
+      <c r="D79" s="107"/>
+      <c r="E79" s="107"/>
+      <c r="F79" s="107"/>
+      <c r="G79" s="107"/>
+      <c r="H79" s="107"/>
+      <c r="I79" s="107"/>
+      <c r="J79" s="107"/>
+      <c r="K79" s="65"/>
+      <c r="L79" s="114"/>
+      <c r="M79" s="65"/>
       <c r="N79" s="41"/>
-      <c r="O79" s="11"/>
-[...10 lines deleted...]
-      <c r="Z79" s="15"/>
+      <c r="O79" s="26"/>
+      <c r="P79" s="15"/>
+      <c r="Q79" s="15"/>
+      <c r="R79" s="31"/>
+      <c r="S79" s="12"/>
+      <c r="T79" s="12"/>
+      <c r="U79" s="12"/>
+      <c r="V79" s="12"/>
+      <c r="W79" s="12"/>
+      <c r="X79" s="12"/>
+      <c r="Y79" s="12"/>
+      <c r="Z79" s="12"/>
       <c r="AA79" s="15"/>
     </row>
     <row r="80" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="59" t="s">
-[...32 lines deleted...]
-      <c r="R80" s="31"/>
+      <c r="A80" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B80" s="57"/>
+      <c r="C80" s="57"/>
+      <c r="D80" s="57"/>
+      <c r="E80" s="58"/>
+      <c r="F80" s="57"/>
+      <c r="G80" s="49"/>
+      <c r="H80" s="49"/>
+      <c r="I80" s="57"/>
+      <c r="J80" s="57"/>
+      <c r="K80" s="58"/>
+      <c r="L80" s="112"/>
+      <c r="M80" s="58"/>
+      <c r="N80" s="41"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="12"/>
+      <c r="Q80" s="12"/>
+      <c r="R80" s="12"/>
       <c r="S80" s="15"/>
       <c r="T80" s="15"/>
       <c r="U80" s="15"/>
       <c r="V80" s="15"/>
       <c r="W80" s="15"/>
       <c r="X80" s="15"/>
       <c r="Y80" s="15"/>
       <c r="Z80" s="15"/>
       <c r="AA80" s="15"/>
     </row>
     <row r="81" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="62" t="s">
-        <v>76</v>
+      <c r="A81" s="59" t="s">
+        <v>1</v>
       </c>
       <c r="B81" s="60">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="C81" s="60">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="D81" s="60">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="E81" s="60">
-        <v>0</v>
+        <v>111</v>
       </c>
       <c r="F81" s="60">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="G81" s="49">
-        <v>1</v>
+        <v>169</v>
       </c>
       <c r="H81" s="49">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="I81" s="49"/>
+        <v>200</v>
+      </c>
+      <c r="I81" s="49">
+        <v>231</v>
+      </c>
       <c r="J81" s="49"/>
       <c r="K81" s="60"/>
-      <c r="L81" s="117"/>
+      <c r="L81" s="113"/>
       <c r="M81" s="63"/>
       <c r="N81" s="42"/>
       <c r="O81" s="26"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81" s="31"/>
       <c r="S81" s="15"/>
       <c r="T81" s="15"/>
       <c r="U81" s="15"/>
       <c r="V81" s="15"/>
       <c r="W81" s="15"/>
       <c r="X81" s="15"/>
       <c r="Y81" s="15"/>
       <c r="Z81" s="15"/>
       <c r="AA81" s="15"/>
     </row>
     <row r="82" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="62" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="B82" s="60">
         <v>0</v>
       </c>
       <c r="C82" s="60">
         <v>0</v>
       </c>
       <c r="D82" s="60">
         <v>0</v>
       </c>
       <c r="E82" s="60">
         <v>0</v>
       </c>
       <c r="F82" s="60">
         <v>0</v>
       </c>
       <c r="G82" s="49">
         <v>1</v>
       </c>
       <c r="H82" s="49">
         <v>1</v>
       </c>
-      <c r="I82" s="49"/>
+      <c r="I82" s="49">
+        <v>1</v>
+      </c>
       <c r="J82" s="49"/>
       <c r="K82" s="60"/>
-      <c r="L82" s="117"/>
+      <c r="L82" s="113"/>
       <c r="M82" s="63"/>
       <c r="N82" s="42"/>
       <c r="O82" s="26"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82" s="31"/>
       <c r="S82" s="15"/>
       <c r="T82" s="15"/>
       <c r="U82" s="15"/>
       <c r="V82" s="15"/>
       <c r="W82" s="15"/>
       <c r="X82" s="15"/>
       <c r="Y82" s="15"/>
       <c r="Z82" s="15"/>
       <c r="AA82" s="15"/>
     </row>
     <row r="83" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="62" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>18</v>
+      </c>
+      <c r="B83" s="60">
+        <v>0</v>
+      </c>
+      <c r="C83" s="60">
+        <v>0</v>
       </c>
       <c r="D83" s="60">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="E83" s="60">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F83" s="60">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="G83" s="49">
-        <v>117</v>
+        <v>1</v>
       </c>
       <c r="H83" s="49">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="J83" s="75"/>
+        <v>1</v>
+      </c>
+      <c r="I83" s="49">
+        <v>1</v>
+      </c>
+      <c r="J83" s="49"/>
       <c r="K83" s="60"/>
-      <c r="L83" s="117"/>
+      <c r="L83" s="113"/>
       <c r="M83" s="63"/>
       <c r="N83" s="42"/>
       <c r="O83" s="26"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83" s="31"/>
       <c r="S83" s="15"/>
       <c r="T83" s="15"/>
       <c r="U83" s="15"/>
       <c r="V83" s="15"/>
       <c r="W83" s="15"/>
       <c r="X83" s="15"/>
       <c r="Y83" s="15"/>
       <c r="Z83" s="15"/>
       <c r="AA83" s="15"/>
     </row>
     <row r="84" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="59" t="s">
-[...24 lines deleted...]
-      <c r="J84" s="60"/>
+      <c r="A84" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="49">
+        <v>19</v>
+      </c>
+      <c r="C84" s="49">
+        <v>39</v>
+      </c>
+      <c r="D84" s="60">
+        <v>59</v>
+      </c>
+      <c r="E84" s="60">
+        <v>79</v>
+      </c>
+      <c r="F84" s="60">
+        <v>98</v>
+      </c>
+      <c r="G84" s="49">
+        <v>117</v>
+      </c>
+      <c r="H84" s="49">
+        <v>138</v>
+      </c>
+      <c r="I84" s="49">
+        <v>161</v>
+      </c>
+      <c r="J84" s="75"/>
       <c r="K84" s="60"/>
-      <c r="L84" s="117"/>
+      <c r="L84" s="113"/>
       <c r="M84" s="63"/>
       <c r="N84" s="42"/>
       <c r="O84" s="26"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84" s="31"/>
       <c r="S84" s="15"/>
       <c r="T84" s="15"/>
       <c r="U84" s="15"/>
       <c r="V84" s="15"/>
       <c r="W84" s="15"/>
       <c r="X84" s="15"/>
       <c r="Y84" s="15"/>
       <c r="Z84" s="15"/>
       <c r="AA84" s="15"/>
     </row>
     <row r="85" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="62" t="s">
-[...24 lines deleted...]
-      <c r="J85" s="75"/>
+      <c r="A85" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B85" s="69">
+        <v>0</v>
+      </c>
+      <c r="C85" s="69">
+        <v>1</v>
+      </c>
+      <c r="D85" s="69">
+        <v>1</v>
+      </c>
+      <c r="E85" s="69">
+        <v>2</v>
+      </c>
+      <c r="F85" s="69">
+        <v>2</v>
+      </c>
+      <c r="G85" s="69">
+        <v>3</v>
+      </c>
+      <c r="H85" s="69">
+        <v>3</v>
+      </c>
+      <c r="I85" s="49">
+        <v>3</v>
+      </c>
+      <c r="J85" s="60"/>
       <c r="K85" s="60"/>
-      <c r="L85" s="117"/>
+      <c r="L85" s="113"/>
       <c r="M85" s="63"/>
-      <c r="N85" s="43"/>
+      <c r="N85" s="42"/>
       <c r="O85" s="26"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85" s="31"/>
-      <c r="S85" s="12"/>
-[...6 lines deleted...]
-      <c r="Z85" s="12"/>
+      <c r="S85" s="15"/>
+      <c r="T85" s="15"/>
+      <c r="U85" s="15"/>
+      <c r="V85" s="15"/>
+      <c r="W85" s="15"/>
+      <c r="X85" s="15"/>
+      <c r="Y85" s="15"/>
+      <c r="Z85" s="15"/>
       <c r="AA85" s="15"/>
     </row>
     <row r="86" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="63"/>
+      <c r="A86" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B86" s="49">
+        <v>6</v>
+      </c>
+      <c r="C86" s="49">
+        <v>14</v>
+      </c>
+      <c r="D86" s="60">
+        <v>22</v>
+      </c>
+      <c r="E86" s="60">
+        <v>30</v>
+      </c>
+      <c r="F86" s="60">
+        <v>39</v>
+      </c>
+      <c r="G86" s="49">
+        <v>49</v>
+      </c>
+      <c r="H86" s="49">
+        <v>59</v>
+      </c>
+      <c r="I86" s="49">
+        <v>66</v>
+      </c>
+      <c r="J86" s="75"/>
       <c r="K86" s="60"/>
-      <c r="L86" s="49"/>
-      <c r="M86" s="60"/>
+      <c r="L86" s="113"/>
+      <c r="M86" s="63"/>
       <c r="N86" s="43"/>
-      <c r="S86" s="15"/>
-[...6 lines deleted...]
-      <c r="Z86" s="15"/>
+      <c r="O86" s="26"/>
+      <c r="P86" s="15"/>
+      <c r="Q86" s="15"/>
+      <c r="R86" s="31"/>
+      <c r="S86" s="12"/>
+      <c r="T86" s="12"/>
+      <c r="U86" s="12"/>
+      <c r="V86" s="12"/>
+      <c r="W86" s="12"/>
+      <c r="X86" s="12"/>
+      <c r="Y86" s="12"/>
+      <c r="Z86" s="12"/>
       <c r="AA86" s="15"/>
     </row>
-    <row r="87" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="R87" s="12"/>
+    <row r="87" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="63"/>
+      <c r="K87" s="60"/>
+      <c r="L87" s="49"/>
+      <c r="M87" s="60"/>
+      <c r="N87" s="43"/>
       <c r="S87" s="15"/>
       <c r="T87" s="15"/>
       <c r="U87" s="15"/>
       <c r="V87" s="15"/>
       <c r="W87" s="15"/>
       <c r="X87" s="15"/>
       <c r="Y87" s="15"/>
       <c r="Z87" s="15"/>
       <c r="AA87" s="15"/>
     </row>
-    <row r="88" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="K88" s="49"/>
+    <row r="88" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B88" s="57"/>
+      <c r="C88" s="57"/>
+      <c r="D88" s="57"/>
+      <c r="E88" s="57"/>
+      <c r="F88" s="57"/>
+      <c r="G88" s="49"/>
+      <c r="H88" s="57"/>
+      <c r="I88" s="57"/>
+      <c r="J88" s="57"/>
+      <c r="K88" s="57"/>
       <c r="L88" s="117"/>
-      <c r="M88" s="60"/>
+      <c r="M88" s="57"/>
       <c r="N88" s="42"/>
-      <c r="O88" s="26"/>
-[...10 lines deleted...]
-      <c r="Z88" s="4"/>
+      <c r="O88" s="13"/>
+      <c r="P88" s="12"/>
+      <c r="Q88" s="12"/>
+      <c r="R88" s="12"/>
+      <c r="S88" s="15"/>
+      <c r="T88" s="15"/>
+      <c r="U88" s="15"/>
+      <c r="V88" s="15"/>
+      <c r="W88" s="15"/>
+      <c r="X88" s="15"/>
+      <c r="Y88" s="15"/>
+      <c r="Z88" s="15"/>
       <c r="AA88" s="15"/>
     </row>
     <row r="89" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="62" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="B89" s="60">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C89" s="60">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="D89" s="60">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E89" s="60">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="F89" s="60">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="G89" s="49">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="H89" s="49">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="I89" s="60"/>
+        <v>70</v>
+      </c>
+      <c r="I89" s="49">
+        <v>81</v>
+      </c>
       <c r="J89" s="60"/>
       <c r="K89" s="49"/>
-      <c r="L89" s="117"/>
+      <c r="L89" s="113"/>
       <c r="M89" s="60"/>
       <c r="N89" s="42"/>
       <c r="O89" s="26"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89" s="31"/>
       <c r="S89" s="4"/>
       <c r="T89" s="4"/>
       <c r="U89" s="4"/>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
       <c r="X89" s="4"/>
       <c r="Y89" s="4"/>
       <c r="Z89" s="4"/>
       <c r="AA89" s="15"/>
     </row>
     <row r="90" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="62" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="B90" s="60">
+        <v>0</v>
+      </c>
+      <c r="C90" s="60">
+        <v>0</v>
+      </c>
+      <c r="D90" s="60">
+        <v>0</v>
+      </c>
+      <c r="E90" s="60">
+        <v>0</v>
+      </c>
+      <c r="F90" s="60">
+        <v>0</v>
+      </c>
+      <c r="G90" s="49">
         <v>1</v>
       </c>
-      <c r="C90" s="60">
-[...13 lines deleted...]
-      </c>
       <c r="H90" s="49">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="I90" s="60"/>
+        <v>1</v>
+      </c>
+      <c r="I90" s="49">
+        <v>1</v>
+      </c>
       <c r="J90" s="60"/>
       <c r="K90" s="49"/>
-      <c r="L90" s="117"/>
+      <c r="L90" s="113"/>
       <c r="M90" s="60"/>
       <c r="N90" s="42"/>
       <c r="O90" s="26"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90" s="31"/>
       <c r="S90" s="4"/>
       <c r="T90" s="4"/>
       <c r="U90" s="4"/>
       <c r="V90" s="4"/>
       <c r="W90" s="4"/>
       <c r="X90" s="4"/>
       <c r="Y90" s="4"/>
       <c r="Z90" s="4"/>
       <c r="AA90" s="15"/>
     </row>
     <row r="91" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="59" t="s">
-[...5 lines deleted...]
-      <c r="C91" s="63">
+      <c r="A91" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B91" s="60">
         <v>1</v>
       </c>
-      <c r="D91" s="63">
-[...8 lines deleted...]
-      <c r="G91" s="63">
+      <c r="C91" s="60">
         <v>3</v>
       </c>
-      <c r="H91" s="63">
-[...2 lines deleted...]
-      <c r="I91" s="60"/>
+      <c r="D91" s="60">
+        <v>5</v>
+      </c>
+      <c r="E91" s="60">
+        <v>7</v>
+      </c>
+      <c r="F91" s="60">
+        <v>8</v>
+      </c>
+      <c r="G91" s="49">
+        <v>9</v>
+      </c>
+      <c r="H91" s="49">
+        <v>10</v>
+      </c>
+      <c r="I91" s="49">
+        <v>14</v>
+      </c>
       <c r="J91" s="60"/>
       <c r="K91" s="49"/>
-      <c r="L91" s="117"/>
+      <c r="L91" s="113"/>
       <c r="M91" s="60"/>
-      <c r="N91" s="43"/>
+      <c r="N91" s="42"/>
       <c r="O91" s="26"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91" s="31"/>
-      <c r="S91" s="15"/>
-[...7 lines deleted...]
-      <c r="AA91" s="12"/>
+      <c r="S91" s="4"/>
+      <c r="T91" s="4"/>
+      <c r="U91" s="4"/>
+      <c r="V91" s="4"/>
+      <c r="W91" s="4"/>
+      <c r="X91" s="4"/>
+      <c r="Y91" s="4"/>
+      <c r="Z91" s="4"/>
+      <c r="AA91" s="15"/>
     </row>
     <row r="92" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="62" t="s">
-[...23 lines deleted...]
-      <c r="I92" s="60"/>
+      <c r="A92" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B92" s="63">
+        <v>0</v>
+      </c>
+      <c r="C92" s="63">
+        <v>1</v>
+      </c>
+      <c r="D92" s="63">
+        <v>1</v>
+      </c>
+      <c r="E92" s="63">
+        <v>2</v>
+      </c>
+      <c r="F92" s="63">
+        <v>2</v>
+      </c>
+      <c r="G92" s="63">
+        <v>3</v>
+      </c>
+      <c r="H92" s="63">
+        <v>3</v>
+      </c>
+      <c r="I92" s="49">
+        <v>3</v>
+      </c>
       <c r="J92" s="60"/>
       <c r="K92" s="49"/>
-      <c r="L92" s="117"/>
+      <c r="L92" s="113"/>
       <c r="M92" s="60"/>
       <c r="N92" s="43"/>
+      <c r="O92" s="26"/>
+      <c r="P92" s="15"/>
+      <c r="Q92" s="15"/>
+      <c r="R92" s="31"/>
       <c r="S92" s="15"/>
       <c r="T92" s="15"/>
       <c r="U92" s="15"/>
       <c r="V92" s="15"/>
       <c r="W92" s="15"/>
       <c r="X92" s="15"/>
       <c r="Y92" s="15"/>
       <c r="Z92" s="15"/>
-      <c r="AA92" s="15"/>
+      <c r="AA92" s="12"/>
     </row>
     <row r="93" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="62"/>
-[...7 lines deleted...]
-      <c r="I93" s="60"/>
+      <c r="A93" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B93" s="60">
+        <v>6</v>
+      </c>
+      <c r="C93" s="60">
+        <v>14</v>
+      </c>
+      <c r="D93" s="60">
+        <v>21</v>
+      </c>
+      <c r="E93" s="60">
+        <v>29</v>
+      </c>
+      <c r="F93" s="60">
+        <v>38</v>
+      </c>
+      <c r="G93" s="49">
+        <v>47</v>
+      </c>
+      <c r="H93" s="49">
+        <v>57</v>
+      </c>
+      <c r="I93" s="49">
+        <v>63</v>
+      </c>
       <c r="J93" s="60"/>
-      <c r="K93" s="60"/>
-      <c r="L93" s="49"/>
+      <c r="K93" s="49"/>
+      <c r="L93" s="113"/>
       <c r="M93" s="60"/>
       <c r="N93" s="43"/>
       <c r="S93" s="15"/>
       <c r="T93" s="15"/>
       <c r="U93" s="15"/>
       <c r="V93" s="15"/>
       <c r="W93" s="15"/>
       <c r="X93" s="15"/>
       <c r="Y93" s="15"/>
       <c r="Z93" s="15"/>
       <c r="AA93" s="15"/>
     </row>
-    <row r="94" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F94" s="57"/>
+    <row r="94" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="62"/>
+      <c r="B94" s="60"/>
+      <c r="C94" s="60"/>
+      <c r="D94" s="60"/>
+      <c r="E94" s="60"/>
+      <c r="F94" s="60"/>
       <c r="G94" s="49"/>
       <c r="H94" s="49"/>
-      <c r="I94" s="57"/>
-[...16 lines deleted...]
-      <c r="Z94" s="12"/>
+      <c r="I94" s="60"/>
+      <c r="J94" s="60"/>
+      <c r="K94" s="60"/>
+      <c r="L94" s="49"/>
+      <c r="M94" s="60"/>
+      <c r="N94" s="43"/>
+      <c r="S94" s="15"/>
+      <c r="T94" s="15"/>
+      <c r="U94" s="15"/>
+      <c r="V94" s="15"/>
+      <c r="W94" s="15"/>
+      <c r="X94" s="15"/>
+      <c r="Y94" s="15"/>
+      <c r="Z94" s="15"/>
       <c r="AA94" s="15"/>
     </row>
-    <row r="95" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="59" t="s">
+    <row r="95" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" s="57"/>
+      <c r="C95" s="57"/>
+      <c r="D95" s="57"/>
+      <c r="E95" s="57"/>
+      <c r="F95" s="57"/>
+      <c r="G95" s="49"/>
+      <c r="H95" s="49"/>
+      <c r="I95" s="57"/>
+      <c r="J95" s="57"/>
+      <c r="K95" s="57"/>
+      <c r="L95" s="117"/>
+      <c r="M95" s="57"/>
+      <c r="N95" s="42"/>
+      <c r="O95" s="35"/>
+      <c r="P95" s="12"/>
+      <c r="Q95" s="12"/>
+      <c r="R95" s="12"/>
+      <c r="S95" s="12"/>
+      <c r="T95" s="12"/>
+      <c r="U95" s="12"/>
+      <c r="V95" s="12"/>
+      <c r="W95" s="12"/>
+      <c r="X95" s="12"/>
+      <c r="Y95" s="12"/>
+      <c r="Z95" s="12"/>
+      <c r="AA95" s="15"/>
+    </row>
+    <row r="96" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B95" s="60">
+      <c r="B96" s="60">
         <v>18</v>
       </c>
-      <c r="C95" s="60">
+      <c r="C96" s="60">
         <v>36</v>
       </c>
-      <c r="D95" s="60">
+      <c r="D96" s="60">
         <v>54</v>
       </c>
-      <c r="E95" s="63">
+      <c r="E96" s="63">
         <v>72</v>
       </c>
-      <c r="F95" s="60">
+      <c r="F96" s="60">
         <v>90</v>
       </c>
-      <c r="G95" s="49">
+      <c r="G96" s="49">
         <v>108</v>
       </c>
-      <c r="H95" s="49">
+      <c r="H96" s="49">
         <v>128</v>
       </c>
-      <c r="I95" s="60"/>
-[...44 lines deleted...]
-      <c r="I96" s="60"/>
+      <c r="I96" s="60">
+        <v>148</v>
+      </c>
       <c r="J96" s="60"/>
       <c r="K96" s="49"/>
-      <c r="L96" s="117"/>
+      <c r="L96" s="113"/>
       <c r="M96" s="60"/>
       <c r="N96" s="42"/>
       <c r="O96" s="27"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96" s="31"/>
       <c r="S96" s="15"/>
       <c r="T96" s="15"/>
       <c r="U96" s="15"/>
       <c r="V96" s="15"/>
       <c r="W96" s="15"/>
       <c r="X96" s="15"/>
       <c r="Y96" s="15"/>
       <c r="Z96" s="15"/>
       <c r="AA96" s="15"/>
     </row>
     <row r="97" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="62" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B97" s="60">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>0</v>
+      </c>
+      <c r="C97" s="60">
+        <v>0</v>
+      </c>
+      <c r="D97" s="60">
+        <v>0</v>
       </c>
       <c r="E97" s="63">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="F97" s="60">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="G97" s="49">
-        <v>108</v>
+        <v>1</v>
       </c>
       <c r="H97" s="49">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J97" s="57"/>
+        <v>1</v>
+      </c>
+      <c r="I97" s="49">
+        <v>1</v>
+      </c>
+      <c r="J97" s="60"/>
       <c r="K97" s="49"/>
-      <c r="L97" s="117"/>
-      <c r="M97" s="57"/>
+      <c r="L97" s="113"/>
+      <c r="M97" s="60"/>
       <c r="N97" s="42"/>
-      <c r="O97" s="26"/>
+      <c r="O97" s="27"/>
       <c r="P97" s="15"/>
-      <c r="Q97" s="34"/>
-      <c r="R97" s="34"/>
+      <c r="Q97" s="15"/>
+      <c r="R97" s="31"/>
       <c r="S97" s="15"/>
       <c r="T97" s="15"/>
       <c r="U97" s="15"/>
       <c r="V97" s="15"/>
       <c r="W97" s="15"/>
       <c r="X97" s="15"/>
       <c r="Y97" s="15"/>
       <c r="Z97" s="15"/>
       <c r="AA97" s="15"/>
     </row>
     <row r="98" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="63"/>
-[...7 lines deleted...]
-      <c r="I98" s="57"/>
+      <c r="A98" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B98" s="60">
+        <v>18</v>
+      </c>
+      <c r="C98" s="63">
+        <v>36</v>
+      </c>
+      <c r="D98" s="63">
+        <v>54</v>
+      </c>
+      <c r="E98" s="63">
+        <v>72</v>
+      </c>
+      <c r="F98" s="60">
+        <v>90</v>
+      </c>
+      <c r="G98" s="49">
+        <v>108</v>
+      </c>
+      <c r="H98" s="49">
+        <v>127</v>
+      </c>
+      <c r="I98" s="49">
+        <v>147</v>
+      </c>
       <c r="J98" s="57"/>
-      <c r="K98" s="57"/>
-      <c r="L98" s="121"/>
+      <c r="K98" s="49"/>
+      <c r="L98" s="113"/>
       <c r="M98" s="57"/>
       <c r="N98" s="42"/>
+      <c r="O98" s="26"/>
+      <c r="P98" s="15"/>
+      <c r="Q98" s="34"/>
+      <c r="R98" s="34"/>
       <c r="S98" s="15"/>
       <c r="T98" s="15"/>
       <c r="U98" s="15"/>
       <c r="V98" s="15"/>
       <c r="W98" s="15"/>
       <c r="X98" s="15"/>
       <c r="Y98" s="15"/>
       <c r="Z98" s="15"/>
       <c r="AA98" s="15"/>
     </row>
-    <row r="99" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F99" s="57"/>
+    <row r="99" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="63"/>
+      <c r="B99" s="68"/>
+      <c r="C99" s="63"/>
+      <c r="D99" s="63"/>
+      <c r="E99" s="57"/>
+      <c r="F99" s="63"/>
       <c r="G99" s="49"/>
       <c r="H99" s="57"/>
       <c r="I99" s="57"/>
       <c r="J99" s="57"/>
-      <c r="K99" s="58"/>
-[...1 lines deleted...]
-      <c r="M99" s="58"/>
+      <c r="K99" s="57"/>
+      <c r="L99" s="117"/>
+      <c r="M99" s="57"/>
       <c r="N99" s="42"/>
-      <c r="O99" s="11"/>
-[...2 lines deleted...]
-      <c r="R99" s="12"/>
       <c r="S99" s="15"/>
       <c r="T99" s="15"/>
       <c r="U99" s="15"/>
       <c r="V99" s="15"/>
       <c r="W99" s="15"/>
       <c r="X99" s="15"/>
       <c r="Y99" s="15"/>
       <c r="Z99" s="15"/>
       <c r="AA99" s="15"/>
     </row>
-    <row r="100" spans="1:27" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M100" s="61"/>
+    <row r="100" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="B100" s="57"/>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="58"/>
+      <c r="F100" s="57"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="57"/>
+      <c r="I100" s="57"/>
+      <c r="J100" s="57"/>
+      <c r="K100" s="58"/>
+      <c r="L100" s="112"/>
+      <c r="M100" s="58"/>
       <c r="N100" s="42"/>
-      <c r="O100" s="26"/>
-[...2 lines deleted...]
-      <c r="R100" s="15"/>
+      <c r="O100" s="11"/>
+      <c r="P100" s="12"/>
+      <c r="Q100" s="12"/>
+      <c r="R100" s="12"/>
       <c r="S100" s="15"/>
       <c r="T100" s="15"/>
       <c r="U100" s="15"/>
       <c r="V100" s="15"/>
       <c r="W100" s="15"/>
       <c r="X100" s="15"/>
       <c r="Y100" s="15"/>
       <c r="Z100" s="15"/>
       <c r="AA100" s="15"/>
     </row>
-    <row r="101" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-        <v>6910</v>
+    <row r="101" spans="1:27" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B101" s="60">
+        <v>8606</v>
+      </c>
+      <c r="C101" s="49">
+        <v>17371</v>
+      </c>
+      <c r="D101" s="49">
+        <v>22112</v>
+      </c>
+      <c r="E101" s="49">
+        <v>29310</v>
+      </c>
+      <c r="F101" s="60">
+        <v>35411</v>
       </c>
       <c r="G101" s="49">
-        <v>7203</v>
+        <v>37643</v>
       </c>
       <c r="H101" s="49">
-        <v>8732</v>
-[...1 lines deleted...]
-      <c r="I101" s="49"/>
+        <v>46818</v>
+      </c>
+      <c r="I101" s="49">
+        <v>55731</v>
+      </c>
       <c r="J101" s="60"/>
       <c r="K101" s="49"/>
-      <c r="L101" s="117"/>
+      <c r="L101" s="113"/>
       <c r="M101" s="61"/>
       <c r="N101" s="42"/>
       <c r="O101" s="26"/>
-      <c r="P101" s="36"/>
-[...8 lines deleted...]
-      <c r="Z101" s="12"/>
+      <c r="P101" s="15"/>
+      <c r="Q101" s="15"/>
+      <c r="R101" s="15"/>
+      <c r="S101" s="15"/>
+      <c r="T101" s="15"/>
+      <c r="U101" s="15"/>
+      <c r="V101" s="15"/>
+      <c r="W101" s="15"/>
+      <c r="X101" s="15"/>
+      <c r="Y101" s="15"/>
+      <c r="Z101" s="15"/>
       <c r="AA101" s="15"/>
     </row>
     <row r="102" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="62" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>6458</v>
+        <v>21</v>
+      </c>
+      <c r="B102" s="76">
+        <v>2148</v>
       </c>
       <c r="C102" s="76">
-        <v>12692</v>
-[...8 lines deleted...]
-        <v>28501</v>
+        <v>4679</v>
+      </c>
+      <c r="D102" s="61">
+        <v>4979</v>
+      </c>
+      <c r="E102" s="76">
+        <v>6257</v>
+      </c>
+      <c r="F102" s="76">
+        <v>6910</v>
       </c>
       <c r="G102" s="49">
-        <v>30440</v>
+        <v>7203</v>
       </c>
       <c r="H102" s="49">
-        <v>38086</v>
-[...1 lines deleted...]
-      <c r="I102" s="49"/>
+        <v>8732</v>
+      </c>
+      <c r="I102" s="49">
+        <v>11637</v>
+      </c>
       <c r="J102" s="60"/>
       <c r="K102" s="49"/>
-      <c r="L102" s="117"/>
+      <c r="L102" s="113"/>
       <c r="M102" s="61"/>
-      <c r="N102" s="43"/>
+      <c r="N102" s="42"/>
       <c r="O102" s="26"/>
-      <c r="P102" s="15"/>
-[...9 lines deleted...]
-      <c r="Z102" s="15"/>
+      <c r="P102" s="36"/>
+      <c r="Q102" s="36"/>
+      <c r="R102" s="36"/>
+      <c r="S102" s="12"/>
+      <c r="U102" s="12"/>
+      <c r="V102" s="12"/>
+      <c r="W102" s="12"/>
+      <c r="X102" s="12"/>
+      <c r="Y102" s="12"/>
+      <c r="Z102" s="12"/>
       <c r="AA102" s="15"/>
     </row>
     <row r="103" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="63"/>
-[...7 lines deleted...]
-      <c r="I103" s="60"/>
+      <c r="A103" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B103" s="60">
+        <v>6458</v>
+      </c>
+      <c r="C103" s="76">
+        <v>12692</v>
+      </c>
+      <c r="D103" s="60">
+        <v>17133</v>
+      </c>
+      <c r="E103" s="60">
+        <v>23053</v>
+      </c>
+      <c r="F103" s="60">
+        <v>28501</v>
+      </c>
+      <c r="G103" s="49">
+        <v>30440</v>
+      </c>
+      <c r="H103" s="49">
+        <v>38086</v>
+      </c>
+      <c r="I103" s="49">
+        <v>44094</v>
+      </c>
       <c r="J103" s="60"/>
-      <c r="K103" s="65"/>
-[...10 lines deleted...]
-      <c r="Z103" s="12"/>
+      <c r="K103" s="49"/>
+      <c r="L103" s="113"/>
+      <c r="M103" s="61"/>
+      <c r="N103" s="43"/>
+      <c r="O103" s="26"/>
+      <c r="P103" s="15"/>
+      <c r="Q103" s="15"/>
+      <c r="R103" s="15"/>
+      <c r="S103" s="15"/>
+      <c r="T103" s="15"/>
+      <c r="U103" s="15"/>
+      <c r="V103" s="15"/>
+      <c r="W103" s="15"/>
+      <c r="X103" s="15"/>
+      <c r="Y103" s="15"/>
+      <c r="Z103" s="15"/>
       <c r="AA103" s="15"/>
     </row>
-    <row r="104" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F104" s="57"/>
+    <row r="104" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="63"/>
+      <c r="B104" s="60"/>
+      <c r="C104" s="60"/>
+      <c r="D104" s="60"/>
+      <c r="E104" s="65"/>
+      <c r="F104" s="60"/>
       <c r="G104" s="49"/>
       <c r="H104" s="49"/>
-      <c r="I104" s="57"/>
-[...16 lines deleted...]
-      <c r="Z104" s="15"/>
+      <c r="I104" s="60"/>
+      <c r="J104" s="60"/>
+      <c r="K104" s="65"/>
+      <c r="L104" s="114"/>
+      <c r="M104" s="122"/>
+      <c r="N104" s="44"/>
+      <c r="S104" s="12"/>
+      <c r="T104" s="12"/>
+      <c r="U104" s="12"/>
+      <c r="V104" s="12"/>
+      <c r="W104" s="12"/>
+      <c r="X104" s="12"/>
+      <c r="Y104" s="12"/>
+      <c r="Z104" s="12"/>
       <c r="AA104" s="15"/>
     </row>
-    <row r="105" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="59" t="s">
+    <row r="105" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B105" s="57"/>
+      <c r="C105" s="57"/>
+      <c r="D105" s="57"/>
+      <c r="E105" s="58"/>
+      <c r="F105" s="57"/>
+      <c r="G105" s="49"/>
+      <c r="H105" s="49"/>
+      <c r="I105" s="57"/>
+      <c r="J105" s="57"/>
+      <c r="K105" s="58"/>
+      <c r="L105" s="112"/>
+      <c r="M105" s="123"/>
+      <c r="N105" s="42"/>
+      <c r="O105" s="13"/>
+      <c r="P105" s="12"/>
+      <c r="Q105" s="12"/>
+      <c r="R105" s="12"/>
+      <c r="S105" s="15"/>
+      <c r="T105" s="15"/>
+      <c r="U105" s="15"/>
+      <c r="V105" s="15"/>
+      <c r="W105" s="15"/>
+      <c r="X105" s="15"/>
+      <c r="Y105" s="15"/>
+      <c r="Z105" s="15"/>
+      <c r="AA105" s="15"/>
+    </row>
+    <row r="106" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B105" s="60">
+      <c r="B106" s="60">
         <v>8579</v>
       </c>
-      <c r="C105" s="60">
+      <c r="C106" s="60">
         <v>17324</v>
       </c>
-      <c r="D105" s="60">
+      <c r="D106" s="60">
         <v>22044</v>
       </c>
-      <c r="E105" s="49">
+      <c r="E106" s="49">
         <v>29223</v>
       </c>
-      <c r="F105" s="60">
+      <c r="F106" s="60">
         <v>35315</v>
       </c>
-      <c r="G105" s="49">
+      <c r="G106" s="49">
         <v>37544</v>
       </c>
-      <c r="H105" s="49">
+      <c r="H106" s="49">
         <v>46717</v>
       </c>
-      <c r="I105" s="49"/>
-[...44 lines deleted...]
-      <c r="I106" s="49"/>
+      <c r="I106" s="49">
+        <v>55625</v>
+      </c>
       <c r="J106" s="60"/>
       <c r="K106" s="49"/>
-      <c r="L106" s="117"/>
-      <c r="M106" s="61"/>
+      <c r="L106" s="113"/>
+      <c r="M106" s="108"/>
       <c r="N106" s="42"/>
-      <c r="O106" s="26"/>
+      <c r="O106" s="27"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
-      <c r="R106" s="15"/>
-[...7 lines deleted...]
-      <c r="Z106" s="15"/>
+      <c r="R106" s="31"/>
+      <c r="S106" s="4"/>
+      <c r="T106" s="4"/>
+      <c r="U106" s="4"/>
+      <c r="V106" s="4"/>
+      <c r="W106" s="4"/>
+      <c r="X106" s="4"/>
+      <c r="Y106" s="4"/>
+      <c r="Z106" s="4"/>
       <c r="AA106" s="15"/>
     </row>
     <row r="107" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="62" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B107" s="60">
-        <v>6431</v>
+        <v>2148</v>
       </c>
       <c r="C107" s="49">
-        <v>12645</v>
+        <v>4679</v>
       </c>
       <c r="D107" s="49">
-        <v>17065</v>
+        <v>4979</v>
       </c>
       <c r="E107" s="49">
-        <v>22966</v>
+        <v>6257</v>
       </c>
       <c r="F107" s="60">
-        <v>28405</v>
+        <v>6910</v>
       </c>
       <c r="G107" s="49">
-        <v>30341</v>
+        <v>7203</v>
       </c>
       <c r="H107" s="49">
-        <v>37985</v>
-[...1 lines deleted...]
-      <c r="I107" s="49"/>
+        <v>8732</v>
+      </c>
+      <c r="I107" s="49">
+        <v>11637</v>
+      </c>
       <c r="J107" s="60"/>
       <c r="K107" s="49"/>
-      <c r="L107" s="117"/>
+      <c r="L107" s="113"/>
       <c r="M107" s="61"/>
-      <c r="N107" s="43"/>
+      <c r="N107" s="42"/>
       <c r="O107" s="26"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107" s="15"/>
       <c r="S107" s="15"/>
       <c r="T107" s="15"/>
       <c r="U107" s="15"/>
       <c r="V107" s="15"/>
       <c r="W107" s="15"/>
       <c r="X107" s="15"/>
       <c r="Y107" s="15"/>
       <c r="Z107" s="15"/>
       <c r="AA107" s="15"/>
     </row>
     <row r="108" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="63"/>
-[...7 lines deleted...]
-      <c r="I108" s="60"/>
+      <c r="A108" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B108" s="60">
+        <v>6431</v>
+      </c>
+      <c r="C108" s="49">
+        <v>12645</v>
+      </c>
+      <c r="D108" s="49">
+        <v>17065</v>
+      </c>
+      <c r="E108" s="49">
+        <v>22966</v>
+      </c>
+      <c r="F108" s="60">
+        <v>28405</v>
+      </c>
+      <c r="G108" s="49">
+        <v>30341</v>
+      </c>
+      <c r="H108" s="49">
+        <v>37985</v>
+      </c>
+      <c r="I108" s="49">
+        <v>43988</v>
+      </c>
       <c r="J108" s="60"/>
-      <c r="K108" s="65"/>
-[...10 lines deleted...]
-      <c r="Z108" s="12"/>
+      <c r="K108" s="49"/>
+      <c r="L108" s="113"/>
+      <c r="M108" s="61"/>
+      <c r="N108" s="43"/>
+      <c r="O108" s="26"/>
+      <c r="P108" s="15"/>
+      <c r="Q108" s="15"/>
+      <c r="R108" s="15"/>
+      <c r="S108" s="15"/>
+      <c r="T108" s="15"/>
+      <c r="U108" s="15"/>
+      <c r="V108" s="15"/>
+      <c r="W108" s="15"/>
+      <c r="X108" s="15"/>
+      <c r="Y108" s="15"/>
+      <c r="Z108" s="15"/>
       <c r="AA108" s="15"/>
     </row>
-    <row r="109" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F109" s="57"/>
+    <row r="109" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="63"/>
+      <c r="B109" s="60"/>
+      <c r="C109" s="60"/>
+      <c r="D109" s="60"/>
+      <c r="E109" s="65"/>
+      <c r="F109" s="60"/>
       <c r="G109" s="49"/>
-      <c r="H109" s="57"/>
-[...9 lines deleted...]
-      <c r="R109" s="12"/>
+      <c r="H109" s="49"/>
+      <c r="I109" s="60"/>
+      <c r="J109" s="60"/>
+      <c r="K109" s="65"/>
+      <c r="L109" s="114"/>
+      <c r="M109" s="65"/>
+      <c r="N109" s="44"/>
       <c r="S109" s="12"/>
       <c r="T109" s="12"/>
       <c r="U109" s="12"/>
       <c r="V109" s="12"/>
       <c r="W109" s="12"/>
       <c r="X109" s="12"/>
       <c r="Y109" s="12"/>
       <c r="Z109" s="12"/>
       <c r="AA109" s="15"/>
     </row>
-    <row r="110" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M110" s="68"/>
+    <row r="110" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="B110" s="57"/>
+      <c r="C110" s="57"/>
+      <c r="D110" s="57"/>
+      <c r="E110" s="58"/>
+      <c r="F110" s="57"/>
+      <c r="G110" s="49"/>
+      <c r="H110" s="57"/>
+      <c r="I110" s="57"/>
+      <c r="J110" s="57"/>
+      <c r="K110" s="58"/>
+      <c r="L110" s="112"/>
+      <c r="M110" s="58"/>
       <c r="N110" s="40"/>
-      <c r="O110" s="27"/>
-[...10 lines deleted...]
-      <c r="Z110" s="16"/>
+      <c r="O110" s="13"/>
+      <c r="P110" s="12"/>
+      <c r="Q110" s="12"/>
+      <c r="R110" s="12"/>
+      <c r="S110" s="12"/>
+      <c r="T110" s="12"/>
+      <c r="U110" s="12"/>
+      <c r="V110" s="12"/>
+      <c r="W110" s="12"/>
+      <c r="X110" s="12"/>
+      <c r="Y110" s="12"/>
+      <c r="Z110" s="12"/>
       <c r="AA110" s="15"/>
     </row>
     <row r="111" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="62" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B111" s="60">
+        <v>1</v>
+      </c>
+      <c r="B111" s="76">
         <v>24</v>
       </c>
-      <c r="C111" s="60">
+      <c r="C111" s="76">
         <v>41</v>
       </c>
-      <c r="D111" s="60">
+      <c r="D111" s="76">
         <v>59</v>
       </c>
-      <c r="E111" s="60">
+      <c r="E111" s="76">
         <v>76</v>
       </c>
       <c r="F111" s="60">
         <v>82</v>
       </c>
       <c r="G111" s="49">
         <v>82</v>
       </c>
       <c r="H111" s="49">
         <v>82</v>
       </c>
-      <c r="I111" s="49"/>
-      <c r="J111" s="60"/>
+      <c r="I111" s="49">
+        <v>86</v>
+      </c>
+      <c r="J111" s="68"/>
       <c r="K111" s="49"/>
-      <c r="L111" s="117"/>
-[...5 lines deleted...]
-      <c r="R111" s="15"/>
+      <c r="L111" s="113"/>
+      <c r="M111" s="68"/>
+      <c r="N111" s="40"/>
+      <c r="O111" s="27"/>
+      <c r="P111" s="36"/>
+      <c r="Q111" s="36"/>
+      <c r="R111" s="36"/>
       <c r="S111" s="16"/>
       <c r="T111" s="16"/>
       <c r="U111" s="16"/>
       <c r="V111" s="16"/>
       <c r="W111" s="16"/>
       <c r="X111" s="16"/>
       <c r="Y111" s="16"/>
       <c r="Z111" s="16"/>
       <c r="AA111" s="15"/>
     </row>
     <row r="112" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="63"/>
-[...7 lines deleted...]
-      <c r="I112" s="60"/>
+      <c r="A112" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B112" s="60">
+        <v>24</v>
+      </c>
+      <c r="C112" s="60">
+        <v>41</v>
+      </c>
+      <c r="D112" s="60">
+        <v>59</v>
+      </c>
+      <c r="E112" s="60">
+        <v>76</v>
+      </c>
+      <c r="F112" s="60">
+        <v>82</v>
+      </c>
+      <c r="G112" s="49">
+        <v>82</v>
+      </c>
+      <c r="H112" s="49">
+        <v>82</v>
+      </c>
+      <c r="I112" s="49">
+        <v>86</v>
+      </c>
       <c r="J112" s="60"/>
-      <c r="K112" s="65"/>
-[...1 lines deleted...]
-      <c r="M112" s="65"/>
+      <c r="K112" s="49"/>
+      <c r="L112" s="113"/>
+      <c r="M112" s="60"/>
       <c r="N112" s="44"/>
-      <c r="S112" s="15"/>
-[...6 lines deleted...]
-      <c r="Z112" s="15"/>
+      <c r="O112" s="26"/>
+      <c r="P112" s="15"/>
+      <c r="Q112" s="15"/>
+      <c r="R112" s="15"/>
+      <c r="S112" s="16"/>
+      <c r="T112" s="16"/>
+      <c r="U112" s="16"/>
+      <c r="V112" s="16"/>
+      <c r="W112" s="16"/>
+      <c r="X112" s="16"/>
+      <c r="Y112" s="16"/>
+      <c r="Z112" s="16"/>
       <c r="AA112" s="15"/>
     </row>
-    <row r="113" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F113" s="57"/>
+    <row r="113" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="63"/>
+      <c r="B113" s="60"/>
+      <c r="C113" s="60"/>
+      <c r="D113" s="60"/>
+      <c r="E113" s="65"/>
+      <c r="F113" s="60"/>
       <c r="G113" s="49"/>
-      <c r="H113" s="57"/>
-[...17 lines deleted...]
-      <c r="Z113"/>
+      <c r="H113" s="60"/>
+      <c r="I113" s="60"/>
+      <c r="J113" s="60"/>
+      <c r="K113" s="65"/>
+      <c r="L113" s="114"/>
+      <c r="M113" s="65"/>
+      <c r="N113" s="44"/>
+      <c r="S113" s="15"/>
+      <c r="T113" s="15"/>
+      <c r="U113" s="15"/>
+      <c r="V113" s="15"/>
+      <c r="W113" s="15"/>
+      <c r="X113" s="15"/>
+      <c r="Y113" s="15"/>
+      <c r="Z113" s="15"/>
       <c r="AA113" s="15"/>
     </row>
-    <row r="114" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M114" s="60"/>
+    <row r="114" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B114" s="57"/>
+      <c r="C114" s="57"/>
+      <c r="D114" s="57"/>
+      <c r="E114" s="58"/>
+      <c r="F114" s="57"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="57"/>
+      <c r="I114" s="57"/>
+      <c r="J114" s="57"/>
+      <c r="K114" s="58"/>
+      <c r="L114" s="112"/>
+      <c r="M114" s="58"/>
       <c r="N114" s="40"/>
-      <c r="O114" s="27"/>
-[...10 lines deleted...]
-      <c r="Z114" s="15"/>
+      <c r="O114" s="13"/>
+      <c r="P114" s="12"/>
+      <c r="Q114" s="12"/>
+      <c r="R114" s="12"/>
+      <c r="S114"/>
+      <c r="T114"/>
+      <c r="U114"/>
+      <c r="V114"/>
+      <c r="W114"/>
+      <c r="X114"/>
+      <c r="Y114"/>
+      <c r="Z114"/>
       <c r="AA114" s="15"/>
     </row>
     <row r="115" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="62" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B115" s="60">
         <v>3</v>
       </c>
       <c r="C115" s="60">
         <v>6</v>
       </c>
       <c r="D115" s="60">
         <v>9</v>
       </c>
       <c r="E115" s="60">
         <v>11</v>
       </c>
       <c r="F115" s="60">
         <v>14</v>
       </c>
       <c r="G115" s="49">
         <v>17</v>
       </c>
       <c r="H115" s="49">
         <v>19</v>
       </c>
-      <c r="I115" s="49"/>
+      <c r="I115" s="49">
+        <v>20</v>
+      </c>
       <c r="J115" s="60"/>
       <c r="K115" s="49"/>
-      <c r="L115" s="117"/>
+      <c r="L115" s="113"/>
       <c r="M115" s="60"/>
-      <c r="N115" s="44"/>
-      <c r="O115" s="26"/>
+      <c r="N115" s="40"/>
+      <c r="O115" s="27"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115" s="31"/>
       <c r="S115" s="15"/>
       <c r="T115" s="15"/>
       <c r="U115" s="15"/>
       <c r="V115" s="15"/>
       <c r="W115" s="15"/>
       <c r="X115" s="15"/>
       <c r="Y115" s="15"/>
       <c r="Z115" s="15"/>
       <c r="AA115" s="15"/>
     </row>
     <row r="116" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="77"/>
-[...7 lines deleted...]
-      <c r="I116" s="60"/>
+      <c r="A116" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B116" s="60">
+        <v>3</v>
+      </c>
+      <c r="C116" s="60">
+        <v>6</v>
+      </c>
+      <c r="D116" s="60">
+        <v>9</v>
+      </c>
+      <c r="E116" s="60">
+        <v>11</v>
+      </c>
+      <c r="F116" s="60">
+        <v>14</v>
+      </c>
+      <c r="G116" s="49">
+        <v>17</v>
+      </c>
+      <c r="H116" s="49">
+        <v>19</v>
+      </c>
+      <c r="I116" s="49">
+        <v>20</v>
+      </c>
       <c r="J116" s="60"/>
-      <c r="K116" s="65"/>
-[...1 lines deleted...]
-      <c r="M116" s="65"/>
+      <c r="K116" s="49"/>
+      <c r="L116" s="113"/>
+      <c r="M116" s="60"/>
       <c r="N116" s="44"/>
+      <c r="O116" s="26"/>
+      <c r="P116" s="15"/>
+      <c r="Q116" s="15"/>
+      <c r="R116" s="31"/>
       <c r="S116" s="15"/>
       <c r="T116" s="15"/>
       <c r="U116" s="15"/>
       <c r="V116" s="15"/>
       <c r="W116" s="15"/>
       <c r="X116" s="15"/>
       <c r="Y116" s="15"/>
       <c r="Z116" s="15"/>
       <c r="AA116" s="15"/>
     </row>
-    <row r="117" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F117" s="57"/>
+    <row r="117" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="77"/>
+      <c r="B117" s="60"/>
+      <c r="C117" s="60"/>
+      <c r="D117" s="60"/>
+      <c r="E117" s="65"/>
+      <c r="F117" s="60"/>
       <c r="G117" s="49"/>
-      <c r="H117" s="57"/>
-[...17 lines deleted...]
-      <c r="Z117" s="12"/>
+      <c r="H117" s="60"/>
+      <c r="I117" s="60"/>
+      <c r="J117" s="60"/>
+      <c r="K117" s="65"/>
+      <c r="L117" s="114"/>
+      <c r="M117" s="65"/>
+      <c r="N117" s="44"/>
+      <c r="S117" s="15"/>
+      <c r="T117" s="15"/>
+      <c r="U117" s="15"/>
+      <c r="V117" s="15"/>
+      <c r="W117" s="15"/>
+      <c r="X117" s="15"/>
+      <c r="Y117" s="15"/>
+      <c r="Z117" s="15"/>
       <c r="AA117" s="15"/>
     </row>
-    <row r="118" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="59" t="s">
+    <row r="118" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="57"/>
+      <c r="C118" s="57"/>
+      <c r="D118" s="57"/>
+      <c r="E118" s="58"/>
+      <c r="F118" s="57"/>
+      <c r="G118" s="49"/>
+      <c r="H118" s="57"/>
+      <c r="I118" s="57"/>
+      <c r="J118" s="57"/>
+      <c r="K118" s="58"/>
+      <c r="L118" s="112"/>
+      <c r="M118" s="58"/>
+      <c r="N118" s="40"/>
+      <c r="O118" s="11"/>
+      <c r="P118" s="12"/>
+      <c r="Q118" s="12"/>
+      <c r="R118" s="12"/>
+      <c r="S118" s="12"/>
+      <c r="T118" s="12"/>
+      <c r="U118" s="12"/>
+      <c r="V118" s="12"/>
+      <c r="W118" s="12"/>
+      <c r="X118" s="12"/>
+      <c r="Y118" s="12"/>
+      <c r="Z118" s="12"/>
+      <c r="AA118" s="15"/>
+    </row>
+    <row r="119" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="59" t="s">
         <v>1</v>
-      </c>
-[...43 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B119" s="60">
         <v>42</v>
       </c>
       <c r="C119" s="60">
-        <v>42</v>
+        <v>542</v>
       </c>
       <c r="D119" s="60">
-        <v>42</v>
+        <v>1042</v>
       </c>
       <c r="E119" s="60">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="F119" s="60">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="G119" s="49">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="H119" s="49">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I119" s="49"/>
+        <v>1542</v>
+      </c>
+      <c r="I119" s="49">
+        <v>1542</v>
+      </c>
       <c r="J119" s="60"/>
       <c r="K119" s="49"/>
-      <c r="L119" s="117"/>
+      <c r="L119" s="113"/>
       <c r="M119" s="60"/>
-      <c r="N119" s="44"/>
+      <c r="N119" s="40"/>
       <c r="O119" s="26"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" s="31"/>
       <c r="S119" s="15"/>
       <c r="T119" s="15"/>
       <c r="U119" s="15"/>
       <c r="V119" s="15"/>
       <c r="W119" s="15"/>
       <c r="X119" s="15"/>
       <c r="Y119" s="15"/>
       <c r="Z119" s="15"/>
       <c r="AA119" s="15"/>
     </row>
     <row r="120" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="62" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>1000</v>
+        <v>18</v>
+      </c>
+      <c r="B120" s="60">
+        <v>42</v>
+      </c>
+      <c r="C120" s="60">
+        <v>42</v>
+      </c>
+      <c r="D120" s="60">
+        <v>42</v>
       </c>
       <c r="E120" s="60">
-        <v>1500</v>
-[...15 lines deleted...]
-      <c r="N120" s="40"/>
+        <v>42</v>
+      </c>
+      <c r="F120" s="60">
+        <v>42</v>
+      </c>
+      <c r="G120" s="49">
+        <v>42</v>
+      </c>
+      <c r="H120" s="49">
+        <v>42</v>
+      </c>
+      <c r="I120" s="49">
+        <v>42</v>
+      </c>
+      <c r="J120" s="60"/>
+      <c r="K120" s="49"/>
+      <c r="L120" s="113"/>
+      <c r="M120" s="60"/>
+      <c r="N120" s="44"/>
+      <c r="O120" s="26"/>
+      <c r="P120" s="15"/>
+      <c r="Q120" s="15"/>
+      <c r="R120" s="31"/>
       <c r="S120" s="15"/>
       <c r="T120" s="15"/>
       <c r="U120" s="15"/>
       <c r="V120" s="15"/>
       <c r="W120" s="15"/>
       <c r="X120" s="15"/>
       <c r="Y120" s="15"/>
       <c r="Z120" s="15"/>
       <c r="AA120" s="15"/>
     </row>
-    <row r="121" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M121" s="66"/>
+    <row r="121" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B121" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C121" s="125">
+        <v>500</v>
+      </c>
+      <c r="D121" s="63">
+        <v>1000</v>
+      </c>
+      <c r="E121" s="60">
+        <v>1500</v>
+      </c>
+      <c r="F121" s="63">
+        <v>1500</v>
+      </c>
+      <c r="G121" s="61">
+        <v>1500</v>
+      </c>
+      <c r="H121" s="61">
+        <v>1500</v>
+      </c>
+      <c r="I121" s="49">
+        <v>1500</v>
+      </c>
+      <c r="J121" s="63"/>
+      <c r="K121" s="66"/>
+      <c r="L121" s="113"/>
+      <c r="M121" s="63"/>
       <c r="N121" s="40"/>
-      <c r="O121" s="26"/>
-[...2 lines deleted...]
-      <c r="R121" s="12"/>
       <c r="S121" s="15"/>
       <c r="T121" s="15"/>
       <c r="U121" s="15"/>
       <c r="V121" s="15"/>
       <c r="W121" s="15"/>
       <c r="X121" s="15"/>
       <c r="Y121" s="15"/>
       <c r="Z121" s="15"/>
       <c r="AA121" s="15"/>
     </row>
-    <row r="122" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C122" s="57"/>
+    <row r="122" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="63"/>
+      <c r="B122" s="60"/>
+      <c r="C122" s="60"/>
       <c r="D122" s="57"/>
-      <c r="E122" s="58"/>
+      <c r="E122" s="60"/>
       <c r="F122" s="57"/>
       <c r="G122" s="49"/>
-      <c r="H122" s="57"/>
-[...4 lines deleted...]
-      <c r="Q122" s="12"/>
+      <c r="H122" s="63"/>
+      <c r="I122" s="75"/>
+      <c r="J122" s="57"/>
+      <c r="K122" s="58"/>
+      <c r="L122" s="112"/>
+      <c r="M122" s="66"/>
+      <c r="N122" s="40"/>
+      <c r="O122" s="26"/>
+      <c r="P122" s="15"/>
+      <c r="Q122" s="15"/>
       <c r="R122" s="12"/>
-      <c r="S122" s="12"/>
-[...6 lines deleted...]
-      <c r="Z122" s="12"/>
+      <c r="S122" s="15"/>
+      <c r="T122" s="15"/>
+      <c r="U122" s="15"/>
+      <c r="V122" s="15"/>
+      <c r="W122" s="15"/>
+      <c r="X122" s="15"/>
+      <c r="Y122" s="15"/>
+      <c r="Z122" s="15"/>
       <c r="AA122" s="15"/>
     </row>
-    <row r="123" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M123" s="60"/>
+    <row r="123" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B123" s="57"/>
+      <c r="C123" s="57"/>
+      <c r="D123" s="57"/>
+      <c r="E123" s="58"/>
+      <c r="F123" s="57"/>
+      <c r="G123" s="49"/>
+      <c r="H123" s="57"/>
+      <c r="I123" s="117"/>
+      <c r="M123" s="58"/>
       <c r="N123" s="44"/>
-      <c r="O123" s="27"/>
-[...10 lines deleted...]
-      <c r="Z123" s="15"/>
+      <c r="O123" s="13"/>
+      <c r="P123" s="12"/>
+      <c r="Q123" s="12"/>
+      <c r="R123" s="12"/>
+      <c r="S123" s="12"/>
+      <c r="T123" s="12"/>
+      <c r="U123" s="12"/>
+      <c r="V123" s="12"/>
+      <c r="W123" s="12"/>
+      <c r="X123" s="12"/>
+      <c r="Y123" s="12"/>
+      <c r="Z123" s="12"/>
       <c r="AA123" s="15"/>
     </row>
     <row r="124" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="62" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="B124" s="60">
         <v>42</v>
       </c>
       <c r="C124" s="60">
-        <v>42</v>
+        <v>542</v>
       </c>
       <c r="D124" s="60">
-        <v>42</v>
+        <v>1042</v>
       </c>
       <c r="E124" s="60">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="F124" s="60">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="G124" s="49">
-        <v>42</v>
+        <v>1542</v>
       </c>
       <c r="H124" s="49">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I124" s="49"/>
+        <v>1542</v>
+      </c>
+      <c r="I124" s="49">
+        <v>1542</v>
+      </c>
       <c r="J124" s="60"/>
       <c r="K124" s="49"/>
-      <c r="L124" s="117"/>
+      <c r="L124" s="113"/>
       <c r="M124" s="60"/>
       <c r="N124" s="44"/>
-      <c r="O124" s="26"/>
+      <c r="O124" s="27"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124" s="31"/>
       <c r="S124" s="15"/>
       <c r="T124" s="15"/>
       <c r="U124" s="15"/>
       <c r="V124" s="15"/>
       <c r="W124" s="15"/>
       <c r="X124" s="15"/>
       <c r="Y124" s="15"/>
       <c r="Z124" s="15"/>
       <c r="AA124" s="15"/>
     </row>
     <row r="125" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="62" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>1000</v>
+        <v>18</v>
+      </c>
+      <c r="B125" s="60">
+        <v>42</v>
+      </c>
+      <c r="C125" s="60">
+        <v>42</v>
+      </c>
+      <c r="D125" s="60">
+        <v>42</v>
       </c>
       <c r="E125" s="60">
-        <v>1500</v>
-[...16 lines deleted...]
-      <c r="O125" s="27"/>
+        <v>42</v>
+      </c>
+      <c r="F125" s="60">
+        <v>42</v>
+      </c>
+      <c r="G125" s="49">
+        <v>42</v>
+      </c>
+      <c r="H125" s="49">
+        <v>42</v>
+      </c>
+      <c r="I125" s="49">
+        <v>42</v>
+      </c>
+      <c r="J125" s="60"/>
+      <c r="K125" s="49"/>
+      <c r="L125" s="113"/>
+      <c r="M125" s="60"/>
+      <c r="N125" s="44"/>
+      <c r="O125" s="26"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
-      <c r="R125" s="2"/>
+      <c r="R125" s="31"/>
       <c r="S125" s="15"/>
       <c r="T125" s="15"/>
       <c r="U125" s="15"/>
       <c r="V125" s="15"/>
       <c r="W125" s="15"/>
       <c r="X125" s="15"/>
       <c r="Y125" s="15"/>
       <c r="Z125" s="15"/>
       <c r="AA125" s="15"/>
     </row>
     <row r="126" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="62"/>
-[...7 lines deleted...]
-      <c r="I126" s="68"/>
+      <c r="A126" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B126" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C126" s="125">
+        <v>500</v>
+      </c>
+      <c r="D126" s="68">
+        <v>1000</v>
+      </c>
+      <c r="E126" s="60">
+        <v>1500</v>
+      </c>
+      <c r="F126" s="63">
+        <v>1500</v>
+      </c>
+      <c r="G126" s="61">
+        <v>1500</v>
+      </c>
+      <c r="H126" s="61">
+        <v>1500</v>
+      </c>
+      <c r="I126" s="49">
+        <v>1500</v>
+      </c>
       <c r="J126" s="68"/>
       <c r="K126" s="72"/>
-      <c r="L126" s="117"/>
+      <c r="L126" s="113"/>
       <c r="M126" s="68"/>
       <c r="N126" s="40"/>
       <c r="O126" s="27"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126" s="2"/>
       <c r="S126" s="15"/>
       <c r="T126" s="15"/>
       <c r="U126" s="15"/>
       <c r="V126" s="15"/>
       <c r="W126" s="15"/>
       <c r="X126" s="15"/>
       <c r="Y126" s="15"/>
       <c r="Z126" s="15"/>
       <c r="AA126" s="15"/>
     </row>
     <row r="127" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="56" t="s">
-[...6 lines deleted...]
-      <c r="F127" s="57"/>
+      <c r="A127" s="62"/>
+      <c r="B127" s="125"/>
+      <c r="C127" s="60"/>
+      <c r="D127" s="68"/>
+      <c r="E127" s="72"/>
+      <c r="F127" s="68"/>
       <c r="G127" s="49"/>
-      <c r="H127" s="57"/>
-[...3 lines deleted...]
-      <c r="M127" s="58"/>
+      <c r="H127" s="68"/>
+      <c r="I127" s="68"/>
+      <c r="J127" s="68"/>
+      <c r="K127" s="72"/>
+      <c r="L127" s="113"/>
+      <c r="M127" s="68"/>
       <c r="N127" s="40"/>
-      <c r="O127" s="11"/>
-[...11 lines deleted...]
-      <c r="AA127" s="18"/>
+      <c r="O127" s="27"/>
+      <c r="P127" s="15"/>
+      <c r="Q127" s="15"/>
+      <c r="R127" s="2"/>
+      <c r="S127" s="15"/>
+      <c r="T127" s="15"/>
+      <c r="U127" s="15"/>
+      <c r="V127" s="15"/>
+      <c r="W127" s="15"/>
+      <c r="X127" s="15"/>
+      <c r="Y127" s="15"/>
+      <c r="Z127" s="15"/>
+      <c r="AA127" s="15"/>
     </row>
     <row r="128" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="59" t="s">
+      <c r="A128" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B128" s="125"/>
+      <c r="C128" s="57"/>
+      <c r="D128" s="57"/>
+      <c r="E128" s="58"/>
+      <c r="F128" s="57"/>
+      <c r="G128" s="49"/>
+      <c r="H128" s="57"/>
+      <c r="I128" s="57"/>
+      <c r="J128" s="57"/>
+      <c r="K128" s="58"/>
+      <c r="M128" s="58"/>
+      <c r="N128" s="40"/>
+      <c r="O128" s="11"/>
+      <c r="P128" s="12"/>
+      <c r="Q128" s="12"/>
+      <c r="R128" s="12"/>
+      <c r="S128" s="12"/>
+      <c r="T128" s="12"/>
+      <c r="U128" s="12"/>
+      <c r="V128" s="12"/>
+      <c r="W128" s="12"/>
+      <c r="X128" s="12"/>
+      <c r="Y128" s="12"/>
+      <c r="Z128" s="12"/>
+      <c r="AA128" s="18"/>
+    </row>
+    <row r="129" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B128" s="60">
+      <c r="B129" s="60">
         <v>2106</v>
       </c>
-      <c r="C128" s="60">
+      <c r="C129" s="60">
         <v>4439</v>
       </c>
-      <c r="D128" s="49">
+      <c r="D129" s="49">
         <v>6771</v>
       </c>
-      <c r="E128" s="49">
+      <c r="E129" s="49">
         <v>9108</v>
       </c>
-      <c r="F128" s="49">
+      <c r="F129" s="49">
         <v>11410</v>
       </c>
-      <c r="G128" s="49">
+      <c r="G129" s="49">
         <v>13717</v>
       </c>
-      <c r="H128" s="49">
+      <c r="H129" s="49">
         <v>16008</v>
       </c>
-      <c r="I128" s="49"/>
-[...44 lines deleted...]
-      <c r="I129" s="49"/>
+      <c r="I129" s="49">
+        <v>18303</v>
+      </c>
       <c r="J129" s="60"/>
       <c r="K129" s="49"/>
-      <c r="L129" s="117"/>
-      <c r="M129" s="128"/>
+      <c r="L129" s="113"/>
+      <c r="M129" s="124"/>
       <c r="N129" s="40"/>
       <c r="O129" s="26"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129" s="15"/>
       <c r="S129" s="15"/>
       <c r="T129" s="15"/>
       <c r="U129" s="15"/>
       <c r="V129" s="15"/>
       <c r="W129" s="15"/>
       <c r="X129" s="15"/>
       <c r="Y129" s="15"/>
       <c r="Z129" s="15"/>
-      <c r="AA129" s="4"/>
-      <c r="AB129"/>
+      <c r="AA129" s="17"/>
     </row>
     <row r="130" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="62" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B130" s="49">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="C130" s="49">
-        <v>131</v>
+        <v>281</v>
       </c>
       <c r="D130" s="49">
-        <v>196</v>
+        <v>422</v>
       </c>
       <c r="E130" s="49">
-        <v>262</v>
+        <v>562</v>
       </c>
       <c r="F130" s="49">
-        <v>327</v>
+        <v>703</v>
       </c>
       <c r="G130" s="49">
-        <v>393</v>
+        <v>843</v>
       </c>
       <c r="H130" s="49">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="I130" s="49"/>
+        <v>909</v>
+      </c>
+      <c r="I130" s="49">
+        <v>974</v>
+      </c>
       <c r="J130" s="60"/>
       <c r="K130" s="49"/>
-      <c r="L130" s="117"/>
-      <c r="M130" s="128"/>
+      <c r="L130" s="113"/>
+      <c r="M130" s="124"/>
       <c r="N130" s="40"/>
       <c r="O130" s="26"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130" s="15"/>
       <c r="S130" s="15"/>
       <c r="T130" s="15"/>
       <c r="U130" s="15"/>
       <c r="V130" s="15"/>
       <c r="W130" s="15"/>
       <c r="X130" s="15"/>
       <c r="Y130" s="15"/>
       <c r="Z130" s="15"/>
-      <c r="AA130" s="18"/>
+      <c r="AA130" s="4"/>
+      <c r="AB130"/>
     </row>
     <row r="131" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="62" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B131" s="49">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="C131" s="49">
-        <v>302</v>
+        <v>131</v>
       </c>
       <c r="D131" s="49">
-        <v>459</v>
+        <v>196</v>
       </c>
       <c r="E131" s="49">
-        <v>617</v>
+        <v>262</v>
       </c>
       <c r="F131" s="49">
-        <v>774</v>
+        <v>327</v>
       </c>
       <c r="G131" s="49">
-        <v>931</v>
+        <v>393</v>
       </c>
       <c r="H131" s="49">
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="I131" s="49"/>
+        <v>425</v>
+      </c>
+      <c r="I131" s="49">
+        <v>457</v>
+      </c>
       <c r="J131" s="60"/>
       <c r="K131" s="49"/>
-      <c r="L131" s="117"/>
-      <c r="M131" s="128"/>
+      <c r="L131" s="113"/>
+      <c r="M131" s="124"/>
       <c r="N131" s="40"/>
       <c r="O131" s="26"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131" s="15"/>
       <c r="S131" s="15"/>
       <c r="T131" s="15"/>
       <c r="U131" s="15"/>
       <c r="V131" s="15"/>
       <c r="W131" s="15"/>
       <c r="X131" s="15"/>
       <c r="Y131" s="15"/>
       <c r="Z131" s="15"/>
       <c r="AA131" s="18"/>
     </row>
     <row r="132" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="62" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B132" s="49">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="C132" s="49">
-        <v>151</v>
+        <v>302</v>
       </c>
       <c r="D132" s="49">
-        <v>226</v>
+        <v>459</v>
       </c>
       <c r="E132" s="49">
-        <v>302</v>
+        <v>617</v>
       </c>
       <c r="F132" s="49">
-        <v>377</v>
+        <v>774</v>
       </c>
       <c r="G132" s="49">
-        <v>453</v>
+        <v>931</v>
       </c>
       <c r="H132" s="49">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="I132" s="49"/>
+        <v>1108</v>
+      </c>
+      <c r="I132" s="49">
+        <v>1286</v>
+      </c>
       <c r="J132" s="60"/>
       <c r="K132" s="49"/>
-      <c r="L132" s="117"/>
-      <c r="M132" s="128"/>
+      <c r="L132" s="113"/>
+      <c r="M132" s="124"/>
       <c r="N132" s="40"/>
       <c r="O132" s="26"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132" s="15"/>
       <c r="S132" s="15"/>
       <c r="T132" s="15"/>
       <c r="U132" s="15"/>
       <c r="V132" s="15"/>
       <c r="W132" s="15"/>
       <c r="X132" s="15"/>
       <c r="Y132" s="15"/>
       <c r="Z132" s="15"/>
       <c r="AA132" s="18"/>
     </row>
     <row r="133" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="62" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B133" s="49">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C133" s="49">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="D133" s="49">
-        <v>180</v>
+        <v>226</v>
       </c>
       <c r="E133" s="49">
-        <v>241</v>
+        <v>302</v>
       </c>
       <c r="F133" s="49">
-        <v>301</v>
+        <v>377</v>
       </c>
       <c r="G133" s="49">
-        <v>361</v>
+        <v>453</v>
       </c>
       <c r="H133" s="49">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="I133" s="49"/>
+        <v>488</v>
+      </c>
+      <c r="I133" s="49">
+        <v>523</v>
+      </c>
       <c r="J133" s="60"/>
       <c r="K133" s="49"/>
-      <c r="L133" s="117"/>
-      <c r="M133" s="128"/>
+      <c r="L133" s="113"/>
+      <c r="M133" s="124"/>
       <c r="N133" s="40"/>
       <c r="O133" s="26"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133" s="15"/>
       <c r="S133" s="15"/>
       <c r="T133" s="15"/>
       <c r="U133" s="15"/>
       <c r="V133" s="15"/>
       <c r="W133" s="15"/>
       <c r="X133" s="15"/>
       <c r="Y133" s="15"/>
       <c r="Z133" s="15"/>
       <c r="AA133" s="18"/>
     </row>
     <row r="134" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="62" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B134" s="49">
-        <v>314</v>
+        <v>60</v>
       </c>
       <c r="C134" s="49">
-        <v>625</v>
+        <v>120</v>
       </c>
       <c r="D134" s="49">
-        <v>936</v>
+        <v>180</v>
       </c>
       <c r="E134" s="49">
-        <v>1251</v>
+        <v>241</v>
       </c>
       <c r="F134" s="49">
-        <v>1563</v>
+        <v>301</v>
       </c>
       <c r="G134" s="49">
-        <v>1881</v>
+        <v>361</v>
       </c>
       <c r="H134" s="49">
-        <v>2065</v>
-[...1 lines deleted...]
-      <c r="I134" s="49"/>
+        <v>387</v>
+      </c>
+      <c r="I134" s="49">
+        <v>413</v>
+      </c>
       <c r="J134" s="60"/>
       <c r="K134" s="49"/>
-      <c r="L134" s="117"/>
-      <c r="M134" s="128"/>
+      <c r="L134" s="113"/>
+      <c r="M134" s="124"/>
       <c r="N134" s="40"/>
       <c r="O134" s="26"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134" s="15"/>
       <c r="S134" s="15"/>
       <c r="T134" s="15"/>
       <c r="U134" s="15"/>
       <c r="V134" s="15"/>
       <c r="W134" s="15"/>
       <c r="X134" s="15"/>
       <c r="Y134" s="15"/>
       <c r="Z134" s="15"/>
       <c r="AA134" s="18"/>
     </row>
     <row r="135" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="62" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B135" s="49">
-        <v>113</v>
+        <v>314</v>
       </c>
       <c r="C135" s="49">
-        <v>226</v>
+        <v>625</v>
       </c>
       <c r="D135" s="49">
-        <v>339</v>
+        <v>936</v>
       </c>
       <c r="E135" s="49">
-        <v>452</v>
+        <v>1251</v>
       </c>
       <c r="F135" s="49">
-        <v>564</v>
+        <v>1563</v>
       </c>
       <c r="G135" s="49">
-        <v>677</v>
+        <v>1881</v>
       </c>
       <c r="H135" s="49">
-        <v>735</v>
-[...1 lines deleted...]
-      <c r="I135" s="49"/>
+        <v>2065</v>
+      </c>
+      <c r="I135" s="49">
+        <v>2254</v>
+      </c>
       <c r="J135" s="60"/>
       <c r="K135" s="49"/>
-      <c r="L135" s="117"/>
-      <c r="M135" s="128"/>
+      <c r="L135" s="113"/>
+      <c r="M135" s="124"/>
       <c r="N135" s="40"/>
       <c r="O135" s="26"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135" s="15"/>
       <c r="S135" s="15"/>
       <c r="T135" s="15"/>
       <c r="U135" s="15"/>
       <c r="V135" s="15"/>
       <c r="W135" s="15"/>
       <c r="X135" s="15"/>
       <c r="Y135" s="15"/>
       <c r="Z135" s="15"/>
-      <c r="AA135" s="12"/>
+      <c r="AA135" s="18"/>
     </row>
     <row r="136" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="62" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B136" s="49">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="C136" s="49">
-        <v>96</v>
+        <v>226</v>
       </c>
       <c r="D136" s="49">
-        <v>144</v>
+        <v>339</v>
       </c>
       <c r="E136" s="49">
-        <v>192</v>
+        <v>452</v>
       </c>
       <c r="F136" s="49">
-        <v>240</v>
+        <v>564</v>
       </c>
       <c r="G136" s="49">
-        <v>288</v>
+        <v>677</v>
       </c>
       <c r="H136" s="49">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="I136" s="49"/>
+        <v>735</v>
+      </c>
+      <c r="I136" s="49">
+        <v>792</v>
+      </c>
       <c r="J136" s="60"/>
       <c r="K136" s="49"/>
-      <c r="L136" s="117"/>
-      <c r="M136" s="128"/>
+      <c r="L136" s="113"/>
+      <c r="M136" s="124"/>
       <c r="N136" s="40"/>
       <c r="O136" s="26"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136" s="15"/>
       <c r="S136" s="15"/>
       <c r="T136" s="15"/>
       <c r="U136" s="15"/>
       <c r="V136" s="15"/>
       <c r="W136" s="15"/>
       <c r="X136" s="15"/>
       <c r="Y136" s="15"/>
       <c r="Z136" s="15"/>
       <c r="AA136" s="12"/>
     </row>
     <row r="137" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="62" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B137" s="49">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="C137" s="49">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="D137" s="49">
-        <v>201</v>
+        <v>144</v>
       </c>
       <c r="E137" s="49">
-        <v>268</v>
+        <v>192</v>
       </c>
       <c r="F137" s="49">
-        <v>335</v>
+        <v>240</v>
       </c>
       <c r="G137" s="49">
-        <v>402</v>
+        <v>288</v>
       </c>
       <c r="H137" s="49">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="I137" s="49"/>
+        <v>308</v>
+      </c>
+      <c r="I137" s="49">
+        <v>327</v>
+      </c>
       <c r="J137" s="60"/>
       <c r="K137" s="49"/>
-      <c r="L137" s="117"/>
-      <c r="M137" s="128"/>
+      <c r="L137" s="113"/>
+      <c r="M137" s="124"/>
       <c r="N137" s="40"/>
       <c r="O137" s="26"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137" s="15"/>
       <c r="S137" s="15"/>
       <c r="T137" s="15"/>
       <c r="U137" s="15"/>
       <c r="V137" s="15"/>
       <c r="W137" s="15"/>
       <c r="X137" s="15"/>
       <c r="Y137" s="15"/>
       <c r="Z137" s="15"/>
-      <c r="AA137" s="18"/>
+      <c r="AA137" s="12"/>
     </row>
     <row r="138" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="62" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B138" s="49">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C138" s="49">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D138" s="49">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E138" s="49">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F138" s="49">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="G138" s="49">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="H138" s="49">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="I138" s="49"/>
+        <v>431</v>
+      </c>
+      <c r="I138" s="49">
+        <v>460</v>
+      </c>
       <c r="J138" s="60"/>
       <c r="K138" s="49"/>
-      <c r="L138" s="117"/>
-      <c r="M138" s="128"/>
+      <c r="L138" s="113"/>
+      <c r="M138" s="124"/>
       <c r="N138" s="40"/>
       <c r="O138" s="26"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138" s="15"/>
       <c r="S138" s="15"/>
       <c r="T138" s="15"/>
       <c r="U138" s="15"/>
       <c r="V138" s="15"/>
       <c r="W138" s="15"/>
       <c r="X138" s="15"/>
       <c r="Y138" s="15"/>
       <c r="Z138" s="15"/>
       <c r="AA138" s="18"/>
     </row>
     <row r="139" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="62" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B139" s="49">
-        <v>167</v>
+        <v>68</v>
       </c>
       <c r="C139" s="49">
-        <v>334</v>
+        <v>136</v>
       </c>
       <c r="D139" s="49">
-        <v>501</v>
+        <v>204</v>
       </c>
       <c r="E139" s="49">
-        <v>668</v>
+        <v>271</v>
       </c>
       <c r="F139" s="49">
-        <v>835</v>
+        <v>339</v>
       </c>
       <c r="G139" s="49">
-        <v>1002</v>
+        <v>407</v>
       </c>
       <c r="H139" s="49">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="I139" s="49"/>
+        <v>437</v>
+      </c>
+      <c r="I139" s="49">
+        <v>468</v>
+      </c>
       <c r="J139" s="60"/>
       <c r="K139" s="49"/>
-      <c r="L139" s="117"/>
-      <c r="M139" s="128"/>
+      <c r="L139" s="113"/>
+      <c r="M139" s="124"/>
       <c r="N139" s="40"/>
       <c r="O139" s="26"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139" s="15"/>
       <c r="S139" s="15"/>
       <c r="T139" s="15"/>
       <c r="U139" s="15"/>
       <c r="V139" s="15"/>
       <c r="W139" s="15"/>
       <c r="X139" s="15"/>
       <c r="Y139" s="15"/>
       <c r="Z139" s="15"/>
       <c r="AA139" s="18"/>
     </row>
     <row r="140" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="62" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B140" s="49">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="C140" s="49">
-        <v>141</v>
+        <v>334</v>
       </c>
       <c r="D140" s="49">
-        <v>211</v>
+        <v>501</v>
       </c>
       <c r="E140" s="49">
-        <v>282</v>
+        <v>668</v>
       </c>
       <c r="F140" s="49">
-        <v>352</v>
+        <v>835</v>
       </c>
       <c r="G140" s="49">
-        <v>423</v>
+        <v>1002</v>
       </c>
       <c r="H140" s="49">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="I140" s="49"/>
+        <v>1073</v>
+      </c>
+      <c r="I140" s="49">
+        <v>1143</v>
+      </c>
       <c r="J140" s="60"/>
       <c r="K140" s="49"/>
-      <c r="L140" s="117"/>
-[...1 lines deleted...]
-      <c r="N140" s="44"/>
+      <c r="L140" s="113"/>
+      <c r="M140" s="124"/>
+      <c r="N140" s="40"/>
       <c r="O140" s="26"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140" s="15"/>
       <c r="S140" s="15"/>
       <c r="T140" s="15"/>
       <c r="U140" s="15"/>
       <c r="V140" s="15"/>
       <c r="W140" s="15"/>
       <c r="X140" s="15"/>
       <c r="Y140" s="15"/>
       <c r="Z140" s="15"/>
       <c r="AA140" s="18"/>
     </row>
     <row r="141" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="62" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B141" s="49">
-        <v>773</v>
+        <v>70</v>
       </c>
       <c r="C141" s="49">
-        <v>1762</v>
+        <v>141</v>
       </c>
       <c r="D141" s="49">
-        <v>2752</v>
+        <v>211</v>
       </c>
       <c r="E141" s="49">
-        <v>3741</v>
+        <v>282</v>
       </c>
       <c r="F141" s="49">
-        <v>4699</v>
+        <v>352</v>
       </c>
       <c r="G141" s="49">
-        <v>5658</v>
+        <v>423</v>
       </c>
       <c r="H141" s="49">
-        <v>7183</v>
-[...1 lines deleted...]
-      <c r="I141" s="49"/>
+        <v>460</v>
+      </c>
+      <c r="I141" s="49">
+        <v>497</v>
+      </c>
       <c r="J141" s="60"/>
       <c r="K141" s="49"/>
-      <c r="L141" s="117"/>
-[...1 lines deleted...]
-      <c r="N141" s="43"/>
+      <c r="L141" s="113"/>
+      <c r="M141" s="124"/>
+      <c r="N141" s="44"/>
       <c r="O141" s="26"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141" s="15"/>
       <c r="S141" s="15"/>
       <c r="T141" s="15"/>
       <c r="U141" s="15"/>
       <c r="V141" s="15"/>
       <c r="W141" s="15"/>
       <c r="X141" s="15"/>
       <c r="Y141" s="15"/>
       <c r="Z141" s="15"/>
-      <c r="AA141" s="12"/>
+      <c r="AA141" s="18"/>
     </row>
     <row r="142" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="59"/>
-[...31 lines deleted...]
-      <c r="B143" s="57"/>
+      <c r="A142" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" s="49">
+        <v>773</v>
+      </c>
+      <c r="C142" s="49">
+        <v>1762</v>
+      </c>
+      <c r="D142" s="49">
+        <v>2752</v>
+      </c>
+      <c r="E142" s="49">
+        <v>3741</v>
+      </c>
+      <c r="F142" s="49">
+        <v>4699</v>
+      </c>
+      <c r="G142" s="49">
+        <v>5658</v>
+      </c>
+      <c r="H142" s="49">
+        <v>7183</v>
+      </c>
+      <c r="I142" s="49">
+        <v>8708</v>
+      </c>
+      <c r="J142" s="60"/>
+      <c r="K142" s="49"/>
+      <c r="L142" s="113"/>
+      <c r="M142" s="124"/>
+      <c r="N142" s="43"/>
+      <c r="O142" s="26"/>
+      <c r="P142" s="15"/>
+      <c r="Q142" s="15"/>
+      <c r="R142" s="15"/>
+      <c r="S142" s="15"/>
+      <c r="T142" s="15"/>
+      <c r="U142" s="15"/>
+      <c r="V142" s="15"/>
+      <c r="W142" s="15"/>
+      <c r="X142" s="15"/>
+      <c r="Y142" s="15"/>
+      <c r="Z142" s="15"/>
+      <c r="AA142" s="12"/>
+    </row>
+    <row r="143" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="59"/>
+      <c r="B143" s="68"/>
       <c r="C143" s="57"/>
       <c r="D143" s="57"/>
-      <c r="E143" s="66"/>
-      <c r="F143" s="63"/>
+      <c r="E143" s="58"/>
+      <c r="F143" s="57"/>
       <c r="G143" s="49"/>
       <c r="H143" s="57"/>
       <c r="I143" s="57"/>
       <c r="J143" s="57"/>
       <c r="K143" s="58"/>
-      <c r="L143" s="116"/>
+      <c r="L143" s="112"/>
       <c r="M143" s="58"/>
       <c r="N143" s="40"/>
-      <c r="O143" s="11"/>
-      <c r="P143" s="12"/>
+      <c r="O143" s="14"/>
+      <c r="P143" s="2"/>
       <c r="Q143" s="12"/>
       <c r="R143" s="12"/>
       <c r="S143" s="18"/>
       <c r="T143" s="18"/>
       <c r="U143" s="18"/>
       <c r="V143" s="18"/>
       <c r="W143" s="18"/>
       <c r="X143" s="18"/>
       <c r="Y143" s="18"/>
       <c r="Z143" s="18"/>
       <c r="AA143" s="18"/>
     </row>
-    <row r="144" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="59" t="s">
+    <row r="144" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="B144" s="57"/>
+      <c r="C144" s="57"/>
+      <c r="D144" s="57"/>
+      <c r="E144" s="66"/>
+      <c r="F144" s="63"/>
+      <c r="G144" s="49"/>
+      <c r="H144" s="57"/>
+      <c r="I144" s="57"/>
+      <c r="J144" s="57"/>
+      <c r="K144" s="58"/>
+      <c r="L144" s="112"/>
+      <c r="M144" s="58"/>
+      <c r="N144" s="40"/>
+      <c r="O144" s="11"/>
+      <c r="P144" s="12"/>
+      <c r="Q144" s="12"/>
+      <c r="R144" s="12"/>
+      <c r="S144" s="18"/>
+      <c r="T144" s="18"/>
+      <c r="U144" s="18"/>
+      <c r="V144" s="18"/>
+      <c r="W144" s="18"/>
+      <c r="X144" s="18"/>
+      <c r="Y144" s="18"/>
+      <c r="Z144" s="18"/>
+      <c r="AA144" s="18"/>
+    </row>
+    <row r="145" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="59" t="s">
         <v>1</v>
-      </c>
-[...42 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B145" s="60">
         <v>5</v>
       </c>
       <c r="C145" s="60">
         <v>12</v>
       </c>
       <c r="D145" s="60">
         <v>20</v>
       </c>
       <c r="E145" s="60">
         <v>27</v>
       </c>
       <c r="F145" s="60">
         <v>33</v>
       </c>
       <c r="G145" s="60">
         <v>39</v>
       </c>
       <c r="H145" s="49">
         <v>44</v>
       </c>
-      <c r="I145" s="60"/>
+      <c r="I145" s="49">
+        <v>50</v>
+      </c>
       <c r="J145" s="60"/>
       <c r="K145" s="49"/>
       <c r="L145" s="49"/>
       <c r="M145" s="60"/>
-      <c r="N145" s="45"/>
+      <c r="N145" s="40"/>
       <c r="O145" s="26"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145" s="31"/>
-      <c r="S145" s="15"/>
-[...7 lines deleted...]
-      <c r="AA145" s="18"/>
+      <c r="U145" s="12"/>
+      <c r="V145" s="12"/>
+      <c r="W145" s="12"/>
+      <c r="X145" s="12"/>
+      <c r="Y145" s="12"/>
+      <c r="Z145" s="12"/>
+      <c r="AA145" s="4"/>
+      <c r="AB145"/>
     </row>
     <row r="146" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="62"/>
-[...16 lines deleted...]
-      <c r="R146" s="4"/>
+      <c r="A146" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B146" s="60">
+        <v>5</v>
+      </c>
+      <c r="C146" s="60">
+        <v>12</v>
+      </c>
+      <c r="D146" s="60">
+        <v>20</v>
+      </c>
+      <c r="E146" s="60">
+        <v>27</v>
+      </c>
+      <c r="F146" s="60">
+        <v>33</v>
+      </c>
+      <c r="G146" s="60">
+        <v>39</v>
+      </c>
+      <c r="H146" s="49">
+        <v>44</v>
+      </c>
+      <c r="I146" s="49">
+        <v>50</v>
+      </c>
+      <c r="J146" s="60"/>
+      <c r="K146" s="49"/>
+      <c r="L146" s="49"/>
+      <c r="M146" s="60"/>
+      <c r="N146" s="45"/>
+      <c r="O146" s="26"/>
+      <c r="P146" s="15"/>
+      <c r="Q146" s="15"/>
+      <c r="R146" s="31"/>
       <c r="S146" s="15"/>
       <c r="T146" s="15"/>
       <c r="U146" s="15"/>
       <c r="V146" s="15"/>
       <c r="W146" s="15"/>
       <c r="X146" s="15"/>
       <c r="Y146" s="15"/>
       <c r="Z146" s="15"/>
       <c r="AA146" s="18"/>
     </row>
-    <row r="147" spans="1:714" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="M147" s="58"/>
+    <row r="147" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="62"/>
+      <c r="B147" s="78"/>
+      <c r="C147" s="78"/>
+      <c r="D147" s="78"/>
+      <c r="E147" s="79"/>
+      <c r="F147" s="60"/>
+      <c r="G147" s="60"/>
+      <c r="H147" s="60"/>
+      <c r="I147" s="78"/>
+      <c r="J147" s="78"/>
+      <c r="K147" s="79"/>
+      <c r="L147" s="118"/>
+      <c r="M147" s="79"/>
       <c r="N147" s="40"/>
-      <c r="O147" s="11"/>
-[...700 lines deleted...]
-      <c r="A148" s="62" t="s">
+      <c r="O147" s="4"/>
+      <c r="P147" s="4"/>
+      <c r="Q147" s="4"/>
+      <c r="R147" s="4"/>
+      <c r="S147" s="15"/>
+      <c r="T147" s="15"/>
+      <c r="U147" s="15"/>
+      <c r="V147" s="15"/>
+      <c r="W147" s="15"/>
+      <c r="X147" s="15"/>
+      <c r="Y147" s="15"/>
+      <c r="Z147" s="15"/>
+      <c r="AA147" s="18"/>
+    </row>
+    <row r="148" spans="1:714" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B148" s="57"/>
+      <c r="C148" s="57"/>
+      <c r="D148" s="57"/>
+      <c r="E148" s="58"/>
+      <c r="F148" s="57"/>
+      <c r="G148" s="49"/>
+      <c r="H148" s="57"/>
+      <c r="I148" s="57"/>
+      <c r="J148" s="57"/>
+      <c r="K148" s="58"/>
+      <c r="L148" s="112"/>
+      <c r="M148" s="58"/>
+      <c r="N148" s="40"/>
+      <c r="O148" s="11"/>
+      <c r="P148" s="12"/>
+      <c r="Q148" s="12"/>
+      <c r="R148" s="12"/>
+      <c r="S148" s="12"/>
+      <c r="T148" s="12"/>
+      <c r="U148" s="12"/>
+      <c r="V148" s="12"/>
+      <c r="W148" s="12"/>
+      <c r="X148" s="12"/>
+      <c r="Y148" s="12"/>
+      <c r="Z148" s="12"/>
+      <c r="AA148" s="15"/>
+      <c r="AC148" s="43"/>
+      <c r="AD148" s="43"/>
+      <c r="AE148" s="43"/>
+      <c r="AF148" s="43"/>
+      <c r="AG148" s="43"/>
+      <c r="AH148" s="43"/>
+      <c r="AI148" s="43"/>
+      <c r="AJ148" s="43"/>
+      <c r="AK148" s="43"/>
+      <c r="AL148" s="43"/>
+      <c r="AM148" s="43"/>
+      <c r="AN148" s="43"/>
+      <c r="AO148" s="43"/>
+      <c r="AP148" s="43"/>
+      <c r="AQ148" s="43"/>
+      <c r="AR148" s="43"/>
+      <c r="AS148" s="43"/>
+      <c r="AT148" s="43"/>
+      <c r="AU148" s="43"/>
+      <c r="AV148" s="43"/>
+      <c r="AW148" s="43"/>
+      <c r="AX148" s="43"/>
+      <c r="AY148" s="43"/>
+      <c r="AZ148" s="43"/>
+      <c r="BA148" s="43"/>
+      <c r="BB148" s="43"/>
+      <c r="BC148" s="43"/>
+      <c r="BD148" s="43"/>
+      <c r="BE148" s="43"/>
+      <c r="BF148" s="43"/>
+      <c r="BG148" s="43"/>
+      <c r="BH148" s="43"/>
+      <c r="BI148" s="43"/>
+      <c r="BJ148" s="43"/>
+      <c r="BK148" s="43"/>
+      <c r="BL148" s="43"/>
+      <c r="BM148" s="43"/>
+      <c r="BN148" s="43"/>
+      <c r="BO148" s="43"/>
+      <c r="BP148" s="43"/>
+      <c r="BQ148" s="43"/>
+      <c r="BR148" s="43"/>
+      <c r="BS148" s="43"/>
+      <c r="BT148" s="43"/>
+      <c r="BU148" s="43"/>
+      <c r="BV148" s="43"/>
+      <c r="BW148" s="43"/>
+      <c r="BX148" s="43"/>
+      <c r="BY148" s="43"/>
+      <c r="BZ148" s="43"/>
+      <c r="CA148" s="43"/>
+      <c r="CB148" s="43"/>
+      <c r="CC148" s="43"/>
+      <c r="CD148" s="43"/>
+      <c r="CE148" s="43"/>
+      <c r="CF148" s="43"/>
+      <c r="CG148" s="43"/>
+      <c r="CH148" s="43"/>
+      <c r="CI148" s="43"/>
+      <c r="CJ148" s="43"/>
+      <c r="CK148" s="43"/>
+      <c r="CL148" s="43"/>
+      <c r="CM148" s="43"/>
+      <c r="CN148" s="43"/>
+      <c r="CO148" s="43"/>
+      <c r="CP148" s="43"/>
+      <c r="CQ148" s="43"/>
+      <c r="CR148" s="43"/>
+      <c r="CS148" s="43"/>
+      <c r="CT148" s="43"/>
+      <c r="CU148" s="43"/>
+      <c r="CV148" s="43"/>
+      <c r="CW148" s="43"/>
+      <c r="CX148" s="43"/>
+      <c r="CY148" s="43"/>
+      <c r="CZ148" s="43"/>
+      <c r="DA148" s="43"/>
+      <c r="DB148" s="43"/>
+      <c r="DC148" s="43"/>
+      <c r="DD148" s="43"/>
+      <c r="DE148" s="43"/>
+      <c r="DF148" s="43"/>
+      <c r="DG148" s="43"/>
+      <c r="DH148" s="43"/>
+      <c r="DI148" s="43"/>
+      <c r="DJ148" s="43"/>
+      <c r="DK148" s="43"/>
+      <c r="DL148" s="43"/>
+      <c r="DM148" s="43"/>
+      <c r="DN148" s="43"/>
+      <c r="DO148" s="43"/>
+      <c r="DP148" s="43"/>
+      <c r="DQ148" s="43"/>
+      <c r="DR148" s="43"/>
+      <c r="DS148" s="43"/>
+      <c r="DT148" s="43"/>
+      <c r="DU148" s="43"/>
+      <c r="DV148" s="43"/>
+      <c r="DW148" s="43"/>
+      <c r="DX148" s="43"/>
+      <c r="DY148" s="43"/>
+      <c r="DZ148" s="43"/>
+      <c r="EA148" s="43"/>
+      <c r="EB148" s="43"/>
+      <c r="EC148" s="43"/>
+      <c r="ED148" s="43"/>
+      <c r="EE148" s="43"/>
+      <c r="EF148" s="43"/>
+      <c r="EG148" s="43"/>
+      <c r="EH148" s="43"/>
+      <c r="EI148" s="43"/>
+      <c r="EJ148" s="43"/>
+      <c r="EK148" s="43"/>
+      <c r="EL148" s="43"/>
+      <c r="EM148" s="43"/>
+      <c r="EN148" s="43"/>
+      <c r="EO148" s="43"/>
+      <c r="EP148" s="43"/>
+      <c r="EQ148" s="43"/>
+      <c r="ER148" s="43"/>
+      <c r="ES148" s="43"/>
+      <c r="ET148" s="43"/>
+      <c r="EU148" s="43"/>
+      <c r="EV148" s="43"/>
+      <c r="EW148" s="43"/>
+      <c r="EX148" s="43"/>
+      <c r="EY148" s="43"/>
+      <c r="EZ148" s="43"/>
+      <c r="FA148" s="43"/>
+      <c r="FB148" s="43"/>
+      <c r="FC148" s="43"/>
+      <c r="FD148" s="43"/>
+      <c r="FE148" s="43"/>
+      <c r="FF148" s="43"/>
+      <c r="FG148" s="43"/>
+      <c r="FH148" s="43"/>
+      <c r="FI148" s="43"/>
+      <c r="FJ148" s="43"/>
+      <c r="FK148" s="43"/>
+      <c r="FL148" s="43"/>
+      <c r="FM148" s="43"/>
+      <c r="FN148" s="43"/>
+      <c r="FO148" s="43"/>
+      <c r="FP148" s="43"/>
+      <c r="FQ148" s="43"/>
+      <c r="FR148" s="43"/>
+      <c r="FS148" s="43"/>
+      <c r="FT148" s="43"/>
+      <c r="FU148" s="43"/>
+      <c r="FV148" s="43"/>
+      <c r="FW148" s="43"/>
+      <c r="FX148" s="43"/>
+      <c r="FY148" s="43"/>
+      <c r="FZ148" s="43"/>
+      <c r="GA148" s="43"/>
+      <c r="GB148" s="43"/>
+      <c r="GC148" s="43"/>
+      <c r="GD148" s="43"/>
+      <c r="GE148" s="43"/>
+      <c r="GF148" s="43"/>
+      <c r="GG148" s="43"/>
+      <c r="GH148" s="43"/>
+      <c r="GI148" s="43"/>
+      <c r="GJ148" s="43"/>
+      <c r="GK148" s="43"/>
+      <c r="GL148" s="43"/>
+      <c r="GM148" s="43"/>
+      <c r="GN148" s="43"/>
+      <c r="GO148" s="43"/>
+      <c r="GP148" s="43"/>
+      <c r="GQ148" s="43"/>
+      <c r="GR148" s="43"/>
+      <c r="GS148" s="43"/>
+      <c r="GT148" s="43"/>
+      <c r="GU148" s="43"/>
+      <c r="GV148" s="43"/>
+      <c r="GW148" s="43"/>
+      <c r="GX148" s="43"/>
+      <c r="GY148" s="43"/>
+      <c r="GZ148" s="43"/>
+      <c r="HA148" s="43"/>
+      <c r="HB148" s="43"/>
+      <c r="HC148" s="43"/>
+      <c r="HD148" s="43"/>
+      <c r="HE148" s="43"/>
+      <c r="HF148" s="43"/>
+      <c r="HG148" s="43"/>
+      <c r="HH148" s="43"/>
+      <c r="HI148" s="43"/>
+      <c r="HJ148" s="43"/>
+      <c r="HK148" s="43"/>
+      <c r="HL148" s="43"/>
+      <c r="HM148" s="43"/>
+      <c r="HN148" s="43"/>
+      <c r="HO148" s="43"/>
+      <c r="HP148" s="43"/>
+      <c r="HQ148" s="43"/>
+      <c r="HR148" s="43"/>
+      <c r="HS148" s="43"/>
+      <c r="HT148" s="43"/>
+      <c r="HU148" s="43"/>
+      <c r="HV148" s="43"/>
+      <c r="HW148" s="43"/>
+      <c r="HX148" s="43"/>
+      <c r="HY148" s="43"/>
+      <c r="HZ148" s="43"/>
+      <c r="IA148" s="43"/>
+      <c r="IB148" s="43"/>
+      <c r="IC148" s="43"/>
+      <c r="ID148" s="43"/>
+      <c r="IE148" s="43"/>
+      <c r="IF148" s="43"/>
+      <c r="IG148" s="43"/>
+      <c r="IH148" s="43"/>
+      <c r="II148" s="43"/>
+      <c r="IJ148" s="43"/>
+      <c r="IK148" s="43"/>
+      <c r="IL148" s="43"/>
+      <c r="IM148" s="43"/>
+      <c r="IN148" s="43"/>
+      <c r="IO148" s="43"/>
+      <c r="IP148" s="43"/>
+      <c r="IQ148" s="43"/>
+      <c r="IR148" s="43"/>
+      <c r="IS148" s="43"/>
+      <c r="IT148" s="43"/>
+      <c r="IU148" s="43"/>
+      <c r="IV148" s="43"/>
+      <c r="IW148" s="43"/>
+      <c r="IX148" s="43"/>
+      <c r="IY148" s="43"/>
+      <c r="IZ148" s="43"/>
+      <c r="JA148" s="43"/>
+      <c r="JB148" s="43"/>
+      <c r="JC148" s="43"/>
+      <c r="JD148" s="43"/>
+      <c r="JE148" s="43"/>
+      <c r="JF148" s="43"/>
+      <c r="JG148" s="43"/>
+      <c r="JH148" s="43"/>
+      <c r="JI148" s="43"/>
+      <c r="JJ148" s="43"/>
+      <c r="JK148" s="43"/>
+      <c r="JL148" s="43"/>
+      <c r="JM148" s="43"/>
+      <c r="JN148" s="43"/>
+      <c r="JO148" s="43"/>
+      <c r="JP148" s="43"/>
+      <c r="JQ148" s="43"/>
+      <c r="JR148" s="43"/>
+      <c r="JS148" s="43"/>
+      <c r="JT148" s="43"/>
+      <c r="JU148" s="43"/>
+      <c r="JV148" s="43"/>
+      <c r="JW148" s="43"/>
+      <c r="JX148" s="43"/>
+      <c r="JY148" s="43"/>
+      <c r="JZ148" s="43"/>
+      <c r="KA148" s="43"/>
+      <c r="KB148" s="43"/>
+      <c r="KC148" s="43"/>
+      <c r="KD148" s="43"/>
+      <c r="KE148" s="43"/>
+      <c r="KF148" s="43"/>
+      <c r="KG148" s="43"/>
+      <c r="KH148" s="43"/>
+      <c r="KI148" s="43"/>
+      <c r="KJ148" s="43"/>
+      <c r="KK148" s="43"/>
+      <c r="KL148" s="43"/>
+      <c r="KM148" s="43"/>
+      <c r="KN148" s="43"/>
+      <c r="KO148" s="43"/>
+      <c r="KP148" s="43"/>
+      <c r="KQ148" s="43"/>
+      <c r="KR148" s="43"/>
+      <c r="KS148" s="43"/>
+      <c r="KT148" s="43"/>
+      <c r="KU148" s="43"/>
+      <c r="KV148" s="43"/>
+      <c r="KW148" s="43"/>
+      <c r="KX148" s="43"/>
+      <c r="KY148" s="43"/>
+      <c r="KZ148" s="43"/>
+      <c r="LA148" s="43"/>
+      <c r="LB148" s="43"/>
+      <c r="LC148" s="43"/>
+      <c r="LD148" s="43"/>
+      <c r="LE148" s="43"/>
+      <c r="LF148" s="43"/>
+      <c r="LG148" s="43"/>
+      <c r="LH148" s="43"/>
+      <c r="LI148" s="43"/>
+      <c r="LJ148" s="43"/>
+      <c r="LK148" s="43"/>
+      <c r="LL148" s="43"/>
+      <c r="LM148" s="43"/>
+      <c r="LN148" s="43"/>
+      <c r="LO148" s="43"/>
+      <c r="LP148" s="43"/>
+      <c r="LQ148" s="43"/>
+      <c r="LR148" s="43"/>
+      <c r="LS148" s="43"/>
+      <c r="LT148" s="43"/>
+      <c r="LU148" s="43"/>
+      <c r="LV148" s="43"/>
+      <c r="LW148" s="43"/>
+      <c r="LX148" s="43"/>
+      <c r="LY148" s="43"/>
+      <c r="LZ148" s="43"/>
+      <c r="MA148" s="43"/>
+      <c r="MB148" s="43"/>
+      <c r="MC148" s="43"/>
+      <c r="MD148" s="43"/>
+      <c r="ME148" s="43"/>
+      <c r="MF148" s="43"/>
+      <c r="MG148" s="43"/>
+      <c r="MH148" s="43"/>
+      <c r="MI148" s="43"/>
+      <c r="MJ148" s="43"/>
+      <c r="MK148" s="43"/>
+      <c r="ML148" s="43"/>
+      <c r="MM148" s="43"/>
+      <c r="MN148" s="43"/>
+      <c r="MO148" s="43"/>
+      <c r="MP148" s="43"/>
+      <c r="MQ148" s="43"/>
+      <c r="MR148" s="43"/>
+      <c r="MS148" s="43"/>
+      <c r="MT148" s="43"/>
+      <c r="MU148" s="43"/>
+      <c r="MV148" s="43"/>
+      <c r="MW148" s="43"/>
+      <c r="MX148" s="43"/>
+      <c r="MY148" s="43"/>
+      <c r="MZ148" s="43"/>
+      <c r="NA148" s="43"/>
+      <c r="NB148" s="43"/>
+      <c r="NC148" s="43"/>
+      <c r="ND148" s="43"/>
+      <c r="NE148" s="43"/>
+      <c r="NF148" s="43"/>
+      <c r="NG148" s="43"/>
+      <c r="NH148" s="43"/>
+      <c r="NI148" s="43"/>
+      <c r="NJ148" s="43"/>
+      <c r="NK148" s="43"/>
+      <c r="NL148" s="43"/>
+      <c r="NM148" s="43"/>
+      <c r="NN148" s="43"/>
+      <c r="NO148" s="43"/>
+      <c r="NP148" s="43"/>
+      <c r="NQ148" s="43"/>
+      <c r="NR148" s="43"/>
+      <c r="NS148" s="43"/>
+      <c r="NT148" s="43"/>
+      <c r="NU148" s="43"/>
+      <c r="NV148" s="43"/>
+      <c r="NW148" s="43"/>
+      <c r="NX148" s="43"/>
+      <c r="NY148" s="43"/>
+      <c r="NZ148" s="43"/>
+      <c r="OA148" s="43"/>
+      <c r="OB148" s="43"/>
+      <c r="OC148" s="43"/>
+      <c r="OD148" s="43"/>
+      <c r="OE148" s="43"/>
+      <c r="OF148" s="43"/>
+      <c r="OG148" s="43"/>
+      <c r="OH148" s="43"/>
+      <c r="OI148" s="43"/>
+      <c r="OJ148" s="43"/>
+      <c r="OK148" s="43"/>
+      <c r="OL148" s="43"/>
+      <c r="OM148" s="43"/>
+      <c r="ON148" s="43"/>
+      <c r="OO148" s="43"/>
+      <c r="OP148" s="43"/>
+      <c r="OQ148" s="43"/>
+      <c r="OR148" s="43"/>
+      <c r="OS148" s="43"/>
+      <c r="OT148" s="43"/>
+      <c r="OU148" s="43"/>
+      <c r="OV148" s="43"/>
+      <c r="OW148" s="43"/>
+      <c r="OX148" s="43"/>
+      <c r="OY148" s="43"/>
+      <c r="OZ148" s="43"/>
+      <c r="PA148" s="43"/>
+      <c r="PB148" s="43"/>
+      <c r="PC148" s="43"/>
+      <c r="PD148" s="43"/>
+      <c r="PE148" s="43"/>
+      <c r="PF148" s="43"/>
+      <c r="PG148" s="43"/>
+      <c r="PH148" s="43"/>
+      <c r="PI148" s="43"/>
+      <c r="PJ148" s="43"/>
+      <c r="PK148" s="43"/>
+      <c r="PL148" s="43"/>
+      <c r="PM148" s="43"/>
+      <c r="PN148" s="43"/>
+      <c r="PO148" s="43"/>
+      <c r="PP148" s="43"/>
+      <c r="PQ148" s="43"/>
+      <c r="PR148" s="43"/>
+      <c r="PS148" s="43"/>
+      <c r="PT148" s="43"/>
+      <c r="PU148" s="43"/>
+      <c r="PV148" s="43"/>
+      <c r="PW148" s="43"/>
+      <c r="PX148" s="43"/>
+      <c r="PY148" s="43"/>
+      <c r="PZ148" s="43"/>
+      <c r="QA148" s="43"/>
+      <c r="QB148" s="43"/>
+      <c r="QC148" s="43"/>
+      <c r="QD148" s="43"/>
+      <c r="QE148" s="43"/>
+      <c r="QF148" s="43"/>
+      <c r="QG148" s="43"/>
+      <c r="QH148" s="43"/>
+      <c r="QI148" s="43"/>
+      <c r="QJ148" s="43"/>
+      <c r="QK148" s="43"/>
+      <c r="QL148" s="43"/>
+      <c r="QM148" s="43"/>
+      <c r="QN148" s="43"/>
+      <c r="QO148" s="43"/>
+      <c r="QP148" s="43"/>
+      <c r="QQ148" s="43"/>
+      <c r="QR148" s="43"/>
+      <c r="QS148" s="43"/>
+      <c r="QT148" s="43"/>
+      <c r="QU148" s="43"/>
+      <c r="QV148" s="43"/>
+      <c r="QW148" s="43"/>
+      <c r="QX148" s="43"/>
+      <c r="QY148" s="43"/>
+      <c r="QZ148" s="43"/>
+      <c r="RA148" s="43"/>
+      <c r="RB148" s="43"/>
+      <c r="RC148" s="43"/>
+      <c r="RD148" s="43"/>
+      <c r="RE148" s="43"/>
+      <c r="RF148" s="43"/>
+      <c r="RG148" s="43"/>
+      <c r="RH148" s="43"/>
+      <c r="RI148" s="43"/>
+      <c r="RJ148" s="43"/>
+      <c r="RK148" s="43"/>
+      <c r="RL148" s="43"/>
+      <c r="RM148" s="43"/>
+      <c r="RN148" s="43"/>
+      <c r="RO148" s="43"/>
+      <c r="RP148" s="43"/>
+      <c r="RQ148" s="43"/>
+      <c r="RR148" s="43"/>
+      <c r="RS148" s="43"/>
+      <c r="RT148" s="43"/>
+      <c r="RU148" s="43"/>
+      <c r="RV148" s="43"/>
+      <c r="RW148" s="43"/>
+      <c r="RX148" s="43"/>
+      <c r="RY148" s="43"/>
+      <c r="RZ148" s="43"/>
+      <c r="SA148" s="43"/>
+      <c r="SB148" s="43"/>
+      <c r="SC148" s="43"/>
+      <c r="SD148" s="43"/>
+      <c r="SE148" s="43"/>
+      <c r="SF148" s="43"/>
+      <c r="SG148" s="43"/>
+      <c r="SH148" s="43"/>
+      <c r="SI148" s="43"/>
+      <c r="SJ148" s="43"/>
+      <c r="SK148" s="43"/>
+      <c r="SL148" s="43"/>
+      <c r="SM148" s="43"/>
+      <c r="SN148" s="43"/>
+      <c r="SO148" s="43"/>
+      <c r="SP148" s="43"/>
+      <c r="SQ148" s="43"/>
+      <c r="SR148" s="43"/>
+      <c r="SS148" s="43"/>
+      <c r="ST148" s="43"/>
+      <c r="SU148" s="43"/>
+      <c r="SV148" s="43"/>
+      <c r="SW148" s="43"/>
+      <c r="SX148" s="43"/>
+      <c r="SY148" s="43"/>
+      <c r="SZ148" s="43"/>
+      <c r="TA148" s="43"/>
+      <c r="TB148" s="43"/>
+      <c r="TC148" s="43"/>
+      <c r="TD148" s="43"/>
+      <c r="TE148" s="43"/>
+      <c r="TF148" s="43"/>
+      <c r="TG148" s="43"/>
+      <c r="TH148" s="43"/>
+      <c r="TI148" s="43"/>
+      <c r="TJ148" s="43"/>
+      <c r="TK148" s="43"/>
+      <c r="TL148" s="43"/>
+      <c r="TM148" s="43"/>
+      <c r="TN148" s="43"/>
+      <c r="TO148" s="43"/>
+      <c r="TP148" s="43"/>
+      <c r="TQ148" s="43"/>
+      <c r="TR148" s="43"/>
+      <c r="TS148" s="43"/>
+      <c r="TT148" s="43"/>
+      <c r="TU148" s="43"/>
+      <c r="TV148" s="43"/>
+      <c r="TW148" s="43"/>
+      <c r="TX148" s="43"/>
+      <c r="TY148" s="43"/>
+      <c r="TZ148" s="43"/>
+      <c r="UA148" s="43"/>
+      <c r="UB148" s="43"/>
+      <c r="UC148" s="43"/>
+      <c r="UD148" s="43"/>
+      <c r="UE148" s="43"/>
+      <c r="UF148" s="43"/>
+      <c r="UG148" s="43"/>
+      <c r="UH148" s="43"/>
+      <c r="UI148" s="43"/>
+      <c r="UJ148" s="43"/>
+      <c r="UK148" s="43"/>
+      <c r="UL148" s="43"/>
+      <c r="UM148" s="43"/>
+      <c r="UN148" s="43"/>
+      <c r="UO148" s="43"/>
+      <c r="UP148" s="43"/>
+      <c r="UQ148" s="43"/>
+      <c r="UR148" s="43"/>
+      <c r="US148" s="43"/>
+      <c r="UT148" s="43"/>
+      <c r="UU148" s="43"/>
+      <c r="UV148" s="43"/>
+      <c r="UW148" s="43"/>
+      <c r="UX148" s="43"/>
+      <c r="UY148" s="43"/>
+      <c r="UZ148" s="43"/>
+      <c r="VA148" s="43"/>
+      <c r="VB148" s="43"/>
+      <c r="VC148" s="43"/>
+      <c r="VD148" s="43"/>
+      <c r="VE148" s="43"/>
+      <c r="VF148" s="43"/>
+      <c r="VG148" s="43"/>
+      <c r="VH148" s="43"/>
+      <c r="VI148" s="43"/>
+      <c r="VJ148" s="43"/>
+      <c r="VK148" s="43"/>
+      <c r="VL148" s="43"/>
+      <c r="VM148" s="43"/>
+      <c r="VN148" s="43"/>
+      <c r="VO148" s="43"/>
+      <c r="VP148" s="43"/>
+      <c r="VQ148" s="43"/>
+      <c r="VR148" s="43"/>
+      <c r="VS148" s="43"/>
+      <c r="VT148" s="43"/>
+      <c r="VU148" s="43"/>
+      <c r="VV148" s="43"/>
+      <c r="VW148" s="43"/>
+      <c r="VX148" s="43"/>
+      <c r="VY148" s="43"/>
+      <c r="VZ148" s="43"/>
+      <c r="WA148" s="43"/>
+      <c r="WB148" s="43"/>
+      <c r="WC148" s="43"/>
+      <c r="WD148" s="43"/>
+      <c r="WE148" s="43"/>
+      <c r="WF148" s="43"/>
+      <c r="WG148" s="43"/>
+      <c r="WH148" s="43"/>
+      <c r="WI148" s="43"/>
+      <c r="WJ148" s="43"/>
+      <c r="WK148" s="43"/>
+      <c r="WL148" s="43"/>
+      <c r="WM148" s="43"/>
+      <c r="WN148" s="43"/>
+      <c r="WO148" s="43"/>
+      <c r="WP148" s="43"/>
+      <c r="WQ148" s="43"/>
+      <c r="WR148" s="43"/>
+      <c r="WS148" s="43"/>
+      <c r="WT148" s="43"/>
+      <c r="WU148" s="43"/>
+      <c r="WV148" s="43"/>
+      <c r="WW148" s="43"/>
+      <c r="WX148" s="43"/>
+      <c r="WY148" s="43"/>
+      <c r="WZ148" s="43"/>
+      <c r="XA148" s="43"/>
+      <c r="XB148" s="43"/>
+      <c r="XC148" s="43"/>
+      <c r="XD148" s="43"/>
+      <c r="XE148" s="43"/>
+      <c r="XF148" s="43"/>
+      <c r="XG148" s="43"/>
+      <c r="XH148" s="43"/>
+      <c r="XI148" s="43"/>
+      <c r="XJ148" s="43"/>
+      <c r="XK148" s="43"/>
+      <c r="XL148" s="43"/>
+      <c r="XM148" s="43"/>
+      <c r="XN148" s="43"/>
+      <c r="XO148" s="43"/>
+      <c r="XP148" s="43"/>
+      <c r="XQ148" s="43"/>
+      <c r="XR148" s="43"/>
+      <c r="XS148" s="43"/>
+      <c r="XT148" s="43"/>
+      <c r="XU148" s="43"/>
+      <c r="XV148" s="43"/>
+      <c r="XW148" s="43"/>
+      <c r="XX148" s="43"/>
+      <c r="XY148" s="43"/>
+      <c r="XZ148" s="43"/>
+      <c r="YA148" s="43"/>
+      <c r="YB148" s="43"/>
+      <c r="YC148" s="43"/>
+      <c r="YD148" s="43"/>
+      <c r="YE148" s="43"/>
+      <c r="YF148" s="43"/>
+      <c r="YG148" s="43"/>
+      <c r="YH148" s="43"/>
+      <c r="YI148" s="43"/>
+      <c r="YJ148" s="43"/>
+      <c r="YK148" s="43"/>
+      <c r="YL148" s="43"/>
+      <c r="YM148" s="43"/>
+      <c r="YN148" s="43"/>
+      <c r="YO148" s="43"/>
+      <c r="YP148" s="43"/>
+      <c r="YQ148" s="43"/>
+      <c r="YR148" s="43"/>
+      <c r="YS148" s="43"/>
+      <c r="YT148" s="43"/>
+      <c r="YU148" s="43"/>
+      <c r="YV148" s="43"/>
+      <c r="YW148" s="43"/>
+      <c r="YX148" s="43"/>
+      <c r="YY148" s="43"/>
+      <c r="YZ148" s="43"/>
+      <c r="ZA148" s="43"/>
+      <c r="ZB148" s="43"/>
+      <c r="ZC148" s="43"/>
+      <c r="ZD148" s="43"/>
+      <c r="ZE148" s="43"/>
+      <c r="ZF148" s="43"/>
+      <c r="ZG148" s="43"/>
+      <c r="ZH148" s="43"/>
+      <c r="ZI148" s="43"/>
+      <c r="ZJ148" s="43"/>
+      <c r="ZK148" s="43"/>
+      <c r="ZL148" s="43"/>
+      <c r="ZM148" s="43"/>
+      <c r="ZN148" s="43"/>
+      <c r="ZO148" s="43"/>
+      <c r="ZP148" s="43"/>
+      <c r="ZQ148" s="43"/>
+      <c r="ZR148" s="43"/>
+      <c r="ZS148" s="43"/>
+      <c r="ZT148" s="43"/>
+      <c r="ZU148" s="43"/>
+      <c r="ZV148" s="43"/>
+      <c r="ZW148" s="43"/>
+      <c r="ZX148" s="43"/>
+      <c r="ZY148" s="43"/>
+      <c r="ZZ148" s="43"/>
+      <c r="AAA148" s="43"/>
+      <c r="AAB148" s="43"/>
+      <c r="AAC148" s="43"/>
+      <c r="AAD148" s="43"/>
+      <c r="AAE148" s="43"/>
+      <c r="AAF148" s="43"/>
+      <c r="AAG148" s="43"/>
+      <c r="AAH148" s="43"/>
+      <c r="AAI148" s="43"/>
+      <c r="AAJ148" s="43"/>
+      <c r="AAK148" s="43"/>
+      <c r="AAL148" s="43"/>
+    </row>
+    <row r="149" spans="1:714" s="24" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B148" s="60">
+      <c r="B149" s="60">
         <v>1565</v>
       </c>
-      <c r="C148" s="60">
+      <c r="C149" s="60">
         <v>3393</v>
       </c>
-      <c r="D148" s="49">
+      <c r="D149" s="49">
         <v>4768</v>
       </c>
-      <c r="E148" s="60">
+      <c r="E149" s="60">
         <v>6765</v>
       </c>
-      <c r="F148" s="60">
+      <c r="F149" s="60">
         <v>8068</v>
       </c>
-      <c r="G148" s="49">
+      <c r="G149" s="49">
         <v>9048</v>
       </c>
-      <c r="H148" s="49">
+      <c r="H149" s="49">
         <v>11039</v>
       </c>
-      <c r="I148" s="49"/>
-[...731 lines deleted...]
-      <c r="I149" s="49"/>
+      <c r="I149" s="49">
+        <v>12725</v>
+      </c>
       <c r="J149" s="60"/>
       <c r="K149" s="49"/>
-      <c r="L149" s="117"/>
+      <c r="L149" s="113"/>
       <c r="M149" s="61"/>
-      <c r="N149" s="43"/>
+      <c r="N149" s="40"/>
       <c r="O149" s="26"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149" s="15"/>
       <c r="S149" s="15"/>
       <c r="T149" s="15"/>
       <c r="U149" s="15"/>
       <c r="V149" s="15"/>
       <c r="W149" s="15"/>
       <c r="X149" s="15"/>
       <c r="Y149" s="15"/>
       <c r="Z149" s="15"/>
-      <c r="AA149" s="18"/>
+      <c r="AA149" s="12"/>
       <c r="AB149" s="1"/>
-      <c r="AC149" s="50"/>
-[...47 lines deleted...]
-      <c r="BY149" s="50"/>
+      <c r="AC149" s="51"/>
+      <c r="AD149" s="51"/>
+      <c r="AE149" s="51"/>
+      <c r="AF149" s="51"/>
+      <c r="AG149" s="51"/>
+      <c r="AH149" s="51"/>
+      <c r="AI149" s="51"/>
+      <c r="AJ149" s="51"/>
+      <c r="AK149" s="51"/>
+      <c r="AL149" s="51"/>
+      <c r="AM149" s="51"/>
+      <c r="AN149" s="51"/>
+      <c r="AO149" s="51"/>
+      <c r="AP149" s="51"/>
+      <c r="AQ149" s="51"/>
+      <c r="AR149" s="51"/>
+      <c r="AS149" s="51"/>
+      <c r="AT149" s="51"/>
+      <c r="AU149" s="51"/>
+      <c r="AV149" s="51"/>
+      <c r="AW149" s="51"/>
+      <c r="AX149" s="51"/>
+      <c r="AY149" s="51"/>
+      <c r="AZ149" s="51"/>
+      <c r="BA149" s="51"/>
+      <c r="BB149" s="51"/>
+      <c r="BC149" s="51"/>
+      <c r="BD149" s="51"/>
+      <c r="BE149" s="51"/>
+      <c r="BF149" s="51"/>
+      <c r="BG149" s="51"/>
+      <c r="BH149" s="51"/>
+      <c r="BI149" s="51"/>
+      <c r="BJ149" s="51"/>
+      <c r="BK149" s="51"/>
+      <c r="BL149" s="51"/>
+      <c r="BM149" s="51"/>
+      <c r="BN149" s="51"/>
+      <c r="BO149" s="51"/>
+      <c r="BP149" s="51"/>
+      <c r="BQ149" s="51"/>
+      <c r="BR149" s="51"/>
+      <c r="BS149" s="51"/>
+      <c r="BT149" s="51"/>
+      <c r="BU149" s="51"/>
+      <c r="BV149" s="51"/>
+      <c r="BW149" s="51"/>
+      <c r="BX149" s="51"/>
+      <c r="BY149" s="51"/>
+      <c r="BZ149" s="51"/>
+      <c r="CA149" s="51"/>
+      <c r="CB149" s="51"/>
+      <c r="CC149" s="51"/>
+      <c r="CD149" s="51"/>
+      <c r="CE149" s="51"/>
+      <c r="CF149" s="51"/>
+      <c r="CG149" s="51"/>
+      <c r="CH149" s="51"/>
+      <c r="CI149" s="51"/>
+      <c r="CJ149" s="51"/>
+      <c r="CK149" s="51"/>
+      <c r="CL149" s="51"/>
+      <c r="CM149" s="51"/>
+      <c r="CN149" s="51"/>
+      <c r="CO149" s="51"/>
+      <c r="CP149" s="51"/>
+      <c r="CQ149" s="51"/>
+      <c r="CR149" s="51"/>
+      <c r="CS149" s="51"/>
+      <c r="CT149" s="51"/>
+      <c r="CU149" s="51"/>
+      <c r="CV149" s="51"/>
+      <c r="CW149" s="51"/>
+      <c r="CX149" s="51"/>
+      <c r="CY149" s="51"/>
+      <c r="CZ149" s="51"/>
+      <c r="DA149" s="51"/>
+      <c r="DB149" s="51"/>
+      <c r="DC149" s="51"/>
+      <c r="DD149" s="51"/>
+      <c r="DE149" s="51"/>
+      <c r="DF149" s="51"/>
+      <c r="DG149" s="51"/>
+      <c r="DH149" s="51"/>
+      <c r="DI149" s="51"/>
+      <c r="DJ149" s="51"/>
+      <c r="DK149" s="51"/>
+      <c r="DL149" s="51"/>
+      <c r="DM149" s="51"/>
+      <c r="DN149" s="51"/>
+      <c r="DO149" s="51"/>
+      <c r="DP149" s="51"/>
+      <c r="DQ149" s="51"/>
+      <c r="DR149" s="51"/>
+      <c r="DS149" s="51"/>
+      <c r="DT149" s="51"/>
+      <c r="DU149" s="51"/>
+      <c r="DV149" s="51"/>
+      <c r="DW149" s="51"/>
+      <c r="DX149" s="51"/>
+      <c r="DY149" s="51"/>
+      <c r="DZ149" s="51"/>
+      <c r="EA149" s="51"/>
+      <c r="EB149" s="51"/>
+      <c r="EC149" s="51"/>
+      <c r="ED149" s="51"/>
+      <c r="EE149" s="51"/>
+      <c r="EF149" s="51"/>
+      <c r="EG149" s="51"/>
+      <c r="EH149" s="51"/>
+      <c r="EI149" s="51"/>
+      <c r="EJ149" s="51"/>
+      <c r="EK149" s="51"/>
+      <c r="EL149" s="51"/>
+      <c r="EM149" s="51"/>
+      <c r="EN149" s="51"/>
+      <c r="EO149" s="51"/>
+      <c r="EP149" s="51"/>
+      <c r="EQ149" s="51"/>
+      <c r="ER149" s="51"/>
+      <c r="ES149" s="51"/>
+      <c r="ET149" s="51"/>
+      <c r="EU149" s="52"/>
+      <c r="EV149" s="52"/>
+      <c r="EW149" s="52"/>
+      <c r="EX149" s="52"/>
+      <c r="EY149" s="52"/>
+      <c r="EZ149" s="52"/>
+      <c r="FA149" s="52"/>
+      <c r="FB149" s="52"/>
+      <c r="FC149" s="52"/>
+      <c r="FD149" s="52"/>
+      <c r="FE149" s="52"/>
+      <c r="FF149" s="52"/>
+      <c r="FG149" s="52"/>
+      <c r="FH149" s="52"/>
+      <c r="FI149" s="52"/>
+      <c r="FJ149" s="52"/>
+      <c r="FK149" s="52"/>
+      <c r="FL149" s="52"/>
+      <c r="FM149" s="52"/>
+      <c r="FN149" s="52"/>
+      <c r="FO149" s="52"/>
+      <c r="FP149" s="52"/>
+      <c r="FQ149" s="52"/>
+      <c r="FR149" s="52"/>
+      <c r="FS149" s="52"/>
+      <c r="FT149" s="52"/>
+      <c r="FU149" s="52"/>
+      <c r="FV149" s="52"/>
+      <c r="FW149" s="52"/>
+      <c r="FX149" s="52"/>
+      <c r="FY149" s="52"/>
+      <c r="FZ149" s="52"/>
+      <c r="GA149" s="52"/>
+      <c r="GB149" s="52"/>
+      <c r="GC149" s="52"/>
+      <c r="GD149" s="52"/>
+      <c r="GE149" s="52"/>
+      <c r="GF149" s="52"/>
+      <c r="GG149" s="52"/>
+      <c r="GH149" s="52"/>
+      <c r="GI149" s="52"/>
+      <c r="GJ149" s="52"/>
+      <c r="GK149" s="52"/>
+      <c r="GL149" s="52"/>
+      <c r="GM149" s="52"/>
+      <c r="GN149" s="52"/>
+      <c r="GO149" s="52"/>
+      <c r="GP149" s="52"/>
+      <c r="GQ149" s="52"/>
+      <c r="GR149" s="52"/>
+      <c r="GS149" s="52"/>
+      <c r="GT149" s="52"/>
+      <c r="GU149" s="52"/>
+      <c r="GV149" s="52"/>
+      <c r="GW149" s="52"/>
+      <c r="GX149" s="52"/>
+      <c r="GY149" s="52"/>
+      <c r="GZ149" s="52"/>
+      <c r="HA149" s="52"/>
+      <c r="HB149" s="52"/>
+      <c r="HC149" s="52"/>
+      <c r="HD149" s="52"/>
+      <c r="HE149" s="52"/>
+      <c r="HF149" s="52"/>
+      <c r="HG149" s="52"/>
+      <c r="HH149" s="52"/>
+      <c r="HI149" s="52"/>
+      <c r="HJ149" s="52"/>
+      <c r="HK149" s="52"/>
+      <c r="HL149" s="52"/>
+      <c r="HM149" s="52"/>
+      <c r="HN149" s="52"/>
+      <c r="HO149" s="52"/>
+      <c r="HP149" s="52"/>
+      <c r="HQ149" s="52"/>
+      <c r="HR149" s="52"/>
+      <c r="HS149" s="52"/>
+      <c r="HT149" s="52"/>
+      <c r="HU149" s="52"/>
+      <c r="HV149" s="52"/>
+      <c r="HW149" s="52"/>
+      <c r="HX149" s="52"/>
+      <c r="HY149" s="52"/>
+      <c r="HZ149" s="52"/>
+      <c r="IA149" s="52"/>
+      <c r="IB149" s="52"/>
+      <c r="IC149" s="52"/>
+      <c r="ID149" s="52"/>
+      <c r="IE149" s="52"/>
+      <c r="IF149" s="52"/>
+      <c r="IG149" s="52"/>
+      <c r="IH149" s="52"/>
+      <c r="II149" s="52"/>
+      <c r="IJ149" s="52"/>
+      <c r="IK149" s="52"/>
+      <c r="IL149" s="52"/>
+      <c r="IM149" s="52"/>
+      <c r="IN149" s="52"/>
+      <c r="IO149" s="52"/>
+      <c r="IP149" s="52"/>
+      <c r="IQ149" s="52"/>
+      <c r="IR149" s="52"/>
+      <c r="IS149" s="52"/>
+      <c r="IT149" s="52"/>
+      <c r="IU149" s="52"/>
+      <c r="IV149" s="52"/>
+      <c r="IW149" s="52"/>
+      <c r="IX149" s="52"/>
+      <c r="IY149" s="52"/>
+      <c r="IZ149" s="52"/>
+      <c r="JA149" s="52"/>
+      <c r="JB149" s="52"/>
+      <c r="JC149" s="52"/>
+      <c r="JD149" s="52"/>
+      <c r="JE149" s="52"/>
+      <c r="JF149" s="52"/>
+      <c r="JG149" s="52"/>
+      <c r="JH149" s="52"/>
+      <c r="JI149" s="52"/>
+      <c r="JJ149" s="52"/>
+      <c r="JK149" s="52"/>
+      <c r="JL149" s="52"/>
+      <c r="JM149" s="52"/>
+      <c r="JN149" s="52"/>
+      <c r="JO149" s="52"/>
+      <c r="JP149" s="52"/>
+      <c r="JQ149" s="52"/>
+      <c r="JR149" s="52"/>
+      <c r="JS149" s="52"/>
+      <c r="JT149" s="52"/>
+      <c r="JU149" s="52"/>
+      <c r="JV149" s="52"/>
+      <c r="JW149" s="52"/>
+      <c r="JX149" s="52"/>
+      <c r="JY149" s="52"/>
+      <c r="JZ149" s="52"/>
+      <c r="KA149" s="52"/>
+      <c r="KB149" s="52"/>
+      <c r="KC149" s="52"/>
+      <c r="KD149" s="52"/>
+      <c r="KE149" s="52"/>
+      <c r="KF149" s="52"/>
+      <c r="KG149" s="52"/>
+      <c r="KH149" s="52"/>
+      <c r="KI149" s="52"/>
+      <c r="KJ149" s="52"/>
+      <c r="KK149" s="52"/>
+      <c r="KL149" s="52"/>
+      <c r="KM149" s="52"/>
+      <c r="KN149" s="52"/>
+      <c r="KO149" s="52"/>
+      <c r="KP149" s="52"/>
+      <c r="KQ149" s="52"/>
+      <c r="KR149" s="52"/>
+      <c r="KS149" s="52"/>
+      <c r="KT149" s="52"/>
+      <c r="KU149" s="52"/>
+      <c r="KV149" s="52"/>
+      <c r="KW149" s="52"/>
+      <c r="KX149" s="52"/>
+      <c r="KY149" s="52"/>
+      <c r="KZ149" s="52"/>
+      <c r="LA149" s="52"/>
+      <c r="LB149" s="52"/>
+      <c r="LC149" s="52"/>
+      <c r="LD149" s="52"/>
+      <c r="LE149" s="52"/>
+      <c r="LF149" s="52"/>
+      <c r="LG149" s="52"/>
+      <c r="LH149" s="52"/>
+      <c r="LI149" s="52"/>
+      <c r="LJ149" s="52"/>
+      <c r="LK149" s="52"/>
+      <c r="LL149" s="52"/>
+      <c r="LM149" s="52"/>
+      <c r="LN149" s="52"/>
+      <c r="LO149" s="52"/>
+      <c r="LP149" s="52"/>
+      <c r="LQ149" s="52"/>
+      <c r="LR149" s="52"/>
+      <c r="LS149" s="52"/>
+      <c r="LT149" s="52"/>
+      <c r="LU149" s="52"/>
+      <c r="LV149" s="52"/>
+      <c r="LW149" s="52"/>
+      <c r="LX149" s="52"/>
+      <c r="LY149" s="52"/>
+      <c r="LZ149" s="52"/>
+      <c r="MA149" s="52"/>
+      <c r="MB149" s="52"/>
+      <c r="MC149" s="52"/>
+      <c r="MD149" s="52"/>
+      <c r="ME149" s="52"/>
+      <c r="MF149" s="52"/>
+      <c r="MG149" s="52"/>
+      <c r="MH149" s="52"/>
+      <c r="MI149" s="52"/>
+      <c r="MJ149" s="52"/>
+      <c r="MK149" s="52"/>
+      <c r="ML149" s="52"/>
+      <c r="MM149" s="52"/>
+      <c r="MN149" s="52"/>
+      <c r="MO149" s="52"/>
+      <c r="MP149" s="52"/>
+      <c r="MQ149" s="52"/>
+      <c r="MR149" s="52"/>
+      <c r="MS149" s="52"/>
+      <c r="MT149" s="52"/>
+      <c r="MU149" s="52"/>
+      <c r="MV149" s="52"/>
+      <c r="MW149" s="52"/>
+      <c r="MX149" s="52"/>
+      <c r="MY149" s="52"/>
+      <c r="MZ149" s="52"/>
+      <c r="NA149" s="52"/>
+      <c r="NB149" s="52"/>
+      <c r="NC149" s="52"/>
+      <c r="ND149" s="52"/>
+      <c r="NE149" s="52"/>
+      <c r="NF149" s="52"/>
+      <c r="NG149" s="52"/>
+      <c r="NH149" s="52"/>
+      <c r="NI149" s="52"/>
+      <c r="NJ149" s="52"/>
+      <c r="NK149" s="52"/>
+      <c r="NL149" s="52"/>
+      <c r="NM149" s="52"/>
+      <c r="NN149" s="52"/>
+      <c r="NO149" s="52"/>
+      <c r="NP149" s="52"/>
+      <c r="NQ149" s="52"/>
+      <c r="NR149" s="52"/>
+      <c r="NS149" s="52"/>
+      <c r="NT149" s="52"/>
+      <c r="NU149" s="52"/>
+      <c r="NV149" s="52"/>
+      <c r="NW149" s="52"/>
+      <c r="NX149" s="52"/>
+      <c r="NY149" s="52"/>
+      <c r="NZ149" s="52"/>
+      <c r="OA149" s="52"/>
+      <c r="OB149" s="52"/>
+      <c r="OC149" s="52"/>
+      <c r="OD149" s="52"/>
+      <c r="OE149" s="52"/>
+      <c r="OF149" s="52"/>
+      <c r="OG149" s="52"/>
+      <c r="OH149" s="52"/>
+      <c r="OI149" s="52"/>
+      <c r="OJ149" s="52"/>
+      <c r="OK149" s="52"/>
+      <c r="OL149" s="52"/>
+      <c r="OM149" s="52"/>
+      <c r="ON149" s="52"/>
+      <c r="OO149" s="52"/>
+      <c r="OP149" s="52"/>
+      <c r="OQ149" s="52"/>
+      <c r="OR149" s="52"/>
+      <c r="OS149" s="52"/>
+      <c r="OT149" s="52"/>
+      <c r="OU149" s="52"/>
+      <c r="OV149" s="52"/>
+      <c r="OW149" s="52"/>
+      <c r="OX149" s="52"/>
+      <c r="OY149" s="52"/>
+      <c r="OZ149" s="52"/>
+      <c r="PA149" s="52"/>
+      <c r="PB149" s="52"/>
+      <c r="PC149" s="52"/>
+      <c r="PD149" s="52"/>
+      <c r="PE149" s="52"/>
+      <c r="PF149" s="52"/>
+      <c r="PG149" s="52"/>
+      <c r="PH149" s="52"/>
+      <c r="PI149" s="52"/>
+      <c r="PJ149" s="52"/>
+      <c r="PK149" s="52"/>
+      <c r="PL149" s="52"/>
+      <c r="PM149" s="52"/>
+      <c r="PN149" s="52"/>
+      <c r="PO149" s="52"/>
+      <c r="PP149" s="52"/>
+      <c r="PQ149" s="52"/>
+      <c r="PR149" s="52"/>
+      <c r="PS149" s="52"/>
+      <c r="PT149" s="52"/>
+      <c r="PU149" s="52"/>
+      <c r="PV149" s="52"/>
+      <c r="PW149" s="52"/>
+      <c r="PX149" s="52"/>
+      <c r="PY149" s="52"/>
+      <c r="PZ149" s="52"/>
+      <c r="QA149" s="52"/>
+      <c r="QB149" s="52"/>
+      <c r="QC149" s="52"/>
+      <c r="QD149" s="52"/>
+      <c r="QE149" s="52"/>
+      <c r="QF149" s="52"/>
+      <c r="QG149" s="52"/>
+      <c r="QH149" s="52"/>
+      <c r="QI149" s="52"/>
+      <c r="QJ149" s="52"/>
+      <c r="QK149" s="52"/>
+      <c r="QL149" s="52"/>
+      <c r="QM149" s="52"/>
+      <c r="QN149" s="52"/>
+      <c r="QO149" s="52"/>
+      <c r="QP149" s="52"/>
+      <c r="QQ149" s="52"/>
+      <c r="QR149" s="52"/>
+      <c r="QS149" s="52"/>
+      <c r="QT149" s="52"/>
+      <c r="QU149" s="52"/>
+      <c r="QV149" s="52"/>
+      <c r="QW149" s="52"/>
+      <c r="QX149" s="52"/>
+      <c r="QY149" s="52"/>
+      <c r="QZ149" s="52"/>
+      <c r="RA149" s="52"/>
+      <c r="RB149" s="52"/>
+      <c r="RC149" s="52"/>
+      <c r="RD149" s="52"/>
+      <c r="RE149" s="52"/>
+      <c r="RF149" s="52"/>
+      <c r="RG149" s="52"/>
+      <c r="RH149" s="52"/>
+      <c r="RI149" s="52"/>
+      <c r="RJ149" s="52"/>
+      <c r="RK149" s="52"/>
+      <c r="RL149" s="52"/>
+      <c r="RM149" s="52"/>
+      <c r="RN149" s="52"/>
+      <c r="RO149" s="52"/>
+      <c r="RP149" s="52"/>
+      <c r="RQ149" s="52"/>
+      <c r="RR149" s="52"/>
+      <c r="RS149" s="52"/>
+      <c r="RT149" s="52"/>
+      <c r="RU149" s="52"/>
+      <c r="RV149" s="52"/>
+      <c r="RW149" s="52"/>
+      <c r="RX149" s="52"/>
+      <c r="RY149" s="52"/>
+      <c r="RZ149" s="52"/>
+      <c r="SA149" s="52"/>
+      <c r="SB149" s="52"/>
+      <c r="SC149" s="52"/>
+      <c r="SD149" s="52"/>
+      <c r="SE149" s="52"/>
+      <c r="SF149" s="52"/>
+      <c r="SG149" s="52"/>
+      <c r="SH149" s="52"/>
+      <c r="SI149" s="52"/>
+      <c r="SJ149" s="52"/>
+      <c r="SK149" s="52"/>
+      <c r="SL149" s="52"/>
+      <c r="SM149" s="52"/>
+      <c r="SN149" s="52"/>
+      <c r="SO149" s="52"/>
+      <c r="SP149" s="52"/>
+      <c r="SQ149" s="52"/>
+      <c r="SR149" s="52"/>
+      <c r="SS149" s="52"/>
+      <c r="ST149" s="52"/>
+      <c r="SU149" s="52"/>
+      <c r="SV149" s="52"/>
+      <c r="SW149" s="52"/>
+      <c r="SX149" s="52"/>
+      <c r="SY149" s="52"/>
+      <c r="SZ149" s="52"/>
+      <c r="TA149" s="52"/>
+      <c r="TB149" s="52"/>
+      <c r="TC149" s="52"/>
+      <c r="TD149" s="52"/>
+      <c r="TE149" s="52"/>
+      <c r="TF149" s="52"/>
+      <c r="TG149" s="52"/>
+      <c r="TH149" s="52"/>
+      <c r="TI149" s="52"/>
+      <c r="TJ149" s="52"/>
+      <c r="TK149" s="52"/>
+      <c r="TL149" s="52"/>
+      <c r="TM149" s="52"/>
+      <c r="TN149" s="52"/>
+      <c r="TO149" s="52"/>
+      <c r="TP149" s="52"/>
+      <c r="TQ149" s="52"/>
+      <c r="TR149" s="52"/>
+      <c r="TS149" s="52"/>
+      <c r="TT149" s="52"/>
+      <c r="TU149" s="52"/>
+      <c r="TV149" s="52"/>
+      <c r="TW149" s="52"/>
+      <c r="TX149" s="52"/>
+      <c r="TY149" s="52"/>
+      <c r="TZ149" s="52"/>
+      <c r="UA149" s="52"/>
+      <c r="UB149" s="52"/>
+      <c r="UC149" s="52"/>
+      <c r="UD149" s="52"/>
+      <c r="UE149" s="52"/>
+      <c r="UF149" s="52"/>
+      <c r="UG149" s="52"/>
+      <c r="UH149" s="52"/>
+      <c r="UI149" s="52"/>
+      <c r="UJ149" s="52"/>
+      <c r="UK149" s="52"/>
+      <c r="UL149" s="52"/>
+      <c r="UM149" s="52"/>
+      <c r="UN149" s="52"/>
+      <c r="UO149" s="52"/>
+      <c r="UP149" s="52"/>
+      <c r="UQ149" s="52"/>
+      <c r="UR149" s="52"/>
+      <c r="US149" s="52"/>
+      <c r="UT149" s="52"/>
+      <c r="UU149" s="52"/>
+      <c r="UV149" s="52"/>
+      <c r="UW149" s="52"/>
+      <c r="UX149" s="52"/>
+      <c r="UY149" s="52"/>
+      <c r="UZ149" s="52"/>
+      <c r="VA149" s="52"/>
+      <c r="VB149" s="52"/>
+      <c r="VC149" s="52"/>
+      <c r="VD149" s="52"/>
+      <c r="VE149" s="52"/>
+      <c r="VF149" s="52"/>
+      <c r="VG149" s="52"/>
+      <c r="VH149" s="52"/>
+      <c r="VI149" s="52"/>
+      <c r="VJ149" s="52"/>
+      <c r="VK149" s="52"/>
+      <c r="VL149" s="52"/>
+      <c r="VM149" s="52"/>
+      <c r="VN149" s="52"/>
+      <c r="VO149" s="52"/>
+      <c r="VP149" s="52"/>
+      <c r="VQ149" s="52"/>
+      <c r="VR149" s="52"/>
+      <c r="VS149" s="52"/>
+      <c r="VT149" s="52"/>
+      <c r="VU149" s="52"/>
+      <c r="VV149" s="52"/>
+      <c r="VW149" s="52"/>
+      <c r="VX149" s="52"/>
+      <c r="VY149" s="52"/>
+      <c r="VZ149" s="52"/>
+      <c r="WA149" s="52"/>
+      <c r="WB149" s="52"/>
+      <c r="WC149" s="52"/>
+      <c r="WD149" s="52"/>
+      <c r="WE149" s="52"/>
+      <c r="WF149" s="52"/>
+      <c r="WG149" s="52"/>
+      <c r="WH149" s="52"/>
+      <c r="WI149" s="52"/>
+      <c r="WJ149" s="52"/>
+      <c r="WK149" s="52"/>
+      <c r="WL149" s="52"/>
+      <c r="WM149" s="52"/>
+      <c r="WN149" s="52"/>
+      <c r="WO149" s="52"/>
+      <c r="WP149" s="52"/>
+      <c r="WQ149" s="52"/>
+      <c r="WR149" s="52"/>
+      <c r="WS149" s="52"/>
+      <c r="WT149" s="52"/>
+      <c r="WU149" s="52"/>
+      <c r="WV149" s="52"/>
+      <c r="WW149" s="52"/>
+      <c r="WX149" s="52"/>
+      <c r="WY149" s="52"/>
+      <c r="WZ149" s="52"/>
+      <c r="XA149" s="52"/>
+      <c r="XB149" s="52"/>
+      <c r="XC149" s="52"/>
+      <c r="XD149" s="52"/>
+      <c r="XE149" s="52"/>
+      <c r="XF149" s="52"/>
+      <c r="XG149" s="52"/>
+      <c r="XH149" s="52"/>
+      <c r="XI149" s="52"/>
+      <c r="XJ149" s="52"/>
+      <c r="XK149" s="52"/>
+      <c r="XL149" s="52"/>
+      <c r="XM149" s="52"/>
+      <c r="XN149" s="52"/>
+      <c r="XO149" s="52"/>
+      <c r="XP149" s="52"/>
+      <c r="XQ149" s="52"/>
+      <c r="XR149" s="52"/>
+      <c r="XS149" s="52"/>
+      <c r="XT149" s="52"/>
+      <c r="XU149" s="52"/>
+      <c r="XV149" s="52"/>
+      <c r="XW149" s="52"/>
+      <c r="XX149" s="52"/>
+      <c r="XY149" s="52"/>
+      <c r="XZ149" s="52"/>
+      <c r="YA149" s="52"/>
+      <c r="YB149" s="52"/>
+      <c r="YC149" s="52"/>
+      <c r="YD149" s="52"/>
+      <c r="YE149" s="52"/>
+      <c r="YF149" s="52"/>
+      <c r="YG149" s="52"/>
+      <c r="YH149" s="52"/>
+      <c r="YI149" s="52"/>
+      <c r="YJ149" s="52"/>
+      <c r="YK149" s="52"/>
+      <c r="YL149" s="52"/>
+      <c r="YM149" s="52"/>
+      <c r="YN149" s="52"/>
+      <c r="YO149" s="52"/>
+      <c r="YP149" s="52"/>
+      <c r="YQ149" s="52"/>
+      <c r="YR149" s="52"/>
+      <c r="YS149" s="52"/>
+      <c r="YT149" s="52"/>
+      <c r="YU149" s="52"/>
+      <c r="YV149" s="52"/>
+      <c r="YW149" s="52"/>
+      <c r="YX149" s="52"/>
+      <c r="YY149" s="52"/>
+      <c r="YZ149" s="52"/>
+      <c r="ZA149" s="52"/>
+      <c r="ZB149" s="52"/>
+      <c r="ZC149" s="52"/>
+      <c r="ZD149" s="52"/>
+      <c r="ZE149" s="52"/>
+      <c r="ZF149" s="52"/>
+      <c r="ZG149" s="52"/>
+      <c r="ZH149" s="52"/>
+      <c r="ZI149" s="52"/>
+      <c r="ZJ149" s="52"/>
+      <c r="ZK149" s="52"/>
+      <c r="ZL149" s="52"/>
+      <c r="ZM149" s="52"/>
+      <c r="ZN149" s="52"/>
+      <c r="ZO149" s="52"/>
+      <c r="ZP149" s="52"/>
+      <c r="ZQ149" s="52"/>
+      <c r="ZR149" s="52"/>
+      <c r="ZS149" s="52"/>
+      <c r="ZT149" s="52"/>
+      <c r="ZU149" s="52"/>
+      <c r="ZV149" s="52"/>
+      <c r="ZW149" s="52"/>
+      <c r="ZX149" s="52"/>
+      <c r="ZY149" s="52"/>
+      <c r="ZZ149" s="52"/>
+      <c r="AAA149" s="52"/>
+      <c r="AAB149" s="52"/>
+      <c r="AAC149" s="52"/>
+      <c r="AAD149" s="52"/>
+      <c r="AAE149" s="52"/>
+      <c r="AAF149" s="52"/>
+      <c r="AAG149" s="52"/>
+      <c r="AAH149" s="52"/>
+      <c r="AAI149" s="52"/>
+      <c r="AAJ149" s="52"/>
+      <c r="AAK149" s="52"/>
+      <c r="AAL149" s="52"/>
     </row>
     <row r="150" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="62" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B150" s="60">
-        <v>1304</v>
+        <v>261</v>
       </c>
       <c r="C150" s="49">
-        <v>2781</v>
+        <v>612</v>
       </c>
       <c r="D150" s="49">
-        <v>3884</v>
+        <v>884</v>
       </c>
       <c r="E150" s="60">
-        <v>5477</v>
+        <v>1288</v>
       </c>
       <c r="F150" s="60">
-        <v>6528</v>
+        <v>1540</v>
       </c>
       <c r="G150" s="49">
-        <v>7132</v>
+        <v>1916</v>
       </c>
       <c r="H150" s="49">
-        <v>8819</v>
-[...1 lines deleted...]
-      <c r="I150" s="49"/>
+        <v>2220</v>
+      </c>
+      <c r="I150" s="49">
+        <v>2622</v>
+      </c>
       <c r="J150" s="60"/>
       <c r="K150" s="49"/>
-      <c r="L150" s="117"/>
+      <c r="L150" s="113"/>
       <c r="M150" s="61"/>
-      <c r="N150" s="44"/>
+      <c r="N150" s="43"/>
       <c r="O150" s="26"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150" s="15"/>
       <c r="S150" s="15"/>
       <c r="T150" s="15"/>
       <c r="U150" s="15"/>
       <c r="V150" s="15"/>
       <c r="W150" s="15"/>
       <c r="X150" s="15"/>
       <c r="Y150" s="15"/>
       <c r="Z150" s="15"/>
       <c r="AA150" s="18"/>
       <c r="AB150" s="1"/>
-    </row>
-[...9 lines deleted...]
-      <c r="I151" s="60"/>
+      <c r="AC150" s="50"/>
+      <c r="AD150" s="50"/>
+      <c r="AE150" s="50"/>
+      <c r="AF150" s="50"/>
+      <c r="AG150" s="50"/>
+      <c r="AH150" s="50"/>
+      <c r="AI150" s="50"/>
+      <c r="AJ150" s="50"/>
+      <c r="AK150" s="50"/>
+      <c r="AL150" s="50"/>
+      <c r="AM150" s="50"/>
+      <c r="AN150" s="50"/>
+      <c r="AO150" s="50"/>
+      <c r="AP150" s="50"/>
+      <c r="AQ150" s="50"/>
+      <c r="AR150" s="50"/>
+      <c r="AS150" s="50"/>
+      <c r="AT150" s="50"/>
+      <c r="AU150" s="50"/>
+      <c r="AV150" s="50"/>
+      <c r="AW150" s="50"/>
+      <c r="AX150" s="50"/>
+      <c r="AY150" s="50"/>
+      <c r="AZ150" s="50"/>
+      <c r="BA150" s="50"/>
+      <c r="BB150" s="50"/>
+      <c r="BC150" s="50"/>
+      <c r="BD150" s="50"/>
+      <c r="BE150" s="50"/>
+      <c r="BF150" s="50"/>
+      <c r="BG150" s="50"/>
+      <c r="BH150" s="50"/>
+      <c r="BI150" s="50"/>
+      <c r="BJ150" s="50"/>
+      <c r="BK150" s="50"/>
+      <c r="BL150" s="50"/>
+      <c r="BM150" s="50"/>
+      <c r="BN150" s="50"/>
+      <c r="BO150" s="50"/>
+      <c r="BP150" s="50"/>
+      <c r="BQ150" s="50"/>
+      <c r="BR150" s="50"/>
+      <c r="BS150" s="50"/>
+      <c r="BT150" s="50"/>
+      <c r="BU150" s="50"/>
+      <c r="BV150" s="50"/>
+      <c r="BW150" s="50"/>
+      <c r="BX150" s="50"/>
+      <c r="BY150" s="50"/>
+    </row>
+    <row r="151" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B151" s="60">
+        <v>1304</v>
+      </c>
+      <c r="C151" s="49">
+        <v>2781</v>
+      </c>
+      <c r="D151" s="49">
+        <v>3884</v>
+      </c>
+      <c r="E151" s="60">
+        <v>5477</v>
+      </c>
+      <c r="F151" s="60">
+        <v>6528</v>
+      </c>
+      <c r="G151" s="49">
+        <v>7132</v>
+      </c>
+      <c r="H151" s="49">
+        <v>8819</v>
+      </c>
+      <c r="I151" s="49">
+        <v>10103</v>
+      </c>
       <c r="J151" s="60"/>
-      <c r="K151" s="65"/>
-[...2 lines deleted...]
-      <c r="N151" s="40"/>
+      <c r="K151" s="49"/>
+      <c r="L151" s="113"/>
+      <c r="M151" s="61"/>
+      <c r="N151" s="44"/>
       <c r="O151" s="26"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
-      <c r="R151" s="31"/>
+      <c r="R151" s="15"/>
       <c r="S151" s="15"/>
       <c r="T151" s="15"/>
       <c r="U151" s="15"/>
       <c r="V151" s="15"/>
       <c r="W151" s="15"/>
       <c r="X151" s="15"/>
       <c r="Y151" s="15"/>
       <c r="Z151" s="15"/>
       <c r="AA151" s="18"/>
-    </row>
-[...8 lines deleted...]
-      <c r="F152" s="57"/>
+      <c r="AB151" s="1"/>
+    </row>
+    <row r="152" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="62"/>
+      <c r="B152" s="60"/>
+      <c r="C152" s="60"/>
+      <c r="D152" s="60"/>
+      <c r="E152" s="65"/>
+      <c r="F152" s="60"/>
       <c r="G152" s="49"/>
       <c r="H152" s="49"/>
-      <c r="I152" s="57"/>
-[...3 lines deleted...]
-      <c r="M152" s="58"/>
+      <c r="I152" s="60"/>
+      <c r="J152" s="60"/>
+      <c r="K152" s="65"/>
+      <c r="L152" s="114"/>
+      <c r="M152" s="65"/>
       <c r="N152" s="40"/>
-      <c r="O152" s="11"/>
-[...47 lines deleted...]
-      <c r="R153" s="31"/>
+      <c r="O152" s="26"/>
+      <c r="P152" s="15"/>
+      <c r="Q152" s="15"/>
+      <c r="R152" s="31"/>
+      <c r="S152" s="15"/>
+      <c r="T152" s="15"/>
+      <c r="U152" s="15"/>
+      <c r="V152" s="15"/>
+      <c r="W152" s="15"/>
+      <c r="X152" s="15"/>
+      <c r="Y152" s="15"/>
+      <c r="Z152" s="15"/>
+      <c r="AA152" s="18"/>
+    </row>
+    <row r="153" spans="1:714" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B153" s="57"/>
+      <c r="C153" s="57"/>
+      <c r="D153" s="57"/>
+      <c r="E153" s="58"/>
+      <c r="F153" s="57"/>
+      <c r="G153" s="49"/>
+      <c r="H153" s="49"/>
+      <c r="I153" s="57"/>
+      <c r="J153" s="57"/>
+      <c r="K153" s="58"/>
+      <c r="L153" s="112"/>
+      <c r="M153" s="58"/>
+      <c r="N153" s="40"/>
+      <c r="O153" s="11"/>
+      <c r="P153" s="12"/>
+      <c r="Q153" s="12"/>
+      <c r="R153" s="12"/>
       <c r="S153" s="12"/>
       <c r="T153" s="12"/>
       <c r="U153" s="12"/>
       <c r="V153" s="12"/>
       <c r="W153" s="12"/>
       <c r="X153" s="12"/>
       <c r="Y153" s="12"/>
       <c r="Z153" s="12"/>
       <c r="AA153" s="12"/>
     </row>
     <row r="154" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="62" t="s">
-        <v>31</v>
+      <c r="A154" s="59" t="s">
+        <v>1</v>
       </c>
       <c r="B154" s="60">
         <v>1288</v>
       </c>
       <c r="C154" s="60">
         <v>2734</v>
       </c>
       <c r="D154" s="60">
         <v>4181</v>
       </c>
       <c r="E154" s="60">
         <v>5628</v>
       </c>
       <c r="F154" s="60">
         <v>6987</v>
       </c>
       <c r="G154" s="49">
         <v>8346</v>
       </c>
       <c r="H154" s="49">
         <v>9706</v>
       </c>
-      <c r="I154" s="49"/>
+      <c r="I154" s="49">
+        <v>11111</v>
+      </c>
       <c r="J154" s="60"/>
       <c r="K154" s="49"/>
-      <c r="L154" s="117"/>
+      <c r="L154" s="113"/>
       <c r="M154" s="60"/>
       <c r="N154" s="44"/>
       <c r="O154" s="26"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154" s="31"/>
-      <c r="S154" s="18"/>
-[...18 lines deleted...]
-      <c r="I155" s="49"/>
+      <c r="S154" s="12"/>
+      <c r="T154" s="12"/>
+      <c r="U154" s="12"/>
+      <c r="V154" s="12"/>
+      <c r="W154" s="12"/>
+      <c r="X154" s="12"/>
+      <c r="Y154" s="12"/>
+      <c r="Z154" s="12"/>
+      <c r="AA154" s="12"/>
+    </row>
+    <row r="155" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B155" s="60">
+        <v>1288</v>
+      </c>
+      <c r="C155" s="60">
+        <v>2734</v>
+      </c>
+      <c r="D155" s="60">
+        <v>4181</v>
+      </c>
+      <c r="E155" s="60">
+        <v>5628</v>
+      </c>
+      <c r="F155" s="60">
+        <v>6987</v>
+      </c>
+      <c r="G155" s="49">
+        <v>8346</v>
+      </c>
+      <c r="H155" s="49">
+        <v>9706</v>
+      </c>
+      <c r="I155" s="49">
+        <v>11111</v>
+      </c>
       <c r="J155" s="60"/>
-      <c r="K155" s="65"/>
-[...2 lines deleted...]
-      <c r="N155" s="40"/>
+      <c r="K155" s="49"/>
+      <c r="L155" s="113"/>
+      <c r="M155" s="60"/>
+      <c r="N155" s="44"/>
       <c r="O155" s="26"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155" s="31"/>
       <c r="S155" s="18"/>
       <c r="T155" s="18"/>
       <c r="U155" s="18"/>
       <c r="V155" s="18"/>
       <c r="W155" s="18"/>
       <c r="X155" s="18"/>
       <c r="Y155" s="18"/>
       <c r="Z155" s="18"/>
       <c r="AA155" s="18"/>
-      <c r="AB155" s="1"/>
-[...9 lines deleted...]
-      <c r="F156" s="57"/>
+    </row>
+    <row r="156" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="62"/>
+      <c r="B156" s="60"/>
+      <c r="C156" s="60"/>
+      <c r="D156" s="60"/>
+      <c r="E156" s="65"/>
+      <c r="F156" s="60"/>
       <c r="G156" s="49"/>
       <c r="H156" s="49"/>
       <c r="I156" s="49"/>
-      <c r="J156" s="57"/>
-[...2 lines deleted...]
-      <c r="M156" s="58"/>
+      <c r="J156" s="60"/>
+      <c r="K156" s="65"/>
+      <c r="L156" s="114"/>
+      <c r="M156" s="65"/>
       <c r="N156" s="40"/>
-      <c r="O156" s="11"/>
-[...2 lines deleted...]
-      <c r="R156" s="12"/>
+      <c r="O156" s="26"/>
+      <c r="P156" s="15"/>
+      <c r="Q156" s="15"/>
+      <c r="R156" s="31"/>
       <c r="S156" s="18"/>
       <c r="T156" s="18"/>
       <c r="U156" s="18"/>
       <c r="V156" s="18"/>
       <c r="W156" s="18"/>
       <c r="X156" s="18"/>
       <c r="Y156" s="18"/>
       <c r="Z156" s="18"/>
       <c r="AA156" s="18"/>
-    </row>
-[...34 lines deleted...]
-      <c r="R157" s="37"/>
+      <c r="AB156" s="1"/>
+    </row>
+    <row r="157" spans="1:714" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B157" s="57"/>
+      <c r="C157" s="57"/>
+      <c r="D157" s="57"/>
+      <c r="E157" s="58"/>
+      <c r="F157" s="57"/>
+      <c r="G157" s="49"/>
+      <c r="H157" s="49"/>
+      <c r="I157" s="49"/>
+      <c r="J157" s="57"/>
+      <c r="K157" s="58"/>
+      <c r="L157" s="112"/>
+      <c r="M157" s="58"/>
+      <c r="N157" s="40"/>
+      <c r="O157" s="11"/>
+      <c r="P157" s="12"/>
+      <c r="Q157" s="12"/>
+      <c r="R157" s="12"/>
       <c r="S157" s="18"/>
       <c r="T157" s="18"/>
       <c r="U157" s="18"/>
       <c r="V157" s="18"/>
       <c r="W157" s="18"/>
       <c r="X157" s="18"/>
       <c r="Y157" s="18"/>
       <c r="Z157" s="18"/>
       <c r="AA157" s="18"/>
     </row>
-    <row r="158" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="158" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="59" t="s">
+        <v>1</v>
       </c>
       <c r="B158" s="70">
         <v>445.1</v>
       </c>
       <c r="C158" s="70">
         <v>703.1</v>
       </c>
       <c r="D158" s="70">
         <v>1015.2</v>
       </c>
       <c r="E158" s="70">
         <v>1563.3</v>
       </c>
       <c r="F158" s="70">
         <v>2115.8000000000002</v>
       </c>
       <c r="G158" s="70">
         <v>2699.3</v>
       </c>
       <c r="H158" s="71">
         <v>3362.4</v>
       </c>
-      <c r="I158" s="70"/>
+      <c r="I158" s="71">
+        <v>4119.3</v>
+      </c>
       <c r="J158" s="70"/>
       <c r="K158" s="71"/>
-      <c r="L158" s="119"/>
+      <c r="L158" s="115"/>
       <c r="M158" s="70"/>
       <c r="N158" s="44"/>
       <c r="O158" s="26"/>
       <c r="P158" s="18"/>
       <c r="Q158" s="18"/>
       <c r="R158" s="37"/>
       <c r="S158" s="18"/>
       <c r="T158" s="18"/>
       <c r="U158" s="18"/>
       <c r="V158" s="18"/>
       <c r="W158" s="18"/>
       <c r="X158" s="18"/>
       <c r="Y158" s="18"/>
       <c r="Z158" s="18"/>
       <c r="AA158" s="18"/>
-      <c r="AB158" s="1"/>
-[...10 lines deleted...]
-      <c r="I159" s="57"/>
+    </row>
+    <row r="159" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B159" s="70">
+        <v>445.1</v>
+      </c>
+      <c r="C159" s="70">
+        <v>703.1</v>
+      </c>
+      <c r="D159" s="70">
+        <v>1015.2</v>
+      </c>
+      <c r="E159" s="70">
+        <v>1563.3</v>
+      </c>
+      <c r="F159" s="70">
+        <v>2115.8000000000002</v>
+      </c>
+      <c r="G159" s="70">
+        <v>2699.3</v>
+      </c>
+      <c r="H159" s="71">
+        <v>3362.4</v>
+      </c>
+      <c r="I159" s="71">
+        <v>4119.3</v>
+      </c>
       <c r="J159" s="70"/>
-      <c r="K159" s="80"/>
-[...2 lines deleted...]
-      <c r="N159" s="40"/>
+      <c r="K159" s="71"/>
+      <c r="L159" s="115"/>
+      <c r="M159" s="70"/>
+      <c r="N159" s="44"/>
       <c r="O159" s="26"/>
       <c r="P159" s="18"/>
       <c r="Q159" s="18"/>
       <c r="R159" s="37"/>
-      <c r="S159" s="16"/>
-[...5 lines deleted...]
-      <c r="Y159" s="16"/>
+      <c r="S159" s="18"/>
+      <c r="T159" s="18"/>
+      <c r="U159" s="18"/>
+      <c r="V159" s="18"/>
+      <c r="W159" s="18"/>
+      <c r="X159" s="18"/>
+      <c r="Y159" s="18"/>
       <c r="Z159" s="18"/>
       <c r="AA159" s="18"/>
-    </row>
-[...8 lines deleted...]
-      <c r="F160" s="57"/>
+      <c r="AB159" s="1"/>
+    </row>
+    <row r="160" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="62"/>
+      <c r="B160" s="70"/>
+      <c r="C160" s="70"/>
+      <c r="D160" s="70"/>
+      <c r="E160" s="80"/>
+      <c r="F160" s="70"/>
       <c r="G160" s="49"/>
-      <c r="H160" s="69"/>
+      <c r="H160" s="70"/>
       <c r="I160" s="70"/>
-      <c r="J160" s="57"/>
-[...2 lines deleted...]
-      <c r="M160" s="58"/>
+      <c r="J160" s="70"/>
+      <c r="K160" s="80"/>
+      <c r="L160" s="119"/>
+      <c r="M160" s="80"/>
       <c r="N160" s="40"/>
-      <c r="O160" s="11"/>
-[...14 lines deleted...]
-      <c r="A161" s="59" t="s">
+      <c r="O160" s="26"/>
+      <c r="P160" s="18"/>
+      <c r="Q160" s="18"/>
+      <c r="R160" s="37"/>
+      <c r="S160" s="16"/>
+      <c r="T160" s="16"/>
+      <c r="U160" s="16"/>
+      <c r="V160" s="16"/>
+      <c r="W160" s="16"/>
+      <c r="X160" s="16"/>
+      <c r="Y160" s="16"/>
+      <c r="Z160" s="18"/>
+      <c r="AA160" s="18"/>
+    </row>
+    <row r="161" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B161" s="57"/>
+      <c r="C161" s="57"/>
+      <c r="D161" s="57"/>
+      <c r="E161" s="58"/>
+      <c r="F161" s="57"/>
+      <c r="G161" s="49"/>
+      <c r="H161" s="69"/>
+      <c r="I161" s="57"/>
+      <c r="J161" s="57"/>
+      <c r="K161" s="58"/>
+      <c r="L161" s="112"/>
+      <c r="M161" s="58"/>
+      <c r="N161" s="40"/>
+      <c r="O161" s="11"/>
+      <c r="P161" s="12"/>
+      <c r="Q161" s="12"/>
+      <c r="R161" s="12"/>
+      <c r="S161" s="12"/>
+      <c r="T161" s="12"/>
+      <c r="U161" s="12"/>
+      <c r="V161" s="19"/>
+      <c r="W161" s="12"/>
+      <c r="X161" s="12"/>
+      <c r="Y161" s="12"/>
+      <c r="Z161" s="12"/>
+      <c r="AA161" s="15"/>
+    </row>
+    <row r="162" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B161" s="129" t="s">
-[...51 lines deleted...]
-        <v>79</v>
+      <c r="B162" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C162" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D162" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="E162" s="69" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="F162" s="126" t="s">
+        <v>75</v>
       </c>
       <c r="G162" s="69" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H162" s="69" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I162" s="69"/>
+        <v>75</v>
+      </c>
+      <c r="I162" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="J162" s="69"/>
       <c r="K162" s="69"/>
       <c r="L162" s="64"/>
       <c r="M162" s="64"/>
       <c r="N162" s="44"/>
       <c r="O162" s="26"/>
       <c r="P162" s="38"/>
       <c r="Q162" s="38"/>
       <c r="R162" s="38"/>
       <c r="S162" s="18"/>
       <c r="T162" s="18"/>
       <c r="U162" s="18"/>
       <c r="V162" s="18"/>
       <c r="W162" s="18"/>
       <c r="X162" s="18"/>
       <c r="Y162" s="18"/>
       <c r="Z162" s="18"/>
       <c r="AA162" s="12"/>
     </row>
     <row r="163" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="63"/>
-[...12 lines deleted...]
-      <c r="N163" s="40"/>
+      <c r="A163" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B163" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C163" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D163" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="E163" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F163" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="G163" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="H163" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="I163" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="J163" s="69"/>
+      <c r="K163" s="69"/>
+      <c r="L163" s="64"/>
+      <c r="M163" s="64"/>
+      <c r="N163" s="44"/>
       <c r="O163" s="26"/>
       <c r="P163" s="38"/>
       <c r="Q163" s="38"/>
-      <c r="R163" s="2"/>
+      <c r="R163" s="38"/>
       <c r="S163" s="18"/>
       <c r="T163" s="18"/>
       <c r="U163" s="18"/>
       <c r="V163" s="18"/>
       <c r="W163" s="18"/>
       <c r="X163" s="18"/>
       <c r="Y163" s="18"/>
       <c r="Z163" s="18"/>
       <c r="AA163" s="12"/>
     </row>
-    <row r="164" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F164" s="57"/>
+    <row r="164" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="63"/>
+      <c r="B164" s="81"/>
+      <c r="C164" s="81"/>
+      <c r="D164" s="68"/>
+      <c r="E164" s="72"/>
+      <c r="F164" s="68"/>
       <c r="G164" s="49"/>
-      <c r="H164" s="57"/>
-[...2 lines deleted...]
-      <c r="K164" s="58"/>
+      <c r="H164" s="68"/>
+      <c r="I164" s="68"/>
+      <c r="J164" s="68"/>
+      <c r="K164" s="72"/>
       <c r="L164" s="116"/>
-      <c r="M164" s="58"/>
+      <c r="M164" s="72"/>
       <c r="N164" s="40"/>
-      <c r="O164" s="11"/>
-[...14 lines deleted...]
-      <c r="A165" s="59" t="s">
+      <c r="O164" s="26"/>
+      <c r="P164" s="38"/>
+      <c r="Q164" s="38"/>
+      <c r="R164" s="2"/>
+      <c r="S164" s="18"/>
+      <c r="T164" s="18"/>
+      <c r="U164" s="18"/>
+      <c r="V164" s="18"/>
+      <c r="W164" s="18"/>
+      <c r="X164" s="18"/>
+      <c r="Y164" s="18"/>
+      <c r="Z164" s="18"/>
+      <c r="AA164" s="12"/>
+    </row>
+    <row r="165" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="B165" s="57"/>
+      <c r="C165" s="57"/>
+      <c r="D165" s="57"/>
+      <c r="E165" s="58"/>
+      <c r="F165" s="57"/>
+      <c r="G165" s="49"/>
+      <c r="H165" s="57"/>
+      <c r="I165" s="57"/>
+      <c r="J165" s="57"/>
+      <c r="K165" s="58"/>
+      <c r="L165" s="112"/>
+      <c r="M165" s="58"/>
+      <c r="N165" s="40"/>
+      <c r="O165" s="11"/>
+      <c r="P165" s="12"/>
+      <c r="Q165" s="12"/>
+      <c r="R165" s="12"/>
+      <c r="S165" s="12"/>
+      <c r="T165" s="12"/>
+      <c r="U165" s="12"/>
+      <c r="V165" s="12"/>
+      <c r="W165" s="12"/>
+      <c r="X165" s="12"/>
+      <c r="Y165" s="12"/>
+      <c r="Z165" s="12"/>
+      <c r="AA165" s="15"/>
+    </row>
+    <row r="166" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B165" s="129" t="s">
-[...51 lines deleted...]
-        <v>79</v>
+      <c r="B166" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C166" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D166" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="E166" s="69" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="F166" s="126" t="s">
+        <v>75</v>
       </c>
       <c r="G166" s="69" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H166" s="69" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I166" s="69"/>
+        <v>75</v>
+      </c>
+      <c r="I166" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="J166" s="69"/>
       <c r="K166" s="69"/>
       <c r="L166" s="64"/>
       <c r="M166" s="64"/>
-      <c r="N166" s="45"/>
+      <c r="N166" s="44"/>
       <c r="O166" s="26"/>
       <c r="P166" s="18"/>
       <c r="Q166" s="18"/>
       <c r="R166" s="37"/>
       <c r="S166" s="18"/>
       <c r="T166" s="18"/>
       <c r="U166" s="18"/>
       <c r="V166" s="18"/>
       <c r="W166" s="18"/>
       <c r="X166" s="18"/>
       <c r="Y166" s="18"/>
       <c r="Z166" s="18"/>
       <c r="AA166" s="15"/>
     </row>
     <row r="167" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="63"/>
-[...16 lines deleted...]
-      <c r="R167" s="4"/>
+      <c r="A167" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B167" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C167" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D167" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="E167" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F167" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="G167" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="H167" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="I167" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="J167" s="69"/>
+      <c r="K167" s="69"/>
+      <c r="L167" s="64"/>
+      <c r="M167" s="64"/>
+      <c r="N167" s="45"/>
+      <c r="O167" s="26"/>
+      <c r="P167" s="18"/>
+      <c r="Q167" s="18"/>
+      <c r="R167" s="37"/>
       <c r="S167" s="18"/>
       <c r="T167" s="18"/>
       <c r="U167" s="18"/>
       <c r="V167" s="18"/>
       <c r="W167" s="18"/>
       <c r="X167" s="18"/>
       <c r="Y167" s="18"/>
       <c r="Z167" s="18"/>
       <c r="AA167" s="15"/>
     </row>
-    <row r="168" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F168" s="57"/>
+    <row r="168" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="63"/>
+      <c r="B168" s="78"/>
+      <c r="C168" s="78"/>
+      <c r="D168" s="78"/>
+      <c r="E168" s="79"/>
+      <c r="F168" s="78"/>
       <c r="G168" s="49"/>
       <c r="H168" s="49"/>
-      <c r="I168" s="60"/>
-[...3 lines deleted...]
-      <c r="M168" s="58"/>
+      <c r="I168" s="49"/>
+      <c r="J168" s="78"/>
+      <c r="K168" s="79"/>
+      <c r="L168" s="118"/>
+      <c r="M168" s="79"/>
       <c r="N168" s="40"/>
-      <c r="O168" s="11"/>
-[...37 lines deleted...]
-      </c>
+      <c r="O168" s="4"/>
+      <c r="P168" s="4"/>
+      <c r="Q168" s="4"/>
+      <c r="R168" s="4"/>
+      <c r="S168" s="18"/>
+      <c r="T168" s="18"/>
+      <c r="U168" s="18"/>
+      <c r="V168" s="18"/>
+      <c r="W168" s="18"/>
+      <c r="X168" s="18"/>
+      <c r="Y168" s="18"/>
+      <c r="Z168" s="18"/>
+      <c r="AA168" s="15"/>
+    </row>
+    <row r="169" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="B169" s="57"/>
+      <c r="C169" s="57"/>
+      <c r="D169" s="57"/>
+      <c r="E169" s="58"/>
+      <c r="F169" s="57"/>
+      <c r="G169" s="49"/>
+      <c r="H169" s="49"/>
       <c r="I169" s="49"/>
-      <c r="J169" s="60"/>
-[...7 lines deleted...]
-      <c r="R169" s="15"/>
+      <c r="J169" s="57"/>
+      <c r="K169" s="58"/>
+      <c r="L169" s="112"/>
+      <c r="M169" s="58"/>
+      <c r="N169" s="40"/>
+      <c r="O169" s="11"/>
+      <c r="P169" s="12"/>
+      <c r="Q169" s="12"/>
+      <c r="R169" s="12"/>
       <c r="S169" s="12"/>
       <c r="T169" s="12"/>
       <c r="U169" s="12"/>
       <c r="V169" s="12"/>
       <c r="W169" s="12"/>
       <c r="X169" s="12"/>
       <c r="Y169" s="12"/>
       <c r="Z169" s="12"/>
       <c r="AA169" s="12"/>
     </row>
     <row r="170" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="62" t="s">
-[...26 lines deleted...]
-      <c r="L170" s="117"/>
+      <c r="A170" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B170" s="60">
+        <v>140975</v>
+      </c>
+      <c r="C170" s="60">
+        <v>304770</v>
+      </c>
+      <c r="D170" s="49">
+        <v>535588</v>
+      </c>
+      <c r="E170" s="49">
+        <v>726355</v>
+      </c>
+      <c r="F170" s="60">
+        <v>887334</v>
+      </c>
+      <c r="G170" s="49">
+        <v>1068205</v>
+      </c>
+      <c r="H170" s="49">
+        <v>1287831</v>
+      </c>
+      <c r="I170" s="49">
+        <v>1497656</v>
+      </c>
+      <c r="J170" s="60"/>
+      <c r="K170" s="49"/>
+      <c r="L170" s="113"/>
       <c r="M170" s="60"/>
       <c r="N170" s="44"/>
       <c r="O170" s="26"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170" s="15"/>
       <c r="S170" s="12"/>
       <c r="T170" s="12"/>
       <c r="U170" s="12"/>
       <c r="V170" s="12"/>
       <c r="W170" s="12"/>
       <c r="X170" s="12"/>
       <c r="Y170" s="12"/>
       <c r="Z170" s="12"/>
       <c r="AA170" s="12"/>
     </row>
     <row r="171" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="62" t="s">
-        <v>31</v>
-[...22 lines deleted...]
-      <c r="I171" s="82"/>
+        <v>26</v>
+      </c>
+      <c r="B171" s="63">
+        <v>990</v>
+      </c>
+      <c r="C171" s="63">
+        <v>1980</v>
+      </c>
+      <c r="D171" s="63">
+        <v>2970</v>
+      </c>
+      <c r="E171" s="61">
+        <v>3960</v>
+      </c>
+      <c r="F171" s="63">
+        <v>4950</v>
+      </c>
+      <c r="G171" s="63">
+        <v>5940</v>
+      </c>
+      <c r="H171" s="61">
+        <v>5940</v>
+      </c>
+      <c r="I171" s="49">
+        <v>5940</v>
+      </c>
       <c r="J171" s="82"/>
       <c r="K171" s="82"/>
-      <c r="L171" s="117"/>
+      <c r="L171" s="113"/>
       <c r="M171" s="60"/>
       <c r="N171" s="44"/>
       <c r="O171" s="26"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171" s="15"/>
       <c r="S171" s="12"/>
       <c r="T171" s="12"/>
       <c r="U171" s="12"/>
       <c r="V171" s="12"/>
       <c r="W171" s="12"/>
       <c r="X171" s="12"/>
       <c r="Y171" s="12"/>
       <c r="Z171" s="12"/>
       <c r="AA171" s="12"/>
     </row>
     <row r="172" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="63"/>
-[...8 lines deleted...]
-      <c r="J172" s="84"/>
+      <c r="A172" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B172" s="82">
+        <v>139985</v>
+      </c>
+      <c r="C172" s="83">
+        <v>302790</v>
+      </c>
+      <c r="D172" s="83">
+        <v>532618</v>
+      </c>
+      <c r="E172" s="83">
+        <v>722395</v>
+      </c>
+      <c r="F172" s="82">
+        <v>882384</v>
+      </c>
+      <c r="G172" s="82">
+        <v>1062265</v>
+      </c>
+      <c r="H172" s="49">
+        <v>1281891</v>
+      </c>
+      <c r="I172" s="49">
+        <v>1491716</v>
+      </c>
+      <c r="J172" s="82"/>
       <c r="K172" s="82"/>
-      <c r="L172" s="124"/>
-[...1 lines deleted...]
-      <c r="N172" s="46"/>
+      <c r="L172" s="113"/>
+      <c r="M172" s="60"/>
+      <c r="N172" s="44"/>
       <c r="O172" s="26"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
-      <c r="R172" s="31"/>
-[...18 lines deleted...]
-      <c r="F173" s="86"/>
+      <c r="R172" s="15"/>
+      <c r="S172" s="12"/>
+      <c r="T172" s="12"/>
+      <c r="U172" s="12"/>
+      <c r="V172" s="12"/>
+      <c r="W172" s="12"/>
+      <c r="X172" s="12"/>
+      <c r="Y172" s="12"/>
+      <c r="Z172" s="12"/>
+      <c r="AA172" s="12"/>
+    </row>
+    <row r="173" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="63"/>
+      <c r="B173" s="82"/>
+      <c r="C173" s="82"/>
+      <c r="D173" s="82"/>
+      <c r="E173" s="109"/>
+      <c r="F173" s="82"/>
       <c r="G173" s="83"/>
-      <c r="H173" s="115"/>
-[...4 lines deleted...]
-      <c r="M173" s="85"/>
+      <c r="H173" s="110"/>
+      <c r="I173" s="82"/>
+      <c r="J173" s="84"/>
+      <c r="K173" s="82"/>
+      <c r="L173" s="120"/>
+      <c r="M173" s="82"/>
       <c r="N173" s="46"/>
-      <c r="O173" s="11"/>
-[...2 lines deleted...]
-      <c r="R173" s="12"/>
+      <c r="O173" s="26"/>
+      <c r="P173" s="15"/>
+      <c r="Q173" s="15"/>
+      <c r="R173" s="31"/>
       <c r="S173" s="15"/>
       <c r="T173" s="15"/>
       <c r="U173" s="15"/>
       <c r="V173" s="15"/>
       <c r="W173" s="15"/>
       <c r="X173" s="15"/>
       <c r="Y173" s="15"/>
       <c r="Z173" s="15"/>
       <c r="AA173" s="15"/>
     </row>
-    <row r="174" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="59" t="s">
+    <row r="174" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B174" s="86"/>
+      <c r="C174" s="86"/>
+      <c r="D174" s="86"/>
+      <c r="E174" s="87"/>
+      <c r="F174" s="86"/>
+      <c r="G174" s="83"/>
+      <c r="H174" s="111"/>
+      <c r="I174" s="83"/>
+      <c r="J174" s="88"/>
+      <c r="K174" s="85"/>
+      <c r="L174" s="112"/>
+      <c r="M174" s="85"/>
+      <c r="N174" s="46"/>
+      <c r="O174" s="11"/>
+      <c r="P174" s="12"/>
+      <c r="Q174" s="12"/>
+      <c r="R174" s="12"/>
+      <c r="S174" s="15"/>
+      <c r="T174" s="15"/>
+      <c r="U174" s="15"/>
+      <c r="V174" s="15"/>
+      <c r="W174" s="15"/>
+      <c r="X174" s="15"/>
+      <c r="Y174" s="15"/>
+      <c r="Z174" s="15"/>
+      <c r="AA174" s="15"/>
+    </row>
+    <row r="175" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B174" s="89">
+      <c r="B175" s="89">
         <v>66.5</v>
       </c>
-      <c r="C174" s="89">
+      <c r="C175" s="89">
         <v>97.9</v>
       </c>
-      <c r="D174" s="89">
+      <c r="D175" s="89">
         <v>131.6</v>
       </c>
-      <c r="E174" s="89">
+      <c r="E175" s="89">
         <v>156.9</v>
       </c>
-      <c r="F174" s="89">
+      <c r="F175" s="89">
         <v>177.1</v>
       </c>
-      <c r="G174" s="89">
+      <c r="G175" s="89">
         <v>193</v>
       </c>
-      <c r="H174" s="71">
+      <c r="H175" s="71">
         <v>214.7</v>
       </c>
-      <c r="I174" s="89"/>
-[...48 lines deleted...]
-      <c r="M175" s="109"/>
+      <c r="I175" s="164">
+        <v>251.4</v>
+      </c>
+      <c r="J175" s="90"/>
+      <c r="K175" s="71"/>
+      <c r="L175" s="115"/>
+      <c r="M175" s="90"/>
       <c r="N175" s="46"/>
-      <c r="O175" s="26"/>
+      <c r="O175" s="20"/>
       <c r="P175" s="18"/>
       <c r="Q175" s="18"/>
-      <c r="R175" s="18"/>
+      <c r="R175" s="37"/>
       <c r="S175" s="18"/>
       <c r="T175" s="18"/>
       <c r="U175" s="18"/>
       <c r="V175" s="18"/>
       <c r="W175" s="18"/>
       <c r="X175" s="18"/>
       <c r="Y175" s="18"/>
       <c r="Z175" s="18"/>
       <c r="AA175" s="15"/>
     </row>
     <row r="176" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="62" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B176" s="89">
-        <v>1.7</v>
+        <v>17.7</v>
       </c>
       <c r="C176" s="89">
-        <v>3.1</v>
+        <v>40.6</v>
       </c>
       <c r="D176" s="89">
-        <v>4.7</v>
+        <v>65.7</v>
       </c>
       <c r="E176" s="89">
-        <v>6.2</v>
+        <v>82.5</v>
       </c>
       <c r="F176" s="89">
-        <v>7.8</v>
-[...2 lines deleted...]
-        <v>9.4</v>
+        <v>100.9</v>
+      </c>
+      <c r="G176" s="91">
+        <v>115</v>
       </c>
       <c r="H176" s="71">
-        <v>11</v>
-[...6 lines deleted...]
-      <c r="N176" s="47"/>
+        <v>129.6</v>
+      </c>
+      <c r="I176" s="106">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="J176" s="91"/>
+      <c r="K176" s="91"/>
+      <c r="L176" s="115"/>
+      <c r="M176" s="106"/>
+      <c r="N176" s="46"/>
       <c r="O176" s="26"/>
       <c r="P176" s="18"/>
       <c r="Q176" s="18"/>
       <c r="R176" s="18"/>
       <c r="S176" s="18"/>
       <c r="T176" s="18"/>
       <c r="U176" s="18"/>
       <c r="V176" s="18"/>
       <c r="W176" s="18"/>
       <c r="X176" s="18"/>
       <c r="Y176" s="18"/>
       <c r="Z176" s="18"/>
       <c r="AA176" s="15"/>
     </row>
     <row r="177" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="62" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>7.4</v>
+        <v>21</v>
+      </c>
+      <c r="B177" s="89">
+        <v>1.7</v>
       </c>
       <c r="C177" s="89">
-        <v>13.9</v>
+        <v>3.1</v>
       </c>
       <c r="D177" s="89">
-        <v>20.3</v>
+        <v>4.7</v>
       </c>
       <c r="E177" s="89">
-        <v>26.8</v>
+        <v>6.2</v>
       </c>
       <c r="F177" s="89">
-        <v>26.8</v>
-[...2 lines deleted...]
-        <v>26.8</v>
+        <v>7.8</v>
+      </c>
+      <c r="G177" s="127">
+        <v>9.4</v>
       </c>
       <c r="H177" s="71">
-        <v>32.200000000000003</v>
-[...1 lines deleted...]
-      <c r="I177" s="89"/>
+        <v>11</v>
+      </c>
+      <c r="I177" s="164">
+        <v>12.6</v>
+      </c>
       <c r="J177" s="104"/>
       <c r="K177" s="71"/>
-      <c r="L177" s="119"/>
+      <c r="L177" s="115"/>
       <c r="M177" s="90"/>
-      <c r="N177" s="44"/>
+      <c r="N177" s="47"/>
       <c r="O177" s="26"/>
       <c r="P177" s="18"/>
       <c r="Q177" s="18"/>
       <c r="R177" s="18"/>
       <c r="S177" s="18"/>
       <c r="T177" s="18"/>
       <c r="U177" s="18"/>
       <c r="V177" s="18"/>
       <c r="W177" s="18"/>
       <c r="X177" s="18"/>
       <c r="Y177" s="18"/>
       <c r="Z177" s="18"/>
       <c r="AA177" s="15"/>
     </row>
     <row r="178" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="62" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B178" s="69">
-        <v>39.700000000000003</v>
+        <v>7.4</v>
       </c>
       <c r="C178" s="89">
-        <v>40.299999999999997</v>
+        <v>13.9</v>
       </c>
       <c r="D178" s="89">
-        <v>40.9</v>
+        <v>20.3</v>
       </c>
       <c r="E178" s="89">
-        <v>41.4</v>
+        <v>26.8</v>
       </c>
       <c r="F178" s="89">
-        <v>41.6</v>
-[...2 lines deleted...]
-        <v>41.8</v>
+        <v>26.8</v>
+      </c>
+      <c r="G178" s="127">
+        <v>26.8</v>
       </c>
       <c r="H178" s="71">
-        <v>41.9</v>
-[...1 lines deleted...]
-      <c r="I178" s="89"/>
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I178" s="164">
+        <v>41</v>
+      </c>
       <c r="J178" s="104"/>
       <c r="K178" s="71"/>
-      <c r="L178" s="119"/>
+      <c r="L178" s="115"/>
       <c r="M178" s="90"/>
       <c r="N178" s="44"/>
       <c r="O178" s="26"/>
       <c r="P178" s="18"/>
       <c r="Q178" s="18"/>
       <c r="R178" s="18"/>
       <c r="S178" s="18"/>
       <c r="T178" s="18"/>
       <c r="U178" s="18"/>
       <c r="V178" s="18"/>
       <c r="W178" s="18"/>
       <c r="X178" s="18"/>
       <c r="Y178" s="18"/>
       <c r="Z178" s="18"/>
       <c r="AA178" s="15"/>
     </row>
     <row r="179" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="62"/>
-[...13 lines deleted...]
-      <c r="O179" s="20"/>
+      <c r="A179" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B179" s="69">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C179" s="89">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D179" s="89">
+        <v>40.9</v>
+      </c>
+      <c r="E179" s="89">
+        <v>41.4</v>
+      </c>
+      <c r="F179" s="89">
+        <v>41.6</v>
+      </c>
+      <c r="G179" s="127">
+        <v>41.8</v>
+      </c>
+      <c r="H179" s="71">
+        <v>41.9</v>
+      </c>
+      <c r="I179" s="164">
+        <v>42</v>
+      </c>
+      <c r="J179" s="104"/>
+      <c r="K179" s="71"/>
+      <c r="L179" s="115"/>
+      <c r="M179" s="90"/>
+      <c r="N179" s="44"/>
+      <c r="O179" s="26"/>
       <c r="P179" s="18"/>
       <c r="Q179" s="18"/>
-      <c r="R179" s="37"/>
+      <c r="R179" s="18"/>
+      <c r="S179" s="18"/>
+      <c r="T179" s="18"/>
+      <c r="U179" s="18"/>
+      <c r="V179" s="18"/>
+      <c r="W179" s="18"/>
+      <c r="X179" s="18"/>
+      <c r="Y179" s="18"/>
+      <c r="Z179" s="18"/>
       <c r="AA179" s="15"/>
     </row>
-    <row r="180" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="M180" s="57"/>
+    <row r="180" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="62"/>
+      <c r="B180" s="69"/>
+      <c r="C180" s="92"/>
+      <c r="D180" s="92"/>
+      <c r="E180" s="93"/>
+      <c r="F180" s="92"/>
+      <c r="G180" s="83"/>
+      <c r="H180" s="83"/>
+      <c r="I180" s="83"/>
+      <c r="J180" s="70"/>
+      <c r="K180" s="80"/>
+      <c r="L180" s="95"/>
+      <c r="M180" s="70"/>
       <c r="N180" s="48"/>
-      <c r="O180" s="11"/>
-[...10 lines deleted...]
-      <c r="Z180" s="12"/>
+      <c r="O180" s="20"/>
+      <c r="P180" s="18"/>
+      <c r="Q180" s="18"/>
+      <c r="R180" s="37"/>
       <c r="AA180" s="15"/>
     </row>
-    <row r="181" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="59" t="s">
+    <row r="181" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B181" s="57"/>
+      <c r="C181" s="57"/>
+      <c r="D181" s="57"/>
+      <c r="E181" s="58"/>
+      <c r="F181" s="57"/>
+      <c r="G181" s="49"/>
+      <c r="H181" s="49"/>
+      <c r="I181" s="49"/>
+      <c r="J181" s="57"/>
+      <c r="K181" s="58"/>
+      <c r="L181" s="112"/>
+      <c r="M181" s="57"/>
+      <c r="N181" s="48"/>
+      <c r="O181" s="11"/>
+      <c r="P181" s="12"/>
+      <c r="Q181" s="12"/>
+      <c r="R181" s="12"/>
+      <c r="S181" s="12"/>
+      <c r="T181" s="12"/>
+      <c r="U181" s="12"/>
+      <c r="V181" s="12"/>
+      <c r="W181" s="12"/>
+      <c r="X181" s="12"/>
+      <c r="Y181" s="12"/>
+      <c r="Z181" s="12"/>
+      <c r="AA181" s="15"/>
+    </row>
+    <row r="182" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="59" t="s">
         <v>1</v>
-      </c>
-[...43 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B182" s="94">
         <v>15.4</v>
       </c>
       <c r="C182" s="94">
         <v>33.700000000000003</v>
       </c>
       <c r="D182" s="94">
         <v>54.3</v>
       </c>
       <c r="E182" s="94">
         <v>68.400000000000006</v>
       </c>
       <c r="F182" s="94">
         <v>85.3</v>
       </c>
       <c r="G182" s="95">
         <v>98.4</v>
       </c>
       <c r="H182" s="71">
         <v>111.9</v>
       </c>
-      <c r="I182" s="95"/>
+      <c r="I182" s="71">
+        <v>137.5</v>
+      </c>
       <c r="J182" s="70"/>
       <c r="K182" s="71"/>
-      <c r="L182" s="119"/>
-      <c r="M182" s="96"/>
+      <c r="L182" s="115"/>
+      <c r="M182" s="70"/>
       <c r="N182" s="44"/>
       <c r="O182" s="26"/>
       <c r="P182" s="38"/>
       <c r="Q182" s="38"/>
       <c r="R182" s="38"/>
       <c r="S182" s="18"/>
       <c r="T182" s="18"/>
       <c r="U182" s="18"/>
       <c r="V182" s="18"/>
       <c r="W182" s="18"/>
       <c r="X182" s="18"/>
       <c r="Y182" s="18"/>
       <c r="Z182" s="18"/>
       <c r="AA182" s="15"/>
     </row>
     <row r="183" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="59"/>
-[...12 lines deleted...]
-      <c r="N183" s="40"/>
+      <c r="A183" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="B183" s="94">
+        <v>15.4</v>
+      </c>
+      <c r="C183" s="94">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D183" s="94">
+        <v>54.3</v>
+      </c>
+      <c r="E183" s="94">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="F183" s="94">
+        <v>85.3</v>
+      </c>
+      <c r="G183" s="95">
+        <v>98.4</v>
+      </c>
+      <c r="H183" s="71">
+        <v>111.9</v>
+      </c>
+      <c r="I183" s="71">
+        <v>137.5</v>
+      </c>
+      <c r="J183" s="70"/>
+      <c r="K183" s="71"/>
+      <c r="L183" s="115"/>
+      <c r="M183" s="96"/>
+      <c r="N183" s="44"/>
       <c r="O183" s="26"/>
-      <c r="P183" s="18"/>
-[...1 lines deleted...]
-      <c r="R183" s="2"/>
+      <c r="P183" s="38"/>
+      <c r="Q183" s="38"/>
+      <c r="R183" s="38"/>
+      <c r="S183" s="18"/>
+      <c r="T183" s="18"/>
+      <c r="U183" s="18"/>
+      <c r="V183" s="18"/>
+      <c r="W183" s="18"/>
+      <c r="X183" s="18"/>
+      <c r="Y183" s="18"/>
+      <c r="Z183" s="18"/>
       <c r="AA183" s="15"/>
     </row>
-    <row r="184" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F184" s="57"/>
+    <row r="184" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="59"/>
+      <c r="B184" s="70"/>
+      <c r="C184" s="70"/>
+      <c r="D184" s="68"/>
+      <c r="E184" s="72"/>
+      <c r="F184" s="68"/>
       <c r="G184" s="49"/>
-      <c r="H184" s="57"/>
-[...2 lines deleted...]
-      <c r="K184" s="58"/>
+      <c r="H184" s="68"/>
+      <c r="I184" s="68"/>
+      <c r="J184" s="68"/>
+      <c r="K184" s="72"/>
       <c r="L184" s="116"/>
-      <c r="M184" s="57"/>
+      <c r="M184" s="68"/>
       <c r="N184" s="40"/>
-      <c r="O184" s="11"/>
-[...10 lines deleted...]
-      <c r="Z184" s="12"/>
+      <c r="O184" s="26"/>
+      <c r="P184" s="18"/>
+      <c r="Q184" s="18"/>
+      <c r="R184" s="2"/>
       <c r="AA184" s="15"/>
     </row>
-    <row r="185" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="59" t="s">
+    <row r="185" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="B185" s="57"/>
+      <c r="C185" s="57"/>
+      <c r="D185" s="57"/>
+      <c r="E185" s="58"/>
+      <c r="F185" s="57"/>
+      <c r="G185" s="49"/>
+      <c r="H185" s="57"/>
+      <c r="I185" s="57"/>
+      <c r="J185" s="57"/>
+      <c r="K185" s="58"/>
+      <c r="L185" s="112"/>
+      <c r="M185" s="57"/>
+      <c r="N185" s="40"/>
+      <c r="O185" s="11"/>
+      <c r="P185" s="12"/>
+      <c r="Q185" s="12"/>
+      <c r="R185" s="12"/>
+      <c r="S185" s="12"/>
+      <c r="T185" s="12"/>
+      <c r="U185" s="12"/>
+      <c r="V185" s="12"/>
+      <c r="W185" s="12"/>
+      <c r="X185" s="12"/>
+      <c r="Y185" s="12"/>
+      <c r="Z185" s="12"/>
+      <c r="AA185" s="15"/>
+    </row>
+    <row r="186" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="59" t="s">
         <v>1</v>
-      </c>
-[...43 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B186" s="69">
         <v>1.4</v>
       </c>
       <c r="C186" s="69">
         <v>2.8</v>
       </c>
       <c r="D186" s="69">
         <v>4.5</v>
       </c>
       <c r="E186" s="69">
         <v>7.2</v>
       </c>
       <c r="F186" s="69">
         <v>8.1999999999999993</v>
       </c>
       <c r="G186" s="95">
         <v>8.8000000000000007</v>
       </c>
       <c r="H186" s="71">
         <v>9.9</v>
       </c>
-      <c r="I186" s="95"/>
+      <c r="I186" s="71">
+        <v>10.5</v>
+      </c>
       <c r="J186" s="70"/>
       <c r="K186" s="71"/>
-      <c r="L186" s="119"/>
+      <c r="L186" s="115"/>
       <c r="M186" s="70"/>
       <c r="N186" s="44"/>
       <c r="O186" s="26"/>
       <c r="P186" s="38"/>
       <c r="Q186" s="38"/>
       <c r="R186" s="38"/>
       <c r="S186" s="18"/>
       <c r="T186" s="18"/>
       <c r="U186" s="18"/>
       <c r="V186" s="18"/>
       <c r="W186" s="18"/>
       <c r="X186" s="18"/>
       <c r="Y186" s="18"/>
       <c r="Z186" s="18"/>
       <c r="AA186" s="15"/>
     </row>
     <row r="187" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="62"/>
-[...7 lines deleted...]
-      <c r="I187" s="70"/>
+      <c r="A187" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="B187" s="69">
+        <v>1.4</v>
+      </c>
+      <c r="C187" s="69">
+        <v>2.8</v>
+      </c>
+      <c r="D187" s="69">
+        <v>4.5</v>
+      </c>
+      <c r="E187" s="69">
+        <v>7.2</v>
+      </c>
+      <c r="F187" s="69">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G187" s="95">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H187" s="71">
+        <v>9.9</v>
+      </c>
+      <c r="I187" s="71">
+        <v>10.5</v>
+      </c>
       <c r="J187" s="70"/>
-      <c r="K187" s="80"/>
-      <c r="L187" s="123"/>
+      <c r="K187" s="71"/>
+      <c r="L187" s="115"/>
       <c r="M187" s="70"/>
       <c r="N187" s="44"/>
       <c r="O187" s="26"/>
-      <c r="P187" s="19"/>
-[...9 lines deleted...]
-      <c r="Z187" s="12"/>
+      <c r="P187" s="38"/>
+      <c r="Q187" s="38"/>
+      <c r="R187" s="38"/>
+      <c r="S187" s="18"/>
+      <c r="T187" s="18"/>
+      <c r="U187" s="18"/>
+      <c r="V187" s="18"/>
+      <c r="W187" s="18"/>
+      <c r="X187" s="18"/>
+      <c r="Y187" s="18"/>
+      <c r="Z187" s="18"/>
       <c r="AA187" s="15"/>
     </row>
     <row r="188" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="56" t="s">
-[...6 lines deleted...]
-      <c r="F188" s="57"/>
+      <c r="A188" s="62"/>
+      <c r="B188" s="69"/>
+      <c r="C188" s="70"/>
+      <c r="D188" s="70"/>
+      <c r="E188" s="80"/>
+      <c r="F188" s="70"/>
       <c r="G188" s="49"/>
-      <c r="H188" s="57"/>
-[...9 lines deleted...]
-      <c r="R188" s="12"/>
+      <c r="H188" s="70"/>
+      <c r="I188" s="70"/>
+      <c r="J188" s="70"/>
+      <c r="K188" s="80"/>
+      <c r="L188" s="119"/>
+      <c r="M188" s="70"/>
+      <c r="N188" s="44"/>
+      <c r="O188" s="26"/>
+      <c r="P188" s="19"/>
+      <c r="Q188" s="18"/>
+      <c r="R188" s="37"/>
       <c r="S188" s="12"/>
       <c r="T188" s="12"/>
       <c r="U188" s="12"/>
       <c r="V188" s="12"/>
       <c r="W188" s="12"/>
       <c r="X188" s="12"/>
       <c r="Y188" s="12"/>
       <c r="Z188" s="12"/>
       <c r="AA188" s="15"/>
     </row>
     <row r="189" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="59" t="s">
-[...27 lines deleted...]
-      <c r="M189" s="70"/>
+      <c r="A189" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B189" s="57"/>
+      <c r="C189" s="57"/>
+      <c r="D189" s="57"/>
+      <c r="E189" s="58"/>
+      <c r="F189" s="57"/>
+      <c r="G189" s="49"/>
+      <c r="H189" s="57"/>
+      <c r="I189" s="57"/>
+      <c r="J189" s="57"/>
+      <c r="K189" s="58"/>
+      <c r="L189" s="112"/>
+      <c r="M189" s="57"/>
       <c r="N189" s="40"/>
-      <c r="O189" s="26"/>
-[...9 lines deleted...]
-      <c r="Y189" s="18"/>
+      <c r="O189" s="11"/>
+      <c r="P189" s="12"/>
+      <c r="Q189" s="12"/>
+      <c r="R189" s="12"/>
+      <c r="S189" s="12"/>
+      <c r="T189" s="12"/>
+      <c r="U189" s="12"/>
+      <c r="V189" s="12"/>
+      <c r="W189" s="12"/>
+      <c r="X189" s="12"/>
+      <c r="Y189" s="12"/>
       <c r="Z189" s="12"/>
       <c r="AA189" s="15"/>
     </row>
     <row r="190" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="62" t="s">
-        <v>29</v>
+      <c r="A190" s="59" t="s">
+        <v>1</v>
       </c>
       <c r="B190" s="69">
         <v>4.2</v>
       </c>
       <c r="C190" s="70">
         <v>8.1</v>
       </c>
       <c r="D190" s="70">
         <v>11.9</v>
       </c>
       <c r="E190" s="70">
         <v>15.8</v>
       </c>
       <c r="F190" s="70">
         <v>15.8</v>
       </c>
       <c r="G190" s="70">
         <v>15.8</v>
       </c>
       <c r="H190" s="71">
         <v>19</v>
       </c>
-      <c r="I190" s="70"/>
+      <c r="I190" s="71">
+        <v>24.3</v>
+      </c>
       <c r="J190" s="70"/>
       <c r="K190" s="71"/>
-      <c r="L190" s="119"/>
+      <c r="L190" s="115"/>
       <c r="M190" s="70"/>
-      <c r="N190" s="44"/>
+      <c r="N190" s="40"/>
       <c r="O190" s="26"/>
       <c r="P190" s="18"/>
       <c r="Q190" s="18"/>
       <c r="R190" s="18"/>
-      <c r="S190" s="12"/>
-[...5 lines deleted...]
-      <c r="Y190" s="12"/>
+      <c r="S190" s="18"/>
+      <c r="T190" s="18"/>
+      <c r="U190" s="18"/>
+      <c r="V190" s="18"/>
+      <c r="W190" s="18"/>
+      <c r="X190" s="18"/>
+      <c r="Y190" s="18"/>
       <c r="Z190" s="12"/>
       <c r="AA190" s="15"/>
     </row>
     <row r="191" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="62"/>
-[...7 lines deleted...]
-      <c r="I191" s="70"/>
+      <c r="A191" s="62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B191" s="69">
+        <v>4.2</v>
+      </c>
+      <c r="C191" s="70">
+        <v>8.1</v>
+      </c>
+      <c r="D191" s="70">
+        <v>11.9</v>
+      </c>
+      <c r="E191" s="70">
+        <v>15.8</v>
+      </c>
+      <c r="F191" s="70">
+        <v>15.8</v>
+      </c>
+      <c r="G191" s="70">
+        <v>15.8</v>
+      </c>
+      <c r="H191" s="71">
+        <v>19</v>
+      </c>
+      <c r="I191" s="71">
+        <v>24.3</v>
+      </c>
       <c r="J191" s="70"/>
-      <c r="K191" s="80"/>
-[...2 lines deleted...]
-      <c r="N191" s="40"/>
+      <c r="K191" s="71"/>
+      <c r="L191" s="115"/>
+      <c r="M191" s="70"/>
+      <c r="N191" s="44"/>
       <c r="O191" s="26"/>
       <c r="P191" s="18"/>
       <c r="Q191" s="18"/>
-      <c r="R191" s="37"/>
+      <c r="R191" s="18"/>
       <c r="S191" s="12"/>
       <c r="T191" s="12"/>
       <c r="U191" s="12"/>
       <c r="V191" s="12"/>
       <c r="W191" s="12"/>
       <c r="X191" s="12"/>
       <c r="Y191" s="12"/>
       <c r="Z191" s="12"/>
       <c r="AA191" s="15"/>
     </row>
-    <row r="192" spans="1:27" s="1" customFormat="1" ht="42.95" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D192" s="57"/>
+    <row r="192" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="62"/>
+      <c r="B192" s="70"/>
+      <c r="C192" s="70"/>
+      <c r="D192" s="70"/>
       <c r="E192" s="70"/>
       <c r="F192" s="70"/>
       <c r="G192" s="70"/>
       <c r="H192" s="70"/>
-      <c r="I192" s="57"/>
-[...3 lines deleted...]
-      <c r="M192" s="58"/>
+      <c r="I192" s="70"/>
+      <c r="J192" s="70"/>
+      <c r="K192" s="80"/>
+      <c r="L192" s="119"/>
+      <c r="M192" s="80"/>
       <c r="N192" s="40"/>
-      <c r="O192" s="11"/>
-[...2 lines deleted...]
-      <c r="R192" s="12"/>
+      <c r="O192" s="26"/>
+      <c r="P192" s="18"/>
+      <c r="Q192" s="18"/>
+      <c r="R192" s="37"/>
       <c r="S192" s="12"/>
       <c r="T192" s="12"/>
       <c r="U192" s="12"/>
       <c r="V192" s="12"/>
       <c r="W192" s="12"/>
       <c r="X192" s="12"/>
       <c r="Y192" s="12"/>
       <c r="Z192" s="12"/>
       <c r="AA192" s="15"/>
     </row>
-    <row r="193" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="R193" s="37"/>
+    <row r="193" spans="1:27" s="1" customFormat="1" ht="42.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="B193" s="57"/>
+      <c r="C193" s="57"/>
+      <c r="D193" s="57"/>
+      <c r="E193" s="70"/>
+      <c r="F193" s="70"/>
+      <c r="G193" s="70"/>
+      <c r="H193" s="70"/>
+      <c r="I193" s="57"/>
+      <c r="J193" s="57"/>
+      <c r="K193" s="58"/>
+      <c r="L193" s="112"/>
+      <c r="M193" s="58"/>
+      <c r="N193" s="40"/>
+      <c r="O193" s="11"/>
+      <c r="P193" s="12"/>
+      <c r="Q193" s="12"/>
+      <c r="R193" s="12"/>
       <c r="S193" s="12"/>
       <c r="T193" s="12"/>
       <c r="U193" s="12"/>
       <c r="V193" s="12"/>
       <c r="W193" s="12"/>
       <c r="X193" s="12"/>
       <c r="Y193" s="12"/>
       <c r="Z193" s="12"/>
       <c r="AA193" s="15"/>
     </row>
     <row r="194" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="62" t="s">
-[...23 lines deleted...]
-      <c r="I194" s="70"/>
+      <c r="A194" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B194" s="69">
+        <v>0</v>
+      </c>
+      <c r="C194" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="D194" s="70">
+        <v>3.4</v>
+      </c>
+      <c r="E194" s="70">
+        <v>5</v>
+      </c>
+      <c r="F194" s="70">
+        <v>5.4</v>
+      </c>
+      <c r="G194" s="70">
+        <v>5.7</v>
+      </c>
+      <c r="H194" s="70">
+        <v>6</v>
+      </c>
+      <c r="I194" s="71">
+        <v>6.2</v>
+      </c>
       <c r="J194" s="70"/>
       <c r="K194" s="71"/>
-      <c r="L194" s="119"/>
+      <c r="L194" s="115"/>
       <c r="M194" s="63"/>
       <c r="N194" s="44"/>
       <c r="O194" s="26"/>
       <c r="P194" s="19"/>
       <c r="Q194" s="18"/>
       <c r="R194" s="37"/>
       <c r="S194" s="12"/>
       <c r="T194" s="12"/>
       <c r="U194" s="12"/>
       <c r="V194" s="12"/>
       <c r="W194" s="12"/>
       <c r="X194" s="12"/>
       <c r="Y194" s="12"/>
       <c r="Z194" s="12"/>
       <c r="AA194" s="15"/>
     </row>
     <row r="195" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="62" t="s">
-        <v>31</v>
-[...22 lines deleted...]
-      <c r="I195" s="70"/>
+        <v>21</v>
+      </c>
+      <c r="B195" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C195" s="97">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D195" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E195" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="F195" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="G195" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="H195" s="97">
+        <v>3.3</v>
+      </c>
+      <c r="I195" s="71">
+        <v>3.3</v>
+      </c>
       <c r="J195" s="70"/>
       <c r="K195" s="71"/>
-      <c r="L195" s="119"/>
+      <c r="L195" s="115"/>
       <c r="M195" s="63"/>
       <c r="N195" s="44"/>
       <c r="O195" s="26"/>
-      <c r="P195" s="18"/>
+      <c r="P195" s="19"/>
       <c r="Q195" s="18"/>
       <c r="R195" s="37"/>
       <c r="S195" s="12"/>
       <c r="T195" s="12"/>
       <c r="U195" s="12"/>
       <c r="V195" s="12"/>
       <c r="W195" s="12"/>
       <c r="X195" s="12"/>
       <c r="Y195" s="12"/>
       <c r="Z195" s="12"/>
       <c r="AA195" s="15"/>
     </row>
     <row r="196" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="62"/>
-[...7 lines deleted...]
-      <c r="I196" s="70"/>
+      <c r="A196" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B196" s="69">
+        <v>0</v>
+      </c>
+      <c r="C196" s="70">
+        <v>0.6</v>
+      </c>
+      <c r="D196" s="70">
+        <v>1.2</v>
+      </c>
+      <c r="E196" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="F196" s="70">
+        <v>2.1</v>
+      </c>
+      <c r="G196" s="70">
+        <v>2.4</v>
+      </c>
+      <c r="H196" s="70">
+        <v>2.7</v>
+      </c>
+      <c r="I196" s="71">
+        <v>2.9</v>
+      </c>
       <c r="J196" s="70"/>
-      <c r="K196" s="80"/>
-[...2 lines deleted...]
-      <c r="N196" s="40"/>
+      <c r="K196" s="71"/>
+      <c r="L196" s="115"/>
+      <c r="M196" s="63"/>
+      <c r="N196" s="44"/>
       <c r="O196" s="26"/>
       <c r="P196" s="18"/>
       <c r="Q196" s="18"/>
       <c r="R196" s="37"/>
       <c r="S196" s="12"/>
       <c r="T196" s="12"/>
       <c r="U196" s="12"/>
       <c r="V196" s="12"/>
       <c r="W196" s="12"/>
       <c r="X196" s="12"/>
       <c r="Y196" s="12"/>
       <c r="Z196" s="12"/>
       <c r="AA196" s="15"/>
     </row>
-    <row r="197" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F197" s="57"/>
+    <row r="197" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="62"/>
+      <c r="B197" s="70"/>
+      <c r="C197" s="70"/>
+      <c r="D197" s="70"/>
+      <c r="E197" s="70"/>
+      <c r="F197" s="70"/>
       <c r="G197" s="49"/>
-      <c r="H197" s="57"/>
-[...4 lines deleted...]
-      <c r="M197" s="58"/>
+      <c r="H197" s="70"/>
+      <c r="I197" s="70"/>
+      <c r="J197" s="70"/>
+      <c r="K197" s="80"/>
+      <c r="L197" s="119"/>
+      <c r="M197" s="80"/>
       <c r="N197" s="40"/>
-      <c r="O197" s="11"/>
-[...10 lines deleted...]
-      <c r="Z197" s="18"/>
+      <c r="O197" s="26"/>
+      <c r="P197" s="18"/>
+      <c r="Q197" s="18"/>
+      <c r="R197" s="37"/>
+      <c r="S197" s="12"/>
+      <c r="T197" s="12"/>
+      <c r="U197" s="12"/>
+      <c r="V197" s="12"/>
+      <c r="W197" s="12"/>
+      <c r="X197" s="12"/>
+      <c r="Y197" s="12"/>
+      <c r="Z197" s="12"/>
       <c r="AA197" s="15"/>
     </row>
-    <row r="198" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="R198" s="38"/>
+    <row r="198" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="B198" s="57"/>
+      <c r="C198" s="57"/>
+      <c r="D198" s="57"/>
+      <c r="E198" s="58"/>
+      <c r="F198" s="57"/>
+      <c r="G198" s="49"/>
+      <c r="H198" s="57"/>
+      <c r="I198" s="57"/>
+      <c r="J198" s="57"/>
+      <c r="K198" s="58"/>
+      <c r="L198" s="112"/>
+      <c r="M198" s="58"/>
+      <c r="N198" s="40"/>
+      <c r="O198" s="11"/>
+      <c r="P198" s="12"/>
+      <c r="Q198" s="12"/>
+      <c r="R198" s="12"/>
       <c r="S198" s="18"/>
       <c r="T198" s="18"/>
       <c r="U198" s="18"/>
       <c r="V198" s="18"/>
       <c r="W198" s="18"/>
       <c r="X198" s="18"/>
       <c r="Y198" s="18"/>
       <c r="Z198" s="18"/>
       <c r="AA198" s="15"/>
     </row>
     <row r="199" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B199" s="111">
+      <c r="A199" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B199" s="108">
         <v>2160</v>
       </c>
       <c r="C199" s="99">
         <v>4420</v>
       </c>
       <c r="D199" s="99">
         <v>7120</v>
       </c>
       <c r="E199" s="99">
         <v>9330</v>
       </c>
       <c r="F199" s="99">
         <v>12460</v>
       </c>
       <c r="G199" s="100">
         <v>14740</v>
       </c>
       <c r="H199" s="49">
         <v>17980</v>
       </c>
-      <c r="I199" s="100"/>
-      <c r="J199" s="60"/>
+      <c r="I199" s="49">
+        <v>20446</v>
+      </c>
+      <c r="J199" s="68"/>
       <c r="K199" s="49"/>
-      <c r="L199" s="117"/>
-      <c r="M199" s="60"/>
+      <c r="L199" s="113"/>
+      <c r="M199" s="68"/>
       <c r="N199" s="44"/>
       <c r="O199" s="26"/>
       <c r="P199" s="38"/>
       <c r="Q199" s="38"/>
       <c r="R199" s="38"/>
       <c r="S199" s="18"/>
       <c r="T199" s="18"/>
       <c r="U199" s="18"/>
       <c r="V199" s="18"/>
       <c r="W199" s="18"/>
       <c r="X199" s="18"/>
       <c r="Y199" s="18"/>
       <c r="Z199" s="18"/>
       <c r="AA199" s="15"/>
     </row>
     <row r="200" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="63"/>
-[...7 lines deleted...]
-      <c r="I200" s="60"/>
+      <c r="A200" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B200" s="108">
+        <v>2160</v>
+      </c>
+      <c r="C200" s="99">
+        <v>4420</v>
+      </c>
+      <c r="D200" s="99">
+        <v>7120</v>
+      </c>
+      <c r="E200" s="99">
+        <v>9330</v>
+      </c>
+      <c r="F200" s="99">
+        <v>12460</v>
+      </c>
+      <c r="G200" s="100">
+        <v>14740</v>
+      </c>
+      <c r="H200" s="49">
+        <v>17980</v>
+      </c>
+      <c r="I200" s="49">
+        <v>20446</v>
+      </c>
       <c r="J200" s="60"/>
-      <c r="K200" s="65"/>
-[...10 lines deleted...]
-      <c r="Z200" s="12"/>
+      <c r="K200" s="49"/>
+      <c r="L200" s="113"/>
+      <c r="M200" s="60"/>
+      <c r="N200" s="44"/>
+      <c r="O200" s="26"/>
+      <c r="P200" s="38"/>
+      <c r="Q200" s="38"/>
+      <c r="R200" s="38"/>
+      <c r="S200" s="18"/>
+      <c r="T200" s="18"/>
+      <c r="U200" s="18"/>
+      <c r="V200" s="18"/>
+      <c r="W200" s="18"/>
+      <c r="X200" s="18"/>
+      <c r="Y200" s="18"/>
+      <c r="Z200" s="18"/>
       <c r="AA200" s="15"/>
     </row>
     <row r="201" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="56" t="s">
-[...6 lines deleted...]
-      <c r="F201" s="57"/>
+      <c r="A201" s="63"/>
+      <c r="B201" s="60"/>
+      <c r="C201" s="60"/>
+      <c r="D201" s="70"/>
+      <c r="E201" s="80"/>
+      <c r="F201" s="70"/>
       <c r="G201" s="49"/>
-      <c r="H201" s="57"/>
-[...4 lines deleted...]
-      <c r="M201" s="58"/>
+      <c r="H201" s="60"/>
+      <c r="I201" s="60"/>
+      <c r="J201" s="60"/>
+      <c r="K201" s="65"/>
+      <c r="L201" s="114"/>
+      <c r="M201" s="65"/>
       <c r="N201" s="48"/>
-      <c r="O201" s="11"/>
-[...2 lines deleted...]
-      <c r="R201" s="12"/>
       <c r="S201" s="12"/>
       <c r="T201" s="12"/>
       <c r="U201" s="12"/>
       <c r="V201" s="12"/>
       <c r="W201" s="12"/>
       <c r="X201" s="12"/>
       <c r="Y201" s="12"/>
       <c r="Z201" s="12"/>
       <c r="AA201" s="15"/>
     </row>
     <row r="202" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="59" t="s">
+      <c r="A202" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B202" s="57"/>
+      <c r="C202" s="57"/>
+      <c r="D202" s="57"/>
+      <c r="E202" s="58"/>
+      <c r="F202" s="57"/>
+      <c r="G202" s="49"/>
+      <c r="H202" s="57"/>
+      <c r="I202" s="57"/>
+      <c r="J202" s="57"/>
+      <c r="K202" s="58"/>
+      <c r="L202" s="112"/>
+      <c r="M202" s="58"/>
+      <c r="N202" s="48"/>
+      <c r="O202" s="11"/>
+      <c r="P202" s="12"/>
+      <c r="Q202" s="12"/>
+      <c r="R202" s="12"/>
+      <c r="S202" s="12"/>
+      <c r="T202" s="12"/>
+      <c r="U202" s="12"/>
+      <c r="V202" s="12"/>
+      <c r="W202" s="12"/>
+      <c r="X202" s="12"/>
+      <c r="Y202" s="12"/>
+      <c r="Z202" s="12"/>
+      <c r="AA202" s="15"/>
+    </row>
+    <row r="203" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="59" t="s">
         <v>1</v>
-      </c>
-[...43 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B203" s="60">
         <v>9622</v>
       </c>
-      <c r="C203" s="49">
+      <c r="C203" s="60">
         <v>24090</v>
       </c>
       <c r="D203" s="49">
         <v>41000</v>
       </c>
       <c r="E203" s="49">
         <v>51782</v>
       </c>
       <c r="F203" s="60">
         <v>70336</v>
       </c>
       <c r="G203" s="49">
         <v>82816</v>
       </c>
       <c r="H203" s="49">
         <v>102067</v>
       </c>
-      <c r="I203" s="60"/>
-      <c r="J203" s="60"/>
+      <c r="I203" s="49">
+        <v>119782</v>
+      </c>
+      <c r="J203" s="68"/>
       <c r="K203" s="49"/>
-      <c r="L203" s="117"/>
-      <c r="M203" s="60"/>
+      <c r="L203" s="113"/>
+      <c r="M203" s="68"/>
       <c r="N203" s="44"/>
       <c r="O203" s="26"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203" s="15"/>
       <c r="S203" s="15"/>
       <c r="T203" s="15"/>
       <c r="U203" s="15"/>
       <c r="V203" s="15"/>
       <c r="W203" s="15"/>
       <c r="X203" s="15"/>
       <c r="Y203" s="15"/>
       <c r="Z203" s="15"/>
       <c r="AA203" s="12"/>
     </row>
     <row r="204" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="62"/>
-[...7 lines deleted...]
-      <c r="I204" s="60"/>
+      <c r="A204" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B204" s="60">
+        <v>9622</v>
+      </c>
+      <c r="C204" s="49">
+        <v>24090</v>
+      </c>
+      <c r="D204" s="49">
+        <v>41000</v>
+      </c>
+      <c r="E204" s="49">
+        <v>51782</v>
+      </c>
+      <c r="F204" s="60">
+        <v>70336</v>
+      </c>
+      <c r="G204" s="49">
+        <v>82816</v>
+      </c>
+      <c r="H204" s="49">
+        <v>102067</v>
+      </c>
+      <c r="I204" s="49">
+        <v>119782</v>
+      </c>
       <c r="J204" s="60"/>
       <c r="K204" s="49"/>
-      <c r="L204" s="49"/>
-      <c r="M204" s="65"/>
+      <c r="L204" s="113"/>
+      <c r="M204" s="60"/>
       <c r="N204" s="44"/>
+      <c r="O204" s="26"/>
+      <c r="P204" s="15"/>
+      <c r="Q204" s="15"/>
+      <c r="R204" s="15"/>
       <c r="S204" s="15"/>
       <c r="T204" s="15"/>
       <c r="U204" s="15"/>
       <c r="V204" s="15"/>
       <c r="W204" s="15"/>
       <c r="X204" s="15"/>
       <c r="Y204" s="15"/>
       <c r="Z204" s="15"/>
       <c r="AA204" s="12"/>
     </row>
-    <row r="205" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F205" s="57"/>
+    <row r="205" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="62"/>
+      <c r="B205" s="60"/>
+      <c r="C205" s="49"/>
+      <c r="D205" s="49"/>
+      <c r="E205" s="49"/>
+      <c r="F205" s="60"/>
       <c r="G205" s="49"/>
-      <c r="H205" s="60"/>
-[...9 lines deleted...]
-      <c r="R205" s="12"/>
+      <c r="H205" s="49"/>
+      <c r="I205" s="60"/>
+      <c r="J205" s="60"/>
+      <c r="K205" s="49"/>
+      <c r="L205" s="49"/>
+      <c r="M205" s="65"/>
+      <c r="N205" s="44"/>
       <c r="S205" s="15"/>
       <c r="T205" s="15"/>
       <c r="U205" s="15"/>
       <c r="V205" s="15"/>
       <c r="W205" s="15"/>
       <c r="X205" s="15"/>
       <c r="Y205" s="15"/>
       <c r="Z205" s="15"/>
       <c r="AA205" s="12"/>
     </row>
-    <row r="206" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="M206" s="60"/>
+    <row r="206" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="98" t="s">
+        <v>31</v>
+      </c>
+      <c r="B206" s="57"/>
+      <c r="C206" s="57"/>
+      <c r="D206" s="57"/>
+      <c r="E206" s="58"/>
+      <c r="F206" s="57"/>
+      <c r="G206" s="49"/>
+      <c r="H206" s="60"/>
+      <c r="I206" s="57"/>
+      <c r="J206" s="57"/>
+      <c r="K206" s="58"/>
+      <c r="L206" s="112"/>
+      <c r="M206" s="58"/>
       <c r="N206" s="40"/>
-      <c r="O206" s="26"/>
-[...2 lines deleted...]
-      <c r="R206" s="15"/>
+      <c r="O206" s="11"/>
+      <c r="P206" s="12"/>
+      <c r="Q206" s="12"/>
+      <c r="R206" s="12"/>
       <c r="S206" s="15"/>
       <c r="T206" s="15"/>
       <c r="U206" s="15"/>
       <c r="V206" s="15"/>
       <c r="W206" s="15"/>
       <c r="X206" s="15"/>
       <c r="Y206" s="15"/>
       <c r="Z206" s="15"/>
       <c r="AA206" s="12"/>
     </row>
     <row r="207" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="62" t="s">
-[...23 lines deleted...]
-      <c r="I207" s="63"/>
+      <c r="A207" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B207" s="69">
+        <v>275</v>
+      </c>
+      <c r="C207" s="60">
+        <v>1278</v>
+      </c>
+      <c r="D207" s="49">
+        <v>2281</v>
+      </c>
+      <c r="E207" s="49">
+        <v>3284</v>
+      </c>
+      <c r="F207" s="60">
+        <v>3473</v>
+      </c>
+      <c r="G207" s="49">
+        <v>3663</v>
+      </c>
+      <c r="H207" s="49">
+        <v>4048</v>
+      </c>
+      <c r="I207" s="49">
+        <v>5541</v>
+      </c>
       <c r="J207" s="60"/>
       <c r="K207" s="49"/>
-      <c r="L207" s="117"/>
+      <c r="L207" s="113"/>
       <c r="M207" s="60"/>
       <c r="N207" s="40"/>
       <c r="O207" s="26"/>
       <c r="P207" s="19"/>
       <c r="Q207" s="15"/>
       <c r="R207" s="15"/>
       <c r="S207" s="15"/>
       <c r="T207" s="15"/>
       <c r="U207" s="15"/>
       <c r="V207" s="15"/>
       <c r="W207" s="15"/>
       <c r="X207" s="15"/>
       <c r="Y207" s="15"/>
       <c r="Z207" s="15"/>
       <c r="AA207" s="12"/>
     </row>
     <row r="208" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="62" t="s">
-        <v>31</v>
-[...22 lines deleted...]
-      <c r="I208" s="60"/>
+        <v>18</v>
+      </c>
+      <c r="B208" s="63">
+        <v>13</v>
+      </c>
+      <c r="C208" s="63">
+        <v>25</v>
+      </c>
+      <c r="D208" s="63">
+        <v>38</v>
+      </c>
+      <c r="E208" s="63">
+        <v>50</v>
+      </c>
+      <c r="F208" s="63">
+        <v>63</v>
+      </c>
+      <c r="G208" s="63">
+        <v>75</v>
+      </c>
+      <c r="H208" s="63">
+        <v>75</v>
+      </c>
+      <c r="I208" s="49">
+        <v>75</v>
+      </c>
       <c r="J208" s="60"/>
       <c r="K208" s="49"/>
-      <c r="L208" s="117"/>
+      <c r="L208" s="113"/>
       <c r="M208" s="60"/>
-      <c r="N208" s="44"/>
+      <c r="N208" s="40"/>
       <c r="O208" s="26"/>
       <c r="P208" s="19"/>
       <c r="Q208" s="15"/>
       <c r="R208" s="15"/>
       <c r="S208" s="15"/>
       <c r="T208" s="15"/>
       <c r="U208" s="15"/>
       <c r="V208" s="15"/>
       <c r="W208" s="15"/>
       <c r="X208" s="15"/>
       <c r="Y208" s="15"/>
       <c r="Z208" s="15"/>
       <c r="AA208" s="12"/>
     </row>
     <row r="209" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="62"/>
-[...7 lines deleted...]
-      <c r="I209" s="60"/>
+      <c r="A209" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B209" s="64">
+        <v>262</v>
+      </c>
+      <c r="C209" s="49">
+        <v>1253</v>
+      </c>
+      <c r="D209" s="49">
+        <v>2243</v>
+      </c>
+      <c r="E209" s="49">
+        <v>3234</v>
+      </c>
+      <c r="F209" s="60">
+        <v>3411</v>
+      </c>
+      <c r="G209" s="49">
+        <v>3588</v>
+      </c>
+      <c r="H209" s="49">
+        <v>3973</v>
+      </c>
+      <c r="I209" s="49">
+        <v>5466</v>
+      </c>
       <c r="J209" s="60"/>
-      <c r="K209" s="65"/>
-[...2 lines deleted...]
-      <c r="N209" s="48"/>
+      <c r="K209" s="49"/>
+      <c r="L209" s="113"/>
+      <c r="M209" s="60"/>
+      <c r="N209" s="44"/>
+      <c r="O209" s="26"/>
+      <c r="P209" s="19"/>
+      <c r="Q209" s="15"/>
+      <c r="R209" s="15"/>
       <c r="S209" s="15"/>
       <c r="T209" s="15"/>
       <c r="U209" s="15"/>
       <c r="V209" s="15"/>
       <c r="W209" s="15"/>
       <c r="X209" s="15"/>
       <c r="Y209" s="15"/>
       <c r="Z209" s="15"/>
       <c r="AA209" s="12"/>
     </row>
     <row r="210" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="56" t="s">
-[...6 lines deleted...]
-      <c r="F210" s="57"/>
+      <c r="A210" s="62"/>
+      <c r="B210" s="60"/>
+      <c r="C210" s="60"/>
+      <c r="D210" s="60"/>
+      <c r="E210" s="65"/>
+      <c r="F210" s="60"/>
       <c r="G210" s="49"/>
-      <c r="H210" s="57"/>
-[...4 lines deleted...]
-      <c r="M210" s="58"/>
+      <c r="H210" s="60"/>
+      <c r="I210" s="60"/>
+      <c r="J210" s="60"/>
+      <c r="K210" s="65"/>
+      <c r="L210" s="114"/>
+      <c r="M210" s="65"/>
       <c r="N210" s="48"/>
-      <c r="O210" s="11"/>
-[...11 lines deleted...]
-      <c r="AA210" s="16"/>
+      <c r="S210" s="15"/>
+      <c r="T210" s="15"/>
+      <c r="U210" s="15"/>
+      <c r="V210" s="15"/>
+      <c r="W210" s="15"/>
+      <c r="X210" s="15"/>
+      <c r="Y210" s="15"/>
+      <c r="Z210" s="15"/>
+      <c r="AA210" s="12"/>
     </row>
     <row r="211" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="59" t="s">
+      <c r="A211" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B211" s="57"/>
+      <c r="C211" s="57"/>
+      <c r="D211" s="57"/>
+      <c r="E211" s="58"/>
+      <c r="F211" s="57"/>
+      <c r="G211" s="49"/>
+      <c r="H211" s="57"/>
+      <c r="I211" s="57"/>
+      <c r="J211" s="57"/>
+      <c r="K211" s="58"/>
+      <c r="L211" s="112"/>
+      <c r="M211" s="58"/>
+      <c r="N211" s="48"/>
+      <c r="O211" s="11"/>
+      <c r="P211" s="12"/>
+      <c r="Q211" s="12"/>
+      <c r="R211" s="12"/>
+      <c r="S211" s="12"/>
+      <c r="T211" s="12"/>
+      <c r="U211" s="12"/>
+      <c r="V211" s="12"/>
+      <c r="W211" s="12"/>
+      <c r="X211" s="12"/>
+      <c r="Y211" s="12"/>
+      <c r="Z211" s="12"/>
+      <c r="AA211" s="16"/>
+    </row>
+    <row r="212" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B211" s="60">
+      <c r="B212" s="60">
         <v>6246</v>
       </c>
-      <c r="C211" s="60">
+      <c r="C212" s="60">
         <v>34193</v>
       </c>
-      <c r="D211" s="60">
+      <c r="D212" s="60">
         <v>64220</v>
       </c>
-      <c r="E211" s="60">
+      <c r="E212" s="60">
         <v>94767</v>
       </c>
-      <c r="F211" s="60">
+      <c r="F212" s="60">
         <v>101600</v>
       </c>
-      <c r="G211" s="60">
+      <c r="G212" s="60">
         <v>111724</v>
       </c>
-      <c r="H211" s="49">
+      <c r="H212" s="49">
         <v>120599</v>
       </c>
-      <c r="I211" s="49"/>
-[...44 lines deleted...]
-      <c r="I212" s="49"/>
+      <c r="I212" s="49">
+        <v>139102</v>
+      </c>
       <c r="J212" s="60"/>
       <c r="K212" s="49"/>
-      <c r="L212" s="117"/>
+      <c r="L212" s="113"/>
       <c r="M212" s="60"/>
       <c r="N212" s="48"/>
       <c r="O212" s="26"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212" s="31"/>
       <c r="S212" s="15"/>
       <c r="T212" s="15"/>
       <c r="U212" s="15"/>
       <c r="V212" s="15"/>
       <c r="W212" s="15"/>
       <c r="X212" s="15"/>
       <c r="Y212" s="15"/>
       <c r="Z212" s="15"/>
-      <c r="AA212" s="12"/>
+      <c r="AA212" s="15"/>
     </row>
     <row r="213" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="62" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B213" s="60">
-        <v>601</v>
+        <v>469</v>
       </c>
       <c r="C213" s="60">
-        <v>6187</v>
-[...2 lines deleted...]
-        <v>11773</v>
+        <v>9932</v>
+      </c>
+      <c r="D213" s="60">
+        <v>21474</v>
       </c>
       <c r="E213" s="60">
-        <v>17358</v>
+        <v>33537</v>
       </c>
       <c r="F213" s="60">
-        <v>17969</v>
+        <v>34918</v>
       </c>
       <c r="G213" s="49">
-        <v>18580</v>
+        <v>39590</v>
       </c>
       <c r="H213" s="49">
-        <v>19191</v>
-[...1 lines deleted...]
-      <c r="I213" s="49"/>
+        <v>41334</v>
+      </c>
+      <c r="I213" s="49">
+        <v>45284</v>
+      </c>
       <c r="J213" s="60"/>
       <c r="K213" s="49"/>
-      <c r="L213" s="117"/>
+      <c r="L213" s="113"/>
       <c r="M213" s="60"/>
       <c r="N213" s="48"/>
       <c r="O213" s="26"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
-      <c r="R213" s="37"/>
+      <c r="R213" s="31"/>
       <c r="S213" s="15"/>
       <c r="T213" s="15"/>
       <c r="U213" s="15"/>
       <c r="V213" s="15"/>
       <c r="W213" s="15"/>
       <c r="X213" s="15"/>
       <c r="Y213" s="15"/>
       <c r="Z213" s="15"/>
-      <c r="AA213" s="15"/>
+      <c r="AA213" s="12"/>
     </row>
     <row r="214" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="62" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>21</v>
+      </c>
+      <c r="B214" s="60">
+        <v>601</v>
       </c>
       <c r="C214" s="60">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>6187</v>
+      </c>
+      <c r="D214" s="70">
+        <v>11773</v>
       </c>
       <c r="E214" s="60">
-        <v>389</v>
+        <v>17358</v>
       </c>
       <c r="F214" s="60">
-        <v>389</v>
+        <v>17969</v>
       </c>
       <c r="G214" s="49">
-        <v>389</v>
+        <v>18580</v>
       </c>
       <c r="H214" s="49">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="I214" s="49"/>
+        <v>19191</v>
+      </c>
+      <c r="I214" s="49">
+        <v>21501</v>
+      </c>
       <c r="J214" s="60"/>
-      <c r="K214" s="60"/>
-      <c r="L214" s="117"/>
+      <c r="K214" s="49"/>
+      <c r="L214" s="113"/>
       <c r="M214" s="60"/>
-      <c r="N214" s="44"/>
+      <c r="N214" s="48"/>
       <c r="O214" s="26"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
-      <c r="R214" s="31"/>
-[...1 lines deleted...]
-      <c r="T214" s="18"/>
+      <c r="R214" s="37"/>
+      <c r="S214" s="15"/>
+      <c r="T214" s="15"/>
       <c r="U214" s="15"/>
       <c r="V214" s="15"/>
       <c r="W214" s="15"/>
       <c r="X214" s="15"/>
-      <c r="Y214" s="19"/>
+      <c r="Y214" s="15"/>
       <c r="Z214" s="15"/>
-      <c r="AA214" s="12"/>
+      <c r="AA214" s="15"/>
     </row>
     <row r="215" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="62" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>5175</v>
+        <v>26</v>
+      </c>
+      <c r="B215" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="C215" s="60">
-        <v>17944</v>
+        <v>130</v>
       </c>
       <c r="D215" s="60">
-        <v>30714</v>
+        <v>259</v>
       </c>
       <c r="E215" s="60">
-        <v>43483</v>
+        <v>389</v>
       </c>
       <c r="F215" s="60">
-        <v>48324</v>
+        <v>389</v>
       </c>
       <c r="G215" s="49">
-        <v>53165</v>
+        <v>389</v>
       </c>
       <c r="H215" s="49">
-        <v>59685</v>
-[...1 lines deleted...]
-      <c r="I215" s="49"/>
+        <v>389</v>
+      </c>
+      <c r="I215" s="49">
+        <v>389</v>
+      </c>
       <c r="J215" s="60"/>
-      <c r="K215" s="49"/>
-      <c r="L215" s="117"/>
+      <c r="K215" s="60"/>
+      <c r="L215" s="113"/>
       <c r="M215" s="60"/>
       <c r="N215" s="44"/>
       <c r="O215" s="26"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215" s="31"/>
       <c r="S215" s="18"/>
       <c r="T215" s="18"/>
       <c r="U215" s="15"/>
       <c r="V215" s="15"/>
       <c r="W215" s="15"/>
       <c r="X215" s="15"/>
       <c r="Y215" s="19"/>
       <c r="Z215" s="15"/>
       <c r="AA215" s="12"/>
     </row>
     <row r="216" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="62"/>
-[...7 lines deleted...]
-      <c r="I216" s="60"/>
+      <c r="A216" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B216" s="60">
+        <v>5175</v>
+      </c>
+      <c r="C216" s="60">
+        <v>17944</v>
+      </c>
+      <c r="D216" s="60">
+        <v>30714</v>
+      </c>
+      <c r="E216" s="60">
+        <v>43483</v>
+      </c>
+      <c r="F216" s="60">
+        <v>48324</v>
+      </c>
+      <c r="G216" s="49">
+        <v>53165</v>
+      </c>
+      <c r="H216" s="49">
+        <v>59685</v>
+      </c>
+      <c r="I216" s="49">
+        <v>71928</v>
+      </c>
       <c r="J216" s="60"/>
-      <c r="K216" s="65"/>
-[...1 lines deleted...]
-      <c r="M216" s="65"/>
+      <c r="K216" s="49"/>
+      <c r="L216" s="113"/>
+      <c r="M216" s="60"/>
       <c r="N216" s="44"/>
       <c r="O216" s="26"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216" s="31"/>
       <c r="S216" s="18"/>
       <c r="T216" s="18"/>
       <c r="U216" s="15"/>
       <c r="V216" s="15"/>
       <c r="W216" s="15"/>
       <c r="X216" s="15"/>
       <c r="Y216" s="19"/>
       <c r="Z216" s="15"/>
       <c r="AA216" s="12"/>
     </row>
-    <row r="217" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F217" s="57"/>
+    <row r="217" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="62"/>
+      <c r="B217" s="60"/>
+      <c r="C217" s="60"/>
+      <c r="D217" s="60"/>
+      <c r="E217" s="65"/>
+      <c r="F217" s="60"/>
       <c r="G217" s="49"/>
       <c r="H217" s="49"/>
-      <c r="I217" s="57"/>
-[...20 lines deleted...]
-      <c r="A218" s="59" t="s">
+      <c r="I217" s="60"/>
+      <c r="J217" s="60"/>
+      <c r="K217" s="65"/>
+      <c r="L217" s="114"/>
+      <c r="M217" s="65"/>
+      <c r="N217" s="44"/>
+      <c r="O217" s="26"/>
+      <c r="P217" s="15"/>
+      <c r="Q217" s="15"/>
+      <c r="R217" s="31"/>
+      <c r="S217" s="18"/>
+      <c r="T217" s="18"/>
+      <c r="U217" s="15"/>
+      <c r="V217" s="15"/>
+      <c r="W217" s="15"/>
+      <c r="X217" s="15"/>
+      <c r="Y217" s="19"/>
+      <c r="Z217" s="15"/>
+      <c r="AA217" s="12"/>
+    </row>
+    <row r="218" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B218" s="57"/>
+      <c r="C218" s="57"/>
+      <c r="D218" s="57"/>
+      <c r="E218" s="58"/>
+      <c r="F218" s="57"/>
+      <c r="G218" s="49"/>
+      <c r="H218" s="49"/>
+      <c r="I218" s="57"/>
+      <c r="J218" s="57"/>
+      <c r="K218" s="58"/>
+      <c r="L218" s="112"/>
+      <c r="M218" s="58"/>
+      <c r="N218" s="40"/>
+      <c r="O218" s="11"/>
+      <c r="P218" s="12"/>
+      <c r="Q218" s="12"/>
+      <c r="R218" s="12"/>
+      <c r="S218" s="12"/>
+      <c r="T218" s="12"/>
+      <c r="U218" s="12"/>
+      <c r="V218" s="12"/>
+      <c r="W218" s="12"/>
+      <c r="X218" s="12"/>
+      <c r="Y218" s="12"/>
+      <c r="Z218" s="12"/>
+      <c r="AA218" s="2"/>
+    </row>
+    <row r="219" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B218" s="60">
+      <c r="B219" s="60">
         <v>38</v>
       </c>
-      <c r="C218" s="60">
+      <c r="C219" s="60">
         <v>52</v>
       </c>
-      <c r="D218" s="60">
-[...44 lines deleted...]
-      <c r="D219" s="49">
+      <c r="D219" s="60">
         <v>87</v>
       </c>
       <c r="E219" s="49">
         <v>169</v>
       </c>
       <c r="F219" s="60">
         <v>234</v>
       </c>
       <c r="G219" s="49">
         <v>278</v>
       </c>
       <c r="H219" s="49">
         <v>354</v>
       </c>
-      <c r="I219" s="49"/>
+      <c r="I219" s="49">
+        <v>452</v>
+      </c>
       <c r="J219" s="60"/>
       <c r="K219" s="49"/>
-      <c r="L219" s="117"/>
+      <c r="L219" s="113"/>
       <c r="M219" s="60"/>
       <c r="N219" s="44"/>
       <c r="O219" s="26"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
-      <c r="R219" s="15"/>
+      <c r="R219" s="31"/>
       <c r="S219" s="15"/>
       <c r="T219" s="15"/>
       <c r="U219" s="15"/>
       <c r="V219" s="15"/>
       <c r="W219" s="15"/>
       <c r="X219" s="15"/>
       <c r="Y219" s="15"/>
       <c r="Z219" s="15"/>
       <c r="AA219" s="2"/>
     </row>
     <row r="220" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="63"/>
-[...12 lines deleted...]
-      <c r="N220" s="40"/>
+      <c r="A220" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B220" s="49">
+        <v>38</v>
+      </c>
+      <c r="C220" s="49">
+        <v>52</v>
+      </c>
+      <c r="D220" s="49">
+        <v>87</v>
+      </c>
+      <c r="E220" s="49">
+        <v>169</v>
+      </c>
+      <c r="F220" s="60">
+        <v>234</v>
+      </c>
+      <c r="G220" s="49">
+        <v>278</v>
+      </c>
+      <c r="H220" s="49">
+        <v>354</v>
+      </c>
+      <c r="I220" s="49">
+        <v>452</v>
+      </c>
+      <c r="J220" s="60"/>
+      <c r="K220" s="49"/>
+      <c r="L220" s="113"/>
+      <c r="M220" s="60"/>
+      <c r="N220" s="44"/>
+      <c r="O220" s="26"/>
+      <c r="P220" s="15"/>
+      <c r="Q220" s="15"/>
+      <c r="R220" s="15"/>
       <c r="S220" s="15"/>
       <c r="T220" s="15"/>
       <c r="U220" s="15"/>
       <c r="V220" s="15"/>
       <c r="W220" s="15"/>
       <c r="X220" s="15"/>
       <c r="Y220" s="15"/>
       <c r="Z220" s="15"/>
-      <c r="AA220" s="12"/>
-[...14 lines deleted...]
-      <c r="K221" s="58"/>
+      <c r="AA220" s="2"/>
+    </row>
+    <row r="221" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="63"/>
+      <c r="B221" s="76"/>
+      <c r="C221" s="76"/>
+      <c r="D221" s="68"/>
+      <c r="E221" s="72"/>
+      <c r="F221" s="72"/>
+      <c r="G221" s="72"/>
+      <c r="H221" s="68"/>
+      <c r="I221" s="68"/>
+      <c r="J221" s="68"/>
+      <c r="K221" s="72"/>
       <c r="L221" s="116"/>
-      <c r="M221" s="58"/>
+      <c r="M221" s="72"/>
       <c r="N221" s="40"/>
-      <c r="O221" s="11"/>
-[...10 lines deleted...]
-      <c r="Z221" s="12"/>
+      <c r="S221" s="15"/>
+      <c r="T221" s="15"/>
+      <c r="U221" s="15"/>
+      <c r="V221" s="15"/>
+      <c r="W221" s="15"/>
+      <c r="X221" s="15"/>
+      <c r="Y221" s="15"/>
+      <c r="Z221" s="15"/>
       <c r="AA221" s="12"/>
     </row>
-    <row r="222" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="Z222" s="15"/>
+    <row r="222" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B222" s="57"/>
+      <c r="C222" s="57"/>
+      <c r="D222" s="57"/>
+      <c r="E222" s="58"/>
+      <c r="F222" s="58"/>
+      <c r="G222" s="58"/>
+      <c r="H222" s="57"/>
+      <c r="I222" s="57"/>
+      <c r="J222" s="57"/>
+      <c r="K222" s="58"/>
+      <c r="L222" s="112"/>
+      <c r="M222" s="58"/>
+      <c r="N222" s="40"/>
+      <c r="O222" s="11"/>
+      <c r="P222" s="12"/>
+      <c r="Q222" s="12"/>
+      <c r="R222" s="12"/>
+      <c r="S222" s="12"/>
+      <c r="T222" s="12"/>
+      <c r="U222" s="12"/>
+      <c r="V222" s="12"/>
+      <c r="W222" s="12"/>
+      <c r="X222" s="12"/>
+      <c r="Y222" s="12"/>
+      <c r="Z222" s="12"/>
       <c r="AA222" s="12"/>
     </row>
     <row r="223" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="62" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>79</v>
+        <v>14</v>
+      </c>
+      <c r="B223" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C223" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D223" s="125" t="s">
+        <v>75</v>
       </c>
       <c r="E223" s="69" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>75</v>
+      </c>
+      <c r="F223" s="126" t="s">
+        <v>75</v>
       </c>
       <c r="G223" s="69" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H223" s="69" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I223" s="64"/>
+        <v>75</v>
+      </c>
+      <c r="I223" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="J223" s="64"/>
       <c r="K223" s="64"/>
       <c r="L223" s="64"/>
       <c r="M223" s="64"/>
-      <c r="N223" s="32"/>
+      <c r="N223" s="44"/>
       <c r="O223" s="26"/>
       <c r="P223" s="19"/>
       <c r="Q223" s="15"/>
       <c r="R223" s="2"/>
       <c r="S223" s="15"/>
       <c r="T223" s="15"/>
       <c r="U223" s="15"/>
       <c r="V223" s="15"/>
       <c r="W223" s="15"/>
       <c r="X223" s="15"/>
       <c r="Y223" s="15"/>
       <c r="Z223" s="15"/>
       <c r="AA223" s="12"/>
     </row>
     <row r="224" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="101"/>
-[...11 lines deleted...]
-      <c r="M224" s="102"/>
+      <c r="A224" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B224" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="C224" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D224" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="E224" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F224" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="G224" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="H224" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="I224" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="J224" s="64"/>
+      <c r="K224" s="64"/>
+      <c r="L224" s="64"/>
+      <c r="M224" s="64"/>
       <c r="N224" s="32"/>
-      <c r="O224" s="32"/>
-[...127 lines deleted...]
-      <c r="M232" s="21"/>
+      <c r="O224" s="26"/>
+      <c r="P224" s="19"/>
+      <c r="Q224" s="15"/>
+      <c r="R224" s="2"/>
+      <c r="S224" s="15"/>
+      <c r="T224" s="15"/>
+      <c r="U224" s="15"/>
+      <c r="V224" s="15"/>
+      <c r="W224" s="15"/>
+      <c r="X224" s="15"/>
+      <c r="Y224" s="15"/>
+      <c r="Z224" s="15"/>
+      <c r="AA224" s="12"/>
+    </row>
+    <row r="225" spans="1:17" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="101"/>
+      <c r="B225" s="105"/>
+      <c r="C225" s="102"/>
+      <c r="D225" s="102"/>
+      <c r="E225" s="103"/>
+      <c r="F225" s="102"/>
+      <c r="G225" s="102"/>
+      <c r="H225" s="103"/>
+      <c r="I225" s="102"/>
+      <c r="J225" s="102"/>
+      <c r="K225" s="102"/>
+      <c r="L225" s="121"/>
+      <c r="M225" s="102"/>
+      <c r="N225" s="32"/>
+      <c r="O225" s="32"/>
+      <c r="P225" s="32"/>
+      <c r="Q225" s="32"/>
+    </row>
+    <row r="226" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="4"/>
+      <c r="B226" s="6"/>
+      <c r="C226" s="6"/>
+      <c r="D226" s="6"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6"/>
+      <c r="G226" s="6"/>
+      <c r="H226" s="3"/>
+      <c r="I226" s="7"/>
+      <c r="J226" s="7"/>
+      <c r="K226" s="3"/>
+      <c r="L226" s="7"/>
+      <c r="M226" s="3"/>
+    </row>
+    <row r="227" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A227" s="4"/>
+      <c r="B227" s="3"/>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3"/>
+      <c r="E227" s="3"/>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
+      <c r="H227" s="3"/>
+      <c r="I227" s="7"/>
+      <c r="J227" s="7"/>
+      <c r="K227" s="3"/>
+      <c r="L227" s="7"/>
+      <c r="M227" s="3"/>
+    </row>
+    <row r="228" spans="1:17" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="4"/>
+      <c r="B228" s="22"/>
+      <c r="C228" s="22"/>
+      <c r="D228" s="22"/>
+      <c r="E228" s="22"/>
+      <c r="F228" s="22"/>
+      <c r="G228" s="22"/>
+      <c r="H228" s="22"/>
+      <c r="I228" s="22"/>
+      <c r="J228" s="23"/>
+      <c r="K228" s="23"/>
+      <c r="L228" s="23"/>
+      <c r="M228" s="23"/>
+    </row>
+    <row r="229" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B229" s="21"/>
+      <c r="C229" s="21"/>
+      <c r="D229" s="21"/>
+      <c r="E229" s="21"/>
+      <c r="F229" s="21"/>
+      <c r="G229" s="21"/>
+      <c r="H229" s="21"/>
+      <c r="I229" s="21"/>
+      <c r="J229" s="21"/>
+      <c r="K229" s="21"/>
+      <c r="L229" s="21"/>
+      <c r="M229" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...1 lines deleted...]
-    <mergeCell ref="A228:M228"/>
+  <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="O2:AA2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>