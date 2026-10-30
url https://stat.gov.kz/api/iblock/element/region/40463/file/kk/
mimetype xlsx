--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -4,70 +4,70 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="119">
   <si>
     <t/>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -393,51 +393,51 @@
     <t>* - Жедел ақпарат</t>
   </si>
   <si>
     <t>«х» – Құпия ақпарат</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық  статистика бюросының Батыс Қазақстан облысы бойынша департаменті</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -1149,73 +1149,73 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="3" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Нейтральный" xfId="1" builtinId="28"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1499,51 +1499,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="150" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="150" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="129"/>
     <col min="257" max="257" width="42.28515625" style="129" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="129" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="129"/>
     <col min="513" max="513" width="42.28515625" style="129" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="129" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="129"/>
     <col min="769" max="769" width="42.28515625" style="129" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="129" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="129"/>
     <col min="1025" max="1025" width="42.28515625" style="129" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="129" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="129"/>
     <col min="1281" max="1281" width="42.28515625" style="129" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="129" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="129"/>
     <col min="1537" max="1537" width="42.28515625" style="129" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="129" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="129"/>
     <col min="1793" max="1793" width="42.28515625" style="129" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="129" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="129"/>
@@ -1695,260 +1695,260 @@
     <col min="14338" max="14338" width="97.7109375" style="129" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="129"/>
     <col min="14593" max="14593" width="42.28515625" style="129" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="129" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="129"/>
     <col min="14849" max="14849" width="42.28515625" style="129" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="129" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="129"/>
     <col min="15105" max="15105" width="42.28515625" style="129" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="129" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="129"/>
     <col min="15361" max="15361" width="42.28515625" style="129" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="129" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="129"/>
     <col min="15617" max="15617" width="42.28515625" style="129" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="129" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="129"/>
     <col min="15873" max="15873" width="42.28515625" style="129" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="129" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="129"/>
     <col min="16129" max="16129" width="42.28515625" style="129" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="129" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="129"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="128"/>
       <c r="B1" s="128"/>
     </row>
-    <row r="2" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="132" customFormat="1">
       <c r="A2" s="130" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="131">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="132" customFormat="1">
       <c r="A3" s="130" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="133" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="132" customFormat="1">
       <c r="A4" s="130" t="s">
         <v>79</v>
       </c>
       <c r="B4" s="134" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="132" customFormat="1">
       <c r="A5" s="135" t="s">
         <v>81</v>
       </c>
       <c r="B5" s="131" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="132" customFormat="1">
       <c r="A6" s="135" t="s">
         <v>83</v>
       </c>
       <c r="B6" s="131" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="132" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="132" customFormat="1" ht="25.5">
       <c r="A7" s="130" t="s">
         <v>85</v>
       </c>
       <c r="B7" s="136" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="132" customFormat="1">
       <c r="A8" s="130" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="134" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="132" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="132" customFormat="1" ht="38.25">
       <c r="A9" s="130" t="s">
         <v>89</v>
       </c>
       <c r="B9" s="136" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="132" customFormat="1">
       <c r="A10" s="130" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="136" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="132" customFormat="1">
       <c r="A11" s="130" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="133"/>
       <c r="M11" s="137"/>
     </row>
-    <row r="12" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="132" customFormat="1">
       <c r="A12" s="130" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="138" t="s">
         <v>95</v>
       </c>
       <c r="M12" s="137"/>
     </row>
-    <row r="13" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="132" customFormat="1">
       <c r="A13" s="139" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="140" t="s">
         <v>97</v>
       </c>
       <c r="M13" s="137"/>
     </row>
-    <row r="14" spans="1:13" s="132" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="132" customFormat="1" ht="25.5">
       <c r="A14" s="139" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="140" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="137"/>
     </row>
-    <row r="15" spans="1:13" s="132" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="132" customFormat="1">
       <c r="A15" s="139" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="141" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="137"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="130" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="142">
         <v>46281</v>
       </c>
       <c r="M16" s="143"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="130" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="142">
         <v>46311</v>
       </c>
       <c r="M17" s="144"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="130" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="145" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="143"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="130" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="134" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="144"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="130" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="146" t="s">
         <v>109</v>
       </c>
       <c r="M20" s="143"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="130" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="147" t="s">
         <v>111</v>
       </c>
       <c r="M21" s="144"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="148"/>
       <c r="B22" s="149"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="B23" s="151"/>
       <c r="M23" s="144"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="143"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="144"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="143"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:J17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="153" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="153" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="153"/>
     <col min="257" max="257" width="4.42578125" style="153" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="153" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="153"/>
     <col min="513" max="513" width="4.42578125" style="153" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="153" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="153"/>
     <col min="769" max="769" width="4.42578125" style="153" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="153" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="153"/>
     <col min="1025" max="1025" width="4.42578125" style="153" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="153" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="153"/>
     <col min="1281" max="1281" width="4.42578125" style="153" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="153" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="153"/>
     <col min="1537" max="1537" width="4.42578125" style="153" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="153" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="153"/>
     <col min="1793" max="1793" width="4.42578125" style="153" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="153" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="153"/>
@@ -2100,189 +2100,189 @@
     <col min="14338" max="14338" width="113.5703125" style="153" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="153"/>
     <col min="14593" max="14593" width="4.42578125" style="153" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="153" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="153"/>
     <col min="14849" max="14849" width="4.42578125" style="153" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="153" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="153"/>
     <col min="15105" max="15105" width="4.42578125" style="153" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="153" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="153"/>
     <col min="15361" max="15361" width="4.42578125" style="153" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="153" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="153"/>
     <col min="15617" max="15617" width="4.42578125" style="153" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="153" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="153"/>
     <col min="15873" max="15873" width="4.42578125" style="153" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="153" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="153"/>
     <col min="16129" max="16129" width="4.42578125" style="153" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="153" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="153"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="152"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="154" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="154" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="153" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="154" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="154"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="155" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="154"/>
     </row>
-    <row r="17" spans="2:10" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:10" ht="25.5">
       <c r="B17" s="156" t="s">
         <v>117</v>
       </c>
       <c r="C17" s="155"/>
       <c r="D17" s="155"/>
       <c r="E17" s="155"/>
       <c r="F17" s="155"/>
       <c r="G17" s="155"/>
       <c r="H17" s="155"/>
       <c r="I17" s="155"/>
       <c r="J17" s="155"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AAL229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J174" sqref="J174"/>
+      <selection activeCell="N169" sqref="N169"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="4" customWidth="1"/>
     <col min="2" max="9" width="13.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="4" customWidth="1"/>
     <col min="11" max="12" width="13.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="15" style="4" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
     <col min="15" max="15" width="10.140625" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" customWidth="1"/>
     <col min="18" max="19" width="6.85546875" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="6.85546875" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="5.42578125" customWidth="1"/>
     <col min="25" max="25" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="157" t="s">
+    <row r="2" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A2" s="163" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="157"/>
-[...23 lines deleted...]
-      <c r="AA2" s="158"/>
+      <c r="B2" s="163"/>
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="163"/>
+      <c r="G2" s="163"/>
+      <c r="H2" s="163"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
+      <c r="K2" s="163"/>
+      <c r="L2" s="163"/>
+      <c r="M2" s="163"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="164"/>
+      <c r="R2" s="164"/>
+      <c r="S2" s="164"/>
+      <c r="T2" s="164"/>
+      <c r="U2" s="164"/>
+      <c r="V2" s="164"/>
+      <c r="W2" s="164"/>
+      <c r="X2" s="164"/>
+      <c r="Y2" s="164"/>
+      <c r="Z2" s="164"/>
+      <c r="AA2" s="164"/>
       <c r="AB2" s="5"/>
     </row>
-    <row r="3" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="O3" s="25"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
     </row>
-    <row r="4" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="53"/>
       <c r="B4" s="54" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="55" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>9</v>
       </c>
@@ -2291,51 +2291,51 @@
       </c>
       <c r="K4" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="55" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="55" t="s">
         <v>13</v>
       </c>
       <c r="O4" s="28"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="5"/>
     </row>
-    <row r="5" spans="1:28" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:28" s="1" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="56" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="58" t="s">
@@ -2344,5881 +2344,6076 @@
       <c r="J5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="112" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="58"/>
       <c r="N5" s="32"/>
       <c r="O5" s="11"/>
       <c r="P5" s="12"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
       <c r="S5" s="30"/>
       <c r="T5" s="30"/>
       <c r="U5" s="30"/>
       <c r="V5" s="30"/>
       <c r="W5" s="30"/>
       <c r="X5" s="30"/>
       <c r="Y5" s="30"/>
       <c r="Z5" s="30"/>
       <c r="AA5" s="30"/>
     </row>
-    <row r="6" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="60">
         <v>980</v>
       </c>
       <c r="C6" s="60">
         <v>2184</v>
       </c>
       <c r="D6" s="49">
         <v>3377</v>
       </c>
       <c r="E6" s="49">
         <v>4584</v>
       </c>
       <c r="F6" s="60">
         <v>5896</v>
       </c>
       <c r="G6" s="49">
         <v>7339</v>
       </c>
       <c r="H6" s="49">
         <v>8804</v>
       </c>
       <c r="I6" s="49">
         <v>10226</v>
       </c>
-      <c r="J6" s="61"/>
+      <c r="J6" s="61">
+        <v>11548</v>
+      </c>
       <c r="K6" s="49"/>
       <c r="L6" s="113"/>
       <c r="M6" s="60"/>
       <c r="N6" s="40"/>
       <c r="O6" s="26"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="AA6" s="15"/>
     </row>
-    <row r="7" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="62" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="49">
         <v>13</v>
       </c>
       <c r="C7" s="49">
         <v>21</v>
       </c>
       <c r="D7" s="49">
         <v>33</v>
       </c>
       <c r="E7" s="49">
         <v>45</v>
       </c>
       <c r="F7" s="60">
         <v>56</v>
       </c>
       <c r="G7" s="49">
         <v>66</v>
       </c>
       <c r="H7" s="49">
         <v>77</v>
       </c>
       <c r="I7" s="49">
         <v>87</v>
       </c>
-      <c r="J7" s="63"/>
+      <c r="J7" s="63">
+        <v>103</v>
+      </c>
       <c r="K7" s="49"/>
       <c r="L7" s="113"/>
       <c r="M7" s="60"/>
       <c r="N7" s="40"/>
       <c r="O7" s="26"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
     </row>
-    <row r="8" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="49">
         <v>2</v>
       </c>
       <c r="C8" s="49">
         <v>5</v>
       </c>
       <c r="D8" s="49">
         <v>7</v>
       </c>
       <c r="E8" s="49">
         <v>9</v>
       </c>
       <c r="F8" s="63">
         <v>11</v>
       </c>
       <c r="G8" s="49">
         <v>14</v>
       </c>
       <c r="H8" s="49">
         <v>16</v>
       </c>
       <c r="I8" s="49">
         <v>18</v>
       </c>
-      <c r="J8" s="63"/>
+      <c r="J8" s="63">
+        <v>20</v>
+      </c>
       <c r="K8" s="49"/>
       <c r="L8" s="113"/>
       <c r="M8" s="60"/>
       <c r="N8" s="40"/>
       <c r="O8" s="26"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="15"/>
       <c r="Z8" s="15"/>
       <c r="AA8" s="15"/>
     </row>
-    <row r="9" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="49">
         <v>5</v>
       </c>
       <c r="C9" s="49">
         <v>6</v>
       </c>
       <c r="D9" s="49">
         <v>6</v>
       </c>
       <c r="E9" s="49">
         <v>7</v>
       </c>
       <c r="F9" s="60">
         <v>21</v>
       </c>
       <c r="G9" s="49">
         <v>35</v>
       </c>
       <c r="H9" s="49">
         <v>49</v>
       </c>
       <c r="I9" s="49">
         <v>54</v>
       </c>
-      <c r="J9" s="63"/>
+      <c r="J9" s="63">
+        <v>59</v>
+      </c>
       <c r="K9" s="49"/>
       <c r="L9" s="113"/>
       <c r="M9" s="60"/>
       <c r="N9" s="40"/>
       <c r="O9" s="26"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
       <c r="X9" s="15"/>
       <c r="Y9" s="15"/>
       <c r="Z9" s="15"/>
       <c r="AA9" s="15"/>
     </row>
-    <row r="10" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="49">
         <v>879</v>
       </c>
       <c r="C10" s="49">
         <v>1878</v>
       </c>
       <c r="D10" s="49">
         <v>2878</v>
       </c>
       <c r="E10" s="49">
         <v>3878</v>
       </c>
       <c r="F10" s="60">
         <v>4896</v>
       </c>
       <c r="G10" s="49">
         <v>5915</v>
       </c>
       <c r="H10" s="49">
         <v>6933</v>
       </c>
       <c r="I10" s="49">
         <v>7814</v>
       </c>
-      <c r="J10" s="61"/>
+      <c r="J10" s="61">
+        <v>8694</v>
+      </c>
       <c r="K10" s="49"/>
       <c r="L10" s="113"/>
       <c r="M10" s="60"/>
       <c r="N10" s="40"/>
       <c r="O10" s="26"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="15"/>
       <c r="AA10" s="15"/>
     </row>
-    <row r="11" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="49">
         <v>10</v>
       </c>
       <c r="C11" s="49">
         <v>96</v>
       </c>
       <c r="D11" s="49">
         <v>182</v>
       </c>
       <c r="E11" s="49">
         <v>269</v>
       </c>
       <c r="F11" s="60">
         <v>313</v>
       </c>
       <c r="G11" s="49">
         <v>357</v>
       </c>
       <c r="H11" s="49">
         <v>402</v>
       </c>
       <c r="I11" s="49">
         <v>456</v>
       </c>
-      <c r="J11" s="63"/>
+      <c r="J11" s="63">
+        <v>509</v>
+      </c>
       <c r="K11" s="49"/>
       <c r="L11" s="113"/>
       <c r="M11" s="60"/>
       <c r="N11" s="40"/>
       <c r="O11" s="26"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
       <c r="X11" s="15"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="15"/>
       <c r="AA11" s="15"/>
     </row>
-    <row r="12" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="62" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="49">
         <v>2</v>
       </c>
       <c r="C12" s="49">
         <v>4</v>
       </c>
       <c r="D12" s="49">
         <v>6</v>
       </c>
       <c r="E12" s="49">
         <v>8</v>
       </c>
       <c r="F12" s="60">
         <v>10</v>
       </c>
       <c r="G12" s="49">
         <v>12</v>
       </c>
       <c r="H12" s="49">
         <v>14</v>
       </c>
       <c r="I12" s="49">
         <v>17</v>
       </c>
-      <c r="J12" s="63"/>
+      <c r="J12" s="63">
+        <v>20</v>
+      </c>
       <c r="K12" s="49"/>
       <c r="L12" s="113"/>
       <c r="M12" s="60"/>
       <c r="N12" s="40"/>
       <c r="O12" s="26"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="15"/>
       <c r="AA12" s="15"/>
     </row>
-    <row r="13" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="49">
         <v>12</v>
       </c>
       <c r="C13" s="49">
         <v>24</v>
       </c>
       <c r="D13" s="49">
         <v>36</v>
       </c>
       <c r="E13" s="49">
         <v>48</v>
       </c>
       <c r="F13" s="63">
         <v>60</v>
       </c>
       <c r="G13" s="49">
         <v>72</v>
       </c>
       <c r="H13" s="49">
         <v>84</v>
       </c>
       <c r="I13" s="49">
         <v>97</v>
       </c>
-      <c r="J13" s="63"/>
+      <c r="J13" s="63">
+        <v>110</v>
+      </c>
       <c r="K13" s="49"/>
       <c r="L13" s="113"/>
       <c r="M13" s="60"/>
       <c r="N13" s="40"/>
       <c r="O13" s="26"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
       <c r="X13" s="15"/>
       <c r="Y13" s="15"/>
       <c r="Z13" s="15"/>
       <c r="AA13" s="15"/>
     </row>
-    <row r="14" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="49">
         <v>57</v>
       </c>
       <c r="C14" s="49">
         <v>151</v>
       </c>
       <c r="D14" s="49">
         <v>229</v>
       </c>
       <c r="E14" s="49">
         <v>321</v>
       </c>
       <c r="F14" s="60">
         <v>529</v>
       </c>
       <c r="G14" s="49">
         <v>869</v>
       </c>
       <c r="H14" s="49">
         <v>1228</v>
       </c>
       <c r="I14" s="49">
         <v>1685</v>
       </c>
-      <c r="J14" s="61"/>
+      <c r="J14" s="61">
+        <v>2034</v>
+      </c>
       <c r="K14" s="49"/>
       <c r="L14" s="113"/>
       <c r="M14" s="60"/>
       <c r="N14" s="41"/>
       <c r="O14" s="26"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
       <c r="X14" s="15"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="15"/>
       <c r="AA14" s="15"/>
     </row>
-    <row r="15" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="63"/>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="65"/>
       <c r="F15" s="63"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="49"/>
       <c r="J15" s="60"/>
       <c r="K15" s="65"/>
       <c r="L15" s="114"/>
       <c r="M15" s="65"/>
       <c r="N15" s="41"/>
       <c r="O15" s="26"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15" s="31"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
     </row>
-    <row r="16" spans="1:28" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:28" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="58"/>
       <c r="F16" s="57"/>
       <c r="G16" s="49"/>
       <c r="H16" s="57"/>
       <c r="I16" s="117"/>
       <c r="J16" s="57"/>
       <c r="K16" s="58"/>
       <c r="L16" s="112"/>
       <c r="M16" s="58"/>
       <c r="N16" s="40"/>
       <c r="O16" s="11"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
     </row>
-    <row r="17" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="60">
         <v>131</v>
       </c>
       <c r="C17" s="60">
         <v>534</v>
       </c>
       <c r="D17" s="49">
         <v>942</v>
       </c>
       <c r="E17" s="49">
         <v>1349</v>
       </c>
       <c r="F17" s="60">
         <v>1741</v>
       </c>
       <c r="G17" s="49">
         <v>2131</v>
       </c>
       <c r="H17" s="49">
         <v>2532</v>
       </c>
       <c r="I17" s="49">
         <v>2800</v>
       </c>
-      <c r="J17" s="60"/>
+      <c r="J17" s="60">
+        <v>3075</v>
+      </c>
       <c r="K17" s="49"/>
       <c r="L17" s="113"/>
       <c r="M17" s="60"/>
       <c r="N17" s="40"/>
       <c r="O17" s="26"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="15"/>
       <c r="AA17" s="15"/>
     </row>
-    <row r="18" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="62" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="60">
         <v>13</v>
       </c>
       <c r="C18" s="49">
         <v>21</v>
       </c>
       <c r="D18" s="49">
         <v>33</v>
       </c>
       <c r="E18" s="49">
         <v>45</v>
       </c>
       <c r="F18" s="60">
         <v>56</v>
       </c>
       <c r="G18" s="49">
         <v>66</v>
       </c>
       <c r="H18" s="49">
         <v>77</v>
       </c>
       <c r="I18" s="49">
         <v>87</v>
       </c>
-      <c r="J18" s="60"/>
+      <c r="J18" s="60">
+        <v>103</v>
+      </c>
       <c r="K18" s="49"/>
       <c r="L18" s="113"/>
       <c r="M18" s="60"/>
       <c r="N18" s="40"/>
       <c r="O18" s="26"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
       <c r="V18" s="15"/>
       <c r="W18" s="15"/>
       <c r="X18" s="15"/>
       <c r="Y18" s="15"/>
       <c r="Z18" s="15"/>
       <c r="AA18" s="15"/>
     </row>
-    <row r="19" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="64">
         <v>2</v>
       </c>
       <c r="C19" s="49">
         <v>5</v>
       </c>
       <c r="D19" s="49">
         <v>7</v>
       </c>
       <c r="E19" s="49">
         <v>9</v>
       </c>
       <c r="F19" s="60">
         <v>11</v>
       </c>
       <c r="G19" s="49">
         <v>14</v>
       </c>
       <c r="H19" s="49">
         <v>16</v>
       </c>
       <c r="I19" s="49">
         <v>18</v>
       </c>
-      <c r="J19" s="60"/>
+      <c r="J19" s="60">
+        <v>20</v>
+      </c>
       <c r="K19" s="49"/>
       <c r="L19" s="113"/>
       <c r="M19" s="60"/>
       <c r="N19" s="40"/>
       <c r="O19" s="26"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
       <c r="V19" s="15"/>
       <c r="W19" s="15"/>
       <c r="X19" s="15"/>
       <c r="Y19" s="15"/>
       <c r="Z19" s="15"/>
       <c r="AA19" s="15"/>
     </row>
-    <row r="20" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="49">
         <v>5</v>
       </c>
       <c r="C20" s="49">
         <v>6</v>
       </c>
       <c r="D20" s="49">
         <v>6</v>
       </c>
       <c r="E20" s="49">
         <v>7</v>
       </c>
       <c r="F20" s="60">
         <v>21</v>
       </c>
       <c r="G20" s="49">
         <v>35</v>
       </c>
       <c r="H20" s="49">
         <v>49</v>
       </c>
       <c r="I20" s="49">
         <v>54</v>
       </c>
-      <c r="J20" s="60"/>
+      <c r="J20" s="60">
+        <v>59</v>
+      </c>
       <c r="K20" s="49"/>
       <c r="L20" s="113"/>
       <c r="M20" s="60"/>
       <c r="N20" s="40"/>
       <c r="O20" s="26"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="15"/>
       <c r="S20" s="15"/>
       <c r="T20" s="15"/>
       <c r="U20" s="15"/>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
       <c r="X20" s="15"/>
       <c r="Y20" s="15"/>
       <c r="Z20" s="15"/>
       <c r="AA20" s="15"/>
     </row>
-    <row r="21" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="49">
         <v>87</v>
       </c>
       <c r="C21" s="49">
         <v>378</v>
       </c>
       <c r="D21" s="49">
         <v>670</v>
       </c>
       <c r="E21" s="49">
         <v>962</v>
       </c>
       <c r="F21" s="60">
         <v>1267</v>
       </c>
       <c r="G21" s="49">
         <v>1573</v>
       </c>
       <c r="H21" s="49">
         <v>1878</v>
       </c>
       <c r="I21" s="49">
         <v>2056</v>
       </c>
-      <c r="J21" s="60"/>
+      <c r="J21" s="60">
+        <v>2233</v>
+      </c>
       <c r="K21" s="49"/>
       <c r="L21" s="113"/>
       <c r="M21" s="60"/>
       <c r="N21" s="40"/>
       <c r="O21" s="26"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="15"/>
       <c r="S21" s="15"/>
       <c r="T21" s="15"/>
       <c r="U21" s="15"/>
       <c r="V21" s="15"/>
       <c r="W21" s="15"/>
       <c r="X21" s="15"/>
       <c r="Y21" s="15"/>
       <c r="Z21" s="15"/>
       <c r="AA21" s="15"/>
     </row>
-    <row r="22" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="49">
         <v>10</v>
       </c>
       <c r="C22" s="49">
         <v>96</v>
       </c>
       <c r="D22" s="49">
         <v>182</v>
       </c>
       <c r="E22" s="49">
         <v>269</v>
       </c>
       <c r="F22" s="60">
         <v>313</v>
       </c>
       <c r="G22" s="49">
         <v>357</v>
       </c>
       <c r="H22" s="49">
         <v>402</v>
       </c>
       <c r="I22" s="49">
         <v>453</v>
       </c>
-      <c r="J22" s="60"/>
+      <c r="J22" s="60">
+        <v>503</v>
+      </c>
       <c r="K22" s="49"/>
       <c r="L22" s="113"/>
       <c r="M22" s="60"/>
       <c r="N22" s="40"/>
       <c r="O22" s="26"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="15"/>
       <c r="S22" s="15"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="15"/>
       <c r="Z22" s="15"/>
       <c r="AA22" s="15"/>
     </row>
-    <row r="23" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="62" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="49">
         <v>2</v>
       </c>
       <c r="C23" s="49">
         <v>4</v>
       </c>
       <c r="D23" s="49">
         <v>6</v>
       </c>
       <c r="E23" s="49">
         <v>8</v>
       </c>
       <c r="F23" s="60">
         <v>10</v>
       </c>
       <c r="G23" s="49">
         <v>12</v>
       </c>
       <c r="H23" s="49">
         <v>14</v>
       </c>
       <c r="I23" s="49">
         <v>17</v>
       </c>
-      <c r="J23" s="60"/>
+      <c r="J23" s="60">
+        <v>20</v>
+      </c>
       <c r="K23" s="49"/>
       <c r="L23" s="113"/>
       <c r="M23" s="60"/>
       <c r="N23" s="40"/>
       <c r="O23" s="26"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" s="15"/>
       <c r="S23" s="15"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="15"/>
       <c r="Z23" s="15"/>
       <c r="AA23" s="15"/>
     </row>
-    <row r="24" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A24" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="49">
         <v>12</v>
       </c>
       <c r="C24" s="49">
         <v>24</v>
       </c>
       <c r="D24" s="49">
         <v>36</v>
       </c>
       <c r="E24" s="49">
         <v>48</v>
       </c>
       <c r="F24" s="60">
         <v>60</v>
       </c>
       <c r="G24" s="49">
         <v>72</v>
       </c>
       <c r="H24" s="49">
         <v>84</v>
       </c>
       <c r="I24" s="49">
         <v>97</v>
       </c>
-      <c r="J24" s="60"/>
+      <c r="J24" s="60">
+        <v>109</v>
+      </c>
       <c r="K24" s="49"/>
       <c r="L24" s="113"/>
       <c r="M24" s="60"/>
       <c r="N24" s="40"/>
       <c r="O24" s="26"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="T24" s="15"/>
       <c r="U24" s="15"/>
       <c r="V24" s="15"/>
       <c r="W24" s="15"/>
       <c r="X24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
     </row>
-    <row r="25" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A25" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="60">
         <v>1</v>
       </c>
       <c r="C25" s="49">
         <v>1</v>
       </c>
       <c r="D25" s="49">
         <v>2</v>
       </c>
       <c r="E25" s="49">
         <v>2</v>
       </c>
       <c r="F25" s="60">
         <v>3</v>
       </c>
       <c r="G25" s="49">
         <v>4</v>
       </c>
       <c r="H25" s="49">
         <v>12</v>
       </c>
       <c r="I25" s="49">
         <v>20</v>
       </c>
-      <c r="J25" s="60"/>
+      <c r="J25" s="60">
+        <v>28</v>
+      </c>
       <c r="K25" s="49"/>
       <c r="L25" s="113"/>
       <c r="M25" s="60"/>
       <c r="N25" s="41"/>
       <c r="O25" s="26"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
       <c r="Z25" s="15"/>
       <c r="AA25" s="15"/>
     </row>
-    <row r="26" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A26" s="63"/>
       <c r="B26" s="60"/>
       <c r="C26" s="60"/>
       <c r="D26" s="60"/>
       <c r="E26" s="65"/>
       <c r="F26" s="60"/>
       <c r="G26" s="49"/>
       <c r="H26" s="60"/>
       <c r="I26" s="49"/>
       <c r="J26" s="60"/>
       <c r="K26" s="65"/>
       <c r="L26" s="49"/>
       <c r="M26" s="65"/>
       <c r="N26" s="41"/>
       <c r="O26" s="26"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="31"/>
       <c r="S26" s="15"/>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="15"/>
       <c r="W26" s="15"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
       <c r="Z26" s="15"/>
       <c r="AA26" s="15"/>
     </row>
-    <row r="27" spans="1:27" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:27" s="1" customFormat="1" ht="22.5" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="60"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="58"/>
       <c r="F27" s="57"/>
       <c r="G27" s="49"/>
       <c r="H27" s="49"/>
       <c r="I27" s="117"/>
       <c r="J27" s="57"/>
       <c r="K27" s="58"/>
       <c r="L27" s="112"/>
       <c r="M27" s="58"/>
       <c r="N27" s="42"/>
       <c r="O27" s="11"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
       <c r="S27" s="12"/>
       <c r="T27" s="12"/>
       <c r="U27" s="12"/>
       <c r="V27" s="12"/>
       <c r="W27" s="12"/>
       <c r="X27" s="12"/>
       <c r="Y27" s="12"/>
       <c r="Z27" s="12"/>
       <c r="AA27" s="15"/>
     </row>
-    <row r="28" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="60">
         <v>289</v>
       </c>
       <c r="C28" s="60">
         <v>532</v>
       </c>
       <c r="D28" s="49">
         <v>775</v>
       </c>
       <c r="E28" s="49">
         <v>1018</v>
       </c>
       <c r="F28" s="60">
         <v>1273</v>
       </c>
       <c r="G28" s="49">
         <v>1527</v>
       </c>
       <c r="H28" s="49">
         <v>1766</v>
       </c>
       <c r="I28" s="49">
         <v>2012</v>
       </c>
-      <c r="J28" s="60"/>
+      <c r="J28" s="60">
+        <v>2258</v>
+      </c>
       <c r="K28" s="60"/>
       <c r="L28" s="113"/>
       <c r="M28" s="60"/>
       <c r="N28" s="42"/>
       <c r="O28" s="26"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" s="15"/>
       <c r="S28" s="15"/>
       <c r="T28" s="15"/>
       <c r="U28" s="15"/>
       <c r="V28" s="15"/>
       <c r="W28" s="15"/>
       <c r="X28" s="15"/>
       <c r="Y28" s="15"/>
       <c r="Z28" s="15"/>
       <c r="AA28" s="15"/>
     </row>
-    <row r="29" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="60">
         <v>260</v>
       </c>
       <c r="C29" s="60">
         <v>471</v>
       </c>
       <c r="D29" s="49">
         <v>682</v>
       </c>
       <c r="E29" s="49">
         <v>894</v>
       </c>
       <c r="F29" s="60">
         <v>1115</v>
       </c>
       <c r="G29" s="49">
         <v>1336</v>
       </c>
       <c r="H29" s="49">
         <v>1557</v>
       </c>
       <c r="I29" s="49">
         <v>1791</v>
       </c>
-      <c r="J29" s="60"/>
+      <c r="J29" s="60">
+        <v>2025</v>
+      </c>
       <c r="K29" s="60"/>
       <c r="L29" s="113"/>
       <c r="M29" s="60"/>
       <c r="N29" s="42"/>
       <c r="O29" s="26"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" s="15"/>
       <c r="S29" s="15"/>
       <c r="T29" s="15"/>
       <c r="U29" s="15"/>
       <c r="V29" s="15"/>
       <c r="W29" s="15"/>
       <c r="X29" s="15"/>
       <c r="Y29" s="15"/>
       <c r="Z29" s="15"/>
       <c r="AA29" s="12"/>
     </row>
-    <row r="30" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="60">
         <v>30</v>
       </c>
       <c r="C30" s="60">
         <v>61</v>
       </c>
       <c r="D30" s="49">
         <v>93</v>
       </c>
       <c r="E30" s="49">
         <v>125</v>
       </c>
       <c r="F30" s="60">
         <v>158</v>
       </c>
       <c r="G30" s="49">
         <v>191</v>
       </c>
       <c r="H30" s="49">
         <v>209</v>
       </c>
       <c r="I30" s="49">
         <v>221</v>
       </c>
-      <c r="J30" s="60"/>
+      <c r="J30" s="60">
+        <v>233</v>
+      </c>
       <c r="K30" s="60"/>
       <c r="L30" s="113"/>
       <c r="M30" s="60"/>
       <c r="N30" s="41"/>
       <c r="O30" s="26"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="15"/>
       <c r="T30" s="15"/>
       <c r="U30" s="15"/>
       <c r="V30" s="15"/>
       <c r="W30" s="15"/>
       <c r="X30" s="15"/>
       <c r="Y30" s="15"/>
       <c r="Z30" s="15"/>
       <c r="AA30" s="15"/>
     </row>
-    <row r="31" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A31" s="59"/>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="65"/>
       <c r="F31" s="60"/>
       <c r="G31" s="49"/>
       <c r="H31" s="60"/>
       <c r="I31" s="49"/>
       <c r="J31" s="60"/>
       <c r="K31" s="65"/>
       <c r="L31" s="114"/>
       <c r="M31" s="60"/>
       <c r="N31" s="41"/>
       <c r="O31" s="26"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" s="31"/>
       <c r="S31" s="15"/>
       <c r="T31" s="15"/>
       <c r="U31" s="15"/>
       <c r="V31" s="15"/>
       <c r="W31" s="15"/>
       <c r="X31" s="15"/>
       <c r="Y31" s="15"/>
       <c r="Z31" s="15"/>
       <c r="AA31" s="15"/>
     </row>
-    <row r="32" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="57"/>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="60"/>
       <c r="F32" s="57"/>
       <c r="G32" s="49"/>
       <c r="H32" s="57"/>
       <c r="I32" s="117"/>
       <c r="J32" s="57"/>
       <c r="K32" s="58"/>
       <c r="L32" s="112"/>
       <c r="M32" s="57"/>
       <c r="N32" s="42"/>
       <c r="O32" s="11"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="AA32" s="15"/>
     </row>
-    <row r="33" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="60">
         <v>532</v>
       </c>
       <c r="C33" s="60">
         <v>1029</v>
       </c>
       <c r="D33" s="60">
         <v>1526</v>
       </c>
       <c r="E33" s="60">
         <v>2022</v>
       </c>
       <c r="F33" s="60">
         <v>2514</v>
       </c>
       <c r="G33" s="49">
         <v>3006</v>
       </c>
       <c r="H33" s="49">
         <v>3498</v>
       </c>
       <c r="I33" s="49">
         <v>3967</v>
       </c>
-      <c r="J33" s="60"/>
+      <c r="J33" s="60">
+        <v>4436</v>
+      </c>
       <c r="K33" s="60"/>
       <c r="L33" s="113"/>
       <c r="M33" s="60"/>
       <c r="N33" s="42"/>
       <c r="O33" s="26"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" s="31"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="V33" s="12"/>
       <c r="W33" s="12"/>
       <c r="X33" s="12"/>
       <c r="Y33" s="12"/>
       <c r="Z33" s="12"/>
       <c r="AA33" s="15"/>
     </row>
-    <row r="34" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A34" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="60">
         <v>532</v>
       </c>
       <c r="C34" s="60">
         <v>1029</v>
       </c>
       <c r="D34" s="60">
         <v>1526</v>
       </c>
       <c r="E34" s="60">
         <v>2022</v>
       </c>
       <c r="F34" s="60">
         <v>2514</v>
       </c>
       <c r="G34" s="49">
         <v>3006</v>
       </c>
       <c r="H34" s="49">
         <v>3498</v>
       </c>
       <c r="I34" s="49">
         <v>3967</v>
       </c>
-      <c r="J34" s="60"/>
+      <c r="J34" s="60">
+        <v>4436</v>
+      </c>
       <c r="K34" s="60"/>
       <c r="L34" s="113"/>
       <c r="M34" s="60"/>
       <c r="N34" s="41"/>
       <c r="O34" s="26"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="31"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
     </row>
-    <row r="35" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="62"/>
       <c r="B35" s="60"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="65"/>
       <c r="F35" s="60"/>
       <c r="G35" s="49"/>
       <c r="H35" s="49"/>
       <c r="I35" s="49"/>
       <c r="J35" s="60"/>
       <c r="K35" s="65"/>
       <c r="L35" s="114"/>
       <c r="M35" s="60"/>
       <c r="N35" s="41"/>
       <c r="O35" s="26"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="31"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
     </row>
-    <row r="36" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A36" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="57"/>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="58"/>
       <c r="F36" s="57"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="57"/>
       <c r="K36" s="58"/>
       <c r="L36" s="112"/>
       <c r="M36" s="57"/>
       <c r="N36" s="42"/>
       <c r="O36" s="11"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36" s="15"/>
     </row>
-    <row r="37" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A37" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="60">
         <v>468</v>
       </c>
       <c r="C37" s="60">
         <v>1034</v>
       </c>
       <c r="D37" s="60">
         <v>1555</v>
       </c>
       <c r="E37" s="60">
         <v>2140</v>
       </c>
       <c r="F37" s="60">
         <v>2618</v>
       </c>
       <c r="G37" s="49">
         <v>3134</v>
       </c>
       <c r="H37" s="49">
         <v>3563</v>
       </c>
       <c r="I37" s="49">
         <v>3854</v>
       </c>
-      <c r="J37" s="60"/>
+      <c r="J37" s="60">
+        <v>4200</v>
+      </c>
       <c r="K37" s="49"/>
       <c r="L37" s="113"/>
       <c r="M37" s="60"/>
       <c r="N37" s="42"/>
       <c r="O37" s="26"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="31"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37" s="15"/>
     </row>
-    <row r="38" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A38" s="67" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="60">
         <v>468</v>
       </c>
       <c r="C38" s="49">
         <v>1034</v>
       </c>
       <c r="D38" s="60">
         <v>1555</v>
       </c>
       <c r="E38" s="60">
         <v>2140</v>
       </c>
       <c r="F38" s="60">
         <v>2618</v>
       </c>
       <c r="G38" s="49">
         <v>3134</v>
       </c>
       <c r="H38" s="49">
         <v>3563</v>
       </c>
       <c r="I38" s="49">
         <v>3854</v>
       </c>
-      <c r="J38" s="60"/>
+      <c r="J38" s="60">
+        <v>4200</v>
+      </c>
       <c r="K38" s="49"/>
       <c r="L38" s="113"/>
       <c r="M38" s="60"/>
       <c r="N38" s="41"/>
       <c r="O38" s="26"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38" s="31"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38" s="15"/>
     </row>
-    <row r="39" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A39" s="59"/>
       <c r="B39" s="60"/>
       <c r="C39" s="60"/>
       <c r="D39" s="60"/>
       <c r="E39" s="65"/>
       <c r="F39" s="60"/>
       <c r="G39" s="49"/>
       <c r="H39" s="49"/>
       <c r="I39" s="49"/>
       <c r="J39" s="60"/>
       <c r="K39" s="65"/>
       <c r="L39" s="114"/>
       <c r="M39" s="65"/>
       <c r="N39" s="41"/>
       <c r="O39" s="26"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39" s="31"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39" s="15"/>
     </row>
-    <row r="40" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A40" s="56" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="57"/>
       <c r="C40" s="57"/>
       <c r="D40" s="57"/>
       <c r="E40" s="58"/>
       <c r="F40" s="57"/>
       <c r="G40" s="49"/>
       <c r="H40" s="49"/>
       <c r="I40" s="117"/>
       <c r="J40" s="57"/>
       <c r="K40" s="58"/>
       <c r="L40" s="112"/>
       <c r="M40" s="58"/>
       <c r="N40" s="42"/>
       <c r="O40" s="11"/>
       <c r="P40" s="12"/>
       <c r="Q40" s="12"/>
       <c r="R40" s="12"/>
       <c r="S40" s="12"/>
       <c r="T40" s="12"/>
       <c r="U40" s="12"/>
       <c r="V40" s="12"/>
       <c r="W40" s="12"/>
       <c r="X40" s="12"/>
       <c r="Y40" s="12"/>
       <c r="Z40" s="12"/>
       <c r="AA40" s="15"/>
     </row>
-    <row r="41" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A41" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="60">
         <v>966</v>
       </c>
       <c r="C41" s="60">
         <v>1548</v>
       </c>
       <c r="D41" s="49">
         <v>2070</v>
       </c>
       <c r="E41" s="49">
         <v>2473</v>
       </c>
       <c r="F41" s="60">
         <v>3465</v>
       </c>
       <c r="G41" s="49">
         <v>4441</v>
       </c>
       <c r="H41" s="49">
         <v>5427</v>
       </c>
       <c r="I41" s="49">
         <v>6421</v>
       </c>
-      <c r="J41" s="60"/>
+      <c r="J41" s="60">
+        <v>7462</v>
+      </c>
       <c r="K41" s="60"/>
       <c r="L41" s="113"/>
       <c r="M41" s="61"/>
       <c r="N41" s="42"/>
       <c r="O41" s="26"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
       <c r="T41" s="15"/>
       <c r="U41" s="15"/>
       <c r="V41" s="15"/>
       <c r="W41" s="15"/>
       <c r="X41" s="15"/>
       <c r="Y41" s="15"/>
       <c r="Z41" s="15"/>
       <c r="AA41" s="15"/>
     </row>
-    <row r="42" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A42" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="60">
         <v>0</v>
       </c>
       <c r="C42" s="49">
         <v>0</v>
       </c>
       <c r="D42" s="49">
         <v>0</v>
       </c>
       <c r="E42" s="49">
         <v>0</v>
       </c>
       <c r="F42" s="60">
         <v>0</v>
       </c>
       <c r="G42" s="49">
         <v>1</v>
       </c>
       <c r="H42" s="49">
         <v>1</v>
       </c>
       <c r="I42" s="49">
         <v>1</v>
       </c>
-      <c r="J42" s="60"/>
+      <c r="J42" s="60">
+        <v>1</v>
+      </c>
       <c r="K42" s="60"/>
       <c r="L42" s="113"/>
       <c r="M42" s="61"/>
       <c r="N42" s="42"/>
       <c r="O42" s="26"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
       <c r="T42" s="15"/>
       <c r="U42" s="15"/>
       <c r="V42" s="15"/>
       <c r="W42" s="15"/>
       <c r="X42" s="15"/>
       <c r="Y42" s="15"/>
       <c r="Z42" s="15"/>
       <c r="AA42" s="15"/>
     </row>
-    <row r="43" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A43" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="60">
         <v>1</v>
       </c>
       <c r="C43" s="49">
         <v>3</v>
       </c>
       <c r="D43" s="49">
         <v>5</v>
       </c>
       <c r="E43" s="49">
         <v>7</v>
       </c>
       <c r="F43" s="60">
         <v>7</v>
       </c>
       <c r="G43" s="49">
         <v>7</v>
       </c>
       <c r="H43" s="49">
         <v>7</v>
       </c>
       <c r="I43" s="49">
         <v>7</v>
       </c>
-      <c r="J43" s="60"/>
+      <c r="J43" s="60">
+        <v>7</v>
+      </c>
       <c r="K43" s="60"/>
       <c r="L43" s="113"/>
       <c r="M43" s="63"/>
       <c r="N43" s="42"/>
       <c r="O43" s="26"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" s="15"/>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
       <c r="W43" s="15"/>
       <c r="X43" s="15"/>
       <c r="Y43" s="15"/>
       <c r="Z43" s="15"/>
       <c r="AA43" s="15"/>
     </row>
-    <row r="44" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A44" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B44" s="60">
         <v>0</v>
       </c>
       <c r="C44" s="49">
         <v>1</v>
       </c>
       <c r="D44" s="49">
         <v>2</v>
       </c>
       <c r="E44" s="49">
         <v>2</v>
       </c>
       <c r="F44" s="60">
         <v>3</v>
       </c>
       <c r="G44" s="49">
         <v>4</v>
       </c>
       <c r="H44" s="49">
         <v>5</v>
       </c>
       <c r="I44" s="49">
         <v>5</v>
       </c>
-      <c r="J44" s="60"/>
+      <c r="J44" s="60">
+        <v>6</v>
+      </c>
       <c r="K44" s="60"/>
       <c r="L44" s="113"/>
       <c r="M44" s="63"/>
       <c r="N44" s="42"/>
       <c r="O44" s="26"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
       <c r="V44" s="15"/>
       <c r="W44" s="15"/>
       <c r="X44" s="15"/>
       <c r="Y44" s="15"/>
       <c r="Z44" s="15"/>
       <c r="AA44" s="15"/>
     </row>
-    <row r="45" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A45" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="60">
         <v>5</v>
       </c>
       <c r="C45" s="49">
         <v>8</v>
       </c>
       <c r="D45" s="49">
         <v>11</v>
       </c>
       <c r="E45" s="49">
         <v>14</v>
       </c>
       <c r="F45" s="60">
         <v>16</v>
       </c>
       <c r="G45" s="49">
         <v>18</v>
       </c>
       <c r="H45" s="49">
         <v>21</v>
       </c>
       <c r="I45" s="49">
         <v>25</v>
       </c>
-      <c r="J45" s="60"/>
+      <c r="J45" s="60">
+        <v>28</v>
+      </c>
       <c r="K45" s="60"/>
       <c r="L45" s="113"/>
       <c r="M45" s="61"/>
       <c r="N45" s="42"/>
       <c r="O45" s="26"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="4"/>
       <c r="T45" s="4"/>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
       <c r="AA45" s="15"/>
     </row>
-    <row r="46" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A46" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="69">
         <v>0</v>
       </c>
       <c r="C46" s="49">
         <v>0</v>
       </c>
       <c r="D46" s="49">
         <v>1</v>
       </c>
       <c r="E46" s="49">
         <v>1</v>
       </c>
       <c r="F46" s="60">
         <v>1</v>
       </c>
       <c r="G46" s="49">
         <v>1</v>
       </c>
       <c r="H46" s="49">
         <v>1</v>
       </c>
       <c r="I46" s="49">
         <v>2</v>
       </c>
-      <c r="J46" s="60"/>
+      <c r="J46" s="60">
+        <v>2</v>
+      </c>
       <c r="K46" s="60"/>
       <c r="L46" s="113"/>
       <c r="M46" s="61"/>
       <c r="N46" s="42"/>
       <c r="O46" s="26"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46" s="15"/>
       <c r="S46" s="15"/>
       <c r="T46" s="15"/>
       <c r="U46" s="15"/>
       <c r="V46" s="15"/>
       <c r="W46" s="15"/>
       <c r="X46" s="15"/>
       <c r="Y46" s="15"/>
       <c r="Z46" s="15"/>
       <c r="AA46" s="18"/>
     </row>
-    <row r="47" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A47" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="60">
         <v>960</v>
       </c>
       <c r="C47" s="49">
         <v>1535</v>
       </c>
       <c r="D47" s="49">
         <v>2051</v>
       </c>
       <c r="E47" s="49">
         <v>2449</v>
       </c>
       <c r="F47" s="60">
         <v>3437</v>
       </c>
       <c r="G47" s="49">
         <v>4411</v>
       </c>
       <c r="H47" s="49">
         <v>5392</v>
       </c>
       <c r="I47" s="49">
         <v>6383</v>
       </c>
-      <c r="J47" s="60"/>
+      <c r="J47" s="60">
+        <v>7419</v>
+      </c>
       <c r="K47" s="60"/>
       <c r="L47" s="113"/>
       <c r="M47" s="61"/>
       <c r="N47" s="41"/>
       <c r="O47" s="26"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47" s="15"/>
       <c r="S47" s="15"/>
       <c r="T47" s="15"/>
       <c r="U47" s="15"/>
       <c r="V47" s="15"/>
       <c r="W47" s="15"/>
       <c r="X47" s="15"/>
       <c r="Y47" s="15"/>
       <c r="Z47" s="15"/>
       <c r="AA47" s="18"/>
     </row>
-    <row r="48" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A48" s="59"/>
       <c r="B48" s="60"/>
       <c r="C48" s="60"/>
       <c r="D48" s="60"/>
       <c r="E48" s="65"/>
       <c r="F48" s="60"/>
       <c r="G48" s="49"/>
       <c r="H48" s="60"/>
       <c r="I48" s="49"/>
       <c r="J48" s="60"/>
       <c r="K48" s="65"/>
       <c r="L48" s="114"/>
       <c r="M48" s="122"/>
       <c r="N48" s="41"/>
       <c r="O48" s="26"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" s="31"/>
       <c r="S48" s="18"/>
       <c r="T48" s="18"/>
       <c r="U48" s="18"/>
       <c r="V48" s="18"/>
       <c r="W48" s="18"/>
       <c r="X48" s="18"/>
       <c r="Y48" s="18"/>
       <c r="Z48" s="18"/>
       <c r="AA48" s="18"/>
     </row>
-    <row r="49" spans="1:28" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:28" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A49" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="57"/>
       <c r="C49" s="57"/>
       <c r="D49" s="57"/>
       <c r="E49" s="58"/>
       <c r="F49" s="57"/>
       <c r="G49" s="49"/>
       <c r="H49" s="57"/>
       <c r="I49" s="117"/>
       <c r="J49" s="57"/>
       <c r="K49" s="58"/>
       <c r="L49" s="112"/>
       <c r="M49" s="58"/>
       <c r="N49" s="41"/>
       <c r="O49" s="11"/>
       <c r="P49" s="12"/>
       <c r="Q49" s="12"/>
       <c r="R49" s="12"/>
       <c r="S49" s="12"/>
       <c r="T49" s="12"/>
       <c r="U49" s="12"/>
       <c r="V49" s="12"/>
       <c r="W49" s="12"/>
       <c r="X49" s="12"/>
       <c r="Y49" s="12"/>
       <c r="Z49" s="12"/>
       <c r="AA49" s="18"/>
     </row>
-    <row r="50" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A50" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="F50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="G50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="H50" s="60" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="J50" s="49"/>
+      <c r="J50" s="49" t="s">
+        <v>76</v>
+      </c>
       <c r="K50" s="49"/>
       <c r="L50" s="49"/>
       <c r="M50" s="49"/>
       <c r="N50" s="41"/>
       <c r="O50" s="26"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50" s="15"/>
       <c r="S50" s="15"/>
       <c r="T50" s="15"/>
       <c r="U50" s="15"/>
       <c r="V50" s="15"/>
       <c r="W50" s="15"/>
       <c r="X50" s="15"/>
       <c r="Y50" s="15"/>
       <c r="Z50" s="15"/>
       <c r="AA50" s="18"/>
     </row>
-    <row r="51" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A51" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="C51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="D51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="G51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="H51" s="60" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="J51" s="49"/>
+      <c r="J51" s="49" t="s">
+        <v>76</v>
+      </c>
       <c r="K51" s="49"/>
       <c r="L51" s="49"/>
       <c r="M51" s="49"/>
       <c r="N51" s="41"/>
       <c r="O51" s="26"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51" s="15"/>
       <c r="S51" s="15"/>
       <c r="T51" s="15"/>
       <c r="U51" s="15"/>
       <c r="V51" s="15"/>
       <c r="W51" s="15"/>
       <c r="X51" s="15"/>
       <c r="Y51" s="15"/>
       <c r="Z51" s="15"/>
       <c r="AA51" s="18"/>
     </row>
-    <row r="52" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A52" s="59"/>
       <c r="B52" s="60"/>
       <c r="C52" s="60"/>
       <c r="D52" s="60"/>
       <c r="E52" s="65"/>
       <c r="F52" s="60"/>
       <c r="G52" s="49"/>
       <c r="H52" s="60"/>
       <c r="I52" s="60"/>
       <c r="J52" s="68"/>
       <c r="K52" s="65"/>
       <c r="L52" s="114"/>
       <c r="M52" s="65"/>
       <c r="N52" s="41"/>
       <c r="O52" s="26"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52" s="31"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="15"/>
       <c r="W52" s="4"/>
       <c r="X52" s="4"/>
       <c r="Y52" s="4"/>
       <c r="Z52" s="4"/>
       <c r="AA52" s="4"/>
       <c r="AB52"/>
     </row>
-    <row r="53" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A53" s="56" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="57"/>
       <c r="C53" s="57"/>
       <c r="D53" s="57"/>
       <c r="E53" s="58"/>
       <c r="F53" s="57"/>
       <c r="G53" s="49"/>
       <c r="H53" s="57"/>
       <c r="I53" s="57"/>
       <c r="J53" s="57"/>
       <c r="K53" s="58"/>
       <c r="L53" s="112"/>
       <c r="M53" s="58"/>
       <c r="N53" s="41"/>
       <c r="O53" s="33"/>
       <c r="P53" s="12"/>
       <c r="Q53" s="12"/>
       <c r="R53" s="12"/>
       <c r="S53" s="12"/>
       <c r="T53" s="12"/>
       <c r="U53" s="12"/>
       <c r="V53" s="12"/>
       <c r="W53" s="12"/>
       <c r="X53" s="12"/>
       <c r="Y53" s="12"/>
       <c r="Z53" s="12"/>
       <c r="AA53" s="4"/>
       <c r="AB53"/>
     </row>
-    <row r="54" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:28" ht="12.95" customHeight="1">
       <c r="A54" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B54" s="69">
         <v>0.2</v>
       </c>
       <c r="C54" s="69">
         <v>0.8</v>
       </c>
       <c r="D54" s="69">
         <v>1.4</v>
       </c>
       <c r="E54" s="69">
         <v>1.9</v>
       </c>
       <c r="F54" s="69">
         <v>1.9</v>
       </c>
       <c r="G54" s="69">
         <v>1.9</v>
       </c>
       <c r="H54" s="69">
         <v>1.9</v>
       </c>
       <c r="I54" s="69">
         <v>1.9</v>
       </c>
-      <c r="J54" s="69"/>
+      <c r="J54" s="69">
+        <v>1.9</v>
+      </c>
       <c r="K54" s="69"/>
       <c r="L54" s="115"/>
       <c r="M54" s="69"/>
       <c r="N54" s="39"/>
       <c r="O54" s="26"/>
       <c r="P54" s="18"/>
       <c r="Q54" s="18"/>
       <c r="R54" s="18"/>
       <c r="S54" s="18"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
       <c r="V54" s="18"/>
       <c r="W54" s="18"/>
       <c r="X54" s="18"/>
       <c r="Y54" s="18"/>
       <c r="Z54" s="18"/>
       <c r="AA54" s="12"/>
       <c r="AB54" s="1"/>
     </row>
-    <row r="55" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A55" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="69">
         <v>0.2</v>
       </c>
       <c r="C55" s="69">
         <v>0.8</v>
       </c>
       <c r="D55" s="69">
         <v>1.4</v>
       </c>
       <c r="E55" s="69">
         <v>1.9</v>
       </c>
       <c r="F55" s="69">
         <v>1.9</v>
       </c>
       <c r="G55" s="69">
         <v>1.9</v>
       </c>
       <c r="H55" s="69">
         <v>1.9</v>
       </c>
       <c r="I55" s="69">
         <v>1.9</v>
       </c>
-      <c r="J55" s="69"/>
+      <c r="J55" s="69">
+        <v>1.9</v>
+      </c>
       <c r="K55" s="69"/>
       <c r="L55" s="115"/>
       <c r="M55" s="69"/>
       <c r="N55" s="39"/>
       <c r="O55" s="26"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="18"/>
       <c r="R55" s="18"/>
       <c r="S55" s="18"/>
       <c r="T55" s="18"/>
       <c r="U55" s="18"/>
       <c r="V55" s="18"/>
       <c r="W55" s="18"/>
       <c r="X55" s="18"/>
       <c r="Y55" s="18"/>
       <c r="Z55" s="18"/>
       <c r="AA55" s="15"/>
     </row>
-    <row r="56" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A56" s="62"/>
       <c r="B56" s="70"/>
       <c r="C56" s="70"/>
       <c r="D56" s="68"/>
       <c r="E56" s="72"/>
       <c r="F56" s="68"/>
       <c r="G56" s="49"/>
       <c r="H56" s="68"/>
       <c r="I56" s="68"/>
       <c r="J56" s="68"/>
       <c r="K56" s="72"/>
       <c r="L56" s="116"/>
       <c r="M56" s="68"/>
       <c r="N56" s="41"/>
       <c r="O56" s="26"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="18"/>
       <c r="R56" s="2"/>
       <c r="S56" s="18"/>
       <c r="T56" s="18"/>
       <c r="U56" s="18"/>
       <c r="V56" s="18"/>
       <c r="W56" s="18"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="18"/>
       <c r="Z56" s="18"/>
       <c r="AA56" s="15"/>
     </row>
-    <row r="57" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A57" s="73" t="s">
         <v>40</v>
       </c>
       <c r="B57" s="66"/>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="58"/>
       <c r="F57" s="57"/>
       <c r="G57" s="49"/>
       <c r="H57" s="117"/>
       <c r="I57" s="57"/>
       <c r="J57" s="57"/>
       <c r="K57" s="58"/>
       <c r="L57" s="112"/>
       <c r="M57" s="57"/>
       <c r="N57" s="42"/>
       <c r="O57" s="11"/>
       <c r="P57" s="12"/>
       <c r="Q57" s="12"/>
       <c r="R57" s="12"/>
       <c r="S57" s="12"/>
       <c r="T57" s="12"/>
       <c r="U57" s="12"/>
       <c r="V57" s="12"/>
       <c r="W57" s="12"/>
       <c r="X57" s="12"/>
       <c r="Y57" s="12"/>
       <c r="Z57" s="12"/>
       <c r="AA57" s="15"/>
     </row>
-    <row r="58" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A58" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="49">
         <v>1574</v>
       </c>
       <c r="C58" s="60">
         <v>3430</v>
       </c>
       <c r="D58" s="60">
         <v>4620</v>
       </c>
       <c r="E58" s="60">
         <v>5012</v>
       </c>
       <c r="F58" s="60">
         <v>6132</v>
       </c>
       <c r="G58" s="49">
         <v>6607</v>
       </c>
       <c r="H58" s="49">
         <v>6925</v>
       </c>
       <c r="I58" s="49">
         <v>7609</v>
       </c>
-      <c r="J58" s="60"/>
+      <c r="J58" s="60">
+        <v>8107</v>
+      </c>
       <c r="K58" s="49"/>
       <c r="L58" s="113"/>
       <c r="M58" s="60"/>
       <c r="N58" s="42"/>
       <c r="O58" s="26"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58" s="15"/>
       <c r="S58" s="15"/>
       <c r="T58" s="15"/>
       <c r="U58" s="15"/>
       <c r="V58" s="15"/>
       <c r="W58" s="15"/>
       <c r="X58" s="15"/>
       <c r="Y58" s="15"/>
       <c r="Z58" s="16"/>
       <c r="AA58" s="15"/>
     </row>
-    <row r="59" spans="1:28" s="43" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="159" t="s">
+    <row r="59" spans="1:28" s="43" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A59" s="157" t="s">
         <v>70</v>
       </c>
-      <c r="B59" s="160"/>
-[...1 lines deleted...]
-      <c r="D59" s="160"/>
+      <c r="B59" s="158"/>
+      <c r="C59" s="158"/>
+      <c r="D59" s="158"/>
       <c r="E59" s="64"/>
-      <c r="F59" s="161"/>
+      <c r="F59" s="159"/>
       <c r="G59" s="64"/>
       <c r="H59" s="64"/>
       <c r="I59" s="49">
         <v>10</v>
       </c>
-      <c r="J59" s="49"/>
+      <c r="J59" s="60">
+        <v>20</v>
+      </c>
       <c r="K59" s="49"/>
       <c r="L59" s="113"/>
       <c r="M59" s="49"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
-      <c r="P59" s="162"/>
-[...12 lines deleted...]
-    <row r="60" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P59" s="160"/>
+      <c r="Q59" s="160"/>
+      <c r="R59" s="160"/>
+      <c r="S59" s="160"/>
+      <c r="T59" s="160"/>
+      <c r="U59" s="160"/>
+      <c r="V59" s="160"/>
+      <c r="W59" s="160"/>
+      <c r="X59" s="160"/>
+      <c r="Y59" s="160"/>
+      <c r="Z59" s="161"/>
+      <c r="AA59" s="160"/>
+    </row>
+    <row r="60" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A60" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="60">
         <v>1574</v>
       </c>
       <c r="C60" s="60">
         <v>3430</v>
       </c>
       <c r="D60" s="60">
         <v>4620</v>
       </c>
       <c r="E60" s="60">
         <v>5012</v>
       </c>
       <c r="F60" s="60">
         <v>6132</v>
       </c>
       <c r="G60" s="49">
         <v>6607</v>
       </c>
       <c r="H60" s="49">
         <v>6925</v>
       </c>
       <c r="I60" s="49">
         <v>7599</v>
       </c>
-      <c r="J60" s="60"/>
+      <c r="J60" s="60">
+        <v>8087</v>
+      </c>
       <c r="K60" s="49"/>
       <c r="L60" s="113"/>
       <c r="M60" s="60"/>
       <c r="N60" s="42"/>
       <c r="O60" s="26"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="15"/>
       <c r="S60" s="15"/>
       <c r="T60" s="15"/>
       <c r="U60" s="15"/>
       <c r="V60" s="15"/>
       <c r="W60" s="15"/>
       <c r="X60" s="15"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="15"/>
       <c r="AA60" s="15"/>
     </row>
-    <row r="61" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A61" s="59"/>
       <c r="B61" s="60"/>
       <c r="C61" s="60"/>
       <c r="D61" s="68"/>
       <c r="E61" s="72"/>
       <c r="F61" s="68"/>
       <c r="G61" s="49"/>
       <c r="H61" s="68"/>
       <c r="I61" s="68"/>
       <c r="J61" s="68"/>
       <c r="K61" s="72"/>
       <c r="L61" s="116"/>
       <c r="M61" s="68"/>
       <c r="N61" s="41"/>
       <c r="O61" s="26"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61" s="2"/>
       <c r="S61" s="15"/>
       <c r="T61" s="15"/>
       <c r="U61" s="15"/>
       <c r="V61" s="15"/>
       <c r="W61" s="15"/>
       <c r="X61" s="15"/>
       <c r="Y61" s="15"/>
       <c r="Z61" s="15"/>
       <c r="AA61" s="15"/>
     </row>
-    <row r="62" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A62" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B62" s="57"/>
       <c r="C62" s="57"/>
       <c r="D62" s="57"/>
       <c r="E62" s="58"/>
       <c r="F62" s="57"/>
       <c r="G62" s="49"/>
       <c r="H62" s="57"/>
       <c r="I62" s="57"/>
       <c r="J62" s="57"/>
       <c r="K62" s="58"/>
       <c r="L62" s="112"/>
       <c r="M62" s="57"/>
       <c r="N62" s="42"/>
       <c r="O62" s="11"/>
       <c r="P62" s="12"/>
       <c r="Q62" s="12"/>
       <c r="R62" s="12"/>
       <c r="S62" s="12"/>
       <c r="T62" s="12"/>
       <c r="U62" s="12"/>
       <c r="V62" s="12"/>
       <c r="W62" s="12"/>
       <c r="X62" s="12"/>
       <c r="Y62" s="12"/>
       <c r="Z62" s="12"/>
       <c r="AA62" s="15"/>
     </row>
-    <row r="63" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A63" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C63" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E63" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F63" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G63" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I63" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J63" s="60"/>
+      <c r="J63" s="69">
+        <v>143</v>
+      </c>
       <c r="K63" s="60"/>
       <c r="L63" s="49"/>
       <c r="M63" s="60"/>
       <c r="N63" s="42"/>
       <c r="O63" s="26"/>
       <c r="P63" s="19"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
       <c r="V63" s="15"/>
       <c r="W63" s="15"/>
       <c r="X63" s="15"/>
       <c r="Y63" s="15"/>
       <c r="Z63" s="16"/>
       <c r="AA63" s="15"/>
     </row>
-    <row r="64" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A64" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F64" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I64" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J64" s="60"/>
+      <c r="J64" s="69">
+        <v>143</v>
+      </c>
       <c r="K64" s="60"/>
       <c r="L64" s="49"/>
       <c r="M64" s="60"/>
       <c r="N64" s="42"/>
       <c r="O64" s="26"/>
       <c r="P64" s="19"/>
       <c r="Q64" s="15"/>
       <c r="R64" s="15"/>
       <c r="S64" s="15"/>
       <c r="T64" s="15"/>
       <c r="U64" s="15"/>
       <c r="V64" s="15"/>
       <c r="W64" s="15"/>
       <c r="X64" s="15"/>
       <c r="Y64" s="15"/>
       <c r="Z64" s="16"/>
       <c r="AA64" s="15"/>
     </row>
-    <row r="65" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A65" s="59"/>
       <c r="B65" s="60"/>
       <c r="C65" s="60"/>
       <c r="D65" s="57"/>
       <c r="E65" s="58"/>
       <c r="F65" s="57"/>
       <c r="G65" s="49"/>
       <c r="H65" s="57"/>
       <c r="I65" s="57"/>
       <c r="J65" s="57"/>
       <c r="K65" s="58"/>
       <c r="L65" s="112"/>
       <c r="M65" s="58"/>
       <c r="N65" s="41"/>
       <c r="O65" s="34"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65" s="12"/>
       <c r="S65" s="15"/>
       <c r="T65" s="15"/>
       <c r="U65" s="15"/>
       <c r="V65" s="15"/>
       <c r="W65" s="15"/>
       <c r="X65" s="15"/>
       <c r="Y65" s="15"/>
       <c r="Z65" s="15"/>
       <c r="AA65" s="15"/>
     </row>
-    <row r="66" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A66" s="56" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="57"/>
       <c r="C66" s="57"/>
       <c r="D66" s="57"/>
       <c r="E66" s="58"/>
       <c r="F66" s="57"/>
       <c r="G66" s="49"/>
       <c r="H66" s="57"/>
       <c r="I66" s="57"/>
       <c r="J66" s="57"/>
       <c r="K66" s="58"/>
       <c r="L66" s="112"/>
       <c r="M66" s="58"/>
       <c r="N66" s="42"/>
       <c r="O66" s="11"/>
       <c r="P66" s="12"/>
       <c r="Q66" s="12"/>
       <c r="R66" s="12"/>
       <c r="S66" s="12"/>
       <c r="T66" s="12"/>
       <c r="U66" s="12"/>
       <c r="V66" s="12"/>
       <c r="W66" s="12"/>
       <c r="X66" s="12"/>
       <c r="Y66" s="12"/>
       <c r="Z66" s="12"/>
       <c r="AA66" s="12"/>
     </row>
-    <row r="67" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A67" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="60">
         <v>85</v>
       </c>
       <c r="C67" s="60">
         <v>155</v>
       </c>
       <c r="D67" s="60">
         <v>209</v>
       </c>
       <c r="E67" s="60">
         <v>242</v>
       </c>
       <c r="F67" s="49">
         <v>1321</v>
       </c>
       <c r="G67" s="49">
         <v>2404</v>
       </c>
       <c r="H67" s="49">
         <v>3503</v>
       </c>
       <c r="I67" s="49">
         <v>4444</v>
       </c>
-      <c r="J67" s="74"/>
+      <c r="J67" s="74">
+        <v>5387</v>
+      </c>
       <c r="K67" s="49"/>
       <c r="L67" s="113"/>
       <c r="M67" s="61"/>
       <c r="N67" s="41"/>
       <c r="O67" s="26"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67" s="31"/>
       <c r="S67" s="16"/>
       <c r="T67" s="16"/>
       <c r="U67" s="16"/>
       <c r="V67" s="16"/>
       <c r="W67" s="16"/>
       <c r="X67" s="16"/>
       <c r="Y67" s="16"/>
       <c r="Z67" s="16"/>
       <c r="AA67" s="12"/>
     </row>
-    <row r="68" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A68" s="62" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="69">
         <v>0</v>
       </c>
       <c r="C68" s="49">
         <v>0</v>
       </c>
       <c r="D68" s="60">
         <v>1</v>
       </c>
       <c r="E68" s="60">
         <v>1</v>
       </c>
       <c r="F68" s="49">
         <v>1</v>
       </c>
       <c r="G68" s="49">
         <v>1</v>
       </c>
       <c r="H68" s="49">
         <v>1</v>
       </c>
       <c r="I68" s="49">
         <v>1</v>
       </c>
-      <c r="J68" s="75"/>
+      <c r="J68" s="75">
+        <v>1</v>
+      </c>
       <c r="K68" s="49"/>
       <c r="L68" s="113"/>
       <c r="M68" s="63"/>
       <c r="N68" s="42"/>
       <c r="O68" s="26"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68" s="31"/>
       <c r="S68" s="15"/>
       <c r="T68" s="15"/>
       <c r="U68" s="15"/>
       <c r="V68" s="15"/>
       <c r="W68" s="15"/>
       <c r="X68" s="15"/>
       <c r="Y68" s="15"/>
       <c r="Z68" s="15"/>
       <c r="AA68" s="15"/>
     </row>
-    <row r="69" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A69" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="49">
         <v>31</v>
       </c>
       <c r="C69" s="49">
         <v>32</v>
       </c>
       <c r="D69" s="60">
         <v>33</v>
       </c>
       <c r="E69" s="60">
         <v>35</v>
       </c>
       <c r="F69" s="49">
         <v>48</v>
       </c>
       <c r="G69" s="49">
         <v>62</v>
       </c>
       <c r="H69" s="49">
         <v>75</v>
       </c>
       <c r="I69" s="49">
         <v>107</v>
       </c>
-      <c r="J69" s="75"/>
+      <c r="J69" s="75">
+        <v>139</v>
+      </c>
       <c r="K69" s="49"/>
       <c r="L69" s="113"/>
       <c r="M69" s="63"/>
       <c r="N69" s="42"/>
       <c r="O69" s="26"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69" s="31"/>
       <c r="S69" s="15"/>
       <c r="T69" s="15"/>
       <c r="U69" s="15"/>
       <c r="V69" s="15"/>
       <c r="W69" s="15"/>
       <c r="X69" s="15"/>
       <c r="Y69" s="15"/>
       <c r="Z69" s="15"/>
       <c r="AA69" s="15"/>
     </row>
-    <row r="70" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A70" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C70" s="49">
         <v>8</v>
       </c>
       <c r="D70" s="60">
         <v>17</v>
       </c>
       <c r="E70" s="60">
         <v>25</v>
       </c>
       <c r="F70" s="49">
         <v>43</v>
       </c>
       <c r="G70" s="49">
         <v>61</v>
       </c>
       <c r="H70" s="49">
         <v>79</v>
       </c>
       <c r="I70" s="49">
         <v>116</v>
       </c>
-      <c r="J70" s="75"/>
+      <c r="J70" s="75">
+        <v>153</v>
+      </c>
       <c r="K70" s="49"/>
       <c r="L70" s="113"/>
       <c r="M70" s="63"/>
       <c r="N70" s="42"/>
       <c r="O70" s="26"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70" s="31"/>
       <c r="S70" s="15"/>
       <c r="T70" s="15"/>
       <c r="U70" s="15"/>
       <c r="V70" s="15"/>
       <c r="W70" s="15"/>
       <c r="X70" s="15"/>
       <c r="Y70" s="15"/>
       <c r="Z70" s="15"/>
       <c r="AA70" s="15"/>
     </row>
-    <row r="71" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A71" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="69">
         <v>0</v>
       </c>
       <c r="C71" s="49">
         <v>0</v>
       </c>
       <c r="D71" s="60">
         <v>1</v>
       </c>
       <c r="E71" s="60">
         <v>1</v>
       </c>
       <c r="F71" s="49">
         <v>1</v>
       </c>
       <c r="G71" s="49">
         <v>1</v>
       </c>
       <c r="H71" s="49">
         <v>1</v>
       </c>
       <c r="I71" s="49">
         <v>2</v>
       </c>
-      <c r="J71" s="49"/>
+      <c r="J71" s="49">
+        <v>2</v>
+      </c>
       <c r="K71" s="49"/>
       <c r="L71" s="113"/>
       <c r="M71" s="63"/>
       <c r="N71" s="42"/>
       <c r="O71" s="26"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71" s="31"/>
       <c r="S71" s="12"/>
       <c r="T71" s="12"/>
       <c r="U71" s="12"/>
       <c r="V71" s="12"/>
       <c r="W71" s="12"/>
       <c r="X71" s="12"/>
       <c r="Y71" s="12"/>
       <c r="Z71" s="12"/>
       <c r="AA71" s="15"/>
     </row>
-    <row r="72" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A72" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="49">
         <v>54</v>
       </c>
       <c r="C72" s="49">
         <v>113</v>
       </c>
       <c r="D72" s="60">
         <v>158</v>
       </c>
       <c r="E72" s="60">
         <v>181</v>
       </c>
       <c r="F72" s="49">
         <v>1228</v>
       </c>
       <c r="G72" s="49">
         <v>2279</v>
       </c>
       <c r="H72" s="49">
         <v>3347</v>
       </c>
       <c r="I72" s="49">
         <v>4218</v>
       </c>
-      <c r="J72" s="74"/>
+      <c r="J72" s="74">
+        <v>5093</v>
+      </c>
       <c r="K72" s="49"/>
       <c r="L72" s="113"/>
       <c r="M72" s="61"/>
       <c r="N72" s="42"/>
       <c r="O72" s="26"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72" s="31"/>
       <c r="S72" s="15"/>
       <c r="T72" s="15"/>
       <c r="U72" s="15"/>
       <c r="V72" s="15"/>
       <c r="W72" s="15"/>
       <c r="X72" s="15"/>
       <c r="Y72" s="15"/>
       <c r="Z72" s="15"/>
       <c r="AA72" s="12"/>
     </row>
-    <row r="73" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A73" s="63"/>
       <c r="B73" s="60"/>
       <c r="C73" s="60"/>
       <c r="D73" s="60"/>
       <c r="E73" s="65"/>
       <c r="F73" s="60"/>
       <c r="G73" s="49"/>
       <c r="H73" s="60"/>
       <c r="I73" s="60"/>
       <c r="J73" s="60"/>
       <c r="K73" s="65"/>
       <c r="L73" s="114"/>
       <c r="M73" s="65"/>
       <c r="N73" s="41"/>
       <c r="O73" s="26"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73" s="31"/>
       <c r="S73" s="15"/>
       <c r="T73" s="15"/>
       <c r="U73" s="15"/>
       <c r="V73" s="15"/>
       <c r="W73" s="15"/>
       <c r="X73" s="15"/>
       <c r="Y73" s="15"/>
       <c r="Z73" s="15"/>
       <c r="AA73" s="15"/>
     </row>
-    <row r="74" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A74" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B74" s="57"/>
       <c r="C74" s="57"/>
       <c r="D74" s="57"/>
       <c r="E74" s="58"/>
       <c r="F74" s="57"/>
       <c r="G74" s="49"/>
       <c r="H74" s="57"/>
       <c r="I74" s="57"/>
       <c r="J74" s="57"/>
       <c r="K74" s="58"/>
       <c r="L74" s="112"/>
       <c r="M74" s="58"/>
       <c r="N74" s="42"/>
       <c r="O74" s="11"/>
       <c r="P74" s="12"/>
       <c r="Q74" s="12"/>
       <c r="R74" s="12"/>
       <c r="S74" s="4"/>
       <c r="T74" s="4"/>
       <c r="U74" s="4"/>
       <c r="V74" s="4"/>
       <c r="W74" s="4"/>
       <c r="X74" s="4"/>
       <c r="Y74" s="4"/>
       <c r="Z74" s="4"/>
       <c r="AA74" s="15"/>
     </row>
-    <row r="75" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A75" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B75" s="60">
         <v>17</v>
       </c>
       <c r="C75" s="60">
         <v>38</v>
       </c>
       <c r="D75" s="60">
         <v>58</v>
       </c>
       <c r="E75" s="60">
         <v>78</v>
       </c>
       <c r="F75" s="49">
         <v>96</v>
       </c>
       <c r="G75" s="49">
         <v>115</v>
       </c>
       <c r="H75" s="49">
         <v>131</v>
       </c>
       <c r="I75" s="49">
         <v>144</v>
       </c>
-      <c r="J75" s="60"/>
+      <c r="J75" s="60">
+        <v>158</v>
+      </c>
       <c r="K75" s="60"/>
       <c r="L75" s="113"/>
       <c r="M75" s="63"/>
       <c r="N75" s="42"/>
       <c r="O75" s="26"/>
       <c r="P75" s="31"/>
       <c r="Q75" s="31"/>
       <c r="R75" s="31"/>
       <c r="S75" s="15"/>
       <c r="T75" s="15"/>
       <c r="U75" s="15"/>
       <c r="V75" s="15"/>
       <c r="W75" s="15"/>
       <c r="X75" s="15"/>
       <c r="Y75" s="15"/>
       <c r="Z75" s="15"/>
       <c r="AA75" s="15"/>
     </row>
-    <row r="76" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A76" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="60">
         <v>13</v>
       </c>
       <c r="C76" s="60">
         <v>28</v>
       </c>
       <c r="D76" s="60">
         <v>43</v>
       </c>
       <c r="E76" s="60">
         <v>59</v>
       </c>
       <c r="F76" s="49">
         <v>72</v>
       </c>
       <c r="G76" s="49">
         <v>85</v>
       </c>
       <c r="H76" s="49">
         <v>94</v>
       </c>
       <c r="I76" s="49">
         <v>104</v>
       </c>
-      <c r="J76" s="60"/>
+      <c r="J76" s="60">
+        <v>114</v>
+      </c>
       <c r="K76" s="60"/>
       <c r="L76" s="113"/>
       <c r="M76" s="63"/>
       <c r="N76" s="42"/>
       <c r="O76" s="26"/>
       <c r="P76" s="31"/>
       <c r="Q76" s="31"/>
       <c r="R76" s="31"/>
       <c r="S76" s="15"/>
       <c r="T76" s="15"/>
       <c r="U76" s="15"/>
       <c r="V76" s="15"/>
       <c r="W76" s="15"/>
       <c r="X76" s="15"/>
       <c r="Y76" s="15"/>
       <c r="Z76" s="15"/>
       <c r="AA76" s="12"/>
     </row>
-    <row r="77" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A77" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="69">
         <v>0</v>
       </c>
       <c r="C77" s="69">
         <v>0</v>
       </c>
       <c r="D77" s="69">
         <v>1</v>
       </c>
       <c r="E77" s="69">
         <v>1</v>
       </c>
       <c r="F77" s="69">
         <v>1</v>
       </c>
       <c r="G77" s="69">
         <v>1</v>
       </c>
       <c r="H77" s="69">
         <v>1</v>
       </c>
       <c r="I77" s="49">
         <v>2</v>
       </c>
-      <c r="J77" s="60"/>
+      <c r="J77" s="60">
+        <v>2</v>
+      </c>
       <c r="K77" s="60"/>
       <c r="L77" s="113"/>
       <c r="M77" s="63"/>
       <c r="N77" s="42"/>
       <c r="O77" s="26"/>
       <c r="P77" s="31"/>
       <c r="Q77" s="31"/>
       <c r="R77" s="31"/>
       <c r="S77" s="15"/>
       <c r="T77" s="15"/>
       <c r="U77" s="15"/>
       <c r="V77" s="15"/>
       <c r="W77" s="15"/>
       <c r="X77" s="15"/>
       <c r="Y77" s="15"/>
       <c r="Z77" s="15"/>
       <c r="AA77" s="12"/>
     </row>
-    <row r="78" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A78" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B78" s="60">
         <v>4</v>
       </c>
       <c r="C78" s="60">
         <v>9</v>
       </c>
       <c r="D78" s="60">
         <v>14</v>
       </c>
       <c r="E78" s="60">
         <v>18</v>
       </c>
       <c r="F78" s="49">
         <v>24</v>
       </c>
       <c r="G78" s="49">
         <v>30</v>
       </c>
       <c r="H78" s="49">
         <v>35</v>
       </c>
       <c r="I78" s="49">
         <v>39</v>
       </c>
-      <c r="J78" s="60"/>
+      <c r="J78" s="60">
+        <v>43</v>
+      </c>
       <c r="K78" s="60"/>
       <c r="L78" s="113"/>
       <c r="M78" s="60"/>
       <c r="N78" s="42"/>
       <c r="O78" s="26"/>
       <c r="P78" s="31"/>
       <c r="Q78" s="31"/>
       <c r="R78" s="31"/>
       <c r="S78" s="15"/>
       <c r="T78" s="15"/>
       <c r="U78" s="15"/>
       <c r="V78" s="15"/>
       <c r="W78" s="15"/>
       <c r="X78" s="15"/>
       <c r="Y78" s="15"/>
       <c r="Z78" s="15"/>
       <c r="AA78" s="15"/>
     </row>
-    <row r="79" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A79" s="63"/>
       <c r="B79" s="107"/>
       <c r="C79" s="107"/>
       <c r="D79" s="107"/>
       <c r="E79" s="107"/>
       <c r="F79" s="107"/>
       <c r="G79" s="107"/>
       <c r="H79" s="107"/>
       <c r="I79" s="107"/>
       <c r="J79" s="107"/>
       <c r="K79" s="65"/>
       <c r="L79" s="114"/>
       <c r="M79" s="65"/>
       <c r="N79" s="41"/>
       <c r="O79" s="26"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79" s="31"/>
       <c r="S79" s="12"/>
       <c r="T79" s="12"/>
       <c r="U79" s="12"/>
       <c r="V79" s="12"/>
       <c r="W79" s="12"/>
       <c r="X79" s="12"/>
       <c r="Y79" s="12"/>
       <c r="Z79" s="12"/>
       <c r="AA79" s="15"/>
     </row>
-    <row r="80" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A80" s="56" t="s">
         <v>44</v>
       </c>
       <c r="B80" s="57"/>
       <c r="C80" s="57"/>
       <c r="D80" s="57"/>
       <c r="E80" s="58"/>
       <c r="F80" s="57"/>
       <c r="G80" s="49"/>
       <c r="H80" s="49"/>
       <c r="I80" s="57"/>
       <c r="J80" s="57"/>
       <c r="K80" s="58"/>
       <c r="L80" s="112"/>
       <c r="M80" s="58"/>
       <c r="N80" s="41"/>
       <c r="O80" s="11"/>
       <c r="P80" s="12"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="12"/>
       <c r="S80" s="15"/>
       <c r="T80" s="15"/>
       <c r="U80" s="15"/>
       <c r="V80" s="15"/>
       <c r="W80" s="15"/>
       <c r="X80" s="15"/>
       <c r="Y80" s="15"/>
       <c r="Z80" s="15"/>
       <c r="AA80" s="15"/>
     </row>
-    <row r="81" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A81" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B81" s="60">
         <v>26</v>
       </c>
       <c r="C81" s="60">
         <v>54</v>
       </c>
       <c r="D81" s="60">
         <v>83</v>
       </c>
       <c r="E81" s="60">
         <v>111</v>
       </c>
       <c r="F81" s="60">
         <v>140</v>
       </c>
       <c r="G81" s="49">
         <v>169</v>
       </c>
       <c r="H81" s="49">
         <v>200</v>
       </c>
       <c r="I81" s="49">
         <v>231</v>
       </c>
-      <c r="J81" s="49"/>
+      <c r="J81" s="49">
+        <v>262</v>
+      </c>
       <c r="K81" s="60"/>
       <c r="L81" s="113"/>
       <c r="M81" s="63"/>
       <c r="N81" s="42"/>
       <c r="O81" s="26"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81" s="31"/>
       <c r="S81" s="15"/>
       <c r="T81" s="15"/>
       <c r="U81" s="15"/>
       <c r="V81" s="15"/>
       <c r="W81" s="15"/>
       <c r="X81" s="15"/>
       <c r="Y81" s="15"/>
       <c r="Z81" s="15"/>
       <c r="AA81" s="15"/>
     </row>
-    <row r="82" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A82" s="62" t="s">
         <v>72</v>
       </c>
       <c r="B82" s="60">
         <v>0</v>
       </c>
       <c r="C82" s="60">
         <v>0</v>
       </c>
       <c r="D82" s="60">
         <v>0</v>
       </c>
       <c r="E82" s="60">
         <v>0</v>
       </c>
       <c r="F82" s="60">
         <v>0</v>
       </c>
       <c r="G82" s="49">
         <v>1</v>
       </c>
       <c r="H82" s="49">
         <v>1</v>
       </c>
       <c r="I82" s="49">
         <v>1</v>
       </c>
-      <c r="J82" s="49"/>
+      <c r="J82" s="49">
+        <v>1</v>
+      </c>
       <c r="K82" s="60"/>
       <c r="L82" s="113"/>
       <c r="M82" s="63"/>
       <c r="N82" s="42"/>
       <c r="O82" s="26"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82" s="31"/>
       <c r="S82" s="15"/>
       <c r="T82" s="15"/>
       <c r="U82" s="15"/>
       <c r="V82" s="15"/>
       <c r="W82" s="15"/>
       <c r="X82" s="15"/>
       <c r="Y82" s="15"/>
       <c r="Z82" s="15"/>
       <c r="AA82" s="15"/>
     </row>
-    <row r="83" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A83" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B83" s="60">
         <v>0</v>
       </c>
       <c r="C83" s="60">
         <v>0</v>
       </c>
       <c r="D83" s="60">
         <v>0</v>
       </c>
       <c r="E83" s="60">
         <v>0</v>
       </c>
       <c r="F83" s="60">
         <v>0</v>
       </c>
       <c r="G83" s="49">
         <v>1</v>
       </c>
       <c r="H83" s="49">
         <v>1</v>
       </c>
       <c r="I83" s="49">
         <v>1</v>
       </c>
-      <c r="J83" s="49"/>
+      <c r="J83" s="49">
+        <v>1</v>
+      </c>
       <c r="K83" s="60"/>
       <c r="L83" s="113"/>
       <c r="M83" s="63"/>
       <c r="N83" s="42"/>
       <c r="O83" s="26"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83" s="31"/>
       <c r="S83" s="15"/>
       <c r="T83" s="15"/>
       <c r="U83" s="15"/>
       <c r="V83" s="15"/>
       <c r="W83" s="15"/>
       <c r="X83" s="15"/>
       <c r="Y83" s="15"/>
       <c r="Z83" s="15"/>
       <c r="AA83" s="15"/>
     </row>
-    <row r="84" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A84" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="49">
         <v>19</v>
       </c>
       <c r="C84" s="49">
         <v>39</v>
       </c>
       <c r="D84" s="60">
         <v>59</v>
       </c>
       <c r="E84" s="60">
         <v>79</v>
       </c>
       <c r="F84" s="60">
         <v>98</v>
       </c>
       <c r="G84" s="49">
         <v>117</v>
       </c>
       <c r="H84" s="49">
         <v>138</v>
       </c>
       <c r="I84" s="49">
         <v>161</v>
       </c>
-      <c r="J84" s="75"/>
+      <c r="J84" s="75">
+        <v>184</v>
+      </c>
       <c r="K84" s="60"/>
       <c r="L84" s="113"/>
       <c r="M84" s="63"/>
       <c r="N84" s="42"/>
       <c r="O84" s="26"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84" s="31"/>
       <c r="S84" s="15"/>
       <c r="T84" s="15"/>
       <c r="U84" s="15"/>
       <c r="V84" s="15"/>
       <c r="W84" s="15"/>
       <c r="X84" s="15"/>
       <c r="Y84" s="15"/>
       <c r="Z84" s="15"/>
       <c r="AA84" s="15"/>
     </row>
-    <row r="85" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A85" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B85" s="69">
         <v>0</v>
       </c>
       <c r="C85" s="69">
         <v>1</v>
       </c>
       <c r="D85" s="69">
         <v>1</v>
       </c>
       <c r="E85" s="69">
         <v>2</v>
       </c>
       <c r="F85" s="69">
         <v>2</v>
       </c>
       <c r="G85" s="69">
         <v>3</v>
       </c>
       <c r="H85" s="69">
         <v>3</v>
       </c>
       <c r="I85" s="49">
         <v>3</v>
       </c>
-      <c r="J85" s="60"/>
+      <c r="J85" s="60">
+        <v>4</v>
+      </c>
       <c r="K85" s="60"/>
       <c r="L85" s="113"/>
       <c r="M85" s="63"/>
       <c r="N85" s="42"/>
       <c r="O85" s="26"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85" s="31"/>
       <c r="S85" s="15"/>
       <c r="T85" s="15"/>
       <c r="U85" s="15"/>
       <c r="V85" s="15"/>
       <c r="W85" s="15"/>
       <c r="X85" s="15"/>
       <c r="Y85" s="15"/>
       <c r="Z85" s="15"/>
       <c r="AA85" s="15"/>
     </row>
-    <row r="86" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A86" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="49">
         <v>6</v>
       </c>
       <c r="C86" s="49">
         <v>14</v>
       </c>
       <c r="D86" s="60">
         <v>22</v>
       </c>
       <c r="E86" s="60">
         <v>30</v>
       </c>
       <c r="F86" s="60">
         <v>39</v>
       </c>
       <c r="G86" s="49">
         <v>49</v>
       </c>
       <c r="H86" s="49">
         <v>59</v>
       </c>
       <c r="I86" s="49">
         <v>66</v>
       </c>
-      <c r="J86" s="75"/>
+      <c r="J86" s="75">
+        <v>74</v>
+      </c>
       <c r="K86" s="60"/>
       <c r="L86" s="113"/>
       <c r="M86" s="63"/>
       <c r="N86" s="43"/>
       <c r="O86" s="26"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86" s="31"/>
       <c r="S86" s="12"/>
       <c r="T86" s="12"/>
       <c r="U86" s="12"/>
       <c r="V86" s="12"/>
       <c r="W86" s="12"/>
       <c r="X86" s="12"/>
       <c r="Y86" s="12"/>
       <c r="Z86" s="12"/>
       <c r="AA86" s="15"/>
     </row>
-    <row r="87" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A87" s="63"/>
       <c r="K87" s="60"/>
       <c r="L87" s="49"/>
       <c r="M87" s="60"/>
       <c r="N87" s="43"/>
       <c r="S87" s="15"/>
       <c r="T87" s="15"/>
       <c r="U87" s="15"/>
       <c r="V87" s="15"/>
       <c r="W87" s="15"/>
       <c r="X87" s="15"/>
       <c r="Y87" s="15"/>
       <c r="Z87" s="15"/>
       <c r="AA87" s="15"/>
     </row>
-    <row r="88" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A88" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B88" s="57"/>
       <c r="C88" s="57"/>
       <c r="D88" s="57"/>
       <c r="E88" s="57"/>
       <c r="F88" s="57"/>
       <c r="G88" s="49"/>
       <c r="H88" s="57"/>
       <c r="I88" s="57"/>
       <c r="J88" s="57"/>
       <c r="K88" s="57"/>
       <c r="L88" s="117"/>
       <c r="M88" s="57"/>
       <c r="N88" s="42"/>
       <c r="O88" s="13"/>
       <c r="P88" s="12"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="12"/>
       <c r="S88" s="15"/>
       <c r="T88" s="15"/>
       <c r="U88" s="15"/>
       <c r="V88" s="15"/>
       <c r="W88" s="15"/>
       <c r="X88" s="15"/>
       <c r="Y88" s="15"/>
       <c r="Z88" s="15"/>
       <c r="AA88" s="15"/>
     </row>
-    <row r="89" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A89" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="60">
         <v>8</v>
       </c>
       <c r="C89" s="60">
         <v>18</v>
       </c>
       <c r="D89" s="60">
         <v>28</v>
       </c>
       <c r="E89" s="60">
         <v>38</v>
       </c>
       <c r="F89" s="60">
         <v>49</v>
       </c>
       <c r="G89" s="49">
         <v>59</v>
       </c>
       <c r="H89" s="49">
         <v>70</v>
       </c>
       <c r="I89" s="49">
         <v>81</v>
       </c>
-      <c r="J89" s="60"/>
+      <c r="J89" s="60">
+        <v>91</v>
+      </c>
       <c r="K89" s="49"/>
       <c r="L89" s="113"/>
       <c r="M89" s="60"/>
       <c r="N89" s="42"/>
       <c r="O89" s="26"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89" s="31"/>
       <c r="S89" s="4"/>
       <c r="T89" s="4"/>
       <c r="U89" s="4"/>
       <c r="V89" s="4"/>
       <c r="W89" s="4"/>
       <c r="X89" s="4"/>
       <c r="Y89" s="4"/>
       <c r="Z89" s="4"/>
       <c r="AA89" s="15"/>
     </row>
-    <row r="90" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A90" s="62" t="s">
         <v>72</v>
       </c>
       <c r="B90" s="60">
         <v>0</v>
       </c>
       <c r="C90" s="60">
         <v>0</v>
       </c>
       <c r="D90" s="60">
         <v>0</v>
       </c>
       <c r="E90" s="60">
         <v>0</v>
       </c>
       <c r="F90" s="60">
         <v>0</v>
       </c>
       <c r="G90" s="49">
         <v>1</v>
       </c>
       <c r="H90" s="49">
         <v>1</v>
       </c>
       <c r="I90" s="49">
         <v>1</v>
       </c>
-      <c r="J90" s="60"/>
+      <c r="J90" s="60">
+        <v>1</v>
+      </c>
       <c r="K90" s="49"/>
       <c r="L90" s="113"/>
       <c r="M90" s="60"/>
       <c r="N90" s="42"/>
       <c r="O90" s="26"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90" s="31"/>
       <c r="S90" s="4"/>
       <c r="T90" s="4"/>
       <c r="U90" s="4"/>
       <c r="V90" s="4"/>
       <c r="W90" s="4"/>
       <c r="X90" s="4"/>
       <c r="Y90" s="4"/>
       <c r="Z90" s="4"/>
       <c r="AA90" s="15"/>
     </row>
-    <row r="91" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A91" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="60">
         <v>1</v>
       </c>
       <c r="C91" s="60">
         <v>3</v>
       </c>
       <c r="D91" s="60">
         <v>5</v>
       </c>
       <c r="E91" s="60">
         <v>7</v>
       </c>
       <c r="F91" s="60">
         <v>8</v>
       </c>
       <c r="G91" s="49">
         <v>9</v>
       </c>
       <c r="H91" s="49">
         <v>10</v>
       </c>
       <c r="I91" s="49">
         <v>14</v>
       </c>
-      <c r="J91" s="60"/>
+      <c r="J91" s="60">
+        <v>17</v>
+      </c>
       <c r="K91" s="49"/>
       <c r="L91" s="113"/>
       <c r="M91" s="60"/>
       <c r="N91" s="42"/>
       <c r="O91" s="26"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91" s="31"/>
       <c r="S91" s="4"/>
       <c r="T91" s="4"/>
       <c r="U91" s="4"/>
       <c r="V91" s="4"/>
       <c r="W91" s="4"/>
       <c r="X91" s="4"/>
       <c r="Y91" s="4"/>
       <c r="Z91" s="4"/>
       <c r="AA91" s="15"/>
     </row>
-    <row r="92" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A92" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B92" s="63">
         <v>0</v>
       </c>
       <c r="C92" s="63">
         <v>1</v>
       </c>
       <c r="D92" s="63">
         <v>1</v>
       </c>
       <c r="E92" s="63">
         <v>2</v>
       </c>
       <c r="F92" s="63">
         <v>2</v>
       </c>
       <c r="G92" s="63">
         <v>3</v>
       </c>
       <c r="H92" s="63">
         <v>3</v>
       </c>
       <c r="I92" s="49">
         <v>3</v>
       </c>
-      <c r="J92" s="60"/>
+      <c r="J92" s="60">
+        <v>4</v>
+      </c>
       <c r="K92" s="49"/>
       <c r="L92" s="113"/>
       <c r="M92" s="60"/>
       <c r="N92" s="43"/>
       <c r="O92" s="26"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92" s="31"/>
       <c r="S92" s="15"/>
       <c r="T92" s="15"/>
       <c r="U92" s="15"/>
       <c r="V92" s="15"/>
       <c r="W92" s="15"/>
       <c r="X92" s="15"/>
       <c r="Y92" s="15"/>
       <c r="Z92" s="15"/>
       <c r="AA92" s="12"/>
     </row>
-    <row r="93" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A93" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B93" s="60">
         <v>6</v>
       </c>
       <c r="C93" s="60">
         <v>14</v>
       </c>
       <c r="D93" s="60">
         <v>21</v>
       </c>
       <c r="E93" s="60">
         <v>29</v>
       </c>
       <c r="F93" s="60">
         <v>38</v>
       </c>
       <c r="G93" s="49">
         <v>47</v>
       </c>
       <c r="H93" s="49">
         <v>57</v>
       </c>
       <c r="I93" s="49">
         <v>63</v>
       </c>
-      <c r="J93" s="60"/>
+      <c r="J93" s="60">
+        <v>70</v>
+      </c>
       <c r="K93" s="49"/>
       <c r="L93" s="113"/>
       <c r="M93" s="60"/>
       <c r="N93" s="43"/>
       <c r="S93" s="15"/>
       <c r="T93" s="15"/>
       <c r="U93" s="15"/>
       <c r="V93" s="15"/>
       <c r="W93" s="15"/>
       <c r="X93" s="15"/>
       <c r="Y93" s="15"/>
       <c r="Z93" s="15"/>
       <c r="AA93" s="15"/>
     </row>
-    <row r="94" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A94" s="62"/>
       <c r="B94" s="60"/>
       <c r="C94" s="60"/>
       <c r="D94" s="60"/>
       <c r="E94" s="60"/>
       <c r="F94" s="60"/>
       <c r="G94" s="49"/>
       <c r="H94" s="49"/>
       <c r="I94" s="60"/>
       <c r="J94" s="60"/>
       <c r="K94" s="60"/>
       <c r="L94" s="49"/>
       <c r="M94" s="60"/>
       <c r="N94" s="43"/>
       <c r="S94" s="15"/>
       <c r="T94" s="15"/>
       <c r="U94" s="15"/>
       <c r="V94" s="15"/>
       <c r="W94" s="15"/>
       <c r="X94" s="15"/>
       <c r="Y94" s="15"/>
       <c r="Z94" s="15"/>
       <c r="AA94" s="15"/>
     </row>
-    <row r="95" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A95" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B95" s="57"/>
       <c r="C95" s="57"/>
       <c r="D95" s="57"/>
       <c r="E95" s="57"/>
       <c r="F95" s="57"/>
       <c r="G95" s="49"/>
       <c r="H95" s="49"/>
       <c r="I95" s="57"/>
       <c r="J95" s="57"/>
       <c r="K95" s="57"/>
       <c r="L95" s="117"/>
       <c r="M95" s="57"/>
       <c r="N95" s="42"/>
       <c r="O95" s="35"/>
       <c r="P95" s="12"/>
       <c r="Q95" s="12"/>
       <c r="R95" s="12"/>
       <c r="S95" s="12"/>
       <c r="T95" s="12"/>
       <c r="U95" s="12"/>
       <c r="V95" s="12"/>
       <c r="W95" s="12"/>
       <c r="X95" s="12"/>
       <c r="Y95" s="12"/>
       <c r="Z95" s="12"/>
       <c r="AA95" s="15"/>
     </row>
-    <row r="96" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A96" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B96" s="60">
         <v>18</v>
       </c>
       <c r="C96" s="60">
         <v>36</v>
       </c>
       <c r="D96" s="60">
         <v>54</v>
       </c>
       <c r="E96" s="63">
         <v>72</v>
       </c>
       <c r="F96" s="60">
         <v>90</v>
       </c>
       <c r="G96" s="49">
         <v>108</v>
       </c>
       <c r="H96" s="49">
         <v>128</v>
       </c>
       <c r="I96" s="60">
         <v>148</v>
       </c>
-      <c r="J96" s="60"/>
+      <c r="J96" s="60">
+        <v>168</v>
+      </c>
       <c r="K96" s="49"/>
       <c r="L96" s="113"/>
       <c r="M96" s="60"/>
       <c r="N96" s="42"/>
       <c r="O96" s="27"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96" s="31"/>
       <c r="S96" s="15"/>
       <c r="T96" s="15"/>
       <c r="U96" s="15"/>
       <c r="V96" s="15"/>
       <c r="W96" s="15"/>
       <c r="X96" s="15"/>
       <c r="Y96" s="15"/>
       <c r="Z96" s="15"/>
       <c r="AA96" s="15"/>
     </row>
-    <row r="97" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A97" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B97" s="60">
         <v>0</v>
       </c>
       <c r="C97" s="60">
         <v>0</v>
       </c>
       <c r="D97" s="60">
         <v>0</v>
       </c>
       <c r="E97" s="63">
         <v>0</v>
       </c>
       <c r="F97" s="60">
         <v>0</v>
       </c>
       <c r="G97" s="49">
         <v>1</v>
       </c>
       <c r="H97" s="49">
         <v>1</v>
       </c>
       <c r="I97" s="49">
         <v>1</v>
       </c>
-      <c r="J97" s="60"/>
+      <c r="J97" s="60">
+        <v>1</v>
+      </c>
       <c r="K97" s="49"/>
       <c r="L97" s="113"/>
       <c r="M97" s="60"/>
       <c r="N97" s="42"/>
       <c r="O97" s="27"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97" s="31"/>
       <c r="S97" s="15"/>
       <c r="T97" s="15"/>
       <c r="U97" s="15"/>
       <c r="V97" s="15"/>
       <c r="W97" s="15"/>
       <c r="X97" s="15"/>
       <c r="Y97" s="15"/>
       <c r="Z97" s="15"/>
       <c r="AA97" s="15"/>
     </row>
-    <row r="98" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A98" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="60">
         <v>18</v>
       </c>
       <c r="C98" s="63">
         <v>36</v>
       </c>
       <c r="D98" s="63">
         <v>54</v>
       </c>
       <c r="E98" s="63">
         <v>72</v>
       </c>
       <c r="F98" s="60">
         <v>90</v>
       </c>
       <c r="G98" s="49">
         <v>108</v>
       </c>
       <c r="H98" s="49">
         <v>127</v>
       </c>
       <c r="I98" s="49">
         <v>147</v>
       </c>
-      <c r="J98" s="57"/>
+      <c r="J98" s="57">
+        <v>167</v>
+      </c>
       <c r="K98" s="49"/>
       <c r="L98" s="113"/>
       <c r="M98" s="57"/>
       <c r="N98" s="42"/>
       <c r="O98" s="26"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="34"/>
       <c r="R98" s="34"/>
       <c r="S98" s="15"/>
       <c r="T98" s="15"/>
       <c r="U98" s="15"/>
       <c r="V98" s="15"/>
       <c r="W98" s="15"/>
       <c r="X98" s="15"/>
       <c r="Y98" s="15"/>
       <c r="Z98" s="15"/>
       <c r="AA98" s="15"/>
     </row>
-    <row r="99" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A99" s="63"/>
       <c r="B99" s="68"/>
       <c r="C99" s="63"/>
       <c r="D99" s="63"/>
       <c r="E99" s="57"/>
       <c r="F99" s="63"/>
       <c r="G99" s="49"/>
       <c r="H99" s="57"/>
       <c r="I99" s="57"/>
       <c r="J99" s="57"/>
       <c r="K99" s="57"/>
       <c r="L99" s="117"/>
       <c r="M99" s="57"/>
       <c r="N99" s="42"/>
       <c r="S99" s="15"/>
       <c r="T99" s="15"/>
       <c r="U99" s="15"/>
       <c r="V99" s="15"/>
       <c r="W99" s="15"/>
       <c r="X99" s="15"/>
       <c r="Y99" s="15"/>
       <c r="Z99" s="15"/>
       <c r="AA99" s="15"/>
     </row>
-    <row r="100" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A100" s="73" t="s">
         <v>45</v>
       </c>
       <c r="B100" s="57"/>
       <c r="C100" s="57"/>
       <c r="D100" s="57"/>
       <c r="E100" s="58"/>
       <c r="F100" s="57"/>
       <c r="G100" s="49"/>
       <c r="H100" s="57"/>
       <c r="I100" s="57"/>
       <c r="J100" s="57"/>
       <c r="K100" s="58"/>
       <c r="L100" s="112"/>
       <c r="M100" s="58"/>
       <c r="N100" s="42"/>
       <c r="O100" s="11"/>
       <c r="P100" s="12"/>
       <c r="Q100" s="12"/>
       <c r="R100" s="12"/>
       <c r="S100" s="15"/>
       <c r="T100" s="15"/>
       <c r="U100" s="15"/>
       <c r="V100" s="15"/>
       <c r="W100" s="15"/>
       <c r="X100" s="15"/>
       <c r="Y100" s="15"/>
       <c r="Z100" s="15"/>
       <c r="AA100" s="15"/>
     </row>
-    <row r="101" spans="1:27" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:27" s="1" customFormat="1" ht="19.5" customHeight="1">
       <c r="A101" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B101" s="60">
         <v>8606</v>
       </c>
       <c r="C101" s="49">
         <v>17371</v>
       </c>
       <c r="D101" s="49">
         <v>22112</v>
       </c>
       <c r="E101" s="49">
         <v>29310</v>
       </c>
       <c r="F101" s="60">
         <v>35411</v>
       </c>
       <c r="G101" s="49">
         <v>37643</v>
       </c>
       <c r="H101" s="49">
         <v>46818</v>
       </c>
       <c r="I101" s="49">
         <v>55731</v>
       </c>
-      <c r="J101" s="60"/>
+      <c r="J101" s="60">
+        <v>63327</v>
+      </c>
       <c r="K101" s="49"/>
       <c r="L101" s="113"/>
       <c r="M101" s="61"/>
       <c r="N101" s="42"/>
       <c r="O101" s="26"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101" s="15"/>
       <c r="S101" s="15"/>
       <c r="T101" s="15"/>
       <c r="U101" s="15"/>
       <c r="V101" s="15"/>
       <c r="W101" s="15"/>
       <c r="X101" s="15"/>
       <c r="Y101" s="15"/>
       <c r="Z101" s="15"/>
       <c r="AA101" s="15"/>
     </row>
-    <row r="102" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A102" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="76">
         <v>2148</v>
       </c>
       <c r="C102" s="76">
         <v>4679</v>
       </c>
       <c r="D102" s="61">
         <v>4979</v>
       </c>
       <c r="E102" s="76">
         <v>6257</v>
       </c>
       <c r="F102" s="76">
         <v>6910</v>
       </c>
       <c r="G102" s="49">
         <v>7203</v>
       </c>
       <c r="H102" s="49">
         <v>8732</v>
       </c>
       <c r="I102" s="49">
         <v>11637</v>
       </c>
-      <c r="J102" s="60"/>
+      <c r="J102" s="60">
+        <v>14465</v>
+      </c>
       <c r="K102" s="49"/>
       <c r="L102" s="113"/>
       <c r="M102" s="61"/>
       <c r="N102" s="42"/>
       <c r="O102" s="26"/>
       <c r="P102" s="36"/>
       <c r="Q102" s="36"/>
       <c r="R102" s="36"/>
       <c r="S102" s="12"/>
       <c r="U102" s="12"/>
       <c r="V102" s="12"/>
       <c r="W102" s="12"/>
       <c r="X102" s="12"/>
       <c r="Y102" s="12"/>
       <c r="Z102" s="12"/>
       <c r="AA102" s="15"/>
     </row>
-    <row r="103" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A103" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B103" s="60">
         <v>6458</v>
       </c>
       <c r="C103" s="76">
         <v>12692</v>
       </c>
       <c r="D103" s="60">
         <v>17133</v>
       </c>
       <c r="E103" s="60">
         <v>23053</v>
       </c>
       <c r="F103" s="60">
         <v>28501</v>
       </c>
       <c r="G103" s="49">
         <v>30440</v>
       </c>
       <c r="H103" s="49">
         <v>38086</v>
       </c>
       <c r="I103" s="49">
         <v>44094</v>
       </c>
-      <c r="J103" s="60"/>
+      <c r="J103" s="60">
+        <v>48862</v>
+      </c>
       <c r="K103" s="49"/>
       <c r="L103" s="113"/>
       <c r="M103" s="61"/>
       <c r="N103" s="43"/>
       <c r="O103" s="26"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103" s="15"/>
       <c r="S103" s="15"/>
       <c r="T103" s="15"/>
       <c r="U103" s="15"/>
       <c r="V103" s="15"/>
       <c r="W103" s="15"/>
       <c r="X103" s="15"/>
       <c r="Y103" s="15"/>
       <c r="Z103" s="15"/>
       <c r="AA103" s="15"/>
     </row>
-    <row r="104" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A104" s="63"/>
       <c r="B104" s="60"/>
       <c r="C104" s="60"/>
       <c r="D104" s="60"/>
       <c r="E104" s="65"/>
       <c r="F104" s="60"/>
       <c r="G104" s="49"/>
       <c r="H104" s="49"/>
       <c r="I104" s="60"/>
       <c r="J104" s="60"/>
       <c r="K104" s="65"/>
       <c r="L104" s="114"/>
       <c r="M104" s="122"/>
       <c r="N104" s="44"/>
       <c r="S104" s="12"/>
       <c r="T104" s="12"/>
       <c r="U104" s="12"/>
       <c r="V104" s="12"/>
       <c r="W104" s="12"/>
       <c r="X104" s="12"/>
       <c r="Y104" s="12"/>
       <c r="Z104" s="12"/>
       <c r="AA104" s="15"/>
     </row>
-    <row r="105" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A105" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B105" s="57"/>
       <c r="C105" s="57"/>
       <c r="D105" s="57"/>
       <c r="E105" s="58"/>
       <c r="F105" s="57"/>
       <c r="G105" s="49"/>
       <c r="H105" s="49"/>
       <c r="I105" s="57"/>
       <c r="J105" s="57"/>
       <c r="K105" s="58"/>
       <c r="L105" s="112"/>
       <c r="M105" s="123"/>
       <c r="N105" s="42"/>
       <c r="O105" s="13"/>
       <c r="P105" s="12"/>
       <c r="Q105" s="12"/>
       <c r="R105" s="12"/>
       <c r="S105" s="15"/>
       <c r="T105" s="15"/>
       <c r="U105" s="15"/>
       <c r="V105" s="15"/>
       <c r="W105" s="15"/>
       <c r="X105" s="15"/>
       <c r="Y105" s="15"/>
       <c r="Z105" s="15"/>
       <c r="AA105" s="15"/>
     </row>
-    <row r="106" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A106" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="60">
         <v>8579</v>
       </c>
       <c r="C106" s="60">
         <v>17324</v>
       </c>
       <c r="D106" s="60">
         <v>22044</v>
       </c>
       <c r="E106" s="49">
         <v>29223</v>
       </c>
       <c r="F106" s="60">
         <v>35315</v>
       </c>
       <c r="G106" s="49">
         <v>37544</v>
       </c>
       <c r="H106" s="49">
         <v>46717</v>
       </c>
       <c r="I106" s="49">
         <v>55625</v>
       </c>
-      <c r="J106" s="60"/>
+      <c r="J106" s="60">
+        <v>63156</v>
+      </c>
       <c r="K106" s="49"/>
       <c r="L106" s="113"/>
       <c r="M106" s="108"/>
       <c r="N106" s="42"/>
       <c r="O106" s="27"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106" s="31"/>
       <c r="S106" s="4"/>
       <c r="T106" s="4"/>
       <c r="U106" s="4"/>
       <c r="V106" s="4"/>
       <c r="W106" s="4"/>
       <c r="X106" s="4"/>
       <c r="Y106" s="4"/>
       <c r="Z106" s="4"/>
       <c r="AA106" s="15"/>
     </row>
-    <row r="107" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A107" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B107" s="60">
         <v>2148</v>
       </c>
       <c r="C107" s="49">
         <v>4679</v>
       </c>
       <c r="D107" s="49">
         <v>4979</v>
       </c>
       <c r="E107" s="49">
         <v>6257</v>
       </c>
       <c r="F107" s="60">
         <v>6910</v>
       </c>
       <c r="G107" s="49">
         <v>7203</v>
       </c>
       <c r="H107" s="49">
         <v>8732</v>
       </c>
       <c r="I107" s="49">
         <v>11637</v>
       </c>
-      <c r="J107" s="60"/>
+      <c r="J107" s="60">
+        <v>14465</v>
+      </c>
       <c r="K107" s="49"/>
       <c r="L107" s="113"/>
       <c r="M107" s="61"/>
       <c r="N107" s="42"/>
       <c r="O107" s="26"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107" s="15"/>
       <c r="S107" s="15"/>
       <c r="T107" s="15"/>
       <c r="U107" s="15"/>
       <c r="V107" s="15"/>
       <c r="W107" s="15"/>
       <c r="X107" s="15"/>
       <c r="Y107" s="15"/>
       <c r="Z107" s="15"/>
       <c r="AA107" s="15"/>
     </row>
-    <row r="108" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A108" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B108" s="60">
         <v>6431</v>
       </c>
       <c r="C108" s="49">
         <v>12645</v>
       </c>
       <c r="D108" s="49">
         <v>17065</v>
       </c>
       <c r="E108" s="49">
         <v>22966</v>
       </c>
       <c r="F108" s="60">
         <v>28405</v>
       </c>
       <c r="G108" s="49">
         <v>30341</v>
       </c>
       <c r="H108" s="49">
         <v>37985</v>
       </c>
       <c r="I108" s="49">
         <v>43988</v>
       </c>
-      <c r="J108" s="60"/>
+      <c r="J108" s="60">
+        <v>48691</v>
+      </c>
       <c r="K108" s="49"/>
       <c r="L108" s="113"/>
       <c r="M108" s="61"/>
       <c r="N108" s="43"/>
       <c r="O108" s="26"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108" s="15"/>
       <c r="S108" s="15"/>
       <c r="T108" s="15"/>
       <c r="U108" s="15"/>
       <c r="V108" s="15"/>
       <c r="W108" s="15"/>
       <c r="X108" s="15"/>
       <c r="Y108" s="15"/>
       <c r="Z108" s="15"/>
       <c r="AA108" s="15"/>
     </row>
-    <row r="109" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A109" s="63"/>
       <c r="B109" s="60"/>
       <c r="C109" s="60"/>
       <c r="D109" s="60"/>
       <c r="E109" s="65"/>
       <c r="F109" s="60"/>
       <c r="G109" s="49"/>
       <c r="H109" s="49"/>
       <c r="I109" s="60"/>
       <c r="J109" s="60"/>
       <c r="K109" s="65"/>
       <c r="L109" s="114"/>
       <c r="M109" s="65"/>
       <c r="N109" s="44"/>
       <c r="S109" s="12"/>
       <c r="T109" s="12"/>
       <c r="U109" s="12"/>
       <c r="V109" s="12"/>
       <c r="W109" s="12"/>
       <c r="X109" s="12"/>
       <c r="Y109" s="12"/>
       <c r="Z109" s="12"/>
       <c r="AA109" s="15"/>
     </row>
-    <row r="110" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A110" s="73" t="s">
         <v>49</v>
       </c>
       <c r="B110" s="57"/>
       <c r="C110" s="57"/>
       <c r="D110" s="57"/>
       <c r="E110" s="58"/>
       <c r="F110" s="57"/>
       <c r="G110" s="49"/>
       <c r="H110" s="57"/>
       <c r="I110" s="57"/>
       <c r="J110" s="57"/>
       <c r="K110" s="58"/>
       <c r="L110" s="112"/>
       <c r="M110" s="58"/>
       <c r="N110" s="40"/>
       <c r="O110" s="13"/>
       <c r="P110" s="12"/>
       <c r="Q110" s="12"/>
       <c r="R110" s="12"/>
       <c r="S110" s="12"/>
       <c r="T110" s="12"/>
       <c r="U110" s="12"/>
       <c r="V110" s="12"/>
       <c r="W110" s="12"/>
       <c r="X110" s="12"/>
       <c r="Y110" s="12"/>
       <c r="Z110" s="12"/>
       <c r="AA110" s="15"/>
     </row>
-    <row r="111" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A111" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="76">
         <v>24</v>
       </c>
       <c r="C111" s="76">
         <v>41</v>
       </c>
       <c r="D111" s="76">
         <v>59</v>
       </c>
       <c r="E111" s="76">
         <v>76</v>
       </c>
       <c r="F111" s="60">
         <v>82</v>
       </c>
       <c r="G111" s="49">
         <v>82</v>
       </c>
       <c r="H111" s="49">
         <v>82</v>
       </c>
       <c r="I111" s="49">
         <v>86</v>
       </c>
-      <c r="J111" s="68"/>
+      <c r="J111" s="68">
+        <v>149</v>
+      </c>
       <c r="K111" s="49"/>
       <c r="L111" s="113"/>
       <c r="M111" s="68"/>
       <c r="N111" s="40"/>
       <c r="O111" s="27"/>
       <c r="P111" s="36"/>
       <c r="Q111" s="36"/>
       <c r="R111" s="36"/>
       <c r="S111" s="16"/>
       <c r="T111" s="16"/>
       <c r="U111" s="16"/>
       <c r="V111" s="16"/>
       <c r="W111" s="16"/>
       <c r="X111" s="16"/>
       <c r="Y111" s="16"/>
       <c r="Z111" s="16"/>
       <c r="AA111" s="15"/>
     </row>
-    <row r="112" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A112" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B112" s="60">
         <v>24</v>
       </c>
       <c r="C112" s="60">
         <v>41</v>
       </c>
       <c r="D112" s="60">
         <v>59</v>
       </c>
       <c r="E112" s="60">
         <v>76</v>
       </c>
       <c r="F112" s="60">
         <v>82</v>
       </c>
       <c r="G112" s="49">
         <v>82</v>
       </c>
       <c r="H112" s="49">
         <v>82</v>
       </c>
       <c r="I112" s="49">
         <v>86</v>
       </c>
-      <c r="J112" s="60"/>
+      <c r="J112" s="60">
+        <v>149</v>
+      </c>
       <c r="K112" s="49"/>
       <c r="L112" s="113"/>
       <c r="M112" s="60"/>
       <c r="N112" s="44"/>
       <c r="O112" s="26"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112" s="15"/>
       <c r="S112" s="16"/>
       <c r="T112" s="16"/>
       <c r="U112" s="16"/>
       <c r="V112" s="16"/>
       <c r="W112" s="16"/>
       <c r="X112" s="16"/>
       <c r="Y112" s="16"/>
       <c r="Z112" s="16"/>
       <c r="AA112" s="15"/>
     </row>
-    <row r="113" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A113" s="63"/>
       <c r="B113" s="60"/>
       <c r="C113" s="60"/>
       <c r="D113" s="60"/>
       <c r="E113" s="65"/>
       <c r="F113" s="60"/>
       <c r="G113" s="49"/>
       <c r="H113" s="60"/>
       <c r="I113" s="60"/>
       <c r="J113" s="60"/>
       <c r="K113" s="65"/>
       <c r="L113" s="114"/>
       <c r="M113" s="65"/>
       <c r="N113" s="44"/>
       <c r="S113" s="15"/>
       <c r="T113" s="15"/>
       <c r="U113" s="15"/>
       <c r="V113" s="15"/>
       <c r="W113" s="15"/>
       <c r="X113" s="15"/>
       <c r="Y113" s="15"/>
       <c r="Z113" s="15"/>
       <c r="AA113" s="15"/>
     </row>
-    <row r="114" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A114" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B114" s="57"/>
       <c r="C114" s="57"/>
       <c r="D114" s="57"/>
       <c r="E114" s="58"/>
       <c r="F114" s="57"/>
       <c r="G114" s="49"/>
       <c r="H114" s="57"/>
       <c r="I114" s="57"/>
       <c r="J114" s="57"/>
       <c r="K114" s="58"/>
       <c r="L114" s="112"/>
       <c r="M114" s="58"/>
       <c r="N114" s="40"/>
       <c r="O114" s="13"/>
       <c r="P114" s="12"/>
       <c r="Q114" s="12"/>
       <c r="R114" s="12"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
       <c r="AA114" s="15"/>
     </row>
-    <row r="115" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A115" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="60">
         <v>3</v>
       </c>
       <c r="C115" s="60">
         <v>6</v>
       </c>
       <c r="D115" s="60">
         <v>9</v>
       </c>
       <c r="E115" s="60">
         <v>11</v>
       </c>
       <c r="F115" s="60">
         <v>14</v>
       </c>
       <c r="G115" s="49">
         <v>17</v>
       </c>
       <c r="H115" s="49">
         <v>19</v>
       </c>
       <c r="I115" s="49">
         <v>20</v>
       </c>
-      <c r="J115" s="60"/>
+      <c r="J115" s="60">
+        <v>22</v>
+      </c>
       <c r="K115" s="49"/>
       <c r="L115" s="113"/>
       <c r="M115" s="60"/>
       <c r="N115" s="40"/>
       <c r="O115" s="27"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115" s="31"/>
       <c r="S115" s="15"/>
       <c r="T115" s="15"/>
       <c r="U115" s="15"/>
       <c r="V115" s="15"/>
       <c r="W115" s="15"/>
       <c r="X115" s="15"/>
       <c r="Y115" s="15"/>
       <c r="Z115" s="15"/>
       <c r="AA115" s="15"/>
     </row>
-    <row r="116" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A116" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B116" s="60">
         <v>3</v>
       </c>
       <c r="C116" s="60">
         <v>6</v>
       </c>
       <c r="D116" s="60">
         <v>9</v>
       </c>
       <c r="E116" s="60">
         <v>11</v>
       </c>
       <c r="F116" s="60">
         <v>14</v>
       </c>
       <c r="G116" s="49">
         <v>17</v>
       </c>
       <c r="H116" s="49">
         <v>19</v>
       </c>
       <c r="I116" s="49">
         <v>20</v>
       </c>
-      <c r="J116" s="60"/>
+      <c r="J116" s="60">
+        <v>22</v>
+      </c>
       <c r="K116" s="49"/>
       <c r="L116" s="113"/>
       <c r="M116" s="60"/>
       <c r="N116" s="44"/>
       <c r="O116" s="26"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116" s="31"/>
       <c r="S116" s="15"/>
       <c r="T116" s="15"/>
       <c r="U116" s="15"/>
       <c r="V116" s="15"/>
       <c r="W116" s="15"/>
       <c r="X116" s="15"/>
       <c r="Y116" s="15"/>
       <c r="Z116" s="15"/>
       <c r="AA116" s="15"/>
     </row>
-    <row r="117" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A117" s="77"/>
       <c r="B117" s="60"/>
       <c r="C117" s="60"/>
       <c r="D117" s="60"/>
       <c r="E117" s="65"/>
       <c r="F117" s="60"/>
       <c r="G117" s="49"/>
       <c r="H117" s="60"/>
       <c r="I117" s="60"/>
       <c r="J117" s="60"/>
       <c r="K117" s="65"/>
       <c r="L117" s="114"/>
       <c r="M117" s="65"/>
       <c r="N117" s="44"/>
       <c r="S117" s="15"/>
       <c r="T117" s="15"/>
       <c r="U117" s="15"/>
       <c r="V117" s="15"/>
       <c r="W117" s="15"/>
       <c r="X117" s="15"/>
       <c r="Y117" s="15"/>
       <c r="Z117" s="15"/>
       <c r="AA117" s="15"/>
     </row>
-    <row r="118" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A118" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B118" s="57"/>
       <c r="C118" s="57"/>
       <c r="D118" s="57"/>
       <c r="E118" s="58"/>
       <c r="F118" s="57"/>
       <c r="G118" s="49"/>
       <c r="H118" s="57"/>
       <c r="I118" s="57"/>
       <c r="J118" s="57"/>
       <c r="K118" s="58"/>
       <c r="L118" s="112"/>
       <c r="M118" s="58"/>
       <c r="N118" s="40"/>
       <c r="O118" s="11"/>
       <c r="P118" s="12"/>
       <c r="Q118" s="12"/>
       <c r="R118" s="12"/>
       <c r="S118" s="12"/>
       <c r="T118" s="12"/>
       <c r="U118" s="12"/>
       <c r="V118" s="12"/>
       <c r="W118" s="12"/>
       <c r="X118" s="12"/>
       <c r="Y118" s="12"/>
       <c r="Z118" s="12"/>
       <c r="AA118" s="15"/>
     </row>
-    <row r="119" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A119" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="60">
         <v>42</v>
       </c>
       <c r="C119" s="60">
         <v>542</v>
       </c>
       <c r="D119" s="60">
         <v>1042</v>
       </c>
       <c r="E119" s="60">
         <v>1542</v>
       </c>
       <c r="F119" s="60">
         <v>1542</v>
       </c>
       <c r="G119" s="49">
         <v>1542</v>
       </c>
       <c r="H119" s="49">
         <v>1542</v>
       </c>
       <c r="I119" s="49">
         <v>1542</v>
       </c>
-      <c r="J119" s="60"/>
+      <c r="J119" s="60">
+        <v>1542</v>
+      </c>
       <c r="K119" s="49"/>
       <c r="L119" s="113"/>
       <c r="M119" s="60"/>
       <c r="N119" s="40"/>
       <c r="O119" s="26"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" s="31"/>
       <c r="S119" s="15"/>
       <c r="T119" s="15"/>
       <c r="U119" s="15"/>
       <c r="V119" s="15"/>
       <c r="W119" s="15"/>
       <c r="X119" s="15"/>
       <c r="Y119" s="15"/>
       <c r="Z119" s="15"/>
       <c r="AA119" s="15"/>
     </row>
-    <row r="120" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A120" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="60">
         <v>42</v>
       </c>
       <c r="C120" s="60">
         <v>42</v>
       </c>
       <c r="D120" s="60">
         <v>42</v>
       </c>
       <c r="E120" s="60">
         <v>42</v>
       </c>
       <c r="F120" s="60">
         <v>42</v>
       </c>
       <c r="G120" s="49">
         <v>42</v>
       </c>
       <c r="H120" s="49">
         <v>42</v>
       </c>
       <c r="I120" s="49">
         <v>42</v>
       </c>
-      <c r="J120" s="60"/>
+      <c r="J120" s="60">
+        <v>42</v>
+      </c>
       <c r="K120" s="49"/>
       <c r="L120" s="113"/>
       <c r="M120" s="60"/>
       <c r="N120" s="44"/>
       <c r="O120" s="26"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" s="31"/>
       <c r="S120" s="15"/>
       <c r="T120" s="15"/>
       <c r="U120" s="15"/>
       <c r="V120" s="15"/>
       <c r="W120" s="15"/>
       <c r="X120" s="15"/>
       <c r="Y120" s="15"/>
       <c r="Z120" s="15"/>
       <c r="AA120" s="15"/>
     </row>
-    <row r="121" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A121" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B121" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C121" s="125">
         <v>500</v>
       </c>
       <c r="D121" s="63">
         <v>1000</v>
       </c>
       <c r="E121" s="60">
         <v>1500</v>
       </c>
       <c r="F121" s="63">
         <v>1500</v>
       </c>
       <c r="G121" s="61">
         <v>1500</v>
       </c>
       <c r="H121" s="61">
         <v>1500</v>
       </c>
       <c r="I121" s="49">
         <v>1500</v>
       </c>
-      <c r="J121" s="63"/>
+      <c r="J121" s="63">
+        <v>1500</v>
+      </c>
       <c r="K121" s="66"/>
       <c r="L121" s="113"/>
       <c r="M121" s="63"/>
       <c r="N121" s="40"/>
       <c r="S121" s="15"/>
       <c r="T121" s="15"/>
       <c r="U121" s="15"/>
       <c r="V121" s="15"/>
       <c r="W121" s="15"/>
       <c r="X121" s="15"/>
       <c r="Y121" s="15"/>
       <c r="Z121" s="15"/>
       <c r="AA121" s="15"/>
     </row>
-    <row r="122" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:27" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A122" s="63"/>
       <c r="B122" s="60"/>
       <c r="C122" s="60"/>
       <c r="D122" s="57"/>
       <c r="E122" s="60"/>
       <c r="F122" s="57"/>
       <c r="G122" s="49"/>
       <c r="H122" s="63"/>
       <c r="I122" s="75"/>
-      <c r="J122" s="57"/>
+      <c r="J122" s="63"/>
       <c r="K122" s="58"/>
       <c r="L122" s="112"/>
       <c r="M122" s="66"/>
       <c r="N122" s="40"/>
       <c r="O122" s="26"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" s="12"/>
       <c r="S122" s="15"/>
       <c r="T122" s="15"/>
       <c r="U122" s="15"/>
       <c r="V122" s="15"/>
       <c r="W122" s="15"/>
       <c r="X122" s="15"/>
       <c r="Y122" s="15"/>
       <c r="Z122" s="15"/>
       <c r="AA122" s="15"/>
     </row>
-    <row r="123" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A123" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="57"/>
       <c r="C123" s="57"/>
       <c r="D123" s="57"/>
       <c r="E123" s="58"/>
       <c r="F123" s="57"/>
       <c r="G123" s="49"/>
       <c r="H123" s="57"/>
       <c r="I123" s="117"/>
+      <c r="J123" s="57"/>
       <c r="M123" s="58"/>
       <c r="N123" s="44"/>
       <c r="O123" s="13"/>
       <c r="P123" s="12"/>
       <c r="Q123" s="12"/>
       <c r="R123" s="12"/>
       <c r="S123" s="12"/>
       <c r="T123" s="12"/>
       <c r="U123" s="12"/>
       <c r="V123" s="12"/>
       <c r="W123" s="12"/>
       <c r="X123" s="12"/>
       <c r="Y123" s="12"/>
       <c r="Z123" s="12"/>
       <c r="AA123" s="15"/>
     </row>
-    <row r="124" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A124" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B124" s="60">
         <v>42</v>
       </c>
       <c r="C124" s="60">
         <v>542</v>
       </c>
       <c r="D124" s="60">
         <v>1042</v>
       </c>
       <c r="E124" s="60">
         <v>1542</v>
       </c>
       <c r="F124" s="60">
         <v>1542</v>
       </c>
       <c r="G124" s="49">
         <v>1542</v>
       </c>
       <c r="H124" s="49">
         <v>1542</v>
       </c>
       <c r="I124" s="49">
         <v>1542</v>
       </c>
-      <c r="J124" s="60"/>
+      <c r="J124" s="60">
+        <v>1542</v>
+      </c>
       <c r="K124" s="49"/>
       <c r="L124" s="113"/>
       <c r="M124" s="60"/>
       <c r="N124" s="44"/>
       <c r="O124" s="27"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124" s="31"/>
       <c r="S124" s="15"/>
       <c r="T124" s="15"/>
       <c r="U124" s="15"/>
       <c r="V124" s="15"/>
       <c r="W124" s="15"/>
       <c r="X124" s="15"/>
       <c r="Y124" s="15"/>
       <c r="Z124" s="15"/>
       <c r="AA124" s="15"/>
     </row>
-    <row r="125" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A125" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B125" s="60">
         <v>42</v>
       </c>
       <c r="C125" s="60">
         <v>42</v>
       </c>
       <c r="D125" s="60">
         <v>42</v>
       </c>
       <c r="E125" s="60">
         <v>42</v>
       </c>
       <c r="F125" s="60">
         <v>42</v>
       </c>
       <c r="G125" s="49">
         <v>42</v>
       </c>
       <c r="H125" s="49">
         <v>42</v>
       </c>
       <c r="I125" s="49">
         <v>42</v>
       </c>
-      <c r="J125" s="60"/>
+      <c r="J125" s="60">
+        <v>42</v>
+      </c>
       <c r="K125" s="49"/>
       <c r="L125" s="113"/>
       <c r="M125" s="60"/>
       <c r="N125" s="44"/>
       <c r="O125" s="26"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125" s="31"/>
       <c r="S125" s="15"/>
       <c r="T125" s="15"/>
       <c r="U125" s="15"/>
       <c r="V125" s="15"/>
       <c r="W125" s="15"/>
       <c r="X125" s="15"/>
       <c r="Y125" s="15"/>
       <c r="Z125" s="15"/>
       <c r="AA125" s="15"/>
     </row>
-    <row r="126" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A126" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B126" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C126" s="125">
         <v>500</v>
       </c>
       <c r="D126" s="68">
         <v>1000</v>
       </c>
       <c r="E126" s="60">
         <v>1500</v>
       </c>
       <c r="F126" s="63">
         <v>1500</v>
       </c>
       <c r="G126" s="61">
         <v>1500</v>
       </c>
       <c r="H126" s="61">
         <v>1500</v>
       </c>
       <c r="I126" s="49">
         <v>1500</v>
       </c>
-      <c r="J126" s="68"/>
+      <c r="J126" s="63">
+        <v>1500</v>
+      </c>
       <c r="K126" s="72"/>
       <c r="L126" s="113"/>
       <c r="M126" s="68"/>
       <c r="N126" s="40"/>
       <c r="O126" s="27"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126" s="2"/>
       <c r="S126" s="15"/>
       <c r="T126" s="15"/>
       <c r="U126" s="15"/>
       <c r="V126" s="15"/>
       <c r="W126" s="15"/>
       <c r="X126" s="15"/>
       <c r="Y126" s="15"/>
       <c r="Z126" s="15"/>
       <c r="AA126" s="15"/>
     </row>
-    <row r="127" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A127" s="62"/>
       <c r="B127" s="125"/>
       <c r="C127" s="60"/>
       <c r="D127" s="68"/>
       <c r="E127" s="72"/>
       <c r="F127" s="68"/>
       <c r="G127" s="49"/>
       <c r="H127" s="68"/>
       <c r="I127" s="68"/>
       <c r="J127" s="68"/>
       <c r="K127" s="72"/>
       <c r="L127" s="113"/>
       <c r="M127" s="68"/>
       <c r="N127" s="40"/>
       <c r="O127" s="27"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127" s="2"/>
       <c r="S127" s="15"/>
       <c r="T127" s="15"/>
       <c r="U127" s="15"/>
       <c r="V127" s="15"/>
       <c r="W127" s="15"/>
       <c r="X127" s="15"/>
       <c r="Y127" s="15"/>
       <c r="Z127" s="15"/>
       <c r="AA127" s="15"/>
     </row>
-    <row r="128" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A128" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B128" s="125"/>
       <c r="C128" s="57"/>
       <c r="D128" s="57"/>
       <c r="E128" s="58"/>
       <c r="F128" s="57"/>
       <c r="G128" s="49"/>
       <c r="H128" s="57"/>
       <c r="I128" s="57"/>
       <c r="J128" s="57"/>
       <c r="K128" s="58"/>
       <c r="M128" s="58"/>
       <c r="N128" s="40"/>
       <c r="O128" s="11"/>
       <c r="P128" s="12"/>
       <c r="Q128" s="12"/>
       <c r="R128" s="12"/>
       <c r="S128" s="12"/>
       <c r="T128" s="12"/>
       <c r="U128" s="12"/>
       <c r="V128" s="12"/>
       <c r="W128" s="12"/>
       <c r="X128" s="12"/>
       <c r="Y128" s="12"/>
       <c r="Z128" s="12"/>
       <c r="AA128" s="18"/>
     </row>
-    <row r="129" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A129" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B129" s="60">
         <v>2106</v>
       </c>
       <c r="C129" s="60">
         <v>4439</v>
       </c>
       <c r="D129" s="49">
         <v>6771</v>
       </c>
       <c r="E129" s="49">
         <v>9108</v>
       </c>
       <c r="F129" s="49">
         <v>11410</v>
       </c>
       <c r="G129" s="49">
         <v>13717</v>
       </c>
       <c r="H129" s="49">
         <v>16008</v>
       </c>
       <c r="I129" s="49">
         <v>18303</v>
       </c>
-      <c r="J129" s="60"/>
+      <c r="J129" s="60">
+        <v>20600</v>
+      </c>
       <c r="K129" s="49"/>
       <c r="L129" s="113"/>
       <c r="M129" s="124"/>
       <c r="N129" s="40"/>
       <c r="O129" s="26"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
       <c r="R129" s="15"/>
       <c r="S129" s="15"/>
       <c r="T129" s="15"/>
       <c r="U129" s="15"/>
       <c r="V129" s="15"/>
       <c r="W129" s="15"/>
       <c r="X129" s="15"/>
       <c r="Y129" s="15"/>
       <c r="Z129" s="15"/>
       <c r="AA129" s="17"/>
     </row>
-    <row r="130" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A130" s="62" t="s">
         <v>16</v>
       </c>
       <c r="B130" s="49">
         <v>141</v>
       </c>
       <c r="C130" s="49">
         <v>281</v>
       </c>
       <c r="D130" s="49">
         <v>422</v>
       </c>
       <c r="E130" s="49">
         <v>562</v>
       </c>
       <c r="F130" s="49">
         <v>703</v>
       </c>
       <c r="G130" s="49">
         <v>843</v>
       </c>
       <c r="H130" s="49">
         <v>909</v>
       </c>
       <c r="I130" s="49">
         <v>974</v>
       </c>
-      <c r="J130" s="60"/>
+      <c r="J130" s="60">
+        <v>1039</v>
+      </c>
       <c r="K130" s="49"/>
       <c r="L130" s="113"/>
       <c r="M130" s="124"/>
       <c r="N130" s="40"/>
       <c r="O130" s="26"/>
       <c r="P130" s="15"/>
       <c r="Q130" s="15"/>
       <c r="R130" s="15"/>
       <c r="S130" s="15"/>
       <c r="T130" s="15"/>
       <c r="U130" s="15"/>
       <c r="V130" s="15"/>
       <c r="W130" s="15"/>
       <c r="X130" s="15"/>
       <c r="Y130" s="15"/>
       <c r="Z130" s="15"/>
       <c r="AA130" s="4"/>
       <c r="AB130"/>
     </row>
-    <row r="131" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A131" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="49">
         <v>65</v>
       </c>
       <c r="C131" s="49">
         <v>131</v>
       </c>
       <c r="D131" s="49">
         <v>196</v>
       </c>
       <c r="E131" s="49">
         <v>262</v>
       </c>
       <c r="F131" s="49">
         <v>327</v>
       </c>
       <c r="G131" s="49">
         <v>393</v>
       </c>
       <c r="H131" s="49">
         <v>425</v>
       </c>
       <c r="I131" s="49">
         <v>457</v>
       </c>
-      <c r="J131" s="60"/>
+      <c r="J131" s="60">
+        <v>490</v>
+      </c>
       <c r="K131" s="49"/>
       <c r="L131" s="113"/>
       <c r="M131" s="124"/>
       <c r="N131" s="40"/>
       <c r="O131" s="26"/>
       <c r="P131" s="15"/>
       <c r="Q131" s="15"/>
       <c r="R131" s="15"/>
       <c r="S131" s="15"/>
       <c r="T131" s="15"/>
       <c r="U131" s="15"/>
       <c r="V131" s="15"/>
       <c r="W131" s="15"/>
       <c r="X131" s="15"/>
       <c r="Y131" s="15"/>
       <c r="Z131" s="15"/>
       <c r="AA131" s="18"/>
     </row>
-    <row r="132" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A132" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="49">
         <v>144</v>
       </c>
       <c r="C132" s="49">
         <v>302</v>
       </c>
       <c r="D132" s="49">
         <v>459</v>
       </c>
       <c r="E132" s="49">
         <v>617</v>
       </c>
       <c r="F132" s="49">
         <v>774</v>
       </c>
       <c r="G132" s="49">
         <v>931</v>
       </c>
       <c r="H132" s="49">
         <v>1108</v>
       </c>
       <c r="I132" s="49">
         <v>1286</v>
       </c>
-      <c r="J132" s="60"/>
+      <c r="J132" s="60">
+        <v>1463</v>
+      </c>
       <c r="K132" s="49"/>
       <c r="L132" s="113"/>
       <c r="M132" s="124"/>
       <c r="N132" s="40"/>
       <c r="O132" s="26"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
       <c r="R132" s="15"/>
       <c r="S132" s="15"/>
       <c r="T132" s="15"/>
       <c r="U132" s="15"/>
       <c r="V132" s="15"/>
       <c r="W132" s="15"/>
       <c r="X132" s="15"/>
       <c r="Y132" s="15"/>
       <c r="Z132" s="15"/>
       <c r="AA132" s="18"/>
     </row>
-    <row r="133" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A133" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="49">
         <v>75</v>
       </c>
       <c r="C133" s="49">
         <v>151</v>
       </c>
       <c r="D133" s="49">
         <v>226</v>
       </c>
       <c r="E133" s="49">
         <v>302</v>
       </c>
       <c r="F133" s="49">
         <v>377</v>
       </c>
       <c r="G133" s="49">
         <v>453</v>
       </c>
       <c r="H133" s="49">
         <v>488</v>
       </c>
       <c r="I133" s="49">
         <v>523</v>
       </c>
-      <c r="J133" s="60"/>
+      <c r="J133" s="60">
+        <v>559</v>
+      </c>
       <c r="K133" s="49"/>
       <c r="L133" s="113"/>
       <c r="M133" s="124"/>
       <c r="N133" s="40"/>
       <c r="O133" s="26"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
       <c r="R133" s="15"/>
       <c r="S133" s="15"/>
       <c r="T133" s="15"/>
       <c r="U133" s="15"/>
       <c r="V133" s="15"/>
       <c r="W133" s="15"/>
       <c r="X133" s="15"/>
       <c r="Y133" s="15"/>
       <c r="Z133" s="15"/>
       <c r="AA133" s="18"/>
     </row>
-    <row r="134" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A134" s="62" t="s">
         <v>20</v>
       </c>
       <c r="B134" s="49">
         <v>60</v>
       </c>
       <c r="C134" s="49">
         <v>120</v>
       </c>
       <c r="D134" s="49">
         <v>180</v>
       </c>
       <c r="E134" s="49">
         <v>241</v>
       </c>
       <c r="F134" s="49">
         <v>301</v>
       </c>
       <c r="G134" s="49">
         <v>361</v>
       </c>
       <c r="H134" s="49">
         <v>387</v>
       </c>
       <c r="I134" s="49">
         <v>413</v>
       </c>
-      <c r="J134" s="60"/>
+      <c r="J134" s="60">
+        <v>439</v>
+      </c>
       <c r="K134" s="49"/>
       <c r="L134" s="113"/>
       <c r="M134" s="124"/>
       <c r="N134" s="40"/>
       <c r="O134" s="26"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
       <c r="R134" s="15"/>
       <c r="S134" s="15"/>
       <c r="T134" s="15"/>
       <c r="U134" s="15"/>
       <c r="V134" s="15"/>
       <c r="W134" s="15"/>
       <c r="X134" s="15"/>
       <c r="Y134" s="15"/>
       <c r="Z134" s="15"/>
       <c r="AA134" s="18"/>
     </row>
-    <row r="135" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A135" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B135" s="49">
         <v>314</v>
       </c>
       <c r="C135" s="49">
         <v>625</v>
       </c>
       <c r="D135" s="49">
         <v>936</v>
       </c>
       <c r="E135" s="49">
         <v>1251</v>
       </c>
       <c r="F135" s="49">
         <v>1563</v>
       </c>
       <c r="G135" s="49">
         <v>1881</v>
       </c>
       <c r="H135" s="49">
         <v>2065</v>
       </c>
       <c r="I135" s="49">
         <v>2254</v>
       </c>
-      <c r="J135" s="60"/>
+      <c r="J135" s="60">
+        <v>2445</v>
+      </c>
       <c r="K135" s="49"/>
       <c r="L135" s="113"/>
       <c r="M135" s="124"/>
       <c r="N135" s="40"/>
       <c r="O135" s="26"/>
       <c r="P135" s="15"/>
       <c r="Q135" s="15"/>
       <c r="R135" s="15"/>
       <c r="S135" s="15"/>
       <c r="T135" s="15"/>
       <c r="U135" s="15"/>
       <c r="V135" s="15"/>
       <c r="W135" s="15"/>
       <c r="X135" s="15"/>
       <c r="Y135" s="15"/>
       <c r="Z135" s="15"/>
       <c r="AA135" s="18"/>
     </row>
-    <row r="136" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A136" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="49">
         <v>113</v>
       </c>
       <c r="C136" s="49">
         <v>226</v>
       </c>
       <c r="D136" s="49">
         <v>339</v>
       </c>
       <c r="E136" s="49">
         <v>452</v>
       </c>
       <c r="F136" s="49">
         <v>564</v>
       </c>
       <c r="G136" s="49">
         <v>677</v>
       </c>
       <c r="H136" s="49">
         <v>735</v>
       </c>
       <c r="I136" s="49">
         <v>792</v>
       </c>
-      <c r="J136" s="60"/>
+      <c r="J136" s="60">
+        <v>850</v>
+      </c>
       <c r="K136" s="49"/>
       <c r="L136" s="113"/>
       <c r="M136" s="124"/>
       <c r="N136" s="40"/>
       <c r="O136" s="26"/>
       <c r="P136" s="15"/>
       <c r="Q136" s="15"/>
       <c r="R136" s="15"/>
       <c r="S136" s="15"/>
       <c r="T136" s="15"/>
       <c r="U136" s="15"/>
       <c r="V136" s="15"/>
       <c r="W136" s="15"/>
       <c r="X136" s="15"/>
       <c r="Y136" s="15"/>
       <c r="Z136" s="15"/>
       <c r="AA136" s="12"/>
     </row>
-    <row r="137" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A137" s="62" t="s">
         <v>23</v>
       </c>
       <c r="B137" s="49">
         <v>48</v>
       </c>
       <c r="C137" s="49">
         <v>96</v>
       </c>
       <c r="D137" s="49">
         <v>144</v>
       </c>
       <c r="E137" s="49">
         <v>192</v>
       </c>
       <c r="F137" s="49">
         <v>240</v>
       </c>
       <c r="G137" s="49">
         <v>288</v>
       </c>
       <c r="H137" s="49">
         <v>308</v>
       </c>
       <c r="I137" s="49">
         <v>327</v>
       </c>
-      <c r="J137" s="60"/>
+      <c r="J137" s="60">
+        <v>346</v>
+      </c>
       <c r="K137" s="49"/>
       <c r="L137" s="113"/>
       <c r="M137" s="124"/>
       <c r="N137" s="40"/>
       <c r="O137" s="26"/>
       <c r="P137" s="15"/>
       <c r="Q137" s="15"/>
       <c r="R137" s="15"/>
       <c r="S137" s="15"/>
       <c r="T137" s="15"/>
       <c r="U137" s="15"/>
       <c r="V137" s="15"/>
       <c r="W137" s="15"/>
       <c r="X137" s="15"/>
       <c r="Y137" s="15"/>
       <c r="Z137" s="15"/>
       <c r="AA137" s="12"/>
     </row>
-    <row r="138" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A138" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B138" s="49">
         <v>67</v>
       </c>
       <c r="C138" s="49">
         <v>134</v>
       </c>
       <c r="D138" s="49">
         <v>201</v>
       </c>
       <c r="E138" s="49">
         <v>268</v>
       </c>
       <c r="F138" s="49">
         <v>335</v>
       </c>
       <c r="G138" s="49">
         <v>402</v>
       </c>
       <c r="H138" s="49">
         <v>431</v>
       </c>
       <c r="I138" s="49">
         <v>460</v>
       </c>
-      <c r="J138" s="60"/>
+      <c r="J138" s="60">
+        <v>490</v>
+      </c>
       <c r="K138" s="49"/>
       <c r="L138" s="113"/>
       <c r="M138" s="124"/>
       <c r="N138" s="40"/>
       <c r="O138" s="26"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
       <c r="R138" s="15"/>
       <c r="S138" s="15"/>
       <c r="T138" s="15"/>
       <c r="U138" s="15"/>
       <c r="V138" s="15"/>
       <c r="W138" s="15"/>
       <c r="X138" s="15"/>
       <c r="Y138" s="15"/>
       <c r="Z138" s="15"/>
       <c r="AA138" s="18"/>
     </row>
-    <row r="139" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A139" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B139" s="49">
         <v>68</v>
       </c>
       <c r="C139" s="49">
         <v>136</v>
       </c>
       <c r="D139" s="49">
         <v>204</v>
       </c>
       <c r="E139" s="49">
         <v>271</v>
       </c>
       <c r="F139" s="49">
         <v>339</v>
       </c>
       <c r="G139" s="49">
         <v>407</v>
       </c>
       <c r="H139" s="49">
         <v>437</v>
       </c>
       <c r="I139" s="49">
         <v>468</v>
       </c>
-      <c r="J139" s="60"/>
+      <c r="J139" s="60">
+        <v>498</v>
+      </c>
       <c r="K139" s="49"/>
       <c r="L139" s="113"/>
       <c r="M139" s="124"/>
       <c r="N139" s="40"/>
       <c r="O139" s="26"/>
       <c r="P139" s="15"/>
       <c r="Q139" s="15"/>
       <c r="R139" s="15"/>
       <c r="S139" s="15"/>
       <c r="T139" s="15"/>
       <c r="U139" s="15"/>
       <c r="V139" s="15"/>
       <c r="W139" s="15"/>
       <c r="X139" s="15"/>
       <c r="Y139" s="15"/>
       <c r="Z139" s="15"/>
       <c r="AA139" s="18"/>
     </row>
-    <row r="140" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A140" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B140" s="49">
         <v>167</v>
       </c>
       <c r="C140" s="49">
         <v>334</v>
       </c>
       <c r="D140" s="49">
         <v>501</v>
       </c>
       <c r="E140" s="49">
         <v>668</v>
       </c>
       <c r="F140" s="49">
         <v>835</v>
       </c>
       <c r="G140" s="49">
         <v>1002</v>
       </c>
       <c r="H140" s="49">
         <v>1073</v>
       </c>
       <c r="I140" s="49">
         <v>1143</v>
       </c>
-      <c r="J140" s="60"/>
+      <c r="J140" s="60">
+        <v>1214</v>
+      </c>
       <c r="K140" s="49"/>
       <c r="L140" s="113"/>
       <c r="M140" s="124"/>
       <c r="N140" s="40"/>
       <c r="O140" s="26"/>
       <c r="P140" s="15"/>
       <c r="Q140" s="15"/>
       <c r="R140" s="15"/>
       <c r="S140" s="15"/>
       <c r="T140" s="15"/>
       <c r="U140" s="15"/>
       <c r="V140" s="15"/>
       <c r="W140" s="15"/>
       <c r="X140" s="15"/>
       <c r="Y140" s="15"/>
       <c r="Z140" s="15"/>
       <c r="AA140" s="18"/>
     </row>
-    <row r="141" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A141" s="62" t="s">
         <v>27</v>
       </c>
       <c r="B141" s="49">
         <v>70</v>
       </c>
       <c r="C141" s="49">
         <v>141</v>
       </c>
       <c r="D141" s="49">
         <v>211</v>
       </c>
       <c r="E141" s="49">
         <v>282</v>
       </c>
       <c r="F141" s="49">
         <v>352</v>
       </c>
       <c r="G141" s="49">
         <v>423</v>
       </c>
       <c r="H141" s="49">
         <v>460</v>
       </c>
       <c r="I141" s="49">
         <v>497</v>
       </c>
-      <c r="J141" s="60"/>
+      <c r="J141" s="60">
+        <v>535</v>
+      </c>
       <c r="K141" s="49"/>
       <c r="L141" s="113"/>
       <c r="M141" s="124"/>
       <c r="N141" s="44"/>
       <c r="O141" s="26"/>
       <c r="P141" s="15"/>
       <c r="Q141" s="15"/>
       <c r="R141" s="15"/>
       <c r="S141" s="15"/>
       <c r="T141" s="15"/>
       <c r="U141" s="15"/>
       <c r="V141" s="15"/>
       <c r="W141" s="15"/>
       <c r="X141" s="15"/>
       <c r="Y141" s="15"/>
       <c r="Z141" s="15"/>
       <c r="AA141" s="18"/>
     </row>
-    <row r="142" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A142" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B142" s="49">
         <v>773</v>
       </c>
       <c r="C142" s="49">
         <v>1762</v>
       </c>
       <c r="D142" s="49">
         <v>2752</v>
       </c>
       <c r="E142" s="49">
         <v>3741</v>
       </c>
       <c r="F142" s="49">
         <v>4699</v>
       </c>
       <c r="G142" s="49">
         <v>5658</v>
       </c>
       <c r="H142" s="49">
         <v>7183</v>
       </c>
       <c r="I142" s="49">
         <v>8708</v>
       </c>
-      <c r="J142" s="60"/>
+      <c r="J142" s="60">
+        <v>10233</v>
+      </c>
       <c r="K142" s="49"/>
       <c r="L142" s="113"/>
       <c r="M142" s="124"/>
       <c r="N142" s="43"/>
       <c r="O142" s="26"/>
       <c r="P142" s="15"/>
       <c r="Q142" s="15"/>
       <c r="R142" s="15"/>
       <c r="S142" s="15"/>
       <c r="T142" s="15"/>
       <c r="U142" s="15"/>
       <c r="V142" s="15"/>
       <c r="W142" s="15"/>
       <c r="X142" s="15"/>
       <c r="Y142" s="15"/>
       <c r="Z142" s="15"/>
       <c r="AA142" s="12"/>
     </row>
-    <row r="143" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:28" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A143" s="59"/>
       <c r="B143" s="68"/>
       <c r="C143" s="57"/>
       <c r="D143" s="57"/>
       <c r="E143" s="58"/>
       <c r="F143" s="57"/>
       <c r="G143" s="49"/>
       <c r="H143" s="57"/>
       <c r="I143" s="57"/>
       <c r="J143" s="57"/>
       <c r="K143" s="58"/>
       <c r="L143" s="112"/>
       <c r="M143" s="58"/>
       <c r="N143" s="40"/>
       <c r="O143" s="14"/>
       <c r="P143" s="2"/>
       <c r="Q143" s="12"/>
       <c r="R143" s="12"/>
       <c r="S143" s="18"/>
       <c r="T143" s="18"/>
       <c r="U143" s="18"/>
       <c r="V143" s="18"/>
       <c r="W143" s="18"/>
       <c r="X143" s="18"/>
       <c r="Y143" s="18"/>
       <c r="Z143" s="18"/>
       <c r="AA143" s="18"/>
     </row>
-    <row r="144" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:28" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A144" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B144" s="57"/>
       <c r="C144" s="57"/>
       <c r="D144" s="57"/>
       <c r="E144" s="66"/>
       <c r="F144" s="63"/>
       <c r="G144" s="49"/>
       <c r="H144" s="57"/>
       <c r="I144" s="57"/>
       <c r="J144" s="57"/>
       <c r="K144" s="58"/>
       <c r="L144" s="112"/>
       <c r="M144" s="58"/>
       <c r="N144" s="40"/>
       <c r="O144" s="11"/>
       <c r="P144" s="12"/>
       <c r="Q144" s="12"/>
       <c r="R144" s="12"/>
       <c r="S144" s="18"/>
       <c r="T144" s="18"/>
       <c r="U144" s="18"/>
       <c r="V144" s="18"/>
       <c r="W144" s="18"/>
       <c r="X144" s="18"/>
       <c r="Y144" s="18"/>
       <c r="Z144" s="18"/>
       <c r="AA144" s="18"/>
     </row>
-    <row r="145" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A145" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B145" s="60">
         <v>5</v>
       </c>
       <c r="C145" s="60">
         <v>12</v>
       </c>
       <c r="D145" s="60">
         <v>20</v>
       </c>
       <c r="E145" s="60">
         <v>27</v>
       </c>
       <c r="F145" s="60">
         <v>33</v>
       </c>
       <c r="G145" s="60">
         <v>39</v>
       </c>
       <c r="H145" s="49">
         <v>44</v>
       </c>
       <c r="I145" s="49">
         <v>50</v>
       </c>
-      <c r="J145" s="60"/>
+      <c r="J145" s="60">
+        <v>57</v>
+      </c>
       <c r="K145" s="49"/>
       <c r="L145" s="49"/>
       <c r="M145" s="60"/>
       <c r="N145" s="40"/>
       <c r="O145" s="26"/>
       <c r="P145" s="15"/>
       <c r="Q145" s="15"/>
       <c r="R145" s="31"/>
       <c r="U145" s="12"/>
       <c r="V145" s="12"/>
       <c r="W145" s="12"/>
       <c r="X145" s="12"/>
       <c r="Y145" s="12"/>
       <c r="Z145" s="12"/>
       <c r="AA145" s="4"/>
       <c r="AB145"/>
     </row>
-    <row r="146" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A146" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B146" s="60">
         <v>5</v>
       </c>
       <c r="C146" s="60">
         <v>12</v>
       </c>
       <c r="D146" s="60">
         <v>20</v>
       </c>
       <c r="E146" s="60">
         <v>27</v>
       </c>
       <c r="F146" s="60">
         <v>33</v>
       </c>
       <c r="G146" s="60">
         <v>39</v>
       </c>
       <c r="H146" s="49">
         <v>44</v>
       </c>
       <c r="I146" s="49">
         <v>50</v>
       </c>
-      <c r="J146" s="60"/>
+      <c r="J146" s="60">
+        <v>57</v>
+      </c>
       <c r="K146" s="49"/>
       <c r="L146" s="49"/>
       <c r="M146" s="60"/>
       <c r="N146" s="45"/>
       <c r="O146" s="26"/>
       <c r="P146" s="15"/>
       <c r="Q146" s="15"/>
       <c r="R146" s="31"/>
       <c r="S146" s="15"/>
       <c r="T146" s="15"/>
       <c r="U146" s="15"/>
       <c r="V146" s="15"/>
       <c r="W146" s="15"/>
       <c r="X146" s="15"/>
       <c r="Y146" s="15"/>
       <c r="Z146" s="15"/>
       <c r="AA146" s="18"/>
     </row>
-    <row r="147" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A147" s="62"/>
       <c r="B147" s="78"/>
       <c r="C147" s="78"/>
       <c r="D147" s="78"/>
       <c r="E147" s="79"/>
       <c r="F147" s="60"/>
       <c r="G147" s="60"/>
       <c r="H147" s="60"/>
       <c r="I147" s="78"/>
       <c r="J147" s="78"/>
       <c r="K147" s="79"/>
       <c r="L147" s="118"/>
       <c r="M147" s="79"/>
       <c r="N147" s="40"/>
       <c r="O147" s="4"/>
       <c r="P147" s="4"/>
       <c r="Q147" s="4"/>
       <c r="R147" s="4"/>
       <c r="S147" s="15"/>
       <c r="T147" s="15"/>
       <c r="U147" s="15"/>
       <c r="V147" s="15"/>
       <c r="W147" s="15"/>
       <c r="X147" s="15"/>
       <c r="Y147" s="15"/>
       <c r="Z147" s="15"/>
       <c r="AA147" s="18"/>
     </row>
-    <row r="148" spans="1:714" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:714" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A148" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B148" s="57"/>
       <c r="C148" s="57"/>
       <c r="D148" s="57"/>
       <c r="E148" s="58"/>
       <c r="F148" s="57"/>
       <c r="G148" s="49"/>
       <c r="H148" s="57"/>
       <c r="I148" s="57"/>
       <c r="J148" s="57"/>
       <c r="K148" s="58"/>
       <c r="L148" s="112"/>
       <c r="M148" s="58"/>
       <c r="N148" s="40"/>
       <c r="O148" s="11"/>
       <c r="P148" s="12"/>
       <c r="Q148" s="12"/>
       <c r="R148" s="12"/>
       <c r="S148" s="12"/>
       <c r="T148" s="12"/>
       <c r="U148" s="12"/>
       <c r="V148" s="12"/>
       <c r="W148" s="12"/>
@@ -8891,79 +9086,81 @@
       <c r="ZO148" s="43"/>
       <c r="ZP148" s="43"/>
       <c r="ZQ148" s="43"/>
       <c r="ZR148" s="43"/>
       <c r="ZS148" s="43"/>
       <c r="ZT148" s="43"/>
       <c r="ZU148" s="43"/>
       <c r="ZV148" s="43"/>
       <c r="ZW148" s="43"/>
       <c r="ZX148" s="43"/>
       <c r="ZY148" s="43"/>
       <c r="ZZ148" s="43"/>
       <c r="AAA148" s="43"/>
       <c r="AAB148" s="43"/>
       <c r="AAC148" s="43"/>
       <c r="AAD148" s="43"/>
       <c r="AAE148" s="43"/>
       <c r="AAF148" s="43"/>
       <c r="AAG148" s="43"/>
       <c r="AAH148" s="43"/>
       <c r="AAI148" s="43"/>
       <c r="AAJ148" s="43"/>
       <c r="AAK148" s="43"/>
       <c r="AAL148" s="43"/>
     </row>
-    <row r="149" spans="1:714" s="24" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:714" s="24" customFormat="1" ht="12.95" customHeight="1">
       <c r="A149" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B149" s="60">
         <v>1565</v>
       </c>
       <c r="C149" s="60">
         <v>3393</v>
       </c>
       <c r="D149" s="49">
         <v>4768</v>
       </c>
       <c r="E149" s="60">
         <v>6765</v>
       </c>
       <c r="F149" s="60">
         <v>8068</v>
       </c>
       <c r="G149" s="49">
         <v>9048</v>
       </c>
       <c r="H149" s="49">
         <v>11039</v>
       </c>
       <c r="I149" s="49">
         <v>12725</v>
       </c>
-      <c r="J149" s="60"/>
+      <c r="J149" s="60">
+        <v>14035</v>
+      </c>
       <c r="K149" s="49"/>
       <c r="L149" s="113"/>
       <c r="M149" s="61"/>
       <c r="N149" s="40"/>
       <c r="O149" s="26"/>
       <c r="P149" s="15"/>
       <c r="Q149" s="15"/>
       <c r="R149" s="15"/>
       <c r="S149" s="15"/>
       <c r="T149" s="15"/>
       <c r="U149" s="15"/>
       <c r="V149" s="15"/>
       <c r="W149" s="15"/>
       <c r="X149" s="15"/>
       <c r="Y149" s="15"/>
       <c r="Z149" s="15"/>
       <c r="AA149" s="12"/>
       <c r="AB149" s="1"/>
       <c r="AC149" s="51"/>
       <c r="AD149" s="51"/>
       <c r="AE149" s="51"/>
       <c r="AF149" s="51"/>
       <c r="AG149" s="51"/>
       <c r="AH149" s="51"/>
       <c r="AI149" s="51"/>
@@ -9625,79 +9822,81 @@
       <c r="ZO149" s="52"/>
       <c r="ZP149" s="52"/>
       <c r="ZQ149" s="52"/>
       <c r="ZR149" s="52"/>
       <c r="ZS149" s="52"/>
       <c r="ZT149" s="52"/>
       <c r="ZU149" s="52"/>
       <c r="ZV149" s="52"/>
       <c r="ZW149" s="52"/>
       <c r="ZX149" s="52"/>
       <c r="ZY149" s="52"/>
       <c r="ZZ149" s="52"/>
       <c r="AAA149" s="52"/>
       <c r="AAB149" s="52"/>
       <c r="AAC149" s="52"/>
       <c r="AAD149" s="52"/>
       <c r="AAE149" s="52"/>
       <c r="AAF149" s="52"/>
       <c r="AAG149" s="52"/>
       <c r="AAH149" s="52"/>
       <c r="AAI149" s="52"/>
       <c r="AAJ149" s="52"/>
       <c r="AAK149" s="52"/>
       <c r="AAL149" s="52"/>
     </row>
-    <row r="150" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:714" ht="12.95" customHeight="1">
       <c r="A150" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B150" s="60">
         <v>261</v>
       </c>
       <c r="C150" s="49">
         <v>612</v>
       </c>
       <c r="D150" s="49">
         <v>884</v>
       </c>
       <c r="E150" s="60">
         <v>1288</v>
       </c>
       <c r="F150" s="60">
         <v>1540</v>
       </c>
       <c r="G150" s="49">
         <v>1916</v>
       </c>
       <c r="H150" s="49">
         <v>2220</v>
       </c>
       <c r="I150" s="49">
         <v>2622</v>
       </c>
-      <c r="J150" s="60"/>
+      <c r="J150" s="60">
+        <v>3079</v>
+      </c>
       <c r="K150" s="49"/>
       <c r="L150" s="113"/>
       <c r="M150" s="61"/>
       <c r="N150" s="43"/>
       <c r="O150" s="26"/>
       <c r="P150" s="15"/>
       <c r="Q150" s="15"/>
       <c r="R150" s="15"/>
       <c r="S150" s="15"/>
       <c r="T150" s="15"/>
       <c r="U150" s="15"/>
       <c r="V150" s="15"/>
       <c r="W150" s="15"/>
       <c r="X150" s="15"/>
       <c r="Y150" s="15"/>
       <c r="Z150" s="15"/>
       <c r="AA150" s="18"/>
       <c r="AB150" s="1"/>
       <c r="AC150" s="50"/>
       <c r="AD150" s="50"/>
       <c r="AE150" s="50"/>
       <c r="AF150" s="50"/>
       <c r="AG150" s="50"/>
       <c r="AH150" s="50"/>
       <c r="AI150" s="50"/>
@@ -9722,3020 +9921,3104 @@
       <c r="BB150" s="50"/>
       <c r="BC150" s="50"/>
       <c r="BD150" s="50"/>
       <c r="BE150" s="50"/>
       <c r="BF150" s="50"/>
       <c r="BG150" s="50"/>
       <c r="BH150" s="50"/>
       <c r="BI150" s="50"/>
       <c r="BJ150" s="50"/>
       <c r="BK150" s="50"/>
       <c r="BL150" s="50"/>
       <c r="BM150" s="50"/>
       <c r="BN150" s="50"/>
       <c r="BO150" s="50"/>
       <c r="BP150" s="50"/>
       <c r="BQ150" s="50"/>
       <c r="BR150" s="50"/>
       <c r="BS150" s="50"/>
       <c r="BT150" s="50"/>
       <c r="BU150" s="50"/>
       <c r="BV150" s="50"/>
       <c r="BW150" s="50"/>
       <c r="BX150" s="50"/>
       <c r="BY150" s="50"/>
     </row>
-    <row r="151" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:714" ht="12.95" customHeight="1">
       <c r="A151" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B151" s="60">
         <v>1304</v>
       </c>
       <c r="C151" s="49">
         <v>2781</v>
       </c>
       <c r="D151" s="49">
         <v>3884</v>
       </c>
       <c r="E151" s="60">
         <v>5477</v>
       </c>
       <c r="F151" s="60">
         <v>6528</v>
       </c>
       <c r="G151" s="49">
         <v>7132</v>
       </c>
       <c r="H151" s="49">
         <v>8819</v>
       </c>
       <c r="I151" s="49">
         <v>10103</v>
       </c>
-      <c r="J151" s="60"/>
+      <c r="J151" s="60">
+        <v>10956</v>
+      </c>
       <c r="K151" s="49"/>
       <c r="L151" s="113"/>
       <c r="M151" s="61"/>
       <c r="N151" s="44"/>
       <c r="O151" s="26"/>
       <c r="P151" s="15"/>
       <c r="Q151" s="15"/>
       <c r="R151" s="15"/>
       <c r="S151" s="15"/>
       <c r="T151" s="15"/>
       <c r="U151" s="15"/>
       <c r="V151" s="15"/>
       <c r="W151" s="15"/>
       <c r="X151" s="15"/>
       <c r="Y151" s="15"/>
       <c r="Z151" s="15"/>
       <c r="AA151" s="18"/>
       <c r="AB151" s="1"/>
     </row>
-    <row r="152" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A152" s="62"/>
       <c r="B152" s="60"/>
       <c r="C152" s="60"/>
       <c r="D152" s="60"/>
       <c r="E152" s="65"/>
       <c r="F152" s="60"/>
       <c r="G152" s="49"/>
       <c r="H152" s="49"/>
       <c r="I152" s="60"/>
       <c r="J152" s="60"/>
       <c r="K152" s="65"/>
       <c r="L152" s="114"/>
       <c r="M152" s="65"/>
       <c r="N152" s="40"/>
       <c r="O152" s="26"/>
       <c r="P152" s="15"/>
       <c r="Q152" s="15"/>
       <c r="R152" s="31"/>
       <c r="S152" s="15"/>
       <c r="T152" s="15"/>
       <c r="U152" s="15"/>
       <c r="V152" s="15"/>
       <c r="W152" s="15"/>
       <c r="X152" s="15"/>
       <c r="Y152" s="15"/>
       <c r="Z152" s="15"/>
       <c r="AA152" s="18"/>
     </row>
-    <row r="153" spans="1:714" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:714" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A153" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B153" s="57"/>
       <c r="C153" s="57"/>
       <c r="D153" s="57"/>
       <c r="E153" s="58"/>
       <c r="F153" s="57"/>
       <c r="G153" s="49"/>
       <c r="H153" s="49"/>
       <c r="I153" s="57"/>
       <c r="J153" s="57"/>
       <c r="K153" s="58"/>
       <c r="L153" s="112"/>
       <c r="M153" s="58"/>
       <c r="N153" s="40"/>
       <c r="O153" s="11"/>
       <c r="P153" s="12"/>
       <c r="Q153" s="12"/>
       <c r="R153" s="12"/>
       <c r="S153" s="12"/>
       <c r="T153" s="12"/>
       <c r="U153" s="12"/>
       <c r="V153" s="12"/>
       <c r="W153" s="12"/>
       <c r="X153" s="12"/>
       <c r="Y153" s="12"/>
       <c r="Z153" s="12"/>
       <c r="AA153" s="12"/>
     </row>
-    <row r="154" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A154" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="60">
         <v>1288</v>
       </c>
       <c r="C154" s="60">
         <v>2734</v>
       </c>
       <c r="D154" s="60">
         <v>4181</v>
       </c>
       <c r="E154" s="60">
         <v>5628</v>
       </c>
       <c r="F154" s="60">
         <v>6987</v>
       </c>
       <c r="G154" s="49">
         <v>8346</v>
       </c>
       <c r="H154" s="49">
         <v>9706</v>
       </c>
       <c r="I154" s="49">
         <v>11111</v>
       </c>
-      <c r="J154" s="60"/>
+      <c r="J154" s="60">
+        <v>12516</v>
+      </c>
       <c r="K154" s="49"/>
       <c r="L154" s="113"/>
       <c r="M154" s="60"/>
       <c r="N154" s="44"/>
       <c r="O154" s="26"/>
       <c r="P154" s="15"/>
       <c r="Q154" s="15"/>
       <c r="R154" s="31"/>
       <c r="S154" s="12"/>
       <c r="T154" s="12"/>
       <c r="U154" s="12"/>
       <c r="V154" s="12"/>
       <c r="W154" s="12"/>
       <c r="X154" s="12"/>
       <c r="Y154" s="12"/>
       <c r="Z154" s="12"/>
       <c r="AA154" s="12"/>
     </row>
-    <row r="155" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A155" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B155" s="60">
         <v>1288</v>
       </c>
       <c r="C155" s="60">
         <v>2734</v>
       </c>
       <c r="D155" s="60">
         <v>4181</v>
       </c>
       <c r="E155" s="60">
         <v>5628</v>
       </c>
       <c r="F155" s="60">
         <v>6987</v>
       </c>
       <c r="G155" s="49">
         <v>8346</v>
       </c>
       <c r="H155" s="49">
         <v>9706</v>
       </c>
       <c r="I155" s="49">
         <v>11111</v>
       </c>
-      <c r="J155" s="60"/>
+      <c r="J155" s="60">
+        <v>12516</v>
+      </c>
       <c r="K155" s="49"/>
       <c r="L155" s="113"/>
       <c r="M155" s="60"/>
       <c r="N155" s="44"/>
       <c r="O155" s="26"/>
       <c r="P155" s="15"/>
       <c r="Q155" s="15"/>
       <c r="R155" s="31"/>
       <c r="S155" s="18"/>
       <c r="T155" s="18"/>
       <c r="U155" s="18"/>
       <c r="V155" s="18"/>
       <c r="W155" s="18"/>
       <c r="X155" s="18"/>
       <c r="Y155" s="18"/>
       <c r="Z155" s="18"/>
       <c r="AA155" s="18"/>
     </row>
-    <row r="156" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:714" ht="12.95" customHeight="1">
       <c r="A156" s="62"/>
       <c r="B156" s="60"/>
       <c r="C156" s="60"/>
       <c r="D156" s="60"/>
       <c r="E156" s="65"/>
       <c r="F156" s="60"/>
       <c r="G156" s="49"/>
       <c r="H156" s="49"/>
       <c r="I156" s="49"/>
       <c r="J156" s="60"/>
       <c r="K156" s="65"/>
       <c r="L156" s="114"/>
       <c r="M156" s="65"/>
       <c r="N156" s="40"/>
       <c r="O156" s="26"/>
       <c r="P156" s="15"/>
       <c r="Q156" s="15"/>
       <c r="R156" s="31"/>
       <c r="S156" s="18"/>
       <c r="T156" s="18"/>
       <c r="U156" s="18"/>
       <c r="V156" s="18"/>
       <c r="W156" s="18"/>
       <c r="X156" s="18"/>
       <c r="Y156" s="18"/>
       <c r="Z156" s="18"/>
       <c r="AA156" s="18"/>
       <c r="AB156" s="1"/>
     </row>
-    <row r="157" spans="1:714" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:714" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A157" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B157" s="57"/>
       <c r="C157" s="57"/>
       <c r="D157" s="57"/>
       <c r="E157" s="58"/>
       <c r="F157" s="57"/>
       <c r="G157" s="49"/>
       <c r="H157" s="49"/>
       <c r="I157" s="49"/>
       <c r="J157" s="57"/>
       <c r="K157" s="58"/>
       <c r="L157" s="112"/>
       <c r="M157" s="58"/>
       <c r="N157" s="40"/>
       <c r="O157" s="11"/>
       <c r="P157" s="12"/>
       <c r="Q157" s="12"/>
       <c r="R157" s="12"/>
       <c r="S157" s="18"/>
       <c r="T157" s="18"/>
       <c r="U157" s="18"/>
       <c r="V157" s="18"/>
       <c r="W157" s="18"/>
       <c r="X157" s="18"/>
       <c r="Y157" s="18"/>
       <c r="Z157" s="18"/>
       <c r="AA157" s="18"/>
     </row>
-    <row r="158" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A158" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="70">
         <v>445.1</v>
       </c>
       <c r="C158" s="70">
         <v>703.1</v>
       </c>
       <c r="D158" s="70">
         <v>1015.2</v>
       </c>
       <c r="E158" s="70">
         <v>1563.3</v>
       </c>
       <c r="F158" s="70">
         <v>2115.8000000000002</v>
       </c>
       <c r="G158" s="70">
         <v>2699.3</v>
       </c>
       <c r="H158" s="71">
         <v>3362.4</v>
       </c>
       <c r="I158" s="71">
         <v>4119.3</v>
       </c>
-      <c r="J158" s="70"/>
+      <c r="J158" s="70">
+        <v>4605.1000000000004</v>
+      </c>
       <c r="K158" s="71"/>
       <c r="L158" s="115"/>
       <c r="M158" s="70"/>
       <c r="N158" s="44"/>
       <c r="O158" s="26"/>
       <c r="P158" s="18"/>
       <c r="Q158" s="18"/>
       <c r="R158" s="37"/>
       <c r="S158" s="18"/>
       <c r="T158" s="18"/>
       <c r="U158" s="18"/>
       <c r="V158" s="18"/>
       <c r="W158" s="18"/>
       <c r="X158" s="18"/>
       <c r="Y158" s="18"/>
       <c r="Z158" s="18"/>
       <c r="AA158" s="18"/>
     </row>
-    <row r="159" spans="1:714" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:714" ht="12.95" customHeight="1">
       <c r="A159" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B159" s="70">
         <v>445.1</v>
       </c>
       <c r="C159" s="70">
         <v>703.1</v>
       </c>
       <c r="D159" s="70">
         <v>1015.2</v>
       </c>
       <c r="E159" s="70">
         <v>1563.3</v>
       </c>
       <c r="F159" s="70">
         <v>2115.8000000000002</v>
       </c>
       <c r="G159" s="70">
         <v>2699.3</v>
       </c>
       <c r="H159" s="71">
         <v>3362.4</v>
       </c>
       <c r="I159" s="71">
         <v>4119.3</v>
       </c>
-      <c r="J159" s="70"/>
+      <c r="J159" s="70">
+        <v>4605.1000000000004</v>
+      </c>
       <c r="K159" s="71"/>
       <c r="L159" s="115"/>
       <c r="M159" s="70"/>
       <c r="N159" s="44"/>
       <c r="O159" s="26"/>
       <c r="P159" s="18"/>
       <c r="Q159" s="18"/>
       <c r="R159" s="37"/>
       <c r="S159" s="18"/>
       <c r="T159" s="18"/>
       <c r="U159" s="18"/>
       <c r="V159" s="18"/>
       <c r="W159" s="18"/>
       <c r="X159" s="18"/>
       <c r="Y159" s="18"/>
       <c r="Z159" s="18"/>
       <c r="AA159" s="18"/>
       <c r="AB159" s="1"/>
     </row>
-    <row r="160" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:714" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A160" s="62"/>
       <c r="B160" s="70"/>
       <c r="C160" s="70"/>
       <c r="D160" s="70"/>
       <c r="E160" s="80"/>
       <c r="F160" s="70"/>
       <c r="G160" s="49"/>
       <c r="H160" s="70"/>
       <c r="I160" s="70"/>
       <c r="J160" s="70"/>
       <c r="K160" s="80"/>
       <c r="L160" s="119"/>
       <c r="M160" s="80"/>
       <c r="N160" s="40"/>
       <c r="O160" s="26"/>
       <c r="P160" s="18"/>
       <c r="Q160" s="18"/>
       <c r="R160" s="37"/>
       <c r="S160" s="16"/>
       <c r="T160" s="16"/>
       <c r="U160" s="16"/>
       <c r="V160" s="16"/>
       <c r="W160" s="16"/>
       <c r="X160" s="16"/>
       <c r="Y160" s="16"/>
       <c r="Z160" s="18"/>
       <c r="AA160" s="18"/>
     </row>
-    <row r="161" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:27" s="1" customFormat="1" ht="45" customHeight="1">
       <c r="A161" s="56" t="s">
         <v>58</v>
       </c>
       <c r="B161" s="57"/>
       <c r="C161" s="57"/>
       <c r="D161" s="57"/>
       <c r="E161" s="58"/>
       <c r="F161" s="57"/>
       <c r="G161" s="49"/>
       <c r="H161" s="69"/>
       <c r="I161" s="57"/>
       <c r="J161" s="57"/>
       <c r="K161" s="58"/>
       <c r="L161" s="112"/>
       <c r="M161" s="58"/>
       <c r="N161" s="40"/>
       <c r="O161" s="11"/>
       <c r="P161" s="12"/>
       <c r="Q161" s="12"/>
       <c r="R161" s="12"/>
       <c r="S161" s="12"/>
       <c r="T161" s="12"/>
       <c r="U161" s="12"/>
       <c r="V161" s="19"/>
       <c r="W161" s="12"/>
       <c r="X161" s="12"/>
       <c r="Y161" s="12"/>
       <c r="Z161" s="12"/>
       <c r="AA161" s="15"/>
     </row>
-    <row r="162" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A162" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B162" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C162" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D162" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E162" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F162" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G162" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H162" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I162" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J162" s="69"/>
+      <c r="J162" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K162" s="69"/>
       <c r="L162" s="64"/>
       <c r="M162" s="64"/>
       <c r="N162" s="44"/>
       <c r="O162" s="26"/>
       <c r="P162" s="38"/>
       <c r="Q162" s="38"/>
       <c r="R162" s="38"/>
       <c r="S162" s="18"/>
       <c r="T162" s="18"/>
       <c r="U162" s="18"/>
       <c r="V162" s="18"/>
       <c r="W162" s="18"/>
       <c r="X162" s="18"/>
       <c r="Y162" s="18"/>
       <c r="Z162" s="18"/>
       <c r="AA162" s="12"/>
     </row>
-    <row r="163" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A163" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C163" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D163" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E163" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F163" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G163" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H163" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I163" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J163" s="69"/>
+      <c r="J163" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K163" s="69"/>
       <c r="L163" s="64"/>
       <c r="M163" s="64"/>
       <c r="N163" s="44"/>
       <c r="O163" s="26"/>
       <c r="P163" s="38"/>
       <c r="Q163" s="38"/>
       <c r="R163" s="38"/>
       <c r="S163" s="18"/>
       <c r="T163" s="18"/>
       <c r="U163" s="18"/>
       <c r="V163" s="18"/>
       <c r="W163" s="18"/>
       <c r="X163" s="18"/>
       <c r="Y163" s="18"/>
       <c r="Z163" s="18"/>
       <c r="AA163" s="12"/>
     </row>
-    <row r="164" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A164" s="63"/>
       <c r="B164" s="81"/>
       <c r="C164" s="81"/>
       <c r="D164" s="68"/>
       <c r="E164" s="72"/>
       <c r="F164" s="68"/>
       <c r="G164" s="49"/>
       <c r="H164" s="68"/>
       <c r="I164" s="68"/>
       <c r="J164" s="68"/>
       <c r="K164" s="72"/>
       <c r="L164" s="116"/>
       <c r="M164" s="72"/>
       <c r="N164" s="40"/>
       <c r="O164" s="26"/>
       <c r="P164" s="38"/>
       <c r="Q164" s="38"/>
       <c r="R164" s="2"/>
       <c r="S164" s="18"/>
       <c r="T164" s="18"/>
       <c r="U164" s="18"/>
       <c r="V164" s="18"/>
       <c r="W164" s="18"/>
       <c r="X164" s="18"/>
       <c r="Y164" s="18"/>
       <c r="Z164" s="18"/>
       <c r="AA164" s="12"/>
     </row>
-    <row r="165" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A165" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B165" s="57"/>
       <c r="C165" s="57"/>
       <c r="D165" s="57"/>
       <c r="E165" s="58"/>
       <c r="F165" s="57"/>
       <c r="G165" s="49"/>
       <c r="H165" s="57"/>
       <c r="I165" s="57"/>
       <c r="J165" s="57"/>
       <c r="K165" s="58"/>
       <c r="L165" s="112"/>
       <c r="M165" s="58"/>
       <c r="N165" s="40"/>
       <c r="O165" s="11"/>
       <c r="P165" s="12"/>
       <c r="Q165" s="12"/>
       <c r="R165" s="12"/>
       <c r="S165" s="12"/>
       <c r="T165" s="12"/>
       <c r="U165" s="12"/>
       <c r="V165" s="12"/>
       <c r="W165" s="12"/>
       <c r="X165" s="12"/>
       <c r="Y165" s="12"/>
       <c r="Z165" s="12"/>
       <c r="AA165" s="15"/>
     </row>
-    <row r="166" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A166" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B166" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C166" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D166" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E166" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F166" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G166" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H166" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I166" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J166" s="69"/>
+      <c r="J166" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K166" s="69"/>
       <c r="L166" s="64"/>
       <c r="M166" s="64"/>
       <c r="N166" s="44"/>
       <c r="O166" s="26"/>
       <c r="P166" s="18"/>
       <c r="Q166" s="18"/>
       <c r="R166" s="37"/>
       <c r="S166" s="18"/>
       <c r="T166" s="18"/>
       <c r="U166" s="18"/>
       <c r="V166" s="18"/>
       <c r="W166" s="18"/>
       <c r="X166" s="18"/>
       <c r="Y166" s="18"/>
       <c r="Z166" s="18"/>
       <c r="AA166" s="15"/>
     </row>
-    <row r="167" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A167" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B167" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C167" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D167" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E167" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F167" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G167" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H167" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I167" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J167" s="69"/>
+      <c r="J167" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K167" s="69"/>
       <c r="L167" s="64"/>
       <c r="M167" s="64"/>
       <c r="N167" s="45"/>
       <c r="O167" s="26"/>
       <c r="P167" s="18"/>
       <c r="Q167" s="18"/>
       <c r="R167" s="37"/>
       <c r="S167" s="18"/>
       <c r="T167" s="18"/>
       <c r="U167" s="18"/>
       <c r="V167" s="18"/>
       <c r="W167" s="18"/>
       <c r="X167" s="18"/>
       <c r="Y167" s="18"/>
       <c r="Z167" s="18"/>
       <c r="AA167" s="15"/>
     </row>
-    <row r="168" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A168" s="63"/>
       <c r="B168" s="78"/>
       <c r="C168" s="78"/>
       <c r="D168" s="78"/>
       <c r="E168" s="79"/>
       <c r="F168" s="78"/>
       <c r="G168" s="49"/>
       <c r="H168" s="49"/>
       <c r="I168" s="49"/>
       <c r="J168" s="78"/>
       <c r="K168" s="79"/>
       <c r="L168" s="118"/>
       <c r="M168" s="79"/>
       <c r="N168" s="40"/>
       <c r="O168" s="4"/>
       <c r="P168" s="4"/>
       <c r="Q168" s="4"/>
       <c r="R168" s="4"/>
       <c r="S168" s="18"/>
       <c r="T168" s="18"/>
       <c r="U168" s="18"/>
       <c r="V168" s="18"/>
       <c r="W168" s="18"/>
       <c r="X168" s="18"/>
       <c r="Y168" s="18"/>
       <c r="Z168" s="18"/>
       <c r="AA168" s="15"/>
     </row>
-    <row r="169" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A169" s="56" t="s">
         <v>60</v>
       </c>
       <c r="B169" s="57"/>
       <c r="C169" s="57"/>
       <c r="D169" s="57"/>
       <c r="E169" s="58"/>
       <c r="F169" s="57"/>
       <c r="G169" s="49"/>
       <c r="H169" s="49"/>
       <c r="I169" s="49"/>
       <c r="J169" s="57"/>
       <c r="K169" s="58"/>
       <c r="L169" s="112"/>
       <c r="M169" s="58"/>
       <c r="N169" s="40"/>
       <c r="O169" s="11"/>
       <c r="P169" s="12"/>
       <c r="Q169" s="12"/>
       <c r="R169" s="12"/>
       <c r="S169" s="12"/>
       <c r="T169" s="12"/>
       <c r="U169" s="12"/>
       <c r="V169" s="12"/>
       <c r="W169" s="12"/>
       <c r="X169" s="12"/>
       <c r="Y169" s="12"/>
       <c r="Z169" s="12"/>
       <c r="AA169" s="12"/>
     </row>
-    <row r="170" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A170" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B170" s="60">
         <v>140975</v>
       </c>
       <c r="C170" s="60">
         <v>304770</v>
       </c>
       <c r="D170" s="49">
         <v>535588</v>
       </c>
       <c r="E170" s="49">
         <v>726355</v>
       </c>
       <c r="F170" s="60">
         <v>887334</v>
       </c>
       <c r="G170" s="49">
         <v>1068205</v>
       </c>
       <c r="H170" s="49">
         <v>1287831</v>
       </c>
       <c r="I170" s="49">
         <v>1497656</v>
       </c>
-      <c r="J170" s="60"/>
+      <c r="J170" s="60">
+        <v>1680357</v>
+      </c>
       <c r="K170" s="49"/>
       <c r="L170" s="113"/>
       <c r="M170" s="60"/>
       <c r="N170" s="44"/>
       <c r="O170" s="26"/>
       <c r="P170" s="15"/>
       <c r="Q170" s="15"/>
       <c r="R170" s="15"/>
       <c r="S170" s="12"/>
       <c r="T170" s="12"/>
       <c r="U170" s="12"/>
       <c r="V170" s="12"/>
       <c r="W170" s="12"/>
       <c r="X170" s="12"/>
       <c r="Y170" s="12"/>
       <c r="Z170" s="12"/>
       <c r="AA170" s="12"/>
     </row>
-    <row r="171" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A171" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="63">
         <v>990</v>
       </c>
       <c r="C171" s="63">
         <v>1980</v>
       </c>
       <c r="D171" s="63">
         <v>2970</v>
       </c>
       <c r="E171" s="61">
         <v>3960</v>
       </c>
       <c r="F171" s="63">
         <v>4950</v>
       </c>
       <c r="G171" s="63">
         <v>5940</v>
       </c>
       <c r="H171" s="61">
         <v>5940</v>
       </c>
       <c r="I171" s="49">
         <v>5940</v>
       </c>
-      <c r="J171" s="82"/>
+      <c r="J171" s="82">
+        <v>5940</v>
+      </c>
       <c r="K171" s="82"/>
       <c r="L171" s="113"/>
       <c r="M171" s="60"/>
       <c r="N171" s="44"/>
       <c r="O171" s="26"/>
       <c r="P171" s="15"/>
       <c r="Q171" s="15"/>
       <c r="R171" s="15"/>
       <c r="S171" s="12"/>
       <c r="T171" s="12"/>
       <c r="U171" s="12"/>
       <c r="V171" s="12"/>
       <c r="W171" s="12"/>
       <c r="X171" s="12"/>
       <c r="Y171" s="12"/>
       <c r="Z171" s="12"/>
       <c r="AA171" s="12"/>
     </row>
-    <row r="172" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A172" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B172" s="82">
         <v>139985</v>
       </c>
       <c r="C172" s="83">
         <v>302790</v>
       </c>
       <c r="D172" s="83">
         <v>532618</v>
       </c>
       <c r="E172" s="83">
         <v>722395</v>
       </c>
       <c r="F172" s="82">
         <v>882384</v>
       </c>
       <c r="G172" s="82">
         <v>1062265</v>
       </c>
       <c r="H172" s="49">
         <v>1281891</v>
       </c>
       <c r="I172" s="49">
         <v>1491716</v>
       </c>
-      <c r="J172" s="82"/>
+      <c r="J172" s="82">
+        <v>1674417</v>
+      </c>
       <c r="K172" s="82"/>
       <c r="L172" s="113"/>
       <c r="M172" s="60"/>
       <c r="N172" s="44"/>
       <c r="O172" s="26"/>
       <c r="P172" s="15"/>
       <c r="Q172" s="15"/>
       <c r="R172" s="15"/>
       <c r="S172" s="12"/>
       <c r="T172" s="12"/>
       <c r="U172" s="12"/>
       <c r="V172" s="12"/>
       <c r="W172" s="12"/>
       <c r="X172" s="12"/>
       <c r="Y172" s="12"/>
       <c r="Z172" s="12"/>
       <c r="AA172" s="12"/>
     </row>
-    <row r="173" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A173" s="63"/>
       <c r="B173" s="82"/>
       <c r="C173" s="82"/>
       <c r="D173" s="82"/>
       <c r="E173" s="109"/>
       <c r="F173" s="82"/>
       <c r="G173" s="83"/>
       <c r="H173" s="110"/>
       <c r="I173" s="82"/>
       <c r="J173" s="84"/>
       <c r="K173" s="82"/>
       <c r="L173" s="120"/>
       <c r="M173" s="82"/>
       <c r="N173" s="46"/>
       <c r="O173" s="26"/>
       <c r="P173" s="15"/>
       <c r="Q173" s="15"/>
       <c r="R173" s="31"/>
       <c r="S173" s="15"/>
       <c r="T173" s="15"/>
       <c r="U173" s="15"/>
       <c r="V173" s="15"/>
       <c r="W173" s="15"/>
       <c r="X173" s="15"/>
       <c r="Y173" s="15"/>
       <c r="Z173" s="15"/>
       <c r="AA173" s="15"/>
     </row>
-    <row r="174" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A174" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B174" s="86"/>
       <c r="C174" s="86"/>
       <c r="D174" s="86"/>
       <c r="E174" s="87"/>
       <c r="F174" s="86"/>
       <c r="G174" s="83"/>
       <c r="H174" s="111"/>
       <c r="I174" s="83"/>
       <c r="J174" s="88"/>
       <c r="K174" s="85"/>
       <c r="L174" s="112"/>
       <c r="M174" s="85"/>
       <c r="N174" s="46"/>
       <c r="O174" s="11"/>
       <c r="P174" s="12"/>
       <c r="Q174" s="12"/>
       <c r="R174" s="12"/>
       <c r="S174" s="15"/>
       <c r="T174" s="15"/>
       <c r="U174" s="15"/>
       <c r="V174" s="15"/>
       <c r="W174" s="15"/>
       <c r="X174" s="15"/>
       <c r="Y174" s="15"/>
       <c r="Z174" s="15"/>
       <c r="AA174" s="15"/>
     </row>
-    <row r="175" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A175" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B175" s="89">
         <v>66.5</v>
       </c>
       <c r="C175" s="89">
         <v>97.9</v>
       </c>
       <c r="D175" s="89">
         <v>131.6</v>
       </c>
       <c r="E175" s="89">
         <v>156.9</v>
       </c>
       <c r="F175" s="89">
         <v>177.1</v>
       </c>
       <c r="G175" s="89">
         <v>193</v>
       </c>
       <c r="H175" s="71">
         <v>214.7</v>
       </c>
-      <c r="I175" s="164">
+      <c r="I175" s="162">
         <v>251.4</v>
       </c>
-      <c r="J175" s="90"/>
+      <c r="J175" s="90">
+        <v>287.8</v>
+      </c>
       <c r="K175" s="71"/>
       <c r="L175" s="115"/>
       <c r="M175" s="90"/>
       <c r="N175" s="46"/>
       <c r="O175" s="20"/>
       <c r="P175" s="18"/>
       <c r="Q175" s="18"/>
       <c r="R175" s="37"/>
       <c r="S175" s="18"/>
       <c r="T175" s="18"/>
       <c r="U175" s="18"/>
       <c r="V175" s="18"/>
       <c r="W175" s="18"/>
       <c r="X175" s="18"/>
       <c r="Y175" s="18"/>
       <c r="Z175" s="18"/>
       <c r="AA175" s="15"/>
     </row>
-    <row r="176" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A176" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B176" s="89">
         <v>17.7</v>
       </c>
       <c r="C176" s="89">
         <v>40.6</v>
       </c>
       <c r="D176" s="89">
         <v>65.7</v>
       </c>
       <c r="E176" s="89">
         <v>82.5</v>
       </c>
       <c r="F176" s="89">
         <v>100.9</v>
       </c>
       <c r="G176" s="91">
         <v>115</v>
       </c>
       <c r="H176" s="71">
         <v>129.6</v>
       </c>
       <c r="I176" s="106">
         <v>155.80000000000001</v>
       </c>
-      <c r="J176" s="91"/>
+      <c r="J176" s="91">
+        <v>181.8</v>
+      </c>
       <c r="K176" s="91"/>
       <c r="L176" s="115"/>
       <c r="M176" s="106"/>
       <c r="N176" s="46"/>
       <c r="O176" s="26"/>
       <c r="P176" s="18"/>
       <c r="Q176" s="18"/>
       <c r="R176" s="18"/>
       <c r="S176" s="18"/>
       <c r="T176" s="18"/>
       <c r="U176" s="18"/>
       <c r="V176" s="18"/>
       <c r="W176" s="18"/>
       <c r="X176" s="18"/>
       <c r="Y176" s="18"/>
       <c r="Z176" s="18"/>
       <c r="AA176" s="15"/>
     </row>
-    <row r="177" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A177" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B177" s="89">
         <v>1.7</v>
       </c>
       <c r="C177" s="89">
         <v>3.1</v>
       </c>
       <c r="D177" s="89">
         <v>4.7</v>
       </c>
       <c r="E177" s="89">
         <v>6.2</v>
       </c>
       <c r="F177" s="89">
         <v>7.8</v>
       </c>
       <c r="G177" s="127">
         <v>9.4</v>
       </c>
       <c r="H177" s="71">
         <v>11</v>
       </c>
-      <c r="I177" s="164">
+      <c r="I177" s="162">
         <v>12.6</v>
       </c>
-      <c r="J177" s="104"/>
+      <c r="J177" s="104">
+        <v>14.1</v>
+      </c>
       <c r="K177" s="71"/>
       <c r="L177" s="115"/>
       <c r="M177" s="90"/>
       <c r="N177" s="47"/>
       <c r="O177" s="26"/>
       <c r="P177" s="18"/>
       <c r="Q177" s="18"/>
       <c r="R177" s="18"/>
       <c r="S177" s="18"/>
       <c r="T177" s="18"/>
       <c r="U177" s="18"/>
       <c r="V177" s="18"/>
       <c r="W177" s="18"/>
       <c r="X177" s="18"/>
       <c r="Y177" s="18"/>
       <c r="Z177" s="18"/>
       <c r="AA177" s="15"/>
     </row>
-    <row r="178" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A178" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B178" s="69">
         <v>7.4</v>
       </c>
       <c r="C178" s="89">
         <v>13.9</v>
       </c>
       <c r="D178" s="89">
         <v>20.3</v>
       </c>
       <c r="E178" s="89">
         <v>26.8</v>
       </c>
       <c r="F178" s="89">
         <v>26.8</v>
       </c>
       <c r="G178" s="127">
         <v>26.8</v>
       </c>
       <c r="H178" s="71">
         <v>32.200000000000003</v>
       </c>
-      <c r="I178" s="164">
+      <c r="I178" s="162">
         <v>41</v>
       </c>
-      <c r="J178" s="104"/>
+      <c r="J178" s="104">
+        <v>49.8</v>
+      </c>
       <c r="K178" s="71"/>
       <c r="L178" s="115"/>
       <c r="M178" s="90"/>
       <c r="N178" s="44"/>
       <c r="O178" s="26"/>
       <c r="P178" s="18"/>
       <c r="Q178" s="18"/>
       <c r="R178" s="18"/>
       <c r="S178" s="18"/>
       <c r="T178" s="18"/>
       <c r="U178" s="18"/>
       <c r="V178" s="18"/>
       <c r="W178" s="18"/>
       <c r="X178" s="18"/>
       <c r="Y178" s="18"/>
       <c r="Z178" s="18"/>
       <c r="AA178" s="15"/>
     </row>
-    <row r="179" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A179" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B179" s="69">
         <v>39.700000000000003</v>
       </c>
       <c r="C179" s="89">
         <v>40.299999999999997</v>
       </c>
       <c r="D179" s="89">
         <v>40.9</v>
       </c>
       <c r="E179" s="89">
         <v>41.4</v>
       </c>
       <c r="F179" s="89">
         <v>41.6</v>
       </c>
       <c r="G179" s="127">
         <v>41.8</v>
       </c>
       <c r="H179" s="71">
         <v>41.9</v>
       </c>
-      <c r="I179" s="164">
+      <c r="I179" s="162">
         <v>42</v>
       </c>
-      <c r="J179" s="104"/>
+      <c r="J179" s="104">
+        <v>42.1</v>
+      </c>
       <c r="K179" s="71"/>
       <c r="L179" s="115"/>
       <c r="M179" s="90"/>
       <c r="N179" s="44"/>
       <c r="O179" s="26"/>
       <c r="P179" s="18"/>
       <c r="Q179" s="18"/>
       <c r="R179" s="18"/>
       <c r="S179" s="18"/>
       <c r="T179" s="18"/>
       <c r="U179" s="18"/>
       <c r="V179" s="18"/>
       <c r="W179" s="18"/>
       <c r="X179" s="18"/>
       <c r="Y179" s="18"/>
       <c r="Z179" s="18"/>
       <c r="AA179" s="15"/>
     </row>
-    <row r="180" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A180" s="62"/>
       <c r="B180" s="69"/>
       <c r="C180" s="92"/>
       <c r="D180" s="92"/>
       <c r="E180" s="93"/>
       <c r="F180" s="92"/>
       <c r="G180" s="83"/>
       <c r="H180" s="83"/>
       <c r="I180" s="83"/>
       <c r="J180" s="70"/>
       <c r="K180" s="80"/>
       <c r="L180" s="95"/>
       <c r="M180" s="70"/>
       <c r="N180" s="48"/>
       <c r="O180" s="20"/>
       <c r="P180" s="18"/>
       <c r="Q180" s="18"/>
       <c r="R180" s="37"/>
       <c r="AA180" s="15"/>
     </row>
-    <row r="181" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A181" s="73" t="s">
         <v>62</v>
       </c>
       <c r="B181" s="57"/>
       <c r="C181" s="57"/>
       <c r="D181" s="57"/>
       <c r="E181" s="58"/>
       <c r="F181" s="57"/>
       <c r="G181" s="49"/>
       <c r="H181" s="49"/>
       <c r="I181" s="49"/>
       <c r="J181" s="57"/>
       <c r="K181" s="58"/>
       <c r="L181" s="112"/>
       <c r="M181" s="57"/>
       <c r="N181" s="48"/>
       <c r="O181" s="11"/>
       <c r="P181" s="12"/>
       <c r="Q181" s="12"/>
       <c r="R181" s="12"/>
       <c r="S181" s="12"/>
       <c r="T181" s="12"/>
       <c r="U181" s="12"/>
       <c r="V181" s="12"/>
       <c r="W181" s="12"/>
       <c r="X181" s="12"/>
       <c r="Y181" s="12"/>
       <c r="Z181" s="12"/>
       <c r="AA181" s="15"/>
     </row>
-    <row r="182" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A182" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B182" s="94">
         <v>15.4</v>
       </c>
       <c r="C182" s="94">
         <v>33.700000000000003</v>
       </c>
       <c r="D182" s="94">
         <v>54.3</v>
       </c>
       <c r="E182" s="94">
         <v>68.400000000000006</v>
       </c>
       <c r="F182" s="94">
         <v>85.3</v>
       </c>
       <c r="G182" s="95">
         <v>98.4</v>
       </c>
       <c r="H182" s="71">
         <v>111.9</v>
       </c>
       <c r="I182" s="71">
         <v>137.5</v>
       </c>
-      <c r="J182" s="70"/>
+      <c r="J182" s="70">
+        <v>156.1</v>
+      </c>
       <c r="K182" s="71"/>
       <c r="L182" s="115"/>
       <c r="M182" s="70"/>
       <c r="N182" s="44"/>
       <c r="O182" s="26"/>
       <c r="P182" s="38"/>
       <c r="Q182" s="38"/>
       <c r="R182" s="38"/>
       <c r="S182" s="18"/>
       <c r="T182" s="18"/>
       <c r="U182" s="18"/>
       <c r="V182" s="18"/>
       <c r="W182" s="18"/>
       <c r="X182" s="18"/>
       <c r="Y182" s="18"/>
       <c r="Z182" s="18"/>
       <c r="AA182" s="15"/>
     </row>
-    <row r="183" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A183" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B183" s="94">
         <v>15.4</v>
       </c>
       <c r="C183" s="94">
         <v>33.700000000000003</v>
       </c>
       <c r="D183" s="94">
         <v>54.3</v>
       </c>
       <c r="E183" s="94">
         <v>68.400000000000006</v>
       </c>
       <c r="F183" s="94">
         <v>85.3</v>
       </c>
       <c r="G183" s="95">
         <v>98.4</v>
       </c>
       <c r="H183" s="71">
         <v>111.9</v>
       </c>
       <c r="I183" s="71">
         <v>137.5</v>
       </c>
-      <c r="J183" s="70"/>
+      <c r="J183" s="70">
+        <v>156.1</v>
+      </c>
       <c r="K183" s="71"/>
       <c r="L183" s="115"/>
       <c r="M183" s="96"/>
       <c r="N183" s="44"/>
       <c r="O183" s="26"/>
       <c r="P183" s="38"/>
       <c r="Q183" s="38"/>
       <c r="R183" s="38"/>
       <c r="S183" s="18"/>
       <c r="T183" s="18"/>
       <c r="U183" s="18"/>
       <c r="V183" s="18"/>
       <c r="W183" s="18"/>
       <c r="X183" s="18"/>
       <c r="Y183" s="18"/>
       <c r="Z183" s="18"/>
       <c r="AA183" s="15"/>
     </row>
-    <row r="184" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A184" s="59"/>
       <c r="B184" s="70"/>
       <c r="C184" s="70"/>
       <c r="D184" s="68"/>
       <c r="E184" s="72"/>
       <c r="F184" s="68"/>
       <c r="G184" s="49"/>
       <c r="H184" s="68"/>
       <c r="I184" s="68"/>
       <c r="J184" s="68"/>
       <c r="K184" s="72"/>
       <c r="L184" s="116"/>
       <c r="M184" s="68"/>
       <c r="N184" s="40"/>
       <c r="O184" s="26"/>
       <c r="P184" s="18"/>
       <c r="Q184" s="18"/>
       <c r="R184" s="2"/>
       <c r="AA184" s="15"/>
     </row>
-    <row r="185" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A185" s="73" t="s">
         <v>63</v>
       </c>
       <c r="B185" s="57"/>
       <c r="C185" s="57"/>
       <c r="D185" s="57"/>
       <c r="E185" s="58"/>
       <c r="F185" s="57"/>
       <c r="G185" s="49"/>
       <c r="H185" s="57"/>
       <c r="I185" s="57"/>
       <c r="J185" s="57"/>
       <c r="K185" s="58"/>
       <c r="L185" s="112"/>
       <c r="M185" s="57"/>
       <c r="N185" s="40"/>
       <c r="O185" s="11"/>
       <c r="P185" s="12"/>
       <c r="Q185" s="12"/>
       <c r="R185" s="12"/>
       <c r="S185" s="12"/>
       <c r="T185" s="12"/>
       <c r="U185" s="12"/>
       <c r="V185" s="12"/>
       <c r="W185" s="12"/>
       <c r="X185" s="12"/>
       <c r="Y185" s="12"/>
       <c r="Z185" s="12"/>
       <c r="AA185" s="15"/>
     </row>
-    <row r="186" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A186" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B186" s="69">
         <v>1.4</v>
       </c>
       <c r="C186" s="69">
         <v>2.8</v>
       </c>
       <c r="D186" s="69">
         <v>4.5</v>
       </c>
       <c r="E186" s="69">
         <v>7.2</v>
       </c>
       <c r="F186" s="69">
         <v>8.1999999999999993</v>
       </c>
       <c r="G186" s="95">
         <v>8.8000000000000007</v>
       </c>
       <c r="H186" s="71">
         <v>9.9</v>
       </c>
       <c r="I186" s="71">
         <v>10.5</v>
       </c>
-      <c r="J186" s="70"/>
+      <c r="J186" s="70">
+        <v>15.7</v>
+      </c>
       <c r="K186" s="71"/>
       <c r="L186" s="115"/>
       <c r="M186" s="70"/>
       <c r="N186" s="44"/>
       <c r="O186" s="26"/>
       <c r="P186" s="38"/>
       <c r="Q186" s="38"/>
       <c r="R186" s="38"/>
       <c r="S186" s="18"/>
       <c r="T186" s="18"/>
       <c r="U186" s="18"/>
       <c r="V186" s="18"/>
       <c r="W186" s="18"/>
       <c r="X186" s="18"/>
       <c r="Y186" s="18"/>
       <c r="Z186" s="18"/>
       <c r="AA186" s="15"/>
     </row>
-    <row r="187" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A187" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B187" s="69">
         <v>1.4</v>
       </c>
       <c r="C187" s="69">
         <v>2.8</v>
       </c>
       <c r="D187" s="69">
         <v>4.5</v>
       </c>
       <c r="E187" s="69">
         <v>7.2</v>
       </c>
       <c r="F187" s="69">
         <v>8.1999999999999993</v>
       </c>
       <c r="G187" s="95">
         <v>8.8000000000000007</v>
       </c>
       <c r="H187" s="71">
         <v>9.9</v>
       </c>
       <c r="I187" s="71">
         <v>10.5</v>
       </c>
-      <c r="J187" s="70"/>
+      <c r="J187" s="70">
+        <v>15.7</v>
+      </c>
       <c r="K187" s="71"/>
       <c r="L187" s="115"/>
       <c r="M187" s="70"/>
       <c r="N187" s="44"/>
       <c r="O187" s="26"/>
       <c r="P187" s="38"/>
       <c r="Q187" s="38"/>
       <c r="R187" s="38"/>
       <c r="S187" s="18"/>
       <c r="T187" s="18"/>
       <c r="U187" s="18"/>
       <c r="V187" s="18"/>
       <c r="W187" s="18"/>
       <c r="X187" s="18"/>
       <c r="Y187" s="18"/>
       <c r="Z187" s="18"/>
       <c r="AA187" s="15"/>
     </row>
-    <row r="188" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A188" s="62"/>
       <c r="B188" s="69"/>
       <c r="C188" s="70"/>
       <c r="D188" s="70"/>
       <c r="E188" s="80"/>
       <c r="F188" s="70"/>
       <c r="G188" s="49"/>
       <c r="H188" s="70"/>
       <c r="I188" s="70"/>
       <c r="J188" s="70"/>
       <c r="K188" s="80"/>
       <c r="L188" s="119"/>
       <c r="M188" s="70"/>
       <c r="N188" s="44"/>
       <c r="O188" s="26"/>
       <c r="P188" s="19"/>
       <c r="Q188" s="18"/>
       <c r="R188" s="37"/>
       <c r="S188" s="12"/>
       <c r="T188" s="12"/>
       <c r="U188" s="12"/>
       <c r="V188" s="12"/>
       <c r="W188" s="12"/>
       <c r="X188" s="12"/>
       <c r="Y188" s="12"/>
       <c r="Z188" s="12"/>
       <c r="AA188" s="15"/>
     </row>
-    <row r="189" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A189" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B189" s="57"/>
       <c r="C189" s="57"/>
       <c r="D189" s="57"/>
       <c r="E189" s="58"/>
       <c r="F189" s="57"/>
       <c r="G189" s="49"/>
       <c r="H189" s="57"/>
       <c r="I189" s="57"/>
       <c r="J189" s="57"/>
       <c r="K189" s="58"/>
       <c r="L189" s="112"/>
       <c r="M189" s="57"/>
       <c r="N189" s="40"/>
       <c r="O189" s="11"/>
       <c r="P189" s="12"/>
       <c r="Q189" s="12"/>
       <c r="R189" s="12"/>
       <c r="S189" s="12"/>
       <c r="T189" s="12"/>
       <c r="U189" s="12"/>
       <c r="V189" s="12"/>
       <c r="W189" s="12"/>
       <c r="X189" s="12"/>
       <c r="Y189" s="12"/>
       <c r="Z189" s="12"/>
       <c r="AA189" s="15"/>
     </row>
-    <row r="190" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A190" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="69">
         <v>4.2</v>
       </c>
       <c r="C190" s="70">
         <v>8.1</v>
       </c>
       <c r="D190" s="70">
         <v>11.9</v>
       </c>
       <c r="E190" s="70">
         <v>15.8</v>
       </c>
       <c r="F190" s="70">
         <v>15.8</v>
       </c>
       <c r="G190" s="70">
         <v>15.8</v>
       </c>
       <c r="H190" s="71">
         <v>19</v>
       </c>
       <c r="I190" s="71">
         <v>24.3</v>
       </c>
-      <c r="J190" s="70"/>
+      <c r="J190" s="70">
+        <v>29.5</v>
+      </c>
       <c r="K190" s="71"/>
       <c r="L190" s="115"/>
       <c r="M190" s="70"/>
       <c r="N190" s="40"/>
       <c r="O190" s="26"/>
       <c r="P190" s="18"/>
       <c r="Q190" s="18"/>
       <c r="R190" s="18"/>
       <c r="S190" s="18"/>
       <c r="T190" s="18"/>
       <c r="U190" s="18"/>
       <c r="V190" s="18"/>
       <c r="W190" s="18"/>
       <c r="X190" s="18"/>
       <c r="Y190" s="18"/>
       <c r="Z190" s="12"/>
       <c r="AA190" s="15"/>
     </row>
-    <row r="191" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A191" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B191" s="69">
         <v>4.2</v>
       </c>
       <c r="C191" s="70">
         <v>8.1</v>
       </c>
       <c r="D191" s="70">
         <v>11.9</v>
       </c>
       <c r="E191" s="70">
         <v>15.8</v>
       </c>
       <c r="F191" s="70">
         <v>15.8</v>
       </c>
       <c r="G191" s="70">
         <v>15.8</v>
       </c>
       <c r="H191" s="71">
         <v>19</v>
       </c>
       <c r="I191" s="71">
         <v>24.3</v>
       </c>
-      <c r="J191" s="70"/>
+      <c r="J191" s="70">
+        <v>29.5</v>
+      </c>
       <c r="K191" s="71"/>
       <c r="L191" s="115"/>
       <c r="M191" s="70"/>
       <c r="N191" s="44"/>
       <c r="O191" s="26"/>
       <c r="P191" s="18"/>
       <c r="Q191" s="18"/>
       <c r="R191" s="18"/>
       <c r="S191" s="12"/>
       <c r="T191" s="12"/>
       <c r="U191" s="12"/>
       <c r="V191" s="12"/>
       <c r="W191" s="12"/>
       <c r="X191" s="12"/>
       <c r="Y191" s="12"/>
       <c r="Z191" s="12"/>
       <c r="AA191" s="15"/>
     </row>
-    <row r="192" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A192" s="62"/>
       <c r="B192" s="70"/>
       <c r="C192" s="70"/>
       <c r="D192" s="70"/>
       <c r="E192" s="70"/>
       <c r="F192" s="70"/>
       <c r="G192" s="70"/>
       <c r="H192" s="70"/>
       <c r="I192" s="70"/>
       <c r="J192" s="70"/>
       <c r="K192" s="80"/>
       <c r="L192" s="119"/>
       <c r="M192" s="80"/>
       <c r="N192" s="40"/>
       <c r="O192" s="26"/>
       <c r="P192" s="18"/>
       <c r="Q192" s="18"/>
       <c r="R192" s="37"/>
       <c r="S192" s="12"/>
       <c r="T192" s="12"/>
       <c r="U192" s="12"/>
       <c r="V192" s="12"/>
       <c r="W192" s="12"/>
       <c r="X192" s="12"/>
       <c r="Y192" s="12"/>
       <c r="Z192" s="12"/>
       <c r="AA192" s="15"/>
     </row>
-    <row r="193" spans="1:27" s="1" customFormat="1" ht="42.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:27" s="1" customFormat="1" ht="42.95" customHeight="1">
       <c r="A193" s="98" t="s">
         <v>30</v>
       </c>
       <c r="B193" s="57"/>
       <c r="C193" s="57"/>
       <c r="D193" s="57"/>
       <c r="E193" s="70"/>
       <c r="F193" s="70"/>
       <c r="G193" s="70"/>
       <c r="H193" s="70"/>
       <c r="I193" s="57"/>
       <c r="J193" s="57"/>
       <c r="K193" s="58"/>
       <c r="L193" s="112"/>
       <c r="M193" s="58"/>
       <c r="N193" s="40"/>
       <c r="O193" s="11"/>
       <c r="P193" s="12"/>
       <c r="Q193" s="12"/>
       <c r="R193" s="12"/>
       <c r="S193" s="12"/>
       <c r="T193" s="12"/>
       <c r="U193" s="12"/>
       <c r="V193" s="12"/>
       <c r="W193" s="12"/>
       <c r="X193" s="12"/>
       <c r="Y193" s="12"/>
       <c r="Z193" s="12"/>
       <c r="AA193" s="15"/>
     </row>
-    <row r="194" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A194" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B194" s="69">
         <v>0</v>
       </c>
       <c r="C194" s="70">
         <v>1.7</v>
       </c>
       <c r="D194" s="70">
         <v>3.4</v>
       </c>
       <c r="E194" s="70">
         <v>5</v>
       </c>
       <c r="F194" s="70">
         <v>5.4</v>
       </c>
       <c r="G194" s="70">
         <v>5.7</v>
       </c>
       <c r="H194" s="70">
         <v>6</v>
       </c>
       <c r="I194" s="71">
         <v>6.2</v>
       </c>
-      <c r="J194" s="70"/>
+      <c r="J194" s="70">
+        <v>6.4</v>
+      </c>
       <c r="K194" s="71"/>
       <c r="L194" s="115"/>
       <c r="M194" s="63"/>
       <c r="N194" s="44"/>
       <c r="O194" s="26"/>
       <c r="P194" s="19"/>
       <c r="Q194" s="18"/>
       <c r="R194" s="37"/>
       <c r="S194" s="12"/>
       <c r="T194" s="12"/>
       <c r="U194" s="12"/>
       <c r="V194" s="12"/>
       <c r="W194" s="12"/>
       <c r="X194" s="12"/>
       <c r="Y194" s="12"/>
       <c r="Z194" s="12"/>
       <c r="AA194" s="15"/>
     </row>
-    <row r="195" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A195" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B195" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C195" s="97">
         <v>1.1000000000000001</v>
       </c>
       <c r="D195" s="97">
         <v>2.2000000000000002</v>
       </c>
       <c r="E195" s="97">
         <v>3.3</v>
       </c>
       <c r="F195" s="97">
         <v>3.3</v>
       </c>
       <c r="G195" s="97">
         <v>3.3</v>
       </c>
       <c r="H195" s="97">
         <v>3.3</v>
       </c>
       <c r="I195" s="71">
         <v>3.3</v>
       </c>
-      <c r="J195" s="70"/>
+      <c r="J195" s="70">
+        <v>3.3</v>
+      </c>
       <c r="K195" s="71"/>
       <c r="L195" s="115"/>
       <c r="M195" s="63"/>
       <c r="N195" s="44"/>
       <c r="O195" s="26"/>
       <c r="P195" s="19"/>
       <c r="Q195" s="18"/>
       <c r="R195" s="37"/>
       <c r="S195" s="12"/>
       <c r="T195" s="12"/>
       <c r="U195" s="12"/>
       <c r="V195" s="12"/>
       <c r="W195" s="12"/>
       <c r="X195" s="12"/>
       <c r="Y195" s="12"/>
       <c r="Z195" s="12"/>
       <c r="AA195" s="15"/>
     </row>
-    <row r="196" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A196" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B196" s="69">
         <v>0</v>
       </c>
       <c r="C196" s="70">
         <v>0.6</v>
       </c>
       <c r="D196" s="70">
         <v>1.2</v>
       </c>
       <c r="E196" s="70">
         <v>1.7</v>
       </c>
       <c r="F196" s="70">
         <v>2.1</v>
       </c>
       <c r="G196" s="70">
         <v>2.4</v>
       </c>
       <c r="H196" s="70">
         <v>2.7</v>
       </c>
       <c r="I196" s="71">
         <v>2.9</v>
       </c>
-      <c r="J196" s="70"/>
+      <c r="J196" s="70">
+        <v>3.1</v>
+      </c>
       <c r="K196" s="71"/>
       <c r="L196" s="115"/>
       <c r="M196" s="63"/>
       <c r="N196" s="44"/>
       <c r="O196" s="26"/>
       <c r="P196" s="18"/>
       <c r="Q196" s="18"/>
       <c r="R196" s="37"/>
       <c r="S196" s="12"/>
       <c r="T196" s="12"/>
       <c r="U196" s="12"/>
       <c r="V196" s="12"/>
       <c r="W196" s="12"/>
       <c r="X196" s="12"/>
       <c r="Y196" s="12"/>
       <c r="Z196" s="12"/>
       <c r="AA196" s="15"/>
     </row>
-    <row r="197" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A197" s="62"/>
       <c r="B197" s="70"/>
       <c r="C197" s="70"/>
       <c r="D197" s="70"/>
       <c r="E197" s="70"/>
       <c r="F197" s="70"/>
       <c r="G197" s="49"/>
       <c r="H197" s="70"/>
       <c r="I197" s="70"/>
       <c r="J197" s="70"/>
       <c r="K197" s="80"/>
       <c r="L197" s="119"/>
       <c r="M197" s="80"/>
       <c r="N197" s="40"/>
       <c r="O197" s="26"/>
       <c r="P197" s="18"/>
       <c r="Q197" s="18"/>
       <c r="R197" s="37"/>
       <c r="S197" s="12"/>
       <c r="T197" s="12"/>
       <c r="U197" s="12"/>
       <c r="V197" s="12"/>
       <c r="W197" s="12"/>
       <c r="X197" s="12"/>
       <c r="Y197" s="12"/>
       <c r="Z197" s="12"/>
       <c r="AA197" s="15"/>
     </row>
-    <row r="198" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A198" s="73" t="s">
         <v>65</v>
       </c>
       <c r="B198" s="57"/>
       <c r="C198" s="57"/>
       <c r="D198" s="57"/>
       <c r="E198" s="58"/>
       <c r="F198" s="57"/>
       <c r="G198" s="49"/>
       <c r="H198" s="57"/>
       <c r="I198" s="57"/>
       <c r="J198" s="57"/>
       <c r="K198" s="58"/>
       <c r="L198" s="112"/>
       <c r="M198" s="58"/>
       <c r="N198" s="40"/>
       <c r="O198" s="11"/>
       <c r="P198" s="12"/>
       <c r="Q198" s="12"/>
       <c r="R198" s="12"/>
       <c r="S198" s="18"/>
       <c r="T198" s="18"/>
       <c r="U198" s="18"/>
       <c r="V198" s="18"/>
       <c r="W198" s="18"/>
       <c r="X198" s="18"/>
       <c r="Y198" s="18"/>
       <c r="Z198" s="18"/>
       <c r="AA198" s="15"/>
     </row>
-    <row r="199" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A199" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B199" s="108">
         <v>2160</v>
       </c>
       <c r="C199" s="99">
         <v>4420</v>
       </c>
       <c r="D199" s="99">
         <v>7120</v>
       </c>
       <c r="E199" s="99">
         <v>9330</v>
       </c>
       <c r="F199" s="99">
         <v>12460</v>
       </c>
       <c r="G199" s="100">
         <v>14740</v>
       </c>
       <c r="H199" s="49">
         <v>17980</v>
       </c>
       <c r="I199" s="49">
         <v>20446</v>
       </c>
-      <c r="J199" s="68"/>
+      <c r="J199" s="68">
+        <v>23511</v>
+      </c>
       <c r="K199" s="49"/>
       <c r="L199" s="113"/>
       <c r="M199" s="68"/>
       <c r="N199" s="44"/>
       <c r="O199" s="26"/>
       <c r="P199" s="38"/>
       <c r="Q199" s="38"/>
       <c r="R199" s="38"/>
       <c r="S199" s="18"/>
       <c r="T199" s="18"/>
       <c r="U199" s="18"/>
       <c r="V199" s="18"/>
       <c r="W199" s="18"/>
       <c r="X199" s="18"/>
       <c r="Y199" s="18"/>
       <c r="Z199" s="18"/>
       <c r="AA199" s="15"/>
     </row>
-    <row r="200" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A200" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B200" s="108">
         <v>2160</v>
       </c>
       <c r="C200" s="99">
         <v>4420</v>
       </c>
       <c r="D200" s="99">
         <v>7120</v>
       </c>
       <c r="E200" s="99">
         <v>9330</v>
       </c>
       <c r="F200" s="99">
         <v>12460</v>
       </c>
       <c r="G200" s="100">
         <v>14740</v>
       </c>
       <c r="H200" s="49">
         <v>17980</v>
       </c>
       <c r="I200" s="49">
         <v>20446</v>
       </c>
-      <c r="J200" s="60"/>
+      <c r="J200" s="60">
+        <v>23511</v>
+      </c>
       <c r="K200" s="49"/>
       <c r="L200" s="113"/>
       <c r="M200" s="60"/>
       <c r="N200" s="44"/>
       <c r="O200" s="26"/>
       <c r="P200" s="38"/>
       <c r="Q200" s="38"/>
       <c r="R200" s="38"/>
       <c r="S200" s="18"/>
       <c r="T200" s="18"/>
       <c r="U200" s="18"/>
       <c r="V200" s="18"/>
       <c r="W200" s="18"/>
       <c r="X200" s="18"/>
       <c r="Y200" s="18"/>
       <c r="Z200" s="18"/>
       <c r="AA200" s="15"/>
     </row>
-    <row r="201" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A201" s="63"/>
       <c r="B201" s="60"/>
       <c r="C201" s="60"/>
       <c r="D201" s="70"/>
       <c r="E201" s="80"/>
       <c r="F201" s="70"/>
       <c r="G201" s="49"/>
       <c r="H201" s="60"/>
       <c r="I201" s="60"/>
       <c r="J201" s="60"/>
       <c r="K201" s="65"/>
       <c r="L201" s="114"/>
       <c r="M201" s="65"/>
       <c r="N201" s="48"/>
       <c r="S201" s="12"/>
       <c r="T201" s="12"/>
       <c r="U201" s="12"/>
       <c r="V201" s="12"/>
       <c r="W201" s="12"/>
       <c r="X201" s="12"/>
       <c r="Y201" s="12"/>
       <c r="Z201" s="12"/>
       <c r="AA201" s="15"/>
     </row>
-    <row r="202" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A202" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B202" s="57"/>
       <c r="C202" s="57"/>
       <c r="D202" s="57"/>
       <c r="E202" s="58"/>
       <c r="F202" s="57"/>
       <c r="G202" s="49"/>
       <c r="H202" s="57"/>
       <c r="I202" s="57"/>
       <c r="J202" s="57"/>
       <c r="K202" s="58"/>
       <c r="L202" s="112"/>
       <c r="M202" s="58"/>
       <c r="N202" s="48"/>
       <c r="O202" s="11"/>
       <c r="P202" s="12"/>
       <c r="Q202" s="12"/>
       <c r="R202" s="12"/>
       <c r="S202" s="12"/>
       <c r="T202" s="12"/>
       <c r="U202" s="12"/>
       <c r="V202" s="12"/>
       <c r="W202" s="12"/>
       <c r="X202" s="12"/>
       <c r="Y202" s="12"/>
       <c r="Z202" s="12"/>
       <c r="AA202" s="15"/>
     </row>
-    <row r="203" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A203" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B203" s="60">
         <v>9622</v>
       </c>
       <c r="C203" s="60">
         <v>24090</v>
       </c>
       <c r="D203" s="49">
         <v>41000</v>
       </c>
       <c r="E203" s="49">
         <v>51782</v>
       </c>
       <c r="F203" s="60">
         <v>70336</v>
       </c>
       <c r="G203" s="49">
         <v>82816</v>
       </c>
       <c r="H203" s="49">
         <v>102067</v>
       </c>
       <c r="I203" s="49">
         <v>119782</v>
       </c>
-      <c r="J203" s="68"/>
+      <c r="J203" s="68">
+        <v>139053</v>
+      </c>
       <c r="K203" s="49"/>
       <c r="L203" s="113"/>
       <c r="M203" s="68"/>
       <c r="N203" s="44"/>
       <c r="O203" s="26"/>
       <c r="P203" s="15"/>
       <c r="Q203" s="15"/>
       <c r="R203" s="15"/>
       <c r="S203" s="15"/>
       <c r="T203" s="15"/>
       <c r="U203" s="15"/>
       <c r="V203" s="15"/>
       <c r="W203" s="15"/>
       <c r="X203" s="15"/>
       <c r="Y203" s="15"/>
       <c r="Z203" s="15"/>
       <c r="AA203" s="12"/>
     </row>
-    <row r="204" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A204" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B204" s="60">
         <v>9622</v>
       </c>
       <c r="C204" s="49">
         <v>24090</v>
       </c>
       <c r="D204" s="49">
         <v>41000</v>
       </c>
       <c r="E204" s="49">
         <v>51782</v>
       </c>
       <c r="F204" s="60">
         <v>70336</v>
       </c>
       <c r="G204" s="49">
         <v>82816</v>
       </c>
       <c r="H204" s="49">
         <v>102067</v>
       </c>
       <c r="I204" s="49">
         <v>119782</v>
       </c>
-      <c r="J204" s="60"/>
+      <c r="J204" s="60">
+        <v>139053</v>
+      </c>
       <c r="K204" s="49"/>
       <c r="L204" s="113"/>
       <c r="M204" s="60"/>
       <c r="N204" s="44"/>
       <c r="O204" s="26"/>
       <c r="P204" s="15"/>
       <c r="Q204" s="15"/>
       <c r="R204" s="15"/>
       <c r="S204" s="15"/>
       <c r="T204" s="15"/>
       <c r="U204" s="15"/>
       <c r="V204" s="15"/>
       <c r="W204" s="15"/>
       <c r="X204" s="15"/>
       <c r="Y204" s="15"/>
       <c r="Z204" s="15"/>
       <c r="AA204" s="12"/>
     </row>
-    <row r="205" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A205" s="62"/>
       <c r="B205" s="60"/>
       <c r="C205" s="49"/>
       <c r="D205" s="49"/>
       <c r="E205" s="49"/>
       <c r="F205" s="60"/>
       <c r="G205" s="49"/>
       <c r="H205" s="49"/>
       <c r="I205" s="60"/>
       <c r="J205" s="60"/>
       <c r="K205" s="49"/>
       <c r="L205" s="49"/>
       <c r="M205" s="65"/>
       <c r="N205" s="44"/>
       <c r="S205" s="15"/>
       <c r="T205" s="15"/>
       <c r="U205" s="15"/>
       <c r="V205" s="15"/>
       <c r="W205" s="15"/>
       <c r="X205" s="15"/>
       <c r="Y205" s="15"/>
       <c r="Z205" s="15"/>
       <c r="AA205" s="12"/>
     </row>
-    <row r="206" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:27" s="1" customFormat="1" ht="23.1" customHeight="1">
       <c r="A206" s="98" t="s">
         <v>31</v>
       </c>
       <c r="B206" s="57"/>
       <c r="C206" s="57"/>
       <c r="D206" s="57"/>
       <c r="E206" s="58"/>
       <c r="F206" s="57"/>
       <c r="G206" s="49"/>
       <c r="H206" s="60"/>
       <c r="I206" s="57"/>
       <c r="J206" s="57"/>
       <c r="K206" s="58"/>
       <c r="L206" s="112"/>
       <c r="M206" s="58"/>
       <c r="N206" s="40"/>
       <c r="O206" s="11"/>
       <c r="P206" s="12"/>
       <c r="Q206" s="12"/>
       <c r="R206" s="12"/>
       <c r="S206" s="15"/>
       <c r="T206" s="15"/>
       <c r="U206" s="15"/>
       <c r="V206" s="15"/>
       <c r="W206" s="15"/>
       <c r="X206" s="15"/>
       <c r="Y206" s="15"/>
       <c r="Z206" s="15"/>
       <c r="AA206" s="12"/>
     </row>
-    <row r="207" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A207" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B207" s="69">
         <v>275</v>
       </c>
       <c r="C207" s="60">
         <v>1278</v>
       </c>
       <c r="D207" s="49">
         <v>2281</v>
       </c>
       <c r="E207" s="49">
         <v>3284</v>
       </c>
       <c r="F207" s="60">
         <v>3473</v>
       </c>
       <c r="G207" s="49">
         <v>3663</v>
       </c>
       <c r="H207" s="49">
         <v>4048</v>
       </c>
       <c r="I207" s="49">
         <v>5541</v>
       </c>
-      <c r="J207" s="60"/>
+      <c r="J207" s="60">
+        <v>7034</v>
+      </c>
       <c r="K207" s="49"/>
       <c r="L207" s="113"/>
       <c r="M207" s="60"/>
       <c r="N207" s="40"/>
       <c r="O207" s="26"/>
       <c r="P207" s="19"/>
       <c r="Q207" s="15"/>
       <c r="R207" s="15"/>
       <c r="S207" s="15"/>
       <c r="T207" s="15"/>
       <c r="U207" s="15"/>
       <c r="V207" s="15"/>
       <c r="W207" s="15"/>
       <c r="X207" s="15"/>
       <c r="Y207" s="15"/>
       <c r="Z207" s="15"/>
       <c r="AA207" s="12"/>
     </row>
-    <row r="208" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A208" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B208" s="63">
         <v>13</v>
       </c>
       <c r="C208" s="63">
         <v>25</v>
       </c>
       <c r="D208" s="63">
         <v>38</v>
       </c>
       <c r="E208" s="63">
         <v>50</v>
       </c>
       <c r="F208" s="63">
         <v>63</v>
       </c>
       <c r="G208" s="63">
         <v>75</v>
       </c>
       <c r="H208" s="63">
         <v>75</v>
       </c>
       <c r="I208" s="49">
         <v>75</v>
       </c>
-      <c r="J208" s="60"/>
+      <c r="J208" s="60">
+        <v>75</v>
+      </c>
       <c r="K208" s="49"/>
       <c r="L208" s="113"/>
       <c r="M208" s="60"/>
       <c r="N208" s="40"/>
       <c r="O208" s="26"/>
       <c r="P208" s="19"/>
       <c r="Q208" s="15"/>
       <c r="R208" s="15"/>
       <c r="S208" s="15"/>
       <c r="T208" s="15"/>
       <c r="U208" s="15"/>
       <c r="V208" s="15"/>
       <c r="W208" s="15"/>
       <c r="X208" s="15"/>
       <c r="Y208" s="15"/>
       <c r="Z208" s="15"/>
       <c r="AA208" s="12"/>
     </row>
-    <row r="209" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A209" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B209" s="64">
         <v>262</v>
       </c>
       <c r="C209" s="49">
         <v>1253</v>
       </c>
       <c r="D209" s="49">
         <v>2243</v>
       </c>
       <c r="E209" s="49">
         <v>3234</v>
       </c>
       <c r="F209" s="60">
         <v>3411</v>
       </c>
       <c r="G209" s="49">
         <v>3588</v>
       </c>
       <c r="H209" s="49">
         <v>3973</v>
       </c>
       <c r="I209" s="49">
         <v>5466</v>
       </c>
-      <c r="J209" s="60"/>
+      <c r="J209" s="60">
+        <v>6959</v>
+      </c>
       <c r="K209" s="49"/>
       <c r="L209" s="113"/>
       <c r="M209" s="60"/>
       <c r="N209" s="44"/>
       <c r="O209" s="26"/>
       <c r="P209" s="19"/>
       <c r="Q209" s="15"/>
       <c r="R209" s="15"/>
       <c r="S209" s="15"/>
       <c r="T209" s="15"/>
       <c r="U209" s="15"/>
       <c r="V209" s="15"/>
       <c r="W209" s="15"/>
       <c r="X209" s="15"/>
       <c r="Y209" s="15"/>
       <c r="Z209" s="15"/>
       <c r="AA209" s="12"/>
     </row>
-    <row r="210" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A210" s="62"/>
       <c r="B210" s="60"/>
       <c r="C210" s="60"/>
       <c r="D210" s="60"/>
       <c r="E210" s="65"/>
       <c r="F210" s="60"/>
       <c r="G210" s="49"/>
       <c r="H210" s="60"/>
       <c r="I210" s="60"/>
       <c r="J210" s="60"/>
       <c r="K210" s="65"/>
       <c r="L210" s="114"/>
       <c r="M210" s="65"/>
       <c r="N210" s="48"/>
       <c r="S210" s="15"/>
       <c r="T210" s="15"/>
       <c r="U210" s="15"/>
       <c r="V210" s="15"/>
       <c r="W210" s="15"/>
       <c r="X210" s="15"/>
       <c r="Y210" s="15"/>
       <c r="Z210" s="15"/>
       <c r="AA210" s="12"/>
     </row>
-    <row r="211" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A211" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B211" s="57"/>
       <c r="C211" s="57"/>
       <c r="D211" s="57"/>
       <c r="E211" s="58"/>
       <c r="F211" s="57"/>
       <c r="G211" s="49"/>
       <c r="H211" s="57"/>
       <c r="I211" s="57"/>
       <c r="J211" s="57"/>
       <c r="K211" s="58"/>
       <c r="L211" s="112"/>
       <c r="M211" s="58"/>
       <c r="N211" s="48"/>
       <c r="O211" s="11"/>
       <c r="P211" s="12"/>
       <c r="Q211" s="12"/>
       <c r="R211" s="12"/>
       <c r="S211" s="12"/>
       <c r="T211" s="12"/>
       <c r="U211" s="12"/>
       <c r="V211" s="12"/>
       <c r="W211" s="12"/>
       <c r="X211" s="12"/>
       <c r="Y211" s="12"/>
       <c r="Z211" s="12"/>
       <c r="AA211" s="16"/>
     </row>
-    <row r="212" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A212" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B212" s="60">
         <v>6246</v>
       </c>
       <c r="C212" s="60">
         <v>34193</v>
       </c>
       <c r="D212" s="60">
         <v>64220</v>
       </c>
       <c r="E212" s="60">
         <v>94767</v>
       </c>
       <c r="F212" s="60">
         <v>101600</v>
       </c>
       <c r="G212" s="60">
         <v>111724</v>
       </c>
       <c r="H212" s="49">
         <v>120599</v>
       </c>
       <c r="I212" s="49">
         <v>139102</v>
       </c>
-      <c r="J212" s="60"/>
+      <c r="J212" s="60">
+        <v>159283</v>
+      </c>
       <c r="K212" s="49"/>
       <c r="L212" s="113"/>
       <c r="M212" s="60"/>
       <c r="N212" s="48"/>
       <c r="O212" s="26"/>
       <c r="P212" s="15"/>
       <c r="Q212" s="15"/>
       <c r="R212" s="31"/>
       <c r="S212" s="15"/>
       <c r="T212" s="15"/>
       <c r="U212" s="15"/>
       <c r="V212" s="15"/>
       <c r="W212" s="15"/>
       <c r="X212" s="15"/>
       <c r="Y212" s="15"/>
       <c r="Z212" s="15"/>
       <c r="AA212" s="15"/>
     </row>
-    <row r="213" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A213" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B213" s="60">
         <v>469</v>
       </c>
       <c r="C213" s="60">
         <v>9932</v>
       </c>
       <c r="D213" s="60">
         <v>21474</v>
       </c>
       <c r="E213" s="60">
         <v>33537</v>
       </c>
       <c r="F213" s="60">
         <v>34918</v>
       </c>
       <c r="G213" s="49">
         <v>39590</v>
       </c>
       <c r="H213" s="49">
         <v>41334</v>
       </c>
       <c r="I213" s="49">
         <v>45284</v>
       </c>
-      <c r="J213" s="60"/>
+      <c r="J213" s="60">
+        <v>50914</v>
+      </c>
       <c r="K213" s="49"/>
       <c r="L213" s="113"/>
       <c r="M213" s="60"/>
       <c r="N213" s="48"/>
       <c r="O213" s="26"/>
       <c r="P213" s="15"/>
       <c r="Q213" s="15"/>
       <c r="R213" s="31"/>
       <c r="S213" s="15"/>
       <c r="T213" s="15"/>
       <c r="U213" s="15"/>
       <c r="V213" s="15"/>
       <c r="W213" s="15"/>
       <c r="X213" s="15"/>
       <c r="Y213" s="15"/>
       <c r="Z213" s="15"/>
       <c r="AA213" s="12"/>
     </row>
-    <row r="214" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A214" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B214" s="60">
         <v>601</v>
       </c>
       <c r="C214" s="60">
         <v>6187</v>
       </c>
       <c r="D214" s="70">
         <v>11773</v>
       </c>
       <c r="E214" s="60">
         <v>17358</v>
       </c>
       <c r="F214" s="60">
         <v>17969</v>
       </c>
       <c r="G214" s="49">
         <v>18580</v>
       </c>
       <c r="H214" s="49">
         <v>19191</v>
       </c>
       <c r="I214" s="49">
         <v>21501</v>
       </c>
-      <c r="J214" s="60"/>
+      <c r="J214" s="60">
+        <v>23810</v>
+      </c>
       <c r="K214" s="49"/>
       <c r="L214" s="113"/>
       <c r="M214" s="60"/>
       <c r="N214" s="48"/>
       <c r="O214" s="26"/>
       <c r="P214" s="15"/>
       <c r="Q214" s="15"/>
       <c r="R214" s="37"/>
       <c r="S214" s="15"/>
       <c r="T214" s="15"/>
       <c r="U214" s="15"/>
       <c r="V214" s="15"/>
       <c r="W214" s="15"/>
       <c r="X214" s="15"/>
       <c r="Y214" s="15"/>
       <c r="Z214" s="15"/>
       <c r="AA214" s="15"/>
     </row>
-    <row r="215" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A215" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B215" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C215" s="60">
         <v>130</v>
       </c>
       <c r="D215" s="60">
         <v>259</v>
       </c>
       <c r="E215" s="60">
         <v>389</v>
       </c>
       <c r="F215" s="60">
         <v>389</v>
       </c>
       <c r="G215" s="49">
         <v>389</v>
       </c>
       <c r="H215" s="49">
         <v>389</v>
       </c>
       <c r="I215" s="49">
         <v>389</v>
       </c>
-      <c r="J215" s="60"/>
+      <c r="J215" s="60">
+        <v>389</v>
+      </c>
       <c r="K215" s="60"/>
       <c r="L215" s="113"/>
       <c r="M215" s="60"/>
       <c r="N215" s="44"/>
       <c r="O215" s="26"/>
       <c r="P215" s="15"/>
       <c r="Q215" s="15"/>
       <c r="R215" s="31"/>
       <c r="S215" s="18"/>
       <c r="T215" s="18"/>
       <c r="U215" s="15"/>
       <c r="V215" s="15"/>
       <c r="W215" s="15"/>
       <c r="X215" s="15"/>
       <c r="Y215" s="19"/>
       <c r="Z215" s="15"/>
       <c r="AA215" s="12"/>
     </row>
-    <row r="216" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A216" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B216" s="60">
         <v>5175</v>
       </c>
       <c r="C216" s="60">
         <v>17944</v>
       </c>
       <c r="D216" s="60">
         <v>30714</v>
       </c>
       <c r="E216" s="60">
         <v>43483</v>
       </c>
       <c r="F216" s="60">
         <v>48324</v>
       </c>
       <c r="G216" s="49">
         <v>53165</v>
       </c>
       <c r="H216" s="49">
         <v>59685</v>
       </c>
       <c r="I216" s="49">
         <v>71928</v>
       </c>
-      <c r="J216" s="60"/>
+      <c r="J216" s="60">
+        <v>84170</v>
+      </c>
       <c r="K216" s="49"/>
       <c r="L216" s="113"/>
       <c r="M216" s="60"/>
       <c r="N216" s="44"/>
       <c r="O216" s="26"/>
       <c r="P216" s="15"/>
       <c r="Q216" s="15"/>
       <c r="R216" s="31"/>
       <c r="S216" s="18"/>
       <c r="T216" s="18"/>
       <c r="U216" s="15"/>
       <c r="V216" s="15"/>
       <c r="W216" s="15"/>
       <c r="X216" s="15"/>
       <c r="Y216" s="19"/>
       <c r="Z216" s="15"/>
       <c r="AA216" s="12"/>
     </row>
-    <row r="217" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A217" s="62"/>
       <c r="B217" s="60"/>
       <c r="C217" s="60"/>
       <c r="D217" s="60"/>
       <c r="E217" s="65"/>
       <c r="F217" s="60"/>
       <c r="G217" s="49"/>
       <c r="H217" s="49"/>
       <c r="I217" s="60"/>
       <c r="J217" s="60"/>
       <c r="K217" s="65"/>
       <c r="L217" s="114"/>
       <c r="M217" s="65"/>
       <c r="N217" s="44"/>
       <c r="O217" s="26"/>
       <c r="P217" s="15"/>
       <c r="Q217" s="15"/>
       <c r="R217" s="31"/>
       <c r="S217" s="18"/>
       <c r="T217" s="18"/>
       <c r="U217" s="15"/>
       <c r="V217" s="15"/>
       <c r="W217" s="15"/>
       <c r="X217" s="15"/>
       <c r="Y217" s="19"/>
       <c r="Z217" s="15"/>
       <c r="AA217" s="12"/>
     </row>
-    <row r="218" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A218" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B218" s="57"/>
       <c r="C218" s="57"/>
       <c r="D218" s="57"/>
       <c r="E218" s="58"/>
       <c r="F218" s="57"/>
       <c r="G218" s="49"/>
       <c r="H218" s="49"/>
       <c r="I218" s="57"/>
       <c r="J218" s="57"/>
       <c r="K218" s="58"/>
       <c r="L218" s="112"/>
       <c r="M218" s="58"/>
       <c r="N218" s="40"/>
       <c r="O218" s="11"/>
       <c r="P218" s="12"/>
       <c r="Q218" s="12"/>
       <c r="R218" s="12"/>
       <c r="S218" s="12"/>
       <c r="T218" s="12"/>
       <c r="U218" s="12"/>
       <c r="V218" s="12"/>
       <c r="W218" s="12"/>
       <c r="X218" s="12"/>
       <c r="Y218" s="12"/>
       <c r="Z218" s="12"/>
       <c r="AA218" s="2"/>
     </row>
-    <row r="219" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A219" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B219" s="60">
         <v>38</v>
       </c>
       <c r="C219" s="60">
         <v>52</v>
       </c>
       <c r="D219" s="60">
         <v>87</v>
       </c>
       <c r="E219" s="49">
         <v>169</v>
       </c>
       <c r="F219" s="60">
         <v>234</v>
       </c>
       <c r="G219" s="49">
         <v>278</v>
       </c>
       <c r="H219" s="49">
         <v>354</v>
       </c>
       <c r="I219" s="49">
         <v>452</v>
       </c>
-      <c r="J219" s="60"/>
+      <c r="J219" s="60">
+        <v>540</v>
+      </c>
       <c r="K219" s="49"/>
       <c r="L219" s="113"/>
       <c r="M219" s="60"/>
       <c r="N219" s="44"/>
       <c r="O219" s="26"/>
       <c r="P219" s="15"/>
       <c r="Q219" s="15"/>
       <c r="R219" s="31"/>
       <c r="S219" s="15"/>
       <c r="T219" s="15"/>
       <c r="U219" s="15"/>
       <c r="V219" s="15"/>
       <c r="W219" s="15"/>
       <c r="X219" s="15"/>
       <c r="Y219" s="15"/>
       <c r="Z219" s="15"/>
       <c r="AA219" s="2"/>
     </row>
-    <row r="220" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A220" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B220" s="49">
         <v>38</v>
       </c>
       <c r="C220" s="49">
         <v>52</v>
       </c>
       <c r="D220" s="49">
         <v>87</v>
       </c>
       <c r="E220" s="49">
         <v>169</v>
       </c>
       <c r="F220" s="60">
         <v>234</v>
       </c>
       <c r="G220" s="49">
         <v>278</v>
       </c>
       <c r="H220" s="49">
         <v>354</v>
       </c>
       <c r="I220" s="49">
         <v>452</v>
       </c>
-      <c r="J220" s="60"/>
+      <c r="J220" s="60">
+        <v>540</v>
+      </c>
       <c r="K220" s="49"/>
       <c r="L220" s="113"/>
       <c r="M220" s="60"/>
       <c r="N220" s="44"/>
       <c r="O220" s="26"/>
       <c r="P220" s="15"/>
       <c r="Q220" s="15"/>
       <c r="R220" s="15"/>
       <c r="S220" s="15"/>
       <c r="T220" s="15"/>
       <c r="U220" s="15"/>
       <c r="V220" s="15"/>
       <c r="W220" s="15"/>
       <c r="X220" s="15"/>
       <c r="Y220" s="15"/>
       <c r="Z220" s="15"/>
       <c r="AA220" s="2"/>
     </row>
-    <row r="221" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A221" s="63"/>
       <c r="B221" s="76"/>
       <c r="C221" s="76"/>
       <c r="D221" s="68"/>
       <c r="E221" s="72"/>
       <c r="F221" s="72"/>
       <c r="G221" s="72"/>
       <c r="H221" s="68"/>
       <c r="I221" s="68"/>
       <c r="J221" s="68"/>
       <c r="K221" s="72"/>
       <c r="L221" s="116"/>
       <c r="M221" s="72"/>
       <c r="N221" s="40"/>
       <c r="S221" s="15"/>
       <c r="T221" s="15"/>
       <c r="U221" s="15"/>
       <c r="V221" s="15"/>
       <c r="W221" s="15"/>
       <c r="X221" s="15"/>
       <c r="Y221" s="15"/>
       <c r="Z221" s="15"/>
       <c r="AA221" s="12"/>
     </row>
-    <row r="222" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:27" s="1" customFormat="1" ht="33.950000000000003" customHeight="1">
       <c r="A222" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B222" s="57"/>
       <c r="C222" s="57"/>
       <c r="D222" s="57"/>
       <c r="E222" s="58"/>
       <c r="F222" s="58"/>
       <c r="G222" s="58"/>
       <c r="H222" s="57"/>
       <c r="I222" s="57"/>
       <c r="J222" s="57"/>
       <c r="K222" s="58"/>
       <c r="L222" s="112"/>
       <c r="M222" s="58"/>
       <c r="N222" s="40"/>
       <c r="O222" s="11"/>
       <c r="P222" s="12"/>
       <c r="Q222" s="12"/>
       <c r="R222" s="12"/>
       <c r="S222" s="12"/>
       <c r="T222" s="12"/>
       <c r="U222" s="12"/>
       <c r="V222" s="12"/>
       <c r="W222" s="12"/>
       <c r="X222" s="12"/>
       <c r="Y222" s="12"/>
       <c r="Z222" s="12"/>
       <c r="AA222" s="12"/>
     </row>
-    <row r="223" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A223" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B223" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C223" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D223" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E223" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F223" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G223" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H223" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I223" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J223" s="64"/>
+      <c r="J223" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K223" s="64"/>
       <c r="L223" s="64"/>
       <c r="M223" s="64"/>
       <c r="N223" s="44"/>
       <c r="O223" s="26"/>
       <c r="P223" s="19"/>
       <c r="Q223" s="15"/>
       <c r="R223" s="2"/>
       <c r="S223" s="15"/>
       <c r="T223" s="15"/>
       <c r="U223" s="15"/>
       <c r="V223" s="15"/>
       <c r="W223" s="15"/>
       <c r="X223" s="15"/>
       <c r="Y223" s="15"/>
       <c r="Z223" s="15"/>
       <c r="AA223" s="12"/>
     </row>
-    <row r="224" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:27" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A224" s="62" t="s">
         <v>28</v>
       </c>
       <c r="B224" s="125" t="s">
         <v>75</v>
       </c>
       <c r="C224" s="125" t="s">
         <v>75</v>
       </c>
       <c r="D224" s="125" t="s">
         <v>75</v>
       </c>
       <c r="E224" s="69" t="s">
         <v>75</v>
       </c>
       <c r="F224" s="126" t="s">
         <v>75</v>
       </c>
       <c r="G224" s="69" t="s">
         <v>75</v>
       </c>
       <c r="H224" s="69" t="s">
         <v>75</v>
       </c>
       <c r="I224" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="J224" s="64"/>
+      <c r="J224" s="69" t="s">
+        <v>75</v>
+      </c>
       <c r="K224" s="64"/>
       <c r="L224" s="64"/>
       <c r="M224" s="64"/>
       <c r="N224" s="32"/>
       <c r="O224" s="26"/>
       <c r="P224" s="19"/>
       <c r="Q224" s="15"/>
       <c r="R224" s="2"/>
       <c r="S224" s="15"/>
       <c r="T224" s="15"/>
       <c r="U224" s="15"/>
       <c r="V224" s="15"/>
       <c r="W224" s="15"/>
       <c r="X224" s="15"/>
       <c r="Y224" s="15"/>
       <c r="Z224" s="15"/>
       <c r="AA224" s="12"/>
     </row>
-    <row r="225" spans="1:17" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:17" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A225" s="101"/>
       <c r="B225" s="105"/>
       <c r="C225" s="102"/>
       <c r="D225" s="102"/>
       <c r="E225" s="103"/>
       <c r="F225" s="102"/>
       <c r="G225" s="102"/>
       <c r="H225" s="103"/>
       <c r="I225" s="102"/>
       <c r="J225" s="102"/>
       <c r="K225" s="102"/>
       <c r="L225" s="121"/>
       <c r="M225" s="102"/>
       <c r="N225" s="32"/>
       <c r="O225" s="32"/>
       <c r="P225" s="32"/>
       <c r="Q225" s="32"/>
     </row>
-    <row r="226" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A226" s="4"/>
       <c r="B226" s="6"/>
       <c r="C226" s="6"/>
       <c r="D226" s="6"/>
       <c r="E226" s="6"/>
       <c r="F226" s="6"/>
       <c r="G226" s="6"/>
       <c r="H226" s="3"/>
       <c r="I226" s="7"/>
       <c r="J226" s="7"/>
       <c r="K226" s="3"/>
       <c r="L226" s="7"/>
       <c r="M226" s="3"/>
     </row>
-    <row r="227" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:17" s="8" customFormat="1" ht="12.75">
       <c r="A227" s="4"/>
       <c r="B227" s="3"/>
       <c r="C227" s="3"/>
       <c r="D227" s="3"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="7"/>
       <c r="J227" s="7"/>
       <c r="K227" s="3"/>
       <c r="L227" s="7"/>
       <c r="M227" s="3"/>
     </row>
-    <row r="228" spans="1:17" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:17" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A228" s="4"/>
       <c r="B228" s="22"/>
       <c r="C228" s="22"/>
       <c r="D228" s="22"/>
       <c r="E228" s="22"/>
       <c r="F228" s="22"/>
       <c r="G228" s="22"/>
       <c r="H228" s="22"/>
       <c r="I228" s="22"/>
       <c r="J228" s="23"/>
       <c r="K228" s="23"/>
       <c r="L228" s="23"/>
       <c r="M228" s="23"/>
     </row>
-    <row r="229" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:17" ht="14.25" customHeight="1">
       <c r="B229" s="21"/>
       <c r="C229" s="21"/>
       <c r="D229" s="21"/>
       <c r="E229" s="21"/>
       <c r="F229" s="21"/>
       <c r="G229" s="21"/>
       <c r="H229" s="21"/>
       <c r="I229" s="21"/>
       <c r="J229" s="21"/>
       <c r="K229" s="21"/>
       <c r="L229" s="21"/>
       <c r="M229" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="O2:AA2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>