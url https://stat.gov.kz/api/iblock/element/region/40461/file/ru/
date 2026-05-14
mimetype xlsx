--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -732,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:C41"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
@@ -875,337 +875,365 @@
       </c>
       <c r="J5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
-      <c r="D6" s="9"/>
+      <c r="D6" s="9">
+        <v>11117.4</v>
+      </c>
       <c r="E6" s="17"/>
       <c r="F6" s="18"/>
       <c r="G6" s="17"/>
       <c r="H6" s="9"/>
       <c r="I6" s="17"/>
       <c r="J6" s="9"/>
       <c r="K6" s="37"/>
       <c r="L6" s="43"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
-      <c r="D7" s="9"/>
+      <c r="D7" s="9">
+        <v>51.9</v>
+      </c>
       <c r="E7" s="9"/>
       <c r="F7" s="20"/>
       <c r="G7" s="17"/>
       <c r="H7" s="9"/>
       <c r="I7" s="17"/>
       <c r="J7" s="9"/>
       <c r="K7" s="37"/>
       <c r="L7" s="43"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
-      <c r="D8" s="9"/>
+      <c r="D8" s="9">
+        <v>116.9</v>
+      </c>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="17"/>
       <c r="H8" s="9"/>
       <c r="I8" s="17"/>
       <c r="J8" s="9"/>
       <c r="K8" s="37"/>
       <c r="L8" s="43"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
-      <c r="D9" s="17"/>
+      <c r="D9" s="17">
+        <v>568.6</v>
+      </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="17"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="37"/>
       <c r="L9" s="43"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
-      <c r="D10" s="17"/>
+      <c r="D10" s="17">
+        <v>143.69999999999999</v>
+      </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="17"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="37"/>
       <c r="L10" s="43"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
-      <c r="D11" s="17"/>
+      <c r="D11" s="17">
+        <v>42</v>
+      </c>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="17"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="37"/>
       <c r="L11" s="43"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
-      <c r="D12" s="17"/>
+      <c r="D12" s="17">
+        <v>324.39999999999998</v>
+      </c>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="17"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="37"/>
       <c r="L12" s="43"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
-      <c r="D13" s="17"/>
+      <c r="D13" s="17">
+        <v>50.8</v>
+      </c>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="17"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="37"/>
       <c r="L13" s="43"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
-      <c r="D14" s="17"/>
+      <c r="D14" s="17">
+        <v>33.9</v>
+      </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="17"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="37"/>
       <c r="L14" s="43"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
-      <c r="D15" s="17"/>
+      <c r="D15" s="17">
+        <v>65</v>
+      </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="17"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="37"/>
       <c r="L15" s="43"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
-      <c r="D16" s="17"/>
+      <c r="D16" s="17">
+        <v>91.9</v>
+      </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="17"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="37"/>
       <c r="L16" s="43"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
-      <c r="D17" s="17"/>
+      <c r="D17" s="17">
+        <v>107.2</v>
+      </c>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="17"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="37"/>
       <c r="L17" s="43"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
-      <c r="D18" s="17"/>
+      <c r="D18" s="22">
+        <v>101.7</v>
+      </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="17"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="37"/>
       <c r="L18" s="43"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
-      <c r="D19" s="17"/>
+      <c r="D19" s="17">
+        <v>9419.6</v>
+      </c>
       <c r="E19" s="9"/>
       <c r="F19" s="18"/>
       <c r="G19" s="17"/>
       <c r="H19" s="9"/>
       <c r="I19" s="17"/>
       <c r="J19" s="9"/>
       <c r="K19" s="41"/>
       <c r="L19" s="43"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
@@ -1216,337 +1244,365 @@
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="22"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
-      <c r="D22" s="9"/>
+      <c r="D22" s="9">
+        <v>5049.3999999999996</v>
+      </c>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="23"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="43"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
-      <c r="D23" s="9"/>
+      <c r="D23" s="9">
+        <v>51.9</v>
+      </c>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="23"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="37"/>
       <c r="L23" s="43"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
-      <c r="D24" s="9"/>
+      <c r="D24" s="9">
+        <v>116.9</v>
+      </c>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="23"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="37"/>
       <c r="L24" s="43"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
-      <c r="D25" s="9"/>
+      <c r="D25" s="17">
+        <v>565.6</v>
+      </c>
       <c r="E25" s="17"/>
       <c r="F25" s="9"/>
       <c r="G25" s="23"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="37"/>
       <c r="L25" s="43"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
-      <c r="D26" s="9"/>
+      <c r="D26" s="17">
+        <v>143.69999999999999</v>
+      </c>
       <c r="E26" s="17"/>
       <c r="F26" s="9"/>
       <c r="G26" s="23"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="37"/>
       <c r="L26" s="43"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
-      <c r="D27" s="9"/>
+      <c r="D27" s="17">
+        <v>37</v>
+      </c>
       <c r="E27" s="17"/>
       <c r="F27" s="9"/>
       <c r="G27" s="23"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
-      <c r="D28" s="9"/>
+      <c r="D28" s="17">
+        <v>324.39999999999998</v>
+      </c>
       <c r="E28" s="17"/>
       <c r="F28" s="9"/>
       <c r="G28" s="23"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="37"/>
       <c r="L28" s="43"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
-      <c r="D29" s="9"/>
+      <c r="D29" s="17">
+        <v>50.8</v>
+      </c>
       <c r="E29" s="17"/>
       <c r="F29" s="9"/>
       <c r="G29" s="23"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
-      <c r="D30" s="9"/>
+      <c r="D30" s="17">
+        <v>33.9</v>
+      </c>
       <c r="E30" s="17"/>
       <c r="F30" s="9"/>
       <c r="G30" s="23"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
-      <c r="D31" s="9"/>
+      <c r="D31" s="17">
+        <v>65</v>
+      </c>
       <c r="E31" s="17"/>
       <c r="F31" s="9"/>
       <c r="G31" s="23"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
-      <c r="D32" s="9"/>
+      <c r="D32" s="17">
+        <v>91.9</v>
+      </c>
       <c r="E32" s="17"/>
       <c r="F32" s="9"/>
       <c r="G32" s="23"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
-      <c r="D33" s="9"/>
+      <c r="D33" s="17">
+        <v>107.2</v>
+      </c>
       <c r="E33" s="17"/>
       <c r="F33" s="9"/>
       <c r="G33" s="23"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
-      <c r="D34" s="9"/>
+      <c r="D34" s="22">
+        <v>101.7</v>
+      </c>
       <c r="E34" s="17"/>
       <c r="F34" s="9"/>
       <c r="G34" s="23"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
-      <c r="D35" s="9"/>
+      <c r="D35" s="17">
+        <v>3359.6</v>
+      </c>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="23"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="41"/>
       <c r="L35" s="43"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
@@ -1558,117 +1614,125 @@
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
-      <c r="D38" s="17"/>
+      <c r="D38" s="17">
+        <v>6068</v>
+      </c>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="43"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
-      <c r="D39" s="26"/>
+      <c r="D39" s="26">
+        <v>3</v>
+      </c>
       <c r="E39" s="26"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="43"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
-      <c r="D40" s="40"/>
+      <c r="D40" s="40">
+        <v>5</v>
+      </c>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="43"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="28">
         <v>1481</v>
       </c>
       <c r="C41" s="29">
         <v>3558</v>
       </c>
-      <c r="D41" s="29"/>
+      <c r="D41" s="29">
+        <v>6060</v>
+      </c>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="38"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>