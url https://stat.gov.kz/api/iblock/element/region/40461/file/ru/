--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -732,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
@@ -878,363 +878,391 @@
       </c>
       <c r="K5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
-      <c r="E6" s="17"/>
+      <c r="E6" s="17">
+        <v>14197.7</v>
+      </c>
       <c r="F6" s="18"/>
       <c r="G6" s="17"/>
       <c r="H6" s="9"/>
       <c r="I6" s="17"/>
       <c r="J6" s="9"/>
       <c r="K6" s="37"/>
       <c r="L6" s="43"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
-      <c r="E7" s="9"/>
+      <c r="E7" s="9">
+        <v>75.599999999999994</v>
+      </c>
       <c r="F7" s="20"/>
       <c r="G7" s="17"/>
       <c r="H7" s="9"/>
       <c r="I7" s="17"/>
       <c r="J7" s="9"/>
       <c r="K7" s="37"/>
       <c r="L7" s="43"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="9">
+        <v>147.1</v>
+      </c>
       <c r="F8" s="9"/>
       <c r="G8" s="17"/>
       <c r="H8" s="9"/>
       <c r="I8" s="17"/>
       <c r="J8" s="9"/>
       <c r="K8" s="37"/>
       <c r="L8" s="43"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
-      <c r="E9" s="9"/>
+      <c r="E9" s="9">
+        <v>798.4</v>
+      </c>
       <c r="F9" s="9"/>
       <c r="G9" s="17"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="37"/>
       <c r="L9" s="43"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9">
+        <v>176.7</v>
+      </c>
       <c r="F10" s="9"/>
       <c r="G10" s="17"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="37"/>
       <c r="L10" s="43"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="9">
+        <v>56.7</v>
+      </c>
       <c r="F11" s="9"/>
       <c r="G11" s="17"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="37"/>
       <c r="L11" s="43"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="9">
+        <v>426.2</v>
+      </c>
       <c r="F12" s="9"/>
       <c r="G12" s="17"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="37"/>
       <c r="L12" s="43"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="9">
+        <v>66.400000000000006</v>
+      </c>
       <c r="F13" s="9"/>
       <c r="G13" s="17"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="37"/>
       <c r="L13" s="43"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
-      <c r="E14" s="9"/>
+      <c r="E14" s="9">
+        <v>44.1</v>
+      </c>
       <c r="F14" s="9"/>
       <c r="G14" s="17"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="37"/>
       <c r="L14" s="43"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="9">
+        <v>87.6</v>
+      </c>
       <c r="F15" s="9"/>
       <c r="G15" s="17"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="37"/>
       <c r="L15" s="43"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="9">
+        <v>124.2</v>
+      </c>
       <c r="F16" s="9"/>
       <c r="G16" s="17"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="37"/>
       <c r="L16" s="43"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9">
+        <v>147.30000000000001</v>
+      </c>
       <c r="F17" s="9"/>
       <c r="G17" s="17"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="37"/>
       <c r="L17" s="43"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9">
+        <v>137.9</v>
+      </c>
       <c r="F18" s="9"/>
       <c r="G18" s="17"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="37"/>
       <c r="L18" s="43"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
-      <c r="E19" s="9"/>
+      <c r="E19" s="9">
+        <v>11909.3</v>
+      </c>
       <c r="F19" s="18"/>
       <c r="G19" s="17"/>
       <c r="H19" s="9"/>
       <c r="I19" s="17"/>
       <c r="J19" s="9"/>
       <c r="K19" s="41"/>
       <c r="L19" s="43"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
@@ -1247,363 +1275,391 @@
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="22"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
-      <c r="E22" s="17"/>
+      <c r="E22" s="17">
+        <v>6710</v>
+      </c>
       <c r="F22" s="17"/>
       <c r="G22" s="23"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="43"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
-      <c r="E23" s="17"/>
+      <c r="E23" s="9">
+        <v>75.599999999999994</v>
+      </c>
       <c r="F23" s="17"/>
       <c r="G23" s="23"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="37"/>
       <c r="L23" s="43"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="9">
+        <v>147.1</v>
+      </c>
       <c r="F24" s="17"/>
       <c r="G24" s="23"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="37"/>
       <c r="L24" s="43"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
-      <c r="E25" s="17"/>
+      <c r="E25" s="9">
+        <v>794.4</v>
+      </c>
       <c r="F25" s="9"/>
       <c r="G25" s="23"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="37"/>
       <c r="L25" s="43"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
-      <c r="E26" s="17"/>
+      <c r="E26" s="9">
+        <v>176.7</v>
+      </c>
       <c r="F26" s="9"/>
       <c r="G26" s="23"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="37"/>
       <c r="L26" s="43"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
-      <c r="E27" s="17"/>
+      <c r="E27" s="9">
+        <v>50</v>
+      </c>
       <c r="F27" s="9"/>
       <c r="G27" s="23"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
-      <c r="E28" s="17"/>
+      <c r="E28" s="9">
+        <v>426.2</v>
+      </c>
       <c r="F28" s="9"/>
       <c r="G28" s="23"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="37"/>
       <c r="L28" s="43"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
-      <c r="E29" s="17"/>
+      <c r="E29" s="9">
+        <v>66.400000000000006</v>
+      </c>
       <c r="F29" s="9"/>
       <c r="G29" s="23"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
-      <c r="E30" s="17"/>
+      <c r="E30" s="9">
+        <v>44.1</v>
+      </c>
       <c r="F30" s="9"/>
       <c r="G30" s="23"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
-      <c r="E31" s="17"/>
+      <c r="E31" s="9">
+        <v>87.6</v>
+      </c>
       <c r="F31" s="9"/>
       <c r="G31" s="23"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
-      <c r="E32" s="17"/>
+      <c r="E32" s="9">
+        <v>124.2</v>
+      </c>
       <c r="F32" s="9"/>
       <c r="G32" s="23"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
-      <c r="E33" s="17"/>
+      <c r="E33" s="9">
+        <v>147.30000000000001</v>
+      </c>
       <c r="F33" s="9"/>
       <c r="G33" s="23"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
-      <c r="E34" s="17"/>
+      <c r="E34" s="9">
+        <v>137.9</v>
+      </c>
       <c r="F34" s="9"/>
       <c r="G34" s="23"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
-      <c r="E35" s="17"/>
+      <c r="E35" s="9">
+        <v>4432.3</v>
+      </c>
       <c r="F35" s="17"/>
       <c r="G35" s="23"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="41"/>
       <c r="L35" s="43"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
@@ -1617,123 +1673,131 @@
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
-      <c r="E38" s="17"/>
+      <c r="E38" s="17">
+        <v>7487.7</v>
+      </c>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="43"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
-      <c r="E39" s="26"/>
+      <c r="E39" s="26">
+        <v>4</v>
+      </c>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="43"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="40">
         <v>5</v>
       </c>
-      <c r="E40" s="24"/>
+      <c r="E40" s="24">
+        <v>6.7</v>
+      </c>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="43"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="28">
         <v>1481</v>
       </c>
       <c r="C41" s="29">
         <v>3558</v>
       </c>
       <c r="D41" s="29">
         <v>6060</v>
       </c>
-      <c r="E41" s="29"/>
+      <c r="E41" s="29">
+        <v>7477</v>
+      </c>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="38"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="39"/>