--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -732,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
@@ -881,389 +881,417 @@
       </c>
       <c r="L5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="F6" s="18">
+        <v>16972.5</v>
+      </c>
       <c r="G6" s="17"/>
       <c r="H6" s="9"/>
       <c r="I6" s="17"/>
       <c r="J6" s="9"/>
       <c r="K6" s="37"/>
       <c r="L6" s="43"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
       <c r="E7" s="9">
         <v>75.599999999999994</v>
       </c>
-      <c r="F7" s="20"/>
+      <c r="F7" s="20">
+        <v>97.2</v>
+      </c>
       <c r="G7" s="17"/>
       <c r="H7" s="9"/>
       <c r="I7" s="17"/>
       <c r="J7" s="9"/>
       <c r="K7" s="37"/>
       <c r="L7" s="43"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
       <c r="E8" s="9">
         <v>147.1</v>
       </c>
-      <c r="F8" s="9"/>
+      <c r="F8" s="9">
+        <v>184.1</v>
+      </c>
       <c r="G8" s="17"/>
       <c r="H8" s="9"/>
       <c r="I8" s="17"/>
       <c r="J8" s="9"/>
       <c r="K8" s="37"/>
       <c r="L8" s="43"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="9">
         <v>798.4</v>
       </c>
-      <c r="F9" s="9"/>
+      <c r="F9" s="43">
+        <v>1018.8</v>
+      </c>
       <c r="G9" s="17"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="37"/>
       <c r="L9" s="43"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>176.7</v>
       </c>
-      <c r="F10" s="9"/>
+      <c r="F10" s="43">
+        <v>209.8</v>
+      </c>
       <c r="G10" s="17"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="37"/>
       <c r="L10" s="43"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="9">
         <v>56.7</v>
       </c>
-      <c r="F11" s="9"/>
+      <c r="F11" s="43">
+        <v>70</v>
+      </c>
       <c r="G11" s="17"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="37"/>
       <c r="L11" s="43"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="9">
         <v>426.2</v>
       </c>
-      <c r="F12" s="9"/>
+      <c r="F12" s="43">
+        <v>533.20000000000005</v>
+      </c>
       <c r="G12" s="17"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="37"/>
       <c r="L12" s="43"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="F13" s="9"/>
+      <c r="F13" s="43">
+        <v>82.1</v>
+      </c>
       <c r="G13" s="17"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="37"/>
       <c r="L13" s="43"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="9">
         <v>44.1</v>
       </c>
-      <c r="F14" s="9"/>
+      <c r="F14" s="43">
+        <v>53.6</v>
+      </c>
       <c r="G14" s="17"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="37"/>
       <c r="L14" s="43"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="9">
         <v>87.6</v>
       </c>
-      <c r="F15" s="9"/>
+      <c r="F15" s="43">
+        <v>109.2</v>
+      </c>
       <c r="G15" s="17"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="37"/>
       <c r="L15" s="43"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="9">
         <v>124.2</v>
       </c>
-      <c r="F16" s="9"/>
+      <c r="F16" s="43">
+        <v>155.6</v>
+      </c>
       <c r="G16" s="17"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="37"/>
       <c r="L16" s="43"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="9">
         <v>147.30000000000001</v>
       </c>
-      <c r="F17" s="9"/>
+      <c r="F17" s="43">
+        <v>187.7</v>
+      </c>
       <c r="G17" s="17"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="37"/>
       <c r="L17" s="43"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="9">
         <v>137.9</v>
       </c>
-      <c r="F18" s="9"/>
+      <c r="F18" s="43">
+        <v>167.1</v>
+      </c>
       <c r="G18" s="17"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="37"/>
       <c r="L18" s="43"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="9">
         <v>11909.3</v>
       </c>
-      <c r="F19" s="18"/>
+      <c r="F19" s="18">
+        <v>14104.1</v>
+      </c>
       <c r="G19" s="17"/>
       <c r="H19" s="9"/>
       <c r="I19" s="17"/>
       <c r="J19" s="9"/>
       <c r="K19" s="41"/>
       <c r="L19" s="43"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -1278,389 +1306,417 @@
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
-      <c r="F22" s="17"/>
+      <c r="F22" s="17">
+        <v>8426.9</v>
+      </c>
       <c r="G22" s="23"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="43"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
       <c r="E23" s="9">
         <v>75.599999999999994</v>
       </c>
-      <c r="F23" s="17"/>
+      <c r="F23" s="17">
+        <v>97.2</v>
+      </c>
       <c r="G23" s="23"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="37"/>
       <c r="L23" s="43"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
       <c r="E24" s="9">
         <v>147.1</v>
       </c>
-      <c r="F24" s="17"/>
+      <c r="F24" s="17">
+        <v>184.1</v>
+      </c>
       <c r="G24" s="23"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="37"/>
       <c r="L24" s="43"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="9">
         <v>794.4</v>
       </c>
-      <c r="F25" s="9"/>
+      <c r="F25" s="43">
+        <v>1013.8</v>
+      </c>
       <c r="G25" s="23"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="37"/>
       <c r="L25" s="43"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="9">
         <v>176.7</v>
       </c>
-      <c r="F26" s="9"/>
+      <c r="F26" s="43">
+        <v>209.8</v>
+      </c>
       <c r="G26" s="23"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="37"/>
       <c r="L26" s="43"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="9">
         <v>50</v>
       </c>
-      <c r="F27" s="9"/>
+      <c r="F27" s="43">
+        <v>61.7</v>
+      </c>
       <c r="G27" s="23"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>426.2</v>
       </c>
-      <c r="F28" s="9"/>
+      <c r="F28" s="43">
+        <v>533.20000000000005</v>
+      </c>
       <c r="G28" s="23"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="37"/>
       <c r="L28" s="43"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="F29" s="9"/>
+      <c r="F29" s="43">
+        <v>82.1</v>
+      </c>
       <c r="G29" s="23"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="9">
         <v>44.1</v>
       </c>
-      <c r="F30" s="9"/>
+      <c r="F30" s="43">
+        <v>53.6</v>
+      </c>
       <c r="G30" s="23"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="9">
         <v>87.6</v>
       </c>
-      <c r="F31" s="9"/>
+      <c r="F31" s="43">
+        <v>109.2</v>
+      </c>
       <c r="G31" s="23"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="9">
         <v>124.2</v>
       </c>
-      <c r="F32" s="9"/>
+      <c r="F32" s="43">
+        <v>155.6</v>
+      </c>
       <c r="G32" s="23"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="9">
         <v>147.30000000000001</v>
       </c>
-      <c r="F33" s="9"/>
+      <c r="F33" s="43">
+        <v>187.7</v>
+      </c>
       <c r="G33" s="23"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="9">
         <v>137.9</v>
       </c>
-      <c r="F34" s="9"/>
+      <c r="F34" s="43">
+        <v>167.1</v>
+      </c>
       <c r="G34" s="23"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="9">
         <v>4432.3</v>
       </c>
-      <c r="F35" s="17"/>
+      <c r="F35" s="17">
+        <v>5571.8</v>
+      </c>
       <c r="G35" s="23"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="41"/>
       <c r="L35" s="43"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
     </row>
@@ -1676,129 +1732,137 @@
       <c r="G37" s="15"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
-      <c r="F38" s="17"/>
+      <c r="F38" s="17">
+        <v>8545.6</v>
+      </c>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="43"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
       <c r="E39" s="26">
         <v>4</v>
       </c>
-      <c r="F39" s="17"/>
+      <c r="F39" s="17">
+        <v>5</v>
+      </c>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="43"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="40">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
-      <c r="F40" s="24"/>
+      <c r="F40" s="24">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="G40" s="24"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="43"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="28">
         <v>1481</v>
       </c>
       <c r="C41" s="29">
         <v>3558</v>
       </c>
       <c r="D41" s="29">
         <v>6060</v>
       </c>
       <c r="E41" s="29">
         <v>7477</v>
       </c>
-      <c r="F41" s="29"/>
+      <c r="F41" s="29">
+        <v>8532.2999999999993</v>
+      </c>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="38"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="39"/>
       <c r="AE41" s="39"/>