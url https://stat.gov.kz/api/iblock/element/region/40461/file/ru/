--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -732,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="O9" sqref="O9"/>
+      <selection activeCell="M17" sqref="M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
@@ -884,415 +884,443 @@
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
-      <c r="G6" s="17"/>
+      <c r="G6" s="17">
+        <v>19504.599999999999</v>
+      </c>
       <c r="H6" s="9"/>
       <c r="I6" s="17"/>
       <c r="J6" s="9"/>
       <c r="K6" s="37"/>
       <c r="L6" s="43"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
       <c r="E7" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="20">
         <v>97.2</v>
       </c>
-      <c r="G7" s="17"/>
+      <c r="G7" s="17">
+        <v>119.7</v>
+      </c>
       <c r="H7" s="9"/>
       <c r="I7" s="17"/>
       <c r="J7" s="9"/>
       <c r="K7" s="37"/>
       <c r="L7" s="43"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
       <c r="E8" s="9">
         <v>147.1</v>
       </c>
       <c r="F8" s="9">
         <v>184.1</v>
       </c>
-      <c r="G8" s="17"/>
+      <c r="G8" s="17">
+        <v>225</v>
+      </c>
       <c r="H8" s="9"/>
       <c r="I8" s="17"/>
       <c r="J8" s="9"/>
       <c r="K8" s="37"/>
       <c r="L8" s="43"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="9">
         <v>798.4</v>
       </c>
       <c r="F9" s="43">
         <v>1018.8</v>
       </c>
-      <c r="G9" s="17"/>
+      <c r="G9" s="17">
+        <v>1262.5999999999999</v>
+      </c>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="37"/>
       <c r="L9" s="43"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>176.7</v>
       </c>
       <c r="F10" s="43">
         <v>209.8</v>
       </c>
-      <c r="G10" s="17"/>
+      <c r="G10" s="17">
+        <v>248.3</v>
+      </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="37"/>
       <c r="L10" s="43"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="9">
         <v>56.7</v>
       </c>
       <c r="F11" s="43">
         <v>70</v>
       </c>
-      <c r="G11" s="17"/>
+      <c r="G11" s="17">
+        <v>83.3</v>
+      </c>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="37"/>
       <c r="L11" s="43"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="9">
         <v>426.2</v>
       </c>
       <c r="F12" s="43">
         <v>533.20000000000005</v>
       </c>
-      <c r="G12" s="17"/>
+      <c r="G12" s="17">
+        <v>648.70000000000005</v>
+      </c>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="37"/>
       <c r="L12" s="43"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="43">
         <v>82.1</v>
       </c>
-      <c r="G13" s="17"/>
+      <c r="G13" s="17">
+        <v>97.8</v>
+      </c>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="37"/>
       <c r="L13" s="43"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="9">
         <v>44.1</v>
       </c>
       <c r="F14" s="43">
         <v>53.6</v>
       </c>
-      <c r="G14" s="17"/>
+      <c r="G14" s="17">
+        <v>63.1</v>
+      </c>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="37"/>
       <c r="L14" s="43"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="9">
         <v>87.6</v>
       </c>
       <c r="F15" s="43">
         <v>109.2</v>
       </c>
-      <c r="G15" s="17"/>
+      <c r="G15" s="17">
+        <v>130.69999999999999</v>
+      </c>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="37"/>
       <c r="L15" s="43"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="9">
         <v>124.2</v>
       </c>
       <c r="F16" s="43">
         <v>155.6</v>
       </c>
-      <c r="G16" s="17"/>
+      <c r="G16" s="17">
+        <v>187</v>
+      </c>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="37"/>
       <c r="L16" s="43"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="43">
         <v>187.7</v>
       </c>
-      <c r="G17" s="17"/>
+      <c r="G17" s="17">
+        <v>228.2</v>
+      </c>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="37"/>
       <c r="L17" s="43"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="9">
         <v>137.9</v>
       </c>
       <c r="F18" s="43">
         <v>167.1</v>
       </c>
-      <c r="G18" s="17"/>
+      <c r="G18" s="17">
+        <v>196.3</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="37"/>
       <c r="L18" s="43"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="9">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
-      <c r="G19" s="17"/>
+      <c r="G19" s="17">
+        <v>16013.7</v>
+      </c>
       <c r="H19" s="9"/>
       <c r="I19" s="17"/>
       <c r="J19" s="9"/>
       <c r="K19" s="41"/>
       <c r="L19" s="43"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
@@ -1309,415 +1337,443 @@
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
-      <c r="G22" s="23"/>
+      <c r="G22" s="23">
+        <v>10137.700000000001</v>
+      </c>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="43"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
       <c r="E23" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
-      <c r="G23" s="23"/>
+      <c r="G23" s="23">
+        <v>119.7</v>
+      </c>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="37"/>
       <c r="L23" s="43"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
       <c r="E24" s="9">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
-      <c r="G24" s="23"/>
+      <c r="G24" s="23">
+        <v>225</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="37"/>
       <c r="L24" s="43"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="9">
         <v>794.4</v>
       </c>
       <c r="F25" s="43">
         <v>1013.8</v>
       </c>
-      <c r="G25" s="23"/>
+      <c r="G25" s="23">
+        <v>1256.5999999999999</v>
+      </c>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="37"/>
       <c r="L25" s="43"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="9">
         <v>176.7</v>
       </c>
       <c r="F26" s="43">
         <v>209.8</v>
       </c>
-      <c r="G26" s="23"/>
+      <c r="G26" s="23">
+        <v>248.3</v>
+      </c>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="37"/>
       <c r="L26" s="43"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="9">
         <v>50</v>
       </c>
       <c r="F27" s="43">
         <v>61.7</v>
       </c>
-      <c r="G27" s="23"/>
+      <c r="G27" s="23">
+        <v>73.3</v>
+      </c>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>426.2</v>
       </c>
       <c r="F28" s="43">
         <v>533.20000000000005</v>
       </c>
-      <c r="G28" s="23"/>
+      <c r="G28" s="23">
+        <v>648.70000000000005</v>
+      </c>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="37"/>
       <c r="L28" s="43"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="43">
         <v>82.1</v>
       </c>
-      <c r="G29" s="23"/>
+      <c r="G29" s="23">
+        <v>97.8</v>
+      </c>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="9">
         <v>44.1</v>
       </c>
       <c r="F30" s="43">
         <v>53.6</v>
       </c>
-      <c r="G30" s="23"/>
+      <c r="G30" s="23">
+        <v>63.1</v>
+      </c>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="9">
         <v>87.6</v>
       </c>
       <c r="F31" s="43">
         <v>109.2</v>
       </c>
-      <c r="G31" s="23"/>
+      <c r="G31" s="23">
+        <v>130.69999999999999</v>
+      </c>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="9">
         <v>124.2</v>
       </c>
       <c r="F32" s="43">
         <v>155.6</v>
       </c>
-      <c r="G32" s="23"/>
+      <c r="G32" s="23">
+        <v>187</v>
+      </c>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="43">
         <v>187.7</v>
       </c>
-      <c r="G33" s="23"/>
+      <c r="G33" s="23">
+        <v>228.2</v>
+      </c>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="9">
         <v>137.9</v>
       </c>
       <c r="F34" s="43">
         <v>167.1</v>
       </c>
-      <c r="G34" s="23"/>
+      <c r="G34" s="23">
+        <v>196.3</v>
+      </c>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="9">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
-      <c r="G35" s="23"/>
+      <c r="G35" s="23">
+        <v>6662.8</v>
+      </c>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="41"/>
       <c r="L35" s="43"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
     </row>
     <row r="37" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -1735,135 +1791,143 @@
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
-      <c r="G38" s="17"/>
+      <c r="G38" s="17">
+        <v>9366.9</v>
+      </c>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="43"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
       <c r="E39" s="26">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
-      <c r="G39" s="17"/>
+      <c r="G39" s="17">
+        <v>6</v>
+      </c>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="43"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="40">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G40" s="24"/>
+      <c r="G40" s="40">
+        <v>10</v>
+      </c>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="43"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="28">
         <v>1481</v>
       </c>
       <c r="C41" s="29">
         <v>3558</v>
       </c>
       <c r="D41" s="29">
         <v>6060</v>
       </c>
       <c r="E41" s="29">
         <v>7477</v>
       </c>
       <c r="F41" s="29">
         <v>8532.2999999999993</v>
       </c>
-      <c r="G41" s="29"/>
+      <c r="G41" s="29">
+        <v>9350.9</v>
+      </c>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="38"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="39"/>
       <c r="AE41" s="39"/>
       <c r="AF41" s="39"/>