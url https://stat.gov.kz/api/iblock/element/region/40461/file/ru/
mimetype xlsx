--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -732,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="47"/>
@@ -887,441 +887,469 @@
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
       <c r="G6" s="17">
         <v>19504.599999999999</v>
       </c>
-      <c r="H6" s="9"/>
+      <c r="H6" s="9">
+        <v>22400.3</v>
+      </c>
       <c r="I6" s="17"/>
       <c r="J6" s="9"/>
       <c r="K6" s="37"/>
       <c r="L6" s="43"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
       <c r="E7" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="20">
         <v>97.2</v>
       </c>
       <c r="G7" s="17">
         <v>119.7</v>
       </c>
-      <c r="H7" s="9"/>
+      <c r="H7" s="9">
+        <v>145.4</v>
+      </c>
       <c r="I7" s="17"/>
       <c r="J7" s="9"/>
       <c r="K7" s="37"/>
       <c r="L7" s="43"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
       <c r="E8" s="9">
         <v>147.1</v>
       </c>
       <c r="F8" s="9">
         <v>184.1</v>
       </c>
       <c r="G8" s="17">
         <v>225</v>
       </c>
-      <c r="H8" s="9"/>
+      <c r="H8" s="9">
+        <v>269</v>
+      </c>
       <c r="I8" s="17"/>
       <c r="J8" s="9"/>
       <c r="K8" s="37"/>
       <c r="L8" s="43"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="9">
         <v>798.4</v>
       </c>
       <c r="F9" s="43">
         <v>1018.8</v>
       </c>
       <c r="G9" s="17">
         <v>1262.5999999999999</v>
       </c>
-      <c r="H9" s="9"/>
+      <c r="H9" s="9">
+        <v>1475.9</v>
+      </c>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="37"/>
       <c r="L9" s="43"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>176.7</v>
       </c>
       <c r="F10" s="43">
         <v>209.8</v>
       </c>
       <c r="G10" s="17">
         <v>248.3</v>
       </c>
-      <c r="H10" s="9"/>
+      <c r="H10" s="9">
+        <v>288.7</v>
+      </c>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="37"/>
       <c r="L10" s="43"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="9">
         <v>56.7</v>
       </c>
       <c r="F11" s="43">
         <v>70</v>
       </c>
       <c r="G11" s="17">
         <v>83.3</v>
       </c>
-      <c r="H11" s="9"/>
+      <c r="H11" s="9">
+        <v>95</v>
+      </c>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="37"/>
       <c r="L11" s="43"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="9">
         <v>426.2</v>
       </c>
       <c r="F12" s="43">
         <v>533.20000000000005</v>
       </c>
       <c r="G12" s="17">
         <v>648.70000000000005</v>
       </c>
-      <c r="H12" s="9"/>
+      <c r="H12" s="9">
+        <v>785.3</v>
+      </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="37"/>
       <c r="L12" s="43"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="43">
         <v>82.1</v>
       </c>
       <c r="G13" s="17">
         <v>97.8</v>
       </c>
-      <c r="H13" s="9"/>
+      <c r="H13" s="9">
+        <v>113.4</v>
+      </c>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="37"/>
       <c r="L13" s="43"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="9">
         <v>44.1</v>
       </c>
       <c r="F14" s="43">
         <v>53.6</v>
       </c>
       <c r="G14" s="17">
         <v>63.1</v>
       </c>
-      <c r="H14" s="9"/>
+      <c r="H14" s="9">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="37"/>
       <c r="L14" s="43"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="9">
         <v>87.6</v>
       </c>
       <c r="F15" s="43">
         <v>109.2</v>
       </c>
       <c r="G15" s="17">
         <v>130.69999999999999</v>
       </c>
-      <c r="H15" s="9"/>
+      <c r="H15" s="9">
+        <v>152.30000000000001</v>
+      </c>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="37"/>
       <c r="L15" s="43"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="9">
         <v>124.2</v>
       </c>
       <c r="F16" s="43">
         <v>155.6</v>
       </c>
       <c r="G16" s="17">
         <v>187</v>
       </c>
-      <c r="H16" s="9"/>
+      <c r="H16" s="9">
+        <v>218.4</v>
+      </c>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="37"/>
       <c r="L16" s="43"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="43">
         <v>187.7</v>
       </c>
       <c r="G17" s="17">
         <v>228.2</v>
       </c>
-      <c r="H17" s="9"/>
+      <c r="H17" s="9">
+        <v>263.89999999999998</v>
+      </c>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="37"/>
       <c r="L17" s="43"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="9">
         <v>137.9</v>
       </c>
       <c r="F18" s="43">
         <v>167.1</v>
       </c>
       <c r="G18" s="17">
         <v>196.3</v>
       </c>
-      <c r="H18" s="9"/>
+      <c r="H18" s="9">
+        <v>225.4</v>
+      </c>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="37"/>
       <c r="L18" s="43"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="9">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
       <c r="G19" s="17">
         <v>16013.7</v>
       </c>
-      <c r="H19" s="9"/>
+      <c r="H19" s="9">
+        <v>18294.8</v>
+      </c>
       <c r="I19" s="17"/>
       <c r="J19" s="9"/>
       <c r="K19" s="41"/>
       <c r="L19" s="43"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>32</v>
@@ -1340,441 +1368,469 @@
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
       <c r="G22" s="23">
         <v>10137.700000000001</v>
       </c>
-      <c r="H22" s="9"/>
+      <c r="H22" s="9">
+        <v>11986.4</v>
+      </c>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="43"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
       <c r="E23" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
       <c r="G23" s="23">
         <v>119.7</v>
       </c>
-      <c r="H23" s="9"/>
+      <c r="H23" s="9">
+        <v>145.4</v>
+      </c>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="37"/>
       <c r="L23" s="43"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
       <c r="E24" s="9">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
       <c r="G24" s="23">
         <v>225</v>
       </c>
-      <c r="H24" s="9"/>
+      <c r="H24" s="9">
+        <v>269</v>
+      </c>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="37"/>
       <c r="L24" s="43"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="9">
         <v>794.4</v>
       </c>
       <c r="F25" s="43">
         <v>1013.8</v>
       </c>
       <c r="G25" s="23">
         <v>1256.5999999999999</v>
       </c>
-      <c r="H25" s="9"/>
+      <c r="H25" s="9">
+        <v>1468.9</v>
+      </c>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="37"/>
       <c r="L25" s="43"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="9">
         <v>176.7</v>
       </c>
       <c r="F26" s="43">
         <v>209.8</v>
       </c>
       <c r="G26" s="23">
         <v>248.3</v>
       </c>
-      <c r="H26" s="9"/>
+      <c r="H26" s="9">
+        <v>288.7</v>
+      </c>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="37"/>
       <c r="L26" s="43"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="9">
         <v>50</v>
       </c>
       <c r="F27" s="43">
         <v>61.7</v>
       </c>
       <c r="G27" s="23">
         <v>73.3</v>
       </c>
-      <c r="H27" s="9"/>
+      <c r="H27" s="9">
+        <v>85</v>
+      </c>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>426.2</v>
       </c>
       <c r="F28" s="43">
         <v>533.20000000000005</v>
       </c>
       <c r="G28" s="23">
         <v>648.70000000000005</v>
       </c>
-      <c r="H28" s="9"/>
+      <c r="H28" s="9">
+        <v>785.3</v>
+      </c>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="37"/>
       <c r="L28" s="43"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="43">
         <v>82.1</v>
       </c>
       <c r="G29" s="23">
         <v>97.8</v>
       </c>
-      <c r="H29" s="9"/>
+      <c r="H29" s="9">
+        <v>113.4</v>
+      </c>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="9">
         <v>44.1</v>
       </c>
       <c r="F30" s="43">
         <v>53.6</v>
       </c>
       <c r="G30" s="23">
         <v>63.1</v>
       </c>
-      <c r="H30" s="9"/>
+      <c r="H30" s="9">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="9">
         <v>87.6</v>
       </c>
       <c r="F31" s="43">
         <v>109.2</v>
       </c>
       <c r="G31" s="23">
         <v>130.69999999999999</v>
       </c>
-      <c r="H31" s="9"/>
+      <c r="H31" s="9">
+        <v>152.30000000000001</v>
+      </c>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="9">
         <v>124.2</v>
       </c>
       <c r="F32" s="43">
         <v>155.6</v>
       </c>
       <c r="G32" s="23">
         <v>187</v>
       </c>
-      <c r="H32" s="9"/>
+      <c r="H32" s="9">
+        <v>218.4</v>
+      </c>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="43">
         <v>187.7</v>
       </c>
       <c r="G33" s="23">
         <v>228.2</v>
       </c>
-      <c r="H33" s="9"/>
+      <c r="H33" s="9">
+        <v>263.89999999999998</v>
+      </c>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="9">
         <v>137.9</v>
       </c>
       <c r="F34" s="43">
         <v>167.1</v>
       </c>
       <c r="G34" s="23">
         <v>196.3</v>
       </c>
-      <c r="H34" s="9"/>
+      <c r="H34" s="9">
+        <v>225.4</v>
+      </c>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="9">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
       <c r="G35" s="23">
         <v>6662.8</v>
       </c>
-      <c r="H35" s="9"/>
+      <c r="H35" s="9">
+        <v>7897.9</v>
+      </c>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="41"/>
       <c r="L35" s="43"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
     </row>
     <row r="37" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
@@ -1794,141 +1850,149 @@
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
       <c r="G38" s="17">
         <v>9366.9</v>
       </c>
-      <c r="H38" s="17"/>
+      <c r="H38" s="17">
+        <v>10413.9</v>
+      </c>
       <c r="I38" s="17"/>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
       <c r="L38" s="43"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
       <c r="E39" s="26">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
       <c r="G39" s="17">
         <v>6</v>
       </c>
-      <c r="H39" s="17"/>
+      <c r="H39" s="17">
+        <v>7</v>
+      </c>
       <c r="I39" s="17"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="43"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="40">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="G40" s="40">
         <v>10</v>
       </c>
-      <c r="H40" s="17"/>
+      <c r="H40" s="17">
+        <v>10</v>
+      </c>
       <c r="I40" s="17"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="43"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="28">
         <v>1481</v>
       </c>
       <c r="C41" s="29">
         <v>3558</v>
       </c>
       <c r="D41" s="29">
         <v>6060</v>
       </c>
       <c r="E41" s="29">
         <v>7477</v>
       </c>
       <c r="F41" s="29">
         <v>8532.2999999999993</v>
       </c>
       <c r="G41" s="29">
         <v>9350.9</v>
       </c>
-      <c r="H41" s="29"/>
+      <c r="H41" s="29">
+        <v>10396.9</v>
+      </c>
       <c r="I41" s="29"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="38"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="39"/>
       <c r="AE41" s="39"/>
       <c r="AF41" s="39"/>
       <c r="AG41" s="39"/>