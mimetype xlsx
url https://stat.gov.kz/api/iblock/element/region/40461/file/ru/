--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,186 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
-    <t>"..." Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
-[...10 lines deleted...]
-  <si>
     <t>Уральск г.а.</t>
   </si>
   <si>
     <t>Акжаикский район</t>
   </si>
   <si>
     <t>Бурлинский район</t>
   </si>
   <si>
     <t>Жангалинский район</t>
   </si>
   <si>
     <t>Жанибекский район</t>
   </si>
   <si>
     <t>район Бәйтерек</t>
   </si>
   <si>
     <t>Казталовский район</t>
   </si>
   <si>
     <t>Каратобинский район</t>
   </si>
   <si>
     <t>Бокейординский район</t>
   </si>
   <si>
     <t>Сырымский район</t>
   </si>
   <si>
     <t>Таскалинский район</t>
   </si>
   <si>
     <t>Теректинский район</t>
   </si>
   <si>
     <t>Чингирлауский район</t>
   </si>
   <si>
     <t xml:space="preserve">360012 Вода непитьевая, тыс.куб.м                    </t>
   </si>
   <si>
     <t xml:space="preserve">360011 Вода питьевая, тыс куб.м                      </t>
   </si>
   <si>
     <t xml:space="preserve">36001 Вода природная, тыс.куб.м                    </t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в  Западно-Казахстанской области  за 2026 год*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики производства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Гумарова Алия Шарифуллиевна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7112 50 82 59</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.gumarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Западно-Казахстанской области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в  Западно-Казахстанской области </t>
+  </si>
+  <si>
+    <t xml:space="preserve">тыс.куб.м       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -213,123 +337,174 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...10 lines deleted...]
-      <sz val="7"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -368,118 +543,186 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -724,1572 +967,2275 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:HB45"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="44"/>
+    <col min="257" max="257" width="42.28515625" style="44" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="44" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="44"/>
+    <col min="513" max="513" width="42.28515625" style="44" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="44" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="44"/>
+    <col min="769" max="769" width="42.28515625" style="44" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="44" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="44"/>
+    <col min="1025" max="1025" width="42.28515625" style="44" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="44" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="44"/>
+    <col min="1281" max="1281" width="42.28515625" style="44" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="44" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="44"/>
+    <col min="1537" max="1537" width="42.28515625" style="44" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="44" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="44"/>
+    <col min="1793" max="1793" width="42.28515625" style="44" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="44" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="44"/>
+    <col min="2049" max="2049" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="44" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="44"/>
+    <col min="2305" max="2305" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="44" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="44"/>
+    <col min="2561" max="2561" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="44" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="44"/>
+    <col min="2817" max="2817" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="44" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="44"/>
+    <col min="3073" max="3073" width="42.28515625" style="44" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="44"/>
+    <col min="3329" max="3329" width="42.28515625" style="44" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="44"/>
+    <col min="3585" max="3585" width="42.28515625" style="44" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="44"/>
+    <col min="3841" max="3841" width="42.28515625" style="44" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="44" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="44"/>
+    <col min="4097" max="4097" width="42.28515625" style="44" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="44" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="44"/>
+    <col min="4353" max="4353" width="42.28515625" style="44" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="44" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="44"/>
+    <col min="4609" max="4609" width="42.28515625" style="44" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="44" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="44"/>
+    <col min="4865" max="4865" width="42.28515625" style="44" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="44" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="44"/>
+    <col min="5121" max="5121" width="42.28515625" style="44" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="44" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="44"/>
+    <col min="5377" max="5377" width="42.28515625" style="44" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="44" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="44"/>
+    <col min="5633" max="5633" width="42.28515625" style="44" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="44" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="44"/>
+    <col min="5889" max="5889" width="42.28515625" style="44" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="44" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="44"/>
+    <col min="6145" max="6145" width="42.28515625" style="44" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="44" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="44"/>
+    <col min="6401" max="6401" width="42.28515625" style="44" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="44" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="44"/>
+    <col min="6657" max="6657" width="42.28515625" style="44" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="44" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="44"/>
+    <col min="6913" max="6913" width="42.28515625" style="44" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="44" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="44"/>
+    <col min="7169" max="7169" width="42.28515625" style="44" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="44" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="44"/>
+    <col min="7425" max="7425" width="42.28515625" style="44" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="44" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="44"/>
+    <col min="7681" max="7681" width="42.28515625" style="44" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="44" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="44"/>
+    <col min="7937" max="7937" width="42.28515625" style="44" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="44" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="44"/>
+    <col min="8193" max="8193" width="42.28515625" style="44" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="44" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="44"/>
+    <col min="8449" max="8449" width="42.28515625" style="44" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="44" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="44"/>
+    <col min="8705" max="8705" width="42.28515625" style="44" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="44" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="44"/>
+    <col min="8961" max="8961" width="42.28515625" style="44" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="44" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="44"/>
+    <col min="9217" max="9217" width="42.28515625" style="44" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="44" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="44"/>
+    <col min="9473" max="9473" width="42.28515625" style="44" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="44" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="44"/>
+    <col min="9729" max="9729" width="42.28515625" style="44" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="44" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="44"/>
+    <col min="9985" max="9985" width="42.28515625" style="44" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="44" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="44"/>
+    <col min="10241" max="10241" width="42.28515625" style="44" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="44" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="44"/>
+    <col min="10497" max="10497" width="42.28515625" style="44" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="44" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="44"/>
+    <col min="10753" max="10753" width="42.28515625" style="44" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="44" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="44"/>
+    <col min="11009" max="11009" width="42.28515625" style="44" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="44" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="44"/>
+    <col min="11265" max="11265" width="42.28515625" style="44" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="44" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="44"/>
+    <col min="11521" max="11521" width="42.28515625" style="44" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="44" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="44"/>
+    <col min="11777" max="11777" width="42.28515625" style="44" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="44" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="44"/>
+    <col min="12033" max="12033" width="42.28515625" style="44" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="44" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="44"/>
+    <col min="12289" max="12289" width="42.28515625" style="44" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="44" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="44"/>
+    <col min="12545" max="12545" width="42.28515625" style="44" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="44" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="44"/>
+    <col min="12801" max="12801" width="42.28515625" style="44" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="44" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="44"/>
+    <col min="13057" max="13057" width="42.28515625" style="44" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="44" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="44"/>
+    <col min="13313" max="13313" width="42.28515625" style="44" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="44" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="44"/>
+    <col min="13569" max="13569" width="42.28515625" style="44" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="44" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="44"/>
+    <col min="13825" max="13825" width="42.28515625" style="44" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="44" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="44"/>
+    <col min="14081" max="14081" width="42.28515625" style="44" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="44" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="44"/>
+    <col min="14337" max="14337" width="42.28515625" style="44" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="44" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="44"/>
+    <col min="14593" max="14593" width="42.28515625" style="44" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="44" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="44"/>
+    <col min="14849" max="14849" width="42.28515625" style="44" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="44" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="44"/>
+    <col min="15105" max="15105" width="42.28515625" style="44" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="44" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="44"/>
+    <col min="15361" max="15361" width="42.28515625" style="44" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="44" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="44"/>
+    <col min="15617" max="15617" width="42.28515625" style="44" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="44" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="44"/>
+    <col min="15873" max="15873" width="42.28515625" style="44" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="44" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="44"/>
+    <col min="16129" max="16129" width="42.28515625" style="44" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="44" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="44"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+    </row>
+    <row r="2" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="46">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="47" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="M11" s="52"/>
+    </row>
+    <row r="12" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="52"/>
+    </row>
+    <row r="13" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" s="52"/>
+    </row>
+    <row r="14" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="M14" s="52"/>
+    </row>
+    <row r="15" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="52"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="57">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="57">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B23" s="65"/>
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:M18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="67" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="67"/>
+    <col min="257" max="257" width="4.42578125" style="67" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="67" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="67"/>
+    <col min="513" max="513" width="4.42578125" style="67" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="67" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="67"/>
+    <col min="769" max="769" width="4.42578125" style="67" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="67" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="67"/>
+    <col min="1025" max="1025" width="4.42578125" style="67" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="67" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="67"/>
+    <col min="1281" max="1281" width="4.42578125" style="67" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="67" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="67"/>
+    <col min="1537" max="1537" width="4.42578125" style="67" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="67" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="67"/>
+    <col min="1793" max="1793" width="4.42578125" style="67" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="67" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="67"/>
+    <col min="2049" max="2049" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="67" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="67"/>
+    <col min="2305" max="2305" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="67" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="67"/>
+    <col min="2561" max="2561" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="67" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="67"/>
+    <col min="2817" max="2817" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="67" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="67"/>
+    <col min="3073" max="3073" width="4.42578125" style="67" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="67" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="67"/>
+    <col min="3329" max="3329" width="4.42578125" style="67" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="67" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="67"/>
+    <col min="3585" max="3585" width="4.42578125" style="67" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="67" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="67"/>
+    <col min="3841" max="3841" width="4.42578125" style="67" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="67" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="67"/>
+    <col min="4097" max="4097" width="4.42578125" style="67" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="67" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="67"/>
+    <col min="4353" max="4353" width="4.42578125" style="67" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="67" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="67"/>
+    <col min="4609" max="4609" width="4.42578125" style="67" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="67" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="67"/>
+    <col min="4865" max="4865" width="4.42578125" style="67" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="67" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="67"/>
+    <col min="5121" max="5121" width="4.42578125" style="67" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="67" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="67"/>
+    <col min="5377" max="5377" width="4.42578125" style="67" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="67" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="67"/>
+    <col min="5633" max="5633" width="4.42578125" style="67" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="67" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="67"/>
+    <col min="5889" max="5889" width="4.42578125" style="67" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="67" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="67"/>
+    <col min="6145" max="6145" width="4.42578125" style="67" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="67" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="67"/>
+    <col min="6401" max="6401" width="4.42578125" style="67" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="67" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="67"/>
+    <col min="6657" max="6657" width="4.42578125" style="67" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="67" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="67"/>
+    <col min="6913" max="6913" width="4.42578125" style="67" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="67" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="67"/>
+    <col min="7169" max="7169" width="4.42578125" style="67" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="67" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="67"/>
+    <col min="7425" max="7425" width="4.42578125" style="67" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="67" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="67"/>
+    <col min="7681" max="7681" width="4.42578125" style="67" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="67" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="67"/>
+    <col min="7937" max="7937" width="4.42578125" style="67" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="67" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="67"/>
+    <col min="8193" max="8193" width="4.42578125" style="67" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="67" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="67"/>
+    <col min="8449" max="8449" width="4.42578125" style="67" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="67" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="67"/>
+    <col min="8705" max="8705" width="4.42578125" style="67" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="67" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="67"/>
+    <col min="8961" max="8961" width="4.42578125" style="67" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="67" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="67"/>
+    <col min="9217" max="9217" width="4.42578125" style="67" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="67" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="67"/>
+    <col min="9473" max="9473" width="4.42578125" style="67" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="67" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="67"/>
+    <col min="9729" max="9729" width="4.42578125" style="67" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="67" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="67"/>
+    <col min="9985" max="9985" width="4.42578125" style="67" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="67" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="67"/>
+    <col min="10241" max="10241" width="4.42578125" style="67" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="67" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="67"/>
+    <col min="10497" max="10497" width="4.42578125" style="67" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="67" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="67"/>
+    <col min="10753" max="10753" width="4.42578125" style="67" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="67" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="67"/>
+    <col min="11009" max="11009" width="4.42578125" style="67" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="67" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="67"/>
+    <col min="11265" max="11265" width="4.42578125" style="67" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="67" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="67"/>
+    <col min="11521" max="11521" width="4.42578125" style="67" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="67" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="67"/>
+    <col min="11777" max="11777" width="4.42578125" style="67" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="67" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="67"/>
+    <col min="12033" max="12033" width="4.42578125" style="67" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="67" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="67"/>
+    <col min="12289" max="12289" width="4.42578125" style="67" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="67" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="67"/>
+    <col min="12545" max="12545" width="4.42578125" style="67" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="67" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="67"/>
+    <col min="12801" max="12801" width="4.42578125" style="67" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="67" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="67"/>
+    <col min="13057" max="13057" width="4.42578125" style="67" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="67" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="67"/>
+    <col min="13313" max="13313" width="4.42578125" style="67" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="67" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="67"/>
+    <col min="13569" max="13569" width="4.42578125" style="67" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="67" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="67"/>
+    <col min="13825" max="13825" width="4.42578125" style="67" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="67" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="67"/>
+    <col min="14081" max="14081" width="4.42578125" style="67" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="67" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="67"/>
+    <col min="14337" max="14337" width="4.42578125" style="67" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="67" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="67"/>
+    <col min="14593" max="14593" width="4.42578125" style="67" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="67" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="67"/>
+    <col min="14849" max="14849" width="4.42578125" style="67" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="67" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="67"/>
+    <col min="15105" max="15105" width="4.42578125" style="67" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="67" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="67"/>
+    <col min="15361" max="15361" width="4.42578125" style="67" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="67" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="67"/>
+    <col min="15617" max="15617" width="4.42578125" style="67" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="67" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="67"/>
+    <col min="15873" max="15873" width="4.42578125" style="67" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="67" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="67"/>
+    <col min="16129" max="16129" width="4.42578125" style="67" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="67" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="67"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="66"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="68" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="68" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="68" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="68" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="68" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="68"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="69" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="68"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="68"/>
+    </row>
+    <row r="18" spans="2:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B18" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="69"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:HB42"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
-    <col min="9" max="9" width="13.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="37" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
-    <col min="12" max="12" width="12.28515625" style="44" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="37" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="A2" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
-      <c r="I3" s="5"/>
+      <c r="I3" s="35"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
-      <c r="L3" s="42"/>
+      <c r="L3" s="35"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="15" t="s">
+      <c r="I5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
       <c r="G6" s="17">
         <v>19504.599999999999</v>
       </c>
       <c r="H6" s="9">
         <v>22400.3</v>
       </c>
-      <c r="I6" s="17"/>
+      <c r="I6" s="36">
+        <v>25370</v>
+      </c>
       <c r="J6" s="9"/>
-      <c r="K6" s="37"/>
-      <c r="L6" s="43"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="36"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
       <c r="E7" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="20">
         <v>97.2</v>
       </c>
       <c r="G7" s="17">
         <v>119.7</v>
       </c>
       <c r="H7" s="9">
         <v>145.4</v>
       </c>
-      <c r="I7" s="17"/>
+      <c r="I7" s="36">
+        <v>172.3</v>
+      </c>
       <c r="J7" s="9"/>
-      <c r="K7" s="37"/>
-      <c r="L7" s="43"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="36"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
       <c r="E8" s="9">
         <v>147.1</v>
       </c>
       <c r="F8" s="9">
         <v>184.1</v>
       </c>
       <c r="G8" s="17">
         <v>225</v>
       </c>
       <c r="H8" s="9">
         <v>269</v>
       </c>
-      <c r="I8" s="17"/>
+      <c r="I8" s="36">
+        <v>316.60000000000002</v>
+      </c>
       <c r="J8" s="9"/>
-      <c r="K8" s="37"/>
-      <c r="L8" s="43"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="36"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="9">
         <v>798.4</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="36">
         <v>1018.8</v>
       </c>
       <c r="G9" s="17">
         <v>1262.5999999999999</v>
       </c>
       <c r="H9" s="9">
         <v>1475.9</v>
       </c>
-      <c r="I9" s="9"/>
+      <c r="I9" s="36">
+        <v>1720.6</v>
+      </c>
       <c r="J9" s="9"/>
-      <c r="K9" s="37"/>
-      <c r="L9" s="43"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="36"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>176.7</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="36">
         <v>209.8</v>
       </c>
       <c r="G10" s="17">
         <v>248.3</v>
       </c>
       <c r="H10" s="9">
         <v>288.7</v>
       </c>
-      <c r="I10" s="9"/>
+      <c r="I10" s="36">
+        <v>332.5</v>
+      </c>
       <c r="J10" s="9"/>
-      <c r="K10" s="37"/>
-      <c r="L10" s="43"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="36"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="9">
         <v>56.7</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="36">
         <v>70</v>
       </c>
       <c r="G11" s="17">
         <v>83.3</v>
       </c>
       <c r="H11" s="9">
         <v>95</v>
       </c>
-      <c r="I11" s="9"/>
+      <c r="I11" s="36">
+        <v>104.7</v>
+      </c>
       <c r="J11" s="9"/>
-      <c r="K11" s="37"/>
-      <c r="L11" s="43"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="36"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="9">
         <v>426.2</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="36">
         <v>533.20000000000005</v>
       </c>
       <c r="G12" s="17">
         <v>648.70000000000005</v>
       </c>
       <c r="H12" s="9">
         <v>785.3</v>
       </c>
-      <c r="I12" s="9"/>
+      <c r="I12" s="36">
+        <v>916.4</v>
+      </c>
       <c r="J12" s="9"/>
-      <c r="K12" s="37"/>
-      <c r="L12" s="43"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="36"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="36">
         <v>82.1</v>
       </c>
       <c r="G13" s="17">
         <v>97.8</v>
       </c>
       <c r="H13" s="9">
         <v>113.4</v>
       </c>
-      <c r="I13" s="9"/>
+      <c r="I13" s="36">
+        <v>128.1</v>
+      </c>
       <c r="J13" s="9"/>
-      <c r="K13" s="37"/>
-      <c r="L13" s="43"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="36"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="9">
         <v>44.1</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="36">
         <v>53.6</v>
       </c>
       <c r="G14" s="17">
         <v>63.1</v>
       </c>
       <c r="H14" s="9">
         <v>72.599999999999994</v>
       </c>
-      <c r="I14" s="9"/>
+      <c r="I14" s="36">
+        <v>86.9</v>
+      </c>
       <c r="J14" s="9"/>
-      <c r="K14" s="37"/>
-      <c r="L14" s="43"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="36"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="9">
         <v>87.6</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="36">
         <v>109.2</v>
       </c>
       <c r="G15" s="17">
         <v>130.69999999999999</v>
       </c>
       <c r="H15" s="9">
         <v>152.30000000000001</v>
       </c>
-      <c r="I15" s="9"/>
+      <c r="I15" s="36">
+        <v>169.8</v>
+      </c>
       <c r="J15" s="9"/>
-      <c r="K15" s="37"/>
-      <c r="L15" s="43"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="36"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="9">
         <v>124.2</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="36">
         <v>155.6</v>
       </c>
       <c r="G16" s="17">
         <v>187</v>
       </c>
       <c r="H16" s="9">
         <v>218.4</v>
       </c>
-      <c r="I16" s="9"/>
+      <c r="I16" s="36">
+        <v>252.5</v>
+      </c>
       <c r="J16" s="9"/>
-      <c r="K16" s="37"/>
-      <c r="L16" s="43"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="36"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="9">
         <v>147.30000000000001</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="36">
         <v>187.7</v>
       </c>
       <c r="G17" s="17">
         <v>228.2</v>
       </c>
       <c r="H17" s="9">
         <v>263.89999999999998</v>
       </c>
-      <c r="I17" s="9"/>
+      <c r="I17" s="36">
+        <v>299.60000000000002</v>
+      </c>
       <c r="J17" s="9"/>
-      <c r="K17" s="37"/>
-      <c r="L17" s="43"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="36"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="9">
         <v>137.9</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="36">
         <v>167.1</v>
       </c>
       <c r="G18" s="17">
         <v>196.3</v>
       </c>
       <c r="H18" s="9">
         <v>225.4</v>
       </c>
-      <c r="I18" s="9"/>
+      <c r="I18" s="36">
+        <v>267.7</v>
+      </c>
       <c r="J18" s="9"/>
-      <c r="K18" s="37"/>
-      <c r="L18" s="43"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="36"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="9">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
       <c r="G19" s="17">
         <v>16013.7</v>
       </c>
       <c r="H19" s="9">
         <v>18294.8</v>
       </c>
-      <c r="I19" s="17"/>
+      <c r="I19" s="36">
+        <v>20602.400000000001</v>
+      </c>
       <c r="J19" s="9"/>
-      <c r="K19" s="41"/>
-      <c r="L19" s="43"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="36"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
-      <c r="I20" s="15"/>
+      <c r="I20" s="24"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="22"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
-      <c r="I21" s="15"/>
+      <c r="I21" s="24"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
       <c r="G22" s="23">
         <v>10137.700000000001</v>
       </c>
       <c r="H22" s="9">
         <v>11986.4</v>
       </c>
-      <c r="I22" s="9"/>
+      <c r="I22" s="36">
+        <v>13890.4</v>
+      </c>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
-      <c r="L22" s="43"/>
+      <c r="L22" s="36"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
       <c r="E23" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
       <c r="G23" s="23">
         <v>119.7</v>
       </c>
       <c r="H23" s="9">
         <v>145.4</v>
       </c>
-      <c r="I23" s="9"/>
+      <c r="I23" s="36">
+        <v>172.3</v>
+      </c>
       <c r="J23" s="9"/>
-      <c r="K23" s="37"/>
-      <c r="L23" s="43"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="36"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
       <c r="E24" s="9">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
       <c r="G24" s="23">
         <v>225</v>
       </c>
       <c r="H24" s="9">
         <v>269</v>
       </c>
-      <c r="I24" s="9"/>
+      <c r="I24" s="36">
+        <v>316.60000000000002</v>
+      </c>
       <c r="J24" s="9"/>
-      <c r="K24" s="37"/>
-      <c r="L24" s="43"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="36"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="9">
         <v>794.4</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="36">
         <v>1013.8</v>
       </c>
       <c r="G25" s="23">
         <v>1256.5999999999999</v>
       </c>
       <c r="H25" s="9">
         <v>1468.9</v>
       </c>
-      <c r="I25" s="9"/>
+      <c r="I25" s="36">
+        <v>1712.6</v>
+      </c>
       <c r="J25" s="9"/>
-      <c r="K25" s="37"/>
-      <c r="L25" s="43"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="36"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="9">
         <v>176.7</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F26" s="36">
         <v>209.8</v>
       </c>
       <c r="G26" s="23">
         <v>248.3</v>
       </c>
       <c r="H26" s="9">
         <v>288.7</v>
       </c>
-      <c r="I26" s="9"/>
+      <c r="I26" s="36">
+        <v>332.5</v>
+      </c>
       <c r="J26" s="9"/>
-      <c r="K26" s="37"/>
-      <c r="L26" s="43"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="36"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="9">
         <v>50</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="36">
         <v>61.7</v>
       </c>
       <c r="G27" s="23">
         <v>73.3</v>
       </c>
       <c r="H27" s="9">
         <v>85</v>
       </c>
-      <c r="I27" s="9"/>
+      <c r="I27" s="36">
+        <v>94.7</v>
+      </c>
       <c r="J27" s="9"/>
-      <c r="K27" s="37"/>
-      <c r="L27" s="43"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="36"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
     <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>426.2</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F28" s="36">
         <v>533.20000000000005</v>
       </c>
       <c r="G28" s="23">
         <v>648.70000000000005</v>
       </c>
       <c r="H28" s="9">
         <v>785.3</v>
       </c>
-      <c r="I28" s="9"/>
+      <c r="I28" s="36">
+        <v>916.4</v>
+      </c>
       <c r="J28" s="9"/>
-      <c r="K28" s="37"/>
-      <c r="L28" s="43"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="36"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
     <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="F29" s="43">
+      <c r="F29" s="36">
         <v>82.1</v>
       </c>
       <c r="G29" s="23">
         <v>97.8</v>
       </c>
       <c r="H29" s="9">
         <v>113.4</v>
       </c>
-      <c r="I29" s="9"/>
+      <c r="I29" s="36">
+        <v>128.1</v>
+      </c>
       <c r="J29" s="9"/>
-      <c r="K29" s="37"/>
-      <c r="L29" s="43"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="36"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
     <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="9">
         <v>44.1</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="36">
         <v>53.6</v>
       </c>
       <c r="G30" s="23">
         <v>63.1</v>
       </c>
       <c r="H30" s="9">
         <v>72.599999999999994</v>
       </c>
-      <c r="I30" s="9"/>
+      <c r="I30" s="36">
+        <v>86.9</v>
+      </c>
       <c r="J30" s="9"/>
-      <c r="K30" s="37"/>
-      <c r="L30" s="43"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="36"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
     <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="9">
         <v>87.6</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F31" s="36">
         <v>109.2</v>
       </c>
       <c r="G31" s="23">
         <v>130.69999999999999</v>
       </c>
       <c r="H31" s="9">
         <v>152.30000000000001</v>
       </c>
-      <c r="I31" s="9"/>
+      <c r="I31" s="36">
+        <v>169.8</v>
+      </c>
       <c r="J31" s="9"/>
-      <c r="K31" s="37"/>
-      <c r="L31" s="43"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="36"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
     <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="9">
         <v>124.2</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="36">
         <v>155.6</v>
       </c>
       <c r="G32" s="23">
         <v>187</v>
       </c>
       <c r="H32" s="9">
         <v>218.4</v>
       </c>
-      <c r="I32" s="9"/>
+      <c r="I32" s="36">
+        <v>252.5</v>
+      </c>
       <c r="J32" s="9"/>
-      <c r="K32" s="37"/>
-      <c r="L32" s="43"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="36"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
     <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="9">
         <v>147.30000000000001</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="36">
         <v>187.7</v>
       </c>
       <c r="G33" s="23">
         <v>228.2</v>
       </c>
       <c r="H33" s="9">
         <v>263.89999999999998</v>
       </c>
-      <c r="I33" s="9"/>
+      <c r="I33" s="36">
+        <v>299.60000000000002</v>
+      </c>
       <c r="J33" s="9"/>
-      <c r="K33" s="37"/>
-      <c r="L33" s="43"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="36"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
     <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="9">
         <v>137.9</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="36">
         <v>167.1</v>
       </c>
       <c r="G34" s="23">
         <v>196.3</v>
       </c>
       <c r="H34" s="9">
         <v>225.4</v>
       </c>
-      <c r="I34" s="9"/>
+      <c r="I34" s="36">
+        <v>264.5</v>
+      </c>
       <c r="J34" s="9"/>
-      <c r="K34" s="37"/>
-      <c r="L34" s="43"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="36"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="9">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
       <c r="G35" s="23">
         <v>6662.8</v>
       </c>
       <c r="H35" s="9">
         <v>7897.9</v>
       </c>
-      <c r="I35" s="9"/>
+      <c r="I35" s="36">
+        <v>9144</v>
+      </c>
       <c r="J35" s="9"/>
-      <c r="K35" s="41"/>
-      <c r="L35" s="43"/>
+      <c r="K35" s="34"/>
+      <c r="L35" s="36"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
-      <c r="I36" s="23"/>
+      <c r="I36" s="40"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
     </row>
     <row r="37" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="23"/>
-      <c r="I37" s="23"/>
+      <c r="I37" s="40"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
       <c r="G38" s="17">
         <v>9366.9</v>
       </c>
       <c r="H38" s="17">
         <v>10413.9</v>
       </c>
-      <c r="I38" s="17"/>
+      <c r="I38" s="41">
+        <v>11479.6</v>
+      </c>
       <c r="J38" s="23"/>
       <c r="K38" s="9"/>
-      <c r="L38" s="43"/>
+      <c r="L38" s="36"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
     <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
       <c r="E39" s="26">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
       <c r="G39" s="17">
         <v>6</v>
       </c>
       <c r="H39" s="17">
         <v>7</v>
       </c>
-      <c r="I39" s="17"/>
+      <c r="I39" s="41">
+        <v>8</v>
+      </c>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
-      <c r="L39" s="43"/>
+      <c r="L39" s="36"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
-      <c r="D40" s="40">
+      <c r="D40" s="33">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G40" s="40">
+      <c r="G40" s="33">
         <v>10</v>
       </c>
       <c r="H40" s="17">
         <v>10</v>
       </c>
-      <c r="I40" s="17"/>
+      <c r="I40" s="41">
+        <v>10</v>
+      </c>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
-      <c r="L40" s="43"/>
+      <c r="L40" s="36"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
-    <row r="41" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="28">
+    <row r="41" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="G41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="I41" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="36"/>
+      <c r="M41" s="9"/>
+      <c r="N41" s="2"/>
+    </row>
+    <row r="42" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" s="28">
         <v>1481</v>
       </c>
-      <c r="C41" s="29">
+      <c r="C42" s="29">
         <v>3558</v>
       </c>
-      <c r="D41" s="29">
+      <c r="D42" s="29">
         <v>6060</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E42" s="29">
         <v>7477</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F42" s="29">
         <v>8532.2999999999993</v>
       </c>
-      <c r="G41" s="29">
+      <c r="G42" s="29">
         <v>9350.9</v>
       </c>
-      <c r="H41" s="29">
+      <c r="H42" s="29">
         <v>10396.9</v>
       </c>
-      <c r="I41" s="29"/>
-[...217 lines deleted...]
-      <c r="M42" s="30"/>
+      <c r="I42" s="42">
+        <v>11458.4</v>
+      </c>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
       <c r="N42" s="31"/>
-    </row>
-[...52 lines deleted...]
-      <c r="N45" s="46"/>
+      <c r="O42" s="32"/>
+      <c r="P42" s="32"/>
+      <c r="Q42" s="32"/>
+      <c r="R42" s="32"/>
+      <c r="S42" s="32"/>
+      <c r="T42" s="32"/>
+      <c r="U42" s="32"/>
+      <c r="V42" s="32"/>
+      <c r="W42" s="32"/>
+      <c r="X42" s="32"/>
+      <c r="Y42" s="32"/>
+      <c r="Z42" s="32"/>
+      <c r="AA42" s="32"/>
+      <c r="AB42" s="32"/>
+      <c r="AC42" s="32"/>
+      <c r="AD42" s="32"/>
+      <c r="AE42" s="32"/>
+      <c r="AF42" s="32"/>
+      <c r="AG42" s="32"/>
+      <c r="AH42" s="32"/>
+      <c r="AI42" s="32"/>
+      <c r="AJ42" s="32"/>
+      <c r="AK42" s="32"/>
+      <c r="AL42" s="32"/>
+      <c r="AM42" s="32"/>
+      <c r="AN42" s="32"/>
+      <c r="AO42" s="32"/>
+      <c r="AP42" s="32"/>
+      <c r="AQ42" s="32"/>
+      <c r="AR42" s="32"/>
+      <c r="AS42" s="32"/>
+      <c r="AT42" s="32"/>
+      <c r="AU42" s="32"/>
+      <c r="AV42" s="32"/>
+      <c r="AW42" s="32"/>
+      <c r="AX42" s="32"/>
+      <c r="AY42" s="32"/>
+      <c r="AZ42" s="32"/>
+      <c r="BA42" s="32"/>
+      <c r="BB42" s="32"/>
+      <c r="BC42" s="32"/>
+      <c r="BD42" s="32"/>
+      <c r="BE42" s="32"/>
+      <c r="BF42" s="32"/>
+      <c r="BG42" s="32"/>
+      <c r="BH42" s="32"/>
+      <c r="BI42" s="32"/>
+      <c r="BJ42" s="32"/>
+      <c r="BK42" s="32"/>
+      <c r="BL42" s="32"/>
+      <c r="BM42" s="32"/>
+      <c r="BN42" s="32"/>
+      <c r="BO42" s="32"/>
+      <c r="BP42" s="32"/>
+      <c r="BQ42" s="32"/>
+      <c r="BR42" s="32"/>
+      <c r="BS42" s="32"/>
+      <c r="BT42" s="32"/>
+      <c r="BU42" s="32"/>
+      <c r="BV42" s="32"/>
+      <c r="BW42" s="32"/>
+      <c r="BX42" s="32"/>
+      <c r="BY42" s="32"/>
+      <c r="BZ42" s="32"/>
+      <c r="CA42" s="32"/>
+      <c r="CB42" s="32"/>
+      <c r="CC42" s="32"/>
+      <c r="CD42" s="32"/>
+      <c r="CE42" s="32"/>
+      <c r="CF42" s="32"/>
+      <c r="CG42" s="32"/>
+      <c r="CH42" s="32"/>
+      <c r="CI42" s="32"/>
+      <c r="CJ42" s="32"/>
+      <c r="CK42" s="32"/>
+      <c r="CL42" s="32"/>
+      <c r="CM42" s="32"/>
+      <c r="CN42" s="32"/>
+      <c r="CO42" s="32"/>
+      <c r="CP42" s="32"/>
+      <c r="CQ42" s="32"/>
+      <c r="CR42" s="32"/>
+      <c r="CS42" s="32"/>
+      <c r="CT42" s="32"/>
+      <c r="CU42" s="32"/>
+      <c r="CV42" s="32"/>
+      <c r="CW42" s="32"/>
+      <c r="CX42" s="32"/>
+      <c r="CY42" s="32"/>
+      <c r="CZ42" s="32"/>
+      <c r="DA42" s="32"/>
+      <c r="DB42" s="32"/>
+      <c r="DC42" s="32"/>
+      <c r="DD42" s="32"/>
+      <c r="DE42" s="32"/>
+      <c r="DF42" s="32"/>
+      <c r="DG42" s="32"/>
+      <c r="DH42" s="32"/>
+      <c r="DI42" s="32"/>
+      <c r="DJ42" s="32"/>
+      <c r="DK42" s="32"/>
+      <c r="DL42" s="32"/>
+      <c r="DM42" s="32"/>
+      <c r="DN42" s="32"/>
+      <c r="DO42" s="32"/>
+      <c r="DP42" s="32"/>
+      <c r="DQ42" s="32"/>
+      <c r="DR42" s="32"/>
+      <c r="DS42" s="32"/>
+      <c r="DT42" s="32"/>
+      <c r="DU42" s="32"/>
+      <c r="DV42" s="32"/>
+      <c r="DW42" s="32"/>
+      <c r="DX42" s="32"/>
+      <c r="DY42" s="32"/>
+      <c r="DZ42" s="32"/>
+      <c r="EA42" s="32"/>
+      <c r="EB42" s="32"/>
+      <c r="EC42" s="32"/>
+      <c r="ED42" s="32"/>
+      <c r="EE42" s="32"/>
+      <c r="EF42" s="32"/>
+      <c r="EG42" s="32"/>
+      <c r="EH42" s="32"/>
+      <c r="EI42" s="32"/>
+      <c r="EJ42" s="32"/>
+      <c r="EK42" s="32"/>
+      <c r="EL42" s="32"/>
+      <c r="EM42" s="32"/>
+      <c r="EN42" s="32"/>
+      <c r="EO42" s="32"/>
+      <c r="EP42" s="32"/>
+      <c r="EQ42" s="32"/>
+      <c r="ER42" s="32"/>
+      <c r="ES42" s="32"/>
+      <c r="ET42" s="32"/>
+      <c r="EU42" s="32"/>
+      <c r="EV42" s="32"/>
+      <c r="EW42" s="32"/>
+      <c r="EX42" s="32"/>
+      <c r="EY42" s="32"/>
+      <c r="EZ42" s="32"/>
+      <c r="FA42" s="32"/>
+      <c r="FB42" s="32"/>
+      <c r="FC42" s="32"/>
+      <c r="FD42" s="32"/>
+      <c r="FE42" s="32"/>
+      <c r="FF42" s="32"/>
+      <c r="FG42" s="32"/>
+      <c r="FH42" s="32"/>
+      <c r="FI42" s="32"/>
+      <c r="FJ42" s="32"/>
+      <c r="FK42" s="32"/>
+      <c r="FL42" s="32"/>
+      <c r="FM42" s="32"/>
+      <c r="FN42" s="32"/>
+      <c r="FO42" s="32"/>
+      <c r="FP42" s="32"/>
+      <c r="FQ42" s="32"/>
+      <c r="FR42" s="32"/>
+      <c r="FS42" s="32"/>
+      <c r="FT42" s="32"/>
+      <c r="FU42" s="32"/>
+      <c r="FV42" s="32"/>
+      <c r="FW42" s="32"/>
+      <c r="FX42" s="32"/>
+      <c r="FY42" s="32"/>
+      <c r="FZ42" s="32"/>
+      <c r="GA42" s="32"/>
+      <c r="GB42" s="32"/>
+      <c r="GC42" s="32"/>
+      <c r="GD42" s="32"/>
+      <c r="GE42" s="32"/>
+      <c r="GF42" s="32"/>
+      <c r="GG42" s="32"/>
+      <c r="GH42" s="32"/>
+      <c r="GI42" s="32"/>
+      <c r="GJ42" s="32"/>
+      <c r="GK42" s="32"/>
+      <c r="GL42" s="32"/>
+      <c r="GM42" s="32"/>
+      <c r="GN42" s="32"/>
+      <c r="GO42" s="32"/>
+      <c r="GP42" s="32"/>
+      <c r="GQ42" s="32"/>
+      <c r="GR42" s="32"/>
+      <c r="GS42" s="32"/>
+      <c r="GT42" s="32"/>
+      <c r="GU42" s="32"/>
+      <c r="GV42" s="32"/>
+      <c r="GW42" s="32"/>
+      <c r="GX42" s="32"/>
+      <c r="GY42" s="32"/>
+      <c r="GZ42" s="32"/>
+      <c r="HA42" s="32"/>
+      <c r="HB42" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A45:N45"/>
+  <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A42:I42"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>