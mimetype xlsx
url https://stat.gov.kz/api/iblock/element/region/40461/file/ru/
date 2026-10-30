--- v6 (2026-09-20)
+++ v7 (2026-10-30)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П мес август раб.таблицы\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за сентябрь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
@@ -260,51 +260,51 @@
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Западно-Казахстанской области</t>
   </si>
   <si>
     <t xml:space="preserve">Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в  Западно-Казахстанской области </t>
   </si>
   <si>
     <t xml:space="preserve">тыс.куб.м       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -409,50 +409,55 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -460,51 +465,51 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -653,50 +658,53 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -982,51 +990,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.gumarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="44"/>
     <col min="257" max="257" width="42.28515625" style="44" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="44" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="44"/>
     <col min="513" max="513" width="42.28515625" style="44" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="44" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="44"/>
     <col min="769" max="769" width="42.28515625" style="44" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="44" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="44"/>
     <col min="1025" max="1025" width="42.28515625" style="44" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="44" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="44"/>
     <col min="1281" max="1281" width="42.28515625" style="44" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="44" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="44"/>
     <col min="1537" max="1537" width="42.28515625" style="44" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="44" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="44"/>
     <col min="1793" max="1793" width="42.28515625" style="44" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="44" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="44"/>
@@ -1178,261 +1186,261 @@
     <col min="14338" max="14338" width="97.7109375" style="44" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="44"/>
     <col min="14593" max="14593" width="42.28515625" style="44" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="44" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="44"/>
     <col min="14849" max="14849" width="42.28515625" style="44" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="44" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="44"/>
     <col min="15105" max="15105" width="42.28515625" style="44" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="44" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="44"/>
     <col min="15361" max="15361" width="42.28515625" style="44" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="44" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="44"/>
     <col min="15617" max="15617" width="42.28515625" style="44" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="44" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="44"/>
     <col min="15873" max="15873" width="42.28515625" style="44" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="44" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="44"/>
     <col min="16129" max="16129" width="42.28515625" style="44" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="44" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="43"/>
       <c r="B1" s="43"/>
     </row>
-    <row r="2" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="47" customFormat="1">
       <c r="A2" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="46">
         <v>151102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="47" customFormat="1" ht="25.5">
       <c r="A3" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="47" customFormat="1">
       <c r="A4" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="47" customFormat="1">
       <c r="A5" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="46" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="47" customFormat="1">
       <c r="A6" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="46" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="47" customFormat="1" ht="25.5">
       <c r="A7" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="47" customFormat="1">
       <c r="A8" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="47" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="47" customFormat="1" ht="38.25">
       <c r="A9" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="47" customFormat="1">
       <c r="A10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="47" customFormat="1">
       <c r="A11" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="51"/>
       <c r="M11" s="52"/>
     </row>
-    <row r="12" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="47" customFormat="1">
       <c r="A12" s="45" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="52"/>
     </row>
-    <row r="13" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="47" customFormat="1">
       <c r="A13" s="54" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>51</v>
       </c>
       <c r="M13" s="52"/>
     </row>
-    <row r="14" spans="1:13" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="47" customFormat="1" ht="25.5">
       <c r="A14" s="54" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>53</v>
       </c>
       <c r="M14" s="52"/>
     </row>
-    <row r="15" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="47" customFormat="1">
       <c r="A15" s="54" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="56" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="52"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="45" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="57">
         <v>46281</v>
       </c>
       <c r="M16" s="58"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="45" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="57">
         <v>46311</v>
       </c>
       <c r="M17" s="59"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>59</v>
       </c>
       <c r="M18" s="58"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="45" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>61</v>
       </c>
       <c r="M19" s="59"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="45" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="60" t="s">
         <v>63</v>
       </c>
       <c r="M20" s="58"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="61" t="s">
         <v>65</v>
       </c>
       <c r="M21" s="59"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="62"/>
       <c r="B22" s="63"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="B23" s="65"/>
       <c r="M23" s="59"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="58"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="59"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="67" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="67" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="67"/>
     <col min="257" max="257" width="4.42578125" style="67" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="67" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="67"/>
     <col min="513" max="513" width="4.42578125" style="67" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="67" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="67"/>
     <col min="769" max="769" width="4.42578125" style="67" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="67" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="67"/>
     <col min="1025" max="1025" width="4.42578125" style="67" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="67" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="67"/>
     <col min="1281" max="1281" width="4.42578125" style="67" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="67" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="67"/>
     <col min="1537" max="1537" width="4.42578125" style="67" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="67" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="67"/>
     <col min="1793" max="1793" width="4.42578125" style="67" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="67" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="67"/>
@@ -1584,1435 +1592,1501 @@
     <col min="14338" max="14338" width="113.5703125" style="67" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="67"/>
     <col min="14593" max="14593" width="4.42578125" style="67" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="67" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="67"/>
     <col min="14849" max="14849" width="4.42578125" style="67" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="67" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="67"/>
     <col min="15105" max="15105" width="4.42578125" style="67" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="67" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="67"/>
     <col min="15361" max="15361" width="4.42578125" style="67" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="67" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="67"/>
     <col min="15617" max="15617" width="4.42578125" style="67" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="67" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="67"/>
     <col min="15873" max="15873" width="4.42578125" style="67" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="67" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="67"/>
     <col min="16129" max="16129" width="4.42578125" style="67" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="67" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="67"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="66"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="68" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="68" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="68" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="68" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="68" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="68"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="69" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="68"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="68"/>
     </row>
-    <row r="18" spans="2:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:13" ht="25.5">
       <c r="B18" s="70" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="69"/>
       <c r="D18" s="69"/>
       <c r="E18" s="69"/>
       <c r="F18" s="69"/>
       <c r="G18" s="69"/>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
       <c r="J18" s="69"/>
       <c r="K18" s="69"/>
       <c r="L18" s="69"/>
       <c r="M18" s="69"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:HB42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
-    <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="37" customWidth="1"/>
-    <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
-    <col min="12" max="12" width="12.28515625" style="37" customWidth="1"/>
-    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="14" style="37" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="71" t="s">
+    <row r="2" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A2" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="71"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+    </row>
+    <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="35"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="35"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:14" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="7"/>
     </row>
-    <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9">
         <v>3246</v>
       </c>
       <c r="C6" s="9">
         <v>7000</v>
       </c>
       <c r="D6" s="9">
         <v>11117.4</v>
       </c>
       <c r="E6" s="17">
         <v>14197.7</v>
       </c>
       <c r="F6" s="18">
         <v>16972.5</v>
       </c>
       <c r="G6" s="17">
         <v>19504.599999999999</v>
       </c>
       <c r="H6" s="9">
         <v>22400.3</v>
       </c>
       <c r="I6" s="36">
         <v>25370</v>
       </c>
-      <c r="J6" s="9"/>
+      <c r="J6" s="9">
+        <v>28429</v>
+      </c>
       <c r="K6" s="30"/>
       <c r="L6" s="36"/>
       <c r="M6" s="9"/>
       <c r="N6" s="7"/>
     </row>
-    <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C7" s="9">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>51.9</v>
       </c>
       <c r="E7" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F7" s="20">
         <v>97.2</v>
       </c>
       <c r="G7" s="17">
         <v>119.7</v>
       </c>
       <c r="H7" s="9">
         <v>145.4</v>
       </c>
       <c r="I7" s="36">
         <v>172.3</v>
       </c>
-      <c r="J7" s="9"/>
+      <c r="J7" s="71">
+        <v>199.6</v>
+      </c>
       <c r="K7" s="30"/>
       <c r="L7" s="36"/>
       <c r="M7" s="9"/>
       <c r="N7" s="7"/>
     </row>
-    <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="9">
         <v>55.4</v>
       </c>
       <c r="C8" s="9">
         <v>86.6</v>
       </c>
       <c r="D8" s="9">
         <v>116.9</v>
       </c>
       <c r="E8" s="9">
         <v>147.1</v>
       </c>
       <c r="F8" s="9">
         <v>184.1</v>
       </c>
       <c r="G8" s="17">
         <v>225</v>
       </c>
       <c r="H8" s="9">
         <v>269</v>
       </c>
       <c r="I8" s="36">
         <v>316.60000000000002</v>
       </c>
-      <c r="J8" s="9"/>
+      <c r="J8" s="71">
+        <v>364.2</v>
+      </c>
       <c r="K8" s="30"/>
       <c r="L8" s="36"/>
       <c r="M8" s="9"/>
       <c r="N8" s="7"/>
     </row>
-    <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>186.3</v>
       </c>
       <c r="C9" s="9">
         <v>378.6</v>
       </c>
       <c r="D9" s="17">
         <v>568.6</v>
       </c>
       <c r="E9" s="9">
         <v>798.4</v>
       </c>
       <c r="F9" s="36">
         <v>1018.8</v>
       </c>
       <c r="G9" s="17">
         <v>1262.5999999999999</v>
       </c>
       <c r="H9" s="9">
         <v>1475.9</v>
       </c>
       <c r="I9" s="36">
         <v>1720.6</v>
       </c>
-      <c r="J9" s="9"/>
+      <c r="J9" s="71">
+        <v>2000.2</v>
+      </c>
       <c r="K9" s="30"/>
       <c r="L9" s="36"/>
       <c r="M9" s="9"/>
       <c r="N9" s="7"/>
     </row>
-    <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>81.5</v>
       </c>
       <c r="C10" s="9">
         <v>112.4</v>
       </c>
       <c r="D10" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>176.7</v>
       </c>
       <c r="F10" s="36">
         <v>209.8</v>
       </c>
       <c r="G10" s="17">
         <v>248.3</v>
       </c>
       <c r="H10" s="9">
         <v>288.7</v>
       </c>
       <c r="I10" s="36">
         <v>332.5</v>
       </c>
-      <c r="J10" s="9"/>
+      <c r="J10" s="71">
+        <v>375.7</v>
+      </c>
       <c r="K10" s="30"/>
       <c r="L10" s="36"/>
       <c r="M10" s="9"/>
       <c r="N10" s="7"/>
     </row>
-    <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>12.7</v>
       </c>
       <c r="C11" s="9">
         <v>27.3</v>
       </c>
       <c r="D11" s="17">
         <v>42</v>
       </c>
       <c r="E11" s="9">
         <v>56.7</v>
       </c>
       <c r="F11" s="36">
         <v>70</v>
       </c>
       <c r="G11" s="17">
         <v>83.3</v>
       </c>
       <c r="H11" s="9">
         <v>95</v>
       </c>
       <c r="I11" s="36">
         <v>104.7</v>
       </c>
-      <c r="J11" s="9"/>
+      <c r="J11" s="71">
+        <v>114.3</v>
+      </c>
       <c r="K11" s="30"/>
       <c r="L11" s="36"/>
       <c r="M11" s="9"/>
       <c r="N11" s="7"/>
     </row>
-    <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>153.5</v>
       </c>
       <c r="C12" s="9">
         <v>243.3</v>
       </c>
       <c r="D12" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E12" s="9">
         <v>426.2</v>
       </c>
       <c r="F12" s="36">
         <v>533.20000000000005</v>
       </c>
       <c r="G12" s="17">
         <v>648.70000000000005</v>
       </c>
       <c r="H12" s="9">
         <v>785.3</v>
       </c>
       <c r="I12" s="36">
         <v>916.4</v>
       </c>
-      <c r="J12" s="9"/>
+      <c r="J12" s="71">
+        <v>1018.5</v>
+      </c>
       <c r="K12" s="30"/>
       <c r="L12" s="36"/>
       <c r="M12" s="9"/>
       <c r="N12" s="7"/>
     </row>
-    <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C13" s="9">
         <v>35.1</v>
       </c>
       <c r="D13" s="17">
         <v>50.8</v>
       </c>
       <c r="E13" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F13" s="36">
         <v>82.1</v>
       </c>
       <c r="G13" s="17">
         <v>97.8</v>
       </c>
       <c r="H13" s="9">
         <v>113.4</v>
       </c>
       <c r="I13" s="36">
         <v>128.1</v>
       </c>
-      <c r="J13" s="9"/>
+      <c r="J13" s="71">
+        <v>142.80000000000001</v>
+      </c>
       <c r="K13" s="30"/>
       <c r="L13" s="36"/>
       <c r="M13" s="9"/>
       <c r="N13" s="7"/>
     </row>
-    <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>13.3</v>
       </c>
       <c r="C14" s="9">
         <v>23.6</v>
       </c>
       <c r="D14" s="17">
         <v>33.9</v>
       </c>
       <c r="E14" s="9">
         <v>44.1</v>
       </c>
       <c r="F14" s="36">
         <v>53.6</v>
       </c>
       <c r="G14" s="17">
         <v>63.1</v>
       </c>
       <c r="H14" s="9">
         <v>72.599999999999994</v>
       </c>
       <c r="I14" s="36">
         <v>86.9</v>
       </c>
-      <c r="J14" s="9"/>
+      <c r="J14" s="71">
+        <v>101.2</v>
+      </c>
       <c r="K14" s="30"/>
       <c r="L14" s="36"/>
       <c r="M14" s="9"/>
       <c r="N14" s="2"/>
     </row>
-    <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="9">
         <v>19.8</v>
       </c>
       <c r="C15" s="9">
         <v>42.4</v>
       </c>
       <c r="D15" s="17">
         <v>65</v>
       </c>
       <c r="E15" s="9">
         <v>87.6</v>
       </c>
       <c r="F15" s="36">
         <v>109.2</v>
       </c>
       <c r="G15" s="17">
         <v>130.69999999999999</v>
       </c>
       <c r="H15" s="9">
         <v>152.30000000000001</v>
       </c>
       <c r="I15" s="36">
         <v>169.8</v>
       </c>
-      <c r="J15" s="9"/>
+      <c r="J15" s="71">
+        <v>187.3</v>
+      </c>
       <c r="K15" s="30"/>
       <c r="L15" s="36"/>
       <c r="M15" s="9"/>
       <c r="N15" s="2"/>
     </row>
-    <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="9">
         <v>27.1</v>
       </c>
       <c r="C16" s="9">
         <v>59.5</v>
       </c>
       <c r="D16" s="17">
         <v>91.9</v>
       </c>
       <c r="E16" s="9">
         <v>124.2</v>
       </c>
       <c r="F16" s="36">
         <v>155.6</v>
       </c>
       <c r="G16" s="17">
         <v>187</v>
       </c>
       <c r="H16" s="9">
         <v>218.4</v>
       </c>
       <c r="I16" s="36">
         <v>252.5</v>
       </c>
-      <c r="J16" s="9"/>
+      <c r="J16" s="71">
+        <v>286.60000000000002</v>
+      </c>
       <c r="K16" s="30"/>
       <c r="L16" s="36"/>
       <c r="M16" s="9"/>
       <c r="N16" s="2"/>
     </row>
-    <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="9">
         <v>35</v>
       </c>
       <c r="C17" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D17" s="17">
         <v>107.2</v>
       </c>
       <c r="E17" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F17" s="36">
         <v>187.7</v>
       </c>
       <c r="G17" s="17">
         <v>228.2</v>
       </c>
       <c r="H17" s="9">
         <v>263.89999999999998</v>
       </c>
       <c r="I17" s="36">
         <v>299.60000000000002</v>
       </c>
-      <c r="J17" s="9"/>
+      <c r="J17" s="71">
+        <v>334.6</v>
+      </c>
       <c r="K17" s="30"/>
       <c r="L17" s="36"/>
       <c r="M17" s="9"/>
       <c r="N17" s="2"/>
     </row>
-    <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="9">
         <v>29.1</v>
       </c>
       <c r="C18" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D18" s="22">
         <v>101.7</v>
       </c>
       <c r="E18" s="9">
         <v>137.9</v>
       </c>
       <c r="F18" s="36">
         <v>167.1</v>
       </c>
       <c r="G18" s="17">
         <v>196.3</v>
       </c>
       <c r="H18" s="9">
         <v>225.4</v>
       </c>
       <c r="I18" s="36">
         <v>267.7</v>
       </c>
-      <c r="J18" s="9"/>
+      <c r="J18" s="71">
+        <v>309.89999999999998</v>
+      </c>
       <c r="K18" s="30"/>
       <c r="L18" s="36"/>
       <c r="M18" s="9"/>
       <c r="N18" s="2"/>
     </row>
-    <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9">
         <v>2595.9</v>
       </c>
       <c r="C19" s="9">
         <v>5821.9</v>
       </c>
       <c r="D19" s="17">
         <v>9419.6</v>
       </c>
       <c r="E19" s="9">
         <v>11909.3</v>
       </c>
       <c r="F19" s="18">
         <v>14104.1</v>
       </c>
       <c r="G19" s="17">
         <v>16013.7</v>
       </c>
       <c r="H19" s="9">
         <v>18294.8</v>
       </c>
       <c r="I19" s="36">
         <v>20602.400000000001</v>
       </c>
-      <c r="J19" s="9"/>
+      <c r="J19" s="71">
+        <v>22994.1</v>
+      </c>
       <c r="K19" s="34"/>
       <c r="L19" s="36"/>
       <c r="M19" s="9"/>
       <c r="N19" s="2"/>
     </row>
-    <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A20" s="16"/>
       <c r="B20" s="9"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="15"/>
       <c r="I20" s="24"/>
       <c r="J20" s="15"/>
       <c r="L20" s="24"/>
       <c r="M20" s="15"/>
       <c r="N20" s="2"/>
     </row>
-    <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="22"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="24"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="24"/>
       <c r="M21" s="15"/>
       <c r="N21" s="2"/>
     </row>
-    <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9">
         <v>1762.4</v>
       </c>
       <c r="C22" s="9">
         <v>3436.6</v>
       </c>
       <c r="D22" s="9">
         <v>5049.3999999999996</v>
       </c>
       <c r="E22" s="17">
         <v>6710</v>
       </c>
       <c r="F22" s="17">
         <v>8426.9</v>
       </c>
       <c r="G22" s="23">
         <v>10137.700000000001</v>
       </c>
       <c r="H22" s="9">
         <v>11986.4</v>
       </c>
       <c r="I22" s="36">
         <v>13890.4</v>
       </c>
-      <c r="J22" s="9"/>
+      <c r="J22" s="71">
+        <v>15873.2</v>
+      </c>
       <c r="K22" s="9"/>
       <c r="L22" s="36"/>
       <c r="M22" s="9"/>
       <c r="N22" s="2"/>
     </row>
-    <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A23" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="C23" s="9">
         <v>34</v>
       </c>
       <c r="D23" s="9">
         <v>51.9</v>
       </c>
       <c r="E23" s="9">
         <v>75.599999999999994</v>
       </c>
       <c r="F23" s="17">
         <v>97.2</v>
       </c>
       <c r="G23" s="23">
         <v>119.7</v>
       </c>
       <c r="H23" s="9">
         <v>145.4</v>
       </c>
       <c r="I23" s="36">
         <v>172.3</v>
       </c>
-      <c r="J23" s="9"/>
+      <c r="J23" s="71">
+        <v>199.6</v>
+      </c>
       <c r="K23" s="30"/>
       <c r="L23" s="36"/>
       <c r="M23" s="9"/>
       <c r="N23" s="2"/>
     </row>
-    <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A24" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="9">
         <v>55.4</v>
       </c>
       <c r="C24" s="9">
         <v>86.6</v>
       </c>
       <c r="D24" s="9">
         <v>116.9</v>
       </c>
       <c r="E24" s="9">
         <v>147.1</v>
       </c>
       <c r="F24" s="17">
         <v>184.1</v>
       </c>
       <c r="G24" s="23">
         <v>225</v>
       </c>
       <c r="H24" s="9">
         <v>269</v>
       </c>
       <c r="I24" s="36">
         <v>316.60000000000002</v>
       </c>
-      <c r="J24" s="9"/>
+      <c r="J24" s="71">
+        <v>364.2</v>
+      </c>
       <c r="K24" s="30"/>
       <c r="L24" s="36"/>
       <c r="M24" s="9"/>
       <c r="N24" s="2"/>
     </row>
-    <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="9">
         <v>185.3</v>
       </c>
       <c r="C25" s="9">
         <v>376.6</v>
       </c>
       <c r="D25" s="17">
         <v>565.6</v>
       </c>
       <c r="E25" s="9">
         <v>794.4</v>
       </c>
       <c r="F25" s="36">
         <v>1013.8</v>
       </c>
       <c r="G25" s="23">
         <v>1256.5999999999999</v>
       </c>
       <c r="H25" s="9">
         <v>1468.9</v>
       </c>
       <c r="I25" s="36">
         <v>1712.6</v>
       </c>
-      <c r="J25" s="9"/>
+      <c r="J25" s="71">
+        <v>1991.2</v>
+      </c>
       <c r="K25" s="30"/>
       <c r="L25" s="36"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2"/>
     </row>
-    <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="9">
         <v>81.5</v>
       </c>
       <c r="C26" s="9">
         <v>112.4</v>
       </c>
       <c r="D26" s="17">
         <v>143.69999999999999</v>
       </c>
       <c r="E26" s="9">
         <v>176.7</v>
       </c>
       <c r="F26" s="36">
         <v>209.8</v>
       </c>
       <c r="G26" s="23">
         <v>248.3</v>
       </c>
       <c r="H26" s="9">
         <v>288.7</v>
       </c>
       <c r="I26" s="36">
         <v>332.5</v>
       </c>
-      <c r="J26" s="9"/>
+      <c r="J26" s="71">
+        <v>375.7</v>
+      </c>
       <c r="K26" s="30"/>
       <c r="L26" s="36"/>
       <c r="M26" s="9"/>
       <c r="N26" s="2"/>
     </row>
-    <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="9">
         <v>11</v>
       </c>
       <c r="C27" s="9">
         <v>24</v>
       </c>
       <c r="D27" s="17">
         <v>37</v>
       </c>
       <c r="E27" s="9">
         <v>50</v>
       </c>
       <c r="F27" s="36">
         <v>61.7</v>
       </c>
       <c r="G27" s="23">
         <v>73.3</v>
       </c>
       <c r="H27" s="9">
         <v>85</v>
       </c>
       <c r="I27" s="36">
         <v>94.7</v>
       </c>
-      <c r="J27" s="9"/>
+      <c r="J27" s="71">
+        <v>104.3</v>
+      </c>
       <c r="K27" s="30"/>
       <c r="L27" s="36"/>
       <c r="M27" s="9"/>
       <c r="N27" s="2"/>
     </row>
-    <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="9">
         <v>153.5</v>
       </c>
       <c r="C28" s="9">
         <v>243.3</v>
       </c>
       <c r="D28" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="E28" s="9">
         <v>426.2</v>
       </c>
       <c r="F28" s="36">
         <v>533.20000000000005</v>
       </c>
       <c r="G28" s="23">
         <v>648.70000000000005</v>
       </c>
       <c r="H28" s="9">
         <v>785.3</v>
       </c>
       <c r="I28" s="36">
         <v>916.4</v>
       </c>
-      <c r="J28" s="9"/>
+      <c r="J28" s="71">
+        <v>1018.5</v>
+      </c>
       <c r="K28" s="30"/>
       <c r="L28" s="36"/>
       <c r="M28" s="9"/>
       <c r="N28" s="2"/>
     </row>
-    <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="C29" s="9">
         <v>35.1</v>
       </c>
       <c r="D29" s="17">
         <v>50.8</v>
       </c>
       <c r="E29" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="F29" s="36">
         <v>82.1</v>
       </c>
       <c r="G29" s="23">
         <v>97.8</v>
       </c>
       <c r="H29" s="9">
         <v>113.4</v>
       </c>
       <c r="I29" s="36">
         <v>128.1</v>
       </c>
-      <c r="J29" s="9"/>
+      <c r="J29" s="71">
+        <v>142.80000000000001</v>
+      </c>
       <c r="K29" s="30"/>
       <c r="L29" s="36"/>
       <c r="M29" s="9"/>
       <c r="N29" s="2"/>
     </row>
-    <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="9">
         <v>13.3</v>
       </c>
       <c r="C30" s="9">
         <v>23.6</v>
       </c>
       <c r="D30" s="17">
         <v>33.9</v>
       </c>
       <c r="E30" s="9">
         <v>44.1</v>
       </c>
       <c r="F30" s="36">
         <v>53.6</v>
       </c>
       <c r="G30" s="23">
         <v>63.1</v>
       </c>
       <c r="H30" s="9">
         <v>72.599999999999994</v>
       </c>
       <c r="I30" s="36">
         <v>86.9</v>
       </c>
-      <c r="J30" s="9"/>
+      <c r="J30" s="71">
+        <v>101.2</v>
+      </c>
       <c r="K30" s="30"/>
       <c r="L30" s="36"/>
       <c r="M30" s="9"/>
       <c r="N30" s="2"/>
     </row>
-    <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A31" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="9">
         <v>19.8</v>
       </c>
       <c r="C31" s="9">
         <v>42.4</v>
       </c>
       <c r="D31" s="17">
         <v>65</v>
       </c>
       <c r="E31" s="9">
         <v>87.6</v>
       </c>
       <c r="F31" s="36">
         <v>109.2</v>
       </c>
       <c r="G31" s="23">
         <v>130.69999999999999</v>
       </c>
       <c r="H31" s="9">
         <v>152.30000000000001</v>
       </c>
       <c r="I31" s="36">
         <v>169.8</v>
       </c>
-      <c r="J31" s="9"/>
+      <c r="J31" s="71">
+        <v>187.3</v>
+      </c>
       <c r="K31" s="30"/>
       <c r="L31" s="36"/>
       <c r="M31" s="9"/>
       <c r="N31" s="2"/>
     </row>
-    <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A32" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="9">
         <v>27.1</v>
       </c>
       <c r="C32" s="9">
         <v>59.5</v>
       </c>
       <c r="D32" s="17">
         <v>91.9</v>
       </c>
       <c r="E32" s="9">
         <v>124.2</v>
       </c>
       <c r="F32" s="36">
         <v>155.6</v>
       </c>
       <c r="G32" s="23">
         <v>187</v>
       </c>
       <c r="H32" s="9">
         <v>218.4</v>
       </c>
       <c r="I32" s="36">
         <v>252.5</v>
       </c>
-      <c r="J32" s="9"/>
+      <c r="J32" s="71">
+        <v>286.60000000000002</v>
+      </c>
       <c r="K32" s="30"/>
       <c r="L32" s="36"/>
       <c r="M32" s="9"/>
       <c r="N32" s="2"/>
     </row>
-    <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="9">
         <v>35</v>
       </c>
       <c r="C33" s="9">
         <v>69.900000000000006</v>
       </c>
       <c r="D33" s="17">
         <v>107.2</v>
       </c>
       <c r="E33" s="9">
         <v>147.30000000000001</v>
       </c>
       <c r="F33" s="36">
         <v>187.7</v>
       </c>
       <c r="G33" s="23">
         <v>228.2</v>
       </c>
       <c r="H33" s="9">
         <v>263.89999999999998</v>
       </c>
       <c r="I33" s="36">
         <v>299.60000000000002</v>
       </c>
-      <c r="J33" s="9"/>
+      <c r="J33" s="71">
+        <v>334.6</v>
+      </c>
       <c r="K33" s="30"/>
       <c r="L33" s="36"/>
       <c r="M33" s="9"/>
       <c r="N33" s="2"/>
     </row>
-    <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="9">
         <v>29.1</v>
       </c>
       <c r="C34" s="9">
         <v>65.400000000000006</v>
       </c>
       <c r="D34" s="22">
         <v>101.7</v>
       </c>
       <c r="E34" s="9">
         <v>137.9</v>
       </c>
       <c r="F34" s="36">
         <v>167.1</v>
       </c>
       <c r="G34" s="23">
         <v>196.3</v>
       </c>
       <c r="H34" s="9">
         <v>225.4</v>
       </c>
       <c r="I34" s="36">
         <v>264.5</v>
       </c>
-      <c r="J34" s="9"/>
+      <c r="J34" s="71">
+        <v>303.5</v>
+      </c>
       <c r="K34" s="30"/>
       <c r="L34" s="36"/>
       <c r="M34" s="9"/>
       <c r="N34" s="2"/>
     </row>
-    <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A35" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="9">
         <v>1114.9000000000001</v>
       </c>
       <c r="C35" s="9">
         <v>2263.9</v>
       </c>
       <c r="D35" s="17">
         <v>3359.6</v>
       </c>
       <c r="E35" s="9">
         <v>4432.3</v>
       </c>
       <c r="F35" s="17">
         <v>5571.8</v>
       </c>
       <c r="G35" s="23">
         <v>6662.8</v>
       </c>
       <c r="H35" s="9">
         <v>7897.9</v>
       </c>
       <c r="I35" s="36">
         <v>9144</v>
       </c>
-      <c r="J35" s="9"/>
+      <c r="J35" s="71">
+        <v>10463.700000000001</v>
+      </c>
       <c r="K35" s="34"/>
       <c r="L35" s="36"/>
       <c r="M35" s="9"/>
       <c r="N35" s="6"/>
     </row>
-    <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A36" s="16"/>
       <c r="B36" s="9"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="40"/>
       <c r="J36" s="23"/>
       <c r="K36" s="15"/>
       <c r="L36" s="24"/>
       <c r="M36" s="15"/>
       <c r="N36" s="6"/>
     </row>
-    <row r="37" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="23"/>
       <c r="I37" s="40"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="24"/>
       <c r="M37" s="15"/>
       <c r="N37" s="6"/>
     </row>
-    <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9">
         <v>1483.7</v>
       </c>
       <c r="C38" s="17">
         <v>3563.3</v>
       </c>
       <c r="D38" s="17">
         <v>6068</v>
       </c>
       <c r="E38" s="17">
         <v>7487.7</v>
       </c>
       <c r="F38" s="17">
         <v>8545.6</v>
       </c>
       <c r="G38" s="17">
         <v>9366.9</v>
       </c>
       <c r="H38" s="17">
         <v>10413.9</v>
       </c>
       <c r="I38" s="41">
         <v>11479.6</v>
       </c>
-      <c r="J38" s="23"/>
+      <c r="J38" s="23">
+        <v>12555.8</v>
+      </c>
       <c r="K38" s="9"/>
       <c r="L38" s="36"/>
       <c r="M38" s="9"/>
       <c r="N38" s="2"/>
     </row>
-    <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A39" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="26">
         <v>2</v>
       </c>
       <c r="D39" s="26">
         <v>3</v>
       </c>
       <c r="E39" s="26">
         <v>4</v>
       </c>
       <c r="F39" s="17">
         <v>5</v>
       </c>
       <c r="G39" s="17">
         <v>6</v>
       </c>
       <c r="H39" s="17">
         <v>7</v>
       </c>
       <c r="I39" s="41">
         <v>8</v>
       </c>
-      <c r="J39" s="9"/>
+      <c r="J39" s="9">
+        <v>9</v>
+      </c>
       <c r="K39" s="9"/>
       <c r="L39" s="36"/>
       <c r="M39" s="9"/>
       <c r="N39" s="2"/>
     </row>
-    <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A40" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B40" s="24">
         <v>1.7</v>
       </c>
       <c r="C40" s="24">
         <v>3.3</v>
       </c>
       <c r="D40" s="33">
         <v>5</v>
       </c>
       <c r="E40" s="24">
         <v>6.7</v>
       </c>
       <c r="F40" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="G40" s="33">
         <v>10</v>
       </c>
       <c r="H40" s="17">
         <v>10</v>
       </c>
       <c r="I40" s="41">
         <v>10</v>
       </c>
-      <c r="J40" s="9"/>
+      <c r="J40" s="9">
+        <v>10</v>
+      </c>
       <c r="K40" s="9"/>
       <c r="L40" s="36"/>
       <c r="M40" s="9"/>
       <c r="N40" s="2"/>
     </row>
-    <row r="41" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:210" s="1" customFormat="1" ht="12.95" customHeight="1">
       <c r="A41" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="39" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="41">
         <v>3.2</v>
       </c>
-      <c r="J41" s="9"/>
+      <c r="J41" s="9">
+        <v>6.4</v>
+      </c>
       <c r="K41" s="9"/>
       <c r="L41" s="36"/>
       <c r="M41" s="9"/>
       <c r="N41" s="2"/>
     </row>
-    <row r="42" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:210" s="8" customFormat="1" ht="12.95" customHeight="1">
       <c r="A42" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="28">
         <v>1481</v>
       </c>
       <c r="C42" s="29">
         <v>3558</v>
       </c>
       <c r="D42" s="29">
         <v>6060</v>
       </c>
       <c r="E42" s="29">
         <v>7477</v>
       </c>
       <c r="F42" s="29">
         <v>8532.2999999999993</v>
       </c>
       <c r="G42" s="29">
         <v>9350.9</v>
       </c>
       <c r="H42" s="29">
         <v>10396.9</v>
       </c>
       <c r="I42" s="42">
         <v>11458.4</v>
       </c>
-      <c r="J42" s="28"/>
+      <c r="J42" s="28">
+        <v>12530.4</v>
+      </c>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="31"/>
       <c r="O42" s="32"/>
       <c r="P42" s="32"/>
       <c r="Q42" s="32"/>
       <c r="R42" s="32"/>
       <c r="S42" s="32"/>
       <c r="T42" s="32"/>
       <c r="U42" s="32"/>
       <c r="V42" s="32"/>
       <c r="W42" s="32"/>
       <c r="X42" s="32"/>
       <c r="Y42" s="32"/>
       <c r="Z42" s="32"/>
       <c r="AA42" s="32"/>
       <c r="AB42" s="32"/>
       <c r="AC42" s="32"/>
       <c r="AD42" s="32"/>
       <c r="AE42" s="32"/>
       <c r="AF42" s="32"/>
       <c r="AG42" s="32"/>
       <c r="AH42" s="32"/>
       <c r="AI42" s="32"/>