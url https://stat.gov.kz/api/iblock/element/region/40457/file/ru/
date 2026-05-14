--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -1131,54 +1131,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:W230"/>
+  <dimension ref="A2:W228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C224" sqref="C224:C225"/>
+      <selection activeCell="E207" sqref="E207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="113" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="16.5703125" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="118" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="118"/>
@@ -1277,4602 +1277,4838 @@
       <c r="I5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="101" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36">
         <v>980</v>
       </c>
       <c r="C6" s="36">
         <v>2184</v>
       </c>
-      <c r="D6" s="37"/>
+      <c r="D6" s="37">
+        <v>3377</v>
+      </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="38"/>
       <c r="K6" s="37"/>
       <c r="L6" s="102"/>
       <c r="M6" s="36"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="37">
         <v>13</v>
       </c>
       <c r="C7" s="37">
         <v>21</v>
       </c>
-      <c r="D7" s="37"/>
+      <c r="D7" s="37">
+        <v>33</v>
+      </c>
       <c r="E7" s="37"/>
       <c r="F7" s="36"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="40"/>
       <c r="K7" s="37"/>
       <c r="L7" s="102"/>
       <c r="M7" s="36"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="37">
         <v>2</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
-      <c r="D8" s="37"/>
+      <c r="D8" s="37">
+        <v>7</v>
+      </c>
       <c r="E8" s="37"/>
       <c r="F8" s="40"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="40"/>
       <c r="K8" s="37"/>
       <c r="L8" s="102"/>
       <c r="M8" s="36"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="37">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>6</v>
       </c>
-      <c r="D9" s="37"/>
+      <c r="D9" s="37">
+        <v>6</v>
+      </c>
       <c r="E9" s="37"/>
       <c r="F9" s="36"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="40"/>
       <c r="K9" s="37"/>
       <c r="L9" s="102"/>
       <c r="M9" s="36"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
-        <v>59</v>
-[...7 lines deleted...]
-      <c r="D10" s="37"/>
+        <v>60</v>
+      </c>
+      <c r="B10" s="37">
+        <v>879</v>
+      </c>
+      <c r="C10" s="37">
+        <v>1878</v>
+      </c>
+      <c r="D10" s="37">
+        <v>2878</v>
+      </c>
       <c r="E10" s="37"/>
       <c r="F10" s="36"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
-      <c r="J10" s="40"/>
+      <c r="J10" s="38"/>
       <c r="K10" s="37"/>
       <c r="L10" s="102"/>
       <c r="M10" s="36"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" s="37">
-        <v>879</v>
+        <v>10</v>
       </c>
       <c r="C11" s="37">
-        <v>1878</v>
-[...1 lines deleted...]
-      <c r="D11" s="37"/>
+        <v>96</v>
+      </c>
+      <c r="D11" s="37">
+        <v>182</v>
+      </c>
       <c r="E11" s="37"/>
       <c r="F11" s="36"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
-      <c r="J11" s="38"/>
+      <c r="J11" s="40"/>
       <c r="K11" s="37"/>
       <c r="L11" s="102"/>
       <c r="M11" s="36"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" s="37">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="C12" s="37">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D12" s="37"/>
+        <v>4</v>
+      </c>
+      <c r="D12" s="37">
+        <v>6</v>
+      </c>
       <c r="E12" s="37"/>
       <c r="F12" s="36"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="40"/>
       <c r="K12" s="37"/>
       <c r="L12" s="102"/>
       <c r="M12" s="36"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B13" s="37">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C13" s="37">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="D13" s="37"/>
+        <v>24</v>
+      </c>
+      <c r="D13" s="37">
+        <v>36</v>
+      </c>
       <c r="E13" s="37"/>
-      <c r="F13" s="36"/>
+      <c r="F13" s="40"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="40"/>
       <c r="K13" s="37"/>
       <c r="L13" s="102"/>
       <c r="M13" s="36"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="B14" s="37">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="C14" s="37">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D14" s="37"/>
+        <v>151</v>
+      </c>
+      <c r="D14" s="37">
+        <v>229</v>
+      </c>
       <c r="E14" s="37"/>
-      <c r="F14" s="40"/>
+      <c r="F14" s="36"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
-      <c r="J14" s="40"/>
+      <c r="J14" s="38"/>
       <c r="K14" s="37"/>
       <c r="L14" s="102"/>
       <c r="M14" s="36"/>
-      <c r="N14" s="8"/>
+      <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="39" t="s">
-[...10 lines deleted...]
-      <c r="F15" s="36"/>
+      <c r="A15" s="35"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
-      <c r="J15" s="38"/>
-[...2 lines deleted...]
-      <c r="M15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="103"/>
+      <c r="M15" s="42"/>
       <c r="N15" s="16"/>
     </row>
-    <row r="16" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F16" s="40"/>
+    <row r="16" spans="1:14" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="33"/>
       <c r="G16" s="37"/>
-      <c r="H16" s="37"/>
-[...15 lines deleted...]
-      <c r="F17" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="101"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="8"/>
+    </row>
+    <row r="17" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="36">
+        <v>131</v>
+      </c>
+      <c r="C17" s="36">
+        <v>534</v>
+      </c>
+      <c r="D17" s="37">
+        <v>942</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="36"/>
       <c r="G17" s="37"/>
-      <c r="H17" s="33"/>
-[...4 lines deleted...]
-      <c r="M17" s="34"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="37"/>
+      <c r="L17" s="102"/>
+      <c r="M17" s="36"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="B18" s="36">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="D18" s="37"/>
+        <v>13</v>
+      </c>
+      <c r="C18" s="37">
+        <v>21</v>
+      </c>
+      <c r="D18" s="37">
+        <v>33</v>
+      </c>
       <c r="E18" s="37"/>
       <c r="F18" s="36"/>
       <c r="G18" s="37"/>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="36"/>
       <c r="K18" s="37"/>
       <c r="L18" s="102"/>
       <c r="M18" s="36"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>63</v>
+      </c>
+      <c r="B19" s="41">
+        <v>2</v>
       </c>
       <c r="C19" s="37">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D19" s="37"/>
+        <v>5</v>
+      </c>
+      <c r="D19" s="37">
+        <v>7</v>
+      </c>
       <c r="E19" s="37"/>
       <c r="F19" s="36"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="36"/>
       <c r="K19" s="37"/>
       <c r="L19" s="102"/>
       <c r="M19" s="36"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>58</v>
+      </c>
+      <c r="B20" s="37">
+        <v>5</v>
       </c>
       <c r="C20" s="37">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="D20" s="37"/>
+        <v>6</v>
+      </c>
+      <c r="D20" s="37">
+        <v>6</v>
+      </c>
       <c r="E20" s="37"/>
       <c r="F20" s="36"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="36"/>
       <c r="K20" s="37"/>
       <c r="L20" s="102"/>
       <c r="M20" s="36"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B21" s="37">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="C21" s="37">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="D21" s="37"/>
+        <v>378</v>
+      </c>
+      <c r="D21" s="37">
+        <v>670</v>
+      </c>
       <c r="E21" s="37"/>
       <c r="F21" s="36"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="36"/>
       <c r="K21" s="37"/>
       <c r="L21" s="102"/>
       <c r="M21" s="36"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="39" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="37"/>
+      <c r="A22" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="37">
+        <v>10</v>
+      </c>
+      <c r="C22" s="37">
+        <v>96</v>
+      </c>
+      <c r="D22" s="37">
+        <v>182</v>
+      </c>
       <c r="E22" s="37"/>
       <c r="F22" s="36"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="36"/>
       <c r="K22" s="37"/>
       <c r="L22" s="102"/>
       <c r="M22" s="36"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B23" s="37">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="C23" s="37">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D23" s="37"/>
+        <v>4</v>
+      </c>
+      <c r="D23" s="37">
+        <v>6</v>
+      </c>
       <c r="E23" s="37"/>
       <c r="F23" s="36"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="36"/>
       <c r="K23" s="37"/>
       <c r="L23" s="102"/>
       <c r="M23" s="36"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B24" s="37">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C24" s="37">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D24" s="37"/>
+        <v>24</v>
+      </c>
+      <c r="D24" s="37">
+        <v>36</v>
+      </c>
       <c r="E24" s="37"/>
       <c r="F24" s="36"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="36"/>
       <c r="K24" s="37"/>
       <c r="L24" s="102"/>
       <c r="M24" s="36"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B25" s="37">
+        <v>56</v>
+      </c>
+      <c r="B25" s="36">
+        <v>1</v>
+      </c>
+      <c r="C25" s="37">
+        <v>1</v>
+      </c>
+      <c r="D25" s="37">
         <v>2</v>
       </c>
-      <c r="C25" s="37">
-[...2 lines deleted...]
-      <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="36"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
       <c r="L25" s="102"/>
       <c r="M25" s="36"/>
-      <c r="N25" s="8"/>
+      <c r="N25" s="16"/>
     </row>
     <row r="26" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="35" t="s">
-[...9 lines deleted...]
-      <c r="E26" s="37"/>
+      <c r="A26" s="35"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="42"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
-      <c r="H26" s="37"/>
-      <c r="I26" s="37"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
       <c r="J26" s="36"/>
-      <c r="K26" s="37"/>
-[...16 lines deleted...]
-      <c r="F27" s="36"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="16"/>
+    </row>
+    <row r="27" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="43"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="33"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
-      <c r="I27" s="37"/>
-[...4 lines deleted...]
-      <c r="N27" s="16"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="101"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="35"/>
-[...3 lines deleted...]
-      <c r="E28" s="42"/>
+      <c r="A28" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="36">
+        <v>289</v>
+      </c>
+      <c r="C28" s="36">
+        <v>532</v>
+      </c>
+      <c r="D28" s="37">
+        <v>775</v>
+      </c>
+      <c r="E28" s="37"/>
       <c r="F28" s="36"/>
       <c r="G28" s="37"/>
-      <c r="H28" s="36"/>
-      <c r="I28" s="36"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
       <c r="J28" s="36"/>
-      <c r="K28" s="42"/>
-[...12 lines deleted...]
-      <c r="F29" s="33"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="102"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="6"/>
+    </row>
+    <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="36">
+        <v>260</v>
+      </c>
+      <c r="C29" s="36">
+        <v>471</v>
+      </c>
+      <c r="D29" s="37">
+        <v>682</v>
+      </c>
+      <c r="E29" s="37"/>
+      <c r="F29" s="36"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
-      <c r="I29" s="33"/>
-[...3 lines deleted...]
-      <c r="M29" s="34"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="102"/>
+      <c r="M29" s="36"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="B30" s="36">
-        <v>289</v>
+        <v>30</v>
       </c>
       <c r="C30" s="36">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="D30" s="37"/>
+        <v>61</v>
+      </c>
+      <c r="D30" s="37">
+        <v>93</v>
+      </c>
       <c r="E30" s="37"/>
       <c r="F30" s="36"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="102"/>
       <c r="M30" s="36"/>
-      <c r="N30" s="6"/>
+      <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="35" t="s">
-[...9 lines deleted...]
-      <c r="E31" s="37"/>
+      <c r="A31" s="35"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="36"/>
+      <c r="E31" s="42"/>
       <c r="F31" s="36"/>
       <c r="G31" s="37"/>
-      <c r="H31" s="37"/>
-      <c r="I31" s="37"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
       <c r="J31" s="36"/>
-      <c r="K31" s="36"/>
-      <c r="L31" s="102"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="103"/>
       <c r="M31" s="36"/>
-      <c r="N31" s="6"/>
-[...13 lines deleted...]
-      <c r="F32" s="36"/>
+      <c r="N31" s="16"/>
+    </row>
+    <row r="32" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="33"/>
       <c r="G32" s="37"/>
-      <c r="H32" s="37"/>
-[...5 lines deleted...]
-      <c r="N32" s="16"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="101"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="35"/>
-[...3 lines deleted...]
-      <c r="E33" s="42"/>
+      <c r="A33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="36">
+        <v>532</v>
+      </c>
+      <c r="C33" s="36">
+        <v>1029</v>
+      </c>
+      <c r="D33" s="36">
+        <v>1526</v>
+      </c>
+      <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="37"/>
-      <c r="H33" s="36"/>
-      <c r="I33" s="36"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
       <c r="J33" s="36"/>
-      <c r="K33" s="42"/>
-      <c r="L33" s="103"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="102"/>
       <c r="M33" s="36"/>
-      <c r="N33" s="16"/>
-[...7 lines deleted...]
-      <c r="D34" s="33"/>
+      <c r="N33" s="18"/>
+    </row>
+    <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" s="36">
+        <v>532</v>
+      </c>
+      <c r="C34" s="36">
+        <v>1029</v>
+      </c>
+      <c r="D34" s="36">
+        <v>1526</v>
+      </c>
       <c r="E34" s="36"/>
-      <c r="F34" s="33"/>
+      <c r="F34" s="36"/>
       <c r="G34" s="37"/>
-      <c r="H34" s="33"/>
-[...5 lines deleted...]
-      <c r="N34" s="18"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="102"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A35" s="35"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
       <c r="D35" s="36"/>
-      <c r="E35" s="36"/>
+      <c r="E35" s="42"/>
       <c r="F35" s="36"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="36"/>
-      <c r="K35" s="36"/>
-      <c r="L35" s="102"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="103"/>
       <c r="M35" s="36"/>
-      <c r="N35" s="18"/>
+      <c r="N35" s="16"/>
     </row>
     <row r="36" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="35" t="s">
-[...10 lines deleted...]
-      <c r="F36" s="36"/>
+      <c r="A36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="33"/>
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
-      <c r="J36" s="36"/>
-[...3 lines deleted...]
-      <c r="N36" s="16"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="35"/>
-[...3 lines deleted...]
-      <c r="E37" s="42"/>
+      <c r="A37" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="36">
+        <v>468</v>
+      </c>
+      <c r="C37" s="36">
+        <v>1034</v>
+      </c>
+      <c r="D37" s="36">
+        <v>1555</v>
+      </c>
+      <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="36"/>
-      <c r="K37" s="42"/>
-      <c r="L37" s="103"/>
+      <c r="K37" s="37"/>
+      <c r="L37" s="102"/>
       <c r="M37" s="36"/>
-      <c r="N37" s="16"/>
+      <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F38" s="33"/>
+      <c r="A38" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="36">
+        <v>468</v>
+      </c>
+      <c r="C38" s="37">
+        <v>1034</v>
+      </c>
+      <c r="D38" s="36">
+        <v>1555</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
-      <c r="J38" s="33"/>
-[...3 lines deleted...]
-      <c r="N38" s="18"/>
+      <c r="J38" s="36"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="102"/>
+      <c r="M38" s="36"/>
+      <c r="N38" s="16"/>
     </row>
     <row r="39" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A39" s="35"/>
+      <c r="B39" s="36"/>
+      <c r="C39" s="36"/>
       <c r="D39" s="36"/>
-      <c r="E39" s="36"/>
+      <c r="E39" s="42"/>
       <c r="F39" s="36"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
-      <c r="I39" s="37"/>
+      <c r="I39" s="36"/>
       <c r="J39" s="36"/>
-      <c r="K39" s="37"/>
-[...16 lines deleted...]
-      <c r="F40" s="36"/>
+      <c r="K39" s="42"/>
+      <c r="L39" s="103"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="16"/>
+    </row>
+    <row r="40" spans="1:14" s="10" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="33"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
-      <c r="I40" s="37"/>
-[...4 lines deleted...]
-      <c r="N40" s="16"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="34"/>
+      <c r="L40" s="101"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="35"/>
-[...3 lines deleted...]
-      <c r="E41" s="42"/>
+      <c r="A41" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="36">
+        <v>966</v>
+      </c>
+      <c r="C41" s="36">
+        <v>1548</v>
+      </c>
+      <c r="D41" s="37">
+        <v>2070</v>
+      </c>
+      <c r="E41" s="37"/>
       <c r="F41" s="36"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
-      <c r="I41" s="36"/>
+      <c r="I41" s="37"/>
       <c r="J41" s="36"/>
-      <c r="K41" s="42"/>
-[...12 lines deleted...]
-      <c r="F42" s="33"/>
+      <c r="K41" s="36"/>
+      <c r="L41" s="102"/>
+      <c r="M41" s="38"/>
+      <c r="N41" s="6"/>
+    </row>
+    <row r="42" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42" s="36">
+        <v>0</v>
+      </c>
+      <c r="C42" s="37">
+        <v>0</v>
+      </c>
+      <c r="D42" s="37">
+        <v>0</v>
+      </c>
+      <c r="E42" s="37"/>
+      <c r="F42" s="36"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
-      <c r="I42" s="33"/>
-[...3 lines deleted...]
-      <c r="M42" s="34"/>
+      <c r="I42" s="37"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="102"/>
+      <c r="M42" s="38"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="B43" s="36">
-        <v>966</v>
-[...4 lines deleted...]
-      <c r="D43" s="37"/>
+        <v>1</v>
+      </c>
+      <c r="C43" s="37">
+        <v>3</v>
+      </c>
+      <c r="D43" s="37">
+        <v>5</v>
+      </c>
       <c r="E43" s="37"/>
       <c r="F43" s="36"/>
       <c r="G43" s="37"/>
       <c r="H43" s="37"/>
       <c r="I43" s="37"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="102"/>
-      <c r="M43" s="38"/>
+      <c r="M43" s="40"/>
       <c r="N43" s="6"/>
     </row>
     <row r="44" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="35" t="s">
-        <v>63</v>
+      <c r="A44" s="99" t="s">
+        <v>59</v>
       </c>
       <c r="B44" s="36">
         <v>0</v>
       </c>
       <c r="C44" s="37">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D44" s="37"/>
+        <v>1</v>
+      </c>
+      <c r="D44" s="37">
+        <v>2</v>
+      </c>
       <c r="E44" s="37"/>
       <c r="F44" s="36"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="102"/>
-      <c r="M44" s="38"/>
+      <c r="M44" s="40"/>
       <c r="N44" s="6"/>
     </row>
     <row r="45" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B45" s="36">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C45" s="37">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="D45" s="37"/>
+        <v>8</v>
+      </c>
+      <c r="D45" s="37">
+        <v>11</v>
+      </c>
       <c r="E45" s="37"/>
       <c r="F45" s="36"/>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
       <c r="L45" s="102"/>
-      <c r="M45" s="40"/>
+      <c r="M45" s="38"/>
       <c r="N45" s="6"/>
     </row>
     <row r="46" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="99" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="36">
+      <c r="A46" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="46">
         <v>0</v>
       </c>
       <c r="C46" s="37">
+        <v>0</v>
+      </c>
+      <c r="D46" s="37">
         <v>1</v>
       </c>
-      <c r="D46" s="37"/>
       <c r="E46" s="37"/>
       <c r="F46" s="36"/>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="L46" s="102"/>
-      <c r="M46" s="40"/>
+      <c r="M46" s="38"/>
       <c r="N46" s="6"/>
     </row>
     <row r="47" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B47" s="36">
-        <v>5</v>
+        <v>960</v>
       </c>
       <c r="C47" s="37">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D47" s="37"/>
+        <v>1535</v>
+      </c>
+      <c r="D47" s="37">
+        <v>2051</v>
+      </c>
       <c r="E47" s="37"/>
       <c r="F47" s="36"/>
       <c r="G47" s="37"/>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="102"/>
       <c r="M47" s="38"/>
-      <c r="N47" s="6"/>
+      <c r="N47" s="16"/>
     </row>
     <row r="48" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="35" t="s">
-[...9 lines deleted...]
-      <c r="E48" s="37"/>
+      <c r="A48" s="35"/>
+      <c r="B48" s="36"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="42"/>
       <c r="F48" s="36"/>
       <c r="G48" s="37"/>
-      <c r="H48" s="37"/>
-      <c r="I48" s="37"/>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
       <c r="J48" s="36"/>
-      <c r="K48" s="36"/>
-[...5 lines deleted...]
-      <c r="A49" s="35" t="s">
+      <c r="K48" s="42"/>
+      <c r="L48" s="103"/>
+      <c r="M48" s="114"/>
+      <c r="N48" s="16"/>
+    </row>
+    <row r="49" spans="1:14" s="10" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B49" s="33"/>
+      <c r="C49" s="33"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
+      <c r="J49" s="33"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="101"/>
+      <c r="M49" s="34"/>
+      <c r="N49" s="16"/>
+    </row>
+    <row r="50" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C50" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D50" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="37"/>
+      <c r="K50" s="37"/>
+      <c r="L50" s="37"/>
+      <c r="M50" s="37"/>
+      <c r="N50" s="16"/>
+    </row>
+    <row r="51" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B49" s="36">
-[...48 lines deleted...]
-      <c r="M51" s="34"/>
+      <c r="B51" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D51" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="E51" s="36"/>
+      <c r="F51" s="36"/>
+      <c r="G51" s="36"/>
+      <c r="H51" s="36"/>
+      <c r="I51" s="37"/>
+      <c r="J51" s="37"/>
+      <c r="K51" s="37"/>
+      <c r="L51" s="37"/>
+      <c r="M51" s="37"/>
       <c r="N51" s="16"/>
     </row>
     <row r="52" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="35" t="s">
+      <c r="A52" s="35"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="36"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="37"/>
+      <c r="H52" s="36"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="44"/>
+      <c r="K52" s="42"/>
+      <c r="L52" s="103"/>
+      <c r="M52" s="42"/>
+      <c r="N52" s="16"/>
+    </row>
+    <row r="53" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="33"/>
+      <c r="C53" s="33"/>
+      <c r="D53" s="33"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="37"/>
+      <c r="H53" s="33"/>
+      <c r="I53" s="33"/>
+      <c r="J53" s="33"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="101"/>
+      <c r="M53" s="34"/>
+      <c r="N53" s="16"/>
+    </row>
+    <row r="54" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B52" s="36" t="s">
-[...18 lines deleted...]
-      <c r="A53" s="35" t="s">
+      <c r="B54" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C54" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D54" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="E54" s="46"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="46"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="46"/>
+      <c r="K54" s="46"/>
+      <c r="L54" s="104"/>
+      <c r="M54" s="46"/>
+      <c r="N54" s="19"/>
+    </row>
+    <row r="55" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="36" t="s">
-[...49 lines deleted...]
-      <c r="N55" s="16"/>
+      <c r="B55" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C55" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D55" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="E55" s="46"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="46"/>
+      <c r="H55" s="46"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="104"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="19"/>
     </row>
     <row r="56" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="35" t="s">
+      <c r="A56" s="35"/>
+      <c r="B56" s="47"/>
+      <c r="C56" s="47"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="37"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="49"/>
+      <c r="L56" s="105"/>
+      <c r="M56" s="44"/>
+      <c r="N56" s="16"/>
+    </row>
+    <row r="57" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="B57" s="43"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="37"/>
+      <c r="H57" s="51"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="34"/>
+      <c r="L57" s="101"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="6"/>
+    </row>
+    <row r="58" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B56" s="46">
-[...18 lines deleted...]
-      <c r="A57" s="35" t="s">
+      <c r="B58" s="37">
+        <v>1574</v>
+      </c>
+      <c r="C58" s="36">
+        <v>3430</v>
+      </c>
+      <c r="D58" s="36">
+        <v>4620</v>
+      </c>
+      <c r="E58" s="36"/>
+      <c r="F58" s="36"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="36"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="102"/>
+      <c r="M58" s="36"/>
+      <c r="N58" s="6"/>
+    </row>
+    <row r="59" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="36">
+        <v>1574</v>
+      </c>
+      <c r="C59" s="36">
+        <v>3430</v>
+      </c>
+      <c r="D59" s="36">
+        <v>4620</v>
+      </c>
+      <c r="E59" s="36"/>
+      <c r="F59" s="36"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="36"/>
+      <c r="K59" s="37"/>
+      <c r="L59" s="102"/>
+      <c r="M59" s="36"/>
+      <c r="N59" s="6"/>
+    </row>
+    <row r="60" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="35"/>
+      <c r="B60" s="36"/>
+      <c r="C60" s="36"/>
+      <c r="D60" s="44"/>
+      <c r="E60" s="49"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="37"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="44"/>
+      <c r="J60" s="44"/>
+      <c r="K60" s="49"/>
+      <c r="L60" s="105"/>
+      <c r="M60" s="44"/>
+      <c r="N60" s="16"/>
+    </row>
+    <row r="61" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B61" s="33"/>
+      <c r="C61" s="33"/>
+      <c r="D61" s="33"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="37"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="33"/>
+      <c r="J61" s="33"/>
+      <c r="K61" s="34"/>
+      <c r="L61" s="101"/>
+      <c r="M61" s="33"/>
+      <c r="N61" s="6"/>
+    </row>
+    <row r="62" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C62" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E62" s="36"/>
+      <c r="F62" s="36"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="37"/>
+      <c r="I62" s="36"/>
+      <c r="J62" s="36"/>
+      <c r="K62" s="36"/>
+      <c r="L62" s="37"/>
+      <c r="M62" s="36"/>
+      <c r="N62" s="6"/>
+    </row>
+    <row r="63" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B57" s="46">
-[...52 lines deleted...]
-      <c r="A60" s="35" t="s">
+      <c r="B63" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C63" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D63" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E63" s="36"/>
+      <c r="F63" s="36"/>
+      <c r="G63" s="37"/>
+      <c r="H63" s="37"/>
+      <c r="I63" s="36"/>
+      <c r="J63" s="36"/>
+      <c r="K63" s="36"/>
+      <c r="L63" s="37"/>
+      <c r="M63" s="36"/>
+      <c r="N63" s="6"/>
+    </row>
+    <row r="64" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="40"/>
+      <c r="B64" s="36"/>
+      <c r="C64" s="36"/>
+      <c r="D64" s="33"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="33"/>
+      <c r="G64" s="37"/>
+      <c r="H64" s="33"/>
+      <c r="I64" s="33"/>
+      <c r="J64" s="33"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="101"/>
+      <c r="M64" s="34"/>
+      <c r="N64" s="16"/>
+    </row>
+    <row r="65" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" s="33"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="34"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="37"/>
+      <c r="H65" s="33"/>
+      <c r="I65" s="33"/>
+      <c r="J65" s="33"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="101"/>
+      <c r="M65" s="34"/>
+      <c r="N65" s="6"/>
+    </row>
+    <row r="66" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B60" s="37">
-[...123 lines deleted...]
-      <c r="F66" s="33"/>
+      <c r="B66" s="36">
+        <v>85</v>
+      </c>
+      <c r="C66" s="36">
+        <v>155</v>
+      </c>
+      <c r="D66" s="36">
+        <v>209</v>
+      </c>
+      <c r="E66" s="36"/>
+      <c r="F66" s="37"/>
       <c r="G66" s="37"/>
-      <c r="H66" s="33"/>
-[...4 lines deleted...]
-      <c r="M66" s="34"/>
+      <c r="H66" s="37"/>
+      <c r="I66" s="37"/>
+      <c r="J66" s="52"/>
+      <c r="K66" s="37"/>
+      <c r="L66" s="102"/>
+      <c r="M66" s="38"/>
       <c r="N66" s="16"/>
     </row>
-    <row r="67" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F67" s="33"/>
+    <row r="67" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="96" t="s">
+        <v>63</v>
+      </c>
+      <c r="B67" s="46">
+        <v>0</v>
+      </c>
+      <c r="C67" s="37">
+        <v>0</v>
+      </c>
+      <c r="D67" s="36">
+        <v>1</v>
+      </c>
+      <c r="E67" s="36"/>
+      <c r="F67" s="37"/>
       <c r="G67" s="37"/>
-      <c r="H67" s="33"/>
-[...4 lines deleted...]
-      <c r="M67" s="34"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="37"/>
+      <c r="J67" s="53"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="102"/>
+      <c r="M67" s="40"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D68" s="36"/>
+      <c r="A68" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B68" s="37">
+        <v>31</v>
+      </c>
+      <c r="C68" s="37">
+        <v>32</v>
+      </c>
+      <c r="D68" s="36">
+        <v>33</v>
+      </c>
       <c r="E68" s="36"/>
       <c r="F68" s="37"/>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
-      <c r="J68" s="52"/>
+      <c r="J68" s="53"/>
       <c r="K68" s="37"/>
       <c r="L68" s="102"/>
-      <c r="M68" s="38"/>
-      <c r="N68" s="16"/>
+      <c r="M68" s="40"/>
+      <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="96" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="A69" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="117" t="s">
+        <v>73</v>
       </c>
       <c r="C69" s="37">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D69" s="36"/>
+        <v>8</v>
+      </c>
+      <c r="D69" s="36">
+        <v>17</v>
+      </c>
       <c r="E69" s="36"/>
       <c r="F69" s="37"/>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="53"/>
       <c r="K69" s="37"/>
       <c r="L69" s="102"/>
       <c r="M69" s="40"/>
       <c r="N69" s="6"/>
     </row>
     <row r="70" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>66</v>
+      </c>
+      <c r="B70" s="46">
+        <v>0</v>
       </c>
       <c r="C70" s="37">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D70" s="36"/>
+        <v>0</v>
+      </c>
+      <c r="D70" s="36">
+        <v>1</v>
+      </c>
       <c r="E70" s="36"/>
       <c r="F70" s="37"/>
       <c r="G70" s="37"/>
       <c r="H70" s="37"/>
       <c r="I70" s="37"/>
-      <c r="J70" s="53"/>
+      <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="102"/>
       <c r="M70" s="40"/>
       <c r="N70" s="6"/>
     </row>
     <row r="71" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>56</v>
+      </c>
+      <c r="B71" s="37">
+        <v>54</v>
       </c>
       <c r="C71" s="37">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="D71" s="36"/>
+        <v>113</v>
+      </c>
+      <c r="D71" s="36">
+        <v>158</v>
+      </c>
       <c r="E71" s="36"/>
       <c r="F71" s="37"/>
       <c r="G71" s="37"/>
       <c r="H71" s="37"/>
       <c r="I71" s="37"/>
-      <c r="J71" s="53"/>
+      <c r="J71" s="52"/>
       <c r="K71" s="37"/>
       <c r="L71" s="102"/>
-      <c r="M71" s="40"/>
+      <c r="M71" s="38"/>
       <c r="N71" s="6"/>
     </row>
     <row r="72" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A72" s="35"/>
+      <c r="B72" s="36"/>
+      <c r="C72" s="36"/>
       <c r="D72" s="36"/>
-      <c r="E72" s="36"/>
-      <c r="F72" s="37"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="36"/>
       <c r="G72" s="37"/>
-      <c r="H72" s="37"/>
-[...19 lines deleted...]
-      <c r="F73" s="37"/>
+      <c r="H72" s="36"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="36"/>
+      <c r="K72" s="42"/>
+      <c r="L72" s="103"/>
+      <c r="M72" s="42"/>
+      <c r="N72" s="16"/>
+    </row>
+    <row r="73" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B73" s="33"/>
+      <c r="C73" s="33"/>
+      <c r="D73" s="33"/>
+      <c r="E73" s="34"/>
+      <c r="F73" s="33"/>
       <c r="G73" s="37"/>
-      <c r="H73" s="37"/>
-[...4 lines deleted...]
-      <c r="M73" s="38"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="101"/>
+      <c r="M73" s="34"/>
       <c r="N73" s="6"/>
     </row>
     <row r="74" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="35"/>
-[...4 lines deleted...]
-      <c r="F74" s="36"/>
+      <c r="A74" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" s="36">
+        <v>17</v>
+      </c>
+      <c r="C74" s="36">
+        <v>38</v>
+      </c>
+      <c r="D74" s="36">
+        <v>58</v>
+      </c>
+      <c r="E74" s="36"/>
+      <c r="F74" s="37"/>
       <c r="G74" s="37"/>
-      <c r="H74" s="36"/>
-      <c r="I74" s="36"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
       <c r="J74" s="36"/>
-      <c r="K74" s="42"/>
-[...12 lines deleted...]
-      <c r="F75" s="33"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="102"/>
+      <c r="M74" s="40"/>
+      <c r="N74" s="6"/>
+    </row>
+    <row r="75" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B75" s="36">
+        <v>13</v>
+      </c>
+      <c r="C75" s="36">
+        <v>28</v>
+      </c>
+      <c r="D75" s="36">
+        <v>43</v>
+      </c>
+      <c r="E75" s="36"/>
+      <c r="F75" s="37"/>
       <c r="G75" s="37"/>
-      <c r="H75" s="33"/>
-[...4 lines deleted...]
-      <c r="M75" s="34"/>
+      <c r="H75" s="37"/>
+      <c r="I75" s="37"/>
+      <c r="J75" s="36"/>
+      <c r="K75" s="36"/>
+      <c r="L75" s="102"/>
+      <c r="M75" s="40"/>
       <c r="N75" s="6"/>
     </row>
     <row r="76" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
-        <v>11</v>
-[...12 lines deleted...]
-      <c r="I76" s="37"/>
+        <v>68</v>
+      </c>
+      <c r="B76" s="46">
+        <v>0</v>
+      </c>
+      <c r="C76" s="46">
+        <v>0</v>
+      </c>
+      <c r="D76" s="46">
+        <v>1</v>
+      </c>
+      <c r="E76" s="46"/>
+      <c r="F76" s="46"/>
+      <c r="G76" s="46"/>
+      <c r="H76" s="46"/>
+      <c r="I76" s="46"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
       <c r="L76" s="102"/>
       <c r="M76" s="40"/>
       <c r="N76" s="6"/>
     </row>
     <row r="77" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B77" s="36">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C77" s="36">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D77" s="36"/>
+        <v>9</v>
+      </c>
+      <c r="D77" s="36">
+        <v>14</v>
+      </c>
       <c r="E77" s="36"/>
       <c r="F77" s="37"/>
       <c r="G77" s="37"/>
       <c r="H77" s="37"/>
       <c r="I77" s="37"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
       <c r="L77" s="102"/>
-      <c r="M77" s="40"/>
-      <c r="N77" s="6"/>
+      <c r="M77" s="36"/>
+      <c r="N77" s="16"/>
     </row>
     <row r="78" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="35" t="s">
-[...18 lines deleted...]
-      <c r="N78" s="6"/>
+      <c r="K78" s="42"/>
+      <c r="L78" s="103"/>
+      <c r="M78" s="42"/>
+      <c r="N78" s="16"/>
     </row>
     <row r="79" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="35" t="s">
-[...10 lines deleted...]
-      <c r="F79" s="37"/>
+      <c r="A79" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="33"/>
+      <c r="C79" s="33"/>
+      <c r="D79" s="33"/>
+      <c r="E79" s="34"/>
+      <c r="F79" s="33"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
-      <c r="I79" s="37"/>
-[...3 lines deleted...]
-      <c r="M79" s="36"/>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="34"/>
+      <c r="L79" s="101"/>
+      <c r="M79" s="34"/>
       <c r="N79" s="16"/>
     </row>
     <row r="80" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="K80" s="42"/>
-[...2 lines deleted...]
-      <c r="N80" s="16"/>
+      <c r="A80" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="36">
+        <v>26</v>
+      </c>
+      <c r="C80" s="36">
+        <v>54</v>
+      </c>
+      <c r="D80" s="36">
+        <v>83</v>
+      </c>
+      <c r="E80" s="36"/>
+      <c r="F80" s="36"/>
+      <c r="G80" s="37"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="37"/>
+      <c r="K80" s="36"/>
+      <c r="L80" s="102"/>
+      <c r="M80" s="40"/>
+      <c r="N80" s="6"/>
     </row>
     <row r="81" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F81" s="33"/>
+      <c r="A81" s="96" t="s">
+        <v>63</v>
+      </c>
+      <c r="B81" s="36">
+        <v>0</v>
+      </c>
+      <c r="C81" s="36">
+        <v>0</v>
+      </c>
+      <c r="D81" s="36">
+        <v>0</v>
+      </c>
+      <c r="E81" s="36"/>
+      <c r="F81" s="36"/>
       <c r="G81" s="37"/>
       <c r="H81" s="37"/>
-      <c r="I81" s="33"/>
-[...4 lines deleted...]
-      <c r="N81" s="16"/>
+      <c r="I81" s="37"/>
+      <c r="J81" s="37"/>
+      <c r="K81" s="36"/>
+      <c r="L81" s="102"/>
+      <c r="M81" s="40"/>
+      <c r="N81" s="6"/>
     </row>
     <row r="82" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="35" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="B82" s="36">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="C82" s="36">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D82" s="36"/>
+        <v>0</v>
+      </c>
+      <c r="D82" s="36">
+        <v>0</v>
+      </c>
       <c r="E82" s="36"/>
       <c r="F82" s="36"/>
       <c r="G82" s="37"/>
       <c r="H82" s="37"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="36"/>
       <c r="L82" s="102"/>
       <c r="M82" s="40"/>
       <c r="N82" s="6"/>
     </row>
-    <row r="83" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D83" s="36"/>
+    <row r="83" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B83" s="37">
+        <v>19</v>
+      </c>
+      <c r="C83" s="37">
+        <v>39</v>
+      </c>
+      <c r="D83" s="36">
+        <v>59</v>
+      </c>
       <c r="E83" s="36"/>
       <c r="F83" s="36"/>
       <c r="G83" s="37"/>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
-      <c r="J83" s="37"/>
+      <c r="J83" s="53"/>
       <c r="K83" s="36"/>
       <c r="L83" s="102"/>
       <c r="M83" s="40"/>
       <c r="N83" s="6"/>
     </row>
-    <row r="84" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B84" s="36">
+        <v>68</v>
+      </c>
+      <c r="B84" s="46">
         <v>0</v>
       </c>
-      <c r="C84" s="36">
-[...8 lines deleted...]
-      <c r="J84" s="37"/>
+      <c r="C84" s="46">
+        <v>1</v>
+      </c>
+      <c r="D84" s="46">
+        <v>1</v>
+      </c>
+      <c r="E84" s="46"/>
+      <c r="F84" s="46"/>
+      <c r="G84" s="46"/>
+      <c r="H84" s="46"/>
+      <c r="I84" s="46"/>
+      <c r="J84" s="36"/>
       <c r="K84" s="36"/>
       <c r="L84" s="102"/>
       <c r="M84" s="40"/>
-      <c r="N84" s="6"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="N84" s="15"/>
+    </row>
+    <row r="85" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B85" s="37">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="C85" s="37">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D85" s="36"/>
+        <v>14</v>
+      </c>
+      <c r="D85" s="36">
+        <v>22</v>
+      </c>
       <c r="E85" s="36"/>
       <c r="F85" s="36"/>
       <c r="G85" s="37"/>
       <c r="H85" s="37"/>
       <c r="I85" s="37"/>
       <c r="J85" s="53"/>
       <c r="K85" s="36"/>
       <c r="L85" s="102"/>
       <c r="M85" s="40"/>
-      <c r="N85" s="6"/>
-[...5 lines deleted...]
-      <c r="B86" s="46">
+      <c r="N85" s="15"/>
+    </row>
+    <row r="86" spans="1:14" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K86" s="36"/>
+      <c r="L86" s="37"/>
+      <c r="M86" s="36"/>
+      <c r="N86" s="15"/>
+    </row>
+    <row r="87" spans="1:14" s="1" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87" s="33"/>
+      <c r="C87" s="33"/>
+      <c r="D87" s="33"/>
+      <c r="E87" s="33"/>
+      <c r="F87" s="33"/>
+      <c r="G87" s="37"/>
+      <c r="H87" s="33"/>
+      <c r="I87" s="33"/>
+      <c r="J87" s="33"/>
+      <c r="K87" s="33"/>
+      <c r="L87" s="51"/>
+      <c r="M87" s="33"/>
+      <c r="N87" s="6"/>
+    </row>
+    <row r="88" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B88" s="36">
+        <v>8</v>
+      </c>
+      <c r="C88" s="36">
+        <v>18</v>
+      </c>
+      <c r="D88" s="36">
+        <v>28</v>
+      </c>
+      <c r="E88" s="36"/>
+      <c r="F88" s="36"/>
+      <c r="G88" s="37"/>
+      <c r="H88" s="37"/>
+      <c r="I88" s="36"/>
+      <c r="J88" s="36"/>
+      <c r="K88" s="37"/>
+      <c r="L88" s="102"/>
+      <c r="M88" s="36"/>
+      <c r="N88" s="6"/>
+    </row>
+    <row r="89" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="96" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="36">
         <v>0</v>
       </c>
-      <c r="C86" s="46">
-[...50 lines deleted...]
-      <c r="F89" s="33"/>
+      <c r="C89" s="36">
+        <v>0</v>
+      </c>
+      <c r="D89" s="36">
+        <v>0</v>
+      </c>
+      <c r="E89" s="36"/>
+      <c r="F89" s="36"/>
       <c r="G89" s="37"/>
-      <c r="H89" s="33"/>
-[...4 lines deleted...]
-      <c r="M89" s="33"/>
+      <c r="H89" s="37"/>
+      <c r="I89" s="36"/>
+      <c r="J89" s="36"/>
+      <c r="K89" s="37"/>
+      <c r="L89" s="102"/>
+      <c r="M89" s="36"/>
       <c r="N89" s="6"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B90" s="36">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="C90" s="36">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D90" s="36"/>
+        <v>3</v>
+      </c>
+      <c r="D90" s="36">
+        <v>5</v>
+      </c>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="37"/>
       <c r="H90" s="37"/>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
       <c r="L90" s="102"/>
       <c r="M90" s="36"/>
       <c r="N90" s="6"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="36">
+      <c r="A91" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="40">
         <v>0</v>
       </c>
-      <c r="C91" s="36">
-[...6 lines deleted...]
-      <c r="H91" s="37"/>
+      <c r="C91" s="40">
+        <v>1</v>
+      </c>
+      <c r="D91" s="40">
+        <v>1</v>
+      </c>
+      <c r="E91" s="40"/>
+      <c r="F91" s="40"/>
+      <c r="G91" s="40"/>
+      <c r="H91" s="40"/>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
       <c r="L91" s="102"/>
       <c r="M91" s="36"/>
-      <c r="N91" s="6"/>
+      <c r="N91" s="15"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B92" s="36">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C92" s="36">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="D92" s="36"/>
+        <v>14</v>
+      </c>
+      <c r="D92" s="36">
+        <v>21</v>
+      </c>
       <c r="E92" s="36"/>
       <c r="F92" s="36"/>
       <c r="G92" s="37"/>
       <c r="H92" s="37"/>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
       <c r="L92" s="102"/>
       <c r="M92" s="36"/>
-      <c r="N92" s="6"/>
+      <c r="N92" s="15"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="39" t="s">
-[...12 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="35"/>
+      <c r="B93" s="36"/>
+      <c r="C93" s="36"/>
+      <c r="D93" s="36"/>
+      <c r="E93" s="36"/>
+      <c r="F93" s="36"/>
+      <c r="G93" s="37"/>
+      <c r="H93" s="37"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
-      <c r="K93" s="37"/>
-      <c r="L93" s="102"/>
+      <c r="K93" s="36"/>
+      <c r="L93" s="37"/>
       <c r="M93" s="36"/>
       <c r="N93" s="15"/>
     </row>
-    <row r="94" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F94" s="36"/>
+    <row r="94" spans="1:14" s="1" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B94" s="33"/>
+      <c r="C94" s="33"/>
+      <c r="D94" s="33"/>
+      <c r="E94" s="33"/>
+      <c r="F94" s="33"/>
       <c r="G94" s="37"/>
       <c r="H94" s="37"/>
-      <c r="I94" s="36"/>
-[...4 lines deleted...]
-      <c r="N94" s="15"/>
+      <c r="I94" s="33"/>
+      <c r="J94" s="33"/>
+      <c r="K94" s="33"/>
+      <c r="L94" s="51"/>
+      <c r="M94" s="33"/>
+      <c r="N94" s="6"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="35"/>
-[...3 lines deleted...]
-      <c r="E95" s="36"/>
+      <c r="A95" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B95" s="36">
+        <v>18</v>
+      </c>
+      <c r="C95" s="36">
+        <v>36</v>
+      </c>
+      <c r="D95" s="36">
+        <v>54</v>
+      </c>
+      <c r="E95" s="40"/>
       <c r="F95" s="36"/>
       <c r="G95" s="37"/>
       <c r="H95" s="37"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
-      <c r="K95" s="36"/>
-      <c r="L95" s="37"/>
+      <c r="K95" s="37"/>
+      <c r="L95" s="102"/>
       <c r="M95" s="36"/>
-      <c r="N95" s="15"/>
-[...9 lines deleted...]
-      <c r="F96" s="33"/>
+      <c r="N95" s="6"/>
+    </row>
+    <row r="96" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B96" s="36">
+        <v>0</v>
+      </c>
+      <c r="C96" s="36">
+        <v>0</v>
+      </c>
+      <c r="D96" s="36">
+        <v>0</v>
+      </c>
+      <c r="E96" s="40"/>
+      <c r="F96" s="36"/>
       <c r="G96" s="37"/>
       <c r="H96" s="37"/>
-      <c r="I96" s="33"/>
-[...3 lines deleted...]
-      <c r="M96" s="33"/>
+      <c r="I96" s="36"/>
+      <c r="J96" s="36"/>
+      <c r="K96" s="37"/>
+      <c r="L96" s="102"/>
+      <c r="M96" s="36"/>
       <c r="N96" s="6"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="56" t="s">
-        <v>11</v>
+      <c r="A97" s="35" t="s">
+        <v>60</v>
       </c>
       <c r="B97" s="36">
         <v>18</v>
       </c>
-      <c r="C97" s="36">
+      <c r="C97" s="40">
         <v>36</v>
       </c>
-      <c r="D97" s="36"/>
+      <c r="D97" s="40">
+        <v>54</v>
+      </c>
       <c r="E97" s="40"/>
       <c r="F97" s="36"/>
       <c r="G97" s="37"/>
       <c r="H97" s="37"/>
-      <c r="I97" s="36"/>
-      <c r="J97" s="36"/>
+      <c r="I97" s="33"/>
+      <c r="J97" s="33"/>
       <c r="K97" s="37"/>
       <c r="L97" s="102"/>
-      <c r="M97" s="36"/>
+      <c r="M97" s="33"/>
       <c r="N97" s="6"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="35" t="s">
-[...10 lines deleted...]
-      <c r="F98" s="36"/>
+      <c r="A98" s="57"/>
+      <c r="B98" s="44"/>
+      <c r="C98" s="40"/>
+      <c r="D98" s="40"/>
+      <c r="E98" s="33"/>
+      <c r="F98" s="40"/>
       <c r="G98" s="37"/>
-      <c r="H98" s="37"/>
-[...4 lines deleted...]
-      <c r="M98" s="36"/>
+      <c r="H98" s="33"/>
+      <c r="I98" s="33"/>
+      <c r="J98" s="33"/>
+      <c r="K98" s="33"/>
+      <c r="L98" s="51"/>
+      <c r="M98" s="33"/>
       <c r="N98" s="6"/>
     </row>
-    <row r="99" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F99" s="36"/>
+    <row r="99" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="B99" s="33"/>
+      <c r="C99" s="33"/>
+      <c r="D99" s="33"/>
+      <c r="E99" s="34"/>
+      <c r="F99" s="33"/>
       <c r="G99" s="37"/>
-      <c r="H99" s="37"/>
+      <c r="H99" s="33"/>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
-      <c r="K99" s="37"/>
-[...2 lines deleted...]
-      <c r="N99" s="6"/>
+      <c r="K99" s="34"/>
+      <c r="L99" s="101"/>
+      <c r="M99" s="34"/>
+      <c r="N99" s="18"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="57"/>
-[...4 lines deleted...]
-      <c r="F100" s="40"/>
+      <c r="A100" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B100" s="36">
+        <v>8606</v>
+      </c>
+      <c r="C100" s="37">
+        <v>17371</v>
+      </c>
+      <c r="D100" s="37">
+        <v>22112</v>
+      </c>
+      <c r="E100" s="37"/>
+      <c r="F100" s="36"/>
       <c r="G100" s="37"/>
-      <c r="H100" s="33"/>
-[...15 lines deleted...]
-      <c r="F101" s="33"/>
+      <c r="H100" s="37"/>
+      <c r="I100" s="37"/>
+      <c r="J100" s="36"/>
+      <c r="K100" s="37"/>
+      <c r="L100" s="102"/>
+      <c r="M100" s="38"/>
+      <c r="N100" s="18"/>
+    </row>
+    <row r="101" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B101" s="58">
+        <v>2148</v>
+      </c>
+      <c r="C101" s="58">
+        <v>4679</v>
+      </c>
+      <c r="D101" s="38">
+        <v>4979</v>
+      </c>
+      <c r="E101" s="58"/>
+      <c r="F101" s="58"/>
       <c r="G101" s="37"/>
-      <c r="H101" s="33"/>
-[...4 lines deleted...]
-      <c r="M101" s="34"/>
+      <c r="H101" s="37"/>
+      <c r="I101" s="37"/>
+      <c r="J101" s="36"/>
+      <c r="K101" s="37"/>
+      <c r="L101" s="102"/>
+      <c r="M101" s="38"/>
       <c r="N101" s="18"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="35" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B102" s="36">
-        <v>8606</v>
-[...5 lines deleted...]
-      <c r="E102" s="37"/>
+        <v>6458</v>
+      </c>
+      <c r="C102" s="58">
+        <v>12692</v>
+      </c>
+      <c r="D102" s="36">
+        <v>17133</v>
+      </c>
+      <c r="E102" s="36"/>
       <c r="F102" s="36"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
       <c r="L102" s="102"/>
       <c r="M102" s="38"/>
-      <c r="N102" s="18"/>
+      <c r="N102" s="15"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="35" t="s">
-[...10 lines deleted...]
-      <c r="F103" s="58"/>
+      <c r="A103" s="35"/>
+      <c r="B103" s="36"/>
+      <c r="C103" s="36"/>
+      <c r="D103" s="36"/>
+      <c r="E103" s="42"/>
+      <c r="F103" s="36"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
-      <c r="I103" s="37"/>
+      <c r="I103" s="36"/>
       <c r="J103" s="36"/>
-      <c r="K103" s="37"/>
-[...16 lines deleted...]
-      <c r="F104" s="36"/>
+      <c r="K103" s="42"/>
+      <c r="L103" s="103"/>
+      <c r="M103" s="114"/>
+      <c r="N103" s="20"/>
+    </row>
+    <row r="104" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B104" s="33"/>
+      <c r="C104" s="33"/>
+      <c r="D104" s="33"/>
+      <c r="E104" s="34"/>
+      <c r="F104" s="33"/>
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
-      <c r="I104" s="37"/>
-[...4 lines deleted...]
-      <c r="N104" s="15"/>
+      <c r="I104" s="33"/>
+      <c r="J104" s="33"/>
+      <c r="K104" s="34"/>
+      <c r="L104" s="101"/>
+      <c r="M104" s="115"/>
+      <c r="N104" s="18"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="35"/>
-[...3 lines deleted...]
-      <c r="E105" s="42"/>
+      <c r="A105" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B105" s="36">
+        <v>8579</v>
+      </c>
+      <c r="C105" s="36">
+        <v>17324</v>
+      </c>
+      <c r="D105" s="36">
+        <v>22044</v>
+      </c>
+      <c r="E105" s="37"/>
       <c r="F105" s="36"/>
       <c r="G105" s="37"/>
       <c r="H105" s="37"/>
-      <c r="I105" s="36"/>
+      <c r="I105" s="37"/>
       <c r="J105" s="36"/>
-      <c r="K105" s="42"/>
-[...12 lines deleted...]
-      <c r="F106" s="33"/>
+      <c r="K105" s="37"/>
+      <c r="L105" s="102"/>
+      <c r="M105" s="98"/>
+      <c r="N105" s="18"/>
+    </row>
+    <row r="106" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B106" s="36">
+        <v>2148</v>
+      </c>
+      <c r="C106" s="37">
+        <v>4679</v>
+      </c>
+      <c r="D106" s="37">
+        <v>4979</v>
+      </c>
+      <c r="E106" s="37"/>
+      <c r="F106" s="36"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
-      <c r="I106" s="33"/>
-[...3 lines deleted...]
-      <c r="M106" s="115"/>
+      <c r="I106" s="37"/>
+      <c r="J106" s="36"/>
+      <c r="K106" s="37"/>
+      <c r="L106" s="102"/>
+      <c r="M106" s="38"/>
       <c r="N106" s="18"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="56" t="s">
-        <v>11</v>
+      <c r="A107" s="35" t="s">
+        <v>56</v>
       </c>
       <c r="B107" s="36">
-        <v>8579</v>
-[...4 lines deleted...]
-      <c r="D107" s="36"/>
+        <v>6431</v>
+      </c>
+      <c r="C107" s="37">
+        <v>12645</v>
+      </c>
+      <c r="D107" s="37">
+        <v>17065</v>
+      </c>
       <c r="E107" s="37"/>
       <c r="F107" s="36"/>
       <c r="G107" s="37"/>
       <c r="H107" s="37"/>
       <c r="I107" s="37"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
       <c r="L107" s="102"/>
-      <c r="M107" s="98"/>
-      <c r="N107" s="18"/>
+      <c r="M107" s="38"/>
+      <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="35" t="s">
-[...9 lines deleted...]
-      <c r="E108" s="37"/>
+      <c r="A108" s="56"/>
+      <c r="B108" s="36"/>
+      <c r="C108" s="36"/>
+      <c r="D108" s="36"/>
+      <c r="E108" s="42"/>
       <c r="F108" s="36"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
-      <c r="I108" s="37"/>
+      <c r="I108" s="36"/>
       <c r="J108" s="36"/>
-      <c r="K108" s="37"/>
-[...16 lines deleted...]
-      <c r="F109" s="36"/>
+      <c r="K108" s="42"/>
+      <c r="L108" s="103"/>
+      <c r="M108" s="42"/>
+      <c r="N108" s="20"/>
+    </row>
+    <row r="109" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B109" s="33"/>
+      <c r="C109" s="33"/>
+      <c r="D109" s="33"/>
+      <c r="E109" s="34"/>
+      <c r="F109" s="33"/>
       <c r="G109" s="37"/>
-      <c r="H109" s="37"/>
-[...5 lines deleted...]
-      <c r="N109" s="15"/>
+      <c r="H109" s="33"/>
+      <c r="I109" s="33"/>
+      <c r="J109" s="33"/>
+      <c r="K109" s="34"/>
+      <c r="L109" s="101"/>
+      <c r="M109" s="34"/>
+      <c r="N109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="56"/>
-[...3 lines deleted...]
-      <c r="E110" s="42"/>
+      <c r="A110" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="58">
+        <v>24</v>
+      </c>
+      <c r="C110" s="58">
+        <v>41</v>
+      </c>
+      <c r="D110" s="58">
+        <v>59</v>
+      </c>
+      <c r="E110" s="58"/>
       <c r="F110" s="36"/>
       <c r="G110" s="37"/>
       <c r="H110" s="37"/>
-      <c r="I110" s="36"/>
-[...14 lines deleted...]
-      <c r="F111" s="33"/>
+      <c r="I110" s="37"/>
+      <c r="J110" s="44"/>
+      <c r="K110" s="37"/>
+      <c r="L110" s="102"/>
+      <c r="M110" s="44"/>
+      <c r="N110" s="8"/>
+    </row>
+    <row r="111" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B111" s="36">
+        <v>24</v>
+      </c>
+      <c r="C111" s="36">
+        <v>41</v>
+      </c>
+      <c r="D111" s="36">
+        <v>59</v>
+      </c>
+      <c r="E111" s="36"/>
+      <c r="F111" s="36"/>
       <c r="G111" s="37"/>
-      <c r="H111" s="33"/>
-[...5 lines deleted...]
-      <c r="N111" s="8"/>
+      <c r="H111" s="37"/>
+      <c r="I111" s="37"/>
+      <c r="J111" s="36"/>
+      <c r="K111" s="37"/>
+      <c r="L111" s="102"/>
+      <c r="M111" s="36"/>
+      <c r="N111" s="20"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="56" t="s">
-[...9 lines deleted...]
-      <c r="E112" s="58"/>
+      <c r="A112" s="56"/>
+      <c r="B112" s="36"/>
+      <c r="C112" s="36"/>
+      <c r="D112" s="36"/>
+      <c r="E112" s="42"/>
       <c r="F112" s="36"/>
       <c r="G112" s="37"/>
-      <c r="H112" s="37"/>
-[...19 lines deleted...]
-      <c r="F113" s="36"/>
+      <c r="H112" s="36"/>
+      <c r="I112" s="36"/>
+      <c r="J112" s="36"/>
+      <c r="K112" s="42"/>
+      <c r="L112" s="103"/>
+      <c r="M112" s="42"/>
+      <c r="N112" s="20"/>
+    </row>
+    <row r="113" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B113" s="33"/>
+      <c r="C113" s="33"/>
+      <c r="D113" s="33"/>
+      <c r="E113" s="34"/>
+      <c r="F113" s="33"/>
       <c r="G113" s="37"/>
-      <c r="H113" s="37"/>
-[...5 lines deleted...]
-      <c r="N113" s="20"/>
+      <c r="H113" s="33"/>
+      <c r="I113" s="33"/>
+      <c r="J113" s="33"/>
+      <c r="K113" s="34"/>
+      <c r="L113" s="101"/>
+      <c r="M113" s="34"/>
+      <c r="N113" s="8"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="56"/>
-[...3 lines deleted...]
-      <c r="E114" s="42"/>
+      <c r="A114" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="36">
+        <v>3</v>
+      </c>
+      <c r="C114" s="36">
+        <v>6</v>
+      </c>
+      <c r="D114" s="36">
+        <v>9</v>
+      </c>
+      <c r="E114" s="36"/>
       <c r="F114" s="36"/>
       <c r="G114" s="37"/>
-      <c r="H114" s="36"/>
-      <c r="I114" s="36"/>
+      <c r="H114" s="37"/>
+      <c r="I114" s="37"/>
       <c r="J114" s="36"/>
-      <c r="K114" s="42"/>
-[...12 lines deleted...]
-      <c r="F115" s="33"/>
+      <c r="K114" s="37"/>
+      <c r="L114" s="102"/>
+      <c r="M114" s="36"/>
+      <c r="N114" s="8"/>
+    </row>
+    <row r="115" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" s="36">
+        <v>3</v>
+      </c>
+      <c r="C115" s="36">
+        <v>6</v>
+      </c>
+      <c r="D115" s="36">
+        <v>9</v>
+      </c>
+      <c r="E115" s="36"/>
+      <c r="F115" s="36"/>
       <c r="G115" s="37"/>
-      <c r="H115" s="33"/>
-[...5 lines deleted...]
-      <c r="N115" s="8"/>
+      <c r="H115" s="37"/>
+      <c r="I115" s="37"/>
+      <c r="J115" s="36"/>
+      <c r="K115" s="37"/>
+      <c r="L115" s="102"/>
+      <c r="M115" s="36"/>
+      <c r="N115" s="20"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="56" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A116" s="56"/>
+      <c r="B116" s="36"/>
+      <c r="C116" s="36"/>
       <c r="D116" s="36"/>
-      <c r="E116" s="36"/>
+      <c r="E116" s="42"/>
       <c r="F116" s="36"/>
       <c r="G116" s="37"/>
-      <c r="H116" s="37"/>
-      <c r="I116" s="37"/>
+      <c r="H116" s="36"/>
+      <c r="I116" s="36"/>
       <c r="J116" s="36"/>
-      <c r="K116" s="37"/>
-[...16 lines deleted...]
-      <c r="F117" s="36"/>
+      <c r="K116" s="42"/>
+      <c r="L116" s="103"/>
+      <c r="M116" s="42"/>
+      <c r="N116" s="20"/>
+    </row>
+    <row r="117" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B117" s="33"/>
+      <c r="C117" s="33"/>
+      <c r="D117" s="33"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="33"/>
       <c r="G117" s="37"/>
-      <c r="H117" s="37"/>
-[...5 lines deleted...]
-      <c r="N117" s="20"/>
+      <c r="H117" s="33"/>
+      <c r="I117" s="33"/>
+      <c r="J117" s="33"/>
+      <c r="K117" s="34"/>
+      <c r="L117" s="101"/>
+      <c r="M117" s="34"/>
+      <c r="N117" s="8"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="56"/>
-[...3 lines deleted...]
-      <c r="E118" s="42"/>
+      <c r="A118" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="B118" s="36">
+        <v>42</v>
+      </c>
+      <c r="C118" s="36">
+        <v>542</v>
+      </c>
+      <c r="D118" s="36">
+        <v>1042</v>
+      </c>
+      <c r="E118" s="36"/>
       <c r="F118" s="36"/>
       <c r="G118" s="37"/>
-      <c r="H118" s="36"/>
-      <c r="I118" s="36"/>
+      <c r="H118" s="37"/>
+      <c r="I118" s="37"/>
       <c r="J118" s="36"/>
-      <c r="K118" s="42"/>
-[...12 lines deleted...]
-      <c r="F119" s="33"/>
+      <c r="K118" s="37"/>
+      <c r="L118" s="102"/>
+      <c r="M118" s="36"/>
+      <c r="N118" s="8"/>
+    </row>
+    <row r="119" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B119" s="36">
+        <v>42</v>
+      </c>
+      <c r="C119" s="36">
+        <v>42</v>
+      </c>
+      <c r="D119" s="36">
+        <v>42</v>
+      </c>
+      <c r="E119" s="36"/>
+      <c r="F119" s="36"/>
       <c r="G119" s="37"/>
-      <c r="H119" s="33"/>
-[...5 lines deleted...]
-      <c r="N119" s="8"/>
+      <c r="H119" s="37"/>
+      <c r="I119" s="37"/>
+      <c r="J119" s="36"/>
+      <c r="K119" s="37"/>
+      <c r="L119" s="102"/>
+      <c r="M119" s="36"/>
+      <c r="N119" s="20"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="36">
+      <c r="A120" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="B120" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C120" s="117">
+        <v>500</v>
+      </c>
+      <c r="D120" s="40">
+        <v>100</v>
+      </c>
+      <c r="E120" s="40"/>
+      <c r="F120" s="40"/>
+      <c r="G120" s="40"/>
+      <c r="H120" s="40"/>
+      <c r="I120" s="40"/>
+      <c r="J120" s="40"/>
+      <c r="K120" s="40"/>
+      <c r="L120" s="102"/>
+      <c r="M120" s="40"/>
+      <c r="N120" s="8"/>
+    </row>
+    <row r="121" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="99"/>
+      <c r="B121" s="36"/>
+      <c r="C121" s="36"/>
+      <c r="D121" s="33"/>
+      <c r="E121" s="36"/>
+      <c r="F121" s="33"/>
+      <c r="G121" s="37"/>
+      <c r="H121" s="40"/>
+      <c r="I121" s="40"/>
+      <c r="J121" s="40"/>
+      <c r="K121" s="43"/>
+      <c r="L121" s="102"/>
+      <c r="M121" s="43"/>
+      <c r="N121" s="8"/>
+    </row>
+    <row r="122" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B122" s="33"/>
+      <c r="C122" s="33"/>
+      <c r="D122" s="33"/>
+      <c r="E122" s="34"/>
+      <c r="F122" s="33"/>
+      <c r="G122" s="37"/>
+      <c r="H122" s="33"/>
+      <c r="I122" s="33"/>
+      <c r="J122" s="33"/>
+      <c r="K122" s="34"/>
+      <c r="L122" s="101"/>
+      <c r="M122" s="34"/>
+      <c r="N122" s="8"/>
+    </row>
+    <row r="123" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="36">
         <v>42</v>
       </c>
-      <c r="C120" s="36">
+      <c r="C123" s="36">
         <v>542</v>
       </c>
-      <c r="D120" s="36"/>
-[...12 lines deleted...]
-      <c r="A121" s="35" t="s">
+      <c r="D123" s="36">
+        <v>1042</v>
+      </c>
+      <c r="E123" s="36"/>
+      <c r="F123" s="36"/>
+      <c r="G123" s="37"/>
+      <c r="H123" s="37"/>
+      <c r="I123" s="37"/>
+      <c r="J123" s="36"/>
+      <c r="K123" s="37"/>
+      <c r="L123" s="102"/>
+      <c r="M123" s="36"/>
+      <c r="N123" s="20"/>
+    </row>
+    <row r="124" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B121" s="36">
+      <c r="B124" s="36">
         <v>42</v>
       </c>
-      <c r="C121" s="36">
+      <c r="C124" s="36">
         <v>42</v>
       </c>
-      <c r="D121" s="36"/>
-[...12 lines deleted...]
-      <c r="A122" s="99" t="s">
+      <c r="D124" s="36">
+        <v>42</v>
+      </c>
+      <c r="E124" s="36"/>
+      <c r="F124" s="36"/>
+      <c r="G124" s="37"/>
+      <c r="H124" s="37"/>
+      <c r="I124" s="37"/>
+      <c r="J124" s="36"/>
+      <c r="K124" s="37"/>
+      <c r="L124" s="102"/>
+      <c r="M124" s="36"/>
+      <c r="N124" s="20"/>
+    </row>
+    <row r="125" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="B122" s="117" t="s">
+      <c r="B125" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="C122" s="117">
+      <c r="C125" s="117">
         <v>500</v>
       </c>
-      <c r="D122" s="40"/>
-[...46 lines deleted...]
-      <c r="A125" s="56" t="s">
+      <c r="D125" s="44">
+        <v>1000</v>
+      </c>
+      <c r="E125" s="49"/>
+      <c r="F125" s="44"/>
+      <c r="G125" s="37"/>
+      <c r="H125" s="44"/>
+      <c r="I125" s="44"/>
+      <c r="J125" s="44"/>
+      <c r="K125" s="49"/>
+      <c r="L125" s="102"/>
+      <c r="M125" s="44"/>
+      <c r="N125" s="20"/>
+    </row>
+    <row r="126" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="99"/>
+      <c r="B126" s="117"/>
+      <c r="C126" s="36"/>
+      <c r="D126" s="44"/>
+      <c r="E126" s="49"/>
+      <c r="F126" s="44"/>
+      <c r="G126" s="37"/>
+      <c r="H126" s="44"/>
+      <c r="I126" s="44"/>
+      <c r="J126" s="44"/>
+      <c r="K126" s="49"/>
+      <c r="L126" s="102"/>
+      <c r="M126" s="44"/>
+      <c r="N126" s="20"/>
+    </row>
+    <row r="127" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B127" s="33"/>
+      <c r="C127" s="33"/>
+      <c r="D127" s="33"/>
+      <c r="E127" s="34"/>
+      <c r="F127" s="33"/>
+      <c r="G127" s="37"/>
+      <c r="H127" s="33"/>
+      <c r="I127" s="33"/>
+      <c r="J127" s="33"/>
+      <c r="K127" s="34"/>
+      <c r="L127" s="101"/>
+      <c r="M127" s="34"/>
+      <c r="N127" s="8"/>
+    </row>
+    <row r="128" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B125" s="36">
-[...67 lines deleted...]
-      <c r="F128" s="44"/>
+      <c r="B128" s="36">
+        <v>2106</v>
+      </c>
+      <c r="C128" s="36">
+        <v>4439</v>
+      </c>
+      <c r="D128" s="37">
+        <v>6771</v>
+      </c>
+      <c r="E128" s="37"/>
+      <c r="F128" s="37"/>
       <c r="G128" s="37"/>
-      <c r="H128" s="44"/>
-[...2 lines deleted...]
-      <c r="K128" s="49"/>
+      <c r="H128" s="37"/>
+      <c r="I128" s="37"/>
+      <c r="J128" s="36"/>
+      <c r="K128" s="37"/>
       <c r="L128" s="102"/>
-      <c r="M128" s="44"/>
-      <c r="N128" s="20"/>
+      <c r="M128" s="116"/>
+      <c r="N128" s="8"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="32" t="s">
-[...6 lines deleted...]
-      <c r="F129" s="33"/>
+      <c r="A129" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B129" s="37">
+        <v>141</v>
+      </c>
+      <c r="C129" s="37">
+        <v>281</v>
+      </c>
+      <c r="D129" s="37">
+        <v>422</v>
+      </c>
+      <c r="E129" s="37"/>
+      <c r="F129" s="37"/>
       <c r="G129" s="37"/>
-      <c r="H129" s="33"/>
-[...4 lines deleted...]
-      <c r="M129" s="34"/>
+      <c r="H129" s="37"/>
+      <c r="I129" s="37"/>
+      <c r="J129" s="36"/>
+      <c r="K129" s="37"/>
+      <c r="L129" s="102"/>
+      <c r="M129" s="116"/>
       <c r="N129" s="8"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D130" s="37"/>
+      <c r="A130" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B130" s="37">
+        <v>65</v>
+      </c>
+      <c r="C130" s="37">
+        <v>131</v>
+      </c>
+      <c r="D130" s="37">
+        <v>196</v>
+      </c>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
       <c r="L130" s="102"/>
       <c r="M130" s="116"/>
       <c r="N130" s="8"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B131" s="37">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C131" s="37">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D131" s="37"/>
+        <v>302</v>
+      </c>
+      <c r="D131" s="37">
+        <v>459</v>
+      </c>
       <c r="E131" s="37"/>
       <c r="F131" s="37"/>
       <c r="G131" s="37"/>
       <c r="H131" s="37"/>
       <c r="I131" s="37"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
       <c r="L131" s="102"/>
       <c r="M131" s="116"/>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="39" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B132" s="37">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C132" s="37">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D132" s="37"/>
+        <v>151</v>
+      </c>
+      <c r="D132" s="37">
+        <v>226</v>
+      </c>
       <c r="E132" s="37"/>
       <c r="F132" s="37"/>
       <c r="G132" s="37"/>
       <c r="H132" s="37"/>
       <c r="I132" s="37"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
       <c r="L132" s="102"/>
       <c r="M132" s="116"/>
       <c r="N132" s="8"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="39" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B133" s="37">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="C133" s="37">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="D133" s="37"/>
+        <v>120</v>
+      </c>
+      <c r="D133" s="37">
+        <v>180</v>
+      </c>
       <c r="E133" s="37"/>
       <c r="F133" s="37"/>
       <c r="G133" s="37"/>
       <c r="H133" s="37"/>
       <c r="I133" s="37"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
       <c r="L133" s="102"/>
       <c r="M133" s="116"/>
       <c r="N133" s="8"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B134" s="37">
-        <v>75</v>
+        <v>314</v>
       </c>
       <c r="C134" s="37">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D134" s="37"/>
+        <v>625</v>
+      </c>
+      <c r="D134" s="37">
+        <v>936</v>
+      </c>
       <c r="E134" s="37"/>
       <c r="F134" s="37"/>
       <c r="G134" s="37"/>
       <c r="H134" s="37"/>
       <c r="I134" s="37"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
       <c r="L134" s="102"/>
       <c r="M134" s="116"/>
       <c r="N134" s="8"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="39" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="B135" s="37">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C135" s="37">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D135" s="37"/>
+        <v>226</v>
+      </c>
+      <c r="D135" s="37">
+        <v>339</v>
+      </c>
       <c r="E135" s="37"/>
       <c r="F135" s="37"/>
       <c r="G135" s="37"/>
       <c r="H135" s="37"/>
       <c r="I135" s="37"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
       <c r="L135" s="102"/>
       <c r="M135" s="116"/>
       <c r="N135" s="8"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="39" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B136" s="37">
-        <v>314</v>
+        <v>48</v>
       </c>
       <c r="C136" s="37">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D136" s="37"/>
+        <v>96</v>
+      </c>
+      <c r="D136" s="37">
+        <v>144</v>
+      </c>
       <c r="E136" s="37"/>
       <c r="F136" s="37"/>
       <c r="G136" s="37"/>
       <c r="H136" s="37"/>
       <c r="I136" s="37"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
       <c r="L136" s="102"/>
       <c r="M136" s="116"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="39" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B137" s="37">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="C137" s="37">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="D137" s="37"/>
+        <v>134</v>
+      </c>
+      <c r="D137" s="37">
+        <v>201</v>
+      </c>
       <c r="E137" s="37"/>
       <c r="F137" s="37"/>
       <c r="G137" s="37"/>
       <c r="H137" s="37"/>
       <c r="I137" s="37"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
       <c r="L137" s="102"/>
       <c r="M137" s="116"/>
       <c r="N137" s="8"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="39" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B138" s="37">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="C138" s="37">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D138" s="37"/>
+        <v>136</v>
+      </c>
+      <c r="D138" s="37">
+        <v>204</v>
+      </c>
       <c r="E138" s="37"/>
       <c r="F138" s="37"/>
       <c r="G138" s="37"/>
       <c r="H138" s="37"/>
       <c r="I138" s="37"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
       <c r="L138" s="102"/>
       <c r="M138" s="116"/>
       <c r="N138" s="8"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B139" s="37">
-        <v>67</v>
+        <v>167</v>
       </c>
       <c r="C139" s="37">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D139" s="37"/>
+        <v>334</v>
+      </c>
+      <c r="D139" s="37">
+        <v>501</v>
+      </c>
       <c r="E139" s="37"/>
       <c r="F139" s="37"/>
       <c r="G139" s="37"/>
       <c r="H139" s="37"/>
       <c r="I139" s="37"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
       <c r="L139" s="102"/>
       <c r="M139" s="116"/>
       <c r="N139" s="8"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="39" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B140" s="37">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C140" s="37">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D140" s="37"/>
+        <v>141</v>
+      </c>
+      <c r="D140" s="37">
+        <v>211</v>
+      </c>
       <c r="E140" s="37"/>
       <c r="F140" s="37"/>
       <c r="G140" s="37"/>
       <c r="H140" s="37"/>
       <c r="I140" s="37"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
       <c r="L140" s="102"/>
       <c r="M140" s="116"/>
       <c r="N140" s="8"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="39" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B141" s="37">
-        <v>167</v>
+        <v>773</v>
       </c>
       <c r="C141" s="37">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="D141" s="37"/>
+        <v>1762</v>
+      </c>
+      <c r="D141" s="37">
+        <v>2752</v>
+      </c>
       <c r="E141" s="37"/>
       <c r="F141" s="37"/>
       <c r="G141" s="37"/>
       <c r="H141" s="37"/>
       <c r="I141" s="37"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
       <c r="L141" s="102"/>
       <c r="M141" s="116"/>
-      <c r="N141" s="8"/>
+      <c r="N141" s="20"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="39" t="s">
-[...10 lines deleted...]
-      <c r="F142" s="37"/>
+      <c r="A142" s="57"/>
+      <c r="B142" s="44"/>
+      <c r="C142" s="33"/>
+      <c r="D142" s="33"/>
+      <c r="E142" s="34"/>
+      <c r="F142" s="33"/>
       <c r="G142" s="37"/>
-      <c r="H142" s="37"/>
-[...8 lines deleted...]
-      <c r="A143" s="39" t="s">
+      <c r="H142" s="33"/>
+      <c r="I142" s="33"/>
+      <c r="J142" s="33"/>
+      <c r="K142" s="34"/>
+      <c r="L142" s="101"/>
+      <c r="M142" s="34"/>
+      <c r="N142" s="15"/>
+    </row>
+    <row r="143" spans="1:14" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B143" s="33"/>
+      <c r="C143" s="33"/>
+      <c r="D143" s="33"/>
+      <c r="E143" s="43"/>
+      <c r="F143" s="40"/>
+      <c r="G143" s="37"/>
+      <c r="H143" s="33"/>
+      <c r="I143" s="33"/>
+      <c r="J143" s="33"/>
+      <c r="K143" s="34"/>
+      <c r="L143" s="101"/>
+      <c r="M143" s="34"/>
+      <c r="N143" s="8"/>
+    </row>
+    <row r="144" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B144" s="36">
+        <v>5</v>
+      </c>
+      <c r="C144" s="36">
+        <v>12</v>
+      </c>
+      <c r="D144" s="36">
+        <v>20</v>
+      </c>
+      <c r="E144" s="36"/>
+      <c r="F144" s="36"/>
+      <c r="G144" s="36"/>
+      <c r="H144" s="37"/>
+      <c r="I144" s="36"/>
+      <c r="J144" s="36"/>
+      <c r="K144" s="37"/>
+      <c r="L144" s="37"/>
+      <c r="M144" s="36"/>
+      <c r="N144" s="8"/>
+    </row>
+    <row r="145" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B143" s="37">
-[...48 lines deleted...]
-      <c r="M145" s="34"/>
+      <c r="B145" s="36">
+        <v>5</v>
+      </c>
+      <c r="C145" s="36">
+        <v>12</v>
+      </c>
+      <c r="D145" s="36">
+        <v>20</v>
+      </c>
+      <c r="E145" s="36"/>
+      <c r="F145" s="36"/>
+      <c r="G145" s="36"/>
+      <c r="H145" s="37"/>
+      <c r="I145" s="36"/>
+      <c r="J145" s="36"/>
+      <c r="K145" s="37"/>
+      <c r="L145" s="37"/>
+      <c r="M145" s="36"/>
       <c r="N145" s="8"/>
     </row>
-    <row r="146" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E146" s="36"/>
+    <row r="146" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="29"/>
+      <c r="B146" s="29"/>
+      <c r="C146" s="29"/>
+      <c r="D146" s="29"/>
+      <c r="E146" s="60"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
-      <c r="H146" s="37"/>
-[...26 lines deleted...]
-      <c r="M147" s="36"/>
+      <c r="H146" s="36"/>
+      <c r="I146" s="29"/>
+      <c r="J146" s="29"/>
+      <c r="K146" s="60"/>
+      <c r="L146" s="106"/>
+      <c r="M146" s="60"/>
+      <c r="N146" s="21"/>
+    </row>
+    <row r="147" spans="1:14" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B147" s="33"/>
+      <c r="C147" s="33"/>
+      <c r="D147" s="33"/>
+      <c r="E147" s="34"/>
+      <c r="F147" s="33"/>
+      <c r="G147" s="37"/>
+      <c r="H147" s="33"/>
+      <c r="I147" s="33"/>
+      <c r="J147" s="33"/>
+      <c r="K147" s="34"/>
+      <c r="L147" s="101"/>
+      <c r="M147" s="34"/>
       <c r="N147" s="8"/>
     </row>
-    <row r="148" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E148" s="60"/>
+    <row r="148" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B148" s="36">
+        <v>1565</v>
+      </c>
+      <c r="C148" s="36">
+        <v>3393</v>
+      </c>
+      <c r="D148" s="37">
+        <v>4768</v>
+      </c>
+      <c r="E148" s="36"/>
       <c r="F148" s="36"/>
-      <c r="G148" s="36"/>
-[...16 lines deleted...]
-      <c r="F149" s="33"/>
+      <c r="G148" s="37"/>
+      <c r="H148" s="37"/>
+      <c r="I148" s="37"/>
+      <c r="J148" s="36"/>
+      <c r="K148" s="37"/>
+      <c r="L148" s="102"/>
+      <c r="M148" s="38"/>
+      <c r="N148" s="8"/>
+    </row>
+    <row r="149" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B149" s="36">
+        <v>261</v>
+      </c>
+      <c r="C149" s="37">
+        <v>612</v>
+      </c>
+      <c r="D149" s="37">
+        <v>884</v>
+      </c>
+      <c r="E149" s="36"/>
+      <c r="F149" s="36"/>
       <c r="G149" s="37"/>
-      <c r="H149" s="33"/>
-[...4 lines deleted...]
-      <c r="M149" s="34"/>
+      <c r="H149" s="37"/>
+      <c r="I149" s="37"/>
+      <c r="J149" s="36"/>
+      <c r="K149" s="37"/>
+      <c r="L149" s="102"/>
+      <c r="M149" s="38"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="35" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="B150" s="36">
-        <v>1565</v>
-[...4 lines deleted...]
-      <c r="D150" s="37"/>
+        <v>1304</v>
+      </c>
+      <c r="C150" s="37">
+        <v>2781</v>
+      </c>
+      <c r="D150" s="37">
+        <v>3884</v>
+      </c>
       <c r="E150" s="36"/>
       <c r="F150" s="36"/>
       <c r="G150" s="37"/>
       <c r="H150" s="37"/>
       <c r="I150" s="37"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
       <c r="L150" s="102"/>
       <c r="M150" s="38"/>
-      <c r="N150" s="8"/>
+      <c r="N150" s="15"/>
     </row>
     <row r="151" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="35" t="s">
-[...9 lines deleted...]
-      <c r="E151" s="36"/>
+      <c r="A151" s="35"/>
+      <c r="B151" s="36"/>
+      <c r="C151" s="36"/>
+      <c r="D151" s="36"/>
+      <c r="E151" s="42"/>
       <c r="F151" s="36"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
-      <c r="I151" s="37"/>
+      <c r="I151" s="36"/>
       <c r="J151" s="36"/>
-      <c r="K151" s="37"/>
-[...16 lines deleted...]
-      <c r="F152" s="36"/>
+      <c r="K151" s="42"/>
+      <c r="L151" s="103"/>
+      <c r="M151" s="42"/>
+      <c r="N151" s="20"/>
+    </row>
+    <row r="152" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B152" s="33"/>
+      <c r="C152" s="33"/>
+      <c r="D152" s="33"/>
+      <c r="E152" s="34"/>
+      <c r="F152" s="33"/>
       <c r="G152" s="37"/>
       <c r="H152" s="37"/>
-      <c r="I152" s="37"/>
-[...4 lines deleted...]
-      <c r="N152" s="15"/>
+      <c r="I152" s="33"/>
+      <c r="J152" s="33"/>
+      <c r="K152" s="34"/>
+      <c r="L152" s="101"/>
+      <c r="M152" s="34"/>
+      <c r="N152" s="8"/>
     </row>
     <row r="153" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="35"/>
-[...3 lines deleted...]
-      <c r="E153" s="42"/>
+      <c r="A153" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B153" s="36">
+        <v>1288</v>
+      </c>
+      <c r="C153" s="36">
+        <v>2734</v>
+      </c>
+      <c r="D153" s="36">
+        <v>4181</v>
+      </c>
+      <c r="E153" s="36"/>
       <c r="F153" s="36"/>
       <c r="G153" s="37"/>
       <c r="H153" s="37"/>
-      <c r="I153" s="36"/>
+      <c r="I153" s="37"/>
       <c r="J153" s="36"/>
-      <c r="K153" s="42"/>
-[...12 lines deleted...]
-      <c r="F154" s="33"/>
+      <c r="K153" s="37"/>
+      <c r="L153" s="102"/>
+      <c r="M153" s="36"/>
+      <c r="N153" s="8"/>
+    </row>
+    <row r="154" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B154" s="36">
+        <v>1288</v>
+      </c>
+      <c r="C154" s="36">
+        <v>2734</v>
+      </c>
+      <c r="D154" s="36">
+        <v>4181</v>
+      </c>
+      <c r="E154" s="36"/>
+      <c r="F154" s="36"/>
       <c r="G154" s="37"/>
       <c r="H154" s="37"/>
-      <c r="I154" s="33"/>
-[...4 lines deleted...]
-      <c r="N154" s="8"/>
+      <c r="I154" s="37"/>
+      <c r="J154" s="36"/>
+      <c r="K154" s="37"/>
+      <c r="L154" s="102"/>
+      <c r="M154" s="36"/>
+      <c r="N154" s="20"/>
     </row>
     <row r="155" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A155" s="35"/>
+      <c r="B155" s="36"/>
+      <c r="C155" s="36"/>
       <c r="D155" s="36"/>
-      <c r="E155" s="36"/>
+      <c r="E155" s="42"/>
       <c r="F155" s="36"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="36"/>
-      <c r="K155" s="37"/>
-[...16 lines deleted...]
-      <c r="F156" s="36"/>
+      <c r="K155" s="42"/>
+      <c r="L155" s="103"/>
+      <c r="M155" s="42"/>
+      <c r="N155" s="20"/>
+    </row>
+    <row r="156" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B156" s="33"/>
+      <c r="C156" s="33"/>
+      <c r="D156" s="33"/>
+      <c r="E156" s="34"/>
+      <c r="F156" s="33"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
-      <c r="J156" s="36"/>
-[...3 lines deleted...]
-      <c r="N156" s="20"/>
+      <c r="J156" s="33"/>
+      <c r="K156" s="34"/>
+      <c r="L156" s="101"/>
+      <c r="M156" s="34"/>
+      <c r="N156" s="8"/>
     </row>
     <row r="157" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="35"/>
-[...30 lines deleted...]
-      <c r="N158" s="8"/>
+      <c r="A157" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B157" s="47">
+        <v>445.1</v>
+      </c>
+      <c r="C157" s="47">
+        <v>703.1</v>
+      </c>
+      <c r="D157" s="47">
+        <v>1015.2</v>
+      </c>
+      <c r="E157" s="47"/>
+      <c r="F157" s="47"/>
+      <c r="G157" s="47"/>
+      <c r="H157" s="48"/>
+      <c r="I157" s="47"/>
+      <c r="J157" s="47"/>
+      <c r="K157" s="48"/>
+      <c r="L157" s="104"/>
+      <c r="M157" s="47"/>
+      <c r="N157" s="8"/>
+    </row>
+    <row r="158" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B158" s="47">
+        <v>445.1</v>
+      </c>
+      <c r="C158" s="47">
+        <v>703.1</v>
+      </c>
+      <c r="D158" s="47">
+        <v>1015.2</v>
+      </c>
+      <c r="E158" s="47"/>
+      <c r="F158" s="47"/>
+      <c r="G158" s="47"/>
+      <c r="H158" s="48"/>
+      <c r="I158" s="47"/>
+      <c r="J158" s="47"/>
+      <c r="K158" s="48"/>
+      <c r="L158" s="104"/>
+      <c r="M158" s="47"/>
+      <c r="N158" s="20"/>
     </row>
     <row r="159" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A159" s="35"/>
+      <c r="B159" s="47"/>
+      <c r="C159" s="47"/>
       <c r="D159" s="47"/>
-      <c r="E159" s="47"/>
+      <c r="E159" s="61"/>
       <c r="F159" s="47"/>
-      <c r="G159" s="47"/>
-      <c r="H159" s="48"/>
+      <c r="G159" s="37"/>
+      <c r="H159" s="47"/>
       <c r="I159" s="47"/>
       <c r="J159" s="47"/>
-      <c r="K159" s="48"/>
-[...5 lines deleted...]
-      <c r="A160" s="35" t="s">
+      <c r="K159" s="61"/>
+      <c r="L159" s="107"/>
+      <c r="M159" s="61"/>
+      <c r="N159" s="20"/>
+    </row>
+    <row r="160" spans="1:14" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B160" s="33"/>
+      <c r="C160" s="33"/>
+      <c r="D160" s="33"/>
+      <c r="E160" s="34"/>
+      <c r="F160" s="33"/>
+      <c r="G160" s="37"/>
+      <c r="H160" s="46"/>
+      <c r="I160" s="33"/>
+      <c r="J160" s="33"/>
+      <c r="K160" s="34"/>
+      <c r="L160" s="101"/>
+      <c r="M160" s="34"/>
+      <c r="N160" s="8"/>
+    </row>
+    <row r="161" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B161" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C161" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D161" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E161" s="46"/>
+      <c r="F161" s="46"/>
+      <c r="G161" s="46"/>
+      <c r="H161" s="46"/>
+      <c r="I161" s="46"/>
+      <c r="J161" s="46"/>
+      <c r="K161" s="46"/>
+      <c r="L161" s="41"/>
+      <c r="M161" s="41"/>
+      <c r="N161" s="8"/>
+    </row>
+    <row r="162" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B160" s="47">
-[...42 lines deleted...]
-      <c r="G162" s="37"/>
+      <c r="B162" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C162" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D162" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E162" s="46"/>
+      <c r="F162" s="46"/>
+      <c r="G162" s="46"/>
       <c r="H162" s="46"/>
-      <c r="I162" s="33"/>
-[...4 lines deleted...]
-      <c r="N162" s="8"/>
+      <c r="I162" s="46"/>
+      <c r="J162" s="46"/>
+      <c r="K162" s="46"/>
+      <c r="L162" s="41"/>
+      <c r="M162" s="41"/>
+      <c r="N162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="35" t="s">
+      <c r="A163" s="35"/>
+      <c r="B163" s="62"/>
+      <c r="C163" s="62"/>
+      <c r="D163" s="44"/>
+      <c r="E163" s="49"/>
+      <c r="F163" s="44"/>
+      <c r="G163" s="37"/>
+      <c r="H163" s="44"/>
+      <c r="I163" s="44"/>
+      <c r="J163" s="44"/>
+      <c r="K163" s="49"/>
+      <c r="L163" s="105"/>
+      <c r="M163" s="49"/>
+      <c r="N163" s="20"/>
+    </row>
+    <row r="164" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B164" s="33"/>
+      <c r="C164" s="33"/>
+      <c r="D164" s="33"/>
+      <c r="E164" s="34"/>
+      <c r="F164" s="33"/>
+      <c r="G164" s="37"/>
+      <c r="H164" s="33"/>
+      <c r="I164" s="33"/>
+      <c r="J164" s="33"/>
+      <c r="K164" s="34"/>
+      <c r="L164" s="101"/>
+      <c r="M164" s="34"/>
+      <c r="N164" s="8"/>
+    </row>
+    <row r="165" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B163" s="117" t="s">
+      <c r="B165" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="C163" s="117" t="s">
+      <c r="C165" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="D163" s="46"/>
-[...12 lines deleted...]
-      <c r="A164" s="35" t="s">
+      <c r="D165" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E165" s="46"/>
+      <c r="F165" s="46"/>
+      <c r="G165" s="46"/>
+      <c r="H165" s="46"/>
+      <c r="I165" s="46"/>
+      <c r="J165" s="46"/>
+      <c r="K165" s="46"/>
+      <c r="L165" s="41"/>
+      <c r="M165" s="41"/>
+      <c r="N165" s="8"/>
+    </row>
+    <row r="166" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B164" s="117" t="s">
+      <c r="B166" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="C164" s="117" t="s">
+      <c r="C166" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="D164" s="46"/>
-[...46 lines deleted...]
-      <c r="A167" s="35" t="s">
+      <c r="D166" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E166" s="46"/>
+      <c r="F166" s="46"/>
+      <c r="G166" s="46"/>
+      <c r="H166" s="46"/>
+      <c r="I166" s="46"/>
+      <c r="J166" s="46"/>
+      <c r="K166" s="46"/>
+      <c r="L166" s="41"/>
+      <c r="M166" s="41"/>
+      <c r="N166" s="20"/>
+    </row>
+    <row r="167" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="29"/>
+      <c r="B167" s="29"/>
+      <c r="C167" s="29"/>
+      <c r="D167" s="29"/>
+      <c r="E167" s="60"/>
+      <c r="F167" s="29"/>
+      <c r="G167" s="37"/>
+      <c r="H167" s="37"/>
+      <c r="I167" s="37"/>
+      <c r="J167" s="29"/>
+      <c r="K167" s="60"/>
+      <c r="L167" s="106"/>
+      <c r="M167" s="60"/>
+      <c r="N167" s="21"/>
+    </row>
+    <row r="168" spans="1:14" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B168" s="33"/>
+      <c r="C168" s="33"/>
+      <c r="D168" s="33"/>
+      <c r="E168" s="34"/>
+      <c r="F168" s="33"/>
+      <c r="G168" s="37"/>
+      <c r="H168" s="37"/>
+      <c r="I168" s="37"/>
+      <c r="J168" s="33"/>
+      <c r="K168" s="34"/>
+      <c r="L168" s="101"/>
+      <c r="M168" s="34"/>
+      <c r="N168" s="8"/>
+    </row>
+    <row r="169" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B167" s="117" t="s">
-[...45 lines deleted...]
-      <c r="F169" s="29"/>
+      <c r="B169" s="36">
+        <v>140975</v>
+      </c>
+      <c r="C169" s="36">
+        <v>304770</v>
+      </c>
+      <c r="D169" s="37">
+        <v>535588</v>
+      </c>
+      <c r="E169" s="37"/>
+      <c r="F169" s="36"/>
       <c r="G169" s="37"/>
       <c r="H169" s="37"/>
       <c r="I169" s="37"/>
-      <c r="J169" s="29"/>
-[...21 lines deleted...]
-      <c r="N170" s="8"/>
+      <c r="J169" s="36"/>
+      <c r="K169" s="37"/>
+      <c r="L169" s="102"/>
+      <c r="M169" s="36"/>
+      <c r="N169" s="8"/>
+    </row>
+    <row r="170" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B170" s="40">
+        <v>990</v>
+      </c>
+      <c r="C170" s="40">
+        <v>1980</v>
+      </c>
+      <c r="D170" s="40">
+        <v>2970</v>
+      </c>
+      <c r="E170" s="40"/>
+      <c r="F170" s="40"/>
+      <c r="G170" s="40"/>
+      <c r="H170" s="40"/>
+      <c r="I170" s="63"/>
+      <c r="J170" s="63"/>
+      <c r="K170" s="63"/>
+      <c r="L170" s="102"/>
+      <c r="M170" s="36"/>
+      <c r="N170" s="20"/>
     </row>
     <row r="171" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="35" t="s">
-[...11 lines deleted...]
-      <c r="G171" s="37"/>
+      <c r="A171" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B171" s="63">
+        <v>139985</v>
+      </c>
+      <c r="C171" s="66">
+        <v>302790</v>
+      </c>
+      <c r="D171" s="66">
+        <v>532618</v>
+      </c>
+      <c r="E171" s="66"/>
+      <c r="F171" s="63"/>
+      <c r="G171" s="63"/>
       <c r="H171" s="37"/>
-      <c r="I171" s="37"/>
-[...1 lines deleted...]
-      <c r="K171" s="37"/>
+      <c r="I171" s="63"/>
+      <c r="J171" s="63"/>
+      <c r="K171" s="63"/>
       <c r="L171" s="102"/>
       <c r="M171" s="36"/>
-      <c r="N171" s="8"/>
+      <c r="N171" s="20"/>
     </row>
     <row r="172" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="39" t="s">
-[...12 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="67"/>
+      <c r="B172" s="63"/>
+      <c r="C172" s="63"/>
+      <c r="D172" s="63"/>
+      <c r="E172" s="65"/>
+      <c r="F172" s="63"/>
+      <c r="G172" s="66"/>
+      <c r="H172" s="67"/>
       <c r="I172" s="63"/>
-      <c r="J172" s="63"/>
+      <c r="J172" s="64"/>
       <c r="K172" s="63"/>
-      <c r="L172" s="102"/>
-[...42 lines deleted...]
-      <c r="A175" s="68" t="s">
+      <c r="L172" s="108"/>
+      <c r="M172" s="63"/>
+      <c r="N172" s="28"/>
+    </row>
+    <row r="173" spans="1:14" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="B175" s="69"/>
-[...11 lines deleted...]
-      <c r="N175" s="24"/>
+      <c r="B173" s="69"/>
+      <c r="C173" s="69"/>
+      <c r="D173" s="69"/>
+      <c r="E173" s="70"/>
+      <c r="F173" s="69"/>
+      <c r="G173" s="66"/>
+      <c r="H173" s="71"/>
+      <c r="I173" s="66"/>
+      <c r="J173" s="72"/>
+      <c r="K173" s="73"/>
+      <c r="L173" s="101"/>
+      <c r="M173" s="73"/>
+      <c r="N173" s="24"/>
+    </row>
+    <row r="174" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="B174" s="74">
+        <v>66.5</v>
+      </c>
+      <c r="C174" s="74">
+        <v>97.9</v>
+      </c>
+      <c r="D174" s="74">
+        <v>131.6</v>
+      </c>
+      <c r="E174" s="74"/>
+      <c r="F174" s="74"/>
+      <c r="G174" s="74"/>
+      <c r="H174" s="48"/>
+      <c r="I174" s="74"/>
+      <c r="J174" s="75"/>
+      <c r="K174" s="48"/>
+      <c r="L174" s="104"/>
+      <c r="M174" s="75"/>
+      <c r="N174" s="24"/>
+    </row>
+    <row r="175" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="71" t="s">
+        <v>58</v>
+      </c>
+      <c r="B175" s="74">
+        <v>17.7</v>
+      </c>
+      <c r="C175" s="74">
+        <v>40.6</v>
+      </c>
+      <c r="D175" s="74">
+        <v>65.7</v>
+      </c>
+      <c r="E175" s="74"/>
+      <c r="F175" s="74"/>
+      <c r="G175" s="76"/>
+      <c r="H175" s="48"/>
+      <c r="I175" s="77"/>
+      <c r="J175" s="77"/>
+      <c r="K175" s="77"/>
+      <c r="L175" s="104"/>
+      <c r="M175" s="97"/>
+      <c r="N175" s="27"/>
     </row>
     <row r="176" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="71" t="s">
-        <v>11</v>
+      <c r="A176" s="78" t="s">
+        <v>60</v>
       </c>
       <c r="B176" s="74">
-        <v>66.5</v>
+        <v>1.7</v>
       </c>
       <c r="C176" s="74">
-        <v>97.9</v>
-[...1 lines deleted...]
-      <c r="D176" s="74"/>
+        <v>3.1</v>
+      </c>
+      <c r="D176" s="74">
+        <v>4.7</v>
+      </c>
       <c r="E176" s="74"/>
       <c r="F176" s="74"/>
       <c r="G176" s="74"/>
       <c r="H176" s="48"/>
       <c r="I176" s="74"/>
-      <c r="J176" s="75"/>
+      <c r="J176" s="89"/>
       <c r="K176" s="48"/>
       <c r="L176" s="104"/>
       <c r="M176" s="75"/>
       <c r="N176" s="24"/>
     </row>
     <row r="177" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="71" t="s">
-[...3 lines deleted...]
-        <v>17.7</v>
+      <c r="A177" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="B177" s="46">
+        <v>7.4</v>
       </c>
       <c r="C177" s="74">
-        <v>40.6</v>
-[...1 lines deleted...]
-      <c r="D177" s="74"/>
+        <v>13.9</v>
+      </c>
+      <c r="D177" s="74">
+        <v>20.3</v>
+      </c>
       <c r="E177" s="74"/>
       <c r="F177" s="74"/>
-      <c r="G177" s="76"/>
+      <c r="G177" s="74"/>
       <c r="H177" s="48"/>
-      <c r="I177" s="77"/>
-[...1 lines deleted...]
-      <c r="K177" s="77"/>
+      <c r="I177" s="74"/>
+      <c r="J177" s="89"/>
+      <c r="K177" s="48"/>
       <c r="L177" s="104"/>
-      <c r="M177" s="97"/>
-      <c r="N177" s="27"/>
+      <c r="M177" s="75"/>
+      <c r="N177" s="26"/>
     </row>
     <row r="178" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="78" t="s">
-[...3 lines deleted...]
-        <v>1.7</v>
+      <c r="A178" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B178" s="46">
+        <v>39.700000000000003</v>
       </c>
       <c r="C178" s="74">
-        <v>3.1</v>
-[...1 lines deleted...]
-      <c r="D178" s="74"/>
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D178" s="74">
+        <v>40.9</v>
+      </c>
       <c r="E178" s="74"/>
       <c r="F178" s="74"/>
       <c r="G178" s="74"/>
       <c r="H178" s="48"/>
       <c r="I178" s="74"/>
       <c r="J178" s="89"/>
       <c r="K178" s="48"/>
       <c r="L178" s="104"/>
       <c r="M178" s="75"/>
-      <c r="N178" s="24"/>
-[...43 lines deleted...]
-      <c r="N180" s="26"/>
+      <c r="N178" s="26"/>
+    </row>
+    <row r="179" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="65"/>
+      <c r="B179" s="46"/>
+      <c r="C179" s="79"/>
+      <c r="D179" s="79"/>
+      <c r="E179" s="80"/>
+      <c r="F179" s="79"/>
+      <c r="G179" s="66"/>
+      <c r="H179" s="66"/>
+      <c r="I179" s="66"/>
+      <c r="J179" s="47"/>
+      <c r="K179" s="61"/>
+      <c r="L179" s="82"/>
+      <c r="M179" s="47"/>
+      <c r="N179" s="20"/>
+    </row>
+    <row r="180" spans="1:15" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B180" s="33"/>
+      <c r="C180" s="33"/>
+      <c r="D180" s="33"/>
+      <c r="E180" s="34"/>
+      <c r="F180" s="33"/>
+      <c r="G180" s="37"/>
+      <c r="H180" s="37"/>
+      <c r="I180" s="37"/>
+      <c r="J180" s="33"/>
+      <c r="K180" s="34"/>
+      <c r="L180" s="101"/>
+      <c r="M180" s="33"/>
+      <c r="N180" s="11"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="65"/>
-[...7 lines deleted...]
-      <c r="I181" s="66"/>
+      <c r="A181" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B181" s="81">
+        <v>15.4</v>
+      </c>
+      <c r="C181" s="81">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D181" s="81">
+        <v>54.3</v>
+      </c>
+      <c r="E181" s="81"/>
+      <c r="F181" s="81"/>
+      <c r="G181" s="82"/>
+      <c r="H181" s="48"/>
+      <c r="I181" s="82"/>
       <c r="J181" s="47"/>
-      <c r="K181" s="61"/>
-      <c r="L181" s="82"/>
+      <c r="K181" s="48"/>
+      <c r="L181" s="104"/>
       <c r="M181" s="47"/>
-      <c r="N181" s="20"/>
-[...17 lines deleted...]
-      <c r="N182" s="11"/>
+      <c r="N181" s="11"/>
+    </row>
+    <row r="182" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B182" s="81">
+        <v>15.4</v>
+      </c>
+      <c r="C182" s="81">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D182" s="81">
+        <v>54.3</v>
+      </c>
+      <c r="E182" s="81"/>
+      <c r="F182" s="81"/>
+      <c r="G182" s="82"/>
+      <c r="H182" s="48"/>
+      <c r="I182" s="82"/>
+      <c r="J182" s="47"/>
+      <c r="K182" s="48"/>
+      <c r="L182" s="104"/>
+      <c r="M182" s="83"/>
+      <c r="N182" s="20"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="35" t="s">
+      <c r="A183" s="35"/>
+      <c r="B183" s="47"/>
+      <c r="C183" s="47"/>
+      <c r="D183" s="44"/>
+      <c r="E183" s="49"/>
+      <c r="F183" s="44"/>
+      <c r="G183" s="37"/>
+      <c r="H183" s="44"/>
+      <c r="I183" s="44"/>
+      <c r="J183" s="44"/>
+      <c r="K183" s="49"/>
+      <c r="L183" s="105"/>
+      <c r="M183" s="44"/>
+      <c r="N183" s="20"/>
+    </row>
+    <row r="184" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B184" s="33"/>
+      <c r="C184" s="33"/>
+      <c r="D184" s="33"/>
+      <c r="E184" s="34"/>
+      <c r="F184" s="33"/>
+      <c r="G184" s="37"/>
+      <c r="H184" s="33"/>
+      <c r="I184" s="33"/>
+      <c r="J184" s="33"/>
+      <c r="K184" s="34"/>
+      <c r="L184" s="101"/>
+      <c r="M184" s="33"/>
+      <c r="N184" s="8"/>
+      <c r="O184" s="22"/>
+    </row>
+    <row r="185" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B183" s="81">
-[...18 lines deleted...]
-      <c r="A184" s="35" t="s">
+      <c r="B185" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="C185" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="D185" s="46">
+        <v>4.5</v>
+      </c>
+      <c r="E185" s="46"/>
+      <c r="F185" s="46"/>
+      <c r="G185" s="82"/>
+      <c r="H185" s="48"/>
+      <c r="I185" s="82"/>
+      <c r="J185" s="47"/>
+      <c r="K185" s="48"/>
+      <c r="L185" s="104"/>
+      <c r="M185" s="47"/>
+      <c r="N185" s="8"/>
+      <c r="O185" s="22"/>
+    </row>
+    <row r="186" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B184" s="81">
-[...50 lines deleted...]
-      <c r="O186" s="22"/>
+      <c r="B186" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="C186" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="D186" s="46">
+        <v>4.5</v>
+      </c>
+      <c r="E186" s="46"/>
+      <c r="F186" s="46"/>
+      <c r="G186" s="82"/>
+      <c r="H186" s="48"/>
+      <c r="I186" s="82"/>
+      <c r="J186" s="47"/>
+      <c r="K186" s="48"/>
+      <c r="L186" s="104"/>
+      <c r="M186" s="47"/>
+      <c r="N186" s="20"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="35" t="s">
+      <c r="A187" s="35"/>
+      <c r="B187" s="46"/>
+      <c r="C187" s="47"/>
+      <c r="D187" s="47"/>
+      <c r="E187" s="61"/>
+      <c r="F187" s="47"/>
+      <c r="G187" s="37"/>
+      <c r="H187" s="47"/>
+      <c r="I187" s="47"/>
+      <c r="J187" s="47"/>
+      <c r="K187" s="61"/>
+      <c r="L187" s="107"/>
+      <c r="M187" s="47"/>
+      <c r="N187" s="20"/>
+    </row>
+    <row r="188" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B188" s="33"/>
+      <c r="C188" s="33"/>
+      <c r="D188" s="33"/>
+      <c r="E188" s="34"/>
+      <c r="F188" s="33"/>
+      <c r="G188" s="37"/>
+      <c r="H188" s="33"/>
+      <c r="I188" s="33"/>
+      <c r="J188" s="33"/>
+      <c r="K188" s="34"/>
+      <c r="L188" s="101"/>
+      <c r="M188" s="33"/>
+      <c r="N188" s="20"/>
+    </row>
+    <row r="189" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B187" s="46">
-[...45 lines deleted...]
-      <c r="E189" s="61"/>
+      <c r="B189" s="46">
+        <v>4.2</v>
+      </c>
+      <c r="C189" s="47">
+        <v>8.1</v>
+      </c>
+      <c r="D189" s="47">
+        <v>11.9</v>
+      </c>
+      <c r="E189" s="47"/>
       <c r="F189" s="47"/>
-      <c r="G189" s="37"/>
-      <c r="H189" s="47"/>
+      <c r="G189" s="47"/>
+      <c r="H189" s="48"/>
       <c r="I189" s="47"/>
       <c r="J189" s="47"/>
-      <c r="K189" s="61"/>
-      <c r="L189" s="107"/>
+      <c r="K189" s="48"/>
+      <c r="L189" s="104"/>
       <c r="M189" s="47"/>
-      <c r="N189" s="20"/>
+      <c r="N189" s="8"/>
+      <c r="O189" s="23"/>
     </row>
     <row r="190" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="32" t="s">
-[...14 lines deleted...]
-      <c r="N190" s="20"/>
+      <c r="A190" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B190" s="46">
+        <v>4.2</v>
+      </c>
+      <c r="C190" s="47">
+        <v>8.1</v>
+      </c>
+      <c r="D190" s="47">
+        <v>11.9</v>
+      </c>
+      <c r="E190" s="47"/>
+      <c r="F190" s="47"/>
+      <c r="G190" s="47"/>
+      <c r="H190" s="48"/>
+      <c r="I190" s="47"/>
+      <c r="J190" s="47"/>
+      <c r="K190" s="48"/>
+      <c r="L190" s="104"/>
+      <c r="M190" s="47"/>
+      <c r="N190" s="8"/>
+      <c r="O190" s="23"/>
     </row>
     <row r="191" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A191" s="35"/>
+      <c r="B191" s="47"/>
+      <c r="C191" s="47"/>
       <c r="D191" s="47"/>
       <c r="E191" s="47"/>
       <c r="F191" s="47"/>
       <c r="G191" s="47"/>
-      <c r="H191" s="48"/>
+      <c r="H191" s="47"/>
       <c r="I191" s="47"/>
       <c r="J191" s="47"/>
-      <c r="K191" s="48"/>
-[...15 lines deleted...]
-      <c r="D192" s="47"/>
+      <c r="K191" s="61"/>
+      <c r="L191" s="107"/>
+      <c r="M191" s="61"/>
+      <c r="N191" s="20"/>
+    </row>
+    <row r="192" spans="1:15" s="1" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B192" s="33"/>
+      <c r="C192" s="33"/>
+      <c r="D192" s="33"/>
       <c r="E192" s="47"/>
       <c r="F192" s="47"/>
       <c r="G192" s="47"/>
-      <c r="H192" s="48"/>
-[...4 lines deleted...]
-      <c r="M192" s="47"/>
+      <c r="H192" s="47"/>
+      <c r="I192" s="33"/>
+      <c r="J192" s="33"/>
+      <c r="K192" s="34"/>
+      <c r="L192" s="101"/>
+      <c r="M192" s="34"/>
       <c r="N192" s="8"/>
-      <c r="O192" s="23"/>
+      <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="35"/>
-[...2 lines deleted...]
-      <c r="D193" s="47"/>
+      <c r="A193" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B193" s="46">
+        <v>0</v>
+      </c>
+      <c r="C193" s="47">
+        <v>1.7</v>
+      </c>
+      <c r="D193" s="47">
+        <v>3.4</v>
+      </c>
       <c r="E193" s="47"/>
       <c r="F193" s="47"/>
       <c r="G193" s="47"/>
       <c r="H193" s="47"/>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
-      <c r="K193" s="61"/>
-[...21 lines deleted...]
-      <c r="O194" s="19"/>
+      <c r="K193" s="48"/>
+      <c r="L193" s="104"/>
+      <c r="M193" s="40"/>
+      <c r="N193" s="8"/>
+      <c r="O193" s="19"/>
+    </row>
+    <row r="194" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B194" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C194" s="84">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D194" s="84">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E194" s="84"/>
+      <c r="F194" s="84"/>
+      <c r="G194" s="84"/>
+      <c r="H194" s="84"/>
+      <c r="I194" s="47"/>
+      <c r="J194" s="47"/>
+      <c r="K194" s="48"/>
+      <c r="L194" s="104"/>
+      <c r="M194" s="40"/>
+      <c r="N194" s="20"/>
     </row>
     <row r="195" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="35" t="s">
-        <v>11</v>
+      <c r="A195" s="39" t="s">
+        <v>56</v>
       </c>
       <c r="B195" s="46">
         <v>0</v>
       </c>
       <c r="C195" s="47">
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="D195" s="47"/>
+        <v>0.6</v>
+      </c>
+      <c r="D195" s="47">
+        <v>1.2</v>
+      </c>
       <c r="E195" s="47"/>
       <c r="F195" s="47"/>
       <c r="G195" s="47"/>
       <c r="H195" s="47"/>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="48"/>
       <c r="L195" s="104"/>
       <c r="M195" s="40"/>
-      <c r="N195" s="8"/>
-      <c r="O195" s="19"/>
+      <c r="N195" s="20"/>
     </row>
     <row r="196" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="35" t="s">
-[...12 lines deleted...]
-      <c r="H196" s="84"/>
+      <c r="A196" s="39"/>
+      <c r="B196" s="47"/>
+      <c r="C196" s="47"/>
+      <c r="D196" s="47"/>
+      <c r="E196" s="47"/>
+      <c r="F196" s="47"/>
+      <c r="G196" s="37"/>
+      <c r="H196" s="47"/>
       <c r="I196" s="47"/>
       <c r="J196" s="47"/>
-      <c r="K196" s="48"/>
-[...1 lines deleted...]
-      <c r="M196" s="40"/>
+      <c r="K196" s="61"/>
+      <c r="L196" s="107"/>
+      <c r="M196" s="61"/>
       <c r="N196" s="20"/>
     </row>
-    <row r="197" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="39" t="s">
+    <row r="197" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B197" s="33"/>
+      <c r="C197" s="33"/>
+      <c r="D197" s="33"/>
+      <c r="E197" s="34"/>
+      <c r="F197" s="33"/>
+      <c r="G197" s="37"/>
+      <c r="H197" s="33"/>
+      <c r="I197" s="33"/>
+      <c r="J197" s="33"/>
+      <c r="K197" s="34"/>
+      <c r="L197" s="101"/>
+      <c r="M197" s="34"/>
+      <c r="N197" s="8"/>
+      <c r="O197" s="7"/>
+    </row>
+    <row r="198" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B198" s="98">
+        <v>2160</v>
+      </c>
+      <c r="C198" s="85">
+        <v>4420</v>
+      </c>
+      <c r="D198" s="85">
+        <v>7120</v>
+      </c>
+      <c r="E198" s="85"/>
+      <c r="F198" s="85"/>
+      <c r="G198" s="86"/>
+      <c r="H198" s="37"/>
+      <c r="I198" s="86"/>
+      <c r="J198" s="44"/>
+      <c r="K198" s="37"/>
+      <c r="L198" s="102"/>
+      <c r="M198" s="44"/>
+      <c r="N198" s="8"/>
+      <c r="O198" s="7"/>
+    </row>
+    <row r="199" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B197" s="46">
-[...50 lines deleted...]
-      <c r="O199" s="7"/>
+      <c r="B199" s="98">
+        <v>2160</v>
+      </c>
+      <c r="C199" s="85">
+        <v>4420</v>
+      </c>
+      <c r="D199" s="85">
+        <v>7120</v>
+      </c>
+      <c r="E199" s="85"/>
+      <c r="F199" s="85"/>
+      <c r="G199" s="86"/>
+      <c r="H199" s="37"/>
+      <c r="I199" s="86"/>
+      <c r="J199" s="36"/>
+      <c r="K199" s="37"/>
+      <c r="L199" s="102"/>
+      <c r="M199" s="36"/>
+      <c r="N199" s="20"/>
     </row>
     <row r="200" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="35" t="s">
+      <c r="A200" s="35"/>
+      <c r="B200" s="36"/>
+      <c r="C200" s="36"/>
+      <c r="D200" s="47"/>
+      <c r="E200" s="61"/>
+      <c r="F200" s="47"/>
+      <c r="G200" s="37"/>
+      <c r="H200" s="36"/>
+      <c r="I200" s="36"/>
+      <c r="J200" s="36"/>
+      <c r="K200" s="42"/>
+      <c r="L200" s="103"/>
+      <c r="M200" s="42"/>
+      <c r="N200" s="20"/>
+    </row>
+    <row r="201" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B201" s="33"/>
+      <c r="C201" s="33"/>
+      <c r="D201" s="33"/>
+      <c r="E201" s="34"/>
+      <c r="F201" s="33"/>
+      <c r="G201" s="37"/>
+      <c r="H201" s="33"/>
+      <c r="I201" s="33"/>
+      <c r="J201" s="33"/>
+      <c r="K201" s="34"/>
+      <c r="L201" s="101"/>
+      <c r="M201" s="34"/>
+      <c r="N201" s="11"/>
+      <c r="O201" s="9"/>
+    </row>
+    <row r="202" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B200" s="98">
-[...19 lines deleted...]
-      <c r="A201" s="39" t="s">
+      <c r="B202" s="36">
+        <v>9622</v>
+      </c>
+      <c r="C202" s="36">
+        <v>24090</v>
+      </c>
+      <c r="D202" s="37">
+        <v>41000</v>
+      </c>
+      <c r="E202" s="37"/>
+      <c r="F202" s="36"/>
+      <c r="G202" s="37"/>
+      <c r="H202" s="37"/>
+      <c r="I202" s="36"/>
+      <c r="J202" s="44"/>
+      <c r="K202" s="37"/>
+      <c r="L202" s="102"/>
+      <c r="M202" s="44"/>
+      <c r="N202" s="11"/>
+      <c r="O202" s="9"/>
+    </row>
+    <row r="203" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B201" s="98">
-[...41 lines deleted...]
-      <c r="F203" s="33"/>
+      <c r="B203" s="36">
+        <v>9622</v>
+      </c>
+      <c r="C203" s="37">
+        <v>24090</v>
+      </c>
+      <c r="D203" s="37">
+        <v>41000</v>
+      </c>
+      <c r="E203" s="37"/>
+      <c r="F203" s="36"/>
       <c r="G203" s="37"/>
-      <c r="H203" s="33"/>
-[...6 lines deleted...]
-      <c r="O203" s="9"/>
+      <c r="H203" s="37"/>
+      <c r="I203" s="36"/>
+      <c r="J203" s="36"/>
+      <c r="K203" s="37"/>
+      <c r="L203" s="102"/>
+      <c r="M203" s="36"/>
+      <c r="N203" s="20"/>
     </row>
     <row r="204" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A204" s="35"/>
+      <c r="B204" s="36"/>
+      <c r="C204" s="37"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="36"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="36"/>
-      <c r="J204" s="44"/>
+      <c r="J204" s="36"/>
       <c r="K204" s="37"/>
-      <c r="L204" s="102"/>
-[...16 lines deleted...]
-      <c r="F205" s="36"/>
+      <c r="L204" s="37"/>
+      <c r="M204" s="42"/>
+      <c r="N204" s="20"/>
+    </row>
+    <row r="205" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B205" s="33"/>
+      <c r="C205" s="33"/>
+      <c r="D205" s="33"/>
+      <c r="E205" s="34"/>
+      <c r="F205" s="33"/>
       <c r="G205" s="37"/>
-      <c r="H205" s="37"/>
-[...4 lines deleted...]
-      <c r="M205" s="36"/>
+      <c r="H205" s="36"/>
+      <c r="I205" s="33"/>
+      <c r="J205" s="33"/>
+      <c r="K205" s="34"/>
+      <c r="L205" s="101"/>
+      <c r="M205" s="34"/>
       <c r="N205" s="20"/>
     </row>
     <row r="206" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="35"/>
-[...2 lines deleted...]
-      <c r="D206" s="37"/>
+      <c r="A206" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B206" s="46">
+        <v>275</v>
+      </c>
+      <c r="C206" s="36">
+        <v>1278</v>
+      </c>
+      <c r="D206" s="37">
+        <v>2281</v>
+      </c>
       <c r="E206" s="37"/>
       <c r="F206" s="36"/>
       <c r="G206" s="37"/>
       <c r="H206" s="37"/>
       <c r="I206" s="36"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
-      <c r="L206" s="37"/>
-[...19 lines deleted...]
-      <c r="N207" s="20"/>
+      <c r="L206" s="102"/>
+      <c r="M206" s="36"/>
+      <c r="N206" s="8"/>
+      <c r="O206" s="13"/>
+    </row>
+    <row r="207" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B207" s="40">
+        <v>13</v>
+      </c>
+      <c r="C207" s="40">
+        <v>25</v>
+      </c>
+      <c r="D207" s="40">
+        <v>38</v>
+      </c>
+      <c r="E207" s="40"/>
+      <c r="F207" s="40"/>
+      <c r="G207" s="40"/>
+      <c r="H207" s="40"/>
+      <c r="I207" s="40"/>
+      <c r="J207" s="36"/>
+      <c r="K207" s="37"/>
+      <c r="L207" s="102"/>
+      <c r="M207" s="36"/>
+      <c r="N207" s="8"/>
+      <c r="O207" s="13"/>
     </row>
     <row r="208" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="35" t="s">
-[...8 lines deleted...]
-      <c r="D208" s="37"/>
+      <c r="A208" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B208" s="41">
+        <v>262</v>
+      </c>
+      <c r="C208" s="37">
+        <v>1253</v>
+      </c>
+      <c r="D208" s="37">
+        <v>2243</v>
+      </c>
       <c r="E208" s="37"/>
       <c r="F208" s="36"/>
       <c r="G208" s="37"/>
       <c r="H208" s="37"/>
       <c r="I208" s="36"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
       <c r="L208" s="102"/>
       <c r="M208" s="36"/>
       <c r="N208" s="8"/>
       <c r="O208" s="13"/>
     </row>
     <row r="209" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="35" t="s">
+      <c r="A209" s="35"/>
+      <c r="B209" s="36"/>
+      <c r="C209" s="36"/>
+      <c r="D209" s="36"/>
+      <c r="E209" s="42"/>
+      <c r="F209" s="36"/>
+      <c r="G209" s="37"/>
+      <c r="H209" s="36"/>
+      <c r="I209" s="36"/>
+      <c r="J209" s="36"/>
+      <c r="K209" s="42"/>
+      <c r="L209" s="103"/>
+      <c r="M209" s="42"/>
+      <c r="N209" s="20"/>
+    </row>
+    <row r="210" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B210" s="33"/>
+      <c r="C210" s="33"/>
+      <c r="D210" s="33"/>
+      <c r="E210" s="34"/>
+      <c r="F210" s="33"/>
+      <c r="G210" s="37"/>
+      <c r="H210" s="33"/>
+      <c r="I210" s="33"/>
+      <c r="J210" s="33"/>
+      <c r="K210" s="34"/>
+      <c r="L210" s="101"/>
+      <c r="M210" s="34"/>
+      <c r="N210" s="11"/>
+      <c r="O210" s="12"/>
+    </row>
+    <row r="211" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B211" s="36">
+        <v>6246</v>
+      </c>
+      <c r="C211" s="36">
+        <v>34193</v>
+      </c>
+      <c r="D211" s="36">
+        <v>64220</v>
+      </c>
+      <c r="E211" s="36"/>
+      <c r="F211" s="36"/>
+      <c r="G211" s="36"/>
+      <c r="H211" s="37"/>
+      <c r="I211" s="37"/>
+      <c r="J211" s="36"/>
+      <c r="K211" s="37"/>
+      <c r="L211" s="102"/>
+      <c r="M211" s="36"/>
+      <c r="N211" s="11"/>
+      <c r="O211" s="12"/>
+    </row>
+    <row r="212" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B209" s="40">
-[...65 lines deleted...]
-      <c r="F212" s="33"/>
+      <c r="B212" s="36">
+        <v>469</v>
+      </c>
+      <c r="C212" s="36">
+        <v>9932</v>
+      </c>
+      <c r="D212" s="36">
+        <v>21474</v>
+      </c>
+      <c r="E212" s="36"/>
+      <c r="F212" s="36"/>
       <c r="G212" s="37"/>
-      <c r="H212" s="33"/>
-[...4 lines deleted...]
-      <c r="M212" s="34"/>
+      <c r="H212" s="37"/>
+      <c r="I212" s="37"/>
+      <c r="J212" s="36"/>
+      <c r="K212" s="37"/>
+      <c r="L212" s="102"/>
+      <c r="M212" s="36"/>
       <c r="N212" s="11"/>
       <c r="O212" s="12"/>
     </row>
     <row r="213" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="35" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B213" s="36">
-        <v>6246</v>
+        <v>601</v>
       </c>
       <c r="C213" s="36">
-        <v>34193</v>
-[...1 lines deleted...]
-      <c r="D213" s="36"/>
+        <v>6187</v>
+      </c>
+      <c r="D213" s="47">
+        <v>11773</v>
+      </c>
       <c r="E213" s="36"/>
       <c r="F213" s="36"/>
-      <c r="G213" s="36"/>
+      <c r="G213" s="37"/>
       <c r="H213" s="37"/>
       <c r="I213" s="37"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
       <c r="L213" s="102"/>
       <c r="M213" s="36"/>
       <c r="N213" s="11"/>
-      <c r="O213" s="12"/>
+      <c r="O213" s="14"/>
     </row>
     <row r="214" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="35" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>65</v>
+      </c>
+      <c r="B214" s="117" t="s">
+        <v>73</v>
       </c>
       <c r="C214" s="36">
-        <v>9932</v>
-[...1 lines deleted...]
-      <c r="D214" s="36"/>
+        <v>130</v>
+      </c>
+      <c r="D214" s="36">
+        <v>259</v>
+      </c>
       <c r="E214" s="36"/>
       <c r="F214" s="36"/>
       <c r="G214" s="37"/>
       <c r="H214" s="37"/>
       <c r="I214" s="37"/>
       <c r="J214" s="36"/>
-      <c r="K214" s="37"/>
+      <c r="K214" s="36"/>
       <c r="L214" s="102"/>
       <c r="M214" s="36"/>
-      <c r="N214" s="11"/>
-      <c r="O214" s="12"/>
     </row>
     <row r="215" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="35" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B215" s="36">
-        <v>601</v>
+        <v>5175</v>
       </c>
       <c r="C215" s="36">
-        <v>6187</v>
-[...1 lines deleted...]
-      <c r="D215" s="47"/>
+        <v>17944</v>
+      </c>
+      <c r="D215" s="36">
+        <v>30714</v>
+      </c>
       <c r="E215" s="36"/>
       <c r="F215" s="36"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
       <c r="L215" s="102"/>
       <c r="M215" s="36"/>
-      <c r="N215" s="11"/>
-      <c r="O215" s="14"/>
     </row>
     <row r="216" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A216" s="35"/>
+      <c r="B216" s="36"/>
+      <c r="C216" s="36"/>
       <c r="D216" s="36"/>
-      <c r="E216" s="36"/>
+      <c r="E216" s="42"/>
       <c r="F216" s="36"/>
       <c r="G216" s="37"/>
       <c r="H216" s="37"/>
-      <c r="I216" s="37"/>
+      <c r="I216" s="36"/>
       <c r="J216" s="36"/>
-      <c r="K216" s="36"/>
-[...15 lines deleted...]
-      <c r="F217" s="36"/>
+      <c r="K216" s="42"/>
+      <c r="L216" s="103"/>
+      <c r="M216" s="42"/>
+      <c r="N216" s="20"/>
+    </row>
+    <row r="217" spans="1:23" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B217" s="33"/>
+      <c r="C217" s="33"/>
+      <c r="D217" s="33"/>
+      <c r="E217" s="34"/>
+      <c r="F217" s="33"/>
       <c r="G217" s="37"/>
       <c r="H217" s="37"/>
-      <c r="I217" s="37"/>
-[...3 lines deleted...]
-      <c r="M217" s="36"/>
+      <c r="I217" s="33"/>
+      <c r="J217" s="33"/>
+      <c r="K217" s="34"/>
+      <c r="L217" s="101"/>
+      <c r="M217" s="34"/>
+      <c r="N217" s="8"/>
+      <c r="O217" s="9"/>
+      <c r="P217" s="9"/>
+      <c r="Q217" s="7"/>
     </row>
     <row r="218" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="35"/>
-[...3 lines deleted...]
-      <c r="E218" s="42"/>
+      <c r="A218" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B218" s="36">
+        <v>38</v>
+      </c>
+      <c r="C218" s="36">
+        <v>52</v>
+      </c>
+      <c r="D218" s="36">
+        <v>87</v>
+      </c>
+      <c r="E218" s="37"/>
       <c r="F218" s="36"/>
       <c r="G218" s="37"/>
       <c r="H218" s="37"/>
-      <c r="I218" s="36"/>
+      <c r="I218" s="37"/>
       <c r="J218" s="36"/>
-      <c r="K218" s="42"/>
-[...12 lines deleted...]
-      <c r="F219" s="33"/>
+      <c r="K218" s="37"/>
+      <c r="L218" s="102"/>
+      <c r="M218" s="36"/>
+      <c r="N218" s="8"/>
+      <c r="O218" s="9"/>
+      <c r="P218" s="9"/>
+      <c r="Q218" s="7"/>
+    </row>
+    <row r="219" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B219" s="37">
+        <v>38</v>
+      </c>
+      <c r="C219" s="37">
+        <v>52</v>
+      </c>
+      <c r="D219" s="37">
+        <v>87</v>
+      </c>
+      <c r="E219" s="37"/>
+      <c r="F219" s="36"/>
       <c r="G219" s="37"/>
       <c r="H219" s="37"/>
-      <c r="I219" s="33"/>
-[...7 lines deleted...]
-      <c r="Q219" s="7"/>
+      <c r="I219" s="37"/>
+      <c r="J219" s="36"/>
+      <c r="K219" s="37"/>
+      <c r="L219" s="102"/>
+      <c r="M219" s="36"/>
+      <c r="N219" s="20"/>
     </row>
     <row r="220" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="35" t="s">
+      <c r="A220" s="35"/>
+      <c r="B220" s="58"/>
+      <c r="C220" s="58"/>
+      <c r="D220" s="44"/>
+      <c r="E220" s="49"/>
+      <c r="F220" s="49"/>
+      <c r="G220" s="49"/>
+      <c r="H220" s="44"/>
+      <c r="I220" s="44"/>
+      <c r="J220" s="44"/>
+      <c r="K220" s="49"/>
+      <c r="L220" s="105"/>
+      <c r="M220" s="49"/>
+      <c r="N220" s="20"/>
+    </row>
+    <row r="221" spans="1:23" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B221" s="33"/>
+      <c r="C221" s="33"/>
+      <c r="D221" s="33"/>
+      <c r="E221" s="34"/>
+      <c r="F221" s="34"/>
+      <c r="G221" s="34"/>
+      <c r="H221" s="33"/>
+      <c r="I221" s="33"/>
+      <c r="J221" s="33"/>
+      <c r="K221" s="34"/>
+      <c r="L221" s="101"/>
+      <c r="M221" s="34"/>
+      <c r="N221" s="8"/>
+      <c r="O221" s="13"/>
+      <c r="P221" s="13"/>
+      <c r="Q221" s="9"/>
+      <c r="R221" s="9"/>
+      <c r="S221" s="6"/>
+      <c r="T221" s="7"/>
+      <c r="U221" s="7"/>
+      <c r="V221" s="23"/>
+      <c r="W221" s="7"/>
+    </row>
+    <row r="222" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B220" s="36">
-[...2 lines deleted...]
-      <c r="C220" s="36">
+      <c r="B222" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C222" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D222" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E222" s="46"/>
+      <c r="F222" s="46"/>
+      <c r="G222" s="41"/>
+      <c r="H222" s="41"/>
+      <c r="I222" s="41"/>
+      <c r="J222" s="41"/>
+      <c r="K222" s="41"/>
+      <c r="L222" s="41"/>
+      <c r="M222" s="41"/>
+      <c r="N222" s="8"/>
+      <c r="O222" s="13"/>
+      <c r="P222" s="13"/>
+      <c r="Q222" s="9"/>
+      <c r="R222" s="9"/>
+      <c r="S222" s="6"/>
+      <c r="T222" s="7"/>
+      <c r="U222" s="7"/>
+      <c r="V222" s="23"/>
+      <c r="W222" s="7"/>
+    </row>
+    <row r="223" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B223" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="C223" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D223" s="117" t="s">
+        <v>73</v>
+      </c>
+      <c r="E223" s="46"/>
+      <c r="F223" s="46"/>
+      <c r="G223" s="46"/>
+      <c r="H223" s="41"/>
+      <c r="I223" s="41"/>
+      <c r="J223" s="41"/>
+      <c r="K223" s="41"/>
+      <c r="L223" s="41"/>
+      <c r="M223" s="41"/>
+      <c r="N223" s="20"/>
+    </row>
+    <row r="224" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="87"/>
+      <c r="B224" s="88"/>
+      <c r="C224" s="88"/>
+      <c r="D224" s="88"/>
+      <c r="E224" s="88"/>
+      <c r="F224" s="88"/>
+      <c r="G224" s="88"/>
+      <c r="H224" s="88"/>
+      <c r="I224" s="88"/>
+      <c r="J224" s="88"/>
+      <c r="K224" s="88"/>
+      <c r="L224" s="109"/>
+      <c r="M224" s="88"/>
+      <c r="N224" s="15"/>
+    </row>
+    <row r="225" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="121" t="s">
+        <v>69</v>
+      </c>
+      <c r="B225" s="121"/>
+      <c r="C225" s="121"/>
+      <c r="D225" s="121"/>
+      <c r="E225" s="121"/>
+      <c r="F225" s="121"/>
+      <c r="G225" s="121"/>
+      <c r="H225" s="121"/>
+      <c r="I225" s="121"/>
+      <c r="J225" s="122"/>
+      <c r="K225" s="90"/>
+      <c r="L225" s="110"/>
+      <c r="M225" s="91"/>
+      <c r="N225" s="90"/>
+    </row>
+    <row r="226" spans="1:14" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A226" s="92" t="s">
+        <v>50</v>
+      </c>
+      <c r="B226" s="93"/>
+      <c r="C226" s="93"/>
+      <c r="D226" s="93"/>
+      <c r="E226" s="93"/>
+      <c r="F226" s="94"/>
+      <c r="G226" s="94"/>
+      <c r="H226" s="94"/>
+      <c r="I226" s="95"/>
+      <c r="J226" s="95"/>
+      <c r="K226" s="93"/>
+      <c r="L226" s="111"/>
+      <c r="M226" s="94"/>
+      <c r="N226" s="94"/>
+    </row>
+    <row r="227" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="B227" s="93"/>
+      <c r="C227" s="93"/>
+      <c r="D227" s="93"/>
+      <c r="E227" s="93"/>
+      <c r="F227" s="93"/>
+      <c r="G227" s="93"/>
+      <c r="H227" s="93"/>
+      <c r="I227" s="95"/>
+      <c r="J227" s="95"/>
+      <c r="K227" s="93"/>
+      <c r="L227" s="112"/>
+      <c r="M227" s="93"/>
+      <c r="N227" s="93"/>
+    </row>
+    <row r="228" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="119" t="s">
         <v>52</v>
       </c>
-      <c r="D220" s="36"/>
-[...218 lines deleted...]
-      <c r="N230" s="120"/>
+      <c r="B228" s="119"/>
+      <c r="C228" s="119"/>
+      <c r="D228" s="119"/>
+      <c r="E228" s="119"/>
+      <c r="F228" s="119"/>
+      <c r="G228" s="119"/>
+      <c r="H228" s="119"/>
+      <c r="I228" s="119"/>
+      <c r="J228" s="120"/>
+      <c r="K228" s="120"/>
+      <c r="L228" s="120"/>
+      <c r="M228" s="120"/>
+      <c r="N228" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A230:N230"/>
-    <mergeCell ref="A227:J227"/>
+    <mergeCell ref="A228:N228"/>
+    <mergeCell ref="A225:J225"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист 1</vt:lpstr>