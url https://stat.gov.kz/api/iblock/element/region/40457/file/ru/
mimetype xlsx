--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -1134,51 +1134,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E207" sqref="E207"/>
+      <selection activeCell="E169" sqref="E169:E223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="113" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="16.5703125" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="118" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="118"/>
@@ -1280,243 +1280,261 @@
       <c r="J5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="101" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36">
         <v>980</v>
       </c>
       <c r="C6" s="36">
         <v>2184</v>
       </c>
       <c r="D6" s="37">
         <v>3377</v>
       </c>
-      <c r="E6" s="37"/>
+      <c r="E6" s="37">
+        <v>4584</v>
+      </c>
       <c r="F6" s="36"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="38"/>
       <c r="K6" s="37"/>
       <c r="L6" s="102"/>
       <c r="M6" s="36"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="37">
         <v>13</v>
       </c>
       <c r="C7" s="37">
         <v>21</v>
       </c>
       <c r="D7" s="37">
         <v>33</v>
       </c>
-      <c r="E7" s="37"/>
+      <c r="E7" s="37">
+        <v>45</v>
+      </c>
       <c r="F7" s="36"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="40"/>
       <c r="K7" s="37"/>
       <c r="L7" s="102"/>
       <c r="M7" s="36"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="37">
         <v>2</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
       <c r="D8" s="37">
         <v>7</v>
       </c>
-      <c r="E8" s="37"/>
+      <c r="E8" s="37">
+        <v>9</v>
+      </c>
       <c r="F8" s="40"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="40"/>
       <c r="K8" s="37"/>
       <c r="L8" s="102"/>
       <c r="M8" s="36"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="37">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>6</v>
       </c>
       <c r="D9" s="37">
         <v>6</v>
       </c>
-      <c r="E9" s="37"/>
+      <c r="E9" s="37">
+        <v>7</v>
+      </c>
       <c r="F9" s="36"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="40"/>
       <c r="K9" s="37"/>
       <c r="L9" s="102"/>
       <c r="M9" s="36"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37">
         <v>879</v>
       </c>
       <c r="C10" s="37">
         <v>1878</v>
       </c>
       <c r="D10" s="37">
         <v>2878</v>
       </c>
-      <c r="E10" s="37"/>
+      <c r="E10" s="37">
+        <v>3878</v>
+      </c>
       <c r="F10" s="36"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="37"/>
       <c r="L10" s="102"/>
       <c r="M10" s="36"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="37">
         <v>10</v>
       </c>
       <c r="C11" s="37">
         <v>96</v>
       </c>
       <c r="D11" s="37">
         <v>182</v>
       </c>
-      <c r="E11" s="37"/>
+      <c r="E11" s="37">
+        <v>269</v>
+      </c>
       <c r="F11" s="36"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="40"/>
       <c r="K11" s="37"/>
       <c r="L11" s="102"/>
       <c r="M11" s="36"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="37">
         <v>2</v>
       </c>
       <c r="C12" s="37">
         <v>4</v>
       </c>
       <c r="D12" s="37">
         <v>6</v>
       </c>
-      <c r="E12" s="37"/>
+      <c r="E12" s="37">
+        <v>8</v>
+      </c>
       <c r="F12" s="36"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="40"/>
       <c r="K12" s="37"/>
       <c r="L12" s="102"/>
       <c r="M12" s="36"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37">
         <v>12</v>
       </c>
       <c r="C13" s="37">
         <v>24</v>
       </c>
       <c r="D13" s="37">
         <v>36</v>
       </c>
-      <c r="E13" s="37"/>
+      <c r="E13" s="37">
+        <v>48</v>
+      </c>
       <c r="F13" s="40"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="40"/>
       <c r="K13" s="37"/>
       <c r="L13" s="102"/>
       <c r="M13" s="36"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
         <v>57</v>
       </c>
       <c r="C14" s="37">
         <v>151</v>
       </c>
       <c r="D14" s="37">
         <v>229</v>
       </c>
-      <c r="E14" s="37"/>
+      <c r="E14" s="37">
+        <v>321</v>
+      </c>
       <c r="F14" s="36"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="37"/>
       <c r="L14" s="102"/>
       <c r="M14" s="36"/>
       <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="42"/>
       <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="36"/>
       <c r="K15" s="42"/>
       <c r="L15" s="103"/>
       <c r="M15" s="42"/>
       <c r="N15" s="16"/>
@@ -1530,243 +1548,261 @@
       <c r="D16" s="33"/>
       <c r="E16" s="34"/>
       <c r="F16" s="33"/>
       <c r="G16" s="37"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="34"/>
       <c r="L16" s="101"/>
       <c r="M16" s="34"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="36">
         <v>131</v>
       </c>
       <c r="C17" s="36">
         <v>534</v>
       </c>
       <c r="D17" s="37">
         <v>942</v>
       </c>
-      <c r="E17" s="37"/>
+      <c r="E17" s="37">
+        <v>1349</v>
+      </c>
       <c r="F17" s="36"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="36"/>
       <c r="K17" s="37"/>
       <c r="L17" s="102"/>
       <c r="M17" s="36"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="36">
         <v>13</v>
       </c>
       <c r="C18" s="37">
         <v>21</v>
       </c>
       <c r="D18" s="37">
         <v>33</v>
       </c>
-      <c r="E18" s="37"/>
+      <c r="E18" s="37">
+        <v>45</v>
+      </c>
       <c r="F18" s="36"/>
       <c r="G18" s="37"/>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="36"/>
       <c r="K18" s="37"/>
       <c r="L18" s="102"/>
       <c r="M18" s="36"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="41">
         <v>2</v>
       </c>
       <c r="C19" s="37">
         <v>5</v>
       </c>
       <c r="D19" s="37">
         <v>7</v>
       </c>
-      <c r="E19" s="37"/>
+      <c r="E19" s="37">
+        <v>9</v>
+      </c>
       <c r="F19" s="36"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="36"/>
       <c r="K19" s="37"/>
       <c r="L19" s="102"/>
       <c r="M19" s="36"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="37">
         <v>5</v>
       </c>
       <c r="C20" s="37">
         <v>6</v>
       </c>
       <c r="D20" s="37">
         <v>6</v>
       </c>
-      <c r="E20" s="37"/>
+      <c r="E20" s="37">
+        <v>7</v>
+      </c>
       <c r="F20" s="36"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="36"/>
       <c r="K20" s="37"/>
       <c r="L20" s="102"/>
       <c r="M20" s="36"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="37">
         <v>87</v>
       </c>
       <c r="C21" s="37">
         <v>378</v>
       </c>
       <c r="D21" s="37">
         <v>670</v>
       </c>
-      <c r="E21" s="37"/>
+      <c r="E21" s="37">
+        <v>962</v>
+      </c>
       <c r="F21" s="36"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="36"/>
       <c r="K21" s="37"/>
       <c r="L21" s="102"/>
       <c r="M21" s="36"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="37">
         <v>10</v>
       </c>
       <c r="C22" s="37">
         <v>96</v>
       </c>
       <c r="D22" s="37">
         <v>182</v>
       </c>
-      <c r="E22" s="37"/>
+      <c r="E22" s="37">
+        <v>269</v>
+      </c>
       <c r="F22" s="36"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="36"/>
       <c r="K22" s="37"/>
       <c r="L22" s="102"/>
       <c r="M22" s="36"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="37">
         <v>2</v>
       </c>
       <c r="C23" s="37">
         <v>4</v>
       </c>
       <c r="D23" s="37">
         <v>6</v>
       </c>
-      <c r="E23" s="37"/>
+      <c r="E23" s="37">
+        <v>8</v>
+      </c>
       <c r="F23" s="36"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="36"/>
       <c r="K23" s="37"/>
       <c r="L23" s="102"/>
       <c r="M23" s="36"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
         <v>12</v>
       </c>
       <c r="C24" s="37">
         <v>24</v>
       </c>
       <c r="D24" s="37">
         <v>36</v>
       </c>
-      <c r="E24" s="37"/>
+      <c r="E24" s="37">
+        <v>48</v>
+      </c>
       <c r="F24" s="36"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="36"/>
       <c r="K24" s="37"/>
       <c r="L24" s="102"/>
       <c r="M24" s="36"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="37">
         <v>1</v>
       </c>
       <c r="D25" s="37">
         <v>2</v>
       </c>
-      <c r="E25" s="37"/>
+      <c r="E25" s="37">
+        <v>2</v>
+      </c>
       <c r="F25" s="36"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
       <c r="L25" s="102"/>
       <c r="M25" s="36"/>
       <c r="N25" s="16"/>
     </row>
     <row r="26" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="42"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="42"/>
       <c r="L26" s="37"/>
       <c r="M26" s="42"/>
       <c r="N26" s="16"/>
@@ -1780,99 +1816,105 @@
       <c r="D27" s="33"/>
       <c r="E27" s="34"/>
       <c r="F27" s="33"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="34"/>
       <c r="L27" s="101"/>
       <c r="M27" s="34"/>
       <c r="N27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="36">
         <v>289</v>
       </c>
       <c r="C28" s="36">
         <v>532</v>
       </c>
       <c r="D28" s="37">
         <v>775</v>
       </c>
-      <c r="E28" s="37"/>
+      <c r="E28" s="37">
+        <v>1018</v>
+      </c>
       <c r="F28" s="36"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="102"/>
       <c r="M28" s="36"/>
       <c r="N28" s="6"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="36">
         <v>260</v>
       </c>
       <c r="C29" s="36">
         <v>471</v>
       </c>
       <c r="D29" s="37">
         <v>682</v>
       </c>
-      <c r="E29" s="37"/>
+      <c r="E29" s="37">
+        <v>894</v>
+      </c>
       <c r="F29" s="36"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="102"/>
       <c r="M29" s="36"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36">
         <v>30</v>
       </c>
       <c r="C30" s="36">
         <v>61</v>
       </c>
       <c r="D30" s="37">
         <v>93</v>
       </c>
-      <c r="E30" s="37"/>
+      <c r="E30" s="37">
+        <v>125</v>
+      </c>
       <c r="F30" s="36"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="102"/>
       <c r="M30" s="36"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="42"/>
       <c r="F31" s="36"/>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="42"/>
       <c r="L31" s="103"/>
       <c r="M31" s="36"/>
       <c r="N31" s="16"/>
@@ -1886,75 +1928,79 @@
       <c r="D32" s="33"/>
       <c r="E32" s="36"/>
       <c r="F32" s="33"/>
       <c r="G32" s="37"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="34"/>
       <c r="L32" s="101"/>
       <c r="M32" s="33"/>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="36">
         <v>532</v>
       </c>
       <c r="C33" s="36">
         <v>1029</v>
       </c>
       <c r="D33" s="36">
         <v>1526</v>
       </c>
-      <c r="E33" s="36"/>
+      <c r="E33" s="36">
+        <v>2022</v>
+      </c>
       <c r="F33" s="36"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="102"/>
       <c r="M33" s="36"/>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="36">
         <v>532</v>
       </c>
       <c r="C34" s="36">
         <v>1029</v>
       </c>
       <c r="D34" s="36">
         <v>1526</v>
       </c>
-      <c r="E34" s="36"/>
+      <c r="E34" s="36">
+        <v>2022</v>
+      </c>
       <c r="F34" s="36"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="102"/>
       <c r="M34" s="36"/>
       <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35"/>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="42"/>
       <c r="F35" s="36"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="36"/>
       <c r="K35" s="42"/>
       <c r="L35" s="103"/>
       <c r="M35" s="36"/>
       <c r="N35" s="16"/>
@@ -1968,75 +2014,79 @@
       <c r="D36" s="33"/>
       <c r="E36" s="34"/>
       <c r="F36" s="33"/>
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
       <c r="J36" s="33"/>
       <c r="K36" s="34"/>
       <c r="L36" s="101"/>
       <c r="M36" s="33"/>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="36">
         <v>468</v>
       </c>
       <c r="C37" s="36">
         <v>1034</v>
       </c>
       <c r="D37" s="36">
         <v>1555</v>
       </c>
-      <c r="E37" s="36"/>
+      <c r="E37" s="36">
+        <v>2140</v>
+      </c>
       <c r="F37" s="36"/>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="36"/>
       <c r="K37" s="37"/>
       <c r="L37" s="102"/>
       <c r="M37" s="36"/>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="36">
         <v>468</v>
       </c>
       <c r="C38" s="37">
         <v>1034</v>
       </c>
       <c r="D38" s="36">
         <v>1555</v>
       </c>
-      <c r="E38" s="36"/>
+      <c r="E38" s="36">
+        <v>2140</v>
+      </c>
       <c r="F38" s="36"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="36"/>
       <c r="K38" s="37"/>
       <c r="L38" s="102"/>
       <c r="M38" s="36"/>
       <c r="N38" s="16"/>
     </row>
     <row r="39" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="42"/>
       <c r="F39" s="36"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="42"/>
       <c r="L39" s="103"/>
       <c r="M39" s="42"/>
       <c r="N39" s="16"/>
@@ -2050,195 +2100,209 @@
       <c r="D40" s="33"/>
       <c r="E40" s="34"/>
       <c r="F40" s="33"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="34"/>
       <c r="L40" s="101"/>
       <c r="M40" s="34"/>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="36">
         <v>966</v>
       </c>
       <c r="C41" s="36">
         <v>1548</v>
       </c>
       <c r="D41" s="37">
         <v>2070</v>
       </c>
-      <c r="E41" s="37"/>
+      <c r="E41" s="37">
+        <v>2473</v>
+      </c>
       <c r="F41" s="36"/>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="102"/>
       <c r="M41" s="38"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="36">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
-      <c r="E42" s="37"/>
+      <c r="E42" s="37">
+        <v>0</v>
+      </c>
       <c r="F42" s="36"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="102"/>
       <c r="M42" s="38"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="36">
         <v>1</v>
       </c>
       <c r="C43" s="37">
         <v>3</v>
       </c>
       <c r="D43" s="37">
         <v>5</v>
       </c>
-      <c r="E43" s="37"/>
+      <c r="E43" s="37">
+        <v>7</v>
+      </c>
       <c r="F43" s="36"/>
       <c r="G43" s="37"/>
       <c r="H43" s="37"/>
       <c r="I43" s="37"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="102"/>
       <c r="M43" s="40"/>
       <c r="N43" s="6"/>
     </row>
     <row r="44" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="99" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="36">
         <v>0</v>
       </c>
       <c r="C44" s="37">
         <v>1</v>
       </c>
       <c r="D44" s="37">
         <v>2</v>
       </c>
-      <c r="E44" s="37"/>
+      <c r="E44" s="37">
+        <v>2</v>
+      </c>
       <c r="F44" s="36"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="102"/>
       <c r="M44" s="40"/>
       <c r="N44" s="6"/>
     </row>
     <row r="45" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="36">
         <v>5</v>
       </c>
       <c r="C45" s="37">
         <v>8</v>
       </c>
       <c r="D45" s="37">
         <v>11</v>
       </c>
-      <c r="E45" s="37"/>
+      <c r="E45" s="37">
+        <v>14</v>
+      </c>
       <c r="F45" s="36"/>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
       <c r="L45" s="102"/>
       <c r="M45" s="38"/>
       <c r="N45" s="6"/>
     </row>
     <row r="46" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B46" s="46">
         <v>0</v>
       </c>
       <c r="C46" s="37">
         <v>0</v>
       </c>
       <c r="D46" s="37">
         <v>1</v>
       </c>
-      <c r="E46" s="37"/>
+      <c r="E46" s="37">
+        <v>1</v>
+      </c>
       <c r="F46" s="36"/>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="L46" s="102"/>
       <c r="M46" s="38"/>
       <c r="N46" s="6"/>
     </row>
     <row r="47" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="36">
         <v>960</v>
       </c>
       <c r="C47" s="37">
         <v>1535</v>
       </c>
       <c r="D47" s="37">
         <v>2051</v>
       </c>
-      <c r="E47" s="37"/>
+      <c r="E47" s="37">
+        <v>2449</v>
+      </c>
       <c r="F47" s="36"/>
       <c r="G47" s="37"/>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="102"/>
       <c r="M47" s="38"/>
       <c r="N47" s="16"/>
     </row>
     <row r="48" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35"/>
       <c r="B48" s="36"/>
       <c r="C48" s="36"/>
       <c r="D48" s="36"/>
       <c r="E48" s="42"/>
       <c r="F48" s="36"/>
       <c r="G48" s="37"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="36"/>
       <c r="K48" s="42"/>
       <c r="L48" s="103"/>
       <c r="M48" s="114"/>
       <c r="N48" s="16"/>
@@ -2252,75 +2316,79 @@
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="33"/>
       <c r="G49" s="37"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="34"/>
       <c r="L49" s="101"/>
       <c r="M49" s="34"/>
       <c r="N49" s="16"/>
     </row>
     <row r="50" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="E50" s="36"/>
+      <c r="E50" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="F50" s="36"/>
       <c r="G50" s="36"/>
       <c r="H50" s="36"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="16"/>
     </row>
     <row r="51" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="E51" s="36"/>
+      <c r="E51" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="F51" s="36"/>
       <c r="G51" s="36"/>
       <c r="H51" s="36"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="37"/>
       <c r="N51" s="16"/>
     </row>
     <row r="52" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35"/>
       <c r="B52" s="36"/>
       <c r="C52" s="36"/>
       <c r="D52" s="36"/>
       <c r="E52" s="42"/>
       <c r="F52" s="36"/>
       <c r="G52" s="37"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="44"/>
       <c r="K52" s="42"/>
       <c r="L52" s="103"/>
       <c r="M52" s="42"/>
       <c r="N52" s="16"/>
@@ -2334,75 +2402,79 @@
       <c r="D53" s="33"/>
       <c r="E53" s="34"/>
       <c r="F53" s="33"/>
       <c r="G53" s="37"/>
       <c r="H53" s="33"/>
       <c r="I53" s="33"/>
       <c r="J53" s="33"/>
       <c r="K53" s="34"/>
       <c r="L53" s="101"/>
       <c r="M53" s="34"/>
       <c r="N53" s="16"/>
     </row>
     <row r="54" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="46">
         <v>0.2</v>
       </c>
       <c r="C54" s="46">
         <v>0.8</v>
       </c>
       <c r="D54" s="46">
         <v>1.4</v>
       </c>
-      <c r="E54" s="46"/>
+      <c r="E54" s="46">
+        <v>1.9</v>
+      </c>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="84"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
       <c r="L54" s="104"/>
       <c r="M54" s="46"/>
       <c r="N54" s="19"/>
     </row>
     <row r="55" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="46">
         <v>0.2</v>
       </c>
       <c r="C55" s="46">
         <v>0.8</v>
       </c>
       <c r="D55" s="46">
         <v>1.4</v>
       </c>
-      <c r="E55" s="46"/>
+      <c r="E55" s="46">
+        <v>1.9</v>
+      </c>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
       <c r="I55" s="84"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
       <c r="L55" s="104"/>
       <c r="M55" s="46"/>
       <c r="N55" s="19"/>
     </row>
     <row r="56" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35"/>
       <c r="B56" s="47"/>
       <c r="C56" s="47"/>
       <c r="D56" s="44"/>
       <c r="E56" s="49"/>
       <c r="F56" s="44"/>
       <c r="G56" s="37"/>
       <c r="H56" s="44"/>
       <c r="I56" s="44"/>
       <c r="J56" s="44"/>
       <c r="K56" s="49"/>
       <c r="L56" s="105"/>
       <c r="M56" s="44"/>
       <c r="N56" s="16"/>
@@ -2416,75 +2488,79 @@
       <c r="D57" s="33"/>
       <c r="E57" s="34"/>
       <c r="F57" s="33"/>
       <c r="G57" s="37"/>
       <c r="H57" s="51"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="34"/>
       <c r="L57" s="101"/>
       <c r="M57" s="33"/>
       <c r="N57" s="6"/>
     </row>
     <row r="58" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="37">
         <v>1574</v>
       </c>
       <c r="C58" s="36">
         <v>3430</v>
       </c>
       <c r="D58" s="36">
         <v>4620</v>
       </c>
-      <c r="E58" s="36"/>
+      <c r="E58" s="36">
+        <v>5012</v>
+      </c>
       <c r="F58" s="36"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="36"/>
       <c r="K58" s="37"/>
       <c r="L58" s="102"/>
       <c r="M58" s="36"/>
       <c r="N58" s="6"/>
     </row>
     <row r="59" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="36">
         <v>1574</v>
       </c>
       <c r="C59" s="36">
         <v>3430</v>
       </c>
       <c r="D59" s="36">
         <v>4620</v>
       </c>
-      <c r="E59" s="36"/>
+      <c r="E59" s="36">
+        <v>5012</v>
+      </c>
       <c r="F59" s="36"/>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="36"/>
       <c r="K59" s="37"/>
       <c r="L59" s="102"/>
       <c r="M59" s="36"/>
       <c r="N59" s="6"/>
     </row>
     <row r="60" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35"/>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="44"/>
       <c r="E60" s="49"/>
       <c r="F60" s="44"/>
       <c r="G60" s="37"/>
       <c r="H60" s="44"/>
       <c r="I60" s="44"/>
       <c r="J60" s="44"/>
       <c r="K60" s="49"/>
       <c r="L60" s="105"/>
       <c r="M60" s="44"/>
       <c r="N60" s="16"/>
@@ -2498,75 +2574,79 @@
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
       <c r="F61" s="33"/>
       <c r="G61" s="37"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="34"/>
       <c r="L61" s="101"/>
       <c r="M61" s="33"/>
       <c r="N61" s="6"/>
     </row>
     <row r="62" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D62" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E62" s="36"/>
+      <c r="E62" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F62" s="36"/>
       <c r="G62" s="37"/>
       <c r="H62" s="37"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="37"/>
       <c r="M62" s="36"/>
       <c r="N62" s="6"/>
     </row>
     <row r="63" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D63" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E63" s="36"/>
+      <c r="E63" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F63" s="36"/>
       <c r="G63" s="37"/>
       <c r="H63" s="37"/>
       <c r="I63" s="36"/>
       <c r="J63" s="36"/>
       <c r="K63" s="36"/>
       <c r="L63" s="37"/>
       <c r="M63" s="36"/>
       <c r="N63" s="6"/>
     </row>
     <row r="64" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="40"/>
       <c r="B64" s="36"/>
       <c r="C64" s="36"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="33"/>
       <c r="G64" s="37"/>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="34"/>
       <c r="L64" s="101"/>
       <c r="M64" s="34"/>
       <c r="N64" s="16"/>
@@ -2580,171 +2660,183 @@
       <c r="D65" s="33"/>
       <c r="E65" s="34"/>
       <c r="F65" s="33"/>
       <c r="G65" s="37"/>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="34"/>
       <c r="L65" s="101"/>
       <c r="M65" s="34"/>
       <c r="N65" s="6"/>
     </row>
     <row r="66" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="36">
         <v>85</v>
       </c>
       <c r="C66" s="36">
         <v>155</v>
       </c>
       <c r="D66" s="36">
         <v>209</v>
       </c>
-      <c r="E66" s="36"/>
+      <c r="E66" s="36">
+        <v>242</v>
+      </c>
       <c r="F66" s="37"/>
       <c r="G66" s="37"/>
       <c r="H66" s="37"/>
       <c r="I66" s="37"/>
       <c r="J66" s="52"/>
       <c r="K66" s="37"/>
       <c r="L66" s="102"/>
       <c r="M66" s="38"/>
       <c r="N66" s="16"/>
     </row>
     <row r="67" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="46">
         <v>0</v>
       </c>
       <c r="C67" s="37">
         <v>0</v>
       </c>
       <c r="D67" s="36">
         <v>1</v>
       </c>
-      <c r="E67" s="36"/>
+      <c r="E67" s="36">
+        <v>1</v>
+      </c>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="53"/>
       <c r="K67" s="37"/>
       <c r="L67" s="102"/>
       <c r="M67" s="40"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="37">
         <v>31</v>
       </c>
       <c r="C68" s="37">
         <v>32</v>
       </c>
       <c r="D68" s="36">
         <v>33</v>
       </c>
-      <c r="E68" s="36"/>
+      <c r="E68" s="36">
+        <v>35</v>
+      </c>
       <c r="F68" s="37"/>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="53"/>
       <c r="K68" s="37"/>
       <c r="L68" s="102"/>
       <c r="M68" s="40"/>
       <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="37">
         <v>8</v>
       </c>
       <c r="D69" s="36">
         <v>17</v>
       </c>
-      <c r="E69" s="36"/>
+      <c r="E69" s="36">
+        <v>25</v>
+      </c>
       <c r="F69" s="37"/>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="53"/>
       <c r="K69" s="37"/>
       <c r="L69" s="102"/>
       <c r="M69" s="40"/>
       <c r="N69" s="6"/>
     </row>
     <row r="70" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="46">
         <v>0</v>
       </c>
       <c r="C70" s="37">
         <v>0</v>
       </c>
       <c r="D70" s="36">
         <v>1</v>
       </c>
-      <c r="E70" s="36"/>
+      <c r="E70" s="36">
+        <v>1</v>
+      </c>
       <c r="F70" s="37"/>
       <c r="G70" s="37"/>
       <c r="H70" s="37"/>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="102"/>
       <c r="M70" s="40"/>
       <c r="N70" s="6"/>
     </row>
     <row r="71" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="37">
         <v>54</v>
       </c>
       <c r="C71" s="37">
         <v>113</v>
       </c>
       <c r="D71" s="36">
         <v>158</v>
       </c>
-      <c r="E71" s="36"/>
+      <c r="E71" s="36">
+        <v>181</v>
+      </c>
       <c r="F71" s="37"/>
       <c r="G71" s="37"/>
       <c r="H71" s="37"/>
       <c r="I71" s="37"/>
       <c r="J71" s="52"/>
       <c r="K71" s="37"/>
       <c r="L71" s="102"/>
       <c r="M71" s="38"/>
       <c r="N71" s="6"/>
     </row>
     <row r="72" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="35"/>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="42"/>
       <c r="F72" s="36"/>
       <c r="G72" s="37"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="42"/>
       <c r="L72" s="103"/>
       <c r="M72" s="42"/>
       <c r="N72" s="16"/>
@@ -2758,435 +2850,465 @@
       <c r="D73" s="33"/>
       <c r="E73" s="34"/>
       <c r="F73" s="33"/>
       <c r="G73" s="37"/>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="34"/>
       <c r="L73" s="101"/>
       <c r="M73" s="34"/>
       <c r="N73" s="6"/>
     </row>
     <row r="74" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="36">
         <v>17</v>
       </c>
       <c r="C74" s="36">
         <v>38</v>
       </c>
       <c r="D74" s="36">
         <v>58</v>
       </c>
-      <c r="E74" s="36"/>
+      <c r="E74" s="36">
+        <v>78</v>
+      </c>
       <c r="F74" s="37"/>
       <c r="G74" s="37"/>
       <c r="H74" s="37"/>
       <c r="I74" s="37"/>
       <c r="J74" s="36"/>
       <c r="K74" s="36"/>
       <c r="L74" s="102"/>
       <c r="M74" s="40"/>
       <c r="N74" s="6"/>
     </row>
     <row r="75" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B75" s="36">
         <v>13</v>
       </c>
       <c r="C75" s="36">
         <v>28</v>
       </c>
       <c r="D75" s="36">
         <v>43</v>
       </c>
-      <c r="E75" s="36"/>
+      <c r="E75" s="36">
+        <v>59</v>
+      </c>
       <c r="F75" s="37"/>
       <c r="G75" s="37"/>
       <c r="H75" s="37"/>
       <c r="I75" s="37"/>
       <c r="J75" s="36"/>
       <c r="K75" s="36"/>
       <c r="L75" s="102"/>
       <c r="M75" s="40"/>
       <c r="N75" s="6"/>
     </row>
     <row r="76" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="46">
         <v>0</v>
       </c>
       <c r="C76" s="46">
         <v>0</v>
       </c>
       <c r="D76" s="46">
         <v>1</v>
       </c>
-      <c r="E76" s="46"/>
+      <c r="E76" s="46">
+        <v>1</v>
+      </c>
       <c r="F76" s="46"/>
       <c r="G76" s="46"/>
       <c r="H76" s="46"/>
       <c r="I76" s="46"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
       <c r="L76" s="102"/>
       <c r="M76" s="40"/>
       <c r="N76" s="6"/>
     </row>
     <row r="77" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="36">
         <v>4</v>
       </c>
       <c r="C77" s="36">
         <v>9</v>
       </c>
       <c r="D77" s="36">
         <v>14</v>
       </c>
-      <c r="E77" s="36"/>
+      <c r="E77" s="36">
+        <v>18</v>
+      </c>
       <c r="F77" s="37"/>
       <c r="G77" s="37"/>
       <c r="H77" s="37"/>
       <c r="I77" s="37"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
       <c r="L77" s="102"/>
       <c r="M77" s="36"/>
       <c r="N77" s="16"/>
     </row>
     <row r="78" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K78" s="42"/>
       <c r="L78" s="103"/>
       <c r="M78" s="42"/>
       <c r="N78" s="16"/>
     </row>
     <row r="79" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="33"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="34"/>
       <c r="L79" s="101"/>
       <c r="M79" s="34"/>
       <c r="N79" s="16"/>
     </row>
     <row r="80" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="36">
         <v>26</v>
       </c>
       <c r="C80" s="36">
         <v>54</v>
       </c>
       <c r="D80" s="36">
         <v>83</v>
       </c>
-      <c r="E80" s="36"/>
+      <c r="E80" s="36">
+        <v>111</v>
+      </c>
       <c r="F80" s="36"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="36"/>
       <c r="L80" s="102"/>
       <c r="M80" s="40"/>
       <c r="N80" s="6"/>
     </row>
     <row r="81" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="36">
         <v>0</v>
       </c>
       <c r="C81" s="36">
         <v>0</v>
       </c>
       <c r="D81" s="36">
         <v>0</v>
       </c>
-      <c r="E81" s="36"/>
+      <c r="E81" s="36">
+        <v>0</v>
+      </c>
       <c r="F81" s="36"/>
       <c r="G81" s="37"/>
       <c r="H81" s="37"/>
       <c r="I81" s="37"/>
       <c r="J81" s="37"/>
       <c r="K81" s="36"/>
       <c r="L81" s="102"/>
       <c r="M81" s="40"/>
       <c r="N81" s="6"/>
     </row>
     <row r="82" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="36">
         <v>0</v>
       </c>
       <c r="C82" s="36">
         <v>0</v>
       </c>
       <c r="D82" s="36">
         <v>0</v>
       </c>
-      <c r="E82" s="36"/>
+      <c r="E82" s="36">
+        <v>0</v>
+      </c>
       <c r="F82" s="36"/>
       <c r="G82" s="37"/>
       <c r="H82" s="37"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="36"/>
       <c r="L82" s="102"/>
       <c r="M82" s="40"/>
       <c r="N82" s="6"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="37">
         <v>19</v>
       </c>
       <c r="C83" s="37">
         <v>39</v>
       </c>
       <c r="D83" s="36">
         <v>59</v>
       </c>
-      <c r="E83" s="36"/>
+      <c r="E83" s="36">
+        <v>79</v>
+      </c>
       <c r="F83" s="36"/>
       <c r="G83" s="37"/>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
       <c r="J83" s="53"/>
       <c r="K83" s="36"/>
       <c r="L83" s="102"/>
       <c r="M83" s="40"/>
       <c r="N83" s="6"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B84" s="46">
         <v>0</v>
       </c>
       <c r="C84" s="46">
         <v>1</v>
       </c>
       <c r="D84" s="46">
         <v>1</v>
       </c>
-      <c r="E84" s="46"/>
+      <c r="E84" s="46">
+        <v>2</v>
+      </c>
       <c r="F84" s="46"/>
       <c r="G84" s="46"/>
       <c r="H84" s="46"/>
       <c r="I84" s="46"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
       <c r="L84" s="102"/>
       <c r="M84" s="40"/>
       <c r="N84" s="15"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="37">
         <v>6</v>
       </c>
       <c r="C85" s="37">
         <v>14</v>
       </c>
       <c r="D85" s="36">
         <v>22</v>
       </c>
-      <c r="E85" s="36"/>
+      <c r="E85" s="36">
+        <v>30</v>
+      </c>
       <c r="F85" s="36"/>
       <c r="G85" s="37"/>
       <c r="H85" s="37"/>
       <c r="I85" s="37"/>
       <c r="J85" s="53"/>
       <c r="K85" s="36"/>
       <c r="L85" s="102"/>
       <c r="M85" s="40"/>
       <c r="N85" s="15"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K86" s="36"/>
       <c r="L86" s="37"/>
       <c r="M86" s="36"/>
       <c r="N86" s="15"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="33"/>
       <c r="C87" s="33"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="33"/>
       <c r="G87" s="37"/>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="51"/>
       <c r="M87" s="33"/>
       <c r="N87" s="6"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="36">
         <v>8</v>
       </c>
       <c r="C88" s="36">
         <v>18</v>
       </c>
       <c r="D88" s="36">
         <v>28</v>
       </c>
-      <c r="E88" s="36"/>
+      <c r="E88" s="36">
+        <v>38</v>
+      </c>
       <c r="F88" s="36"/>
       <c r="G88" s="37"/>
       <c r="H88" s="37"/>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="37"/>
       <c r="L88" s="102"/>
       <c r="M88" s="36"/>
       <c r="N88" s="6"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="36">
         <v>0</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="36">
         <v>0</v>
       </c>
-      <c r="E89" s="36"/>
+      <c r="E89" s="36">
+        <v>0</v>
+      </c>
       <c r="F89" s="36"/>
       <c r="G89" s="37"/>
       <c r="H89" s="37"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="37"/>
       <c r="L89" s="102"/>
       <c r="M89" s="36"/>
       <c r="N89" s="6"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="36">
         <v>1</v>
       </c>
       <c r="C90" s="36">
         <v>3</v>
       </c>
       <c r="D90" s="36">
         <v>5</v>
       </c>
-      <c r="E90" s="36"/>
+      <c r="E90" s="36">
+        <v>7</v>
+      </c>
       <c r="F90" s="36"/>
       <c r="G90" s="37"/>
       <c r="H90" s="37"/>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
       <c r="L90" s="102"/>
       <c r="M90" s="36"/>
       <c r="N90" s="6"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="40">
         <v>0</v>
       </c>
       <c r="C91" s="40">
         <v>1</v>
       </c>
       <c r="D91" s="40">
         <v>1</v>
       </c>
-      <c r="E91" s="40"/>
+      <c r="E91" s="40">
+        <v>2</v>
+      </c>
       <c r="F91" s="40"/>
       <c r="G91" s="40"/>
       <c r="H91" s="40"/>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
       <c r="L91" s="102"/>
       <c r="M91" s="36"/>
       <c r="N91" s="15"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="36">
         <v>6</v>
       </c>
       <c r="C92" s="36">
         <v>14</v>
       </c>
       <c r="D92" s="36">
         <v>21</v>
       </c>
-      <c r="E92" s="36"/>
+      <c r="E92" s="36">
+        <v>29</v>
+      </c>
       <c r="F92" s="36"/>
       <c r="G92" s="37"/>
       <c r="H92" s="37"/>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
       <c r="L92" s="102"/>
       <c r="M92" s="36"/>
       <c r="N92" s="15"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="35"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="36"/>
       <c r="E93" s="36"/>
       <c r="F93" s="36"/>
       <c r="G93" s="37"/>
       <c r="H93" s="37"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
       <c r="K93" s="36"/>
       <c r="L93" s="37"/>
       <c r="M93" s="36"/>
       <c r="N93" s="15"/>
@@ -3200,99 +3322,105 @@
       <c r="D94" s="33"/>
       <c r="E94" s="33"/>
       <c r="F94" s="33"/>
       <c r="G94" s="37"/>
       <c r="H94" s="37"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="51"/>
       <c r="M94" s="33"/>
       <c r="N94" s="6"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="36">
         <v>18</v>
       </c>
       <c r="C95" s="36">
         <v>36</v>
       </c>
       <c r="D95" s="36">
         <v>54</v>
       </c>
-      <c r="E95" s="40"/>
+      <c r="E95" s="40">
+        <v>72</v>
+      </c>
       <c r="F95" s="36"/>
       <c r="G95" s="37"/>
       <c r="H95" s="37"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="37"/>
       <c r="L95" s="102"/>
       <c r="M95" s="36"/>
       <c r="N95" s="6"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B96" s="36">
         <v>0</v>
       </c>
       <c r="C96" s="36">
         <v>0</v>
       </c>
       <c r="D96" s="36">
         <v>0</v>
       </c>
-      <c r="E96" s="40"/>
+      <c r="E96" s="40">
+        <v>0</v>
+      </c>
       <c r="F96" s="36"/>
       <c r="G96" s="37"/>
       <c r="H96" s="37"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="37"/>
       <c r="L96" s="102"/>
       <c r="M96" s="36"/>
       <c r="N96" s="6"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="36">
         <v>18</v>
       </c>
       <c r="C97" s="40">
         <v>36</v>
       </c>
       <c r="D97" s="40">
         <v>54</v>
       </c>
-      <c r="E97" s="40"/>
+      <c r="E97" s="40">
+        <v>72</v>
+      </c>
       <c r="F97" s="36"/>
       <c r="G97" s="37"/>
       <c r="H97" s="37"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="37"/>
       <c r="L97" s="102"/>
       <c r="M97" s="33"/>
       <c r="N97" s="6"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="57"/>
       <c r="B98" s="44"/>
       <c r="C98" s="40"/>
       <c r="D98" s="40"/>
       <c r="E98" s="33"/>
       <c r="F98" s="40"/>
       <c r="G98" s="37"/>
       <c r="H98" s="33"/>
       <c r="I98" s="33"/>
       <c r="J98" s="33"/>
       <c r="K98" s="33"/>
       <c r="L98" s="51"/>
       <c r="M98" s="33"/>
       <c r="N98" s="6"/>
@@ -3306,99 +3434,105 @@
       <c r="D99" s="33"/>
       <c r="E99" s="34"/>
       <c r="F99" s="33"/>
       <c r="G99" s="37"/>
       <c r="H99" s="33"/>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
       <c r="K99" s="34"/>
       <c r="L99" s="101"/>
       <c r="M99" s="34"/>
       <c r="N99" s="18"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="36">
         <v>8606</v>
       </c>
       <c r="C100" s="37">
         <v>17371</v>
       </c>
       <c r="D100" s="37">
         <v>22112</v>
       </c>
-      <c r="E100" s="37"/>
+      <c r="E100" s="37">
+        <v>29310</v>
+      </c>
       <c r="F100" s="36"/>
       <c r="G100" s="37"/>
       <c r="H100" s="37"/>
       <c r="I100" s="37"/>
       <c r="J100" s="36"/>
       <c r="K100" s="37"/>
       <c r="L100" s="102"/>
       <c r="M100" s="38"/>
       <c r="N100" s="18"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="58">
         <v>2148</v>
       </c>
       <c r="C101" s="58">
         <v>4679</v>
       </c>
       <c r="D101" s="38">
         <v>4979</v>
       </c>
-      <c r="E101" s="58"/>
+      <c r="E101" s="58">
+        <v>6257</v>
+      </c>
       <c r="F101" s="58"/>
       <c r="G101" s="37"/>
       <c r="H101" s="37"/>
       <c r="I101" s="37"/>
       <c r="J101" s="36"/>
       <c r="K101" s="37"/>
       <c r="L101" s="102"/>
       <c r="M101" s="38"/>
       <c r="N101" s="18"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="36">
         <v>6458</v>
       </c>
       <c r="C102" s="58">
         <v>12692</v>
       </c>
       <c r="D102" s="36">
         <v>17133</v>
       </c>
-      <c r="E102" s="36"/>
+      <c r="E102" s="36">
+        <v>23053</v>
+      </c>
       <c r="F102" s="36"/>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
       <c r="L102" s="102"/>
       <c r="M102" s="38"/>
       <c r="N102" s="15"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="35"/>
       <c r="B103" s="36"/>
       <c r="C103" s="36"/>
       <c r="D103" s="36"/>
       <c r="E103" s="42"/>
       <c r="F103" s="36"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
       <c r="I103" s="36"/>
       <c r="J103" s="36"/>
       <c r="K103" s="42"/>
       <c r="L103" s="103"/>
       <c r="M103" s="114"/>
       <c r="N103" s="20"/>
@@ -3412,99 +3546,105 @@
       <c r="D104" s="33"/>
       <c r="E104" s="34"/>
       <c r="F104" s="33"/>
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="34"/>
       <c r="L104" s="101"/>
       <c r="M104" s="115"/>
       <c r="N104" s="18"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="36">
         <v>8579</v>
       </c>
       <c r="C105" s="36">
         <v>17324</v>
       </c>
       <c r="D105" s="36">
         <v>22044</v>
       </c>
-      <c r="E105" s="37"/>
+      <c r="E105" s="37">
+        <v>29223</v>
+      </c>
       <c r="F105" s="36"/>
       <c r="G105" s="37"/>
       <c r="H105" s="37"/>
       <c r="I105" s="37"/>
       <c r="J105" s="36"/>
       <c r="K105" s="37"/>
       <c r="L105" s="102"/>
       <c r="M105" s="98"/>
       <c r="N105" s="18"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B106" s="36">
         <v>2148</v>
       </c>
       <c r="C106" s="37">
         <v>4679</v>
       </c>
       <c r="D106" s="37">
         <v>4979</v>
       </c>
-      <c r="E106" s="37"/>
+      <c r="E106" s="37">
+        <v>6257</v>
+      </c>
       <c r="F106" s="36"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="36"/>
       <c r="K106" s="37"/>
       <c r="L106" s="102"/>
       <c r="M106" s="38"/>
       <c r="N106" s="18"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B107" s="36">
         <v>6431</v>
       </c>
       <c r="C107" s="37">
         <v>12645</v>
       </c>
       <c r="D107" s="37">
         <v>17065</v>
       </c>
-      <c r="E107" s="37"/>
+      <c r="E107" s="37">
+        <v>22966</v>
+      </c>
       <c r="F107" s="36"/>
       <c r="G107" s="37"/>
       <c r="H107" s="37"/>
       <c r="I107" s="37"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
       <c r="L107" s="102"/>
       <c r="M107" s="38"/>
       <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="56"/>
       <c r="B108" s="36"/>
       <c r="C108" s="36"/>
       <c r="D108" s="36"/>
       <c r="E108" s="42"/>
       <c r="F108" s="36"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
       <c r="I108" s="36"/>
       <c r="J108" s="36"/>
       <c r="K108" s="42"/>
       <c r="L108" s="103"/>
       <c r="M108" s="42"/>
       <c r="N108" s="20"/>
@@ -3518,75 +3658,79 @@
       <c r="D109" s="33"/>
       <c r="E109" s="34"/>
       <c r="F109" s="33"/>
       <c r="G109" s="37"/>
       <c r="H109" s="33"/>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="34"/>
       <c r="L109" s="101"/>
       <c r="M109" s="34"/>
       <c r="N109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="58">
         <v>24</v>
       </c>
       <c r="C110" s="58">
         <v>41</v>
       </c>
       <c r="D110" s="58">
         <v>59</v>
       </c>
-      <c r="E110" s="58"/>
+      <c r="E110" s="58">
+        <v>76</v>
+      </c>
       <c r="F110" s="36"/>
       <c r="G110" s="37"/>
       <c r="H110" s="37"/>
       <c r="I110" s="37"/>
       <c r="J110" s="44"/>
       <c r="K110" s="37"/>
       <c r="L110" s="102"/>
       <c r="M110" s="44"/>
       <c r="N110" s="8"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="36">
         <v>24</v>
       </c>
       <c r="C111" s="36">
         <v>41</v>
       </c>
       <c r="D111" s="36">
         <v>59</v>
       </c>
-      <c r="E111" s="36"/>
+      <c r="E111" s="36">
+        <v>76</v>
+      </c>
       <c r="F111" s="36"/>
       <c r="G111" s="37"/>
       <c r="H111" s="37"/>
       <c r="I111" s="37"/>
       <c r="J111" s="36"/>
       <c r="K111" s="37"/>
       <c r="L111" s="102"/>
       <c r="M111" s="36"/>
       <c r="N111" s="20"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="56"/>
       <c r="B112" s="36"/>
       <c r="C112" s="36"/>
       <c r="D112" s="36"/>
       <c r="E112" s="42"/>
       <c r="F112" s="36"/>
       <c r="G112" s="37"/>
       <c r="H112" s="36"/>
       <c r="I112" s="36"/>
       <c r="J112" s="36"/>
       <c r="K112" s="42"/>
       <c r="L112" s="103"/>
       <c r="M112" s="42"/>
       <c r="N112" s="20"/>
@@ -3600,75 +3744,79 @@
       <c r="D113" s="33"/>
       <c r="E113" s="34"/>
       <c r="F113" s="33"/>
       <c r="G113" s="37"/>
       <c r="H113" s="33"/>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="34"/>
       <c r="L113" s="101"/>
       <c r="M113" s="34"/>
       <c r="N113" s="8"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="36">
         <v>3</v>
       </c>
       <c r="C114" s="36">
         <v>6</v>
       </c>
       <c r="D114" s="36">
         <v>9</v>
       </c>
-      <c r="E114" s="36"/>
+      <c r="E114" s="36">
+        <v>11</v>
+      </c>
       <c r="F114" s="36"/>
       <c r="G114" s="37"/>
       <c r="H114" s="37"/>
       <c r="I114" s="37"/>
       <c r="J114" s="36"/>
       <c r="K114" s="37"/>
       <c r="L114" s="102"/>
       <c r="M114" s="36"/>
       <c r="N114" s="8"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="36">
         <v>3</v>
       </c>
       <c r="C115" s="36">
         <v>6</v>
       </c>
       <c r="D115" s="36">
         <v>9</v>
       </c>
-      <c r="E115" s="36"/>
+      <c r="E115" s="36">
+        <v>11</v>
+      </c>
       <c r="F115" s="36"/>
       <c r="G115" s="37"/>
       <c r="H115" s="37"/>
       <c r="I115" s="37"/>
       <c r="J115" s="36"/>
       <c r="K115" s="37"/>
       <c r="L115" s="102"/>
       <c r="M115" s="36"/>
       <c r="N115" s="20"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="56"/>
       <c r="B116" s="36"/>
       <c r="C116" s="36"/>
       <c r="D116" s="36"/>
       <c r="E116" s="42"/>
       <c r="F116" s="36"/>
       <c r="G116" s="37"/>
       <c r="H116" s="36"/>
       <c r="I116" s="36"/>
       <c r="J116" s="36"/>
       <c r="K116" s="42"/>
       <c r="L116" s="103"/>
       <c r="M116" s="42"/>
       <c r="N116" s="20"/>
@@ -3682,99 +3830,105 @@
       <c r="D117" s="33"/>
       <c r="E117" s="34"/>
       <c r="F117" s="33"/>
       <c r="G117" s="37"/>
       <c r="H117" s="33"/>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="34"/>
       <c r="L117" s="101"/>
       <c r="M117" s="34"/>
       <c r="N117" s="8"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B118" s="36">
         <v>42</v>
       </c>
       <c r="C118" s="36">
         <v>542</v>
       </c>
       <c r="D118" s="36">
         <v>1042</v>
       </c>
-      <c r="E118" s="36"/>
+      <c r="E118" s="36">
+        <v>1542</v>
+      </c>
       <c r="F118" s="36"/>
       <c r="G118" s="37"/>
       <c r="H118" s="37"/>
       <c r="I118" s="37"/>
       <c r="J118" s="36"/>
       <c r="K118" s="37"/>
       <c r="L118" s="102"/>
       <c r="M118" s="36"/>
       <c r="N118" s="8"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B119" s="36">
         <v>42</v>
       </c>
       <c r="C119" s="36">
         <v>42</v>
       </c>
       <c r="D119" s="36">
         <v>42</v>
       </c>
-      <c r="E119" s="36"/>
+      <c r="E119" s="36">
+        <v>42</v>
+      </c>
       <c r="F119" s="36"/>
       <c r="G119" s="37"/>
       <c r="H119" s="37"/>
       <c r="I119" s="37"/>
       <c r="J119" s="36"/>
       <c r="K119" s="37"/>
       <c r="L119" s="102"/>
       <c r="M119" s="36"/>
       <c r="N119" s="20"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B120" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C120" s="117">
         <v>500</v>
       </c>
-      <c r="D120" s="40">
-[...2 lines deleted...]
-      <c r="E120" s="40"/>
+      <c r="D120" s="44">
+        <v>1000</v>
+      </c>
+      <c r="E120" s="36">
+        <v>1500</v>
+      </c>
       <c r="F120" s="40"/>
       <c r="G120" s="40"/>
       <c r="H120" s="40"/>
       <c r="I120" s="40"/>
       <c r="J120" s="40"/>
       <c r="K120" s="40"/>
       <c r="L120" s="102"/>
       <c r="M120" s="40"/>
       <c r="N120" s="8"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="99"/>
       <c r="B121" s="36"/>
       <c r="C121" s="36"/>
       <c r="D121" s="33"/>
       <c r="E121" s="36"/>
       <c r="F121" s="33"/>
       <c r="G121" s="37"/>
       <c r="H121" s="40"/>
       <c r="I121" s="40"/>
       <c r="J121" s="40"/>
       <c r="K121" s="43"/>
       <c r="L121" s="102"/>
       <c r="M121" s="43"/>
       <c r="N121" s="8"/>
@@ -3788,99 +3942,105 @@
       <c r="D122" s="33"/>
       <c r="E122" s="34"/>
       <c r="F122" s="33"/>
       <c r="G122" s="37"/>
       <c r="H122" s="33"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="34"/>
       <c r="L122" s="101"/>
       <c r="M122" s="34"/>
       <c r="N122" s="8"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="36">
         <v>42</v>
       </c>
       <c r="C123" s="36">
         <v>542</v>
       </c>
       <c r="D123" s="36">
         <v>1042</v>
       </c>
-      <c r="E123" s="36"/>
+      <c r="E123" s="36">
+        <v>1542</v>
+      </c>
       <c r="F123" s="36"/>
       <c r="G123" s="37"/>
       <c r="H123" s="37"/>
       <c r="I123" s="37"/>
       <c r="J123" s="36"/>
       <c r="K123" s="37"/>
       <c r="L123" s="102"/>
       <c r="M123" s="36"/>
       <c r="N123" s="20"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B124" s="36">
         <v>42</v>
       </c>
       <c r="C124" s="36">
         <v>42</v>
       </c>
       <c r="D124" s="36">
         <v>42</v>
       </c>
-      <c r="E124" s="36"/>
+      <c r="E124" s="36">
+        <v>42</v>
+      </c>
       <c r="F124" s="36"/>
       <c r="G124" s="37"/>
       <c r="H124" s="37"/>
       <c r="I124" s="37"/>
       <c r="J124" s="36"/>
       <c r="K124" s="37"/>
       <c r="L124" s="102"/>
       <c r="M124" s="36"/>
       <c r="N124" s="20"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B125" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C125" s="117">
         <v>500</v>
       </c>
       <c r="D125" s="44">
         <v>1000</v>
       </c>
-      <c r="E125" s="49"/>
+      <c r="E125" s="36">
+        <v>1500</v>
+      </c>
       <c r="F125" s="44"/>
       <c r="G125" s="37"/>
       <c r="H125" s="44"/>
       <c r="I125" s="44"/>
       <c r="J125" s="44"/>
       <c r="K125" s="49"/>
       <c r="L125" s="102"/>
       <c r="M125" s="44"/>
       <c r="N125" s="20"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="99"/>
       <c r="B126" s="117"/>
       <c r="C126" s="36"/>
       <c r="D126" s="44"/>
       <c r="E126" s="49"/>
       <c r="F126" s="44"/>
       <c r="G126" s="37"/>
       <c r="H126" s="44"/>
       <c r="I126" s="44"/>
       <c r="J126" s="44"/>
       <c r="K126" s="49"/>
       <c r="L126" s="102"/>
       <c r="M126" s="44"/>
       <c r="N126" s="20"/>
@@ -3894,363 +4054,391 @@
       <c r="D127" s="33"/>
       <c r="E127" s="34"/>
       <c r="F127" s="33"/>
       <c r="G127" s="37"/>
       <c r="H127" s="33"/>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="34"/>
       <c r="L127" s="101"/>
       <c r="M127" s="34"/>
       <c r="N127" s="8"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="36">
         <v>2106</v>
       </c>
       <c r="C128" s="36">
         <v>4439</v>
       </c>
       <c r="D128" s="37">
         <v>6771</v>
       </c>
-      <c r="E128" s="37"/>
+      <c r="E128" s="37">
+        <v>9108</v>
+      </c>
       <c r="F128" s="37"/>
       <c r="G128" s="37"/>
       <c r="H128" s="37"/>
       <c r="I128" s="37"/>
       <c r="J128" s="36"/>
       <c r="K128" s="37"/>
       <c r="L128" s="102"/>
       <c r="M128" s="116"/>
       <c r="N128" s="8"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B129" s="37">
         <v>141</v>
       </c>
       <c r="C129" s="37">
         <v>281</v>
       </c>
       <c r="D129" s="37">
         <v>422</v>
       </c>
-      <c r="E129" s="37"/>
+      <c r="E129" s="37">
+        <v>562</v>
+      </c>
       <c r="F129" s="37"/>
       <c r="G129" s="37"/>
       <c r="H129" s="37"/>
       <c r="I129" s="37"/>
       <c r="J129" s="36"/>
       <c r="K129" s="37"/>
       <c r="L129" s="102"/>
       <c r="M129" s="116"/>
       <c r="N129" s="8"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="37">
         <v>65</v>
       </c>
       <c r="C130" s="37">
         <v>131</v>
       </c>
       <c r="D130" s="37">
         <v>196</v>
       </c>
-      <c r="E130" s="37"/>
+      <c r="E130" s="37">
+        <v>262</v>
+      </c>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
       <c r="L130" s="102"/>
       <c r="M130" s="116"/>
       <c r="N130" s="8"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B131" s="37">
         <v>144</v>
       </c>
       <c r="C131" s="37">
         <v>302</v>
       </c>
       <c r="D131" s="37">
         <v>459</v>
       </c>
-      <c r="E131" s="37"/>
+      <c r="E131" s="102">
+        <v>617</v>
+      </c>
       <c r="F131" s="37"/>
       <c r="G131" s="37"/>
       <c r="H131" s="37"/>
       <c r="I131" s="37"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
       <c r="L131" s="102"/>
       <c r="M131" s="116"/>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B132" s="37">
         <v>75</v>
       </c>
       <c r="C132" s="37">
         <v>151</v>
       </c>
       <c r="D132" s="37">
         <v>226</v>
       </c>
-      <c r="E132" s="37"/>
+      <c r="E132" s="102">
+        <v>302</v>
+      </c>
       <c r="F132" s="37"/>
       <c r="G132" s="37"/>
       <c r="H132" s="37"/>
       <c r="I132" s="37"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
       <c r="L132" s="102"/>
       <c r="M132" s="116"/>
       <c r="N132" s="8"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B133" s="37">
         <v>60</v>
       </c>
       <c r="C133" s="37">
         <v>120</v>
       </c>
       <c r="D133" s="37">
         <v>180</v>
       </c>
-      <c r="E133" s="37"/>
+      <c r="E133" s="102">
+        <v>241</v>
+      </c>
       <c r="F133" s="37"/>
       <c r="G133" s="37"/>
       <c r="H133" s="37"/>
       <c r="I133" s="37"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
       <c r="L133" s="102"/>
       <c r="M133" s="116"/>
       <c r="N133" s="8"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="37">
         <v>314</v>
       </c>
       <c r="C134" s="37">
         <v>625</v>
       </c>
       <c r="D134" s="37">
         <v>936</v>
       </c>
-      <c r="E134" s="37"/>
+      <c r="E134" s="102">
+        <v>1251</v>
+      </c>
       <c r="F134" s="37"/>
       <c r="G134" s="37"/>
       <c r="H134" s="37"/>
       <c r="I134" s="37"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
       <c r="L134" s="102"/>
       <c r="M134" s="116"/>
       <c r="N134" s="8"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="37">
         <v>113</v>
       </c>
       <c r="C135" s="37">
         <v>226</v>
       </c>
       <c r="D135" s="37">
         <v>339</v>
       </c>
-      <c r="E135" s="37"/>
+      <c r="E135" s="102">
+        <v>452</v>
+      </c>
       <c r="F135" s="37"/>
       <c r="G135" s="37"/>
       <c r="H135" s="37"/>
       <c r="I135" s="37"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
       <c r="L135" s="102"/>
       <c r="M135" s="116"/>
       <c r="N135" s="8"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="37">
         <v>48</v>
       </c>
       <c r="C136" s="37">
         <v>96</v>
       </c>
       <c r="D136" s="37">
         <v>144</v>
       </c>
-      <c r="E136" s="37"/>
+      <c r="E136" s="102">
+        <v>192</v>
+      </c>
       <c r="F136" s="37"/>
       <c r="G136" s="37"/>
       <c r="H136" s="37"/>
       <c r="I136" s="37"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
       <c r="L136" s="102"/>
       <c r="M136" s="116"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B137" s="37">
         <v>67</v>
       </c>
       <c r="C137" s="37">
         <v>134</v>
       </c>
       <c r="D137" s="37">
         <v>201</v>
       </c>
-      <c r="E137" s="37"/>
+      <c r="E137" s="102">
+        <v>268</v>
+      </c>
       <c r="F137" s="37"/>
       <c r="G137" s="37"/>
       <c r="H137" s="37"/>
       <c r="I137" s="37"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
       <c r="L137" s="102"/>
       <c r="M137" s="116"/>
       <c r="N137" s="8"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="37">
         <v>68</v>
       </c>
       <c r="C138" s="37">
         <v>136</v>
       </c>
       <c r="D138" s="37">
         <v>204</v>
       </c>
-      <c r="E138" s="37"/>
+      <c r="E138" s="102">
+        <v>271</v>
+      </c>
       <c r="F138" s="37"/>
       <c r="G138" s="37"/>
       <c r="H138" s="37"/>
       <c r="I138" s="37"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
       <c r="L138" s="102"/>
       <c r="M138" s="116"/>
       <c r="N138" s="8"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="37">
         <v>167</v>
       </c>
       <c r="C139" s="37">
         <v>334</v>
       </c>
       <c r="D139" s="37">
         <v>501</v>
       </c>
-      <c r="E139" s="37"/>
+      <c r="E139" s="102">
+        <v>668</v>
+      </c>
       <c r="F139" s="37"/>
       <c r="G139" s="37"/>
       <c r="H139" s="37"/>
       <c r="I139" s="37"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
       <c r="L139" s="102"/>
       <c r="M139" s="116"/>
       <c r="N139" s="8"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B140" s="37">
         <v>70</v>
       </c>
       <c r="C140" s="37">
         <v>141</v>
       </c>
       <c r="D140" s="37">
         <v>211</v>
       </c>
-      <c r="E140" s="37"/>
+      <c r="E140" s="102">
+        <v>282</v>
+      </c>
       <c r="F140" s="37"/>
       <c r="G140" s="37"/>
       <c r="H140" s="37"/>
       <c r="I140" s="37"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
       <c r="L140" s="102"/>
       <c r="M140" s="116"/>
       <c r="N140" s="8"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B141" s="37">
         <v>773</v>
       </c>
       <c r="C141" s="37">
         <v>1762</v>
       </c>
       <c r="D141" s="37">
         <v>2752</v>
       </c>
-      <c r="E141" s="37"/>
+      <c r="E141" s="37">
+        <v>3741</v>
+      </c>
       <c r="F141" s="37"/>
       <c r="G141" s="37"/>
       <c r="H141" s="37"/>
       <c r="I141" s="37"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
       <c r="L141" s="102"/>
       <c r="M141" s="116"/>
       <c r="N141" s="20"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="57"/>
       <c r="B142" s="44"/>
       <c r="C142" s="33"/>
       <c r="D142" s="33"/>
       <c r="E142" s="34"/>
       <c r="F142" s="33"/>
       <c r="G142" s="37"/>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="34"/>
       <c r="L142" s="101"/>
       <c r="M142" s="34"/>
       <c r="N142" s="15"/>
@@ -4264,75 +4452,79 @@
       <c r="D143" s="33"/>
       <c r="E143" s="43"/>
       <c r="F143" s="40"/>
       <c r="G143" s="37"/>
       <c r="H143" s="33"/>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="34"/>
       <c r="L143" s="101"/>
       <c r="M143" s="34"/>
       <c r="N143" s="8"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="36">
         <v>5</v>
       </c>
       <c r="C144" s="36">
         <v>12</v>
       </c>
       <c r="D144" s="36">
         <v>20</v>
       </c>
-      <c r="E144" s="36"/>
+      <c r="E144" s="36">
+        <v>27</v>
+      </c>
       <c r="F144" s="36"/>
       <c r="G144" s="36"/>
       <c r="H144" s="37"/>
       <c r="I144" s="36"/>
       <c r="J144" s="36"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="36"/>
       <c r="N144" s="8"/>
     </row>
     <row r="145" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="36">
         <v>5</v>
       </c>
       <c r="C145" s="36">
         <v>12</v>
       </c>
       <c r="D145" s="36">
         <v>20</v>
       </c>
-      <c r="E145" s="36"/>
+      <c r="E145" s="36">
+        <v>27</v>
+      </c>
       <c r="F145" s="36"/>
       <c r="G145" s="36"/>
       <c r="H145" s="37"/>
       <c r="I145" s="36"/>
       <c r="J145" s="36"/>
       <c r="K145" s="37"/>
       <c r="L145" s="37"/>
       <c r="M145" s="36"/>
       <c r="N145" s="8"/>
     </row>
     <row r="146" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="29"/>
       <c r="B146" s="29"/>
       <c r="C146" s="29"/>
       <c r="D146" s="29"/>
       <c r="E146" s="60"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
       <c r="H146" s="36"/>
       <c r="I146" s="29"/>
       <c r="J146" s="29"/>
       <c r="K146" s="60"/>
       <c r="L146" s="106"/>
       <c r="M146" s="60"/>
       <c r="N146" s="21"/>
@@ -4346,99 +4538,105 @@
       <c r="D147" s="33"/>
       <c r="E147" s="34"/>
       <c r="F147" s="33"/>
       <c r="G147" s="37"/>
       <c r="H147" s="33"/>
       <c r="I147" s="33"/>
       <c r="J147" s="33"/>
       <c r="K147" s="34"/>
       <c r="L147" s="101"/>
       <c r="M147" s="34"/>
       <c r="N147" s="8"/>
     </row>
     <row r="148" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="36">
         <v>1565</v>
       </c>
       <c r="C148" s="36">
         <v>3393</v>
       </c>
       <c r="D148" s="37">
         <v>4768</v>
       </c>
-      <c r="E148" s="36"/>
+      <c r="E148" s="36">
+        <v>6765</v>
+      </c>
       <c r="F148" s="36"/>
       <c r="G148" s="37"/>
       <c r="H148" s="37"/>
       <c r="I148" s="37"/>
       <c r="J148" s="36"/>
       <c r="K148" s="37"/>
       <c r="L148" s="102"/>
       <c r="M148" s="38"/>
       <c r="N148" s="8"/>
     </row>
     <row r="149" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="36">
         <v>261</v>
       </c>
       <c r="C149" s="37">
         <v>612</v>
       </c>
       <c r="D149" s="37">
         <v>884</v>
       </c>
-      <c r="E149" s="36"/>
+      <c r="E149" s="36">
+        <v>1288</v>
+      </c>
       <c r="F149" s="36"/>
       <c r="G149" s="37"/>
       <c r="H149" s="37"/>
       <c r="I149" s="37"/>
       <c r="J149" s="36"/>
       <c r="K149" s="37"/>
       <c r="L149" s="102"/>
       <c r="M149" s="38"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B150" s="36">
         <v>1304</v>
       </c>
       <c r="C150" s="37">
         <v>2781</v>
       </c>
       <c r="D150" s="37">
         <v>3884</v>
       </c>
-      <c r="E150" s="36"/>
+      <c r="E150" s="36">
+        <v>5477</v>
+      </c>
       <c r="F150" s="36"/>
       <c r="G150" s="37"/>
       <c r="H150" s="37"/>
       <c r="I150" s="37"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
       <c r="L150" s="102"/>
       <c r="M150" s="38"/>
       <c r="N150" s="15"/>
     </row>
     <row r="151" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="35"/>
       <c r="B151" s="36"/>
       <c r="C151" s="36"/>
       <c r="D151" s="36"/>
       <c r="E151" s="42"/>
       <c r="F151" s="36"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="36"/>
       <c r="J151" s="36"/>
       <c r="K151" s="42"/>
       <c r="L151" s="103"/>
       <c r="M151" s="42"/>
       <c r="N151" s="20"/>
@@ -4452,75 +4650,79 @@
       <c r="D152" s="33"/>
       <c r="E152" s="34"/>
       <c r="F152" s="33"/>
       <c r="G152" s="37"/>
       <c r="H152" s="37"/>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="34"/>
       <c r="L152" s="101"/>
       <c r="M152" s="34"/>
       <c r="N152" s="8"/>
     </row>
     <row r="153" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="36">
         <v>1288</v>
       </c>
       <c r="C153" s="36">
         <v>2734</v>
       </c>
       <c r="D153" s="36">
         <v>4181</v>
       </c>
-      <c r="E153" s="36"/>
+      <c r="E153" s="36">
+        <v>5628</v>
+      </c>
       <c r="F153" s="36"/>
       <c r="G153" s="37"/>
       <c r="H153" s="37"/>
       <c r="I153" s="37"/>
       <c r="J153" s="36"/>
       <c r="K153" s="37"/>
       <c r="L153" s="102"/>
       <c r="M153" s="36"/>
       <c r="N153" s="8"/>
     </row>
     <row r="154" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B154" s="36">
         <v>1288</v>
       </c>
       <c r="C154" s="36">
         <v>2734</v>
       </c>
       <c r="D154" s="36">
         <v>4181</v>
       </c>
-      <c r="E154" s="36"/>
+      <c r="E154" s="36">
+        <v>5628</v>
+      </c>
       <c r="F154" s="36"/>
       <c r="G154" s="37"/>
       <c r="H154" s="37"/>
       <c r="I154" s="37"/>
       <c r="J154" s="36"/>
       <c r="K154" s="37"/>
       <c r="L154" s="102"/>
       <c r="M154" s="36"/>
       <c r="N154" s="20"/>
     </row>
     <row r="155" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="35"/>
       <c r="B155" s="36"/>
       <c r="C155" s="36"/>
       <c r="D155" s="36"/>
       <c r="E155" s="42"/>
       <c r="F155" s="36"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="36"/>
       <c r="K155" s="42"/>
       <c r="L155" s="103"/>
       <c r="M155" s="42"/>
       <c r="N155" s="20"/>
@@ -4534,75 +4736,79 @@
       <c r="D156" s="33"/>
       <c r="E156" s="34"/>
       <c r="F156" s="33"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="33"/>
       <c r="K156" s="34"/>
       <c r="L156" s="101"/>
       <c r="M156" s="34"/>
       <c r="N156" s="8"/>
     </row>
     <row r="157" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="47">
         <v>445.1</v>
       </c>
       <c r="C157" s="47">
         <v>703.1</v>
       </c>
       <c r="D157" s="47">
         <v>1015.2</v>
       </c>
-      <c r="E157" s="47"/>
+      <c r="E157" s="47">
+        <v>1563.3</v>
+      </c>
       <c r="F157" s="47"/>
       <c r="G157" s="47"/>
       <c r="H157" s="48"/>
       <c r="I157" s="47"/>
       <c r="J157" s="47"/>
       <c r="K157" s="48"/>
       <c r="L157" s="104"/>
       <c r="M157" s="47"/>
       <c r="N157" s="8"/>
     </row>
     <row r="158" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B158" s="47">
         <v>445.1</v>
       </c>
       <c r="C158" s="47">
         <v>703.1</v>
       </c>
       <c r="D158" s="47">
         <v>1015.2</v>
       </c>
-      <c r="E158" s="47"/>
+      <c r="E158" s="47">
+        <v>1563.3</v>
+      </c>
       <c r="F158" s="47"/>
       <c r="G158" s="47"/>
       <c r="H158" s="48"/>
       <c r="I158" s="47"/>
       <c r="J158" s="47"/>
       <c r="K158" s="48"/>
       <c r="L158" s="104"/>
       <c r="M158" s="47"/>
       <c r="N158" s="20"/>
     </row>
     <row r="159" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="35"/>
       <c r="B159" s="47"/>
       <c r="C159" s="47"/>
       <c r="D159" s="47"/>
       <c r="E159" s="61"/>
       <c r="F159" s="47"/>
       <c r="G159" s="37"/>
       <c r="H159" s="47"/>
       <c r="I159" s="47"/>
       <c r="J159" s="47"/>
       <c r="K159" s="61"/>
       <c r="L159" s="107"/>
       <c r="M159" s="61"/>
       <c r="N159" s="20"/>
@@ -4616,75 +4822,79 @@
       <c r="D160" s="33"/>
       <c r="E160" s="34"/>
       <c r="F160" s="33"/>
       <c r="G160" s="37"/>
       <c r="H160" s="46"/>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="34"/>
       <c r="L160" s="101"/>
       <c r="M160" s="34"/>
       <c r="N160" s="8"/>
     </row>
     <row r="161" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C161" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D161" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E161" s="46"/>
+      <c r="E161" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F161" s="46"/>
       <c r="G161" s="46"/>
       <c r="H161" s="46"/>
       <c r="I161" s="46"/>
       <c r="J161" s="46"/>
       <c r="K161" s="46"/>
       <c r="L161" s="41"/>
       <c r="M161" s="41"/>
       <c r="N161" s="8"/>
     </row>
     <row r="162" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B162" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C162" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D162" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E162" s="46"/>
+      <c r="E162" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F162" s="46"/>
       <c r="G162" s="46"/>
       <c r="H162" s="46"/>
       <c r="I162" s="46"/>
       <c r="J162" s="46"/>
       <c r="K162" s="46"/>
       <c r="L162" s="41"/>
       <c r="M162" s="41"/>
       <c r="N162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="35"/>
       <c r="B163" s="62"/>
       <c r="C163" s="62"/>
       <c r="D163" s="44"/>
       <c r="E163" s="49"/>
       <c r="F163" s="44"/>
       <c r="G163" s="37"/>
       <c r="H163" s="44"/>
       <c r="I163" s="44"/>
       <c r="J163" s="44"/>
       <c r="K163" s="49"/>
       <c r="L163" s="105"/>
       <c r="M163" s="49"/>
       <c r="N163" s="20"/>
@@ -4698,75 +4908,79 @@
       <c r="D164" s="33"/>
       <c r="E164" s="34"/>
       <c r="F164" s="33"/>
       <c r="G164" s="37"/>
       <c r="H164" s="33"/>
       <c r="I164" s="33"/>
       <c r="J164" s="33"/>
       <c r="K164" s="34"/>
       <c r="L164" s="101"/>
       <c r="M164" s="34"/>
       <c r="N164" s="8"/>
     </row>
     <row r="165" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C165" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D165" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E165" s="46"/>
+      <c r="E165" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F165" s="46"/>
       <c r="G165" s="46"/>
       <c r="H165" s="46"/>
       <c r="I165" s="46"/>
       <c r="J165" s="46"/>
       <c r="K165" s="46"/>
       <c r="L165" s="41"/>
       <c r="M165" s="41"/>
       <c r="N165" s="8"/>
     </row>
     <row r="166" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B166" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C166" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D166" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E166" s="46"/>
+      <c r="E166" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F166" s="46"/>
       <c r="G166" s="46"/>
       <c r="H166" s="46"/>
       <c r="I166" s="46"/>
       <c r="J166" s="46"/>
       <c r="K166" s="46"/>
       <c r="L166" s="41"/>
       <c r="M166" s="41"/>
       <c r="N166" s="20"/>
     </row>
     <row r="167" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="29"/>
       <c r="B167" s="29"/>
       <c r="C167" s="29"/>
       <c r="D167" s="29"/>
       <c r="E167" s="60"/>
       <c r="F167" s="29"/>
       <c r="G167" s="37"/>
       <c r="H167" s="37"/>
       <c r="I167" s="37"/>
       <c r="J167" s="29"/>
       <c r="K167" s="60"/>
       <c r="L167" s="106"/>
       <c r="M167" s="60"/>
       <c r="N167" s="21"/>
@@ -4780,99 +4994,105 @@
       <c r="D168" s="33"/>
       <c r="E168" s="34"/>
       <c r="F168" s="33"/>
       <c r="G168" s="37"/>
       <c r="H168" s="37"/>
       <c r="I168" s="37"/>
       <c r="J168" s="33"/>
       <c r="K168" s="34"/>
       <c r="L168" s="101"/>
       <c r="M168" s="34"/>
       <c r="N168" s="8"/>
     </row>
     <row r="169" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="36">
         <v>140975</v>
       </c>
       <c r="C169" s="36">
         <v>304770</v>
       </c>
       <c r="D169" s="37">
         <v>535588</v>
       </c>
-      <c r="E169" s="37"/>
+      <c r="E169" s="37">
+        <v>726355</v>
+      </c>
       <c r="F169" s="36"/>
       <c r="G169" s="37"/>
       <c r="H169" s="37"/>
       <c r="I169" s="37"/>
       <c r="J169" s="36"/>
       <c r="K169" s="37"/>
       <c r="L169" s="102"/>
       <c r="M169" s="36"/>
       <c r="N169" s="8"/>
     </row>
     <row r="170" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B170" s="40">
         <v>990</v>
       </c>
-      <c r="C170" s="40">
+      <c r="C170" s="38">
         <v>1980</v>
       </c>
-      <c r="D170" s="40">
+      <c r="D170" s="38">
         <v>2970</v>
       </c>
-      <c r="E170" s="40"/>
+      <c r="E170" s="38">
+        <v>3960</v>
+      </c>
       <c r="F170" s="40"/>
       <c r="G170" s="40"/>
       <c r="H170" s="40"/>
       <c r="I170" s="63"/>
       <c r="J170" s="63"/>
       <c r="K170" s="63"/>
       <c r="L170" s="102"/>
       <c r="M170" s="36"/>
       <c r="N170" s="20"/>
     </row>
     <row r="171" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="63">
         <v>139985</v>
       </c>
       <c r="C171" s="66">
         <v>302790</v>
       </c>
       <c r="D171" s="66">
         <v>532618</v>
       </c>
-      <c r="E171" s="66"/>
+      <c r="E171" s="66">
+        <v>722395</v>
+      </c>
       <c r="F171" s="63"/>
       <c r="G171" s="63"/>
       <c r="H171" s="37"/>
       <c r="I171" s="63"/>
       <c r="J171" s="63"/>
       <c r="K171" s="63"/>
       <c r="L171" s="102"/>
       <c r="M171" s="36"/>
       <c r="N171" s="20"/>
     </row>
     <row r="172" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="67"/>
       <c r="B172" s="63"/>
       <c r="C172" s="63"/>
       <c r="D172" s="63"/>
       <c r="E172" s="65"/>
       <c r="F172" s="63"/>
       <c r="G172" s="66"/>
       <c r="H172" s="67"/>
       <c r="I172" s="63"/>
       <c r="J172" s="64"/>
       <c r="K172" s="63"/>
       <c r="L172" s="108"/>
       <c r="M172" s="63"/>
       <c r="N172" s="28"/>
@@ -4886,147 +5106,157 @@
       <c r="D173" s="69"/>
       <c r="E173" s="70"/>
       <c r="F173" s="69"/>
       <c r="G173" s="66"/>
       <c r="H173" s="71"/>
       <c r="I173" s="66"/>
       <c r="J173" s="72"/>
       <c r="K173" s="73"/>
       <c r="L173" s="101"/>
       <c r="M173" s="73"/>
       <c r="N173" s="24"/>
     </row>
     <row r="174" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="71" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="74">
         <v>66.5</v>
       </c>
       <c r="C174" s="74">
         <v>97.9</v>
       </c>
       <c r="D174" s="74">
         <v>131.6</v>
       </c>
-      <c r="E174" s="74"/>
+      <c r="E174" s="74">
+        <v>156.9</v>
+      </c>
       <c r="F174" s="74"/>
       <c r="G174" s="74"/>
       <c r="H174" s="48"/>
       <c r="I174" s="74"/>
       <c r="J174" s="75"/>
       <c r="K174" s="48"/>
       <c r="L174" s="104"/>
       <c r="M174" s="75"/>
       <c r="N174" s="24"/>
     </row>
     <row r="175" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B175" s="74">
         <v>17.7</v>
       </c>
       <c r="C175" s="74">
         <v>40.6</v>
       </c>
       <c r="D175" s="74">
         <v>65.7</v>
       </c>
-      <c r="E175" s="74"/>
+      <c r="E175" s="74">
+        <v>82.5</v>
+      </c>
       <c r="F175" s="74"/>
       <c r="G175" s="76"/>
       <c r="H175" s="48"/>
       <c r="I175" s="77"/>
       <c r="J175" s="77"/>
       <c r="K175" s="77"/>
       <c r="L175" s="104"/>
       <c r="M175" s="97"/>
       <c r="N175" s="27"/>
     </row>
     <row r="176" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="78" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="74">
         <v>1.7</v>
       </c>
       <c r="C176" s="74">
         <v>3.1</v>
       </c>
       <c r="D176" s="74">
         <v>4.7</v>
       </c>
-      <c r="E176" s="74"/>
+      <c r="E176" s="74">
+        <v>6.2</v>
+      </c>
       <c r="F176" s="74"/>
       <c r="G176" s="74"/>
       <c r="H176" s="48"/>
       <c r="I176" s="74"/>
       <c r="J176" s="89"/>
       <c r="K176" s="48"/>
       <c r="L176" s="104"/>
       <c r="M176" s="75"/>
       <c r="N176" s="24"/>
     </row>
     <row r="177" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="78" t="s">
         <v>65</v>
       </c>
       <c r="B177" s="46">
         <v>7.4</v>
       </c>
       <c r="C177" s="74">
         <v>13.9</v>
       </c>
       <c r="D177" s="74">
         <v>20.3</v>
       </c>
-      <c r="E177" s="74"/>
+      <c r="E177" s="74">
+        <v>26.8</v>
+      </c>
       <c r="F177" s="74"/>
       <c r="G177" s="74"/>
       <c r="H177" s="48"/>
       <c r="I177" s="74"/>
       <c r="J177" s="89"/>
       <c r="K177" s="48"/>
       <c r="L177" s="104"/>
       <c r="M177" s="75"/>
       <c r="N177" s="26"/>
     </row>
     <row r="178" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="46">
         <v>39.700000000000003</v>
       </c>
       <c r="C178" s="74">
         <v>40.299999999999997</v>
       </c>
       <c r="D178" s="74">
         <v>40.9</v>
       </c>
-      <c r="E178" s="74"/>
+      <c r="E178" s="74">
+        <v>41.4</v>
+      </c>
       <c r="F178" s="74"/>
       <c r="G178" s="74"/>
       <c r="H178" s="48"/>
       <c r="I178" s="74"/>
       <c r="J178" s="89"/>
       <c r="K178" s="48"/>
       <c r="L178" s="104"/>
       <c r="M178" s="75"/>
       <c r="N178" s="26"/>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="65"/>
       <c r="B179" s="46"/>
       <c r="C179" s="79"/>
       <c r="D179" s="79"/>
       <c r="E179" s="80"/>
       <c r="F179" s="79"/>
       <c r="G179" s="66"/>
       <c r="H179" s="66"/>
       <c r="I179" s="66"/>
       <c r="J179" s="47"/>
       <c r="K179" s="61"/>
       <c r="L179" s="82"/>
       <c r="M179" s="47"/>
       <c r="N179" s="20"/>
@@ -5040,75 +5270,79 @@
       <c r="D180" s="33"/>
       <c r="E180" s="34"/>
       <c r="F180" s="33"/>
       <c r="G180" s="37"/>
       <c r="H180" s="37"/>
       <c r="I180" s="37"/>
       <c r="J180" s="33"/>
       <c r="K180" s="34"/>
       <c r="L180" s="101"/>
       <c r="M180" s="33"/>
       <c r="N180" s="11"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="81">
         <v>15.4</v>
       </c>
       <c r="C181" s="81">
         <v>33.700000000000003</v>
       </c>
       <c r="D181" s="81">
         <v>54.3</v>
       </c>
-      <c r="E181" s="81"/>
+      <c r="E181" s="81">
+        <v>68.400000000000006</v>
+      </c>
       <c r="F181" s="81"/>
       <c r="G181" s="82"/>
       <c r="H181" s="48"/>
       <c r="I181" s="82"/>
       <c r="J181" s="47"/>
       <c r="K181" s="48"/>
       <c r="L181" s="104"/>
       <c r="M181" s="47"/>
       <c r="N181" s="11"/>
     </row>
     <row r="182" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B182" s="81">
         <v>15.4</v>
       </c>
       <c r="C182" s="81">
         <v>33.700000000000003</v>
       </c>
       <c r="D182" s="81">
         <v>54.3</v>
       </c>
-      <c r="E182" s="81"/>
+      <c r="E182" s="81">
+        <v>68.400000000000006</v>
+      </c>
       <c r="F182" s="81"/>
       <c r="G182" s="82"/>
       <c r="H182" s="48"/>
       <c r="I182" s="82"/>
       <c r="J182" s="47"/>
       <c r="K182" s="48"/>
       <c r="L182" s="104"/>
       <c r="M182" s="83"/>
       <c r="N182" s="20"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="35"/>
       <c r="B183" s="47"/>
       <c r="C183" s="47"/>
       <c r="D183" s="44"/>
       <c r="E183" s="49"/>
       <c r="F183" s="44"/>
       <c r="G183" s="37"/>
       <c r="H183" s="44"/>
       <c r="I183" s="44"/>
       <c r="J183" s="44"/>
       <c r="K183" s="49"/>
       <c r="L183" s="105"/>
       <c r="M183" s="44"/>
       <c r="N183" s="20"/>
@@ -5123,76 +5357,80 @@
       <c r="E184" s="34"/>
       <c r="F184" s="33"/>
       <c r="G184" s="37"/>
       <c r="H184" s="33"/>
       <c r="I184" s="33"/>
       <c r="J184" s="33"/>
       <c r="K184" s="34"/>
       <c r="L184" s="101"/>
       <c r="M184" s="33"/>
       <c r="N184" s="8"/>
       <c r="O184" s="22"/>
     </row>
     <row r="185" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="46">
         <v>1.4</v>
       </c>
       <c r="C185" s="46">
         <v>2.8</v>
       </c>
       <c r="D185" s="46">
         <v>4.5</v>
       </c>
-      <c r="E185" s="46"/>
+      <c r="E185" s="46">
+        <v>7.2</v>
+      </c>
       <c r="F185" s="46"/>
       <c r="G185" s="82"/>
       <c r="H185" s="48"/>
       <c r="I185" s="82"/>
       <c r="J185" s="47"/>
       <c r="K185" s="48"/>
       <c r="L185" s="104"/>
       <c r="M185" s="47"/>
       <c r="N185" s="8"/>
       <c r="O185" s="22"/>
     </row>
     <row r="186" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B186" s="46">
         <v>1.4</v>
       </c>
       <c r="C186" s="46">
         <v>2.8</v>
       </c>
       <c r="D186" s="46">
         <v>4.5</v>
       </c>
-      <c r="E186" s="46"/>
+      <c r="E186" s="46">
+        <v>7.2</v>
+      </c>
       <c r="F186" s="46"/>
       <c r="G186" s="82"/>
       <c r="H186" s="48"/>
       <c r="I186" s="82"/>
       <c r="J186" s="47"/>
       <c r="K186" s="48"/>
       <c r="L186" s="104"/>
       <c r="M186" s="47"/>
       <c r="N186" s="20"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="35"/>
       <c r="B187" s="46"/>
       <c r="C187" s="47"/>
       <c r="D187" s="47"/>
       <c r="E187" s="61"/>
       <c r="F187" s="47"/>
       <c r="G187" s="37"/>
       <c r="H187" s="47"/>
       <c r="I187" s="47"/>
       <c r="J187" s="47"/>
       <c r="K187" s="61"/>
       <c r="L187" s="107"/>
       <c r="M187" s="47"/>
       <c r="N187" s="20"/>
@@ -5206,76 +5444,80 @@
       <c r="D188" s="33"/>
       <c r="E188" s="34"/>
       <c r="F188" s="33"/>
       <c r="G188" s="37"/>
       <c r="H188" s="33"/>
       <c r="I188" s="33"/>
       <c r="J188" s="33"/>
       <c r="K188" s="34"/>
       <c r="L188" s="101"/>
       <c r="M188" s="33"/>
       <c r="N188" s="20"/>
     </row>
     <row r="189" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="46">
         <v>4.2</v>
       </c>
       <c r="C189" s="47">
         <v>8.1</v>
       </c>
       <c r="D189" s="47">
         <v>11.9</v>
       </c>
-      <c r="E189" s="47"/>
+      <c r="E189" s="47">
+        <v>15.8</v>
+      </c>
       <c r="F189" s="47"/>
       <c r="G189" s="47"/>
       <c r="H189" s="48"/>
       <c r="I189" s="47"/>
       <c r="J189" s="47"/>
       <c r="K189" s="48"/>
       <c r="L189" s="104"/>
       <c r="M189" s="47"/>
       <c r="N189" s="8"/>
       <c r="O189" s="23"/>
     </row>
     <row r="190" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="46">
         <v>4.2</v>
       </c>
       <c r="C190" s="47">
         <v>8.1</v>
       </c>
       <c r="D190" s="47">
         <v>11.9</v>
       </c>
-      <c r="E190" s="47"/>
+      <c r="E190" s="47">
+        <v>15.8</v>
+      </c>
       <c r="F190" s="47"/>
       <c r="G190" s="47"/>
       <c r="H190" s="48"/>
       <c r="I190" s="47"/>
       <c r="J190" s="47"/>
       <c r="K190" s="48"/>
       <c r="L190" s="104"/>
       <c r="M190" s="47"/>
       <c r="N190" s="8"/>
       <c r="O190" s="23"/>
     </row>
     <row r="191" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="35"/>
       <c r="B191" s="47"/>
       <c r="C191" s="47"/>
       <c r="D191" s="47"/>
       <c r="E191" s="47"/>
       <c r="F191" s="47"/>
       <c r="G191" s="47"/>
       <c r="H191" s="47"/>
       <c r="I191" s="47"/>
       <c r="J191" s="47"/>
       <c r="K191" s="61"/>
       <c r="L191" s="107"/>
       <c r="M191" s="61"/>
@@ -5291,100 +5533,106 @@
       <c r="E192" s="47"/>
       <c r="F192" s="47"/>
       <c r="G192" s="47"/>
       <c r="H192" s="47"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
       <c r="K192" s="34"/>
       <c r="L192" s="101"/>
       <c r="M192" s="34"/>
       <c r="N192" s="8"/>
       <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="46">
         <v>0</v>
       </c>
       <c r="C193" s="47">
         <v>1.7</v>
       </c>
       <c r="D193" s="47">
         <v>3.4</v>
       </c>
-      <c r="E193" s="47"/>
+      <c r="E193" s="47">
+        <v>5</v>
+      </c>
       <c r="F193" s="47"/>
       <c r="G193" s="47"/>
       <c r="H193" s="47"/>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
       <c r="K193" s="48"/>
       <c r="L193" s="104"/>
       <c r="M193" s="40"/>
       <c r="N193" s="8"/>
       <c r="O193" s="19"/>
     </row>
     <row r="194" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B194" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C194" s="84">
         <v>1.1000000000000001</v>
       </c>
       <c r="D194" s="84">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E194" s="84"/>
+      <c r="E194" s="84">
+        <v>3.3</v>
+      </c>
       <c r="F194" s="84"/>
       <c r="G194" s="84"/>
       <c r="H194" s="84"/>
       <c r="I194" s="47"/>
       <c r="J194" s="47"/>
       <c r="K194" s="48"/>
       <c r="L194" s="104"/>
       <c r="M194" s="40"/>
       <c r="N194" s="20"/>
     </row>
     <row r="195" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B195" s="46">
         <v>0</v>
       </c>
       <c r="C195" s="47">
         <v>0.6</v>
       </c>
       <c r="D195" s="47">
         <v>1.2</v>
       </c>
-      <c r="E195" s="47"/>
+      <c r="E195" s="47">
+        <v>1.7</v>
+      </c>
       <c r="F195" s="47"/>
       <c r="G195" s="47"/>
       <c r="H195" s="47"/>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="48"/>
       <c r="L195" s="104"/>
       <c r="M195" s="40"/>
       <c r="N195" s="20"/>
     </row>
     <row r="196" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="39"/>
       <c r="B196" s="47"/>
       <c r="C196" s="47"/>
       <c r="D196" s="47"/>
       <c r="E196" s="47"/>
       <c r="F196" s="47"/>
       <c r="G196" s="37"/>
       <c r="H196" s="47"/>
       <c r="I196" s="47"/>
       <c r="J196" s="47"/>
       <c r="K196" s="61"/>
       <c r="L196" s="107"/>
       <c r="M196" s="61"/>
       <c r="N196" s="20"/>
@@ -5399,76 +5647,80 @@
       <c r="E197" s="34"/>
       <c r="F197" s="33"/>
       <c r="G197" s="37"/>
       <c r="H197" s="33"/>
       <c r="I197" s="33"/>
       <c r="J197" s="33"/>
       <c r="K197" s="34"/>
       <c r="L197" s="101"/>
       <c r="M197" s="34"/>
       <c r="N197" s="8"/>
       <c r="O197" s="7"/>
     </row>
     <row r="198" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="98">
         <v>2160</v>
       </c>
       <c r="C198" s="85">
         <v>4420</v>
       </c>
       <c r="D198" s="85">
         <v>7120</v>
       </c>
-      <c r="E198" s="85"/>
+      <c r="E198" s="85">
+        <v>9330</v>
+      </c>
       <c r="F198" s="85"/>
       <c r="G198" s="86"/>
       <c r="H198" s="37"/>
       <c r="I198" s="86"/>
       <c r="J198" s="44"/>
       <c r="K198" s="37"/>
       <c r="L198" s="102"/>
       <c r="M198" s="44"/>
       <c r="N198" s="8"/>
       <c r="O198" s="7"/>
     </row>
     <row r="199" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B199" s="98">
         <v>2160</v>
       </c>
       <c r="C199" s="85">
         <v>4420</v>
       </c>
       <c r="D199" s="85">
         <v>7120</v>
       </c>
-      <c r="E199" s="85"/>
+      <c r="E199" s="85">
+        <v>9330</v>
+      </c>
       <c r="F199" s="85"/>
       <c r="G199" s="86"/>
       <c r="H199" s="37"/>
       <c r="I199" s="86"/>
       <c r="J199" s="36"/>
       <c r="K199" s="37"/>
       <c r="L199" s="102"/>
       <c r="M199" s="36"/>
       <c r="N199" s="20"/>
     </row>
     <row r="200" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="35"/>
       <c r="B200" s="36"/>
       <c r="C200" s="36"/>
       <c r="D200" s="47"/>
       <c r="E200" s="61"/>
       <c r="F200" s="47"/>
       <c r="G200" s="37"/>
       <c r="H200" s="36"/>
       <c r="I200" s="36"/>
       <c r="J200" s="36"/>
       <c r="K200" s="42"/>
       <c r="L200" s="103"/>
       <c r="M200" s="42"/>
       <c r="N200" s="20"/>
@@ -5483,76 +5735,80 @@
       <c r="E201" s="34"/>
       <c r="F201" s="33"/>
       <c r="G201" s="37"/>
       <c r="H201" s="33"/>
       <c r="I201" s="33"/>
       <c r="J201" s="33"/>
       <c r="K201" s="34"/>
       <c r="L201" s="101"/>
       <c r="M201" s="34"/>
       <c r="N201" s="11"/>
       <c r="O201" s="9"/>
     </row>
     <row r="202" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="36">
         <v>9622</v>
       </c>
       <c r="C202" s="36">
         <v>24090</v>
       </c>
       <c r="D202" s="37">
         <v>41000</v>
       </c>
-      <c r="E202" s="37"/>
+      <c r="E202" s="37">
+        <v>51782</v>
+      </c>
       <c r="F202" s="36"/>
       <c r="G202" s="37"/>
       <c r="H202" s="37"/>
       <c r="I202" s="36"/>
       <c r="J202" s="44"/>
       <c r="K202" s="37"/>
       <c r="L202" s="102"/>
       <c r="M202" s="44"/>
       <c r="N202" s="11"/>
       <c r="O202" s="9"/>
     </row>
     <row r="203" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B203" s="36">
         <v>9622</v>
       </c>
       <c r="C203" s="37">
         <v>24090</v>
       </c>
       <c r="D203" s="37">
         <v>41000</v>
       </c>
-      <c r="E203" s="37"/>
+      <c r="E203" s="37">
+        <v>51782</v>
+      </c>
       <c r="F203" s="36"/>
       <c r="G203" s="37"/>
       <c r="H203" s="37"/>
       <c r="I203" s="36"/>
       <c r="J203" s="36"/>
       <c r="K203" s="37"/>
       <c r="L203" s="102"/>
       <c r="M203" s="36"/>
       <c r="N203" s="20"/>
     </row>
     <row r="204" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="35"/>
       <c r="B204" s="36"/>
       <c r="C204" s="37"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="36"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="36"/>
       <c r="J204" s="36"/>
       <c r="K204" s="37"/>
       <c r="L204" s="37"/>
       <c r="M204" s="42"/>
       <c r="N204" s="20"/>
@@ -5566,101 +5822,107 @@
       <c r="D205" s="33"/>
       <c r="E205" s="34"/>
       <c r="F205" s="33"/>
       <c r="G205" s="37"/>
       <c r="H205" s="36"/>
       <c r="I205" s="33"/>
       <c r="J205" s="33"/>
       <c r="K205" s="34"/>
       <c r="L205" s="101"/>
       <c r="M205" s="34"/>
       <c r="N205" s="20"/>
     </row>
     <row r="206" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="46">
         <v>275</v>
       </c>
       <c r="C206" s="36">
         <v>1278</v>
       </c>
       <c r="D206" s="37">
         <v>2281</v>
       </c>
-      <c r="E206" s="37"/>
+      <c r="E206" s="37">
+        <v>3284</v>
+      </c>
       <c r="F206" s="36"/>
       <c r="G206" s="37"/>
       <c r="H206" s="37"/>
       <c r="I206" s="36"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
       <c r="L206" s="102"/>
       <c r="M206" s="36"/>
       <c r="N206" s="8"/>
       <c r="O206" s="13"/>
     </row>
     <row r="207" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B207" s="40">
         <v>13</v>
       </c>
       <c r="C207" s="40">
         <v>25</v>
       </c>
       <c r="D207" s="40">
         <v>38</v>
       </c>
-      <c r="E207" s="40"/>
+      <c r="E207" s="40">
+        <v>50</v>
+      </c>
       <c r="F207" s="40"/>
       <c r="G207" s="40"/>
       <c r="H207" s="40"/>
       <c r="I207" s="40"/>
       <c r="J207" s="36"/>
       <c r="K207" s="37"/>
       <c r="L207" s="102"/>
       <c r="M207" s="36"/>
       <c r="N207" s="8"/>
       <c r="O207" s="13"/>
     </row>
     <row r="208" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B208" s="41">
         <v>262</v>
       </c>
       <c r="C208" s="37">
         <v>1253</v>
       </c>
       <c r="D208" s="37">
         <v>2243</v>
       </c>
-      <c r="E208" s="37"/>
+      <c r="E208" s="37">
+        <v>3234</v>
+      </c>
       <c r="F208" s="36"/>
       <c r="G208" s="37"/>
       <c r="H208" s="37"/>
       <c r="I208" s="36"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
       <c r="L208" s="102"/>
       <c r="M208" s="36"/>
       <c r="N208" s="8"/>
       <c r="O208" s="13"/>
     </row>
     <row r="209" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="35"/>
       <c r="B209" s="36"/>
       <c r="C209" s="36"/>
       <c r="D209" s="36"/>
       <c r="E209" s="42"/>
       <c r="F209" s="36"/>
       <c r="G209" s="37"/>
       <c r="H209" s="36"/>
       <c r="I209" s="36"/>
       <c r="J209" s="36"/>
       <c r="K209" s="42"/>
       <c r="L209" s="103"/>
       <c r="M209" s="42"/>
@@ -5676,149 +5938,159 @@
       <c r="E210" s="34"/>
       <c r="F210" s="33"/>
       <c r="G210" s="37"/>
       <c r="H210" s="33"/>
       <c r="I210" s="33"/>
       <c r="J210" s="33"/>
       <c r="K210" s="34"/>
       <c r="L210" s="101"/>
       <c r="M210" s="34"/>
       <c r="N210" s="11"/>
       <c r="O210" s="12"/>
     </row>
     <row r="211" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="36">
         <v>6246</v>
       </c>
       <c r="C211" s="36">
         <v>34193</v>
       </c>
       <c r="D211" s="36">
         <v>64220</v>
       </c>
-      <c r="E211" s="36"/>
+      <c r="E211" s="36">
+        <v>94767</v>
+      </c>
       <c r="F211" s="36"/>
       <c r="G211" s="36"/>
       <c r="H211" s="37"/>
       <c r="I211" s="37"/>
       <c r="J211" s="36"/>
       <c r="K211" s="37"/>
       <c r="L211" s="102"/>
       <c r="M211" s="36"/>
       <c r="N211" s="11"/>
       <c r="O211" s="12"/>
     </row>
     <row r="212" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="36">
         <v>469</v>
       </c>
       <c r="C212" s="36">
         <v>9932</v>
       </c>
       <c r="D212" s="36">
         <v>21474</v>
       </c>
-      <c r="E212" s="36"/>
+      <c r="E212" s="36">
+        <v>33537</v>
+      </c>
       <c r="F212" s="36"/>
       <c r="G212" s="37"/>
       <c r="H212" s="37"/>
       <c r="I212" s="37"/>
       <c r="J212" s="36"/>
       <c r="K212" s="37"/>
       <c r="L212" s="102"/>
       <c r="M212" s="36"/>
       <c r="N212" s="11"/>
       <c r="O212" s="12"/>
     </row>
     <row r="213" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B213" s="36">
         <v>601</v>
       </c>
       <c r="C213" s="36">
         <v>6187</v>
       </c>
       <c r="D213" s="47">
         <v>11773</v>
       </c>
-      <c r="E213" s="36"/>
+      <c r="E213" s="36">
+        <v>17358</v>
+      </c>
       <c r="F213" s="36"/>
       <c r="G213" s="37"/>
       <c r="H213" s="37"/>
       <c r="I213" s="37"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
       <c r="L213" s="102"/>
       <c r="M213" s="36"/>
       <c r="N213" s="11"/>
       <c r="O213" s="14"/>
     </row>
     <row r="214" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B214" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C214" s="36">
         <v>130</v>
       </c>
       <c r="D214" s="36">
         <v>259</v>
       </c>
-      <c r="E214" s="36"/>
+      <c r="E214" s="36">
+        <v>389</v>
+      </c>
       <c r="F214" s="36"/>
       <c r="G214" s="37"/>
       <c r="H214" s="37"/>
       <c r="I214" s="37"/>
       <c r="J214" s="36"/>
       <c r="K214" s="36"/>
       <c r="L214" s="102"/>
       <c r="M214" s="36"/>
     </row>
     <row r="215" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B215" s="36">
         <v>5175</v>
       </c>
       <c r="C215" s="36">
         <v>17944</v>
       </c>
       <c r="D215" s="36">
         <v>30714</v>
       </c>
-      <c r="E215" s="36"/>
+      <c r="E215" s="36">
+        <v>43483</v>
+      </c>
       <c r="F215" s="36"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
       <c r="L215" s="102"/>
       <c r="M215" s="36"/>
     </row>
     <row r="216" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="35"/>
       <c r="B216" s="36"/>
       <c r="C216" s="36"/>
       <c r="D216" s="36"/>
       <c r="E216" s="42"/>
       <c r="F216" s="36"/>
       <c r="G216" s="37"/>
       <c r="H216" s="37"/>
       <c r="I216" s="36"/>
       <c r="J216" s="36"/>
       <c r="K216" s="42"/>
       <c r="L216" s="103"/>
       <c r="M216" s="42"/>
       <c r="N216" s="20"/>
     </row>
@@ -5834,78 +6106,82 @@
       <c r="G217" s="37"/>
       <c r="H217" s="37"/>
       <c r="I217" s="33"/>
       <c r="J217" s="33"/>
       <c r="K217" s="34"/>
       <c r="L217" s="101"/>
       <c r="M217" s="34"/>
       <c r="N217" s="8"/>
       <c r="O217" s="9"/>
       <c r="P217" s="9"/>
       <c r="Q217" s="7"/>
     </row>
     <row r="218" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="36">
         <v>38</v>
       </c>
       <c r="C218" s="36">
         <v>52</v>
       </c>
       <c r="D218" s="36">
         <v>87</v>
       </c>
-      <c r="E218" s="37"/>
+      <c r="E218" s="37">
+        <v>169</v>
+      </c>
       <c r="F218" s="36"/>
       <c r="G218" s="37"/>
       <c r="H218" s="37"/>
       <c r="I218" s="37"/>
       <c r="J218" s="36"/>
       <c r="K218" s="37"/>
       <c r="L218" s="102"/>
       <c r="M218" s="36"/>
       <c r="N218" s="8"/>
       <c r="O218" s="9"/>
       <c r="P218" s="9"/>
       <c r="Q218" s="7"/>
     </row>
     <row r="219" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B219" s="37">
         <v>38</v>
       </c>
       <c r="C219" s="37">
         <v>52</v>
       </c>
       <c r="D219" s="37">
         <v>87</v>
       </c>
-      <c r="E219" s="37"/>
+      <c r="E219" s="37">
+        <v>169</v>
+      </c>
       <c r="F219" s="36"/>
       <c r="G219" s="37"/>
       <c r="H219" s="37"/>
       <c r="I219" s="37"/>
       <c r="J219" s="36"/>
       <c r="K219" s="37"/>
       <c r="L219" s="102"/>
       <c r="M219" s="36"/>
       <c r="N219" s="20"/>
     </row>
     <row r="220" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="35"/>
       <c r="B220" s="58"/>
       <c r="C220" s="58"/>
       <c r="D220" s="44"/>
       <c r="E220" s="49"/>
       <c r="F220" s="49"/>
       <c r="G220" s="49"/>
       <c r="H220" s="44"/>
       <c r="I220" s="44"/>
       <c r="J220" s="44"/>
       <c r="K220" s="49"/>
       <c r="L220" s="105"/>
       <c r="M220" s="49"/>
       <c r="N220" s="20"/>
@@ -5928,84 +6204,88 @@
       <c r="M221" s="34"/>
       <c r="N221" s="8"/>
       <c r="O221" s="13"/>
       <c r="P221" s="13"/>
       <c r="Q221" s="9"/>
       <c r="R221" s="9"/>
       <c r="S221" s="6"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="V221" s="23"/>
       <c r="W221" s="7"/>
     </row>
     <row r="222" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C222" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D222" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E222" s="46"/>
+      <c r="E222" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F222" s="46"/>
       <c r="G222" s="41"/>
       <c r="H222" s="41"/>
       <c r="I222" s="41"/>
       <c r="J222" s="41"/>
       <c r="K222" s="41"/>
       <c r="L222" s="41"/>
       <c r="M222" s="41"/>
       <c r="N222" s="8"/>
       <c r="O222" s="13"/>
       <c r="P222" s="13"/>
       <c r="Q222" s="9"/>
       <c r="R222" s="9"/>
       <c r="S222" s="6"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="V222" s="23"/>
       <c r="W222" s="7"/>
     </row>
     <row r="223" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B223" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C223" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D223" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="E223" s="46"/>
+      <c r="E223" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="F223" s="46"/>
       <c r="G223" s="46"/>
       <c r="H223" s="41"/>
       <c r="I223" s="41"/>
       <c r="J223" s="41"/>
       <c r="K223" s="41"/>
       <c r="L223" s="41"/>
       <c r="M223" s="41"/>
       <c r="N223" s="20"/>
     </row>
     <row r="224" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="87"/>
       <c r="B224" s="88"/>
       <c r="C224" s="88"/>
       <c r="D224" s="88"/>
       <c r="E224" s="88"/>
       <c r="F224" s="88"/>
       <c r="G224" s="88"/>
       <c r="H224" s="88"/>
       <c r="I224" s="88"/>
       <c r="J224" s="88"/>
       <c r="K224" s="88"/>
       <c r="L224" s="109"/>
       <c r="M224" s="88"/>
       <c r="N224" s="15"/>