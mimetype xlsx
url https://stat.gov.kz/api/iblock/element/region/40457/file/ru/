--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -1134,51 +1134,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E169" sqref="E169:E223"/>
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="113" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="16.5703125" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="118" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="118"/>
@@ -1283,259 +1283,277 @@
       <c r="K5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="101" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36">
         <v>980</v>
       </c>
       <c r="C6" s="36">
         <v>2184</v>
       </c>
       <c r="D6" s="37">
         <v>3377</v>
       </c>
       <c r="E6" s="37">
         <v>4584</v>
       </c>
-      <c r="F6" s="36"/>
+      <c r="F6" s="36">
+        <v>5896</v>
+      </c>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="38"/>
       <c r="K6" s="37"/>
       <c r="L6" s="102"/>
       <c r="M6" s="36"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="37">
         <v>13</v>
       </c>
       <c r="C7" s="37">
         <v>21</v>
       </c>
       <c r="D7" s="37">
         <v>33</v>
       </c>
       <c r="E7" s="37">
         <v>45</v>
       </c>
-      <c r="F7" s="36"/>
+      <c r="F7" s="36">
+        <v>56</v>
+      </c>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="40"/>
       <c r="K7" s="37"/>
       <c r="L7" s="102"/>
       <c r="M7" s="36"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="37">
         <v>2</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
       <c r="D8" s="37">
         <v>7</v>
       </c>
       <c r="E8" s="37">
         <v>9</v>
       </c>
-      <c r="F8" s="40"/>
+      <c r="F8" s="40">
+        <v>11</v>
+      </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="40"/>
       <c r="K8" s="37"/>
       <c r="L8" s="102"/>
       <c r="M8" s="36"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="37">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>6</v>
       </c>
       <c r="D9" s="37">
         <v>6</v>
       </c>
       <c r="E9" s="37">
         <v>7</v>
       </c>
-      <c r="F9" s="36"/>
+      <c r="F9" s="36">
+        <v>21</v>
+      </c>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="40"/>
       <c r="K9" s="37"/>
       <c r="L9" s="102"/>
       <c r="M9" s="36"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37">
         <v>879</v>
       </c>
       <c r="C10" s="37">
         <v>1878</v>
       </c>
       <c r="D10" s="37">
         <v>2878</v>
       </c>
       <c r="E10" s="37">
         <v>3878</v>
       </c>
-      <c r="F10" s="36"/>
+      <c r="F10" s="36">
+        <v>4896</v>
+      </c>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="37"/>
       <c r="L10" s="102"/>
       <c r="M10" s="36"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="37">
         <v>10</v>
       </c>
       <c r="C11" s="37">
         <v>96</v>
       </c>
       <c r="D11" s="37">
         <v>182</v>
       </c>
       <c r="E11" s="37">
         <v>269</v>
       </c>
-      <c r="F11" s="36"/>
+      <c r="F11" s="36">
+        <v>313</v>
+      </c>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="40"/>
       <c r="K11" s="37"/>
       <c r="L11" s="102"/>
       <c r="M11" s="36"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="37">
         <v>2</v>
       </c>
       <c r="C12" s="37">
         <v>4</v>
       </c>
       <c r="D12" s="37">
         <v>6</v>
       </c>
       <c r="E12" s="37">
         <v>8</v>
       </c>
-      <c r="F12" s="36"/>
+      <c r="F12" s="36">
+        <v>10</v>
+      </c>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="40"/>
       <c r="K12" s="37"/>
       <c r="L12" s="102"/>
       <c r="M12" s="36"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37">
         <v>12</v>
       </c>
       <c r="C13" s="37">
         <v>24</v>
       </c>
       <c r="D13" s="37">
         <v>36</v>
       </c>
       <c r="E13" s="37">
         <v>48</v>
       </c>
-      <c r="F13" s="40"/>
+      <c r="F13" s="40">
+        <v>60</v>
+      </c>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="40"/>
       <c r="K13" s="37"/>
       <c r="L13" s="102"/>
       <c r="M13" s="36"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
         <v>57</v>
       </c>
       <c r="C14" s="37">
         <v>151</v>
       </c>
       <c r="D14" s="37">
         <v>229</v>
       </c>
       <c r="E14" s="37">
         <v>321</v>
       </c>
-      <c r="F14" s="36"/>
+      <c r="F14" s="36">
+        <v>529</v>
+      </c>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="37"/>
       <c r="L14" s="102"/>
       <c r="M14" s="36"/>
       <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="42"/>
       <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="36"/>
       <c r="K15" s="42"/>
       <c r="L15" s="103"/>
       <c r="M15" s="42"/>
       <c r="N15" s="16"/>
     </row>
@@ -1551,259 +1569,277 @@
       <c r="G16" s="37"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="34"/>
       <c r="L16" s="101"/>
       <c r="M16" s="34"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="36">
         <v>131</v>
       </c>
       <c r="C17" s="36">
         <v>534</v>
       </c>
       <c r="D17" s="37">
         <v>942</v>
       </c>
       <c r="E17" s="37">
         <v>1349</v>
       </c>
-      <c r="F17" s="36"/>
+      <c r="F17" s="36">
+        <v>1741</v>
+      </c>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="36"/>
       <c r="K17" s="37"/>
       <c r="L17" s="102"/>
       <c r="M17" s="36"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="36">
         <v>13</v>
       </c>
       <c r="C18" s="37">
         <v>21</v>
       </c>
       <c r="D18" s="37">
         <v>33</v>
       </c>
       <c r="E18" s="37">
         <v>45</v>
       </c>
-      <c r="F18" s="36"/>
+      <c r="F18" s="36">
+        <v>56</v>
+      </c>
       <c r="G18" s="37"/>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="36"/>
       <c r="K18" s="37"/>
       <c r="L18" s="102"/>
       <c r="M18" s="36"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="41">
         <v>2</v>
       </c>
       <c r="C19" s="37">
         <v>5</v>
       </c>
       <c r="D19" s="37">
         <v>7</v>
       </c>
       <c r="E19" s="37">
         <v>9</v>
       </c>
-      <c r="F19" s="36"/>
+      <c r="F19" s="36">
+        <v>11</v>
+      </c>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="36"/>
       <c r="K19" s="37"/>
       <c r="L19" s="102"/>
       <c r="M19" s="36"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="37">
         <v>5</v>
       </c>
       <c r="C20" s="37">
         <v>6</v>
       </c>
       <c r="D20" s="37">
         <v>6</v>
       </c>
       <c r="E20" s="37">
         <v>7</v>
       </c>
-      <c r="F20" s="36"/>
+      <c r="F20" s="36">
+        <v>21</v>
+      </c>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="36"/>
       <c r="K20" s="37"/>
       <c r="L20" s="102"/>
       <c r="M20" s="36"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="37">
         <v>87</v>
       </c>
       <c r="C21" s="37">
         <v>378</v>
       </c>
       <c r="D21" s="37">
         <v>670</v>
       </c>
       <c r="E21" s="37">
         <v>962</v>
       </c>
-      <c r="F21" s="36"/>
+      <c r="F21" s="36">
+        <v>1267</v>
+      </c>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="36"/>
       <c r="K21" s="37"/>
       <c r="L21" s="102"/>
       <c r="M21" s="36"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="37">
         <v>10</v>
       </c>
       <c r="C22" s="37">
         <v>96</v>
       </c>
       <c r="D22" s="37">
         <v>182</v>
       </c>
       <c r="E22" s="37">
         <v>269</v>
       </c>
-      <c r="F22" s="36"/>
+      <c r="F22" s="36">
+        <v>313</v>
+      </c>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="36"/>
       <c r="K22" s="37"/>
       <c r="L22" s="102"/>
       <c r="M22" s="36"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="37">
         <v>2</v>
       </c>
       <c r="C23" s="37">
         <v>4</v>
       </c>
       <c r="D23" s="37">
         <v>6</v>
       </c>
       <c r="E23" s="37">
         <v>8</v>
       </c>
-      <c r="F23" s="36"/>
+      <c r="F23" s="36">
+        <v>10</v>
+      </c>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="36"/>
       <c r="K23" s="37"/>
       <c r="L23" s="102"/>
       <c r="M23" s="36"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
         <v>12</v>
       </c>
       <c r="C24" s="37">
         <v>24</v>
       </c>
       <c r="D24" s="37">
         <v>36</v>
       </c>
       <c r="E24" s="37">
         <v>48</v>
       </c>
-      <c r="F24" s="36"/>
+      <c r="F24" s="36">
+        <v>60</v>
+      </c>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="36"/>
       <c r="K24" s="37"/>
       <c r="L24" s="102"/>
       <c r="M24" s="36"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="37">
         <v>1</v>
       </c>
       <c r="D25" s="37">
         <v>2</v>
       </c>
       <c r="E25" s="37">
         <v>2</v>
       </c>
-      <c r="F25" s="36"/>
+      <c r="F25" s="36">
+        <v>3</v>
+      </c>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
       <c r="L25" s="102"/>
       <c r="M25" s="36"/>
       <c r="N25" s="16"/>
     </row>
     <row r="26" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="42"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="42"/>
       <c r="L26" s="37"/>
       <c r="M26" s="42"/>
       <c r="N26" s="16"/>
     </row>
@@ -1819,103 +1855,109 @@
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="34"/>
       <c r="L27" s="101"/>
       <c r="M27" s="34"/>
       <c r="N27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="36">
         <v>289</v>
       </c>
       <c r="C28" s="36">
         <v>532</v>
       </c>
       <c r="D28" s="37">
         <v>775</v>
       </c>
       <c r="E28" s="37">
         <v>1018</v>
       </c>
-      <c r="F28" s="36"/>
+      <c r="F28" s="36">
+        <v>1273</v>
+      </c>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="102"/>
       <c r="M28" s="36"/>
       <c r="N28" s="6"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="36">
         <v>260</v>
       </c>
       <c r="C29" s="36">
         <v>471</v>
       </c>
       <c r="D29" s="37">
         <v>682</v>
       </c>
       <c r="E29" s="37">
         <v>894</v>
       </c>
-      <c r="F29" s="36"/>
+      <c r="F29" s="36">
+        <v>1115</v>
+      </c>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="102"/>
       <c r="M29" s="36"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36">
         <v>30</v>
       </c>
       <c r="C30" s="36">
         <v>61</v>
       </c>
       <c r="D30" s="37">
         <v>93</v>
       </c>
       <c r="E30" s="37">
         <v>125</v>
       </c>
-      <c r="F30" s="36"/>
+      <c r="F30" s="36">
+        <v>158</v>
+      </c>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="102"/>
       <c r="M30" s="36"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="42"/>
       <c r="F31" s="36"/>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="42"/>
       <c r="L31" s="103"/>
       <c r="M31" s="36"/>
       <c r="N31" s="16"/>
     </row>
@@ -1931,77 +1973,81 @@
       <c r="G32" s="37"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="34"/>
       <c r="L32" s="101"/>
       <c r="M32" s="33"/>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="36">
         <v>532</v>
       </c>
       <c r="C33" s="36">
         <v>1029</v>
       </c>
       <c r="D33" s="36">
         <v>1526</v>
       </c>
       <c r="E33" s="36">
         <v>2022</v>
       </c>
-      <c r="F33" s="36"/>
+      <c r="F33" s="36">
+        <v>2514</v>
+      </c>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="102"/>
       <c r="M33" s="36"/>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="36">
         <v>532</v>
       </c>
       <c r="C34" s="36">
         <v>1029</v>
       </c>
       <c r="D34" s="36">
         <v>1526</v>
       </c>
       <c r="E34" s="36">
         <v>2022</v>
       </c>
-      <c r="F34" s="36"/>
+      <c r="F34" s="36">
+        <v>2514</v>
+      </c>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="102"/>
       <c r="M34" s="36"/>
       <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35"/>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="42"/>
       <c r="F35" s="36"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="36"/>
       <c r="K35" s="42"/>
       <c r="L35" s="103"/>
       <c r="M35" s="36"/>
       <c r="N35" s="16"/>
     </row>
@@ -2017,77 +2063,81 @@
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
       <c r="J36" s="33"/>
       <c r="K36" s="34"/>
       <c r="L36" s="101"/>
       <c r="M36" s="33"/>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="36">
         <v>468</v>
       </c>
       <c r="C37" s="36">
         <v>1034</v>
       </c>
       <c r="D37" s="36">
         <v>1555</v>
       </c>
       <c r="E37" s="36">
         <v>2140</v>
       </c>
-      <c r="F37" s="36"/>
+      <c r="F37" s="36">
+        <v>2618</v>
+      </c>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="36"/>
       <c r="K37" s="37"/>
       <c r="L37" s="102"/>
       <c r="M37" s="36"/>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="36">
         <v>468</v>
       </c>
       <c r="C38" s="37">
         <v>1034</v>
       </c>
       <c r="D38" s="36">
         <v>1555</v>
       </c>
       <c r="E38" s="36">
         <v>2140</v>
       </c>
-      <c r="F38" s="36"/>
+      <c r="F38" s="36">
+        <v>2618</v>
+      </c>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="36"/>
       <c r="K38" s="37"/>
       <c r="L38" s="102"/>
       <c r="M38" s="36"/>
       <c r="N38" s="16"/>
     </row>
     <row r="39" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="42"/>
       <c r="F39" s="36"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="42"/>
       <c r="L39" s="103"/>
       <c r="M39" s="42"/>
       <c r="N39" s="16"/>
     </row>
@@ -2103,207 +2153,221 @@
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="34"/>
       <c r="L40" s="101"/>
       <c r="M40" s="34"/>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="36">
         <v>966</v>
       </c>
       <c r="C41" s="36">
         <v>1548</v>
       </c>
       <c r="D41" s="37">
         <v>2070</v>
       </c>
       <c r="E41" s="37">
         <v>2473</v>
       </c>
-      <c r="F41" s="36"/>
+      <c r="F41" s="36">
+        <v>3465</v>
+      </c>
       <c r="G41" s="37"/>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="102"/>
       <c r="M41" s="38"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="36">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
       <c r="E42" s="37">
         <v>0</v>
       </c>
-      <c r="F42" s="36"/>
+      <c r="F42" s="36">
+        <v>0</v>
+      </c>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="102"/>
       <c r="M42" s="38"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="36">
         <v>1</v>
       </c>
       <c r="C43" s="37">
         <v>3</v>
       </c>
       <c r="D43" s="37">
         <v>5</v>
       </c>
       <c r="E43" s="37">
         <v>7</v>
       </c>
-      <c r="F43" s="36"/>
+      <c r="F43" s="36">
+        <v>7</v>
+      </c>
       <c r="G43" s="37"/>
       <c r="H43" s="37"/>
       <c r="I43" s="37"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="102"/>
       <c r="M43" s="40"/>
       <c r="N43" s="6"/>
     </row>
     <row r="44" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="99" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="36">
         <v>0</v>
       </c>
       <c r="C44" s="37">
         <v>1</v>
       </c>
       <c r="D44" s="37">
         <v>2</v>
       </c>
       <c r="E44" s="37">
         <v>2</v>
       </c>
-      <c r="F44" s="36"/>
+      <c r="F44" s="36">
+        <v>3</v>
+      </c>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="102"/>
       <c r="M44" s="40"/>
       <c r="N44" s="6"/>
     </row>
     <row r="45" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="36">
         <v>5</v>
       </c>
       <c r="C45" s="37">
         <v>8</v>
       </c>
       <c r="D45" s="37">
         <v>11</v>
       </c>
       <c r="E45" s="37">
         <v>14</v>
       </c>
-      <c r="F45" s="36"/>
+      <c r="F45" s="36">
+        <v>16</v>
+      </c>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
       <c r="L45" s="102"/>
       <c r="M45" s="38"/>
       <c r="N45" s="6"/>
     </row>
     <row r="46" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B46" s="46">
         <v>0</v>
       </c>
       <c r="C46" s="37">
         <v>0</v>
       </c>
       <c r="D46" s="37">
         <v>1</v>
       </c>
       <c r="E46" s="37">
         <v>1</v>
       </c>
-      <c r="F46" s="36"/>
+      <c r="F46" s="36">
+        <v>1</v>
+      </c>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="L46" s="102"/>
       <c r="M46" s="38"/>
       <c r="N46" s="6"/>
     </row>
     <row r="47" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="36">
         <v>960</v>
       </c>
       <c r="C47" s="37">
         <v>1535</v>
       </c>
       <c r="D47" s="37">
         <v>2051</v>
       </c>
       <c r="E47" s="37">
         <v>2449</v>
       </c>
-      <c r="F47" s="36"/>
+      <c r="F47" s="36">
+        <v>3437</v>
+      </c>
       <c r="G47" s="37"/>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="102"/>
       <c r="M47" s="38"/>
       <c r="N47" s="16"/>
     </row>
     <row r="48" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35"/>
       <c r="B48" s="36"/>
       <c r="C48" s="36"/>
       <c r="D48" s="36"/>
       <c r="E48" s="42"/>
       <c r="F48" s="36"/>
       <c r="G48" s="37"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="36"/>
       <c r="K48" s="42"/>
       <c r="L48" s="103"/>
       <c r="M48" s="114"/>
       <c r="N48" s="16"/>
     </row>
@@ -2319,77 +2383,81 @@
       <c r="G49" s="37"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="34"/>
       <c r="L49" s="101"/>
       <c r="M49" s="34"/>
       <c r="N49" s="16"/>
     </row>
     <row r="50" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="F50" s="36"/>
+      <c r="F50" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="G50" s="36"/>
       <c r="H50" s="36"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="16"/>
     </row>
     <row r="51" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="F51" s="36"/>
+      <c r="F51" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="G51" s="36"/>
       <c r="H51" s="36"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="37"/>
       <c r="N51" s="16"/>
     </row>
     <row r="52" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35"/>
       <c r="B52" s="36"/>
       <c r="C52" s="36"/>
       <c r="D52" s="36"/>
       <c r="E52" s="42"/>
       <c r="F52" s="36"/>
       <c r="G52" s="37"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="44"/>
       <c r="K52" s="42"/>
       <c r="L52" s="103"/>
       <c r="M52" s="42"/>
       <c r="N52" s="16"/>
     </row>
@@ -2405,77 +2473,81 @@
       <c r="G53" s="37"/>
       <c r="H53" s="33"/>
       <c r="I53" s="33"/>
       <c r="J53" s="33"/>
       <c r="K53" s="34"/>
       <c r="L53" s="101"/>
       <c r="M53" s="34"/>
       <c r="N53" s="16"/>
     </row>
     <row r="54" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="46">
         <v>0.2</v>
       </c>
       <c r="C54" s="46">
         <v>0.8</v>
       </c>
       <c r="D54" s="46">
         <v>1.4</v>
       </c>
       <c r="E54" s="46">
         <v>1.9</v>
       </c>
-      <c r="F54" s="46"/>
+      <c r="F54" s="46">
+        <v>1.9</v>
+      </c>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="84"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
       <c r="L54" s="104"/>
       <c r="M54" s="46"/>
       <c r="N54" s="19"/>
     </row>
     <row r="55" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="46">
         <v>0.2</v>
       </c>
       <c r="C55" s="46">
         <v>0.8</v>
       </c>
       <c r="D55" s="46">
         <v>1.4</v>
       </c>
       <c r="E55" s="46">
         <v>1.9</v>
       </c>
-      <c r="F55" s="46"/>
+      <c r="F55" s="46">
+        <v>1.9</v>
+      </c>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
       <c r="I55" s="84"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
       <c r="L55" s="104"/>
       <c r="M55" s="46"/>
       <c r="N55" s="19"/>
     </row>
     <row r="56" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35"/>
       <c r="B56" s="47"/>
       <c r="C56" s="47"/>
       <c r="D56" s="44"/>
       <c r="E56" s="49"/>
       <c r="F56" s="44"/>
       <c r="G56" s="37"/>
       <c r="H56" s="44"/>
       <c r="I56" s="44"/>
       <c r="J56" s="44"/>
       <c r="K56" s="49"/>
       <c r="L56" s="105"/>
       <c r="M56" s="44"/>
       <c r="N56" s="16"/>
     </row>
@@ -2491,77 +2563,81 @@
       <c r="G57" s="37"/>
       <c r="H57" s="51"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="34"/>
       <c r="L57" s="101"/>
       <c r="M57" s="33"/>
       <c r="N57" s="6"/>
     </row>
     <row r="58" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="37">
         <v>1574</v>
       </c>
       <c r="C58" s="36">
         <v>3430</v>
       </c>
       <c r="D58" s="36">
         <v>4620</v>
       </c>
       <c r="E58" s="36">
         <v>5012</v>
       </c>
-      <c r="F58" s="36"/>
+      <c r="F58" s="36">
+        <v>6132</v>
+      </c>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="36"/>
       <c r="K58" s="37"/>
       <c r="L58" s="102"/>
       <c r="M58" s="36"/>
       <c r="N58" s="6"/>
     </row>
     <row r="59" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="36">
         <v>1574</v>
       </c>
       <c r="C59" s="36">
         <v>3430</v>
       </c>
       <c r="D59" s="36">
         <v>4620</v>
       </c>
       <c r="E59" s="36">
         <v>5012</v>
       </c>
-      <c r="F59" s="36"/>
+      <c r="F59" s="36">
+        <v>6132</v>
+      </c>
       <c r="G59" s="37"/>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="36"/>
       <c r="K59" s="37"/>
       <c r="L59" s="102"/>
       <c r="M59" s="36"/>
       <c r="N59" s="6"/>
     </row>
     <row r="60" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35"/>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="44"/>
       <c r="E60" s="49"/>
       <c r="F60" s="44"/>
       <c r="G60" s="37"/>
       <c r="H60" s="44"/>
       <c r="I60" s="44"/>
       <c r="J60" s="44"/>
       <c r="K60" s="49"/>
       <c r="L60" s="105"/>
       <c r="M60" s="44"/>
       <c r="N60" s="16"/>
     </row>
@@ -2577,77 +2653,81 @@
       <c r="G61" s="37"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="34"/>
       <c r="L61" s="101"/>
       <c r="M61" s="33"/>
       <c r="N61" s="6"/>
     </row>
     <row r="62" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D62" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F62" s="36"/>
+      <c r="F62" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G62" s="37"/>
       <c r="H62" s="37"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="37"/>
       <c r="M62" s="36"/>
       <c r="N62" s="6"/>
     </row>
     <row r="63" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D63" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E63" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F63" s="36"/>
+      <c r="F63" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G63" s="37"/>
       <c r="H63" s="37"/>
       <c r="I63" s="36"/>
       <c r="J63" s="36"/>
       <c r="K63" s="36"/>
       <c r="L63" s="37"/>
       <c r="M63" s="36"/>
       <c r="N63" s="6"/>
     </row>
     <row r="64" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="40"/>
       <c r="B64" s="36"/>
       <c r="C64" s="36"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="33"/>
       <c r="G64" s="37"/>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="34"/>
       <c r="L64" s="101"/>
       <c r="M64" s="34"/>
       <c r="N64" s="16"/>
     </row>
@@ -2663,181 +2743,193 @@
       <c r="G65" s="37"/>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="34"/>
       <c r="L65" s="101"/>
       <c r="M65" s="34"/>
       <c r="N65" s="6"/>
     </row>
     <row r="66" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="36">
         <v>85</v>
       </c>
       <c r="C66" s="36">
         <v>155</v>
       </c>
       <c r="D66" s="36">
         <v>209</v>
       </c>
       <c r="E66" s="36">
         <v>242</v>
       </c>
-      <c r="F66" s="37"/>
+      <c r="F66" s="37">
+        <v>1321</v>
+      </c>
       <c r="G66" s="37"/>
       <c r="H66" s="37"/>
       <c r="I66" s="37"/>
       <c r="J66" s="52"/>
       <c r="K66" s="37"/>
       <c r="L66" s="102"/>
       <c r="M66" s="38"/>
       <c r="N66" s="16"/>
     </row>
     <row r="67" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="46">
         <v>0</v>
       </c>
       <c r="C67" s="37">
         <v>0</v>
       </c>
       <c r="D67" s="36">
         <v>1</v>
       </c>
       <c r="E67" s="36">
         <v>1</v>
       </c>
-      <c r="F67" s="37"/>
+      <c r="F67" s="37">
+        <v>1</v>
+      </c>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="53"/>
       <c r="K67" s="37"/>
       <c r="L67" s="102"/>
       <c r="M67" s="40"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="37">
         <v>31</v>
       </c>
       <c r="C68" s="37">
         <v>32</v>
       </c>
       <c r="D68" s="36">
         <v>33</v>
       </c>
       <c r="E68" s="36">
         <v>35</v>
       </c>
-      <c r="F68" s="37"/>
+      <c r="F68" s="37">
+        <v>48</v>
+      </c>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="53"/>
       <c r="K68" s="37"/>
       <c r="L68" s="102"/>
       <c r="M68" s="40"/>
       <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="37">
         <v>8</v>
       </c>
       <c r="D69" s="36">
         <v>17</v>
       </c>
       <c r="E69" s="36">
         <v>25</v>
       </c>
-      <c r="F69" s="37"/>
+      <c r="F69" s="37">
+        <v>43</v>
+      </c>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="53"/>
       <c r="K69" s="37"/>
       <c r="L69" s="102"/>
       <c r="M69" s="40"/>
       <c r="N69" s="6"/>
     </row>
     <row r="70" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="46">
         <v>0</v>
       </c>
       <c r="C70" s="37">
         <v>0</v>
       </c>
       <c r="D70" s="36">
         <v>1</v>
       </c>
       <c r="E70" s="36">
         <v>1</v>
       </c>
-      <c r="F70" s="37"/>
+      <c r="F70" s="37">
+        <v>1</v>
+      </c>
       <c r="G70" s="37"/>
       <c r="H70" s="37"/>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="102"/>
       <c r="M70" s="40"/>
       <c r="N70" s="6"/>
     </row>
     <row r="71" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="37">
         <v>54</v>
       </c>
       <c r="C71" s="37">
         <v>113</v>
       </c>
       <c r="D71" s="36">
         <v>158</v>
       </c>
       <c r="E71" s="36">
         <v>181</v>
       </c>
-      <c r="F71" s="37"/>
+      <c r="F71" s="37">
+        <v>1228</v>
+      </c>
       <c r="G71" s="37"/>
       <c r="H71" s="37"/>
       <c r="I71" s="37"/>
       <c r="J71" s="52"/>
       <c r="K71" s="37"/>
       <c r="L71" s="102"/>
       <c r="M71" s="38"/>
       <c r="N71" s="6"/>
     </row>
     <row r="72" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="35"/>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="42"/>
       <c r="F72" s="36"/>
       <c r="G72" s="37"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="42"/>
       <c r="L72" s="103"/>
       <c r="M72" s="42"/>
       <c r="N72" s="16"/>
     </row>
@@ -2853,463 +2945,493 @@
       <c r="G73" s="37"/>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="34"/>
       <c r="L73" s="101"/>
       <c r="M73" s="34"/>
       <c r="N73" s="6"/>
     </row>
     <row r="74" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="36">
         <v>17</v>
       </c>
       <c r="C74" s="36">
         <v>38</v>
       </c>
       <c r="D74" s="36">
         <v>58</v>
       </c>
       <c r="E74" s="36">
         <v>78</v>
       </c>
-      <c r="F74" s="37"/>
+      <c r="F74" s="37">
+        <v>96</v>
+      </c>
       <c r="G74" s="37"/>
       <c r="H74" s="37"/>
       <c r="I74" s="37"/>
       <c r="J74" s="36"/>
       <c r="K74" s="36"/>
       <c r="L74" s="102"/>
       <c r="M74" s="40"/>
       <c r="N74" s="6"/>
     </row>
     <row r="75" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B75" s="36">
         <v>13</v>
       </c>
       <c r="C75" s="36">
         <v>28</v>
       </c>
       <c r="D75" s="36">
         <v>43</v>
       </c>
       <c r="E75" s="36">
         <v>59</v>
       </c>
-      <c r="F75" s="37"/>
+      <c r="F75" s="37">
+        <v>72</v>
+      </c>
       <c r="G75" s="37"/>
       <c r="H75" s="37"/>
       <c r="I75" s="37"/>
       <c r="J75" s="36"/>
       <c r="K75" s="36"/>
       <c r="L75" s="102"/>
       <c r="M75" s="40"/>
       <c r="N75" s="6"/>
     </row>
     <row r="76" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="46">
         <v>0</v>
       </c>
       <c r="C76" s="46">
         <v>0</v>
       </c>
       <c r="D76" s="46">
         <v>1</v>
       </c>
       <c r="E76" s="46">
         <v>1</v>
       </c>
-      <c r="F76" s="46"/>
+      <c r="F76" s="46">
+        <v>1</v>
+      </c>
       <c r="G76" s="46"/>
       <c r="H76" s="46"/>
       <c r="I76" s="46"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
       <c r="L76" s="102"/>
       <c r="M76" s="40"/>
       <c r="N76" s="6"/>
     </row>
     <row r="77" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="36">
         <v>4</v>
       </c>
       <c r="C77" s="36">
         <v>9</v>
       </c>
       <c r="D77" s="36">
         <v>14</v>
       </c>
       <c r="E77" s="36">
         <v>18</v>
       </c>
-      <c r="F77" s="37"/>
+      <c r="F77" s="37">
+        <v>24</v>
+      </c>
       <c r="G77" s="37"/>
       <c r="H77" s="37"/>
       <c r="I77" s="37"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
       <c r="L77" s="102"/>
       <c r="M77" s="36"/>
       <c r="N77" s="16"/>
     </row>
     <row r="78" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K78" s="42"/>
       <c r="L78" s="103"/>
       <c r="M78" s="42"/>
       <c r="N78" s="16"/>
     </row>
     <row r="79" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="33"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="34"/>
       <c r="L79" s="101"/>
       <c r="M79" s="34"/>
       <c r="N79" s="16"/>
     </row>
     <row r="80" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="36">
         <v>26</v>
       </c>
       <c r="C80" s="36">
         <v>54</v>
       </c>
       <c r="D80" s="36">
         <v>83</v>
       </c>
       <c r="E80" s="36">
         <v>111</v>
       </c>
-      <c r="F80" s="36"/>
+      <c r="F80" s="36">
+        <v>140</v>
+      </c>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="36"/>
       <c r="L80" s="102"/>
       <c r="M80" s="40"/>
       <c r="N80" s="6"/>
     </row>
     <row r="81" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="36">
         <v>0</v>
       </c>
       <c r="C81" s="36">
         <v>0</v>
       </c>
       <c r="D81" s="36">
         <v>0</v>
       </c>
       <c r="E81" s="36">
         <v>0</v>
       </c>
-      <c r="F81" s="36"/>
+      <c r="F81" s="36">
+        <v>0</v>
+      </c>
       <c r="G81" s="37"/>
       <c r="H81" s="37"/>
       <c r="I81" s="37"/>
       <c r="J81" s="37"/>
       <c r="K81" s="36"/>
       <c r="L81" s="102"/>
       <c r="M81" s="40"/>
       <c r="N81" s="6"/>
     </row>
     <row r="82" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="36">
         <v>0</v>
       </c>
       <c r="C82" s="36">
         <v>0</v>
       </c>
       <c r="D82" s="36">
         <v>0</v>
       </c>
       <c r="E82" s="36">
         <v>0</v>
       </c>
-      <c r="F82" s="36"/>
+      <c r="F82" s="36">
+        <v>0</v>
+      </c>
       <c r="G82" s="37"/>
       <c r="H82" s="37"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="36"/>
       <c r="L82" s="102"/>
       <c r="M82" s="40"/>
       <c r="N82" s="6"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="37">
         <v>19</v>
       </c>
       <c r="C83" s="37">
         <v>39</v>
       </c>
       <c r="D83" s="36">
         <v>59</v>
       </c>
       <c r="E83" s="36">
         <v>79</v>
       </c>
-      <c r="F83" s="36"/>
+      <c r="F83" s="36">
+        <v>98</v>
+      </c>
       <c r="G83" s="37"/>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
       <c r="J83" s="53"/>
       <c r="K83" s="36"/>
       <c r="L83" s="102"/>
       <c r="M83" s="40"/>
       <c r="N83" s="6"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B84" s="46">
         <v>0</v>
       </c>
       <c r="C84" s="46">
         <v>1</v>
       </c>
       <c r="D84" s="46">
         <v>1</v>
       </c>
       <c r="E84" s="46">
         <v>2</v>
       </c>
-      <c r="F84" s="46"/>
+      <c r="F84" s="46">
+        <v>2</v>
+      </c>
       <c r="G84" s="46"/>
       <c r="H84" s="46"/>
       <c r="I84" s="46"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
       <c r="L84" s="102"/>
       <c r="M84" s="40"/>
       <c r="N84" s="15"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="37">
         <v>6</v>
       </c>
       <c r="C85" s="37">
         <v>14</v>
       </c>
       <c r="D85" s="36">
         <v>22</v>
       </c>
       <c r="E85" s="36">
         <v>30</v>
       </c>
-      <c r="F85" s="36"/>
+      <c r="F85" s="36">
+        <v>39</v>
+      </c>
       <c r="G85" s="37"/>
       <c r="H85" s="37"/>
       <c r="I85" s="37"/>
       <c r="J85" s="53"/>
       <c r="K85" s="36"/>
       <c r="L85" s="102"/>
       <c r="M85" s="40"/>
       <c r="N85" s="15"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K86" s="36"/>
       <c r="L86" s="37"/>
       <c r="M86" s="36"/>
       <c r="N86" s="15"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="33"/>
       <c r="C87" s="33"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="33"/>
       <c r="G87" s="37"/>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="51"/>
       <c r="M87" s="33"/>
       <c r="N87" s="6"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="36">
         <v>8</v>
       </c>
       <c r="C88" s="36">
         <v>18</v>
       </c>
       <c r="D88" s="36">
         <v>28</v>
       </c>
       <c r="E88" s="36">
         <v>38</v>
       </c>
-      <c r="F88" s="36"/>
+      <c r="F88" s="36">
+        <v>49</v>
+      </c>
       <c r="G88" s="37"/>
       <c r="H88" s="37"/>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="37"/>
       <c r="L88" s="102"/>
       <c r="M88" s="36"/>
       <c r="N88" s="6"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="96" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="36">
         <v>0</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="36">
         <v>0</v>
       </c>
       <c r="E89" s="36">
         <v>0</v>
       </c>
-      <c r="F89" s="36"/>
+      <c r="F89" s="36">
+        <v>0</v>
+      </c>
       <c r="G89" s="37"/>
       <c r="H89" s="37"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="37"/>
       <c r="L89" s="102"/>
       <c r="M89" s="36"/>
       <c r="N89" s="6"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="36">
         <v>1</v>
       </c>
       <c r="C90" s="36">
         <v>3</v>
       </c>
       <c r="D90" s="36">
         <v>5</v>
       </c>
       <c r="E90" s="36">
         <v>7</v>
       </c>
-      <c r="F90" s="36"/>
+      <c r="F90" s="36">
+        <v>8</v>
+      </c>
       <c r="G90" s="37"/>
       <c r="H90" s="37"/>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
       <c r="L90" s="102"/>
       <c r="M90" s="36"/>
       <c r="N90" s="6"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="40">
         <v>0</v>
       </c>
       <c r="C91" s="40">
         <v>1</v>
       </c>
       <c r="D91" s="40">
         <v>1</v>
       </c>
       <c r="E91" s="40">
         <v>2</v>
       </c>
-      <c r="F91" s="40"/>
+      <c r="F91" s="40">
+        <v>2</v>
+      </c>
       <c r="G91" s="40"/>
       <c r="H91" s="40"/>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
       <c r="L91" s="102"/>
       <c r="M91" s="36"/>
       <c r="N91" s="15"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="36">
         <v>6</v>
       </c>
       <c r="C92" s="36">
         <v>14</v>
       </c>
       <c r="D92" s="36">
         <v>21</v>
       </c>
       <c r="E92" s="36">
         <v>29</v>
       </c>
-      <c r="F92" s="36"/>
+      <c r="F92" s="36">
+        <v>38</v>
+      </c>
       <c r="G92" s="37"/>
       <c r="H92" s="37"/>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
       <c r="L92" s="102"/>
       <c r="M92" s="36"/>
       <c r="N92" s="15"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="35"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="36"/>
       <c r="E93" s="36"/>
       <c r="F93" s="36"/>
       <c r="G93" s="37"/>
       <c r="H93" s="37"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
       <c r="K93" s="36"/>
       <c r="L93" s="37"/>
       <c r="M93" s="36"/>
       <c r="N93" s="15"/>
     </row>
@@ -3325,103 +3447,109 @@
       <c r="G94" s="37"/>
       <c r="H94" s="37"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="51"/>
       <c r="M94" s="33"/>
       <c r="N94" s="6"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="36">
         <v>18</v>
       </c>
       <c r="C95" s="36">
         <v>36</v>
       </c>
       <c r="D95" s="36">
         <v>54</v>
       </c>
       <c r="E95" s="40">
         <v>72</v>
       </c>
-      <c r="F95" s="36"/>
+      <c r="F95" s="36">
+        <v>90</v>
+      </c>
       <c r="G95" s="37"/>
       <c r="H95" s="37"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="37"/>
       <c r="L95" s="102"/>
       <c r="M95" s="36"/>
       <c r="N95" s="6"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B96" s="36">
         <v>0</v>
       </c>
       <c r="C96" s="36">
         <v>0</v>
       </c>
       <c r="D96" s="36">
         <v>0</v>
       </c>
       <c r="E96" s="40">
         <v>0</v>
       </c>
-      <c r="F96" s="36"/>
+      <c r="F96" s="36">
+        <v>0</v>
+      </c>
       <c r="G96" s="37"/>
       <c r="H96" s="37"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="37"/>
       <c r="L96" s="102"/>
       <c r="M96" s="36"/>
       <c r="N96" s="6"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="36">
         <v>18</v>
       </c>
       <c r="C97" s="40">
         <v>36</v>
       </c>
       <c r="D97" s="40">
         <v>54</v>
       </c>
       <c r="E97" s="40">
         <v>72</v>
       </c>
-      <c r="F97" s="36"/>
+      <c r="F97" s="36">
+        <v>90</v>
+      </c>
       <c r="G97" s="37"/>
       <c r="H97" s="37"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="37"/>
       <c r="L97" s="102"/>
       <c r="M97" s="33"/>
       <c r="N97" s="6"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="57"/>
       <c r="B98" s="44"/>
       <c r="C98" s="40"/>
       <c r="D98" s="40"/>
       <c r="E98" s="33"/>
       <c r="F98" s="40"/>
       <c r="G98" s="37"/>
       <c r="H98" s="33"/>
       <c r="I98" s="33"/>
       <c r="J98" s="33"/>
       <c r="K98" s="33"/>
       <c r="L98" s="51"/>
       <c r="M98" s="33"/>
       <c r="N98" s="6"/>
     </row>
@@ -3437,103 +3565,109 @@
       <c r="G99" s="37"/>
       <c r="H99" s="33"/>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
       <c r="K99" s="34"/>
       <c r="L99" s="101"/>
       <c r="M99" s="34"/>
       <c r="N99" s="18"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="36">
         <v>8606</v>
       </c>
       <c r="C100" s="37">
         <v>17371</v>
       </c>
       <c r="D100" s="37">
         <v>22112</v>
       </c>
       <c r="E100" s="37">
         <v>29310</v>
       </c>
-      <c r="F100" s="36"/>
+      <c r="F100" s="36">
+        <v>35411</v>
+      </c>
       <c r="G100" s="37"/>
       <c r="H100" s="37"/>
       <c r="I100" s="37"/>
       <c r="J100" s="36"/>
       <c r="K100" s="37"/>
       <c r="L100" s="102"/>
       <c r="M100" s="38"/>
       <c r="N100" s="18"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="58">
         <v>2148</v>
       </c>
       <c r="C101" s="58">
         <v>4679</v>
       </c>
       <c r="D101" s="38">
         <v>4979</v>
       </c>
       <c r="E101" s="58">
         <v>6257</v>
       </c>
-      <c r="F101" s="58"/>
+      <c r="F101" s="58">
+        <v>6910</v>
+      </c>
       <c r="G101" s="37"/>
       <c r="H101" s="37"/>
       <c r="I101" s="37"/>
       <c r="J101" s="36"/>
       <c r="K101" s="37"/>
       <c r="L101" s="102"/>
       <c r="M101" s="38"/>
       <c r="N101" s="18"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="36">
         <v>6458</v>
       </c>
       <c r="C102" s="58">
         <v>12692</v>
       </c>
       <c r="D102" s="36">
         <v>17133</v>
       </c>
       <c r="E102" s="36">
         <v>23053</v>
       </c>
-      <c r="F102" s="36"/>
+      <c r="F102" s="36">
+        <v>28501</v>
+      </c>
       <c r="G102" s="37"/>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
       <c r="L102" s="102"/>
       <c r="M102" s="38"/>
       <c r="N102" s="15"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="35"/>
       <c r="B103" s="36"/>
       <c r="C103" s="36"/>
       <c r="D103" s="36"/>
       <c r="E103" s="42"/>
       <c r="F103" s="36"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
       <c r="I103" s="36"/>
       <c r="J103" s="36"/>
       <c r="K103" s="42"/>
       <c r="L103" s="103"/>
       <c r="M103" s="114"/>
       <c r="N103" s="20"/>
     </row>
@@ -3549,103 +3683,109 @@
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="34"/>
       <c r="L104" s="101"/>
       <c r="M104" s="115"/>
       <c r="N104" s="18"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="36">
         <v>8579</v>
       </c>
       <c r="C105" s="36">
         <v>17324</v>
       </c>
       <c r="D105" s="36">
         <v>22044</v>
       </c>
       <c r="E105" s="37">
         <v>29223</v>
       </c>
-      <c r="F105" s="36"/>
+      <c r="F105" s="36">
+        <v>35315</v>
+      </c>
       <c r="G105" s="37"/>
       <c r="H105" s="37"/>
       <c r="I105" s="37"/>
       <c r="J105" s="36"/>
       <c r="K105" s="37"/>
       <c r="L105" s="102"/>
       <c r="M105" s="98"/>
       <c r="N105" s="18"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B106" s="36">
         <v>2148</v>
       </c>
       <c r="C106" s="37">
         <v>4679</v>
       </c>
       <c r="D106" s="37">
         <v>4979</v>
       </c>
       <c r="E106" s="37">
         <v>6257</v>
       </c>
-      <c r="F106" s="36"/>
+      <c r="F106" s="36">
+        <v>6910</v>
+      </c>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="36"/>
       <c r="K106" s="37"/>
       <c r="L106" s="102"/>
       <c r="M106" s="38"/>
       <c r="N106" s="18"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B107" s="36">
         <v>6431</v>
       </c>
       <c r="C107" s="37">
         <v>12645</v>
       </c>
       <c r="D107" s="37">
         <v>17065</v>
       </c>
       <c r="E107" s="37">
         <v>22966</v>
       </c>
-      <c r="F107" s="36"/>
+      <c r="F107" s="36">
+        <v>28405</v>
+      </c>
       <c r="G107" s="37"/>
       <c r="H107" s="37"/>
       <c r="I107" s="37"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
       <c r="L107" s="102"/>
       <c r="M107" s="38"/>
       <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="56"/>
       <c r="B108" s="36"/>
       <c r="C108" s="36"/>
       <c r="D108" s="36"/>
       <c r="E108" s="42"/>
       <c r="F108" s="36"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
       <c r="I108" s="36"/>
       <c r="J108" s="36"/>
       <c r="K108" s="42"/>
       <c r="L108" s="103"/>
       <c r="M108" s="42"/>
       <c r="N108" s="20"/>
     </row>
@@ -3661,77 +3801,81 @@
       <c r="G109" s="37"/>
       <c r="H109" s="33"/>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="34"/>
       <c r="L109" s="101"/>
       <c r="M109" s="34"/>
       <c r="N109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="58">
         <v>24</v>
       </c>
       <c r="C110" s="58">
         <v>41</v>
       </c>
       <c r="D110" s="58">
         <v>59</v>
       </c>
       <c r="E110" s="58">
         <v>76</v>
       </c>
-      <c r="F110" s="36"/>
+      <c r="F110" s="36">
+        <v>82</v>
+      </c>
       <c r="G110" s="37"/>
       <c r="H110" s="37"/>
       <c r="I110" s="37"/>
       <c r="J110" s="44"/>
       <c r="K110" s="37"/>
       <c r="L110" s="102"/>
       <c r="M110" s="44"/>
       <c r="N110" s="8"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="36">
         <v>24</v>
       </c>
       <c r="C111" s="36">
         <v>41</v>
       </c>
       <c r="D111" s="36">
         <v>59</v>
       </c>
       <c r="E111" s="36">
         <v>76</v>
       </c>
-      <c r="F111" s="36"/>
+      <c r="F111" s="36">
+        <v>82</v>
+      </c>
       <c r="G111" s="37"/>
       <c r="H111" s="37"/>
       <c r="I111" s="37"/>
       <c r="J111" s="36"/>
       <c r="K111" s="37"/>
       <c r="L111" s="102"/>
       <c r="M111" s="36"/>
       <c r="N111" s="20"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="56"/>
       <c r="B112" s="36"/>
       <c r="C112" s="36"/>
       <c r="D112" s="36"/>
       <c r="E112" s="42"/>
       <c r="F112" s="36"/>
       <c r="G112" s="37"/>
       <c r="H112" s="36"/>
       <c r="I112" s="36"/>
       <c r="J112" s="36"/>
       <c r="K112" s="42"/>
       <c r="L112" s="103"/>
       <c r="M112" s="42"/>
       <c r="N112" s="20"/>
     </row>
@@ -3747,77 +3891,81 @@
       <c r="G113" s="37"/>
       <c r="H113" s="33"/>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="34"/>
       <c r="L113" s="101"/>
       <c r="M113" s="34"/>
       <c r="N113" s="8"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="36">
         <v>3</v>
       </c>
       <c r="C114" s="36">
         <v>6</v>
       </c>
       <c r="D114" s="36">
         <v>9</v>
       </c>
       <c r="E114" s="36">
         <v>11</v>
       </c>
-      <c r="F114" s="36"/>
+      <c r="F114" s="36">
+        <v>14</v>
+      </c>
       <c r="G114" s="37"/>
       <c r="H114" s="37"/>
       <c r="I114" s="37"/>
       <c r="J114" s="36"/>
       <c r="K114" s="37"/>
       <c r="L114" s="102"/>
       <c r="M114" s="36"/>
       <c r="N114" s="8"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="36">
         <v>3</v>
       </c>
       <c r="C115" s="36">
         <v>6</v>
       </c>
       <c r="D115" s="36">
         <v>9</v>
       </c>
       <c r="E115" s="36">
         <v>11</v>
       </c>
-      <c r="F115" s="36"/>
+      <c r="F115" s="36">
+        <v>14</v>
+      </c>
       <c r="G115" s="37"/>
       <c r="H115" s="37"/>
       <c r="I115" s="37"/>
       <c r="J115" s="36"/>
       <c r="K115" s="37"/>
       <c r="L115" s="102"/>
       <c r="M115" s="36"/>
       <c r="N115" s="20"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="56"/>
       <c r="B116" s="36"/>
       <c r="C116" s="36"/>
       <c r="D116" s="36"/>
       <c r="E116" s="42"/>
       <c r="F116" s="36"/>
       <c r="G116" s="37"/>
       <c r="H116" s="36"/>
       <c r="I116" s="36"/>
       <c r="J116" s="36"/>
       <c r="K116" s="42"/>
       <c r="L116" s="103"/>
       <c r="M116" s="42"/>
       <c r="N116" s="20"/>
     </row>
@@ -3833,103 +3981,109 @@
       <c r="G117" s="37"/>
       <c r="H117" s="33"/>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="34"/>
       <c r="L117" s="101"/>
       <c r="M117" s="34"/>
       <c r="N117" s="8"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B118" s="36">
         <v>42</v>
       </c>
       <c r="C118" s="36">
         <v>542</v>
       </c>
       <c r="D118" s="36">
         <v>1042</v>
       </c>
       <c r="E118" s="36">
         <v>1542</v>
       </c>
-      <c r="F118" s="36"/>
+      <c r="F118" s="36">
+        <v>1542</v>
+      </c>
       <c r="G118" s="37"/>
       <c r="H118" s="37"/>
       <c r="I118" s="37"/>
       <c r="J118" s="36"/>
       <c r="K118" s="37"/>
       <c r="L118" s="102"/>
       <c r="M118" s="36"/>
       <c r="N118" s="8"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B119" s="36">
         <v>42</v>
       </c>
       <c r="C119" s="36">
         <v>42</v>
       </c>
       <c r="D119" s="36">
         <v>42</v>
       </c>
       <c r="E119" s="36">
         <v>42</v>
       </c>
-      <c r="F119" s="36"/>
+      <c r="F119" s="36">
+        <v>42</v>
+      </c>
       <c r="G119" s="37"/>
       <c r="H119" s="37"/>
       <c r="I119" s="37"/>
       <c r="J119" s="36"/>
       <c r="K119" s="37"/>
       <c r="L119" s="102"/>
       <c r="M119" s="36"/>
       <c r="N119" s="20"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B120" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C120" s="117">
         <v>500</v>
       </c>
       <c r="D120" s="44">
         <v>1000</v>
       </c>
       <c r="E120" s="36">
         <v>1500</v>
       </c>
-      <c r="F120" s="40"/>
+      <c r="F120" s="40">
+        <v>1500</v>
+      </c>
       <c r="G120" s="40"/>
       <c r="H120" s="40"/>
       <c r="I120" s="40"/>
       <c r="J120" s="40"/>
       <c r="K120" s="40"/>
       <c r="L120" s="102"/>
       <c r="M120" s="40"/>
       <c r="N120" s="8"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="99"/>
       <c r="B121" s="36"/>
       <c r="C121" s="36"/>
       <c r="D121" s="33"/>
       <c r="E121" s="36"/>
       <c r="F121" s="33"/>
       <c r="G121" s="37"/>
       <c r="H121" s="40"/>
       <c r="I121" s="40"/>
       <c r="J121" s="40"/>
       <c r="K121" s="43"/>
       <c r="L121" s="102"/>
       <c r="M121" s="43"/>
       <c r="N121" s="8"/>
     </row>
@@ -3945,103 +4099,109 @@
       <c r="G122" s="37"/>
       <c r="H122" s="33"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="34"/>
       <c r="L122" s="101"/>
       <c r="M122" s="34"/>
       <c r="N122" s="8"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="36">
         <v>42</v>
       </c>
       <c r="C123" s="36">
         <v>542</v>
       </c>
       <c r="D123" s="36">
         <v>1042</v>
       </c>
       <c r="E123" s="36">
         <v>1542</v>
       </c>
-      <c r="F123" s="36"/>
+      <c r="F123" s="36">
+        <v>1542</v>
+      </c>
       <c r="G123" s="37"/>
       <c r="H123" s="37"/>
       <c r="I123" s="37"/>
       <c r="J123" s="36"/>
       <c r="K123" s="37"/>
       <c r="L123" s="102"/>
       <c r="M123" s="36"/>
       <c r="N123" s="20"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B124" s="36">
         <v>42</v>
       </c>
       <c r="C124" s="36">
         <v>42</v>
       </c>
       <c r="D124" s="36">
         <v>42</v>
       </c>
       <c r="E124" s="36">
         <v>42</v>
       </c>
-      <c r="F124" s="36"/>
+      <c r="F124" s="36">
+        <v>42</v>
+      </c>
       <c r="G124" s="37"/>
       <c r="H124" s="37"/>
       <c r="I124" s="37"/>
       <c r="J124" s="36"/>
       <c r="K124" s="37"/>
       <c r="L124" s="102"/>
       <c r="M124" s="36"/>
       <c r="N124" s="20"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B125" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C125" s="117">
         <v>500</v>
       </c>
       <c r="D125" s="44">
         <v>1000</v>
       </c>
       <c r="E125" s="36">
         <v>1500</v>
       </c>
-      <c r="F125" s="44"/>
+      <c r="F125" s="40">
+        <v>1500</v>
+      </c>
       <c r="G125" s="37"/>
       <c r="H125" s="44"/>
       <c r="I125" s="44"/>
       <c r="J125" s="44"/>
       <c r="K125" s="49"/>
       <c r="L125" s="102"/>
       <c r="M125" s="44"/>
       <c r="N125" s="20"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="99"/>
       <c r="B126" s="117"/>
       <c r="C126" s="36"/>
       <c r="D126" s="44"/>
       <c r="E126" s="49"/>
       <c r="F126" s="44"/>
       <c r="G126" s="37"/>
       <c r="H126" s="44"/>
       <c r="I126" s="44"/>
       <c r="J126" s="44"/>
       <c r="K126" s="49"/>
       <c r="L126" s="102"/>
       <c r="M126" s="44"/>
       <c r="N126" s="20"/>
     </row>
@@ -4057,389 +4217,417 @@
       <c r="G127" s="37"/>
       <c r="H127" s="33"/>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="34"/>
       <c r="L127" s="101"/>
       <c r="M127" s="34"/>
       <c r="N127" s="8"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="36">
         <v>2106</v>
       </c>
       <c r="C128" s="36">
         <v>4439</v>
       </c>
       <c r="D128" s="37">
         <v>6771</v>
       </c>
       <c r="E128" s="37">
         <v>9108</v>
       </c>
-      <c r="F128" s="37"/>
+      <c r="F128" s="37">
+        <v>11410</v>
+      </c>
       <c r="G128" s="37"/>
       <c r="H128" s="37"/>
       <c r="I128" s="37"/>
       <c r="J128" s="36"/>
       <c r="K128" s="37"/>
       <c r="L128" s="102"/>
       <c r="M128" s="116"/>
       <c r="N128" s="8"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B129" s="37">
         <v>141</v>
       </c>
       <c r="C129" s="37">
         <v>281</v>
       </c>
       <c r="D129" s="37">
         <v>422</v>
       </c>
       <c r="E129" s="37">
         <v>562</v>
       </c>
-      <c r="F129" s="37"/>
+      <c r="F129" s="37">
+        <v>703</v>
+      </c>
       <c r="G129" s="37"/>
       <c r="H129" s="37"/>
       <c r="I129" s="37"/>
       <c r="J129" s="36"/>
       <c r="K129" s="37"/>
       <c r="L129" s="102"/>
       <c r="M129" s="116"/>
       <c r="N129" s="8"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="37">
         <v>65</v>
       </c>
       <c r="C130" s="37">
         <v>131</v>
       </c>
       <c r="D130" s="37">
         <v>196</v>
       </c>
       <c r="E130" s="37">
         <v>262</v>
       </c>
-      <c r="F130" s="37"/>
+      <c r="F130" s="37">
+        <v>327</v>
+      </c>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
       <c r="L130" s="102"/>
       <c r="M130" s="116"/>
       <c r="N130" s="8"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B131" s="37">
         <v>144</v>
       </c>
       <c r="C131" s="37">
         <v>302</v>
       </c>
       <c r="D131" s="37">
         <v>459</v>
       </c>
       <c r="E131" s="102">
         <v>617</v>
       </c>
-      <c r="F131" s="37"/>
+      <c r="F131" s="37">
+        <v>774</v>
+      </c>
       <c r="G131" s="37"/>
       <c r="H131" s="37"/>
       <c r="I131" s="37"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
       <c r="L131" s="102"/>
       <c r="M131" s="116"/>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B132" s="37">
         <v>75</v>
       </c>
       <c r="C132" s="37">
         <v>151</v>
       </c>
       <c r="D132" s="37">
         <v>226</v>
       </c>
       <c r="E132" s="102">
         <v>302</v>
       </c>
-      <c r="F132" s="37"/>
+      <c r="F132" s="37">
+        <v>377</v>
+      </c>
       <c r="G132" s="37"/>
       <c r="H132" s="37"/>
       <c r="I132" s="37"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
       <c r="L132" s="102"/>
       <c r="M132" s="116"/>
       <c r="N132" s="8"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B133" s="37">
         <v>60</v>
       </c>
       <c r="C133" s="37">
         <v>120</v>
       </c>
       <c r="D133" s="37">
         <v>180</v>
       </c>
       <c r="E133" s="102">
         <v>241</v>
       </c>
-      <c r="F133" s="37"/>
+      <c r="F133" s="37">
+        <v>301</v>
+      </c>
       <c r="G133" s="37"/>
       <c r="H133" s="37"/>
       <c r="I133" s="37"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
       <c r="L133" s="102"/>
       <c r="M133" s="116"/>
       <c r="N133" s="8"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="37">
         <v>314</v>
       </c>
       <c r="C134" s="37">
         <v>625</v>
       </c>
       <c r="D134" s="37">
         <v>936</v>
       </c>
       <c r="E134" s="102">
         <v>1251</v>
       </c>
-      <c r="F134" s="37"/>
+      <c r="F134" s="37">
+        <v>1563</v>
+      </c>
       <c r="G134" s="37"/>
       <c r="H134" s="37"/>
       <c r="I134" s="37"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
       <c r="L134" s="102"/>
       <c r="M134" s="116"/>
       <c r="N134" s="8"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="37">
         <v>113</v>
       </c>
       <c r="C135" s="37">
         <v>226</v>
       </c>
       <c r="D135" s="37">
         <v>339</v>
       </c>
       <c r="E135" s="102">
         <v>452</v>
       </c>
-      <c r="F135" s="37"/>
+      <c r="F135" s="37">
+        <v>564</v>
+      </c>
       <c r="G135" s="37"/>
       <c r="H135" s="37"/>
       <c r="I135" s="37"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
       <c r="L135" s="102"/>
       <c r="M135" s="116"/>
       <c r="N135" s="8"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="37">
         <v>48</v>
       </c>
       <c r="C136" s="37">
         <v>96</v>
       </c>
       <c r="D136" s="37">
         <v>144</v>
       </c>
       <c r="E136" s="102">
         <v>192</v>
       </c>
-      <c r="F136" s="37"/>
+      <c r="F136" s="37">
+        <v>240</v>
+      </c>
       <c r="G136" s="37"/>
       <c r="H136" s="37"/>
       <c r="I136" s="37"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
       <c r="L136" s="102"/>
       <c r="M136" s="116"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B137" s="37">
         <v>67</v>
       </c>
       <c r="C137" s="37">
         <v>134</v>
       </c>
       <c r="D137" s="37">
         <v>201</v>
       </c>
       <c r="E137" s="102">
         <v>268</v>
       </c>
-      <c r="F137" s="37"/>
+      <c r="F137" s="37">
+        <v>335</v>
+      </c>
       <c r="G137" s="37"/>
       <c r="H137" s="37"/>
       <c r="I137" s="37"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
       <c r="L137" s="102"/>
       <c r="M137" s="116"/>
       <c r="N137" s="8"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="37">
         <v>68</v>
       </c>
       <c r="C138" s="37">
         <v>136</v>
       </c>
       <c r="D138" s="37">
         <v>204</v>
       </c>
       <c r="E138" s="102">
         <v>271</v>
       </c>
-      <c r="F138" s="37"/>
+      <c r="F138" s="37">
+        <v>339</v>
+      </c>
       <c r="G138" s="37"/>
       <c r="H138" s="37"/>
       <c r="I138" s="37"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
       <c r="L138" s="102"/>
       <c r="M138" s="116"/>
       <c r="N138" s="8"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="37">
         <v>167</v>
       </c>
       <c r="C139" s="37">
         <v>334</v>
       </c>
       <c r="D139" s="37">
         <v>501</v>
       </c>
       <c r="E139" s="102">
         <v>668</v>
       </c>
-      <c r="F139" s="37"/>
+      <c r="F139" s="37">
+        <v>835</v>
+      </c>
       <c r="G139" s="37"/>
       <c r="H139" s="37"/>
       <c r="I139" s="37"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
       <c r="L139" s="102"/>
       <c r="M139" s="116"/>
       <c r="N139" s="8"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B140" s="37">
         <v>70</v>
       </c>
       <c r="C140" s="37">
         <v>141</v>
       </c>
       <c r="D140" s="37">
         <v>211</v>
       </c>
       <c r="E140" s="102">
         <v>282</v>
       </c>
-      <c r="F140" s="37"/>
+      <c r="F140" s="37">
+        <v>352</v>
+      </c>
       <c r="G140" s="37"/>
       <c r="H140" s="37"/>
       <c r="I140" s="37"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
       <c r="L140" s="102"/>
       <c r="M140" s="116"/>
       <c r="N140" s="8"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B141" s="37">
         <v>773</v>
       </c>
       <c r="C141" s="37">
         <v>1762</v>
       </c>
       <c r="D141" s="37">
         <v>2752</v>
       </c>
       <c r="E141" s="37">
         <v>3741</v>
       </c>
-      <c r="F141" s="37"/>
+      <c r="F141" s="37">
+        <v>4699</v>
+      </c>
       <c r="G141" s="37"/>
       <c r="H141" s="37"/>
       <c r="I141" s="37"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
       <c r="L141" s="102"/>
       <c r="M141" s="116"/>
       <c r="N141" s="20"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="57"/>
       <c r="B142" s="44"/>
       <c r="C142" s="33"/>
       <c r="D142" s="33"/>
       <c r="E142" s="34"/>
       <c r="F142" s="33"/>
       <c r="G142" s="37"/>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="34"/>
       <c r="L142" s="101"/>
       <c r="M142" s="34"/>
       <c r="N142" s="15"/>
     </row>
@@ -4455,77 +4643,81 @@
       <c r="G143" s="37"/>
       <c r="H143" s="33"/>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="34"/>
       <c r="L143" s="101"/>
       <c r="M143" s="34"/>
       <c r="N143" s="8"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="36">
         <v>5</v>
       </c>
       <c r="C144" s="36">
         <v>12</v>
       </c>
       <c r="D144" s="36">
         <v>20</v>
       </c>
       <c r="E144" s="36">
         <v>27</v>
       </c>
-      <c r="F144" s="36"/>
+      <c r="F144" s="36">
+        <v>33</v>
+      </c>
       <c r="G144" s="36"/>
       <c r="H144" s="37"/>
       <c r="I144" s="36"/>
       <c r="J144" s="36"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="36"/>
       <c r="N144" s="8"/>
     </row>
     <row r="145" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="36">
         <v>5</v>
       </c>
       <c r="C145" s="36">
         <v>12</v>
       </c>
       <c r="D145" s="36">
         <v>20</v>
       </c>
       <c r="E145" s="36">
         <v>27</v>
       </c>
-      <c r="F145" s="36"/>
+      <c r="F145" s="36">
+        <v>33</v>
+      </c>
       <c r="G145" s="36"/>
       <c r="H145" s="37"/>
       <c r="I145" s="36"/>
       <c r="J145" s="36"/>
       <c r="K145" s="37"/>
       <c r="L145" s="37"/>
       <c r="M145" s="36"/>
       <c r="N145" s="8"/>
     </row>
     <row r="146" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="29"/>
       <c r="B146" s="29"/>
       <c r="C146" s="29"/>
       <c r="D146" s="29"/>
       <c r="E146" s="60"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
       <c r="H146" s="36"/>
       <c r="I146" s="29"/>
       <c r="J146" s="29"/>
       <c r="K146" s="60"/>
       <c r="L146" s="106"/>
       <c r="M146" s="60"/>
       <c r="N146" s="21"/>
     </row>
@@ -4541,103 +4733,109 @@
       <c r="G147" s="37"/>
       <c r="H147" s="33"/>
       <c r="I147" s="33"/>
       <c r="J147" s="33"/>
       <c r="K147" s="34"/>
       <c r="L147" s="101"/>
       <c r="M147" s="34"/>
       <c r="N147" s="8"/>
     </row>
     <row r="148" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="36">
         <v>1565</v>
       </c>
       <c r="C148" s="36">
         <v>3393</v>
       </c>
       <c r="D148" s="37">
         <v>4768</v>
       </c>
       <c r="E148" s="36">
         <v>6765</v>
       </c>
-      <c r="F148" s="36"/>
+      <c r="F148" s="36">
+        <v>8068</v>
+      </c>
       <c r="G148" s="37"/>
       <c r="H148" s="37"/>
       <c r="I148" s="37"/>
       <c r="J148" s="36"/>
       <c r="K148" s="37"/>
       <c r="L148" s="102"/>
       <c r="M148" s="38"/>
       <c r="N148" s="8"/>
     </row>
     <row r="149" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="36">
         <v>261</v>
       </c>
       <c r="C149" s="37">
         <v>612</v>
       </c>
       <c r="D149" s="37">
         <v>884</v>
       </c>
       <c r="E149" s="36">
         <v>1288</v>
       </c>
-      <c r="F149" s="36"/>
+      <c r="F149" s="36">
+        <v>1540</v>
+      </c>
       <c r="G149" s="37"/>
       <c r="H149" s="37"/>
       <c r="I149" s="37"/>
       <c r="J149" s="36"/>
       <c r="K149" s="37"/>
       <c r="L149" s="102"/>
       <c r="M149" s="38"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B150" s="36">
         <v>1304</v>
       </c>
       <c r="C150" s="37">
         <v>2781</v>
       </c>
       <c r="D150" s="37">
         <v>3884</v>
       </c>
       <c r="E150" s="36">
         <v>5477</v>
       </c>
-      <c r="F150" s="36"/>
+      <c r="F150" s="36">
+        <v>6528</v>
+      </c>
       <c r="G150" s="37"/>
       <c r="H150" s="37"/>
       <c r="I150" s="37"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
       <c r="L150" s="102"/>
       <c r="M150" s="38"/>
       <c r="N150" s="15"/>
     </row>
     <row r="151" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="35"/>
       <c r="B151" s="36"/>
       <c r="C151" s="36"/>
       <c r="D151" s="36"/>
       <c r="E151" s="42"/>
       <c r="F151" s="36"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="36"/>
       <c r="J151" s="36"/>
       <c r="K151" s="42"/>
       <c r="L151" s="103"/>
       <c r="M151" s="42"/>
       <c r="N151" s="20"/>
     </row>
@@ -4653,77 +4851,81 @@
       <c r="G152" s="37"/>
       <c r="H152" s="37"/>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="34"/>
       <c r="L152" s="101"/>
       <c r="M152" s="34"/>
       <c r="N152" s="8"/>
     </row>
     <row r="153" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="36">
         <v>1288</v>
       </c>
       <c r="C153" s="36">
         <v>2734</v>
       </c>
       <c r="D153" s="36">
         <v>4181</v>
       </c>
       <c r="E153" s="36">
         <v>5628</v>
       </c>
-      <c r="F153" s="36"/>
+      <c r="F153" s="36">
+        <v>6987</v>
+      </c>
       <c r="G153" s="37"/>
       <c r="H153" s="37"/>
       <c r="I153" s="37"/>
       <c r="J153" s="36"/>
       <c r="K153" s="37"/>
       <c r="L153" s="102"/>
       <c r="M153" s="36"/>
       <c r="N153" s="8"/>
     </row>
     <row r="154" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B154" s="36">
         <v>1288</v>
       </c>
       <c r="C154" s="36">
         <v>2734</v>
       </c>
       <c r="D154" s="36">
         <v>4181</v>
       </c>
       <c r="E154" s="36">
         <v>5628</v>
       </c>
-      <c r="F154" s="36"/>
+      <c r="F154" s="36">
+        <v>6987</v>
+      </c>
       <c r="G154" s="37"/>
       <c r="H154" s="37"/>
       <c r="I154" s="37"/>
       <c r="J154" s="36"/>
       <c r="K154" s="37"/>
       <c r="L154" s="102"/>
       <c r="M154" s="36"/>
       <c r="N154" s="20"/>
     </row>
     <row r="155" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="35"/>
       <c r="B155" s="36"/>
       <c r="C155" s="36"/>
       <c r="D155" s="36"/>
       <c r="E155" s="42"/>
       <c r="F155" s="36"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="36"/>
       <c r="K155" s="42"/>
       <c r="L155" s="103"/>
       <c r="M155" s="42"/>
       <c r="N155" s="20"/>
     </row>
@@ -4739,77 +4941,81 @@
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="33"/>
       <c r="K156" s="34"/>
       <c r="L156" s="101"/>
       <c r="M156" s="34"/>
       <c r="N156" s="8"/>
     </row>
     <row r="157" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="47">
         <v>445.1</v>
       </c>
       <c r="C157" s="47">
         <v>703.1</v>
       </c>
       <c r="D157" s="47">
         <v>1015.2</v>
       </c>
       <c r="E157" s="47">
         <v>1563.3</v>
       </c>
-      <c r="F157" s="47"/>
+      <c r="F157" s="47">
+        <v>2115.8000000000002</v>
+      </c>
       <c r="G157" s="47"/>
       <c r="H157" s="48"/>
       <c r="I157" s="47"/>
       <c r="J157" s="47"/>
       <c r="K157" s="48"/>
       <c r="L157" s="104"/>
       <c r="M157" s="47"/>
       <c r="N157" s="8"/>
     </row>
     <row r="158" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B158" s="47">
         <v>445.1</v>
       </c>
       <c r="C158" s="47">
         <v>703.1</v>
       </c>
       <c r="D158" s="47">
         <v>1015.2</v>
       </c>
       <c r="E158" s="47">
         <v>1563.3</v>
       </c>
-      <c r="F158" s="47"/>
+      <c r="F158" s="47">
+        <v>2115.8000000000002</v>
+      </c>
       <c r="G158" s="47"/>
       <c r="H158" s="48"/>
       <c r="I158" s="47"/>
       <c r="J158" s="47"/>
       <c r="K158" s="48"/>
       <c r="L158" s="104"/>
       <c r="M158" s="47"/>
       <c r="N158" s="20"/>
     </row>
     <row r="159" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="35"/>
       <c r="B159" s="47"/>
       <c r="C159" s="47"/>
       <c r="D159" s="47"/>
       <c r="E159" s="61"/>
       <c r="F159" s="47"/>
       <c r="G159" s="37"/>
       <c r="H159" s="47"/>
       <c r="I159" s="47"/>
       <c r="J159" s="47"/>
       <c r="K159" s="61"/>
       <c r="L159" s="107"/>
       <c r="M159" s="61"/>
       <c r="N159" s="20"/>
     </row>
@@ -4825,77 +5031,81 @@
       <c r="G160" s="37"/>
       <c r="H160" s="46"/>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="34"/>
       <c r="L160" s="101"/>
       <c r="M160" s="34"/>
       <c r="N160" s="8"/>
     </row>
     <row r="161" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C161" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D161" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E161" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F161" s="46"/>
+      <c r="F161" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G161" s="46"/>
       <c r="H161" s="46"/>
       <c r="I161" s="46"/>
       <c r="J161" s="46"/>
       <c r="K161" s="46"/>
       <c r="L161" s="41"/>
       <c r="M161" s="41"/>
       <c r="N161" s="8"/>
     </row>
     <row r="162" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B162" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C162" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D162" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E162" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F162" s="46"/>
+      <c r="F162" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G162" s="46"/>
       <c r="H162" s="46"/>
       <c r="I162" s="46"/>
       <c r="J162" s="46"/>
       <c r="K162" s="46"/>
       <c r="L162" s="41"/>
       <c r="M162" s="41"/>
       <c r="N162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="35"/>
       <c r="B163" s="62"/>
       <c r="C163" s="62"/>
       <c r="D163" s="44"/>
       <c r="E163" s="49"/>
       <c r="F163" s="44"/>
       <c r="G163" s="37"/>
       <c r="H163" s="44"/>
       <c r="I163" s="44"/>
       <c r="J163" s="44"/>
       <c r="K163" s="49"/>
       <c r="L163" s="105"/>
       <c r="M163" s="49"/>
       <c r="N163" s="20"/>
     </row>
@@ -4911,77 +5121,81 @@
       <c r="G164" s="37"/>
       <c r="H164" s="33"/>
       <c r="I164" s="33"/>
       <c r="J164" s="33"/>
       <c r="K164" s="34"/>
       <c r="L164" s="101"/>
       <c r="M164" s="34"/>
       <c r="N164" s="8"/>
     </row>
     <row r="165" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C165" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D165" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E165" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F165" s="46"/>
+      <c r="F165" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G165" s="46"/>
       <c r="H165" s="46"/>
       <c r="I165" s="46"/>
       <c r="J165" s="46"/>
       <c r="K165" s="46"/>
       <c r="L165" s="41"/>
       <c r="M165" s="41"/>
       <c r="N165" s="8"/>
     </row>
     <row r="166" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B166" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C166" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D166" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E166" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F166" s="46"/>
+      <c r="F166" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G166" s="46"/>
       <c r="H166" s="46"/>
       <c r="I166" s="46"/>
       <c r="J166" s="46"/>
       <c r="K166" s="46"/>
       <c r="L166" s="41"/>
       <c r="M166" s="41"/>
       <c r="N166" s="20"/>
     </row>
     <row r="167" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="29"/>
       <c r="B167" s="29"/>
       <c r="C167" s="29"/>
       <c r="D167" s="29"/>
       <c r="E167" s="60"/>
       <c r="F167" s="29"/>
       <c r="G167" s="37"/>
       <c r="H167" s="37"/>
       <c r="I167" s="37"/>
       <c r="J167" s="29"/>
       <c r="K167" s="60"/>
       <c r="L167" s="106"/>
       <c r="M167" s="60"/>
       <c r="N167" s="21"/>
     </row>
@@ -4997,103 +5211,109 @@
       <c r="G168" s="37"/>
       <c r="H168" s="37"/>
       <c r="I168" s="37"/>
       <c r="J168" s="33"/>
       <c r="K168" s="34"/>
       <c r="L168" s="101"/>
       <c r="M168" s="34"/>
       <c r="N168" s="8"/>
     </row>
     <row r="169" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="36">
         <v>140975</v>
       </c>
       <c r="C169" s="36">
         <v>304770</v>
       </c>
       <c r="D169" s="37">
         <v>535588</v>
       </c>
       <c r="E169" s="37">
         <v>726355</v>
       </c>
-      <c r="F169" s="36"/>
+      <c r="F169" s="36">
+        <v>887334</v>
+      </c>
       <c r="G169" s="37"/>
       <c r="H169" s="37"/>
       <c r="I169" s="37"/>
       <c r="J169" s="36"/>
       <c r="K169" s="37"/>
       <c r="L169" s="102"/>
       <c r="M169" s="36"/>
       <c r="N169" s="8"/>
     </row>
     <row r="170" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B170" s="40">
         <v>990</v>
       </c>
       <c r="C170" s="38">
         <v>1980</v>
       </c>
       <c r="D170" s="38">
         <v>2970</v>
       </c>
       <c r="E170" s="38">
         <v>3960</v>
       </c>
-      <c r="F170" s="40"/>
+      <c r="F170" s="40">
+        <v>4950</v>
+      </c>
       <c r="G170" s="40"/>
       <c r="H170" s="40"/>
       <c r="I170" s="63"/>
       <c r="J170" s="63"/>
       <c r="K170" s="63"/>
       <c r="L170" s="102"/>
       <c r="M170" s="36"/>
       <c r="N170" s="20"/>
     </row>
     <row r="171" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="63">
         <v>139985</v>
       </c>
       <c r="C171" s="66">
         <v>302790</v>
       </c>
       <c r="D171" s="66">
         <v>532618</v>
       </c>
       <c r="E171" s="66">
         <v>722395</v>
       </c>
-      <c r="F171" s="63"/>
+      <c r="F171" s="63">
+        <v>882384</v>
+      </c>
       <c r="G171" s="63"/>
       <c r="H171" s="37"/>
       <c r="I171" s="63"/>
       <c r="J171" s="63"/>
       <c r="K171" s="63"/>
       <c r="L171" s="102"/>
       <c r="M171" s="36"/>
       <c r="N171" s="20"/>
     </row>
     <row r="172" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="67"/>
       <c r="B172" s="63"/>
       <c r="C172" s="63"/>
       <c r="D172" s="63"/>
       <c r="E172" s="65"/>
       <c r="F172" s="63"/>
       <c r="G172" s="66"/>
       <c r="H172" s="67"/>
       <c r="I172" s="63"/>
       <c r="J172" s="64"/>
       <c r="K172" s="63"/>
       <c r="L172" s="108"/>
       <c r="M172" s="63"/>
       <c r="N172" s="28"/>
     </row>
@@ -5109,155 +5329,165 @@
       <c r="G173" s="66"/>
       <c r="H173" s="71"/>
       <c r="I173" s="66"/>
       <c r="J173" s="72"/>
       <c r="K173" s="73"/>
       <c r="L173" s="101"/>
       <c r="M173" s="73"/>
       <c r="N173" s="24"/>
     </row>
     <row r="174" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="71" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="74">
         <v>66.5</v>
       </c>
       <c r="C174" s="74">
         <v>97.9</v>
       </c>
       <c r="D174" s="74">
         <v>131.6</v>
       </c>
       <c r="E174" s="74">
         <v>156.9</v>
       </c>
-      <c r="F174" s="74"/>
+      <c r="F174" s="74">
+        <v>177.1</v>
+      </c>
       <c r="G174" s="74"/>
       <c r="H174" s="48"/>
       <c r="I174" s="74"/>
       <c r="J174" s="75"/>
       <c r="K174" s="48"/>
       <c r="L174" s="104"/>
       <c r="M174" s="75"/>
       <c r="N174" s="24"/>
     </row>
     <row r="175" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B175" s="74">
         <v>17.7</v>
       </c>
       <c r="C175" s="74">
         <v>40.6</v>
       </c>
       <c r="D175" s="74">
         <v>65.7</v>
       </c>
       <c r="E175" s="74">
         <v>82.5</v>
       </c>
-      <c r="F175" s="74"/>
+      <c r="F175" s="74">
+        <v>100.9</v>
+      </c>
       <c r="G175" s="76"/>
       <c r="H175" s="48"/>
       <c r="I175" s="77"/>
       <c r="J175" s="77"/>
       <c r="K175" s="77"/>
       <c r="L175" s="104"/>
       <c r="M175" s="97"/>
       <c r="N175" s="27"/>
     </row>
     <row r="176" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="78" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="74">
         <v>1.7</v>
       </c>
       <c r="C176" s="74">
         <v>3.1</v>
       </c>
       <c r="D176" s="74">
         <v>4.7</v>
       </c>
       <c r="E176" s="74">
         <v>6.2</v>
       </c>
-      <c r="F176" s="74"/>
+      <c r="F176" s="74">
+        <v>7.8</v>
+      </c>
       <c r="G176" s="74"/>
       <c r="H176" s="48"/>
       <c r="I176" s="74"/>
       <c r="J176" s="89"/>
       <c r="K176" s="48"/>
       <c r="L176" s="104"/>
       <c r="M176" s="75"/>
       <c r="N176" s="24"/>
     </row>
     <row r="177" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="78" t="s">
         <v>65</v>
       </c>
       <c r="B177" s="46">
         <v>7.4</v>
       </c>
       <c r="C177" s="74">
         <v>13.9</v>
       </c>
       <c r="D177" s="74">
         <v>20.3</v>
       </c>
       <c r="E177" s="74">
         <v>26.8</v>
       </c>
-      <c r="F177" s="74"/>
+      <c r="F177" s="74">
+        <v>26.8</v>
+      </c>
       <c r="G177" s="74"/>
       <c r="H177" s="48"/>
       <c r="I177" s="74"/>
       <c r="J177" s="89"/>
       <c r="K177" s="48"/>
       <c r="L177" s="104"/>
       <c r="M177" s="75"/>
       <c r="N177" s="26"/>
     </row>
     <row r="178" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="46">
         <v>39.700000000000003</v>
       </c>
       <c r="C178" s="74">
         <v>40.299999999999997</v>
       </c>
       <c r="D178" s="74">
         <v>40.9</v>
       </c>
       <c r="E178" s="74">
         <v>41.4</v>
       </c>
-      <c r="F178" s="74"/>
+      <c r="F178" s="74">
+        <v>41.6</v>
+      </c>
       <c r="G178" s="74"/>
       <c r="H178" s="48"/>
       <c r="I178" s="74"/>
       <c r="J178" s="89"/>
       <c r="K178" s="48"/>
       <c r="L178" s="104"/>
       <c r="M178" s="75"/>
       <c r="N178" s="26"/>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="65"/>
       <c r="B179" s="46"/>
       <c r="C179" s="79"/>
       <c r="D179" s="79"/>
       <c r="E179" s="80"/>
       <c r="F179" s="79"/>
       <c r="G179" s="66"/>
       <c r="H179" s="66"/>
       <c r="I179" s="66"/>
       <c r="J179" s="47"/>
       <c r="K179" s="61"/>
       <c r="L179" s="82"/>
       <c r="M179" s="47"/>
       <c r="N179" s="20"/>
     </row>
@@ -5273,77 +5503,81 @@
       <c r="G180" s="37"/>
       <c r="H180" s="37"/>
       <c r="I180" s="37"/>
       <c r="J180" s="33"/>
       <c r="K180" s="34"/>
       <c r="L180" s="101"/>
       <c r="M180" s="33"/>
       <c r="N180" s="11"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="81">
         <v>15.4</v>
       </c>
       <c r="C181" s="81">
         <v>33.700000000000003</v>
       </c>
       <c r="D181" s="81">
         <v>54.3</v>
       </c>
       <c r="E181" s="81">
         <v>68.400000000000006</v>
       </c>
-      <c r="F181" s="81"/>
+      <c r="F181" s="81">
+        <v>85.3</v>
+      </c>
       <c r="G181" s="82"/>
       <c r="H181" s="48"/>
       <c r="I181" s="82"/>
       <c r="J181" s="47"/>
       <c r="K181" s="48"/>
       <c r="L181" s="104"/>
       <c r="M181" s="47"/>
       <c r="N181" s="11"/>
     </row>
     <row r="182" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B182" s="81">
         <v>15.4</v>
       </c>
       <c r="C182" s="81">
         <v>33.700000000000003</v>
       </c>
       <c r="D182" s="81">
         <v>54.3</v>
       </c>
       <c r="E182" s="81">
         <v>68.400000000000006</v>
       </c>
-      <c r="F182" s="81"/>
+      <c r="F182" s="81">
+        <v>85.3</v>
+      </c>
       <c r="G182" s="82"/>
       <c r="H182" s="48"/>
       <c r="I182" s="82"/>
       <c r="J182" s="47"/>
       <c r="K182" s="48"/>
       <c r="L182" s="104"/>
       <c r="M182" s="83"/>
       <c r="N182" s="20"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="35"/>
       <c r="B183" s="47"/>
       <c r="C183" s="47"/>
       <c r="D183" s="44"/>
       <c r="E183" s="49"/>
       <c r="F183" s="44"/>
       <c r="G183" s="37"/>
       <c r="H183" s="44"/>
       <c r="I183" s="44"/>
       <c r="J183" s="44"/>
       <c r="K183" s="49"/>
       <c r="L183" s="105"/>
       <c r="M183" s="44"/>
       <c r="N183" s="20"/>
     </row>
@@ -5360,78 +5594,82 @@
       <c r="H184" s="33"/>
       <c r="I184" s="33"/>
       <c r="J184" s="33"/>
       <c r="K184" s="34"/>
       <c r="L184" s="101"/>
       <c r="M184" s="33"/>
       <c r="N184" s="8"/>
       <c r="O184" s="22"/>
     </row>
     <row r="185" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="46">
         <v>1.4</v>
       </c>
       <c r="C185" s="46">
         <v>2.8</v>
       </c>
       <c r="D185" s="46">
         <v>4.5</v>
       </c>
       <c r="E185" s="46">
         <v>7.2</v>
       </c>
-      <c r="F185" s="46"/>
+      <c r="F185" s="46">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="G185" s="82"/>
       <c r="H185" s="48"/>
       <c r="I185" s="82"/>
       <c r="J185" s="47"/>
       <c r="K185" s="48"/>
       <c r="L185" s="104"/>
       <c r="M185" s="47"/>
       <c r="N185" s="8"/>
       <c r="O185" s="22"/>
     </row>
     <row r="186" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B186" s="46">
         <v>1.4</v>
       </c>
       <c r="C186" s="46">
         <v>2.8</v>
       </c>
       <c r="D186" s="46">
         <v>4.5</v>
       </c>
       <c r="E186" s="46">
         <v>7.2</v>
       </c>
-      <c r="F186" s="46"/>
+      <c r="F186" s="46">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="G186" s="82"/>
       <c r="H186" s="48"/>
       <c r="I186" s="82"/>
       <c r="J186" s="47"/>
       <c r="K186" s="48"/>
       <c r="L186" s="104"/>
       <c r="M186" s="47"/>
       <c r="N186" s="20"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="35"/>
       <c r="B187" s="46"/>
       <c r="C187" s="47"/>
       <c r="D187" s="47"/>
       <c r="E187" s="61"/>
       <c r="F187" s="47"/>
       <c r="G187" s="37"/>
       <c r="H187" s="47"/>
       <c r="I187" s="47"/>
       <c r="J187" s="47"/>
       <c r="K187" s="61"/>
       <c r="L187" s="107"/>
       <c r="M187" s="47"/>
       <c r="N187" s="20"/>
     </row>
@@ -5447,78 +5685,82 @@
       <c r="G188" s="37"/>
       <c r="H188" s="33"/>
       <c r="I188" s="33"/>
       <c r="J188" s="33"/>
       <c r="K188" s="34"/>
       <c r="L188" s="101"/>
       <c r="M188" s="33"/>
       <c r="N188" s="20"/>
     </row>
     <row r="189" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="46">
         <v>4.2</v>
       </c>
       <c r="C189" s="47">
         <v>8.1</v>
       </c>
       <c r="D189" s="47">
         <v>11.9</v>
       </c>
       <c r="E189" s="47">
         <v>15.8</v>
       </c>
-      <c r="F189" s="47"/>
+      <c r="F189" s="47">
+        <v>15.8</v>
+      </c>
       <c r="G189" s="47"/>
       <c r="H189" s="48"/>
       <c r="I189" s="47"/>
       <c r="J189" s="47"/>
       <c r="K189" s="48"/>
       <c r="L189" s="104"/>
       <c r="M189" s="47"/>
       <c r="N189" s="8"/>
       <c r="O189" s="23"/>
     </row>
     <row r="190" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="46">
         <v>4.2</v>
       </c>
       <c r="C190" s="47">
         <v>8.1</v>
       </c>
       <c r="D190" s="47">
         <v>11.9</v>
       </c>
       <c r="E190" s="47">
         <v>15.8</v>
       </c>
-      <c r="F190" s="47"/>
+      <c r="F190" s="47">
+        <v>15.8</v>
+      </c>
       <c r="G190" s="47"/>
       <c r="H190" s="48"/>
       <c r="I190" s="47"/>
       <c r="J190" s="47"/>
       <c r="K190" s="48"/>
       <c r="L190" s="104"/>
       <c r="M190" s="47"/>
       <c r="N190" s="8"/>
       <c r="O190" s="23"/>
     </row>
     <row r="191" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="35"/>
       <c r="B191" s="47"/>
       <c r="C191" s="47"/>
       <c r="D191" s="47"/>
       <c r="E191" s="47"/>
       <c r="F191" s="47"/>
       <c r="G191" s="47"/>
       <c r="H191" s="47"/>
       <c r="I191" s="47"/>
       <c r="J191" s="47"/>
       <c r="K191" s="61"/>
       <c r="L191" s="107"/>
       <c r="M191" s="61"/>
       <c r="N191" s="20"/>
@@ -5536,104 +5778,110 @@
       <c r="H192" s="47"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
       <c r="K192" s="34"/>
       <c r="L192" s="101"/>
       <c r="M192" s="34"/>
       <c r="N192" s="8"/>
       <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="46">
         <v>0</v>
       </c>
       <c r="C193" s="47">
         <v>1.7</v>
       </c>
       <c r="D193" s="47">
         <v>3.4</v>
       </c>
       <c r="E193" s="47">
         <v>5</v>
       </c>
-      <c r="F193" s="47"/>
+      <c r="F193" s="47">
+        <v>5.4</v>
+      </c>
       <c r="G193" s="47"/>
       <c r="H193" s="47"/>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
       <c r="K193" s="48"/>
       <c r="L193" s="104"/>
       <c r="M193" s="40"/>
       <c r="N193" s="8"/>
       <c r="O193" s="19"/>
     </row>
     <row r="194" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B194" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C194" s="84">
         <v>1.1000000000000001</v>
       </c>
       <c r="D194" s="84">
         <v>2.2000000000000002</v>
       </c>
       <c r="E194" s="84">
         <v>3.3</v>
       </c>
-      <c r="F194" s="84"/>
+      <c r="F194" s="84">
+        <v>3.3</v>
+      </c>
       <c r="G194" s="84"/>
       <c r="H194" s="84"/>
       <c r="I194" s="47"/>
       <c r="J194" s="47"/>
       <c r="K194" s="48"/>
       <c r="L194" s="104"/>
       <c r="M194" s="40"/>
       <c r="N194" s="20"/>
     </row>
     <row r="195" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B195" s="46">
         <v>0</v>
       </c>
       <c r="C195" s="47">
         <v>0.6</v>
       </c>
       <c r="D195" s="47">
         <v>1.2</v>
       </c>
       <c r="E195" s="47">
         <v>1.7</v>
       </c>
-      <c r="F195" s="47"/>
+      <c r="F195" s="47">
+        <v>2.1</v>
+      </c>
       <c r="G195" s="47"/>
       <c r="H195" s="47"/>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="48"/>
       <c r="L195" s="104"/>
       <c r="M195" s="40"/>
       <c r="N195" s="20"/>
     </row>
     <row r="196" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="39"/>
       <c r="B196" s="47"/>
       <c r="C196" s="47"/>
       <c r="D196" s="47"/>
       <c r="E196" s="47"/>
       <c r="F196" s="47"/>
       <c r="G196" s="37"/>
       <c r="H196" s="47"/>
       <c r="I196" s="47"/>
       <c r="J196" s="47"/>
       <c r="K196" s="61"/>
       <c r="L196" s="107"/>
       <c r="M196" s="61"/>
       <c r="N196" s="20"/>
     </row>
@@ -5650,78 +5898,82 @@
       <c r="H197" s="33"/>
       <c r="I197" s="33"/>
       <c r="J197" s="33"/>
       <c r="K197" s="34"/>
       <c r="L197" s="101"/>
       <c r="M197" s="34"/>
       <c r="N197" s="8"/>
       <c r="O197" s="7"/>
     </row>
     <row r="198" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="98">
         <v>2160</v>
       </c>
       <c r="C198" s="85">
         <v>4420</v>
       </c>
       <c r="D198" s="85">
         <v>7120</v>
       </c>
       <c r="E198" s="85">
         <v>9330</v>
       </c>
-      <c r="F198" s="85"/>
+      <c r="F198" s="85">
+        <v>12460</v>
+      </c>
       <c r="G198" s="86"/>
       <c r="H198" s="37"/>
       <c r="I198" s="86"/>
       <c r="J198" s="44"/>
       <c r="K198" s="37"/>
       <c r="L198" s="102"/>
       <c r="M198" s="44"/>
       <c r="N198" s="8"/>
       <c r="O198" s="7"/>
     </row>
     <row r="199" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B199" s="98">
         <v>2160</v>
       </c>
       <c r="C199" s="85">
         <v>4420</v>
       </c>
       <c r="D199" s="85">
         <v>7120</v>
       </c>
       <c r="E199" s="85">
         <v>9330</v>
       </c>
-      <c r="F199" s="85"/>
+      <c r="F199" s="85">
+        <v>12460</v>
+      </c>
       <c r="G199" s="86"/>
       <c r="H199" s="37"/>
       <c r="I199" s="86"/>
       <c r="J199" s="36"/>
       <c r="K199" s="37"/>
       <c r="L199" s="102"/>
       <c r="M199" s="36"/>
       <c r="N199" s="20"/>
     </row>
     <row r="200" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="35"/>
       <c r="B200" s="36"/>
       <c r="C200" s="36"/>
       <c r="D200" s="47"/>
       <c r="E200" s="61"/>
       <c r="F200" s="47"/>
       <c r="G200" s="37"/>
       <c r="H200" s="36"/>
       <c r="I200" s="36"/>
       <c r="J200" s="36"/>
       <c r="K200" s="42"/>
       <c r="L200" s="103"/>
       <c r="M200" s="42"/>
       <c r="N200" s="20"/>
     </row>
@@ -5738,78 +5990,82 @@
       <c r="H201" s="33"/>
       <c r="I201" s="33"/>
       <c r="J201" s="33"/>
       <c r="K201" s="34"/>
       <c r="L201" s="101"/>
       <c r="M201" s="34"/>
       <c r="N201" s="11"/>
       <c r="O201" s="9"/>
     </row>
     <row r="202" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="36">
         <v>9622</v>
       </c>
       <c r="C202" s="36">
         <v>24090</v>
       </c>
       <c r="D202" s="37">
         <v>41000</v>
       </c>
       <c r="E202" s="37">
         <v>51782</v>
       </c>
-      <c r="F202" s="36"/>
+      <c r="F202" s="36">
+        <v>70336</v>
+      </c>
       <c r="G202" s="37"/>
       <c r="H202" s="37"/>
       <c r="I202" s="36"/>
       <c r="J202" s="44"/>
       <c r="K202" s="37"/>
       <c r="L202" s="102"/>
       <c r="M202" s="44"/>
       <c r="N202" s="11"/>
       <c r="O202" s="9"/>
     </row>
     <row r="203" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B203" s="36">
         <v>9622</v>
       </c>
       <c r="C203" s="37">
         <v>24090</v>
       </c>
       <c r="D203" s="37">
         <v>41000</v>
       </c>
       <c r="E203" s="37">
         <v>51782</v>
       </c>
-      <c r="F203" s="36"/>
+      <c r="F203" s="36">
+        <v>70336</v>
+      </c>
       <c r="G203" s="37"/>
       <c r="H203" s="37"/>
       <c r="I203" s="36"/>
       <c r="J203" s="36"/>
       <c r="K203" s="37"/>
       <c r="L203" s="102"/>
       <c r="M203" s="36"/>
       <c r="N203" s="20"/>
     </row>
     <row r="204" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="35"/>
       <c r="B204" s="36"/>
       <c r="C204" s="37"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="36"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="36"/>
       <c r="J204" s="36"/>
       <c r="K204" s="37"/>
       <c r="L204" s="37"/>
       <c r="M204" s="42"/>
       <c r="N204" s="20"/>
     </row>
@@ -5825,105 +6081,111 @@
       <c r="G205" s="37"/>
       <c r="H205" s="36"/>
       <c r="I205" s="33"/>
       <c r="J205" s="33"/>
       <c r="K205" s="34"/>
       <c r="L205" s="101"/>
       <c r="M205" s="34"/>
       <c r="N205" s="20"/>
     </row>
     <row r="206" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="46">
         <v>275</v>
       </c>
       <c r="C206" s="36">
         <v>1278</v>
       </c>
       <c r="D206" s="37">
         <v>2281</v>
       </c>
       <c r="E206" s="37">
         <v>3284</v>
       </c>
-      <c r="F206" s="36"/>
+      <c r="F206" s="36">
+        <v>3473</v>
+      </c>
       <c r="G206" s="37"/>
       <c r="H206" s="37"/>
       <c r="I206" s="36"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
       <c r="L206" s="102"/>
       <c r="M206" s="36"/>
       <c r="N206" s="8"/>
       <c r="O206" s="13"/>
     </row>
     <row r="207" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B207" s="40">
         <v>13</v>
       </c>
       <c r="C207" s="40">
         <v>25</v>
       </c>
       <c r="D207" s="40">
         <v>38</v>
       </c>
       <c r="E207" s="40">
         <v>50</v>
       </c>
-      <c r="F207" s="40"/>
+      <c r="F207" s="40">
+        <v>63</v>
+      </c>
       <c r="G207" s="40"/>
       <c r="H207" s="40"/>
       <c r="I207" s="40"/>
       <c r="J207" s="36"/>
       <c r="K207" s="37"/>
       <c r="L207" s="102"/>
       <c r="M207" s="36"/>
       <c r="N207" s="8"/>
       <c r="O207" s="13"/>
     </row>
     <row r="208" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B208" s="41">
         <v>262</v>
       </c>
       <c r="C208" s="37">
         <v>1253</v>
       </c>
       <c r="D208" s="37">
         <v>2243</v>
       </c>
       <c r="E208" s="37">
         <v>3234</v>
       </c>
-      <c r="F208" s="36"/>
+      <c r="F208" s="36">
+        <v>3411</v>
+      </c>
       <c r="G208" s="37"/>
       <c r="H208" s="37"/>
       <c r="I208" s="36"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
       <c r="L208" s="102"/>
       <c r="M208" s="36"/>
       <c r="N208" s="8"/>
       <c r="O208" s="13"/>
     </row>
     <row r="209" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="35"/>
       <c r="B209" s="36"/>
       <c r="C209" s="36"/>
       <c r="D209" s="36"/>
       <c r="E209" s="42"/>
       <c r="F209" s="36"/>
       <c r="G209" s="37"/>
       <c r="H209" s="36"/>
       <c r="I209" s="36"/>
       <c r="J209" s="36"/>
       <c r="K209" s="42"/>
       <c r="L209" s="103"/>
       <c r="M209" s="42"/>
       <c r="N209" s="20"/>
@@ -5941,157 +6203,167 @@
       <c r="H210" s="33"/>
       <c r="I210" s="33"/>
       <c r="J210" s="33"/>
       <c r="K210" s="34"/>
       <c r="L210" s="101"/>
       <c r="M210" s="34"/>
       <c r="N210" s="11"/>
       <c r="O210" s="12"/>
     </row>
     <row r="211" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="36">
         <v>6246</v>
       </c>
       <c r="C211" s="36">
         <v>34193</v>
       </c>
       <c r="D211" s="36">
         <v>64220</v>
       </c>
       <c r="E211" s="36">
         <v>94767</v>
       </c>
-      <c r="F211" s="36"/>
+      <c r="F211" s="36">
+        <v>101600</v>
+      </c>
       <c r="G211" s="36"/>
       <c r="H211" s="37"/>
       <c r="I211" s="37"/>
       <c r="J211" s="36"/>
       <c r="K211" s="37"/>
       <c r="L211" s="102"/>
       <c r="M211" s="36"/>
       <c r="N211" s="11"/>
       <c r="O211" s="12"/>
     </row>
     <row r="212" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="36">
         <v>469</v>
       </c>
       <c r="C212" s="36">
         <v>9932</v>
       </c>
       <c r="D212" s="36">
         <v>21474</v>
       </c>
       <c r="E212" s="36">
         <v>33537</v>
       </c>
-      <c r="F212" s="36"/>
+      <c r="F212" s="36">
+        <v>34918</v>
+      </c>
       <c r="G212" s="37"/>
       <c r="H212" s="37"/>
       <c r="I212" s="37"/>
       <c r="J212" s="36"/>
       <c r="K212" s="37"/>
       <c r="L212" s="102"/>
       <c r="M212" s="36"/>
       <c r="N212" s="11"/>
       <c r="O212" s="12"/>
     </row>
     <row r="213" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B213" s="36">
         <v>601</v>
       </c>
       <c r="C213" s="36">
         <v>6187</v>
       </c>
       <c r="D213" s="47">
         <v>11773</v>
       </c>
       <c r="E213" s="36">
         <v>17358</v>
       </c>
-      <c r="F213" s="36"/>
+      <c r="F213" s="36">
+        <v>17969</v>
+      </c>
       <c r="G213" s="37"/>
       <c r="H213" s="37"/>
       <c r="I213" s="37"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
       <c r="L213" s="102"/>
       <c r="M213" s="36"/>
       <c r="N213" s="11"/>
       <c r="O213" s="14"/>
     </row>
     <row r="214" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B214" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C214" s="36">
         <v>130</v>
       </c>
       <c r="D214" s="36">
         <v>259</v>
       </c>
       <c r="E214" s="36">
         <v>389</v>
       </c>
-      <c r="F214" s="36"/>
+      <c r="F214" s="36">
+        <v>389</v>
+      </c>
       <c r="G214" s="37"/>
       <c r="H214" s="37"/>
       <c r="I214" s="37"/>
       <c r="J214" s="36"/>
       <c r="K214" s="36"/>
       <c r="L214" s="102"/>
       <c r="M214" s="36"/>
     </row>
     <row r="215" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B215" s="36">
         <v>5175</v>
       </c>
       <c r="C215" s="36">
         <v>17944</v>
       </c>
       <c r="D215" s="36">
         <v>30714</v>
       </c>
       <c r="E215" s="36">
         <v>43483</v>
       </c>
-      <c r="F215" s="36"/>
+      <c r="F215" s="36">
+        <v>48324</v>
+      </c>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
       <c r="L215" s="102"/>
       <c r="M215" s="36"/>
     </row>
     <row r="216" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="35"/>
       <c r="B216" s="36"/>
       <c r="C216" s="36"/>
       <c r="D216" s="36"/>
       <c r="E216" s="42"/>
       <c r="F216" s="36"/>
       <c r="G216" s="37"/>
       <c r="H216" s="37"/>
       <c r="I216" s="36"/>
       <c r="J216" s="36"/>
       <c r="K216" s="42"/>
       <c r="L216" s="103"/>
       <c r="M216" s="42"/>
       <c r="N216" s="20"/>
     </row>
     <row r="217" spans="1:23" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
@@ -6109,80 +6381,84 @@
       <c r="J217" s="33"/>
       <c r="K217" s="34"/>
       <c r="L217" s="101"/>
       <c r="M217" s="34"/>
       <c r="N217" s="8"/>
       <c r="O217" s="9"/>
       <c r="P217" s="9"/>
       <c r="Q217" s="7"/>
     </row>
     <row r="218" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="36">
         <v>38</v>
       </c>
       <c r="C218" s="36">
         <v>52</v>
       </c>
       <c r="D218" s="36">
         <v>87</v>
       </c>
       <c r="E218" s="37">
         <v>169</v>
       </c>
-      <c r="F218" s="36"/>
+      <c r="F218" s="36">
+        <v>234</v>
+      </c>
       <c r="G218" s="37"/>
       <c r="H218" s="37"/>
       <c r="I218" s="37"/>
       <c r="J218" s="36"/>
       <c r="K218" s="37"/>
       <c r="L218" s="102"/>
       <c r="M218" s="36"/>
       <c r="N218" s="8"/>
       <c r="O218" s="9"/>
       <c r="P218" s="9"/>
       <c r="Q218" s="7"/>
     </row>
     <row r="219" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B219" s="37">
         <v>38</v>
       </c>
       <c r="C219" s="37">
         <v>52</v>
       </c>
       <c r="D219" s="37">
         <v>87</v>
       </c>
       <c r="E219" s="37">
         <v>169</v>
       </c>
-      <c r="F219" s="36"/>
+      <c r="F219" s="36">
+        <v>234</v>
+      </c>
       <c r="G219" s="37"/>
       <c r="H219" s="37"/>
       <c r="I219" s="37"/>
       <c r="J219" s="36"/>
       <c r="K219" s="37"/>
       <c r="L219" s="102"/>
       <c r="M219" s="36"/>
       <c r="N219" s="20"/>
     </row>
     <row r="220" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="35"/>
       <c r="B220" s="58"/>
       <c r="C220" s="58"/>
       <c r="D220" s="44"/>
       <c r="E220" s="49"/>
       <c r="F220" s="49"/>
       <c r="G220" s="49"/>
       <c r="H220" s="44"/>
       <c r="I220" s="44"/>
       <c r="J220" s="44"/>
       <c r="K220" s="49"/>
       <c r="L220" s="105"/>
       <c r="M220" s="49"/>
       <c r="N220" s="20"/>
     </row>
@@ -6207,86 +6483,90 @@
       <c r="P221" s="13"/>
       <c r="Q221" s="9"/>
       <c r="R221" s="9"/>
       <c r="S221" s="6"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="V221" s="23"/>
       <c r="W221" s="7"/>
     </row>
     <row r="222" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C222" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D222" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E222" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F222" s="46"/>
+      <c r="F222" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G222" s="41"/>
       <c r="H222" s="41"/>
       <c r="I222" s="41"/>
       <c r="J222" s="41"/>
       <c r="K222" s="41"/>
       <c r="L222" s="41"/>
       <c r="M222" s="41"/>
       <c r="N222" s="8"/>
       <c r="O222" s="13"/>
       <c r="P222" s="13"/>
       <c r="Q222" s="9"/>
       <c r="R222" s="9"/>
       <c r="S222" s="6"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="V222" s="23"/>
       <c r="W222" s="7"/>
     </row>
     <row r="223" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B223" s="117" t="s">
         <v>73</v>
       </c>
       <c r="C223" s="117" t="s">
         <v>73</v>
       </c>
       <c r="D223" s="117" t="s">
         <v>73</v>
       </c>
       <c r="E223" s="117" t="s">
         <v>73</v>
       </c>
-      <c r="F223" s="46"/>
+      <c r="F223" s="117" t="s">
+        <v>73</v>
+      </c>
       <c r="G223" s="46"/>
       <c r="H223" s="41"/>
       <c r="I223" s="41"/>
       <c r="J223" s="41"/>
       <c r="K223" s="41"/>
       <c r="L223" s="41"/>
       <c r="M223" s="41"/>
       <c r="N223" s="20"/>
     </row>
     <row r="224" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="87"/>
       <c r="B224" s="88"/>
       <c r="C224" s="88"/>
       <c r="D224" s="88"/>
       <c r="E224" s="88"/>
       <c r="F224" s="88"/>
       <c r="G224" s="88"/>
       <c r="H224" s="88"/>
       <c r="I224" s="88"/>
       <c r="J224" s="88"/>
       <c r="K224" s="88"/>
       <c r="L224" s="109"/>
       <c r="M224" s="88"/>
       <c r="N224" s="15"/>
     </row>