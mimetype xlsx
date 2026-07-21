--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -403,50 +403,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -692,53 +693,50 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -804,50 +802,53 @@
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1134,101 +1135,101 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+      <selection activeCell="H193" sqref="H193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
-    <col min="12" max="12" width="11.7109375" style="113" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="112" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="16.5703125" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="118" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="118"/>
       <c r="C2" s="118"/>
       <c r="D2" s="118"/>
       <c r="E2" s="118"/>
       <c r="F2" s="118"/>
       <c r="G2" s="118"/>
       <c r="H2" s="118"/>
       <c r="I2" s="118"/>
       <c r="J2" s="118"/>
       <c r="K2" s="118"/>
       <c r="L2" s="118"/>
       <c r="M2" s="118"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
-      <c r="L3" s="100"/>
+      <c r="L3" s="99"/>
       <c r="M3" s="5"/>
       <c r="N3" s="15"/>
     </row>
     <row r="4" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>6</v>
@@ -1261,2183 +1262,2305 @@
       </c>
       <c r="D5" s="33" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="101" t="s">
+      <c r="L5" s="100" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="34"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36">
         <v>980</v>
       </c>
       <c r="C6" s="36">
         <v>2184</v>
       </c>
       <c r="D6" s="37">
         <v>3377</v>
       </c>
       <c r="E6" s="37">
         <v>4584</v>
       </c>
       <c r="F6" s="36">
         <v>5896</v>
       </c>
-      <c r="G6" s="37"/>
+      <c r="G6" s="37">
+        <v>7339</v>
+      </c>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="38"/>
       <c r="K6" s="37"/>
-      <c r="L6" s="102"/>
+      <c r="L6" s="101"/>
       <c r="M6" s="36"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="37">
         <v>13</v>
       </c>
       <c r="C7" s="37">
         <v>21</v>
       </c>
       <c r="D7" s="37">
         <v>33</v>
       </c>
       <c r="E7" s="37">
         <v>45</v>
       </c>
       <c r="F7" s="36">
         <v>56</v>
       </c>
-      <c r="G7" s="37"/>
+      <c r="G7" s="37">
+        <v>66</v>
+      </c>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="40"/>
       <c r="K7" s="37"/>
-      <c r="L7" s="102"/>
+      <c r="L7" s="101"/>
       <c r="M7" s="36"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="37">
         <v>2</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
       <c r="D8" s="37">
         <v>7</v>
       </c>
       <c r="E8" s="37">
         <v>9</v>
       </c>
       <c r="F8" s="40">
         <v>11</v>
       </c>
-      <c r="G8" s="37"/>
+      <c r="G8" s="37">
+        <v>14</v>
+      </c>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="40"/>
       <c r="K8" s="37"/>
-      <c r="L8" s="102"/>
+      <c r="L8" s="101"/>
       <c r="M8" s="36"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="37">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>6</v>
       </c>
       <c r="D9" s="37">
         <v>6</v>
       </c>
       <c r="E9" s="37">
         <v>7</v>
       </c>
       <c r="F9" s="36">
         <v>21</v>
       </c>
-      <c r="G9" s="37"/>
+      <c r="G9" s="37">
+        <v>35</v>
+      </c>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="40"/>
       <c r="K9" s="37"/>
-      <c r="L9" s="102"/>
+      <c r="L9" s="101"/>
       <c r="M9" s="36"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37">
         <v>879</v>
       </c>
       <c r="C10" s="37">
         <v>1878</v>
       </c>
       <c r="D10" s="37">
         <v>2878</v>
       </c>
       <c r="E10" s="37">
         <v>3878</v>
       </c>
       <c r="F10" s="36">
         <v>4896</v>
       </c>
-      <c r="G10" s="37"/>
+      <c r="G10" s="37">
+        <v>5915</v>
+      </c>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="37"/>
-      <c r="L10" s="102"/>
+      <c r="L10" s="101"/>
       <c r="M10" s="36"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="37">
         <v>10</v>
       </c>
       <c r="C11" s="37">
         <v>96</v>
       </c>
       <c r="D11" s="37">
         <v>182</v>
       </c>
       <c r="E11" s="37">
         <v>269</v>
       </c>
       <c r="F11" s="36">
         <v>313</v>
       </c>
-      <c r="G11" s="37"/>
+      <c r="G11" s="37">
+        <v>357</v>
+      </c>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="40"/>
       <c r="K11" s="37"/>
-      <c r="L11" s="102"/>
+      <c r="L11" s="101"/>
       <c r="M11" s="36"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="37">
         <v>2</v>
       </c>
       <c r="C12" s="37">
         <v>4</v>
       </c>
       <c r="D12" s="37">
         <v>6</v>
       </c>
       <c r="E12" s="37">
         <v>8</v>
       </c>
       <c r="F12" s="36">
         <v>10</v>
       </c>
-      <c r="G12" s="37"/>
+      <c r="G12" s="37">
+        <v>12</v>
+      </c>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="40"/>
       <c r="K12" s="37"/>
-      <c r="L12" s="102"/>
+      <c r="L12" s="101"/>
       <c r="M12" s="36"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37">
         <v>12</v>
       </c>
       <c r="C13" s="37">
         <v>24</v>
       </c>
       <c r="D13" s="37">
         <v>36</v>
       </c>
       <c r="E13" s="37">
         <v>48</v>
       </c>
       <c r="F13" s="40">
         <v>60</v>
       </c>
-      <c r="G13" s="37"/>
+      <c r="G13" s="37">
+        <v>72</v>
+      </c>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="40"/>
       <c r="K13" s="37"/>
-      <c r="L13" s="102"/>
+      <c r="L13" s="101"/>
       <c r="M13" s="36"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
         <v>57</v>
       </c>
       <c r="C14" s="37">
         <v>151</v>
       </c>
       <c r="D14" s="37">
         <v>229</v>
       </c>
       <c r="E14" s="37">
         <v>321</v>
       </c>
       <c r="F14" s="36">
         <v>529</v>
       </c>
-      <c r="G14" s="37"/>
+      <c r="G14" s="37">
+        <v>869</v>
+      </c>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="37"/>
-      <c r="L14" s="102"/>
+      <c r="L14" s="101"/>
       <c r="M14" s="36"/>
       <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="42"/>
       <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="36"/>
       <c r="K15" s="42"/>
-      <c r="L15" s="103"/>
+      <c r="L15" s="102"/>
       <c r="M15" s="42"/>
       <c r="N15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="34"/>
       <c r="F16" s="33"/>
       <c r="G16" s="37"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="34"/>
-      <c r="L16" s="101"/>
+      <c r="L16" s="100"/>
       <c r="M16" s="34"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="36">
         <v>131</v>
       </c>
       <c r="C17" s="36">
         <v>534</v>
       </c>
       <c r="D17" s="37">
         <v>942</v>
       </c>
       <c r="E17" s="37">
         <v>1349</v>
       </c>
       <c r="F17" s="36">
         <v>1741</v>
       </c>
-      <c r="G17" s="37"/>
+      <c r="G17" s="37">
+        <v>2131</v>
+      </c>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="36"/>
       <c r="K17" s="37"/>
-      <c r="L17" s="102"/>
+      <c r="L17" s="101"/>
       <c r="M17" s="36"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="36">
         <v>13</v>
       </c>
       <c r="C18" s="37">
         <v>21</v>
       </c>
       <c r="D18" s="37">
         <v>33</v>
       </c>
       <c r="E18" s="37">
         <v>45</v>
       </c>
       <c r="F18" s="36">
         <v>56</v>
       </c>
-      <c r="G18" s="37"/>
+      <c r="G18" s="37">
+        <v>66</v>
+      </c>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="36"/>
       <c r="K18" s="37"/>
-      <c r="L18" s="102"/>
+      <c r="L18" s="101"/>
       <c r="M18" s="36"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="41">
         <v>2</v>
       </c>
       <c r="C19" s="37">
         <v>5</v>
       </c>
       <c r="D19" s="37">
         <v>7</v>
       </c>
       <c r="E19" s="37">
         <v>9</v>
       </c>
       <c r="F19" s="36">
         <v>11</v>
       </c>
-      <c r="G19" s="37"/>
+      <c r="G19" s="37">
+        <v>14</v>
+      </c>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="36"/>
       <c r="K19" s="37"/>
-      <c r="L19" s="102"/>
+      <c r="L19" s="101"/>
       <c r="M19" s="36"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="37">
         <v>5</v>
       </c>
       <c r="C20" s="37">
         <v>6</v>
       </c>
       <c r="D20" s="37">
         <v>6</v>
       </c>
       <c r="E20" s="37">
         <v>7</v>
       </c>
       <c r="F20" s="36">
         <v>21</v>
       </c>
-      <c r="G20" s="37"/>
+      <c r="G20" s="37">
+        <v>35</v>
+      </c>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="36"/>
       <c r="K20" s="37"/>
-      <c r="L20" s="102"/>
+      <c r="L20" s="101"/>
       <c r="M20" s="36"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="37">
         <v>87</v>
       </c>
       <c r="C21" s="37">
         <v>378</v>
       </c>
       <c r="D21" s="37">
         <v>670</v>
       </c>
       <c r="E21" s="37">
         <v>962</v>
       </c>
       <c r="F21" s="36">
         <v>1267</v>
       </c>
-      <c r="G21" s="37"/>
+      <c r="G21" s="37">
+        <v>1573</v>
+      </c>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="36"/>
       <c r="K21" s="37"/>
-      <c r="L21" s="102"/>
+      <c r="L21" s="101"/>
       <c r="M21" s="36"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="37">
         <v>10</v>
       </c>
       <c r="C22" s="37">
         <v>96</v>
       </c>
       <c r="D22" s="37">
         <v>182</v>
       </c>
       <c r="E22" s="37">
         <v>269</v>
       </c>
       <c r="F22" s="36">
         <v>313</v>
       </c>
-      <c r="G22" s="37"/>
+      <c r="G22" s="37">
+        <v>357</v>
+      </c>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="36"/>
       <c r="K22" s="37"/>
-      <c r="L22" s="102"/>
+      <c r="L22" s="101"/>
       <c r="M22" s="36"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="37">
         <v>2</v>
       </c>
       <c r="C23" s="37">
         <v>4</v>
       </c>
       <c r="D23" s="37">
         <v>6</v>
       </c>
       <c r="E23" s="37">
         <v>8</v>
       </c>
       <c r="F23" s="36">
         <v>10</v>
       </c>
-      <c r="G23" s="37"/>
+      <c r="G23" s="37">
+        <v>12</v>
+      </c>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="36"/>
       <c r="K23" s="37"/>
-      <c r="L23" s="102"/>
+      <c r="L23" s="101"/>
       <c r="M23" s="36"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
         <v>12</v>
       </c>
       <c r="C24" s="37">
         <v>24</v>
       </c>
       <c r="D24" s="37">
         <v>36</v>
       </c>
       <c r="E24" s="37">
         <v>48</v>
       </c>
       <c r="F24" s="36">
         <v>60</v>
       </c>
-      <c r="G24" s="37"/>
+      <c r="G24" s="37">
+        <v>72</v>
+      </c>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="36"/>
       <c r="K24" s="37"/>
-      <c r="L24" s="102"/>
+      <c r="L24" s="101"/>
       <c r="M24" s="36"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="37">
         <v>1</v>
       </c>
       <c r="D25" s="37">
         <v>2</v>
       </c>
       <c r="E25" s="37">
         <v>2</v>
       </c>
       <c r="F25" s="36">
         <v>3</v>
       </c>
-      <c r="G25" s="37"/>
+      <c r="G25" s="37">
+        <v>4</v>
+      </c>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
-      <c r="L25" s="102"/>
+      <c r="L25" s="101"/>
       <c r="M25" s="36"/>
       <c r="N25" s="16"/>
     </row>
     <row r="26" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="42"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="42"/>
       <c r="L26" s="37"/>
       <c r="M26" s="42"/>
       <c r="N26" s="16"/>
     </row>
     <row r="27" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="34"/>
       <c r="F27" s="33"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="34"/>
-      <c r="L27" s="101"/>
+      <c r="L27" s="100"/>
       <c r="M27" s="34"/>
       <c r="N27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="36">
         <v>289</v>
       </c>
       <c r="C28" s="36">
         <v>532</v>
       </c>
       <c r="D28" s="37">
         <v>775</v>
       </c>
       <c r="E28" s="37">
         <v>1018</v>
       </c>
       <c r="F28" s="36">
         <v>1273</v>
       </c>
-      <c r="G28" s="37"/>
+      <c r="G28" s="37">
+        <v>1527</v>
+      </c>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
-      <c r="L28" s="102"/>
+      <c r="L28" s="101"/>
       <c r="M28" s="36"/>
       <c r="N28" s="6"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="36">
         <v>260</v>
       </c>
       <c r="C29" s="36">
         <v>471</v>
       </c>
       <c r="D29" s="37">
         <v>682</v>
       </c>
       <c r="E29" s="37">
         <v>894</v>
       </c>
       <c r="F29" s="36">
         <v>1115</v>
       </c>
-      <c r="G29" s="37"/>
+      <c r="G29" s="37">
+        <v>1336</v>
+      </c>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
-      <c r="L29" s="102"/>
+      <c r="L29" s="101"/>
       <c r="M29" s="36"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36">
         <v>30</v>
       </c>
       <c r="C30" s="36">
         <v>61</v>
       </c>
       <c r="D30" s="37">
         <v>93</v>
       </c>
       <c r="E30" s="37">
         <v>125</v>
       </c>
       <c r="F30" s="36">
         <v>158</v>
       </c>
-      <c r="G30" s="37"/>
+      <c r="G30" s="37">
+        <v>191</v>
+      </c>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
-      <c r="L30" s="102"/>
+      <c r="L30" s="101"/>
       <c r="M30" s="36"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="42"/>
       <c r="F31" s="36"/>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="42"/>
-      <c r="L31" s="103"/>
+      <c r="L31" s="102"/>
       <c r="M31" s="36"/>
       <c r="N31" s="16"/>
     </row>
     <row r="32" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="33"/>
       <c r="E32" s="36"/>
       <c r="F32" s="33"/>
       <c r="G32" s="37"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="34"/>
-      <c r="L32" s="101"/>
+      <c r="L32" s="100"/>
       <c r="M32" s="33"/>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="36">
         <v>532</v>
       </c>
       <c r="C33" s="36">
         <v>1029</v>
       </c>
       <c r="D33" s="36">
         <v>1526</v>
       </c>
       <c r="E33" s="36">
         <v>2022</v>
       </c>
       <c r="F33" s="36">
         <v>2514</v>
       </c>
-      <c r="G33" s="37"/>
+      <c r="G33" s="37">
+        <v>3006</v>
+      </c>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
-      <c r="L33" s="102"/>
+      <c r="L33" s="101"/>
       <c r="M33" s="36"/>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="36">
         <v>532</v>
       </c>
       <c r="C34" s="36">
         <v>1029</v>
       </c>
       <c r="D34" s="36">
         <v>1526</v>
       </c>
       <c r="E34" s="36">
         <v>2022</v>
       </c>
       <c r="F34" s="36">
         <v>2514</v>
       </c>
-      <c r="G34" s="37"/>
+      <c r="G34" s="37">
+        <v>3006</v>
+      </c>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
-      <c r="L34" s="102"/>
+      <c r="L34" s="101"/>
       <c r="M34" s="36"/>
       <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35"/>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="42"/>
       <c r="F35" s="36"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="36"/>
       <c r="K35" s="42"/>
-      <c r="L35" s="103"/>
+      <c r="L35" s="102"/>
       <c r="M35" s="36"/>
       <c r="N35" s="16"/>
     </row>
     <row r="36" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="33"/>
       <c r="E36" s="34"/>
       <c r="F36" s="33"/>
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
       <c r="J36" s="33"/>
       <c r="K36" s="34"/>
-      <c r="L36" s="101"/>
+      <c r="L36" s="100"/>
       <c r="M36" s="33"/>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="36">
         <v>468</v>
       </c>
       <c r="C37" s="36">
         <v>1034</v>
       </c>
       <c r="D37" s="36">
         <v>1555</v>
       </c>
       <c r="E37" s="36">
         <v>2140</v>
       </c>
       <c r="F37" s="36">
         <v>2618</v>
       </c>
-      <c r="G37" s="37"/>
+      <c r="G37" s="37">
+        <v>3134</v>
+      </c>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="36"/>
       <c r="K37" s="37"/>
-      <c r="L37" s="102"/>
+      <c r="L37" s="101"/>
       <c r="M37" s="36"/>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="36">
         <v>468</v>
       </c>
       <c r="C38" s="37">
         <v>1034</v>
       </c>
       <c r="D38" s="36">
         <v>1555</v>
       </c>
       <c r="E38" s="36">
         <v>2140</v>
       </c>
       <c r="F38" s="36">
         <v>2618</v>
       </c>
-      <c r="G38" s="37"/>
+      <c r="G38" s="37">
+        <v>3134</v>
+      </c>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="36"/>
       <c r="K38" s="37"/>
-      <c r="L38" s="102"/>
+      <c r="L38" s="101"/>
       <c r="M38" s="36"/>
       <c r="N38" s="16"/>
     </row>
     <row r="39" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="42"/>
       <c r="F39" s="36"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="42"/>
-      <c r="L39" s="103"/>
+      <c r="L39" s="102"/>
       <c r="M39" s="42"/>
       <c r="N39" s="16"/>
     </row>
     <row r="40" spans="1:14" s="10" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="34"/>
       <c r="F40" s="33"/>
       <c r="G40" s="37"/>
       <c r="H40" s="37"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="34"/>
-      <c r="L40" s="101"/>
+      <c r="L40" s="100"/>
       <c r="M40" s="34"/>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="36">
         <v>966</v>
       </c>
       <c r="C41" s="36">
         <v>1548</v>
       </c>
       <c r="D41" s="37">
         <v>2070</v>
       </c>
       <c r="E41" s="37">
         <v>2473</v>
       </c>
       <c r="F41" s="36">
         <v>3465</v>
       </c>
-      <c r="G41" s="37"/>
+      <c r="G41" s="37">
+        <v>4441</v>
+      </c>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
-      <c r="L41" s="102"/>
+      <c r="L41" s="101"/>
       <c r="M41" s="38"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="36">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
       <c r="E42" s="37">
         <v>0</v>
       </c>
       <c r="F42" s="36">
         <v>0</v>
       </c>
-      <c r="G42" s="37"/>
+      <c r="G42" s="37">
+        <v>1</v>
+      </c>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
-      <c r="L42" s="102"/>
+      <c r="L42" s="101"/>
       <c r="M42" s="38"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="36">
         <v>1</v>
       </c>
       <c r="C43" s="37">
         <v>3</v>
       </c>
       <c r="D43" s="37">
         <v>5</v>
       </c>
       <c r="E43" s="37">
         <v>7</v>
       </c>
       <c r="F43" s="36">
         <v>7</v>
       </c>
-      <c r="G43" s="37"/>
+      <c r="G43" s="37">
+        <v>7</v>
+      </c>
       <c r="H43" s="37"/>
       <c r="I43" s="37"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
-      <c r="L43" s="102"/>
+      <c r="L43" s="101"/>
       <c r="M43" s="40"/>
       <c r="N43" s="6"/>
     </row>
     <row r="44" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="99" t="s">
+      <c r="A44" s="98" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="36">
         <v>0</v>
       </c>
       <c r="C44" s="37">
         <v>1</v>
       </c>
       <c r="D44" s="37">
         <v>2</v>
       </c>
       <c r="E44" s="37">
         <v>2</v>
       </c>
       <c r="F44" s="36">
         <v>3</v>
       </c>
-      <c r="G44" s="37"/>
+      <c r="G44" s="37">
+        <v>4</v>
+      </c>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
-      <c r="L44" s="102"/>
+      <c r="L44" s="101"/>
       <c r="M44" s="40"/>
       <c r="N44" s="6"/>
     </row>
     <row r="45" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="36">
         <v>5</v>
       </c>
       <c r="C45" s="37">
         <v>8</v>
       </c>
       <c r="D45" s="37">
         <v>11</v>
       </c>
       <c r="E45" s="37">
         <v>14</v>
       </c>
       <c r="F45" s="36">
         <v>16</v>
       </c>
-      <c r="G45" s="37"/>
+      <c r="G45" s="37">
+        <v>18</v>
+      </c>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
-      <c r="L45" s="102"/>
+      <c r="L45" s="101"/>
       <c r="M45" s="38"/>
       <c r="N45" s="6"/>
     </row>
     <row r="46" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B46" s="46">
         <v>0</v>
       </c>
       <c r="C46" s="37">
         <v>0</v>
       </c>
       <c r="D46" s="37">
         <v>1</v>
       </c>
       <c r="E46" s="37">
         <v>1</v>
       </c>
       <c r="F46" s="36">
         <v>1</v>
       </c>
-      <c r="G46" s="37"/>
+      <c r="G46" s="37">
+        <v>1</v>
+      </c>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
-      <c r="L46" s="102"/>
+      <c r="L46" s="101"/>
       <c r="M46" s="38"/>
       <c r="N46" s="6"/>
     </row>
     <row r="47" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="36">
         <v>960</v>
       </c>
       <c r="C47" s="37">
         <v>1535</v>
       </c>
       <c r="D47" s="37">
         <v>2051</v>
       </c>
       <c r="E47" s="37">
         <v>2449</v>
       </c>
       <c r="F47" s="36">
         <v>3437</v>
       </c>
-      <c r="G47" s="37"/>
+      <c r="G47" s="37">
+        <v>4411</v>
+      </c>
       <c r="H47" s="37"/>
       <c r="I47" s="37"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
-      <c r="L47" s="102"/>
+      <c r="L47" s="101"/>
       <c r="M47" s="38"/>
       <c r="N47" s="16"/>
     </row>
     <row r="48" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35"/>
       <c r="B48" s="36"/>
       <c r="C48" s="36"/>
       <c r="D48" s="36"/>
       <c r="E48" s="42"/>
       <c r="F48" s="36"/>
       <c r="G48" s="37"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="36"/>
       <c r="K48" s="42"/>
-      <c r="L48" s="103"/>
-      <c r="M48" s="114"/>
+      <c r="L48" s="102"/>
+      <c r="M48" s="113"/>
       <c r="N48" s="16"/>
     </row>
     <row r="49" spans="1:14" s="10" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="33"/>
       <c r="G49" s="37"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="34"/>
-      <c r="L49" s="101"/>
+      <c r="L49" s="100"/>
       <c r="M49" s="34"/>
       <c r="N49" s="16"/>
     </row>
     <row r="50" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="F50" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="G50" s="36"/>
+      <c r="G50" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="H50" s="36"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="16"/>
     </row>
     <row r="51" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="F51" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="G51" s="36"/>
+      <c r="G51" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="H51" s="36"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="37"/>
       <c r="N51" s="16"/>
     </row>
     <row r="52" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35"/>
       <c r="B52" s="36"/>
       <c r="C52" s="36"/>
       <c r="D52" s="36"/>
       <c r="E52" s="42"/>
       <c r="F52" s="36"/>
       <c r="G52" s="37"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="44"/>
       <c r="K52" s="42"/>
-      <c r="L52" s="103"/>
+      <c r="L52" s="102"/>
       <c r="M52" s="42"/>
       <c r="N52" s="16"/>
     </row>
     <row r="53" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="33"/>
       <c r="C53" s="33"/>
       <c r="D53" s="33"/>
       <c r="E53" s="34"/>
       <c r="F53" s="33"/>
       <c r="G53" s="37"/>
       <c r="H53" s="33"/>
       <c r="I53" s="33"/>
       <c r="J53" s="33"/>
       <c r="K53" s="34"/>
-      <c r="L53" s="101"/>
+      <c r="L53" s="100"/>
       <c r="M53" s="34"/>
       <c r="N53" s="16"/>
     </row>
     <row r="54" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="46">
         <v>0.2</v>
       </c>
       <c r="C54" s="46">
         <v>0.8</v>
       </c>
       <c r="D54" s="46">
         <v>1.4</v>
       </c>
       <c r="E54" s="46">
         <v>1.9</v>
       </c>
       <c r="F54" s="46">
         <v>1.9</v>
       </c>
-      <c r="G54" s="46"/>
+      <c r="G54" s="46">
+        <v>1.9</v>
+      </c>
       <c r="H54" s="46"/>
-      <c r="I54" s="84"/>
+      <c r="I54" s="83"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
-      <c r="L54" s="104"/>
+      <c r="L54" s="103"/>
       <c r="M54" s="46"/>
       <c r="N54" s="19"/>
     </row>
     <row r="55" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="46">
         <v>0.2</v>
       </c>
       <c r="C55" s="46">
         <v>0.8</v>
       </c>
       <c r="D55" s="46">
         <v>1.4</v>
       </c>
       <c r="E55" s="46">
         <v>1.9</v>
       </c>
       <c r="F55" s="46">
         <v>1.9</v>
       </c>
-      <c r="G55" s="46"/>
+      <c r="G55" s="46">
+        <v>1.9</v>
+      </c>
       <c r="H55" s="46"/>
-      <c r="I55" s="84"/>
+      <c r="I55" s="83"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
-      <c r="L55" s="104"/>
+      <c r="L55" s="103"/>
       <c r="M55" s="46"/>
       <c r="N55" s="19"/>
     </row>
     <row r="56" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35"/>
       <c r="B56" s="47"/>
       <c r="C56" s="47"/>
       <c r="D56" s="44"/>
       <c r="E56" s="49"/>
       <c r="F56" s="44"/>
       <c r="G56" s="37"/>
       <c r="H56" s="44"/>
       <c r="I56" s="44"/>
       <c r="J56" s="44"/>
       <c r="K56" s="49"/>
-      <c r="L56" s="105"/>
+      <c r="L56" s="104"/>
       <c r="M56" s="44"/>
       <c r="N56" s="16"/>
     </row>
     <row r="57" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B57" s="43"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="34"/>
       <c r="F57" s="33"/>
       <c r="G57" s="37"/>
       <c r="H57" s="51"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="34"/>
-      <c r="L57" s="101"/>
+      <c r="L57" s="100"/>
       <c r="M57" s="33"/>
       <c r="N57" s="6"/>
     </row>
     <row r="58" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="37">
         <v>1574</v>
       </c>
       <c r="C58" s="36">
         <v>3430</v>
       </c>
       <c r="D58" s="36">
         <v>4620</v>
       </c>
       <c r="E58" s="36">
         <v>5012</v>
       </c>
       <c r="F58" s="36">
         <v>6132</v>
       </c>
-      <c r="G58" s="37"/>
+      <c r="G58" s="37">
+        <v>6607</v>
+      </c>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="36"/>
       <c r="K58" s="37"/>
-      <c r="L58" s="102"/>
+      <c r="L58" s="101"/>
       <c r="M58" s="36"/>
       <c r="N58" s="6"/>
     </row>
     <row r="59" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="36">
         <v>1574</v>
       </c>
       <c r="C59" s="36">
         <v>3430</v>
       </c>
       <c r="D59" s="36">
         <v>4620</v>
       </c>
       <c r="E59" s="36">
         <v>5012</v>
       </c>
       <c r="F59" s="36">
         <v>6132</v>
       </c>
-      <c r="G59" s="37"/>
+      <c r="G59" s="37">
+        <v>6607</v>
+      </c>
       <c r="H59" s="37"/>
       <c r="I59" s="37"/>
       <c r="J59" s="36"/>
       <c r="K59" s="37"/>
-      <c r="L59" s="102"/>
+      <c r="L59" s="101"/>
       <c r="M59" s="36"/>
       <c r="N59" s="6"/>
     </row>
     <row r="60" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35"/>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="44"/>
       <c r="E60" s="49"/>
       <c r="F60" s="44"/>
       <c r="G60" s="37"/>
       <c r="H60" s="44"/>
       <c r="I60" s="44"/>
       <c r="J60" s="44"/>
       <c r="K60" s="49"/>
-      <c r="L60" s="105"/>
+      <c r="L60" s="104"/>
       <c r="M60" s="44"/>
       <c r="N60" s="16"/>
     </row>
     <row r="61" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="34"/>
       <c r="F61" s="33"/>
       <c r="G61" s="37"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="34"/>
-      <c r="L61" s="101"/>
+      <c r="L61" s="100"/>
       <c r="M61" s="33"/>
       <c r="N61" s="6"/>
     </row>
     <row r="62" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B62" s="117" t="s">
+      <c r="B62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C62" s="117" t="s">
+      <c r="C62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D62" s="117" t="s">
+      <c r="D62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E62" s="117" t="s">
+      <c r="E62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F62" s="117" t="s">
+      <c r="F62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G62" s="37"/>
+      <c r="G62" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H62" s="37"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="37"/>
       <c r="M62" s="36"/>
       <c r="N62" s="6"/>
     </row>
     <row r="63" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B63" s="117" t="s">
+      <c r="B63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C63" s="117" t="s">
+      <c r="C63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D63" s="117" t="s">
+      <c r="D63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E63" s="117" t="s">
+      <c r="E63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F63" s="117" t="s">
+      <c r="F63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G63" s="37"/>
+      <c r="G63" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H63" s="37"/>
       <c r="I63" s="36"/>
       <c r="J63" s="36"/>
       <c r="K63" s="36"/>
       <c r="L63" s="37"/>
       <c r="M63" s="36"/>
       <c r="N63" s="6"/>
     </row>
     <row r="64" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="40"/>
       <c r="B64" s="36"/>
       <c r="C64" s="36"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="33"/>
       <c r="G64" s="37"/>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="34"/>
-      <c r="L64" s="101"/>
+      <c r="L64" s="100"/>
       <c r="M64" s="34"/>
       <c r="N64" s="16"/>
     </row>
     <row r="65" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="33"/>
       <c r="C65" s="33"/>
       <c r="D65" s="33"/>
       <c r="E65" s="34"/>
       <c r="F65" s="33"/>
       <c r="G65" s="37"/>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="34"/>
-      <c r="L65" s="101"/>
+      <c r="L65" s="100"/>
       <c r="M65" s="34"/>
       <c r="N65" s="6"/>
     </row>
     <row r="66" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="36">
         <v>85</v>
       </c>
       <c r="C66" s="36">
         <v>155</v>
       </c>
       <c r="D66" s="36">
         <v>209</v>
       </c>
       <c r="E66" s="36">
         <v>242</v>
       </c>
       <c r="F66" s="37">
         <v>1321</v>
       </c>
-      <c r="G66" s="37"/>
+      <c r="G66" s="37">
+        <v>2404</v>
+      </c>
       <c r="H66" s="37"/>
       <c r="I66" s="37"/>
       <c r="J66" s="52"/>
       <c r="K66" s="37"/>
-      <c r="L66" s="102"/>
+      <c r="L66" s="101"/>
       <c r="M66" s="38"/>
       <c r="N66" s="16"/>
     </row>
     <row r="67" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="96" t="s">
+      <c r="A67" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="46">
         <v>0</v>
       </c>
       <c r="C67" s="37">
         <v>0</v>
       </c>
       <c r="D67" s="36">
         <v>1</v>
       </c>
       <c r="E67" s="36">
         <v>1</v>
       </c>
       <c r="F67" s="37">
         <v>1</v>
       </c>
-      <c r="G67" s="37"/>
+      <c r="G67" s="37">
+        <v>1</v>
+      </c>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="53"/>
       <c r="K67" s="37"/>
-      <c r="L67" s="102"/>
+      <c r="L67" s="101"/>
       <c r="M67" s="40"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="37">
         <v>31</v>
       </c>
       <c r="C68" s="37">
         <v>32</v>
       </c>
       <c r="D68" s="36">
         <v>33</v>
       </c>
       <c r="E68" s="36">
         <v>35</v>
       </c>
       <c r="F68" s="37">
         <v>48</v>
       </c>
-      <c r="G68" s="37"/>
+      <c r="G68" s="37">
+        <v>62</v>
+      </c>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="53"/>
       <c r="K68" s="37"/>
-      <c r="L68" s="102"/>
+      <c r="L68" s="101"/>
       <c r="M68" s="40"/>
       <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B69" s="117" t="s">
+      <c r="B69" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="37">
         <v>8</v>
       </c>
       <c r="D69" s="36">
         <v>17</v>
       </c>
       <c r="E69" s="36">
         <v>25</v>
       </c>
       <c r="F69" s="37">
         <v>43</v>
       </c>
-      <c r="G69" s="37"/>
+      <c r="G69" s="37">
+        <v>61</v>
+      </c>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="53"/>
       <c r="K69" s="37"/>
-      <c r="L69" s="102"/>
+      <c r="L69" s="101"/>
       <c r="M69" s="40"/>
       <c r="N69" s="6"/>
     </row>
     <row r="70" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="46">
         <v>0</v>
       </c>
       <c r="C70" s="37">
         <v>0</v>
       </c>
       <c r="D70" s="36">
         <v>1</v>
       </c>
       <c r="E70" s="36">
         <v>1</v>
       </c>
       <c r="F70" s="37">
         <v>1</v>
       </c>
-      <c r="G70" s="37"/>
+      <c r="G70" s="37">
+        <v>1</v>
+      </c>
       <c r="H70" s="37"/>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
-      <c r="L70" s="102"/>
+      <c r="L70" s="101"/>
       <c r="M70" s="40"/>
       <c r="N70" s="6"/>
     </row>
     <row r="71" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="37">
         <v>54</v>
       </c>
       <c r="C71" s="37">
         <v>113</v>
       </c>
       <c r="D71" s="36">
         <v>158</v>
       </c>
       <c r="E71" s="36">
         <v>181</v>
       </c>
       <c r="F71" s="37">
         <v>1228</v>
       </c>
-      <c r="G71" s="37"/>
+      <c r="G71" s="37">
+        <v>2279</v>
+      </c>
       <c r="H71" s="37"/>
       <c r="I71" s="37"/>
       <c r="J71" s="52"/>
       <c r="K71" s="37"/>
-      <c r="L71" s="102"/>
+      <c r="L71" s="101"/>
       <c r="M71" s="38"/>
       <c r="N71" s="6"/>
     </row>
     <row r="72" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="35"/>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="42"/>
       <c r="F72" s="36"/>
       <c r="G72" s="37"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="42"/>
-      <c r="L72" s="103"/>
+      <c r="L72" s="102"/>
       <c r="M72" s="42"/>
       <c r="N72" s="16"/>
     </row>
     <row r="73" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="33"/>
       <c r="C73" s="33"/>
       <c r="D73" s="33"/>
       <c r="E73" s="34"/>
       <c r="F73" s="33"/>
       <c r="G73" s="37"/>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="34"/>
-      <c r="L73" s="101"/>
+      <c r="L73" s="100"/>
       <c r="M73" s="34"/>
       <c r="N73" s="6"/>
     </row>
     <row r="74" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="36">
         <v>17</v>
       </c>
       <c r="C74" s="36">
         <v>38</v>
       </c>
       <c r="D74" s="36">
         <v>58</v>
       </c>
       <c r="E74" s="36">
         <v>78</v>
       </c>
       <c r="F74" s="37">
         <v>96</v>
       </c>
-      <c r="G74" s="37"/>
+      <c r="G74" s="37">
+        <v>115</v>
+      </c>
       <c r="H74" s="37"/>
       <c r="I74" s="37"/>
       <c r="J74" s="36"/>
       <c r="K74" s="36"/>
-      <c r="L74" s="102"/>
+      <c r="L74" s="101"/>
       <c r="M74" s="40"/>
       <c r="N74" s="6"/>
     </row>
     <row r="75" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B75" s="36">
         <v>13</v>
       </c>
       <c r="C75" s="36">
         <v>28</v>
       </c>
       <c r="D75" s="36">
         <v>43</v>
       </c>
       <c r="E75" s="36">
         <v>59</v>
       </c>
       <c r="F75" s="37">
         <v>72</v>
       </c>
-      <c r="G75" s="37"/>
+      <c r="G75" s="37">
+        <v>85</v>
+      </c>
       <c r="H75" s="37"/>
       <c r="I75" s="37"/>
       <c r="J75" s="36"/>
       <c r="K75" s="36"/>
-      <c r="L75" s="102"/>
+      <c r="L75" s="101"/>
       <c r="M75" s="40"/>
       <c r="N75" s="6"/>
     </row>
     <row r="76" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="46">
         <v>0</v>
       </c>
       <c r="C76" s="46">
         <v>0</v>
       </c>
       <c r="D76" s="46">
         <v>1</v>
       </c>
       <c r="E76" s="46">
         <v>1</v>
       </c>
       <c r="F76" s="46">
         <v>1</v>
       </c>
-      <c r="G76" s="46"/>
+      <c r="G76" s="46">
+        <v>1</v>
+      </c>
       <c r="H76" s="46"/>
       <c r="I76" s="46"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
-      <c r="L76" s="102"/>
+      <c r="L76" s="101"/>
       <c r="M76" s="40"/>
       <c r="N76" s="6"/>
     </row>
     <row r="77" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="36">
         <v>4</v>
       </c>
       <c r="C77" s="36">
         <v>9</v>
       </c>
       <c r="D77" s="36">
         <v>14</v>
       </c>
       <c r="E77" s="36">
         <v>18</v>
       </c>
       <c r="F77" s="37">
         <v>24</v>
       </c>
-      <c r="G77" s="37"/>
+      <c r="G77" s="37">
+        <v>30</v>
+      </c>
       <c r="H77" s="37"/>
       <c r="I77" s="37"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
-      <c r="L77" s="102"/>
+      <c r="L77" s="101"/>
       <c r="M77" s="36"/>
       <c r="N77" s="16"/>
     </row>
     <row r="78" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K78" s="42"/>
-      <c r="L78" s="103"/>
+      <c r="L78" s="102"/>
       <c r="M78" s="42"/>
       <c r="N78" s="16"/>
     </row>
     <row r="79" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="33"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="34"/>
-      <c r="L79" s="101"/>
+      <c r="L79" s="100"/>
       <c r="M79" s="34"/>
       <c r="N79" s="16"/>
     </row>
     <row r="80" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="36">
         <v>26</v>
       </c>
       <c r="C80" s="36">
         <v>54</v>
       </c>
       <c r="D80" s="36">
         <v>83</v>
       </c>
       <c r="E80" s="36">
         <v>111</v>
       </c>
       <c r="F80" s="36">
         <v>140</v>
       </c>
-      <c r="G80" s="37"/>
+      <c r="G80" s="37">
+        <v>169</v>
+      </c>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="36"/>
-      <c r="L80" s="102"/>
+      <c r="L80" s="101"/>
       <c r="M80" s="40"/>
       <c r="N80" s="6"/>
     </row>
     <row r="81" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="96" t="s">
+      <c r="A81" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="36">
         <v>0</v>
       </c>
       <c r="C81" s="36">
         <v>0</v>
       </c>
       <c r="D81" s="36">
         <v>0</v>
       </c>
       <c r="E81" s="36">
         <v>0</v>
       </c>
       <c r="F81" s="36">
         <v>0</v>
       </c>
-      <c r="G81" s="37"/>
+      <c r="G81" s="37">
+        <v>1</v>
+      </c>
       <c r="H81" s="37"/>
       <c r="I81" s="37"/>
       <c r="J81" s="37"/>
       <c r="K81" s="36"/>
-      <c r="L81" s="102"/>
+      <c r="L81" s="101"/>
       <c r="M81" s="40"/>
       <c r="N81" s="6"/>
     </row>
     <row r="82" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="36">
         <v>0</v>
       </c>
       <c r="C82" s="36">
         <v>0</v>
       </c>
       <c r="D82" s="36">
         <v>0</v>
       </c>
       <c r="E82" s="36">
         <v>0</v>
       </c>
       <c r="F82" s="36">
         <v>0</v>
       </c>
-      <c r="G82" s="37"/>
+      <c r="G82" s="37">
+        <v>1</v>
+      </c>
       <c r="H82" s="37"/>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="36"/>
-      <c r="L82" s="102"/>
+      <c r="L82" s="101"/>
       <c r="M82" s="40"/>
       <c r="N82" s="6"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="37">
         <v>19</v>
       </c>
       <c r="C83" s="37">
         <v>39</v>
       </c>
       <c r="D83" s="36">
         <v>59</v>
       </c>
       <c r="E83" s="36">
         <v>79</v>
       </c>
       <c r="F83" s="36">
         <v>98</v>
       </c>
-      <c r="G83" s="37"/>
+      <c r="G83" s="37">
+        <v>117</v>
+      </c>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
       <c r="J83" s="53"/>
       <c r="K83" s="36"/>
-      <c r="L83" s="102"/>
+      <c r="L83" s="101"/>
       <c r="M83" s="40"/>
       <c r="N83" s="6"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B84" s="46">
         <v>0</v>
       </c>
       <c r="C84" s="46">
         <v>1</v>
       </c>
       <c r="D84" s="46">
         <v>1</v>
       </c>
       <c r="E84" s="46">
         <v>2</v>
       </c>
       <c r="F84" s="46">
         <v>2</v>
       </c>
-      <c r="G84" s="46"/>
+      <c r="G84" s="46">
+        <v>3</v>
+      </c>
       <c r="H84" s="46"/>
       <c r="I84" s="46"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
-      <c r="L84" s="102"/>
+      <c r="L84" s="101"/>
       <c r="M84" s="40"/>
       <c r="N84" s="15"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="37">
         <v>6</v>
       </c>
       <c r="C85" s="37">
         <v>14</v>
       </c>
       <c r="D85" s="36">
         <v>22</v>
       </c>
       <c r="E85" s="36">
         <v>30</v>
       </c>
       <c r="F85" s="36">
         <v>39</v>
       </c>
-      <c r="G85" s="37"/>
+      <c r="G85" s="37">
+        <v>49</v>
+      </c>
       <c r="H85" s="37"/>
       <c r="I85" s="37"/>
       <c r="J85" s="53"/>
       <c r="K85" s="36"/>
-      <c r="L85" s="102"/>
+      <c r="L85" s="101"/>
       <c r="M85" s="40"/>
       <c r="N85" s="15"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K86" s="36"/>
       <c r="L86" s="37"/>
       <c r="M86" s="36"/>
       <c r="N86" s="15"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="33"/>
       <c r="C87" s="33"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="33"/>
       <c r="G87" s="37"/>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="51"/>
       <c r="M87" s="33"/>
       <c r="N87" s="6"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="36">
         <v>8</v>
       </c>
       <c r="C88" s="36">
         <v>18</v>
       </c>
       <c r="D88" s="36">
         <v>28</v>
       </c>
       <c r="E88" s="36">
         <v>38</v>
       </c>
       <c r="F88" s="36">
         <v>49</v>
       </c>
-      <c r="G88" s="37"/>
+      <c r="G88" s="37">
+        <v>59</v>
+      </c>
       <c r="H88" s="37"/>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="37"/>
-      <c r="L88" s="102"/>
+      <c r="L88" s="101"/>
       <c r="M88" s="36"/>
       <c r="N88" s="6"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="96" t="s">
+      <c r="A89" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="36">
         <v>0</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="36">
         <v>0</v>
       </c>
       <c r="E89" s="36">
         <v>0</v>
       </c>
       <c r="F89" s="36">
         <v>0</v>
       </c>
-      <c r="G89" s="37"/>
+      <c r="G89" s="37">
+        <v>1</v>
+      </c>
       <c r="H89" s="37"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="37"/>
-      <c r="L89" s="102"/>
+      <c r="L89" s="101"/>
       <c r="M89" s="36"/>
       <c r="N89" s="6"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="36">
         <v>1</v>
       </c>
       <c r="C90" s="36">
         <v>3</v>
       </c>
       <c r="D90" s="36">
         <v>5</v>
       </c>
       <c r="E90" s="36">
         <v>7</v>
       </c>
       <c r="F90" s="36">
         <v>8</v>
       </c>
-      <c r="G90" s="37"/>
+      <c r="G90" s="37">
+        <v>9</v>
+      </c>
       <c r="H90" s="37"/>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
-      <c r="L90" s="102"/>
+      <c r="L90" s="101"/>
       <c r="M90" s="36"/>
       <c r="N90" s="6"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="40">
         <v>0</v>
       </c>
       <c r="C91" s="40">
         <v>1</v>
       </c>
       <c r="D91" s="40">
         <v>1</v>
       </c>
       <c r="E91" s="40">
         <v>2</v>
       </c>
       <c r="F91" s="40">
         <v>2</v>
       </c>
-      <c r="G91" s="40"/>
+      <c r="G91" s="40">
+        <v>3</v>
+      </c>
       <c r="H91" s="40"/>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
-      <c r="L91" s="102"/>
+      <c r="L91" s="101"/>
       <c r="M91" s="36"/>
       <c r="N91" s="15"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="36">
         <v>6</v>
       </c>
       <c r="C92" s="36">
         <v>14</v>
       </c>
       <c r="D92" s="36">
         <v>21</v>
       </c>
       <c r="E92" s="36">
         <v>29</v>
       </c>
       <c r="F92" s="36">
         <v>38</v>
       </c>
-      <c r="G92" s="37"/>
+      <c r="G92" s="37">
+        <v>47</v>
+      </c>
       <c r="H92" s="37"/>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
-      <c r="L92" s="102"/>
+      <c r="L92" s="101"/>
       <c r="M92" s="36"/>
       <c r="N92" s="15"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="35"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="36"/>
       <c r="E93" s="36"/>
       <c r="F93" s="36"/>
       <c r="G93" s="37"/>
       <c r="H93" s="37"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
       <c r="K93" s="36"/>
       <c r="L93" s="37"/>
       <c r="M93" s="36"/>
       <c r="N93" s="15"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="55" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="33"/>
       <c r="C94" s="33"/>
@@ -3450,3201 +3573,3359 @@
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="51"/>
       <c r="M94" s="33"/>
       <c r="N94" s="6"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="36">
         <v>18</v>
       </c>
       <c r="C95" s="36">
         <v>36</v>
       </c>
       <c r="D95" s="36">
         <v>54</v>
       </c>
       <c r="E95" s="40">
         <v>72</v>
       </c>
       <c r="F95" s="36">
         <v>90</v>
       </c>
-      <c r="G95" s="37"/>
+      <c r="G95" s="37">
+        <v>108</v>
+      </c>
       <c r="H95" s="37"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="37"/>
-      <c r="L95" s="102"/>
+      <c r="L95" s="101"/>
       <c r="M95" s="36"/>
       <c r="N95" s="6"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B96" s="36">
         <v>0</v>
       </c>
       <c r="C96" s="36">
         <v>0</v>
       </c>
       <c r="D96" s="36">
         <v>0</v>
       </c>
       <c r="E96" s="40">
         <v>0</v>
       </c>
       <c r="F96" s="36">
         <v>0</v>
       </c>
-      <c r="G96" s="37"/>
+      <c r="G96" s="37">
+        <v>1</v>
+      </c>
       <c r="H96" s="37"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="37"/>
-      <c r="L96" s="102"/>
+      <c r="L96" s="101"/>
       <c r="M96" s="36"/>
       <c r="N96" s="6"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="36">
         <v>18</v>
       </c>
       <c r="C97" s="40">
         <v>36</v>
       </c>
       <c r="D97" s="40">
         <v>54</v>
       </c>
       <c r="E97" s="40">
         <v>72</v>
       </c>
       <c r="F97" s="36">
         <v>90</v>
       </c>
-      <c r="G97" s="37"/>
+      <c r="G97" s="37">
+        <v>108</v>
+      </c>
       <c r="H97" s="37"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="37"/>
-      <c r="L97" s="102"/>
+      <c r="L97" s="101"/>
       <c r="M97" s="33"/>
       <c r="N97" s="6"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="57"/>
       <c r="B98" s="44"/>
       <c r="C98" s="40"/>
       <c r="D98" s="40"/>
       <c r="E98" s="33"/>
       <c r="F98" s="40"/>
       <c r="G98" s="37"/>
       <c r="H98" s="33"/>
       <c r="I98" s="33"/>
       <c r="J98" s="33"/>
       <c r="K98" s="33"/>
       <c r="L98" s="51"/>
       <c r="M98" s="33"/>
       <c r="N98" s="6"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="50" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="33"/>
       <c r="C99" s="33"/>
       <c r="D99" s="33"/>
       <c r="E99" s="34"/>
       <c r="F99" s="33"/>
       <c r="G99" s="37"/>
       <c r="H99" s="33"/>
       <c r="I99" s="33"/>
       <c r="J99" s="33"/>
       <c r="K99" s="34"/>
-      <c r="L99" s="101"/>
+      <c r="L99" s="100"/>
       <c r="M99" s="34"/>
       <c r="N99" s="18"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="36">
         <v>8606</v>
       </c>
       <c r="C100" s="37">
         <v>17371</v>
       </c>
       <c r="D100" s="37">
         <v>22112</v>
       </c>
       <c r="E100" s="37">
         <v>29310</v>
       </c>
       <c r="F100" s="36">
         <v>35411</v>
       </c>
-      <c r="G100" s="37"/>
+      <c r="G100" s="37">
+        <v>37643</v>
+      </c>
       <c r="H100" s="37"/>
       <c r="I100" s="37"/>
       <c r="J100" s="36"/>
       <c r="K100" s="37"/>
-      <c r="L100" s="102"/>
+      <c r="L100" s="101"/>
       <c r="M100" s="38"/>
       <c r="N100" s="18"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="58">
         <v>2148</v>
       </c>
       <c r="C101" s="58">
         <v>4679</v>
       </c>
       <c r="D101" s="38">
         <v>4979</v>
       </c>
       <c r="E101" s="58">
         <v>6257</v>
       </c>
       <c r="F101" s="58">
         <v>6910</v>
       </c>
-      <c r="G101" s="37"/>
+      <c r="G101" s="37">
+        <v>7203</v>
+      </c>
       <c r="H101" s="37"/>
       <c r="I101" s="37"/>
       <c r="J101" s="36"/>
       <c r="K101" s="37"/>
-      <c r="L101" s="102"/>
+      <c r="L101" s="101"/>
       <c r="M101" s="38"/>
       <c r="N101" s="18"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="36">
         <v>6458</v>
       </c>
       <c r="C102" s="58">
         <v>12692</v>
       </c>
       <c r="D102" s="36">
         <v>17133</v>
       </c>
       <c r="E102" s="36">
         <v>23053</v>
       </c>
       <c r="F102" s="36">
         <v>28501</v>
       </c>
-      <c r="G102" s="37"/>
+      <c r="G102" s="37">
+        <v>30440</v>
+      </c>
       <c r="H102" s="37"/>
       <c r="I102" s="37"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
-      <c r="L102" s="102"/>
+      <c r="L102" s="101"/>
       <c r="M102" s="38"/>
       <c r="N102" s="15"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="35"/>
       <c r="B103" s="36"/>
       <c r="C103" s="36"/>
       <c r="D103" s="36"/>
       <c r="E103" s="42"/>
       <c r="F103" s="36"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
       <c r="I103" s="36"/>
       <c r="J103" s="36"/>
       <c r="K103" s="42"/>
-      <c r="L103" s="103"/>
-      <c r="M103" s="114"/>
+      <c r="L103" s="102"/>
+      <c r="M103" s="113"/>
       <c r="N103" s="20"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B104" s="33"/>
       <c r="C104" s="33"/>
       <c r="D104" s="33"/>
       <c r="E104" s="34"/>
       <c r="F104" s="33"/>
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="34"/>
-      <c r="L104" s="101"/>
-      <c r="M104" s="115"/>
+      <c r="L104" s="100"/>
+      <c r="M104" s="114"/>
       <c r="N104" s="18"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="36">
         <v>8579</v>
       </c>
       <c r="C105" s="36">
         <v>17324</v>
       </c>
       <c r="D105" s="36">
         <v>22044</v>
       </c>
       <c r="E105" s="37">
         <v>29223</v>
       </c>
       <c r="F105" s="36">
         <v>35315</v>
       </c>
-      <c r="G105" s="37"/>
+      <c r="G105" s="37">
+        <v>37544</v>
+      </c>
       <c r="H105" s="37"/>
       <c r="I105" s="37"/>
       <c r="J105" s="36"/>
       <c r="K105" s="37"/>
-      <c r="L105" s="102"/>
-      <c r="M105" s="98"/>
+      <c r="L105" s="101"/>
+      <c r="M105" s="97"/>
       <c r="N105" s="18"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B106" s="36">
         <v>2148</v>
       </c>
       <c r="C106" s="37">
         <v>4679</v>
       </c>
       <c r="D106" s="37">
         <v>4979</v>
       </c>
       <c r="E106" s="37">
         <v>6257</v>
       </c>
       <c r="F106" s="36">
         <v>6910</v>
       </c>
-      <c r="G106" s="37"/>
+      <c r="G106" s="37">
+        <v>7203</v>
+      </c>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="36"/>
       <c r="K106" s="37"/>
-      <c r="L106" s="102"/>
+      <c r="L106" s="101"/>
       <c r="M106" s="38"/>
       <c r="N106" s="18"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B107" s="36">
         <v>6431</v>
       </c>
       <c r="C107" s="37">
         <v>12645</v>
       </c>
       <c r="D107" s="37">
         <v>17065</v>
       </c>
       <c r="E107" s="37">
         <v>22966</v>
       </c>
       <c r="F107" s="36">
         <v>28405</v>
       </c>
-      <c r="G107" s="37"/>
+      <c r="G107" s="37">
+        <v>30341</v>
+      </c>
       <c r="H107" s="37"/>
       <c r="I107" s="37"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
-      <c r="L107" s="102"/>
+      <c r="L107" s="101"/>
       <c r="M107" s="38"/>
       <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="56"/>
       <c r="B108" s="36"/>
       <c r="C108" s="36"/>
       <c r="D108" s="36"/>
       <c r="E108" s="42"/>
       <c r="F108" s="36"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
       <c r="I108" s="36"/>
       <c r="J108" s="36"/>
       <c r="K108" s="42"/>
-      <c r="L108" s="103"/>
+      <c r="L108" s="102"/>
       <c r="M108" s="42"/>
       <c r="N108" s="20"/>
     </row>
     <row r="109" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="59" t="s">
         <v>29</v>
       </c>
       <c r="B109" s="33"/>
       <c r="C109" s="33"/>
       <c r="D109" s="33"/>
       <c r="E109" s="34"/>
       <c r="F109" s="33"/>
       <c r="G109" s="37"/>
       <c r="H109" s="33"/>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="34"/>
-      <c r="L109" s="101"/>
+      <c r="L109" s="100"/>
       <c r="M109" s="34"/>
       <c r="N109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="58">
         <v>24</v>
       </c>
       <c r="C110" s="58">
         <v>41</v>
       </c>
       <c r="D110" s="58">
         <v>59</v>
       </c>
       <c r="E110" s="58">
         <v>76</v>
       </c>
       <c r="F110" s="36">
         <v>82</v>
       </c>
-      <c r="G110" s="37"/>
+      <c r="G110" s="37">
+        <v>82</v>
+      </c>
       <c r="H110" s="37"/>
       <c r="I110" s="37"/>
       <c r="J110" s="44"/>
       <c r="K110" s="37"/>
-      <c r="L110" s="102"/>
+      <c r="L110" s="101"/>
       <c r="M110" s="44"/>
       <c r="N110" s="8"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="36">
         <v>24</v>
       </c>
       <c r="C111" s="36">
         <v>41</v>
       </c>
       <c r="D111" s="36">
         <v>59</v>
       </c>
       <c r="E111" s="36">
         <v>76</v>
       </c>
       <c r="F111" s="36">
         <v>82</v>
       </c>
-      <c r="G111" s="37"/>
+      <c r="G111" s="37">
+        <v>82</v>
+      </c>
       <c r="H111" s="37"/>
       <c r="I111" s="37"/>
       <c r="J111" s="36"/>
       <c r="K111" s="37"/>
-      <c r="L111" s="102"/>
+      <c r="L111" s="101"/>
       <c r="M111" s="36"/>
       <c r="N111" s="20"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="56"/>
       <c r="B112" s="36"/>
       <c r="C112" s="36"/>
       <c r="D112" s="36"/>
       <c r="E112" s="42"/>
       <c r="F112" s="36"/>
       <c r="G112" s="37"/>
       <c r="H112" s="36"/>
       <c r="I112" s="36"/>
       <c r="J112" s="36"/>
       <c r="K112" s="42"/>
-      <c r="L112" s="103"/>
+      <c r="L112" s="102"/>
       <c r="M112" s="42"/>
       <c r="N112" s="20"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B113" s="33"/>
       <c r="C113" s="33"/>
       <c r="D113" s="33"/>
       <c r="E113" s="34"/>
       <c r="F113" s="33"/>
       <c r="G113" s="37"/>
       <c r="H113" s="33"/>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="34"/>
-      <c r="L113" s="101"/>
+      <c r="L113" s="100"/>
       <c r="M113" s="34"/>
       <c r="N113" s="8"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="36">
         <v>3</v>
       </c>
       <c r="C114" s="36">
         <v>6</v>
       </c>
       <c r="D114" s="36">
         <v>9</v>
       </c>
       <c r="E114" s="36">
         <v>11</v>
       </c>
       <c r="F114" s="36">
         <v>14</v>
       </c>
-      <c r="G114" s="37"/>
+      <c r="G114" s="37">
+        <v>17</v>
+      </c>
       <c r="H114" s="37"/>
       <c r="I114" s="37"/>
       <c r="J114" s="36"/>
       <c r="K114" s="37"/>
-      <c r="L114" s="102"/>
+      <c r="L114" s="101"/>
       <c r="M114" s="36"/>
       <c r="N114" s="8"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="36">
         <v>3</v>
       </c>
       <c r="C115" s="36">
         <v>6</v>
       </c>
       <c r="D115" s="36">
         <v>9</v>
       </c>
       <c r="E115" s="36">
         <v>11</v>
       </c>
       <c r="F115" s="36">
         <v>14</v>
       </c>
-      <c r="G115" s="37"/>
+      <c r="G115" s="37">
+        <v>17</v>
+      </c>
       <c r="H115" s="37"/>
       <c r="I115" s="37"/>
       <c r="J115" s="36"/>
       <c r="K115" s="37"/>
-      <c r="L115" s="102"/>
+      <c r="L115" s="101"/>
       <c r="M115" s="36"/>
       <c r="N115" s="20"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="56"/>
       <c r="B116" s="36"/>
       <c r="C116" s="36"/>
       <c r="D116" s="36"/>
       <c r="E116" s="42"/>
       <c r="F116" s="36"/>
       <c r="G116" s="37"/>
       <c r="H116" s="36"/>
       <c r="I116" s="36"/>
       <c r="J116" s="36"/>
       <c r="K116" s="42"/>
-      <c r="L116" s="103"/>
+      <c r="L116" s="102"/>
       <c r="M116" s="42"/>
       <c r="N116" s="20"/>
     </row>
     <row r="117" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B117" s="33"/>
       <c r="C117" s="33"/>
       <c r="D117" s="33"/>
       <c r="E117" s="34"/>
       <c r="F117" s="33"/>
       <c r="G117" s="37"/>
       <c r="H117" s="33"/>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="34"/>
-      <c r="L117" s="101"/>
+      <c r="L117" s="100"/>
       <c r="M117" s="34"/>
       <c r="N117" s="8"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B118" s="36">
         <v>42</v>
       </c>
       <c r="C118" s="36">
         <v>542</v>
       </c>
       <c r="D118" s="36">
         <v>1042</v>
       </c>
       <c r="E118" s="36">
         <v>1542</v>
       </c>
       <c r="F118" s="36">
         <v>1542</v>
       </c>
-      <c r="G118" s="37"/>
+      <c r="G118" s="37">
+        <v>1542</v>
+      </c>
       <c r="H118" s="37"/>
       <c r="I118" s="37"/>
       <c r="J118" s="36"/>
       <c r="K118" s="37"/>
-      <c r="L118" s="102"/>
+      <c r="L118" s="101"/>
       <c r="M118" s="36"/>
       <c r="N118" s="8"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B119" s="36">
         <v>42</v>
       </c>
       <c r="C119" s="36">
         <v>42</v>
       </c>
       <c r="D119" s="36">
         <v>42</v>
       </c>
       <c r="E119" s="36">
         <v>42</v>
       </c>
       <c r="F119" s="36">
         <v>42</v>
       </c>
-      <c r="G119" s="37"/>
+      <c r="G119" s="37">
+        <v>42</v>
+      </c>
       <c r="H119" s="37"/>
       <c r="I119" s="37"/>
       <c r="J119" s="36"/>
       <c r="K119" s="37"/>
-      <c r="L119" s="102"/>
+      <c r="L119" s="101"/>
       <c r="M119" s="36"/>
       <c r="N119" s="20"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="99" t="s">
+      <c r="A120" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="B120" s="117" t="s">
+      <c r="B120" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C120" s="117">
+      <c r="C120" s="116">
         <v>500</v>
       </c>
       <c r="D120" s="44">
         <v>1000</v>
       </c>
       <c r="E120" s="36">
         <v>1500</v>
       </c>
-      <c r="F120" s="40">
+      <c r="F120" s="38">
         <v>1500</v>
       </c>
-      <c r="G120" s="40"/>
+      <c r="G120" s="38">
+        <v>1500</v>
+      </c>
       <c r="H120" s="40"/>
       <c r="I120" s="40"/>
       <c r="J120" s="40"/>
       <c r="K120" s="40"/>
-      <c r="L120" s="102"/>
+      <c r="L120" s="101"/>
       <c r="M120" s="40"/>
       <c r="N120" s="8"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="99"/>
+      <c r="A121" s="98"/>
       <c r="B121" s="36"/>
       <c r="C121" s="36"/>
       <c r="D121" s="33"/>
       <c r="E121" s="36"/>
       <c r="F121" s="33"/>
       <c r="G121" s="37"/>
       <c r="H121" s="40"/>
       <c r="I121" s="40"/>
       <c r="J121" s="40"/>
       <c r="K121" s="43"/>
-      <c r="L121" s="102"/>
+      <c r="L121" s="101"/>
       <c r="M121" s="43"/>
       <c r="N121" s="8"/>
     </row>
     <row r="122" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B122" s="33"/>
       <c r="C122" s="33"/>
       <c r="D122" s="33"/>
       <c r="E122" s="34"/>
       <c r="F122" s="33"/>
       <c r="G122" s="37"/>
       <c r="H122" s="33"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="34"/>
-      <c r="L122" s="101"/>
+      <c r="L122" s="100"/>
       <c r="M122" s="34"/>
       <c r="N122" s="8"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="36">
         <v>42</v>
       </c>
       <c r="C123" s="36">
         <v>542</v>
       </c>
       <c r="D123" s="36">
         <v>1042</v>
       </c>
       <c r="E123" s="36">
         <v>1542</v>
       </c>
       <c r="F123" s="36">
         <v>1542</v>
       </c>
-      <c r="G123" s="37"/>
+      <c r="G123" s="37">
+        <v>1542</v>
+      </c>
       <c r="H123" s="37"/>
       <c r="I123" s="37"/>
       <c r="J123" s="36"/>
       <c r="K123" s="37"/>
-      <c r="L123" s="102"/>
+      <c r="L123" s="101"/>
       <c r="M123" s="36"/>
       <c r="N123" s="20"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B124" s="36">
         <v>42</v>
       </c>
       <c r="C124" s="36">
         <v>42</v>
       </c>
       <c r="D124" s="36">
         <v>42</v>
       </c>
       <c r="E124" s="36">
         <v>42</v>
       </c>
       <c r="F124" s="36">
         <v>42</v>
       </c>
-      <c r="G124" s="37"/>
+      <c r="G124" s="37">
+        <v>42</v>
+      </c>
       <c r="H124" s="37"/>
       <c r="I124" s="37"/>
       <c r="J124" s="36"/>
       <c r="K124" s="37"/>
-      <c r="L124" s="102"/>
+      <c r="L124" s="101"/>
       <c r="M124" s="36"/>
       <c r="N124" s="20"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="99" t="s">
+      <c r="A125" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="B125" s="117" t="s">
+      <c r="B125" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C125" s="117">
+      <c r="C125" s="116">
         <v>500</v>
       </c>
       <c r="D125" s="44">
         <v>1000</v>
       </c>
       <c r="E125" s="36">
         <v>1500</v>
       </c>
       <c r="F125" s="40">
         <v>1500</v>
       </c>
-      <c r="G125" s="37"/>
+      <c r="G125" s="38">
+        <v>1500</v>
+      </c>
       <c r="H125" s="44"/>
       <c r="I125" s="44"/>
       <c r="J125" s="44"/>
       <c r="K125" s="49"/>
-      <c r="L125" s="102"/>
+      <c r="L125" s="101"/>
       <c r="M125" s="44"/>
       <c r="N125" s="20"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="99"/>
-      <c r="B126" s="117"/>
+      <c r="A126" s="98"/>
+      <c r="B126" s="116"/>
       <c r="C126" s="36"/>
       <c r="D126" s="44"/>
       <c r="E126" s="49"/>
       <c r="F126" s="44"/>
       <c r="G126" s="37"/>
       <c r="H126" s="44"/>
       <c r="I126" s="44"/>
       <c r="J126" s="44"/>
       <c r="K126" s="49"/>
-      <c r="L126" s="102"/>
+      <c r="L126" s="101"/>
       <c r="M126" s="44"/>
       <c r="N126" s="20"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B127" s="33"/>
       <c r="C127" s="33"/>
       <c r="D127" s="33"/>
       <c r="E127" s="34"/>
       <c r="F127" s="33"/>
       <c r="G127" s="37"/>
       <c r="H127" s="33"/>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="34"/>
-      <c r="L127" s="101"/>
+      <c r="L127" s="100"/>
       <c r="M127" s="34"/>
       <c r="N127" s="8"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="36">
         <v>2106</v>
       </c>
       <c r="C128" s="36">
         <v>4439</v>
       </c>
       <c r="D128" s="37">
         <v>6771</v>
       </c>
       <c r="E128" s="37">
         <v>9108</v>
       </c>
       <c r="F128" s="37">
         <v>11410</v>
       </c>
-      <c r="G128" s="37"/>
+      <c r="G128" s="37">
+        <v>13717</v>
+      </c>
       <c r="H128" s="37"/>
       <c r="I128" s="37"/>
       <c r="J128" s="36"/>
       <c r="K128" s="37"/>
-      <c r="L128" s="102"/>
-      <c r="M128" s="116"/>
+      <c r="L128" s="101"/>
+      <c r="M128" s="115"/>
       <c r="N128" s="8"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B129" s="37">
         <v>141</v>
       </c>
       <c r="C129" s="37">
         <v>281</v>
       </c>
       <c r="D129" s="37">
         <v>422</v>
       </c>
       <c r="E129" s="37">
         <v>562</v>
       </c>
       <c r="F129" s="37">
         <v>703</v>
       </c>
-      <c r="G129" s="37"/>
+      <c r="G129" s="37">
+        <v>843</v>
+      </c>
       <c r="H129" s="37"/>
       <c r="I129" s="37"/>
       <c r="J129" s="36"/>
       <c r="K129" s="37"/>
-      <c r="L129" s="102"/>
-      <c r="M129" s="116"/>
+      <c r="L129" s="101"/>
+      <c r="M129" s="115"/>
       <c r="N129" s="8"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="37">
         <v>65</v>
       </c>
       <c r="C130" s="37">
         <v>131</v>
       </c>
       <c r="D130" s="37">
         <v>196</v>
       </c>
       <c r="E130" s="37">
         <v>262</v>
       </c>
       <c r="F130" s="37">
         <v>327</v>
       </c>
-      <c r="G130" s="37"/>
+      <c r="G130" s="37">
+        <v>393</v>
+      </c>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
-      <c r="L130" s="102"/>
-      <c r="M130" s="116"/>
+      <c r="L130" s="101"/>
+      <c r="M130" s="115"/>
       <c r="N130" s="8"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B131" s="37">
         <v>144</v>
       </c>
       <c r="C131" s="37">
         <v>302</v>
       </c>
       <c r="D131" s="37">
         <v>459</v>
       </c>
-      <c r="E131" s="102">
+      <c r="E131" s="101">
         <v>617</v>
       </c>
       <c r="F131" s="37">
         <v>774</v>
       </c>
-      <c r="G131" s="37"/>
+      <c r="G131" s="37">
+        <v>931</v>
+      </c>
       <c r="H131" s="37"/>
       <c r="I131" s="37"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
-      <c r="L131" s="102"/>
-      <c r="M131" s="116"/>
+      <c r="L131" s="101"/>
+      <c r="M131" s="115"/>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B132" s="37">
         <v>75</v>
       </c>
       <c r="C132" s="37">
         <v>151</v>
       </c>
       <c r="D132" s="37">
         <v>226</v>
       </c>
-      <c r="E132" s="102">
+      <c r="E132" s="101">
         <v>302</v>
       </c>
       <c r="F132" s="37">
         <v>377</v>
       </c>
-      <c r="G132" s="37"/>
+      <c r="G132" s="37">
+        <v>453</v>
+      </c>
       <c r="H132" s="37"/>
       <c r="I132" s="37"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
-      <c r="L132" s="102"/>
-      <c r="M132" s="116"/>
+      <c r="L132" s="101"/>
+      <c r="M132" s="115"/>
       <c r="N132" s="8"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B133" s="37">
         <v>60</v>
       </c>
       <c r="C133" s="37">
         <v>120</v>
       </c>
       <c r="D133" s="37">
         <v>180</v>
       </c>
-      <c r="E133" s="102">
+      <c r="E133" s="101">
         <v>241</v>
       </c>
       <c r="F133" s="37">
         <v>301</v>
       </c>
-      <c r="G133" s="37"/>
+      <c r="G133" s="37">
+        <v>361</v>
+      </c>
       <c r="H133" s="37"/>
       <c r="I133" s="37"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
-      <c r="L133" s="102"/>
-      <c r="M133" s="116"/>
+      <c r="L133" s="101"/>
+      <c r="M133" s="115"/>
       <c r="N133" s="8"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="37">
         <v>314</v>
       </c>
       <c r="C134" s="37">
         <v>625</v>
       </c>
       <c r="D134" s="37">
         <v>936</v>
       </c>
-      <c r="E134" s="102">
+      <c r="E134" s="101">
         <v>1251</v>
       </c>
       <c r="F134" s="37">
         <v>1563</v>
       </c>
-      <c r="G134" s="37"/>
+      <c r="G134" s="37">
+        <v>1881</v>
+      </c>
       <c r="H134" s="37"/>
       <c r="I134" s="37"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
-      <c r="L134" s="102"/>
-      <c r="M134" s="116"/>
+      <c r="L134" s="101"/>
+      <c r="M134" s="115"/>
       <c r="N134" s="8"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="37">
         <v>113</v>
       </c>
       <c r="C135" s="37">
         <v>226</v>
       </c>
       <c r="D135" s="37">
         <v>339</v>
       </c>
-      <c r="E135" s="102">
+      <c r="E135" s="101">
         <v>452</v>
       </c>
       <c r="F135" s="37">
         <v>564</v>
       </c>
-      <c r="G135" s="37"/>
+      <c r="G135" s="37">
+        <v>677</v>
+      </c>
       <c r="H135" s="37"/>
       <c r="I135" s="37"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
-      <c r="L135" s="102"/>
-      <c r="M135" s="116"/>
+      <c r="L135" s="101"/>
+      <c r="M135" s="115"/>
       <c r="N135" s="8"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="37">
         <v>48</v>
       </c>
       <c r="C136" s="37">
         <v>96</v>
       </c>
       <c r="D136" s="37">
         <v>144</v>
       </c>
-      <c r="E136" s="102">
+      <c r="E136" s="101">
         <v>192</v>
       </c>
       <c r="F136" s="37">
         <v>240</v>
       </c>
-      <c r="G136" s="37"/>
+      <c r="G136" s="37">
+        <v>288</v>
+      </c>
       <c r="H136" s="37"/>
       <c r="I136" s="37"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
-      <c r="L136" s="102"/>
-      <c r="M136" s="116"/>
+      <c r="L136" s="101"/>
+      <c r="M136" s="115"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B137" s="37">
         <v>67</v>
       </c>
       <c r="C137" s="37">
         <v>134</v>
       </c>
       <c r="D137" s="37">
         <v>201</v>
       </c>
-      <c r="E137" s="102">
+      <c r="E137" s="101">
         <v>268</v>
       </c>
       <c r="F137" s="37">
         <v>335</v>
       </c>
-      <c r="G137" s="37"/>
+      <c r="G137" s="37">
+        <v>402</v>
+      </c>
       <c r="H137" s="37"/>
       <c r="I137" s="37"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
-      <c r="L137" s="102"/>
-      <c r="M137" s="116"/>
+      <c r="L137" s="101"/>
+      <c r="M137" s="115"/>
       <c r="N137" s="8"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="37">
         <v>68</v>
       </c>
       <c r="C138" s="37">
         <v>136</v>
       </c>
       <c r="D138" s="37">
         <v>204</v>
       </c>
-      <c r="E138" s="102">
+      <c r="E138" s="101">
         <v>271</v>
       </c>
       <c r="F138" s="37">
         <v>339</v>
       </c>
-      <c r="G138" s="37"/>
+      <c r="G138" s="37">
+        <v>407</v>
+      </c>
       <c r="H138" s="37"/>
       <c r="I138" s="37"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
-      <c r="L138" s="102"/>
-      <c r="M138" s="116"/>
+      <c r="L138" s="101"/>
+      <c r="M138" s="115"/>
       <c r="N138" s="8"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="37">
         <v>167</v>
       </c>
       <c r="C139" s="37">
         <v>334</v>
       </c>
       <c r="D139" s="37">
         <v>501</v>
       </c>
-      <c r="E139" s="102">
+      <c r="E139" s="101">
         <v>668</v>
       </c>
       <c r="F139" s="37">
         <v>835</v>
       </c>
-      <c r="G139" s="37"/>
+      <c r="G139" s="37">
+        <v>1002</v>
+      </c>
       <c r="H139" s="37"/>
       <c r="I139" s="37"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
-      <c r="L139" s="102"/>
-      <c r="M139" s="116"/>
+      <c r="L139" s="101"/>
+      <c r="M139" s="115"/>
       <c r="N139" s="8"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B140" s="37">
         <v>70</v>
       </c>
       <c r="C140" s="37">
         <v>141</v>
       </c>
       <c r="D140" s="37">
         <v>211</v>
       </c>
-      <c r="E140" s="102">
+      <c r="E140" s="101">
         <v>282</v>
       </c>
       <c r="F140" s="37">
         <v>352</v>
       </c>
-      <c r="G140" s="37"/>
+      <c r="G140" s="37">
+        <v>423</v>
+      </c>
       <c r="H140" s="37"/>
       <c r="I140" s="37"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
-      <c r="L140" s="102"/>
-      <c r="M140" s="116"/>
+      <c r="L140" s="101"/>
+      <c r="M140" s="115"/>
       <c r="N140" s="8"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B141" s="37">
         <v>773</v>
       </c>
       <c r="C141" s="37">
         <v>1762</v>
       </c>
       <c r="D141" s="37">
         <v>2752</v>
       </c>
       <c r="E141" s="37">
         <v>3741</v>
       </c>
       <c r="F141" s="37">
         <v>4699</v>
       </c>
-      <c r="G141" s="37"/>
+      <c r="G141" s="37">
+        <v>5658</v>
+      </c>
       <c r="H141" s="37"/>
       <c r="I141" s="37"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
-      <c r="L141" s="102"/>
-      <c r="M141" s="116"/>
+      <c r="L141" s="101"/>
+      <c r="M141" s="115"/>
       <c r="N141" s="20"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="57"/>
       <c r="B142" s="44"/>
       <c r="C142" s="33"/>
       <c r="D142" s="33"/>
       <c r="E142" s="34"/>
       <c r="F142" s="33"/>
       <c r="G142" s="37"/>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="34"/>
-      <c r="L142" s="101"/>
+      <c r="L142" s="100"/>
       <c r="M142" s="34"/>
       <c r="N142" s="15"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="33"/>
       <c r="C143" s="33"/>
       <c r="D143" s="33"/>
       <c r="E143" s="43"/>
       <c r="F143" s="40"/>
       <c r="G143" s="37"/>
       <c r="H143" s="33"/>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="34"/>
-      <c r="L143" s="101"/>
+      <c r="L143" s="100"/>
       <c r="M143" s="34"/>
       <c r="N143" s="8"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="36">
         <v>5</v>
       </c>
       <c r="C144" s="36">
         <v>12</v>
       </c>
       <c r="D144" s="36">
         <v>20</v>
       </c>
       <c r="E144" s="36">
         <v>27</v>
       </c>
       <c r="F144" s="36">
         <v>33</v>
       </c>
-      <c r="G144" s="36"/>
+      <c r="G144" s="36">
+        <v>39</v>
+      </c>
       <c r="H144" s="37"/>
       <c r="I144" s="36"/>
       <c r="J144" s="36"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="36"/>
       <c r="N144" s="8"/>
     </row>
     <row r="145" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="36">
         <v>5</v>
       </c>
       <c r="C145" s="36">
         <v>12</v>
       </c>
       <c r="D145" s="36">
         <v>20</v>
       </c>
       <c r="E145" s="36">
         <v>27</v>
       </c>
       <c r="F145" s="36">
         <v>33</v>
       </c>
-      <c r="G145" s="36"/>
+      <c r="G145" s="36">
+        <v>39</v>
+      </c>
       <c r="H145" s="37"/>
       <c r="I145" s="36"/>
       <c r="J145" s="36"/>
       <c r="K145" s="37"/>
       <c r="L145" s="37"/>
       <c r="M145" s="36"/>
       <c r="N145" s="8"/>
     </row>
     <row r="146" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="29"/>
       <c r="B146" s="29"/>
       <c r="C146" s="29"/>
       <c r="D146" s="29"/>
       <c r="E146" s="60"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
       <c r="H146" s="36"/>
       <c r="I146" s="29"/>
       <c r="J146" s="29"/>
       <c r="K146" s="60"/>
-      <c r="L146" s="106"/>
+      <c r="L146" s="105"/>
       <c r="M146" s="60"/>
       <c r="N146" s="21"/>
     </row>
     <row r="147" spans="1:14" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B147" s="33"/>
       <c r="C147" s="33"/>
       <c r="D147" s="33"/>
       <c r="E147" s="34"/>
       <c r="F147" s="33"/>
       <c r="G147" s="37"/>
       <c r="H147" s="33"/>
       <c r="I147" s="33"/>
       <c r="J147" s="33"/>
       <c r="K147" s="34"/>
-      <c r="L147" s="101"/>
+      <c r="L147" s="100"/>
       <c r="M147" s="34"/>
       <c r="N147" s="8"/>
     </row>
     <row r="148" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="36">
         <v>1565</v>
       </c>
       <c r="C148" s="36">
         <v>3393</v>
       </c>
       <c r="D148" s="37">
         <v>4768</v>
       </c>
       <c r="E148" s="36">
         <v>6765</v>
       </c>
       <c r="F148" s="36">
         <v>8068</v>
       </c>
-      <c r="G148" s="37"/>
+      <c r="G148" s="37">
+        <v>9048</v>
+      </c>
       <c r="H148" s="37"/>
       <c r="I148" s="37"/>
       <c r="J148" s="36"/>
       <c r="K148" s="37"/>
-      <c r="L148" s="102"/>
+      <c r="L148" s="101"/>
       <c r="M148" s="38"/>
       <c r="N148" s="8"/>
     </row>
     <row r="149" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="36">
         <v>261</v>
       </c>
       <c r="C149" s="37">
         <v>612</v>
       </c>
       <c r="D149" s="37">
         <v>884</v>
       </c>
       <c r="E149" s="36">
         <v>1288</v>
       </c>
       <c r="F149" s="36">
         <v>1540</v>
       </c>
-      <c r="G149" s="37"/>
+      <c r="G149" s="37">
+        <v>1916</v>
+      </c>
       <c r="H149" s="37"/>
       <c r="I149" s="37"/>
       <c r="J149" s="36"/>
       <c r="K149" s="37"/>
-      <c r="L149" s="102"/>
+      <c r="L149" s="101"/>
       <c r="M149" s="38"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B150" s="36">
         <v>1304</v>
       </c>
       <c r="C150" s="37">
         <v>2781</v>
       </c>
       <c r="D150" s="37">
         <v>3884</v>
       </c>
       <c r="E150" s="36">
         <v>5477</v>
       </c>
       <c r="F150" s="36">
         <v>6528</v>
       </c>
-      <c r="G150" s="37"/>
+      <c r="G150" s="37">
+        <v>7132</v>
+      </c>
       <c r="H150" s="37"/>
       <c r="I150" s="37"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
-      <c r="L150" s="102"/>
+      <c r="L150" s="101"/>
       <c r="M150" s="38"/>
       <c r="N150" s="15"/>
     </row>
     <row r="151" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="35"/>
       <c r="B151" s="36"/>
       <c r="C151" s="36"/>
       <c r="D151" s="36"/>
       <c r="E151" s="42"/>
       <c r="F151" s="36"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="36"/>
       <c r="J151" s="36"/>
       <c r="K151" s="42"/>
-      <c r="L151" s="103"/>
+      <c r="L151" s="102"/>
       <c r="M151" s="42"/>
       <c r="N151" s="20"/>
     </row>
     <row r="152" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B152" s="33"/>
       <c r="C152" s="33"/>
       <c r="D152" s="33"/>
       <c r="E152" s="34"/>
       <c r="F152" s="33"/>
       <c r="G152" s="37"/>
       <c r="H152" s="37"/>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="34"/>
-      <c r="L152" s="101"/>
+      <c r="L152" s="100"/>
       <c r="M152" s="34"/>
       <c r="N152" s="8"/>
     </row>
     <row r="153" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="36">
         <v>1288</v>
       </c>
       <c r="C153" s="36">
         <v>2734</v>
       </c>
       <c r="D153" s="36">
         <v>4181</v>
       </c>
       <c r="E153" s="36">
         <v>5628</v>
       </c>
       <c r="F153" s="36">
         <v>6987</v>
       </c>
-      <c r="G153" s="37"/>
+      <c r="G153" s="37">
+        <v>8346</v>
+      </c>
       <c r="H153" s="37"/>
       <c r="I153" s="37"/>
       <c r="J153" s="36"/>
       <c r="K153" s="37"/>
-      <c r="L153" s="102"/>
+      <c r="L153" s="101"/>
       <c r="M153" s="36"/>
       <c r="N153" s="8"/>
     </row>
     <row r="154" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B154" s="36">
         <v>1288</v>
       </c>
       <c r="C154" s="36">
         <v>2734</v>
       </c>
       <c r="D154" s="36">
         <v>4181</v>
       </c>
       <c r="E154" s="36">
         <v>5628</v>
       </c>
       <c r="F154" s="36">
         <v>6987</v>
       </c>
-      <c r="G154" s="37"/>
+      <c r="G154" s="37">
+        <v>8346</v>
+      </c>
       <c r="H154" s="37"/>
       <c r="I154" s="37"/>
       <c r="J154" s="36"/>
       <c r="K154" s="37"/>
-      <c r="L154" s="102"/>
+      <c r="L154" s="101"/>
       <c r="M154" s="36"/>
       <c r="N154" s="20"/>
     </row>
     <row r="155" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="35"/>
       <c r="B155" s="36"/>
       <c r="C155" s="36"/>
       <c r="D155" s="36"/>
       <c r="E155" s="42"/>
       <c r="F155" s="36"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="36"/>
       <c r="K155" s="42"/>
-      <c r="L155" s="103"/>
+      <c r="L155" s="102"/>
       <c r="M155" s="42"/>
       <c r="N155" s="20"/>
     </row>
     <row r="156" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B156" s="33"/>
       <c r="C156" s="33"/>
       <c r="D156" s="33"/>
       <c r="E156" s="34"/>
       <c r="F156" s="33"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="33"/>
       <c r="K156" s="34"/>
-      <c r="L156" s="101"/>
+      <c r="L156" s="100"/>
       <c r="M156" s="34"/>
       <c r="N156" s="8"/>
     </row>
     <row r="157" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="47">
         <v>445.1</v>
       </c>
       <c r="C157" s="47">
         <v>703.1</v>
       </c>
       <c r="D157" s="47">
         <v>1015.2</v>
       </c>
       <c r="E157" s="47">
         <v>1563.3</v>
       </c>
       <c r="F157" s="47">
         <v>2115.8000000000002</v>
       </c>
-      <c r="G157" s="47"/>
+      <c r="G157" s="47">
+        <v>2699.3</v>
+      </c>
       <c r="H157" s="48"/>
       <c r="I157" s="47"/>
       <c r="J157" s="47"/>
       <c r="K157" s="48"/>
-      <c r="L157" s="104"/>
+      <c r="L157" s="103"/>
       <c r="M157" s="47"/>
       <c r="N157" s="8"/>
     </row>
     <row r="158" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B158" s="47">
         <v>445.1</v>
       </c>
       <c r="C158" s="47">
         <v>703.1</v>
       </c>
       <c r="D158" s="47">
         <v>1015.2</v>
       </c>
       <c r="E158" s="47">
         <v>1563.3</v>
       </c>
       <c r="F158" s="47">
         <v>2115.8000000000002</v>
       </c>
-      <c r="G158" s="47"/>
+      <c r="G158" s="47">
+        <v>2699.3</v>
+      </c>
       <c r="H158" s="48"/>
       <c r="I158" s="47"/>
       <c r="J158" s="47"/>
       <c r="K158" s="48"/>
-      <c r="L158" s="104"/>
+      <c r="L158" s="103"/>
       <c r="M158" s="47"/>
       <c r="N158" s="20"/>
     </row>
     <row r="159" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="35"/>
       <c r="B159" s="47"/>
       <c r="C159" s="47"/>
       <c r="D159" s="47"/>
       <c r="E159" s="61"/>
       <c r="F159" s="47"/>
       <c r="G159" s="37"/>
       <c r="H159" s="47"/>
       <c r="I159" s="47"/>
       <c r="J159" s="47"/>
       <c r="K159" s="61"/>
-      <c r="L159" s="107"/>
+      <c r="L159" s="106"/>
       <c r="M159" s="61"/>
       <c r="N159" s="20"/>
     </row>
     <row r="160" spans="1:14" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B160" s="33"/>
       <c r="C160" s="33"/>
       <c r="D160" s="33"/>
       <c r="E160" s="34"/>
       <c r="F160" s="33"/>
       <c r="G160" s="37"/>
       <c r="H160" s="46"/>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="34"/>
-      <c r="L160" s="101"/>
+      <c r="L160" s="100"/>
       <c r="M160" s="34"/>
       <c r="N160" s="8"/>
     </row>
     <row r="161" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B161" s="117" t="s">
+      <c r="B161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C161" s="117" t="s">
+      <c r="C161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D161" s="117" t="s">
+      <c r="D161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E161" s="117" t="s">
+      <c r="E161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F161" s="117" t="s">
+      <c r="F161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G161" s="46"/>
+      <c r="G161" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H161" s="46"/>
       <c r="I161" s="46"/>
       <c r="J161" s="46"/>
       <c r="K161" s="46"/>
       <c r="L161" s="41"/>
       <c r="M161" s="41"/>
       <c r="N161" s="8"/>
     </row>
     <row r="162" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B162" s="117" t="s">
+      <c r="B162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C162" s="117" t="s">
+      <c r="C162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D162" s="117" t="s">
+      <c r="D162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E162" s="117" t="s">
+      <c r="E162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F162" s="117" t="s">
+      <c r="F162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G162" s="46"/>
+      <c r="G162" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H162" s="46"/>
       <c r="I162" s="46"/>
       <c r="J162" s="46"/>
       <c r="K162" s="46"/>
       <c r="L162" s="41"/>
       <c r="M162" s="41"/>
       <c r="N162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="35"/>
       <c r="B163" s="62"/>
       <c r="C163" s="62"/>
       <c r="D163" s="44"/>
       <c r="E163" s="49"/>
       <c r="F163" s="44"/>
       <c r="G163" s="37"/>
       <c r="H163" s="44"/>
       <c r="I163" s="44"/>
       <c r="J163" s="44"/>
       <c r="K163" s="49"/>
-      <c r="L163" s="105"/>
+      <c r="L163" s="104"/>
       <c r="M163" s="49"/>
       <c r="N163" s="20"/>
     </row>
     <row r="164" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B164" s="33"/>
       <c r="C164" s="33"/>
       <c r="D164" s="33"/>
       <c r="E164" s="34"/>
       <c r="F164" s="33"/>
       <c r="G164" s="37"/>
       <c r="H164" s="33"/>
       <c r="I164" s="33"/>
       <c r="J164" s="33"/>
       <c r="K164" s="34"/>
-      <c r="L164" s="101"/>
+      <c r="L164" s="100"/>
       <c r="M164" s="34"/>
       <c r="N164" s="8"/>
     </row>
     <row r="165" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B165" s="117" t="s">
+      <c r="B165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C165" s="117" t="s">
+      <c r="C165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D165" s="117" t="s">
+      <c r="D165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E165" s="117" t="s">
+      <c r="E165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F165" s="117" t="s">
+      <c r="F165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G165" s="46"/>
+      <c r="G165" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H165" s="46"/>
       <c r="I165" s="46"/>
       <c r="J165" s="46"/>
       <c r="K165" s="46"/>
       <c r="L165" s="41"/>
       <c r="M165" s="41"/>
       <c r="N165" s="8"/>
     </row>
     <row r="166" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B166" s="117" t="s">
+      <c r="B166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C166" s="117" t="s">
+      <c r="C166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D166" s="117" t="s">
+      <c r="D166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E166" s="117" t="s">
+      <c r="E166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F166" s="117" t="s">
+      <c r="F166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G166" s="46"/>
+      <c r="G166" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H166" s="46"/>
       <c r="I166" s="46"/>
       <c r="J166" s="46"/>
       <c r="K166" s="46"/>
       <c r="L166" s="41"/>
       <c r="M166" s="41"/>
       <c r="N166" s="20"/>
     </row>
     <row r="167" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="29"/>
       <c r="B167" s="29"/>
       <c r="C167" s="29"/>
       <c r="D167" s="29"/>
       <c r="E167" s="60"/>
       <c r="F167" s="29"/>
       <c r="G167" s="37"/>
       <c r="H167" s="37"/>
       <c r="I167" s="37"/>
       <c r="J167" s="29"/>
       <c r="K167" s="60"/>
-      <c r="L167" s="106"/>
+      <c r="L167" s="105"/>
       <c r="M167" s="60"/>
       <c r="N167" s="21"/>
     </row>
     <row r="168" spans="1:14" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B168" s="33"/>
       <c r="C168" s="33"/>
       <c r="D168" s="33"/>
       <c r="E168" s="34"/>
       <c r="F168" s="33"/>
       <c r="G168" s="37"/>
       <c r="H168" s="37"/>
       <c r="I168" s="37"/>
       <c r="J168" s="33"/>
       <c r="K168" s="34"/>
-      <c r="L168" s="101"/>
+      <c r="L168" s="100"/>
       <c r="M168" s="34"/>
       <c r="N168" s="8"/>
     </row>
     <row r="169" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="36">
         <v>140975</v>
       </c>
       <c r="C169" s="36">
         <v>304770</v>
       </c>
       <c r="D169" s="37">
         <v>535588</v>
       </c>
       <c r="E169" s="37">
         <v>726355</v>
       </c>
       <c r="F169" s="36">
         <v>887334</v>
       </c>
-      <c r="G169" s="37"/>
+      <c r="G169" s="37">
+        <v>1068205</v>
+      </c>
       <c r="H169" s="37"/>
       <c r="I169" s="37"/>
       <c r="J169" s="36"/>
       <c r="K169" s="37"/>
-      <c r="L169" s="102"/>
+      <c r="L169" s="101"/>
       <c r="M169" s="36"/>
       <c r="N169" s="8"/>
     </row>
     <row r="170" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B170" s="40">
         <v>990</v>
       </c>
       <c r="C170" s="38">
         <v>1980</v>
       </c>
       <c r="D170" s="38">
         <v>2970</v>
       </c>
       <c r="E170" s="38">
         <v>3960</v>
       </c>
       <c r="F170" s="40">
         <v>4950</v>
       </c>
-      <c r="G170" s="40"/>
+      <c r="G170" s="40">
+        <v>5940</v>
+      </c>
       <c r="H170" s="40"/>
       <c r="I170" s="63"/>
       <c r="J170" s="63"/>
       <c r="K170" s="63"/>
-      <c r="L170" s="102"/>
+      <c r="L170" s="101"/>
       <c r="M170" s="36"/>
       <c r="N170" s="20"/>
     </row>
     <row r="171" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="63">
         <v>139985</v>
       </c>
       <c r="C171" s="66">
         <v>302790</v>
       </c>
       <c r="D171" s="66">
         <v>532618</v>
       </c>
       <c r="E171" s="66">
         <v>722395</v>
       </c>
       <c r="F171" s="63">
         <v>882384</v>
       </c>
-      <c r="G171" s="63"/>
+      <c r="G171" s="63">
+        <v>1062265</v>
+      </c>
       <c r="H171" s="37"/>
       <c r="I171" s="63"/>
       <c r="J171" s="63"/>
       <c r="K171" s="63"/>
-      <c r="L171" s="102"/>
+      <c r="L171" s="101"/>
       <c r="M171" s="36"/>
       <c r="N171" s="20"/>
     </row>
     <row r="172" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="67"/>
       <c r="B172" s="63"/>
       <c r="C172" s="63"/>
       <c r="D172" s="63"/>
       <c r="E172" s="65"/>
       <c r="F172" s="63"/>
       <c r="G172" s="66"/>
       <c r="H172" s="67"/>
       <c r="I172" s="63"/>
       <c r="J172" s="64"/>
       <c r="K172" s="63"/>
-      <c r="L172" s="108"/>
+      <c r="L172" s="107"/>
       <c r="M172" s="63"/>
       <c r="N172" s="28"/>
     </row>
     <row r="173" spans="1:14" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B173" s="69"/>
       <c r="C173" s="69"/>
       <c r="D173" s="69"/>
       <c r="E173" s="70"/>
       <c r="F173" s="69"/>
       <c r="G173" s="66"/>
       <c r="H173" s="71"/>
       <c r="I173" s="66"/>
       <c r="J173" s="72"/>
       <c r="K173" s="73"/>
-      <c r="L173" s="101"/>
+      <c r="L173" s="100"/>
       <c r="M173" s="73"/>
       <c r="N173" s="24"/>
     </row>
     <row r="174" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="71" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="74">
         <v>66.5</v>
       </c>
       <c r="C174" s="74">
         <v>97.9</v>
       </c>
       <c r="D174" s="74">
         <v>131.6</v>
       </c>
       <c r="E174" s="74">
         <v>156.9</v>
       </c>
       <c r="F174" s="74">
         <v>177.1</v>
       </c>
-      <c r="G174" s="74"/>
+      <c r="G174" s="74">
+        <v>193</v>
+      </c>
       <c r="H174" s="48"/>
       <c r="I174" s="74"/>
       <c r="J174" s="75"/>
       <c r="K174" s="48"/>
-      <c r="L174" s="104"/>
+      <c r="L174" s="103"/>
       <c r="M174" s="75"/>
       <c r="N174" s="24"/>
     </row>
     <row r="175" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B175" s="74">
         <v>17.7</v>
       </c>
       <c r="C175" s="74">
         <v>40.6</v>
       </c>
       <c r="D175" s="74">
         <v>65.7</v>
       </c>
       <c r="E175" s="74">
         <v>82.5</v>
       </c>
       <c r="F175" s="74">
         <v>100.9</v>
       </c>
-      <c r="G175" s="76"/>
+      <c r="G175" s="76">
+        <v>115</v>
+      </c>
       <c r="H175" s="48"/>
-      <c r="I175" s="77"/>
-[...3 lines deleted...]
-      <c r="M175" s="97"/>
+      <c r="I175" s="76"/>
+      <c r="J175" s="76"/>
+      <c r="K175" s="76"/>
+      <c r="L175" s="103"/>
+      <c r="M175" s="96"/>
       <c r="N175" s="27"/>
     </row>
     <row r="176" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="78" t="s">
+      <c r="A176" s="77" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="74">
         <v>1.7</v>
       </c>
       <c r="C176" s="74">
         <v>3.1</v>
       </c>
       <c r="D176" s="74">
         <v>4.7</v>
       </c>
       <c r="E176" s="74">
         <v>6.2</v>
       </c>
       <c r="F176" s="74">
         <v>7.8</v>
       </c>
-      <c r="G176" s="74"/>
+      <c r="G176" s="117">
+        <v>9.4</v>
+      </c>
       <c r="H176" s="48"/>
       <c r="I176" s="74"/>
-      <c r="J176" s="89"/>
+      <c r="J176" s="88"/>
       <c r="K176" s="48"/>
-      <c r="L176" s="104"/>
+      <c r="L176" s="103"/>
       <c r="M176" s="75"/>
       <c r="N176" s="24"/>
     </row>
     <row r="177" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="78" t="s">
+      <c r="A177" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B177" s="46">
         <v>7.4</v>
       </c>
       <c r="C177" s="74">
         <v>13.9</v>
       </c>
       <c r="D177" s="74">
         <v>20.3</v>
       </c>
       <c r="E177" s="74">
         <v>26.8</v>
       </c>
       <c r="F177" s="74">
         <v>26.8</v>
       </c>
-      <c r="G177" s="74"/>
+      <c r="G177" s="117">
+        <v>26.8</v>
+      </c>
       <c r="H177" s="48"/>
       <c r="I177" s="74"/>
-      <c r="J177" s="89"/>
+      <c r="J177" s="88"/>
       <c r="K177" s="48"/>
-      <c r="L177" s="104"/>
+      <c r="L177" s="103"/>
       <c r="M177" s="75"/>
       <c r="N177" s="26"/>
     </row>
     <row r="178" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="46">
         <v>39.700000000000003</v>
       </c>
       <c r="C178" s="74">
         <v>40.299999999999997</v>
       </c>
       <c r="D178" s="74">
         <v>40.9</v>
       </c>
       <c r="E178" s="74">
         <v>41.4</v>
       </c>
       <c r="F178" s="74">
         <v>41.6</v>
       </c>
-      <c r="G178" s="74"/>
+      <c r="G178" s="117">
+        <v>41.8</v>
+      </c>
       <c r="H178" s="48"/>
       <c r="I178" s="74"/>
-      <c r="J178" s="89"/>
+      <c r="J178" s="88"/>
       <c r="K178" s="48"/>
-      <c r="L178" s="104"/>
+      <c r="L178" s="103"/>
       <c r="M178" s="75"/>
       <c r="N178" s="26"/>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="65"/>
       <c r="B179" s="46"/>
-      <c r="C179" s="79"/>
-[...2 lines deleted...]
-      <c r="F179" s="79"/>
+      <c r="C179" s="78"/>
+      <c r="D179" s="78"/>
+      <c r="E179" s="79"/>
+      <c r="F179" s="78"/>
       <c r="G179" s="66"/>
       <c r="H179" s="66"/>
       <c r="I179" s="66"/>
       <c r="J179" s="47"/>
       <c r="K179" s="61"/>
-      <c r="L179" s="82"/>
+      <c r="L179" s="81"/>
       <c r="M179" s="47"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:15" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B180" s="33"/>
       <c r="C180" s="33"/>
       <c r="D180" s="33"/>
       <c r="E180" s="34"/>
       <c r="F180" s="33"/>
       <c r="G180" s="37"/>
       <c r="H180" s="37"/>
       <c r="I180" s="37"/>
       <c r="J180" s="33"/>
       <c r="K180" s="34"/>
-      <c r="L180" s="101"/>
+      <c r="L180" s="100"/>
       <c r="M180" s="33"/>
       <c r="N180" s="11"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B181" s="81">
+      <c r="B181" s="80">
         <v>15.4</v>
       </c>
-      <c r="C181" s="81">
+      <c r="C181" s="80">
         <v>33.700000000000003</v>
       </c>
-      <c r="D181" s="81">
+      <c r="D181" s="80">
         <v>54.3</v>
       </c>
-      <c r="E181" s="81">
+      <c r="E181" s="80">
         <v>68.400000000000006</v>
       </c>
-      <c r="F181" s="81">
+      <c r="F181" s="80">
         <v>85.3</v>
       </c>
-      <c r="G181" s="82"/>
+      <c r="G181" s="81">
+        <v>98.4</v>
+      </c>
       <c r="H181" s="48"/>
-      <c r="I181" s="82"/>
+      <c r="I181" s="81"/>
       <c r="J181" s="47"/>
       <c r="K181" s="48"/>
-      <c r="L181" s="104"/>
+      <c r="L181" s="103"/>
       <c r="M181" s="47"/>
       <c r="N181" s="11"/>
     </row>
     <row r="182" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B182" s="81">
+      <c r="B182" s="80">
         <v>15.4</v>
       </c>
-      <c r="C182" s="81">
+      <c r="C182" s="80">
         <v>33.700000000000003</v>
       </c>
-      <c r="D182" s="81">
+      <c r="D182" s="80">
         <v>54.3</v>
       </c>
-      <c r="E182" s="81">
+      <c r="E182" s="80">
         <v>68.400000000000006</v>
       </c>
-      <c r="F182" s="81">
+      <c r="F182" s="80">
         <v>85.3</v>
       </c>
-      <c r="G182" s="82"/>
+      <c r="G182" s="81">
+        <v>98.4</v>
+      </c>
       <c r="H182" s="48"/>
-      <c r="I182" s="82"/>
+      <c r="I182" s="81"/>
       <c r="J182" s="47"/>
       <c r="K182" s="48"/>
-      <c r="L182" s="104"/>
-      <c r="M182" s="83"/>
+      <c r="L182" s="103"/>
+      <c r="M182" s="82"/>
       <c r="N182" s="20"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="35"/>
       <c r="B183" s="47"/>
       <c r="C183" s="47"/>
       <c r="D183" s="44"/>
       <c r="E183" s="49"/>
       <c r="F183" s="44"/>
       <c r="G183" s="37"/>
       <c r="H183" s="44"/>
       <c r="I183" s="44"/>
       <c r="J183" s="44"/>
       <c r="K183" s="49"/>
-      <c r="L183" s="105"/>
+      <c r="L183" s="104"/>
       <c r="M183" s="44"/>
       <c r="N183" s="20"/>
     </row>
     <row r="184" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B184" s="33"/>
       <c r="C184" s="33"/>
       <c r="D184" s="33"/>
       <c r="E184" s="34"/>
       <c r="F184" s="33"/>
       <c r="G184" s="37"/>
       <c r="H184" s="33"/>
       <c r="I184" s="33"/>
       <c r="J184" s="33"/>
       <c r="K184" s="34"/>
-      <c r="L184" s="101"/>
+      <c r="L184" s="100"/>
       <c r="M184" s="33"/>
       <c r="N184" s="8"/>
       <c r="O184" s="22"/>
     </row>
     <row r="185" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="46">
         <v>1.4</v>
       </c>
       <c r="C185" s="46">
         <v>2.8</v>
       </c>
       <c r="D185" s="46">
         <v>4.5</v>
       </c>
       <c r="E185" s="46">
         <v>7.2</v>
       </c>
       <c r="F185" s="46">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G185" s="82"/>
+      <c r="G185" s="81">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H185" s="48"/>
-      <c r="I185" s="82"/>
+      <c r="I185" s="81"/>
       <c r="J185" s="47"/>
       <c r="K185" s="48"/>
-      <c r="L185" s="104"/>
+      <c r="L185" s="103"/>
       <c r="M185" s="47"/>
       <c r="N185" s="8"/>
       <c r="O185" s="22"/>
     </row>
     <row r="186" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B186" s="46">
         <v>1.4</v>
       </c>
       <c r="C186" s="46">
         <v>2.8</v>
       </c>
       <c r="D186" s="46">
         <v>4.5</v>
       </c>
       <c r="E186" s="46">
         <v>7.2</v>
       </c>
       <c r="F186" s="46">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G186" s="82"/>
+      <c r="G186" s="81">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H186" s="48"/>
-      <c r="I186" s="82"/>
+      <c r="I186" s="81"/>
       <c r="J186" s="47"/>
       <c r="K186" s="48"/>
-      <c r="L186" s="104"/>
+      <c r="L186" s="103"/>
       <c r="M186" s="47"/>
       <c r="N186" s="20"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="35"/>
       <c r="B187" s="46"/>
       <c r="C187" s="47"/>
       <c r="D187" s="47"/>
       <c r="E187" s="61"/>
       <c r="F187" s="47"/>
       <c r="G187" s="37"/>
       <c r="H187" s="47"/>
       <c r="I187" s="47"/>
       <c r="J187" s="47"/>
       <c r="K187" s="61"/>
-      <c r="L187" s="107"/>
+      <c r="L187" s="106"/>
       <c r="M187" s="47"/>
       <c r="N187" s="20"/>
     </row>
     <row r="188" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B188" s="33"/>
       <c r="C188" s="33"/>
       <c r="D188" s="33"/>
       <c r="E188" s="34"/>
       <c r="F188" s="33"/>
       <c r="G188" s="37"/>
       <c r="H188" s="33"/>
       <c r="I188" s="33"/>
       <c r="J188" s="33"/>
       <c r="K188" s="34"/>
-      <c r="L188" s="101"/>
+      <c r="L188" s="100"/>
       <c r="M188" s="33"/>
       <c r="N188" s="20"/>
     </row>
     <row r="189" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="46">
         <v>4.2</v>
       </c>
       <c r="C189" s="47">
         <v>8.1</v>
       </c>
       <c r="D189" s="47">
         <v>11.9</v>
       </c>
       <c r="E189" s="47">
         <v>15.8</v>
       </c>
       <c r="F189" s="47">
         <v>15.8</v>
       </c>
-      <c r="G189" s="47"/>
+      <c r="G189" s="47">
+        <v>15.8</v>
+      </c>
       <c r="H189" s="48"/>
       <c r="I189" s="47"/>
       <c r="J189" s="47"/>
       <c r="K189" s="48"/>
-      <c r="L189" s="104"/>
+      <c r="L189" s="103"/>
       <c r="M189" s="47"/>
       <c r="N189" s="8"/>
       <c r="O189" s="23"/>
     </row>
     <row r="190" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="46">
         <v>4.2</v>
       </c>
       <c r="C190" s="47">
         <v>8.1</v>
       </c>
       <c r="D190" s="47">
         <v>11.9</v>
       </c>
       <c r="E190" s="47">
         <v>15.8</v>
       </c>
       <c r="F190" s="47">
         <v>15.8</v>
       </c>
-      <c r="G190" s="47"/>
+      <c r="G190" s="47">
+        <v>15.8</v>
+      </c>
       <c r="H190" s="48"/>
       <c r="I190" s="47"/>
       <c r="J190" s="47"/>
       <c r="K190" s="48"/>
-      <c r="L190" s="104"/>
+      <c r="L190" s="103"/>
       <c r="M190" s="47"/>
       <c r="N190" s="8"/>
       <c r="O190" s="23"/>
     </row>
     <row r="191" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="35"/>
       <c r="B191" s="47"/>
       <c r="C191" s="47"/>
       <c r="D191" s="47"/>
       <c r="E191" s="47"/>
       <c r="F191" s="47"/>
       <c r="G191" s="47"/>
       <c r="H191" s="47"/>
       <c r="I191" s="47"/>
       <c r="J191" s="47"/>
       <c r="K191" s="61"/>
-      <c r="L191" s="107"/>
+      <c r="L191" s="106"/>
       <c r="M191" s="61"/>
       <c r="N191" s="20"/>
     </row>
     <row r="192" spans="1:15" s="1" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B192" s="33"/>
       <c r="C192" s="33"/>
       <c r="D192" s="33"/>
       <c r="E192" s="47"/>
       <c r="F192" s="47"/>
       <c r="G192" s="47"/>
       <c r="H192" s="47"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
       <c r="K192" s="34"/>
-      <c r="L192" s="101"/>
+      <c r="L192" s="100"/>
       <c r="M192" s="34"/>
       <c r="N192" s="8"/>
       <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="46">
         <v>0</v>
       </c>
       <c r="C193" s="47">
         <v>1.7</v>
       </c>
       <c r="D193" s="47">
         <v>3.4</v>
       </c>
       <c r="E193" s="47">
         <v>5</v>
       </c>
       <c r="F193" s="47">
         <v>5.4</v>
       </c>
-      <c r="G193" s="47"/>
+      <c r="G193" s="47">
+        <v>5.7</v>
+      </c>
       <c r="H193" s="47"/>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
       <c r="K193" s="48"/>
-      <c r="L193" s="104"/>
+      <c r="L193" s="103"/>
       <c r="M193" s="40"/>
       <c r="N193" s="8"/>
       <c r="O193" s="19"/>
     </row>
     <row r="194" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B194" s="117" t="s">
+      <c r="B194" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C194" s="84">
+      <c r="C194" s="83">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D194" s="84">
+      <c r="D194" s="83">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E194" s="84">
+      <c r="E194" s="83">
         <v>3.3</v>
       </c>
-      <c r="F194" s="84">
+      <c r="F194" s="83">
         <v>3.3</v>
       </c>
-      <c r="G194" s="84"/>
-      <c r="H194" s="84"/>
+      <c r="G194" s="83">
+        <v>3.3</v>
+      </c>
+      <c r="H194" s="83"/>
       <c r="I194" s="47"/>
       <c r="J194" s="47"/>
       <c r="K194" s="48"/>
-      <c r="L194" s="104"/>
+      <c r="L194" s="103"/>
       <c r="M194" s="40"/>
       <c r="N194" s="20"/>
     </row>
     <row r="195" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B195" s="46">
         <v>0</v>
       </c>
       <c r="C195" s="47">
         <v>0.6</v>
       </c>
       <c r="D195" s="47">
         <v>1.2</v>
       </c>
       <c r="E195" s="47">
         <v>1.7</v>
       </c>
       <c r="F195" s="47">
         <v>2.1</v>
       </c>
-      <c r="G195" s="47"/>
+      <c r="G195" s="47">
+        <v>2.4</v>
+      </c>
       <c r="H195" s="47"/>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="48"/>
-      <c r="L195" s="104"/>
+      <c r="L195" s="103"/>
       <c r="M195" s="40"/>
       <c r="N195" s="20"/>
     </row>
     <row r="196" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="39"/>
       <c r="B196" s="47"/>
       <c r="C196" s="47"/>
       <c r="D196" s="47"/>
       <c r="E196" s="47"/>
       <c r="F196" s="47"/>
       <c r="G196" s="37"/>
       <c r="H196" s="47"/>
       <c r="I196" s="47"/>
       <c r="J196" s="47"/>
       <c r="K196" s="61"/>
-      <c r="L196" s="107"/>
+      <c r="L196" s="106"/>
       <c r="M196" s="61"/>
       <c r="N196" s="20"/>
     </row>
     <row r="197" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B197" s="33"/>
       <c r="C197" s="33"/>
       <c r="D197" s="33"/>
       <c r="E197" s="34"/>
       <c r="F197" s="33"/>
       <c r="G197" s="37"/>
       <c r="H197" s="33"/>
       <c r="I197" s="33"/>
       <c r="J197" s="33"/>
       <c r="K197" s="34"/>
-      <c r="L197" s="101"/>
+      <c r="L197" s="100"/>
       <c r="M197" s="34"/>
       <c r="N197" s="8"/>
       <c r="O197" s="7"/>
     </row>
     <row r="198" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B198" s="98">
+      <c r="B198" s="97">
         <v>2160</v>
       </c>
-      <c r="C198" s="85">
+      <c r="C198" s="84">
         <v>4420</v>
       </c>
-      <c r="D198" s="85">
+      <c r="D198" s="84">
         <v>7120</v>
       </c>
-      <c r="E198" s="85">
+      <c r="E198" s="84">
         <v>9330</v>
       </c>
-      <c r="F198" s="85">
+      <c r="F198" s="84">
         <v>12460</v>
       </c>
-      <c r="G198" s="86"/>
+      <c r="G198" s="85">
+        <v>14740</v>
+      </c>
       <c r="H198" s="37"/>
-      <c r="I198" s="86"/>
+      <c r="I198" s="85"/>
       <c r="J198" s="44"/>
       <c r="K198" s="37"/>
-      <c r="L198" s="102"/>
+      <c r="L198" s="101"/>
       <c r="M198" s="44"/>
       <c r="N198" s="8"/>
       <c r="O198" s="7"/>
     </row>
     <row r="199" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B199" s="98">
+      <c r="B199" s="97">
         <v>2160</v>
       </c>
-      <c r="C199" s="85">
+      <c r="C199" s="84">
         <v>4420</v>
       </c>
-      <c r="D199" s="85">
+      <c r="D199" s="84">
         <v>7120</v>
       </c>
-      <c r="E199" s="85">
+      <c r="E199" s="84">
         <v>9330</v>
       </c>
-      <c r="F199" s="85">
+      <c r="F199" s="84">
         <v>12460</v>
       </c>
-      <c r="G199" s="86"/>
+      <c r="G199" s="85">
+        <v>14740</v>
+      </c>
       <c r="H199" s="37"/>
-      <c r="I199" s="86"/>
+      <c r="I199" s="85"/>
       <c r="J199" s="36"/>
       <c r="K199" s="37"/>
-      <c r="L199" s="102"/>
+      <c r="L199" s="101"/>
       <c r="M199" s="36"/>
       <c r="N199" s="20"/>
     </row>
     <row r="200" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="35"/>
       <c r="B200" s="36"/>
       <c r="C200" s="36"/>
       <c r="D200" s="47"/>
       <c r="E200" s="61"/>
       <c r="F200" s="47"/>
       <c r="G200" s="37"/>
       <c r="H200" s="36"/>
       <c r="I200" s="36"/>
       <c r="J200" s="36"/>
       <c r="K200" s="42"/>
-      <c r="L200" s="103"/>
+      <c r="L200" s="102"/>
       <c r="M200" s="42"/>
       <c r="N200" s="20"/>
     </row>
     <row r="201" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B201" s="33"/>
       <c r="C201" s="33"/>
       <c r="D201" s="33"/>
       <c r="E201" s="34"/>
       <c r="F201" s="33"/>
       <c r="G201" s="37"/>
       <c r="H201" s="33"/>
       <c r="I201" s="33"/>
       <c r="J201" s="33"/>
       <c r="K201" s="34"/>
-      <c r="L201" s="101"/>
+      <c r="L201" s="100"/>
       <c r="M201" s="34"/>
       <c r="N201" s="11"/>
       <c r="O201" s="9"/>
     </row>
     <row r="202" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="36">
         <v>9622</v>
       </c>
       <c r="C202" s="36">
         <v>24090</v>
       </c>
       <c r="D202" s="37">
         <v>41000</v>
       </c>
       <c r="E202" s="37">
         <v>51782</v>
       </c>
       <c r="F202" s="36">
         <v>70336</v>
       </c>
-      <c r="G202" s="37"/>
+      <c r="G202" s="37">
+        <v>82816</v>
+      </c>
       <c r="H202" s="37"/>
       <c r="I202" s="36"/>
       <c r="J202" s="44"/>
       <c r="K202" s="37"/>
-      <c r="L202" s="102"/>
+      <c r="L202" s="101"/>
       <c r="M202" s="44"/>
       <c r="N202" s="11"/>
       <c r="O202" s="9"/>
     </row>
     <row r="203" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B203" s="36">
         <v>9622</v>
       </c>
       <c r="C203" s="37">
         <v>24090</v>
       </c>
       <c r="D203" s="37">
         <v>41000</v>
       </c>
       <c r="E203" s="37">
         <v>51782</v>
       </c>
       <c r="F203" s="36">
         <v>70336</v>
       </c>
-      <c r="G203" s="37"/>
+      <c r="G203" s="37">
+        <v>82816</v>
+      </c>
       <c r="H203" s="37"/>
       <c r="I203" s="36"/>
       <c r="J203" s="36"/>
       <c r="K203" s="37"/>
-      <c r="L203" s="102"/>
+      <c r="L203" s="101"/>
       <c r="M203" s="36"/>
       <c r="N203" s="20"/>
     </row>
     <row r="204" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="35"/>
       <c r="B204" s="36"/>
       <c r="C204" s="37"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="36"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="36"/>
       <c r="J204" s="36"/>
       <c r="K204" s="37"/>
       <c r="L204" s="37"/>
       <c r="M204" s="42"/>
       <c r="N204" s="20"/>
     </row>
     <row r="205" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B205" s="33"/>
       <c r="C205" s="33"/>
       <c r="D205" s="33"/>
       <c r="E205" s="34"/>
       <c r="F205" s="33"/>
       <c r="G205" s="37"/>
       <c r="H205" s="36"/>
       <c r="I205" s="33"/>
       <c r="J205" s="33"/>
       <c r="K205" s="34"/>
-      <c r="L205" s="101"/>
+      <c r="L205" s="100"/>
       <c r="M205" s="34"/>
       <c r="N205" s="20"/>
     </row>
     <row r="206" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="46">
         <v>275</v>
       </c>
       <c r="C206" s="36">
         <v>1278</v>
       </c>
       <c r="D206" s="37">
         <v>2281</v>
       </c>
       <c r="E206" s="37">
         <v>3284</v>
       </c>
       <c r="F206" s="36">
         <v>3473</v>
       </c>
-      <c r="G206" s="37"/>
+      <c r="G206" s="37">
+        <v>3663</v>
+      </c>
       <c r="H206" s="37"/>
       <c r="I206" s="36"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
-      <c r="L206" s="102"/>
+      <c r="L206" s="101"/>
       <c r="M206" s="36"/>
       <c r="N206" s="8"/>
       <c r="O206" s="13"/>
     </row>
     <row r="207" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B207" s="40">
         <v>13</v>
       </c>
       <c r="C207" s="40">
         <v>25</v>
       </c>
       <c r="D207" s="40">
         <v>38</v>
       </c>
       <c r="E207" s="40">
         <v>50</v>
       </c>
       <c r="F207" s="40">
         <v>63</v>
       </c>
-      <c r="G207" s="40"/>
+      <c r="G207" s="40">
+        <v>75</v>
+      </c>
       <c r="H207" s="40"/>
       <c r="I207" s="40"/>
       <c r="J207" s="36"/>
       <c r="K207" s="37"/>
-      <c r="L207" s="102"/>
+      <c r="L207" s="101"/>
       <c r="M207" s="36"/>
       <c r="N207" s="8"/>
       <c r="O207" s="13"/>
     </row>
     <row r="208" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B208" s="41">
         <v>262</v>
       </c>
       <c r="C208" s="37">
         <v>1253</v>
       </c>
       <c r="D208" s="37">
         <v>2243</v>
       </c>
       <c r="E208" s="37">
         <v>3234</v>
       </c>
       <c r="F208" s="36">
         <v>3411</v>
       </c>
-      <c r="G208" s="37"/>
+      <c r="G208" s="37">
+        <v>3588</v>
+      </c>
       <c r="H208" s="37"/>
       <c r="I208" s="36"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
-      <c r="L208" s="102"/>
+      <c r="L208" s="101"/>
       <c r="M208" s="36"/>
       <c r="N208" s="8"/>
       <c r="O208" s="13"/>
     </row>
     <row r="209" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="35"/>
       <c r="B209" s="36"/>
       <c r="C209" s="36"/>
       <c r="D209" s="36"/>
       <c r="E209" s="42"/>
       <c r="F209" s="36"/>
       <c r="G209" s="37"/>
       <c r="H209" s="36"/>
       <c r="I209" s="36"/>
       <c r="J209" s="36"/>
       <c r="K209" s="42"/>
-      <c r="L209" s="103"/>
+      <c r="L209" s="102"/>
       <c r="M209" s="42"/>
       <c r="N209" s="20"/>
     </row>
     <row r="210" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B210" s="33"/>
       <c r="C210" s="33"/>
       <c r="D210" s="33"/>
       <c r="E210" s="34"/>
       <c r="F210" s="33"/>
       <c r="G210" s="37"/>
       <c r="H210" s="33"/>
       <c r="I210" s="33"/>
       <c r="J210" s="33"/>
       <c r="K210" s="34"/>
-      <c r="L210" s="101"/>
+      <c r="L210" s="100"/>
       <c r="M210" s="34"/>
       <c r="N210" s="11"/>
       <c r="O210" s="12"/>
     </row>
     <row r="211" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="36">
         <v>6246</v>
       </c>
       <c r="C211" s="36">
         <v>34193</v>
       </c>
       <c r="D211" s="36">
         <v>64220</v>
       </c>
       <c r="E211" s="36">
         <v>94767</v>
       </c>
       <c r="F211" s="36">
         <v>101600</v>
       </c>
-      <c r="G211" s="36"/>
+      <c r="G211" s="36">
+        <v>111724</v>
+      </c>
       <c r="H211" s="37"/>
       <c r="I211" s="37"/>
       <c r="J211" s="36"/>
       <c r="K211" s="37"/>
-      <c r="L211" s="102"/>
+      <c r="L211" s="101"/>
       <c r="M211" s="36"/>
       <c r="N211" s="11"/>
       <c r="O211" s="12"/>
     </row>
     <row r="212" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="36">
         <v>469</v>
       </c>
       <c r="C212" s="36">
         <v>9932</v>
       </c>
       <c r="D212" s="36">
         <v>21474</v>
       </c>
       <c r="E212" s="36">
         <v>33537</v>
       </c>
       <c r="F212" s="36">
         <v>34918</v>
       </c>
-      <c r="G212" s="37"/>
+      <c r="G212" s="37">
+        <v>39590</v>
+      </c>
       <c r="H212" s="37"/>
       <c r="I212" s="37"/>
       <c r="J212" s="36"/>
       <c r="K212" s="37"/>
-      <c r="L212" s="102"/>
+      <c r="L212" s="101"/>
       <c r="M212" s="36"/>
       <c r="N212" s="11"/>
       <c r="O212" s="12"/>
     </row>
     <row r="213" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B213" s="36">
         <v>601</v>
       </c>
       <c r="C213" s="36">
         <v>6187</v>
       </c>
       <c r="D213" s="47">
         <v>11773</v>
       </c>
       <c r="E213" s="36">
         <v>17358</v>
       </c>
       <c r="F213" s="36">
         <v>17969</v>
       </c>
-      <c r="G213" s="37"/>
+      <c r="G213" s="37">
+        <v>18580</v>
+      </c>
       <c r="H213" s="37"/>
       <c r="I213" s="37"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
-      <c r="L213" s="102"/>
+      <c r="L213" s="101"/>
       <c r="M213" s="36"/>
       <c r="N213" s="11"/>
       <c r="O213" s="14"/>
     </row>
     <row r="214" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B214" s="117" t="s">
+      <c r="B214" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C214" s="36">
         <v>130</v>
       </c>
       <c r="D214" s="36">
         <v>259</v>
       </c>
       <c r="E214" s="36">
         <v>389</v>
       </c>
       <c r="F214" s="36">
         <v>389</v>
       </c>
-      <c r="G214" s="37"/>
+      <c r="G214" s="37">
+        <v>389</v>
+      </c>
       <c r="H214" s="37"/>
       <c r="I214" s="37"/>
       <c r="J214" s="36"/>
       <c r="K214" s="36"/>
-      <c r="L214" s="102"/>
+      <c r="L214" s="101"/>
       <c r="M214" s="36"/>
     </row>
     <row r="215" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B215" s="36">
         <v>5175</v>
       </c>
       <c r="C215" s="36">
         <v>17944</v>
       </c>
       <c r="D215" s="36">
         <v>30714</v>
       </c>
       <c r="E215" s="36">
         <v>43483</v>
       </c>
       <c r="F215" s="36">
         <v>48324</v>
       </c>
-      <c r="G215" s="37"/>
+      <c r="G215" s="37">
+        <v>53165</v>
+      </c>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
-      <c r="L215" s="102"/>
+      <c r="L215" s="101"/>
       <c r="M215" s="36"/>
     </row>
     <row r="216" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="35"/>
       <c r="B216" s="36"/>
       <c r="C216" s="36"/>
       <c r="D216" s="36"/>
       <c r="E216" s="42"/>
       <c r="F216" s="36"/>
       <c r="G216" s="37"/>
       <c r="H216" s="37"/>
       <c r="I216" s="36"/>
       <c r="J216" s="36"/>
       <c r="K216" s="42"/>
-      <c r="L216" s="103"/>
+      <c r="L216" s="102"/>
       <c r="M216" s="42"/>
       <c r="N216" s="20"/>
     </row>
     <row r="217" spans="1:23" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B217" s="33"/>
       <c r="C217" s="33"/>
       <c r="D217" s="33"/>
       <c r="E217" s="34"/>
       <c r="F217" s="33"/>
       <c r="G217" s="37"/>
       <c r="H217" s="37"/>
       <c r="I217" s="33"/>
       <c r="J217" s="33"/>
       <c r="K217" s="34"/>
-      <c r="L217" s="101"/>
+      <c r="L217" s="100"/>
       <c r="M217" s="34"/>
       <c r="N217" s="8"/>
       <c r="O217" s="9"/>
       <c r="P217" s="9"/>
       <c r="Q217" s="7"/>
     </row>
     <row r="218" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="36">
         <v>38</v>
       </c>
       <c r="C218" s="36">
         <v>52</v>
       </c>
       <c r="D218" s="36">
         <v>87</v>
       </c>
       <c r="E218" s="37">
         <v>169</v>
       </c>
       <c r="F218" s="36">
         <v>234</v>
       </c>
-      <c r="G218" s="37"/>
+      <c r="G218" s="37">
+        <v>278</v>
+      </c>
       <c r="H218" s="37"/>
       <c r="I218" s="37"/>
       <c r="J218" s="36"/>
       <c r="K218" s="37"/>
-      <c r="L218" s="102"/>
+      <c r="L218" s="101"/>
       <c r="M218" s="36"/>
       <c r="N218" s="8"/>
       <c r="O218" s="9"/>
       <c r="P218" s="9"/>
       <c r="Q218" s="7"/>
     </row>
     <row r="219" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B219" s="37">
         <v>38</v>
       </c>
       <c r="C219" s="37">
         <v>52</v>
       </c>
       <c r="D219" s="37">
         <v>87</v>
       </c>
       <c r="E219" s="37">
         <v>169</v>
       </c>
       <c r="F219" s="36">
         <v>234</v>
       </c>
-      <c r="G219" s="37"/>
+      <c r="G219" s="37">
+        <v>278</v>
+      </c>
       <c r="H219" s="37"/>
       <c r="I219" s="37"/>
       <c r="J219" s="36"/>
       <c r="K219" s="37"/>
-      <c r="L219" s="102"/>
+      <c r="L219" s="101"/>
       <c r="M219" s="36"/>
       <c r="N219" s="20"/>
     </row>
     <row r="220" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="35"/>
       <c r="B220" s="58"/>
       <c r="C220" s="58"/>
       <c r="D220" s="44"/>
       <c r="E220" s="49"/>
       <c r="F220" s="49"/>
       <c r="G220" s="49"/>
       <c r="H220" s="44"/>
       <c r="I220" s="44"/>
       <c r="J220" s="44"/>
       <c r="K220" s="49"/>
-      <c r="L220" s="105"/>
+      <c r="L220" s="104"/>
       <c r="M220" s="49"/>
       <c r="N220" s="20"/>
     </row>
     <row r="221" spans="1:23" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B221" s="33"/>
       <c r="C221" s="33"/>
       <c r="D221" s="33"/>
       <c r="E221" s="34"/>
       <c r="F221" s="34"/>
       <c r="G221" s="34"/>
       <c r="H221" s="33"/>
       <c r="I221" s="33"/>
       <c r="J221" s="33"/>
       <c r="K221" s="34"/>
-      <c r="L221" s="101"/>
+      <c r="L221" s="100"/>
       <c r="M221" s="34"/>
       <c r="N221" s="8"/>
       <c r="O221" s="13"/>
       <c r="P221" s="13"/>
       <c r="Q221" s="9"/>
       <c r="R221" s="9"/>
       <c r="S221" s="6"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="V221" s="23"/>
       <c r="W221" s="7"/>
     </row>
     <row r="222" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B222" s="117" t="s">
+      <c r="B222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C222" s="117" t="s">
+      <c r="C222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D222" s="117" t="s">
+      <c r="D222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E222" s="117" t="s">
+      <c r="E222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F222" s="117" t="s">
+      <c r="F222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G222" s="41"/>
+      <c r="G222" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H222" s="41"/>
       <c r="I222" s="41"/>
       <c r="J222" s="41"/>
       <c r="K222" s="41"/>
       <c r="L222" s="41"/>
       <c r="M222" s="41"/>
       <c r="N222" s="8"/>
       <c r="O222" s="13"/>
       <c r="P222" s="13"/>
       <c r="Q222" s="9"/>
       <c r="R222" s="9"/>
       <c r="S222" s="6"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="V222" s="23"/>
       <c r="W222" s="7"/>
     </row>
     <row r="223" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B223" s="117" t="s">
+      <c r="B223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="C223" s="117" t="s">
+      <c r="C223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="D223" s="117" t="s">
+      <c r="D223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="E223" s="117" t="s">
+      <c r="E223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="F223" s="117" t="s">
+      <c r="F223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="G223" s="46"/>
+      <c r="G223" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="H223" s="41"/>
       <c r="I223" s="41"/>
       <c r="J223" s="41"/>
       <c r="K223" s="41"/>
       <c r="L223" s="41"/>
       <c r="M223" s="41"/>
       <c r="N223" s="20"/>
     </row>
     <row r="224" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="87"/>
-[...11 lines deleted...]
-      <c r="M224" s="88"/>
+      <c r="A224" s="86"/>
+      <c r="B224" s="87"/>
+      <c r="C224" s="87"/>
+      <c r="D224" s="87"/>
+      <c r="E224" s="87"/>
+      <c r="F224" s="87"/>
+      <c r="G224" s="87"/>
+      <c r="H224" s="87"/>
+      <c r="I224" s="87"/>
+      <c r="J224" s="87"/>
+      <c r="K224" s="87"/>
+      <c r="L224" s="108"/>
+      <c r="M224" s="87"/>
       <c r="N224" s="15"/>
     </row>
     <row r="225" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="121" t="s">
         <v>69</v>
       </c>
       <c r="B225" s="121"/>
       <c r="C225" s="121"/>
       <c r="D225" s="121"/>
       <c r="E225" s="121"/>
       <c r="F225" s="121"/>
       <c r="G225" s="121"/>
       <c r="H225" s="121"/>
       <c r="I225" s="121"/>
       <c r="J225" s="122"/>
-      <c r="K225" s="90"/>
-[...2 lines deleted...]
-      <c r="N225" s="90"/>
+      <c r="K225" s="89"/>
+      <c r="L225" s="109"/>
+      <c r="M225" s="90"/>
+      <c r="N225" s="89"/>
     </row>
     <row r="226" spans="1:14" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A226" s="92" t="s">
+      <c r="A226" s="91" t="s">
         <v>50</v>
       </c>
-      <c r="B226" s="93"/>
-[...11 lines deleted...]
-      <c r="N226" s="94"/>
+      <c r="B226" s="92"/>
+      <c r="C226" s="92"/>
+      <c r="D226" s="92"/>
+      <c r="E226" s="92"/>
+      <c r="F226" s="93"/>
+      <c r="G226" s="93"/>
+      <c r="H226" s="93"/>
+      <c r="I226" s="94"/>
+      <c r="J226" s="94"/>
+      <c r="K226" s="92"/>
+      <c r="L226" s="110"/>
+      <c r="M226" s="93"/>
+      <c r="N226" s="93"/>
     </row>
     <row r="227" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A227" s="92" t="s">
+      <c r="A227" s="91" t="s">
         <v>51</v>
       </c>
-      <c r="B227" s="93"/>
-[...11 lines deleted...]
-      <c r="N227" s="93"/>
+      <c r="B227" s="92"/>
+      <c r="C227" s="92"/>
+      <c r="D227" s="92"/>
+      <c r="E227" s="92"/>
+      <c r="F227" s="92"/>
+      <c r="G227" s="92"/>
+      <c r="H227" s="92"/>
+      <c r="I227" s="94"/>
+      <c r="J227" s="94"/>
+      <c r="K227" s="92"/>
+      <c r="L227" s="111"/>
+      <c r="M227" s="92"/>
+      <c r="N227" s="92"/>
     </row>
     <row r="228" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="119" t="s">
         <v>52</v>
       </c>
       <c r="B228" s="119"/>
       <c r="C228" s="119"/>
       <c r="D228" s="119"/>
       <c r="E228" s="119"/>
       <c r="F228" s="119"/>
       <c r="G228" s="119"/>
       <c r="H228" s="119"/>
       <c r="I228" s="119"/>
       <c r="J228" s="120"/>
       <c r="K228" s="120"/>
       <c r="L228" s="120"/>
       <c r="M228" s="120"/>
       <c r="N228" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A228:N228"/>
     <mergeCell ref="A225:J225"/>
   </mergeCells>