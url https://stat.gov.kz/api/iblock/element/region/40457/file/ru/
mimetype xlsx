--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="75">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -1135,51 +1135,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H193" sqref="H193"/>
+      <selection activeCell="J219" sqref="J219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="12" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="112" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="16.5703125" style="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="118" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="118"/>
@@ -1290,291 +1290,309 @@
       <c r="M5" s="34"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36">
         <v>980</v>
       </c>
       <c r="C6" s="36">
         <v>2184</v>
       </c>
       <c r="D6" s="37">
         <v>3377</v>
       </c>
       <c r="E6" s="37">
         <v>4584</v>
       </c>
       <c r="F6" s="36">
         <v>5896</v>
       </c>
       <c r="G6" s="37">
         <v>7339</v>
       </c>
-      <c r="H6" s="37"/>
+      <c r="H6" s="37">
+        <v>8804</v>
+      </c>
       <c r="I6" s="37"/>
       <c r="J6" s="38"/>
       <c r="K6" s="37"/>
       <c r="L6" s="101"/>
       <c r="M6" s="36"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="37">
         <v>13</v>
       </c>
       <c r="C7" s="37">
         <v>21</v>
       </c>
       <c r="D7" s="37">
         <v>33</v>
       </c>
       <c r="E7" s="37">
         <v>45</v>
       </c>
       <c r="F7" s="36">
         <v>56</v>
       </c>
       <c r="G7" s="37">
         <v>66</v>
       </c>
-      <c r="H7" s="37"/>
+      <c r="H7" s="37">
+        <v>77</v>
+      </c>
       <c r="I7" s="37"/>
       <c r="J7" s="40"/>
       <c r="K7" s="37"/>
       <c r="L7" s="101"/>
       <c r="M7" s="36"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="37">
         <v>2</v>
       </c>
       <c r="C8" s="37">
         <v>5</v>
       </c>
       <c r="D8" s="37">
         <v>7</v>
       </c>
       <c r="E8" s="37">
         <v>9</v>
       </c>
       <c r="F8" s="40">
         <v>11</v>
       </c>
       <c r="G8" s="37">
         <v>14</v>
       </c>
-      <c r="H8" s="37"/>
+      <c r="H8" s="37">
+        <v>16</v>
+      </c>
       <c r="I8" s="37"/>
       <c r="J8" s="40"/>
       <c r="K8" s="37"/>
       <c r="L8" s="101"/>
       <c r="M8" s="36"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="37">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>6</v>
       </c>
       <c r="D9" s="37">
         <v>6</v>
       </c>
       <c r="E9" s="37">
         <v>7</v>
       </c>
       <c r="F9" s="36">
         <v>21</v>
       </c>
       <c r="G9" s="37">
         <v>35</v>
       </c>
-      <c r="H9" s="37"/>
+      <c r="H9" s="37">
+        <v>49</v>
+      </c>
       <c r="I9" s="37"/>
       <c r="J9" s="40"/>
       <c r="K9" s="37"/>
       <c r="L9" s="101"/>
       <c r="M9" s="36"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37">
         <v>879</v>
       </c>
       <c r="C10" s="37">
         <v>1878</v>
       </c>
       <c r="D10" s="37">
         <v>2878</v>
       </c>
       <c r="E10" s="37">
         <v>3878</v>
       </c>
       <c r="F10" s="36">
         <v>4896</v>
       </c>
       <c r="G10" s="37">
         <v>5915</v>
       </c>
-      <c r="H10" s="37"/>
+      <c r="H10" s="37">
+        <v>6933</v>
+      </c>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="37"/>
       <c r="L10" s="101"/>
       <c r="M10" s="36"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="37">
         <v>10</v>
       </c>
       <c r="C11" s="37">
         <v>96</v>
       </c>
       <c r="D11" s="37">
         <v>182</v>
       </c>
       <c r="E11" s="37">
         <v>269</v>
       </c>
       <c r="F11" s="36">
         <v>313</v>
       </c>
       <c r="G11" s="37">
         <v>357</v>
       </c>
-      <c r="H11" s="37"/>
+      <c r="H11" s="37">
+        <v>402</v>
+      </c>
       <c r="I11" s="37"/>
       <c r="J11" s="40"/>
       <c r="K11" s="37"/>
       <c r="L11" s="101"/>
       <c r="M11" s="36"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="37">
         <v>2</v>
       </c>
       <c r="C12" s="37">
         <v>4</v>
       </c>
       <c r="D12" s="37">
         <v>6</v>
       </c>
       <c r="E12" s="37">
         <v>8</v>
       </c>
       <c r="F12" s="36">
         <v>10</v>
       </c>
       <c r="G12" s="37">
         <v>12</v>
       </c>
-      <c r="H12" s="37"/>
+      <c r="H12" s="37">
+        <v>14</v>
+      </c>
       <c r="I12" s="37"/>
       <c r="J12" s="40"/>
       <c r="K12" s="37"/>
       <c r="L12" s="101"/>
       <c r="M12" s="36"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37">
         <v>12</v>
       </c>
       <c r="C13" s="37">
         <v>24</v>
       </c>
       <c r="D13" s="37">
         <v>36</v>
       </c>
       <c r="E13" s="37">
         <v>48</v>
       </c>
       <c r="F13" s="40">
         <v>60</v>
       </c>
       <c r="G13" s="37">
         <v>72</v>
       </c>
-      <c r="H13" s="37"/>
+      <c r="H13" s="37">
+        <v>84</v>
+      </c>
       <c r="I13" s="37"/>
       <c r="J13" s="40"/>
       <c r="K13" s="37"/>
       <c r="L13" s="101"/>
       <c r="M13" s="36"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
         <v>57</v>
       </c>
       <c r="C14" s="37">
         <v>151</v>
       </c>
       <c r="D14" s="37">
         <v>229</v>
       </c>
       <c r="E14" s="37">
         <v>321</v>
       </c>
       <c r="F14" s="36">
         <v>529</v>
       </c>
       <c r="G14" s="37">
         <v>869</v>
       </c>
-      <c r="H14" s="37"/>
+      <c r="H14" s="37">
+        <v>1228</v>
+      </c>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="37"/>
       <c r="L14" s="101"/>
       <c r="M14" s="36"/>
       <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="42"/>
       <c r="F15" s="40"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="36"/>
       <c r="K15" s="42"/>
       <c r="L15" s="102"/>
       <c r="M15" s="42"/>
       <c r="N15" s="16"/>
     </row>
     <row r="16" spans="1:14" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
@@ -1594,291 +1612,309 @@
       <c r="M16" s="34"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="36">
         <v>131</v>
       </c>
       <c r="C17" s="36">
         <v>534</v>
       </c>
       <c r="D17" s="37">
         <v>942</v>
       </c>
       <c r="E17" s="37">
         <v>1349</v>
       </c>
       <c r="F17" s="36">
         <v>1741</v>
       </c>
       <c r="G17" s="37">
         <v>2131</v>
       </c>
-      <c r="H17" s="37"/>
+      <c r="H17" s="37">
+        <v>2532</v>
+      </c>
       <c r="I17" s="37"/>
       <c r="J17" s="36"/>
       <c r="K17" s="37"/>
       <c r="L17" s="101"/>
       <c r="M17" s="36"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="36">
         <v>13</v>
       </c>
       <c r="C18" s="37">
         <v>21</v>
       </c>
       <c r="D18" s="37">
         <v>33</v>
       </c>
       <c r="E18" s="37">
         <v>45</v>
       </c>
       <c r="F18" s="36">
         <v>56</v>
       </c>
       <c r="G18" s="37">
         <v>66</v>
       </c>
-      <c r="H18" s="37"/>
+      <c r="H18" s="37">
+        <v>77</v>
+      </c>
       <c r="I18" s="37"/>
       <c r="J18" s="36"/>
       <c r="K18" s="37"/>
       <c r="L18" s="101"/>
       <c r="M18" s="36"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="41">
         <v>2</v>
       </c>
       <c r="C19" s="37">
         <v>5</v>
       </c>
       <c r="D19" s="37">
         <v>7</v>
       </c>
       <c r="E19" s="37">
         <v>9</v>
       </c>
       <c r="F19" s="36">
         <v>11</v>
       </c>
       <c r="G19" s="37">
         <v>14</v>
       </c>
-      <c r="H19" s="37"/>
+      <c r="H19" s="37">
+        <v>16</v>
+      </c>
       <c r="I19" s="37"/>
       <c r="J19" s="36"/>
       <c r="K19" s="37"/>
       <c r="L19" s="101"/>
       <c r="M19" s="36"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="37">
         <v>5</v>
       </c>
       <c r="C20" s="37">
         <v>6</v>
       </c>
       <c r="D20" s="37">
         <v>6</v>
       </c>
       <c r="E20" s="37">
         <v>7</v>
       </c>
       <c r="F20" s="36">
         <v>21</v>
       </c>
       <c r="G20" s="37">
         <v>35</v>
       </c>
-      <c r="H20" s="37"/>
+      <c r="H20" s="37">
+        <v>49</v>
+      </c>
       <c r="I20" s="37"/>
       <c r="J20" s="36"/>
       <c r="K20" s="37"/>
       <c r="L20" s="101"/>
       <c r="M20" s="36"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="37">
         <v>87</v>
       </c>
       <c r="C21" s="37">
         <v>378</v>
       </c>
       <c r="D21" s="37">
         <v>670</v>
       </c>
       <c r="E21" s="37">
         <v>962</v>
       </c>
       <c r="F21" s="36">
         <v>1267</v>
       </c>
       <c r="G21" s="37">
         <v>1573</v>
       </c>
-      <c r="H21" s="37"/>
+      <c r="H21" s="37">
+        <v>1878</v>
+      </c>
       <c r="I21" s="37"/>
       <c r="J21" s="36"/>
       <c r="K21" s="37"/>
       <c r="L21" s="101"/>
       <c r="M21" s="36"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="37">
         <v>10</v>
       </c>
       <c r="C22" s="37">
         <v>96</v>
       </c>
       <c r="D22" s="37">
         <v>182</v>
       </c>
       <c r="E22" s="37">
         <v>269</v>
       </c>
       <c r="F22" s="36">
         <v>313</v>
       </c>
       <c r="G22" s="37">
         <v>357</v>
       </c>
-      <c r="H22" s="37"/>
+      <c r="H22" s="37">
+        <v>402</v>
+      </c>
       <c r="I22" s="37"/>
       <c r="J22" s="36"/>
       <c r="K22" s="37"/>
       <c r="L22" s="101"/>
       <c r="M22" s="36"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="37">
         <v>2</v>
       </c>
       <c r="C23" s="37">
         <v>4</v>
       </c>
       <c r="D23" s="37">
         <v>6</v>
       </c>
       <c r="E23" s="37">
         <v>8</v>
       </c>
       <c r="F23" s="36">
         <v>10</v>
       </c>
       <c r="G23" s="37">
         <v>12</v>
       </c>
-      <c r="H23" s="37"/>
+      <c r="H23" s="37">
+        <v>14</v>
+      </c>
       <c r="I23" s="37"/>
       <c r="J23" s="36"/>
       <c r="K23" s="37"/>
       <c r="L23" s="101"/>
       <c r="M23" s="36"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
         <v>12</v>
       </c>
       <c r="C24" s="37">
         <v>24</v>
       </c>
       <c r="D24" s="37">
         <v>36</v>
       </c>
       <c r="E24" s="37">
         <v>48</v>
       </c>
       <c r="F24" s="36">
         <v>60</v>
       </c>
       <c r="G24" s="37">
         <v>72</v>
       </c>
-      <c r="H24" s="37"/>
+      <c r="H24" s="37">
+        <v>84</v>
+      </c>
       <c r="I24" s="37"/>
       <c r="J24" s="36"/>
       <c r="K24" s="37"/>
       <c r="L24" s="101"/>
       <c r="M24" s="36"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="37">
         <v>1</v>
       </c>
       <c r="D25" s="37">
         <v>2</v>
       </c>
       <c r="E25" s="37">
         <v>2</v>
       </c>
       <c r="F25" s="36">
         <v>3</v>
       </c>
       <c r="G25" s="37">
         <v>4</v>
       </c>
-      <c r="H25" s="37"/>
+      <c r="H25" s="37">
+        <v>12</v>
+      </c>
       <c r="I25" s="37"/>
       <c r="J25" s="36"/>
       <c r="K25" s="37"/>
       <c r="L25" s="101"/>
       <c r="M25" s="36"/>
       <c r="N25" s="16"/>
     </row>
     <row r="26" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="42"/>
       <c r="F26" s="36"/>
       <c r="G26" s="37"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="42"/>
       <c r="L26" s="37"/>
       <c r="M26" s="42"/>
       <c r="N26" s="16"/>
     </row>
     <row r="27" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
@@ -1898,111 +1934,117 @@
       <c r="M27" s="34"/>
       <c r="N27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="36">
         <v>289</v>
       </c>
       <c r="C28" s="36">
         <v>532</v>
       </c>
       <c r="D28" s="37">
         <v>775</v>
       </c>
       <c r="E28" s="37">
         <v>1018</v>
       </c>
       <c r="F28" s="36">
         <v>1273</v>
       </c>
       <c r="G28" s="37">
         <v>1527</v>
       </c>
-      <c r="H28" s="37"/>
+      <c r="H28" s="37">
+        <v>1766</v>
+      </c>
       <c r="I28" s="37"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="101"/>
       <c r="M28" s="36"/>
       <c r="N28" s="6"/>
     </row>
     <row r="29" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="36">
         <v>260</v>
       </c>
       <c r="C29" s="36">
         <v>471</v>
       </c>
       <c r="D29" s="37">
         <v>682</v>
       </c>
       <c r="E29" s="37">
         <v>894</v>
       </c>
       <c r="F29" s="36">
         <v>1115</v>
       </c>
       <c r="G29" s="37">
         <v>1336</v>
       </c>
-      <c r="H29" s="37"/>
+      <c r="H29" s="37">
+        <v>1557</v>
+      </c>
       <c r="I29" s="37"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="101"/>
       <c r="M29" s="36"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36">
         <v>30</v>
       </c>
       <c r="C30" s="36">
         <v>61</v>
       </c>
       <c r="D30" s="37">
         <v>93</v>
       </c>
       <c r="E30" s="37">
         <v>125</v>
       </c>
       <c r="F30" s="36">
         <v>158</v>
       </c>
       <c r="G30" s="37">
         <v>191</v>
       </c>
-      <c r="H30" s="37"/>
+      <c r="H30" s="37">
+        <v>209</v>
+      </c>
       <c r="I30" s="37"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="101"/>
       <c r="M30" s="36"/>
       <c r="N30" s="16"/>
     </row>
     <row r="31" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="42"/>
       <c r="F31" s="36"/>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="42"/>
       <c r="L31" s="102"/>
       <c r="M31" s="36"/>
       <c r="N31" s="16"/>
     </row>
     <row r="32" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
@@ -2022,81 +2064,85 @@
       <c r="M32" s="33"/>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="36">
         <v>532</v>
       </c>
       <c r="C33" s="36">
         <v>1029</v>
       </c>
       <c r="D33" s="36">
         <v>1526</v>
       </c>
       <c r="E33" s="36">
         <v>2022</v>
       </c>
       <c r="F33" s="36">
         <v>2514</v>
       </c>
       <c r="G33" s="37">
         <v>3006</v>
       </c>
-      <c r="H33" s="37"/>
+      <c r="H33" s="37">
+        <v>3498</v>
+      </c>
       <c r="I33" s="37"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="101"/>
       <c r="M33" s="36"/>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="36">
         <v>532</v>
       </c>
       <c r="C34" s="36">
         <v>1029</v>
       </c>
       <c r="D34" s="36">
         <v>1526</v>
       </c>
       <c r="E34" s="36">
         <v>2022</v>
       </c>
       <c r="F34" s="36">
         <v>2514</v>
       </c>
       <c r="G34" s="37">
         <v>3006</v>
       </c>
-      <c r="H34" s="37"/>
+      <c r="H34" s="37">
+        <v>3498</v>
+      </c>
       <c r="I34" s="37"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="101"/>
       <c r="M34" s="36"/>
       <c r="N34" s="16"/>
     </row>
     <row r="35" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="35"/>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="42"/>
       <c r="F35" s="36"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="36"/>
       <c r="K35" s="42"/>
       <c r="L35" s="102"/>
       <c r="M35" s="36"/>
       <c r="N35" s="16"/>
     </row>
     <row r="36" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
@@ -2116,81 +2162,85 @@
       <c r="M36" s="33"/>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="36">
         <v>468</v>
       </c>
       <c r="C37" s="36">
         <v>1034</v>
       </c>
       <c r="D37" s="36">
         <v>1555</v>
       </c>
       <c r="E37" s="36">
         <v>2140</v>
       </c>
       <c r="F37" s="36">
         <v>2618</v>
       </c>
       <c r="G37" s="37">
         <v>3134</v>
       </c>
-      <c r="H37" s="37"/>
+      <c r="H37" s="37">
+        <v>3563</v>
+      </c>
       <c r="I37" s="37"/>
       <c r="J37" s="36"/>
       <c r="K37" s="37"/>
       <c r="L37" s="101"/>
       <c r="M37" s="36"/>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="36">
         <v>468</v>
       </c>
       <c r="C38" s="37">
         <v>1034</v>
       </c>
       <c r="D38" s="36">
         <v>1555</v>
       </c>
       <c r="E38" s="36">
         <v>2140</v>
       </c>
       <c r="F38" s="36">
         <v>2618</v>
       </c>
       <c r="G38" s="37">
         <v>3134</v>
       </c>
-      <c r="H38" s="37"/>
+      <c r="H38" s="37">
+        <v>3563</v>
+      </c>
       <c r="I38" s="37"/>
       <c r="J38" s="36"/>
       <c r="K38" s="37"/>
       <c r="L38" s="101"/>
       <c r="M38" s="36"/>
       <c r="N38" s="16"/>
     </row>
     <row r="39" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="35"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="42"/>
       <c r="F39" s="36"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="42"/>
       <c r="L39" s="102"/>
       <c r="M39" s="42"/>
       <c r="N39" s="16"/>
     </row>
     <row r="40" spans="1:14" s="10" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
@@ -2210,231 +2260,245 @@
       <c r="M40" s="34"/>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="36">
         <v>966</v>
       </c>
       <c r="C41" s="36">
         <v>1548</v>
       </c>
       <c r="D41" s="37">
         <v>2070</v>
       </c>
       <c r="E41" s="37">
         <v>2473</v>
       </c>
       <c r="F41" s="36">
         <v>3465</v>
       </c>
       <c r="G41" s="37">
         <v>4441</v>
       </c>
-      <c r="H41" s="37"/>
+      <c r="H41" s="37">
+        <v>5427</v>
+      </c>
       <c r="I41" s="37"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="101"/>
       <c r="M41" s="38"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="36">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
       <c r="E42" s="37">
         <v>0</v>
       </c>
       <c r="F42" s="36">
         <v>0</v>
       </c>
       <c r="G42" s="37">
         <v>1</v>
       </c>
-      <c r="H42" s="37"/>
+      <c r="H42" s="37">
+        <v>1</v>
+      </c>
       <c r="I42" s="37"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="101"/>
       <c r="M42" s="38"/>
       <c r="N42" s="6"/>
     </row>
     <row r="43" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="36">
         <v>1</v>
       </c>
       <c r="C43" s="37">
         <v>3</v>
       </c>
       <c r="D43" s="37">
         <v>5</v>
       </c>
       <c r="E43" s="37">
         <v>7</v>
       </c>
       <c r="F43" s="36">
         <v>7</v>
       </c>
       <c r="G43" s="37">
         <v>7</v>
       </c>
-      <c r="H43" s="37"/>
+      <c r="H43" s="37">
+        <v>7</v>
+      </c>
       <c r="I43" s="37"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="101"/>
       <c r="M43" s="40"/>
       <c r="N43" s="6"/>
     </row>
     <row r="44" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="98" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="36">
         <v>0</v>
       </c>
       <c r="C44" s="37">
         <v>1</v>
       </c>
       <c r="D44" s="37">
         <v>2</v>
       </c>
       <c r="E44" s="37">
         <v>2</v>
       </c>
       <c r="F44" s="36">
         <v>3</v>
       </c>
       <c r="G44" s="37">
         <v>4</v>
       </c>
-      <c r="H44" s="37"/>
+      <c r="H44" s="37">
+        <v>5</v>
+      </c>
       <c r="I44" s="37"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="101"/>
       <c r="M44" s="40"/>
       <c r="N44" s="6"/>
     </row>
     <row r="45" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="36">
         <v>5</v>
       </c>
       <c r="C45" s="37">
         <v>8</v>
       </c>
       <c r="D45" s="37">
         <v>11</v>
       </c>
       <c r="E45" s="37">
         <v>14</v>
       </c>
       <c r="F45" s="36">
         <v>16</v>
       </c>
       <c r="G45" s="37">
         <v>18</v>
       </c>
-      <c r="H45" s="37"/>
+      <c r="H45" s="37">
+        <v>21</v>
+      </c>
       <c r="I45" s="37"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
       <c r="L45" s="101"/>
       <c r="M45" s="38"/>
       <c r="N45" s="6"/>
     </row>
     <row r="46" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B46" s="46">
         <v>0</v>
       </c>
       <c r="C46" s="37">
         <v>0</v>
       </c>
       <c r="D46" s="37">
         <v>1</v>
       </c>
       <c r="E46" s="37">
         <v>1</v>
       </c>
       <c r="F46" s="36">
         <v>1</v>
       </c>
       <c r="G46" s="37">
         <v>1</v>
       </c>
-      <c r="H46" s="37"/>
+      <c r="H46" s="37">
+        <v>1</v>
+      </c>
       <c r="I46" s="37"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="L46" s="101"/>
       <c r="M46" s="38"/>
       <c r="N46" s="6"/>
     </row>
     <row r="47" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="36">
         <v>960</v>
       </c>
       <c r="C47" s="37">
         <v>1535</v>
       </c>
       <c r="D47" s="37">
         <v>2051</v>
       </c>
       <c r="E47" s="37">
         <v>2449</v>
       </c>
       <c r="F47" s="36">
         <v>3437</v>
       </c>
       <c r="G47" s="37">
         <v>4411</v>
       </c>
-      <c r="H47" s="37"/>
+      <c r="H47" s="37">
+        <v>5392</v>
+      </c>
       <c r="I47" s="37"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="L47" s="101"/>
       <c r="M47" s="38"/>
       <c r="N47" s="16"/>
     </row>
     <row r="48" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="35"/>
       <c r="B48" s="36"/>
       <c r="C48" s="36"/>
       <c r="D48" s="36"/>
       <c r="E48" s="42"/>
       <c r="F48" s="36"/>
       <c r="G48" s="37"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="36"/>
       <c r="K48" s="42"/>
       <c r="L48" s="102"/>
       <c r="M48" s="113"/>
       <c r="N48" s="16"/>
     </row>
     <row r="49" spans="1:14" s="10" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="32" t="s">
@@ -2454,81 +2518,85 @@
       <c r="M49" s="34"/>
       <c r="N49" s="16"/>
     </row>
     <row r="50" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="F50" s="36" t="s">
         <v>74</v>
       </c>
       <c r="G50" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="H50" s="36"/>
+      <c r="H50" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="16"/>
     </row>
     <row r="51" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="D51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="E51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="F51" s="36" t="s">
         <v>74</v>
       </c>
       <c r="G51" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="H51" s="36"/>
+      <c r="H51" s="36" t="s">
+        <v>74</v>
+      </c>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="37"/>
       <c r="N51" s="16"/>
     </row>
     <row r="52" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35"/>
       <c r="B52" s="36"/>
       <c r="C52" s="36"/>
       <c r="D52" s="36"/>
       <c r="E52" s="42"/>
       <c r="F52" s="36"/>
       <c r="G52" s="37"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="44"/>
       <c r="K52" s="42"/>
       <c r="L52" s="102"/>
       <c r="M52" s="42"/>
       <c r="N52" s="16"/>
     </row>
     <row r="53" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="45" t="s">
@@ -2548,81 +2616,85 @@
       <c r="M53" s="34"/>
       <c r="N53" s="16"/>
     </row>
     <row r="54" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="46">
         <v>0.2</v>
       </c>
       <c r="C54" s="46">
         <v>0.8</v>
       </c>
       <c r="D54" s="46">
         <v>1.4</v>
       </c>
       <c r="E54" s="46">
         <v>1.9</v>
       </c>
       <c r="F54" s="46">
         <v>1.9</v>
       </c>
       <c r="G54" s="46">
         <v>1.9</v>
       </c>
-      <c r="H54" s="46"/>
+      <c r="H54" s="46">
+        <v>1.9</v>
+      </c>
       <c r="I54" s="83"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
       <c r="L54" s="103"/>
       <c r="M54" s="46"/>
       <c r="N54" s="19"/>
     </row>
     <row r="55" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="46">
         <v>0.2</v>
       </c>
       <c r="C55" s="46">
         <v>0.8</v>
       </c>
       <c r="D55" s="46">
         <v>1.4</v>
       </c>
       <c r="E55" s="46">
         <v>1.9</v>
       </c>
       <c r="F55" s="46">
         <v>1.9</v>
       </c>
       <c r="G55" s="46">
         <v>1.9</v>
       </c>
-      <c r="H55" s="46"/>
+      <c r="H55" s="46">
+        <v>1.9</v>
+      </c>
       <c r="I55" s="83"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
       <c r="L55" s="103"/>
       <c r="M55" s="46"/>
       <c r="N55" s="19"/>
     </row>
     <row r="56" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="35"/>
       <c r="B56" s="47"/>
       <c r="C56" s="47"/>
       <c r="D56" s="44"/>
       <c r="E56" s="49"/>
       <c r="F56" s="44"/>
       <c r="G56" s="37"/>
       <c r="H56" s="44"/>
       <c r="I56" s="44"/>
       <c r="J56" s="44"/>
       <c r="K56" s="49"/>
       <c r="L56" s="104"/>
       <c r="M56" s="44"/>
       <c r="N56" s="16"/>
     </row>
     <row r="57" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="50" t="s">
@@ -2642,81 +2714,85 @@
       <c r="M57" s="33"/>
       <c r="N57" s="6"/>
     </row>
     <row r="58" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="37">
         <v>1574</v>
       </c>
       <c r="C58" s="36">
         <v>3430</v>
       </c>
       <c r="D58" s="36">
         <v>4620</v>
       </c>
       <c r="E58" s="36">
         <v>5012</v>
       </c>
       <c r="F58" s="36">
         <v>6132</v>
       </c>
       <c r="G58" s="37">
         <v>6607</v>
       </c>
-      <c r="H58" s="37"/>
+      <c r="H58" s="37">
+        <v>6925</v>
+      </c>
       <c r="I58" s="37"/>
       <c r="J58" s="36"/>
       <c r="K58" s="37"/>
       <c r="L58" s="101"/>
       <c r="M58" s="36"/>
       <c r="N58" s="6"/>
     </row>
     <row r="59" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="36">
         <v>1574</v>
       </c>
       <c r="C59" s="36">
         <v>3430</v>
       </c>
       <c r="D59" s="36">
         <v>4620</v>
       </c>
       <c r="E59" s="36">
         <v>5012</v>
       </c>
       <c r="F59" s="36">
         <v>6132</v>
       </c>
       <c r="G59" s="37">
         <v>6607</v>
       </c>
-      <c r="H59" s="37"/>
+      <c r="H59" s="37">
+        <v>6925</v>
+      </c>
       <c r="I59" s="37"/>
       <c r="J59" s="36"/>
       <c r="K59" s="37"/>
       <c r="L59" s="101"/>
       <c r="M59" s="36"/>
       <c r="N59" s="6"/>
     </row>
     <row r="60" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="35"/>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="44"/>
       <c r="E60" s="49"/>
       <c r="F60" s="44"/>
       <c r="G60" s="37"/>
       <c r="H60" s="44"/>
       <c r="I60" s="44"/>
       <c r="J60" s="44"/>
       <c r="K60" s="49"/>
       <c r="L60" s="104"/>
       <c r="M60" s="44"/>
       <c r="N60" s="16"/>
     </row>
     <row r="61" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="32" t="s">
@@ -2736,81 +2812,85 @@
       <c r="M61" s="33"/>
       <c r="N61" s="6"/>
     </row>
     <row r="62" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D62" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F62" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G62" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H62" s="37"/>
+      <c r="H62" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="37"/>
       <c r="M62" s="36"/>
       <c r="N62" s="6"/>
     </row>
     <row r="63" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D63" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E63" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F63" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G63" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H63" s="37"/>
+      <c r="H63" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I63" s="36"/>
       <c r="J63" s="36"/>
       <c r="K63" s="36"/>
       <c r="L63" s="37"/>
       <c r="M63" s="36"/>
       <c r="N63" s="6"/>
     </row>
     <row r="64" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="40"/>
       <c r="B64" s="36"/>
       <c r="C64" s="36"/>
       <c r="D64" s="33"/>
       <c r="E64" s="34"/>
       <c r="F64" s="33"/>
       <c r="G64" s="37"/>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="34"/>
       <c r="L64" s="100"/>
       <c r="M64" s="34"/>
       <c r="N64" s="16"/>
     </row>
     <row r="65" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="32" t="s">
@@ -2830,201 +2910,213 @@
       <c r="M65" s="34"/>
       <c r="N65" s="6"/>
     </row>
     <row r="66" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="36">
         <v>85</v>
       </c>
       <c r="C66" s="36">
         <v>155</v>
       </c>
       <c r="D66" s="36">
         <v>209</v>
       </c>
       <c r="E66" s="36">
         <v>242</v>
       </c>
       <c r="F66" s="37">
         <v>1321</v>
       </c>
       <c r="G66" s="37">
         <v>2404</v>
       </c>
-      <c r="H66" s="37"/>
+      <c r="H66" s="37">
+        <v>3503</v>
+      </c>
       <c r="I66" s="37"/>
       <c r="J66" s="52"/>
       <c r="K66" s="37"/>
       <c r="L66" s="101"/>
       <c r="M66" s="38"/>
       <c r="N66" s="16"/>
     </row>
     <row r="67" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="46">
         <v>0</v>
       </c>
       <c r="C67" s="37">
         <v>0</v>
       </c>
       <c r="D67" s="36">
         <v>1</v>
       </c>
       <c r="E67" s="36">
         <v>1</v>
       </c>
       <c r="F67" s="37">
         <v>1</v>
       </c>
       <c r="G67" s="37">
         <v>1</v>
       </c>
-      <c r="H67" s="37"/>
+      <c r="H67" s="37">
+        <v>1</v>
+      </c>
       <c r="I67" s="37"/>
       <c r="J67" s="53"/>
       <c r="K67" s="37"/>
       <c r="L67" s="101"/>
       <c r="M67" s="40"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="37">
         <v>31</v>
       </c>
       <c r="C68" s="37">
         <v>32</v>
       </c>
       <c r="D68" s="36">
         <v>33</v>
       </c>
       <c r="E68" s="36">
         <v>35</v>
       </c>
       <c r="F68" s="37">
         <v>48</v>
       </c>
       <c r="G68" s="37">
         <v>62</v>
       </c>
-      <c r="H68" s="37"/>
+      <c r="H68" s="37">
+        <v>75</v>
+      </c>
       <c r="I68" s="37"/>
       <c r="J68" s="53"/>
       <c r="K68" s="37"/>
       <c r="L68" s="101"/>
       <c r="M68" s="40"/>
       <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="37">
         <v>8</v>
       </c>
       <c r="D69" s="36">
         <v>17</v>
       </c>
       <c r="E69" s="36">
         <v>25</v>
       </c>
       <c r="F69" s="37">
         <v>43</v>
       </c>
       <c r="G69" s="37">
         <v>61</v>
       </c>
-      <c r="H69" s="37"/>
+      <c r="H69" s="37">
+        <v>79</v>
+      </c>
       <c r="I69" s="37"/>
       <c r="J69" s="53"/>
       <c r="K69" s="37"/>
       <c r="L69" s="101"/>
       <c r="M69" s="40"/>
       <c r="N69" s="6"/>
     </row>
     <row r="70" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="46">
         <v>0</v>
       </c>
       <c r="C70" s="37">
         <v>0</v>
       </c>
       <c r="D70" s="36">
         <v>1</v>
       </c>
       <c r="E70" s="36">
         <v>1</v>
       </c>
       <c r="F70" s="37">
         <v>1</v>
       </c>
       <c r="G70" s="37">
         <v>1</v>
       </c>
-      <c r="H70" s="37"/>
+      <c r="H70" s="37">
+        <v>1</v>
+      </c>
       <c r="I70" s="37"/>
       <c r="J70" s="37"/>
       <c r="K70" s="37"/>
       <c r="L70" s="101"/>
       <c r="M70" s="40"/>
       <c r="N70" s="6"/>
     </row>
     <row r="71" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="37">
         <v>54</v>
       </c>
       <c r="C71" s="37">
         <v>113</v>
       </c>
       <c r="D71" s="36">
         <v>158</v>
       </c>
       <c r="E71" s="36">
         <v>181</v>
       </c>
       <c r="F71" s="37">
         <v>1228</v>
       </c>
       <c r="G71" s="37">
         <v>2279</v>
       </c>
-      <c r="H71" s="37"/>
+      <c r="H71" s="37">
+        <v>3347</v>
+      </c>
       <c r="I71" s="37"/>
       <c r="J71" s="52"/>
       <c r="K71" s="37"/>
       <c r="L71" s="101"/>
       <c r="M71" s="38"/>
       <c r="N71" s="6"/>
     </row>
     <row r="72" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="35"/>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="42"/>
       <c r="F72" s="36"/>
       <c r="G72" s="37"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="42"/>
       <c r="L72" s="102"/>
       <c r="M72" s="42"/>
       <c r="N72" s="16"/>
     </row>
     <row r="73" spans="1:14" s="10" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="32" t="s">
@@ -3044,141 +3136,149 @@
       <c r="M73" s="34"/>
       <c r="N73" s="6"/>
     </row>
     <row r="74" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="36">
         <v>17</v>
       </c>
       <c r="C74" s="36">
         <v>38</v>
       </c>
       <c r="D74" s="36">
         <v>58</v>
       </c>
       <c r="E74" s="36">
         <v>78</v>
       </c>
       <c r="F74" s="37">
         <v>96</v>
       </c>
       <c r="G74" s="37">
         <v>115</v>
       </c>
-      <c r="H74" s="37"/>
+      <c r="H74" s="37">
+        <v>131</v>
+      </c>
       <c r="I74" s="37"/>
       <c r="J74" s="36"/>
       <c r="K74" s="36"/>
       <c r="L74" s="101"/>
       <c r="M74" s="40"/>
       <c r="N74" s="6"/>
     </row>
     <row r="75" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B75" s="36">
         <v>13</v>
       </c>
       <c r="C75" s="36">
         <v>28</v>
       </c>
       <c r="D75" s="36">
         <v>43</v>
       </c>
       <c r="E75" s="36">
         <v>59</v>
       </c>
       <c r="F75" s="37">
         <v>72</v>
       </c>
       <c r="G75" s="37">
         <v>85</v>
       </c>
-      <c r="H75" s="37"/>
+      <c r="H75" s="37">
+        <v>94</v>
+      </c>
       <c r="I75" s="37"/>
       <c r="J75" s="36"/>
       <c r="K75" s="36"/>
       <c r="L75" s="101"/>
       <c r="M75" s="40"/>
       <c r="N75" s="6"/>
     </row>
     <row r="76" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="46">
         <v>0</v>
       </c>
       <c r="C76" s="46">
         <v>0</v>
       </c>
       <c r="D76" s="46">
         <v>1</v>
       </c>
       <c r="E76" s="46">
         <v>1</v>
       </c>
       <c r="F76" s="46">
         <v>1</v>
       </c>
       <c r="G76" s="46">
         <v>1</v>
       </c>
-      <c r="H76" s="46"/>
+      <c r="H76" s="46">
+        <v>1</v>
+      </c>
       <c r="I76" s="46"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
       <c r="L76" s="101"/>
       <c r="M76" s="40"/>
       <c r="N76" s="6"/>
     </row>
     <row r="77" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B77" s="36">
         <v>4</v>
       </c>
       <c r="C77" s="36">
         <v>9</v>
       </c>
       <c r="D77" s="36">
         <v>14</v>
       </c>
       <c r="E77" s="36">
         <v>18</v>
       </c>
       <c r="F77" s="37">
         <v>24</v>
       </c>
       <c r="G77" s="37">
         <v>30</v>
       </c>
-      <c r="H77" s="37"/>
+      <c r="H77" s="37">
+        <v>35</v>
+      </c>
       <c r="I77" s="37"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
       <c r="L77" s="101"/>
       <c r="M77" s="36"/>
       <c r="N77" s="16"/>
     </row>
     <row r="78" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K78" s="42"/>
       <c r="L78" s="102"/>
       <c r="M78" s="42"/>
       <c r="N78" s="16"/>
     </row>
     <row r="79" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="33"/>
       <c r="C79" s="33"/>
       <c r="D79" s="33"/>
       <c r="E79" s="34"/>
       <c r="F79" s="33"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="33"/>
@@ -3188,201 +3288,213 @@
       <c r="M79" s="34"/>
       <c r="N79" s="16"/>
     </row>
     <row r="80" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="36">
         <v>26</v>
       </c>
       <c r="C80" s="36">
         <v>54</v>
       </c>
       <c r="D80" s="36">
         <v>83</v>
       </c>
       <c r="E80" s="36">
         <v>111</v>
       </c>
       <c r="F80" s="36">
         <v>140</v>
       </c>
       <c r="G80" s="37">
         <v>169</v>
       </c>
-      <c r="H80" s="37"/>
+      <c r="H80" s="37">
+        <v>200</v>
+      </c>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="36"/>
       <c r="L80" s="101"/>
       <c r="M80" s="40"/>
       <c r="N80" s="6"/>
     </row>
     <row r="81" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="36">
         <v>0</v>
       </c>
       <c r="C81" s="36">
         <v>0</v>
       </c>
       <c r="D81" s="36">
         <v>0</v>
       </c>
       <c r="E81" s="36">
         <v>0</v>
       </c>
       <c r="F81" s="36">
         <v>0</v>
       </c>
       <c r="G81" s="37">
         <v>1</v>
       </c>
-      <c r="H81" s="37"/>
+      <c r="H81" s="37">
+        <v>1</v>
+      </c>
       <c r="I81" s="37"/>
       <c r="J81" s="37"/>
       <c r="K81" s="36"/>
       <c r="L81" s="101"/>
       <c r="M81" s="40"/>
       <c r="N81" s="6"/>
     </row>
     <row r="82" spans="1:14" s="10" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="36">
         <v>0</v>
       </c>
       <c r="C82" s="36">
         <v>0</v>
       </c>
       <c r="D82" s="36">
         <v>0</v>
       </c>
       <c r="E82" s="36">
         <v>0</v>
       </c>
       <c r="F82" s="36">
         <v>0</v>
       </c>
       <c r="G82" s="37">
         <v>1</v>
       </c>
-      <c r="H82" s="37"/>
+      <c r="H82" s="37">
+        <v>1</v>
+      </c>
       <c r="I82" s="37"/>
       <c r="J82" s="37"/>
       <c r="K82" s="36"/>
       <c r="L82" s="101"/>
       <c r="M82" s="40"/>
       <c r="N82" s="6"/>
     </row>
     <row r="83" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="37">
         <v>19</v>
       </c>
       <c r="C83" s="37">
         <v>39</v>
       </c>
       <c r="D83" s="36">
         <v>59</v>
       </c>
       <c r="E83" s="36">
         <v>79</v>
       </c>
       <c r="F83" s="36">
         <v>98</v>
       </c>
       <c r="G83" s="37">
         <v>117</v>
       </c>
-      <c r="H83" s="37"/>
+      <c r="H83" s="37">
+        <v>138</v>
+      </c>
       <c r="I83" s="37"/>
       <c r="J83" s="53"/>
       <c r="K83" s="36"/>
       <c r="L83" s="101"/>
       <c r="M83" s="40"/>
       <c r="N83" s="6"/>
     </row>
     <row r="84" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B84" s="46">
         <v>0</v>
       </c>
       <c r="C84" s="46">
         <v>1</v>
       </c>
       <c r="D84" s="46">
         <v>1</v>
       </c>
       <c r="E84" s="46">
         <v>2</v>
       </c>
       <c r="F84" s="46">
         <v>2</v>
       </c>
       <c r="G84" s="46">
         <v>3</v>
       </c>
-      <c r="H84" s="46"/>
+      <c r="H84" s="46">
+        <v>3</v>
+      </c>
       <c r="I84" s="46"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
       <c r="L84" s="101"/>
       <c r="M84" s="40"/>
       <c r="N84" s="15"/>
     </row>
     <row r="85" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="37">
         <v>6</v>
       </c>
       <c r="C85" s="37">
         <v>14</v>
       </c>
       <c r="D85" s="36">
         <v>22</v>
       </c>
       <c r="E85" s="36">
         <v>30</v>
       </c>
       <c r="F85" s="36">
         <v>39</v>
       </c>
       <c r="G85" s="37">
         <v>49</v>
       </c>
-      <c r="H85" s="37"/>
+      <c r="H85" s="37">
+        <v>59</v>
+      </c>
       <c r="I85" s="37"/>
       <c r="J85" s="53"/>
       <c r="K85" s="36"/>
       <c r="L85" s="101"/>
       <c r="M85" s="40"/>
       <c r="N85" s="15"/>
     </row>
     <row r="86" spans="1:14" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K86" s="36"/>
       <c r="L86" s="37"/>
       <c r="M86" s="36"/>
       <c r="N86" s="15"/>
     </row>
     <row r="87" spans="1:14" s="1" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="33"/>
       <c r="C87" s="33"/>
       <c r="D87" s="33"/>
       <c r="E87" s="33"/>
       <c r="F87" s="33"/>
       <c r="G87" s="37"/>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
@@ -3392,171 +3504,181 @@
       <c r="M87" s="33"/>
       <c r="N87" s="6"/>
     </row>
     <row r="88" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="36">
         <v>8</v>
       </c>
       <c r="C88" s="36">
         <v>18</v>
       </c>
       <c r="D88" s="36">
         <v>28</v>
       </c>
       <c r="E88" s="36">
         <v>38</v>
       </c>
       <c r="F88" s="36">
         <v>49</v>
       </c>
       <c r="G88" s="37">
         <v>59</v>
       </c>
-      <c r="H88" s="37"/>
+      <c r="H88" s="37">
+        <v>70</v>
+      </c>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="37"/>
       <c r="L88" s="101"/>
       <c r="M88" s="36"/>
       <c r="N88" s="6"/>
     </row>
     <row r="89" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="36">
         <v>0</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="36">
         <v>0</v>
       </c>
       <c r="E89" s="36">
         <v>0</v>
       </c>
       <c r="F89" s="36">
         <v>0</v>
       </c>
       <c r="G89" s="37">
         <v>1</v>
       </c>
-      <c r="H89" s="37"/>
+      <c r="H89" s="37">
+        <v>1</v>
+      </c>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="37"/>
       <c r="L89" s="101"/>
       <c r="M89" s="36"/>
       <c r="N89" s="6"/>
     </row>
     <row r="90" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="36">
         <v>1</v>
       </c>
       <c r="C90" s="36">
         <v>3</v>
       </c>
       <c r="D90" s="36">
         <v>5</v>
       </c>
       <c r="E90" s="36">
         <v>7</v>
       </c>
       <c r="F90" s="36">
         <v>8</v>
       </c>
       <c r="G90" s="37">
         <v>9</v>
       </c>
-      <c r="H90" s="37"/>
+      <c r="H90" s="37">
+        <v>10</v>
+      </c>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="37"/>
       <c r="L90" s="101"/>
       <c r="M90" s="36"/>
       <c r="N90" s="6"/>
     </row>
     <row r="91" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="40">
         <v>0</v>
       </c>
       <c r="C91" s="40">
         <v>1</v>
       </c>
       <c r="D91" s="40">
         <v>1</v>
       </c>
       <c r="E91" s="40">
         <v>2</v>
       </c>
       <c r="F91" s="40">
         <v>2</v>
       </c>
       <c r="G91" s="40">
         <v>3</v>
       </c>
-      <c r="H91" s="40"/>
+      <c r="H91" s="40">
+        <v>3</v>
+      </c>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="37"/>
       <c r="L91" s="101"/>
       <c r="M91" s="36"/>
       <c r="N91" s="15"/>
     </row>
     <row r="92" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="36">
         <v>6</v>
       </c>
       <c r="C92" s="36">
         <v>14</v>
       </c>
       <c r="D92" s="36">
         <v>21</v>
       </c>
       <c r="E92" s="36">
         <v>29</v>
       </c>
       <c r="F92" s="36">
         <v>38</v>
       </c>
       <c r="G92" s="37">
         <v>47</v>
       </c>
-      <c r="H92" s="37"/>
+      <c r="H92" s="37">
+        <v>57</v>
+      </c>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="37"/>
       <c r="L92" s="101"/>
       <c r="M92" s="36"/>
       <c r="N92" s="15"/>
     </row>
     <row r="93" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="35"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="36"/>
       <c r="E93" s="36"/>
       <c r="F93" s="36"/>
       <c r="G93" s="37"/>
       <c r="H93" s="37"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
       <c r="K93" s="36"/>
       <c r="L93" s="37"/>
       <c r="M93" s="36"/>
       <c r="N93" s="15"/>
     </row>
     <row r="94" spans="1:14" s="1" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="55" t="s">
@@ -3576,111 +3698,117 @@
       <c r="M94" s="33"/>
       <c r="N94" s="6"/>
     </row>
     <row r="95" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="36">
         <v>18</v>
       </c>
       <c r="C95" s="36">
         <v>36</v>
       </c>
       <c r="D95" s="36">
         <v>54</v>
       </c>
       <c r="E95" s="40">
         <v>72</v>
       </c>
       <c r="F95" s="36">
         <v>90</v>
       </c>
       <c r="G95" s="37">
         <v>108</v>
       </c>
-      <c r="H95" s="37"/>
+      <c r="H95" s="37">
+        <v>128</v>
+      </c>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="37"/>
       <c r="L95" s="101"/>
       <c r="M95" s="36"/>
       <c r="N95" s="6"/>
     </row>
     <row r="96" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B96" s="36">
         <v>0</v>
       </c>
       <c r="C96" s="36">
         <v>0</v>
       </c>
       <c r="D96" s="36">
         <v>0</v>
       </c>
       <c r="E96" s="40">
         <v>0</v>
       </c>
       <c r="F96" s="36">
         <v>0</v>
       </c>
       <c r="G96" s="37">
         <v>1</v>
       </c>
-      <c r="H96" s="37"/>
+      <c r="H96" s="37">
+        <v>1</v>
+      </c>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="37"/>
       <c r="L96" s="101"/>
       <c r="M96" s="36"/>
       <c r="N96" s="6"/>
     </row>
     <row r="97" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B97" s="36">
         <v>18</v>
       </c>
       <c r="C97" s="40">
         <v>36</v>
       </c>
       <c r="D97" s="40">
         <v>54</v>
       </c>
       <c r="E97" s="40">
         <v>72</v>
       </c>
       <c r="F97" s="36">
         <v>90</v>
       </c>
       <c r="G97" s="37">
         <v>108</v>
       </c>
-      <c r="H97" s="37"/>
+      <c r="H97" s="37">
+        <v>127</v>
+      </c>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="37"/>
       <c r="L97" s="101"/>
       <c r="M97" s="33"/>
       <c r="N97" s="6"/>
     </row>
     <row r="98" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="57"/>
       <c r="B98" s="44"/>
       <c r="C98" s="40"/>
       <c r="D98" s="40"/>
       <c r="E98" s="33"/>
       <c r="F98" s="40"/>
       <c r="G98" s="37"/>
       <c r="H98" s="33"/>
       <c r="I98" s="33"/>
       <c r="J98" s="33"/>
       <c r="K98" s="33"/>
       <c r="L98" s="51"/>
       <c r="M98" s="33"/>
       <c r="N98" s="6"/>
     </row>
     <row r="99" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="50" t="s">
@@ -3700,111 +3828,117 @@
       <c r="M99" s="34"/>
       <c r="N99" s="18"/>
     </row>
     <row r="100" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="36">
         <v>8606</v>
       </c>
       <c r="C100" s="37">
         <v>17371</v>
       </c>
       <c r="D100" s="37">
         <v>22112</v>
       </c>
       <c r="E100" s="37">
         <v>29310</v>
       </c>
       <c r="F100" s="36">
         <v>35411</v>
       </c>
       <c r="G100" s="37">
         <v>37643</v>
       </c>
-      <c r="H100" s="37"/>
+      <c r="H100" s="37">
+        <v>46818</v>
+      </c>
       <c r="I100" s="37"/>
       <c r="J100" s="36"/>
       <c r="K100" s="37"/>
       <c r="L100" s="101"/>
       <c r="M100" s="38"/>
       <c r="N100" s="18"/>
     </row>
     <row r="101" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="58">
         <v>2148</v>
       </c>
       <c r="C101" s="58">
         <v>4679</v>
       </c>
       <c r="D101" s="38">
         <v>4979</v>
       </c>
       <c r="E101" s="58">
         <v>6257</v>
       </c>
       <c r="F101" s="58">
         <v>6910</v>
       </c>
       <c r="G101" s="37">
         <v>7203</v>
       </c>
-      <c r="H101" s="37"/>
+      <c r="H101" s="37">
+        <v>8732</v>
+      </c>
       <c r="I101" s="37"/>
       <c r="J101" s="36"/>
       <c r="K101" s="37"/>
       <c r="L101" s="101"/>
       <c r="M101" s="38"/>
       <c r="N101" s="18"/>
     </row>
     <row r="102" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B102" s="36">
         <v>6458</v>
       </c>
       <c r="C102" s="58">
         <v>12692</v>
       </c>
       <c r="D102" s="36">
         <v>17133</v>
       </c>
       <c r="E102" s="36">
         <v>23053</v>
       </c>
       <c r="F102" s="36">
         <v>28501</v>
       </c>
       <c r="G102" s="37">
         <v>30440</v>
       </c>
-      <c r="H102" s="37"/>
+      <c r="H102" s="37">
+        <v>38086</v>
+      </c>
       <c r="I102" s="37"/>
       <c r="J102" s="36"/>
       <c r="K102" s="37"/>
       <c r="L102" s="101"/>
       <c r="M102" s="38"/>
       <c r="N102" s="15"/>
     </row>
     <row r="103" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="35"/>
       <c r="B103" s="36"/>
       <c r="C103" s="36"/>
       <c r="D103" s="36"/>
       <c r="E103" s="42"/>
       <c r="F103" s="36"/>
       <c r="G103" s="37"/>
       <c r="H103" s="37"/>
       <c r="I103" s="36"/>
       <c r="J103" s="36"/>
       <c r="K103" s="42"/>
       <c r="L103" s="102"/>
       <c r="M103" s="113"/>
       <c r="N103" s="20"/>
     </row>
     <row r="104" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="54" t="s">
@@ -3824,111 +3958,117 @@
       <c r="M104" s="114"/>
       <c r="N104" s="18"/>
     </row>
     <row r="105" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="36">
         <v>8579</v>
       </c>
       <c r="C105" s="36">
         <v>17324</v>
       </c>
       <c r="D105" s="36">
         <v>22044</v>
       </c>
       <c r="E105" s="37">
         <v>29223</v>
       </c>
       <c r="F105" s="36">
         <v>35315</v>
       </c>
       <c r="G105" s="37">
         <v>37544</v>
       </c>
-      <c r="H105" s="37"/>
+      <c r="H105" s="37">
+        <v>46717</v>
+      </c>
       <c r="I105" s="37"/>
       <c r="J105" s="36"/>
       <c r="K105" s="37"/>
       <c r="L105" s="101"/>
       <c r="M105" s="97"/>
       <c r="N105" s="18"/>
     </row>
     <row r="106" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B106" s="36">
         <v>2148</v>
       </c>
       <c r="C106" s="37">
         <v>4679</v>
       </c>
       <c r="D106" s="37">
         <v>4979</v>
       </c>
       <c r="E106" s="37">
         <v>6257</v>
       </c>
       <c r="F106" s="36">
         <v>6910</v>
       </c>
       <c r="G106" s="37">
         <v>7203</v>
       </c>
-      <c r="H106" s="37"/>
+      <c r="H106" s="37">
+        <v>8732</v>
+      </c>
       <c r="I106" s="37"/>
       <c r="J106" s="36"/>
       <c r="K106" s="37"/>
       <c r="L106" s="101"/>
       <c r="M106" s="38"/>
       <c r="N106" s="18"/>
     </row>
     <row r="107" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B107" s="36">
         <v>6431</v>
       </c>
       <c r="C107" s="37">
         <v>12645</v>
       </c>
       <c r="D107" s="37">
         <v>17065</v>
       </c>
       <c r="E107" s="37">
         <v>22966</v>
       </c>
       <c r="F107" s="36">
         <v>28405</v>
       </c>
       <c r="G107" s="37">
         <v>30341</v>
       </c>
-      <c r="H107" s="37"/>
+      <c r="H107" s="37">
+        <v>37985</v>
+      </c>
       <c r="I107" s="37"/>
       <c r="J107" s="36"/>
       <c r="K107" s="37"/>
       <c r="L107" s="101"/>
       <c r="M107" s="38"/>
       <c r="N107" s="15"/>
     </row>
     <row r="108" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="56"/>
       <c r="B108" s="36"/>
       <c r="C108" s="36"/>
       <c r="D108" s="36"/>
       <c r="E108" s="42"/>
       <c r="F108" s="36"/>
       <c r="G108" s="37"/>
       <c r="H108" s="37"/>
       <c r="I108" s="36"/>
       <c r="J108" s="36"/>
       <c r="K108" s="42"/>
       <c r="L108" s="102"/>
       <c r="M108" s="42"/>
       <c r="N108" s="20"/>
     </row>
     <row r="109" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="59" t="s">
@@ -3948,81 +4088,85 @@
       <c r="M109" s="34"/>
       <c r="N109" s="8"/>
     </row>
     <row r="110" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="58">
         <v>24</v>
       </c>
       <c r="C110" s="58">
         <v>41</v>
       </c>
       <c r="D110" s="58">
         <v>59</v>
       </c>
       <c r="E110" s="58">
         <v>76</v>
       </c>
       <c r="F110" s="36">
         <v>82</v>
       </c>
       <c r="G110" s="37">
         <v>82</v>
       </c>
-      <c r="H110" s="37"/>
+      <c r="H110" s="37">
+        <v>82</v>
+      </c>
       <c r="I110" s="37"/>
       <c r="J110" s="44"/>
       <c r="K110" s="37"/>
       <c r="L110" s="101"/>
       <c r="M110" s="44"/>
       <c r="N110" s="8"/>
     </row>
     <row r="111" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="36">
         <v>24</v>
       </c>
       <c r="C111" s="36">
         <v>41</v>
       </c>
       <c r="D111" s="36">
         <v>59</v>
       </c>
       <c r="E111" s="36">
         <v>76</v>
       </c>
       <c r="F111" s="36">
         <v>82</v>
       </c>
       <c r="G111" s="37">
         <v>82</v>
       </c>
-      <c r="H111" s="37"/>
+      <c r="H111" s="37">
+        <v>82</v>
+      </c>
       <c r="I111" s="37"/>
       <c r="J111" s="36"/>
       <c r="K111" s="37"/>
       <c r="L111" s="101"/>
       <c r="M111" s="36"/>
       <c r="N111" s="20"/>
     </row>
     <row r="112" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="56"/>
       <c r="B112" s="36"/>
       <c r="C112" s="36"/>
       <c r="D112" s="36"/>
       <c r="E112" s="42"/>
       <c r="F112" s="36"/>
       <c r="G112" s="37"/>
       <c r="H112" s="36"/>
       <c r="I112" s="36"/>
       <c r="J112" s="36"/>
       <c r="K112" s="42"/>
       <c r="L112" s="102"/>
       <c r="M112" s="42"/>
       <c r="N112" s="20"/>
     </row>
     <row r="113" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="54" t="s">
@@ -4042,81 +4186,85 @@
       <c r="M113" s="34"/>
       <c r="N113" s="8"/>
     </row>
     <row r="114" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="36">
         <v>3</v>
       </c>
       <c r="C114" s="36">
         <v>6</v>
       </c>
       <c r="D114" s="36">
         <v>9</v>
       </c>
       <c r="E114" s="36">
         <v>11</v>
       </c>
       <c r="F114" s="36">
         <v>14</v>
       </c>
       <c r="G114" s="37">
         <v>17</v>
       </c>
-      <c r="H114" s="37"/>
+      <c r="H114" s="37">
+        <v>19</v>
+      </c>
       <c r="I114" s="37"/>
       <c r="J114" s="36"/>
       <c r="K114" s="37"/>
       <c r="L114" s="101"/>
       <c r="M114" s="36"/>
       <c r="N114" s="8"/>
     </row>
     <row r="115" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="36">
         <v>3</v>
       </c>
       <c r="C115" s="36">
         <v>6</v>
       </c>
       <c r="D115" s="36">
         <v>9</v>
       </c>
       <c r="E115" s="36">
         <v>11</v>
       </c>
       <c r="F115" s="36">
         <v>14</v>
       </c>
       <c r="G115" s="37">
         <v>17</v>
       </c>
-      <c r="H115" s="37"/>
+      <c r="H115" s="37">
+        <v>19</v>
+      </c>
       <c r="I115" s="37"/>
       <c r="J115" s="36"/>
       <c r="K115" s="37"/>
       <c r="L115" s="101"/>
       <c r="M115" s="36"/>
       <c r="N115" s="20"/>
     </row>
     <row r="116" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="56"/>
       <c r="B116" s="36"/>
       <c r="C116" s="36"/>
       <c r="D116" s="36"/>
       <c r="E116" s="42"/>
       <c r="F116" s="36"/>
       <c r="G116" s="37"/>
       <c r="H116" s="36"/>
       <c r="I116" s="36"/>
       <c r="J116" s="36"/>
       <c r="K116" s="42"/>
       <c r="L116" s="102"/>
       <c r="M116" s="42"/>
       <c r="N116" s="20"/>
     </row>
     <row r="117" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="32" t="s">
@@ -4136,111 +4284,117 @@
       <c r="M117" s="34"/>
       <c r="N117" s="8"/>
     </row>
     <row r="118" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B118" s="36">
         <v>42</v>
       </c>
       <c r="C118" s="36">
         <v>542</v>
       </c>
       <c r="D118" s="36">
         <v>1042</v>
       </c>
       <c r="E118" s="36">
         <v>1542</v>
       </c>
       <c r="F118" s="36">
         <v>1542</v>
       </c>
       <c r="G118" s="37">
         <v>1542</v>
       </c>
-      <c r="H118" s="37"/>
+      <c r="H118" s="37">
+        <v>1542</v>
+      </c>
       <c r="I118" s="37"/>
       <c r="J118" s="36"/>
       <c r="K118" s="37"/>
       <c r="L118" s="101"/>
       <c r="M118" s="36"/>
       <c r="N118" s="8"/>
     </row>
     <row r="119" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B119" s="36">
         <v>42</v>
       </c>
       <c r="C119" s="36">
         <v>42</v>
       </c>
       <c r="D119" s="36">
         <v>42</v>
       </c>
       <c r="E119" s="36">
         <v>42</v>
       </c>
       <c r="F119" s="36">
         <v>42</v>
       </c>
       <c r="G119" s="37">
         <v>42</v>
       </c>
-      <c r="H119" s="37"/>
+      <c r="H119" s="37">
+        <v>42</v>
+      </c>
       <c r="I119" s="37"/>
       <c r="J119" s="36"/>
       <c r="K119" s="37"/>
       <c r="L119" s="101"/>
       <c r="M119" s="36"/>
       <c r="N119" s="20"/>
     </row>
     <row r="120" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="98" t="s">
         <v>60</v>
       </c>
       <c r="B120" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C120" s="116">
         <v>500</v>
       </c>
       <c r="D120" s="44">
         <v>1000</v>
       </c>
       <c r="E120" s="36">
         <v>1500</v>
       </c>
       <c r="F120" s="38">
         <v>1500</v>
       </c>
       <c r="G120" s="38">
         <v>1500</v>
       </c>
-      <c r="H120" s="40"/>
+      <c r="H120" s="38">
+        <v>1500</v>
+      </c>
       <c r="I120" s="40"/>
       <c r="J120" s="40"/>
       <c r="K120" s="40"/>
       <c r="L120" s="101"/>
       <c r="M120" s="40"/>
       <c r="N120" s="8"/>
     </row>
     <row r="121" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="98"/>
       <c r="B121" s="36"/>
       <c r="C121" s="36"/>
       <c r="D121" s="33"/>
       <c r="E121" s="36"/>
       <c r="F121" s="33"/>
       <c r="G121" s="37"/>
       <c r="H121" s="40"/>
       <c r="I121" s="40"/>
       <c r="J121" s="40"/>
       <c r="K121" s="43"/>
       <c r="L121" s="101"/>
       <c r="M121" s="43"/>
       <c r="N121" s="8"/>
     </row>
     <row r="122" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="54" t="s">
@@ -4260,111 +4414,117 @@
       <c r="M122" s="34"/>
       <c r="N122" s="8"/>
     </row>
     <row r="123" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="36">
         <v>42</v>
       </c>
       <c r="C123" s="36">
         <v>542</v>
       </c>
       <c r="D123" s="36">
         <v>1042</v>
       </c>
       <c r="E123" s="36">
         <v>1542</v>
       </c>
       <c r="F123" s="36">
         <v>1542</v>
       </c>
       <c r="G123" s="37">
         <v>1542</v>
       </c>
-      <c r="H123" s="37"/>
+      <c r="H123" s="37">
+        <v>1542</v>
+      </c>
       <c r="I123" s="37"/>
       <c r="J123" s="36"/>
       <c r="K123" s="37"/>
       <c r="L123" s="101"/>
       <c r="M123" s="36"/>
       <c r="N123" s="20"/>
     </row>
     <row r="124" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B124" s="36">
         <v>42</v>
       </c>
       <c r="C124" s="36">
         <v>42</v>
       </c>
       <c r="D124" s="36">
         <v>42</v>
       </c>
       <c r="E124" s="36">
         <v>42</v>
       </c>
       <c r="F124" s="36">
         <v>42</v>
       </c>
       <c r="G124" s="37">
         <v>42</v>
       </c>
-      <c r="H124" s="37"/>
+      <c r="H124" s="37">
+        <v>42</v>
+      </c>
       <c r="I124" s="37"/>
       <c r="J124" s="36"/>
       <c r="K124" s="37"/>
       <c r="L124" s="101"/>
       <c r="M124" s="36"/>
       <c r="N124" s="20"/>
     </row>
     <row r="125" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="98" t="s">
         <v>60</v>
       </c>
       <c r="B125" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C125" s="116">
         <v>500</v>
       </c>
       <c r="D125" s="44">
         <v>1000</v>
       </c>
       <c r="E125" s="36">
         <v>1500</v>
       </c>
       <c r="F125" s="40">
         <v>1500</v>
       </c>
       <c r="G125" s="38">
         <v>1500</v>
       </c>
-      <c r="H125" s="44"/>
+      <c r="H125" s="38">
+        <v>1500</v>
+      </c>
       <c r="I125" s="44"/>
       <c r="J125" s="44"/>
       <c r="K125" s="49"/>
       <c r="L125" s="101"/>
       <c r="M125" s="44"/>
       <c r="N125" s="20"/>
     </row>
     <row r="126" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="98"/>
       <c r="B126" s="116"/>
       <c r="C126" s="36"/>
       <c r="D126" s="44"/>
       <c r="E126" s="49"/>
       <c r="F126" s="44"/>
       <c r="G126" s="37"/>
       <c r="H126" s="44"/>
       <c r="I126" s="44"/>
       <c r="J126" s="44"/>
       <c r="K126" s="49"/>
       <c r="L126" s="101"/>
       <c r="M126" s="44"/>
       <c r="N126" s="20"/>
     </row>
     <row r="127" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="32" t="s">
@@ -4384,441 +4544,469 @@
       <c r="M127" s="34"/>
       <c r="N127" s="8"/>
     </row>
     <row r="128" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="36">
         <v>2106</v>
       </c>
       <c r="C128" s="36">
         <v>4439</v>
       </c>
       <c r="D128" s="37">
         <v>6771</v>
       </c>
       <c r="E128" s="37">
         <v>9108</v>
       </c>
       <c r="F128" s="37">
         <v>11410</v>
       </c>
       <c r="G128" s="37">
         <v>13717</v>
       </c>
-      <c r="H128" s="37"/>
+      <c r="H128" s="37">
+        <v>16008</v>
+      </c>
       <c r="I128" s="37"/>
       <c r="J128" s="36"/>
       <c r="K128" s="37"/>
       <c r="L128" s="101"/>
       <c r="M128" s="115"/>
       <c r="N128" s="8"/>
     </row>
     <row r="129" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="39" t="s">
         <v>57</v>
       </c>
       <c r="B129" s="37">
         <v>141</v>
       </c>
       <c r="C129" s="37">
         <v>281</v>
       </c>
       <c r="D129" s="37">
         <v>422</v>
       </c>
       <c r="E129" s="37">
         <v>562</v>
       </c>
       <c r="F129" s="37">
         <v>703</v>
       </c>
       <c r="G129" s="37">
         <v>843</v>
       </c>
-      <c r="H129" s="37"/>
+      <c r="H129" s="37">
+        <v>909</v>
+      </c>
       <c r="I129" s="37"/>
       <c r="J129" s="36"/>
       <c r="K129" s="37"/>
       <c r="L129" s="101"/>
       <c r="M129" s="115"/>
       <c r="N129" s="8"/>
     </row>
     <row r="130" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="39" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="37">
         <v>65</v>
       </c>
       <c r="C130" s="37">
         <v>131</v>
       </c>
       <c r="D130" s="37">
         <v>196</v>
       </c>
       <c r="E130" s="37">
         <v>262</v>
       </c>
       <c r="F130" s="37">
         <v>327</v>
       </c>
       <c r="G130" s="37">
         <v>393</v>
       </c>
-      <c r="H130" s="37"/>
+      <c r="H130" s="37">
+        <v>425</v>
+      </c>
       <c r="I130" s="37"/>
       <c r="J130" s="36"/>
       <c r="K130" s="37"/>
       <c r="L130" s="101"/>
       <c r="M130" s="115"/>
       <c r="N130" s="8"/>
     </row>
     <row r="131" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B131" s="37">
         <v>144</v>
       </c>
       <c r="C131" s="37">
         <v>302</v>
       </c>
       <c r="D131" s="37">
         <v>459</v>
       </c>
       <c r="E131" s="101">
         <v>617</v>
       </c>
       <c r="F131" s="37">
         <v>774</v>
       </c>
       <c r="G131" s="37">
         <v>931</v>
       </c>
-      <c r="H131" s="37"/>
+      <c r="H131" s="37">
+        <v>1108</v>
+      </c>
       <c r="I131" s="37"/>
       <c r="J131" s="36"/>
       <c r="K131" s="37"/>
       <c r="L131" s="101"/>
       <c r="M131" s="115"/>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B132" s="37">
         <v>75</v>
       </c>
       <c r="C132" s="37">
         <v>151</v>
       </c>
       <c r="D132" s="37">
         <v>226</v>
       </c>
       <c r="E132" s="101">
         <v>302</v>
       </c>
       <c r="F132" s="37">
         <v>377</v>
       </c>
       <c r="G132" s="37">
         <v>453</v>
       </c>
-      <c r="H132" s="37"/>
+      <c r="H132" s="37">
+        <v>488</v>
+      </c>
       <c r="I132" s="37"/>
       <c r="J132" s="36"/>
       <c r="K132" s="37"/>
       <c r="L132" s="101"/>
       <c r="M132" s="115"/>
       <c r="N132" s="8"/>
     </row>
     <row r="133" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B133" s="37">
         <v>60</v>
       </c>
       <c r="C133" s="37">
         <v>120</v>
       </c>
       <c r="D133" s="37">
         <v>180</v>
       </c>
       <c r="E133" s="101">
         <v>241</v>
       </c>
       <c r="F133" s="37">
         <v>301</v>
       </c>
       <c r="G133" s="37">
         <v>361</v>
       </c>
-      <c r="H133" s="37"/>
+      <c r="H133" s="37">
+        <v>387</v>
+      </c>
       <c r="I133" s="37"/>
       <c r="J133" s="36"/>
       <c r="K133" s="37"/>
       <c r="L133" s="101"/>
       <c r="M133" s="115"/>
       <c r="N133" s="8"/>
     </row>
     <row r="134" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="37">
         <v>314</v>
       </c>
       <c r="C134" s="37">
         <v>625</v>
       </c>
       <c r="D134" s="37">
         <v>936</v>
       </c>
       <c r="E134" s="101">
         <v>1251</v>
       </c>
       <c r="F134" s="37">
         <v>1563</v>
       </c>
       <c r="G134" s="37">
         <v>1881</v>
       </c>
-      <c r="H134" s="37"/>
+      <c r="H134" s="37">
+        <v>2065</v>
+      </c>
       <c r="I134" s="37"/>
       <c r="J134" s="36"/>
       <c r="K134" s="37"/>
       <c r="L134" s="101"/>
       <c r="M134" s="115"/>
       <c r="N134" s="8"/>
     </row>
     <row r="135" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B135" s="37">
         <v>113</v>
       </c>
       <c r="C135" s="37">
         <v>226</v>
       </c>
       <c r="D135" s="37">
         <v>339</v>
       </c>
       <c r="E135" s="101">
         <v>452</v>
       </c>
       <c r="F135" s="37">
         <v>564</v>
       </c>
       <c r="G135" s="37">
         <v>677</v>
       </c>
-      <c r="H135" s="37"/>
+      <c r="H135" s="37">
+        <v>735</v>
+      </c>
       <c r="I135" s="37"/>
       <c r="J135" s="36"/>
       <c r="K135" s="37"/>
       <c r="L135" s="101"/>
       <c r="M135" s="115"/>
       <c r="N135" s="8"/>
     </row>
     <row r="136" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B136" s="37">
         <v>48</v>
       </c>
       <c r="C136" s="37">
         <v>96</v>
       </c>
       <c r="D136" s="37">
         <v>144</v>
       </c>
       <c r="E136" s="101">
         <v>192</v>
       </c>
       <c r="F136" s="37">
         <v>240</v>
       </c>
       <c r="G136" s="37">
         <v>288</v>
       </c>
-      <c r="H136" s="37"/>
+      <c r="H136" s="37">
+        <v>308</v>
+      </c>
       <c r="I136" s="37"/>
       <c r="J136" s="36"/>
       <c r="K136" s="37"/>
       <c r="L136" s="101"/>
       <c r="M136" s="115"/>
       <c r="N136" s="8"/>
     </row>
     <row r="137" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B137" s="37">
         <v>67</v>
       </c>
       <c r="C137" s="37">
         <v>134</v>
       </c>
       <c r="D137" s="37">
         <v>201</v>
       </c>
       <c r="E137" s="101">
         <v>268</v>
       </c>
       <c r="F137" s="37">
         <v>335</v>
       </c>
       <c r="G137" s="37">
         <v>402</v>
       </c>
-      <c r="H137" s="37"/>
+      <c r="H137" s="37">
+        <v>431</v>
+      </c>
       <c r="I137" s="37"/>
       <c r="J137" s="36"/>
       <c r="K137" s="37"/>
       <c r="L137" s="101"/>
       <c r="M137" s="115"/>
       <c r="N137" s="8"/>
     </row>
     <row r="138" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="37">
         <v>68</v>
       </c>
       <c r="C138" s="37">
         <v>136</v>
       </c>
       <c r="D138" s="37">
         <v>204</v>
       </c>
       <c r="E138" s="101">
         <v>271</v>
       </c>
       <c r="F138" s="37">
         <v>339</v>
       </c>
       <c r="G138" s="37">
         <v>407</v>
       </c>
-      <c r="H138" s="37"/>
+      <c r="H138" s="37">
+        <v>437</v>
+      </c>
       <c r="I138" s="37"/>
       <c r="J138" s="36"/>
       <c r="K138" s="37"/>
       <c r="L138" s="101"/>
       <c r="M138" s="115"/>
       <c r="N138" s="8"/>
     </row>
     <row r="139" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B139" s="37">
         <v>167</v>
       </c>
       <c r="C139" s="37">
         <v>334</v>
       </c>
       <c r="D139" s="37">
         <v>501</v>
       </c>
       <c r="E139" s="101">
         <v>668</v>
       </c>
       <c r="F139" s="37">
         <v>835</v>
       </c>
       <c r="G139" s="37">
         <v>1002</v>
       </c>
-      <c r="H139" s="37"/>
+      <c r="H139" s="37">
+        <v>1073</v>
+      </c>
       <c r="I139" s="37"/>
       <c r="J139" s="36"/>
       <c r="K139" s="37"/>
       <c r="L139" s="101"/>
       <c r="M139" s="115"/>
       <c r="N139" s="8"/>
     </row>
     <row r="140" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="39" t="s">
         <v>66</v>
       </c>
       <c r="B140" s="37">
         <v>70</v>
       </c>
       <c r="C140" s="37">
         <v>141</v>
       </c>
       <c r="D140" s="37">
         <v>211</v>
       </c>
       <c r="E140" s="101">
         <v>282</v>
       </c>
       <c r="F140" s="37">
         <v>352</v>
       </c>
       <c r="G140" s="37">
         <v>423</v>
       </c>
-      <c r="H140" s="37"/>
+      <c r="H140" s="37">
+        <v>460</v>
+      </c>
       <c r="I140" s="37"/>
       <c r="J140" s="36"/>
       <c r="K140" s="37"/>
       <c r="L140" s="101"/>
       <c r="M140" s="115"/>
       <c r="N140" s="8"/>
     </row>
     <row r="141" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B141" s="37">
         <v>773</v>
       </c>
       <c r="C141" s="37">
         <v>1762</v>
       </c>
       <c r="D141" s="37">
         <v>2752</v>
       </c>
       <c r="E141" s="37">
         <v>3741</v>
       </c>
       <c r="F141" s="37">
         <v>4699</v>
       </c>
       <c r="G141" s="37">
         <v>5658</v>
       </c>
-      <c r="H141" s="37"/>
+      <c r="H141" s="37">
+        <v>7183</v>
+      </c>
       <c r="I141" s="37"/>
       <c r="J141" s="36"/>
       <c r="K141" s="37"/>
       <c r="L141" s="101"/>
       <c r="M141" s="115"/>
       <c r="N141" s="20"/>
     </row>
     <row r="142" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="57"/>
       <c r="B142" s="44"/>
       <c r="C142" s="33"/>
       <c r="D142" s="33"/>
       <c r="E142" s="34"/>
       <c r="F142" s="33"/>
       <c r="G142" s="37"/>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="34"/>
       <c r="L142" s="100"/>
       <c r="M142" s="34"/>
       <c r="N142" s="15"/>
     </row>
     <row r="143" spans="1:14" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="32" t="s">
@@ -4838,81 +5026,85 @@
       <c r="M143" s="34"/>
       <c r="N143" s="8"/>
     </row>
     <row r="144" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="36">
         <v>5</v>
       </c>
       <c r="C144" s="36">
         <v>12</v>
       </c>
       <c r="D144" s="36">
         <v>20</v>
       </c>
       <c r="E144" s="36">
         <v>27</v>
       </c>
       <c r="F144" s="36">
         <v>33</v>
       </c>
       <c r="G144" s="36">
         <v>39</v>
       </c>
-      <c r="H144" s="37"/>
+      <c r="H144" s="37">
+        <v>44</v>
+      </c>
       <c r="I144" s="36"/>
       <c r="J144" s="36"/>
       <c r="K144" s="37"/>
       <c r="L144" s="37"/>
       <c r="M144" s="36"/>
       <c r="N144" s="8"/>
     </row>
     <row r="145" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="36">
         <v>5</v>
       </c>
       <c r="C145" s="36">
         <v>12</v>
       </c>
       <c r="D145" s="36">
         <v>20</v>
       </c>
       <c r="E145" s="36">
         <v>27</v>
       </c>
       <c r="F145" s="36">
         <v>33</v>
       </c>
       <c r="G145" s="36">
         <v>39</v>
       </c>
-      <c r="H145" s="37"/>
+      <c r="H145" s="37">
+        <v>44</v>
+      </c>
       <c r="I145" s="36"/>
       <c r="J145" s="36"/>
       <c r="K145" s="37"/>
       <c r="L145" s="37"/>
       <c r="M145" s="36"/>
       <c r="N145" s="8"/>
     </row>
     <row r="146" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="29"/>
       <c r="B146" s="29"/>
       <c r="C146" s="29"/>
       <c r="D146" s="29"/>
       <c r="E146" s="60"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
       <c r="H146" s="36"/>
       <c r="I146" s="29"/>
       <c r="J146" s="29"/>
       <c r="K146" s="60"/>
       <c r="L146" s="105"/>
       <c r="M146" s="60"/>
       <c r="N146" s="21"/>
     </row>
     <row r="147" spans="1:14" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="32" t="s">
@@ -4932,111 +5124,117 @@
       <c r="M147" s="34"/>
       <c r="N147" s="8"/>
     </row>
     <row r="148" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="36">
         <v>1565</v>
       </c>
       <c r="C148" s="36">
         <v>3393</v>
       </c>
       <c r="D148" s="37">
         <v>4768</v>
       </c>
       <c r="E148" s="36">
         <v>6765</v>
       </c>
       <c r="F148" s="36">
         <v>8068</v>
       </c>
       <c r="G148" s="37">
         <v>9048</v>
       </c>
-      <c r="H148" s="37"/>
+      <c r="H148" s="37">
+        <v>11039</v>
+      </c>
       <c r="I148" s="37"/>
       <c r="J148" s="36"/>
       <c r="K148" s="37"/>
       <c r="L148" s="101"/>
       <c r="M148" s="38"/>
       <c r="N148" s="8"/>
     </row>
     <row r="149" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="36">
         <v>261</v>
       </c>
       <c r="C149" s="37">
         <v>612</v>
       </c>
       <c r="D149" s="37">
         <v>884</v>
       </c>
       <c r="E149" s="36">
         <v>1288</v>
       </c>
       <c r="F149" s="36">
         <v>1540</v>
       </c>
       <c r="G149" s="37">
         <v>1916</v>
       </c>
-      <c r="H149" s="37"/>
+      <c r="H149" s="37">
+        <v>2220</v>
+      </c>
       <c r="I149" s="37"/>
       <c r="J149" s="36"/>
       <c r="K149" s="37"/>
       <c r="L149" s="101"/>
       <c r="M149" s="38"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B150" s="36">
         <v>1304</v>
       </c>
       <c r="C150" s="37">
         <v>2781</v>
       </c>
       <c r="D150" s="37">
         <v>3884</v>
       </c>
       <c r="E150" s="36">
         <v>5477</v>
       </c>
       <c r="F150" s="36">
         <v>6528</v>
       </c>
       <c r="G150" s="37">
         <v>7132</v>
       </c>
-      <c r="H150" s="37"/>
+      <c r="H150" s="37">
+        <v>8819</v>
+      </c>
       <c r="I150" s="37"/>
       <c r="J150" s="36"/>
       <c r="K150" s="37"/>
       <c r="L150" s="101"/>
       <c r="M150" s="38"/>
       <c r="N150" s="15"/>
     </row>
     <row r="151" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="35"/>
       <c r="B151" s="36"/>
       <c r="C151" s="36"/>
       <c r="D151" s="36"/>
       <c r="E151" s="42"/>
       <c r="F151" s="36"/>
       <c r="G151" s="37"/>
       <c r="H151" s="37"/>
       <c r="I151" s="36"/>
       <c r="J151" s="36"/>
       <c r="K151" s="42"/>
       <c r="L151" s="102"/>
       <c r="M151" s="42"/>
       <c r="N151" s="20"/>
     </row>
     <row r="152" spans="1:14" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="32" t="s">
@@ -5056,81 +5254,85 @@
       <c r="M152" s="34"/>
       <c r="N152" s="8"/>
     </row>
     <row r="153" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="36">
         <v>1288</v>
       </c>
       <c r="C153" s="36">
         <v>2734</v>
       </c>
       <c r="D153" s="36">
         <v>4181</v>
       </c>
       <c r="E153" s="36">
         <v>5628</v>
       </c>
       <c r="F153" s="36">
         <v>6987</v>
       </c>
       <c r="G153" s="37">
         <v>8346</v>
       </c>
-      <c r="H153" s="37"/>
+      <c r="H153" s="37">
+        <v>9706</v>
+      </c>
       <c r="I153" s="37"/>
       <c r="J153" s="36"/>
       <c r="K153" s="37"/>
       <c r="L153" s="101"/>
       <c r="M153" s="36"/>
       <c r="N153" s="8"/>
     </row>
     <row r="154" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B154" s="36">
         <v>1288</v>
       </c>
       <c r="C154" s="36">
         <v>2734</v>
       </c>
       <c r="D154" s="36">
         <v>4181</v>
       </c>
       <c r="E154" s="36">
         <v>5628</v>
       </c>
       <c r="F154" s="36">
         <v>6987</v>
       </c>
       <c r="G154" s="37">
         <v>8346</v>
       </c>
-      <c r="H154" s="37"/>
+      <c r="H154" s="37">
+        <v>9706</v>
+      </c>
       <c r="I154" s="37"/>
       <c r="J154" s="36"/>
       <c r="K154" s="37"/>
       <c r="L154" s="101"/>
       <c r="M154" s="36"/>
       <c r="N154" s="20"/>
     </row>
     <row r="155" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="35"/>
       <c r="B155" s="36"/>
       <c r="C155" s="36"/>
       <c r="D155" s="36"/>
       <c r="E155" s="42"/>
       <c r="F155" s="36"/>
       <c r="G155" s="37"/>
       <c r="H155" s="37"/>
       <c r="I155" s="37"/>
       <c r="J155" s="36"/>
       <c r="K155" s="42"/>
       <c r="L155" s="102"/>
       <c r="M155" s="42"/>
       <c r="N155" s="20"/>
     </row>
     <row r="156" spans="1:14" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="32" t="s">
@@ -5150,81 +5352,85 @@
       <c r="M156" s="34"/>
       <c r="N156" s="8"/>
     </row>
     <row r="157" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="47">
         <v>445.1</v>
       </c>
       <c r="C157" s="47">
         <v>703.1</v>
       </c>
       <c r="D157" s="47">
         <v>1015.2</v>
       </c>
       <c r="E157" s="47">
         <v>1563.3</v>
       </c>
       <c r="F157" s="47">
         <v>2115.8000000000002</v>
       </c>
       <c r="G157" s="47">
         <v>2699.3</v>
       </c>
-      <c r="H157" s="48"/>
+      <c r="H157" s="48">
+        <v>3362.4</v>
+      </c>
       <c r="I157" s="47"/>
       <c r="J157" s="47"/>
       <c r="K157" s="48"/>
       <c r="L157" s="103"/>
       <c r="M157" s="47"/>
       <c r="N157" s="8"/>
     </row>
     <row r="158" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B158" s="47">
         <v>445.1</v>
       </c>
       <c r="C158" s="47">
         <v>703.1</v>
       </c>
       <c r="D158" s="47">
         <v>1015.2</v>
       </c>
       <c r="E158" s="47">
         <v>1563.3</v>
       </c>
       <c r="F158" s="47">
         <v>2115.8000000000002</v>
       </c>
       <c r="G158" s="47">
         <v>2699.3</v>
       </c>
-      <c r="H158" s="48"/>
+      <c r="H158" s="48">
+        <v>3362.4</v>
+      </c>
       <c r="I158" s="47"/>
       <c r="J158" s="47"/>
       <c r="K158" s="48"/>
       <c r="L158" s="103"/>
       <c r="M158" s="47"/>
       <c r="N158" s="20"/>
     </row>
     <row r="159" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="35"/>
       <c r="B159" s="47"/>
       <c r="C159" s="47"/>
       <c r="D159" s="47"/>
       <c r="E159" s="61"/>
       <c r="F159" s="47"/>
       <c r="G159" s="37"/>
       <c r="H159" s="47"/>
       <c r="I159" s="47"/>
       <c r="J159" s="47"/>
       <c r="K159" s="61"/>
       <c r="L159" s="106"/>
       <c r="M159" s="61"/>
       <c r="N159" s="20"/>
     </row>
     <row r="160" spans="1:14" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="32" t="s">
@@ -5244,81 +5450,85 @@
       <c r="M160" s="34"/>
       <c r="N160" s="8"/>
     </row>
     <row r="161" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C161" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D161" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E161" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F161" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G161" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H161" s="46"/>
+      <c r="H161" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I161" s="46"/>
       <c r="J161" s="46"/>
       <c r="K161" s="46"/>
       <c r="L161" s="41"/>
       <c r="M161" s="41"/>
       <c r="N161" s="8"/>
     </row>
     <row r="162" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B162" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C162" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D162" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E162" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F162" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G162" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H162" s="46"/>
+      <c r="H162" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I162" s="46"/>
       <c r="J162" s="46"/>
       <c r="K162" s="46"/>
       <c r="L162" s="41"/>
       <c r="M162" s="41"/>
       <c r="N162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="35"/>
       <c r="B163" s="62"/>
       <c r="C163" s="62"/>
       <c r="D163" s="44"/>
       <c r="E163" s="49"/>
       <c r="F163" s="44"/>
       <c r="G163" s="37"/>
       <c r="H163" s="44"/>
       <c r="I163" s="44"/>
       <c r="J163" s="44"/>
       <c r="K163" s="49"/>
       <c r="L163" s="104"/>
       <c r="M163" s="49"/>
       <c r="N163" s="20"/>
     </row>
     <row r="164" spans="1:14" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="32" t="s">
@@ -5338,81 +5548,85 @@
       <c r="M164" s="34"/>
       <c r="N164" s="8"/>
     </row>
     <row r="165" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C165" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D165" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E165" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F165" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G165" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H165" s="46"/>
+      <c r="H165" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I165" s="46"/>
       <c r="J165" s="46"/>
       <c r="K165" s="46"/>
       <c r="L165" s="41"/>
       <c r="M165" s="41"/>
       <c r="N165" s="8"/>
     </row>
     <row r="166" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B166" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C166" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D166" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E166" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F166" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G166" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H166" s="46"/>
+      <c r="H166" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I166" s="46"/>
       <c r="J166" s="46"/>
       <c r="K166" s="46"/>
       <c r="L166" s="41"/>
       <c r="M166" s="41"/>
       <c r="N166" s="20"/>
     </row>
     <row r="167" spans="1:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="29"/>
       <c r="B167" s="29"/>
       <c r="C167" s="29"/>
       <c r="D167" s="29"/>
       <c r="E167" s="60"/>
       <c r="F167" s="29"/>
       <c r="G167" s="37"/>
       <c r="H167" s="37"/>
       <c r="I167" s="37"/>
       <c r="J167" s="29"/>
       <c r="K167" s="60"/>
       <c r="L167" s="105"/>
       <c r="M167" s="60"/>
       <c r="N167" s="21"/>
     </row>
     <row r="168" spans="1:14" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="32" t="s">
@@ -5432,111 +5646,117 @@
       <c r="M168" s="34"/>
       <c r="N168" s="8"/>
     </row>
     <row r="169" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="36">
         <v>140975</v>
       </c>
       <c r="C169" s="36">
         <v>304770</v>
       </c>
       <c r="D169" s="37">
         <v>535588</v>
       </c>
       <c r="E169" s="37">
         <v>726355</v>
       </c>
       <c r="F169" s="36">
         <v>887334</v>
       </c>
       <c r="G169" s="37">
         <v>1068205</v>
       </c>
-      <c r="H169" s="37"/>
+      <c r="H169" s="37">
+        <v>1287831</v>
+      </c>
       <c r="I169" s="37"/>
       <c r="J169" s="36"/>
       <c r="K169" s="37"/>
       <c r="L169" s="101"/>
       <c r="M169" s="36"/>
       <c r="N169" s="8"/>
     </row>
     <row r="170" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B170" s="40">
         <v>990</v>
       </c>
       <c r="C170" s="38">
         <v>1980</v>
       </c>
       <c r="D170" s="38">
         <v>2970</v>
       </c>
       <c r="E170" s="38">
         <v>3960</v>
       </c>
-      <c r="F170" s="40">
+      <c r="F170" s="38">
         <v>4950</v>
       </c>
-      <c r="G170" s="40">
+      <c r="G170" s="38">
         <v>5940</v>
       </c>
-      <c r="H170" s="40"/>
+      <c r="H170" s="38">
+        <v>5940</v>
+      </c>
       <c r="I170" s="63"/>
       <c r="J170" s="63"/>
       <c r="K170" s="63"/>
       <c r="L170" s="101"/>
       <c r="M170" s="36"/>
       <c r="N170" s="20"/>
     </row>
     <row r="171" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B171" s="63">
         <v>139985</v>
       </c>
       <c r="C171" s="66">
         <v>302790</v>
       </c>
       <c r="D171" s="66">
         <v>532618</v>
       </c>
       <c r="E171" s="66">
         <v>722395</v>
       </c>
       <c r="F171" s="63">
         <v>882384</v>
       </c>
       <c r="G171" s="63">
         <v>1062265</v>
       </c>
-      <c r="H171" s="37"/>
+      <c r="H171" s="37">
+        <v>1281891</v>
+      </c>
       <c r="I171" s="63"/>
       <c r="J171" s="63"/>
       <c r="K171" s="63"/>
       <c r="L171" s="101"/>
       <c r="M171" s="36"/>
       <c r="N171" s="20"/>
     </row>
     <row r="172" spans="1:14" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="67"/>
       <c r="B172" s="63"/>
       <c r="C172" s="63"/>
       <c r="D172" s="63"/>
       <c r="E172" s="65"/>
       <c r="F172" s="63"/>
       <c r="G172" s="66"/>
       <c r="H172" s="67"/>
       <c r="I172" s="63"/>
       <c r="J172" s="64"/>
       <c r="K172" s="63"/>
       <c r="L172" s="107"/>
       <c r="M172" s="63"/>
       <c r="N172" s="28"/>
     </row>
     <row r="173" spans="1:14" s="25" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="68" t="s">
@@ -5556,171 +5776,181 @@
       <c r="M173" s="73"/>
       <c r="N173" s="24"/>
     </row>
     <row r="174" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="71" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="74">
         <v>66.5</v>
       </c>
       <c r="C174" s="74">
         <v>97.9</v>
       </c>
       <c r="D174" s="74">
         <v>131.6</v>
       </c>
       <c r="E174" s="74">
         <v>156.9</v>
       </c>
       <c r="F174" s="74">
         <v>177.1</v>
       </c>
       <c r="G174" s="74">
         <v>193</v>
       </c>
-      <c r="H174" s="48"/>
+      <c r="H174" s="48">
+        <v>214.7</v>
+      </c>
       <c r="I174" s="74"/>
       <c r="J174" s="75"/>
       <c r="K174" s="48"/>
       <c r="L174" s="103"/>
       <c r="M174" s="75"/>
       <c r="N174" s="24"/>
     </row>
     <row r="175" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B175" s="74">
         <v>17.7</v>
       </c>
       <c r="C175" s="74">
         <v>40.6</v>
       </c>
       <c r="D175" s="74">
         <v>65.7</v>
       </c>
       <c r="E175" s="74">
         <v>82.5</v>
       </c>
       <c r="F175" s="74">
         <v>100.9</v>
       </c>
       <c r="G175" s="76">
         <v>115</v>
       </c>
-      <c r="H175" s="48"/>
+      <c r="H175" s="48">
+        <v>129.6</v>
+      </c>
       <c r="I175" s="76"/>
       <c r="J175" s="76"/>
       <c r="K175" s="76"/>
       <c r="L175" s="103"/>
       <c r="M175" s="96"/>
       <c r="N175" s="27"/>
     </row>
     <row r="176" spans="1:14" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="77" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="74">
         <v>1.7</v>
       </c>
       <c r="C176" s="74">
         <v>3.1</v>
       </c>
       <c r="D176" s="74">
         <v>4.7</v>
       </c>
       <c r="E176" s="74">
         <v>6.2</v>
       </c>
       <c r="F176" s="74">
         <v>7.8</v>
       </c>
       <c r="G176" s="117">
         <v>9.4</v>
       </c>
-      <c r="H176" s="48"/>
+      <c r="H176" s="48">
+        <v>11</v>
+      </c>
       <c r="I176" s="74"/>
       <c r="J176" s="88"/>
       <c r="K176" s="48"/>
       <c r="L176" s="103"/>
       <c r="M176" s="75"/>
       <c r="N176" s="24"/>
     </row>
     <row r="177" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B177" s="46">
         <v>7.4</v>
       </c>
       <c r="C177" s="74">
         <v>13.9</v>
       </c>
       <c r="D177" s="74">
         <v>20.3</v>
       </c>
       <c r="E177" s="74">
         <v>26.8</v>
       </c>
       <c r="F177" s="74">
         <v>26.8</v>
       </c>
       <c r="G177" s="117">
         <v>26.8</v>
       </c>
-      <c r="H177" s="48"/>
+      <c r="H177" s="48">
+        <v>32.200000000000003</v>
+      </c>
       <c r="I177" s="74"/>
       <c r="J177" s="88"/>
       <c r="K177" s="48"/>
       <c r="L177" s="103"/>
       <c r="M177" s="75"/>
       <c r="N177" s="26"/>
     </row>
     <row r="178" spans="1:15" s="25" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="65" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="46">
         <v>39.700000000000003</v>
       </c>
       <c r="C178" s="74">
         <v>40.299999999999997</v>
       </c>
       <c r="D178" s="74">
         <v>40.9</v>
       </c>
       <c r="E178" s="74">
         <v>41.4</v>
       </c>
       <c r="F178" s="74">
         <v>41.6</v>
       </c>
       <c r="G178" s="117">
         <v>41.8</v>
       </c>
-      <c r="H178" s="48"/>
+      <c r="H178" s="48">
+        <v>41.9</v>
+      </c>
       <c r="I178" s="74"/>
       <c r="J178" s="88"/>
       <c r="K178" s="48"/>
       <c r="L178" s="103"/>
       <c r="M178" s="75"/>
       <c r="N178" s="26"/>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="65"/>
       <c r="B179" s="46"/>
       <c r="C179" s="78"/>
       <c r="D179" s="78"/>
       <c r="E179" s="79"/>
       <c r="F179" s="78"/>
       <c r="G179" s="66"/>
       <c r="H179" s="66"/>
       <c r="I179" s="66"/>
       <c r="J179" s="47"/>
       <c r="K179" s="61"/>
       <c r="L179" s="81"/>
       <c r="M179" s="47"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:15" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="50" t="s">
@@ -5740,81 +5970,85 @@
       <c r="M180" s="33"/>
       <c r="N180" s="11"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="80">
         <v>15.4</v>
       </c>
       <c r="C181" s="80">
         <v>33.700000000000003</v>
       </c>
       <c r="D181" s="80">
         <v>54.3</v>
       </c>
       <c r="E181" s="80">
         <v>68.400000000000006</v>
       </c>
       <c r="F181" s="80">
         <v>85.3</v>
       </c>
       <c r="G181" s="81">
         <v>98.4</v>
       </c>
-      <c r="H181" s="48"/>
+      <c r="H181" s="48">
+        <v>111.9</v>
+      </c>
       <c r="I181" s="81"/>
       <c r="J181" s="47"/>
       <c r="K181" s="48"/>
       <c r="L181" s="103"/>
       <c r="M181" s="47"/>
       <c r="N181" s="11"/>
     </row>
     <row r="182" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B182" s="80">
         <v>15.4</v>
       </c>
       <c r="C182" s="80">
         <v>33.700000000000003</v>
       </c>
       <c r="D182" s="80">
         <v>54.3</v>
       </c>
       <c r="E182" s="80">
         <v>68.400000000000006</v>
       </c>
       <c r="F182" s="80">
         <v>85.3</v>
       </c>
       <c r="G182" s="81">
         <v>98.4</v>
       </c>
-      <c r="H182" s="48"/>
+      <c r="H182" s="48">
+        <v>111.9</v>
+      </c>
       <c r="I182" s="81"/>
       <c r="J182" s="47"/>
       <c r="K182" s="48"/>
       <c r="L182" s="103"/>
       <c r="M182" s="82"/>
       <c r="N182" s="20"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="35"/>
       <c r="B183" s="47"/>
       <c r="C183" s="47"/>
       <c r="D183" s="44"/>
       <c r="E183" s="49"/>
       <c r="F183" s="44"/>
       <c r="G183" s="37"/>
       <c r="H183" s="44"/>
       <c r="I183" s="44"/>
       <c r="J183" s="44"/>
       <c r="K183" s="49"/>
       <c r="L183" s="104"/>
       <c r="M183" s="44"/>
       <c r="N183" s="20"/>
     </row>
     <row r="184" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="50" t="s">
@@ -5835,82 +6069,86 @@
       <c r="N184" s="8"/>
       <c r="O184" s="22"/>
     </row>
     <row r="185" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="46">
         <v>1.4</v>
       </c>
       <c r="C185" s="46">
         <v>2.8</v>
       </c>
       <c r="D185" s="46">
         <v>4.5</v>
       </c>
       <c r="E185" s="46">
         <v>7.2</v>
       </c>
       <c r="F185" s="46">
         <v>8.1999999999999993</v>
       </c>
       <c r="G185" s="81">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H185" s="48"/>
+      <c r="H185" s="48">
+        <v>9.9</v>
+      </c>
       <c r="I185" s="81"/>
       <c r="J185" s="47"/>
       <c r="K185" s="48"/>
       <c r="L185" s="103"/>
       <c r="M185" s="47"/>
       <c r="N185" s="8"/>
       <c r="O185" s="22"/>
     </row>
     <row r="186" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B186" s="46">
         <v>1.4</v>
       </c>
       <c r="C186" s="46">
         <v>2.8</v>
       </c>
       <c r="D186" s="46">
         <v>4.5</v>
       </c>
       <c r="E186" s="46">
         <v>7.2</v>
       </c>
       <c r="F186" s="46">
         <v>8.1999999999999993</v>
       </c>
       <c r="G186" s="81">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H186" s="48"/>
+      <c r="H186" s="48">
+        <v>9.9</v>
+      </c>
       <c r="I186" s="81"/>
       <c r="J186" s="47"/>
       <c r="K186" s="48"/>
       <c r="L186" s="103"/>
       <c r="M186" s="47"/>
       <c r="N186" s="20"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="35"/>
       <c r="B187" s="46"/>
       <c r="C187" s="47"/>
       <c r="D187" s="47"/>
       <c r="E187" s="61"/>
       <c r="F187" s="47"/>
       <c r="G187" s="37"/>
       <c r="H187" s="47"/>
       <c r="I187" s="47"/>
       <c r="J187" s="47"/>
       <c r="K187" s="61"/>
       <c r="L187" s="106"/>
       <c r="M187" s="47"/>
       <c r="N187" s="20"/>
     </row>
     <row r="188" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="32" t="s">
@@ -5930,82 +6168,86 @@
       <c r="M188" s="33"/>
       <c r="N188" s="20"/>
     </row>
     <row r="189" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="46">
         <v>4.2</v>
       </c>
       <c r="C189" s="47">
         <v>8.1</v>
       </c>
       <c r="D189" s="47">
         <v>11.9</v>
       </c>
       <c r="E189" s="47">
         <v>15.8</v>
       </c>
       <c r="F189" s="47">
         <v>15.8</v>
       </c>
       <c r="G189" s="47">
         <v>15.8</v>
       </c>
-      <c r="H189" s="48"/>
+      <c r="H189" s="48">
+        <v>19</v>
+      </c>
       <c r="I189" s="47"/>
       <c r="J189" s="47"/>
       <c r="K189" s="48"/>
       <c r="L189" s="103"/>
       <c r="M189" s="47"/>
       <c r="N189" s="8"/>
       <c r="O189" s="23"/>
     </row>
     <row r="190" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="46">
         <v>4.2</v>
       </c>
       <c r="C190" s="47">
         <v>8.1</v>
       </c>
       <c r="D190" s="47">
         <v>11.9</v>
       </c>
       <c r="E190" s="47">
         <v>15.8</v>
       </c>
       <c r="F190" s="47">
         <v>15.8</v>
       </c>
       <c r="G190" s="47">
         <v>15.8</v>
       </c>
-      <c r="H190" s="48"/>
+      <c r="H190" s="48">
+        <v>19</v>
+      </c>
       <c r="I190" s="47"/>
       <c r="J190" s="47"/>
       <c r="K190" s="48"/>
       <c r="L190" s="103"/>
       <c r="M190" s="47"/>
       <c r="N190" s="8"/>
       <c r="O190" s="23"/>
     </row>
     <row r="191" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="35"/>
       <c r="B191" s="47"/>
       <c r="C191" s="47"/>
       <c r="D191" s="47"/>
       <c r="E191" s="47"/>
       <c r="F191" s="47"/>
       <c r="G191" s="47"/>
       <c r="H191" s="47"/>
       <c r="I191" s="47"/>
       <c r="J191" s="47"/>
       <c r="K191" s="61"/>
       <c r="L191" s="106"/>
       <c r="M191" s="61"/>
       <c r="N191" s="20"/>
     </row>
     <row r="192" spans="1:15" s="1" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
@@ -6027,112 +6269,118 @@
       <c r="N192" s="8"/>
       <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="46">
         <v>0</v>
       </c>
       <c r="C193" s="47">
         <v>1.7</v>
       </c>
       <c r="D193" s="47">
         <v>3.4</v>
       </c>
       <c r="E193" s="47">
         <v>5</v>
       </c>
       <c r="F193" s="47">
         <v>5.4</v>
       </c>
       <c r="G193" s="47">
         <v>5.7</v>
       </c>
-      <c r="H193" s="47"/>
+      <c r="H193" s="47">
+        <v>6</v>
+      </c>
       <c r="I193" s="47"/>
       <c r="J193" s="47"/>
       <c r="K193" s="48"/>
       <c r="L193" s="103"/>
       <c r="M193" s="40"/>
       <c r="N193" s="8"/>
       <c r="O193" s="19"/>
     </row>
     <row r="194" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B194" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C194" s="83">
         <v>1.1000000000000001</v>
       </c>
       <c r="D194" s="83">
         <v>2.2000000000000002</v>
       </c>
       <c r="E194" s="83">
         <v>3.3</v>
       </c>
       <c r="F194" s="83">
         <v>3.3</v>
       </c>
       <c r="G194" s="83">
         <v>3.3</v>
       </c>
-      <c r="H194" s="83"/>
+      <c r="H194" s="83">
+        <v>3.3</v>
+      </c>
       <c r="I194" s="47"/>
       <c r="J194" s="47"/>
       <c r="K194" s="48"/>
       <c r="L194" s="103"/>
       <c r="M194" s="40"/>
       <c r="N194" s="20"/>
     </row>
     <row r="195" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B195" s="46">
         <v>0</v>
       </c>
       <c r="C195" s="47">
         <v>0.6</v>
       </c>
       <c r="D195" s="47">
         <v>1.2</v>
       </c>
       <c r="E195" s="47">
         <v>1.7</v>
       </c>
       <c r="F195" s="47">
         <v>2.1</v>
       </c>
       <c r="G195" s="47">
         <v>2.4</v>
       </c>
-      <c r="H195" s="47"/>
+      <c r="H195" s="47">
+        <v>2.7</v>
+      </c>
       <c r="I195" s="47"/>
       <c r="J195" s="47"/>
       <c r="K195" s="48"/>
       <c r="L195" s="103"/>
       <c r="M195" s="40"/>
       <c r="N195" s="20"/>
     </row>
     <row r="196" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="39"/>
       <c r="B196" s="47"/>
       <c r="C196" s="47"/>
       <c r="D196" s="47"/>
       <c r="E196" s="47"/>
       <c r="F196" s="47"/>
       <c r="G196" s="37"/>
       <c r="H196" s="47"/>
       <c r="I196" s="47"/>
       <c r="J196" s="47"/>
       <c r="K196" s="61"/>
       <c r="L196" s="106"/>
       <c r="M196" s="61"/>
       <c r="N196" s="20"/>
     </row>
     <row r="197" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="50" t="s">
@@ -6153,82 +6401,86 @@
       <c r="N197" s="8"/>
       <c r="O197" s="7"/>
     </row>
     <row r="198" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="97">
         <v>2160</v>
       </c>
       <c r="C198" s="84">
         <v>4420</v>
       </c>
       <c r="D198" s="84">
         <v>7120</v>
       </c>
       <c r="E198" s="84">
         <v>9330</v>
       </c>
       <c r="F198" s="84">
         <v>12460</v>
       </c>
       <c r="G198" s="85">
         <v>14740</v>
       </c>
-      <c r="H198" s="37"/>
+      <c r="H198" s="37">
+        <v>17980</v>
+      </c>
       <c r="I198" s="85"/>
       <c r="J198" s="44"/>
       <c r="K198" s="37"/>
       <c r="L198" s="101"/>
       <c r="M198" s="44"/>
       <c r="N198" s="8"/>
       <c r="O198" s="7"/>
     </row>
     <row r="199" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B199" s="97">
         <v>2160</v>
       </c>
       <c r="C199" s="84">
         <v>4420</v>
       </c>
       <c r="D199" s="84">
         <v>7120</v>
       </c>
       <c r="E199" s="84">
         <v>9330</v>
       </c>
       <c r="F199" s="84">
         <v>12460</v>
       </c>
       <c r="G199" s="85">
         <v>14740</v>
       </c>
-      <c r="H199" s="37"/>
+      <c r="H199" s="37">
+        <v>17980</v>
+      </c>
       <c r="I199" s="85"/>
       <c r="J199" s="36"/>
       <c r="K199" s="37"/>
       <c r="L199" s="101"/>
       <c r="M199" s="36"/>
       <c r="N199" s="20"/>
     </row>
     <row r="200" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="35"/>
       <c r="B200" s="36"/>
       <c r="C200" s="36"/>
       <c r="D200" s="47"/>
       <c r="E200" s="61"/>
       <c r="F200" s="47"/>
       <c r="G200" s="37"/>
       <c r="H200" s="36"/>
       <c r="I200" s="36"/>
       <c r="J200" s="36"/>
       <c r="K200" s="42"/>
       <c r="L200" s="102"/>
       <c r="M200" s="42"/>
       <c r="N200" s="20"/>
     </row>
     <row r="201" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="32" t="s">
@@ -6249,82 +6501,86 @@
       <c r="N201" s="11"/>
       <c r="O201" s="9"/>
     </row>
     <row r="202" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="36">
         <v>9622</v>
       </c>
       <c r="C202" s="36">
         <v>24090</v>
       </c>
       <c r="D202" s="37">
         <v>41000</v>
       </c>
       <c r="E202" s="37">
         <v>51782</v>
       </c>
       <c r="F202" s="36">
         <v>70336</v>
       </c>
       <c r="G202" s="37">
         <v>82816</v>
       </c>
-      <c r="H202" s="37"/>
+      <c r="H202" s="37">
+        <v>102067</v>
+      </c>
       <c r="I202" s="36"/>
       <c r="J202" s="44"/>
       <c r="K202" s="37"/>
       <c r="L202" s="101"/>
       <c r="M202" s="44"/>
       <c r="N202" s="11"/>
       <c r="O202" s="9"/>
     </row>
     <row r="203" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B203" s="36">
         <v>9622</v>
       </c>
       <c r="C203" s="37">
         <v>24090</v>
       </c>
       <c r="D203" s="37">
         <v>41000</v>
       </c>
       <c r="E203" s="37">
         <v>51782</v>
       </c>
       <c r="F203" s="36">
         <v>70336</v>
       </c>
       <c r="G203" s="37">
         <v>82816</v>
       </c>
-      <c r="H203" s="37"/>
+      <c r="H203" s="37">
+        <v>102067</v>
+      </c>
       <c r="I203" s="36"/>
       <c r="J203" s="36"/>
       <c r="K203" s="37"/>
       <c r="L203" s="101"/>
       <c r="M203" s="36"/>
       <c r="N203" s="20"/>
     </row>
     <row r="204" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="35"/>
       <c r="B204" s="36"/>
       <c r="C204" s="37"/>
       <c r="D204" s="37"/>
       <c r="E204" s="37"/>
       <c r="F204" s="36"/>
       <c r="G204" s="37"/>
       <c r="H204" s="37"/>
       <c r="I204" s="36"/>
       <c r="J204" s="36"/>
       <c r="K204" s="37"/>
       <c r="L204" s="37"/>
       <c r="M204" s="42"/>
       <c r="N204" s="20"/>
     </row>
     <row r="205" spans="1:15" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="32" t="s">
@@ -6344,113 +6600,119 @@
       <c r="M205" s="34"/>
       <c r="N205" s="20"/>
     </row>
     <row r="206" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="46">
         <v>275</v>
       </c>
       <c r="C206" s="36">
         <v>1278</v>
       </c>
       <c r="D206" s="37">
         <v>2281</v>
       </c>
       <c r="E206" s="37">
         <v>3284</v>
       </c>
       <c r="F206" s="36">
         <v>3473</v>
       </c>
       <c r="G206" s="37">
         <v>3663</v>
       </c>
-      <c r="H206" s="37"/>
+      <c r="H206" s="37">
+        <v>4048</v>
+      </c>
       <c r="I206" s="36"/>
       <c r="J206" s="36"/>
       <c r="K206" s="37"/>
       <c r="L206" s="101"/>
       <c r="M206" s="36"/>
       <c r="N206" s="8"/>
       <c r="O206" s="13"/>
     </row>
     <row r="207" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B207" s="40">
         <v>13</v>
       </c>
       <c r="C207" s="40">
         <v>25</v>
       </c>
       <c r="D207" s="40">
         <v>38</v>
       </c>
       <c r="E207" s="40">
         <v>50</v>
       </c>
       <c r="F207" s="40">
         <v>63</v>
       </c>
       <c r="G207" s="40">
         <v>75</v>
       </c>
-      <c r="H207" s="40"/>
+      <c r="H207" s="40">
+        <v>75</v>
+      </c>
       <c r="I207" s="40"/>
       <c r="J207" s="36"/>
       <c r="K207" s="37"/>
       <c r="L207" s="101"/>
       <c r="M207" s="36"/>
       <c r="N207" s="8"/>
       <c r="O207" s="13"/>
     </row>
     <row r="208" spans="1:15" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B208" s="41">
         <v>262</v>
       </c>
       <c r="C208" s="37">
         <v>1253</v>
       </c>
       <c r="D208" s="37">
         <v>2243</v>
       </c>
       <c r="E208" s="37">
         <v>3234</v>
       </c>
       <c r="F208" s="36">
         <v>3411</v>
       </c>
       <c r="G208" s="37">
         <v>3588</v>
       </c>
-      <c r="H208" s="37"/>
+      <c r="H208" s="37">
+        <v>3973</v>
+      </c>
       <c r="I208" s="36"/>
       <c r="J208" s="36"/>
       <c r="K208" s="37"/>
       <c r="L208" s="101"/>
       <c r="M208" s="36"/>
       <c r="N208" s="8"/>
       <c r="O208" s="13"/>
     </row>
     <row r="209" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="35"/>
       <c r="B209" s="36"/>
       <c r="C209" s="36"/>
       <c r="D209" s="36"/>
       <c r="E209" s="42"/>
       <c r="F209" s="36"/>
       <c r="G209" s="37"/>
       <c r="H209" s="36"/>
       <c r="I209" s="36"/>
       <c r="J209" s="36"/>
       <c r="K209" s="42"/>
       <c r="L209" s="102"/>
       <c r="M209" s="42"/>
       <c r="N209" s="20"/>
     </row>
     <row r="210" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
@@ -6472,173 +6734,183 @@
       <c r="N210" s="11"/>
       <c r="O210" s="12"/>
     </row>
     <row r="211" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="36">
         <v>6246</v>
       </c>
       <c r="C211" s="36">
         <v>34193</v>
       </c>
       <c r="D211" s="36">
         <v>64220</v>
       </c>
       <c r="E211" s="36">
         <v>94767</v>
       </c>
       <c r="F211" s="36">
         <v>101600</v>
       </c>
       <c r="G211" s="36">
         <v>111724</v>
       </c>
-      <c r="H211" s="37"/>
+      <c r="H211" s="37">
+        <v>120599</v>
+      </c>
       <c r="I211" s="37"/>
       <c r="J211" s="36"/>
       <c r="K211" s="37"/>
       <c r="L211" s="101"/>
       <c r="M211" s="36"/>
       <c r="N211" s="11"/>
       <c r="O211" s="12"/>
     </row>
     <row r="212" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="36">
         <v>469</v>
       </c>
       <c r="C212" s="36">
         <v>9932</v>
       </c>
       <c r="D212" s="36">
         <v>21474</v>
       </c>
       <c r="E212" s="36">
         <v>33537</v>
       </c>
       <c r="F212" s="36">
         <v>34918</v>
       </c>
       <c r="G212" s="37">
         <v>39590</v>
       </c>
-      <c r="H212" s="37"/>
+      <c r="H212" s="37">
+        <v>41334</v>
+      </c>
       <c r="I212" s="37"/>
       <c r="J212" s="36"/>
       <c r="K212" s="37"/>
       <c r="L212" s="101"/>
       <c r="M212" s="36"/>
       <c r="N212" s="11"/>
       <c r="O212" s="12"/>
     </row>
     <row r="213" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B213" s="36">
         <v>601</v>
       </c>
       <c r="C213" s="36">
         <v>6187</v>
       </c>
       <c r="D213" s="47">
         <v>11773</v>
       </c>
       <c r="E213" s="36">
         <v>17358</v>
       </c>
       <c r="F213" s="36">
         <v>17969</v>
       </c>
       <c r="G213" s="37">
         <v>18580</v>
       </c>
-      <c r="H213" s="37"/>
+      <c r="H213" s="37">
+        <v>19191</v>
+      </c>
       <c r="I213" s="37"/>
       <c r="J213" s="36"/>
       <c r="K213" s="37"/>
       <c r="L213" s="101"/>
       <c r="M213" s="36"/>
       <c r="N213" s="11"/>
       <c r="O213" s="14"/>
     </row>
     <row r="214" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B214" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C214" s="36">
         <v>130</v>
       </c>
       <c r="D214" s="36">
         <v>259</v>
       </c>
       <c r="E214" s="36">
         <v>389</v>
       </c>
       <c r="F214" s="36">
         <v>389</v>
       </c>
       <c r="G214" s="37">
         <v>389</v>
       </c>
-      <c r="H214" s="37"/>
+      <c r="H214" s="37">
+        <v>389</v>
+      </c>
       <c r="I214" s="37"/>
       <c r="J214" s="36"/>
       <c r="K214" s="36"/>
       <c r="L214" s="101"/>
       <c r="M214" s="36"/>
     </row>
     <row r="215" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B215" s="36">
         <v>5175</v>
       </c>
       <c r="C215" s="36">
         <v>17944</v>
       </c>
       <c r="D215" s="36">
         <v>30714</v>
       </c>
       <c r="E215" s="36">
         <v>43483</v>
       </c>
       <c r="F215" s="36">
         <v>48324</v>
       </c>
       <c r="G215" s="37">
         <v>53165</v>
       </c>
-      <c r="H215" s="37"/>
+      <c r="H215" s="37">
+        <v>59685</v>
+      </c>
       <c r="I215" s="37"/>
       <c r="J215" s="36"/>
       <c r="K215" s="37"/>
       <c r="L215" s="101"/>
       <c r="M215" s="36"/>
     </row>
     <row r="216" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="35"/>
       <c r="B216" s="36"/>
       <c r="C216" s="36"/>
       <c r="D216" s="36"/>
       <c r="E216" s="42"/>
       <c r="F216" s="36"/>
       <c r="G216" s="37"/>
       <c r="H216" s="37"/>
       <c r="I216" s="36"/>
       <c r="J216" s="36"/>
       <c r="K216" s="42"/>
       <c r="L216" s="102"/>
       <c r="M216" s="42"/>
       <c r="N216" s="20"/>
     </row>
     <row r="217" spans="1:23" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="32" t="s">
         <v>55</v>
@@ -6660,84 +6932,88 @@
       <c r="P217" s="9"/>
       <c r="Q217" s="7"/>
     </row>
     <row r="218" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="36">
         <v>38</v>
       </c>
       <c r="C218" s="36">
         <v>52</v>
       </c>
       <c r="D218" s="36">
         <v>87</v>
       </c>
       <c r="E218" s="37">
         <v>169</v>
       </c>
       <c r="F218" s="36">
         <v>234</v>
       </c>
       <c r="G218" s="37">
         <v>278</v>
       </c>
-      <c r="H218" s="37"/>
+      <c r="H218" s="37">
+        <v>354</v>
+      </c>
       <c r="I218" s="37"/>
       <c r="J218" s="36"/>
       <c r="K218" s="37"/>
       <c r="L218" s="101"/>
       <c r="M218" s="36"/>
       <c r="N218" s="8"/>
       <c r="O218" s="9"/>
       <c r="P218" s="9"/>
       <c r="Q218" s="7"/>
     </row>
     <row r="219" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B219" s="37">
         <v>38</v>
       </c>
       <c r="C219" s="37">
         <v>52</v>
       </c>
       <c r="D219" s="37">
         <v>87</v>
       </c>
       <c r="E219" s="37">
         <v>169</v>
       </c>
       <c r="F219" s="36">
         <v>234</v>
       </c>
       <c r="G219" s="37">
         <v>278</v>
       </c>
-      <c r="H219" s="37"/>
+      <c r="H219" s="37">
+        <v>354</v>
+      </c>
       <c r="I219" s="37"/>
       <c r="J219" s="36"/>
       <c r="K219" s="37"/>
       <c r="L219" s="101"/>
       <c r="M219" s="36"/>
       <c r="N219" s="20"/>
     </row>
     <row r="220" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="35"/>
       <c r="B220" s="58"/>
       <c r="C220" s="58"/>
       <c r="D220" s="44"/>
       <c r="E220" s="49"/>
       <c r="F220" s="49"/>
       <c r="G220" s="49"/>
       <c r="H220" s="44"/>
       <c r="I220" s="44"/>
       <c r="J220" s="44"/>
       <c r="K220" s="49"/>
       <c r="L220" s="104"/>
       <c r="M220" s="49"/>
       <c r="N220" s="20"/>
     </row>
     <row r="221" spans="1:23" s="1" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="32" t="s">
@@ -6766,90 +7042,94 @@
       <c r="V221" s="23"/>
       <c r="W221" s="7"/>
     </row>
     <row r="222" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C222" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D222" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E222" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F222" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G222" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H222" s="41"/>
+      <c r="H222" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I222" s="41"/>
       <c r="J222" s="41"/>
       <c r="K222" s="41"/>
       <c r="L222" s="41"/>
       <c r="M222" s="41"/>
       <c r="N222" s="8"/>
       <c r="O222" s="13"/>
       <c r="P222" s="13"/>
       <c r="Q222" s="9"/>
       <c r="R222" s="9"/>
       <c r="S222" s="6"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="V222" s="23"/>
       <c r="W222" s="7"/>
     </row>
     <row r="223" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B223" s="116" t="s">
         <v>73</v>
       </c>
       <c r="C223" s="116" t="s">
         <v>73</v>
       </c>
       <c r="D223" s="116" t="s">
         <v>73</v>
       </c>
       <c r="E223" s="116" t="s">
         <v>73</v>
       </c>
       <c r="F223" s="116" t="s">
         <v>73</v>
       </c>
       <c r="G223" s="116" t="s">
         <v>73</v>
       </c>
-      <c r="H223" s="41"/>
+      <c r="H223" s="116" t="s">
+        <v>73</v>
+      </c>
       <c r="I223" s="41"/>
       <c r="J223" s="41"/>
       <c r="K223" s="41"/>
       <c r="L223" s="41"/>
       <c r="M223" s="41"/>
       <c r="N223" s="20"/>
     </row>
     <row r="224" spans="1:23" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="86"/>
       <c r="B224" s="87"/>
       <c r="C224" s="87"/>
       <c r="D224" s="87"/>
       <c r="E224" s="87"/>
       <c r="F224" s="87"/>
       <c r="G224" s="87"/>
       <c r="H224" s="87"/>
       <c r="I224" s="87"/>
       <c r="J224" s="87"/>
       <c r="K224" s="87"/>
       <c r="L224" s="108"/>
       <c r="M224" s="87"/>
       <c r="N224" s="15"/>
     </row>
     <row r="225" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="121" t="s">