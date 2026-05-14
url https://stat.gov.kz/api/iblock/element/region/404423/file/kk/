--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -851,76 +851,76 @@
     <xf numFmtId="164" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="13" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1369,207 +1369,207 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BH29" sqref="BH29"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BI21" sqref="BI21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="9.7109375" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="72"/>
-[...16 lines deleted...]
-      <c r="S2" s="72"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
       <c r="AG2" s="10" t="s">
         <v>22</v>
       </c>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="71" t="s">
+      <c r="E3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="71"/>
-[...2 lines deleted...]
-      <c r="Q3" s="71" t="s">
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="Q3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="71"/>
-[...2 lines deleted...]
-      <c r="AC3" s="71" t="s">
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="AC3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="71"/>
-[...2 lines deleted...]
-      <c r="AO3" s="71" t="s">
+      <c r="AD3" s="75"/>
+      <c r="AE3" s="75"/>
+      <c r="AF3" s="75"/>
+      <c r="AO3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP3" s="71"/>
-[...2 lines deleted...]
-      <c r="BA3" s="71" t="s">
+      <c r="AP3" s="75"/>
+      <c r="AQ3" s="75"/>
+      <c r="AR3" s="75"/>
+      <c r="BA3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB3" s="71"/>
-[...1 lines deleted...]
-      <c r="BD3" s="71"/>
+      <c r="BB3" s="75"/>
+      <c r="BC3" s="75"/>
+      <c r="BD3" s="75"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="73"/>
-      <c r="B4" s="75" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="75"/>
-[...5 lines deleted...]
-      <c r="I4" s="77" t="s">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="75"/>
-[...10 lines deleted...]
-      <c r="U4" s="77" t="s">
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="75"/>
-[...10 lines deleted...]
-      <c r="AG4" s="77" t="s">
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH4" s="75"/>
-[...10 lines deleted...]
-      <c r="AS4" s="77" t="s">
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="75"/>
-[...9 lines deleted...]
-      <c r="BD4" s="76"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
+      <c r="AX4" s="73"/>
+      <c r="AY4" s="73"/>
+      <c r="AZ4" s="73"/>
+      <c r="BA4" s="73"/>
+      <c r="BB4" s="73"/>
+      <c r="BC4" s="73"/>
+      <c r="BD4" s="74"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="74"/>
+      <c r="A5" s="79"/>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1834,51 +1834,53 @@
       </c>
       <c r="AN6" s="9">
         <v>102.1</v>
       </c>
       <c r="AO6" s="9">
         <v>100.2</v>
       </c>
       <c r="AP6" s="9">
         <v>100</v>
       </c>
       <c r="AQ6" s="9">
         <v>101.1</v>
       </c>
       <c r="AR6" s="9">
         <v>102.2</v>
       </c>
       <c r="AS6" s="69">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.4</v>
       </c>
       <c r="AU6" s="9">
         <v>101.8</v>
       </c>
-      <c r="AV6" s="9"/>
+      <c r="AV6" s="9">
+        <v>101.6</v>
+      </c>
       <c r="AW6" s="9"/>
       <c r="AX6" s="9"/>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
     </row>
     <row r="7" spans="1:56" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="22">
         <v>92.2</v>
       </c>
       <c r="C7" s="22">
         <v>100.1</v>
       </c>
       <c r="D7" s="22">
         <v>101.1</v>
       </c>
       <c r="E7" s="22">
         <v>100.1</v>
       </c>
@@ -1983,54 +1985,56 @@
       </c>
       <c r="AM7" s="13">
         <v>105.5</v>
       </c>
       <c r="AN7" s="13">
         <v>102</v>
       </c>
       <c r="AO7" s="13">
         <v>102.3</v>
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="70">
         <v>84.6</v>
       </c>
       <c r="AT7" s="30">
         <v>101.5</v>
       </c>
-      <c r="AU7" s="79">
+      <c r="AU7" s="71">
         <v>106</v>
       </c>
-      <c r="AV7" s="30"/>
+      <c r="AV7" s="30">
+        <v>102.5</v>
+      </c>
       <c r="AW7" s="13"/>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="22">
         <v>100.2</v>
       </c>
       <c r="C8" s="22">
         <v>100.3</v>
       </c>
       <c r="D8" s="22">
         <v>99.2</v>
       </c>
       <c r="E8" s="22">
         <v>103</v>
       </c>
@@ -2138,51 +2142,53 @@
       </c>
       <c r="AN8" s="13">
         <v>101.2</v>
       </c>
       <c r="AO8" s="13">
         <v>100.7</v>
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="70">
         <v>100.4</v>
       </c>
       <c r="AT8" s="28">
         <v>101.7</v>
       </c>
       <c r="AU8" s="28">
         <v>102.2</v>
       </c>
-      <c r="AV8" s="32"/>
+      <c r="AV8" s="32">
+        <v>100.2</v>
+      </c>
       <c r="AW8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>102.3</v>
       </c>
       <c r="D9" s="22">
         <v>102</v>
       </c>
       <c r="E9" s="22">
         <v>101.6</v>
       </c>
@@ -2290,51 +2296,53 @@
       </c>
       <c r="AN9" s="13">
         <v>105.3</v>
       </c>
       <c r="AO9" s="13">
         <v>100.2</v>
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="70">
         <v>102.7</v>
       </c>
       <c r="AT9" s="28">
         <v>103.1</v>
       </c>
       <c r="AU9" s="28">
         <v>101.3</v>
       </c>
-      <c r="AV9" s="33"/>
+      <c r="AV9" s="33">
+        <v>104.5</v>
+      </c>
       <c r="AW9" s="13"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="22">
         <v>103.6</v>
       </c>
       <c r="C10" s="22">
         <v>101.8</v>
       </c>
       <c r="D10" s="22">
         <v>101.9</v>
       </c>
       <c r="E10" s="22">
         <v>102.3</v>
       </c>
@@ -2442,51 +2450,53 @@
       </c>
       <c r="AN10" s="13">
         <v>102.2</v>
       </c>
       <c r="AO10" s="13">
         <v>100.1</v>
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="70">
         <v>103.8</v>
       </c>
       <c r="AT10" s="28">
         <v>103</v>
       </c>
       <c r="AU10" s="31">
         <v>101.9</v>
       </c>
-      <c r="AV10" s="32"/>
+      <c r="AV10" s="32">
+        <v>101.8</v>
+      </c>
       <c r="AW10" s="13"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="22">
         <v>101</v>
       </c>
       <c r="C11" s="22">
         <v>102.7</v>
       </c>
       <c r="D11" s="22">
         <v>101.1</v>
       </c>
       <c r="E11" s="22">
         <v>101.2</v>
       </c>
@@ -2594,51 +2604,53 @@
       </c>
       <c r="AN11" s="13">
         <v>102.4</v>
       </c>
       <c r="AO11" s="13">
         <v>102</v>
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="70">
         <v>110.2</v>
       </c>
       <c r="AT11" s="31">
         <v>103.9</v>
       </c>
       <c r="AU11" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV11" s="32"/>
+      <c r="AV11" s="32">
+        <v>100.8</v>
+      </c>
       <c r="AW11" s="13"/>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22">
         <v>100.4</v>
       </c>
       <c r="C12" s="22">
         <v>100.7</v>
       </c>
       <c r="D12" s="22">
         <v>96.9</v>
       </c>
       <c r="E12" s="22">
         <v>101.4</v>
       </c>
@@ -2746,51 +2758,53 @@
       </c>
       <c r="AN12" s="13">
         <v>106.6</v>
       </c>
       <c r="AO12" s="13">
         <v>100.3</v>
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="70">
         <v>96.3</v>
       </c>
       <c r="AT12" s="28">
         <v>97.6</v>
       </c>
       <c r="AU12" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV12" s="33"/>
+      <c r="AV12" s="33">
+        <v>101.4</v>
+      </c>
       <c r="AW12" s="13"/>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>101.6</v>
       </c>
       <c r="C13" s="22">
         <v>101.7</v>
       </c>
       <c r="D13" s="22">
         <v>103.4</v>
       </c>
       <c r="E13" s="22">
         <v>102.1</v>
       </c>
@@ -2898,51 +2912,53 @@
       </c>
       <c r="AN13" s="13">
         <v>105.2</v>
       </c>
       <c r="AO13" s="13">
         <v>100.9</v>
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="70">
         <v>104.3</v>
       </c>
       <c r="AT13" s="31">
         <v>99.8</v>
       </c>
       <c r="AU13" s="31">
         <v>101.6</v>
       </c>
-      <c r="AV13" s="33"/>
+      <c r="AV13" s="33">
+        <v>101.4</v>
+      </c>
       <c r="AW13" s="13"/>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="22">
         <v>100.5</v>
       </c>
       <c r="C14" s="22">
         <v>102.2</v>
       </c>
       <c r="D14" s="22">
         <v>98.8</v>
       </c>
       <c r="E14" s="22">
         <v>101.7</v>
       </c>
@@ -3050,51 +3066,53 @@
       </c>
       <c r="AN14" s="13">
         <v>100.8</v>
       </c>
       <c r="AO14" s="13">
         <v>100.2</v>
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="70">
         <v>105.1</v>
       </c>
       <c r="AT14" s="31">
         <v>100.8</v>
       </c>
       <c r="AU14" s="31">
         <v>101.3</v>
       </c>
-      <c r="AV14" s="32"/>
+      <c r="AV14" s="32">
+        <v>101.6</v>
+      </c>
       <c r="AW14" s="13"/>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="22">
         <v>100.9</v>
       </c>
       <c r="C15" s="22">
         <v>101.4</v>
       </c>
       <c r="D15" s="22">
         <v>102.7</v>
       </c>
       <c r="E15" s="22">
         <v>97.5</v>
       </c>
@@ -3202,51 +3220,53 @@
       </c>
       <c r="AN15" s="13">
         <v>100.4</v>
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="70">
         <v>102.7</v>
       </c>
       <c r="AT15" s="28">
         <v>101.7</v>
       </c>
       <c r="AU15" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV15" s="32"/>
+      <c r="AV15" s="32">
+        <v>100.1</v>
+      </c>
       <c r="AW15" s="13"/>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="22">
         <v>103.2</v>
       </c>
       <c r="C16" s="22">
         <v>104.5</v>
       </c>
       <c r="D16" s="22">
         <v>104.6</v>
       </c>
       <c r="E16" s="22">
         <v>100.4</v>
       </c>
@@ -3354,198 +3374,200 @@
       </c>
       <c r="AN16" s="13">
         <v>103.3</v>
       </c>
       <c r="AO16" s="13">
         <v>102.3</v>
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="70">
         <v>97.8</v>
       </c>
       <c r="AT16" s="28">
         <v>99.1</v>
       </c>
       <c r="AU16" s="28">
         <v>100.2</v>
       </c>
-      <c r="AV16" s="32"/>
+      <c r="AV16" s="32">
+        <v>100.1</v>
+      </c>
       <c r="AW16" s="13"/>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="72" t="s">
+      <c r="A18" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="72"/>
-[...15 lines deleted...]
-      <c r="R18" s="72"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="77"/>
+      <c r="K18" s="77"/>
+      <c r="L18" s="77"/>
+      <c r="M18" s="77"/>
+      <c r="N18" s="77"/>
+      <c r="O18" s="77"/>
+      <c r="P18" s="77"/>
+      <c r="Q18" s="77"/>
+      <c r="R18" s="77"/>
       <c r="AG18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="71" t="s">
+      <c r="E19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F19" s="71"/>
-[...2 lines deleted...]
-      <c r="Q19" s="71" t="s">
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="Q19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R19" s="71"/>
-[...2 lines deleted...]
-      <c r="AC19" s="71" t="s">
+      <c r="R19" s="75"/>
+      <c r="S19" s="75"/>
+      <c r="T19" s="75"/>
+      <c r="AC19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD19" s="71"/>
-[...2 lines deleted...]
-      <c r="AO19" s="71" t="s">
+      <c r="AD19" s="75"/>
+      <c r="AE19" s="75"/>
+      <c r="AF19" s="75"/>
+      <c r="AO19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP19" s="71"/>
-[...2 lines deleted...]
-      <c r="BA19" s="71" t="s">
+      <c r="AP19" s="75"/>
+      <c r="AQ19" s="75"/>
+      <c r="AR19" s="75"/>
+      <c r="BA19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB19" s="71"/>
-[...1 lines deleted...]
-      <c r="BD19" s="71"/>
+      <c r="BB19" s="75"/>
+      <c r="BC19" s="75"/>
+      <c r="BD19" s="75"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="73"/>
-      <c r="B20" s="75" t="s">
+      <c r="A20" s="78"/>
+      <c r="B20" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="75"/>
-[...5 lines deleted...]
-      <c r="I20" s="77" t="s">
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="75"/>
-[...10 lines deleted...]
-      <c r="U20" s="77" t="s">
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="73"/>
+      <c r="O20" s="73"/>
+      <c r="P20" s="73"/>
+      <c r="Q20" s="73"/>
+      <c r="R20" s="73"/>
+      <c r="S20" s="73"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="75"/>
-[...10 lines deleted...]
-      <c r="AG20" s="77" t="s">
+      <c r="V20" s="73"/>
+      <c r="W20" s="73"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="73"/>
+      <c r="Z20" s="73"/>
+      <c r="AA20" s="73"/>
+      <c r="AB20" s="73"/>
+      <c r="AC20" s="73"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="73"/>
+      <c r="AF20" s="74"/>
+      <c r="AG20" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH20" s="75"/>
-[...10 lines deleted...]
-      <c r="AS20" s="77" t="s">
+      <c r="AH20" s="73"/>
+      <c r="AI20" s="73"/>
+      <c r="AJ20" s="73"/>
+      <c r="AK20" s="73"/>
+      <c r="AL20" s="73"/>
+      <c r="AM20" s="73"/>
+      <c r="AN20" s="73"/>
+      <c r="AO20" s="73"/>
+      <c r="AP20" s="73"/>
+      <c r="AQ20" s="73"/>
+      <c r="AR20" s="74"/>
+      <c r="AS20" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="75"/>
-[...9 lines deleted...]
-      <c r="BD20" s="76"/>
+      <c r="AT20" s="73"/>
+      <c r="AU20" s="73"/>
+      <c r="AV20" s="73"/>
+      <c r="AW20" s="73"/>
+      <c r="AX20" s="73"/>
+      <c r="AY20" s="73"/>
+      <c r="AZ20" s="73"/>
+      <c r="BA20" s="73"/>
+      <c r="BB20" s="73"/>
+      <c r="BC20" s="73"/>
+      <c r="BD20" s="74"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="74"/>
+      <c r="A21" s="79"/>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J21" s="5" t="s">
@@ -3810,51 +3832,53 @@
       </c>
       <c r="AN22" s="9">
         <v>102.1</v>
       </c>
       <c r="AO22" s="9">
         <v>100.2</v>
       </c>
       <c r="AP22" s="9">
         <v>100</v>
       </c>
       <c r="AQ22" s="9">
         <v>101.1</v>
       </c>
       <c r="AR22" s="9">
         <v>102.2</v>
       </c>
       <c r="AS22" s="69">
         <v>100.1</v>
       </c>
       <c r="AT22" s="9">
         <v>101.4</v>
       </c>
       <c r="AU22" s="9">
         <v>101.8</v>
       </c>
-      <c r="AV22" s="9"/>
+      <c r="AV22" s="9">
+        <v>101.6</v>
+      </c>
       <c r="AW22" s="9"/>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>92.2</v>
       </c>
       <c r="C23" s="22">
         <v>100.1</v>
       </c>
       <c r="D23" s="22">
         <v>101.1</v>
       </c>
       <c r="E23" s="22">
         <v>100.1</v>
       </c>
@@ -3962,51 +3986,53 @@
       </c>
       <c r="AN23" s="13">
         <v>102</v>
       </c>
       <c r="AO23" s="13">
         <v>102.3</v>
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="70">
         <v>84.3</v>
       </c>
       <c r="AT23" s="30">
         <v>101.6</v>
       </c>
       <c r="AU23" s="30">
         <v>106.2</v>
       </c>
-      <c r="AV23" s="30"/>
+      <c r="AV23" s="30">
+        <v>102.5</v>
+      </c>
       <c r="AW23" s="13"/>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="22">
         <v>100.2</v>
       </c>
       <c r="C24" s="22">
         <v>100.3</v>
       </c>
       <c r="D24" s="22">
         <v>99.2</v>
       </c>
       <c r="E24" s="22">
         <v>103</v>
       </c>
@@ -4114,51 +4140,53 @@
       </c>
       <c r="AN24" s="13">
         <v>101.2</v>
       </c>
       <c r="AO24" s="13">
         <v>100.7</v>
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="70">
         <v>100.4</v>
       </c>
       <c r="AT24" s="28">
         <v>101.7</v>
       </c>
       <c r="AU24" s="28">
         <v>102.2</v>
       </c>
-      <c r="AV24" s="32"/>
+      <c r="AV24" s="32">
+        <v>100.2</v>
+      </c>
       <c r="AW24" s="13"/>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="22">
         <v>101.2</v>
       </c>
       <c r="C25" s="22">
         <v>102.3</v>
       </c>
       <c r="D25" s="22">
         <v>102</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
@@ -4266,51 +4294,53 @@
       </c>
       <c r="AN25" s="13">
         <v>105.3</v>
       </c>
       <c r="AO25" s="13">
         <v>100.2</v>
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="70">
         <v>102.7</v>
       </c>
       <c r="AT25" s="28">
         <v>103.1</v>
       </c>
       <c r="AU25" s="28">
         <v>101.3</v>
       </c>
-      <c r="AV25" s="33"/>
+      <c r="AV25" s="33">
+        <v>104.5</v>
+      </c>
       <c r="AW25" s="13"/>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="22">
         <v>103.6</v>
       </c>
       <c r="C26" s="22">
         <v>101.8</v>
       </c>
       <c r="D26" s="22">
         <v>101.9</v>
       </c>
       <c r="E26" s="22">
         <v>102.3</v>
       </c>
@@ -4418,51 +4448,53 @@
       </c>
       <c r="AN26" s="13">
         <v>102.2</v>
       </c>
       <c r="AO26" s="13">
         <v>100.1</v>
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="70">
         <v>103.8</v>
       </c>
       <c r="AT26" s="28">
         <v>103.1</v>
       </c>
       <c r="AU26" s="31">
         <v>101.9</v>
       </c>
-      <c r="AV26" s="32"/>
+      <c r="AV26" s="32">
+        <v>101.8</v>
+      </c>
       <c r="AW26" s="13"/>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="22">
         <v>101</v>
       </c>
       <c r="C27" s="22">
         <v>102.7</v>
       </c>
       <c r="D27" s="22">
         <v>101.1</v>
       </c>
       <c r="E27" s="22">
         <v>101.2</v>
       </c>
@@ -4570,51 +4602,53 @@
       </c>
       <c r="AN27" s="13">
         <v>102.4</v>
       </c>
       <c r="AO27" s="13">
         <v>102</v>
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="70">
         <v>110.2</v>
       </c>
       <c r="AT27" s="31">
         <v>103.9</v>
       </c>
       <c r="AU27" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV27" s="32"/>
+      <c r="AV27" s="32">
+        <v>100.8</v>
+      </c>
       <c r="AW27" s="13"/>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="22">
         <v>100.4</v>
       </c>
       <c r="C28" s="22">
         <v>100.7</v>
       </c>
       <c r="D28" s="22">
         <v>96.9</v>
       </c>
       <c r="E28" s="22">
         <v>101.4</v>
       </c>
@@ -4722,51 +4756,53 @@
       </c>
       <c r="AN28" s="13">
         <v>106.6</v>
       </c>
       <c r="AO28" s="13">
         <v>100.3</v>
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="70">
         <v>96.3</v>
       </c>
       <c r="AT28" s="28">
         <v>97.6</v>
       </c>
       <c r="AU28" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV28" s="33"/>
+      <c r="AV28" s="33">
+        <v>101.4</v>
+      </c>
       <c r="AW28" s="13"/>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="22">
         <v>101.6</v>
       </c>
       <c r="C29" s="22">
         <v>101.7</v>
       </c>
       <c r="D29" s="22">
         <v>103.4</v>
       </c>
       <c r="E29" s="22">
         <v>102.1</v>
       </c>
@@ -4874,51 +4910,53 @@
       </c>
       <c r="AN29" s="13">
         <v>105.2</v>
       </c>
       <c r="AO29" s="13">
         <v>100.9</v>
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="70">
         <v>104.3</v>
       </c>
       <c r="AT29" s="31">
         <v>99.8</v>
       </c>
       <c r="AU29" s="31">
         <v>101.6</v>
       </c>
-      <c r="AV29" s="33"/>
+      <c r="AV29" s="33">
+        <v>101.4</v>
+      </c>
       <c r="AW29" s="13"/>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="22">
         <v>100.5</v>
       </c>
       <c r="C30" s="22">
         <v>102.2</v>
       </c>
       <c r="D30" s="22">
         <v>98.8</v>
       </c>
       <c r="E30" s="22">
         <v>101.7</v>
       </c>
@@ -5026,51 +5064,53 @@
       </c>
       <c r="AN30" s="13">
         <v>100.8</v>
       </c>
       <c r="AO30" s="13">
         <v>100.2</v>
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="70">
         <v>105.2</v>
       </c>
       <c r="AT30" s="31">
         <v>100.8</v>
       </c>
       <c r="AU30" s="31">
         <v>101.3</v>
       </c>
-      <c r="AV30" s="32"/>
+      <c r="AV30" s="32">
+        <v>101.6</v>
+      </c>
       <c r="AW30" s="13"/>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="22">
         <v>100.9</v>
       </c>
       <c r="C31" s="22">
         <v>101.4</v>
       </c>
       <c r="D31" s="22">
         <v>102.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.5</v>
       </c>
@@ -5178,51 +5218,53 @@
       </c>
       <c r="AN31" s="13">
         <v>100.4</v>
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="70">
         <v>102.8</v>
       </c>
       <c r="AT31" s="28">
         <v>101.7</v>
       </c>
       <c r="AU31" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV31" s="32"/>
+      <c r="AV31" s="32">
+        <v>100.1</v>
+      </c>
       <c r="AW31" s="13"/>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="22">
         <v>103.2</v>
       </c>
       <c r="C32" s="22">
         <v>104.5</v>
       </c>
       <c r="D32" s="22">
         <v>104.6</v>
       </c>
       <c r="E32" s="22">
         <v>100.4</v>
       </c>
@@ -5330,198 +5372,200 @@
       </c>
       <c r="AN32" s="13">
         <v>103.3</v>
       </c>
       <c r="AO32" s="13">
         <v>102.3</v>
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="70">
         <v>97.8</v>
       </c>
       <c r="AT32" s="28">
         <v>99.1</v>
       </c>
       <c r="AU32" s="28">
         <v>100.2</v>
       </c>
-      <c r="AV32" s="32"/>
+      <c r="AV32" s="32">
+        <v>100.1</v>
+      </c>
       <c r="AW32" s="13"/>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="72" t="s">
+      <c r="A34" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="72"/>
-[...15 lines deleted...]
-      <c r="R34" s="72"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="77"/>
+      <c r="H34" s="77"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="77"/>
+      <c r="K34" s="77"/>
+      <c r="L34" s="77"/>
+      <c r="M34" s="77"/>
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="77"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="77"/>
       <c r="AG34" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="71" t="s">
+      <c r="E35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="71"/>
-[...2 lines deleted...]
-      <c r="Q35" s="71" t="s">
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="Q35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R35" s="71"/>
-[...2 lines deleted...]
-      <c r="AC35" s="71" t="s">
+      <c r="R35" s="75"/>
+      <c r="S35" s="75"/>
+      <c r="T35" s="75"/>
+      <c r="AC35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD35" s="71"/>
-[...2 lines deleted...]
-      <c r="AO35" s="71" t="s">
+      <c r="AD35" s="75"/>
+      <c r="AE35" s="75"/>
+      <c r="AF35" s="75"/>
+      <c r="AO35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP35" s="71"/>
-[...2 lines deleted...]
-      <c r="BA35" s="71" t="s">
+      <c r="AP35" s="75"/>
+      <c r="AQ35" s="75"/>
+      <c r="AR35" s="75"/>
+      <c r="BA35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB35" s="71"/>
-[...1 lines deleted...]
-      <c r="BD35" s="71"/>
+      <c r="BB35" s="75"/>
+      <c r="BC35" s="75"/>
+      <c r="BD35" s="75"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="73"/>
-      <c r="B36" s="75" t="s">
+      <c r="A36" s="78"/>
+      <c r="B36" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="75"/>
-[...5 lines deleted...]
-      <c r="I36" s="77" t="s">
+      <c r="C36" s="73"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="73"/>
+      <c r="F36" s="73"/>
+      <c r="G36" s="73"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="75"/>
-[...10 lines deleted...]
-      <c r="U36" s="77" t="s">
+      <c r="J36" s="73"/>
+      <c r="K36" s="73"/>
+      <c r="L36" s="73"/>
+      <c r="M36" s="73"/>
+      <c r="N36" s="73"/>
+      <c r="O36" s="73"/>
+      <c r="P36" s="73"/>
+      <c r="Q36" s="73"/>
+      <c r="R36" s="73"/>
+      <c r="S36" s="73"/>
+      <c r="T36" s="74"/>
+      <c r="U36" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="75"/>
-[...10 lines deleted...]
-      <c r="AG36" s="77" t="s">
+      <c r="V36" s="73"/>
+      <c r="W36" s="73"/>
+      <c r="X36" s="73"/>
+      <c r="Y36" s="73"/>
+      <c r="Z36" s="73"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+      <c r="AC36" s="73"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="73"/>
+      <c r="AF36" s="74"/>
+      <c r="AG36" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH36" s="75"/>
-[...10 lines deleted...]
-      <c r="AS36" s="77" t="s">
+      <c r="AH36" s="73"/>
+      <c r="AI36" s="73"/>
+      <c r="AJ36" s="73"/>
+      <c r="AK36" s="73"/>
+      <c r="AL36" s="73"/>
+      <c r="AM36" s="73"/>
+      <c r="AN36" s="73"/>
+      <c r="AO36" s="73"/>
+      <c r="AP36" s="73"/>
+      <c r="AQ36" s="73"/>
+      <c r="AR36" s="74"/>
+      <c r="AS36" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="75"/>
-[...9 lines deleted...]
-      <c r="BD36" s="76"/>
+      <c r="AT36" s="73"/>
+      <c r="AU36" s="73"/>
+      <c r="AV36" s="73"/>
+      <c r="AW36" s="73"/>
+      <c r="AX36" s="73"/>
+      <c r="AY36" s="73"/>
+      <c r="AZ36" s="73"/>
+      <c r="BA36" s="73"/>
+      <c r="BB36" s="73"/>
+      <c r="BC36" s="73"/>
+      <c r="BD36" s="74"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="74"/>
+      <c r="A37" s="79"/>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J37" s="5" t="s">
@@ -5786,51 +5830,53 @@
       </c>
       <c r="AN38" s="9">
         <v>101.1</v>
       </c>
       <c r="AO38" s="9">
         <v>98.1</v>
       </c>
       <c r="AP38" s="9">
         <v>98.1</v>
       </c>
       <c r="AQ38" s="9">
         <v>99.9</v>
       </c>
       <c r="AR38" s="9">
         <v>101.1</v>
       </c>
       <c r="AS38" s="9">
         <v>100</v>
       </c>
       <c r="AT38" s="9">
         <v>100</v>
       </c>
       <c r="AU38" s="9">
         <v>100</v>
       </c>
-      <c r="AV38" s="9"/>
+      <c r="AV38" s="9">
+        <v>98.7</v>
+      </c>
       <c r="AW38" s="9"/>
       <c r="AX38" s="9"/>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="9"/>
       <c r="BA38" s="9"/>
       <c r="BB38" s="9"/>
       <c r="BC38" s="9"/>
       <c r="BD38" s="9"/>
     </row>
     <row r="39" spans="1:56" s="3" customFormat="1">
       <c r="A39" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="48">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>100.9</v>
       </c>
       <c r="D39" s="23">
         <v>102.1</v>
       </c>
       <c r="E39" s="23">
         <v>100.4</v>
       </c>
@@ -5938,51 +5984,53 @@
       </c>
       <c r="AN39" s="13">
         <v>102.8</v>
       </c>
       <c r="AO39" s="13">
         <v>102.1</v>
       </c>
       <c r="AP39" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ39" s="13">
         <v>100.4</v>
       </c>
       <c r="AR39" s="13">
         <v>101.1</v>
       </c>
       <c r="AS39" s="13">
         <v>100</v>
       </c>
       <c r="AT39" s="13">
         <v>100</v>
       </c>
       <c r="AU39" s="13">
         <v>100</v>
       </c>
-      <c r="AV39" s="13"/>
+      <c r="AV39" s="13">
+        <v>100</v>
+      </c>
       <c r="AW39" s="13"/>
       <c r="AX39" s="13"/>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56" s="3" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="48">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.3</v>
       </c>
       <c r="D40" s="23">
         <v>96.2</v>
       </c>
       <c r="E40" s="23">
         <v>102</v>
       </c>
@@ -6090,51 +6138,53 @@
       </c>
       <c r="AN40" s="13">
         <v>92.5</v>
       </c>
       <c r="AO40" s="13">
         <v>100.4</v>
       </c>
       <c r="AP40" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.8</v>
       </c>
       <c r="AR40" s="13">
         <v>100.9</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
-      <c r="AV40" s="13"/>
+      <c r="AV40" s="13">
+        <v>100</v>
+      </c>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="48">
         <v>104.00944669469601</v>
       </c>
       <c r="C41" s="23">
         <v>103</v>
       </c>
       <c r="D41" s="23">
         <v>101.8</v>
       </c>
       <c r="E41" s="23">
         <v>100.7</v>
       </c>
@@ -6242,51 +6292,53 @@
       </c>
       <c r="AN41" s="13">
         <v>103.2</v>
       </c>
       <c r="AO41" s="13">
         <v>82.3</v>
       </c>
       <c r="AP41" s="13">
         <v>102</v>
       </c>
       <c r="AQ41" s="13">
         <v>102.2</v>
       </c>
       <c r="AR41" s="13">
         <v>102.3</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
-      <c r="AV41" s="13"/>
+      <c r="AV41" s="13">
+        <v>100</v>
+      </c>
       <c r="AW41" s="13"/>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="48">
         <v>100</v>
       </c>
       <c r="C42" s="23">
         <v>100</v>
       </c>
       <c r="D42" s="23">
         <v>98.1</v>
       </c>
       <c r="E42" s="23">
         <v>101.7</v>
       </c>
@@ -6394,51 +6446,53 @@
       </c>
       <c r="AN42" s="13">
         <v>107.4</v>
       </c>
       <c r="AO42" s="13">
         <v>80.7</v>
       </c>
       <c r="AP42" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ42" s="13">
         <v>85.6</v>
       </c>
       <c r="AR42" s="13">
         <v>100.1</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
-      <c r="AV42" s="13"/>
+      <c r="AV42" s="13">
+        <v>100</v>
+      </c>
       <c r="AW42" s="13"/>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="48">
         <v>110.68960529513889</v>
       </c>
       <c r="C43" s="23">
         <v>101.9</v>
       </c>
       <c r="D43" s="23">
         <v>100.1</v>
       </c>
       <c r="E43" s="23">
         <v>100.9</v>
       </c>
@@ -6546,51 +6600,53 @@
       </c>
       <c r="AN43" s="13">
         <v>92.6</v>
       </c>
       <c r="AO43" s="13">
         <v>103.4</v>
       </c>
       <c r="AP43" s="13">
         <v>105</v>
       </c>
       <c r="AQ43" s="13">
         <v>104.1</v>
       </c>
       <c r="AR43" s="13">
         <v>104</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
-      <c r="AV43" s="13"/>
+      <c r="AV43" s="13">
+        <v>100</v>
+      </c>
       <c r="AW43" s="13"/>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="3" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="23">
         <v>101.1</v>
       </c>
       <c r="C44" s="23">
         <v>101.3</v>
       </c>
       <c r="D44" s="23">
         <v>99.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.7</v>
       </c>
@@ -6698,51 +6754,53 @@
       </c>
       <c r="AN44" s="13">
         <v>125.9</v>
       </c>
       <c r="AO44" s="13">
         <v>102.8</v>
       </c>
       <c r="AP44" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ44" s="13">
         <v>94.8</v>
       </c>
       <c r="AR44" s="13">
         <v>100</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
-      <c r="AV44" s="13"/>
+      <c r="AV44" s="13">
+        <v>100</v>
+      </c>
       <c r="AW44" s="13"/>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="3" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="48">
         <v>101.4</v>
       </c>
       <c r="C45" s="23">
         <v>102</v>
       </c>
       <c r="D45" s="23">
         <v>103.2</v>
       </c>
       <c r="E45" s="23">
         <v>102</v>
       </c>
@@ -6850,51 +6908,53 @@
       </c>
       <c r="AN45" s="13">
         <v>105.3</v>
       </c>
       <c r="AO45" s="13">
         <v>100.9</v>
       </c>
       <c r="AP45" s="13">
         <v>108</v>
       </c>
       <c r="AQ45" s="13">
         <v>103.9</v>
       </c>
       <c r="AR45" s="13">
         <v>103.7</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
-      <c r="AV45" s="13"/>
+      <c r="AV45" s="13">
+        <v>98.7</v>
+      </c>
       <c r="AW45" s="13"/>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="3" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="48">
         <v>100</v>
       </c>
       <c r="C46" s="23">
         <v>102.2</v>
       </c>
       <c r="D46" s="23">
         <v>98.4</v>
       </c>
       <c r="E46" s="23">
         <v>100.9</v>
       </c>
@@ -7002,51 +7062,53 @@
       </c>
       <c r="AN46" s="13">
         <v>91.1</v>
       </c>
       <c r="AO46" s="13">
         <v>98.7</v>
       </c>
       <c r="AP46" s="13">
         <v>103</v>
       </c>
       <c r="AQ46" s="13">
         <v>102.9</v>
       </c>
       <c r="AR46" s="13">
         <v>102.2</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
-      <c r="AV46" s="13"/>
+      <c r="AV46" s="13">
+        <v>100</v>
+      </c>
       <c r="AW46" s="13"/>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="3" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="48">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>100.9</v>
       </c>
       <c r="D47" s="23">
         <v>97.8</v>
       </c>
       <c r="E47" s="23">
         <v>98.7</v>
       </c>
@@ -7154,51 +7216,53 @@
       </c>
       <c r="AN47" s="13">
         <v>90.9</v>
       </c>
       <c r="AO47" s="13">
         <v>106.1</v>
       </c>
       <c r="AP47" s="13">
         <v>102</v>
       </c>
       <c r="AQ47" s="13">
         <v>101.9</v>
       </c>
       <c r="AR47" s="13">
         <v>101.5</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
-      <c r="AV47" s="13"/>
+      <c r="AV47" s="13">
+        <v>100</v>
+      </c>
       <c r="AW47" s="13"/>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="3" customFormat="1">
       <c r="A48" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="48">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>104.7</v>
       </c>
       <c r="D48" s="23">
         <v>102.1</v>
       </c>
       <c r="E48" s="23">
         <v>96.8</v>
       </c>
@@ -7306,51 +7370,53 @@
       </c>
       <c r="AN48" s="4">
         <v>102.4</v>
       </c>
       <c r="AO48" s="13">
         <v>101.8</v>
       </c>
       <c r="AP48" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ48" s="13">
         <v>102.6</v>
       </c>
       <c r="AR48" s="13">
         <v>102.2</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
-      <c r="AV48" s="13"/>
+      <c r="AV48" s="13">
+        <v>100</v>
+      </c>
       <c r="AW48" s="13"/>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="3" customFormat="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
@@ -7363,191 +7429,191 @@
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
     </row>
     <row r="50" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A50" s="72" t="s">
+      <c r="A50" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="B50" s="72"/>
-[...19 lines deleted...]
-      <c r="V50" s="72"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="77"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="77"/>
+      <c r="K50" s="77"/>
+      <c r="L50" s="77"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="77"/>
+      <c r="O50" s="77"/>
+      <c r="P50" s="77"/>
+      <c r="Q50" s="77"/>
+      <c r="R50" s="77"/>
+      <c r="S50" s="77"/>
+      <c r="T50" s="77"/>
+      <c r="U50" s="77"/>
+      <c r="V50" s="77"/>
       <c r="AG50" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="10"/>
       <c r="AN50" s="10"/>
       <c r="AO50" s="10"/>
       <c r="AP50" s="10"/>
       <c r="AQ50" s="10"/>
       <c r="AR50" s="10"/>
     </row>
     <row r="51" spans="1:56" ht="13.5" thickBot="1">
-      <c r="E51" s="71" t="s">
+      <c r="E51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F51" s="71"/>
-[...2 lines deleted...]
-      <c r="Q51" s="71" t="s">
+      <c r="F51" s="75"/>
+      <c r="G51" s="75"/>
+      <c r="H51" s="75"/>
+      <c r="Q51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R51" s="71"/>
-[...2 lines deleted...]
-      <c r="AC51" s="71" t="s">
+      <c r="R51" s="75"/>
+      <c r="S51" s="75"/>
+      <c r="T51" s="75"/>
+      <c r="AC51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD51" s="71"/>
-[...2 lines deleted...]
-      <c r="AO51" s="71" t="s">
+      <c r="AD51" s="75"/>
+      <c r="AE51" s="75"/>
+      <c r="AF51" s="75"/>
+      <c r="AO51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP51" s="71"/>
-[...2 lines deleted...]
-      <c r="BA51" s="71" t="s">
+      <c r="AP51" s="75"/>
+      <c r="AQ51" s="75"/>
+      <c r="AR51" s="75"/>
+      <c r="BA51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB51" s="71"/>
-[...1 lines deleted...]
-      <c r="BD51" s="71"/>
+      <c r="BB51" s="75"/>
+      <c r="BC51" s="75"/>
+      <c r="BD51" s="75"/>
     </row>
     <row r="52" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A52" s="73"/>
-      <c r="B52" s="75" t="s">
+      <c r="A52" s="78"/>
+      <c r="B52" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C52" s="75"/>
-[...5 lines deleted...]
-      <c r="I52" s="77" t="s">
+      <c r="C52" s="73"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="73"/>
+      <c r="F52" s="73"/>
+      <c r="G52" s="73"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="75"/>
-[...10 lines deleted...]
-      <c r="U52" s="77" t="s">
+      <c r="J52" s="73"/>
+      <c r="K52" s="73"/>
+      <c r="L52" s="73"/>
+      <c r="M52" s="73"/>
+      <c r="N52" s="73"/>
+      <c r="O52" s="73"/>
+      <c r="P52" s="73"/>
+      <c r="Q52" s="73"/>
+      <c r="R52" s="73"/>
+      <c r="S52" s="73"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="75"/>
-[...10 lines deleted...]
-      <c r="AG52" s="77" t="s">
+      <c r="V52" s="73"/>
+      <c r="W52" s="73"/>
+      <c r="X52" s="73"/>
+      <c r="Y52" s="73"/>
+      <c r="Z52" s="73"/>
+      <c r="AA52" s="73"/>
+      <c r="AB52" s="73"/>
+      <c r="AC52" s="73"/>
+      <c r="AD52" s="73"/>
+      <c r="AE52" s="73"/>
+      <c r="AF52" s="74"/>
+      <c r="AG52" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH52" s="75"/>
-[...10 lines deleted...]
-      <c r="AS52" s="77" t="s">
+      <c r="AH52" s="73"/>
+      <c r="AI52" s="73"/>
+      <c r="AJ52" s="73"/>
+      <c r="AK52" s="73"/>
+      <c r="AL52" s="73"/>
+      <c r="AM52" s="73"/>
+      <c r="AN52" s="73"/>
+      <c r="AO52" s="73"/>
+      <c r="AP52" s="73"/>
+      <c r="AQ52" s="73"/>
+      <c r="AR52" s="74"/>
+      <c r="AS52" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="75"/>
-[...9 lines deleted...]
-      <c r="BD52" s="76"/>
+      <c r="AT52" s="73"/>
+      <c r="AU52" s="73"/>
+      <c r="AV52" s="73"/>
+      <c r="AW52" s="73"/>
+      <c r="AX52" s="73"/>
+      <c r="AY52" s="73"/>
+      <c r="AZ52" s="73"/>
+      <c r="BA52" s="73"/>
+      <c r="BB52" s="73"/>
+      <c r="BC52" s="73"/>
+      <c r="BD52" s="74"/>
     </row>
     <row r="53" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A53" s="74"/>
+      <c r="A53" s="79"/>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J53" s="5" t="s">
@@ -7812,51 +7878,53 @@
       </c>
       <c r="AN54" s="9">
         <v>102.8</v>
       </c>
       <c r="AO54" s="9">
         <v>103.2</v>
       </c>
       <c r="AP54" s="9">
         <v>103.2</v>
       </c>
       <c r="AQ54" s="9">
         <v>103.3</v>
       </c>
       <c r="AR54" s="9">
         <v>103.9</v>
       </c>
       <c r="AS54" s="69">
         <v>100.1</v>
       </c>
       <c r="AT54" s="9">
         <v>101.4</v>
       </c>
       <c r="AU54" s="9">
         <v>101.8</v>
       </c>
-      <c r="AV54" s="9"/>
+      <c r="AV54" s="9">
+        <v>101.6</v>
+      </c>
       <c r="AW54" s="9"/>
       <c r="AX54" s="9"/>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="9"/>
       <c r="BA54" s="9"/>
       <c r="BB54" s="9"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="61">
         <v>92.2</v>
       </c>
       <c r="C55" s="50">
         <v>89.6</v>
       </c>
       <c r="D55" s="50">
         <v>91.5</v>
       </c>
       <c r="E55" s="50">
         <v>93.2</v>
       </c>
@@ -7964,51 +8032,53 @@
       </c>
       <c r="AN55" s="13">
         <v>102.7</v>
       </c>
       <c r="AO55" s="13">
         <v>104</v>
       </c>
       <c r="AP55" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ55" s="13">
         <v>103.3</v>
       </c>
       <c r="AR55" s="13">
         <v>103.5</v>
       </c>
       <c r="AS55" s="70">
         <v>84.6</v>
       </c>
       <c r="AT55" s="30">
         <v>101.6</v>
       </c>
       <c r="AU55" s="30">
         <v>106.2</v>
       </c>
-      <c r="AV55" s="30"/>
+      <c r="AV55" s="30">
+        <v>102.5</v>
+      </c>
       <c r="AW55" s="13"/>
       <c r="AX55" s="13"/>
       <c r="AY55" s="13"/>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="61">
         <v>100.2</v>
       </c>
       <c r="C56" s="50">
         <v>100.4</v>
       </c>
       <c r="D56" s="50">
         <v>101.6</v>
       </c>
       <c r="E56" s="50">
         <v>106.5</v>
       </c>
@@ -8116,51 +8186,53 @@
       </c>
       <c r="AN56" s="13">
         <v>102.2</v>
       </c>
       <c r="AO56" s="13">
         <v>105.6</v>
       </c>
       <c r="AP56" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ56" s="13">
         <v>105.2</v>
       </c>
       <c r="AR56" s="13">
         <v>105.3</v>
       </c>
       <c r="AS56" s="70">
         <v>100.4</v>
       </c>
       <c r="AT56" s="28">
         <v>101.7</v>
       </c>
       <c r="AU56" s="28">
         <v>102.2</v>
       </c>
-      <c r="AV56" s="32"/>
+      <c r="AV56" s="32">
+        <v>100.2</v>
+      </c>
       <c r="AW56" s="13"/>
       <c r="AX56" s="13"/>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="61">
         <v>101.2</v>
       </c>
       <c r="C57" s="50">
         <v>102.6</v>
       </c>
       <c r="D57" s="50">
         <v>104.4</v>
       </c>
       <c r="E57" s="50">
         <v>103</v>
       </c>
@@ -8268,51 +8340,53 @@
       </c>
       <c r="AN57" s="13">
         <v>105.6</v>
       </c>
       <c r="AO57" s="13">
         <v>104.5</v>
       </c>
       <c r="AP57" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ57" s="13">
         <v>104</v>
       </c>
       <c r="AR57" s="13">
         <v>104.5</v>
       </c>
       <c r="AS57" s="70">
         <v>102.7</v>
       </c>
       <c r="AT57" s="28">
         <v>103.1</v>
       </c>
       <c r="AU57" s="28">
         <v>101.3</v>
       </c>
-      <c r="AV57" s="33"/>
+      <c r="AV57" s="33">
+        <v>104.5</v>
+      </c>
       <c r="AW57" s="13"/>
       <c r="AX57" s="13"/>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="61">
         <v>103.6</v>
       </c>
       <c r="C58" s="50">
         <v>106.8</v>
       </c>
       <c r="D58" s="50">
         <v>106.2</v>
       </c>
       <c r="E58" s="50">
         <v>105.2</v>
       </c>
@@ -8420,51 +8494,53 @@
       </c>
       <c r="AN58" s="13">
         <v>101.2</v>
       </c>
       <c r="AO58" s="13">
         <v>102.2</v>
       </c>
       <c r="AP58" s="13">
         <v>103</v>
       </c>
       <c r="AQ58" s="13">
         <v>103.1</v>
       </c>
       <c r="AR58" s="13">
         <v>103</v>
       </c>
       <c r="AS58" s="70">
         <v>103.8</v>
       </c>
       <c r="AT58" s="28">
         <v>103.1</v>
       </c>
       <c r="AU58" s="31">
         <v>101.9</v>
       </c>
-      <c r="AV58" s="32"/>
+      <c r="AV58" s="32">
+        <v>101.8</v>
+      </c>
       <c r="AW58" s="13"/>
       <c r="AX58" s="13"/>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="61">
         <v>101</v>
       </c>
       <c r="C59" s="50">
         <v>103</v>
       </c>
       <c r="D59" s="50">
         <v>103.3</v>
       </c>
       <c r="E59" s="50">
         <v>102.9</v>
       </c>
@@ -8572,51 +8648,53 @@
       </c>
       <c r="AN59" s="13">
         <v>105.1</v>
       </c>
       <c r="AO59" s="13">
         <v>105</v>
       </c>
       <c r="AP59" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.8</v>
       </c>
       <c r="AR59" s="13">
         <v>104.2</v>
       </c>
       <c r="AS59" s="70">
         <v>110.2</v>
       </c>
       <c r="AT59" s="31">
         <v>103.9</v>
       </c>
       <c r="AU59" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV59" s="32"/>
+      <c r="AV59" s="32">
+        <v>101.2</v>
+      </c>
       <c r="AW59" s="13"/>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="61">
         <v>100.4</v>
       </c>
       <c r="C60" s="50">
         <v>100.1</v>
       </c>
       <c r="D60" s="50">
         <v>100.5</v>
       </c>
       <c r="E60" s="50">
         <v>101.4</v>
       </c>
@@ -8724,51 +8802,53 @@
       </c>
       <c r="AN60" s="13">
         <v>100.4</v>
       </c>
       <c r="AO60" s="13">
         <v>100.7</v>
       </c>
       <c r="AP60" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ60" s="13">
         <v>100.3</v>
       </c>
       <c r="AR60" s="13">
         <v>102.1</v>
       </c>
       <c r="AS60" s="70">
         <v>96.3</v>
       </c>
       <c r="AT60" s="28">
         <v>97.6</v>
       </c>
       <c r="AU60" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV60" s="33"/>
+      <c r="AV60" s="33">
+        <v>101.4</v>
+      </c>
       <c r="AW60" s="13"/>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B61" s="61">
         <v>101.6</v>
       </c>
       <c r="C61" s="50">
         <v>101.6</v>
       </c>
       <c r="D61" s="50">
         <v>102</v>
       </c>
       <c r="E61" s="50">
         <v>102.7</v>
       </c>
@@ -8876,51 +8956,53 @@
       </c>
       <c r="AN61" s="13">
         <v>104.8</v>
       </c>
       <c r="AO61" s="13">
         <v>104</v>
       </c>
       <c r="AP61" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ61" s="13">
         <v>103.5</v>
       </c>
       <c r="AR61" s="13">
         <v>104.4</v>
       </c>
       <c r="AS61" s="70">
         <v>104.3</v>
       </c>
       <c r="AT61" s="31">
         <v>99.8</v>
       </c>
       <c r="AU61" s="31">
         <v>101.6</v>
       </c>
-      <c r="AV61" s="33"/>
+      <c r="AV61" s="33">
+        <v>101.5</v>
+      </c>
       <c r="AW61" s="13"/>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="61">
         <v>100.5</v>
       </c>
       <c r="C62" s="50">
         <v>100.4</v>
       </c>
       <c r="D62" s="50">
         <v>100.8</v>
       </c>
       <c r="E62" s="50">
         <v>103.4</v>
       </c>
@@ -9028,51 +9110,53 @@
       </c>
       <c r="AN62" s="13">
         <v>104</v>
       </c>
       <c r="AO62" s="13">
         <v>102.1</v>
       </c>
       <c r="AP62" s="13">
         <v>101</v>
       </c>
       <c r="AQ62" s="13">
         <v>101.1</v>
       </c>
       <c r="AR62" s="13">
         <v>104.3</v>
       </c>
       <c r="AS62" s="70">
         <v>105.1</v>
       </c>
       <c r="AT62" s="31">
         <v>100.8</v>
       </c>
       <c r="AU62" s="31">
         <v>101.3</v>
       </c>
-      <c r="AV62" s="32"/>
+      <c r="AV62" s="32">
+        <v>101.7</v>
+      </c>
       <c r="AW62" s="13"/>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B63" s="61">
         <v>100.9</v>
       </c>
       <c r="C63" s="50">
         <v>103.7</v>
       </c>
       <c r="D63" s="50">
         <v>105.3</v>
       </c>
       <c r="E63" s="50">
         <v>101.4</v>
       </c>
@@ -9180,51 +9264,53 @@
       </c>
       <c r="AN63" s="13">
         <v>100.8</v>
       </c>
       <c r="AO63" s="13">
         <v>102.7</v>
       </c>
       <c r="AP63" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ63" s="13">
         <v>102.2</v>
       </c>
       <c r="AR63" s="13">
         <v>102.8</v>
       </c>
       <c r="AS63" s="70">
         <v>102.7</v>
       </c>
       <c r="AT63" s="28">
         <v>101.7</v>
       </c>
       <c r="AU63" s="28">
         <v>101.4</v>
       </c>
-      <c r="AV63" s="32"/>
+      <c r="AV63" s="32">
+        <v>100.1</v>
+      </c>
       <c r="AW63" s="13"/>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="13.5" thickBot="1">
       <c r="A64" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="61">
         <v>103.2</v>
       </c>
       <c r="C64" s="50">
         <v>103.8</v>
       </c>
       <c r="D64" s="50">
         <v>109.1</v>
       </c>
       <c r="E64" s="50">
         <v>105.9</v>
       </c>
@@ -9332,291 +9418,293 @@
       </c>
       <c r="AN64" s="13">
         <v>103.6</v>
       </c>
       <c r="AO64" s="13">
         <v>103.2</v>
       </c>
       <c r="AP64" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ64" s="13">
         <v>103.5</v>
       </c>
       <c r="AR64" s="13">
         <v>103.8</v>
       </c>
       <c r="AS64" s="70">
         <v>97.8</v>
       </c>
       <c r="AT64" s="28">
         <v>99.1</v>
       </c>
       <c r="AU64" s="28">
         <v>100.2</v>
       </c>
-      <c r="AV64" s="32"/>
+      <c r="AV64" s="32">
+        <v>100.3</v>
+      </c>
       <c r="AW64" s="13"/>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:35" s="3" customFormat="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
     </row>
     <row r="66" spans="1:35" ht="12.75" customHeight="1">
-      <c r="U66" s="78" t="s">
+      <c r="U66" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="V66" s="78"/>
-[...12 lines deleted...]
-      <c r="AI66" s="78"/>
+      <c r="V66" s="76"/>
+      <c r="W66" s="76"/>
+      <c r="X66" s="76"/>
+      <c r="Y66" s="76"/>
+      <c r="Z66" s="76"/>
+      <c r="AA66" s="76"/>
+      <c r="AB66" s="76"/>
+      <c r="AC66" s="76"/>
+      <c r="AD66" s="76"/>
+      <c r="AE66" s="76"/>
+      <c r="AF66" s="76"/>
+      <c r="AG66" s="76"/>
+      <c r="AH66" s="76"/>
+      <c r="AI66" s="76"/>
     </row>
     <row r="67" spans="1:35">
-      <c r="U67" s="78"/>
-[...13 lines deleted...]
-      <c r="AI67" s="78"/>
+      <c r="U67" s="76"/>
+      <c r="V67" s="76"/>
+      <c r="W67" s="76"/>
+      <c r="X67" s="76"/>
+      <c r="Y67" s="76"/>
+      <c r="Z67" s="76"/>
+      <c r="AA67" s="76"/>
+      <c r="AB67" s="76"/>
+      <c r="AC67" s="76"/>
+      <c r="AD67" s="76"/>
+      <c r="AE67" s="76"/>
+      <c r="AF67" s="76"/>
+      <c r="AG67" s="76"/>
+      <c r="AH67" s="76"/>
+      <c r="AI67" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AS36:BD36"/>
-[...20 lines deleted...]
-    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="A18:R18"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="E3:H3"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A50:V50"/>
-    <mergeCell ref="A2:S2"/>
-[...15 lines deleted...]
-    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="U66:AI67"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA35:BD35"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өткен жылдың тиісті кезеңіне НК</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>