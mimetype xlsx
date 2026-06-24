--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -854,73 +854,73 @@
     <xf numFmtId="165" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="13" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1369,207 +1369,207 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BI21" sqref="BI21"/>
+      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AZ56" sqref="AZ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="9.7109375" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="77"/>
-[...16 lines deleted...]
-      <c r="S2" s="77"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
       <c r="AG2" s="10" t="s">
         <v>22</v>
       </c>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="75" t="s">
+      <c r="E3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="75"/>
-[...2 lines deleted...]
-      <c r="Q3" s="75" t="s">
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="Q3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="75"/>
-[...2 lines deleted...]
-      <c r="AC3" s="75" t="s">
+      <c r="R3" s="72"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="72"/>
+      <c r="AC3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="75"/>
-[...2 lines deleted...]
-      <c r="AO3" s="75" t="s">
+      <c r="AD3" s="72"/>
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AO3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP3" s="75"/>
-[...2 lines deleted...]
-      <c r="BA3" s="75" t="s">
+      <c r="AP3" s="72"/>
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="72"/>
+      <c r="BA3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB3" s="75"/>
-[...1 lines deleted...]
-      <c r="BD3" s="75"/>
+      <c r="BB3" s="72"/>
+      <c r="BC3" s="72"/>
+      <c r="BD3" s="72"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="78"/>
-      <c r="B4" s="73" t="s">
+      <c r="A4" s="74"/>
+      <c r="B4" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="73"/>
-[...5 lines deleted...]
-      <c r="I4" s="72" t="s">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="73"/>
-[...10 lines deleted...]
-      <c r="U4" s="72" t="s">
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="78" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="73"/>
-[...10 lines deleted...]
-      <c r="AG4" s="72" t="s">
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="AH4" s="73"/>
-[...10 lines deleted...]
-      <c r="AS4" s="72" t="s">
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="76"/>
+      <c r="AP4" s="76"/>
+      <c r="AQ4" s="76"/>
+      <c r="AR4" s="77"/>
+      <c r="AS4" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="73"/>
-[...9 lines deleted...]
-      <c r="BD4" s="74"/>
+      <c r="AT4" s="76"/>
+      <c r="AU4" s="76"/>
+      <c r="AV4" s="76"/>
+      <c r="AW4" s="76"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="76"/>
+      <c r="AZ4" s="76"/>
+      <c r="BA4" s="76"/>
+      <c r="BB4" s="76"/>
+      <c r="BC4" s="76"/>
+      <c r="BD4" s="77"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="79"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1837,51 +1837,53 @@
       </c>
       <c r="AO6" s="9">
         <v>100.2</v>
       </c>
       <c r="AP6" s="9">
         <v>100</v>
       </c>
       <c r="AQ6" s="9">
         <v>101.1</v>
       </c>
       <c r="AR6" s="9">
         <v>102.2</v>
       </c>
       <c r="AS6" s="69">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.4</v>
       </c>
       <c r="AU6" s="9">
         <v>101.8</v>
       </c>
       <c r="AV6" s="9">
         <v>101.6</v>
       </c>
-      <c r="AW6" s="9"/>
+      <c r="AW6" s="9">
+        <v>101.4</v>
+      </c>
       <c r="AX6" s="9"/>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
     </row>
     <row r="7" spans="1:56" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="22">
         <v>92.2</v>
       </c>
       <c r="C7" s="22">
         <v>100.1</v>
       </c>
       <c r="D7" s="22">
         <v>101.1</v>
       </c>
       <c r="E7" s="22">
         <v>100.1</v>
       </c>
       <c r="F7" s="22">
@@ -1991,51 +1993,53 @@
       </c>
       <c r="AO7" s="13">
         <v>102.3</v>
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="70">
         <v>84.6</v>
       </c>
       <c r="AT7" s="30">
         <v>101.5</v>
       </c>
       <c r="AU7" s="71">
         <v>106</v>
       </c>
       <c r="AV7" s="30">
         <v>102.5</v>
       </c>
-      <c r="AW7" s="13"/>
+      <c r="AW7" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="22">
         <v>100.2</v>
       </c>
       <c r="C8" s="22">
         <v>100.3</v>
       </c>
       <c r="D8" s="22">
         <v>99.2</v>
       </c>
       <c r="E8" s="22">
         <v>103</v>
       </c>
       <c r="F8" s="22">
@@ -2145,51 +2149,53 @@
       </c>
       <c r="AO8" s="13">
         <v>100.7</v>
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="70">
         <v>100.4</v>
       </c>
       <c r="AT8" s="28">
         <v>101.7</v>
       </c>
       <c r="AU8" s="28">
         <v>102.2</v>
       </c>
       <c r="AV8" s="32">
         <v>100.2</v>
       </c>
-      <c r="AW8" s="13"/>
+      <c r="AW8" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>102.3</v>
       </c>
       <c r="D9" s="22">
         <v>102</v>
       </c>
       <c r="E9" s="22">
         <v>101.6</v>
       </c>
       <c r="F9" s="22">
@@ -2299,51 +2305,53 @@
       </c>
       <c r="AO9" s="13">
         <v>100.2</v>
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="70">
         <v>102.7</v>
       </c>
       <c r="AT9" s="28">
         <v>103.1</v>
       </c>
       <c r="AU9" s="28">
         <v>101.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.5</v>
       </c>
-      <c r="AW9" s="13"/>
+      <c r="AW9" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="22">
         <v>103.6</v>
       </c>
       <c r="C10" s="22">
         <v>101.8</v>
       </c>
       <c r="D10" s="22">
         <v>101.9</v>
       </c>
       <c r="E10" s="22">
         <v>102.3</v>
       </c>
       <c r="F10" s="22">
@@ -2453,51 +2461,53 @@
       </c>
       <c r="AO10" s="13">
         <v>100.1</v>
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="70">
         <v>103.8</v>
       </c>
       <c r="AT10" s="28">
         <v>103</v>
       </c>
       <c r="AU10" s="31">
         <v>101.9</v>
       </c>
       <c r="AV10" s="32">
         <v>101.8</v>
       </c>
-      <c r="AW10" s="13"/>
+      <c r="AW10" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="22">
         <v>101</v>
       </c>
       <c r="C11" s="22">
         <v>102.7</v>
       </c>
       <c r="D11" s="22">
         <v>101.1</v>
       </c>
       <c r="E11" s="22">
         <v>101.2</v>
       </c>
       <c r="F11" s="22">
@@ -2607,51 +2617,53 @@
       </c>
       <c r="AO11" s="13">
         <v>102</v>
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="70">
         <v>110.2</v>
       </c>
       <c r="AT11" s="31">
         <v>103.9</v>
       </c>
       <c r="AU11" s="28">
         <v>101.4</v>
       </c>
       <c r="AV11" s="32">
         <v>100.8</v>
       </c>
-      <c r="AW11" s="13"/>
+      <c r="AW11" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22">
         <v>100.4</v>
       </c>
       <c r="C12" s="22">
         <v>100.7</v>
       </c>
       <c r="D12" s="22">
         <v>96.9</v>
       </c>
       <c r="E12" s="22">
         <v>101.4</v>
       </c>
       <c r="F12" s="22">
@@ -2761,51 +2773,53 @@
       </c>
       <c r="AO12" s="13">
         <v>100.3</v>
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="70">
         <v>96.3</v>
       </c>
       <c r="AT12" s="28">
         <v>97.6</v>
       </c>
       <c r="AU12" s="28">
         <v>101.4</v>
       </c>
       <c r="AV12" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW12" s="13"/>
+      <c r="AW12" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>101.6</v>
       </c>
       <c r="C13" s="22">
         <v>101.7</v>
       </c>
       <c r="D13" s="22">
         <v>103.4</v>
       </c>
       <c r="E13" s="22">
         <v>102.1</v>
       </c>
       <c r="F13" s="22">
@@ -2915,51 +2929,53 @@
       </c>
       <c r="AO13" s="13">
         <v>100.9</v>
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="70">
         <v>104.3</v>
       </c>
       <c r="AT13" s="31">
         <v>99.8</v>
       </c>
       <c r="AU13" s="31">
         <v>101.6</v>
       </c>
       <c r="AV13" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW13" s="13"/>
+      <c r="AW13" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="22">
         <v>100.5</v>
       </c>
       <c r="C14" s="22">
         <v>102.2</v>
       </c>
       <c r="D14" s="22">
         <v>98.8</v>
       </c>
       <c r="E14" s="22">
         <v>101.7</v>
       </c>
       <c r="F14" s="22">
@@ -3069,51 +3085,53 @@
       </c>
       <c r="AO14" s="13">
         <v>100.2</v>
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="70">
         <v>105.1</v>
       </c>
       <c r="AT14" s="31">
         <v>100.8</v>
       </c>
       <c r="AU14" s="31">
         <v>101.3</v>
       </c>
       <c r="AV14" s="32">
         <v>101.6</v>
       </c>
-      <c r="AW14" s="13"/>
+      <c r="AW14" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="22">
         <v>100.9</v>
       </c>
       <c r="C15" s="22">
         <v>101.4</v>
       </c>
       <c r="D15" s="22">
         <v>102.7</v>
       </c>
       <c r="E15" s="22">
         <v>97.5</v>
       </c>
       <c r="F15" s="22">
@@ -3223,51 +3241,53 @@
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="70">
         <v>102.7</v>
       </c>
       <c r="AT15" s="28">
         <v>101.7</v>
       </c>
       <c r="AU15" s="28">
         <v>101.4</v>
       </c>
       <c r="AV15" s="32">
         <v>100.1</v>
       </c>
-      <c r="AW15" s="13"/>
+      <c r="AW15" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="22">
         <v>103.2</v>
       </c>
       <c r="C16" s="22">
         <v>104.5</v>
       </c>
       <c r="D16" s="22">
         <v>104.6</v>
       </c>
       <c r="E16" s="22">
         <v>100.4</v>
       </c>
       <c r="F16" s="22">
@@ -3377,197 +3397,199 @@
       </c>
       <c r="AO16" s="13">
         <v>102.3</v>
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="70">
         <v>97.8</v>
       </c>
       <c r="AT16" s="28">
         <v>99.1</v>
       </c>
       <c r="AU16" s="28">
         <v>100.2</v>
       </c>
       <c r="AV16" s="32">
         <v>100.1</v>
       </c>
-      <c r="AW16" s="13"/>
+      <c r="AW16" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="77"/>
-[...15 lines deleted...]
-      <c r="R18" s="77"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="73"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="73"/>
+      <c r="P18" s="73"/>
+      <c r="Q18" s="73"/>
+      <c r="R18" s="73"/>
       <c r="AG18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="75" t="s">
+      <c r="E19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F19" s="75"/>
-[...2 lines deleted...]
-      <c r="Q19" s="75" t="s">
+      <c r="F19" s="72"/>
+      <c r="G19" s="72"/>
+      <c r="H19" s="72"/>
+      <c r="Q19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R19" s="75"/>
-[...2 lines deleted...]
-      <c r="AC19" s="75" t="s">
+      <c r="R19" s="72"/>
+      <c r="S19" s="72"/>
+      <c r="T19" s="72"/>
+      <c r="AC19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD19" s="75"/>
-[...2 lines deleted...]
-      <c r="AO19" s="75" t="s">
+      <c r="AD19" s="72"/>
+      <c r="AE19" s="72"/>
+      <c r="AF19" s="72"/>
+      <c r="AO19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP19" s="75"/>
-[...2 lines deleted...]
-      <c r="BA19" s="75" t="s">
+      <c r="AP19" s="72"/>
+      <c r="AQ19" s="72"/>
+      <c r="AR19" s="72"/>
+      <c r="BA19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB19" s="75"/>
-[...1 lines deleted...]
-      <c r="BD19" s="75"/>
+      <c r="BB19" s="72"/>
+      <c r="BC19" s="72"/>
+      <c r="BD19" s="72"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="78"/>
-      <c r="B20" s="73" t="s">
+      <c r="A20" s="74"/>
+      <c r="B20" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="73"/>
-[...5 lines deleted...]
-      <c r="I20" s="72" t="s">
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="73"/>
-[...10 lines deleted...]
-      <c r="U20" s="72" t="s">
+      <c r="J20" s="76"/>
+      <c r="K20" s="76"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="76"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="76"/>
+      <c r="R20" s="76"/>
+      <c r="S20" s="76"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="78" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="73"/>
-[...10 lines deleted...]
-      <c r="AG20" s="72" t="s">
+      <c r="V20" s="76"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
+      <c r="AC20" s="76"/>
+      <c r="AD20" s="76"/>
+      <c r="AE20" s="76"/>
+      <c r="AF20" s="77"/>
+      <c r="AG20" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="AH20" s="73"/>
-[...10 lines deleted...]
-      <c r="AS20" s="72" t="s">
+      <c r="AH20" s="76"/>
+      <c r="AI20" s="76"/>
+      <c r="AJ20" s="76"/>
+      <c r="AK20" s="76"/>
+      <c r="AL20" s="76"/>
+      <c r="AM20" s="76"/>
+      <c r="AN20" s="76"/>
+      <c r="AO20" s="76"/>
+      <c r="AP20" s="76"/>
+      <c r="AQ20" s="76"/>
+      <c r="AR20" s="77"/>
+      <c r="AS20" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="73"/>
-[...9 lines deleted...]
-      <c r="BD20" s="74"/>
+      <c r="AT20" s="76"/>
+      <c r="AU20" s="76"/>
+      <c r="AV20" s="76"/>
+      <c r="AW20" s="76"/>
+      <c r="AX20" s="76"/>
+      <c r="AY20" s="76"/>
+      <c r="AZ20" s="76"/>
+      <c r="BA20" s="76"/>
+      <c r="BB20" s="76"/>
+      <c r="BC20" s="76"/>
+      <c r="BD20" s="77"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="79"/>
+      <c r="A21" s="75"/>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J21" s="5" t="s">
@@ -3835,51 +3857,53 @@
       </c>
       <c r="AO22" s="9">
         <v>100.2</v>
       </c>
       <c r="AP22" s="9">
         <v>100</v>
       </c>
       <c r="AQ22" s="9">
         <v>101.1</v>
       </c>
       <c r="AR22" s="9">
         <v>102.2</v>
       </c>
       <c r="AS22" s="69">
         <v>100.1</v>
       </c>
       <c r="AT22" s="9">
         <v>101.4</v>
       </c>
       <c r="AU22" s="9">
         <v>101.8</v>
       </c>
       <c r="AV22" s="9">
         <v>101.6</v>
       </c>
-      <c r="AW22" s="9"/>
+      <c r="AW22" s="9">
+        <v>101.4</v>
+      </c>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>92.2</v>
       </c>
       <c r="C23" s="22">
         <v>100.1</v>
       </c>
       <c r="D23" s="22">
         <v>101.1</v>
       </c>
       <c r="E23" s="22">
         <v>100.1</v>
       </c>
       <c r="F23" s="22">
@@ -3989,51 +4013,53 @@
       </c>
       <c r="AO23" s="13">
         <v>102.3</v>
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="70">
         <v>84.3</v>
       </c>
       <c r="AT23" s="30">
         <v>101.6</v>
       </c>
       <c r="AU23" s="30">
         <v>106.2</v>
       </c>
       <c r="AV23" s="30">
         <v>102.5</v>
       </c>
-      <c r="AW23" s="13"/>
+      <c r="AW23" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="22">
         <v>100.2</v>
       </c>
       <c r="C24" s="22">
         <v>100.3</v>
       </c>
       <c r="D24" s="22">
         <v>99.2</v>
       </c>
       <c r="E24" s="22">
         <v>103</v>
       </c>
       <c r="F24" s="22">
@@ -4143,51 +4169,53 @@
       </c>
       <c r="AO24" s="13">
         <v>100.7</v>
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="70">
         <v>100.4</v>
       </c>
       <c r="AT24" s="28">
         <v>101.7</v>
       </c>
       <c r="AU24" s="28">
         <v>102.2</v>
       </c>
       <c r="AV24" s="32">
         <v>100.2</v>
       </c>
-      <c r="AW24" s="13"/>
+      <c r="AW24" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="22">
         <v>101.2</v>
       </c>
       <c r="C25" s="22">
         <v>102.3</v>
       </c>
       <c r="D25" s="22">
         <v>102</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
@@ -4297,51 +4325,53 @@
       </c>
       <c r="AO25" s="13">
         <v>100.2</v>
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="70">
         <v>102.7</v>
       </c>
       <c r="AT25" s="28">
         <v>103.1</v>
       </c>
       <c r="AU25" s="28">
         <v>101.3</v>
       </c>
       <c r="AV25" s="33">
         <v>104.5</v>
       </c>
-      <c r="AW25" s="13"/>
+      <c r="AW25" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="22">
         <v>103.6</v>
       </c>
       <c r="C26" s="22">
         <v>101.8</v>
       </c>
       <c r="D26" s="22">
         <v>101.9</v>
       </c>
       <c r="E26" s="22">
         <v>102.3</v>
       </c>
       <c r="F26" s="22">
@@ -4451,51 +4481,53 @@
       </c>
       <c r="AO26" s="13">
         <v>100.1</v>
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="70">
         <v>103.8</v>
       </c>
       <c r="AT26" s="28">
         <v>103.1</v>
       </c>
       <c r="AU26" s="31">
         <v>101.9</v>
       </c>
       <c r="AV26" s="32">
         <v>101.8</v>
       </c>
-      <c r="AW26" s="13"/>
+      <c r="AW26" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="22">
         <v>101</v>
       </c>
       <c r="C27" s="22">
         <v>102.7</v>
       </c>
       <c r="D27" s="22">
         <v>101.1</v>
       </c>
       <c r="E27" s="22">
         <v>101.2</v>
       </c>
       <c r="F27" s="22">
@@ -4605,51 +4637,53 @@
       </c>
       <c r="AO27" s="13">
         <v>102</v>
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="70">
         <v>110.2</v>
       </c>
       <c r="AT27" s="31">
         <v>103.9</v>
       </c>
       <c r="AU27" s="28">
         <v>101.4</v>
       </c>
       <c r="AV27" s="32">
         <v>100.8</v>
       </c>
-      <c r="AW27" s="13"/>
+      <c r="AW27" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="22">
         <v>100.4</v>
       </c>
       <c r="C28" s="22">
         <v>100.7</v>
       </c>
       <c r="D28" s="22">
         <v>96.9</v>
       </c>
       <c r="E28" s="22">
         <v>101.4</v>
       </c>
       <c r="F28" s="22">
@@ -4759,51 +4793,53 @@
       </c>
       <c r="AO28" s="13">
         <v>100.3</v>
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="70">
         <v>96.3</v>
       </c>
       <c r="AT28" s="28">
         <v>97.6</v>
       </c>
       <c r="AU28" s="28">
         <v>101.4</v>
       </c>
       <c r="AV28" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW28" s="13"/>
+      <c r="AW28" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="22">
         <v>101.6</v>
       </c>
       <c r="C29" s="22">
         <v>101.7</v>
       </c>
       <c r="D29" s="22">
         <v>103.4</v>
       </c>
       <c r="E29" s="22">
         <v>102.1</v>
       </c>
       <c r="F29" s="22">
@@ -4913,51 +4949,53 @@
       </c>
       <c r="AO29" s="13">
         <v>100.9</v>
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="70">
         <v>104.3</v>
       </c>
       <c r="AT29" s="31">
         <v>99.8</v>
       </c>
       <c r="AU29" s="31">
         <v>101.6</v>
       </c>
       <c r="AV29" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW29" s="13"/>
+      <c r="AW29" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="22">
         <v>100.5</v>
       </c>
       <c r="C30" s="22">
         <v>102.2</v>
       </c>
       <c r="D30" s="22">
         <v>98.8</v>
       </c>
       <c r="E30" s="22">
         <v>101.7</v>
       </c>
       <c r="F30" s="22">
@@ -5067,51 +5105,53 @@
       </c>
       <c r="AO30" s="13">
         <v>100.2</v>
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="70">
         <v>105.2</v>
       </c>
       <c r="AT30" s="31">
         <v>100.8</v>
       </c>
       <c r="AU30" s="31">
         <v>101.3</v>
       </c>
       <c r="AV30" s="32">
         <v>101.6</v>
       </c>
-      <c r="AW30" s="13"/>
+      <c r="AW30" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="22">
         <v>100.9</v>
       </c>
       <c r="C31" s="22">
         <v>101.4</v>
       </c>
       <c r="D31" s="22">
         <v>102.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.5</v>
       </c>
       <c r="F31" s="22">
@@ -5221,51 +5261,53 @@
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="70">
         <v>102.8</v>
       </c>
       <c r="AT31" s="28">
         <v>101.7</v>
       </c>
       <c r="AU31" s="28">
         <v>101.4</v>
       </c>
       <c r="AV31" s="32">
         <v>100.1</v>
       </c>
-      <c r="AW31" s="13"/>
+      <c r="AW31" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="22">
         <v>103.2</v>
       </c>
       <c r="C32" s="22">
         <v>104.5</v>
       </c>
       <c r="D32" s="22">
         <v>104.6</v>
       </c>
       <c r="E32" s="22">
         <v>100.4</v>
       </c>
       <c r="F32" s="22">
@@ -5375,197 +5417,199 @@
       </c>
       <c r="AO32" s="13">
         <v>102.3</v>
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="70">
         <v>97.8</v>
       </c>
       <c r="AT32" s="28">
         <v>99.1</v>
       </c>
       <c r="AU32" s="28">
         <v>100.2</v>
       </c>
       <c r="AV32" s="32">
         <v>100.1</v>
       </c>
-      <c r="AW32" s="13"/>
+      <c r="AW32" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="77"/>
-[...15 lines deleted...]
-      <c r="R34" s="77"/>
+      <c r="B34" s="73"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="73"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="73"/>
+      <c r="H34" s="73"/>
+      <c r="I34" s="73"/>
+      <c r="J34" s="73"/>
+      <c r="K34" s="73"/>
+      <c r="L34" s="73"/>
+      <c r="M34" s="73"/>
+      <c r="N34" s="73"/>
+      <c r="O34" s="73"/>
+      <c r="P34" s="73"/>
+      <c r="Q34" s="73"/>
+      <c r="R34" s="73"/>
       <c r="AG34" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="75" t="s">
+      <c r="E35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="75"/>
-[...2 lines deleted...]
-      <c r="Q35" s="75" t="s">
+      <c r="F35" s="72"/>
+      <c r="G35" s="72"/>
+      <c r="H35" s="72"/>
+      <c r="Q35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R35" s="75"/>
-[...2 lines deleted...]
-      <c r="AC35" s="75" t="s">
+      <c r="R35" s="72"/>
+      <c r="S35" s="72"/>
+      <c r="T35" s="72"/>
+      <c r="AC35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD35" s="75"/>
-[...2 lines deleted...]
-      <c r="AO35" s="75" t="s">
+      <c r="AD35" s="72"/>
+      <c r="AE35" s="72"/>
+      <c r="AF35" s="72"/>
+      <c r="AO35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP35" s="75"/>
-[...2 lines deleted...]
-      <c r="BA35" s="75" t="s">
+      <c r="AP35" s="72"/>
+      <c r="AQ35" s="72"/>
+      <c r="AR35" s="72"/>
+      <c r="BA35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB35" s="75"/>
-[...1 lines deleted...]
-      <c r="BD35" s="75"/>
+      <c r="BB35" s="72"/>
+      <c r="BC35" s="72"/>
+      <c r="BD35" s="72"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="78"/>
-      <c r="B36" s="73" t="s">
+      <c r="A36" s="74"/>
+      <c r="B36" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="73"/>
-[...5 lines deleted...]
-      <c r="I36" s="72" t="s">
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="77"/>
+      <c r="I36" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="73"/>
-[...10 lines deleted...]
-      <c r="U36" s="72" t="s">
+      <c r="J36" s="76"/>
+      <c r="K36" s="76"/>
+      <c r="L36" s="76"/>
+      <c r="M36" s="76"/>
+      <c r="N36" s="76"/>
+      <c r="O36" s="76"/>
+      <c r="P36" s="76"/>
+      <c r="Q36" s="76"/>
+      <c r="R36" s="76"/>
+      <c r="S36" s="76"/>
+      <c r="T36" s="77"/>
+      <c r="U36" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="73"/>
-[...10 lines deleted...]
-      <c r="AG36" s="72" t="s">
+      <c r="V36" s="76"/>
+      <c r="W36" s="76"/>
+      <c r="X36" s="76"/>
+      <c r="Y36" s="76"/>
+      <c r="Z36" s="76"/>
+      <c r="AA36" s="76"/>
+      <c r="AB36" s="76"/>
+      <c r="AC36" s="76"/>
+      <c r="AD36" s="76"/>
+      <c r="AE36" s="76"/>
+      <c r="AF36" s="77"/>
+      <c r="AG36" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="AH36" s="73"/>
-[...10 lines deleted...]
-      <c r="AS36" s="72" t="s">
+      <c r="AH36" s="76"/>
+      <c r="AI36" s="76"/>
+      <c r="AJ36" s="76"/>
+      <c r="AK36" s="76"/>
+      <c r="AL36" s="76"/>
+      <c r="AM36" s="76"/>
+      <c r="AN36" s="76"/>
+      <c r="AO36" s="76"/>
+      <c r="AP36" s="76"/>
+      <c r="AQ36" s="76"/>
+      <c r="AR36" s="77"/>
+      <c r="AS36" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="73"/>
-[...9 lines deleted...]
-      <c r="BD36" s="74"/>
+      <c r="AT36" s="76"/>
+      <c r="AU36" s="76"/>
+      <c r="AV36" s="76"/>
+      <c r="AW36" s="76"/>
+      <c r="AX36" s="76"/>
+      <c r="AY36" s="76"/>
+      <c r="AZ36" s="76"/>
+      <c r="BA36" s="76"/>
+      <c r="BB36" s="76"/>
+      <c r="BC36" s="76"/>
+      <c r="BD36" s="77"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="79"/>
+      <c r="A37" s="75"/>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J37" s="5" t="s">
@@ -5833,51 +5877,53 @@
       </c>
       <c r="AO38" s="9">
         <v>98.1</v>
       </c>
       <c r="AP38" s="9">
         <v>98.1</v>
       </c>
       <c r="AQ38" s="9">
         <v>99.9</v>
       </c>
       <c r="AR38" s="9">
         <v>101.1</v>
       </c>
       <c r="AS38" s="9">
         <v>100</v>
       </c>
       <c r="AT38" s="9">
         <v>100</v>
       </c>
       <c r="AU38" s="9">
         <v>100</v>
       </c>
       <c r="AV38" s="9">
         <v>98.7</v>
       </c>
-      <c r="AW38" s="9"/>
+      <c r="AW38" s="9">
+        <v>99.9</v>
+      </c>
       <c r="AX38" s="9"/>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="9"/>
       <c r="BA38" s="9"/>
       <c r="BB38" s="9"/>
       <c r="BC38" s="9"/>
       <c r="BD38" s="9"/>
     </row>
     <row r="39" spans="1:56" s="3" customFormat="1">
       <c r="A39" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="48">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>100.9</v>
       </c>
       <c r="D39" s="23">
         <v>102.1</v>
       </c>
       <c r="E39" s="23">
         <v>100.4</v>
       </c>
       <c r="F39" s="23">
@@ -5987,51 +6033,53 @@
       </c>
       <c r="AO39" s="13">
         <v>102.1</v>
       </c>
       <c r="AP39" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ39" s="13">
         <v>100.4</v>
       </c>
       <c r="AR39" s="13">
         <v>101.1</v>
       </c>
       <c r="AS39" s="13">
         <v>100</v>
       </c>
       <c r="AT39" s="13">
         <v>100</v>
       </c>
       <c r="AU39" s="13">
         <v>100</v>
       </c>
       <c r="AV39" s="13">
         <v>100</v>
       </c>
-      <c r="AW39" s="13"/>
+      <c r="AW39" s="13">
+        <v>100</v>
+      </c>
       <c r="AX39" s="13"/>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56" s="3" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="48">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.3</v>
       </c>
       <c r="D40" s="23">
         <v>96.2</v>
       </c>
       <c r="E40" s="23">
         <v>102</v>
       </c>
       <c r="F40" s="23">
@@ -6141,51 +6189,53 @@
       </c>
       <c r="AO40" s="13">
         <v>100.4</v>
       </c>
       <c r="AP40" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.8</v>
       </c>
       <c r="AR40" s="13">
         <v>100.9</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
-      <c r="AW40" s="13"/>
+      <c r="AW40" s="13">
+        <v>100</v>
+      </c>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="48">
         <v>104.00944669469601</v>
       </c>
       <c r="C41" s="23">
         <v>103</v>
       </c>
       <c r="D41" s="23">
         <v>101.8</v>
       </c>
       <c r="E41" s="23">
         <v>100.7</v>
       </c>
       <c r="F41" s="23">
@@ -6295,51 +6345,53 @@
       </c>
       <c r="AO41" s="13">
         <v>82.3</v>
       </c>
       <c r="AP41" s="13">
         <v>102</v>
       </c>
       <c r="AQ41" s="13">
         <v>102.2</v>
       </c>
       <c r="AR41" s="13">
         <v>102.3</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
-      <c r="AW41" s="13"/>
+      <c r="AW41" s="13">
+        <v>100</v>
+      </c>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="48">
         <v>100</v>
       </c>
       <c r="C42" s="23">
         <v>100</v>
       </c>
       <c r="D42" s="23">
         <v>98.1</v>
       </c>
       <c r="E42" s="23">
         <v>101.7</v>
       </c>
       <c r="F42" s="23">
@@ -6449,51 +6501,53 @@
       </c>
       <c r="AO42" s="13">
         <v>80.7</v>
       </c>
       <c r="AP42" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ42" s="13">
         <v>85.6</v>
       </c>
       <c r="AR42" s="13">
         <v>100.1</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
-      <c r="AW42" s="13"/>
+      <c r="AW42" s="13">
+        <v>100</v>
+      </c>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="48">
         <v>110.68960529513889</v>
       </c>
       <c r="C43" s="23">
         <v>101.9</v>
       </c>
       <c r="D43" s="23">
         <v>100.1</v>
       </c>
       <c r="E43" s="23">
         <v>100.9</v>
       </c>
       <c r="F43" s="23">
@@ -6603,51 +6657,53 @@
       </c>
       <c r="AO43" s="13">
         <v>103.4</v>
       </c>
       <c r="AP43" s="13">
         <v>105</v>
       </c>
       <c r="AQ43" s="13">
         <v>104.1</v>
       </c>
       <c r="AR43" s="13">
         <v>104</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
-      <c r="AW43" s="13"/>
+      <c r="AW43" s="13">
+        <v>100</v>
+      </c>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="3" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="23">
         <v>101.1</v>
       </c>
       <c r="C44" s="23">
         <v>101.3</v>
       </c>
       <c r="D44" s="23">
         <v>99.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.7</v>
       </c>
       <c r="F44" s="23">
@@ -6757,51 +6813,53 @@
       </c>
       <c r="AO44" s="13">
         <v>102.8</v>
       </c>
       <c r="AP44" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ44" s="13">
         <v>94.8</v>
       </c>
       <c r="AR44" s="13">
         <v>100</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
-      <c r="AW44" s="13"/>
+      <c r="AW44" s="13">
+        <v>100</v>
+      </c>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="3" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="48">
         <v>101.4</v>
       </c>
       <c r="C45" s="23">
         <v>102</v>
       </c>
       <c r="D45" s="23">
         <v>103.2</v>
       </c>
       <c r="E45" s="23">
         <v>102</v>
       </c>
       <c r="F45" s="23">
@@ -6911,51 +6969,53 @@
       </c>
       <c r="AO45" s="13">
         <v>100.9</v>
       </c>
       <c r="AP45" s="13">
         <v>108</v>
       </c>
       <c r="AQ45" s="13">
         <v>103.9</v>
       </c>
       <c r="AR45" s="13">
         <v>103.7</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>98.7</v>
       </c>
-      <c r="AW45" s="13"/>
+      <c r="AW45" s="13">
+        <v>99.2</v>
+      </c>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="3" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="48">
         <v>100</v>
       </c>
       <c r="C46" s="23">
         <v>102.2</v>
       </c>
       <c r="D46" s="23">
         <v>98.4</v>
       </c>
       <c r="E46" s="23">
         <v>100.9</v>
       </c>
       <c r="F46" s="23">
@@ -7065,51 +7125,53 @@
       </c>
       <c r="AO46" s="13">
         <v>98.7</v>
       </c>
       <c r="AP46" s="13">
         <v>103</v>
       </c>
       <c r="AQ46" s="13">
         <v>102.9</v>
       </c>
       <c r="AR46" s="13">
         <v>102.2</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>100</v>
       </c>
-      <c r="AW46" s="13"/>
+      <c r="AW46" s="13">
+        <v>100</v>
+      </c>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="3" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="48">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>100.9</v>
       </c>
       <c r="D47" s="23">
         <v>97.8</v>
       </c>
       <c r="E47" s="23">
         <v>98.7</v>
       </c>
       <c r="F47" s="23">
@@ -7219,51 +7281,53 @@
       </c>
       <c r="AO47" s="13">
         <v>106.1</v>
       </c>
       <c r="AP47" s="13">
         <v>102</v>
       </c>
       <c r="AQ47" s="13">
         <v>101.9</v>
       </c>
       <c r="AR47" s="13">
         <v>101.5</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
-      <c r="AW47" s="13"/>
+      <c r="AW47" s="13">
+        <v>100</v>
+      </c>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="3" customFormat="1">
       <c r="A48" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="48">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>104.7</v>
       </c>
       <c r="D48" s="23">
         <v>102.1</v>
       </c>
       <c r="E48" s="23">
         <v>96.8</v>
       </c>
       <c r="F48" s="23">
@@ -7373,51 +7437,53 @@
       </c>
       <c r="AO48" s="13">
         <v>101.8</v>
       </c>
       <c r="AP48" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ48" s="13">
         <v>102.6</v>
       </c>
       <c r="AR48" s="13">
         <v>102.2</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
-      <c r="AW48" s="13"/>
+      <c r="AW48" s="13">
+        <v>100</v>
+      </c>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="3" customFormat="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
@@ -7429,191 +7495,191 @@
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
     </row>
     <row r="50" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B50" s="77"/>
-[...19 lines deleted...]
-      <c r="V50" s="77"/>
+      <c r="B50" s="73"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="73"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="73"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="73"/>
+      <c r="J50" s="73"/>
+      <c r="K50" s="73"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="73"/>
+      <c r="N50" s="73"/>
+      <c r="O50" s="73"/>
+      <c r="P50" s="73"/>
+      <c r="Q50" s="73"/>
+      <c r="R50" s="73"/>
+      <c r="S50" s="73"/>
+      <c r="T50" s="73"/>
+      <c r="U50" s="73"/>
+      <c r="V50" s="73"/>
       <c r="AG50" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="10"/>
       <c r="AN50" s="10"/>
       <c r="AO50" s="10"/>
       <c r="AP50" s="10"/>
       <c r="AQ50" s="10"/>
       <c r="AR50" s="10"/>
     </row>
     <row r="51" spans="1:56" ht="13.5" thickBot="1">
-      <c r="E51" s="75" t="s">
+      <c r="E51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F51" s="75"/>
-[...2 lines deleted...]
-      <c r="Q51" s="75" t="s">
+      <c r="F51" s="72"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="Q51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R51" s="75"/>
-[...2 lines deleted...]
-      <c r="AC51" s="75" t="s">
+      <c r="R51" s="72"/>
+      <c r="S51" s="72"/>
+      <c r="T51" s="72"/>
+      <c r="AC51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD51" s="75"/>
-[...2 lines deleted...]
-      <c r="AO51" s="75" t="s">
+      <c r="AD51" s="72"/>
+      <c r="AE51" s="72"/>
+      <c r="AF51" s="72"/>
+      <c r="AO51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP51" s="75"/>
-[...2 lines deleted...]
-      <c r="BA51" s="75" t="s">
+      <c r="AP51" s="72"/>
+      <c r="AQ51" s="72"/>
+      <c r="AR51" s="72"/>
+      <c r="BA51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB51" s="75"/>
-[...1 lines deleted...]
-      <c r="BD51" s="75"/>
+      <c r="BB51" s="72"/>
+      <c r="BC51" s="72"/>
+      <c r="BD51" s="72"/>
     </row>
     <row r="52" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A52" s="78"/>
-      <c r="B52" s="73" t="s">
+      <c r="A52" s="74"/>
+      <c r="B52" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C52" s="73"/>
-[...5 lines deleted...]
-      <c r="I52" s="72" t="s">
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="73"/>
-[...10 lines deleted...]
-      <c r="U52" s="72" t="s">
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76"/>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76"/>
+      <c r="Q52" s="76"/>
+      <c r="R52" s="76"/>
+      <c r="S52" s="76"/>
+      <c r="T52" s="77"/>
+      <c r="U52" s="78" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="73"/>
-[...10 lines deleted...]
-      <c r="AG52" s="72" t="s">
+      <c r="V52" s="76"/>
+      <c r="W52" s="76"/>
+      <c r="X52" s="76"/>
+      <c r="Y52" s="76"/>
+      <c r="Z52" s="76"/>
+      <c r="AA52" s="76"/>
+      <c r="AB52" s="76"/>
+      <c r="AC52" s="76"/>
+      <c r="AD52" s="76"/>
+      <c r="AE52" s="76"/>
+      <c r="AF52" s="77"/>
+      <c r="AG52" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="AH52" s="73"/>
-[...10 lines deleted...]
-      <c r="AS52" s="72" t="s">
+      <c r="AH52" s="76"/>
+      <c r="AI52" s="76"/>
+      <c r="AJ52" s="76"/>
+      <c r="AK52" s="76"/>
+      <c r="AL52" s="76"/>
+      <c r="AM52" s="76"/>
+      <c r="AN52" s="76"/>
+      <c r="AO52" s="76"/>
+      <c r="AP52" s="76"/>
+      <c r="AQ52" s="76"/>
+      <c r="AR52" s="77"/>
+      <c r="AS52" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="73"/>
-[...9 lines deleted...]
-      <c r="BD52" s="74"/>
+      <c r="AT52" s="76"/>
+      <c r="AU52" s="76"/>
+      <c r="AV52" s="76"/>
+      <c r="AW52" s="76"/>
+      <c r="AX52" s="76"/>
+      <c r="AY52" s="76"/>
+      <c r="AZ52" s="76"/>
+      <c r="BA52" s="76"/>
+      <c r="BB52" s="76"/>
+      <c r="BC52" s="76"/>
+      <c r="BD52" s="77"/>
     </row>
     <row r="53" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A53" s="79"/>
+      <c r="A53" s="75"/>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J53" s="5" t="s">
@@ -7881,51 +7947,53 @@
       </c>
       <c r="AO54" s="9">
         <v>103.2</v>
       </c>
       <c r="AP54" s="9">
         <v>103.2</v>
       </c>
       <c r="AQ54" s="9">
         <v>103.3</v>
       </c>
       <c r="AR54" s="9">
         <v>103.9</v>
       </c>
       <c r="AS54" s="69">
         <v>100.1</v>
       </c>
       <c r="AT54" s="9">
         <v>101.4</v>
       </c>
       <c r="AU54" s="9">
         <v>101.8</v>
       </c>
       <c r="AV54" s="9">
         <v>101.6</v>
       </c>
-      <c r="AW54" s="9"/>
+      <c r="AW54" s="9">
+        <v>101.4</v>
+      </c>
       <c r="AX54" s="9"/>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="9"/>
       <c r="BA54" s="9"/>
       <c r="BB54" s="9"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="61">
         <v>92.2</v>
       </c>
       <c r="C55" s="50">
         <v>89.6</v>
       </c>
       <c r="D55" s="50">
         <v>91.5</v>
       </c>
       <c r="E55" s="50">
         <v>93.2</v>
       </c>
       <c r="F55" s="50">
@@ -8035,51 +8103,53 @@
       </c>
       <c r="AO55" s="13">
         <v>104</v>
       </c>
       <c r="AP55" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ55" s="13">
         <v>103.3</v>
       </c>
       <c r="AR55" s="13">
         <v>103.5</v>
       </c>
       <c r="AS55" s="70">
         <v>84.6</v>
       </c>
       <c r="AT55" s="30">
         <v>101.6</v>
       </c>
       <c r="AU55" s="30">
         <v>106.2</v>
       </c>
       <c r="AV55" s="30">
         <v>102.5</v>
       </c>
-      <c r="AW55" s="13"/>
+      <c r="AW55" s="13">
+        <v>101.7</v>
+      </c>
       <c r="AX55" s="13"/>
       <c r="AY55" s="13"/>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="61">
         <v>100.2</v>
       </c>
       <c r="C56" s="50">
         <v>100.4</v>
       </c>
       <c r="D56" s="50">
         <v>101.6</v>
       </c>
       <c r="E56" s="50">
         <v>106.5</v>
       </c>
       <c r="F56" s="50">
@@ -8189,51 +8259,53 @@
       </c>
       <c r="AO56" s="13">
         <v>105.6</v>
       </c>
       <c r="AP56" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ56" s="13">
         <v>105.2</v>
       </c>
       <c r="AR56" s="13">
         <v>105.3</v>
       </c>
       <c r="AS56" s="70">
         <v>100.4</v>
       </c>
       <c r="AT56" s="28">
         <v>101.7</v>
       </c>
       <c r="AU56" s="28">
         <v>102.2</v>
       </c>
       <c r="AV56" s="32">
         <v>100.2</v>
       </c>
-      <c r="AW56" s="13"/>
+      <c r="AW56" s="13">
+        <v>100.2</v>
+      </c>
       <c r="AX56" s="13"/>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="61">
         <v>101.2</v>
       </c>
       <c r="C57" s="50">
         <v>102.6</v>
       </c>
       <c r="D57" s="50">
         <v>104.4</v>
       </c>
       <c r="E57" s="50">
         <v>103</v>
       </c>
       <c r="F57" s="50">
@@ -8343,51 +8415,53 @@
       </c>
       <c r="AO57" s="13">
         <v>104.5</v>
       </c>
       <c r="AP57" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ57" s="13">
         <v>104</v>
       </c>
       <c r="AR57" s="13">
         <v>104.5</v>
       </c>
       <c r="AS57" s="70">
         <v>102.7</v>
       </c>
       <c r="AT57" s="28">
         <v>103.1</v>
       </c>
       <c r="AU57" s="28">
         <v>101.3</v>
       </c>
       <c r="AV57" s="33">
         <v>104.5</v>
       </c>
-      <c r="AW57" s="13"/>
+      <c r="AW57" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX57" s="13"/>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="61">
         <v>103.6</v>
       </c>
       <c r="C58" s="50">
         <v>106.8</v>
       </c>
       <c r="D58" s="50">
         <v>106.2</v>
       </c>
       <c r="E58" s="50">
         <v>105.2</v>
       </c>
       <c r="F58" s="50">
@@ -8497,51 +8571,53 @@
       </c>
       <c r="AO58" s="13">
         <v>102.2</v>
       </c>
       <c r="AP58" s="13">
         <v>103</v>
       </c>
       <c r="AQ58" s="13">
         <v>103.1</v>
       </c>
       <c r="AR58" s="13">
         <v>103</v>
       </c>
       <c r="AS58" s="70">
         <v>103.8</v>
       </c>
       <c r="AT58" s="28">
         <v>103.1</v>
       </c>
       <c r="AU58" s="31">
         <v>101.9</v>
       </c>
       <c r="AV58" s="32">
         <v>101.8</v>
       </c>
-      <c r="AW58" s="13"/>
+      <c r="AW58" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX58" s="13"/>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="61">
         <v>101</v>
       </c>
       <c r="C59" s="50">
         <v>103</v>
       </c>
       <c r="D59" s="50">
         <v>103.3</v>
       </c>
       <c r="E59" s="50">
         <v>102.9</v>
       </c>
       <c r="F59" s="50">
@@ -8651,51 +8727,53 @@
       </c>
       <c r="AO59" s="13">
         <v>105</v>
       </c>
       <c r="AP59" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.8</v>
       </c>
       <c r="AR59" s="13">
         <v>104.2</v>
       </c>
       <c r="AS59" s="70">
         <v>110.2</v>
       </c>
       <c r="AT59" s="31">
         <v>103.9</v>
       </c>
       <c r="AU59" s="28">
         <v>101.4</v>
       </c>
       <c r="AV59" s="32">
         <v>101.2</v>
       </c>
-      <c r="AW59" s="13"/>
+      <c r="AW59" s="13">
+        <v>100.8</v>
+      </c>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="61">
         <v>100.4</v>
       </c>
       <c r="C60" s="50">
         <v>100.1</v>
       </c>
       <c r="D60" s="50">
         <v>100.5</v>
       </c>
       <c r="E60" s="50">
         <v>101.4</v>
       </c>
       <c r="F60" s="50">
@@ -8805,51 +8883,53 @@
       </c>
       <c r="AO60" s="13">
         <v>100.7</v>
       </c>
       <c r="AP60" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ60" s="13">
         <v>100.3</v>
       </c>
       <c r="AR60" s="13">
         <v>102.1</v>
       </c>
       <c r="AS60" s="70">
         <v>96.3</v>
       </c>
       <c r="AT60" s="28">
         <v>97.6</v>
       </c>
       <c r="AU60" s="28">
         <v>101.4</v>
       </c>
       <c r="AV60" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW60" s="13"/>
+      <c r="AW60" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B61" s="61">
         <v>101.6</v>
       </c>
       <c r="C61" s="50">
         <v>101.6</v>
       </c>
       <c r="D61" s="50">
         <v>102</v>
       </c>
       <c r="E61" s="50">
         <v>102.7</v>
       </c>
       <c r="F61" s="50">
@@ -8959,51 +9039,53 @@
       </c>
       <c r="AO61" s="13">
         <v>104</v>
       </c>
       <c r="AP61" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ61" s="13">
         <v>103.5</v>
       </c>
       <c r="AR61" s="13">
         <v>104.4</v>
       </c>
       <c r="AS61" s="70">
         <v>104.3</v>
       </c>
       <c r="AT61" s="31">
         <v>99.8</v>
       </c>
       <c r="AU61" s="31">
         <v>101.6</v>
       </c>
       <c r="AV61" s="33">
         <v>101.5</v>
       </c>
-      <c r="AW61" s="13"/>
+      <c r="AW61" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="61">
         <v>100.5</v>
       </c>
       <c r="C62" s="50">
         <v>100.4</v>
       </c>
       <c r="D62" s="50">
         <v>100.8</v>
       </c>
       <c r="E62" s="50">
         <v>103.4</v>
       </c>
       <c r="F62" s="50">
@@ -9113,51 +9195,53 @@
       </c>
       <c r="AO62" s="13">
         <v>102.1</v>
       </c>
       <c r="AP62" s="13">
         <v>101</v>
       </c>
       <c r="AQ62" s="13">
         <v>101.1</v>
       </c>
       <c r="AR62" s="13">
         <v>104.3</v>
       </c>
       <c r="AS62" s="70">
         <v>105.1</v>
       </c>
       <c r="AT62" s="31">
         <v>100.8</v>
       </c>
       <c r="AU62" s="31">
         <v>101.3</v>
       </c>
       <c r="AV62" s="32">
         <v>101.7</v>
       </c>
-      <c r="AW62" s="13"/>
+      <c r="AW62" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B63" s="61">
         <v>100.9</v>
       </c>
       <c r="C63" s="50">
         <v>103.7</v>
       </c>
       <c r="D63" s="50">
         <v>105.3</v>
       </c>
       <c r="E63" s="50">
         <v>101.4</v>
       </c>
       <c r="F63" s="50">
@@ -9267,51 +9351,53 @@
       </c>
       <c r="AO63" s="13">
         <v>102.7</v>
       </c>
       <c r="AP63" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ63" s="13">
         <v>102.2</v>
       </c>
       <c r="AR63" s="13">
         <v>102.8</v>
       </c>
       <c r="AS63" s="70">
         <v>102.7</v>
       </c>
       <c r="AT63" s="28">
         <v>101.7</v>
       </c>
       <c r="AU63" s="28">
         <v>101.4</v>
       </c>
       <c r="AV63" s="32">
         <v>100.1</v>
       </c>
-      <c r="AW63" s="13"/>
+      <c r="AW63" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="13.5" thickBot="1">
       <c r="A64" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="61">
         <v>103.2</v>
       </c>
       <c r="C64" s="50">
         <v>103.8</v>
       </c>
       <c r="D64" s="50">
         <v>109.1</v>
       </c>
       <c r="E64" s="50">
         <v>105.9</v>
       </c>
       <c r="F64" s="50">
@@ -9421,290 +9507,292 @@
       </c>
       <c r="AO64" s="13">
         <v>103.2</v>
       </c>
       <c r="AP64" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ64" s="13">
         <v>103.5</v>
       </c>
       <c r="AR64" s="13">
         <v>103.8</v>
       </c>
       <c r="AS64" s="70">
         <v>97.8</v>
       </c>
       <c r="AT64" s="28">
         <v>99.1</v>
       </c>
       <c r="AU64" s="28">
         <v>100.2</v>
       </c>
       <c r="AV64" s="32">
         <v>100.3</v>
       </c>
-      <c r="AW64" s="13"/>
+      <c r="AW64" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:35" s="3" customFormat="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
     </row>
     <row r="66" spans="1:35" ht="12.75" customHeight="1">
-      <c r="U66" s="76" t="s">
+      <c r="U66" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="V66" s="76"/>
-[...12 lines deleted...]
-      <c r="AI66" s="76"/>
+      <c r="V66" s="79"/>
+      <c r="W66" s="79"/>
+      <c r="X66" s="79"/>
+      <c r="Y66" s="79"/>
+      <c r="Z66" s="79"/>
+      <c r="AA66" s="79"/>
+      <c r="AB66" s="79"/>
+      <c r="AC66" s="79"/>
+      <c r="AD66" s="79"/>
+      <c r="AE66" s="79"/>
+      <c r="AF66" s="79"/>
+      <c r="AG66" s="79"/>
+      <c r="AH66" s="79"/>
+      <c r="AI66" s="79"/>
     </row>
     <row r="67" spans="1:35">
-      <c r="U67" s="76"/>
-[...13 lines deleted...]
-      <c r="AI67" s="76"/>
+      <c r="U67" s="79"/>
+      <c r="V67" s="79"/>
+      <c r="W67" s="79"/>
+      <c r="X67" s="79"/>
+      <c r="Y67" s="79"/>
+      <c r="Z67" s="79"/>
+      <c r="AA67" s="79"/>
+      <c r="AB67" s="79"/>
+      <c r="AC67" s="79"/>
+      <c r="AD67" s="79"/>
+      <c r="AE67" s="79"/>
+      <c r="AF67" s="79"/>
+      <c r="AG67" s="79"/>
+      <c r="AH67" s="79"/>
+      <c r="AI67" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="E19:H19"/>
-[...15 lines deleted...]
-    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="U66:AI67"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A50:V50"/>
-    <mergeCell ref="AG36:AR36"/>
-[...20 lines deleted...]
-    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="A18:R18"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="I20:T20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өткен жылдың тиісті кезеңіне НК</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>