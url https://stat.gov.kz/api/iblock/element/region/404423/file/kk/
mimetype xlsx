--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -854,73 +854,73 @@
     <xf numFmtId="165" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="13" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1370,206 +1370,206 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ56" sqref="AZ56"/>
+      <selection pane="topRight" activeCell="AZ71" sqref="AZ71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="9.7109375" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="73"/>
-[...16 lines deleted...]
-      <c r="S2" s="73"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
       <c r="AG2" s="10" t="s">
         <v>22</v>
       </c>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="72" t="s">
+      <c r="E3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="72"/>
-[...2 lines deleted...]
-      <c r="Q3" s="72" t="s">
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="Q3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="72"/>
-[...2 lines deleted...]
-      <c r="AC3" s="72" t="s">
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="AC3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="72"/>
-[...2 lines deleted...]
-      <c r="AO3" s="72" t="s">
+      <c r="AD3" s="75"/>
+      <c r="AE3" s="75"/>
+      <c r="AF3" s="75"/>
+      <c r="AO3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP3" s="72"/>
-[...2 lines deleted...]
-      <c r="BA3" s="72" t="s">
+      <c r="AP3" s="75"/>
+      <c r="AQ3" s="75"/>
+      <c r="AR3" s="75"/>
+      <c r="BA3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB3" s="72"/>
-[...1 lines deleted...]
-      <c r="BD3" s="72"/>
+      <c r="BB3" s="75"/>
+      <c r="BC3" s="75"/>
+      <c r="BD3" s="75"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="74"/>
-      <c r="B4" s="76" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="76"/>
-[...5 lines deleted...]
-      <c r="I4" s="78" t="s">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="76"/>
-[...10 lines deleted...]
-      <c r="U4" s="78" t="s">
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="73"/>
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="76"/>
-[...10 lines deleted...]
-      <c r="AG4" s="78" t="s">
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH4" s="76"/>
-[...10 lines deleted...]
-      <c r="AS4" s="78" t="s">
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="73"/>
+      <c r="AN4" s="73"/>
+      <c r="AO4" s="73"/>
+      <c r="AP4" s="73"/>
+      <c r="AQ4" s="73"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="76"/>
-[...9 lines deleted...]
-      <c r="BD4" s="77"/>
+      <c r="AT4" s="73"/>
+      <c r="AU4" s="73"/>
+      <c r="AV4" s="73"/>
+      <c r="AW4" s="73"/>
+      <c r="AX4" s="73"/>
+      <c r="AY4" s="73"/>
+      <c r="AZ4" s="73"/>
+      <c r="BA4" s="73"/>
+      <c r="BB4" s="73"/>
+      <c r="BC4" s="73"/>
+      <c r="BD4" s="74"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="75"/>
+      <c r="A5" s="79"/>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1840,51 +1840,53 @@
       </c>
       <c r="AP6" s="9">
         <v>100</v>
       </c>
       <c r="AQ6" s="9">
         <v>101.1</v>
       </c>
       <c r="AR6" s="9">
         <v>102.2</v>
       </c>
       <c r="AS6" s="69">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.4</v>
       </c>
       <c r="AU6" s="9">
         <v>101.8</v>
       </c>
       <c r="AV6" s="9">
         <v>101.6</v>
       </c>
       <c r="AW6" s="9">
         <v>101.4</v>
       </c>
-      <c r="AX6" s="9"/>
+      <c r="AX6" s="9">
+        <v>101.6</v>
+      </c>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
     </row>
     <row r="7" spans="1:56" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="22">
         <v>92.2</v>
       </c>
       <c r="C7" s="22">
         <v>100.1</v>
       </c>
       <c r="D7" s="22">
         <v>101.1</v>
       </c>
       <c r="E7" s="22">
         <v>100.1</v>
       </c>
       <c r="F7" s="22">
         <v>95.9</v>
@@ -1996,51 +1998,53 @@
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="70">
         <v>84.6</v>
       </c>
       <c r="AT7" s="30">
         <v>101.5</v>
       </c>
       <c r="AU7" s="71">
         <v>106</v>
       </c>
       <c r="AV7" s="30">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX7" s="13"/>
+      <c r="AX7" s="13">
+        <v>98.6</v>
+      </c>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="22">
         <v>100.2</v>
       </c>
       <c r="C8" s="22">
         <v>100.3</v>
       </c>
       <c r="D8" s="22">
         <v>99.2</v>
       </c>
       <c r="E8" s="22">
         <v>103</v>
       </c>
       <c r="F8" s="22">
         <v>103.4</v>
@@ -2152,51 +2156,53 @@
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="70">
         <v>100.4</v>
       </c>
       <c r="AT8" s="28">
         <v>101.7</v>
       </c>
       <c r="AU8" s="28">
         <v>102.2</v>
       </c>
       <c r="AV8" s="32">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
-      <c r="AX8" s="13"/>
+      <c r="AX8" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>102.3</v>
       </c>
       <c r="D9" s="22">
         <v>102</v>
       </c>
       <c r="E9" s="22">
         <v>101.6</v>
       </c>
       <c r="F9" s="22">
         <v>101.9</v>
@@ -2308,51 +2314,53 @@
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="70">
         <v>102.7</v>
       </c>
       <c r="AT9" s="28">
         <v>103.1</v>
       </c>
       <c r="AU9" s="28">
         <v>101.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX9" s="13"/>
+      <c r="AX9" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="22">
         <v>103.6</v>
       </c>
       <c r="C10" s="22">
         <v>101.8</v>
       </c>
       <c r="D10" s="22">
         <v>101.9</v>
       </c>
       <c r="E10" s="22">
         <v>102.3</v>
       </c>
       <c r="F10" s="22">
         <v>102.8</v>
@@ -2464,51 +2472,53 @@
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="70">
         <v>103.8</v>
       </c>
       <c r="AT10" s="28">
         <v>103</v>
       </c>
       <c r="AU10" s="31">
         <v>101.9</v>
       </c>
       <c r="AV10" s="32">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX10" s="13"/>
+      <c r="AX10" s="13">
+        <v>103</v>
+      </c>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="22">
         <v>101</v>
       </c>
       <c r="C11" s="22">
         <v>102.7</v>
       </c>
       <c r="D11" s="22">
         <v>101.1</v>
       </c>
       <c r="E11" s="22">
         <v>101.2</v>
       </c>
       <c r="F11" s="22">
         <v>102.3</v>
@@ -2620,51 +2630,53 @@
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="70">
         <v>110.2</v>
       </c>
       <c r="AT11" s="31">
         <v>103.9</v>
       </c>
       <c r="AU11" s="28">
         <v>101.4</v>
       </c>
       <c r="AV11" s="32">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
-      <c r="AX11" s="13"/>
+      <c r="AX11" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="22">
         <v>100.4</v>
       </c>
       <c r="C12" s="22">
         <v>100.7</v>
       </c>
       <c r="D12" s="22">
         <v>96.9</v>
       </c>
       <c r="E12" s="22">
         <v>101.4</v>
       </c>
       <c r="F12" s="22">
         <v>101.6</v>
@@ -2776,51 +2788,53 @@
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="70">
         <v>96.3</v>
       </c>
       <c r="AT12" s="28">
         <v>97.6</v>
       </c>
       <c r="AU12" s="28">
         <v>101.4</v>
       </c>
       <c r="AV12" s="33">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX12" s="13"/>
+      <c r="AX12" s="13">
+        <v>105.1</v>
+      </c>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="22">
         <v>101.6</v>
       </c>
       <c r="C13" s="22">
         <v>101.7</v>
       </c>
       <c r="D13" s="22">
         <v>103.4</v>
       </c>
       <c r="E13" s="22">
         <v>102.1</v>
       </c>
       <c r="F13" s="22">
         <v>101.7</v>
@@ -2932,51 +2946,53 @@
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="70">
         <v>104.3</v>
       </c>
       <c r="AT13" s="31">
         <v>99.8</v>
       </c>
       <c r="AU13" s="31">
         <v>101.6</v>
       </c>
       <c r="AV13" s="33">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX13" s="13"/>
+      <c r="AX13" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="22">
         <v>100.5</v>
       </c>
       <c r="C14" s="22">
         <v>102.2</v>
       </c>
       <c r="D14" s="22">
         <v>98.8</v>
       </c>
       <c r="E14" s="22">
         <v>101.7</v>
       </c>
       <c r="F14" s="22">
         <v>102.5</v>
@@ -3088,51 +3104,53 @@
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="70">
         <v>105.1</v>
       </c>
       <c r="AT14" s="31">
         <v>100.8</v>
       </c>
       <c r="AU14" s="31">
         <v>101.3</v>
       </c>
       <c r="AV14" s="32">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX14" s="13"/>
+      <c r="AX14" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="22">
         <v>100.9</v>
       </c>
       <c r="C15" s="22">
         <v>101.4</v>
       </c>
       <c r="D15" s="22">
         <v>102.7</v>
       </c>
       <c r="E15" s="22">
         <v>97.5</v>
       </c>
       <c r="F15" s="22">
         <v>100.9</v>
@@ -3244,51 +3262,53 @@
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="70">
         <v>102.7</v>
       </c>
       <c r="AT15" s="28">
         <v>101.7</v>
       </c>
       <c r="AU15" s="28">
         <v>101.4</v>
       </c>
       <c r="AV15" s="32">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX15" s="13"/>
+      <c r="AX15" s="13">
+        <v>98.9</v>
+      </c>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="22">
         <v>103.2</v>
       </c>
       <c r="C16" s="22">
         <v>104.5</v>
       </c>
       <c r="D16" s="22">
         <v>104.6</v>
       </c>
       <c r="E16" s="22">
         <v>100.4</v>
       </c>
       <c r="F16" s="22">
         <v>101.9</v>
@@ -3400,196 +3420,198 @@
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="70">
         <v>97.8</v>
       </c>
       <c r="AT16" s="28">
         <v>99.1</v>
       </c>
       <c r="AU16" s="28">
         <v>100.2</v>
       </c>
       <c r="AV16" s="32">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX16" s="13"/>
+      <c r="AX16" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="73"/>
-[...15 lines deleted...]
-      <c r="R18" s="73"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="77"/>
+      <c r="K18" s="77"/>
+      <c r="L18" s="77"/>
+      <c r="M18" s="77"/>
+      <c r="N18" s="77"/>
+      <c r="O18" s="77"/>
+      <c r="P18" s="77"/>
+      <c r="Q18" s="77"/>
+      <c r="R18" s="77"/>
       <c r="AG18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="72" t="s">
+      <c r="E19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F19" s="72"/>
-[...2 lines deleted...]
-      <c r="Q19" s="72" t="s">
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="Q19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R19" s="72"/>
-[...2 lines deleted...]
-      <c r="AC19" s="72" t="s">
+      <c r="R19" s="75"/>
+      <c r="S19" s="75"/>
+      <c r="T19" s="75"/>
+      <c r="AC19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD19" s="72"/>
-[...2 lines deleted...]
-      <c r="AO19" s="72" t="s">
+      <c r="AD19" s="75"/>
+      <c r="AE19" s="75"/>
+      <c r="AF19" s="75"/>
+      <c r="AO19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP19" s="72"/>
-[...2 lines deleted...]
-      <c r="BA19" s="72" t="s">
+      <c r="AP19" s="75"/>
+      <c r="AQ19" s="75"/>
+      <c r="AR19" s="75"/>
+      <c r="BA19" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB19" s="72"/>
-[...1 lines deleted...]
-      <c r="BD19" s="72"/>
+      <c r="BB19" s="75"/>
+      <c r="BC19" s="75"/>
+      <c r="BD19" s="75"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="74"/>
-      <c r="B20" s="76" t="s">
+      <c r="A20" s="78"/>
+      <c r="B20" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="76"/>
-[...5 lines deleted...]
-      <c r="I20" s="78" t="s">
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="76"/>
-[...10 lines deleted...]
-      <c r="U20" s="78" t="s">
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="73"/>
+      <c r="O20" s="73"/>
+      <c r="P20" s="73"/>
+      <c r="Q20" s="73"/>
+      <c r="R20" s="73"/>
+      <c r="S20" s="73"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="76"/>
-[...10 lines deleted...]
-      <c r="AG20" s="78" t="s">
+      <c r="V20" s="73"/>
+      <c r="W20" s="73"/>
+      <c r="X20" s="73"/>
+      <c r="Y20" s="73"/>
+      <c r="Z20" s="73"/>
+      <c r="AA20" s="73"/>
+      <c r="AB20" s="73"/>
+      <c r="AC20" s="73"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="73"/>
+      <c r="AF20" s="74"/>
+      <c r="AG20" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH20" s="76"/>
-[...10 lines deleted...]
-      <c r="AS20" s="78" t="s">
+      <c r="AH20" s="73"/>
+      <c r="AI20" s="73"/>
+      <c r="AJ20" s="73"/>
+      <c r="AK20" s="73"/>
+      <c r="AL20" s="73"/>
+      <c r="AM20" s="73"/>
+      <c r="AN20" s="73"/>
+      <c r="AO20" s="73"/>
+      <c r="AP20" s="73"/>
+      <c r="AQ20" s="73"/>
+      <c r="AR20" s="74"/>
+      <c r="AS20" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="76"/>
-[...9 lines deleted...]
-      <c r="BD20" s="77"/>
+      <c r="AT20" s="73"/>
+      <c r="AU20" s="73"/>
+      <c r="AV20" s="73"/>
+      <c r="AW20" s="73"/>
+      <c r="AX20" s="73"/>
+      <c r="AY20" s="73"/>
+      <c r="AZ20" s="73"/>
+      <c r="BA20" s="73"/>
+      <c r="BB20" s="73"/>
+      <c r="BC20" s="73"/>
+      <c r="BD20" s="74"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="75"/>
+      <c r="A21" s="79"/>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J21" s="5" t="s">
@@ -3860,51 +3882,53 @@
       </c>
       <c r="AP22" s="9">
         <v>100</v>
       </c>
       <c r="AQ22" s="9">
         <v>101.1</v>
       </c>
       <c r="AR22" s="9">
         <v>102.2</v>
       </c>
       <c r="AS22" s="69">
         <v>100.1</v>
       </c>
       <c r="AT22" s="9">
         <v>101.4</v>
       </c>
       <c r="AU22" s="9">
         <v>101.8</v>
       </c>
       <c r="AV22" s="9">
         <v>101.6</v>
       </c>
       <c r="AW22" s="9">
         <v>101.4</v>
       </c>
-      <c r="AX22" s="9"/>
+      <c r="AX22" s="9">
+        <v>101.6</v>
+      </c>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>92.2</v>
       </c>
       <c r="C23" s="22">
         <v>100.1</v>
       </c>
       <c r="D23" s="22">
         <v>101.1</v>
       </c>
       <c r="E23" s="22">
         <v>100.1</v>
       </c>
       <c r="F23" s="22">
         <v>95.9</v>
@@ -4016,51 +4040,53 @@
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="70">
         <v>84.3</v>
       </c>
       <c r="AT23" s="30">
         <v>101.6</v>
       </c>
       <c r="AU23" s="30">
         <v>106.2</v>
       </c>
       <c r="AV23" s="30">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX23" s="13"/>
+      <c r="AX23" s="13">
+        <v>98.6</v>
+      </c>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="22">
         <v>100.2</v>
       </c>
       <c r="C24" s="22">
         <v>100.3</v>
       </c>
       <c r="D24" s="22">
         <v>99.2</v>
       </c>
       <c r="E24" s="22">
         <v>103</v>
       </c>
       <c r="F24" s="22">
         <v>103.4</v>
@@ -4172,51 +4198,53 @@
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="70">
         <v>100.4</v>
       </c>
       <c r="AT24" s="28">
         <v>101.7</v>
       </c>
       <c r="AU24" s="28">
         <v>102.2</v>
       </c>
       <c r="AV24" s="32">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
-      <c r="AX24" s="13"/>
+      <c r="AX24" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="22">
         <v>101.2</v>
       </c>
       <c r="C25" s="22">
         <v>102.3</v>
       </c>
       <c r="D25" s="22">
         <v>102</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
         <v>101.9</v>
@@ -4328,51 +4356,53 @@
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="70">
         <v>102.7</v>
       </c>
       <c r="AT25" s="28">
         <v>103.1</v>
       </c>
       <c r="AU25" s="28">
         <v>101.3</v>
       </c>
       <c r="AV25" s="33">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX25" s="13"/>
+      <c r="AX25" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="22">
         <v>103.6</v>
       </c>
       <c r="C26" s="22">
         <v>101.8</v>
       </c>
       <c r="D26" s="22">
         <v>101.9</v>
       </c>
       <c r="E26" s="22">
         <v>102.3</v>
       </c>
       <c r="F26" s="22">
         <v>102.8</v>
@@ -4484,51 +4514,53 @@
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="70">
         <v>103.8</v>
       </c>
       <c r="AT26" s="28">
         <v>103.1</v>
       </c>
       <c r="AU26" s="31">
         <v>101.9</v>
       </c>
       <c r="AV26" s="32">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX26" s="13"/>
+      <c r="AX26" s="13">
+        <v>103</v>
+      </c>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="22">
         <v>101</v>
       </c>
       <c r="C27" s="22">
         <v>102.7</v>
       </c>
       <c r="D27" s="22">
         <v>101.1</v>
       </c>
       <c r="E27" s="22">
         <v>101.2</v>
       </c>
       <c r="F27" s="22">
         <v>102.3</v>
@@ -4640,51 +4672,53 @@
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="70">
         <v>110.2</v>
       </c>
       <c r="AT27" s="31">
         <v>103.9</v>
       </c>
       <c r="AU27" s="28">
         <v>101.4</v>
       </c>
       <c r="AV27" s="32">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
-      <c r="AX27" s="13"/>
+      <c r="AX27" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="22">
         <v>100.4</v>
       </c>
       <c r="C28" s="22">
         <v>100.7</v>
       </c>
       <c r="D28" s="22">
         <v>96.9</v>
       </c>
       <c r="E28" s="22">
         <v>101.4</v>
       </c>
       <c r="F28" s="22">
         <v>101.6</v>
@@ -4796,51 +4830,53 @@
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="70">
         <v>96.3</v>
       </c>
       <c r="AT28" s="28">
         <v>97.6</v>
       </c>
       <c r="AU28" s="28">
         <v>101.4</v>
       </c>
       <c r="AV28" s="33">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX28" s="13"/>
+      <c r="AX28" s="13">
+        <v>105.1</v>
+      </c>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="22">
         <v>101.6</v>
       </c>
       <c r="C29" s="22">
         <v>101.7</v>
       </c>
       <c r="D29" s="22">
         <v>103.4</v>
       </c>
       <c r="E29" s="22">
         <v>102.1</v>
       </c>
       <c r="F29" s="22">
         <v>101.7</v>
@@ -4952,51 +4988,53 @@
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="70">
         <v>104.3</v>
       </c>
       <c r="AT29" s="31">
         <v>99.8</v>
       </c>
       <c r="AU29" s="31">
         <v>101.6</v>
       </c>
       <c r="AV29" s="33">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX29" s="13"/>
+      <c r="AX29" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="22">
         <v>100.5</v>
       </c>
       <c r="C30" s="22">
         <v>102.2</v>
       </c>
       <c r="D30" s="22">
         <v>98.8</v>
       </c>
       <c r="E30" s="22">
         <v>101.7</v>
       </c>
       <c r="F30" s="22">
         <v>102.5</v>
@@ -5108,51 +5146,53 @@
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="70">
         <v>105.2</v>
       </c>
       <c r="AT30" s="31">
         <v>100.8</v>
       </c>
       <c r="AU30" s="31">
         <v>101.3</v>
       </c>
       <c r="AV30" s="32">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX30" s="13"/>
+      <c r="AX30" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="22">
         <v>100.9</v>
       </c>
       <c r="C31" s="22">
         <v>101.4</v>
       </c>
       <c r="D31" s="22">
         <v>102.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.5</v>
       </c>
       <c r="F31" s="22">
         <v>100.9</v>
@@ -5264,51 +5304,53 @@
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="70">
         <v>102.8</v>
       </c>
       <c r="AT31" s="28">
         <v>101.7</v>
       </c>
       <c r="AU31" s="28">
         <v>101.4</v>
       </c>
       <c r="AV31" s="32">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX31" s="13"/>
+      <c r="AX31" s="13">
+        <v>98.9</v>
+      </c>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="22">
         <v>103.2</v>
       </c>
       <c r="C32" s="22">
         <v>104.5</v>
       </c>
       <c r="D32" s="22">
         <v>104.6</v>
       </c>
       <c r="E32" s="22">
         <v>100.4</v>
       </c>
       <c r="F32" s="22">
         <v>101.9</v>
@@ -5420,196 +5462,198 @@
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="70">
         <v>97.8</v>
       </c>
       <c r="AT32" s="28">
         <v>99.1</v>
       </c>
       <c r="AU32" s="28">
         <v>100.2</v>
       </c>
       <c r="AV32" s="32">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX32" s="13"/>
+      <c r="AX32" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="73" t="s">
+      <c r="A34" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="73"/>
-[...15 lines deleted...]
-      <c r="R34" s="73"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="77"/>
+      <c r="H34" s="77"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="77"/>
+      <c r="K34" s="77"/>
+      <c r="L34" s="77"/>
+      <c r="M34" s="77"/>
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="77"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="77"/>
       <c r="AG34" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="72" t="s">
+      <c r="E35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="72"/>
-[...2 lines deleted...]
-      <c r="Q35" s="72" t="s">
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="Q35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R35" s="72"/>
-[...2 lines deleted...]
-      <c r="AC35" s="72" t="s">
+      <c r="R35" s="75"/>
+      <c r="S35" s="75"/>
+      <c r="T35" s="75"/>
+      <c r="AC35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD35" s="72"/>
-[...2 lines deleted...]
-      <c r="AO35" s="72" t="s">
+      <c r="AD35" s="75"/>
+      <c r="AE35" s="75"/>
+      <c r="AF35" s="75"/>
+      <c r="AO35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP35" s="72"/>
-[...2 lines deleted...]
-      <c r="BA35" s="72" t="s">
+      <c r="AP35" s="75"/>
+      <c r="AQ35" s="75"/>
+      <c r="AR35" s="75"/>
+      <c r="BA35" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB35" s="72"/>
-[...1 lines deleted...]
-      <c r="BD35" s="72"/>
+      <c r="BB35" s="75"/>
+      <c r="BC35" s="75"/>
+      <c r="BD35" s="75"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="74"/>
-      <c r="B36" s="76" t="s">
+      <c r="A36" s="78"/>
+      <c r="B36" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="76"/>
-[...5 lines deleted...]
-      <c r="I36" s="78" t="s">
+      <c r="C36" s="73"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="73"/>
+      <c r="F36" s="73"/>
+      <c r="G36" s="73"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="76"/>
-[...10 lines deleted...]
-      <c r="U36" s="78" t="s">
+      <c r="J36" s="73"/>
+      <c r="K36" s="73"/>
+      <c r="L36" s="73"/>
+      <c r="M36" s="73"/>
+      <c r="N36" s="73"/>
+      <c r="O36" s="73"/>
+      <c r="P36" s="73"/>
+      <c r="Q36" s="73"/>
+      <c r="R36" s="73"/>
+      <c r="S36" s="73"/>
+      <c r="T36" s="74"/>
+      <c r="U36" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="76"/>
-[...10 lines deleted...]
-      <c r="AG36" s="78" t="s">
+      <c r="V36" s="73"/>
+      <c r="W36" s="73"/>
+      <c r="X36" s="73"/>
+      <c r="Y36" s="73"/>
+      <c r="Z36" s="73"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+      <c r="AC36" s="73"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="73"/>
+      <c r="AF36" s="74"/>
+      <c r="AG36" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH36" s="76"/>
-[...10 lines deleted...]
-      <c r="AS36" s="78" t="s">
+      <c r="AH36" s="73"/>
+      <c r="AI36" s="73"/>
+      <c r="AJ36" s="73"/>
+      <c r="AK36" s="73"/>
+      <c r="AL36" s="73"/>
+      <c r="AM36" s="73"/>
+      <c r="AN36" s="73"/>
+      <c r="AO36" s="73"/>
+      <c r="AP36" s="73"/>
+      <c r="AQ36" s="73"/>
+      <c r="AR36" s="74"/>
+      <c r="AS36" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="76"/>
-[...9 lines deleted...]
-      <c r="BD36" s="77"/>
+      <c r="AT36" s="73"/>
+      <c r="AU36" s="73"/>
+      <c r="AV36" s="73"/>
+      <c r="AW36" s="73"/>
+      <c r="AX36" s="73"/>
+      <c r="AY36" s="73"/>
+      <c r="AZ36" s="73"/>
+      <c r="BA36" s="73"/>
+      <c r="BB36" s="73"/>
+      <c r="BC36" s="73"/>
+      <c r="BD36" s="74"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="75"/>
+      <c r="A37" s="79"/>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J37" s="5" t="s">
@@ -5880,51 +5924,53 @@
       </c>
       <c r="AP38" s="9">
         <v>98.1</v>
       </c>
       <c r="AQ38" s="9">
         <v>99.9</v>
       </c>
       <c r="AR38" s="9">
         <v>101.1</v>
       </c>
       <c r="AS38" s="9">
         <v>100</v>
       </c>
       <c r="AT38" s="9">
         <v>100</v>
       </c>
       <c r="AU38" s="9">
         <v>100</v>
       </c>
       <c r="AV38" s="9">
         <v>98.7</v>
       </c>
       <c r="AW38" s="9">
         <v>99.9</v>
       </c>
-      <c r="AX38" s="9"/>
+      <c r="AX38" s="9">
+        <v>106.3</v>
+      </c>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="9"/>
       <c r="BA38" s="9"/>
       <c r="BB38" s="9"/>
       <c r="BC38" s="9"/>
       <c r="BD38" s="9"/>
     </row>
     <row r="39" spans="1:56" s="3" customFormat="1">
       <c r="A39" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="48">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>100.9</v>
       </c>
       <c r="D39" s="23">
         <v>102.1</v>
       </c>
       <c r="E39" s="23">
         <v>100.4</v>
       </c>
       <c r="F39" s="23">
         <v>99.8</v>
@@ -6036,51 +6082,53 @@
       </c>
       <c r="AP39" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ39" s="13">
         <v>100.4</v>
       </c>
       <c r="AR39" s="13">
         <v>101.1</v>
       </c>
       <c r="AS39" s="13">
         <v>100</v>
       </c>
       <c r="AT39" s="13">
         <v>100</v>
       </c>
       <c r="AU39" s="13">
         <v>100</v>
       </c>
       <c r="AV39" s="13">
         <v>100</v>
       </c>
       <c r="AW39" s="13">
         <v>100</v>
       </c>
-      <c r="AX39" s="13"/>
+      <c r="AX39" s="13">
+        <v>100</v>
+      </c>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56" s="3" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="48">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.3</v>
       </c>
       <c r="D40" s="23">
         <v>96.2</v>
       </c>
       <c r="E40" s="23">
         <v>102</v>
       </c>
       <c r="F40" s="23">
         <v>102.2</v>
@@ -6192,51 +6240,53 @@
       </c>
       <c r="AP40" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.8</v>
       </c>
       <c r="AR40" s="13">
         <v>100.9</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
-      <c r="AX40" s="13"/>
+      <c r="AX40" s="13">
+        <v>100</v>
+      </c>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="48">
         <v>104.00944669469601</v>
       </c>
       <c r="C41" s="23">
         <v>103</v>
       </c>
       <c r="D41" s="23">
         <v>101.8</v>
       </c>
       <c r="E41" s="23">
         <v>100.7</v>
       </c>
       <c r="F41" s="23">
         <v>100</v>
@@ -6348,51 +6398,53 @@
       </c>
       <c r="AP41" s="13">
         <v>102</v>
       </c>
       <c r="AQ41" s="13">
         <v>102.2</v>
       </c>
       <c r="AR41" s="13">
         <v>102.3</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
-      <c r="AX41" s="13"/>
+      <c r="AX41" s="13">
+        <v>100</v>
+      </c>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="48">
         <v>100</v>
       </c>
       <c r="C42" s="23">
         <v>100</v>
       </c>
       <c r="D42" s="23">
         <v>98.1</v>
       </c>
       <c r="E42" s="23">
         <v>101.7</v>
       </c>
       <c r="F42" s="23">
         <v>101.5</v>
@@ -6504,51 +6556,53 @@
       </c>
       <c r="AP42" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ42" s="13">
         <v>85.6</v>
       </c>
       <c r="AR42" s="13">
         <v>100.1</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
-      <c r="AX42" s="13"/>
+      <c r="AX42" s="13">
+        <v>100</v>
+      </c>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="48">
         <v>110.68960529513889</v>
       </c>
       <c r="C43" s="23">
         <v>101.9</v>
       </c>
       <c r="D43" s="23">
         <v>100.1</v>
       </c>
       <c r="E43" s="23">
         <v>100.9</v>
       </c>
       <c r="F43" s="23">
         <v>101.4</v>
@@ -6660,51 +6714,53 @@
       </c>
       <c r="AP43" s="13">
         <v>105</v>
       </c>
       <c r="AQ43" s="13">
         <v>104.1</v>
       </c>
       <c r="AR43" s="13">
         <v>104</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
-      <c r="AX43" s="13"/>
+      <c r="AX43" s="13">
+        <v>100</v>
+      </c>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="3" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="23">
         <v>101.1</v>
       </c>
       <c r="C44" s="23">
         <v>101.3</v>
       </c>
       <c r="D44" s="23">
         <v>99.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.7</v>
       </c>
       <c r="F44" s="23">
         <v>100.9</v>
@@ -6816,51 +6872,53 @@
       </c>
       <c r="AP44" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ44" s="13">
         <v>94.8</v>
       </c>
       <c r="AR44" s="13">
         <v>100</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
-      <c r="AX44" s="13"/>
+      <c r="AX44" s="13">
+        <v>204.8</v>
+      </c>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="3" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="48">
         <v>101.4</v>
       </c>
       <c r="C45" s="23">
         <v>102</v>
       </c>
       <c r="D45" s="23">
         <v>103.2</v>
       </c>
       <c r="E45" s="23">
         <v>102</v>
       </c>
       <c r="F45" s="23">
         <v>100.3</v>
@@ -6972,51 +7030,53 @@
       </c>
       <c r="AP45" s="13">
         <v>108</v>
       </c>
       <c r="AQ45" s="13">
         <v>103.9</v>
       </c>
       <c r="AR45" s="13">
         <v>103.7</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>98.7</v>
       </c>
       <c r="AW45" s="13">
         <v>99.2</v>
       </c>
-      <c r="AX45" s="13"/>
+      <c r="AX45" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="3" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="48">
         <v>100</v>
       </c>
       <c r="C46" s="23">
         <v>102.2</v>
       </c>
       <c r="D46" s="23">
         <v>98.4</v>
       </c>
       <c r="E46" s="23">
         <v>100.9</v>
       </c>
       <c r="F46" s="23">
         <v>101.3</v>
@@ -7128,51 +7188,53 @@
       </c>
       <c r="AP46" s="13">
         <v>103</v>
       </c>
       <c r="AQ46" s="13">
         <v>102.9</v>
       </c>
       <c r="AR46" s="13">
         <v>102.2</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>100</v>
       </c>
       <c r="AW46" s="13">
         <v>100</v>
       </c>
-      <c r="AX46" s="13"/>
+      <c r="AX46" s="13">
+        <v>100</v>
+      </c>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="3" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="48">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>100.9</v>
       </c>
       <c r="D47" s="23">
         <v>97.8</v>
       </c>
       <c r="E47" s="23">
         <v>98.7</v>
       </c>
       <c r="F47" s="23">
         <v>99.7</v>
@@ -7284,51 +7346,53 @@
       </c>
       <c r="AP47" s="13">
         <v>102</v>
       </c>
       <c r="AQ47" s="13">
         <v>101.9</v>
       </c>
       <c r="AR47" s="13">
         <v>101.5</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
-      <c r="AX47" s="13"/>
+      <c r="AX47" s="13">
+        <v>100</v>
+      </c>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="3" customFormat="1">
       <c r="A48" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="48">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>104.7</v>
       </c>
       <c r="D48" s="23">
         <v>102.1</v>
       </c>
       <c r="E48" s="23">
         <v>96.8</v>
       </c>
       <c r="F48" s="23">
         <v>99.5</v>
@@ -7440,51 +7504,53 @@
       </c>
       <c r="AP48" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ48" s="13">
         <v>102.6</v>
       </c>
       <c r="AR48" s="13">
         <v>102.2</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
-      <c r="AX48" s="13"/>
+      <c r="AX48" s="13">
+        <v>100</v>
+      </c>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="3" customFormat="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
@@ -7495,191 +7561,191 @@
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
     </row>
     <row r="50" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A50" s="73" t="s">
+      <c r="A50" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="B50" s="73"/>
-[...19 lines deleted...]
-      <c r="V50" s="73"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="77"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="77"/>
+      <c r="K50" s="77"/>
+      <c r="L50" s="77"/>
+      <c r="M50" s="77"/>
+      <c r="N50" s="77"/>
+      <c r="O50" s="77"/>
+      <c r="P50" s="77"/>
+      <c r="Q50" s="77"/>
+      <c r="R50" s="77"/>
+      <c r="S50" s="77"/>
+      <c r="T50" s="77"/>
+      <c r="U50" s="77"/>
+      <c r="V50" s="77"/>
       <c r="AG50" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="10"/>
       <c r="AN50" s="10"/>
       <c r="AO50" s="10"/>
       <c r="AP50" s="10"/>
       <c r="AQ50" s="10"/>
       <c r="AR50" s="10"/>
     </row>
     <row r="51" spans="1:56" ht="13.5" thickBot="1">
-      <c r="E51" s="72" t="s">
+      <c r="E51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F51" s="72"/>
-[...2 lines deleted...]
-      <c r="Q51" s="72" t="s">
+      <c r="F51" s="75"/>
+      <c r="G51" s="75"/>
+      <c r="H51" s="75"/>
+      <c r="Q51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="R51" s="72"/>
-[...2 lines deleted...]
-      <c r="AC51" s="72" t="s">
+      <c r="R51" s="75"/>
+      <c r="S51" s="75"/>
+      <c r="T51" s="75"/>
+      <c r="AC51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AD51" s="72"/>
-[...2 lines deleted...]
-      <c r="AO51" s="72" t="s">
+      <c r="AD51" s="75"/>
+      <c r="AE51" s="75"/>
+      <c r="AF51" s="75"/>
+      <c r="AO51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AP51" s="72"/>
-[...2 lines deleted...]
-      <c r="BA51" s="72" t="s">
+      <c r="AP51" s="75"/>
+      <c r="AQ51" s="75"/>
+      <c r="AR51" s="75"/>
+      <c r="BA51" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="BB51" s="72"/>
-[...1 lines deleted...]
-      <c r="BD51" s="72"/>
+      <c r="BB51" s="75"/>
+      <c r="BC51" s="75"/>
+      <c r="BD51" s="75"/>
     </row>
     <row r="52" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A52" s="74"/>
-      <c r="B52" s="76" t="s">
+      <c r="A52" s="78"/>
+      <c r="B52" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="C52" s="76"/>
-[...5 lines deleted...]
-      <c r="I52" s="78" t="s">
+      <c r="C52" s="73"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="73"/>
+      <c r="F52" s="73"/>
+      <c r="G52" s="73"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="76"/>
-[...10 lines deleted...]
-      <c r="U52" s="78" t="s">
+      <c r="J52" s="73"/>
+      <c r="K52" s="73"/>
+      <c r="L52" s="73"/>
+      <c r="M52" s="73"/>
+      <c r="N52" s="73"/>
+      <c r="O52" s="73"/>
+      <c r="P52" s="73"/>
+      <c r="Q52" s="73"/>
+      <c r="R52" s="73"/>
+      <c r="S52" s="73"/>
+      <c r="T52" s="74"/>
+      <c r="U52" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="76"/>
-[...10 lines deleted...]
-      <c r="AG52" s="78" t="s">
+      <c r="V52" s="73"/>
+      <c r="W52" s="73"/>
+      <c r="X52" s="73"/>
+      <c r="Y52" s="73"/>
+      <c r="Z52" s="73"/>
+      <c r="AA52" s="73"/>
+      <c r="AB52" s="73"/>
+      <c r="AC52" s="73"/>
+      <c r="AD52" s="73"/>
+      <c r="AE52" s="73"/>
+      <c r="AF52" s="74"/>
+      <c r="AG52" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AH52" s="76"/>
-[...10 lines deleted...]
-      <c r="AS52" s="78" t="s">
+      <c r="AH52" s="73"/>
+      <c r="AI52" s="73"/>
+      <c r="AJ52" s="73"/>
+      <c r="AK52" s="73"/>
+      <c r="AL52" s="73"/>
+      <c r="AM52" s="73"/>
+      <c r="AN52" s="73"/>
+      <c r="AO52" s="73"/>
+      <c r="AP52" s="73"/>
+      <c r="AQ52" s="73"/>
+      <c r="AR52" s="74"/>
+      <c r="AS52" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="76"/>
-[...9 lines deleted...]
-      <c r="BD52" s="77"/>
+      <c r="AT52" s="73"/>
+      <c r="AU52" s="73"/>
+      <c r="AV52" s="73"/>
+      <c r="AW52" s="73"/>
+      <c r="AX52" s="73"/>
+      <c r="AY52" s="73"/>
+      <c r="AZ52" s="73"/>
+      <c r="BA52" s="73"/>
+      <c r="BB52" s="73"/>
+      <c r="BC52" s="73"/>
+      <c r="BD52" s="74"/>
     </row>
     <row r="53" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A53" s="75"/>
+      <c r="A53" s="79"/>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J53" s="5" t="s">
@@ -7950,51 +8016,53 @@
       </c>
       <c r="AP54" s="9">
         <v>103.2</v>
       </c>
       <c r="AQ54" s="9">
         <v>103.3</v>
       </c>
       <c r="AR54" s="9">
         <v>103.9</v>
       </c>
       <c r="AS54" s="69">
         <v>100.1</v>
       </c>
       <c r="AT54" s="9">
         <v>101.4</v>
       </c>
       <c r="AU54" s="9">
         <v>101.8</v>
       </c>
       <c r="AV54" s="9">
         <v>101.6</v>
       </c>
       <c r="AW54" s="9">
         <v>101.4</v>
       </c>
-      <c r="AX54" s="9"/>
+      <c r="AX54" s="9">
+        <v>101.4</v>
+      </c>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="9"/>
       <c r="BA54" s="9"/>
       <c r="BB54" s="9"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="61">
         <v>92.2</v>
       </c>
       <c r="C55" s="50">
         <v>89.6</v>
       </c>
       <c r="D55" s="50">
         <v>91.5</v>
       </c>
       <c r="E55" s="50">
         <v>93.2</v>
       </c>
       <c r="F55" s="50">
         <v>92.8</v>
@@ -8106,51 +8174,53 @@
       </c>
       <c r="AP55" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ55" s="13">
         <v>103.3</v>
       </c>
       <c r="AR55" s="13">
         <v>103.5</v>
       </c>
       <c r="AS55" s="70">
         <v>84.6</v>
       </c>
       <c r="AT55" s="30">
         <v>101.6</v>
       </c>
       <c r="AU55" s="30">
         <v>106.2</v>
       </c>
       <c r="AV55" s="30">
         <v>102.5</v>
       </c>
       <c r="AW55" s="13">
         <v>101.7</v>
       </c>
-      <c r="AX55" s="13"/>
+      <c r="AX55" s="13">
+        <v>98.3</v>
+      </c>
       <c r="AY55" s="13"/>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="61">
         <v>100.2</v>
       </c>
       <c r="C56" s="50">
         <v>100.4</v>
       </c>
       <c r="D56" s="50">
         <v>101.6</v>
       </c>
       <c r="E56" s="50">
         <v>106.5</v>
       </c>
       <c r="F56" s="50">
         <v>107.9</v>
@@ -8262,51 +8332,53 @@
       </c>
       <c r="AP56" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ56" s="13">
         <v>105.2</v>
       </c>
       <c r="AR56" s="13">
         <v>105.3</v>
       </c>
       <c r="AS56" s="70">
         <v>100.4</v>
       </c>
       <c r="AT56" s="28">
         <v>101.7</v>
       </c>
       <c r="AU56" s="28">
         <v>102.2</v>
       </c>
       <c r="AV56" s="32">
         <v>100.2</v>
       </c>
       <c r="AW56" s="13">
         <v>100.2</v>
       </c>
-      <c r="AX56" s="13"/>
+      <c r="AX56" s="13">
+        <v>101</v>
+      </c>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="61">
         <v>101.2</v>
       </c>
       <c r="C57" s="50">
         <v>102.6</v>
       </c>
       <c r="D57" s="50">
         <v>104.4</v>
       </c>
       <c r="E57" s="50">
         <v>103</v>
       </c>
       <c r="F57" s="50">
         <v>102.9</v>
@@ -8418,51 +8490,53 @@
       </c>
       <c r="AP57" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ57" s="13">
         <v>104</v>
       </c>
       <c r="AR57" s="13">
         <v>104.5</v>
       </c>
       <c r="AS57" s="70">
         <v>102.7</v>
       </c>
       <c r="AT57" s="28">
         <v>103.1</v>
       </c>
       <c r="AU57" s="28">
         <v>101.3</v>
       </c>
       <c r="AV57" s="33">
         <v>104.5</v>
       </c>
       <c r="AW57" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX57" s="13"/>
+      <c r="AX57" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="61">
         <v>103.6</v>
       </c>
       <c r="C58" s="50">
         <v>106.8</v>
       </c>
       <c r="D58" s="50">
         <v>106.2</v>
       </c>
       <c r="E58" s="50">
         <v>105.2</v>
       </c>
       <c r="F58" s="50">
         <v>108.2</v>
@@ -8574,51 +8648,53 @@
       </c>
       <c r="AP58" s="13">
         <v>103</v>
       </c>
       <c r="AQ58" s="13">
         <v>103.1</v>
       </c>
       <c r="AR58" s="13">
         <v>103</v>
       </c>
       <c r="AS58" s="70">
         <v>103.8</v>
       </c>
       <c r="AT58" s="28">
         <v>103.1</v>
       </c>
       <c r="AU58" s="31">
         <v>101.9</v>
       </c>
       <c r="AV58" s="32">
         <v>101.8</v>
       </c>
       <c r="AW58" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX58" s="13"/>
+      <c r="AX58" s="13">
+        <v>103.1</v>
+      </c>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="61">
         <v>101</v>
       </c>
       <c r="C59" s="50">
         <v>103</v>
       </c>
       <c r="D59" s="50">
         <v>103.3</v>
       </c>
       <c r="E59" s="50">
         <v>102.9</v>
       </c>
       <c r="F59" s="50">
         <v>103.3</v>
@@ -8730,51 +8806,53 @@
       </c>
       <c r="AP59" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.8</v>
       </c>
       <c r="AR59" s="13">
         <v>104.2</v>
       </c>
       <c r="AS59" s="70">
         <v>110.2</v>
       </c>
       <c r="AT59" s="31">
         <v>103.9</v>
       </c>
       <c r="AU59" s="28">
         <v>101.4</v>
       </c>
       <c r="AV59" s="32">
         <v>101.2</v>
       </c>
       <c r="AW59" s="13">
         <v>100.8</v>
       </c>
-      <c r="AX59" s="13"/>
+      <c r="AX59" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="61">
         <v>100.4</v>
       </c>
       <c r="C60" s="50">
         <v>100.1</v>
       </c>
       <c r="D60" s="50">
         <v>100.5</v>
       </c>
       <c r="E60" s="50">
         <v>101.4</v>
       </c>
       <c r="F60" s="50">
         <v>101.7</v>
@@ -8886,51 +8964,53 @@
       </c>
       <c r="AP60" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ60" s="13">
         <v>100.3</v>
       </c>
       <c r="AR60" s="13">
         <v>102.1</v>
       </c>
       <c r="AS60" s="70">
         <v>96.3</v>
       </c>
       <c r="AT60" s="28">
         <v>97.6</v>
       </c>
       <c r="AU60" s="28">
         <v>101.4</v>
       </c>
       <c r="AV60" s="33">
         <v>101.4</v>
       </c>
       <c r="AW60" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX60" s="13"/>
+      <c r="AX60" s="13">
+        <v>102.8</v>
+      </c>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B61" s="61">
         <v>101.6</v>
       </c>
       <c r="C61" s="50">
         <v>101.6</v>
       </c>
       <c r="D61" s="50">
         <v>102</v>
       </c>
       <c r="E61" s="50">
         <v>102.7</v>
       </c>
       <c r="F61" s="50">
         <v>103.2</v>
@@ -9042,51 +9122,53 @@
       </c>
       <c r="AP61" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ61" s="13">
         <v>103.5</v>
       </c>
       <c r="AR61" s="13">
         <v>104.4</v>
       </c>
       <c r="AS61" s="70">
         <v>104.3</v>
       </c>
       <c r="AT61" s="31">
         <v>99.8</v>
       </c>
       <c r="AU61" s="31">
         <v>101.6</v>
       </c>
       <c r="AV61" s="33">
         <v>101.5</v>
       </c>
       <c r="AW61" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX61" s="13"/>
+      <c r="AX61" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="61">
         <v>100.5</v>
       </c>
       <c r="C62" s="50">
         <v>100.4</v>
       </c>
       <c r="D62" s="50">
         <v>100.8</v>
       </c>
       <c r="E62" s="50">
         <v>103.4</v>
       </c>
       <c r="F62" s="50">
         <v>104.4</v>
@@ -9198,51 +9280,53 @@
       </c>
       <c r="AP62" s="13">
         <v>101</v>
       </c>
       <c r="AQ62" s="13">
         <v>101.1</v>
       </c>
       <c r="AR62" s="13">
         <v>104.3</v>
       </c>
       <c r="AS62" s="70">
         <v>105.1</v>
       </c>
       <c r="AT62" s="31">
         <v>100.8</v>
       </c>
       <c r="AU62" s="31">
         <v>101.3</v>
       </c>
       <c r="AV62" s="32">
         <v>101.7</v>
       </c>
       <c r="AW62" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX62" s="13"/>
+      <c r="AX62" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B63" s="61">
         <v>100.9</v>
       </c>
       <c r="C63" s="50">
         <v>103.7</v>
       </c>
       <c r="D63" s="50">
         <v>105.3</v>
       </c>
       <c r="E63" s="50">
         <v>101.4</v>
       </c>
       <c r="F63" s="50">
         <v>101.7</v>
@@ -9354,51 +9438,53 @@
       </c>
       <c r="AP63" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ63" s="13">
         <v>102.2</v>
       </c>
       <c r="AR63" s="13">
         <v>102.8</v>
       </c>
       <c r="AS63" s="70">
         <v>102.7</v>
       </c>
       <c r="AT63" s="28">
         <v>101.7</v>
       </c>
       <c r="AU63" s="28">
         <v>101.4</v>
       </c>
       <c r="AV63" s="32">
         <v>100.1</v>
       </c>
       <c r="AW63" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX63" s="13"/>
+      <c r="AX63" s="13">
+        <v>98.8</v>
+      </c>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="13.5" thickBot="1">
       <c r="A64" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="61">
         <v>103.2</v>
       </c>
       <c r="C64" s="50">
         <v>103.8</v>
       </c>
       <c r="D64" s="50">
         <v>109.1</v>
       </c>
       <c r="E64" s="50">
         <v>105.9</v>
       </c>
       <c r="F64" s="50">
         <v>105.7</v>
@@ -9510,289 +9596,291 @@
       </c>
       <c r="AP64" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ64" s="13">
         <v>103.5</v>
       </c>
       <c r="AR64" s="13">
         <v>103.8</v>
       </c>
       <c r="AS64" s="70">
         <v>97.8</v>
       </c>
       <c r="AT64" s="28">
         <v>99.1</v>
       </c>
       <c r="AU64" s="28">
         <v>100.2</v>
       </c>
       <c r="AV64" s="32">
         <v>100.3</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX64" s="13"/>
+      <c r="AX64" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:35" s="3" customFormat="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
     </row>
     <row r="66" spans="1:35" ht="12.75" customHeight="1">
-      <c r="U66" s="79" t="s">
+      <c r="U66" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="V66" s="79"/>
-[...12 lines deleted...]
-      <c r="AI66" s="79"/>
+      <c r="V66" s="76"/>
+      <c r="W66" s="76"/>
+      <c r="X66" s="76"/>
+      <c r="Y66" s="76"/>
+      <c r="Z66" s="76"/>
+      <c r="AA66" s="76"/>
+      <c r="AB66" s="76"/>
+      <c r="AC66" s="76"/>
+      <c r="AD66" s="76"/>
+      <c r="AE66" s="76"/>
+      <c r="AF66" s="76"/>
+      <c r="AG66" s="76"/>
+      <c r="AH66" s="76"/>
+      <c r="AI66" s="76"/>
     </row>
     <row r="67" spans="1:35">
-      <c r="U67" s="79"/>
-[...13 lines deleted...]
-      <c r="AI67" s="79"/>
+      <c r="U67" s="76"/>
+      <c r="V67" s="76"/>
+      <c r="W67" s="76"/>
+      <c r="X67" s="76"/>
+      <c r="Y67" s="76"/>
+      <c r="Z67" s="76"/>
+      <c r="AA67" s="76"/>
+      <c r="AB67" s="76"/>
+      <c r="AC67" s="76"/>
+      <c r="AD67" s="76"/>
+      <c r="AE67" s="76"/>
+      <c r="AF67" s="76"/>
+      <c r="AG67" s="76"/>
+      <c r="AH67" s="76"/>
+      <c r="AI67" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AS36:BD36"/>
-[...20 lines deleted...]
-    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="A18:R18"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="E3:H3"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A50:V50"/>
-    <mergeCell ref="A2:S2"/>
-[...15 lines deleted...]
-    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="U66:AI67"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA35:BD35"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өткен жылдың тиісті кезеңіне НК</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>