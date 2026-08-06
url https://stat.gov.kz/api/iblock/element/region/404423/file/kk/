--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13890" yWindow="180" windowWidth="14775" windowHeight="12645" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Өткен жылдың тиісті кезеңіне НК" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="37">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -74,102 +74,102 @@
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
-    <t>2024 жыл</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 жыл*</t>
   </si>
   <si>
     <t xml:space="preserve">* Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2024 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды. </t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
-  </si>
-[...1 lines deleted...]
-    <t>2025 жыл</t>
   </si>
   <si>
     <t>Жетісу облысы</t>
   </si>
   <si>
     <t>Талдықорған қаласы</t>
   </si>
   <si>
     <t>Текелі қаласы</t>
   </si>
   <si>
     <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Алакөл ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t>2025 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -854,73 +854,73 @@
     <xf numFmtId="165" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="13" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="20" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1366,210 +1366,210 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BD67"/>
+  <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ71" sqref="AZ71"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="9.7109375" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="77"/>
-[...16 lines deleted...]
-      <c r="S2" s="77"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
       <c r="AG2" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
       <c r="AR2" s="10"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="75" t="s">
+      <c r="E3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="75"/>
-[...2 lines deleted...]
-      <c r="Q3" s="75" t="s">
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="Q3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="75"/>
-[...2 lines deleted...]
-      <c r="AC3" s="75" t="s">
+      <c r="R3" s="72"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="72"/>
+      <c r="AC3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD3" s="75"/>
-[...2 lines deleted...]
-      <c r="AO3" s="75" t="s">
+      <c r="AD3" s="72"/>
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AO3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP3" s="75"/>
-[...2 lines deleted...]
-      <c r="BA3" s="75" t="s">
+      <c r="AP3" s="72"/>
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="72"/>
+      <c r="BA3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB3" s="75"/>
-[...1 lines deleted...]
-      <c r="BD3" s="75"/>
+      <c r="BB3" s="72"/>
+      <c r="BC3" s="72"/>
+      <c r="BD3" s="72"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="78"/>
-[...9 lines deleted...]
-      <c r="I4" s="72" t="s">
+      <c r="A4" s="74"/>
+      <c r="B4" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="73"/>
-[...38 lines deleted...]
-      <c r="AS4" s="72" t="s">
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="73"/>
-[...9 lines deleted...]
-      <c r="BD4" s="74"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
+      <c r="AL4" s="76"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="76"/>
+      <c r="AP4" s="76"/>
+      <c r="AQ4" s="76"/>
+      <c r="AR4" s="77"/>
+      <c r="AS4" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="AT4" s="76"/>
+      <c r="AU4" s="76"/>
+      <c r="AV4" s="76"/>
+      <c r="AW4" s="76"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="76"/>
+      <c r="AZ4" s="76"/>
+      <c r="BA4" s="76"/>
+      <c r="BB4" s="76"/>
+      <c r="BC4" s="76"/>
+      <c r="BD4" s="77"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="79"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1617,128 +1617,128 @@
       <c r="X5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AB5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AC5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AD5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AE5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AG5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AH5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AL5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AM5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AN5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AO5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AP5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AQ5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AR5" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AW5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="BC5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="BD5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:56" s="3" customFormat="1">
       <c r="A6" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B6" s="14">
         <v>101.8</v>
       </c>
       <c r="C6" s="14">
         <v>101.9</v>
       </c>
       <c r="D6" s="15">
         <v>101.4</v>
       </c>
       <c r="E6" s="15">
         <v>100.6</v>
       </c>
       <c r="F6" s="15">
         <v>101.3</v>
       </c>
       <c r="G6" s="16">
         <v>101.08389318976006</v>
       </c>
       <c r="H6" s="16">
         <v>102.35000391426105</v>
       </c>
       <c r="I6" s="16">
         <v>100.40860436927608</v>
       </c>
@@ -1790,113 +1790,113 @@
       <c r="Y6" s="21">
         <v>101.6</v>
       </c>
       <c r="Z6" s="21">
         <v>101.2</v>
       </c>
       <c r="AA6" s="21">
         <v>102.88738378568057</v>
       </c>
       <c r="AB6" s="21">
         <v>102.40990756163886</v>
       </c>
       <c r="AC6" s="21">
         <v>104.33026567736825</v>
       </c>
       <c r="AD6" s="21">
         <v>104.85623749859614</v>
       </c>
       <c r="AE6" s="21">
         <v>103.721126826093</v>
       </c>
       <c r="AF6" s="21">
         <v>102.94800115246687</v>
       </c>
       <c r="AG6" s="9">
-        <v>103.63834733214937</v>
+        <v>104.5</v>
       </c>
       <c r="AH6" s="9">
-        <v>102.33536240913892</v>
+        <v>103.2</v>
       </c>
       <c r="AI6" s="9">
-        <v>102.2058779772254</v>
+        <v>102.9</v>
       </c>
       <c r="AJ6" s="9">
-        <v>102.34004483892649</v>
+        <v>101.8</v>
       </c>
       <c r="AK6" s="9">
-        <v>102.2</v>
+        <v>103.1</v>
       </c>
       <c r="AL6" s="9">
-        <v>103</v>
+        <v>103.8</v>
       </c>
       <c r="AM6" s="9">
-        <v>103.7</v>
+        <v>102</v>
       </c>
       <c r="AN6" s="9">
-        <v>102.1</v>
+        <v>101.6</v>
       </c>
       <c r="AO6" s="9">
-        <v>100.2</v>
+        <v>99.8</v>
       </c>
       <c r="AP6" s="9">
-        <v>100</v>
+        <v>98.9</v>
       </c>
       <c r="AQ6" s="9">
-        <v>101.1</v>
+        <v>99.4</v>
       </c>
       <c r="AR6" s="9">
-        <v>102.2</v>
+        <v>99.9</v>
       </c>
       <c r="AS6" s="69">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.4</v>
       </c>
       <c r="AU6" s="9">
         <v>101.8</v>
       </c>
       <c r="AV6" s="9">
         <v>101.6</v>
       </c>
       <c r="AW6" s="9">
         <v>101.4</v>
       </c>
       <c r="AX6" s="9">
         <v>101.6</v>
       </c>
       <c r="AY6" s="9"/>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
     </row>
     <row r="7" spans="1:56" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B7" s="22">
         <v>92.2</v>
       </c>
       <c r="C7" s="22">
         <v>100.1</v>
       </c>
       <c r="D7" s="22">
         <v>101.1</v>
       </c>
       <c r="E7" s="22">
         <v>100.1</v>
       </c>
       <c r="F7" s="22">
         <v>95.9</v>
       </c>
       <c r="G7" s="23">
         <v>96.4</v>
       </c>
       <c r="H7" s="24">
         <v>97.6</v>
       </c>
       <c r="I7" s="24">
         <v>78.900000000000006</v>
       </c>
@@ -1948,113 +1948,113 @@
       <c r="Y7" s="4">
         <v>100.1</v>
       </c>
       <c r="Z7" s="28">
         <v>100</v>
       </c>
       <c r="AA7" s="28">
         <v>101.8</v>
       </c>
       <c r="AB7" s="4">
         <v>101.1</v>
       </c>
       <c r="AC7" s="4">
         <v>107.4</v>
       </c>
       <c r="AD7" s="4">
         <v>102.8</v>
       </c>
       <c r="AE7" s="29">
         <v>103.4</v>
       </c>
       <c r="AF7" s="29">
         <v>101.2</v>
       </c>
       <c r="AG7" s="30">
-        <v>109.8</v>
+        <v>109.5</v>
       </c>
       <c r="AH7" s="30">
-        <v>105.1</v>
+        <v>104.9</v>
       </c>
       <c r="AI7" s="30">
-        <v>102.5</v>
+        <v>104.4</v>
       </c>
       <c r="AJ7" s="30">
+        <v>96.8</v>
+      </c>
+      <c r="AK7" s="13">
+        <v>103</v>
+      </c>
+      <c r="AL7" s="13">
+        <v>104</v>
+      </c>
+      <c r="AM7" s="13">
         <v>102.7</v>
       </c>
-      <c r="AK7" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AN7" s="13">
-        <v>102</v>
+        <v>102.9</v>
       </c>
       <c r="AO7" s="13">
-        <v>102.3</v>
+        <v>101.2</v>
       </c>
       <c r="AP7" s="13">
-        <v>100.7</v>
+        <v>101.2</v>
       </c>
       <c r="AQ7" s="13">
-        <v>100.8</v>
+        <v>99.4</v>
       </c>
       <c r="AR7" s="13">
-        <v>101.1</v>
+        <v>107.1</v>
       </c>
       <c r="AS7" s="70">
         <v>84.6</v>
       </c>
       <c r="AT7" s="30">
         <v>101.5</v>
       </c>
       <c r="AU7" s="71">
         <v>106</v>
       </c>
       <c r="AV7" s="30">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
       <c r="AX7" s="13">
         <v>98.6</v>
       </c>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B8" s="22">
         <v>100.2</v>
       </c>
       <c r="C8" s="22">
         <v>100.3</v>
       </c>
       <c r="D8" s="22">
         <v>99.2</v>
       </c>
       <c r="E8" s="22">
         <v>103</v>
       </c>
       <c r="F8" s="22">
         <v>103.4</v>
       </c>
       <c r="G8" s="23">
         <v>101.5</v>
       </c>
       <c r="H8" s="24">
         <v>101.2</v>
       </c>
       <c r="I8" s="24">
         <v>105.7</v>
       </c>
@@ -2106,113 +2106,113 @@
       <c r="Y8" s="31">
         <v>100.7</v>
       </c>
       <c r="Z8" s="6">
         <v>104</v>
       </c>
       <c r="AA8" s="6">
         <v>101.2</v>
       </c>
       <c r="AB8" s="31">
         <v>102.6</v>
       </c>
       <c r="AC8" s="31">
         <v>103.2</v>
       </c>
       <c r="AD8" s="31">
         <v>103.6</v>
       </c>
       <c r="AE8" s="31">
         <v>106.9</v>
       </c>
       <c r="AF8" s="28">
         <v>106</v>
       </c>
       <c r="AG8" s="28">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH8" s="28">
         <v>100.3</v>
       </c>
       <c r="AI8" s="28">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ8" s="32">
         <v>103.8</v>
       </c>
       <c r="AK8" s="13">
-        <v>102.6</v>
+        <v>102</v>
       </c>
       <c r="AL8" s="13">
-        <v>103.3</v>
+        <v>102</v>
       </c>
       <c r="AM8" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="AN8" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="AO8" s="13">
+        <v>103</v>
+      </c>
+      <c r="AP8" s="13">
         <v>102.8</v>
       </c>
-      <c r="AN8" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AQ8" s="13">
-        <v>101.7</v>
+        <v>103.1</v>
       </c>
       <c r="AR8" s="13">
-        <v>103.1</v>
+        <v>104.7</v>
       </c>
       <c r="AS8" s="70">
         <v>100.4</v>
       </c>
       <c r="AT8" s="28">
         <v>101.7</v>
       </c>
       <c r="AU8" s="28">
         <v>102.2</v>
       </c>
       <c r="AV8" s="32">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
       <c r="AX8" s="13">
         <v>100.7</v>
       </c>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>102.3</v>
       </c>
       <c r="D9" s="22">
         <v>102</v>
       </c>
       <c r="E9" s="22">
         <v>101.6</v>
       </c>
       <c r="F9" s="22">
         <v>101.9</v>
       </c>
       <c r="G9" s="23">
         <v>102.2</v>
       </c>
       <c r="H9" s="24">
         <v>102</v>
       </c>
       <c r="I9" s="24">
         <v>105.5</v>
       </c>
@@ -2270,107 +2270,107 @@
       <c r="AA9" s="28">
         <v>102.2</v>
       </c>
       <c r="AB9" s="28">
         <v>102.4</v>
       </c>
       <c r="AC9" s="28">
         <v>113.9</v>
       </c>
       <c r="AD9" s="28">
         <v>110.9</v>
       </c>
       <c r="AE9" s="28">
         <v>104.5</v>
       </c>
       <c r="AF9" s="28">
         <v>103.2</v>
       </c>
       <c r="AG9" s="28">
         <v>101.9</v>
       </c>
       <c r="AH9" s="28">
         <v>100</v>
       </c>
       <c r="AI9" s="28">
-        <v>102.9</v>
+        <v>104.9</v>
       </c>
       <c r="AJ9" s="33">
         <v>102</v>
       </c>
       <c r="AK9" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL9" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AN9" s="13">
+        <v>104</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="AQ9" s="13">
         <v>103.1</v>
       </c>
-      <c r="AM9" s="13">
-[...13 lines deleted...]
-      </c>
       <c r="AR9" s="13">
-        <v>102.1</v>
+        <v>98.1</v>
       </c>
       <c r="AS9" s="70">
         <v>102.7</v>
       </c>
       <c r="AT9" s="28">
         <v>103.1</v>
       </c>
       <c r="AU9" s="28">
         <v>101.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
       <c r="AX9" s="13">
         <v>102.7</v>
       </c>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B10" s="22">
         <v>103.6</v>
       </c>
       <c r="C10" s="22">
         <v>101.8</v>
       </c>
       <c r="D10" s="22">
         <v>101.9</v>
       </c>
       <c r="E10" s="22">
         <v>102.3</v>
       </c>
       <c r="F10" s="22">
         <v>102.8</v>
       </c>
       <c r="G10" s="23">
         <v>102.8</v>
       </c>
       <c r="H10" s="24">
         <v>102.8</v>
       </c>
       <c r="I10" s="24">
         <v>103.3</v>
       </c>
@@ -2425,110 +2425,110 @@
       <c r="Z10" s="28">
         <v>100.1</v>
       </c>
       <c r="AA10" s="28">
         <v>106.1</v>
       </c>
       <c r="AB10" s="31">
         <v>105.3</v>
       </c>
       <c r="AC10" s="31">
         <v>116.2</v>
       </c>
       <c r="AD10" s="31">
         <v>114.2</v>
       </c>
       <c r="AE10" s="31">
         <v>106.1</v>
       </c>
       <c r="AF10" s="31">
         <v>104.2</v>
       </c>
       <c r="AG10" s="31">
         <v>102.8</v>
       </c>
       <c r="AH10" s="31">
-        <v>104.5</v>
+        <v>104.4</v>
       </c>
       <c r="AI10" s="31">
-        <v>101.5</v>
+        <v>102.1</v>
       </c>
       <c r="AJ10" s="32">
-        <v>102.5</v>
+        <v>102.9</v>
       </c>
       <c r="AK10" s="13">
-        <v>101.6</v>
+        <v>102.9</v>
       </c>
       <c r="AL10" s="13">
         <v>102.4</v>
       </c>
       <c r="AM10" s="13">
-        <v>102.5</v>
+        <v>104</v>
       </c>
       <c r="AN10" s="13">
-        <v>102.2</v>
+        <v>99.4</v>
       </c>
       <c r="AO10" s="13">
-        <v>100.1</v>
+        <v>88.6</v>
       </c>
       <c r="AP10" s="13">
-        <v>100.1</v>
+        <v>90.9</v>
       </c>
       <c r="AQ10" s="13">
-        <v>100.2</v>
+        <v>94.9</v>
       </c>
       <c r="AR10" s="13">
-        <v>101</v>
+        <v>94.4</v>
       </c>
       <c r="AS10" s="70">
         <v>103.8</v>
       </c>
       <c r="AT10" s="28">
         <v>103</v>
       </c>
       <c r="AU10" s="31">
         <v>101.9</v>
       </c>
       <c r="AV10" s="32">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
       <c r="AX10" s="13">
         <v>103</v>
       </c>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B11" s="22">
         <v>101</v>
       </c>
       <c r="C11" s="22">
         <v>102.7</v>
       </c>
       <c r="D11" s="22">
         <v>101.1</v>
       </c>
       <c r="E11" s="22">
         <v>101.2</v>
       </c>
       <c r="F11" s="22">
         <v>102.3</v>
       </c>
       <c r="G11" s="23">
         <v>100.3</v>
       </c>
       <c r="H11" s="24">
         <v>101.4</v>
       </c>
       <c r="I11" s="24">
         <v>106</v>
       </c>
@@ -2582,111 +2582,111 @@
       </c>
       <c r="Z11" s="31">
         <v>102.4</v>
       </c>
       <c r="AA11" s="31">
         <v>104.1</v>
       </c>
       <c r="AB11" s="31">
         <v>102.6</v>
       </c>
       <c r="AC11" s="31">
         <v>115.5</v>
       </c>
       <c r="AD11" s="31">
         <v>110.6</v>
       </c>
       <c r="AE11" s="31">
         <v>105.3</v>
       </c>
       <c r="AF11" s="31">
         <v>104.5</v>
       </c>
       <c r="AG11" s="31">
         <v>103.8</v>
       </c>
-      <c r="AH11" s="31">
-        <v>105.1</v>
+      <c r="AH11" s="28">
+        <v>105</v>
       </c>
       <c r="AI11" s="28">
-        <v>102.6</v>
+        <v>103</v>
       </c>
       <c r="AJ11" s="32">
-        <v>102.6</v>
+        <v>101.4</v>
       </c>
       <c r="AK11" s="13">
-        <v>102.5</v>
+        <v>103.1</v>
       </c>
       <c r="AL11" s="13">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
       <c r="AM11" s="13">
-        <v>105.7</v>
+        <v>117</v>
       </c>
       <c r="AN11" s="13">
-        <v>102.4</v>
+        <v>104.2</v>
       </c>
       <c r="AO11" s="13">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="AP11" s="13">
-        <v>101.5</v>
+        <v>115</v>
       </c>
       <c r="AQ11" s="13">
-        <v>101.6</v>
+        <v>111.3</v>
       </c>
       <c r="AR11" s="13">
-        <v>102.5</v>
+        <v>113.4</v>
       </c>
       <c r="AS11" s="70">
         <v>110.2</v>
       </c>
       <c r="AT11" s="31">
         <v>103.9</v>
       </c>
       <c r="AU11" s="28">
         <v>101.4</v>
       </c>
       <c r="AV11" s="32">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
       <c r="AX11" s="13">
         <v>99.8</v>
       </c>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B12" s="22">
         <v>100.4</v>
       </c>
       <c r="C12" s="22">
         <v>100.7</v>
       </c>
       <c r="D12" s="22">
         <v>96.9</v>
       </c>
       <c r="E12" s="22">
         <v>101.4</v>
       </c>
       <c r="F12" s="22">
         <v>101.6</v>
       </c>
       <c r="G12" s="23">
         <v>99.8</v>
       </c>
       <c r="H12" s="24">
         <v>102.5</v>
       </c>
       <c r="I12" s="24">
         <v>101.1</v>
       </c>
@@ -2744,107 +2744,107 @@
       <c r="AA12" s="31">
         <v>102.6</v>
       </c>
       <c r="AB12" s="28">
         <v>102.4</v>
       </c>
       <c r="AC12" s="28">
         <v>95.7</v>
       </c>
       <c r="AD12" s="28">
         <v>104.5</v>
       </c>
       <c r="AE12" s="28">
         <v>104.2</v>
       </c>
       <c r="AF12" s="28">
         <v>102.8</v>
       </c>
       <c r="AG12" s="28">
         <v>103.2</v>
       </c>
       <c r="AH12" s="28">
         <v>102.4</v>
       </c>
       <c r="AI12" s="28">
-        <v>101.9</v>
+        <v>99.5</v>
       </c>
       <c r="AJ12" s="33">
-        <v>102.4</v>
+        <v>101.4</v>
       </c>
       <c r="AK12" s="13">
-        <v>101.7</v>
+        <v>100.3</v>
       </c>
       <c r="AL12" s="13">
-        <v>102.8</v>
+        <v>101</v>
       </c>
       <c r="AM12" s="13">
-        <v>102.7</v>
+        <v>100.7</v>
       </c>
       <c r="AN12" s="13">
-        <v>106.6</v>
+        <v>106.3</v>
       </c>
       <c r="AO12" s="13">
-        <v>100.3</v>
+        <v>93.8</v>
       </c>
       <c r="AP12" s="13">
-        <v>100</v>
+        <v>87.8</v>
       </c>
       <c r="AQ12" s="13">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
       <c r="AR12" s="13">
-        <v>101.1</v>
+        <v>92.2</v>
       </c>
       <c r="AS12" s="70">
         <v>96.3</v>
       </c>
       <c r="AT12" s="28">
         <v>97.6</v>
       </c>
       <c r="AU12" s="28">
         <v>101.4</v>
       </c>
       <c r="AV12" s="33">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
       <c r="AX12" s="13">
         <v>105.1</v>
       </c>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B13" s="22">
         <v>101.6</v>
       </c>
       <c r="C13" s="22">
         <v>101.7</v>
       </c>
       <c r="D13" s="22">
         <v>103.4</v>
       </c>
       <c r="E13" s="22">
         <v>102.1</v>
       </c>
       <c r="F13" s="22">
         <v>101.7</v>
       </c>
       <c r="G13" s="23">
         <v>100.7</v>
       </c>
       <c r="H13" s="24">
         <v>101.8</v>
       </c>
       <c r="I13" s="24">
         <v>93.2</v>
       </c>
@@ -2896,113 +2896,113 @@
       <c r="Y13" s="31">
         <v>102.4</v>
       </c>
       <c r="Z13" s="28">
         <v>103.2</v>
       </c>
       <c r="AA13" s="28">
         <v>102.9</v>
       </c>
       <c r="AB13" s="31">
         <v>102.7</v>
       </c>
       <c r="AC13" s="31">
         <v>113.6</v>
       </c>
       <c r="AD13" s="28">
         <v>111</v>
       </c>
       <c r="AE13" s="31">
         <v>105.1</v>
       </c>
       <c r="AF13" s="31">
         <v>103.9</v>
       </c>
       <c r="AG13" s="31">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="AH13" s="31">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AI13" s="31">
+        <v>102.1</v>
+      </c>
+      <c r="AI13" s="28">
+        <v>104</v>
+      </c>
+      <c r="AJ13" s="33">
+        <v>103.2</v>
+      </c>
+      <c r="AK13" s="13">
         <v>102.8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AL13" s="13">
         <v>104</v>
       </c>
       <c r="AM13" s="13">
-        <v>105.3</v>
+        <v>104.1</v>
       </c>
       <c r="AN13" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="AO13" s="13">
         <v>105.2</v>
       </c>
-      <c r="AO13" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AP13" s="13">
-        <v>101.2</v>
+        <v>103.2</v>
       </c>
       <c r="AQ13" s="13">
-        <v>101.4</v>
+        <v>104.3</v>
       </c>
       <c r="AR13" s="13">
-        <v>102.4</v>
+        <v>102.5</v>
       </c>
       <c r="AS13" s="70">
         <v>104.3</v>
       </c>
       <c r="AT13" s="31">
         <v>99.8</v>
       </c>
       <c r="AU13" s="31">
         <v>101.6</v>
       </c>
       <c r="AV13" s="33">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
       <c r="AX13" s="13">
         <v>101.9</v>
       </c>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" s="22">
         <v>100.5</v>
       </c>
       <c r="C14" s="22">
         <v>102.2</v>
       </c>
       <c r="D14" s="22">
         <v>98.8</v>
       </c>
       <c r="E14" s="22">
         <v>101.7</v>
       </c>
       <c r="F14" s="22">
         <v>102.5</v>
       </c>
       <c r="G14" s="23">
         <v>101.3</v>
       </c>
       <c r="H14" s="24">
         <v>102.4</v>
       </c>
       <c r="I14" s="24">
         <v>100.9</v>
       </c>
@@ -3060,107 +3060,107 @@
       <c r="AA14" s="31">
         <v>108.6</v>
       </c>
       <c r="AB14" s="31">
         <v>108.2</v>
       </c>
       <c r="AC14" s="31">
         <v>106.5</v>
       </c>
       <c r="AD14" s="28">
         <v>116</v>
       </c>
       <c r="AE14" s="31">
         <v>107.6</v>
       </c>
       <c r="AF14" s="31">
         <v>106.1</v>
       </c>
       <c r="AG14" s="31">
         <v>105.7</v>
       </c>
       <c r="AH14" s="31">
         <v>100.2</v>
       </c>
       <c r="AI14" s="31">
-        <v>102.3</v>
+        <v>102.4</v>
       </c>
       <c r="AJ14" s="32">
-        <v>101.7</v>
+        <v>100.8</v>
       </c>
       <c r="AK14" s="13">
-        <v>100.5</v>
+        <v>99.9</v>
       </c>
       <c r="AL14" s="13">
-        <v>102.8</v>
+        <v>101.9</v>
       </c>
       <c r="AM14" s="13">
-        <v>100.1</v>
+        <v>98.1</v>
       </c>
       <c r="AN14" s="13">
-        <v>100.8</v>
+        <v>98.9</v>
       </c>
       <c r="AO14" s="13">
-        <v>100.2</v>
+        <v>99</v>
       </c>
       <c r="AP14" s="13">
-        <v>101.6</v>
+        <v>98.4</v>
       </c>
       <c r="AQ14" s="13">
-        <v>101.5</v>
+        <v>98.6</v>
       </c>
       <c r="AR14" s="13">
-        <v>102</v>
+        <v>104.9</v>
       </c>
       <c r="AS14" s="70">
         <v>105.1</v>
       </c>
       <c r="AT14" s="31">
         <v>100.8</v>
       </c>
       <c r="AU14" s="31">
         <v>101.3</v>
       </c>
       <c r="AV14" s="32">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
       <c r="AX14" s="13">
         <v>101.8</v>
       </c>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B15" s="22">
         <v>100.9</v>
       </c>
       <c r="C15" s="22">
         <v>101.4</v>
       </c>
       <c r="D15" s="22">
         <v>102.7</v>
       </c>
       <c r="E15" s="22">
         <v>97.5</v>
       </c>
       <c r="F15" s="22">
         <v>100.9</v>
       </c>
       <c r="G15" s="23">
         <v>100.9</v>
       </c>
       <c r="H15" s="24">
         <v>103</v>
       </c>
       <c r="I15" s="24">
         <v>111.4</v>
       </c>
@@ -3221,104 +3221,104 @@
       <c r="AB15" s="31">
         <v>103.6</v>
       </c>
       <c r="AC15" s="31">
         <v>103.4</v>
       </c>
       <c r="AD15" s="31">
         <v>108.1</v>
       </c>
       <c r="AE15" s="31">
         <v>107.2</v>
       </c>
       <c r="AF15" s="31">
         <v>102.9</v>
       </c>
       <c r="AG15" s="31">
         <v>101.3</v>
       </c>
       <c r="AH15" s="28">
         <v>100</v>
       </c>
       <c r="AI15" s="28">
         <v>101</v>
       </c>
       <c r="AJ15" s="32">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK15" s="13">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AL15" s="13">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AM15" s="13">
         <v>100.5</v>
       </c>
       <c r="AN15" s="13">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
-        <v>100.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ15" s="13">
-        <v>101.2</v>
+        <v>101.8</v>
       </c>
       <c r="AR15" s="13">
-        <v>101.4</v>
+        <v>104</v>
       </c>
       <c r="AS15" s="70">
         <v>102.7</v>
       </c>
       <c r="AT15" s="28">
         <v>101.7</v>
       </c>
       <c r="AU15" s="28">
         <v>101.4</v>
       </c>
       <c r="AV15" s="32">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
       <c r="AX15" s="13">
         <v>98.9</v>
       </c>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B16" s="22">
         <v>103.2</v>
       </c>
       <c r="C16" s="22">
         <v>104.5</v>
       </c>
       <c r="D16" s="22">
         <v>104.6</v>
       </c>
       <c r="E16" s="22">
         <v>100.4</v>
       </c>
       <c r="F16" s="22">
         <v>101.9</v>
       </c>
       <c r="G16" s="23">
         <v>102.4</v>
       </c>
       <c r="H16" s="24">
         <v>102.6</v>
       </c>
       <c r="I16" s="24">
         <v>109.3</v>
       </c>
@@ -3376,242 +3376,242 @@
       <c r="AA16" s="31">
         <v>101.5</v>
       </c>
       <c r="AB16" s="31">
         <v>101.7</v>
       </c>
       <c r="AC16" s="31">
         <v>97.1</v>
       </c>
       <c r="AD16" s="32">
         <v>102.5</v>
       </c>
       <c r="AE16" s="31">
         <v>103.1</v>
       </c>
       <c r="AF16" s="31">
         <v>105.1</v>
       </c>
       <c r="AG16" s="31">
         <v>102.8</v>
       </c>
       <c r="AH16" s="28">
         <v>101</v>
       </c>
       <c r="AI16" s="28">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ16" s="32">
-        <v>101.8</v>
+        <v>101.3</v>
       </c>
       <c r="AK16" s="13">
-        <v>102.3</v>
+        <v>103.7</v>
       </c>
       <c r="AL16" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM16" s="13">
-        <v>103.5</v>
+        <v>105.9</v>
       </c>
       <c r="AN16" s="13">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="AO16" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP16" s="13">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AQ16" s="13">
-        <v>101.8</v>
+        <v>105.8</v>
       </c>
       <c r="AR16" s="13">
-        <v>102.3</v>
+        <v>105.3</v>
       </c>
       <c r="AS16" s="70">
         <v>97.8</v>
       </c>
       <c r="AT16" s="28">
         <v>99.1</v>
       </c>
       <c r="AU16" s="28">
         <v>100.2</v>
       </c>
       <c r="AV16" s="32">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
       <c r="AX16" s="13">
         <v>100.4</v>
       </c>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="77"/>
-[...15 lines deleted...]
-      <c r="R18" s="77"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="73"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="73"/>
+      <c r="P18" s="73"/>
+      <c r="Q18" s="73"/>
+      <c r="R18" s="73"/>
       <c r="AG18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="75" t="s">
+      <c r="E19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F19" s="75"/>
-[...2 lines deleted...]
-      <c r="Q19" s="75" t="s">
+      <c r="F19" s="72"/>
+      <c r="G19" s="72"/>
+      <c r="H19" s="72"/>
+      <c r="Q19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R19" s="75"/>
-[...2 lines deleted...]
-      <c r="AC19" s="75" t="s">
+      <c r="R19" s="72"/>
+      <c r="S19" s="72"/>
+      <c r="T19" s="72"/>
+      <c r="AC19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD19" s="75"/>
-[...2 lines deleted...]
-      <c r="AO19" s="75" t="s">
+      <c r="AD19" s="72"/>
+      <c r="AE19" s="72"/>
+      <c r="AF19" s="72"/>
+      <c r="AO19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP19" s="75"/>
-[...2 lines deleted...]
-      <c r="BA19" s="75" t="s">
+      <c r="AP19" s="72"/>
+      <c r="AQ19" s="72"/>
+      <c r="AR19" s="72"/>
+      <c r="BA19" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB19" s="75"/>
-[...1 lines deleted...]
-      <c r="BD19" s="75"/>
+      <c r="BB19" s="72"/>
+      <c r="BC19" s="72"/>
+      <c r="BD19" s="72"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="78"/>
-[...9 lines deleted...]
-      <c r="I20" s="72" t="s">
+      <c r="A20" s="74"/>
+      <c r="B20" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="73"/>
-[...38 lines deleted...]
-      <c r="AS20" s="72" t="s">
+      <c r="J20" s="76"/>
+      <c r="K20" s="76"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="76"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="76"/>
+      <c r="R20" s="76"/>
+      <c r="S20" s="76"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V20" s="76"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
+      <c r="AC20" s="76"/>
+      <c r="AD20" s="76"/>
+      <c r="AE20" s="76"/>
+      <c r="AF20" s="77"/>
+      <c r="AG20" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="73"/>
-[...9 lines deleted...]
-      <c r="BD20" s="74"/>
+      <c r="AH20" s="76"/>
+      <c r="AI20" s="76"/>
+      <c r="AJ20" s="76"/>
+      <c r="AK20" s="76"/>
+      <c r="AL20" s="76"/>
+      <c r="AM20" s="76"/>
+      <c r="AN20" s="76"/>
+      <c r="AO20" s="76"/>
+      <c r="AP20" s="76"/>
+      <c r="AQ20" s="76"/>
+      <c r="AR20" s="77"/>
+      <c r="AS20" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="AT20" s="76"/>
+      <c r="AU20" s="76"/>
+      <c r="AV20" s="76"/>
+      <c r="AW20" s="76"/>
+      <c r="AX20" s="76"/>
+      <c r="AY20" s="76"/>
+      <c r="AZ20" s="76"/>
+      <c r="BA20" s="76"/>
+      <c r="BB20" s="76"/>
+      <c r="BC20" s="76"/>
+      <c r="BD20" s="77"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="79"/>
+      <c r="A21" s="75"/>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J21" s="5" t="s">
@@ -3659,128 +3659,128 @@
       <c r="X21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Y21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Z21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AA21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AB21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AC21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AD21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AE21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AG21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AH21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AI21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AK21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AL21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AM21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AN21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AO21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AP21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AQ21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AR21" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AS21" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AT21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AU21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AV21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AW21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AX21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AY21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="BC21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="BD21" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B22" s="34">
         <v>101.8</v>
       </c>
       <c r="C22" s="34">
         <v>101.9</v>
       </c>
       <c r="D22" s="34">
         <v>101.4</v>
       </c>
       <c r="E22" s="34">
         <v>100.6</v>
       </c>
       <c r="F22" s="34">
         <v>101.3</v>
       </c>
       <c r="G22" s="35">
         <v>101.08559265157939</v>
       </c>
       <c r="H22" s="34">
         <v>102.4</v>
       </c>
       <c r="I22" s="16">
         <v>100.41111122145645</v>
       </c>
@@ -3832,113 +3832,113 @@
       <c r="Y22" s="21">
         <v>101.6</v>
       </c>
       <c r="Z22" s="21">
         <v>101.2</v>
       </c>
       <c r="AA22" s="21">
         <v>102.89815577926373</v>
       </c>
       <c r="AB22" s="21">
         <v>102.41671948551559</v>
       </c>
       <c r="AC22" s="21">
         <v>104.33831586134362</v>
       </c>
       <c r="AD22" s="21">
         <v>104.86437681815173</v>
       </c>
       <c r="AE22" s="21">
         <v>103.72716234571146</v>
       </c>
       <c r="AF22" s="21">
         <v>102.95291881424787</v>
       </c>
       <c r="AG22" s="9">
-        <v>103.66443335585119</v>
+        <v>104</v>
       </c>
       <c r="AH22" s="9">
-        <v>102.35335202557833</v>
+        <v>102.7</v>
       </c>
       <c r="AI22" s="9">
-        <v>102.22178628034062</v>
+        <v>102.5</v>
       </c>
       <c r="AJ22" s="9">
-        <v>102.35708813902826</v>
+        <v>101.5</v>
       </c>
       <c r="AK22" s="9">
-        <v>102.3</v>
+        <v>102.8</v>
       </c>
       <c r="AL22" s="9">
-        <v>103</v>
+        <v>103.5</v>
       </c>
       <c r="AM22" s="9">
-        <v>103.7</v>
+        <v>101.8</v>
       </c>
       <c r="AN22" s="9">
-        <v>102.1</v>
+        <v>101.4</v>
       </c>
       <c r="AO22" s="9">
-        <v>100.2</v>
+        <v>99.7</v>
       </c>
       <c r="AP22" s="9">
-        <v>100</v>
+        <v>98.8</v>
       </c>
       <c r="AQ22" s="9">
-        <v>101.1</v>
+        <v>99.3</v>
       </c>
       <c r="AR22" s="9">
-        <v>102.2</v>
+        <v>99.8</v>
       </c>
       <c r="AS22" s="69">
         <v>100.1</v>
       </c>
       <c r="AT22" s="9">
         <v>101.4</v>
       </c>
       <c r="AU22" s="9">
         <v>101.8</v>
       </c>
       <c r="AV22" s="9">
         <v>101.6</v>
       </c>
       <c r="AW22" s="9">
         <v>101.4</v>
       </c>
       <c r="AX22" s="9">
         <v>101.6</v>
       </c>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B23" s="22">
         <v>92.2</v>
       </c>
       <c r="C23" s="22">
         <v>100.1</v>
       </c>
       <c r="D23" s="22">
         <v>101.1</v>
       </c>
       <c r="E23" s="22">
         <v>100.1</v>
       </c>
       <c r="F23" s="22">
         <v>95.9</v>
       </c>
       <c r="G23" s="41">
         <v>96.4</v>
       </c>
       <c r="H23" s="22">
         <v>97.6</v>
       </c>
       <c r="I23" s="42">
         <v>78.900000000000006</v>
       </c>
@@ -3996,107 +3996,107 @@
       <c r="AA23" s="28">
         <v>101.8</v>
       </c>
       <c r="AB23" s="4">
         <v>101.1</v>
       </c>
       <c r="AC23" s="4">
         <v>107.4</v>
       </c>
       <c r="AD23" s="4">
         <v>102.8</v>
       </c>
       <c r="AE23" s="29">
         <v>103.4</v>
       </c>
       <c r="AF23" s="29">
         <v>101.2</v>
       </c>
       <c r="AG23" s="30">
         <v>109.8</v>
       </c>
       <c r="AH23" s="30">
         <v>105.1</v>
       </c>
       <c r="AI23" s="30">
-        <v>102.5</v>
+        <v>104.6</v>
       </c>
       <c r="AJ23" s="30">
+        <v>96.8</v>
+      </c>
+      <c r="AK23" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="AL23" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="AM23" s="13">
         <v>102.7</v>
       </c>
-      <c r="AK23" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AN23" s="13">
-        <v>102</v>
+        <v>102.9</v>
       </c>
       <c r="AO23" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP23" s="13">
-        <v>100.7</v>
+        <v>101.2</v>
       </c>
       <c r="AQ23" s="13">
-        <v>100.8</v>
+        <v>99.4</v>
       </c>
       <c r="AR23" s="13">
-        <v>101.1</v>
+        <v>107.2</v>
       </c>
       <c r="AS23" s="70">
         <v>84.3</v>
       </c>
       <c r="AT23" s="30">
         <v>101.6</v>
       </c>
       <c r="AU23" s="30">
         <v>106.2</v>
       </c>
       <c r="AV23" s="30">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
       <c r="AX23" s="13">
         <v>98.6</v>
       </c>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B24" s="22">
         <v>100.2</v>
       </c>
       <c r="C24" s="22">
         <v>100.3</v>
       </c>
       <c r="D24" s="22">
         <v>99.2</v>
       </c>
       <c r="E24" s="22">
         <v>103</v>
       </c>
       <c r="F24" s="22">
         <v>103.4</v>
       </c>
       <c r="G24" s="41">
         <v>101.5</v>
       </c>
       <c r="H24" s="22">
         <v>101.2</v>
       </c>
       <c r="I24" s="42">
         <v>105.7</v>
       </c>
@@ -4148,113 +4148,113 @@
       <c r="Y24" s="31">
         <v>100.7</v>
       </c>
       <c r="Z24" s="6">
         <v>104</v>
       </c>
       <c r="AA24" s="6">
         <v>101.2</v>
       </c>
       <c r="AB24" s="31">
         <v>102.6</v>
       </c>
       <c r="AC24" s="31">
         <v>103.2</v>
       </c>
       <c r="AD24" s="31">
         <v>103.6</v>
       </c>
       <c r="AE24" s="31">
         <v>106.9</v>
       </c>
       <c r="AF24" s="28">
         <v>106</v>
       </c>
       <c r="AG24" s="28">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH24" s="28">
         <v>100.3</v>
       </c>
       <c r="AI24" s="28">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ24" s="32">
         <v>103.8</v>
       </c>
       <c r="AK24" s="13">
-        <v>102.6</v>
+        <v>102</v>
       </c>
       <c r="AL24" s="13">
-        <v>103.3</v>
+        <v>102</v>
       </c>
       <c r="AM24" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>103</v>
+      </c>
+      <c r="AP24" s="13">
         <v>102.8</v>
       </c>
-      <c r="AN24" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AQ24" s="13">
-        <v>101.7</v>
+        <v>103.1</v>
       </c>
       <c r="AR24" s="13">
-        <v>103.1</v>
+        <v>104.7</v>
       </c>
       <c r="AS24" s="70">
         <v>100.4</v>
       </c>
       <c r="AT24" s="28">
         <v>101.7</v>
       </c>
       <c r="AU24" s="28">
         <v>102.2</v>
       </c>
       <c r="AV24" s="32">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
       <c r="AX24" s="13">
         <v>100.7</v>
       </c>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B25" s="22">
         <v>101.2</v>
       </c>
       <c r="C25" s="22">
         <v>102.3</v>
       </c>
       <c r="D25" s="22">
         <v>102</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
         <v>101.9</v>
       </c>
       <c r="G25" s="41">
         <v>102.2</v>
       </c>
       <c r="H25" s="22">
         <v>102</v>
       </c>
       <c r="I25" s="42">
         <v>105.5</v>
       </c>
@@ -4312,107 +4312,107 @@
       <c r="AA25" s="28">
         <v>102.2</v>
       </c>
       <c r="AB25" s="28">
         <v>102.4</v>
       </c>
       <c r="AC25" s="28">
         <v>113.9</v>
       </c>
       <c r="AD25" s="28">
         <v>110.9</v>
       </c>
       <c r="AE25" s="28">
         <v>104.5</v>
       </c>
       <c r="AF25" s="28">
         <v>103.2</v>
       </c>
       <c r="AG25" s="28">
         <v>101.9</v>
       </c>
       <c r="AH25" s="28">
         <v>100</v>
       </c>
       <c r="AI25" s="28">
-        <v>102.9</v>
+        <v>104.9</v>
       </c>
       <c r="AJ25" s="33">
         <v>102</v>
       </c>
       <c r="AK25" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL25" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>104</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="AQ25" s="13">
         <v>103.1</v>
       </c>
-      <c r="AM25" s="13">
-[...13 lines deleted...]
-      </c>
       <c r="AR25" s="13">
-        <v>102.1</v>
+        <v>98.1</v>
       </c>
       <c r="AS25" s="70">
         <v>102.7</v>
       </c>
       <c r="AT25" s="28">
         <v>103.1</v>
       </c>
       <c r="AU25" s="28">
         <v>101.3</v>
       </c>
       <c r="AV25" s="33">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
       <c r="AX25" s="13">
         <v>102.7</v>
       </c>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B26" s="22">
         <v>103.6</v>
       </c>
       <c r="C26" s="22">
         <v>101.8</v>
       </c>
       <c r="D26" s="22">
         <v>101.9</v>
       </c>
       <c r="E26" s="22">
         <v>102.3</v>
       </c>
       <c r="F26" s="22">
         <v>102.8</v>
       </c>
       <c r="G26" s="41">
         <v>102.8</v>
       </c>
       <c r="H26" s="22">
         <v>102.8</v>
       </c>
       <c r="I26" s="42">
         <v>103.3</v>
       </c>
@@ -4470,107 +4470,107 @@
       <c r="AA26" s="28">
         <v>106.1</v>
       </c>
       <c r="AB26" s="31">
         <v>105.3</v>
       </c>
       <c r="AC26" s="31">
         <v>116.2</v>
       </c>
       <c r="AD26" s="31">
         <v>114.2</v>
       </c>
       <c r="AE26" s="31">
         <v>106.1</v>
       </c>
       <c r="AF26" s="31">
         <v>104.2</v>
       </c>
       <c r="AG26" s="31">
         <v>102.8</v>
       </c>
       <c r="AH26" s="31">
         <v>104.5</v>
       </c>
       <c r="AI26" s="31">
-        <v>101.5</v>
+        <v>102.2</v>
       </c>
       <c r="AJ26" s="32">
-        <v>102.5</v>
+        <v>102.9</v>
       </c>
       <c r="AK26" s="13">
-        <v>101.6</v>
+        <v>103</v>
       </c>
       <c r="AL26" s="13">
         <v>102.4</v>
       </c>
       <c r="AM26" s="13">
-        <v>102.5</v>
+        <v>104.1</v>
       </c>
       <c r="AN26" s="13">
-        <v>102.2</v>
+        <v>99.4</v>
       </c>
       <c r="AO26" s="13">
-        <v>100.1</v>
+        <v>88.5</v>
       </c>
       <c r="AP26" s="13">
-        <v>100.1</v>
+        <v>90.9</v>
       </c>
       <c r="AQ26" s="13">
-        <v>100.2</v>
+        <v>94.9</v>
       </c>
       <c r="AR26" s="13">
-        <v>101</v>
+        <v>94.4</v>
       </c>
       <c r="AS26" s="70">
         <v>103.8</v>
       </c>
       <c r="AT26" s="28">
         <v>103.1</v>
       </c>
       <c r="AU26" s="31">
         <v>101.9</v>
       </c>
       <c r="AV26" s="32">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
       <c r="AX26" s="13">
         <v>103</v>
       </c>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B27" s="22">
         <v>101</v>
       </c>
       <c r="C27" s="22">
         <v>102.7</v>
       </c>
       <c r="D27" s="22">
         <v>101.1</v>
       </c>
       <c r="E27" s="22">
         <v>101.2</v>
       </c>
       <c r="F27" s="22">
         <v>102.3</v>
       </c>
       <c r="G27" s="41">
         <v>100.3</v>
       </c>
       <c r="H27" s="22">
         <v>101.4</v>
       </c>
       <c r="I27" s="42">
         <v>106</v>
       </c>
@@ -4624,111 +4624,111 @@
       </c>
       <c r="Z27" s="31">
         <v>102.4</v>
       </c>
       <c r="AA27" s="31">
         <v>104.1</v>
       </c>
       <c r="AB27" s="31">
         <v>102.6</v>
       </c>
       <c r="AC27" s="31">
         <v>115.5</v>
       </c>
       <c r="AD27" s="31">
         <v>110.6</v>
       </c>
       <c r="AE27" s="31">
         <v>105.3</v>
       </c>
       <c r="AF27" s="31">
         <v>104.5</v>
       </c>
       <c r="AG27" s="31">
         <v>103.8</v>
       </c>
-      <c r="AH27" s="31">
-        <v>105.1</v>
+      <c r="AH27" s="28">
+        <v>105</v>
       </c>
       <c r="AI27" s="28">
-        <v>102.6</v>
+        <v>103</v>
       </c>
       <c r="AJ27" s="32">
-        <v>102.6</v>
+        <v>101.4</v>
       </c>
       <c r="AK27" s="13">
-        <v>102.5</v>
+        <v>103.1</v>
       </c>
       <c r="AL27" s="13">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
       <c r="AM27" s="13">
-        <v>105.7</v>
+        <v>117</v>
       </c>
       <c r="AN27" s="13">
-        <v>102.4</v>
+        <v>104.2</v>
       </c>
       <c r="AO27" s="13">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="AP27" s="13">
-        <v>101.5</v>
+        <v>115</v>
       </c>
       <c r="AQ27" s="13">
-        <v>101.6</v>
+        <v>111.3</v>
       </c>
       <c r="AR27" s="13">
-        <v>102.5</v>
+        <v>113.4</v>
       </c>
       <c r="AS27" s="70">
         <v>110.2</v>
       </c>
       <c r="AT27" s="31">
         <v>103.9</v>
       </c>
       <c r="AU27" s="28">
         <v>101.4</v>
       </c>
       <c r="AV27" s="32">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
       <c r="AX27" s="13">
         <v>99.8</v>
       </c>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B28" s="22">
         <v>100.4</v>
       </c>
       <c r="C28" s="22">
         <v>100.7</v>
       </c>
       <c r="D28" s="22">
         <v>96.9</v>
       </c>
       <c r="E28" s="22">
         <v>101.4</v>
       </c>
       <c r="F28" s="22">
         <v>101.6</v>
       </c>
       <c r="G28" s="41">
         <v>99.8</v>
       </c>
       <c r="H28" s="22">
         <v>102.5</v>
       </c>
       <c r="I28" s="42">
         <v>101.1</v>
       </c>
@@ -4786,107 +4786,107 @@
       <c r="AA28" s="31">
         <v>102.6</v>
       </c>
       <c r="AB28" s="28">
         <v>102.4</v>
       </c>
       <c r="AC28" s="28">
         <v>95.7</v>
       </c>
       <c r="AD28" s="28">
         <v>104.5</v>
       </c>
       <c r="AE28" s="28">
         <v>104.2</v>
       </c>
       <c r="AF28" s="28">
         <v>102.8</v>
       </c>
       <c r="AG28" s="28">
         <v>103.2</v>
       </c>
       <c r="AH28" s="28">
         <v>102.4</v>
       </c>
       <c r="AI28" s="28">
-        <v>101.9</v>
+        <v>99.5</v>
       </c>
       <c r="AJ28" s="33">
-        <v>102.4</v>
+        <v>101.4</v>
       </c>
       <c r="AK28" s="13">
-        <v>101.7</v>
+        <v>100.3</v>
       </c>
       <c r="AL28" s="13">
-        <v>102.8</v>
+        <v>101</v>
       </c>
       <c r="AM28" s="13">
-        <v>102.7</v>
+        <v>100.7</v>
       </c>
       <c r="AN28" s="13">
-        <v>106.6</v>
+        <v>106.3</v>
       </c>
       <c r="AO28" s="13">
-        <v>100.3</v>
+        <v>93.8</v>
       </c>
       <c r="AP28" s="13">
-        <v>100</v>
+        <v>87.8</v>
       </c>
       <c r="AQ28" s="13">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
       <c r="AR28" s="13">
-        <v>101.1</v>
+        <v>92.2</v>
       </c>
       <c r="AS28" s="70">
         <v>96.3</v>
       </c>
       <c r="AT28" s="28">
         <v>97.6</v>
       </c>
       <c r="AU28" s="28">
         <v>101.4</v>
       </c>
       <c r="AV28" s="33">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
       <c r="AX28" s="13">
         <v>105.1</v>
       </c>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B29" s="22">
         <v>101.6</v>
       </c>
       <c r="C29" s="22">
         <v>101.7</v>
       </c>
       <c r="D29" s="22">
         <v>103.4</v>
       </c>
       <c r="E29" s="22">
         <v>102.1</v>
       </c>
       <c r="F29" s="22">
         <v>101.7</v>
       </c>
       <c r="G29" s="41">
         <v>100.7</v>
       </c>
       <c r="H29" s="22">
         <v>101.8</v>
       </c>
       <c r="I29" s="42">
         <v>93.2</v>
       </c>
@@ -4938,113 +4938,113 @@
       <c r="Y29" s="31">
         <v>102.4</v>
       </c>
       <c r="Z29" s="28">
         <v>103.2</v>
       </c>
       <c r="AA29" s="28">
         <v>102.9</v>
       </c>
       <c r="AB29" s="31">
         <v>102.7</v>
       </c>
       <c r="AC29" s="31">
         <v>113.6</v>
       </c>
       <c r="AD29" s="28">
         <v>111</v>
       </c>
       <c r="AE29" s="31">
         <v>105.1</v>
       </c>
       <c r="AF29" s="31">
         <v>103.9</v>
       </c>
       <c r="AG29" s="31">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="AH29" s="31">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AI29" s="31">
+        <v>102.1</v>
+      </c>
+      <c r="AI29" s="28">
+        <v>104</v>
+      </c>
+      <c r="AJ29" s="33">
+        <v>103.2</v>
+      </c>
+      <c r="AK29" s="13">
         <v>102.8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AL29" s="13">
         <v>104</v>
       </c>
       <c r="AM29" s="13">
-        <v>105.3</v>
+        <v>104.1</v>
       </c>
       <c r="AN29" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="AO29" s="13">
         <v>105.2</v>
       </c>
-      <c r="AO29" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AP29" s="13">
-        <v>101.2</v>
+        <v>103.2</v>
       </c>
       <c r="AQ29" s="13">
-        <v>101.4</v>
+        <v>104.3</v>
       </c>
       <c r="AR29" s="13">
-        <v>102.4</v>
+        <v>102.5</v>
       </c>
       <c r="AS29" s="70">
         <v>104.3</v>
       </c>
       <c r="AT29" s="31">
         <v>99.8</v>
       </c>
       <c r="AU29" s="31">
         <v>101.6</v>
       </c>
       <c r="AV29" s="33">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
       <c r="AX29" s="13">
         <v>101.9</v>
       </c>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B30" s="22">
         <v>100.5</v>
       </c>
       <c r="C30" s="22">
         <v>102.2</v>
       </c>
       <c r="D30" s="22">
         <v>98.8</v>
       </c>
       <c r="E30" s="22">
         <v>101.7</v>
       </c>
       <c r="F30" s="22">
         <v>102.5</v>
       </c>
       <c r="G30" s="41">
         <v>101.3</v>
       </c>
       <c r="H30" s="22">
         <v>102.4</v>
       </c>
       <c r="I30" s="42">
         <v>100.9</v>
       </c>
@@ -5102,107 +5102,107 @@
       <c r="AA30" s="31">
         <v>108.6</v>
       </c>
       <c r="AB30" s="31">
         <v>108.2</v>
       </c>
       <c r="AC30" s="31">
         <v>106.5</v>
       </c>
       <c r="AD30" s="28">
         <v>116</v>
       </c>
       <c r="AE30" s="31">
         <v>107.6</v>
       </c>
       <c r="AF30" s="31">
         <v>106.1</v>
       </c>
       <c r="AG30" s="31">
         <v>105.7</v>
       </c>
       <c r="AH30" s="31">
         <v>100.2</v>
       </c>
       <c r="AI30" s="31">
-        <v>102.3</v>
+        <v>102.4</v>
       </c>
       <c r="AJ30" s="32">
-        <v>101.7</v>
+        <v>100.8</v>
       </c>
       <c r="AK30" s="13">
-        <v>100.5</v>
+        <v>99.9</v>
       </c>
       <c r="AL30" s="13">
-        <v>102.8</v>
+        <v>101.9</v>
       </c>
       <c r="AM30" s="13">
-        <v>100.1</v>
+        <v>98.1</v>
       </c>
       <c r="AN30" s="13">
-        <v>100.8</v>
+        <v>98.9</v>
       </c>
       <c r="AO30" s="13">
-        <v>100.2</v>
+        <v>99</v>
       </c>
       <c r="AP30" s="13">
-        <v>101.6</v>
+        <v>98.4</v>
       </c>
       <c r="AQ30" s="13">
-        <v>101.5</v>
+        <v>98.6</v>
       </c>
       <c r="AR30" s="13">
-        <v>102</v>
+        <v>104.9</v>
       </c>
       <c r="AS30" s="70">
         <v>105.2</v>
       </c>
       <c r="AT30" s="31">
         <v>100.8</v>
       </c>
       <c r="AU30" s="31">
         <v>101.3</v>
       </c>
       <c r="AV30" s="32">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
       <c r="AX30" s="13">
         <v>101.8</v>
       </c>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B31" s="22">
         <v>100.9</v>
       </c>
       <c r="C31" s="22">
         <v>101.4</v>
       </c>
       <c r="D31" s="22">
         <v>102.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.5</v>
       </c>
       <c r="F31" s="22">
         <v>100.9</v>
       </c>
       <c r="G31" s="41">
         <v>100.9</v>
       </c>
       <c r="H31" s="22">
         <v>103</v>
       </c>
       <c r="I31" s="42">
         <v>111.4</v>
       </c>
@@ -5263,104 +5263,104 @@
       <c r="AB31" s="31">
         <v>103.6</v>
       </c>
       <c r="AC31" s="31">
         <v>103.4</v>
       </c>
       <c r="AD31" s="31">
         <v>108.1</v>
       </c>
       <c r="AE31" s="31">
         <v>107.2</v>
       </c>
       <c r="AF31" s="31">
         <v>102.9</v>
       </c>
       <c r="AG31" s="31">
         <v>101.3</v>
       </c>
       <c r="AH31" s="28">
         <v>100</v>
       </c>
       <c r="AI31" s="28">
         <v>101</v>
       </c>
       <c r="AJ31" s="32">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK31" s="13">
-        <v>100.8</v>
+        <v>100.6</v>
       </c>
       <c r="AL31" s="13">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AM31" s="13">
         <v>100.5</v>
       </c>
       <c r="AN31" s="13">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
-        <v>100.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ31" s="13">
-        <v>101.2</v>
+        <v>101.8</v>
       </c>
       <c r="AR31" s="13">
-        <v>101.4</v>
+        <v>104.1</v>
       </c>
       <c r="AS31" s="70">
         <v>102.8</v>
       </c>
       <c r="AT31" s="28">
         <v>101.7</v>
       </c>
       <c r="AU31" s="28">
         <v>101.4</v>
       </c>
       <c r="AV31" s="32">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
       <c r="AX31" s="13">
         <v>98.9</v>
       </c>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B32" s="22">
         <v>103.2</v>
       </c>
       <c r="C32" s="22">
         <v>104.5</v>
       </c>
       <c r="D32" s="22">
         <v>104.6</v>
       </c>
       <c r="E32" s="22">
         <v>100.4</v>
       </c>
       <c r="F32" s="22">
         <v>101.9</v>
       </c>
       <c r="G32" s="41">
         <v>102.4</v>
       </c>
       <c r="H32" s="22">
         <v>102.6</v>
       </c>
       <c r="I32" s="42">
         <v>109.3</v>
       </c>
@@ -5412,248 +5412,248 @@
       <c r="Y32" s="31">
         <v>101.6</v>
       </c>
       <c r="Z32" s="31">
         <v>101.2</v>
       </c>
       <c r="AA32" s="31">
         <v>101.5</v>
       </c>
       <c r="AB32" s="31">
         <v>101.7</v>
       </c>
       <c r="AC32" s="31">
         <v>97.1</v>
       </c>
       <c r="AD32" s="32">
         <v>102.5</v>
       </c>
       <c r="AE32" s="31">
         <v>103.1</v>
       </c>
       <c r="AF32" s="31">
         <v>105.1</v>
       </c>
       <c r="AG32" s="31">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="AH32" s="28">
         <v>101</v>
       </c>
       <c r="AI32" s="28">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ32" s="32">
-        <v>101.8</v>
+        <v>101.3</v>
       </c>
       <c r="AK32" s="13">
-        <v>102.3</v>
+        <v>103.7</v>
       </c>
       <c r="AL32" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM32" s="13">
-        <v>103.5</v>
+        <v>105.9</v>
       </c>
       <c r="AN32" s="13">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="AO32" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP32" s="13">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AQ32" s="13">
-        <v>101.8</v>
+        <v>105.8</v>
       </c>
       <c r="AR32" s="13">
-        <v>102.3</v>
+        <v>105.3</v>
       </c>
       <c r="AS32" s="70">
         <v>97.8</v>
       </c>
       <c r="AT32" s="28">
         <v>99.1</v>
       </c>
       <c r="AU32" s="28">
         <v>100.2</v>
       </c>
       <c r="AV32" s="32">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
       <c r="AX32" s="13">
         <v>100.4</v>
       </c>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="77"/>
-[...15 lines deleted...]
-      <c r="R34" s="77"/>
+      <c r="B34" s="73"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="73"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="73"/>
+      <c r="H34" s="73"/>
+      <c r="I34" s="73"/>
+      <c r="J34" s="73"/>
+      <c r="K34" s="73"/>
+      <c r="L34" s="73"/>
+      <c r="M34" s="73"/>
+      <c r="N34" s="73"/>
+      <c r="O34" s="73"/>
+      <c r="P34" s="73"/>
+      <c r="Q34" s="73"/>
+      <c r="R34" s="73"/>
       <c r="AG34" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="10"/>
       <c r="AN34" s="10"/>
       <c r="AO34" s="10"/>
       <c r="AP34" s="10"/>
       <c r="AQ34" s="10"/>
       <c r="AR34" s="10"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="75" t="s">
+      <c r="E35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="75"/>
-[...2 lines deleted...]
-      <c r="Q35" s="75" t="s">
+      <c r="F35" s="72"/>
+      <c r="G35" s="72"/>
+      <c r="H35" s="72"/>
+      <c r="Q35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R35" s="75"/>
-[...2 lines deleted...]
-      <c r="AC35" s="75" t="s">
+      <c r="R35" s="72"/>
+      <c r="S35" s="72"/>
+      <c r="T35" s="72"/>
+      <c r="AC35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD35" s="75"/>
-[...2 lines deleted...]
-      <c r="AO35" s="75" t="s">
+      <c r="AD35" s="72"/>
+      <c r="AE35" s="72"/>
+      <c r="AF35" s="72"/>
+      <c r="AO35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP35" s="75"/>
-[...2 lines deleted...]
-      <c r="BA35" s="75" t="s">
+      <c r="AP35" s="72"/>
+      <c r="AQ35" s="72"/>
+      <c r="AR35" s="72"/>
+      <c r="BA35" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB35" s="75"/>
-[...1 lines deleted...]
-      <c r="BD35" s="75"/>
+      <c r="BB35" s="72"/>
+      <c r="BC35" s="72"/>
+      <c r="BD35" s="72"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="78"/>
-[...9 lines deleted...]
-      <c r="I36" s="72" t="s">
+      <c r="A36" s="74"/>
+      <c r="B36" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="76"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="77"/>
+      <c r="I36" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="73"/>
-[...10 lines deleted...]
-      <c r="U36" s="72" t="s">
+      <c r="J36" s="76"/>
+      <c r="K36" s="76"/>
+      <c r="L36" s="76"/>
+      <c r="M36" s="76"/>
+      <c r="N36" s="76"/>
+      <c r="O36" s="76"/>
+      <c r="P36" s="76"/>
+      <c r="Q36" s="76"/>
+      <c r="R36" s="76"/>
+      <c r="S36" s="76"/>
+      <c r="T36" s="77"/>
+      <c r="U36" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="73"/>
-[...24 lines deleted...]
-      <c r="AS36" s="72" t="s">
+      <c r="V36" s="76"/>
+      <c r="W36" s="76"/>
+      <c r="X36" s="76"/>
+      <c r="Y36" s="76"/>
+      <c r="Z36" s="76"/>
+      <c r="AA36" s="76"/>
+      <c r="AB36" s="76"/>
+      <c r="AC36" s="76"/>
+      <c r="AD36" s="76"/>
+      <c r="AE36" s="76"/>
+      <c r="AF36" s="77"/>
+      <c r="AG36" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="73"/>
-[...9 lines deleted...]
-      <c r="BD36" s="74"/>
+      <c r="AH36" s="76"/>
+      <c r="AI36" s="76"/>
+      <c r="AJ36" s="76"/>
+      <c r="AK36" s="76"/>
+      <c r="AL36" s="76"/>
+      <c r="AM36" s="76"/>
+      <c r="AN36" s="76"/>
+      <c r="AO36" s="76"/>
+      <c r="AP36" s="76"/>
+      <c r="AQ36" s="76"/>
+      <c r="AR36" s="77"/>
+      <c r="AS36" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="AT36" s="76"/>
+      <c r="AU36" s="76"/>
+      <c r="AV36" s="76"/>
+      <c r="AW36" s="76"/>
+      <c r="AX36" s="76"/>
+      <c r="AY36" s="76"/>
+      <c r="AZ36" s="76"/>
+      <c r="BA36" s="76"/>
+      <c r="BB36" s="76"/>
+      <c r="BC36" s="76"/>
+      <c r="BD36" s="77"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="79"/>
+      <c r="A37" s="75"/>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J37" s="5" t="s">
@@ -5701,128 +5701,128 @@
       <c r="X37" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Z37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AA37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AB37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AC37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AD37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AE37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AF37" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AG37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AH37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AI37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ37" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AK37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AL37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AM37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AN37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AO37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AP37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AQ37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AR37" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AS37" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AT37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AU37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AV37" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AW37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AX37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AY37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="BC37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:56" s="3" customFormat="1">
       <c r="A38" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B38" s="16">
         <v>100</v>
       </c>
       <c r="C38" s="16">
         <v>103.02836996724818</v>
       </c>
       <c r="D38" s="16">
         <v>98.967068377407983</v>
       </c>
       <c r="E38" s="16">
         <v>99.485361506312415</v>
       </c>
       <c r="F38" s="16">
         <v>100.2463721449237</v>
       </c>
       <c r="G38" s="16">
         <v>99.67530484413399</v>
       </c>
       <c r="H38" s="16">
         <v>101.37930390455018</v>
       </c>
       <c r="I38" s="47">
         <v>100</v>
       </c>
@@ -5886,101 +5886,101 @@
       <c r="AC38" s="12">
         <v>105.37283352613416</v>
       </c>
       <c r="AD38" s="12">
         <v>106.07152021063145</v>
       </c>
       <c r="AE38" s="12">
         <v>104.74506969256976</v>
       </c>
       <c r="AF38" s="12">
         <v>103.41367627212567</v>
       </c>
       <c r="AG38" s="9">
         <v>100</v>
       </c>
       <c r="AH38" s="9">
         <v>100</v>
       </c>
       <c r="AI38" s="9">
         <v>100</v>
       </c>
       <c r="AJ38" s="9">
         <v>100</v>
       </c>
       <c r="AK38" s="9">
-        <v>100</v>
+        <v>112.5</v>
       </c>
       <c r="AL38" s="9">
-        <v>100.7</v>
+        <v>109.5</v>
       </c>
       <c r="AM38" s="9">
-        <v>107.8</v>
+        <v>98.6</v>
       </c>
       <c r="AN38" s="9">
-        <v>101.1</v>
+        <v>99.3</v>
       </c>
       <c r="AO38" s="9">
-        <v>98.1</v>
+        <v>97.2</v>
       </c>
       <c r="AP38" s="9">
-        <v>98.1</v>
+        <v>96.1</v>
       </c>
       <c r="AQ38" s="9">
-        <v>99.9</v>
+        <v>96.9</v>
       </c>
       <c r="AR38" s="9">
-        <v>101.1</v>
+        <v>96.9</v>
       </c>
       <c r="AS38" s="9">
         <v>100</v>
       </c>
       <c r="AT38" s="9">
         <v>100</v>
       </c>
       <c r="AU38" s="9">
         <v>100</v>
       </c>
       <c r="AV38" s="9">
         <v>98.7</v>
       </c>
       <c r="AW38" s="9">
         <v>99.9</v>
       </c>
       <c r="AX38" s="9">
         <v>106.3</v>
       </c>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="9"/>
       <c r="BA38" s="9"/>
       <c r="BB38" s="9"/>
       <c r="BC38" s="9"/>
       <c r="BD38" s="9"/>
     </row>
     <row r="39" spans="1:56" s="3" customFormat="1">
       <c r="A39" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B39" s="48">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>100.9</v>
       </c>
       <c r="D39" s="23">
         <v>102.1</v>
       </c>
       <c r="E39" s="23">
         <v>100.4</v>
       </c>
       <c r="F39" s="23">
         <v>99.8</v>
       </c>
       <c r="G39" s="23">
         <v>100.8</v>
       </c>
       <c r="H39" s="24">
         <v>101</v>
       </c>
       <c r="I39" s="49">
         <v>100</v>
       </c>
@@ -6050,95 +6050,95 @@
       <c r="AE39" s="29">
         <v>103.4</v>
       </c>
       <c r="AF39" s="29">
         <v>101.2</v>
       </c>
       <c r="AG39" s="13">
         <v>100</v>
       </c>
       <c r="AH39" s="13">
         <v>100</v>
       </c>
       <c r="AI39" s="13">
         <v>100</v>
       </c>
       <c r="AJ39" s="13">
         <v>100</v>
       </c>
       <c r="AK39" s="13">
         <v>100</v>
       </c>
       <c r="AL39" s="13">
         <v>100</v>
       </c>
       <c r="AM39" s="13">
-        <v>129.4</v>
+        <v>100.2</v>
       </c>
       <c r="AN39" s="13">
-        <v>102.8</v>
+        <v>101.6</v>
       </c>
       <c r="AO39" s="13">
-        <v>102.1</v>
+        <v>99.1</v>
       </c>
       <c r="AP39" s="13">
-        <v>104.9</v>
+        <v>100</v>
       </c>
       <c r="AQ39" s="13">
-        <v>100.4</v>
+        <v>97.7</v>
       </c>
       <c r="AR39" s="13">
-        <v>101.1</v>
+        <v>109.5</v>
       </c>
       <c r="AS39" s="13">
         <v>100</v>
       </c>
       <c r="AT39" s="13">
         <v>100</v>
       </c>
       <c r="AU39" s="13">
         <v>100</v>
       </c>
       <c r="AV39" s="13">
         <v>100</v>
       </c>
       <c r="AW39" s="13">
         <v>100</v>
       </c>
       <c r="AX39" s="13">
         <v>100</v>
       </c>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56" s="3" customFormat="1">
       <c r="A40" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B40" s="48">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.3</v>
       </c>
       <c r="D40" s="23">
         <v>96.2</v>
       </c>
       <c r="E40" s="23">
         <v>102</v>
       </c>
       <c r="F40" s="23">
         <v>102.2</v>
       </c>
       <c r="G40" s="23">
         <v>98.7</v>
       </c>
       <c r="H40" s="24">
         <v>100.1</v>
       </c>
       <c r="I40" s="51">
         <v>100</v>
       </c>
@@ -6208,95 +6208,95 @@
       <c r="AE40" s="31">
         <v>103.1</v>
       </c>
       <c r="AF40" s="28">
         <v>103.3</v>
       </c>
       <c r="AG40" s="13">
         <v>100</v>
       </c>
       <c r="AH40" s="13">
         <v>100</v>
       </c>
       <c r="AI40" s="13">
         <v>100</v>
       </c>
       <c r="AJ40" s="13">
         <v>100</v>
       </c>
       <c r="AK40" s="13">
         <v>100</v>
       </c>
       <c r="AL40" s="13">
         <v>100</v>
       </c>
       <c r="AM40" s="13">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="AN40" s="13">
-        <v>92.5</v>
+        <v>100.3</v>
       </c>
       <c r="AO40" s="13">
-        <v>100.4</v>
+        <v>101.9</v>
       </c>
       <c r="AP40" s="13">
-        <v>100.4</v>
+        <v>101.9</v>
       </c>
       <c r="AQ40" s="13">
-        <v>100.8</v>
+        <v>102.3</v>
       </c>
       <c r="AR40" s="13">
-        <v>100.9</v>
+        <v>104.5</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
       <c r="AX40" s="13">
         <v>100</v>
       </c>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1">
       <c r="A41" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B41" s="48">
         <v>104.00944669469601</v>
       </c>
       <c r="C41" s="23">
         <v>103</v>
       </c>
       <c r="D41" s="23">
         <v>101.8</v>
       </c>
       <c r="E41" s="23">
         <v>100.7</v>
       </c>
       <c r="F41" s="23">
         <v>100</v>
       </c>
       <c r="G41" s="23">
         <v>102.1</v>
       </c>
       <c r="H41" s="24">
         <v>103.1</v>
       </c>
       <c r="I41" s="51">
         <v>100</v>
       </c>
@@ -6366,95 +6366,95 @@
       <c r="AE41" s="28">
         <v>104.5</v>
       </c>
       <c r="AF41" s="28">
         <v>103.2</v>
       </c>
       <c r="AG41" s="13">
         <v>100</v>
       </c>
       <c r="AH41" s="13">
         <v>100</v>
       </c>
       <c r="AI41" s="13">
         <v>100</v>
       </c>
       <c r="AJ41" s="13">
         <v>100</v>
       </c>
       <c r="AK41" s="13">
         <v>100</v>
       </c>
       <c r="AL41" s="13">
         <v>100.5</v>
       </c>
       <c r="AM41" s="13">
-        <v>138.5</v>
+        <v>107</v>
       </c>
       <c r="AN41" s="13">
-        <v>103.2</v>
+        <v>101.8</v>
       </c>
       <c r="AO41" s="13">
-        <v>82.3</v>
+        <v>92.5</v>
       </c>
       <c r="AP41" s="13">
-        <v>102</v>
+        <v>101.3</v>
       </c>
       <c r="AQ41" s="13">
-        <v>102.2</v>
+        <v>102.3</v>
       </c>
       <c r="AR41" s="13">
-        <v>102.3</v>
+        <v>92.4</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
       <c r="AX41" s="13">
         <v>100</v>
       </c>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1">
       <c r="A42" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B42" s="48">
         <v>100</v>
       </c>
       <c r="C42" s="23">
         <v>100</v>
       </c>
       <c r="D42" s="23">
         <v>98.1</v>
       </c>
       <c r="E42" s="23">
         <v>101.7</v>
       </c>
       <c r="F42" s="23">
         <v>101.5</v>
       </c>
       <c r="G42" s="23">
         <v>101.8</v>
       </c>
       <c r="H42" s="24">
         <v>102.8</v>
       </c>
       <c r="I42" s="52">
         <v>100</v>
       </c>
@@ -6524,95 +6524,95 @@
       <c r="AE42" s="31">
         <v>105.2</v>
       </c>
       <c r="AF42" s="31">
         <v>104.2</v>
       </c>
       <c r="AG42" s="13">
         <v>100</v>
       </c>
       <c r="AH42" s="13">
         <v>100</v>
       </c>
       <c r="AI42" s="13">
         <v>100</v>
       </c>
       <c r="AJ42" s="13">
         <v>100</v>
       </c>
       <c r="AK42" s="13">
         <v>100</v>
       </c>
       <c r="AL42" s="13">
         <v>100</v>
       </c>
       <c r="AM42" s="13">
-        <v>150.1</v>
+        <v>117.9</v>
       </c>
       <c r="AN42" s="13">
-        <v>107.4</v>
+        <v>96.1</v>
       </c>
       <c r="AO42" s="13">
-        <v>80.7</v>
+        <v>78</v>
       </c>
       <c r="AP42" s="13">
-        <v>72.599999999999994</v>
+        <v>81.8</v>
       </c>
       <c r="AQ42" s="13">
-        <v>85.6</v>
+        <v>88.7</v>
       </c>
       <c r="AR42" s="13">
-        <v>100.1</v>
+        <v>87.3</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
       <c r="AX42" s="13">
         <v>100</v>
       </c>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1">
       <c r="A43" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B43" s="48">
         <v>110.68960529513889</v>
       </c>
       <c r="C43" s="23">
         <v>101.9</v>
       </c>
       <c r="D43" s="23">
         <v>100.1</v>
       </c>
       <c r="E43" s="23">
         <v>100.9</v>
       </c>
       <c r="F43" s="23">
         <v>101.4</v>
       </c>
       <c r="G43" s="23">
         <v>99.3</v>
       </c>
       <c r="H43" s="56">
         <v>100.4</v>
       </c>
       <c r="I43" s="42">
         <v>100</v>
       </c>
@@ -6676,101 +6676,101 @@
       <c r="AC43" s="31">
         <v>102.6</v>
       </c>
       <c r="AD43" s="31">
         <v>103.5</v>
       </c>
       <c r="AE43" s="31">
         <v>103.2</v>
       </c>
       <c r="AF43" s="31">
         <v>103.1</v>
       </c>
       <c r="AG43" s="13">
         <v>100</v>
       </c>
       <c r="AH43" s="13">
         <v>100</v>
       </c>
       <c r="AI43" s="13">
         <v>100</v>
       </c>
       <c r="AJ43" s="13">
         <v>100</v>
       </c>
       <c r="AK43" s="13">
-        <v>100</v>
+        <v>118.9</v>
       </c>
       <c r="AL43" s="13">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AM43" s="13">
-        <v>191.1</v>
+        <v>163.9</v>
       </c>
       <c r="AN43" s="13">
-        <v>92.6</v>
+        <v>103.2</v>
       </c>
       <c r="AO43" s="13">
-        <v>103.4</v>
+        <v>132.9</v>
       </c>
       <c r="AP43" s="13">
-        <v>105</v>
+        <v>120.6</v>
       </c>
       <c r="AQ43" s="13">
-        <v>104.1</v>
+        <v>114.6</v>
       </c>
       <c r="AR43" s="13">
-        <v>104</v>
+        <v>117.7</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
       <c r="AX43" s="13">
         <v>100</v>
       </c>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="3" customFormat="1">
       <c r="A44" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B44" s="23">
         <v>101.1</v>
       </c>
       <c r="C44" s="23">
         <v>101.3</v>
       </c>
       <c r="D44" s="23">
         <v>99.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.7</v>
       </c>
       <c r="F44" s="23">
         <v>100.9</v>
       </c>
       <c r="G44" s="23">
         <v>96.2</v>
       </c>
       <c r="H44" s="56">
         <v>100.9</v>
       </c>
       <c r="I44" s="42">
         <v>100</v>
       </c>
@@ -6834,101 +6834,101 @@
       <c r="AC44" s="28">
         <v>102.5</v>
       </c>
       <c r="AD44" s="28">
         <v>104.5</v>
       </c>
       <c r="AE44" s="28">
         <v>104.2</v>
       </c>
       <c r="AF44" s="28">
         <v>102.8</v>
       </c>
       <c r="AG44" s="13">
         <v>100</v>
       </c>
       <c r="AH44" s="13">
         <v>100</v>
       </c>
       <c r="AI44" s="13">
         <v>100</v>
       </c>
       <c r="AJ44" s="13">
         <v>100</v>
       </c>
       <c r="AK44" s="13">
-        <v>100</v>
+        <v>101.8</v>
       </c>
       <c r="AL44" s="13">
-        <v>100</v>
+        <v>100.5</v>
       </c>
       <c r="AM44" s="13">
-        <v>123.4</v>
+        <v>102.9</v>
       </c>
       <c r="AN44" s="13">
-        <v>125.9</v>
+        <v>117.6</v>
       </c>
       <c r="AO44" s="13">
-        <v>102.8</v>
+        <v>88.9</v>
       </c>
       <c r="AP44" s="13">
-        <v>75.599999999999994</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="AQ44" s="13">
-        <v>94.8</v>
+        <v>85.7</v>
       </c>
       <c r="AR44" s="13">
-        <v>100</v>
+        <v>84.2</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
       <c r="AX44" s="13">
         <v>204.8</v>
       </c>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="3" customFormat="1">
       <c r="A45" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B45" s="48">
         <v>101.4</v>
       </c>
       <c r="C45" s="23">
         <v>102</v>
       </c>
       <c r="D45" s="23">
         <v>103.2</v>
       </c>
       <c r="E45" s="23">
         <v>102</v>
       </c>
       <c r="F45" s="23">
         <v>100.3</v>
       </c>
       <c r="G45" s="23">
         <v>97.3</v>
       </c>
       <c r="H45" s="56">
         <v>100.8</v>
       </c>
       <c r="I45" s="42">
         <v>100</v>
       </c>
@@ -6995,98 +6995,98 @@
       <c r="AD45" s="28">
         <v>102.5</v>
       </c>
       <c r="AE45" s="31">
         <v>102.3</v>
       </c>
       <c r="AF45" s="31">
         <v>102.2</v>
       </c>
       <c r="AG45" s="13">
         <v>100</v>
       </c>
       <c r="AH45" s="13">
         <v>100</v>
       </c>
       <c r="AI45" s="13">
         <v>100</v>
       </c>
       <c r="AJ45" s="13">
         <v>100</v>
       </c>
       <c r="AK45" s="13">
         <v>100</v>
       </c>
       <c r="AL45" s="13">
-        <v>100.2</v>
+        <v>100</v>
       </c>
       <c r="AM45" s="13">
-        <v>150.1</v>
+        <v>103.8</v>
       </c>
       <c r="AN45" s="13">
-        <v>105.3</v>
+        <v>102.1</v>
       </c>
       <c r="AO45" s="13">
-        <v>100.9</v>
+        <v>106.3</v>
       </c>
       <c r="AP45" s="13">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="AQ45" s="13">
-        <v>103.9</v>
+        <v>104.6</v>
       </c>
       <c r="AR45" s="13">
-        <v>103.7</v>
+        <v>101.4</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>98.7</v>
       </c>
       <c r="AW45" s="13">
         <v>99.2</v>
       </c>
       <c r="AX45" s="13">
         <v>99.9</v>
       </c>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="3" customFormat="1">
       <c r="A46" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B46" s="48">
         <v>100</v>
       </c>
       <c r="C46" s="23">
         <v>102.2</v>
       </c>
       <c r="D46" s="23">
         <v>98.4</v>
       </c>
       <c r="E46" s="23">
         <v>100.9</v>
       </c>
       <c r="F46" s="23">
         <v>101.3</v>
       </c>
       <c r="G46" s="23">
         <v>101.1</v>
       </c>
       <c r="H46" s="56">
         <v>101.1</v>
       </c>
       <c r="I46" s="42">
         <v>100</v>
       </c>
@@ -7156,95 +7156,95 @@
       <c r="AE46" s="31">
         <v>106.1</v>
       </c>
       <c r="AF46" s="31">
         <v>105.2</v>
       </c>
       <c r="AG46" s="13">
         <v>100</v>
       </c>
       <c r="AH46" s="13">
         <v>100</v>
       </c>
       <c r="AI46" s="13">
         <v>100</v>
       </c>
       <c r="AJ46" s="13">
         <v>100</v>
       </c>
       <c r="AK46" s="13">
         <v>100</v>
       </c>
       <c r="AL46" s="13">
         <v>100</v>
       </c>
       <c r="AM46" s="13">
-        <v>8.1999999999999993</v>
+        <v>89.1</v>
       </c>
       <c r="AN46" s="13">
-        <v>91.1</v>
+        <v>95.4</v>
       </c>
       <c r="AO46" s="13">
-        <v>98.7</v>
+        <v>97.4</v>
       </c>
       <c r="AP46" s="13">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="AQ46" s="13">
-        <v>102.9</v>
+        <v>97.2</v>
       </c>
       <c r="AR46" s="13">
-        <v>102.2</v>
+        <v>104.7</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>100</v>
       </c>
       <c r="AW46" s="13">
         <v>100</v>
       </c>
       <c r="AX46" s="13">
         <v>100</v>
       </c>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="3" customFormat="1">
       <c r="A47" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B47" s="48">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>100.9</v>
       </c>
       <c r="D47" s="23">
         <v>97.8</v>
       </c>
       <c r="E47" s="23">
         <v>98.7</v>
       </c>
       <c r="F47" s="23">
         <v>99.7</v>
       </c>
       <c r="G47" s="23">
         <v>98.3</v>
       </c>
       <c r="H47" s="56">
         <v>103.1</v>
       </c>
       <c r="I47" s="42">
         <v>100</v>
       </c>
@@ -7314,95 +7314,95 @@
       <c r="AE47" s="31">
         <v>107.2</v>
       </c>
       <c r="AF47" s="31">
         <v>103.4</v>
       </c>
       <c r="AG47" s="13">
         <v>100</v>
       </c>
       <c r="AH47" s="13">
         <v>100</v>
       </c>
       <c r="AI47" s="13">
         <v>100</v>
       </c>
       <c r="AJ47" s="13">
         <v>100</v>
       </c>
       <c r="AK47" s="13">
         <v>100</v>
       </c>
       <c r="AL47" s="13">
         <v>100</v>
       </c>
       <c r="AM47" s="13">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="AN47" s="13">
-        <v>90.9</v>
+        <v>99.1</v>
       </c>
       <c r="AO47" s="13">
-        <v>106.1</v>
+        <v>101.4</v>
       </c>
       <c r="AP47" s="13">
-        <v>102</v>
+        <v>104.1</v>
       </c>
       <c r="AQ47" s="13">
-        <v>101.9</v>
+        <v>100.7</v>
       </c>
       <c r="AR47" s="13">
-        <v>101.5</v>
+        <v>104.2</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
       <c r="AX47" s="13">
         <v>100</v>
       </c>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="3" customFormat="1">
       <c r="A48" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B48" s="48">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>104.7</v>
       </c>
       <c r="D48" s="23">
         <v>102.1</v>
       </c>
       <c r="E48" s="23">
         <v>96.8</v>
       </c>
       <c r="F48" s="23">
         <v>99.5</v>
       </c>
       <c r="G48" s="23">
         <v>100.2</v>
       </c>
       <c r="H48" s="56">
         <v>101.9</v>
       </c>
       <c r="I48" s="42">
         <v>100</v>
       </c>
@@ -7472,66 +7472,66 @@
       <c r="AE48" s="31">
         <v>103.1</v>
       </c>
       <c r="AF48" s="31">
         <v>102.7</v>
       </c>
       <c r="AG48" s="13">
         <v>100</v>
       </c>
       <c r="AH48" s="13">
         <v>100</v>
       </c>
       <c r="AI48" s="13">
         <v>100</v>
       </c>
       <c r="AJ48" s="13">
         <v>100</v>
       </c>
       <c r="AK48" s="13">
         <v>100</v>
       </c>
       <c r="AL48" s="13">
         <v>100</v>
       </c>
       <c r="AM48" s="13">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>112.3</v>
+      </c>
+      <c r="AN48" s="6">
+        <v>102</v>
       </c>
       <c r="AO48" s="13">
-        <v>101.8</v>
+        <v>99.5</v>
       </c>
       <c r="AP48" s="13">
-        <v>101.6</v>
+        <v>102.1</v>
       </c>
       <c r="AQ48" s="13">
-        <v>102.6</v>
+        <v>106.8</v>
       </c>
       <c r="AR48" s="13">
-        <v>102.2</v>
+        <v>105.9</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
       <c r="AX48" s="13">
         <v>100</v>
       </c>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
@@ -7561,191 +7561,191 @@
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
     </row>
     <row r="50" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A50" s="77" t="s">
+      <c r="A50" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B50" s="77"/>
-[...19 lines deleted...]
-      <c r="V50" s="77"/>
+      <c r="B50" s="73"/>
+      <c r="C50" s="73"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="73"/>
+      <c r="F50" s="73"/>
+      <c r="G50" s="73"/>
+      <c r="H50" s="73"/>
+      <c r="I50" s="73"/>
+      <c r="J50" s="73"/>
+      <c r="K50" s="73"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="73"/>
+      <c r="N50" s="73"/>
+      <c r="O50" s="73"/>
+      <c r="P50" s="73"/>
+      <c r="Q50" s="73"/>
+      <c r="R50" s="73"/>
+      <c r="S50" s="73"/>
+      <c r="T50" s="73"/>
+      <c r="U50" s="73"/>
+      <c r="V50" s="73"/>
       <c r="AG50" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AH50" s="10"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="10"/>
       <c r="AK50" s="10"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="10"/>
       <c r="AN50" s="10"/>
       <c r="AO50" s="10"/>
       <c r="AP50" s="10"/>
       <c r="AQ50" s="10"/>
       <c r="AR50" s="10"/>
     </row>
     <row r="51" spans="1:56" ht="13.5" thickBot="1">
-      <c r="E51" s="75" t="s">
+      <c r="E51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="F51" s="75"/>
-[...2 lines deleted...]
-      <c r="Q51" s="75" t="s">
+      <c r="F51" s="72"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="Q51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="R51" s="75"/>
-[...2 lines deleted...]
-      <c r="AC51" s="75" t="s">
+      <c r="R51" s="72"/>
+      <c r="S51" s="72"/>
+      <c r="T51" s="72"/>
+      <c r="AC51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AD51" s="75"/>
-[...2 lines deleted...]
-      <c r="AO51" s="75" t="s">
+      <c r="AD51" s="72"/>
+      <c r="AE51" s="72"/>
+      <c r="AF51" s="72"/>
+      <c r="AO51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AP51" s="75"/>
-[...2 lines deleted...]
-      <c r="BA51" s="75" t="s">
+      <c r="AP51" s="72"/>
+      <c r="AQ51" s="72"/>
+      <c r="AR51" s="72"/>
+      <c r="BA51" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="BB51" s="75"/>
-[...1 lines deleted...]
-      <c r="BD51" s="75"/>
+      <c r="BB51" s="72"/>
+      <c r="BC51" s="72"/>
+      <c r="BD51" s="72"/>
     </row>
     <row r="52" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A52" s="78"/>
-[...9 lines deleted...]
-      <c r="I52" s="72" t="s">
+      <c r="A52" s="74"/>
+      <c r="B52" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="73"/>
-[...38 lines deleted...]
-      <c r="AS52" s="72" t="s">
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76"/>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76"/>
+      <c r="Q52" s="76"/>
+      <c r="R52" s="76"/>
+      <c r="S52" s="76"/>
+      <c r="T52" s="77"/>
+      <c r="U52" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="V52" s="76"/>
+      <c r="W52" s="76"/>
+      <c r="X52" s="76"/>
+      <c r="Y52" s="76"/>
+      <c r="Z52" s="76"/>
+      <c r="AA52" s="76"/>
+      <c r="AB52" s="76"/>
+      <c r="AC52" s="76"/>
+      <c r="AD52" s="76"/>
+      <c r="AE52" s="76"/>
+      <c r="AF52" s="77"/>
+      <c r="AG52" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="73"/>
-[...9 lines deleted...]
-      <c r="BD52" s="74"/>
+      <c r="AH52" s="76"/>
+      <c r="AI52" s="76"/>
+      <c r="AJ52" s="76"/>
+      <c r="AK52" s="76"/>
+      <c r="AL52" s="76"/>
+      <c r="AM52" s="76"/>
+      <c r="AN52" s="76"/>
+      <c r="AO52" s="76"/>
+      <c r="AP52" s="76"/>
+      <c r="AQ52" s="76"/>
+      <c r="AR52" s="77"/>
+      <c r="AS52" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="AT52" s="76"/>
+      <c r="AU52" s="76"/>
+      <c r="AV52" s="76"/>
+      <c r="AW52" s="76"/>
+      <c r="AX52" s="76"/>
+      <c r="AY52" s="76"/>
+      <c r="AZ52" s="76"/>
+      <c r="BA52" s="76"/>
+      <c r="BB52" s="76"/>
+      <c r="BC52" s="76"/>
+      <c r="BD52" s="77"/>
     </row>
     <row r="53" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A53" s="79"/>
+      <c r="A53" s="75"/>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J53" s="5" t="s">
@@ -7793,128 +7793,128 @@
       <c r="X53" s="5" t="s">
         <v>7</v>
       </c>
       <c r="Y53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Z53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AA53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AB53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AC53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AD53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AE53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AF53" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AG53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AH53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AI53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AJ53" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AK53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AL53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AM53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AN53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AO53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AP53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AQ53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AR53" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AS53" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AT53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AU53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AV53" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AW53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AX53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AY53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="BC53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="BD53" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:56">
       <c r="A54" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B54" s="16">
         <v>101.83238560953814</v>
       </c>
       <c r="C54" s="16">
         <v>101.66140966723157</v>
       </c>
       <c r="D54" s="16">
         <v>103.07793301708645</v>
       </c>
       <c r="E54" s="16">
         <v>102.1475322284676</v>
       </c>
       <c r="F54" s="16">
         <v>102.94905363612853</v>
       </c>
       <c r="G54" s="16">
         <v>103.39335394287727</v>
       </c>
       <c r="H54" s="57">
         <v>103.75224675089278</v>
       </c>
       <c r="I54" s="58">
         <v>100.41137310207171</v>
       </c>
@@ -7969,110 +7969,110 @@
       <c r="Z54" s="21">
         <v>101.3</v>
       </c>
       <c r="AA54" s="21">
         <v>102.70646081223089</v>
       </c>
       <c r="AB54" s="21">
         <v>102.64934465711588</v>
       </c>
       <c r="AC54" s="21">
         <v>102.85377196936156</v>
       </c>
       <c r="AD54" s="21">
         <v>102.88412283995214</v>
       </c>
       <c r="AE54" s="21">
         <v>102.02900364493689</v>
       </c>
       <c r="AF54" s="21">
         <v>102.29551939892288</v>
       </c>
       <c r="AG54" s="9">
         <v>103.66946140834766</v>
       </c>
       <c r="AH54" s="9">
-        <v>102.3566822519971</v>
+        <v>102.6</v>
       </c>
       <c r="AI54" s="9">
-        <v>102.22432931583189</v>
+        <v>102.4</v>
       </c>
       <c r="AJ54" s="9">
-        <v>102.35981025473168</v>
+        <v>102.5</v>
       </c>
       <c r="AK54" s="9">
-        <v>102.3</v>
+        <v>102.5</v>
       </c>
       <c r="AL54" s="9">
+        <v>103.3</v>
+      </c>
+      <c r="AM54" s="9">
+        <v>102.7</v>
+      </c>
+      <c r="AN54" s="9">
         <v>103</v>
       </c>
-      <c r="AM54" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="AO54" s="9">
-        <v>103.2</v>
+        <v>103.3</v>
       </c>
       <c r="AP54" s="9">
-        <v>103.2</v>
+        <v>103.3</v>
       </c>
       <c r="AQ54" s="9">
-        <v>103.3</v>
+        <v>103.5</v>
       </c>
       <c r="AR54" s="9">
-        <v>103.9</v>
+        <v>104.1</v>
       </c>
       <c r="AS54" s="69">
         <v>100.1</v>
       </c>
       <c r="AT54" s="9">
         <v>101.4</v>
       </c>
       <c r="AU54" s="9">
         <v>101.8</v>
       </c>
       <c r="AV54" s="9">
         <v>101.6</v>
       </c>
       <c r="AW54" s="9">
         <v>101.4</v>
       </c>
       <c r="AX54" s="9">
         <v>101.4</v>
       </c>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="9"/>
       <c r="BA54" s="9"/>
       <c r="BB54" s="9"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B55" s="61">
         <v>92.2</v>
       </c>
       <c r="C55" s="50">
         <v>89.6</v>
       </c>
       <c r="D55" s="50">
         <v>91.5</v>
       </c>
       <c r="E55" s="50">
         <v>93.2</v>
       </c>
       <c r="F55" s="50">
         <v>92.8</v>
       </c>
       <c r="G55" s="50">
         <v>92.9</v>
       </c>
       <c r="H55" s="62">
         <v>93.7</v>
       </c>
       <c r="I55" s="63">
         <v>78.900000000000006</v>
       </c>
@@ -8130,107 +8130,107 @@
       <c r="AA55" s="8">
         <v>101.6961402799823</v>
       </c>
       <c r="AB55" s="8">
         <v>102.03022303399236</v>
       </c>
       <c r="AC55" s="8">
         <v>102.19781701594614</v>
       </c>
       <c r="AD55" s="8">
         <v>101.97010696960984</v>
       </c>
       <c r="AE55" s="8">
         <v>101.75690861929165</v>
       </c>
       <c r="AF55" s="8">
         <v>100.9</v>
       </c>
       <c r="AG55" s="30">
         <v>109.8</v>
       </c>
       <c r="AH55" s="30">
         <v>105.1</v>
       </c>
       <c r="AI55" s="30">
-        <v>102.5</v>
+        <v>104.6</v>
       </c>
       <c r="AJ55" s="30">
-        <v>102.7</v>
+        <v>105.2</v>
       </c>
       <c r="AK55" s="13">
+        <v>103.5</v>
+      </c>
+      <c r="AL55" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM55" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="AN55" s="13">
+        <v>104.4</v>
+      </c>
+      <c r="AO55" s="13">
         <v>104.6</v>
       </c>
-      <c r="AL55" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="AP55" s="13">
-        <v>104.1</v>
+        <v>103.6</v>
       </c>
       <c r="AQ55" s="13">
-        <v>103.3</v>
+        <v>102.4</v>
       </c>
       <c r="AR55" s="13">
-        <v>103.5</v>
+        <v>103.4</v>
       </c>
       <c r="AS55" s="70">
         <v>84.6</v>
       </c>
       <c r="AT55" s="30">
         <v>101.6</v>
       </c>
       <c r="AU55" s="30">
         <v>106.2</v>
       </c>
       <c r="AV55" s="30">
         <v>102.5</v>
       </c>
       <c r="AW55" s="13">
         <v>101.7</v>
       </c>
       <c r="AX55" s="13">
         <v>98.3</v>
       </c>
       <c r="AY55" s="13"/>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B56" s="61">
         <v>100.2</v>
       </c>
       <c r="C56" s="50">
         <v>100.4</v>
       </c>
       <c r="D56" s="50">
         <v>101.6</v>
       </c>
       <c r="E56" s="50">
         <v>106.5</v>
       </c>
       <c r="F56" s="50">
         <v>107.9</v>
       </c>
       <c r="G56" s="50">
         <v>106.8</v>
       </c>
       <c r="H56" s="62">
         <v>104.9</v>
       </c>
       <c r="I56" s="63">
         <v>105.7</v>
       </c>
@@ -8282,113 +8282,113 @@
       <c r="Y56" s="31">
         <v>100.7</v>
       </c>
       <c r="Z56" s="8">
         <v>103.5</v>
       </c>
       <c r="AA56" s="8">
         <v>103</v>
       </c>
       <c r="AB56" s="8">
         <v>102.6</v>
       </c>
       <c r="AC56" s="8">
         <v>102.3</v>
       </c>
       <c r="AD56" s="8">
         <v>102.2</v>
       </c>
       <c r="AE56" s="8">
         <v>105.6</v>
       </c>
       <c r="AF56" s="8">
         <v>108.3</v>
       </c>
       <c r="AG56" s="28">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH56" s="28">
         <v>100.3</v>
       </c>
       <c r="AI56" s="28">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ56" s="32">
         <v>103.8</v>
       </c>
       <c r="AK56" s="13">
         <v>102.6</v>
       </c>
       <c r="AL56" s="13">
-        <v>103.3</v>
+        <v>102.7</v>
       </c>
       <c r="AM56" s="13">
-        <v>102.8</v>
+        <v>102.3</v>
       </c>
       <c r="AN56" s="13">
-        <v>102.2</v>
+        <v>102.3</v>
       </c>
       <c r="AO56" s="13">
         <v>105.6</v>
       </c>
       <c r="AP56" s="13">
-        <v>105.3</v>
+        <v>105.4</v>
       </c>
       <c r="AQ56" s="13">
         <v>105.2</v>
       </c>
       <c r="AR56" s="13">
         <v>105.3</v>
       </c>
       <c r="AS56" s="70">
         <v>100.4</v>
       </c>
       <c r="AT56" s="28">
         <v>101.7</v>
       </c>
       <c r="AU56" s="28">
         <v>102.2</v>
       </c>
       <c r="AV56" s="32">
         <v>100.2</v>
       </c>
       <c r="AW56" s="13">
         <v>100.2</v>
       </c>
       <c r="AX56" s="13">
         <v>101</v>
       </c>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B57" s="61">
         <v>101.2</v>
       </c>
       <c r="C57" s="50">
         <v>102.6</v>
       </c>
       <c r="D57" s="50">
         <v>104.4</v>
       </c>
       <c r="E57" s="50">
         <v>103</v>
       </c>
       <c r="F57" s="50">
         <v>102.9</v>
       </c>
       <c r="G57" s="50">
         <v>103.3</v>
       </c>
       <c r="H57" s="62">
         <v>98</v>
       </c>
       <c r="I57" s="63">
         <v>105.5</v>
       </c>
@@ -8446,107 +8446,107 @@
       <c r="AA57" s="8">
         <v>102.4</v>
       </c>
       <c r="AB57" s="8">
         <v>102.3</v>
       </c>
       <c r="AC57" s="8">
         <v>102.5</v>
       </c>
       <c r="AD57" s="8">
         <v>102.3</v>
       </c>
       <c r="AE57" s="8">
         <v>102.3</v>
       </c>
       <c r="AF57" s="8">
         <v>101.8</v>
       </c>
       <c r="AG57" s="28">
         <v>101.9</v>
       </c>
       <c r="AH57" s="28">
         <v>100</v>
       </c>
       <c r="AI57" s="28">
-        <v>102.9</v>
+        <v>104.9</v>
       </c>
       <c r="AJ57" s="33">
-        <v>102</v>
+        <v>104.7</v>
       </c>
       <c r="AK57" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL57" s="13">
-        <v>103.1</v>
+        <v>105</v>
       </c>
       <c r="AM57" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="AN57" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="AO57" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="AP57" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="AQ57" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="AR57" s="13">
         <v>104.6</v>
-      </c>
-[...13 lines deleted...]
-        <v>104.5</v>
       </c>
       <c r="AS57" s="70">
         <v>102.7</v>
       </c>
       <c r="AT57" s="28">
         <v>103.1</v>
       </c>
       <c r="AU57" s="28">
         <v>101.3</v>
       </c>
       <c r="AV57" s="33">
         <v>104.5</v>
       </c>
       <c r="AW57" s="13">
         <v>104.8</v>
       </c>
       <c r="AX57" s="13">
         <v>102.7</v>
       </c>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B58" s="61">
         <v>103.6</v>
       </c>
       <c r="C58" s="50">
         <v>106.8</v>
       </c>
       <c r="D58" s="50">
         <v>106.2</v>
       </c>
       <c r="E58" s="50">
         <v>105.2</v>
       </c>
       <c r="F58" s="50">
         <v>108.2</v>
       </c>
       <c r="G58" s="50">
         <v>105.9</v>
       </c>
       <c r="H58" s="62">
         <v>101.7</v>
       </c>
       <c r="I58" s="63">
         <v>103.3</v>
       </c>
@@ -8604,107 +8604,107 @@
       <c r="AA58" s="8">
         <v>106</v>
       </c>
       <c r="AB58" s="8">
         <v>105.3</v>
       </c>
       <c r="AC58" s="8">
         <v>105.6</v>
       </c>
       <c r="AD58" s="8">
         <v>104.8</v>
       </c>
       <c r="AE58" s="8">
         <v>102.6</v>
       </c>
       <c r="AF58" s="8">
         <v>104.3</v>
       </c>
       <c r="AG58" s="31">
         <v>102.8</v>
       </c>
       <c r="AH58" s="31">
         <v>104.5</v>
       </c>
       <c r="AI58" s="31">
-        <v>101.5</v>
-[...2 lines deleted...]
-        <v>102.5</v>
+        <v>102.2</v>
+      </c>
+      <c r="AJ58" s="33">
+        <v>103</v>
       </c>
       <c r="AK58" s="13">
-        <v>101.6</v>
+        <v>103</v>
       </c>
       <c r="AL58" s="13">
         <v>102.4</v>
       </c>
       <c r="AM58" s="13">
-        <v>100.1</v>
+        <v>100.4</v>
       </c>
       <c r="AN58" s="13">
-        <v>101.2</v>
+        <v>101.5</v>
       </c>
       <c r="AO58" s="13">
-        <v>102.2</v>
+        <v>102.5</v>
       </c>
       <c r="AP58" s="13">
-        <v>103</v>
+        <v>103.4</v>
       </c>
       <c r="AQ58" s="13">
+        <v>104</v>
+      </c>
+      <c r="AR58" s="13">
         <v>103.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AS58" s="70">
         <v>103.8</v>
       </c>
       <c r="AT58" s="28">
         <v>103.1</v>
       </c>
       <c r="AU58" s="31">
         <v>101.9</v>
       </c>
       <c r="AV58" s="32">
         <v>101.8</v>
       </c>
       <c r="AW58" s="13">
         <v>101.5</v>
       </c>
       <c r="AX58" s="13">
         <v>103.1</v>
       </c>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B59" s="61">
         <v>101</v>
       </c>
       <c r="C59" s="50">
         <v>103</v>
       </c>
       <c r="D59" s="50">
         <v>103.3</v>
       </c>
       <c r="E59" s="50">
         <v>102.9</v>
       </c>
       <c r="F59" s="50">
         <v>103.3</v>
       </c>
       <c r="G59" s="50">
         <v>103.4</v>
       </c>
       <c r="H59" s="62">
         <v>102.7</v>
       </c>
       <c r="I59" s="63">
         <v>106</v>
       </c>
@@ -8758,111 +8758,111 @@
       </c>
       <c r="Z59" s="8">
         <v>102.9</v>
       </c>
       <c r="AA59" s="8">
         <v>102.7</v>
       </c>
       <c r="AB59" s="8">
         <v>102.6</v>
       </c>
       <c r="AC59" s="8">
         <v>102.5</v>
       </c>
       <c r="AD59" s="8">
         <v>103.1</v>
       </c>
       <c r="AE59" s="8">
         <v>101.3</v>
       </c>
       <c r="AF59" s="8">
         <v>101.3</v>
       </c>
       <c r="AG59" s="31">
         <v>103.8</v>
       </c>
-      <c r="AH59" s="31">
-        <v>105.1</v>
+      <c r="AH59" s="28">
+        <v>105</v>
       </c>
       <c r="AI59" s="28">
+        <v>103</v>
+      </c>
+      <c r="AJ59" s="32">
+        <v>101.7</v>
+      </c>
+      <c r="AK59" s="13">
         <v>102.6</v>
       </c>
-      <c r="AJ59" s="32">
-[...4 lines deleted...]
-      </c>
       <c r="AL59" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="AM59" s="13">
         <v>105.4</v>
       </c>
-      <c r="AM59" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AN59" s="13">
-        <v>105.1</v>
+        <v>105</v>
       </c>
       <c r="AO59" s="13">
-        <v>105</v>
+        <v>104.8</v>
       </c>
       <c r="AP59" s="13">
-        <v>103.9</v>
+        <v>104.6</v>
       </c>
       <c r="AQ59" s="13">
-        <v>103.8</v>
+        <v>104.6</v>
       </c>
       <c r="AR59" s="13">
-        <v>104.2</v>
+        <v>104.7</v>
       </c>
       <c r="AS59" s="70">
         <v>110.2</v>
       </c>
       <c r="AT59" s="31">
         <v>103.9</v>
       </c>
       <c r="AU59" s="28">
         <v>101.4</v>
       </c>
       <c r="AV59" s="32">
         <v>101.2</v>
       </c>
       <c r="AW59" s="13">
         <v>100.8</v>
       </c>
       <c r="AX59" s="13">
         <v>99.8</v>
       </c>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B60" s="61">
         <v>100.4</v>
       </c>
       <c r="C60" s="50">
         <v>100.1</v>
       </c>
       <c r="D60" s="50">
         <v>100.5</v>
       </c>
       <c r="E60" s="50">
         <v>101.4</v>
       </c>
       <c r="F60" s="50">
         <v>101.7</v>
       </c>
       <c r="G60" s="50">
         <v>102.3</v>
       </c>
       <c r="H60" s="62">
         <v>104.8</v>
       </c>
       <c r="I60" s="63">
         <v>101.1</v>
       </c>
@@ -8920,107 +8920,107 @@
       <c r="AA60" s="8">
         <v>102.3</v>
       </c>
       <c r="AB60" s="8">
         <v>102.4</v>
       </c>
       <c r="AC60" s="8">
         <v>102.2</v>
       </c>
       <c r="AD60" s="8">
         <v>102.2</v>
       </c>
       <c r="AE60" s="8">
         <v>101.6</v>
       </c>
       <c r="AF60" s="8">
         <v>101.4</v>
       </c>
       <c r="AG60" s="28">
         <v>103.2</v>
       </c>
       <c r="AH60" s="28">
         <v>102.4</v>
       </c>
       <c r="AI60" s="28">
-        <v>101.9</v>
+        <v>99.5</v>
       </c>
       <c r="AJ60" s="33">
-        <v>102.4</v>
+        <v>101.4</v>
       </c>
       <c r="AK60" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="AL60" s="13">
+        <v>101</v>
+      </c>
+      <c r="AM60" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="AN60" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="AO60" s="13">
+        <v>101</v>
+      </c>
+      <c r="AP60" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="AQ60" s="13">
         <v>101.7</v>
       </c>
-      <c r="AL60" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="AR60" s="13">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
       <c r="AS60" s="70">
         <v>96.3</v>
       </c>
       <c r="AT60" s="28">
         <v>97.6</v>
       </c>
       <c r="AU60" s="28">
         <v>101.4</v>
       </c>
       <c r="AV60" s="33">
         <v>101.4</v>
       </c>
       <c r="AW60" s="13">
         <v>102.2</v>
       </c>
       <c r="AX60" s="13">
         <v>102.8</v>
       </c>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B61" s="61">
         <v>101.6</v>
       </c>
       <c r="C61" s="50">
         <v>101.6</v>
       </c>
       <c r="D61" s="50">
         <v>102</v>
       </c>
       <c r="E61" s="50">
         <v>102.7</v>
       </c>
       <c r="F61" s="50">
         <v>103.2</v>
       </c>
       <c r="G61" s="50">
         <v>104.3</v>
       </c>
       <c r="H61" s="62">
         <v>108.2</v>
       </c>
       <c r="I61" s="63">
         <v>93.2</v>
       </c>
@@ -9077,108 +9077,108 @@
       </c>
       <c r="AA61" s="8">
         <v>102.7</v>
       </c>
       <c r="AB61" s="8">
         <v>102.7</v>
       </c>
       <c r="AC61" s="8">
         <v>102.7</v>
       </c>
       <c r="AD61" s="8">
         <v>102.7</v>
       </c>
       <c r="AE61" s="8">
         <v>101.6</v>
       </c>
       <c r="AF61" s="8">
         <v>101.3</v>
       </c>
       <c r="AG61" s="31">
         <v>101.2</v>
       </c>
       <c r="AH61" s="31">
         <v>102.2</v>
       </c>
-      <c r="AI61" s="31">
+      <c r="AI61" s="28">
+        <v>104</v>
+      </c>
+      <c r="AJ61" s="33">
+        <v>103.3</v>
+      </c>
+      <c r="AK61" s="13">
         <v>102.8</v>
       </c>
-      <c r="AJ61" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="AL61" s="13">
-        <v>104</v>
+        <v>104.1</v>
       </c>
       <c r="AM61" s="13">
-        <v>105.3</v>
+        <v>104.2</v>
       </c>
       <c r="AN61" s="13">
-        <v>104.8</v>
+        <v>104.1</v>
       </c>
       <c r="AO61" s="13">
-        <v>104</v>
+        <v>103.5</v>
       </c>
       <c r="AP61" s="13">
-        <v>103.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ61" s="13">
-        <v>103.5</v>
+        <v>103.7</v>
       </c>
       <c r="AR61" s="13">
-        <v>104.4</v>
+        <v>104.1</v>
       </c>
       <c r="AS61" s="70">
         <v>104.3</v>
       </c>
       <c r="AT61" s="31">
         <v>99.8</v>
       </c>
       <c r="AU61" s="31">
         <v>101.6</v>
       </c>
       <c r="AV61" s="33">
         <v>101.5</v>
       </c>
       <c r="AW61" s="13">
         <v>101.4</v>
       </c>
       <c r="AX61" s="13">
         <v>101.9</v>
       </c>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B62" s="61">
         <v>100.5</v>
       </c>
       <c r="C62" s="50">
         <v>100.4</v>
       </c>
       <c r="D62" s="50">
         <v>100.8</v>
       </c>
       <c r="E62" s="50">
         <v>103.4</v>
       </c>
       <c r="F62" s="50">
         <v>104.4</v>
       </c>
       <c r="G62" s="50">
         <v>103.5</v>
       </c>
       <c r="H62" s="62">
         <v>104</v>
       </c>
       <c r="I62" s="63">
         <v>100.9</v>
       </c>
@@ -9236,107 +9236,107 @@
       <c r="AA62" s="8">
         <v>108.4</v>
       </c>
       <c r="AB62" s="8">
         <v>108.2</v>
       </c>
       <c r="AC62" s="8">
         <v>107.9</v>
       </c>
       <c r="AD62" s="8">
         <v>107.5</v>
       </c>
       <c r="AE62" s="8">
         <v>106.4</v>
       </c>
       <c r="AF62" s="8">
         <v>104.8</v>
       </c>
       <c r="AG62" s="31">
         <v>105.7</v>
       </c>
       <c r="AH62" s="31">
         <v>100.2</v>
       </c>
       <c r="AI62" s="31">
+        <v>102.4</v>
+      </c>
+      <c r="AJ62" s="32">
+        <v>100.9</v>
+      </c>
+      <c r="AK62" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="AL62" s="13">
+        <v>101.9</v>
+      </c>
+      <c r="AM62" s="13">
         <v>102.3</v>
       </c>
-      <c r="AJ62" s="32">
-[...10 lines deleted...]
-      </c>
       <c r="AN62" s="13">
-        <v>104</v>
+        <v>102.5</v>
       </c>
       <c r="AO62" s="13">
+        <v>102.3</v>
+      </c>
+      <c r="AP62" s="13">
         <v>102.1</v>
       </c>
-      <c r="AP62" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AQ62" s="13">
-        <v>101.1</v>
+        <v>102</v>
       </c>
       <c r="AR62" s="13">
-        <v>104.3</v>
+        <v>105.3</v>
       </c>
       <c r="AS62" s="70">
         <v>105.1</v>
       </c>
       <c r="AT62" s="31">
         <v>100.8</v>
       </c>
       <c r="AU62" s="31">
         <v>101.3</v>
       </c>
       <c r="AV62" s="32">
         <v>101.7</v>
       </c>
       <c r="AW62" s="13">
         <v>101.3</v>
       </c>
       <c r="AX62" s="13">
         <v>101.9</v>
       </c>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B63" s="61">
         <v>100.9</v>
       </c>
       <c r="C63" s="50">
         <v>103.7</v>
       </c>
       <c r="D63" s="50">
         <v>105.3</v>
       </c>
       <c r="E63" s="50">
         <v>101.4</v>
       </c>
       <c r="F63" s="50">
         <v>101.7</v>
       </c>
       <c r="G63" s="50">
         <v>102.9</v>
       </c>
       <c r="H63" s="62">
         <v>100.5</v>
       </c>
       <c r="I63" s="63">
         <v>111.4</v>
       </c>
@@ -9397,104 +9397,104 @@
       <c r="AB63" s="8">
         <v>103.6</v>
       </c>
       <c r="AC63" s="8">
         <v>103.3</v>
       </c>
       <c r="AD63" s="8">
         <v>103.3</v>
       </c>
       <c r="AE63" s="8">
         <v>102.4</v>
       </c>
       <c r="AF63" s="8">
         <v>102.5</v>
       </c>
       <c r="AG63" s="31">
         <v>101.3</v>
       </c>
       <c r="AH63" s="28">
         <v>100</v>
       </c>
       <c r="AI63" s="28">
         <v>101</v>
       </c>
       <c r="AJ63" s="32">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK63" s="13">
-        <v>100.8</v>
+        <v>100.6</v>
       </c>
       <c r="AL63" s="13">
         <v>101.7</v>
       </c>
       <c r="AM63" s="13">
-        <v>100.5</v>
+        <v>100.6</v>
       </c>
       <c r="AN63" s="13">
-        <v>100.8</v>
+        <v>100.9</v>
       </c>
       <c r="AO63" s="13">
-        <v>102.7</v>
+        <v>102.8</v>
       </c>
       <c r="AP63" s="13">
-        <v>101.6</v>
+        <v>102.8</v>
       </c>
       <c r="AQ63" s="13">
-        <v>102.2</v>
+        <v>103.4</v>
       </c>
       <c r="AR63" s="13">
-        <v>102.8</v>
+        <v>103.9</v>
       </c>
       <c r="AS63" s="70">
         <v>102.7</v>
       </c>
       <c r="AT63" s="28">
         <v>101.7</v>
       </c>
       <c r="AU63" s="28">
         <v>101.4</v>
       </c>
       <c r="AV63" s="32">
         <v>100.1</v>
       </c>
       <c r="AW63" s="13">
         <v>99.9</v>
       </c>
       <c r="AX63" s="13">
         <v>98.8</v>
       </c>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="13.5" thickBot="1">
       <c r="A64" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B64" s="61">
         <v>103.2</v>
       </c>
       <c r="C64" s="50">
         <v>103.8</v>
       </c>
       <c r="D64" s="50">
         <v>109.1</v>
       </c>
       <c r="E64" s="50">
         <v>105.9</v>
       </c>
       <c r="F64" s="50">
         <v>105.7</v>
       </c>
       <c r="G64" s="50">
         <v>108.4</v>
       </c>
       <c r="H64" s="62">
         <v>109.6</v>
       </c>
       <c r="I64" s="64">
         <v>109.3</v>
       </c>
@@ -9546,341 +9546,347 @@
       <c r="Y64" s="31">
         <v>101.6</v>
       </c>
       <c r="Z64" s="8">
         <v>101.4</v>
       </c>
       <c r="AA64" s="8">
         <v>101.8</v>
       </c>
       <c r="AB64" s="8">
         <v>101.8</v>
       </c>
       <c r="AC64" s="8">
         <v>101.9</v>
       </c>
       <c r="AD64" s="8">
         <v>101.8</v>
       </c>
       <c r="AE64" s="8">
         <v>101.4</v>
       </c>
       <c r="AF64" s="8">
         <v>101.7</v>
       </c>
       <c r="AG64" s="31">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="AH64" s="28">
         <v>101</v>
       </c>
       <c r="AI64" s="28">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ64" s="32">
-        <v>101.8</v>
+        <v>101.5</v>
       </c>
       <c r="AK64" s="13">
-        <v>102.3</v>
+        <v>103.8</v>
       </c>
       <c r="AL64" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM64" s="13">
-        <v>103.5</v>
+        <v>104.4</v>
       </c>
       <c r="AN64" s="13">
-        <v>103.6</v>
+        <v>104.2</v>
       </c>
       <c r="AO64" s="13">
-        <v>103.2</v>
+        <v>103.9</v>
       </c>
       <c r="AP64" s="13">
-        <v>103.4</v>
+        <v>104</v>
       </c>
       <c r="AQ64" s="13">
-        <v>103.5</v>
+        <v>104.1</v>
       </c>
       <c r="AR64" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AS64" s="70">
         <v>97.8</v>
       </c>
       <c r="AT64" s="28">
         <v>99.1</v>
       </c>
       <c r="AU64" s="28">
         <v>100.2</v>
       </c>
       <c r="AV64" s="32">
         <v>100.3</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
       <c r="AX64" s="13">
         <v>100.4</v>
       </c>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
-    <row r="65" spans="1:35" s="3" customFormat="1">
+    <row r="65" spans="1:41" s="3" customFormat="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
     </row>
-    <row r="66" spans="1:35" ht="12.75" customHeight="1">
-[...16 lines deleted...]
-      <c r="AI66" s="76"/>
+    <row r="67" spans="1:41">
+      <c r="U67" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="V67" s="79"/>
+      <c r="W67" s="79"/>
+      <c r="X67" s="79"/>
+      <c r="Y67" s="79"/>
+      <c r="Z67" s="79"/>
+      <c r="AA67" s="79"/>
+      <c r="AB67" s="79"/>
+      <c r="AC67" s="79"/>
+      <c r="AD67" s="79"/>
+      <c r="AE67" s="79"/>
+      <c r="AF67" s="79"/>
+      <c r="AG67" s="79" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH67" s="79"/>
+      <c r="AI67" s="79"/>
+      <c r="AJ67" s="79"/>
+      <c r="AK67" s="79"/>
+      <c r="AL67" s="79"/>
+      <c r="AM67" s="79"/>
+      <c r="AN67" s="79"/>
+      <c r="AO67" s="79"/>
     </row>
-    <row r="67" spans="1:35">
-[...14 lines deleted...]
-      <c r="AI67" s="76"/>
+    <row r="68" spans="1:41" ht="51.75" customHeight="1">
+      <c r="U68" s="79"/>
+      <c r="V68" s="79"/>
+      <c r="W68" s="79"/>
+      <c r="X68" s="79"/>
+      <c r="Y68" s="79"/>
+      <c r="Z68" s="79"/>
+      <c r="AA68" s="79"/>
+      <c r="AB68" s="79"/>
+      <c r="AC68" s="79"/>
+      <c r="AD68" s="79"/>
+      <c r="AE68" s="79"/>
+      <c r="AF68" s="79"/>
     </row>
   </sheetData>
-  <mergeCells count="49">
-[...16 lines deleted...]
-    <mergeCell ref="E3:H3"/>
+  <mergeCells count="50">
+    <mergeCell ref="U67:AF68"/>
+    <mergeCell ref="AG67:AO67"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="A34:R34"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A50:V50"/>
-    <mergeCell ref="AG36:AR36"/>
-[...2 lines deleted...]
-    <mergeCell ref="U66:AI67"/>
     <mergeCell ref="E51:H51"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
-    <mergeCell ref="AO3:AR3"/>
-[...11 lines deleted...]
-    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="A18:R18"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="I20:T20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өткен жылдың тиісті кезеңіне НК</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>