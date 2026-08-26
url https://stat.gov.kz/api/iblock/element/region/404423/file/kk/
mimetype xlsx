--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\ИФО КАЗ РУС\Каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13890" yWindow="180" windowWidth="14775" windowHeight="12645" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Өткен жылдың тиісті кезеңіне НК" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="37">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
@@ -131,51 +135,51 @@
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2025 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1120,116 +1124,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1365,56 +1371,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BD68"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A12" sqref="A12"/>
+      <selection pane="topRight" activeCell="AY60" sqref="AY60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="9.7109375" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.7109375" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="21" customHeight="1">
       <c r="A2" s="73" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="73"/>
       <c r="C2" s="73"/>
       <c r="D2" s="73"/>
       <c r="E2" s="73"/>
       <c r="F2" s="73"/>
@@ -1843,51 +1849,53 @@
       </c>
       <c r="AQ6" s="9">
         <v>99.4</v>
       </c>
       <c r="AR6" s="9">
         <v>99.9</v>
       </c>
       <c r="AS6" s="69">
         <v>100.1</v>
       </c>
       <c r="AT6" s="9">
         <v>101.4</v>
       </c>
       <c r="AU6" s="9">
         <v>101.8</v>
       </c>
       <c r="AV6" s="9">
         <v>101.6</v>
       </c>
       <c r="AW6" s="9">
         <v>101.4</v>
       </c>
       <c r="AX6" s="9">
         <v>101.6</v>
       </c>
-      <c r="AY6" s="9"/>
+      <c r="AY6" s="9">
+        <v>102.4</v>
+      </c>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="9"/>
       <c r="BB6" s="9"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
     </row>
     <row r="7" spans="1:56" s="3" customFormat="1">
       <c r="A7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="22">
         <v>92.2</v>
       </c>
       <c r="C7" s="22">
         <v>100.1</v>
       </c>
       <c r="D7" s="22">
         <v>101.1</v>
       </c>
       <c r="E7" s="22">
         <v>100.1</v>
       </c>
       <c r="F7" s="22">
         <v>95.9</v>
       </c>
@@ -2001,51 +2009,53 @@
       </c>
       <c r="AQ7" s="13">
         <v>99.4</v>
       </c>
       <c r="AR7" s="13">
         <v>107.1</v>
       </c>
       <c r="AS7" s="70">
         <v>84.6</v>
       </c>
       <c r="AT7" s="30">
         <v>101.5</v>
       </c>
       <c r="AU7" s="71">
         <v>106</v>
       </c>
       <c r="AV7" s="30">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
       <c r="AX7" s="13">
         <v>98.6</v>
       </c>
-      <c r="AY7" s="13"/>
+      <c r="AY7" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="22">
         <v>100.2</v>
       </c>
       <c r="C8" s="22">
         <v>100.3</v>
       </c>
       <c r="D8" s="22">
         <v>99.2</v>
       </c>
       <c r="E8" s="22">
         <v>103</v>
       </c>
       <c r="F8" s="22">
         <v>103.4</v>
       </c>
@@ -2159,51 +2169,53 @@
       </c>
       <c r="AQ8" s="13">
         <v>103.1</v>
       </c>
       <c r="AR8" s="13">
         <v>104.7</v>
       </c>
       <c r="AS8" s="70">
         <v>100.4</v>
       </c>
       <c r="AT8" s="28">
         <v>101.7</v>
       </c>
       <c r="AU8" s="28">
         <v>102.2</v>
       </c>
       <c r="AV8" s="32">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
       <c r="AX8" s="13">
         <v>100.7</v>
       </c>
-      <c r="AY8" s="13"/>
+      <c r="AY8" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="22">
         <v>101.2</v>
       </c>
       <c r="C9" s="22">
         <v>102.3</v>
       </c>
       <c r="D9" s="22">
         <v>102</v>
       </c>
       <c r="E9" s="22">
         <v>101.6</v>
       </c>
       <c r="F9" s="22">
         <v>101.9</v>
       </c>
@@ -2317,51 +2329,53 @@
       </c>
       <c r="AQ9" s="13">
         <v>103.1</v>
       </c>
       <c r="AR9" s="13">
         <v>98.1</v>
       </c>
       <c r="AS9" s="70">
         <v>102.7</v>
       </c>
       <c r="AT9" s="28">
         <v>103.1</v>
       </c>
       <c r="AU9" s="28">
         <v>101.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
       <c r="AX9" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY9" s="13"/>
+      <c r="AY9" s="13">
+        <v>104.6</v>
+      </c>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="22">
         <v>103.6</v>
       </c>
       <c r="C10" s="22">
         <v>101.8</v>
       </c>
       <c r="D10" s="22">
         <v>101.9</v>
       </c>
       <c r="E10" s="22">
         <v>102.3</v>
       </c>
       <c r="F10" s="22">
         <v>102.8</v>
       </c>
@@ -2475,51 +2489,53 @@
       </c>
       <c r="AQ10" s="13">
         <v>94.9</v>
       </c>
       <c r="AR10" s="13">
         <v>94.4</v>
       </c>
       <c r="AS10" s="70">
         <v>103.8</v>
       </c>
       <c r="AT10" s="28">
         <v>103</v>
       </c>
       <c r="AU10" s="31">
         <v>101.9</v>
       </c>
       <c r="AV10" s="32">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
       <c r="AX10" s="13">
         <v>103</v>
       </c>
-      <c r="AY10" s="13"/>
+      <c r="AY10" s="13">
+        <v>103.9</v>
+      </c>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="22">
         <v>101</v>
       </c>
       <c r="C11" s="22">
         <v>102.7</v>
       </c>
       <c r="D11" s="22">
         <v>101.1</v>
       </c>
       <c r="E11" s="22">
         <v>101.2</v>
       </c>
       <c r="F11" s="22">
         <v>102.3</v>
       </c>
@@ -2633,51 +2649,53 @@
       </c>
       <c r="AQ11" s="13">
         <v>111.3</v>
       </c>
       <c r="AR11" s="13">
         <v>113.4</v>
       </c>
       <c r="AS11" s="70">
         <v>110.2</v>
       </c>
       <c r="AT11" s="31">
         <v>103.9</v>
       </c>
       <c r="AU11" s="28">
         <v>101.4</v>
       </c>
       <c r="AV11" s="32">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
       <c r="AX11" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY11" s="13"/>
+      <c r="AY11" s="13">
+        <v>101.2</v>
+      </c>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="22">
         <v>100.4</v>
       </c>
       <c r="C12" s="22">
         <v>100.7</v>
       </c>
       <c r="D12" s="22">
         <v>96.9</v>
       </c>
       <c r="E12" s="22">
         <v>101.4</v>
       </c>
       <c r="F12" s="22">
         <v>101.6</v>
       </c>
@@ -2791,51 +2809,53 @@
       </c>
       <c r="AQ12" s="13">
         <v>92.1</v>
       </c>
       <c r="AR12" s="13">
         <v>92.2</v>
       </c>
       <c r="AS12" s="70">
         <v>96.3</v>
       </c>
       <c r="AT12" s="28">
         <v>97.6</v>
       </c>
       <c r="AU12" s="28">
         <v>101.4</v>
       </c>
       <c r="AV12" s="33">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
       <c r="AX12" s="13">
         <v>105.1</v>
       </c>
-      <c r="AY12" s="13"/>
+      <c r="AY12" s="13">
+        <v>110.3</v>
+      </c>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="22">
         <v>101.6</v>
       </c>
       <c r="C13" s="22">
         <v>101.7</v>
       </c>
       <c r="D13" s="22">
         <v>103.4</v>
       </c>
       <c r="E13" s="22">
         <v>102.1</v>
       </c>
       <c r="F13" s="22">
         <v>101.7</v>
       </c>
@@ -2949,51 +2969,53 @@
       </c>
       <c r="AQ13" s="13">
         <v>104.3</v>
       </c>
       <c r="AR13" s="13">
         <v>102.5</v>
       </c>
       <c r="AS13" s="70">
         <v>104.3</v>
       </c>
       <c r="AT13" s="31">
         <v>99.8</v>
       </c>
       <c r="AU13" s="31">
         <v>101.6</v>
       </c>
       <c r="AV13" s="33">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
       <c r="AX13" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY13" s="13"/>
+      <c r="AY13" s="13">
+        <v>102.1</v>
+      </c>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22">
         <v>100.5</v>
       </c>
       <c r="C14" s="22">
         <v>102.2</v>
       </c>
       <c r="D14" s="22">
         <v>98.8</v>
       </c>
       <c r="E14" s="22">
         <v>101.7</v>
       </c>
       <c r="F14" s="22">
         <v>102.5</v>
       </c>
@@ -3107,51 +3129,53 @@
       </c>
       <c r="AQ14" s="13">
         <v>98.6</v>
       </c>
       <c r="AR14" s="13">
         <v>104.9</v>
       </c>
       <c r="AS14" s="70">
         <v>105.1</v>
       </c>
       <c r="AT14" s="31">
         <v>100.8</v>
       </c>
       <c r="AU14" s="31">
         <v>101.3</v>
       </c>
       <c r="AV14" s="32">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
       <c r="AX14" s="13">
         <v>101.8</v>
       </c>
-      <c r="AY14" s="13"/>
+      <c r="AY14" s="13">
+        <v>99.6</v>
+      </c>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="22">
         <v>100.9</v>
       </c>
       <c r="C15" s="22">
         <v>101.4</v>
       </c>
       <c r="D15" s="22">
         <v>102.7</v>
       </c>
       <c r="E15" s="22">
         <v>97.5</v>
       </c>
       <c r="F15" s="22">
         <v>100.9</v>
       </c>
@@ -3265,51 +3289,53 @@
       </c>
       <c r="AQ15" s="13">
         <v>101.8</v>
       </c>
       <c r="AR15" s="13">
         <v>104</v>
       </c>
       <c r="AS15" s="70">
         <v>102.7</v>
       </c>
       <c r="AT15" s="28">
         <v>101.7</v>
       </c>
       <c r="AU15" s="28">
         <v>101.4</v>
       </c>
       <c r="AV15" s="32">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
       <c r="AX15" s="13">
         <v>98.9</v>
       </c>
-      <c r="AY15" s="13"/>
+      <c r="AY15" s="13">
+        <v>99.4</v>
+      </c>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="22">
         <v>103.2</v>
       </c>
       <c r="C16" s="22">
         <v>104.5</v>
       </c>
       <c r="D16" s="22">
         <v>104.6</v>
       </c>
       <c r="E16" s="22">
         <v>100.4</v>
       </c>
       <c r="F16" s="22">
         <v>101.9</v>
       </c>
@@ -3423,51 +3449,53 @@
       </c>
       <c r="AQ16" s="13">
         <v>105.8</v>
       </c>
       <c r="AR16" s="13">
         <v>105.3</v>
       </c>
       <c r="AS16" s="70">
         <v>97.8</v>
       </c>
       <c r="AT16" s="28">
         <v>99.1</v>
       </c>
       <c r="AU16" s="28">
         <v>100.2</v>
       </c>
       <c r="AV16" s="32">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
       <c r="AX16" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY16" s="13"/>
+      <c r="AY16" s="13">
+        <v>101.6</v>
+      </c>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
       <c r="A18" s="73" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
       <c r="D18" s="73"/>
       <c r="E18" s="73"/>
       <c r="F18" s="73"/>
       <c r="G18" s="73"/>
       <c r="H18" s="73"/>
       <c r="I18" s="73"/>
       <c r="J18" s="73"/>
       <c r="K18" s="73"/>
       <c r="L18" s="73"/>
       <c r="M18" s="73"/>
       <c r="N18" s="73"/>
       <c r="O18" s="73"/>
       <c r="P18" s="73"/>
@@ -3885,51 +3913,53 @@
       </c>
       <c r="AQ22" s="9">
         <v>99.3</v>
       </c>
       <c r="AR22" s="9">
         <v>99.8</v>
       </c>
       <c r="AS22" s="69">
         <v>100.1</v>
       </c>
       <c r="AT22" s="9">
         <v>101.4</v>
       </c>
       <c r="AU22" s="9">
         <v>101.8</v>
       </c>
       <c r="AV22" s="9">
         <v>101.6</v>
       </c>
       <c r="AW22" s="9">
         <v>101.4</v>
       </c>
       <c r="AX22" s="9">
         <v>101.6</v>
       </c>
-      <c r="AY22" s="9"/>
+      <c r="AY22" s="9">
+        <v>102.4</v>
+      </c>
       <c r="AZ22" s="9"/>
       <c r="BA22" s="9"/>
       <c r="BB22" s="9"/>
       <c r="BC22" s="9"/>
       <c r="BD22" s="9"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="22">
         <v>92.2</v>
       </c>
       <c r="C23" s="22">
         <v>100.1</v>
       </c>
       <c r="D23" s="22">
         <v>101.1</v>
       </c>
       <c r="E23" s="22">
         <v>100.1</v>
       </c>
       <c r="F23" s="22">
         <v>95.9</v>
       </c>
@@ -4043,51 +4073,53 @@
       </c>
       <c r="AQ23" s="13">
         <v>99.4</v>
       </c>
       <c r="AR23" s="13">
         <v>107.2</v>
       </c>
       <c r="AS23" s="70">
         <v>84.3</v>
       </c>
       <c r="AT23" s="30">
         <v>101.6</v>
       </c>
       <c r="AU23" s="30">
         <v>106.2</v>
       </c>
       <c r="AV23" s="30">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
       <c r="AX23" s="13">
         <v>98.6</v>
       </c>
-      <c r="AY23" s="13"/>
+      <c r="AY23" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="22">
         <v>100.2</v>
       </c>
       <c r="C24" s="22">
         <v>100.3</v>
       </c>
       <c r="D24" s="22">
         <v>99.2</v>
       </c>
       <c r="E24" s="22">
         <v>103</v>
       </c>
       <c r="F24" s="22">
         <v>103.4</v>
       </c>
@@ -4201,51 +4233,53 @@
       </c>
       <c r="AQ24" s="13">
         <v>103.1</v>
       </c>
       <c r="AR24" s="13">
         <v>104.7</v>
       </c>
       <c r="AS24" s="70">
         <v>100.4</v>
       </c>
       <c r="AT24" s="28">
         <v>101.7</v>
       </c>
       <c r="AU24" s="28">
         <v>102.2</v>
       </c>
       <c r="AV24" s="32">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
       <c r="AX24" s="13">
         <v>100.7</v>
       </c>
-      <c r="AY24" s="13"/>
+      <c r="AY24" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="22">
         <v>101.2</v>
       </c>
       <c r="C25" s="22">
         <v>102.3</v>
       </c>
       <c r="D25" s="22">
         <v>102</v>
       </c>
       <c r="E25" s="22">
         <v>101.6</v>
       </c>
       <c r="F25" s="22">
         <v>101.9</v>
       </c>
@@ -4359,51 +4393,53 @@
       </c>
       <c r="AQ25" s="13">
         <v>103.1</v>
       </c>
       <c r="AR25" s="13">
         <v>98.1</v>
       </c>
       <c r="AS25" s="70">
         <v>102.7</v>
       </c>
       <c r="AT25" s="28">
         <v>103.1</v>
       </c>
       <c r="AU25" s="28">
         <v>101.3</v>
       </c>
       <c r="AV25" s="33">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
       <c r="AX25" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY25" s="13"/>
+      <c r="AY25" s="13">
+        <v>104.6</v>
+      </c>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="22">
         <v>103.6</v>
       </c>
       <c r="C26" s="22">
         <v>101.8</v>
       </c>
       <c r="D26" s="22">
         <v>101.9</v>
       </c>
       <c r="E26" s="22">
         <v>102.3</v>
       </c>
       <c r="F26" s="22">
         <v>102.8</v>
       </c>
@@ -4517,51 +4553,53 @@
       </c>
       <c r="AQ26" s="13">
         <v>94.9</v>
       </c>
       <c r="AR26" s="13">
         <v>94.4</v>
       </c>
       <c r="AS26" s="70">
         <v>103.8</v>
       </c>
       <c r="AT26" s="28">
         <v>103.1</v>
       </c>
       <c r="AU26" s="31">
         <v>101.9</v>
       </c>
       <c r="AV26" s="32">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
       <c r="AX26" s="13">
         <v>103</v>
       </c>
-      <c r="AY26" s="13"/>
+      <c r="AY26" s="13">
+        <v>104</v>
+      </c>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="22">
         <v>101</v>
       </c>
       <c r="C27" s="22">
         <v>102.7</v>
       </c>
       <c r="D27" s="22">
         <v>101.1</v>
       </c>
       <c r="E27" s="22">
         <v>101.2</v>
       </c>
       <c r="F27" s="22">
         <v>102.3</v>
       </c>
@@ -4675,51 +4713,53 @@
       </c>
       <c r="AQ27" s="13">
         <v>111.3</v>
       </c>
       <c r="AR27" s="13">
         <v>113.4</v>
       </c>
       <c r="AS27" s="70">
         <v>110.2</v>
       </c>
       <c r="AT27" s="31">
         <v>103.9</v>
       </c>
       <c r="AU27" s="28">
         <v>101.4</v>
       </c>
       <c r="AV27" s="32">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
       <c r="AX27" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY27" s="13"/>
+      <c r="AY27" s="13">
+        <v>101.2</v>
+      </c>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="22">
         <v>100.4</v>
       </c>
       <c r="C28" s="22">
         <v>100.7</v>
       </c>
       <c r="D28" s="22">
         <v>96.9</v>
       </c>
       <c r="E28" s="22">
         <v>101.4</v>
       </c>
       <c r="F28" s="22">
         <v>101.6</v>
       </c>
@@ -4833,51 +4873,53 @@
       </c>
       <c r="AQ28" s="13">
         <v>92.1</v>
       </c>
       <c r="AR28" s="13">
         <v>92.2</v>
       </c>
       <c r="AS28" s="70">
         <v>96.3</v>
       </c>
       <c r="AT28" s="28">
         <v>97.6</v>
       </c>
       <c r="AU28" s="28">
         <v>101.4</v>
       </c>
       <c r="AV28" s="33">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
       <c r="AX28" s="13">
         <v>105.1</v>
       </c>
-      <c r="AY28" s="13"/>
+      <c r="AY28" s="13">
+        <v>110.3</v>
+      </c>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="22">
         <v>101.6</v>
       </c>
       <c r="C29" s="22">
         <v>101.7</v>
       </c>
       <c r="D29" s="22">
         <v>103.4</v>
       </c>
       <c r="E29" s="22">
         <v>102.1</v>
       </c>
       <c r="F29" s="22">
         <v>101.7</v>
       </c>
@@ -4991,51 +5033,53 @@
       </c>
       <c r="AQ29" s="13">
         <v>104.3</v>
       </c>
       <c r="AR29" s="13">
         <v>102.5</v>
       </c>
       <c r="AS29" s="70">
         <v>104.3</v>
       </c>
       <c r="AT29" s="31">
         <v>99.8</v>
       </c>
       <c r="AU29" s="31">
         <v>101.6</v>
       </c>
       <c r="AV29" s="33">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
       <c r="AX29" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY29" s="13"/>
+      <c r="AY29" s="13">
+        <v>102.1</v>
+      </c>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="22">
         <v>100.5</v>
       </c>
       <c r="C30" s="22">
         <v>102.2</v>
       </c>
       <c r="D30" s="22">
         <v>98.8</v>
       </c>
       <c r="E30" s="22">
         <v>101.7</v>
       </c>
       <c r="F30" s="22">
         <v>102.5</v>
       </c>
@@ -5149,51 +5193,53 @@
       </c>
       <c r="AQ30" s="13">
         <v>98.6</v>
       </c>
       <c r="AR30" s="13">
         <v>104.9</v>
       </c>
       <c r="AS30" s="70">
         <v>105.2</v>
       </c>
       <c r="AT30" s="31">
         <v>100.8</v>
       </c>
       <c r="AU30" s="31">
         <v>101.3</v>
       </c>
       <c r="AV30" s="32">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
       <c r="AX30" s="13">
         <v>101.8</v>
       </c>
-      <c r="AY30" s="13"/>
+      <c r="AY30" s="13">
+        <v>99.5</v>
+      </c>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="22">
         <v>100.9</v>
       </c>
       <c r="C31" s="22">
         <v>101.4</v>
       </c>
       <c r="D31" s="22">
         <v>102.7</v>
       </c>
       <c r="E31" s="22">
         <v>97.5</v>
       </c>
       <c r="F31" s="22">
         <v>100.9</v>
       </c>
@@ -5307,51 +5353,53 @@
       </c>
       <c r="AQ31" s="13">
         <v>101.8</v>
       </c>
       <c r="AR31" s="13">
         <v>104.1</v>
       </c>
       <c r="AS31" s="70">
         <v>102.8</v>
       </c>
       <c r="AT31" s="28">
         <v>101.7</v>
       </c>
       <c r="AU31" s="28">
         <v>101.4</v>
       </c>
       <c r="AV31" s="32">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
       <c r="AX31" s="13">
         <v>98.9</v>
       </c>
-      <c r="AY31" s="13"/>
+      <c r="AY31" s="13">
+        <v>99.4</v>
+      </c>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="22">
         <v>103.2</v>
       </c>
       <c r="C32" s="22">
         <v>104.5</v>
       </c>
       <c r="D32" s="22">
         <v>104.6</v>
       </c>
       <c r="E32" s="22">
         <v>100.4</v>
       </c>
       <c r="F32" s="22">
         <v>101.9</v>
       </c>
@@ -5465,51 +5513,53 @@
       </c>
       <c r="AQ32" s="13">
         <v>105.8</v>
       </c>
       <c r="AR32" s="13">
         <v>105.3</v>
       </c>
       <c r="AS32" s="70">
         <v>97.8</v>
       </c>
       <c r="AT32" s="28">
         <v>99.1</v>
       </c>
       <c r="AU32" s="28">
         <v>100.2</v>
       </c>
       <c r="AV32" s="32">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
       <c r="AX32" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY32" s="13"/>
+      <c r="AY32" s="13">
+        <v>101.6</v>
+      </c>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="A34" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="73"/>
       <c r="G34" s="73"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="73"/>
       <c r="M34" s="73"/>
       <c r="N34" s="73"/>
       <c r="O34" s="73"/>
       <c r="P34" s="73"/>
@@ -5927,51 +5977,53 @@
       </c>
       <c r="AQ38" s="9">
         <v>96.9</v>
       </c>
       <c r="AR38" s="9">
         <v>96.9</v>
       </c>
       <c r="AS38" s="9">
         <v>100</v>
       </c>
       <c r="AT38" s="9">
         <v>100</v>
       </c>
       <c r="AU38" s="9">
         <v>100</v>
       </c>
       <c r="AV38" s="9">
         <v>98.7</v>
       </c>
       <c r="AW38" s="9">
         <v>99.9</v>
       </c>
       <c r="AX38" s="9">
         <v>106.3</v>
       </c>
-      <c r="AY38" s="9"/>
+      <c r="AY38" s="9">
+        <v>105.9</v>
+      </c>
       <c r="AZ38" s="9"/>
       <c r="BA38" s="9"/>
       <c r="BB38" s="9"/>
       <c r="BC38" s="9"/>
       <c r="BD38" s="9"/>
     </row>
     <row r="39" spans="1:56" s="3" customFormat="1">
       <c r="A39" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="48">
         <v>100</v>
       </c>
       <c r="C39" s="23">
         <v>100.9</v>
       </c>
       <c r="D39" s="23">
         <v>102.1</v>
       </c>
       <c r="E39" s="23">
         <v>100.4</v>
       </c>
       <c r="F39" s="23">
         <v>99.8</v>
       </c>
@@ -6085,51 +6137,53 @@
       </c>
       <c r="AQ39" s="13">
         <v>97.7</v>
       </c>
       <c r="AR39" s="13">
         <v>109.5</v>
       </c>
       <c r="AS39" s="13">
         <v>100</v>
       </c>
       <c r="AT39" s="13">
         <v>100</v>
       </c>
       <c r="AU39" s="13">
         <v>100</v>
       </c>
       <c r="AV39" s="13">
         <v>100</v>
       </c>
       <c r="AW39" s="13">
         <v>100</v>
       </c>
       <c r="AX39" s="13">
         <v>100</v>
       </c>
-      <c r="AY39" s="13"/>
+      <c r="AY39" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56" s="3" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="48">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.3</v>
       </c>
       <c r="D40" s="23">
         <v>96.2</v>
       </c>
       <c r="E40" s="23">
         <v>102</v>
       </c>
       <c r="F40" s="23">
         <v>102.2</v>
       </c>
@@ -6243,51 +6297,53 @@
       </c>
       <c r="AQ40" s="13">
         <v>102.3</v>
       </c>
       <c r="AR40" s="13">
         <v>104.5</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
       <c r="AX40" s="13">
         <v>100</v>
       </c>
-      <c r="AY40" s="13"/>
+      <c r="AY40" s="13">
+        <v>100</v>
+      </c>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="3" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="48">
         <v>104.00944669469601</v>
       </c>
       <c r="C41" s="23">
         <v>103</v>
       </c>
       <c r="D41" s="23">
         <v>101.8</v>
       </c>
       <c r="E41" s="23">
         <v>100.7</v>
       </c>
       <c r="F41" s="23">
         <v>100</v>
       </c>
@@ -6401,51 +6457,53 @@
       </c>
       <c r="AQ41" s="13">
         <v>102.3</v>
       </c>
       <c r="AR41" s="13">
         <v>92.4</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
       <c r="AX41" s="13">
         <v>100</v>
       </c>
-      <c r="AY41" s="13"/>
+      <c r="AY41" s="13">
+        <v>109</v>
+      </c>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="3" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="48">
         <v>100</v>
       </c>
       <c r="C42" s="23">
         <v>100</v>
       </c>
       <c r="D42" s="23">
         <v>98.1</v>
       </c>
       <c r="E42" s="23">
         <v>101.7</v>
       </c>
       <c r="F42" s="23">
         <v>101.5</v>
       </c>
@@ -6559,51 +6617,53 @@
       </c>
       <c r="AQ42" s="13">
         <v>88.7</v>
       </c>
       <c r="AR42" s="13">
         <v>87.3</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
       <c r="AX42" s="13">
         <v>100</v>
       </c>
-      <c r="AY42" s="13"/>
+      <c r="AY42" s="13">
+        <v>109.8</v>
+      </c>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="3" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="48">
         <v>110.68960529513889</v>
       </c>
       <c r="C43" s="23">
         <v>101.9</v>
       </c>
       <c r="D43" s="23">
         <v>100.1</v>
       </c>
       <c r="E43" s="23">
         <v>100.9</v>
       </c>
       <c r="F43" s="23">
         <v>101.4</v>
       </c>
@@ -6717,51 +6777,53 @@
       </c>
       <c r="AQ43" s="13">
         <v>114.6</v>
       </c>
       <c r="AR43" s="13">
         <v>117.7</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
       <c r="AX43" s="13">
         <v>100</v>
       </c>
-      <c r="AY43" s="13"/>
+      <c r="AY43" s="13">
+        <v>105</v>
+      </c>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="3" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="23">
         <v>101.1</v>
       </c>
       <c r="C44" s="23">
         <v>101.3</v>
       </c>
       <c r="D44" s="23">
         <v>99.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.7</v>
       </c>
       <c r="F44" s="23">
         <v>100.9</v>
       </c>
@@ -6875,51 +6937,53 @@
       </c>
       <c r="AQ44" s="13">
         <v>85.7</v>
       </c>
       <c r="AR44" s="13">
         <v>84.2</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
       <c r="AX44" s="13">
         <v>204.8</v>
       </c>
-      <c r="AY44" s="13"/>
+      <c r="AY44" s="13">
+        <v>146.6</v>
+      </c>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="3" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="48">
         <v>101.4</v>
       </c>
       <c r="C45" s="23">
         <v>102</v>
       </c>
       <c r="D45" s="23">
         <v>103.2</v>
       </c>
       <c r="E45" s="23">
         <v>102</v>
       </c>
       <c r="F45" s="23">
         <v>100.3</v>
       </c>
@@ -7033,51 +7097,53 @@
       </c>
       <c r="AQ45" s="13">
         <v>104.6</v>
       </c>
       <c r="AR45" s="13">
         <v>101.4</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>98.7</v>
       </c>
       <c r="AW45" s="13">
         <v>99.2</v>
       </c>
       <c r="AX45" s="13">
         <v>99.9</v>
       </c>
-      <c r="AY45" s="13"/>
+      <c r="AY45" s="13">
+        <v>103.7</v>
+      </c>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="3" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="48">
         <v>100</v>
       </c>
       <c r="C46" s="23">
         <v>102.2</v>
       </c>
       <c r="D46" s="23">
         <v>98.4</v>
       </c>
       <c r="E46" s="23">
         <v>100.9</v>
       </c>
       <c r="F46" s="23">
         <v>101.3</v>
       </c>
@@ -7191,51 +7257,53 @@
       </c>
       <c r="AQ46" s="13">
         <v>97.2</v>
       </c>
       <c r="AR46" s="13">
         <v>104.7</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>100</v>
       </c>
       <c r="AW46" s="13">
         <v>100</v>
       </c>
       <c r="AX46" s="13">
         <v>100</v>
       </c>
-      <c r="AY46" s="13"/>
+      <c r="AY46" s="13">
+        <v>99.3</v>
+      </c>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="3" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="48">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>100.9</v>
       </c>
       <c r="D47" s="23">
         <v>97.8</v>
       </c>
       <c r="E47" s="23">
         <v>98.7</v>
       </c>
       <c r="F47" s="23">
         <v>99.7</v>
       </c>
@@ -7349,51 +7417,53 @@
       </c>
       <c r="AQ47" s="13">
         <v>100.7</v>
       </c>
       <c r="AR47" s="13">
         <v>104.2</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
       <c r="AX47" s="13">
         <v>100</v>
       </c>
-      <c r="AY47" s="13"/>
+      <c r="AY47" s="13">
+        <v>100</v>
+      </c>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="3" customFormat="1">
       <c r="A48" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="48">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>104.7</v>
       </c>
       <c r="D48" s="23">
         <v>102.1</v>
       </c>
       <c r="E48" s="23">
         <v>96.8</v>
       </c>
       <c r="F48" s="23">
         <v>99.5</v>
       </c>
@@ -7507,51 +7577,53 @@
       </c>
       <c r="AQ48" s="13">
         <v>106.8</v>
       </c>
       <c r="AR48" s="13">
         <v>105.9</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
       <c r="AX48" s="13">
         <v>100</v>
       </c>
-      <c r="AY48" s="13"/>
+      <c r="AY48" s="13">
+        <v>105.2</v>
+      </c>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="3" customFormat="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
@@ -8019,51 +8091,53 @@
       </c>
       <c r="AQ54" s="9">
         <v>103.5</v>
       </c>
       <c r="AR54" s="9">
         <v>104.1</v>
       </c>
       <c r="AS54" s="69">
         <v>100.1</v>
       </c>
       <c r="AT54" s="9">
         <v>101.4</v>
       </c>
       <c r="AU54" s="9">
         <v>101.8</v>
       </c>
       <c r="AV54" s="9">
         <v>101.6</v>
       </c>
       <c r="AW54" s="9">
         <v>101.4</v>
       </c>
       <c r="AX54" s="9">
         <v>101.4</v>
       </c>
-      <c r="AY54" s="9"/>
+      <c r="AY54" s="9">
+        <v>101.4</v>
+      </c>
       <c r="AZ54" s="9"/>
       <c r="BA54" s="9"/>
       <c r="BB54" s="9"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="61">
         <v>92.2</v>
       </c>
       <c r="C55" s="50">
         <v>89.6</v>
       </c>
       <c r="D55" s="50">
         <v>91.5</v>
       </c>
       <c r="E55" s="50">
         <v>93.2</v>
       </c>
       <c r="F55" s="50">
         <v>92.8</v>
       </c>
@@ -8177,51 +8251,53 @@
       </c>
       <c r="AQ55" s="13">
         <v>102.4</v>
       </c>
       <c r="AR55" s="13">
         <v>103.4</v>
       </c>
       <c r="AS55" s="70">
         <v>84.6</v>
       </c>
       <c r="AT55" s="30">
         <v>101.6</v>
       </c>
       <c r="AU55" s="30">
         <v>106.2</v>
       </c>
       <c r="AV55" s="30">
         <v>102.5</v>
       </c>
       <c r="AW55" s="13">
         <v>101.7</v>
       </c>
       <c r="AX55" s="13">
         <v>98.3</v>
       </c>
-      <c r="AY55" s="13"/>
+      <c r="AY55" s="9">
+        <v>99.6</v>
+      </c>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="61">
         <v>100.2</v>
       </c>
       <c r="C56" s="50">
         <v>100.4</v>
       </c>
       <c r="D56" s="50">
         <v>101.6</v>
       </c>
       <c r="E56" s="50">
         <v>106.5</v>
       </c>
       <c r="F56" s="50">
         <v>107.9</v>
       </c>
@@ -8335,51 +8411,53 @@
       </c>
       <c r="AQ56" s="13">
         <v>105.2</v>
       </c>
       <c r="AR56" s="13">
         <v>105.3</v>
       </c>
       <c r="AS56" s="70">
         <v>100.4</v>
       </c>
       <c r="AT56" s="28">
         <v>101.7</v>
       </c>
       <c r="AU56" s="28">
         <v>102.2</v>
       </c>
       <c r="AV56" s="32">
         <v>100.2</v>
       </c>
       <c r="AW56" s="13">
         <v>100.2</v>
       </c>
       <c r="AX56" s="13">
         <v>101</v>
       </c>
-      <c r="AY56" s="13"/>
+      <c r="AY56" s="13">
+        <v>100.2</v>
+      </c>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="61">
         <v>101.2</v>
       </c>
       <c r="C57" s="50">
         <v>102.6</v>
       </c>
       <c r="D57" s="50">
         <v>104.4</v>
       </c>
       <c r="E57" s="50">
         <v>103</v>
       </c>
       <c r="F57" s="50">
         <v>102.9</v>
       </c>
@@ -8493,51 +8571,53 @@
       </c>
       <c r="AQ57" s="13">
         <v>104.2</v>
       </c>
       <c r="AR57" s="13">
         <v>104.6</v>
       </c>
       <c r="AS57" s="70">
         <v>102.7</v>
       </c>
       <c r="AT57" s="28">
         <v>103.1</v>
       </c>
       <c r="AU57" s="28">
         <v>101.3</v>
       </c>
       <c r="AV57" s="33">
         <v>104.5</v>
       </c>
       <c r="AW57" s="13">
         <v>104.8</v>
       </c>
       <c r="AX57" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY57" s="13"/>
+      <c r="AY57" s="13">
+        <v>103.7</v>
+      </c>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="61">
         <v>103.6</v>
       </c>
       <c r="C58" s="50">
         <v>106.8</v>
       </c>
       <c r="D58" s="50">
         <v>106.2</v>
       </c>
       <c r="E58" s="50">
         <v>105.2</v>
       </c>
       <c r="F58" s="50">
         <v>108.2</v>
       </c>
@@ -8651,51 +8731,53 @@
       </c>
       <c r="AQ58" s="13">
         <v>104</v>
       </c>
       <c r="AR58" s="13">
         <v>103.1</v>
       </c>
       <c r="AS58" s="70">
         <v>103.8</v>
       </c>
       <c r="AT58" s="28">
         <v>103.1</v>
       </c>
       <c r="AU58" s="31">
         <v>101.9</v>
       </c>
       <c r="AV58" s="32">
         <v>101.8</v>
       </c>
       <c r="AW58" s="13">
         <v>101.5</v>
       </c>
       <c r="AX58" s="13">
         <v>103.1</v>
       </c>
-      <c r="AY58" s="13"/>
+      <c r="AY58" s="13">
+        <v>102.5</v>
+      </c>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="61">
         <v>101</v>
       </c>
       <c r="C59" s="50">
         <v>103</v>
       </c>
       <c r="D59" s="50">
         <v>103.3</v>
       </c>
       <c r="E59" s="50">
         <v>102.9</v>
       </c>
       <c r="F59" s="50">
         <v>103.3</v>
       </c>
@@ -8809,51 +8891,53 @@
       </c>
       <c r="AQ59" s="13">
         <v>104.6</v>
       </c>
       <c r="AR59" s="13">
         <v>104.7</v>
       </c>
       <c r="AS59" s="70">
         <v>110.2</v>
       </c>
       <c r="AT59" s="31">
         <v>103.9</v>
       </c>
       <c r="AU59" s="28">
         <v>101.4</v>
       </c>
       <c r="AV59" s="32">
         <v>101.2</v>
       </c>
       <c r="AW59" s="13">
         <v>100.8</v>
       </c>
       <c r="AX59" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY59" s="13"/>
+      <c r="AY59" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="61">
         <v>100.4</v>
       </c>
       <c r="C60" s="50">
         <v>100.1</v>
       </c>
       <c r="D60" s="50">
         <v>100.5</v>
       </c>
       <c r="E60" s="50">
         <v>101.4</v>
       </c>
       <c r="F60" s="50">
         <v>101.7</v>
       </c>
@@ -8967,51 +9051,53 @@
       </c>
       <c r="AQ60" s="13">
         <v>101.7</v>
       </c>
       <c r="AR60" s="13">
         <v>102.2</v>
       </c>
       <c r="AS60" s="70">
         <v>96.3</v>
       </c>
       <c r="AT60" s="28">
         <v>97.6</v>
       </c>
       <c r="AU60" s="28">
         <v>101.4</v>
       </c>
       <c r="AV60" s="33">
         <v>101.4</v>
       </c>
       <c r="AW60" s="13">
         <v>102.2</v>
       </c>
       <c r="AX60" s="13">
         <v>102.8</v>
       </c>
-      <c r="AY60" s="13"/>
+      <c r="AY60" s="13">
+        <v>105</v>
+      </c>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="61">
         <v>101.6</v>
       </c>
       <c r="C61" s="50">
         <v>101.6</v>
       </c>
       <c r="D61" s="50">
         <v>102</v>
       </c>
       <c r="E61" s="50">
         <v>102.7</v>
       </c>
       <c r="F61" s="50">
         <v>103.2</v>
       </c>
@@ -9125,51 +9211,53 @@
       </c>
       <c r="AQ61" s="13">
         <v>103.7</v>
       </c>
       <c r="AR61" s="13">
         <v>104.1</v>
       </c>
       <c r="AS61" s="70">
         <v>104.3</v>
       </c>
       <c r="AT61" s="31">
         <v>99.8</v>
       </c>
       <c r="AU61" s="31">
         <v>101.6</v>
       </c>
       <c r="AV61" s="33">
         <v>101.5</v>
       </c>
       <c r="AW61" s="13">
         <v>101.4</v>
       </c>
       <c r="AX61" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY61" s="13"/>
+      <c r="AY61" s="13">
+        <v>101.6</v>
+      </c>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="61">
         <v>100.5</v>
       </c>
       <c r="C62" s="50">
         <v>100.4</v>
       </c>
       <c r="D62" s="50">
         <v>100.8</v>
       </c>
       <c r="E62" s="50">
         <v>103.4</v>
       </c>
       <c r="F62" s="50">
         <v>104.4</v>
       </c>
@@ -9283,51 +9371,53 @@
       </c>
       <c r="AQ62" s="13">
         <v>102</v>
       </c>
       <c r="AR62" s="13">
         <v>105.3</v>
       </c>
       <c r="AS62" s="70">
         <v>105.1</v>
       </c>
       <c r="AT62" s="31">
         <v>100.8</v>
       </c>
       <c r="AU62" s="31">
         <v>101.3</v>
       </c>
       <c r="AV62" s="32">
         <v>101.7</v>
       </c>
       <c r="AW62" s="13">
         <v>101.3</v>
       </c>
       <c r="AX62" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY62" s="13"/>
+      <c r="AY62" s="13">
+        <v>99.6</v>
+      </c>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="61">
         <v>100.9</v>
       </c>
       <c r="C63" s="50">
         <v>103.7</v>
       </c>
       <c r="D63" s="50">
         <v>105.3</v>
       </c>
       <c r="E63" s="50">
         <v>101.4</v>
       </c>
       <c r="F63" s="50">
         <v>101.7</v>
       </c>
@@ -9441,51 +9531,53 @@
       </c>
       <c r="AQ63" s="13">
         <v>103.4</v>
       </c>
       <c r="AR63" s="13">
         <v>103.9</v>
       </c>
       <c r="AS63" s="70">
         <v>102.7</v>
       </c>
       <c r="AT63" s="28">
         <v>101.7</v>
       </c>
       <c r="AU63" s="28">
         <v>101.4</v>
       </c>
       <c r="AV63" s="32">
         <v>100.1</v>
       </c>
       <c r="AW63" s="13">
         <v>99.9</v>
       </c>
       <c r="AX63" s="13">
         <v>98.8</v>
       </c>
-      <c r="AY63" s="13"/>
+      <c r="AY63" s="13">
+        <v>99.3</v>
+      </c>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="13.5" thickBot="1">
       <c r="A64" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="61">
         <v>103.2</v>
       </c>
       <c r="C64" s="50">
         <v>103.8</v>
       </c>
       <c r="D64" s="50">
         <v>109.1</v>
       </c>
       <c r="E64" s="50">
         <v>105.9</v>
       </c>
       <c r="F64" s="50">
         <v>105.7</v>
       </c>
@@ -9599,51 +9691,53 @@
       </c>
       <c r="AQ64" s="13">
         <v>104.1</v>
       </c>
       <c r="AR64" s="13">
         <v>104.4</v>
       </c>
       <c r="AS64" s="70">
         <v>97.8</v>
       </c>
       <c r="AT64" s="28">
         <v>99.1</v>
       </c>
       <c r="AU64" s="28">
         <v>100.2</v>
       </c>
       <c r="AV64" s="32">
         <v>100.3</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
       <c r="AX64" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY64" s="13"/>
+      <c r="AY64" s="13">
+        <v>100.5</v>
+      </c>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:41" s="3" customFormat="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1"/>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
@@ -9753,140 +9847,140 @@
     <mergeCell ref="A18:R18"/>
     <mergeCell ref="Q19:T19"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="I20:T20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Өткен жылдың тиісті кезеңіне НК</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>