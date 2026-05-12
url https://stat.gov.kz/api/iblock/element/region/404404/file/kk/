--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -136,51 +136,51 @@
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -227,50 +227,57 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -383,51 +390,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -473,73 +480,79 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -814,51 +827,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BI20" sqref="BI20"/>
+      <selection pane="topRight" activeCell="BG66" sqref="BG66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -900,119 +913,119 @@
         <v>5</v>
       </c>
       <c r="R3" s="42"/>
       <c r="S3" s="42"/>
       <c r="T3" s="42"/>
       <c r="AC3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AD3" s="42"/>
       <c r="AE3" s="42"/>
       <c r="AF3" s="42"/>
       <c r="AO3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
       <c r="AR3" s="42"/>
       <c r="BA3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="BB3" s="42"/>
       <c r="BC3" s="42"/>
       <c r="BD3" s="42"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="45"/>
-[...5 lines deleted...]
-      <c r="I4" s="48" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="45"/>
-[...10 lines deleted...]
-      <c r="U4" s="48" t="s">
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="45"/>
-[...10 lines deleted...]
-      <c r="AG4" s="48" t="s">
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="AH4" s="45"/>
-[...10 lines deleted...]
-      <c r="AS4" s="48" t="s">
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="44"/>
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="44"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="45"/>
-[...9 lines deleted...]
-      <c r="BD4" s="46"/>
+      <c r="AT4" s="44"/>
+      <c r="AU4" s="44"/>
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="44"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="44"/>
+      <c r="BC4" s="44"/>
+      <c r="BD4" s="45"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="44"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1274,51 +1287,53 @@
       </c>
       <c r="AM6" s="11">
         <v>126365.6</v>
       </c>
       <c r="AN6" s="32">
         <v>187584.1</v>
       </c>
       <c r="AO6" s="35">
         <v>324718</v>
       </c>
       <c r="AP6" s="35">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="35">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="35">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="35">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="35">
         <v>18988.5</v>
       </c>
-      <c r="AU6" s="10"/>
+      <c r="AU6" s="50">
+        <v>44256.3</v>
+      </c>
       <c r="AV6" s="10"/>
       <c r="AW6" s="10"/>
       <c r="AX6" s="11"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="35"/>
       <c r="BD6" s="35"/>
     </row>
     <row r="7" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="12">
         <v>7797.5</v>
       </c>
       <c r="C7" s="12">
         <v>12933</v>
       </c>
       <c r="D7" s="12">
         <v>18981.2</v>
       </c>
       <c r="E7" s="12">
         <v>20516.099999999999</v>
@@ -1419,56 +1434,58 @@
       <c r="AK7" s="13">
         <v>5981.3</v>
       </c>
       <c r="AL7" s="12">
         <v>8872.5</v>
       </c>
       <c r="AM7" s="12">
         <v>12478.6</v>
       </c>
       <c r="AN7" s="33">
         <v>18062.5</v>
       </c>
       <c r="AO7" s="36">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="36">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="37">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="36">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="36">
-        <v>1101.5999999999999</v>
+        <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
-        <v>2707.7</v>
-[...1 lines deleted...]
-      <c r="AU7" s="13"/>
+        <v>2778.3</v>
+      </c>
+      <c r="AU7" s="51">
+        <v>4640.3</v>
+      </c>
       <c r="AV7" s="14"/>
       <c r="AW7" s="13"/>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="33"/>
       <c r="BA7" s="36"/>
       <c r="BB7" s="36"/>
       <c r="BC7" s="37"/>
       <c r="BD7" s="36"/>
     </row>
     <row r="8" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="12">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="12">
         <v>1555.7</v>
       </c>
       <c r="D8" s="12">
         <v>2322.9</v>
       </c>
       <c r="E8" s="12">
         <v>4108</v>
@@ -1569,56 +1586,58 @@
       <c r="AK8" s="17">
         <v>731.1</v>
       </c>
       <c r="AL8" s="12">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM8" s="12">
         <v>1831</v>
       </c>
       <c r="AN8" s="33">
         <v>3019.4</v>
       </c>
       <c r="AO8" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="37">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="36">
-        <v>35.299999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT8" s="39">
-        <v>94.1</v>
-[...1 lines deleted...]
-      <c r="AU8" s="13"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU8" s="51">
+        <v>250.3</v>
+      </c>
       <c r="AV8" s="14"/>
       <c r="AW8" s="17"/>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="33"/>
       <c r="BA8" s="36"/>
       <c r="BB8" s="36"/>
       <c r="BC8" s="37"/>
       <c r="BD8" s="36"/>
     </row>
     <row r="9" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A9" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="12">
         <v>11505.6</v>
       </c>
       <c r="C9" s="12">
         <v>15535.7</v>
       </c>
       <c r="D9" s="12">
         <v>23202.3</v>
       </c>
       <c r="E9" s="12">
         <v>38870.6</v>
@@ -1719,56 +1738,58 @@
       <c r="AK9" s="17">
         <v>7066.7</v>
       </c>
       <c r="AL9" s="16">
         <v>10859.1</v>
       </c>
       <c r="AM9" s="12">
         <v>13735.3</v>
       </c>
       <c r="AN9" s="34">
         <v>20294.3</v>
       </c>
       <c r="AO9" s="36">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="36">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="37">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="36">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="36">
-        <v>1282.5</v>
+        <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
-        <v>2433.6999999999998</v>
-[...1 lines deleted...]
-      <c r="AU9" s="13"/>
+        <v>2401.4</v>
+      </c>
+      <c r="AU9" s="51">
+        <v>5910.6</v>
+      </c>
       <c r="AV9" s="14"/>
       <c r="AW9" s="17"/>
       <c r="AX9" s="16"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="36"/>
       <c r="BB9" s="36"/>
       <c r="BC9" s="37"/>
       <c r="BD9" s="36"/>
     </row>
     <row r="10" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A10" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="12">
         <v>14559.7</v>
       </c>
       <c r="C10" s="12">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="12">
         <v>26909.9</v>
       </c>
       <c r="E10" s="12">
         <v>46686.5</v>
@@ -1869,56 +1890,58 @@
       <c r="AK10" s="17">
         <v>7955.4</v>
       </c>
       <c r="AL10" s="16">
         <v>11865.8</v>
       </c>
       <c r="AM10" s="12">
         <v>18277.2</v>
       </c>
       <c r="AN10" s="33">
         <v>28790.3</v>
       </c>
       <c r="AO10" s="36">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="36">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="37">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="36">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="36">
-        <v>1427.1</v>
+        <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
-        <v>2594.9</v>
-[...1 lines deleted...]
-      <c r="AU10" s="13"/>
+        <v>2591.8000000000002</v>
+      </c>
+      <c r="AU10" s="51">
+        <v>5777.3</v>
+      </c>
       <c r="AV10" s="14"/>
       <c r="AW10" s="17"/>
       <c r="AX10" s="16"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="33"/>
       <c r="BA10" s="36"/>
       <c r="BB10" s="36"/>
       <c r="BC10" s="37"/>
       <c r="BD10" s="36"/>
     </row>
     <row r="11" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="12">
         <v>10048.1</v>
       </c>
       <c r="C11" s="12">
         <v>13089.8</v>
       </c>
       <c r="D11" s="12">
         <v>19611.8</v>
       </c>
       <c r="E11" s="12">
         <v>39601.199999999997</v>
@@ -2019,56 +2042,58 @@
       <c r="AK11" s="17">
         <v>5916.8</v>
       </c>
       <c r="AL11" s="16">
         <v>8740</v>
       </c>
       <c r="AM11" s="12">
         <v>17224.099999999999</v>
       </c>
       <c r="AN11" s="33">
         <v>30698.2</v>
       </c>
       <c r="AO11" s="36">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="36">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="37">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="36">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="36">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT11" s="39">
-        <v>1827.3</v>
-[...1 lines deleted...]
-      <c r="AU11" s="13"/>
+        <v>1815.1</v>
+      </c>
+      <c r="AU11" s="51">
+        <v>3545.4</v>
+      </c>
       <c r="AV11" s="14"/>
       <c r="AW11" s="17"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="36"/>
       <c r="BB11" s="36"/>
       <c r="BC11" s="37"/>
       <c r="BD11" s="36"/>
     </row>
     <row r="12" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A12" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="12">
         <v>10572.5</v>
       </c>
       <c r="C12" s="12">
         <v>14378.2</v>
       </c>
       <c r="D12" s="12">
         <v>21477.5</v>
       </c>
       <c r="E12" s="12">
         <v>47218.5</v>
@@ -2169,56 +2194,58 @@
       <c r="AK12" s="18">
         <v>7152.6</v>
       </c>
       <c r="AL12" s="16">
         <v>10550.3</v>
       </c>
       <c r="AM12" s="12">
         <v>13629.2</v>
       </c>
       <c r="AN12" s="33">
         <v>18334.2</v>
       </c>
       <c r="AO12" s="36">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="36">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="37">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="36">
         <v>60595</v>
       </c>
       <c r="AS12" s="36">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT12" s="39">
-        <v>1841.6</v>
-[...1 lines deleted...]
-      <c r="AU12" s="13"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU12" s="51">
+        <v>4122.3999999999996</v>
+      </c>
       <c r="AV12" s="14"/>
       <c r="AW12" s="18"/>
       <c r="AX12" s="16"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="33"/>
       <c r="BA12" s="36"/>
       <c r="BB12" s="36"/>
       <c r="BC12" s="37"/>
       <c r="BD12" s="36"/>
     </row>
     <row r="13" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>8265</v>
       </c>
       <c r="C13" s="12">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="12">
         <v>15577.1</v>
       </c>
       <c r="E13" s="12">
         <v>25182.6</v>
@@ -2319,56 +2346,58 @@
       <c r="AK13" s="17">
         <v>5073.2</v>
       </c>
       <c r="AL13" s="16">
         <v>7686</v>
       </c>
       <c r="AM13" s="12">
         <v>10162.200000000001</v>
       </c>
       <c r="AN13" s="33">
         <v>15061.1</v>
       </c>
       <c r="AO13" s="36">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="36">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="37">
         <v>33793</v>
       </c>
       <c r="AR13" s="36">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="36">
-        <v>747.1</v>
+        <v>771.5</v>
       </c>
       <c r="AT13" s="39">
-        <v>1700.9</v>
-[...1 lines deleted...]
-      <c r="AU13" s="13"/>
+        <v>1739.3</v>
+      </c>
+      <c r="AU13" s="51">
+        <v>4441.6000000000004</v>
+      </c>
       <c r="AV13" s="14"/>
       <c r="AW13" s="17"/>
       <c r="AX13" s="16"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="33"/>
       <c r="BA13" s="36"/>
       <c r="BB13" s="36"/>
       <c r="BC13" s="37"/>
       <c r="BD13" s="36"/>
     </row>
     <row r="14" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A14" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="12">
         <v>9805.6</v>
       </c>
       <c r="D14" s="12">
         <v>14641.4</v>
       </c>
       <c r="E14" s="12">
         <v>25310.5</v>
@@ -2469,56 +2498,58 @@
       <c r="AK14" s="17">
         <v>4908.2</v>
       </c>
       <c r="AL14" s="16">
         <v>7546.3</v>
       </c>
       <c r="AM14" s="12">
         <v>7735.2</v>
       </c>
       <c r="AN14" s="33">
         <v>9071.2999999999993</v>
       </c>
       <c r="AO14" s="36">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="36">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="37">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="36">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="36">
-        <v>815.9</v>
+        <v>829.6</v>
       </c>
       <c r="AT14" s="39">
-        <v>1407.4</v>
-[...1 lines deleted...]
-      <c r="AU14" s="13"/>
+        <v>1427.4</v>
+      </c>
+      <c r="AU14" s="51">
+        <v>4096.1000000000004</v>
+      </c>
       <c r="AV14" s="14"/>
       <c r="AW14" s="17"/>
       <c r="AX14" s="16"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="33"/>
       <c r="BA14" s="36"/>
       <c r="BB14" s="36"/>
       <c r="BC14" s="37"/>
       <c r="BD14" s="36"/>
     </row>
     <row r="15" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>12525.6</v>
       </c>
       <c r="C15" s="12">
         <v>16323.7</v>
       </c>
       <c r="D15" s="12">
         <v>24451.3</v>
       </c>
       <c r="E15" s="12">
         <v>43986</v>
@@ -2619,56 +2650,58 @@
       <c r="AK15" s="17">
         <v>7688.3</v>
       </c>
       <c r="AL15" s="16">
         <v>11474.6</v>
       </c>
       <c r="AM15" s="12">
         <v>14089.6</v>
       </c>
       <c r="AN15" s="33">
         <v>18011.900000000001</v>
       </c>
       <c r="AO15" s="36">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="36">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="37">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="36">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="36">
-        <v>1385.4</v>
+        <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
-        <v>2730.1</v>
-[...1 lines deleted...]
-      <c r="AU15" s="13"/>
+        <v>2794.3</v>
+      </c>
+      <c r="AU15" s="51">
+        <v>5624.1</v>
+      </c>
       <c r="AV15" s="14"/>
       <c r="AW15" s="17"/>
       <c r="AX15" s="16"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="33"/>
       <c r="BA15" s="36"/>
       <c r="BB15" s="36"/>
       <c r="BC15" s="37"/>
       <c r="BD15" s="36"/>
     </row>
     <row r="16" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A16" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="12">
         <v>12250.4</v>
       </c>
       <c r="C16" s="12">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="12">
         <v>24641.8</v>
       </c>
       <c r="E16" s="12">
         <v>50275.9</v>
@@ -2769,56 +2802,58 @@
       <c r="AK16" s="17">
         <v>8050.7</v>
       </c>
       <c r="AL16" s="16">
         <v>12097.5</v>
       </c>
       <c r="AM16" s="12">
         <v>17203.2</v>
       </c>
       <c r="AN16" s="33">
         <v>26240.9</v>
       </c>
       <c r="AO16" s="36">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="36">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="37">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="36">
         <v>67541</v>
       </c>
       <c r="AS16" s="36">
-        <v>962.2</v>
+        <v>893.6</v>
       </c>
       <c r="AT16" s="39">
-        <v>1650.8</v>
-[...1 lines deleted...]
-      <c r="AU16" s="13"/>
+        <v>1573.3</v>
+      </c>
+      <c r="AU16" s="51">
+        <v>5848.2</v>
+      </c>
       <c r="AV16" s="14"/>
       <c r="AW16" s="17"/>
       <c r="AX16" s="16"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="33"/>
       <c r="BA16" s="36"/>
       <c r="BB16" s="36"/>
       <c r="BC16" s="37"/>
       <c r="BD16" s="36"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
@@ -2837,115 +2872,115 @@
       </c>
       <c r="R19" s="42"/>
       <c r="S19" s="42"/>
       <c r="T19" s="42"/>
       <c r="AC19" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AD19" s="42"/>
       <c r="AE19" s="42"/>
       <c r="AF19" s="42"/>
       <c r="AO19" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AP19" s="42"/>
       <c r="AQ19" s="42"/>
       <c r="AR19" s="42"/>
       <c r="BA19" s="42" t="s">
         <v>5</v>
       </c>
       <c r="BB19" s="42"/>
       <c r="BC19" s="42"/>
       <c r="BD19" s="42"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="45"/>
-[...5 lines deleted...]
-      <c r="I20" s="48" t="s">
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="45"/>
-[...10 lines deleted...]
-      <c r="U20" s="48" t="s">
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44"/>
+      <c r="S20" s="44"/>
+      <c r="T20" s="45"/>
+      <c r="U20" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="45"/>
-[...10 lines deleted...]
-      <c r="AG20" s="48" t="s">
+      <c r="V20" s="44"/>
+      <c r="W20" s="44"/>
+      <c r="X20" s="44"/>
+      <c r="Y20" s="44"/>
+      <c r="Z20" s="44"/>
+      <c r="AA20" s="44"/>
+      <c r="AB20" s="44"/>
+      <c r="AC20" s="44"/>
+      <c r="AD20" s="44"/>
+      <c r="AE20" s="44"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="AH20" s="45"/>
-[...10 lines deleted...]
-      <c r="AS20" s="48" t="s">
+      <c r="AH20" s="44"/>
+      <c r="AI20" s="44"/>
+      <c r="AJ20" s="44"/>
+      <c r="AK20" s="44"/>
+      <c r="AL20" s="44"/>
+      <c r="AM20" s="44"/>
+      <c r="AN20" s="44"/>
+      <c r="AO20" s="44"/>
+      <c r="AP20" s="44"/>
+      <c r="AQ20" s="44"/>
+      <c r="AR20" s="45"/>
+      <c r="AS20" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="45"/>
-[...9 lines deleted...]
-      <c r="BD20" s="46"/>
+      <c r="AT20" s="44"/>
+      <c r="AU20" s="44"/>
+      <c r="AV20" s="44"/>
+      <c r="AW20" s="44"/>
+      <c r="AX20" s="44"/>
+      <c r="AY20" s="44"/>
+      <c r="AZ20" s="44"/>
+      <c r="BA20" s="44"/>
+      <c r="BB20" s="44"/>
+      <c r="BC20" s="44"/>
+      <c r="BD20" s="45"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3210,51 +3245,53 @@
       </c>
       <c r="AM22" s="9">
         <v>125853.6</v>
       </c>
       <c r="AN22" s="35">
         <v>186999.1</v>
       </c>
       <c r="AO22" s="35">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="35">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="35">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="35">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="35">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="35">
         <v>18842.2</v>
       </c>
-      <c r="AU22" s="9"/>
+      <c r="AU22" s="35">
+        <v>43863.9</v>
+      </c>
       <c r="AV22" s="9"/>
       <c r="AW22" s="9"/>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="35"/>
       <c r="BB22" s="35"/>
       <c r="BC22" s="35"/>
       <c r="BD22" s="35"/>
     </row>
     <row r="23" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A23" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="29">
         <v>7608.5</v>
       </c>
       <c r="C23" s="29">
         <v>12715.5</v>
       </c>
       <c r="D23" s="29">
         <v>18732.5</v>
       </c>
       <c r="E23" s="29">
         <v>20231.8</v>
@@ -3355,56 +3392,58 @@
       <c r="AK23" s="13">
         <v>5863.2</v>
       </c>
       <c r="AL23" s="16">
         <v>8689.5</v>
       </c>
       <c r="AM23" s="16">
         <v>12265.1</v>
       </c>
       <c r="AN23" s="36">
         <v>17818.7</v>
       </c>
       <c r="AO23" s="36">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="36">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="36">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="36">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="36">
-        <v>1070.5999999999999</v>
+        <v>1204.5</v>
       </c>
       <c r="AT23" s="36">
-        <v>2694.2</v>
-[...1 lines deleted...]
-      <c r="AU23" s="27"/>
+        <v>2732.6</v>
+      </c>
+      <c r="AU23" s="52">
+        <v>4526.3</v>
+      </c>
       <c r="AV23" s="13"/>
       <c r="AW23" s="13"/>
       <c r="AX23" s="16"/>
       <c r="AY23" s="16"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
     </row>
     <row r="24" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="29">
         <v>1091.8</v>
       </c>
       <c r="C24" s="29">
         <v>1555.3</v>
       </c>
       <c r="D24" s="29">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="29">
         <v>4107.7</v>
@@ -3505,56 +3544,58 @@
       <c r="AK24" s="13">
         <v>727.3</v>
       </c>
       <c r="AL24" s="16">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM24" s="16">
         <v>1831</v>
       </c>
       <c r="AN24" s="36">
         <v>3019.4</v>
       </c>
       <c r="AO24" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="36">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="36">
-        <v>35.799999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT24" s="36">
-        <v>94.1</v>
-[...1 lines deleted...]
-      <c r="AU24" s="27"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU24" s="52">
+        <v>250.3</v>
+      </c>
       <c r="AV24" s="13"/>
       <c r="AW24" s="13"/>
       <c r="AX24" s="16"/>
       <c r="AY24" s="16"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="36"/>
     </row>
     <row r="25" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A25" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="29">
         <v>11501.2</v>
       </c>
       <c r="C25" s="29">
         <v>15529.5</v>
       </c>
       <c r="D25" s="29">
         <v>23195.3</v>
       </c>
       <c r="E25" s="29">
         <v>38864.400000000001</v>
@@ -3655,56 +3696,58 @@
       <c r="AK25" s="13">
         <v>7045.7</v>
       </c>
       <c r="AL25" s="16">
         <v>10847.5</v>
       </c>
       <c r="AM25" s="16">
         <v>13721.8</v>
       </c>
       <c r="AN25" s="36">
         <v>20278.8</v>
       </c>
       <c r="AO25" s="36">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="36">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="36">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="36">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="36">
-        <v>1264.8</v>
+        <v>1238</v>
       </c>
       <c r="AT25" s="36">
-        <v>2417.6999999999998</v>
-[...1 lines deleted...]
-      <c r="AU25" s="27"/>
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU25" s="52">
+        <v>5909.7</v>
+      </c>
       <c r="AV25" s="13"/>
       <c r="AW25" s="13"/>
       <c r="AX25" s="16"/>
       <c r="AY25" s="16"/>
       <c r="AZ25" s="36"/>
       <c r="BA25" s="36"/>
       <c r="BB25" s="36"/>
       <c r="BC25" s="36"/>
       <c r="BD25" s="36"/>
     </row>
     <row r="26" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A26" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="29">
         <v>14471.7</v>
       </c>
       <c r="C26" s="29">
         <v>17881</v>
       </c>
       <c r="D26" s="29">
         <v>26793.9</v>
       </c>
       <c r="E26" s="29">
         <v>46554.8</v>
@@ -3805,56 +3848,58 @@
       <c r="AK26" s="13">
         <v>7920</v>
       </c>
       <c r="AL26" s="16">
         <v>11783.4</v>
       </c>
       <c r="AM26" s="16">
         <v>18181.099999999999</v>
       </c>
       <c r="AN26" s="36">
         <v>28680.5</v>
       </c>
       <c r="AO26" s="36">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="36">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="36">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="36">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="36">
-        <v>1410.9</v>
+        <v>1384.3</v>
       </c>
       <c r="AT26" s="36">
-        <v>2577.1999999999998</v>
-[...1 lines deleted...]
-      <c r="AU26" s="27"/>
+        <v>2564</v>
+      </c>
+      <c r="AU26" s="52">
+        <v>5682.1</v>
+      </c>
       <c r="AV26" s="13"/>
       <c r="AW26" s="13"/>
       <c r="AX26" s="16"/>
       <c r="AY26" s="16"/>
       <c r="AZ26" s="36"/>
       <c r="BA26" s="36"/>
       <c r="BB26" s="36"/>
       <c r="BC26" s="36"/>
       <c r="BD26" s="36"/>
     </row>
     <row r="27" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A27" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="29">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="29">
         <v>13082.8</v>
       </c>
       <c r="D27" s="29">
         <v>19603.7</v>
       </c>
       <c r="E27" s="29">
         <v>39593</v>
@@ -3955,56 +4000,58 @@
       <c r="AK27" s="13">
         <v>5894.7</v>
       </c>
       <c r="AL27" s="16">
         <v>8736.2000000000007</v>
       </c>
       <c r="AM27" s="16">
         <v>17219.7</v>
       </c>
       <c r="AN27" s="36">
         <v>30693.1</v>
       </c>
       <c r="AO27" s="36">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="36">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="36">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="36">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="36">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT27" s="36">
-        <v>1812.8</v>
-[...1 lines deleted...]
-      <c r="AU27" s="27"/>
+        <v>1815.2</v>
+      </c>
+      <c r="AU27" s="52">
+        <v>3545.4</v>
+      </c>
       <c r="AV27" s="13"/>
       <c r="AW27" s="13"/>
       <c r="AX27" s="16"/>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="36"/>
       <c r="BA27" s="36"/>
       <c r="BB27" s="36"/>
       <c r="BC27" s="36"/>
       <c r="BD27" s="36"/>
     </row>
     <row r="28" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A28" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="29">
         <v>10569.9</v>
       </c>
       <c r="C28" s="29">
         <v>14374</v>
       </c>
       <c r="D28" s="29">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="29">
         <v>47213.9</v>
@@ -4105,56 +4152,58 @@
       <c r="AK28" s="13">
         <v>7118.6</v>
       </c>
       <c r="AL28" s="16">
         <v>10550.3</v>
       </c>
       <c r="AM28" s="16">
         <v>13629.2</v>
       </c>
       <c r="AN28" s="36">
         <v>18334.2</v>
       </c>
       <c r="AO28" s="36">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="36">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="36">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="36">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="36">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT28" s="36">
-        <v>1825.9</v>
-[...1 lines deleted...]
-      <c r="AU28" s="27"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU28" s="52">
+        <v>4121.8</v>
+      </c>
       <c r="AV28" s="13"/>
       <c r="AW28" s="13"/>
       <c r="AX28" s="16"/>
       <c r="AY28" s="16"/>
       <c r="AZ28" s="36"/>
       <c r="BA28" s="36"/>
       <c r="BB28" s="36"/>
       <c r="BC28" s="36"/>
       <c r="BD28" s="36"/>
     </row>
     <row r="29" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="29">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="29">
         <v>10424.1</v>
       </c>
       <c r="D29" s="29">
         <v>15573.6</v>
       </c>
       <c r="E29" s="29">
         <v>25179.8</v>
@@ -4255,56 +4304,58 @@
       <c r="AK29" s="13">
         <v>5049.5</v>
       </c>
       <c r="AL29" s="16">
         <v>7686</v>
       </c>
       <c r="AM29" s="16">
         <v>10162.200000000001</v>
       </c>
       <c r="AN29" s="36">
         <v>15061.1</v>
       </c>
       <c r="AO29" s="36">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="36">
         <v>30193</v>
       </c>
       <c r="AQ29" s="36">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="36">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="36">
-        <v>757.1</v>
+        <v>771.5</v>
       </c>
       <c r="AT29" s="36">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="AU29" s="27"/>
+        <v>1739.3</v>
+      </c>
+      <c r="AU29" s="52">
+        <v>4441.3</v>
+      </c>
       <c r="AV29" s="13"/>
       <c r="AW29" s="13"/>
       <c r="AX29" s="16"/>
       <c r="AY29" s="16"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
       <c r="BC29" s="36"/>
       <c r="BD29" s="36"/>
     </row>
     <row r="30" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="29">
         <v>8337.9</v>
       </c>
       <c r="C30" s="29">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="29">
         <v>14594.6</v>
       </c>
       <c r="E30" s="29">
         <v>25257.7</v>
@@ -4405,56 +4456,58 @@
       <c r="AK30" s="13">
         <v>4879.7</v>
       </c>
       <c r="AL30" s="16">
         <v>7543.7</v>
       </c>
       <c r="AM30" s="16">
         <v>7732.2</v>
       </c>
       <c r="AN30" s="36">
         <v>9067.7999999999993</v>
       </c>
       <c r="AO30" s="36">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="36">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="36">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="36">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="36">
-        <v>801.2</v>
+        <v>825.8</v>
       </c>
       <c r="AT30" s="36">
-        <v>1388.9</v>
-[...1 lines deleted...]
-      <c r="AU30" s="27"/>
+        <v>1419.7</v>
+      </c>
+      <c r="AU30" s="52">
+        <v>4083.5</v>
+      </c>
       <c r="AV30" s="13"/>
       <c r="AW30" s="13"/>
       <c r="AX30" s="16"/>
       <c r="AY30" s="16"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
       <c r="BB30" s="36"/>
       <c r="BC30" s="36"/>
       <c r="BD30" s="36"/>
     </row>
     <row r="31" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>12492.7</v>
       </c>
       <c r="C31" s="29">
         <v>16285.2</v>
       </c>
       <c r="D31" s="29">
         <v>24407.3</v>
       </c>
       <c r="E31" s="29">
         <v>43936.9</v>
@@ -4555,56 +4608,58 @@
       <c r="AK31" s="13">
         <v>7641.1</v>
       </c>
       <c r="AL31" s="16">
         <v>11328.1</v>
       </c>
       <c r="AM31" s="16">
         <v>13918.7</v>
       </c>
       <c r="AN31" s="36">
         <v>17816.599999999999</v>
       </c>
       <c r="AO31" s="36">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="36">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="36">
         <v>59605</v>
       </c>
       <c r="AR31" s="36">
         <v>62635</v>
       </c>
       <c r="AS31" s="36">
-        <v>1383.8</v>
+        <v>1389.1</v>
       </c>
       <c r="AT31" s="36">
-        <v>2712.3</v>
-[...1 lines deleted...]
-      <c r="AU31" s="27"/>
+        <v>2731.4</v>
+      </c>
+      <c r="AU31" s="52">
+        <v>5461.5</v>
+      </c>
       <c r="AV31" s="13"/>
       <c r="AW31" s="13"/>
       <c r="AX31" s="16"/>
       <c r="AY31" s="16"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="36"/>
       <c r="BD31" s="36"/>
     </row>
     <row r="32" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>12243.9</v>
       </c>
       <c r="C32" s="29">
         <v>16464.2</v>
       </c>
       <c r="D32" s="29">
         <v>24631.9</v>
       </c>
       <c r="E32" s="29">
         <v>50265.7</v>
@@ -4705,56 +4760,58 @@
       <c r="AK32" s="13">
         <v>8018.8</v>
       </c>
       <c r="AL32" s="16">
         <v>12088.6</v>
       </c>
       <c r="AM32" s="12">
         <v>17192.599999999999</v>
       </c>
       <c r="AN32" s="36">
         <v>26228.9</v>
       </c>
       <c r="AO32" s="36">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="36">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="36">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="36">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="36">
-        <v>959.8</v>
+        <v>892.5</v>
       </c>
       <c r="AT32" s="36">
-        <v>1633.1</v>
-[...1 lines deleted...]
-      <c r="AU32" s="27"/>
+        <v>1571.2</v>
+      </c>
+      <c r="AU32" s="52">
+        <v>5842</v>
+      </c>
       <c r="AV32" s="13"/>
       <c r="AW32" s="13"/>
       <c r="AX32" s="16"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="36"/>
       <c r="BD32" s="36"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
@@ -4769,119 +4826,119 @@
         <v>5</v>
       </c>
       <c r="R35" s="42"/>
       <c r="S35" s="42"/>
       <c r="T35" s="42"/>
       <c r="AC35" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AD35" s="42"/>
       <c r="AE35" s="42"/>
       <c r="AF35" s="42"/>
       <c r="AO35" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AP35" s="42"/>
       <c r="AQ35" s="42"/>
       <c r="AR35" s="42"/>
       <c r="BA35" s="42" t="s">
         <v>5</v>
       </c>
       <c r="BB35" s="42"/>
       <c r="BC35" s="42"/>
       <c r="BD35" s="42"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="43"/>
-      <c r="B36" s="45" t="s">
+      <c r="A36" s="47"/>
+      <c r="B36" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="45"/>
-[...5 lines deleted...]
-      <c r="I36" s="48" t="s">
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="45"/>
-[...10 lines deleted...]
-      <c r="U36" s="48" t="s">
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="44"/>
+      <c r="Q36" s="44"/>
+      <c r="R36" s="44"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="45"/>
+      <c r="U36" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="45"/>
-[...10 lines deleted...]
-      <c r="AG36" s="48" t="s">
+      <c r="V36" s="44"/>
+      <c r="W36" s="44"/>
+      <c r="X36" s="44"/>
+      <c r="Y36" s="44"/>
+      <c r="Z36" s="44"/>
+      <c r="AA36" s="44"/>
+      <c r="AB36" s="44"/>
+      <c r="AC36" s="44"/>
+      <c r="AD36" s="44"/>
+      <c r="AE36" s="44"/>
+      <c r="AF36" s="45"/>
+      <c r="AG36" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="AH36" s="45"/>
-[...10 lines deleted...]
-      <c r="AS36" s="48" t="s">
+      <c r="AH36" s="44"/>
+      <c r="AI36" s="44"/>
+      <c r="AJ36" s="44"/>
+      <c r="AK36" s="44"/>
+      <c r="AL36" s="44"/>
+      <c r="AM36" s="44"/>
+      <c r="AN36" s="44"/>
+      <c r="AO36" s="44"/>
+      <c r="AP36" s="44"/>
+      <c r="AQ36" s="44"/>
+      <c r="AR36" s="45"/>
+      <c r="AS36" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="45"/>
-[...9 lines deleted...]
-      <c r="BD36" s="46"/>
+      <c r="AT36" s="44"/>
+      <c r="AU36" s="44"/>
+      <c r="AV36" s="44"/>
+      <c r="AW36" s="44"/>
+      <c r="AX36" s="44"/>
+      <c r="AY36" s="44"/>
+      <c r="AZ36" s="44"/>
+      <c r="BA36" s="44"/>
+      <c r="BB36" s="44"/>
+      <c r="BC36" s="44"/>
+      <c r="BD36" s="45"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="44"/>
+      <c r="A37" s="48"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5143,51 +5200,53 @@
       </c>
       <c r="AM38" s="9">
         <v>28720.5</v>
       </c>
       <c r="AN38" s="35">
         <v>75074.3</v>
       </c>
       <c r="AO38" s="35">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="35">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="35">
         <v>279314</v>
       </c>
       <c r="AR38" s="35">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="35">
         <v>74.3</v>
       </c>
-      <c r="AU38" s="9"/>
+      <c r="AU38" s="35">
+        <v>102.1</v>
+      </c>
       <c r="AV38" s="9"/>
       <c r="AW38" s="9"/>
       <c r="AX38" s="9"/>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="35"/>
       <c r="BA38" s="35"/>
       <c r="BB38" s="35"/>
       <c r="BC38" s="35"/>
       <c r="BD38" s="35"/>
     </row>
     <row r="39" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="12">
         <v>429.7</v>
       </c>
       <c r="C39" s="12">
         <v>4195.7</v>
       </c>
       <c r="D39" s="12">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="14">
         <v>9566</v>
@@ -5288,56 +5347,58 @@
       <c r="AK39" s="13">
         <v>0</v>
       </c>
       <c r="AL39" s="16">
         <v>0</v>
       </c>
       <c r="AM39" s="16">
         <v>2527.6</v>
       </c>
       <c r="AN39" s="36">
         <v>6607.1</v>
       </c>
       <c r="AO39" s="36">
         <v>6807</v>
       </c>
       <c r="AP39" s="36">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="36">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="36">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="AT39" s="33">
-        <v>18.100000000000001</v>
-[...1 lines deleted...]
-      <c r="AU39" s="13"/>
+        <v>0</v>
+      </c>
+      <c r="AU39" s="33">
+        <v>0</v>
+      </c>
       <c r="AV39" s="14"/>
       <c r="AW39" s="13"/>
       <c r="AX39" s="16"/>
       <c r="AY39" s="16"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
       <c r="BB39" s="36"/>
       <c r="BC39" s="36"/>
       <c r="BD39" s="36"/>
     </row>
     <row r="40" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="12">
         <v>10.4</v>
       </c>
       <c r="C40" s="12">
         <v>179.9</v>
       </c>
       <c r="D40" s="12">
         <v>721.6</v>
       </c>
       <c r="E40" s="14">
         <v>2198.6</v>
@@ -5438,56 +5499,58 @@
       <c r="AK40" s="13">
         <v>0</v>
       </c>
       <c r="AL40" s="16">
         <v>0</v>
       </c>
       <c r="AM40" s="16">
         <v>623.1</v>
       </c>
       <c r="AN40" s="36">
         <v>1628.7</v>
       </c>
       <c r="AO40" s="36">
         <v>1749</v>
       </c>
       <c r="AP40" s="36">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="36">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="36">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="AT40" s="33">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="AU40" s="13"/>
+        <v>0</v>
+      </c>
+      <c r="AU40" s="33">
+        <v>0</v>
+      </c>
       <c r="AV40" s="14"/>
       <c r="AW40" s="13"/>
       <c r="AX40" s="16"/>
       <c r="AY40" s="16"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
       <c r="BB40" s="36"/>
       <c r="BC40" s="36"/>
       <c r="BD40" s="36"/>
     </row>
     <row r="41" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="12">
         <v>381.3</v>
       </c>
       <c r="C41" s="12">
         <v>2649.6</v>
       </c>
       <c r="D41" s="12">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="14">
         <v>20555.599999999999</v>
@@ -5588,56 +5651,58 @@
       <c r="AK41" s="13">
         <v>628.1</v>
       </c>
       <c r="AL41" s="16">
         <v>1335.9</v>
       </c>
       <c r="AM41" s="16">
         <v>3062.4</v>
       </c>
       <c r="AN41" s="36">
         <v>8005</v>
       </c>
       <c r="AO41" s="36">
         <v>21660</v>
       </c>
       <c r="AP41" s="36">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="36">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="36">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="AT41" s="33">
-        <v>3.6</v>
-[...1 lines deleted...]
-      <c r="AU41" s="13"/>
+        <v>0</v>
+      </c>
+      <c r="AU41" s="33">
+        <v>0</v>
+      </c>
       <c r="AV41" s="14"/>
       <c r="AW41" s="13"/>
       <c r="AX41" s="16"/>
       <c r="AY41" s="16"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
       <c r="BB41" s="36"/>
       <c r="BC41" s="36"/>
       <c r="BD41" s="36"/>
     </row>
     <row r="42" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="12">
         <v>69.7</v>
       </c>
       <c r="C42" s="12">
         <v>2171.6</v>
       </c>
       <c r="D42" s="12">
         <v>8626.5</v>
       </c>
       <c r="E42" s="14">
         <v>24885.1</v>
@@ -5738,56 +5803,58 @@
       <c r="AK42" s="13">
         <v>0</v>
       </c>
       <c r="AL42" s="16">
         <v>0</v>
       </c>
       <c r="AM42" s="16">
         <v>5243.9</v>
       </c>
       <c r="AN42" s="36">
         <v>13707.4</v>
       </c>
       <c r="AO42" s="36">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="36">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="36">
         <v>38776</v>
       </c>
       <c r="AR42" s="36">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="AT42" s="33">
-        <v>0.7</v>
-[...1 lines deleted...]
-      <c r="AU42" s="13"/>
+        <v>0</v>
+      </c>
+      <c r="AU42" s="33">
+        <v>0</v>
+      </c>
       <c r="AV42" s="14"/>
       <c r="AW42" s="13"/>
       <c r="AX42" s="16"/>
       <c r="AY42" s="16"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
       <c r="BB42" s="36"/>
       <c r="BC42" s="36"/>
       <c r="BD42" s="36"/>
     </row>
     <row r="43" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>6.9</v>
       </c>
       <c r="C43" s="12">
         <v>2134</v>
       </c>
       <c r="D43" s="12">
         <v>6911.7</v>
       </c>
       <c r="E43" s="14">
         <v>24673.4</v>
@@ -5893,51 +5960,53 @@
       </c>
       <c r="AM43" s="16">
         <v>7429.7</v>
       </c>
       <c r="AN43" s="36">
         <v>19421</v>
       </c>
       <c r="AO43" s="36">
         <v>21470</v>
       </c>
       <c r="AP43" s="36">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="36">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="36">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="33">
         <v>0</v>
       </c>
-      <c r="AU43" s="13"/>
+      <c r="AU43" s="33">
+        <v>0</v>
+      </c>
       <c r="AV43" s="14"/>
       <c r="AW43" s="13"/>
       <c r="AX43" s="16"/>
       <c r="AY43" s="16"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
       <c r="BB43" s="36"/>
       <c r="BC43" s="36"/>
       <c r="BD43" s="36"/>
     </row>
     <row r="44" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="12">
         <v>2648.7</v>
       </c>
       <c r="D44" s="12">
         <v>7926.2</v>
       </c>
       <c r="E44" s="14">
         <v>31034.6</v>
@@ -6043,51 +6112,53 @@
       </c>
       <c r="AM44" s="16">
         <v>1806</v>
       </c>
       <c r="AN44" s="36">
         <v>4720.8</v>
       </c>
       <c r="AO44" s="36">
         <v>29347</v>
       </c>
       <c r="AP44" s="36">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="36">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="36">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="33">
         <v>0</v>
       </c>
-      <c r="AU44" s="13"/>
+      <c r="AU44" s="33">
+        <v>0</v>
+      </c>
       <c r="AV44" s="14"/>
       <c r="AW44" s="13"/>
       <c r="AX44" s="16"/>
       <c r="AY44" s="16"/>
       <c r="AZ44" s="36"/>
       <c r="BA44" s="36"/>
       <c r="BB44" s="36"/>
       <c r="BC44" s="36"/>
       <c r="BD44" s="36"/>
     </row>
     <row r="45" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="12">
         <v>729.4</v>
       </c>
       <c r="C45" s="12">
         <v>1867.4</v>
       </c>
       <c r="D45" s="12">
         <v>5732.3</v>
       </c>
       <c r="E45" s="14">
         <v>13838.4</v>
@@ -6188,56 +6259,58 @@
       <c r="AK45" s="13">
         <v>314.10000000000002</v>
       </c>
       <c r="AL45" s="16">
         <v>668</v>
       </c>
       <c r="AM45" s="16">
         <v>2297.6999999999998</v>
       </c>
       <c r="AN45" s="36">
         <v>6006.1</v>
       </c>
       <c r="AO45" s="36">
         <v>13640</v>
       </c>
       <c r="AP45" s="36">
         <v>17978</v>
       </c>
       <c r="AQ45" s="36">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="36">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
-        <v>13.6</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="33">
-        <v>28.8</v>
-[...1 lines deleted...]
-      <c r="AU45" s="13"/>
+        <v>74.3</v>
+      </c>
+      <c r="AU45" s="51">
+        <v>102.1</v>
+      </c>
       <c r="AV45" s="14"/>
       <c r="AW45" s="13"/>
       <c r="AX45" s="16"/>
       <c r="AY45" s="16"/>
       <c r="AZ45" s="36"/>
       <c r="BA45" s="36"/>
       <c r="BB45" s="36"/>
       <c r="BC45" s="36"/>
       <c r="BD45" s="36"/>
     </row>
     <row r="46" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="12">
         <v>1045.2</v>
       </c>
       <c r="C46" s="12">
         <v>1726.9</v>
       </c>
       <c r="D46" s="12">
         <v>5289</v>
       </c>
       <c r="E46" s="14">
         <v>13669.6</v>
@@ -6343,51 +6416,53 @@
       </c>
       <c r="AM46" s="16">
         <v>111.9</v>
       </c>
       <c r="AN46" s="36">
         <v>292.5</v>
       </c>
       <c r="AO46" s="36">
         <v>14560</v>
       </c>
       <c r="AP46" s="36">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="36">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="36">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="33">
         <v>0</v>
       </c>
-      <c r="AU46" s="13"/>
+      <c r="AU46" s="33">
+        <v>0</v>
+      </c>
       <c r="AV46" s="14"/>
       <c r="AW46" s="13"/>
       <c r="AX46" s="16"/>
       <c r="AY46" s="16"/>
       <c r="AZ46" s="36"/>
       <c r="BA46" s="36"/>
       <c r="BB46" s="36"/>
       <c r="BC46" s="36"/>
       <c r="BD46" s="36"/>
     </row>
     <row r="47" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="12">
         <v>39.4</v>
       </c>
       <c r="C47" s="12">
         <v>2407.9</v>
       </c>
       <c r="D47" s="12">
         <v>8052.4</v>
       </c>
       <c r="E47" s="14">
         <v>23641.9</v>
@@ -6488,56 +6563,58 @@
       <c r="AK47" s="13">
         <v>0</v>
       </c>
       <c r="AL47" s="16">
         <v>0</v>
       </c>
       <c r="AM47" s="16">
         <v>1220.3</v>
       </c>
       <c r="AN47" s="36">
         <v>3189.8</v>
       </c>
       <c r="AO47" s="36">
         <v>18970</v>
       </c>
       <c r="AP47" s="36">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="36">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="36">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
-        <v>10.3</v>
-[...4 lines deleted...]
-      <c r="AU47" s="13"/>
+        <v>0</v>
+      </c>
+      <c r="AT47" s="33">
+        <v>0</v>
+      </c>
+      <c r="AU47" s="33">
+        <v>0</v>
+      </c>
       <c r="AV47" s="14"/>
       <c r="AW47" s="13"/>
       <c r="AX47" s="16"/>
       <c r="AY47" s="16"/>
       <c r="AZ47" s="36"/>
       <c r="BA47" s="36"/>
       <c r="BB47" s="36"/>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
     </row>
     <row r="48" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="12">
         <v>49.4</v>
       </c>
       <c r="C48" s="12">
         <v>2690.6</v>
       </c>
       <c r="D48" s="12">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="14">
         <v>31791.9</v>
@@ -6643,51 +6720,53 @@
       </c>
       <c r="AM48" s="16">
         <v>4397.8999999999996</v>
       </c>
       <c r="AN48" s="36">
         <v>11495.9</v>
       </c>
       <c r="AO48" s="36">
         <v>33380</v>
       </c>
       <c r="AP48" s="36">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="36">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="36">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="33">
         <v>0</v>
       </c>
-      <c r="AU48" s="13"/>
+      <c r="AU48" s="33">
+        <v>0</v>
+      </c>
       <c r="AV48" s="14"/>
       <c r="AW48" s="13"/>
       <c r="AX48" s="16"/>
       <c r="AY48" s="16"/>
       <c r="AZ48" s="36"/>
       <c r="BA48" s="36"/>
       <c r="BB48" s="36"/>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
@@ -6702,119 +6781,119 @@
         <v>5</v>
       </c>
       <c r="R51" s="42"/>
       <c r="S51" s="42"/>
       <c r="T51" s="42"/>
       <c r="AC51" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AD51" s="42"/>
       <c r="AE51" s="42"/>
       <c r="AF51" s="42"/>
       <c r="AO51" s="42" t="s">
         <v>5</v>
       </c>
       <c r="AP51" s="42"/>
       <c r="AQ51" s="42"/>
       <c r="AR51" s="42"/>
       <c r="BA51" s="42" t="s">
         <v>5</v>
       </c>
       <c r="BB51" s="42"/>
       <c r="BC51" s="42"/>
       <c r="BD51" s="42"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="43"/>
-      <c r="B52" s="45" t="s">
+      <c r="A52" s="47"/>
+      <c r="B52" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C52" s="45"/>
-[...5 lines deleted...]
-      <c r="I52" s="48" t="s">
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="45"/>
-[...10 lines deleted...]
-      <c r="U52" s="48" t="s">
+      <c r="J52" s="44"/>
+      <c r="K52" s="44"/>
+      <c r="L52" s="44"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="44"/>
+      <c r="S52" s="44"/>
+      <c r="T52" s="45"/>
+      <c r="U52" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="45"/>
-[...10 lines deleted...]
-      <c r="AG52" s="48" t="s">
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="44"/>
+      <c r="AB52" s="44"/>
+      <c r="AC52" s="44"/>
+      <c r="AD52" s="44"/>
+      <c r="AE52" s="44"/>
+      <c r="AF52" s="45"/>
+      <c r="AG52" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="AH52" s="45"/>
-[...10 lines deleted...]
-      <c r="AS52" s="48" t="s">
+      <c r="AH52" s="44"/>
+      <c r="AI52" s="44"/>
+      <c r="AJ52" s="44"/>
+      <c r="AK52" s="44"/>
+      <c r="AL52" s="44"/>
+      <c r="AM52" s="44"/>
+      <c r="AN52" s="44"/>
+      <c r="AO52" s="44"/>
+      <c r="AP52" s="44"/>
+      <c r="AQ52" s="44"/>
+      <c r="AR52" s="45"/>
+      <c r="AS52" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="45"/>
-[...9 lines deleted...]
-      <c r="BD52" s="46"/>
+      <c r="AT52" s="44"/>
+      <c r="AU52" s="44"/>
+      <c r="AV52" s="44"/>
+      <c r="AW52" s="44"/>
+      <c r="AX52" s="44"/>
+      <c r="AY52" s="44"/>
+      <c r="AZ52" s="44"/>
+      <c r="BA52" s="44"/>
+      <c r="BB52" s="44"/>
+      <c r="BC52" s="44"/>
+      <c r="BD52" s="45"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="44"/>
+      <c r="A53" s="48"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7076,51 +7155,53 @@
       </c>
       <c r="AM54" s="9">
         <v>97020.1</v>
       </c>
       <c r="AN54" s="35">
         <v>111706.6</v>
       </c>
       <c r="AO54" s="35">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="35">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="35">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="35">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="35">
         <v>18767.900000000001</v>
       </c>
-      <c r="AU54" s="9"/>
+      <c r="AU54" s="35">
+        <v>43761.9</v>
+      </c>
       <c r="AV54" s="9"/>
       <c r="AW54" s="9"/>
       <c r="AX54" s="9"/>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="35"/>
       <c r="BA54" s="35"/>
       <c r="BB54" s="35"/>
       <c r="BC54" s="35"/>
       <c r="BD54" s="35"/>
     </row>
     <row r="55" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A55" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="12">
         <v>7233.7</v>
       </c>
       <c r="C55" s="12">
         <v>8168.3</v>
       </c>
       <c r="D55" s="12">
         <v>9206.5</v>
       </c>
       <c r="E55" s="14">
         <v>10663.9</v>
@@ -7221,56 +7302,58 @@
       <c r="AK55" s="28">
         <v>5863.2</v>
       </c>
       <c r="AL55" s="16">
         <v>8689.5</v>
       </c>
       <c r="AM55" s="16">
         <v>9737.5</v>
       </c>
       <c r="AN55" s="36">
         <v>11211.6</v>
       </c>
       <c r="AO55" s="36">
         <v>15072</v>
       </c>
       <c r="AP55" s="36">
         <v>17214</v>
       </c>
       <c r="AQ55" s="36">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="36">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
-        <v>1062.0999999999999</v>
+        <v>1204.5</v>
       </c>
       <c r="AT55" s="33">
-        <v>2676.1</v>
-[...1 lines deleted...]
-      <c r="AU55" s="13"/>
+        <v>2732.6</v>
+      </c>
+      <c r="AU55" s="51">
+        <v>4526.3</v>
+      </c>
       <c r="AV55" s="14"/>
       <c r="AW55" s="28"/>
       <c r="AX55" s="16"/>
       <c r="AY55" s="16"/>
       <c r="AZ55" s="36"/>
       <c r="BA55" s="36"/>
       <c r="BB55" s="36"/>
       <c r="BC55" s="36"/>
       <c r="BD55" s="36"/>
     </row>
     <row r="56" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A56" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="12">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="12">
         <v>1383</v>
       </c>
       <c r="D56" s="12">
         <v>1608.7</v>
       </c>
       <c r="E56" s="14">
         <v>1907.5</v>
@@ -7371,56 +7454,58 @@
       <c r="AK56" s="28">
         <v>727.3</v>
       </c>
       <c r="AL56" s="16">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM56" s="16">
         <v>1207.9000000000001</v>
       </c>
       <c r="AN56" s="36">
         <v>1390.7</v>
       </c>
       <c r="AO56" s="36">
         <v>1495</v>
       </c>
       <c r="AP56" s="36">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="36">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="36">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
-        <v>35.299999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT56" s="33">
-        <v>92.9</v>
-[...1 lines deleted...]
-      <c r="AU56" s="13"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU56" s="51">
+        <v>250.3</v>
+      </c>
       <c r="AV56" s="14"/>
       <c r="AW56" s="28"/>
       <c r="AX56" s="16"/>
       <c r="AY56" s="16"/>
       <c r="AZ56" s="36"/>
       <c r="BA56" s="36"/>
       <c r="BB56" s="36"/>
       <c r="BC56" s="36"/>
       <c r="BD56" s="36"/>
     </row>
     <row r="57" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A57" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="12">
         <v>11128.5</v>
       </c>
       <c r="C57" s="12">
         <v>12881.3</v>
       </c>
       <c r="D57" s="12">
         <v>14344.7</v>
       </c>
       <c r="E57" s="14">
         <v>18294</v>
@@ -7521,56 +7606,58 @@
       <c r="AK57" s="28">
         <v>6417.6</v>
       </c>
       <c r="AL57" s="16">
         <v>9511.1</v>
       </c>
       <c r="AM57" s="16">
         <v>10658.3</v>
       </c>
       <c r="AN57" s="36">
         <v>12271.7</v>
       </c>
       <c r="AO57" s="36">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="36">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="36">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="36">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
-        <v>1263.2</v>
+        <v>1238</v>
       </c>
       <c r="AT57" s="33">
-        <v>2414.1</v>
-[...1 lines deleted...]
-      <c r="AU57" s="13"/>
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU57" s="51">
+        <v>5909.7</v>
+      </c>
       <c r="AV57" s="14"/>
       <c r="AW57" s="28"/>
       <c r="AX57" s="16"/>
       <c r="AY57" s="16"/>
       <c r="AZ57" s="36"/>
       <c r="BA57" s="36"/>
       <c r="BB57" s="36"/>
       <c r="BC57" s="36"/>
       <c r="BD57" s="36"/>
     </row>
     <row r="58" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A58" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="12">
         <v>14298.9</v>
       </c>
       <c r="C58" s="12">
         <v>15787</v>
       </c>
       <c r="D58" s="12">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="14">
         <v>21651</v>
@@ -7671,56 +7758,58 @@
       <c r="AK58" s="28">
         <v>7920</v>
       </c>
       <c r="AL58" s="16">
         <v>11737.7</v>
       </c>
       <c r="AM58" s="16">
         <v>12837.7</v>
       </c>
       <c r="AN58" s="36">
         <v>14781</v>
       </c>
       <c r="AO58" s="36">
         <v>17369</v>
       </c>
       <c r="AP58" s="36">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="36">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="36">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
-        <v>1410.6</v>
+        <v>1384.3</v>
       </c>
       <c r="AT58" s="33">
-        <v>2576.5</v>
-[...1 lines deleted...]
-      <c r="AU58" s="13"/>
+        <v>2564</v>
+      </c>
+      <c r="AU58" s="51">
+        <v>5682.1</v>
+      </c>
       <c r="AV58" s="14"/>
       <c r="AW58" s="28"/>
       <c r="AX58" s="16"/>
       <c r="AY58" s="16"/>
       <c r="AZ58" s="36"/>
       <c r="BA58" s="36"/>
       <c r="BB58" s="36"/>
       <c r="BC58" s="36"/>
       <c r="BD58" s="36"/>
     </row>
     <row r="59" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A59" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="12">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="12">
         <v>10958.5</v>
       </c>
       <c r="D59" s="12">
         <v>12701</v>
       </c>
       <c r="E59" s="14">
         <v>14886.1</v>
@@ -7821,56 +7910,58 @@
       <c r="AK59" s="28">
         <v>5894.7</v>
       </c>
       <c r="AL59" s="16">
         <v>8736.1</v>
       </c>
       <c r="AM59" s="16">
         <v>9789.7999999999993</v>
       </c>
       <c r="AN59" s="36">
         <v>11271.7</v>
       </c>
       <c r="AO59" s="36">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="36">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="36">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="36">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT59" s="33">
-        <v>1812.8</v>
-[...1 lines deleted...]
-      <c r="AU59" s="13"/>
+        <v>1815.2</v>
+      </c>
+      <c r="AU59" s="51">
+        <v>3545.4</v>
+      </c>
       <c r="AV59" s="14"/>
       <c r="AW59" s="28"/>
       <c r="AX59" s="16"/>
       <c r="AY59" s="16"/>
       <c r="AZ59" s="36"/>
       <c r="BA59" s="36"/>
       <c r="BB59" s="36"/>
       <c r="BC59" s="36"/>
       <c r="BD59" s="36"/>
     </row>
     <row r="60" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A60" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="12">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="12">
         <v>11709.7</v>
       </c>
       <c r="D60" s="12">
         <v>13531.4</v>
       </c>
       <c r="E60" s="14">
         <v>15397.2</v>
@@ -7971,56 +8062,58 @@
       <c r="AK60" s="28">
         <v>7118.6</v>
       </c>
       <c r="AL60" s="16">
         <v>10550</v>
       </c>
       <c r="AM60" s="16">
         <v>11822.5</v>
       </c>
       <c r="AN60" s="36">
         <v>13612.1</v>
       </c>
       <c r="AO60" s="36">
         <v>13920</v>
       </c>
       <c r="AP60" s="36">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="36">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="36">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT60" s="33">
-        <v>1825.9</v>
-[...1 lines deleted...]
-      <c r="AU60" s="13"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU60" s="51">
+        <v>4121.8</v>
+      </c>
       <c r="AV60" s="14"/>
       <c r="AW60" s="28"/>
       <c r="AX60" s="16"/>
       <c r="AY60" s="16"/>
       <c r="AZ60" s="36"/>
       <c r="BA60" s="36"/>
       <c r="BB60" s="36"/>
       <c r="BC60" s="36"/>
       <c r="BD60" s="36"/>
     </row>
     <row r="61" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A61" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="12">
         <v>7666</v>
       </c>
       <c r="C61" s="12">
         <v>8550</v>
       </c>
       <c r="D61" s="12">
         <v>9831.4</v>
       </c>
       <c r="E61" s="14">
         <v>11329.3</v>
@@ -8121,56 +8214,58 @@
       <c r="AK61" s="28">
         <v>4735.3999999999996</v>
       </c>
       <c r="AL61" s="16">
         <v>7018</v>
       </c>
       <c r="AM61" s="16">
         <v>7864.5</v>
       </c>
       <c r="AN61" s="36">
         <v>9055</v>
       </c>
       <c r="AO61" s="36">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="36">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="36">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="36">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
-        <v>743.5</v>
+        <v>736.7</v>
       </c>
       <c r="AT61" s="33">
-        <v>1657.2</v>
-[...1 lines deleted...]
-      <c r="AU61" s="13"/>
+        <v>1665</v>
+      </c>
+      <c r="AU61" s="51">
+        <v>4339.2</v>
+      </c>
       <c r="AV61" s="14"/>
       <c r="AW61" s="28"/>
       <c r="AX61" s="16"/>
       <c r="AY61" s="16"/>
       <c r="AZ61" s="36"/>
       <c r="BA61" s="36"/>
       <c r="BB61" s="36"/>
       <c r="BC61" s="36"/>
       <c r="BD61" s="36"/>
     </row>
     <row r="62" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A62" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="12">
         <v>7425.2</v>
       </c>
       <c r="C62" s="12">
         <v>8033.4</v>
       </c>
       <c r="D62" s="12">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="14">
         <v>11577.1</v>
@@ -8271,56 +8366,58 @@
       <c r="AK62" s="28">
         <v>4397.3</v>
       </c>
       <c r="AL62" s="16">
         <v>6516.9</v>
       </c>
       <c r="AM62" s="16">
         <v>7618.6</v>
       </c>
       <c r="AN62" s="36">
         <v>8771.9</v>
       </c>
       <c r="AO62" s="36">
         <v>9353</v>
       </c>
       <c r="AP62" s="36">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="36">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="36">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
-        <v>801.2</v>
+        <v>825.8</v>
       </c>
       <c r="AT62" s="33">
-        <v>1388.9</v>
-[...1 lines deleted...]
-      <c r="AU62" s="13"/>
+        <v>1419.7</v>
+      </c>
+      <c r="AU62" s="51">
+        <v>4083.5</v>
+      </c>
       <c r="AV62" s="14"/>
       <c r="AW62" s="28"/>
       <c r="AX62" s="16"/>
       <c r="AY62" s="16"/>
       <c r="AZ62" s="36"/>
       <c r="BA62" s="36"/>
       <c r="BB62" s="36"/>
       <c r="BC62" s="36"/>
       <c r="BD62" s="36"/>
     </row>
     <row r="63" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A63" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="12">
         <v>12358.6</v>
       </c>
       <c r="C63" s="12">
         <v>13910.8</v>
       </c>
       <c r="D63" s="12">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="14">
         <v>20276.5</v>
@@ -8421,56 +8518,58 @@
       <c r="AK63" s="28">
         <v>7641.1</v>
       </c>
       <c r="AL63" s="16">
         <v>11324.4</v>
       </c>
       <c r="AM63" s="16">
         <v>12690.3</v>
       </c>
       <c r="AN63" s="36">
         <v>14611.3</v>
       </c>
       <c r="AO63" s="36">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="36">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="36">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="36">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
-        <v>1373.5</v>
+        <v>1389.1</v>
       </c>
       <c r="AT63" s="33">
-        <v>2690.4</v>
-[...1 lines deleted...]
-      <c r="AU63" s="13"/>
+        <v>2731.4</v>
+      </c>
+      <c r="AU63" s="51">
+        <v>5461.5</v>
+      </c>
       <c r="AV63" s="14"/>
       <c r="AW63" s="28"/>
       <c r="AX63" s="16"/>
       <c r="AY63" s="16"/>
       <c r="AZ63" s="36"/>
       <c r="BA63" s="36"/>
       <c r="BB63" s="36"/>
       <c r="BC63" s="36"/>
       <c r="BD63" s="36"/>
     </row>
     <row r="64" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A64" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="12">
         <v>12104.6</v>
       </c>
       <c r="C64" s="12">
         <v>13785.4</v>
       </c>
       <c r="D64" s="12">
         <v>15665.5</v>
       </c>
       <c r="E64" s="14">
         <v>18429</v>
@@ -8571,290 +8670,292 @@
       <c r="AK64" s="28">
         <v>7703</v>
       </c>
       <c r="AL64" s="16">
         <v>11416.1</v>
       </c>
       <c r="AM64" s="16">
         <v>12793</v>
       </c>
       <c r="AN64" s="36">
         <v>14729.6</v>
       </c>
       <c r="AO64" s="36">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="36">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="36">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="36">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
-        <v>959.8</v>
+        <v>892.5</v>
       </c>
       <c r="AT64" s="33">
-        <v>1633.1</v>
-[...1 lines deleted...]
-      <c r="AU64" s="13"/>
+        <v>1571.2</v>
+      </c>
+      <c r="AU64" s="51">
+        <v>5842</v>
+      </c>
       <c r="AV64" s="14"/>
       <c r="AW64" s="28"/>
       <c r="AX64" s="16"/>
       <c r="AY64" s="16"/>
       <c r="AZ64" s="36"/>
       <c r="BA64" s="36"/>
       <c r="BB64" s="36"/>
       <c r="BC64" s="36"/>
       <c r="BD64" s="36"/>
     </row>
     <row r="66" spans="3:21">
-      <c r="C66" s="49" t="s">
+      <c r="C66" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="D66" s="49"/>
-[...16 lines deleted...]
-      <c r="U66" s="49"/>
+      <c r="D66" s="46"/>
+      <c r="E66" s="46"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="46"/>
+      <c r="H66" s="46"/>
+      <c r="I66" s="46"/>
+      <c r="J66" s="46"/>
+      <c r="K66" s="46"/>
+      <c r="L66" s="46"/>
+      <c r="M66" s="46"/>
+      <c r="N66" s="46"/>
+      <c r="O66" s="46"/>
+      <c r="P66" s="46"/>
+      <c r="Q66" s="46"/>
+      <c r="R66" s="46"/>
+      <c r="S66" s="46"/>
+      <c r="T66" s="46"/>
+      <c r="U66" s="46"/>
     </row>
     <row r="67" spans="3:21">
-      <c r="C67" s="49"/>
-[...17 lines deleted...]
-      <c r="U67" s="49"/>
+      <c r="C67" s="46"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="46"/>
+      <c r="F67" s="46"/>
+      <c r="G67" s="46"/>
+      <c r="H67" s="46"/>
+      <c r="I67" s="46"/>
+      <c r="J67" s="46"/>
+      <c r="K67" s="46"/>
+      <c r="L67" s="46"/>
+      <c r="M67" s="46"/>
+      <c r="N67" s="46"/>
+      <c r="O67" s="46"/>
+      <c r="P67" s="46"/>
+      <c r="Q67" s="46"/>
+      <c r="R67" s="46"/>
+      <c r="S67" s="46"/>
+      <c r="T67" s="46"/>
+      <c r="U67" s="46"/>
     </row>
     <row r="68" spans="3:21">
-      <c r="C68" s="49" t="s">
+      <c r="C68" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="D68" s="49"/>
-[...16 lines deleted...]
-      <c r="U68" s="49"/>
+      <c r="D68" s="46"/>
+      <c r="E68" s="46"/>
+      <c r="F68" s="46"/>
+      <c r="G68" s="46"/>
+      <c r="H68" s="46"/>
+      <c r="I68" s="46"/>
+      <c r="J68" s="46"/>
+      <c r="K68" s="46"/>
+      <c r="L68" s="46"/>
+      <c r="M68" s="46"/>
+      <c r="N68" s="46"/>
+      <c r="O68" s="46"/>
+      <c r="P68" s="46"/>
+      <c r="Q68" s="46"/>
+      <c r="R68" s="46"/>
+      <c r="S68" s="46"/>
+      <c r="T68" s="46"/>
+      <c r="U68" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="BA3:BD3"/>
-[...14 lines deleted...]
-    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="I20:T20"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="C66:U67"/>
     <mergeCell ref="C68:U68"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="AC3:AF3"/>
-    <mergeCell ref="U4:AF4"/>
-[...11 lines deleted...]
-    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>