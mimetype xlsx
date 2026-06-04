--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -390,51 +390,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -477,83 +477,84 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -826,52 +827,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BG66" sqref="BG66"/>
+      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AY70" sqref="AY70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -881,151 +882,151 @@
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="42" t="s">
+      <c r="E3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="42"/>
-[...2 lines deleted...]
-      <c r="Q3" s="42" t="s">
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="Q3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="42"/>
-[...2 lines deleted...]
-      <c r="AC3" s="42" t="s">
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="AC3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="42"/>
-[...2 lines deleted...]
-      <c r="AO3" s="42" t="s">
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AO3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="42"/>
-[...2 lines deleted...]
-      <c r="BA3" s="42" t="s">
+      <c r="AP3" s="45"/>
+      <c r="AQ3" s="45"/>
+      <c r="AR3" s="45"/>
+      <c r="BA3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="42"/>
-[...1 lines deleted...]
-      <c r="BD3" s="42"/>
+      <c r="BB3" s="45"/>
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="47"/>
-      <c r="B4" s="44" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="44"/>
-[...5 lines deleted...]
-      <c r="I4" s="43" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="44"/>
-[...10 lines deleted...]
-      <c r="U4" s="43" t="s">
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="44"/>
-[...10 lines deleted...]
-      <c r="AG4" s="43" t="s">
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AH4" s="44"/>
-[...10 lines deleted...]
-      <c r="AS4" s="43" t="s">
+      <c r="AH4" s="48"/>
+      <c r="AI4" s="48"/>
+      <c r="AJ4" s="48"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48"/>
+      <c r="AM4" s="48"/>
+      <c r="AN4" s="48"/>
+      <c r="AO4" s="48"/>
+      <c r="AP4" s="48"/>
+      <c r="AQ4" s="48"/>
+      <c r="AR4" s="49"/>
+      <c r="AS4" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="44"/>
-[...9 lines deleted...]
-      <c r="BD4" s="45"/>
+      <c r="AT4" s="48"/>
+      <c r="AU4" s="48"/>
+      <c r="AV4" s="48"/>
+      <c r="AW4" s="48"/>
+      <c r="AX4" s="48"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
+      <c r="BA4" s="48"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="49"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1287,54 +1288,56 @@
       </c>
       <c r="AM6" s="11">
         <v>126365.6</v>
       </c>
       <c r="AN6" s="32">
         <v>187584.1</v>
       </c>
       <c r="AO6" s="35">
         <v>324718</v>
       </c>
       <c r="AP6" s="35">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="35">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="35">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="35">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="35">
         <v>18988.5</v>
       </c>
-      <c r="AU6" s="50">
+      <c r="AU6" s="42">
         <v>44256.3</v>
       </c>
-      <c r="AV6" s="10"/>
+      <c r="AV6" s="42">
+        <v>56592.4</v>
+      </c>
       <c r="AW6" s="10"/>
       <c r="AX6" s="11"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="35"/>
       <c r="BD6" s="35"/>
     </row>
     <row r="7" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="12">
         <v>7797.5</v>
       </c>
       <c r="C7" s="12">
         <v>12933</v>
       </c>
       <c r="D7" s="12">
         <v>18981.2</v>
       </c>
       <c r="E7" s="12">
         <v>20516.099999999999</v>
       </c>
@@ -1439,54 +1442,56 @@
       </c>
       <c r="AM7" s="12">
         <v>12478.6</v>
       </c>
       <c r="AN7" s="33">
         <v>18062.5</v>
       </c>
       <c r="AO7" s="36">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="36">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="37">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="36">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="36">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
         <v>2778.3</v>
       </c>
-      <c r="AU7" s="51">
+      <c r="AU7" s="43">
         <v>4640.3</v>
       </c>
-      <c r="AV7" s="14"/>
+      <c r="AV7" s="53">
+        <v>6222.2</v>
+      </c>
       <c r="AW7" s="13"/>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="33"/>
       <c r="BA7" s="36"/>
       <c r="BB7" s="36"/>
       <c r="BC7" s="37"/>
       <c r="BD7" s="36"/>
     </row>
     <row r="8" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="12">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="12">
         <v>1555.7</v>
       </c>
       <c r="D8" s="12">
         <v>2322.9</v>
       </c>
       <c r="E8" s="12">
         <v>4108</v>
       </c>
@@ -1591,54 +1596,56 @@
       </c>
       <c r="AM8" s="12">
         <v>1831</v>
       </c>
       <c r="AN8" s="33">
         <v>3019.4</v>
       </c>
       <c r="AO8" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="37">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="36">
         <v>38.1</v>
       </c>
       <c r="AT8" s="39">
         <v>96.4</v>
       </c>
-      <c r="AU8" s="51">
+      <c r="AU8" s="43">
         <v>250.3</v>
       </c>
-      <c r="AV8" s="14"/>
+      <c r="AV8" s="53">
+        <v>301</v>
+      </c>
       <c r="AW8" s="17"/>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="33"/>
       <c r="BA8" s="36"/>
       <c r="BB8" s="36"/>
       <c r="BC8" s="37"/>
       <c r="BD8" s="36"/>
     </row>
     <row r="9" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A9" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="12">
         <v>11505.6</v>
       </c>
       <c r="C9" s="12">
         <v>15535.7</v>
       </c>
       <c r="D9" s="12">
         <v>23202.3</v>
       </c>
       <c r="E9" s="12">
         <v>38870.6</v>
       </c>
@@ -1743,54 +1750,56 @@
       </c>
       <c r="AM9" s="12">
         <v>13735.3</v>
       </c>
       <c r="AN9" s="34">
         <v>20294.3</v>
       </c>
       <c r="AO9" s="36">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="36">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="37">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="36">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="36">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
         <v>2401.4</v>
       </c>
-      <c r="AU9" s="51">
+      <c r="AU9" s="43">
         <v>5910.6</v>
       </c>
-      <c r="AV9" s="14"/>
+      <c r="AV9" s="53">
+        <v>6637.6</v>
+      </c>
       <c r="AW9" s="17"/>
       <c r="AX9" s="16"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="36"/>
       <c r="BB9" s="36"/>
       <c r="BC9" s="37"/>
       <c r="BD9" s="36"/>
     </row>
     <row r="10" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A10" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="12">
         <v>14559.7</v>
       </c>
       <c r="C10" s="12">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="12">
         <v>26909.9</v>
       </c>
       <c r="E10" s="12">
         <v>46686.5</v>
       </c>
@@ -1895,54 +1904,56 @@
       </c>
       <c r="AM10" s="12">
         <v>18277.2</v>
       </c>
       <c r="AN10" s="33">
         <v>28790.3</v>
       </c>
       <c r="AO10" s="36">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="36">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="37">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="36">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="36">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
         <v>2591.8000000000002</v>
       </c>
-      <c r="AU10" s="51">
+      <c r="AU10" s="43">
         <v>5777.3</v>
       </c>
-      <c r="AV10" s="14"/>
+      <c r="AV10" s="53">
+        <v>7712.3</v>
+      </c>
       <c r="AW10" s="17"/>
       <c r="AX10" s="16"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="33"/>
       <c r="BA10" s="36"/>
       <c r="BB10" s="36"/>
       <c r="BC10" s="37"/>
       <c r="BD10" s="36"/>
     </row>
     <row r="11" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="12">
         <v>10048.1</v>
       </c>
       <c r="C11" s="12">
         <v>13089.8</v>
       </c>
       <c r="D11" s="12">
         <v>19611.8</v>
       </c>
       <c r="E11" s="12">
         <v>39601.199999999997</v>
       </c>
@@ -2047,54 +2058,56 @@
       </c>
       <c r="AM11" s="12">
         <v>17224.099999999999</v>
       </c>
       <c r="AN11" s="33">
         <v>30698.2</v>
       </c>
       <c r="AO11" s="36">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="36">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="37">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="36">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="36">
         <v>880.9</v>
       </c>
       <c r="AT11" s="39">
         <v>1815.1</v>
       </c>
-      <c r="AU11" s="51">
+      <c r="AU11" s="43">
         <v>3545.4</v>
       </c>
-      <c r="AV11" s="14"/>
+      <c r="AV11" s="53">
+        <v>4100.3</v>
+      </c>
       <c r="AW11" s="17"/>
       <c r="AX11" s="16"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="36"/>
       <c r="BB11" s="36"/>
       <c r="BC11" s="37"/>
       <c r="BD11" s="36"/>
     </row>
     <row r="12" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A12" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="12">
         <v>10572.5</v>
       </c>
       <c r="C12" s="12">
         <v>14378.2</v>
       </c>
       <c r="D12" s="12">
         <v>21477.5</v>
       </c>
       <c r="E12" s="12">
         <v>47218.5</v>
       </c>
@@ -2199,54 +2212,56 @@
       </c>
       <c r="AM12" s="12">
         <v>13629.2</v>
       </c>
       <c r="AN12" s="33">
         <v>18334.2</v>
       </c>
       <c r="AO12" s="36">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="36">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="37">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="36">
         <v>60595</v>
       </c>
       <c r="AS12" s="36">
         <v>975.7</v>
       </c>
       <c r="AT12" s="39">
         <v>1771.2</v>
       </c>
-      <c r="AU12" s="51">
+      <c r="AU12" s="43">
         <v>4122.3999999999996</v>
       </c>
-      <c r="AV12" s="14"/>
+      <c r="AV12" s="53">
+        <v>6760.7</v>
+      </c>
       <c r="AW12" s="18"/>
       <c r="AX12" s="16"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="33"/>
       <c r="BA12" s="36"/>
       <c r="BB12" s="36"/>
       <c r="BC12" s="37"/>
       <c r="BD12" s="36"/>
     </row>
     <row r="13" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>8265</v>
       </c>
       <c r="C13" s="12">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="12">
         <v>15577.1</v>
       </c>
       <c r="E13" s="12">
         <v>25182.6</v>
       </c>
@@ -2351,54 +2366,56 @@
       </c>
       <c r="AM13" s="12">
         <v>10162.200000000001</v>
       </c>
       <c r="AN13" s="33">
         <v>15061.1</v>
       </c>
       <c r="AO13" s="36">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="36">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="37">
         <v>33793</v>
       </c>
       <c r="AR13" s="36">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="36">
         <v>771.5</v>
       </c>
       <c r="AT13" s="39">
         <v>1739.3</v>
       </c>
-      <c r="AU13" s="51">
+      <c r="AU13" s="43">
         <v>4441.6000000000004</v>
       </c>
-      <c r="AV13" s="14"/>
+      <c r="AV13" s="53">
+        <v>5533.5</v>
+      </c>
       <c r="AW13" s="17"/>
       <c r="AX13" s="16"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="33"/>
       <c r="BA13" s="36"/>
       <c r="BB13" s="36"/>
       <c r="BC13" s="37"/>
       <c r="BD13" s="36"/>
     </row>
     <row r="14" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A14" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="12">
         <v>9805.6</v>
       </c>
       <c r="D14" s="12">
         <v>14641.4</v>
       </c>
       <c r="E14" s="12">
         <v>25310.5</v>
       </c>
@@ -2503,54 +2520,56 @@
       </c>
       <c r="AM14" s="12">
         <v>7735.2</v>
       </c>
       <c r="AN14" s="33">
         <v>9071.2999999999993</v>
       </c>
       <c r="AO14" s="36">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="36">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="37">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="36">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="36">
         <v>829.6</v>
       </c>
       <c r="AT14" s="39">
         <v>1427.4</v>
       </c>
-      <c r="AU14" s="51">
+      <c r="AU14" s="43">
         <v>4096.1000000000004</v>
       </c>
-      <c r="AV14" s="14"/>
+      <c r="AV14" s="53">
+        <v>4916.3</v>
+      </c>
       <c r="AW14" s="17"/>
       <c r="AX14" s="16"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="33"/>
       <c r="BA14" s="36"/>
       <c r="BB14" s="36"/>
       <c r="BC14" s="37"/>
       <c r="BD14" s="36"/>
     </row>
     <row r="15" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>12525.6</v>
       </c>
       <c r="C15" s="12">
         <v>16323.7</v>
       </c>
       <c r="D15" s="12">
         <v>24451.3</v>
       </c>
       <c r="E15" s="12">
         <v>43986</v>
       </c>
@@ -2655,54 +2674,56 @@
       </c>
       <c r="AM15" s="12">
         <v>14089.6</v>
       </c>
       <c r="AN15" s="33">
         <v>18011.900000000001</v>
       </c>
       <c r="AO15" s="36">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="36">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="37">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="36">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="36">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
         <v>2794.3</v>
       </c>
-      <c r="AU15" s="51">
+      <c r="AU15" s="43">
         <v>5624.1</v>
       </c>
-      <c r="AV15" s="14"/>
+      <c r="AV15" s="53">
+        <v>6774.2</v>
+      </c>
       <c r="AW15" s="17"/>
       <c r="AX15" s="16"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="33"/>
       <c r="BA15" s="36"/>
       <c r="BB15" s="36"/>
       <c r="BC15" s="37"/>
       <c r="BD15" s="36"/>
     </row>
     <row r="16" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A16" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="12">
         <v>12250.4</v>
       </c>
       <c r="C16" s="12">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="12">
         <v>24641.8</v>
       </c>
       <c r="E16" s="12">
         <v>50275.9</v>
       </c>
@@ -2807,180 +2828,182 @@
       </c>
       <c r="AM16" s="12">
         <v>17203.2</v>
       </c>
       <c r="AN16" s="33">
         <v>26240.9</v>
       </c>
       <c r="AO16" s="36">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="36">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="37">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="36">
         <v>67541</v>
       </c>
       <c r="AS16" s="36">
         <v>893.6</v>
       </c>
       <c r="AT16" s="39">
         <v>1573.3</v>
       </c>
-      <c r="AU16" s="51">
+      <c r="AU16" s="43">
         <v>5848.2</v>
       </c>
-      <c r="AV16" s="14"/>
+      <c r="AV16" s="53">
+        <v>7634.3</v>
+      </c>
       <c r="AW16" s="17"/>
       <c r="AX16" s="16"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="33"/>
       <c r="BA16" s="36"/>
       <c r="BB16" s="36"/>
       <c r="BC16" s="37"/>
       <c r="BD16" s="36"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="42"/>
-[...2 lines deleted...]
-      <c r="Q19" s="42" t="s">
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="Q19" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="42"/>
-[...2 lines deleted...]
-      <c r="AC19" s="42" t="s">
+      <c r="R19" s="45"/>
+      <c r="S19" s="45"/>
+      <c r="T19" s="45"/>
+      <c r="AC19" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="42"/>
-[...2 lines deleted...]
-      <c r="AO19" s="42" t="s">
+      <c r="AD19" s="45"/>
+      <c r="AE19" s="45"/>
+      <c r="AF19" s="45"/>
+      <c r="AO19" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="42"/>
-[...2 lines deleted...]
-      <c r="BA19" s="42" t="s">
+      <c r="AP19" s="45"/>
+      <c r="AQ19" s="45"/>
+      <c r="AR19" s="45"/>
+      <c r="BA19" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="42"/>
-[...1 lines deleted...]
-      <c r="BD19" s="42"/>
+      <c r="BB19" s="45"/>
+      <c r="BC19" s="45"/>
+      <c r="BD19" s="45"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="44"/>
-[...5 lines deleted...]
-      <c r="I20" s="43" t="s">
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="44"/>
-[...10 lines deleted...]
-      <c r="U20" s="43" t="s">
+      <c r="J20" s="48"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="48"/>
+      <c r="O20" s="48"/>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="48"/>
+      <c r="R20" s="48"/>
+      <c r="S20" s="48"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="44"/>
-[...10 lines deleted...]
-      <c r="AG20" s="43" t="s">
+      <c r="V20" s="48"/>
+      <c r="W20" s="48"/>
+      <c r="X20" s="48"/>
+      <c r="Y20" s="48"/>
+      <c r="Z20" s="48"/>
+      <c r="AA20" s="48"/>
+      <c r="AB20" s="48"/>
+      <c r="AC20" s="48"/>
+      <c r="AD20" s="48"/>
+      <c r="AE20" s="48"/>
+      <c r="AF20" s="49"/>
+      <c r="AG20" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AH20" s="44"/>
-[...10 lines deleted...]
-      <c r="AS20" s="43" t="s">
+      <c r="AH20" s="48"/>
+      <c r="AI20" s="48"/>
+      <c r="AJ20" s="48"/>
+      <c r="AK20" s="48"/>
+      <c r="AL20" s="48"/>
+      <c r="AM20" s="48"/>
+      <c r="AN20" s="48"/>
+      <c r="AO20" s="48"/>
+      <c r="AP20" s="48"/>
+      <c r="AQ20" s="48"/>
+      <c r="AR20" s="49"/>
+      <c r="AS20" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="44"/>
-[...9 lines deleted...]
-      <c r="BD20" s="45"/>
+      <c r="AT20" s="48"/>
+      <c r="AU20" s="48"/>
+      <c r="AV20" s="48"/>
+      <c r="AW20" s="48"/>
+      <c r="AX20" s="48"/>
+      <c r="AY20" s="48"/>
+      <c r="AZ20" s="48"/>
+      <c r="BA20" s="48"/>
+      <c r="BB20" s="48"/>
+      <c r="BC20" s="48"/>
+      <c r="BD20" s="49"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3248,51 +3271,53 @@
       </c>
       <c r="AN22" s="35">
         <v>186999.1</v>
       </c>
       <c r="AO22" s="35">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="35">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="35">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="35">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="35">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="35">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="35">
         <v>43863.9</v>
       </c>
-      <c r="AV22" s="9"/>
+      <c r="AV22" s="35">
+        <v>56025.5</v>
+      </c>
       <c r="AW22" s="9"/>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="35"/>
       <c r="BB22" s="35"/>
       <c r="BC22" s="35"/>
       <c r="BD22" s="35"/>
     </row>
     <row r="23" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A23" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="29">
         <v>7608.5</v>
       </c>
       <c r="C23" s="29">
         <v>12715.5</v>
       </c>
       <c r="D23" s="29">
         <v>18732.5</v>
       </c>
       <c r="E23" s="29">
         <v>20231.8</v>
       </c>
@@ -3397,54 +3422,56 @@
       </c>
       <c r="AM23" s="16">
         <v>12265.1</v>
       </c>
       <c r="AN23" s="36">
         <v>17818.7</v>
       </c>
       <c r="AO23" s="36">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="36">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="36">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="36">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="36">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="36">
         <v>2732.6</v>
       </c>
-      <c r="AU23" s="52">
+      <c r="AU23" s="44">
         <v>4526.3</v>
       </c>
-      <c r="AV23" s="13"/>
+      <c r="AV23" s="43">
+        <v>6067.3</v>
+      </c>
       <c r="AW23" s="13"/>
       <c r="AX23" s="16"/>
       <c r="AY23" s="16"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
     </row>
     <row r="24" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="29">
         <v>1091.8</v>
       </c>
       <c r="C24" s="29">
         <v>1555.3</v>
       </c>
       <c r="D24" s="29">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="29">
         <v>4107.7</v>
       </c>
@@ -3549,54 +3576,56 @@
       </c>
       <c r="AM24" s="16">
         <v>1831</v>
       </c>
       <c r="AN24" s="36">
         <v>3019.4</v>
       </c>
       <c r="AO24" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="36">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="36">
         <v>38.1</v>
       </c>
       <c r="AT24" s="36">
         <v>96.4</v>
       </c>
-      <c r="AU24" s="52">
+      <c r="AU24" s="44">
         <v>250.3</v>
       </c>
-      <c r="AV24" s="13"/>
+      <c r="AV24" s="43">
+        <v>301</v>
+      </c>
       <c r="AW24" s="13"/>
       <c r="AX24" s="16"/>
       <c r="AY24" s="16"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="36"/>
     </row>
     <row r="25" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A25" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="29">
         <v>11501.2</v>
       </c>
       <c r="C25" s="29">
         <v>15529.5</v>
       </c>
       <c r="D25" s="29">
         <v>23195.3</v>
       </c>
       <c r="E25" s="29">
         <v>38864.400000000001</v>
       </c>
@@ -3701,54 +3730,56 @@
       </c>
       <c r="AM25" s="16">
         <v>13721.8</v>
       </c>
       <c r="AN25" s="36">
         <v>20278.8</v>
       </c>
       <c r="AO25" s="36">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="36">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="36">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="36">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="36">
         <v>1238</v>
       </c>
       <c r="AT25" s="36">
         <v>2401.1999999999998</v>
       </c>
-      <c r="AU25" s="52">
+      <c r="AU25" s="44">
         <v>5909.7</v>
       </c>
-      <c r="AV25" s="13"/>
+      <c r="AV25" s="43">
+        <v>6636.3</v>
+      </c>
       <c r="AW25" s="13"/>
       <c r="AX25" s="16"/>
       <c r="AY25" s="16"/>
       <c r="AZ25" s="36"/>
       <c r="BA25" s="36"/>
       <c r="BB25" s="36"/>
       <c r="BC25" s="36"/>
       <c r="BD25" s="36"/>
     </row>
     <row r="26" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A26" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="29">
         <v>14471.7</v>
       </c>
       <c r="C26" s="29">
         <v>17881</v>
       </c>
       <c r="D26" s="29">
         <v>26793.9</v>
       </c>
       <c r="E26" s="29">
         <v>46554.8</v>
       </c>
@@ -3853,54 +3884,56 @@
       </c>
       <c r="AM26" s="16">
         <v>18181.099999999999</v>
       </c>
       <c r="AN26" s="36">
         <v>28680.5</v>
       </c>
       <c r="AO26" s="36">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="36">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="36">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="36">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="36">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="36">
         <v>2564</v>
       </c>
-      <c r="AU26" s="52">
+      <c r="AU26" s="44">
         <v>5682.1</v>
       </c>
-      <c r="AV26" s="13"/>
+      <c r="AV26" s="43">
+        <v>7560.9</v>
+      </c>
       <c r="AW26" s="13"/>
       <c r="AX26" s="16"/>
       <c r="AY26" s="16"/>
       <c r="AZ26" s="36"/>
       <c r="BA26" s="36"/>
       <c r="BB26" s="36"/>
       <c r="BC26" s="36"/>
       <c r="BD26" s="36"/>
     </row>
     <row r="27" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A27" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="29">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="29">
         <v>13082.8</v>
       </c>
       <c r="D27" s="29">
         <v>19603.7</v>
       </c>
       <c r="E27" s="29">
         <v>39593</v>
       </c>
@@ -4005,54 +4038,56 @@
       </c>
       <c r="AM27" s="16">
         <v>17219.7</v>
       </c>
       <c r="AN27" s="36">
         <v>30693.1</v>
       </c>
       <c r="AO27" s="36">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="36">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="36">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="36">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="36">
         <v>880.9</v>
       </c>
       <c r="AT27" s="36">
         <v>1815.2</v>
       </c>
-      <c r="AU27" s="52">
+      <c r="AU27" s="44">
         <v>3545.4</v>
       </c>
-      <c r="AV27" s="13"/>
+      <c r="AV27" s="43">
+        <v>4100.2</v>
+      </c>
       <c r="AW27" s="13"/>
       <c r="AX27" s="16"/>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="36"/>
       <c r="BA27" s="36"/>
       <c r="BB27" s="36"/>
       <c r="BC27" s="36"/>
       <c r="BD27" s="36"/>
     </row>
     <row r="28" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A28" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="29">
         <v>10569.9</v>
       </c>
       <c r="C28" s="29">
         <v>14374</v>
       </c>
       <c r="D28" s="29">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="29">
         <v>47213.9</v>
       </c>
@@ -4157,54 +4192,56 @@
       </c>
       <c r="AM28" s="16">
         <v>13629.2</v>
       </c>
       <c r="AN28" s="36">
         <v>18334.2</v>
       </c>
       <c r="AO28" s="36">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="36">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="36">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="36">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="36">
         <v>975.7</v>
       </c>
       <c r="AT28" s="36">
         <v>1771.2</v>
       </c>
-      <c r="AU28" s="52">
+      <c r="AU28" s="44">
         <v>4121.8</v>
       </c>
-      <c r="AV28" s="13"/>
+      <c r="AV28" s="43">
+        <v>6760</v>
+      </c>
       <c r="AW28" s="13"/>
       <c r="AX28" s="16"/>
       <c r="AY28" s="16"/>
       <c r="AZ28" s="36"/>
       <c r="BA28" s="36"/>
       <c r="BB28" s="36"/>
       <c r="BC28" s="36"/>
       <c r="BD28" s="36"/>
     </row>
     <row r="29" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="29">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="29">
         <v>10424.1</v>
       </c>
       <c r="D29" s="29">
         <v>15573.6</v>
       </c>
       <c r="E29" s="29">
         <v>25179.8</v>
       </c>
@@ -4309,54 +4346,56 @@
       </c>
       <c r="AM29" s="16">
         <v>10162.200000000001</v>
       </c>
       <c r="AN29" s="36">
         <v>15061.1</v>
       </c>
       <c r="AO29" s="36">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="36">
         <v>30193</v>
       </c>
       <c r="AQ29" s="36">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="36">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="36">
         <v>771.5</v>
       </c>
       <c r="AT29" s="36">
         <v>1739.3</v>
       </c>
-      <c r="AU29" s="52">
+      <c r="AU29" s="44">
         <v>4441.3</v>
       </c>
-      <c r="AV29" s="13"/>
+      <c r="AV29" s="43">
+        <v>5533.5</v>
+      </c>
       <c r="AW29" s="13"/>
       <c r="AX29" s="16"/>
       <c r="AY29" s="16"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
       <c r="BC29" s="36"/>
       <c r="BD29" s="36"/>
     </row>
     <row r="30" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="29">
         <v>8337.9</v>
       </c>
       <c r="C30" s="29">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="29">
         <v>14594.6</v>
       </c>
       <c r="E30" s="29">
         <v>25257.7</v>
       </c>
@@ -4461,54 +4500,56 @@
       </c>
       <c r="AM30" s="16">
         <v>7732.2</v>
       </c>
       <c r="AN30" s="36">
         <v>9067.7999999999993</v>
       </c>
       <c r="AO30" s="36">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="36">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="36">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="36">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="36">
         <v>825.8</v>
       </c>
       <c r="AT30" s="36">
         <v>1419.7</v>
       </c>
-      <c r="AU30" s="52">
+      <c r="AU30" s="44">
         <v>4083.5</v>
       </c>
-      <c r="AV30" s="13"/>
+      <c r="AV30" s="43">
+        <v>4883.2</v>
+      </c>
       <c r="AW30" s="13"/>
       <c r="AX30" s="16"/>
       <c r="AY30" s="16"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
       <c r="BB30" s="36"/>
       <c r="BC30" s="36"/>
       <c r="BD30" s="36"/>
     </row>
     <row r="31" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>12492.7</v>
       </c>
       <c r="C31" s="29">
         <v>16285.2</v>
       </c>
       <c r="D31" s="29">
         <v>24407.3</v>
       </c>
       <c r="E31" s="29">
         <v>43936.9</v>
       </c>
@@ -4613,54 +4654,56 @@
       </c>
       <c r="AM31" s="16">
         <v>13918.7</v>
       </c>
       <c r="AN31" s="36">
         <v>17816.599999999999</v>
       </c>
       <c r="AO31" s="36">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="36">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="36">
         <v>59605</v>
       </c>
       <c r="AR31" s="36">
         <v>62635</v>
       </c>
       <c r="AS31" s="36">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="36">
         <v>2731.4</v>
       </c>
-      <c r="AU31" s="52">
+      <c r="AU31" s="44">
         <v>5461.5</v>
       </c>
-      <c r="AV31" s="13"/>
+      <c r="AV31" s="43">
+        <v>6557.4</v>
+      </c>
       <c r="AW31" s="13"/>
       <c r="AX31" s="16"/>
       <c r="AY31" s="16"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="36"/>
       <c r="BD31" s="36"/>
     </row>
     <row r="32" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>12243.9</v>
       </c>
       <c r="C32" s="29">
         <v>16464.2</v>
       </c>
       <c r="D32" s="29">
         <v>24631.9</v>
       </c>
       <c r="E32" s="29">
         <v>50265.7</v>
       </c>
@@ -4765,180 +4808,182 @@
       </c>
       <c r="AM32" s="12">
         <v>17192.599999999999</v>
       </c>
       <c r="AN32" s="36">
         <v>26228.9</v>
       </c>
       <c r="AO32" s="36">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="36">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="36">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="36">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="36">
         <v>892.5</v>
       </c>
       <c r="AT32" s="36">
         <v>1571.2</v>
       </c>
-      <c r="AU32" s="52">
+      <c r="AU32" s="44">
         <v>5842</v>
       </c>
-      <c r="AV32" s="13"/>
+      <c r="AV32" s="43">
+        <v>7625.7</v>
+      </c>
       <c r="AW32" s="13"/>
       <c r="AX32" s="16"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="36"/>
       <c r="BD32" s="36"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="42"/>
-[...2 lines deleted...]
-      <c r="Q35" s="42" t="s">
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="Q35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="42"/>
-[...2 lines deleted...]
-      <c r="AC35" s="42" t="s">
+      <c r="R35" s="45"/>
+      <c r="S35" s="45"/>
+      <c r="T35" s="45"/>
+      <c r="AC35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="42"/>
-[...2 lines deleted...]
-      <c r="AO35" s="42" t="s">
+      <c r="AD35" s="45"/>
+      <c r="AE35" s="45"/>
+      <c r="AF35" s="45"/>
+      <c r="AO35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="42"/>
-[...2 lines deleted...]
-      <c r="BA35" s="42" t="s">
+      <c r="AP35" s="45"/>
+      <c r="AQ35" s="45"/>
+      <c r="AR35" s="45"/>
+      <c r="BA35" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="42"/>
-[...1 lines deleted...]
-      <c r="BD35" s="42"/>
+      <c r="BB35" s="45"/>
+      <c r="BC35" s="45"/>
+      <c r="BD35" s="45"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="47"/>
-      <c r="B36" s="44" t="s">
+      <c r="A36" s="46"/>
+      <c r="B36" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="44"/>
-[...5 lines deleted...]
-      <c r="I36" s="43" t="s">
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="44"/>
-[...10 lines deleted...]
-      <c r="U36" s="43" t="s">
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
+      <c r="N36" s="48"/>
+      <c r="O36" s="48"/>
+      <c r="P36" s="48"/>
+      <c r="Q36" s="48"/>
+      <c r="R36" s="48"/>
+      <c r="S36" s="48"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="44"/>
-[...10 lines deleted...]
-      <c r="AG36" s="43" t="s">
+      <c r="V36" s="48"/>
+      <c r="W36" s="48"/>
+      <c r="X36" s="48"/>
+      <c r="Y36" s="48"/>
+      <c r="Z36" s="48"/>
+      <c r="AA36" s="48"/>
+      <c r="AB36" s="48"/>
+      <c r="AC36" s="48"/>
+      <c r="AD36" s="48"/>
+      <c r="AE36" s="48"/>
+      <c r="AF36" s="49"/>
+      <c r="AG36" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AH36" s="44"/>
-[...10 lines deleted...]
-      <c r="AS36" s="43" t="s">
+      <c r="AH36" s="48"/>
+      <c r="AI36" s="48"/>
+      <c r="AJ36" s="48"/>
+      <c r="AK36" s="48"/>
+      <c r="AL36" s="48"/>
+      <c r="AM36" s="48"/>
+      <c r="AN36" s="48"/>
+      <c r="AO36" s="48"/>
+      <c r="AP36" s="48"/>
+      <c r="AQ36" s="48"/>
+      <c r="AR36" s="49"/>
+      <c r="AS36" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="44"/>
-[...9 lines deleted...]
-      <c r="BD36" s="45"/>
+      <c r="AT36" s="48"/>
+      <c r="AU36" s="48"/>
+      <c r="AV36" s="48"/>
+      <c r="AW36" s="48"/>
+      <c r="AX36" s="48"/>
+      <c r="AY36" s="48"/>
+      <c r="AZ36" s="48"/>
+      <c r="BA36" s="48"/>
+      <c r="BB36" s="48"/>
+      <c r="BC36" s="48"/>
+      <c r="BD36" s="49"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="48"/>
+      <c r="A37" s="47"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5203,51 +5248,53 @@
       </c>
       <c r="AN38" s="35">
         <v>75074.3</v>
       </c>
       <c r="AO38" s="35">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="35">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="35">
         <v>279314</v>
       </c>
       <c r="AR38" s="35">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="35">
         <v>74.3</v>
       </c>
       <c r="AU38" s="35">
         <v>102.1</v>
       </c>
-      <c r="AV38" s="9"/>
+      <c r="AV38" s="35">
+        <v>123.5</v>
+      </c>
       <c r="AW38" s="9"/>
       <c r="AX38" s="9"/>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="35"/>
       <c r="BA38" s="35"/>
       <c r="BB38" s="35"/>
       <c r="BC38" s="35"/>
       <c r="BD38" s="35"/>
     </row>
     <row r="39" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="12">
         <v>429.7</v>
       </c>
       <c r="C39" s="12">
         <v>4195.7</v>
       </c>
       <c r="D39" s="12">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="14">
         <v>9566</v>
       </c>
@@ -5355,51 +5402,53 @@
       </c>
       <c r="AN39" s="36">
         <v>6607.1</v>
       </c>
       <c r="AO39" s="36">
         <v>6807</v>
       </c>
       <c r="AP39" s="36">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="36">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="36">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
         <v>0</v>
       </c>
       <c r="AT39" s="33">
         <v>0</v>
       </c>
       <c r="AU39" s="33">
         <v>0</v>
       </c>
-      <c r="AV39" s="14"/>
+      <c r="AV39" s="33">
+        <v>0</v>
+      </c>
       <c r="AW39" s="13"/>
       <c r="AX39" s="16"/>
       <c r="AY39" s="16"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
       <c r="BB39" s="36"/>
       <c r="BC39" s="36"/>
       <c r="BD39" s="36"/>
     </row>
     <row r="40" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="12">
         <v>10.4</v>
       </c>
       <c r="C40" s="12">
         <v>179.9</v>
       </c>
       <c r="D40" s="12">
         <v>721.6</v>
       </c>
       <c r="E40" s="14">
         <v>2198.6</v>
       </c>
@@ -5507,51 +5556,53 @@
       </c>
       <c r="AN40" s="36">
         <v>1628.7</v>
       </c>
       <c r="AO40" s="36">
         <v>1749</v>
       </c>
       <c r="AP40" s="36">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="36">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="36">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
         <v>0</v>
       </c>
       <c r="AT40" s="33">
         <v>0</v>
       </c>
       <c r="AU40" s="33">
         <v>0</v>
       </c>
-      <c r="AV40" s="14"/>
+      <c r="AV40" s="33">
+        <v>0</v>
+      </c>
       <c r="AW40" s="13"/>
       <c r="AX40" s="16"/>
       <c r="AY40" s="16"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
       <c r="BB40" s="36"/>
       <c r="BC40" s="36"/>
       <c r="BD40" s="36"/>
     </row>
     <row r="41" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="12">
         <v>381.3</v>
       </c>
       <c r="C41" s="12">
         <v>2649.6</v>
       </c>
       <c r="D41" s="12">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="14">
         <v>20555.599999999999</v>
       </c>
@@ -5659,51 +5710,53 @@
       </c>
       <c r="AN41" s="36">
         <v>8005</v>
       </c>
       <c r="AO41" s="36">
         <v>21660</v>
       </c>
       <c r="AP41" s="36">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="36">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="36">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
         <v>0</v>
       </c>
       <c r="AT41" s="33">
         <v>0</v>
       </c>
       <c r="AU41" s="33">
         <v>0</v>
       </c>
-      <c r="AV41" s="14"/>
+      <c r="AV41" s="33">
+        <v>0</v>
+      </c>
       <c r="AW41" s="13"/>
       <c r="AX41" s="16"/>
       <c r="AY41" s="16"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
       <c r="BB41" s="36"/>
       <c r="BC41" s="36"/>
       <c r="BD41" s="36"/>
     </row>
     <row r="42" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="12">
         <v>69.7</v>
       </c>
       <c r="C42" s="12">
         <v>2171.6</v>
       </c>
       <c r="D42" s="12">
         <v>8626.5</v>
       </c>
       <c r="E42" s="14">
         <v>24885.1</v>
       </c>
@@ -5811,51 +5864,53 @@
       </c>
       <c r="AN42" s="36">
         <v>13707.4</v>
       </c>
       <c r="AO42" s="36">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="36">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="36">
         <v>38776</v>
       </c>
       <c r="AR42" s="36">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
         <v>0</v>
       </c>
       <c r="AT42" s="33">
         <v>0</v>
       </c>
       <c r="AU42" s="33">
         <v>0</v>
       </c>
-      <c r="AV42" s="14"/>
+      <c r="AV42" s="33">
+        <v>0</v>
+      </c>
       <c r="AW42" s="13"/>
       <c r="AX42" s="16"/>
       <c r="AY42" s="16"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
       <c r="BB42" s="36"/>
       <c r="BC42" s="36"/>
       <c r="BD42" s="36"/>
     </row>
     <row r="43" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>6.9</v>
       </c>
       <c r="C43" s="12">
         <v>2134</v>
       </c>
       <c r="D43" s="12">
         <v>6911.7</v>
       </c>
       <c r="E43" s="14">
         <v>24673.4</v>
       </c>
@@ -5963,51 +6018,53 @@
       </c>
       <c r="AN43" s="36">
         <v>19421</v>
       </c>
       <c r="AO43" s="36">
         <v>21470</v>
       </c>
       <c r="AP43" s="36">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="36">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="36">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="33">
         <v>0</v>
       </c>
       <c r="AU43" s="33">
         <v>0</v>
       </c>
-      <c r="AV43" s="14"/>
+      <c r="AV43" s="33">
+        <v>0</v>
+      </c>
       <c r="AW43" s="13"/>
       <c r="AX43" s="16"/>
       <c r="AY43" s="16"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
       <c r="BB43" s="36"/>
       <c r="BC43" s="36"/>
       <c r="BD43" s="36"/>
     </row>
     <row r="44" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="12">
         <v>2648.7</v>
       </c>
       <c r="D44" s="12">
         <v>7926.2</v>
       </c>
       <c r="E44" s="14">
         <v>31034.6</v>
       </c>
@@ -6115,51 +6172,53 @@
       </c>
       <c r="AN44" s="36">
         <v>4720.8</v>
       </c>
       <c r="AO44" s="36">
         <v>29347</v>
       </c>
       <c r="AP44" s="36">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="36">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="36">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="33">
         <v>0</v>
       </c>
       <c r="AU44" s="33">
         <v>0</v>
       </c>
-      <c r="AV44" s="14"/>
+      <c r="AV44" s="33">
+        <v>0</v>
+      </c>
       <c r="AW44" s="13"/>
       <c r="AX44" s="16"/>
       <c r="AY44" s="16"/>
       <c r="AZ44" s="36"/>
       <c r="BA44" s="36"/>
       <c r="BB44" s="36"/>
       <c r="BC44" s="36"/>
       <c r="BD44" s="36"/>
     </row>
     <row r="45" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="12">
         <v>729.4</v>
       </c>
       <c r="C45" s="12">
         <v>1867.4</v>
       </c>
       <c r="D45" s="12">
         <v>5732.3</v>
       </c>
       <c r="E45" s="14">
         <v>13838.4</v>
       </c>
@@ -6264,54 +6323,56 @@
       </c>
       <c r="AM45" s="16">
         <v>2297.6999999999998</v>
       </c>
       <c r="AN45" s="36">
         <v>6006.1</v>
       </c>
       <c r="AO45" s="36">
         <v>13640</v>
       </c>
       <c r="AP45" s="36">
         <v>17978</v>
       </c>
       <c r="AQ45" s="36">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="36">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="33">
         <v>74.3</v>
       </c>
-      <c r="AU45" s="51">
+      <c r="AU45" s="43">
         <v>102.1</v>
       </c>
-      <c r="AV45" s="14"/>
+      <c r="AV45" s="43">
+        <v>123.5</v>
+      </c>
       <c r="AW45" s="13"/>
       <c r="AX45" s="16"/>
       <c r="AY45" s="16"/>
       <c r="AZ45" s="36"/>
       <c r="BA45" s="36"/>
       <c r="BB45" s="36"/>
       <c r="BC45" s="36"/>
       <c r="BD45" s="36"/>
     </row>
     <row r="46" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="12">
         <v>1045.2</v>
       </c>
       <c r="C46" s="12">
         <v>1726.9</v>
       </c>
       <c r="D46" s="12">
         <v>5289</v>
       </c>
       <c r="E46" s="14">
         <v>13669.6</v>
       </c>
@@ -6419,51 +6480,53 @@
       </c>
       <c r="AN46" s="36">
         <v>292.5</v>
       </c>
       <c r="AO46" s="36">
         <v>14560</v>
       </c>
       <c r="AP46" s="36">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="36">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="36">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="33">
         <v>0</v>
       </c>
       <c r="AU46" s="33">
         <v>0</v>
       </c>
-      <c r="AV46" s="14"/>
+      <c r="AV46" s="33">
+        <v>0</v>
+      </c>
       <c r="AW46" s="13"/>
       <c r="AX46" s="16"/>
       <c r="AY46" s="16"/>
       <c r="AZ46" s="36"/>
       <c r="BA46" s="36"/>
       <c r="BB46" s="36"/>
       <c r="BC46" s="36"/>
       <c r="BD46" s="36"/>
     </row>
     <row r="47" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="12">
         <v>39.4</v>
       </c>
       <c r="C47" s="12">
         <v>2407.9</v>
       </c>
       <c r="D47" s="12">
         <v>8052.4</v>
       </c>
       <c r="E47" s="14">
         <v>23641.9</v>
       </c>
@@ -6571,51 +6634,53 @@
       </c>
       <c r="AN47" s="36">
         <v>3189.8</v>
       </c>
       <c r="AO47" s="36">
         <v>18970</v>
       </c>
       <c r="AP47" s="36">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="36">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="36">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
         <v>0</v>
       </c>
       <c r="AT47" s="33">
         <v>0</v>
       </c>
       <c r="AU47" s="33">
         <v>0</v>
       </c>
-      <c r="AV47" s="14"/>
+      <c r="AV47" s="33">
+        <v>0</v>
+      </c>
       <c r="AW47" s="13"/>
       <c r="AX47" s="16"/>
       <c r="AY47" s="16"/>
       <c r="AZ47" s="36"/>
       <c r="BA47" s="36"/>
       <c r="BB47" s="36"/>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
     </row>
     <row r="48" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="12">
         <v>49.4</v>
       </c>
       <c r="C48" s="12">
         <v>2690.6</v>
       </c>
       <c r="D48" s="12">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="14">
         <v>31791.9</v>
       </c>
@@ -6723,177 +6788,179 @@
       </c>
       <c r="AN48" s="36">
         <v>11495.9</v>
       </c>
       <c r="AO48" s="36">
         <v>33380</v>
       </c>
       <c r="AP48" s="36">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="36">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="36">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="33">
         <v>0</v>
       </c>
       <c r="AU48" s="33">
         <v>0</v>
       </c>
-      <c r="AV48" s="14"/>
+      <c r="AV48" s="33">
+        <v>0</v>
+      </c>
       <c r="AW48" s="13"/>
       <c r="AX48" s="16"/>
       <c r="AY48" s="16"/>
       <c r="AZ48" s="36"/>
       <c r="BA48" s="36"/>
       <c r="BB48" s="36"/>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="42" t="s">
+      <c r="E51" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="42"/>
-[...2 lines deleted...]
-      <c r="Q51" s="42" t="s">
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="Q51" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="42"/>
-[...2 lines deleted...]
-      <c r="AC51" s="42" t="s">
+      <c r="R51" s="45"/>
+      <c r="S51" s="45"/>
+      <c r="T51" s="45"/>
+      <c r="AC51" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="42"/>
-[...2 lines deleted...]
-      <c r="AO51" s="42" t="s">
+      <c r="AD51" s="45"/>
+      <c r="AE51" s="45"/>
+      <c r="AF51" s="45"/>
+      <c r="AO51" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="42"/>
-[...2 lines deleted...]
-      <c r="BA51" s="42" t="s">
+      <c r="AP51" s="45"/>
+      <c r="AQ51" s="45"/>
+      <c r="AR51" s="45"/>
+      <c r="BA51" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="42"/>
-[...1 lines deleted...]
-      <c r="BD51" s="42"/>
+      <c r="BB51" s="45"/>
+      <c r="BC51" s="45"/>
+      <c r="BD51" s="45"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="47"/>
-      <c r="B52" s="44" t="s">
+      <c r="A52" s="46"/>
+      <c r="B52" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C52" s="44"/>
-[...5 lines deleted...]
-      <c r="I52" s="43" t="s">
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+      <c r="E52" s="48"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="44"/>
-[...10 lines deleted...]
-      <c r="U52" s="43" t="s">
+      <c r="J52" s="48"/>
+      <c r="K52" s="48"/>
+      <c r="L52" s="48"/>
+      <c r="M52" s="48"/>
+      <c r="N52" s="48"/>
+      <c r="O52" s="48"/>
+      <c r="P52" s="48"/>
+      <c r="Q52" s="48"/>
+      <c r="R52" s="48"/>
+      <c r="S52" s="48"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="44"/>
-[...10 lines deleted...]
-      <c r="AG52" s="43" t="s">
+      <c r="V52" s="48"/>
+      <c r="W52" s="48"/>
+      <c r="X52" s="48"/>
+      <c r="Y52" s="48"/>
+      <c r="Z52" s="48"/>
+      <c r="AA52" s="48"/>
+      <c r="AB52" s="48"/>
+      <c r="AC52" s="48"/>
+      <c r="AD52" s="48"/>
+      <c r="AE52" s="48"/>
+      <c r="AF52" s="49"/>
+      <c r="AG52" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AH52" s="44"/>
-[...10 lines deleted...]
-      <c r="AS52" s="43" t="s">
+      <c r="AH52" s="48"/>
+      <c r="AI52" s="48"/>
+      <c r="AJ52" s="48"/>
+      <c r="AK52" s="48"/>
+      <c r="AL52" s="48"/>
+      <c r="AM52" s="48"/>
+      <c r="AN52" s="48"/>
+      <c r="AO52" s="48"/>
+      <c r="AP52" s="48"/>
+      <c r="AQ52" s="48"/>
+      <c r="AR52" s="49"/>
+      <c r="AS52" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="44"/>
-[...9 lines deleted...]
-      <c r="BD52" s="45"/>
+      <c r="AT52" s="48"/>
+      <c r="AU52" s="48"/>
+      <c r="AV52" s="48"/>
+      <c r="AW52" s="48"/>
+      <c r="AX52" s="48"/>
+      <c r="AY52" s="48"/>
+      <c r="AZ52" s="48"/>
+      <c r="BA52" s="48"/>
+      <c r="BB52" s="48"/>
+      <c r="BC52" s="48"/>
+      <c r="BD52" s="49"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="48"/>
+      <c r="A53" s="47"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7158,51 +7225,53 @@
       </c>
       <c r="AN54" s="35">
         <v>111706.6</v>
       </c>
       <c r="AO54" s="35">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="35">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="35">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="35">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="35">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="35">
         <v>43761.9</v>
       </c>
-      <c r="AV54" s="9"/>
+      <c r="AV54" s="35">
+        <v>55902</v>
+      </c>
       <c r="AW54" s="9"/>
       <c r="AX54" s="9"/>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="35"/>
       <c r="BA54" s="35"/>
       <c r="BB54" s="35"/>
       <c r="BC54" s="35"/>
       <c r="BD54" s="35"/>
     </row>
     <row r="55" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A55" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="12">
         <v>7233.7</v>
       </c>
       <c r="C55" s="12">
         <v>8168.3</v>
       </c>
       <c r="D55" s="12">
         <v>9206.5</v>
       </c>
       <c r="E55" s="14">
         <v>10663.9</v>
       </c>
@@ -7307,54 +7376,56 @@
       </c>
       <c r="AM55" s="16">
         <v>9737.5</v>
       </c>
       <c r="AN55" s="36">
         <v>11211.6</v>
       </c>
       <c r="AO55" s="36">
         <v>15072</v>
       </c>
       <c r="AP55" s="36">
         <v>17214</v>
       </c>
       <c r="AQ55" s="36">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="36">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="33">
         <v>2732.6</v>
       </c>
-      <c r="AU55" s="51">
+      <c r="AU55" s="43">
         <v>4526.3</v>
       </c>
-      <c r="AV55" s="14"/>
+      <c r="AV55" s="53">
+        <v>6067.3</v>
+      </c>
       <c r="AW55" s="28"/>
       <c r="AX55" s="16"/>
       <c r="AY55" s="16"/>
       <c r="AZ55" s="36"/>
       <c r="BA55" s="36"/>
       <c r="BB55" s="36"/>
       <c r="BC55" s="36"/>
       <c r="BD55" s="36"/>
     </row>
     <row r="56" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A56" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="12">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="12">
         <v>1383</v>
       </c>
       <c r="D56" s="12">
         <v>1608.7</v>
       </c>
       <c r="E56" s="14">
         <v>1907.5</v>
       </c>
@@ -7459,54 +7530,56 @@
       </c>
       <c r="AM56" s="16">
         <v>1207.9000000000001</v>
       </c>
       <c r="AN56" s="36">
         <v>1390.7</v>
       </c>
       <c r="AO56" s="36">
         <v>1495</v>
       </c>
       <c r="AP56" s="36">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="36">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="36">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
         <v>38.1</v>
       </c>
       <c r="AT56" s="33">
         <v>96.4</v>
       </c>
-      <c r="AU56" s="51">
+      <c r="AU56" s="43">
         <v>250.3</v>
       </c>
-      <c r="AV56" s="14"/>
+      <c r="AV56" s="53">
+        <v>301</v>
+      </c>
       <c r="AW56" s="28"/>
       <c r="AX56" s="16"/>
       <c r="AY56" s="16"/>
       <c r="AZ56" s="36"/>
       <c r="BA56" s="36"/>
       <c r="BB56" s="36"/>
       <c r="BC56" s="36"/>
       <c r="BD56" s="36"/>
     </row>
     <row r="57" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A57" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="12">
         <v>11128.5</v>
       </c>
       <c r="C57" s="12">
         <v>12881.3</v>
       </c>
       <c r="D57" s="12">
         <v>14344.7</v>
       </c>
       <c r="E57" s="14">
         <v>18294</v>
       </c>
@@ -7611,54 +7684,56 @@
       </c>
       <c r="AM57" s="16">
         <v>10658.3</v>
       </c>
       <c r="AN57" s="36">
         <v>12271.7</v>
       </c>
       <c r="AO57" s="36">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="36">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="36">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="36">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
         <v>1238</v>
       </c>
       <c r="AT57" s="33">
         <v>2401.1999999999998</v>
       </c>
-      <c r="AU57" s="51">
+      <c r="AU57" s="43">
         <v>5909.7</v>
       </c>
-      <c r="AV57" s="14"/>
+      <c r="AV57" s="53">
+        <v>6636.3</v>
+      </c>
       <c r="AW57" s="28"/>
       <c r="AX57" s="16"/>
       <c r="AY57" s="16"/>
       <c r="AZ57" s="36"/>
       <c r="BA57" s="36"/>
       <c r="BB57" s="36"/>
       <c r="BC57" s="36"/>
       <c r="BD57" s="36"/>
     </row>
     <row r="58" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A58" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="12">
         <v>14298.9</v>
       </c>
       <c r="C58" s="12">
         <v>15787</v>
       </c>
       <c r="D58" s="12">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="14">
         <v>21651</v>
       </c>
@@ -7763,54 +7838,56 @@
       </c>
       <c r="AM58" s="16">
         <v>12837.7</v>
       </c>
       <c r="AN58" s="36">
         <v>14781</v>
       </c>
       <c r="AO58" s="36">
         <v>17369</v>
       </c>
       <c r="AP58" s="36">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="36">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="36">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="33">
         <v>2564</v>
       </c>
-      <c r="AU58" s="51">
+      <c r="AU58" s="43">
         <v>5682.1</v>
       </c>
-      <c r="AV58" s="14"/>
+      <c r="AV58" s="53">
+        <v>7560.9</v>
+      </c>
       <c r="AW58" s="28"/>
       <c r="AX58" s="16"/>
       <c r="AY58" s="16"/>
       <c r="AZ58" s="36"/>
       <c r="BA58" s="36"/>
       <c r="BB58" s="36"/>
       <c r="BC58" s="36"/>
       <c r="BD58" s="36"/>
     </row>
     <row r="59" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A59" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="12">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="12">
         <v>10958.5</v>
       </c>
       <c r="D59" s="12">
         <v>12701</v>
       </c>
       <c r="E59" s="14">
         <v>14886.1</v>
       </c>
@@ -7915,54 +7992,56 @@
       </c>
       <c r="AM59" s="16">
         <v>9789.7999999999993</v>
       </c>
       <c r="AN59" s="36">
         <v>11271.7</v>
       </c>
       <c r="AO59" s="36">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="36">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="36">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="36">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
         <v>880.9</v>
       </c>
       <c r="AT59" s="33">
         <v>1815.2</v>
       </c>
-      <c r="AU59" s="51">
+      <c r="AU59" s="43">
         <v>3545.4</v>
       </c>
-      <c r="AV59" s="14"/>
+      <c r="AV59" s="53">
+        <v>4100.2</v>
+      </c>
       <c r="AW59" s="28"/>
       <c r="AX59" s="16"/>
       <c r="AY59" s="16"/>
       <c r="AZ59" s="36"/>
       <c r="BA59" s="36"/>
       <c r="BB59" s="36"/>
       <c r="BC59" s="36"/>
       <c r="BD59" s="36"/>
     </row>
     <row r="60" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A60" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="12">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="12">
         <v>11709.7</v>
       </c>
       <c r="D60" s="12">
         <v>13531.4</v>
       </c>
       <c r="E60" s="14">
         <v>15397.2</v>
       </c>
@@ -8067,54 +8146,56 @@
       </c>
       <c r="AM60" s="16">
         <v>11822.5</v>
       </c>
       <c r="AN60" s="36">
         <v>13612.1</v>
       </c>
       <c r="AO60" s="36">
         <v>13920</v>
       </c>
       <c r="AP60" s="36">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="36">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="36">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
         <v>975.7</v>
       </c>
       <c r="AT60" s="33">
         <v>1771.2</v>
       </c>
-      <c r="AU60" s="51">
+      <c r="AU60" s="43">
         <v>4121.8</v>
       </c>
-      <c r="AV60" s="14"/>
+      <c r="AV60" s="53">
+        <v>6760</v>
+      </c>
       <c r="AW60" s="28"/>
       <c r="AX60" s="16"/>
       <c r="AY60" s="16"/>
       <c r="AZ60" s="36"/>
       <c r="BA60" s="36"/>
       <c r="BB60" s="36"/>
       <c r="BC60" s="36"/>
       <c r="BD60" s="36"/>
     </row>
     <row r="61" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A61" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="12">
         <v>7666</v>
       </c>
       <c r="C61" s="12">
         <v>8550</v>
       </c>
       <c r="D61" s="12">
         <v>9831.4</v>
       </c>
       <c r="E61" s="14">
         <v>11329.3</v>
       </c>
@@ -8219,54 +8300,56 @@
       </c>
       <c r="AM61" s="16">
         <v>7864.5</v>
       </c>
       <c r="AN61" s="36">
         <v>9055</v>
       </c>
       <c r="AO61" s="36">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="36">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="36">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="36">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
         <v>736.7</v>
       </c>
       <c r="AT61" s="33">
         <v>1665</v>
       </c>
-      <c r="AU61" s="51">
+      <c r="AU61" s="43">
         <v>4339.2</v>
       </c>
-      <c r="AV61" s="14"/>
+      <c r="AV61" s="53">
+        <v>5410</v>
+      </c>
       <c r="AW61" s="28"/>
       <c r="AX61" s="16"/>
       <c r="AY61" s="16"/>
       <c r="AZ61" s="36"/>
       <c r="BA61" s="36"/>
       <c r="BB61" s="36"/>
       <c r="BC61" s="36"/>
       <c r="BD61" s="36"/>
     </row>
     <row r="62" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A62" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="12">
         <v>7425.2</v>
       </c>
       <c r="C62" s="12">
         <v>8033.4</v>
       </c>
       <c r="D62" s="12">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="14">
         <v>11577.1</v>
       </c>
@@ -8371,54 +8454,56 @@
       </c>
       <c r="AM62" s="16">
         <v>7618.6</v>
       </c>
       <c r="AN62" s="36">
         <v>8771.9</v>
       </c>
       <c r="AO62" s="36">
         <v>9353</v>
       </c>
       <c r="AP62" s="36">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="36">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="36">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
         <v>825.8</v>
       </c>
       <c r="AT62" s="33">
         <v>1419.7</v>
       </c>
-      <c r="AU62" s="51">
+      <c r="AU62" s="43">
         <v>4083.5</v>
       </c>
-      <c r="AV62" s="14"/>
+      <c r="AV62" s="53">
+        <v>4883.2</v>
+      </c>
       <c r="AW62" s="28"/>
       <c r="AX62" s="16"/>
       <c r="AY62" s="16"/>
       <c r="AZ62" s="36"/>
       <c r="BA62" s="36"/>
       <c r="BB62" s="36"/>
       <c r="BC62" s="36"/>
       <c r="BD62" s="36"/>
     </row>
     <row r="63" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A63" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="12">
         <v>12358.6</v>
       </c>
       <c r="C63" s="12">
         <v>13910.8</v>
       </c>
       <c r="D63" s="12">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="14">
         <v>20276.5</v>
       </c>
@@ -8523,54 +8608,56 @@
       </c>
       <c r="AM63" s="16">
         <v>12690.3</v>
       </c>
       <c r="AN63" s="36">
         <v>14611.3</v>
       </c>
       <c r="AO63" s="36">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="36">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="36">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="36">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="33">
         <v>2731.4</v>
       </c>
-      <c r="AU63" s="51">
+      <c r="AU63" s="43">
         <v>5461.5</v>
       </c>
-      <c r="AV63" s="14"/>
+      <c r="AV63" s="53">
+        <v>6557.4</v>
+      </c>
       <c r="AW63" s="28"/>
       <c r="AX63" s="16"/>
       <c r="AY63" s="16"/>
       <c r="AZ63" s="36"/>
       <c r="BA63" s="36"/>
       <c r="BB63" s="36"/>
       <c r="BC63" s="36"/>
       <c r="BD63" s="36"/>
     </row>
     <row r="64" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A64" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="12">
         <v>12104.6</v>
       </c>
       <c r="C64" s="12">
         <v>13785.4</v>
       </c>
       <c r="D64" s="12">
         <v>15665.5</v>
       </c>
       <c r="E64" s="14">
         <v>18429</v>
       </c>
@@ -8675,287 +8762,289 @@
       </c>
       <c r="AM64" s="16">
         <v>12793</v>
       </c>
       <c r="AN64" s="36">
         <v>14729.6</v>
       </c>
       <c r="AO64" s="36">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="36">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="36">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="36">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
         <v>892.5</v>
       </c>
       <c r="AT64" s="33">
         <v>1571.2</v>
       </c>
-      <c r="AU64" s="51">
+      <c r="AU64" s="43">
         <v>5842</v>
       </c>
-      <c r="AV64" s="14"/>
+      <c r="AV64" s="53">
+        <v>7625.7</v>
+      </c>
       <c r="AW64" s="28"/>
       <c r="AX64" s="16"/>
       <c r="AY64" s="16"/>
       <c r="AZ64" s="36"/>
       <c r="BA64" s="36"/>
       <c r="BB64" s="36"/>
       <c r="BC64" s="36"/>
       <c r="BD64" s="36"/>
     </row>
     <row r="66" spans="3:21">
-      <c r="C66" s="46" t="s">
+      <c r="C66" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="D66" s="46"/>
-[...16 lines deleted...]
-      <c r="U66" s="46"/>
+      <c r="D66" s="52"/>
+      <c r="E66" s="52"/>
+      <c r="F66" s="52"/>
+      <c r="G66" s="52"/>
+      <c r="H66" s="52"/>
+      <c r="I66" s="52"/>
+      <c r="J66" s="52"/>
+      <c r="K66" s="52"/>
+      <c r="L66" s="52"/>
+      <c r="M66" s="52"/>
+      <c r="N66" s="52"/>
+      <c r="O66" s="52"/>
+      <c r="P66" s="52"/>
+      <c r="Q66" s="52"/>
+      <c r="R66" s="52"/>
+      <c r="S66" s="52"/>
+      <c r="T66" s="52"/>
+      <c r="U66" s="52"/>
     </row>
     <row r="67" spans="3:21">
-      <c r="C67" s="46"/>
-[...17 lines deleted...]
-      <c r="U67" s="46"/>
+      <c r="C67" s="52"/>
+      <c r="D67" s="52"/>
+      <c r="E67" s="52"/>
+      <c r="F67" s="52"/>
+      <c r="G67" s="52"/>
+      <c r="H67" s="52"/>
+      <c r="I67" s="52"/>
+      <c r="J67" s="52"/>
+      <c r="K67" s="52"/>
+      <c r="L67" s="52"/>
+      <c r="M67" s="52"/>
+      <c r="N67" s="52"/>
+      <c r="O67" s="52"/>
+      <c r="P67" s="52"/>
+      <c r="Q67" s="52"/>
+      <c r="R67" s="52"/>
+      <c r="S67" s="52"/>
+      <c r="T67" s="52"/>
+      <c r="U67" s="52"/>
     </row>
     <row r="68" spans="3:21">
-      <c r="C68" s="46" t="s">
+      <c r="C68" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="D68" s="46"/>
-[...16 lines deleted...]
-      <c r="U68" s="46"/>
+      <c r="D68" s="52"/>
+      <c r="E68" s="52"/>
+      <c r="F68" s="52"/>
+      <c r="G68" s="52"/>
+      <c r="H68" s="52"/>
+      <c r="I68" s="52"/>
+      <c r="J68" s="52"/>
+      <c r="K68" s="52"/>
+      <c r="L68" s="52"/>
+      <c r="M68" s="52"/>
+      <c r="N68" s="52"/>
+      <c r="O68" s="52"/>
+      <c r="P68" s="52"/>
+      <c r="Q68" s="52"/>
+      <c r="R68" s="52"/>
+      <c r="S68" s="52"/>
+      <c r="T68" s="52"/>
+      <c r="U68" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="E51:H51"/>
-[...11 lines deleted...]
-    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="C66:U67"/>
     <mergeCell ref="C68:U68"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="AC3:AF3"/>
-    <mergeCell ref="AG36:AR36"/>
-[...14 lines deleted...]
-    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B36:H36"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>