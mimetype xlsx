--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -132,53 +132,55 @@
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -384,57 +386,58 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -486,81 +489,88 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
+    <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -828,51 +838,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY70" sqref="AY70"/>
+      <selection pane="topRight" activeCell="AY59" sqref="AY59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -882,151 +892,151 @@
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="45" t="s">
+      <c r="E3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="45"/>
-[...2 lines deleted...]
-      <c r="Q3" s="45" t="s">
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="Q3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="45"/>
-[...2 lines deleted...]
-      <c r="AC3" s="45" t="s">
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="AC3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="45"/>
-[...2 lines deleted...]
-      <c r="AO3" s="45" t="s">
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AO3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="45"/>
-[...2 lines deleted...]
-      <c r="BA3" s="45" t="s">
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="BA3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="45"/>
-[...1 lines deleted...]
-      <c r="BD3" s="45"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
+      <c r="BD3" s="46"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="48" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="49"/>
-      <c r="I4" s="51" t="s">
+      <c r="I4" s="47" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="48"/>
       <c r="O4" s="48"/>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="49"/>
-      <c r="U4" s="51" t="s">
+      <c r="U4" s="47" t="s">
         <v>20</v>
       </c>
       <c r="V4" s="48"/>
       <c r="W4" s="48"/>
       <c r="X4" s="48"/>
       <c r="Y4" s="48"/>
       <c r="Z4" s="48"/>
       <c r="AA4" s="48"/>
       <c r="AB4" s="48"/>
       <c r="AC4" s="48"/>
       <c r="AD4" s="48"/>
       <c r="AE4" s="48"/>
       <c r="AF4" s="49"/>
-      <c r="AG4" s="51" t="s">
+      <c r="AG4" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AH4" s="48"/>
       <c r="AI4" s="48"/>
       <c r="AJ4" s="48"/>
       <c r="AK4" s="48"/>
       <c r="AL4" s="48"/>
       <c r="AM4" s="48"/>
       <c r="AN4" s="48"/>
       <c r="AO4" s="48"/>
       <c r="AP4" s="48"/>
       <c r="AQ4" s="48"/>
       <c r="AR4" s="49"/>
-      <c r="AS4" s="51" t="s">
+      <c r="AS4" s="47" t="s">
         <v>36</v>
       </c>
       <c r="AT4" s="48"/>
       <c r="AU4" s="48"/>
       <c r="AV4" s="48"/>
       <c r="AW4" s="48"/>
       <c r="AX4" s="48"/>
       <c r="AY4" s="48"/>
       <c r="AZ4" s="48"/>
       <c r="BA4" s="48"/>
       <c r="BB4" s="48"/>
       <c r="BC4" s="48"/>
       <c r="BD4" s="49"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="47"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1294,51 +1304,53 @@
       </c>
       <c r="AO6" s="35">
         <v>324718</v>
       </c>
       <c r="AP6" s="35">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="35">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="35">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="35">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="35">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="42">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="42">
         <v>56592.4</v>
       </c>
-      <c r="AW6" s="10"/>
+      <c r="AW6" s="42">
+        <v>71800.3</v>
+      </c>
       <c r="AX6" s="11"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="35"/>
       <c r="BD6" s="35"/>
     </row>
     <row r="7" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="12">
         <v>7797.5</v>
       </c>
       <c r="C7" s="12">
         <v>12933</v>
       </c>
       <c r="D7" s="12">
         <v>18981.2</v>
       </c>
       <c r="E7" s="12">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="12">
@@ -1445,54 +1457,56 @@
       </c>
       <c r="AN7" s="33">
         <v>18062.5</v>
       </c>
       <c r="AO7" s="36">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="36">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="37">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="36">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="36">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="43">
         <v>4640.3</v>
       </c>
-      <c r="AV7" s="53">
+      <c r="AV7" s="45">
         <v>6222.2</v>
       </c>
-      <c r="AW7" s="13"/>
+      <c r="AW7" s="54">
+        <v>9454.2000000000007</v>
+      </c>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="33"/>
       <c r="BA7" s="36"/>
       <c r="BB7" s="36"/>
       <c r="BC7" s="37"/>
       <c r="BD7" s="36"/>
     </row>
     <row r="8" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="12">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="12">
         <v>1555.7</v>
       </c>
       <c r="D8" s="12">
         <v>2322.9</v>
       </c>
       <c r="E8" s="12">
         <v>4108</v>
       </c>
       <c r="F8" s="12">
@@ -1599,54 +1613,56 @@
       </c>
       <c r="AN8" s="33">
         <v>3019.4</v>
       </c>
       <c r="AO8" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="37">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="36">
         <v>38.1</v>
       </c>
       <c r="AT8" s="39">
         <v>96.4</v>
       </c>
       <c r="AU8" s="43">
         <v>250.3</v>
       </c>
-      <c r="AV8" s="53">
+      <c r="AV8" s="45">
         <v>301</v>
       </c>
-      <c r="AW8" s="17"/>
+      <c r="AW8" s="54">
+        <v>524.1</v>
+      </c>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="33"/>
       <c r="BA8" s="36"/>
       <c r="BB8" s="36"/>
       <c r="BC8" s="37"/>
       <c r="BD8" s="36"/>
     </row>
     <row r="9" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A9" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="12">
         <v>11505.6</v>
       </c>
       <c r="C9" s="12">
         <v>15535.7</v>
       </c>
       <c r="D9" s="12">
         <v>23202.3</v>
       </c>
       <c r="E9" s="12">
         <v>38870.6</v>
       </c>
       <c r="F9" s="12">
@@ -1753,54 +1769,56 @@
       </c>
       <c r="AN9" s="34">
         <v>20294.3</v>
       </c>
       <c r="AO9" s="36">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="36">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="37">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="36">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="36">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="43">
         <v>5910.6</v>
       </c>
-      <c r="AV9" s="53">
+      <c r="AV9" s="45">
         <v>6637.6</v>
       </c>
-      <c r="AW9" s="17"/>
+      <c r="AW9" s="54">
+        <v>7710.7</v>
+      </c>
       <c r="AX9" s="16"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="36"/>
       <c r="BB9" s="36"/>
       <c r="BC9" s="37"/>
       <c r="BD9" s="36"/>
     </row>
     <row r="10" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A10" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="12">
         <v>14559.7</v>
       </c>
       <c r="C10" s="12">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="12">
         <v>26909.9</v>
       </c>
       <c r="E10" s="12">
         <v>46686.5</v>
       </c>
       <c r="F10" s="12">
@@ -1907,54 +1925,56 @@
       </c>
       <c r="AN10" s="33">
         <v>28790.3</v>
       </c>
       <c r="AO10" s="36">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="36">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="37">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="36">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="36">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="43">
         <v>5777.3</v>
       </c>
-      <c r="AV10" s="53">
+      <c r="AV10" s="45">
         <v>7712.3</v>
       </c>
-      <c r="AW10" s="17"/>
+      <c r="AW10" s="54">
+        <v>9546.9</v>
+      </c>
       <c r="AX10" s="16"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="33"/>
       <c r="BA10" s="36"/>
       <c r="BB10" s="36"/>
       <c r="BC10" s="37"/>
       <c r="BD10" s="36"/>
     </row>
     <row r="11" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="12">
         <v>10048.1</v>
       </c>
       <c r="C11" s="12">
         <v>13089.8</v>
       </c>
       <c r="D11" s="12">
         <v>19611.8</v>
       </c>
       <c r="E11" s="12">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="12">
@@ -2061,54 +2081,56 @@
       </c>
       <c r="AN11" s="33">
         <v>30698.2</v>
       </c>
       <c r="AO11" s="36">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="36">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="37">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="36">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="36">
         <v>880.9</v>
       </c>
       <c r="AT11" s="39">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="43">
         <v>3545.4</v>
       </c>
-      <c r="AV11" s="53">
+      <c r="AV11" s="45">
         <v>4100.3</v>
       </c>
-      <c r="AW11" s="17"/>
+      <c r="AW11" s="54">
+        <v>5730.6</v>
+      </c>
       <c r="AX11" s="16"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="36"/>
       <c r="BB11" s="36"/>
       <c r="BC11" s="37"/>
       <c r="BD11" s="36"/>
     </row>
     <row r="12" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A12" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="12">
         <v>10572.5</v>
       </c>
       <c r="C12" s="12">
         <v>14378.2</v>
       </c>
       <c r="D12" s="12">
         <v>21477.5</v>
       </c>
       <c r="E12" s="12">
         <v>47218.5</v>
       </c>
       <c r="F12" s="12">
@@ -2215,54 +2237,56 @@
       </c>
       <c r="AN12" s="33">
         <v>18334.2</v>
       </c>
       <c r="AO12" s="36">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="36">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="37">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="36">
         <v>60595</v>
       </c>
       <c r="AS12" s="36">
         <v>975.7</v>
       </c>
       <c r="AT12" s="39">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="43">
         <v>4122.3999999999996</v>
       </c>
-      <c r="AV12" s="53">
+      <c r="AV12" s="45">
         <v>6760.7</v>
       </c>
-      <c r="AW12" s="18"/>
+      <c r="AW12" s="54">
+        <v>7882.8</v>
+      </c>
       <c r="AX12" s="16"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="33"/>
       <c r="BA12" s="36"/>
       <c r="BB12" s="36"/>
       <c r="BC12" s="37"/>
       <c r="BD12" s="36"/>
     </row>
     <row r="13" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>8265</v>
       </c>
       <c r="C13" s="12">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="12">
         <v>15577.1</v>
       </c>
       <c r="E13" s="12">
         <v>25182.6</v>
       </c>
       <c r="F13" s="12">
@@ -2369,54 +2393,56 @@
       </c>
       <c r="AN13" s="33">
         <v>15061.1</v>
       </c>
       <c r="AO13" s="36">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="36">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="37">
         <v>33793</v>
       </c>
       <c r="AR13" s="36">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="36">
         <v>771.5</v>
       </c>
       <c r="AT13" s="39">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="43">
         <v>4441.6000000000004</v>
       </c>
-      <c r="AV13" s="53">
+      <c r="AV13" s="45">
         <v>5533.5</v>
       </c>
-      <c r="AW13" s="17"/>
+      <c r="AW13" s="54">
+        <v>6841.1</v>
+      </c>
       <c r="AX13" s="16"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="33"/>
       <c r="BA13" s="36"/>
       <c r="BB13" s="36"/>
       <c r="BC13" s="37"/>
       <c r="BD13" s="36"/>
     </row>
     <row r="14" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A14" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="12">
         <v>9805.6</v>
       </c>
       <c r="D14" s="12">
         <v>14641.4</v>
       </c>
       <c r="E14" s="12">
         <v>25310.5</v>
       </c>
       <c r="F14" s="12">
@@ -2523,54 +2549,56 @@
       </c>
       <c r="AN14" s="33">
         <v>9071.2999999999993</v>
       </c>
       <c r="AO14" s="36">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="36">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="37">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="36">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="36">
         <v>829.6</v>
       </c>
       <c r="AT14" s="39">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="43">
         <v>4096.1000000000004</v>
       </c>
-      <c r="AV14" s="53">
+      <c r="AV14" s="45">
         <v>4916.3</v>
       </c>
-      <c r="AW14" s="17"/>
+      <c r="AW14" s="54">
+        <v>5808.9</v>
+      </c>
       <c r="AX14" s="16"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="33"/>
       <c r="BA14" s="36"/>
       <c r="BB14" s="36"/>
       <c r="BC14" s="37"/>
       <c r="BD14" s="36"/>
     </row>
     <row r="15" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>12525.6</v>
       </c>
       <c r="C15" s="12">
         <v>16323.7</v>
       </c>
       <c r="D15" s="12">
         <v>24451.3</v>
       </c>
       <c r="E15" s="12">
         <v>43986</v>
       </c>
       <c r="F15" s="12">
@@ -2677,54 +2705,56 @@
       </c>
       <c r="AN15" s="33">
         <v>18011.900000000001</v>
       </c>
       <c r="AO15" s="36">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="36">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="37">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="36">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="36">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="43">
         <v>5624.1</v>
       </c>
-      <c r="AV15" s="53">
+      <c r="AV15" s="45">
         <v>6774.2</v>
       </c>
-      <c r="AW15" s="17"/>
+      <c r="AW15" s="54">
+        <v>8430</v>
+      </c>
       <c r="AX15" s="16"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="33"/>
       <c r="BA15" s="36"/>
       <c r="BB15" s="36"/>
       <c r="BC15" s="37"/>
       <c r="BD15" s="36"/>
     </row>
     <row r="16" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A16" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="12">
         <v>12250.4</v>
       </c>
       <c r="C16" s="12">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="12">
         <v>24641.8</v>
       </c>
       <c r="E16" s="12">
         <v>50275.9</v>
       </c>
       <c r="F16" s="12">
@@ -2831,166 +2861,168 @@
       </c>
       <c r="AN16" s="33">
         <v>26240.9</v>
       </c>
       <c r="AO16" s="36">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="36">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="37">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="36">
         <v>67541</v>
       </c>
       <c r="AS16" s="36">
         <v>893.6</v>
       </c>
       <c r="AT16" s="39">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="43">
         <v>5848.2</v>
       </c>
-      <c r="AV16" s="53">
+      <c r="AV16" s="45">
         <v>7634.3</v>
       </c>
-      <c r="AW16" s="17"/>
+      <c r="AW16" s="54">
+        <v>9871</v>
+      </c>
       <c r="AX16" s="16"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="33"/>
       <c r="BA16" s="36"/>
       <c r="BB16" s="36"/>
       <c r="BC16" s="37"/>
       <c r="BD16" s="36"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="45" t="s">
+      <c r="E19" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="45"/>
-[...2 lines deleted...]
-      <c r="Q19" s="45" t="s">
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="Q19" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="45"/>
-[...2 lines deleted...]
-      <c r="AC19" s="45" t="s">
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+      <c r="AC19" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="45"/>
-[...2 lines deleted...]
-      <c r="AO19" s="45" t="s">
+      <c r="AD19" s="46"/>
+      <c r="AE19" s="46"/>
+      <c r="AF19" s="46"/>
+      <c r="AO19" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="45"/>
-[...2 lines deleted...]
-      <c r="BA19" s="45" t="s">
+      <c r="AP19" s="46"/>
+      <c r="AQ19" s="46"/>
+      <c r="AR19" s="46"/>
+      <c r="BA19" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="45"/>
-[...1 lines deleted...]
-      <c r="BD19" s="45"/>
+      <c r="BB19" s="46"/>
+      <c r="BC19" s="46"/>
+      <c r="BD19" s="46"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="48" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="48"/>
       <c r="D20" s="48"/>
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="H20" s="49"/>
-      <c r="I20" s="51" t="s">
+      <c r="I20" s="47" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="48"/>
       <c r="N20" s="48"/>
       <c r="O20" s="48"/>
       <c r="P20" s="48"/>
       <c r="Q20" s="48"/>
       <c r="R20" s="48"/>
       <c r="S20" s="48"/>
       <c r="T20" s="49"/>
-      <c r="U20" s="51" t="s">
+      <c r="U20" s="47" t="s">
         <v>20</v>
       </c>
       <c r="V20" s="48"/>
       <c r="W20" s="48"/>
       <c r="X20" s="48"/>
       <c r="Y20" s="48"/>
       <c r="Z20" s="48"/>
       <c r="AA20" s="48"/>
       <c r="AB20" s="48"/>
       <c r="AC20" s="48"/>
       <c r="AD20" s="48"/>
       <c r="AE20" s="48"/>
       <c r="AF20" s="49"/>
-      <c r="AG20" s="51" t="s">
+      <c r="AG20" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AH20" s="48"/>
       <c r="AI20" s="48"/>
       <c r="AJ20" s="48"/>
       <c r="AK20" s="48"/>
       <c r="AL20" s="48"/>
       <c r="AM20" s="48"/>
       <c r="AN20" s="48"/>
       <c r="AO20" s="48"/>
       <c r="AP20" s="48"/>
       <c r="AQ20" s="48"/>
       <c r="AR20" s="49"/>
-      <c r="AS20" s="51" t="s">
+      <c r="AS20" s="47" t="s">
         <v>36</v>
       </c>
       <c r="AT20" s="48"/>
       <c r="AU20" s="48"/>
       <c r="AV20" s="48"/>
       <c r="AW20" s="48"/>
       <c r="AX20" s="48"/>
       <c r="AY20" s="48"/>
       <c r="AZ20" s="48"/>
       <c r="BA20" s="48"/>
       <c r="BB20" s="48"/>
       <c r="BC20" s="48"/>
       <c r="BD20" s="49"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
@@ -3274,51 +3306,53 @@
       </c>
       <c r="AO22" s="35">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="35">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="35">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="35">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="35">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="35">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="35">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="35">
         <v>56025.5</v>
       </c>
-      <c r="AW22" s="9"/>
+      <c r="AW22" s="35">
+        <v>71091.7</v>
+      </c>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="35"/>
       <c r="BB22" s="35"/>
       <c r="BC22" s="35"/>
       <c r="BD22" s="35"/>
     </row>
     <row r="23" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A23" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="29">
         <v>7608.5</v>
       </c>
       <c r="C23" s="29">
         <v>12715.5</v>
       </c>
       <c r="D23" s="29">
         <v>18732.5</v>
       </c>
       <c r="E23" s="29">
         <v>20231.8</v>
       </c>
       <c r="F23" s="29">
@@ -3428,51 +3462,53 @@
       </c>
       <c r="AO23" s="36">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="36">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="36">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="36">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="36">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="36">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="44">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="43">
         <v>6067.3</v>
       </c>
-      <c r="AW23" s="13"/>
+      <c r="AW23" s="43">
+        <v>9260.6</v>
+      </c>
       <c r="AX23" s="16"/>
       <c r="AY23" s="16"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
     </row>
     <row r="24" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="29">
         <v>1091.8</v>
       </c>
       <c r="C24" s="29">
         <v>1555.3</v>
       </c>
       <c r="D24" s="29">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="29">
         <v>4107.7</v>
       </c>
       <c r="F24" s="29">
@@ -3582,51 +3618,53 @@
       </c>
       <c r="AO24" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="36">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="36">
         <v>38.1</v>
       </c>
       <c r="AT24" s="36">
         <v>96.4</v>
       </c>
       <c r="AU24" s="44">
         <v>250.3</v>
       </c>
       <c r="AV24" s="43">
         <v>301</v>
       </c>
-      <c r="AW24" s="13"/>
+      <c r="AW24" s="43">
+        <v>524.1</v>
+      </c>
       <c r="AX24" s="16"/>
       <c r="AY24" s="16"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="36"/>
     </row>
     <row r="25" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A25" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="29">
         <v>11501.2</v>
       </c>
       <c r="C25" s="29">
         <v>15529.5</v>
       </c>
       <c r="D25" s="29">
         <v>23195.3</v>
       </c>
       <c r="E25" s="29">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="29">
@@ -3736,51 +3774,53 @@
       </c>
       <c r="AO25" s="36">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="36">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="36">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="36">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="36">
         <v>1238</v>
       </c>
       <c r="AT25" s="36">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="44">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="43">
         <v>6636.3</v>
       </c>
-      <c r="AW25" s="13"/>
+      <c r="AW25" s="43">
+        <v>7709.2</v>
+      </c>
       <c r="AX25" s="16"/>
       <c r="AY25" s="16"/>
       <c r="AZ25" s="36"/>
       <c r="BA25" s="36"/>
       <c r="BB25" s="36"/>
       <c r="BC25" s="36"/>
       <c r="BD25" s="36"/>
     </row>
     <row r="26" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A26" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="29">
         <v>14471.7</v>
       </c>
       <c r="C26" s="29">
         <v>17881</v>
       </c>
       <c r="D26" s="29">
         <v>26793.9</v>
       </c>
       <c r="E26" s="29">
         <v>46554.8</v>
       </c>
       <c r="F26" s="29">
@@ -3890,51 +3930,53 @@
       </c>
       <c r="AO26" s="36">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="36">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="36">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="36">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="36">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="36">
         <v>2564</v>
       </c>
       <c r="AU26" s="44">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="43">
         <v>7560.9</v>
       </c>
-      <c r="AW26" s="13"/>
+      <c r="AW26" s="43">
+        <v>9357.7000000000007</v>
+      </c>
       <c r="AX26" s="16"/>
       <c r="AY26" s="16"/>
       <c r="AZ26" s="36"/>
       <c r="BA26" s="36"/>
       <c r="BB26" s="36"/>
       <c r="BC26" s="36"/>
       <c r="BD26" s="36"/>
     </row>
     <row r="27" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A27" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="29">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="29">
         <v>13082.8</v>
       </c>
       <c r="D27" s="29">
         <v>19603.7</v>
       </c>
       <c r="E27" s="29">
         <v>39593</v>
       </c>
       <c r="F27" s="29">
@@ -4044,51 +4086,53 @@
       </c>
       <c r="AO27" s="36">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="36">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="36">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="36">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="36">
         <v>880.9</v>
       </c>
       <c r="AT27" s="36">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="44">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="43">
         <v>4100.2</v>
       </c>
-      <c r="AW27" s="13"/>
+      <c r="AW27" s="43">
+        <v>5730.4</v>
+      </c>
       <c r="AX27" s="16"/>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="36"/>
       <c r="BA27" s="36"/>
       <c r="BB27" s="36"/>
       <c r="BC27" s="36"/>
       <c r="BD27" s="36"/>
     </row>
     <row r="28" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A28" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="29">
         <v>10569.9</v>
       </c>
       <c r="C28" s="29">
         <v>14374</v>
       </c>
       <c r="D28" s="29">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="29">
         <v>47213.9</v>
       </c>
       <c r="F28" s="29">
@@ -4198,51 +4242,53 @@
       </c>
       <c r="AO28" s="36">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="36">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="36">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="36">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="36">
         <v>975.7</v>
       </c>
       <c r="AT28" s="36">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="44">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="43">
         <v>6760</v>
       </c>
-      <c r="AW28" s="13"/>
+      <c r="AW28" s="43">
+        <v>7882</v>
+      </c>
       <c r="AX28" s="16"/>
       <c r="AY28" s="16"/>
       <c r="AZ28" s="36"/>
       <c r="BA28" s="36"/>
       <c r="BB28" s="36"/>
       <c r="BC28" s="36"/>
       <c r="BD28" s="36"/>
     </row>
     <row r="29" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="29">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="29">
         <v>10424.1</v>
       </c>
       <c r="D29" s="29">
         <v>15573.6</v>
       </c>
       <c r="E29" s="29">
         <v>25179.8</v>
       </c>
       <c r="F29" s="29">
@@ -4352,51 +4398,53 @@
       </c>
       <c r="AO29" s="36">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="36">
         <v>30193</v>
       </c>
       <c r="AQ29" s="36">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="36">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="36">
         <v>771.5</v>
       </c>
       <c r="AT29" s="36">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="44">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="43">
         <v>5533.5</v>
       </c>
-      <c r="AW29" s="13"/>
+      <c r="AW29" s="43">
+        <v>6841.1</v>
+      </c>
       <c r="AX29" s="16"/>
       <c r="AY29" s="16"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
       <c r="BC29" s="36"/>
       <c r="BD29" s="36"/>
     </row>
     <row r="30" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="29">
         <v>8337.9</v>
       </c>
       <c r="C30" s="29">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="29">
         <v>14594.6</v>
       </c>
       <c r="E30" s="29">
         <v>25257.7</v>
       </c>
       <c r="F30" s="29">
@@ -4506,51 +4554,53 @@
       </c>
       <c r="AO30" s="36">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="36">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="36">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="36">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="36">
         <v>825.8</v>
       </c>
       <c r="AT30" s="36">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="44">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="43">
         <v>4883.2</v>
       </c>
-      <c r="AW30" s="13"/>
+      <c r="AW30" s="43">
+        <v>5767.4</v>
+      </c>
       <c r="AX30" s="16"/>
       <c r="AY30" s="16"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
       <c r="BB30" s="36"/>
       <c r="BC30" s="36"/>
       <c r="BD30" s="36"/>
     </row>
     <row r="31" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>12492.7</v>
       </c>
       <c r="C31" s="29">
         <v>16285.2</v>
       </c>
       <c r="D31" s="29">
         <v>24407.3</v>
       </c>
       <c r="E31" s="29">
         <v>43936.9</v>
       </c>
       <c r="F31" s="29">
@@ -4660,51 +4710,53 @@
       </c>
       <c r="AO31" s="36">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="36">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="36">
         <v>59605</v>
       </c>
       <c r="AR31" s="36">
         <v>62635</v>
       </c>
       <c r="AS31" s="36">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="36">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="44">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="43">
         <v>6557.4</v>
       </c>
-      <c r="AW31" s="13"/>
+      <c r="AW31" s="43">
+        <v>8158.9</v>
+      </c>
       <c r="AX31" s="16"/>
       <c r="AY31" s="16"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="36"/>
       <c r="BD31" s="36"/>
     </row>
     <row r="32" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>12243.9</v>
       </c>
       <c r="C32" s="29">
         <v>16464.2</v>
       </c>
       <c r="D32" s="29">
         <v>24631.9</v>
       </c>
       <c r="E32" s="29">
         <v>50265.7</v>
       </c>
       <c r="F32" s="29">
@@ -4814,176 +4866,178 @@
       </c>
       <c r="AO32" s="36">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="36">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="36">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="36">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="36">
         <v>892.5</v>
       </c>
       <c r="AT32" s="36">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="44">
         <v>5842</v>
       </c>
       <c r="AV32" s="43">
         <v>7625.7</v>
       </c>
-      <c r="AW32" s="13"/>
+      <c r="AW32" s="43">
+        <v>9860.2999999999993</v>
+      </c>
       <c r="AX32" s="16"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="36"/>
       <c r="BD32" s="36"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="45" t="s">
+      <c r="E35" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="45"/>
-[...2 lines deleted...]
-      <c r="Q35" s="45" t="s">
+      <c r="F35" s="46"/>
+      <c r="G35" s="46"/>
+      <c r="H35" s="46"/>
+      <c r="Q35" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="45"/>
-[...2 lines deleted...]
-      <c r="AC35" s="45" t="s">
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="AC35" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="45"/>
-[...2 lines deleted...]
-      <c r="AO35" s="45" t="s">
+      <c r="AD35" s="46"/>
+      <c r="AE35" s="46"/>
+      <c r="AF35" s="46"/>
+      <c r="AO35" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="45"/>
-[...2 lines deleted...]
-      <c r="BA35" s="45" t="s">
+      <c r="AP35" s="46"/>
+      <c r="AQ35" s="46"/>
+      <c r="AR35" s="46"/>
+      <c r="BA35" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="45"/>
-[...1 lines deleted...]
-      <c r="BD35" s="45"/>
+      <c r="BB35" s="46"/>
+      <c r="BC35" s="46"/>
+      <c r="BD35" s="46"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="46"/>
+      <c r="A36" s="51"/>
       <c r="B36" s="48" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="48"/>
       <c r="D36" s="48"/>
       <c r="E36" s="48"/>
-      <c r="F36" s="50"/>
+      <c r="F36" s="53"/>
       <c r="G36" s="48"/>
       <c r="H36" s="49"/>
-      <c r="I36" s="51" t="s">
+      <c r="I36" s="47" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="48"/>
       <c r="K36" s="48"/>
       <c r="L36" s="48"/>
       <c r="M36" s="48"/>
       <c r="N36" s="48"/>
       <c r="O36" s="48"/>
       <c r="P36" s="48"/>
       <c r="Q36" s="48"/>
       <c r="R36" s="48"/>
       <c r="S36" s="48"/>
       <c r="T36" s="49"/>
-      <c r="U36" s="51" t="s">
+      <c r="U36" s="47" t="s">
         <v>19</v>
       </c>
       <c r="V36" s="48"/>
       <c r="W36" s="48"/>
       <c r="X36" s="48"/>
       <c r="Y36" s="48"/>
       <c r="Z36" s="48"/>
       <c r="AA36" s="48"/>
       <c r="AB36" s="48"/>
       <c r="AC36" s="48"/>
       <c r="AD36" s="48"/>
       <c r="AE36" s="48"/>
       <c r="AF36" s="49"/>
-      <c r="AG36" s="51" t="s">
+      <c r="AG36" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AH36" s="48"/>
       <c r="AI36" s="48"/>
       <c r="AJ36" s="48"/>
       <c r="AK36" s="48"/>
       <c r="AL36" s="48"/>
       <c r="AM36" s="48"/>
       <c r="AN36" s="48"/>
       <c r="AO36" s="48"/>
       <c r="AP36" s="48"/>
       <c r="AQ36" s="48"/>
       <c r="AR36" s="49"/>
-      <c r="AS36" s="51" t="s">
+      <c r="AS36" s="47" t="s">
         <v>36</v>
       </c>
       <c r="AT36" s="48"/>
       <c r="AU36" s="48"/>
       <c r="AV36" s="48"/>
       <c r="AW36" s="48"/>
       <c r="AX36" s="48"/>
       <c r="AY36" s="48"/>
       <c r="AZ36" s="48"/>
       <c r="BA36" s="48"/>
       <c r="BB36" s="48"/>
       <c r="BC36" s="48"/>
       <c r="BD36" s="49"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="47"/>
+      <c r="A37" s="52"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5251,51 +5305,53 @@
       </c>
       <c r="AO38" s="35">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="35">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="35">
         <v>279314</v>
       </c>
       <c r="AR38" s="35">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="35">
         <v>74.3</v>
       </c>
       <c r="AU38" s="35">
         <v>102.1</v>
       </c>
       <c r="AV38" s="35">
         <v>123.5</v>
       </c>
-      <c r="AW38" s="9"/>
+      <c r="AW38" s="32">
+        <v>2368.1</v>
+      </c>
       <c r="AX38" s="9"/>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="35"/>
       <c r="BA38" s="35"/>
       <c r="BB38" s="35"/>
       <c r="BC38" s="35"/>
       <c r="BD38" s="35"/>
     </row>
     <row r="39" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="12">
         <v>429.7</v>
       </c>
       <c r="C39" s="12">
         <v>4195.7</v>
       </c>
       <c r="D39" s="12">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="14">
         <v>9566</v>
       </c>
       <c r="F39" s="14">
@@ -5405,51 +5461,53 @@
       </c>
       <c r="AO39" s="36">
         <v>6807</v>
       </c>
       <c r="AP39" s="36">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="36">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="36">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
         <v>0</v>
       </c>
       <c r="AT39" s="33">
         <v>0</v>
       </c>
       <c r="AU39" s="33">
         <v>0</v>
       </c>
       <c r="AV39" s="33">
         <v>0</v>
       </c>
-      <c r="AW39" s="13"/>
+      <c r="AW39" s="33">
+        <v>1378.8</v>
+      </c>
       <c r="AX39" s="16"/>
       <c r="AY39" s="16"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
       <c r="BB39" s="36"/>
       <c r="BC39" s="36"/>
       <c r="BD39" s="36"/>
     </row>
     <row r="40" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="12">
         <v>10.4</v>
       </c>
       <c r="C40" s="12">
         <v>179.9</v>
       </c>
       <c r="D40" s="12">
         <v>721.6</v>
       </c>
       <c r="E40" s="14">
         <v>2198.6</v>
       </c>
       <c r="F40" s="14">
@@ -5559,51 +5617,53 @@
       </c>
       <c r="AO40" s="36">
         <v>1749</v>
       </c>
       <c r="AP40" s="36">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="36">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="36">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
         <v>0</v>
       </c>
       <c r="AT40" s="33">
         <v>0</v>
       </c>
       <c r="AU40" s="33">
         <v>0</v>
       </c>
       <c r="AV40" s="33">
         <v>0</v>
       </c>
-      <c r="AW40" s="13"/>
+      <c r="AW40" s="33">
+        <v>148.69999999999999</v>
+      </c>
       <c r="AX40" s="16"/>
       <c r="AY40" s="16"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
       <c r="BB40" s="36"/>
       <c r="BC40" s="36"/>
       <c r="BD40" s="36"/>
     </row>
     <row r="41" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="12">
         <v>381.3</v>
       </c>
       <c r="C41" s="12">
         <v>2649.6</v>
       </c>
       <c r="D41" s="12">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="14">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="14">
@@ -5713,51 +5773,53 @@
       </c>
       <c r="AO41" s="36">
         <v>21660</v>
       </c>
       <c r="AP41" s="36">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="36">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="36">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
         <v>0</v>
       </c>
       <c r="AT41" s="33">
         <v>0</v>
       </c>
       <c r="AU41" s="33">
         <v>0</v>
       </c>
       <c r="AV41" s="33">
         <v>0</v>
       </c>
-      <c r="AW41" s="13"/>
+      <c r="AW41" s="36">
+        <v>13.2</v>
+      </c>
       <c r="AX41" s="16"/>
       <c r="AY41" s="16"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
       <c r="BB41" s="36"/>
       <c r="BC41" s="36"/>
       <c r="BD41" s="36"/>
     </row>
     <row r="42" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="12">
         <v>69.7</v>
       </c>
       <c r="C42" s="12">
         <v>2171.6</v>
       </c>
       <c r="D42" s="12">
         <v>8626.5</v>
       </c>
       <c r="E42" s="14">
         <v>24885.1</v>
       </c>
       <c r="F42" s="14">
@@ -5867,51 +5929,53 @@
       </c>
       <c r="AO42" s="36">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="36">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="36">
         <v>38776</v>
       </c>
       <c r="AR42" s="36">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
         <v>0</v>
       </c>
       <c r="AT42" s="33">
         <v>0</v>
       </c>
       <c r="AU42" s="33">
         <v>0</v>
       </c>
       <c r="AV42" s="33">
         <v>0</v>
       </c>
-      <c r="AW42" s="13"/>
+      <c r="AW42" s="36">
+        <v>94</v>
+      </c>
       <c r="AX42" s="16"/>
       <c r="AY42" s="16"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
       <c r="BB42" s="36"/>
       <c r="BC42" s="36"/>
       <c r="BD42" s="36"/>
     </row>
     <row r="43" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>6.9</v>
       </c>
       <c r="C43" s="12">
         <v>2134</v>
       </c>
       <c r="D43" s="12">
         <v>6911.7</v>
       </c>
       <c r="E43" s="14">
         <v>24673.4</v>
       </c>
       <c r="F43" s="14">
@@ -6021,51 +6085,53 @@
       </c>
       <c r="AO43" s="36">
         <v>21470</v>
       </c>
       <c r="AP43" s="36">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="36">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="36">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="33">
         <v>0</v>
       </c>
       <c r="AU43" s="33">
         <v>0</v>
       </c>
       <c r="AV43" s="33">
         <v>0</v>
       </c>
-      <c r="AW43" s="13"/>
+      <c r="AW43" s="36">
+        <v>321.89999999999998</v>
+      </c>
       <c r="AX43" s="16"/>
       <c r="AY43" s="16"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
       <c r="BB43" s="36"/>
       <c r="BC43" s="36"/>
       <c r="BD43" s="36"/>
     </row>
     <row r="44" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="12">
         <v>2648.7</v>
       </c>
       <c r="D44" s="12">
         <v>7926.2</v>
       </c>
       <c r="E44" s="14">
         <v>31034.6</v>
       </c>
       <c r="F44" s="14">
@@ -6175,51 +6241,53 @@
       </c>
       <c r="AO44" s="36">
         <v>29347</v>
       </c>
       <c r="AP44" s="36">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="36">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="36">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="33">
         <v>0</v>
       </c>
       <c r="AU44" s="33">
         <v>0</v>
       </c>
       <c r="AV44" s="33">
         <v>0</v>
       </c>
-      <c r="AW44" s="13"/>
+      <c r="AW44" s="36">
+        <v>69.599999999999994</v>
+      </c>
       <c r="AX44" s="16"/>
       <c r="AY44" s="16"/>
       <c r="AZ44" s="36"/>
       <c r="BA44" s="36"/>
       <c r="BB44" s="36"/>
       <c r="BC44" s="36"/>
       <c r="BD44" s="36"/>
     </row>
     <row r="45" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="12">
         <v>729.4</v>
       </c>
       <c r="C45" s="12">
         <v>1867.4</v>
       </c>
       <c r="D45" s="12">
         <v>5732.3</v>
       </c>
       <c r="E45" s="14">
         <v>13838.4</v>
       </c>
       <c r="F45" s="14">
@@ -6329,51 +6397,53 @@
       </c>
       <c r="AO45" s="36">
         <v>13640</v>
       </c>
       <c r="AP45" s="36">
         <v>17978</v>
       </c>
       <c r="AQ45" s="36">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="36">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="33">
         <v>74.3</v>
       </c>
       <c r="AU45" s="43">
         <v>102.1</v>
       </c>
       <c r="AV45" s="43">
         <v>123.5</v>
       </c>
-      <c r="AW45" s="13"/>
+      <c r="AW45" s="36">
+        <v>169.2</v>
+      </c>
       <c r="AX45" s="16"/>
       <c r="AY45" s="16"/>
       <c r="AZ45" s="36"/>
       <c r="BA45" s="36"/>
       <c r="BB45" s="36"/>
       <c r="BC45" s="36"/>
       <c r="BD45" s="36"/>
     </row>
     <row r="46" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="12">
         <v>1045.2</v>
       </c>
       <c r="C46" s="12">
         <v>1726.9</v>
       </c>
       <c r="D46" s="12">
         <v>5289</v>
       </c>
       <c r="E46" s="14">
         <v>13669.6</v>
       </c>
       <c r="F46" s="14">
@@ -6483,51 +6553,53 @@
       </c>
       <c r="AO46" s="36">
         <v>14560</v>
       </c>
       <c r="AP46" s="36">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="36">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="36">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="33">
         <v>0</v>
       </c>
       <c r="AU46" s="33">
         <v>0</v>
       </c>
       <c r="AV46" s="33">
         <v>0</v>
       </c>
-      <c r="AW46" s="13"/>
+      <c r="AW46" s="36">
+        <v>40.799999999999997</v>
+      </c>
       <c r="AX46" s="16"/>
       <c r="AY46" s="16"/>
       <c r="AZ46" s="36"/>
       <c r="BA46" s="36"/>
       <c r="BB46" s="36"/>
       <c r="BC46" s="36"/>
       <c r="BD46" s="36"/>
     </row>
     <row r="47" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="12">
         <v>39.4</v>
       </c>
       <c r="C47" s="12">
         <v>2407.9</v>
       </c>
       <c r="D47" s="12">
         <v>8052.4</v>
       </c>
       <c r="E47" s="14">
         <v>23641.9</v>
       </c>
       <c r="F47" s="14">
@@ -6637,51 +6709,53 @@
       </c>
       <c r="AO47" s="36">
         <v>18970</v>
       </c>
       <c r="AP47" s="36">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="36">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="36">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
         <v>0</v>
       </c>
       <c r="AT47" s="33">
         <v>0</v>
       </c>
       <c r="AU47" s="33">
         <v>0</v>
       </c>
       <c r="AV47" s="33">
         <v>0</v>
       </c>
-      <c r="AW47" s="13"/>
+      <c r="AW47" s="36">
+        <v>49.8</v>
+      </c>
       <c r="AX47" s="16"/>
       <c r="AY47" s="16"/>
       <c r="AZ47" s="36"/>
       <c r="BA47" s="36"/>
       <c r="BB47" s="36"/>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
     </row>
     <row r="48" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="12">
         <v>49.4</v>
       </c>
       <c r="C48" s="12">
         <v>2690.6</v>
       </c>
       <c r="D48" s="12">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="14">
         <v>31791.9</v>
       </c>
       <c r="F48" s="14">
@@ -6791,176 +6865,178 @@
       </c>
       <c r="AO48" s="36">
         <v>33380</v>
       </c>
       <c r="AP48" s="36">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="36">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="36">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="33">
         <v>0</v>
       </c>
       <c r="AU48" s="33">
         <v>0</v>
       </c>
       <c r="AV48" s="33">
         <v>0</v>
       </c>
-      <c r="AW48" s="13"/>
+      <c r="AW48" s="36">
+        <v>82.2</v>
+      </c>
       <c r="AX48" s="16"/>
       <c r="AY48" s="16"/>
       <c r="AZ48" s="36"/>
       <c r="BA48" s="36"/>
       <c r="BB48" s="36"/>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="45" t="s">
+      <c r="E51" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="45"/>
-[...2 lines deleted...]
-      <c r="Q51" s="45" t="s">
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="46"/>
+      <c r="Q51" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="45"/>
-[...2 lines deleted...]
-      <c r="AC51" s="45" t="s">
+      <c r="R51" s="46"/>
+      <c r="S51" s="46"/>
+      <c r="T51" s="46"/>
+      <c r="AC51" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="45"/>
-[...2 lines deleted...]
-      <c r="AO51" s="45" t="s">
+      <c r="AD51" s="46"/>
+      <c r="AE51" s="46"/>
+      <c r="AF51" s="46"/>
+      <c r="AO51" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="45"/>
-[...2 lines deleted...]
-      <c r="BA51" s="45" t="s">
+      <c r="AP51" s="46"/>
+      <c r="AQ51" s="46"/>
+      <c r="AR51" s="46"/>
+      <c r="BA51" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="45"/>
-[...1 lines deleted...]
-      <c r="BD51" s="45"/>
+      <c r="BB51" s="46"/>
+      <c r="BC51" s="46"/>
+      <c r="BD51" s="46"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="46"/>
+      <c r="A52" s="51"/>
       <c r="B52" s="48" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="48"/>
       <c r="D52" s="48"/>
       <c r="E52" s="48"/>
       <c r="F52" s="48"/>
       <c r="G52" s="48"/>
       <c r="H52" s="49"/>
-      <c r="I52" s="51" t="s">
+      <c r="I52" s="47" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="48"/>
       <c r="K52" s="48"/>
       <c r="L52" s="48"/>
       <c r="M52" s="48"/>
       <c r="N52" s="48"/>
       <c r="O52" s="48"/>
       <c r="P52" s="48"/>
       <c r="Q52" s="48"/>
       <c r="R52" s="48"/>
       <c r="S52" s="48"/>
       <c r="T52" s="49"/>
-      <c r="U52" s="51" t="s">
+      <c r="U52" s="47" t="s">
         <v>20</v>
       </c>
       <c r="V52" s="48"/>
       <c r="W52" s="48"/>
       <c r="X52" s="48"/>
       <c r="Y52" s="48"/>
       <c r="Z52" s="48"/>
       <c r="AA52" s="48"/>
       <c r="AB52" s="48"/>
       <c r="AC52" s="48"/>
       <c r="AD52" s="48"/>
       <c r="AE52" s="48"/>
       <c r="AF52" s="49"/>
-      <c r="AG52" s="51" t="s">
+      <c r="AG52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AH52" s="48"/>
       <c r="AI52" s="48"/>
       <c r="AJ52" s="48"/>
       <c r="AK52" s="48"/>
       <c r="AL52" s="48"/>
       <c r="AM52" s="48"/>
       <c r="AN52" s="48"/>
       <c r="AO52" s="48"/>
       <c r="AP52" s="48"/>
       <c r="AQ52" s="48"/>
       <c r="AR52" s="49"/>
-      <c r="AS52" s="51" t="s">
+      <c r="AS52" s="47" t="s">
         <v>36</v>
       </c>
       <c r="AT52" s="48"/>
       <c r="AU52" s="48"/>
       <c r="AV52" s="48"/>
       <c r="AW52" s="48"/>
       <c r="AX52" s="48"/>
       <c r="AY52" s="48"/>
       <c r="AZ52" s="48"/>
       <c r="BA52" s="48"/>
       <c r="BB52" s="48"/>
       <c r="BC52" s="48"/>
       <c r="BD52" s="49"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="47"/>
+      <c r="A53" s="52"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7228,51 +7304,53 @@
       </c>
       <c r="AO54" s="35">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="35">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="35">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="35">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="35">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="35">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="35">
         <v>55902</v>
       </c>
-      <c r="AW54" s="9"/>
+      <c r="AW54" s="35">
+        <v>68723.600000000006</v>
+      </c>
       <c r="AX54" s="9"/>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="35"/>
       <c r="BA54" s="35"/>
       <c r="BB54" s="35"/>
       <c r="BC54" s="35"/>
       <c r="BD54" s="35"/>
     </row>
     <row r="55" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A55" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="12">
         <v>7233.7</v>
       </c>
       <c r="C55" s="12">
         <v>8168.3</v>
       </c>
       <c r="D55" s="12">
         <v>9206.5</v>
       </c>
       <c r="E55" s="14">
         <v>10663.9</v>
       </c>
       <c r="F55" s="14">
@@ -7379,54 +7457,56 @@
       </c>
       <c r="AN55" s="36">
         <v>11211.6</v>
       </c>
       <c r="AO55" s="36">
         <v>15072</v>
       </c>
       <c r="AP55" s="36">
         <v>17214</v>
       </c>
       <c r="AQ55" s="36">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="36">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="33">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="43">
         <v>4526.3</v>
       </c>
-      <c r="AV55" s="53">
+      <c r="AV55" s="45">
         <v>6067.3</v>
       </c>
-      <c r="AW55" s="28"/>
+      <c r="AW55" s="55">
+        <v>7881.8</v>
+      </c>
       <c r="AX55" s="16"/>
       <c r="AY55" s="16"/>
       <c r="AZ55" s="36"/>
       <c r="BA55" s="36"/>
       <c r="BB55" s="36"/>
       <c r="BC55" s="36"/>
       <c r="BD55" s="36"/>
     </row>
     <row r="56" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A56" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="12">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="12">
         <v>1383</v>
       </c>
       <c r="D56" s="12">
         <v>1608.7</v>
       </c>
       <c r="E56" s="14">
         <v>1907.5</v>
       </c>
       <c r="F56" s="14">
@@ -7533,54 +7613,56 @@
       </c>
       <c r="AN56" s="36">
         <v>1390.7</v>
       </c>
       <c r="AO56" s="36">
         <v>1495</v>
       </c>
       <c r="AP56" s="36">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="36">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="36">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
         <v>38.1</v>
       </c>
       <c r="AT56" s="33">
         <v>96.4</v>
       </c>
       <c r="AU56" s="43">
         <v>250.3</v>
       </c>
-      <c r="AV56" s="53">
+      <c r="AV56" s="45">
         <v>301</v>
       </c>
-      <c r="AW56" s="28"/>
+      <c r="AW56" s="55">
+        <v>375.4</v>
+      </c>
       <c r="AX56" s="16"/>
       <c r="AY56" s="16"/>
       <c r="AZ56" s="36"/>
       <c r="BA56" s="36"/>
       <c r="BB56" s="36"/>
       <c r="BC56" s="36"/>
       <c r="BD56" s="36"/>
     </row>
     <row r="57" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A57" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="12">
         <v>11128.5</v>
       </c>
       <c r="C57" s="12">
         <v>12881.3</v>
       </c>
       <c r="D57" s="12">
         <v>14344.7</v>
       </c>
       <c r="E57" s="14">
         <v>18294</v>
       </c>
       <c r="F57" s="14">
@@ -7687,54 +7769,56 @@
       </c>
       <c r="AN57" s="36">
         <v>12271.7</v>
       </c>
       <c r="AO57" s="36">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="36">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="36">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="36">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
         <v>1238</v>
       </c>
       <c r="AT57" s="33">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="43">
         <v>5909.7</v>
       </c>
-      <c r="AV57" s="53">
+      <c r="AV57" s="45">
         <v>6636.3</v>
       </c>
-      <c r="AW57" s="28"/>
+      <c r="AW57" s="55">
+        <v>7695.9</v>
+      </c>
       <c r="AX57" s="16"/>
       <c r="AY57" s="16"/>
       <c r="AZ57" s="36"/>
       <c r="BA57" s="36"/>
       <c r="BB57" s="36"/>
       <c r="BC57" s="36"/>
       <c r="BD57" s="36"/>
     </row>
     <row r="58" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A58" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="12">
         <v>14298.9</v>
       </c>
       <c r="C58" s="12">
         <v>15787</v>
       </c>
       <c r="D58" s="12">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="14">
         <v>21651</v>
       </c>
       <c r="F58" s="14">
@@ -7841,54 +7925,56 @@
       </c>
       <c r="AN58" s="36">
         <v>14781</v>
       </c>
       <c r="AO58" s="36">
         <v>17369</v>
       </c>
       <c r="AP58" s="36">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="36">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="36">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="33">
         <v>2564</v>
       </c>
       <c r="AU58" s="43">
         <v>5682.1</v>
       </c>
-      <c r="AV58" s="53">
+      <c r="AV58" s="45">
         <v>7560.9</v>
       </c>
-      <c r="AW58" s="28"/>
+      <c r="AW58" s="55">
+        <v>9263.7000000000007</v>
+      </c>
       <c r="AX58" s="16"/>
       <c r="AY58" s="16"/>
       <c r="AZ58" s="36"/>
       <c r="BA58" s="36"/>
       <c r="BB58" s="36"/>
       <c r="BC58" s="36"/>
       <c r="BD58" s="36"/>
     </row>
     <row r="59" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A59" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="12">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="12">
         <v>10958.5</v>
       </c>
       <c r="D59" s="12">
         <v>12701</v>
       </c>
       <c r="E59" s="14">
         <v>14886.1</v>
       </c>
       <c r="F59" s="14">
@@ -7995,54 +8081,56 @@
       </c>
       <c r="AN59" s="36">
         <v>11271.7</v>
       </c>
       <c r="AO59" s="36">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="36">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="36">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="36">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
         <v>880.9</v>
       </c>
       <c r="AT59" s="33">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="43">
         <v>3545.4</v>
       </c>
-      <c r="AV59" s="53">
+      <c r="AV59" s="45">
         <v>4100.2</v>
       </c>
-      <c r="AW59" s="28"/>
+      <c r="AW59" s="55">
+        <v>5408.6</v>
+      </c>
       <c r="AX59" s="16"/>
       <c r="AY59" s="16"/>
       <c r="AZ59" s="36"/>
       <c r="BA59" s="36"/>
       <c r="BB59" s="36"/>
       <c r="BC59" s="36"/>
       <c r="BD59" s="36"/>
     </row>
     <row r="60" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A60" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="12">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="12">
         <v>11709.7</v>
       </c>
       <c r="D60" s="12">
         <v>13531.4</v>
       </c>
       <c r="E60" s="14">
         <v>15397.2</v>
       </c>
       <c r="F60" s="14">
@@ -8149,54 +8237,56 @@
       </c>
       <c r="AN60" s="36">
         <v>13612.1</v>
       </c>
       <c r="AO60" s="36">
         <v>13920</v>
       </c>
       <c r="AP60" s="36">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="36">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="36">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
         <v>975.7</v>
       </c>
       <c r="AT60" s="33">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="43">
         <v>4121.8</v>
       </c>
-      <c r="AV60" s="53">
+      <c r="AV60" s="45">
         <v>6760</v>
       </c>
-      <c r="AW60" s="28"/>
+      <c r="AW60" s="55">
+        <v>7812.4</v>
+      </c>
       <c r="AX60" s="16"/>
       <c r="AY60" s="16"/>
       <c r="AZ60" s="36"/>
       <c r="BA60" s="36"/>
       <c r="BB60" s="36"/>
       <c r="BC60" s="36"/>
       <c r="BD60" s="36"/>
     </row>
     <row r="61" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A61" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="12">
         <v>7666</v>
       </c>
       <c r="C61" s="12">
         <v>8550</v>
       </c>
       <c r="D61" s="12">
         <v>9831.4</v>
       </c>
       <c r="E61" s="14">
         <v>11329.3</v>
       </c>
       <c r="F61" s="14">
@@ -8303,54 +8393,56 @@
       </c>
       <c r="AN61" s="36">
         <v>9055</v>
       </c>
       <c r="AO61" s="36">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="36">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="36">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="36">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
         <v>736.7</v>
       </c>
       <c r="AT61" s="33">
         <v>1665</v>
       </c>
       <c r="AU61" s="43">
         <v>4339.2</v>
       </c>
-      <c r="AV61" s="53">
+      <c r="AV61" s="45">
         <v>5410</v>
       </c>
-      <c r="AW61" s="28"/>
+      <c r="AW61" s="55">
+        <v>6671.9</v>
+      </c>
       <c r="AX61" s="16"/>
       <c r="AY61" s="16"/>
       <c r="AZ61" s="36"/>
       <c r="BA61" s="36"/>
       <c r="BB61" s="36"/>
       <c r="BC61" s="36"/>
       <c r="BD61" s="36"/>
     </row>
     <row r="62" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A62" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="12">
         <v>7425.2</v>
       </c>
       <c r="C62" s="12">
         <v>8033.4</v>
       </c>
       <c r="D62" s="12">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="14">
         <v>11577.1</v>
       </c>
       <c r="F62" s="14">
@@ -8457,54 +8549,56 @@
       </c>
       <c r="AN62" s="36">
         <v>8771.9</v>
       </c>
       <c r="AO62" s="36">
         <v>9353</v>
       </c>
       <c r="AP62" s="36">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="36">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="36">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
         <v>825.8</v>
       </c>
       <c r="AT62" s="33">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="43">
         <v>4083.5</v>
       </c>
-      <c r="AV62" s="53">
+      <c r="AV62" s="45">
         <v>4883.2</v>
       </c>
-      <c r="AW62" s="28"/>
+      <c r="AW62" s="55">
+        <v>5726.7</v>
+      </c>
       <c r="AX62" s="16"/>
       <c r="AY62" s="16"/>
       <c r="AZ62" s="36"/>
       <c r="BA62" s="36"/>
       <c r="BB62" s="36"/>
       <c r="BC62" s="36"/>
       <c r="BD62" s="36"/>
     </row>
     <row r="63" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A63" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="12">
         <v>12358.6</v>
       </c>
       <c r="C63" s="12">
         <v>13910.8</v>
       </c>
       <c r="D63" s="12">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="14">
         <v>20276.5</v>
       </c>
       <c r="F63" s="14">
@@ -8611,54 +8705,56 @@
       </c>
       <c r="AN63" s="36">
         <v>14611.3</v>
       </c>
       <c r="AO63" s="36">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="36">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="36">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="36">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="33">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="43">
         <v>5461.5</v>
       </c>
-      <c r="AV63" s="53">
+      <c r="AV63" s="45">
         <v>6557.4</v>
       </c>
-      <c r="AW63" s="28"/>
+      <c r="AW63" s="55">
+        <v>8109.1</v>
+      </c>
       <c r="AX63" s="16"/>
       <c r="AY63" s="16"/>
       <c r="AZ63" s="36"/>
       <c r="BA63" s="36"/>
       <c r="BB63" s="36"/>
       <c r="BC63" s="36"/>
       <c r="BD63" s="36"/>
     </row>
     <row r="64" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A64" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="12">
         <v>12104.6</v>
       </c>
       <c r="C64" s="12">
         <v>13785.4</v>
       </c>
       <c r="D64" s="12">
         <v>15665.5</v>
       </c>
       <c r="E64" s="14">
         <v>18429</v>
       </c>
       <c r="F64" s="14">
@@ -8765,286 +8861,288 @@
       </c>
       <c r="AN64" s="36">
         <v>14729.6</v>
       </c>
       <c r="AO64" s="36">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="36">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="36">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="36">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
         <v>892.5</v>
       </c>
       <c r="AT64" s="33">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="43">
         <v>5842</v>
       </c>
-      <c r="AV64" s="53">
+      <c r="AV64" s="45">
         <v>7625.7</v>
       </c>
-      <c r="AW64" s="28"/>
+      <c r="AW64" s="55">
+        <v>9778.1</v>
+      </c>
       <c r="AX64" s="16"/>
       <c r="AY64" s="16"/>
       <c r="AZ64" s="36"/>
       <c r="BA64" s="36"/>
       <c r="BB64" s="36"/>
       <c r="BC64" s="36"/>
       <c r="BD64" s="36"/>
     </row>
     <row r="66" spans="3:21">
-      <c r="C66" s="52" t="s">
+      <c r="C66" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="D66" s="52"/>
-[...16 lines deleted...]
-      <c r="U66" s="52"/>
+      <c r="D66" s="50"/>
+      <c r="E66" s="50"/>
+      <c r="F66" s="50"/>
+      <c r="G66" s="50"/>
+      <c r="H66" s="50"/>
+      <c r="I66" s="50"/>
+      <c r="J66" s="50"/>
+      <c r="K66" s="50"/>
+      <c r="L66" s="50"/>
+      <c r="M66" s="50"/>
+      <c r="N66" s="50"/>
+      <c r="O66" s="50"/>
+      <c r="P66" s="50"/>
+      <c r="Q66" s="50"/>
+      <c r="R66" s="50"/>
+      <c r="S66" s="50"/>
+      <c r="T66" s="50"/>
+      <c r="U66" s="50"/>
     </row>
     <row r="67" spans="3:21">
-      <c r="C67" s="52"/>
-[...17 lines deleted...]
-      <c r="U67" s="52"/>
+      <c r="C67" s="50"/>
+      <c r="D67" s="50"/>
+      <c r="E67" s="50"/>
+      <c r="F67" s="50"/>
+      <c r="G67" s="50"/>
+      <c r="H67" s="50"/>
+      <c r="I67" s="50"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="50"/>
+      <c r="N67" s="50"/>
+      <c r="O67" s="50"/>
+      <c r="P67" s="50"/>
+      <c r="Q67" s="50"/>
+      <c r="R67" s="50"/>
+      <c r="S67" s="50"/>
+      <c r="T67" s="50"/>
+      <c r="U67" s="50"/>
     </row>
     <row r="68" spans="3:21">
-      <c r="C68" s="52" t="s">
+      <c r="C68" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="D68" s="52"/>
-[...16 lines deleted...]
-      <c r="U68" s="52"/>
+      <c r="D68" s="50"/>
+      <c r="E68" s="50"/>
+      <c r="F68" s="50"/>
+      <c r="G68" s="50"/>
+      <c r="H68" s="50"/>
+      <c r="I68" s="50"/>
+      <c r="J68" s="50"/>
+      <c r="K68" s="50"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="50"/>
+      <c r="N68" s="50"/>
+      <c r="O68" s="50"/>
+      <c r="P68" s="50"/>
+      <c r="Q68" s="50"/>
+      <c r="R68" s="50"/>
+      <c r="S68" s="50"/>
+      <c r="T68" s="50"/>
+      <c r="U68" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="BA3:BD3"/>
-[...14 lines deleted...]
-    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="I20:T20"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="C66:U67"/>
     <mergeCell ref="C68:U68"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="AC3:AF3"/>
-    <mergeCell ref="U4:AF4"/>
-[...11 lines deleted...]
-    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>