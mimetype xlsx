--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -490,79 +490,79 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -838,51 +838,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY59" sqref="AY59"/>
+      <selection pane="topRight" activeCell="AX54" sqref="AX54:AX64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -892,151 +892,151 @@
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="46" t="s">
+      <c r="E3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="46"/>
-[...2 lines deleted...]
-      <c r="Q3" s="46" t="s">
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="Q3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="46"/>
-[...2 lines deleted...]
-      <c r="AC3" s="46" t="s">
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="AC3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="46"/>
-[...2 lines deleted...]
-      <c r="AO3" s="46" t="s">
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AO3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="46"/>
-[...2 lines deleted...]
-      <c r="BA3" s="46" t="s">
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="BA3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="46"/>
-[...1 lines deleted...]
-      <c r="BD3" s="46"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="48" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="48"/>
-[...5 lines deleted...]
-      <c r="I4" s="47" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="48"/>
-[...10 lines deleted...]
-      <c r="U4" s="47" t="s">
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="48"/>
-[...10 lines deleted...]
-      <c r="AG4" s="47" t="s">
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="51"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AH4" s="48"/>
-[...10 lines deleted...]
-      <c r="AS4" s="47" t="s">
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="AT4" s="48"/>
-[...9 lines deleted...]
-      <c r="BD4" s="49"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="51"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="51"/>
+      <c r="BB4" s="51"/>
+      <c r="BC4" s="51"/>
+      <c r="BD4" s="52"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1307,51 +1307,53 @@
       </c>
       <c r="AP6" s="35">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="35">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="35">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="35">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="35">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="42">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="42">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="42">
         <v>71800.3</v>
       </c>
-      <c r="AX6" s="11"/>
+      <c r="AX6" s="32">
+        <v>109767.3</v>
+      </c>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="35"/>
       <c r="BD6" s="35"/>
     </row>
     <row r="7" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="12">
         <v>7797.5</v>
       </c>
       <c r="C7" s="12">
         <v>12933</v>
       </c>
       <c r="D7" s="12">
         <v>18981.2</v>
       </c>
       <c r="E7" s="12">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="12">
         <v>25560.799999999999</v>
@@ -1460,54 +1462,56 @@
       </c>
       <c r="AO7" s="36">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="36">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="37">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="36">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="36">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="43">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="45">
         <v>6222.2</v>
       </c>
-      <c r="AW7" s="54">
+      <c r="AW7" s="46">
         <v>9454.2000000000007</v>
       </c>
-      <c r="AX7" s="12"/>
+      <c r="AX7" s="33">
+        <v>12571.6</v>
+      </c>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="33"/>
       <c r="BA7" s="36"/>
       <c r="BB7" s="36"/>
       <c r="BC7" s="37"/>
       <c r="BD7" s="36"/>
     </row>
     <row r="8" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="12">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="12">
         <v>1555.7</v>
       </c>
       <c r="D8" s="12">
         <v>2322.9</v>
       </c>
       <c r="E8" s="12">
         <v>4108</v>
       </c>
       <c r="F8" s="12">
         <v>10220.700000000001</v>
@@ -1616,54 +1620,56 @@
       </c>
       <c r="AO8" s="36">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="37">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="36">
         <v>38.1</v>
       </c>
       <c r="AT8" s="39">
         <v>96.4</v>
       </c>
       <c r="AU8" s="43">
         <v>250.3</v>
       </c>
       <c r="AV8" s="45">
         <v>301</v>
       </c>
-      <c r="AW8" s="54">
+      <c r="AW8" s="46">
         <v>524.1</v>
       </c>
-      <c r="AX8" s="12"/>
+      <c r="AX8" s="33">
+        <v>770.7</v>
+      </c>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="33"/>
       <c r="BA8" s="36"/>
       <c r="BB8" s="36"/>
       <c r="BC8" s="37"/>
       <c r="BD8" s="36"/>
     </row>
     <row r="9" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A9" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="12">
         <v>11505.6</v>
       </c>
       <c r="C9" s="12">
         <v>15535.7</v>
       </c>
       <c r="D9" s="12">
         <v>23202.3</v>
       </c>
       <c r="E9" s="12">
         <v>38870.6</v>
       </c>
       <c r="F9" s="12">
         <v>45970.7</v>
@@ -1772,54 +1778,56 @@
       </c>
       <c r="AO9" s="36">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="36">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="37">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="36">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="36">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="43">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="45">
         <v>6637.6</v>
       </c>
-      <c r="AW9" s="54">
+      <c r="AW9" s="46">
         <v>7710.7</v>
       </c>
-      <c r="AX9" s="16"/>
+      <c r="AX9" s="36">
+        <v>12385.7</v>
+      </c>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="36"/>
       <c r="BB9" s="36"/>
       <c r="BC9" s="37"/>
       <c r="BD9" s="36"/>
     </row>
     <row r="10" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A10" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="12">
         <v>14559.7</v>
       </c>
       <c r="C10" s="12">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="12">
         <v>26909.9</v>
       </c>
       <c r="E10" s="12">
         <v>46686.5</v>
       </c>
       <c r="F10" s="12">
         <v>55197.7</v>
@@ -1928,54 +1936,56 @@
       </c>
       <c r="AO10" s="36">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="36">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="37">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="36">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="36">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="43">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="45">
         <v>7712.3</v>
       </c>
-      <c r="AW10" s="54">
+      <c r="AW10" s="46">
         <v>9546.9</v>
       </c>
-      <c r="AX10" s="16"/>
+      <c r="AX10" s="36">
+        <v>16339.7</v>
+      </c>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="33"/>
       <c r="BA10" s="36"/>
       <c r="BB10" s="36"/>
       <c r="BC10" s="37"/>
       <c r="BD10" s="36"/>
     </row>
     <row r="11" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A11" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="12">
         <v>10048.1</v>
       </c>
       <c r="C11" s="12">
         <v>13089.8</v>
       </c>
       <c r="D11" s="12">
         <v>19611.8</v>
       </c>
       <c r="E11" s="12">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="12">
         <v>45294.400000000001</v>
@@ -2084,54 +2094,56 @@
       </c>
       <c r="AO11" s="36">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="36">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="37">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="36">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="36">
         <v>880.9</v>
       </c>
       <c r="AT11" s="39">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="43">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="45">
         <v>4100.3</v>
       </c>
-      <c r="AW11" s="54">
+      <c r="AW11" s="46">
         <v>5730.6</v>
       </c>
-      <c r="AX11" s="16"/>
+      <c r="AX11" s="36">
+        <v>9374.6</v>
+      </c>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="36"/>
       <c r="BB11" s="36"/>
       <c r="BC11" s="37"/>
       <c r="BD11" s="36"/>
     </row>
     <row r="12" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A12" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="12">
         <v>10572.5</v>
       </c>
       <c r="C12" s="12">
         <v>14378.2</v>
       </c>
       <c r="D12" s="12">
         <v>21477.5</v>
       </c>
       <c r="E12" s="12">
         <v>47218.5</v>
       </c>
       <c r="F12" s="12">
         <v>55817.9</v>
@@ -2240,54 +2252,56 @@
       </c>
       <c r="AO12" s="36">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="36">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="37">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="36">
         <v>60595</v>
       </c>
       <c r="AS12" s="36">
         <v>975.7</v>
       </c>
       <c r="AT12" s="39">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="43">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="45">
         <v>6760.7</v>
       </c>
-      <c r="AW12" s="54">
+      <c r="AW12" s="46">
         <v>7882.8</v>
       </c>
-      <c r="AX12" s="16"/>
+      <c r="AX12" s="36">
+        <v>11915.1</v>
+      </c>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="33"/>
       <c r="BA12" s="36"/>
       <c r="BB12" s="36"/>
       <c r="BC12" s="37"/>
       <c r="BD12" s="36"/>
     </row>
     <row r="13" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>8265</v>
       </c>
       <c r="C13" s="12">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="12">
         <v>15577.1</v>
       </c>
       <c r="E13" s="12">
         <v>25182.6</v>
       </c>
       <c r="F13" s="12">
         <v>31609</v>
@@ -2396,54 +2410,56 @@
       </c>
       <c r="AO13" s="36">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="36">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="37">
         <v>33793</v>
       </c>
       <c r="AR13" s="36">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="36">
         <v>771.5</v>
       </c>
       <c r="AT13" s="39">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="43">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="45">
         <v>5533.5</v>
       </c>
-      <c r="AW13" s="54">
+      <c r="AW13" s="46">
         <v>6841.1</v>
       </c>
-      <c r="AX13" s="16"/>
+      <c r="AX13" s="36">
+        <v>10457.1</v>
+      </c>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="33"/>
       <c r="BA13" s="36"/>
       <c r="BB13" s="36"/>
       <c r="BC13" s="37"/>
       <c r="BD13" s="36"/>
     </row>
     <row r="14" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A14" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="12">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="12">
         <v>9805.6</v>
       </c>
       <c r="D14" s="12">
         <v>14641.4</v>
       </c>
       <c r="E14" s="12">
         <v>25310.5</v>
       </c>
       <c r="F14" s="12">
         <v>34369.1</v>
@@ -2552,54 +2568,56 @@
       </c>
       <c r="AO14" s="36">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="36">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="37">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="36">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="36">
         <v>829.6</v>
       </c>
       <c r="AT14" s="39">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="43">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="45">
         <v>4916.3</v>
       </c>
-      <c r="AW14" s="54">
+      <c r="AW14" s="46">
         <v>5808.9</v>
       </c>
-      <c r="AX14" s="16"/>
+      <c r="AX14" s="36">
+        <v>9350.6</v>
+      </c>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="33"/>
       <c r="BA14" s="36"/>
       <c r="BB14" s="36"/>
       <c r="BC14" s="37"/>
       <c r="BD14" s="36"/>
     </row>
     <row r="15" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A15" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="12">
         <v>12525.6</v>
       </c>
       <c r="C15" s="12">
         <v>16323.7</v>
       </c>
       <c r="D15" s="12">
         <v>24451.3</v>
       </c>
       <c r="E15" s="12">
         <v>43986</v>
       </c>
       <c r="F15" s="12">
         <v>57377.7</v>
@@ -2708,54 +2726,56 @@
       </c>
       <c r="AO15" s="36">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="36">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="37">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="36">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="36">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="43">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="45">
         <v>6774.2</v>
       </c>
-      <c r="AW15" s="54">
+      <c r="AW15" s="46">
         <v>8430</v>
       </c>
-      <c r="AX15" s="16"/>
+      <c r="AX15" s="36">
+        <v>13206.1</v>
+      </c>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="33"/>
       <c r="BA15" s="36"/>
       <c r="BB15" s="36"/>
       <c r="BC15" s="37"/>
       <c r="BD15" s="36"/>
     </row>
     <row r="16" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A16" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="12">
         <v>12250.4</v>
       </c>
       <c r="C16" s="12">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="12">
         <v>24641.8</v>
       </c>
       <c r="E16" s="12">
         <v>50275.9</v>
       </c>
       <c r="F16" s="12">
         <v>60695.1</v>
@@ -2864,178 +2884,180 @@
       </c>
       <c r="AO16" s="36">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="36">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="37">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="36">
         <v>67541</v>
       </c>
       <c r="AS16" s="36">
         <v>893.6</v>
       </c>
       <c r="AT16" s="39">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="43">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="45">
         <v>7634.3</v>
       </c>
-      <c r="AW16" s="54">
+      <c r="AW16" s="46">
         <v>9871</v>
       </c>
-      <c r="AX16" s="16"/>
+      <c r="AX16" s="36">
+        <v>13396.1</v>
+      </c>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="33"/>
       <c r="BA16" s="36"/>
       <c r="BB16" s="36"/>
       <c r="BC16" s="37"/>
       <c r="BD16" s="36"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="46" t="s">
+      <c r="E19" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="46"/>
-[...2 lines deleted...]
-      <c r="Q19" s="46" t="s">
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="Q19" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="46"/>
-[...2 lines deleted...]
-      <c r="AC19" s="46" t="s">
+      <c r="R19" s="48"/>
+      <c r="S19" s="48"/>
+      <c r="T19" s="48"/>
+      <c r="AC19" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="46"/>
-[...2 lines deleted...]
-      <c r="AO19" s="46" t="s">
+      <c r="AD19" s="48"/>
+      <c r="AE19" s="48"/>
+      <c r="AF19" s="48"/>
+      <c r="AO19" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="46"/>
-[...2 lines deleted...]
-      <c r="BA19" s="46" t="s">
+      <c r="AP19" s="48"/>
+      <c r="AQ19" s="48"/>
+      <c r="AR19" s="48"/>
+      <c r="BA19" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="46"/>
-[...1 lines deleted...]
-      <c r="BD19" s="46"/>
+      <c r="BB19" s="48"/>
+      <c r="BC19" s="48"/>
+      <c r="BD19" s="48"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="48"/>
-[...5 lines deleted...]
-      <c r="I20" s="47" t="s">
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="48"/>
-[...10 lines deleted...]
-      <c r="U20" s="47" t="s">
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="51"/>
+      <c r="P20" s="51"/>
+      <c r="Q20" s="51"/>
+      <c r="R20" s="51"/>
+      <c r="S20" s="51"/>
+      <c r="T20" s="52"/>
+      <c r="U20" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="48"/>
-[...10 lines deleted...]
-      <c r="AG20" s="47" t="s">
+      <c r="V20" s="51"/>
+      <c r="W20" s="51"/>
+      <c r="X20" s="51"/>
+      <c r="Y20" s="51"/>
+      <c r="Z20" s="51"/>
+      <c r="AA20" s="51"/>
+      <c r="AB20" s="51"/>
+      <c r="AC20" s="51"/>
+      <c r="AD20" s="51"/>
+      <c r="AE20" s="51"/>
+      <c r="AF20" s="52"/>
+      <c r="AG20" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AH20" s="48"/>
-[...10 lines deleted...]
-      <c r="AS20" s="47" t="s">
+      <c r="AH20" s="51"/>
+      <c r="AI20" s="51"/>
+      <c r="AJ20" s="51"/>
+      <c r="AK20" s="51"/>
+      <c r="AL20" s="51"/>
+      <c r="AM20" s="51"/>
+      <c r="AN20" s="51"/>
+      <c r="AO20" s="51"/>
+      <c r="AP20" s="51"/>
+      <c r="AQ20" s="51"/>
+      <c r="AR20" s="52"/>
+      <c r="AS20" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="AT20" s="48"/>
-[...9 lines deleted...]
-      <c r="BD20" s="49"/>
+      <c r="AT20" s="51"/>
+      <c r="AU20" s="51"/>
+      <c r="AV20" s="51"/>
+      <c r="AW20" s="51"/>
+      <c r="AX20" s="51"/>
+      <c r="AY20" s="51"/>
+      <c r="AZ20" s="51"/>
+      <c r="BA20" s="51"/>
+      <c r="BB20" s="51"/>
+      <c r="BC20" s="51"/>
+      <c r="BD20" s="52"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3309,51 +3331,53 @@
       </c>
       <c r="AP22" s="35">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="35">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="35">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="35">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="35">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="35">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="35">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="35">
         <v>71091.7</v>
       </c>
-      <c r="AX22" s="9"/>
+      <c r="AX22" s="35">
+        <v>108917.1</v>
+      </c>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="35"/>
       <c r="BB22" s="35"/>
       <c r="BC22" s="35"/>
       <c r="BD22" s="35"/>
     </row>
     <row r="23" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A23" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="29">
         <v>7608.5</v>
       </c>
       <c r="C23" s="29">
         <v>12715.5</v>
       </c>
       <c r="D23" s="29">
         <v>18732.5</v>
       </c>
       <c r="E23" s="29">
         <v>20231.8</v>
       </c>
       <c r="F23" s="29">
         <v>25541.4</v>
@@ -3465,51 +3489,53 @@
       </c>
       <c r="AP23" s="36">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="36">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="36">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="36">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="36">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="44">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="43">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="43">
         <v>9260.6</v>
       </c>
-      <c r="AX23" s="16"/>
+      <c r="AX23" s="36">
+        <v>12327.1</v>
+      </c>
       <c r="AY23" s="16"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
     </row>
     <row r="24" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="29">
         <v>1091.8</v>
       </c>
       <c r="C24" s="29">
         <v>1555.3</v>
       </c>
       <c r="D24" s="29">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="29">
         <v>4107.7</v>
       </c>
       <c r="F24" s="29">
         <v>10171.6</v>
@@ -3621,51 +3647,53 @@
       </c>
       <c r="AP24" s="36">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="36">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="36">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="36">
         <v>38.1</v>
       </c>
       <c r="AT24" s="36">
         <v>96.4</v>
       </c>
       <c r="AU24" s="44">
         <v>250.3</v>
       </c>
       <c r="AV24" s="43">
         <v>301</v>
       </c>
       <c r="AW24" s="43">
         <v>524.1</v>
       </c>
-      <c r="AX24" s="16"/>
+      <c r="AX24" s="36">
+        <v>770.7</v>
+      </c>
       <c r="AY24" s="16"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="36"/>
     </row>
     <row r="25" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A25" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="29">
         <v>11501.2</v>
       </c>
       <c r="C25" s="29">
         <v>15529.5</v>
       </c>
       <c r="D25" s="29">
         <v>23195.3</v>
       </c>
       <c r="E25" s="29">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="29">
         <v>45931.8</v>
@@ -3777,51 +3805,53 @@
       </c>
       <c r="AP25" s="36">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="36">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="36">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="36">
         <v>1238</v>
       </c>
       <c r="AT25" s="36">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="44">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="43">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="43">
         <v>7709.2</v>
       </c>
-      <c r="AX25" s="16"/>
+      <c r="AX25" s="36">
+        <v>12382.3</v>
+      </c>
       <c r="AY25" s="16"/>
       <c r="AZ25" s="36"/>
       <c r="BA25" s="36"/>
       <c r="BB25" s="36"/>
       <c r="BC25" s="36"/>
       <c r="BD25" s="36"/>
     </row>
     <row r="26" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A26" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="29">
         <v>14471.7</v>
       </c>
       <c r="C26" s="29">
         <v>17881</v>
       </c>
       <c r="D26" s="29">
         <v>26793.9</v>
       </c>
       <c r="E26" s="29">
         <v>46554.8</v>
       </c>
       <c r="F26" s="29">
         <v>55090.1</v>
@@ -3933,51 +3963,53 @@
       </c>
       <c r="AP26" s="36">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="36">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="36">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="36">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="36">
         <v>2564</v>
       </c>
       <c r="AU26" s="44">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="43">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="43">
         <v>9357.7000000000007</v>
       </c>
-      <c r="AX26" s="16"/>
+      <c r="AX26" s="36">
+        <v>16117.1</v>
+      </c>
       <c r="AY26" s="16"/>
       <c r="AZ26" s="36"/>
       <c r="BA26" s="36"/>
       <c r="BB26" s="36"/>
       <c r="BC26" s="36"/>
       <c r="BD26" s="36"/>
     </row>
     <row r="27" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A27" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="29">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="29">
         <v>13082.8</v>
       </c>
       <c r="D27" s="29">
         <v>19603.7</v>
       </c>
       <c r="E27" s="29">
         <v>39593</v>
       </c>
       <c r="F27" s="29">
         <v>45267.1</v>
@@ -4089,51 +4121,53 @@
       </c>
       <c r="AP27" s="36">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="36">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="36">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="36">
         <v>880.9</v>
       </c>
       <c r="AT27" s="36">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="44">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="43">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="43">
         <v>5730.4</v>
       </c>
-      <c r="AX27" s="16"/>
+      <c r="AX27" s="36">
+        <v>9374.4</v>
+      </c>
       <c r="AY27" s="16"/>
       <c r="AZ27" s="36"/>
       <c r="BA27" s="36"/>
       <c r="BB27" s="36"/>
       <c r="BC27" s="36"/>
       <c r="BD27" s="36"/>
     </row>
     <row r="28" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A28" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="29">
         <v>10569.9</v>
       </c>
       <c r="C28" s="29">
         <v>14374</v>
       </c>
       <c r="D28" s="29">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="29">
         <v>47213.9</v>
       </c>
       <c r="F28" s="29">
         <v>55772.4</v>
@@ -4245,51 +4279,53 @@
       </c>
       <c r="AP28" s="36">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="36">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="36">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="36">
         <v>975.7</v>
       </c>
       <c r="AT28" s="36">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="44">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="43">
         <v>6760</v>
       </c>
       <c r="AW28" s="43">
         <v>7882</v>
       </c>
-      <c r="AX28" s="16"/>
+      <c r="AX28" s="36">
+        <v>11914.2</v>
+      </c>
       <c r="AY28" s="16"/>
       <c r="AZ28" s="36"/>
       <c r="BA28" s="36"/>
       <c r="BB28" s="36"/>
       <c r="BC28" s="36"/>
       <c r="BD28" s="36"/>
     </row>
     <row r="29" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A29" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="29">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="29">
         <v>10424.1</v>
       </c>
       <c r="D29" s="29">
         <v>15573.6</v>
       </c>
       <c r="E29" s="29">
         <v>25179.8</v>
       </c>
       <c r="F29" s="29">
         <v>31549.7</v>
@@ -4401,51 +4437,53 @@
       </c>
       <c r="AP29" s="36">
         <v>30193</v>
       </c>
       <c r="AQ29" s="36">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="36">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="36">
         <v>771.5</v>
       </c>
       <c r="AT29" s="36">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="44">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="43">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="43">
         <v>6841.1</v>
       </c>
-      <c r="AX29" s="16"/>
+      <c r="AX29" s="36">
+        <v>10457.1</v>
+      </c>
       <c r="AY29" s="16"/>
       <c r="AZ29" s="36"/>
       <c r="BA29" s="36"/>
       <c r="BB29" s="36"/>
       <c r="BC29" s="36"/>
       <c r="BD29" s="36"/>
     </row>
     <row r="30" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A30" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="29">
         <v>8337.9</v>
       </c>
       <c r="C30" s="29">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="29">
         <v>14594.6</v>
       </c>
       <c r="E30" s="29">
         <v>25257.7</v>
       </c>
       <c r="F30" s="29">
         <v>34335.5</v>
@@ -4557,51 +4595,53 @@
       </c>
       <c r="AP30" s="36">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="36">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="36">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="36">
         <v>825.8</v>
       </c>
       <c r="AT30" s="36">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="44">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="43">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="43">
         <v>5767.4</v>
       </c>
-      <c r="AX30" s="16"/>
+      <c r="AX30" s="36">
+        <v>9296.4</v>
+      </c>
       <c r="AY30" s="16"/>
       <c r="AZ30" s="36"/>
       <c r="BA30" s="36"/>
       <c r="BB30" s="36"/>
       <c r="BC30" s="36"/>
       <c r="BD30" s="36"/>
     </row>
     <row r="31" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A31" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>12492.7</v>
       </c>
       <c r="C31" s="29">
         <v>16285.2</v>
       </c>
       <c r="D31" s="29">
         <v>24407.3</v>
       </c>
       <c r="E31" s="29">
         <v>43936.9</v>
       </c>
       <c r="F31" s="29">
         <v>57313.8</v>
@@ -4713,51 +4753,53 @@
       </c>
       <c r="AP31" s="36">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="36">
         <v>59605</v>
       </c>
       <c r="AR31" s="36">
         <v>62635</v>
       </c>
       <c r="AS31" s="36">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="36">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="44">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="43">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="43">
         <v>8158.9</v>
       </c>
-      <c r="AX31" s="16"/>
+      <c r="AX31" s="36">
+        <v>12894.6</v>
+      </c>
       <c r="AY31" s="16"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="36"/>
       <c r="BD31" s="36"/>
     </row>
     <row r="32" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A32" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>12243.9</v>
       </c>
       <c r="C32" s="29">
         <v>16464.2</v>
       </c>
       <c r="D32" s="29">
         <v>24631.9</v>
       </c>
       <c r="E32" s="29">
         <v>50265.7</v>
       </c>
       <c r="F32" s="29">
         <v>60528.3</v>
@@ -4869,175 +4911,177 @@
       </c>
       <c r="AP32" s="36">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="36">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="36">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="36">
         <v>892.5</v>
       </c>
       <c r="AT32" s="36">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="44">
         <v>5842</v>
       </c>
       <c r="AV32" s="43">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="43">
         <v>9860.2999999999993</v>
       </c>
-      <c r="AX32" s="16"/>
+      <c r="AX32" s="36">
+        <v>13383.2</v>
+      </c>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="36"/>
       <c r="BD32" s="36"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="46" t="s">
+      <c r="E35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="46"/>
-[...2 lines deleted...]
-      <c r="Q35" s="46" t="s">
+      <c r="F35" s="48"/>
+      <c r="G35" s="48"/>
+      <c r="H35" s="48"/>
+      <c r="Q35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="46"/>
-[...2 lines deleted...]
-      <c r="AC35" s="46" t="s">
+      <c r="R35" s="48"/>
+      <c r="S35" s="48"/>
+      <c r="T35" s="48"/>
+      <c r="AC35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="46"/>
-[...2 lines deleted...]
-      <c r="AO35" s="46" t="s">
+      <c r="AD35" s="48"/>
+      <c r="AE35" s="48"/>
+      <c r="AF35" s="48"/>
+      <c r="AO35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="46"/>
-[...2 lines deleted...]
-      <c r="BA35" s="46" t="s">
+      <c r="AP35" s="48"/>
+      <c r="AQ35" s="48"/>
+      <c r="AR35" s="48"/>
+      <c r="BA35" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="46"/>
-[...1 lines deleted...]
-      <c r="BD35" s="46"/>
+      <c r="BB35" s="48"/>
+      <c r="BC35" s="48"/>
+      <c r="BD35" s="48"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="51"/>
-      <c r="B36" s="48" t="s">
+      <c r="A36" s="49"/>
+      <c r="B36" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="48"/>
-[...1 lines deleted...]
-      <c r="E36" s="48"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
       <c r="F36" s="53"/>
-      <c r="G36" s="48"/>
-[...1 lines deleted...]
-      <c r="I36" s="47" t="s">
+      <c r="G36" s="51"/>
+      <c r="H36" s="52"/>
+      <c r="I36" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="48"/>
-[...10 lines deleted...]
-      <c r="U36" s="47" t="s">
+      <c r="J36" s="51"/>
+      <c r="K36" s="51"/>
+      <c r="L36" s="51"/>
+      <c r="M36" s="51"/>
+      <c r="N36" s="51"/>
+      <c r="O36" s="51"/>
+      <c r="P36" s="51"/>
+      <c r="Q36" s="51"/>
+      <c r="R36" s="51"/>
+      <c r="S36" s="51"/>
+      <c r="T36" s="52"/>
+      <c r="U36" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="V36" s="48"/>
-[...10 lines deleted...]
-      <c r="AG36" s="47" t="s">
+      <c r="V36" s="51"/>
+      <c r="W36" s="51"/>
+      <c r="X36" s="51"/>
+      <c r="Y36" s="51"/>
+      <c r="Z36" s="51"/>
+      <c r="AA36" s="51"/>
+      <c r="AB36" s="51"/>
+      <c r="AC36" s="51"/>
+      <c r="AD36" s="51"/>
+      <c r="AE36" s="51"/>
+      <c r="AF36" s="52"/>
+      <c r="AG36" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AH36" s="48"/>
-[...10 lines deleted...]
-      <c r="AS36" s="47" t="s">
+      <c r="AH36" s="51"/>
+      <c r="AI36" s="51"/>
+      <c r="AJ36" s="51"/>
+      <c r="AK36" s="51"/>
+      <c r="AL36" s="51"/>
+      <c r="AM36" s="51"/>
+      <c r="AN36" s="51"/>
+      <c r="AO36" s="51"/>
+      <c r="AP36" s="51"/>
+      <c r="AQ36" s="51"/>
+      <c r="AR36" s="52"/>
+      <c r="AS36" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="AT36" s="48"/>
-[...9 lines deleted...]
-      <c r="BD36" s="49"/>
+      <c r="AT36" s="51"/>
+      <c r="AU36" s="51"/>
+      <c r="AV36" s="51"/>
+      <c r="AW36" s="51"/>
+      <c r="AX36" s="51"/>
+      <c r="AY36" s="51"/>
+      <c r="AZ36" s="51"/>
+      <c r="BA36" s="51"/>
+      <c r="BB36" s="51"/>
+      <c r="BC36" s="51"/>
+      <c r="BD36" s="52"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="52"/>
+      <c r="A37" s="50"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5308,51 +5352,53 @@
       </c>
       <c r="AP38" s="35">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="35">
         <v>279314</v>
       </c>
       <c r="AR38" s="35">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="35">
         <v>74.3</v>
       </c>
       <c r="AU38" s="35">
         <v>102.1</v>
       </c>
       <c r="AV38" s="35">
         <v>123.5</v>
       </c>
       <c r="AW38" s="32">
         <v>2368.1</v>
       </c>
-      <c r="AX38" s="9"/>
+      <c r="AX38" s="35">
+        <v>4879.8999999999996</v>
+      </c>
       <c r="AY38" s="9"/>
       <c r="AZ38" s="35"/>
       <c r="BA38" s="35"/>
       <c r="BB38" s="35"/>
       <c r="BC38" s="35"/>
       <c r="BD38" s="35"/>
     </row>
     <row r="39" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A39" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="12">
         <v>429.7</v>
       </c>
       <c r="C39" s="12">
         <v>4195.7</v>
       </c>
       <c r="D39" s="12">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="14">
         <v>9566</v>
       </c>
       <c r="F39" s="14">
         <v>12336.2</v>
@@ -5464,51 +5510,53 @@
       </c>
       <c r="AP39" s="36">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="36">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="36">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
         <v>0</v>
       </c>
       <c r="AT39" s="33">
         <v>0</v>
       </c>
       <c r="AU39" s="33">
         <v>0</v>
       </c>
       <c r="AV39" s="33">
         <v>0</v>
       </c>
       <c r="AW39" s="33">
         <v>1378.8</v>
       </c>
-      <c r="AX39" s="16"/>
+      <c r="AX39" s="36">
+        <v>2206.3000000000002</v>
+      </c>
       <c r="AY39" s="16"/>
       <c r="AZ39" s="36"/>
       <c r="BA39" s="36"/>
       <c r="BB39" s="36"/>
       <c r="BC39" s="36"/>
       <c r="BD39" s="36"/>
     </row>
     <row r="40" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A40" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="12">
         <v>10.4</v>
       </c>
       <c r="C40" s="12">
         <v>179.9</v>
       </c>
       <c r="D40" s="12">
         <v>721.6</v>
       </c>
       <c r="E40" s="14">
         <v>2198.6</v>
       </c>
       <c r="F40" s="14">
         <v>8159.3</v>
@@ -5620,51 +5668,53 @@
       </c>
       <c r="AP40" s="36">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="36">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="36">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
         <v>0</v>
       </c>
       <c r="AT40" s="33">
         <v>0</v>
       </c>
       <c r="AU40" s="33">
         <v>0</v>
       </c>
       <c r="AV40" s="33">
         <v>0</v>
       </c>
       <c r="AW40" s="33">
         <v>148.69999999999999</v>
       </c>
-      <c r="AX40" s="16"/>
+      <c r="AX40" s="36">
+        <v>243.9</v>
+      </c>
       <c r="AY40" s="16"/>
       <c r="AZ40" s="36"/>
       <c r="BA40" s="36"/>
       <c r="BB40" s="36"/>
       <c r="BC40" s="36"/>
       <c r="BD40" s="36"/>
     </row>
     <row r="41" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A41" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="12">
         <v>381.3</v>
       </c>
       <c r="C41" s="12">
         <v>2649.6</v>
       </c>
       <c r="D41" s="12">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="14">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="14">
         <v>26849.3</v>
@@ -5776,51 +5826,53 @@
       </c>
       <c r="AP41" s="36">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="36">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="36">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
         <v>0</v>
       </c>
       <c r="AT41" s="33">
         <v>0</v>
       </c>
       <c r="AU41" s="33">
         <v>0</v>
       </c>
       <c r="AV41" s="33">
         <v>0</v>
       </c>
       <c r="AW41" s="36">
         <v>13.2</v>
       </c>
-      <c r="AX41" s="16"/>
+      <c r="AX41" s="36">
+        <v>124.3</v>
+      </c>
       <c r="AY41" s="16"/>
       <c r="AZ41" s="36"/>
       <c r="BA41" s="36"/>
       <c r="BB41" s="36"/>
       <c r="BC41" s="36"/>
       <c r="BD41" s="36"/>
     </row>
     <row r="42" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="12">
         <v>69.7</v>
       </c>
       <c r="C42" s="12">
         <v>2171.6</v>
       </c>
       <c r="D42" s="12">
         <v>8626.5</v>
       </c>
       <c r="E42" s="14">
         <v>24885.1</v>
       </c>
       <c r="F42" s="14">
         <v>30656.9</v>
@@ -5932,51 +5984,53 @@
       </c>
       <c r="AP42" s="36">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="36">
         <v>38776</v>
       </c>
       <c r="AR42" s="36">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
         <v>0</v>
       </c>
       <c r="AT42" s="33">
         <v>0</v>
       </c>
       <c r="AU42" s="33">
         <v>0</v>
       </c>
       <c r="AV42" s="33">
         <v>0</v>
       </c>
       <c r="AW42" s="36">
         <v>94</v>
       </c>
-      <c r="AX42" s="16"/>
+      <c r="AX42" s="36">
+        <v>207.7</v>
+      </c>
       <c r="AY42" s="16"/>
       <c r="AZ42" s="36"/>
       <c r="BA42" s="36"/>
       <c r="BB42" s="36"/>
       <c r="BC42" s="36"/>
       <c r="BD42" s="36"/>
     </row>
     <row r="43" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="12">
         <v>6.9</v>
       </c>
       <c r="C43" s="12">
         <v>2134</v>
       </c>
       <c r="D43" s="12">
         <v>6911.7</v>
       </c>
       <c r="E43" s="14">
         <v>24673.4</v>
       </c>
       <c r="F43" s="14">
         <v>27308.9</v>
@@ -6088,51 +6142,53 @@
       </c>
       <c r="AP43" s="36">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="36">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="36">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="33">
         <v>0</v>
       </c>
       <c r="AU43" s="33">
         <v>0</v>
       </c>
       <c r="AV43" s="33">
         <v>0</v>
       </c>
       <c r="AW43" s="36">
         <v>321.89999999999998</v>
       </c>
-      <c r="AX43" s="16"/>
+      <c r="AX43" s="36">
+        <v>566.4</v>
+      </c>
       <c r="AY43" s="16"/>
       <c r="AZ43" s="36"/>
       <c r="BA43" s="36"/>
       <c r="BB43" s="36"/>
       <c r="BC43" s="36"/>
       <c r="BD43" s="36"/>
     </row>
     <row r="44" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A44" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="12">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="12">
         <v>2648.7</v>
       </c>
       <c r="D44" s="12">
         <v>7926.2</v>
       </c>
       <c r="E44" s="14">
         <v>31034.6</v>
       </c>
       <c r="F44" s="14">
         <v>37459.800000000003</v>
@@ -6244,51 +6300,53 @@
       </c>
       <c r="AP44" s="36">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="36">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="36">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="33">
         <v>0</v>
       </c>
       <c r="AU44" s="33">
         <v>0</v>
       </c>
       <c r="AV44" s="33">
         <v>0</v>
       </c>
       <c r="AW44" s="36">
         <v>69.599999999999994</v>
       </c>
-      <c r="AX44" s="16"/>
+      <c r="AX44" s="36">
+        <v>503.3</v>
+      </c>
       <c r="AY44" s="16"/>
       <c r="AZ44" s="36"/>
       <c r="BA44" s="36"/>
       <c r="BB44" s="36"/>
       <c r="BC44" s="36"/>
       <c r="BD44" s="36"/>
     </row>
     <row r="45" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A45" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="12">
         <v>729.4</v>
       </c>
       <c r="C45" s="12">
         <v>1867.4</v>
       </c>
       <c r="D45" s="12">
         <v>5732.3</v>
       </c>
       <c r="E45" s="14">
         <v>13838.4</v>
       </c>
       <c r="F45" s="14">
         <v>18215.5</v>
@@ -6400,51 +6458,53 @@
       </c>
       <c r="AP45" s="36">
         <v>17978</v>
       </c>
       <c r="AQ45" s="36">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="36">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="33">
         <v>74.3</v>
       </c>
       <c r="AU45" s="43">
         <v>102.1</v>
       </c>
       <c r="AV45" s="43">
         <v>123.5</v>
       </c>
       <c r="AW45" s="36">
         <v>169.2</v>
       </c>
-      <c r="AX45" s="16"/>
+      <c r="AX45" s="36">
+        <v>397.7</v>
+      </c>
       <c r="AY45" s="16"/>
       <c r="AZ45" s="36"/>
       <c r="BA45" s="36"/>
       <c r="BB45" s="36"/>
       <c r="BC45" s="36"/>
       <c r="BD45" s="36"/>
     </row>
     <row r="46" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="12">
         <v>1045.2</v>
       </c>
       <c r="C46" s="12">
         <v>1726.9</v>
       </c>
       <c r="D46" s="12">
         <v>5289</v>
       </c>
       <c r="E46" s="14">
         <v>13669.6</v>
       </c>
       <c r="F46" s="14">
         <v>21080</v>
@@ -6556,51 +6616,53 @@
       </c>
       <c r="AP46" s="36">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="36">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="36">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="33">
         <v>0</v>
       </c>
       <c r="AU46" s="33">
         <v>0</v>
       </c>
       <c r="AV46" s="33">
         <v>0</v>
       </c>
       <c r="AW46" s="36">
         <v>40.799999999999997</v>
       </c>
-      <c r="AX46" s="16"/>
+      <c r="AX46" s="36">
+        <v>235.2</v>
+      </c>
       <c r="AY46" s="16"/>
       <c r="AZ46" s="36"/>
       <c r="BA46" s="36"/>
       <c r="BB46" s="36"/>
       <c r="BC46" s="36"/>
       <c r="BD46" s="36"/>
     </row>
     <row r="47" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A47" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="12">
         <v>39.4</v>
       </c>
       <c r="C47" s="12">
         <v>2407.9</v>
       </c>
       <c r="D47" s="12">
         <v>8052.4</v>
       </c>
       <c r="E47" s="14">
         <v>23641.9</v>
       </c>
       <c r="F47" s="14">
         <v>35321</v>
@@ -6712,51 +6774,53 @@
       </c>
       <c r="AP47" s="36">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="36">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="36">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
         <v>0</v>
       </c>
       <c r="AT47" s="33">
         <v>0</v>
       </c>
       <c r="AU47" s="33">
         <v>0</v>
       </c>
       <c r="AV47" s="33">
         <v>0</v>
       </c>
       <c r="AW47" s="36">
         <v>49.8</v>
       </c>
-      <c r="AX47" s="16"/>
+      <c r="AX47" s="36">
+        <v>210.5</v>
+      </c>
       <c r="AY47" s="16"/>
       <c r="AZ47" s="36"/>
       <c r="BA47" s="36"/>
       <c r="BB47" s="36"/>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
     </row>
     <row r="48" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A48" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="12">
         <v>49.4</v>
       </c>
       <c r="C48" s="12">
         <v>2690.6</v>
       </c>
       <c r="D48" s="12">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="14">
         <v>31791.9</v>
       </c>
       <c r="F48" s="14">
         <v>38508.400000000001</v>
@@ -6868,175 +6932,177 @@
       </c>
       <c r="AP48" s="36">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="36">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="36">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="33">
         <v>0</v>
       </c>
       <c r="AU48" s="33">
         <v>0</v>
       </c>
       <c r="AV48" s="33">
         <v>0</v>
       </c>
       <c r="AW48" s="36">
         <v>82.2</v>
       </c>
-      <c r="AX48" s="16"/>
+      <c r="AX48" s="36">
+        <v>184.6</v>
+      </c>
       <c r="AY48" s="16"/>
       <c r="AZ48" s="36"/>
       <c r="BA48" s="36"/>
       <c r="BB48" s="36"/>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="46" t="s">
+      <c r="E51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="46"/>
-[...2 lines deleted...]
-      <c r="Q51" s="46" t="s">
+      <c r="F51" s="48"/>
+      <c r="G51" s="48"/>
+      <c r="H51" s="48"/>
+      <c r="Q51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="46"/>
-[...2 lines deleted...]
-      <c r="AC51" s="46" t="s">
+      <c r="R51" s="48"/>
+      <c r="S51" s="48"/>
+      <c r="T51" s="48"/>
+      <c r="AC51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="46"/>
-[...2 lines deleted...]
-      <c r="AO51" s="46" t="s">
+      <c r="AD51" s="48"/>
+      <c r="AE51" s="48"/>
+      <c r="AF51" s="48"/>
+      <c r="AO51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="46"/>
-[...2 lines deleted...]
-      <c r="BA51" s="46" t="s">
+      <c r="AP51" s="48"/>
+      <c r="AQ51" s="48"/>
+      <c r="AR51" s="48"/>
+      <c r="BA51" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="46"/>
-[...1 lines deleted...]
-      <c r="BD51" s="46"/>
+      <c r="BB51" s="48"/>
+      <c r="BC51" s="48"/>
+      <c r="BD51" s="48"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="51"/>
-      <c r="B52" s="48" t="s">
+      <c r="A52" s="49"/>
+      <c r="B52" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="C52" s="48"/>
-[...5 lines deleted...]
-      <c r="I52" s="47" t="s">
+      <c r="C52" s="51"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="51"/>
+      <c r="F52" s="51"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="52"/>
+      <c r="I52" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="J52" s="48"/>
-[...10 lines deleted...]
-      <c r="U52" s="47" t="s">
+      <c r="J52" s="51"/>
+      <c r="K52" s="51"/>
+      <c r="L52" s="51"/>
+      <c r="M52" s="51"/>
+      <c r="N52" s="51"/>
+      <c r="O52" s="51"/>
+      <c r="P52" s="51"/>
+      <c r="Q52" s="51"/>
+      <c r="R52" s="51"/>
+      <c r="S52" s="51"/>
+      <c r="T52" s="52"/>
+      <c r="U52" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="48"/>
-[...10 lines deleted...]
-      <c r="AG52" s="47" t="s">
+      <c r="V52" s="51"/>
+      <c r="W52" s="51"/>
+      <c r="X52" s="51"/>
+      <c r="Y52" s="51"/>
+      <c r="Z52" s="51"/>
+      <c r="AA52" s="51"/>
+      <c r="AB52" s="51"/>
+      <c r="AC52" s="51"/>
+      <c r="AD52" s="51"/>
+      <c r="AE52" s="51"/>
+      <c r="AF52" s="52"/>
+      <c r="AG52" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AH52" s="48"/>
-[...10 lines deleted...]
-      <c r="AS52" s="47" t="s">
+      <c r="AH52" s="51"/>
+      <c r="AI52" s="51"/>
+      <c r="AJ52" s="51"/>
+      <c r="AK52" s="51"/>
+      <c r="AL52" s="51"/>
+      <c r="AM52" s="51"/>
+      <c r="AN52" s="51"/>
+      <c r="AO52" s="51"/>
+      <c r="AP52" s="51"/>
+      <c r="AQ52" s="51"/>
+      <c r="AR52" s="52"/>
+      <c r="AS52" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="AT52" s="48"/>
-[...9 lines deleted...]
-      <c r="BD52" s="49"/>
+      <c r="AT52" s="51"/>
+      <c r="AU52" s="51"/>
+      <c r="AV52" s="51"/>
+      <c r="AW52" s="51"/>
+      <c r="AX52" s="51"/>
+      <c r="AY52" s="51"/>
+      <c r="AZ52" s="51"/>
+      <c r="BA52" s="51"/>
+      <c r="BB52" s="51"/>
+      <c r="BC52" s="51"/>
+      <c r="BD52" s="52"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="52"/>
+      <c r="A53" s="50"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7307,51 +7373,53 @@
       </c>
       <c r="AP54" s="35">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="35">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="35">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="35">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="35">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="35">
         <v>55902</v>
       </c>
       <c r="AW54" s="35">
         <v>68723.600000000006</v>
       </c>
-      <c r="AX54" s="9"/>
+      <c r="AX54" s="35">
+        <v>103992.9</v>
+      </c>
       <c r="AY54" s="9"/>
       <c r="AZ54" s="35"/>
       <c r="BA54" s="35"/>
       <c r="BB54" s="35"/>
       <c r="BC54" s="35"/>
       <c r="BD54" s="35"/>
     </row>
     <row r="55" spans="1:56" s="21" customFormat="1" ht="15.75">
       <c r="A55" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="12">
         <v>7233.7</v>
       </c>
       <c r="C55" s="12">
         <v>8168.3</v>
       </c>
       <c r="D55" s="12">
         <v>9206.5</v>
       </c>
       <c r="E55" s="14">
         <v>10663.9</v>
       </c>
       <c r="F55" s="14">
         <v>13121.2</v>
@@ -7460,54 +7528,56 @@
       </c>
       <c r="AO55" s="36">
         <v>15072</v>
       </c>
       <c r="AP55" s="36">
         <v>17214</v>
       </c>
       <c r="AQ55" s="36">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="36">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="33">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="43">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="45">
         <v>6067.3</v>
       </c>
-      <c r="AW55" s="55">
+      <c r="AW55" s="47">
         <v>7881.8</v>
       </c>
-      <c r="AX55" s="16"/>
+      <c r="AX55" s="36">
+        <v>10117.4</v>
+      </c>
       <c r="AY55" s="16"/>
       <c r="AZ55" s="36"/>
       <c r="BA55" s="36"/>
       <c r="BB55" s="36"/>
       <c r="BC55" s="36"/>
       <c r="BD55" s="36"/>
     </row>
     <row r="56" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A56" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="12">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="12">
         <v>1383</v>
       </c>
       <c r="D56" s="12">
         <v>1608.7</v>
       </c>
       <c r="E56" s="14">
         <v>1907.5</v>
       </c>
       <c r="F56" s="14">
         <v>1998.8</v>
@@ -7616,54 +7686,56 @@
       </c>
       <c r="AO56" s="36">
         <v>1495</v>
       </c>
       <c r="AP56" s="36">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="36">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="36">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
         <v>38.1</v>
       </c>
       <c r="AT56" s="33">
         <v>96.4</v>
       </c>
       <c r="AU56" s="43">
         <v>250.3</v>
       </c>
       <c r="AV56" s="45">
         <v>301</v>
       </c>
-      <c r="AW56" s="55">
+      <c r="AW56" s="47">
         <v>375.4</v>
       </c>
-      <c r="AX56" s="16"/>
+      <c r="AX56" s="36">
+        <v>526.5</v>
+      </c>
       <c r="AY56" s="16"/>
       <c r="AZ56" s="36"/>
       <c r="BA56" s="36"/>
       <c r="BB56" s="36"/>
       <c r="BC56" s="36"/>
       <c r="BD56" s="36"/>
     </row>
     <row r="57" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A57" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="12">
         <v>11128.5</v>
       </c>
       <c r="C57" s="12">
         <v>12881.3</v>
       </c>
       <c r="D57" s="12">
         <v>14344.7</v>
       </c>
       <c r="E57" s="14">
         <v>18294</v>
       </c>
       <c r="F57" s="14">
         <v>18984.8</v>
@@ -7772,54 +7844,56 @@
       </c>
       <c r="AO57" s="36">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="36">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="36">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="36">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
         <v>1238</v>
       </c>
       <c r="AT57" s="33">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="43">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="45">
         <v>6636.3</v>
       </c>
-      <c r="AW57" s="55">
+      <c r="AW57" s="47">
         <v>7695.9</v>
       </c>
-      <c r="AX57" s="16"/>
+      <c r="AX57" s="36">
+        <v>12252.6</v>
+      </c>
       <c r="AY57" s="16"/>
       <c r="AZ57" s="36"/>
       <c r="BA57" s="36"/>
       <c r="BB57" s="36"/>
       <c r="BC57" s="36"/>
       <c r="BD57" s="36"/>
     </row>
     <row r="58" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A58" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="12">
         <v>14298.9</v>
       </c>
       <c r="C58" s="12">
         <v>15787</v>
       </c>
       <c r="D58" s="12">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="14">
         <v>21651</v>
       </c>
       <c r="F58" s="14">
         <v>24257.3</v>
@@ -7928,54 +8002,56 @@
       </c>
       <c r="AO58" s="36">
         <v>17369</v>
       </c>
       <c r="AP58" s="36">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="36">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="36">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="33">
         <v>2564</v>
       </c>
       <c r="AU58" s="43">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="45">
         <v>7560.9</v>
       </c>
-      <c r="AW58" s="55">
+      <c r="AW58" s="47">
         <v>9263.7000000000007</v>
       </c>
-      <c r="AX58" s="16"/>
+      <c r="AX58" s="36">
+        <v>15901.5</v>
+      </c>
       <c r="AY58" s="16"/>
       <c r="AZ58" s="36"/>
       <c r="BA58" s="36"/>
       <c r="BB58" s="36"/>
       <c r="BC58" s="36"/>
       <c r="BD58" s="36"/>
     </row>
     <row r="59" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A59" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="12">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="12">
         <v>10958.5</v>
       </c>
       <c r="D59" s="12">
         <v>12701</v>
       </c>
       <c r="E59" s="14">
         <v>14886.1</v>
       </c>
       <c r="F59" s="14">
         <v>17831.2</v>
@@ -8084,54 +8160,56 @@
       </c>
       <c r="AO59" s="36">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="36">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="36">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="36">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
         <v>880.9</v>
       </c>
       <c r="AT59" s="33">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="43">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="45">
         <v>4100.2</v>
       </c>
-      <c r="AW59" s="55">
+      <c r="AW59" s="47">
         <v>5408.6</v>
       </c>
-      <c r="AX59" s="16"/>
+      <c r="AX59" s="36">
+        <v>8803.7000000000007</v>
+      </c>
       <c r="AY59" s="16"/>
       <c r="AZ59" s="36"/>
       <c r="BA59" s="36"/>
       <c r="BB59" s="36"/>
       <c r="BC59" s="36"/>
       <c r="BD59" s="36"/>
     </row>
     <row r="60" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A60" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="12">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="12">
         <v>11709.7</v>
       </c>
       <c r="D60" s="12">
         <v>13531.4</v>
       </c>
       <c r="E60" s="14">
         <v>15397.2</v>
       </c>
       <c r="F60" s="14">
         <v>18158.599999999999</v>
@@ -8240,54 +8318,56 @@
       </c>
       <c r="AO60" s="36">
         <v>13920</v>
       </c>
       <c r="AP60" s="36">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="36">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="36">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
         <v>975.7</v>
       </c>
       <c r="AT60" s="33">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="43">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="45">
         <v>6760</v>
       </c>
-      <c r="AW60" s="55">
+      <c r="AW60" s="47">
         <v>7812.4</v>
       </c>
-      <c r="AX60" s="16"/>
+      <c r="AX60" s="36">
+        <v>11406.1</v>
+      </c>
       <c r="AY60" s="16"/>
       <c r="AZ60" s="36"/>
       <c r="BA60" s="36"/>
       <c r="BB60" s="36"/>
       <c r="BC60" s="36"/>
       <c r="BD60" s="36"/>
     </row>
     <row r="61" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A61" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="12">
         <v>7666</v>
       </c>
       <c r="C61" s="12">
         <v>8550</v>
       </c>
       <c r="D61" s="12">
         <v>9831.4</v>
       </c>
       <c r="E61" s="14">
         <v>11329.3</v>
       </c>
       <c r="F61" s="14">
         <v>13224.8</v>
@@ -8396,54 +8476,56 @@
       </c>
       <c r="AO61" s="36">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="36">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="36">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="36">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
         <v>736.7</v>
       </c>
       <c r="AT61" s="33">
         <v>1665</v>
       </c>
       <c r="AU61" s="43">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="45">
         <v>5410</v>
       </c>
-      <c r="AW61" s="55">
+      <c r="AW61" s="47">
         <v>6671.9</v>
       </c>
-      <c r="AX61" s="16"/>
+      <c r="AX61" s="36">
+        <v>10055.1</v>
+      </c>
       <c r="AY61" s="16"/>
       <c r="AZ61" s="36"/>
       <c r="BA61" s="36"/>
       <c r="BB61" s="36"/>
       <c r="BC61" s="36"/>
       <c r="BD61" s="36"/>
     </row>
     <row r="62" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A62" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="12">
         <v>7425.2</v>
       </c>
       <c r="C62" s="12">
         <v>8033.4</v>
       </c>
       <c r="D62" s="12">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="14">
         <v>11577.1</v>
       </c>
       <c r="F62" s="14">
         <v>13073.8</v>
@@ -8552,54 +8634,56 @@
       </c>
       <c r="AO62" s="36">
         <v>9353</v>
       </c>
       <c r="AP62" s="36">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="36">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="36">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
         <v>825.8</v>
       </c>
       <c r="AT62" s="33">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="43">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="45">
         <v>4883.2</v>
       </c>
-      <c r="AW62" s="55">
+      <c r="AW62" s="47">
         <v>5726.7</v>
       </c>
-      <c r="AX62" s="16"/>
+      <c r="AX62" s="36">
+        <v>9057.1</v>
+      </c>
       <c r="AY62" s="16"/>
       <c r="AZ62" s="36"/>
       <c r="BA62" s="36"/>
       <c r="BB62" s="36"/>
       <c r="BC62" s="36"/>
       <c r="BD62" s="36"/>
     </row>
     <row r="63" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A63" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="12">
         <v>12358.6</v>
       </c>
       <c r="C63" s="12">
         <v>13910.8</v>
       </c>
       <c r="D63" s="12">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="14">
         <v>20276.5</v>
       </c>
       <c r="F63" s="14">
         <v>21855.9</v>
@@ -8708,54 +8792,56 @@
       </c>
       <c r="AO63" s="36">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="36">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="36">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="36">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="33">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="43">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="45">
         <v>6557.4</v>
       </c>
-      <c r="AW63" s="55">
+      <c r="AW63" s="47">
         <v>8109.1</v>
       </c>
-      <c r="AX63" s="16"/>
+      <c r="AX63" s="36">
+        <v>12678.5</v>
+      </c>
       <c r="AY63" s="16"/>
       <c r="AZ63" s="36"/>
       <c r="BA63" s="36"/>
       <c r="BB63" s="36"/>
       <c r="BC63" s="36"/>
       <c r="BD63" s="36"/>
     </row>
     <row r="64" spans="1:56" s="24" customFormat="1" ht="15.75">
       <c r="A64" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="12">
         <v>12104.6</v>
       </c>
       <c r="C64" s="12">
         <v>13785.4</v>
       </c>
       <c r="D64" s="12">
         <v>15665.5</v>
       </c>
       <c r="E64" s="14">
         <v>18429</v>
       </c>
       <c r="F64" s="14">
         <v>21896.400000000001</v>
@@ -8864,285 +8950,287 @@
       </c>
       <c r="AO64" s="36">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="36">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="36">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="36">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
         <v>892.5</v>
       </c>
       <c r="AT64" s="33">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="43">
         <v>5842</v>
       </c>
       <c r="AV64" s="45">
         <v>7625.7</v>
       </c>
-      <c r="AW64" s="55">
+      <c r="AW64" s="47">
         <v>9778.1</v>
       </c>
-      <c r="AX64" s="16"/>
+      <c r="AX64" s="36">
+        <v>13194.4</v>
+      </c>
       <c r="AY64" s="16"/>
       <c r="AZ64" s="36"/>
       <c r="BA64" s="36"/>
       <c r="BB64" s="36"/>
       <c r="BC64" s="36"/>
       <c r="BD64" s="36"/>
     </row>
     <row r="66" spans="3:21">
-      <c r="C66" s="50" t="s">
+      <c r="C66" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="D66" s="50"/>
-[...16 lines deleted...]
-      <c r="U66" s="50"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="55"/>
+      <c r="J66" s="55"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="55"/>
+      <c r="M66" s="55"/>
+      <c r="N66" s="55"/>
+      <c r="O66" s="55"/>
+      <c r="P66" s="55"/>
+      <c r="Q66" s="55"/>
+      <c r="R66" s="55"/>
+      <c r="S66" s="55"/>
+      <c r="T66" s="55"/>
+      <c r="U66" s="55"/>
     </row>
     <row r="67" spans="3:21">
-      <c r="C67" s="50"/>
-[...17 lines deleted...]
-      <c r="U67" s="50"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="55"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="55"/>
+      <c r="I67" s="55"/>
+      <c r="J67" s="55"/>
+      <c r="K67" s="55"/>
+      <c r="L67" s="55"/>
+      <c r="M67" s="55"/>
+      <c r="N67" s="55"/>
+      <c r="O67" s="55"/>
+      <c r="P67" s="55"/>
+      <c r="Q67" s="55"/>
+      <c r="R67" s="55"/>
+      <c r="S67" s="55"/>
+      <c r="T67" s="55"/>
+      <c r="U67" s="55"/>
     </row>
     <row r="68" spans="3:21">
-      <c r="C68" s="50" t="s">
+      <c r="C68" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="D68" s="50"/>
-[...16 lines deleted...]
-      <c r="U68" s="50"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="55"/>
+      <c r="G68" s="55"/>
+      <c r="H68" s="55"/>
+      <c r="I68" s="55"/>
+      <c r="J68" s="55"/>
+      <c r="K68" s="55"/>
+      <c r="L68" s="55"/>
+      <c r="M68" s="55"/>
+      <c r="N68" s="55"/>
+      <c r="O68" s="55"/>
+      <c r="P68" s="55"/>
+      <c r="Q68" s="55"/>
+      <c r="R68" s="55"/>
+      <c r="S68" s="55"/>
+      <c r="T68" s="55"/>
+      <c r="U68" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="E51:H51"/>
-[...11 lines deleted...]
-    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
     <mergeCell ref="Q3:T3"/>
     <mergeCell ref="C66:U67"/>
     <mergeCell ref="C68:U68"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="E19:H19"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="E35:H35"/>
     <mergeCell ref="AC3:AF3"/>
-    <mergeCell ref="AG36:AR36"/>
-[...14 lines deleted...]
-    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="Q19:T19"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B36:H36"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>