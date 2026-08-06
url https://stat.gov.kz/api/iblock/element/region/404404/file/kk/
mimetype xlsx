--- v4 (2026-07-14)
+++ v5 (2026-08-06)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14265" yWindow="-135" windowWidth="14370" windowHeight="12645" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -71,215 +71,191 @@
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>Жетісу облысы</t>
   </si>
   <si>
-    <t>2023 жыл</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2024 жыл*</t>
   </si>
   <si>
     <t>2022 жыл</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025 жыл</t>
   </si>
   <si>
     <t>Жылдардың кезеңі бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>Талдықорған қаласы</t>
   </si>
   <si>
     <t>Текелі қаласы</t>
   </si>
   <si>
     <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Алакөл ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t xml:space="preserve">* Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 - 2024 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды. </t>
+  </si>
+  <si>
+    <t>2023 жыл*</t>
+  </si>
+  <si>
+    <t>2025 жыл*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...18 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -389,181 +365,162 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -837,206 +794,206 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX54" sqref="AX54:AX64"/>
+      <pane xSplit="1" topLeftCell="X1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AK51" sqref="AK51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="48" t="s">
+      <c r="E3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="48"/>
-[...2 lines deleted...]
-      <c r="Q3" s="48" t="s">
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="Q3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="48"/>
-[...2 lines deleted...]
-      <c r="AC3" s="48" t="s">
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="AC3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="48"/>
-[...2 lines deleted...]
-      <c r="AO3" s="48" t="s">
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AO3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="48"/>
-[...2 lines deleted...]
-      <c r="BA3" s="48" t="s">
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="BA3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="48"/>
-[...1 lines deleted...]
-      <c r="BD3" s="48"/>
+      <c r="BB3" s="28"/>
+      <c r="BC3" s="28"/>
+      <c r="BD3" s="28"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
-[...23 lines deleted...]
-      <c r="U4" s="54" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="V4" s="51"/>
-[...37 lines deleted...]
-      <c r="BD4" s="52"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31"/>
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31"/>
+      <c r="AD4" s="31"/>
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="31"/>
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT4" s="31"/>
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31"/>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="31"/>
+      <c r="BB4" s="31"/>
+      <c r="BC4" s="31"/>
+      <c r="BD4" s="32"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="50"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1048,2016 +1005,2019 @@
       <c r="L5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="T5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AE5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AG5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AL5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AM5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AN5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AP5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AQ5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AR5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AS5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AU5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AV5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AW5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A6" s="19" t="s">
+    <row r="6" spans="1:56" s="37" customFormat="1">
+      <c r="A6" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="20">
+      <c r="B6" s="36">
         <v>96989.823033780616</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="36">
         <v>128504.30580785134</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="36">
         <v>191817.19182012789</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="12">
         <v>341755.94419476273</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="12">
         <v>422113.06094355183</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="12">
         <v>475008.76258159539</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="12">
         <v>502645.46137491206</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="12">
         <v>7963.6690647038722</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="12">
         <v>14906.656783572604</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="12">
         <v>31907.383298602363</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="12">
         <v>42550.080825016492</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="12">
         <v>54028.338856339084</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="12">
         <v>80749.708641623292</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="12">
         <v>110687.8215533878</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="12">
         <v>168307.22375618824</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="12">
         <v>316031.51090860768</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R6" s="12">
         <v>384490.54174849711</v>
       </c>
-      <c r="S6" s="9">
+      <c r="S6" s="12">
         <v>432346.40943926608</v>
       </c>
-      <c r="T6" s="9">
+      <c r="T6" s="12">
         <v>456542.14443540538</v>
       </c>
-      <c r="U6" s="9">
+      <c r="U6" s="12">
         <v>8403.6299635283267</v>
       </c>
-      <c r="V6" s="9">
+      <c r="V6" s="12">
         <v>14763.546433631795</v>
       </c>
-      <c r="W6" s="9">
+      <c r="W6" s="12">
         <v>32544.712573946243</v>
       </c>
-      <c r="X6" s="9">
+      <c r="X6" s="12">
         <v>43242.214842433321</v>
       </c>
-      <c r="Y6" s="9">
+      <c r="Y6" s="12">
         <v>55018.696617472786</v>
       </c>
-      <c r="Z6" s="9">
+      <c r="Z6" s="12">
         <v>80670.331392244814</v>
       </c>
-      <c r="AA6" s="9">
+      <c r="AA6" s="12">
         <v>112014.70656787133</v>
       </c>
-      <c r="AB6" s="9">
+      <c r="AB6" s="12">
         <v>166050.29308424226</v>
       </c>
-      <c r="AC6" s="9">
+      <c r="AC6" s="12">
         <v>294204.82600361458</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="12">
         <v>362942.99259617191</v>
       </c>
-      <c r="AE6" s="9">
+      <c r="AE6" s="12">
         <v>405989.90071909543</v>
       </c>
-      <c r="AF6" s="9">
+      <c r="AF6" s="12">
         <v>435932.58003773633</v>
       </c>
-      <c r="AG6" s="9">
-[...35 lines deleted...]
-      <c r="AS6" s="35">
+      <c r="AG6" s="12">
+        <v>9090.5</v>
+      </c>
+      <c r="AH6" s="12">
+        <v>16727.7</v>
+      </c>
+      <c r="AI6" s="18">
+        <v>35356.6</v>
+      </c>
+      <c r="AJ6" s="18">
+        <v>46798.7</v>
+      </c>
+      <c r="AK6" s="18">
+        <v>59924.4</v>
+      </c>
+      <c r="AL6" s="9">
+        <v>89064.6</v>
+      </c>
+      <c r="AM6" s="9">
+        <v>124392.7</v>
+      </c>
+      <c r="AN6" s="9">
+        <v>191651.4</v>
+      </c>
+      <c r="AO6" s="12">
+        <v>330196.09999999998</v>
+      </c>
+      <c r="AP6" s="12">
+        <v>402935.7</v>
+      </c>
+      <c r="AQ6" s="12">
+        <v>451605.9</v>
+      </c>
+      <c r="AR6" s="12">
+        <v>480274.3</v>
+      </c>
+      <c r="AS6" s="12">
         <v>9673.6</v>
       </c>
-      <c r="AT6" s="35">
+      <c r="AT6" s="12">
         <v>18988.5</v>
       </c>
-      <c r="AU6" s="42">
+      <c r="AU6" s="18">
         <v>44256.3</v>
       </c>
-      <c r="AV6" s="42">
+      <c r="AV6" s="18">
         <v>56592.4</v>
       </c>
-      <c r="AW6" s="42">
+      <c r="AW6" s="18">
         <v>71800.3</v>
       </c>
-      <c r="AX6" s="32">
+      <c r="AX6" s="9">
         <v>109767.3</v>
       </c>
-      <c r="AY6" s="11"/>
-[...4 lines deleted...]
-      <c r="BD6" s="35"/>
+      <c r="AY6" s="9"/>
+      <c r="AZ6" s="9"/>
+      <c r="BA6" s="12"/>
+      <c r="BB6" s="12"/>
+      <c r="BC6" s="12"/>
+      <c r="BD6" s="12"/>
     </row>
-    <row r="7" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A7" s="22" t="s">
+    <row r="7" spans="1:56" s="37" customFormat="1">
+      <c r="A7" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="10">
+        <v>7797.5</v>
+      </c>
+      <c r="C7" s="10">
+        <v>12933</v>
+      </c>
+      <c r="D7" s="10">
+        <v>18981.2</v>
+      </c>
+      <c r="E7" s="10">
+        <v>20516.099999999999</v>
+      </c>
+      <c r="F7" s="10">
+        <v>25560.799999999999</v>
+      </c>
+      <c r="G7" s="21">
+        <v>23094</v>
+      </c>
+      <c r="H7" s="10">
+        <v>27345.4</v>
+      </c>
+      <c r="I7" s="10">
+        <v>844.6</v>
+      </c>
+      <c r="J7" s="10">
+        <v>1811.5</v>
+      </c>
+      <c r="K7" s="19">
+        <v>3052.3</v>
+      </c>
+      <c r="L7" s="21">
+        <v>4204.8</v>
+      </c>
+      <c r="M7" s="19">
+        <v>5339.2</v>
+      </c>
+      <c r="N7" s="39">
+        <v>7570.8</v>
+      </c>
+      <c r="O7" s="19">
+        <v>9514.7999999999993</v>
+      </c>
+      <c r="P7" s="19">
+        <v>15417.1</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>18891.099999999999</v>
+      </c>
+      <c r="R7" s="19">
+        <v>23430.799999999999</v>
+      </c>
+      <c r="S7" s="19">
+        <v>25231.8</v>
+      </c>
+      <c r="T7" s="19">
+        <v>25792.6</v>
+      </c>
+      <c r="U7" s="10">
+        <v>891.2</v>
+      </c>
+      <c r="V7" s="10">
+        <v>1794.1</v>
+      </c>
+      <c r="W7" s="19">
+        <v>3113.4</v>
+      </c>
+      <c r="X7" s="21">
+        <v>4273.2</v>
+      </c>
+      <c r="Y7" s="19">
+        <v>5437.2</v>
+      </c>
+      <c r="Z7" s="39">
+        <v>7563.3</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>9628.7999999999993</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>15210.4</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>17586.2</v>
+      </c>
+      <c r="AD7" s="19">
+        <v>22117.7</v>
+      </c>
+      <c r="AE7" s="19">
+        <v>23693.599999999999</v>
+      </c>
+      <c r="AF7" s="19">
+        <v>24628.3</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>1385.4</v>
+      </c>
+      <c r="AH7" s="10">
+        <v>2604.4</v>
+      </c>
+      <c r="AI7" s="19">
+        <v>3818.7</v>
+      </c>
+      <c r="AJ7" s="21">
+        <v>5223</v>
+      </c>
+      <c r="AK7" s="19">
+        <v>7765.6</v>
+      </c>
+      <c r="AL7" s="10">
+        <v>10494.8</v>
+      </c>
+      <c r="AM7" s="10">
+        <v>15711.9</v>
+      </c>
+      <c r="AN7" s="10">
+        <v>22997.200000000001</v>
+      </c>
+      <c r="AO7" s="13">
+        <v>33637.300000000003</v>
+      </c>
+      <c r="AP7" s="13">
+        <v>41300.699999999997</v>
+      </c>
+      <c r="AQ7" s="13">
+        <v>42920.4</v>
+      </c>
+      <c r="AR7" s="13">
+        <v>46516.1</v>
+      </c>
+      <c r="AS7" s="13">
+        <v>1227.3</v>
+      </c>
+      <c r="AT7" s="15">
+        <v>2778.3</v>
+      </c>
+      <c r="AU7" s="19">
+        <v>4640.3</v>
+      </c>
+      <c r="AV7" s="21">
+        <v>6222.2</v>
+      </c>
+      <c r="AW7" s="22">
+        <v>9454.2000000000007</v>
+      </c>
+      <c r="AX7" s="10">
+        <v>12571.6</v>
+      </c>
+      <c r="AY7" s="10"/>
+      <c r="AZ7" s="10"/>
+      <c r="BA7" s="13"/>
+      <c r="BB7" s="13"/>
+      <c r="BC7" s="40"/>
+      <c r="BD7" s="13"/>
+    </row>
+    <row r="8" spans="1:56">
+      <c r="A8" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="10">
+        <v>1092.0999999999999</v>
+      </c>
+      <c r="C8" s="10">
+        <v>1555.7</v>
+      </c>
+      <c r="D8" s="10">
+        <v>2322.9</v>
+      </c>
+      <c r="E8" s="10">
+        <v>4108</v>
+      </c>
+      <c r="F8" s="10">
+        <v>10220.700000000001</v>
+      </c>
+      <c r="G8" s="21">
+        <v>4161.3999999999996</v>
+      </c>
+      <c r="H8" s="10">
+        <v>4953.3</v>
+      </c>
+      <c r="I8" s="10">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="J8" s="10">
+        <v>174</v>
+      </c>
+      <c r="K8" s="19">
+        <v>407.9</v>
+      </c>
+      <c r="L8" s="21">
+        <v>508.6</v>
+      </c>
+      <c r="M8" s="25">
+        <v>652.6</v>
+      </c>
+      <c r="N8" s="41">
+        <v>960.2</v>
+      </c>
+      <c r="O8" s="19">
+        <v>1350.8</v>
+      </c>
+      <c r="P8" s="19">
+        <v>2067.4</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>3792.5</v>
+      </c>
+      <c r="R8" s="19">
+        <v>7862.8</v>
+      </c>
+      <c r="S8" s="19">
+        <v>8482.4</v>
+      </c>
+      <c r="T8" s="19">
+        <v>8590</v>
+      </c>
+      <c r="U8" s="10">
+        <v>69.5</v>
+      </c>
+      <c r="V8" s="10">
+        <v>172.3</v>
+      </c>
+      <c r="W8" s="19">
+        <v>416</v>
+      </c>
+      <c r="X8" s="21">
+        <v>516.79999999999995</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>664.6</v>
+      </c>
+      <c r="Z8" s="39">
+        <v>959.3</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>1367</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>2039.7</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>3530.6</v>
+      </c>
+      <c r="AD8" s="19">
+        <v>7422.2</v>
+      </c>
+      <c r="AE8" s="19">
+        <v>7965.3</v>
+      </c>
+      <c r="AF8" s="19">
+        <v>8202.2000000000007</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>34.5</v>
+      </c>
+      <c r="AH8" s="10">
+        <v>85.2</v>
+      </c>
+      <c r="AI8" s="19">
+        <v>217.2</v>
+      </c>
+      <c r="AJ8" s="21">
+        <v>270.2</v>
+      </c>
+      <c r="AK8" s="25">
+        <v>441.8</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>656.3</v>
+      </c>
+      <c r="AM8" s="10">
+        <v>998.9</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>1767.4</v>
+      </c>
+      <c r="AO8" s="13">
+        <v>2892</v>
+      </c>
+      <c r="AP8" s="13">
+        <v>3488.4</v>
+      </c>
+      <c r="AQ8" s="13">
+        <v>3624.1</v>
+      </c>
+      <c r="AR8" s="13">
+        <v>3822.6</v>
+      </c>
+      <c r="AS8" s="13">
+        <v>38.1</v>
+      </c>
+      <c r="AT8" s="15">
+        <v>96.4</v>
+      </c>
+      <c r="AU8" s="19">
+        <v>250.3</v>
+      </c>
+      <c r="AV8" s="21">
+        <v>301</v>
+      </c>
+      <c r="AW8" s="22">
+        <v>524.1</v>
+      </c>
+      <c r="AX8" s="10">
+        <v>770.7</v>
+      </c>
+      <c r="AY8" s="10"/>
+      <c r="AZ8" s="10"/>
+      <c r="BA8" s="13"/>
+      <c r="BB8" s="13"/>
+      <c r="BC8" s="40"/>
+      <c r="BD8" s="13"/>
+    </row>
+    <row r="9" spans="1:56">
+      <c r="A9" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="10">
+        <v>11505.6</v>
+      </c>
+      <c r="C9" s="10">
+        <v>15535.7</v>
+      </c>
+      <c r="D9" s="10">
+        <v>23202.3</v>
+      </c>
+      <c r="E9" s="10">
+        <v>38870.6</v>
+      </c>
+      <c r="F9" s="10">
+        <v>45970.7</v>
+      </c>
+      <c r="G9" s="21">
+        <v>47837.5</v>
+      </c>
+      <c r="H9" s="10">
+        <v>55922.6</v>
+      </c>
+      <c r="I9" s="10">
+        <v>1153.9000000000001</v>
+      </c>
+      <c r="J9" s="10">
+        <v>2229.1999999999998</v>
+      </c>
+      <c r="K9" s="19">
+        <v>4260.6000000000004</v>
+      </c>
+      <c r="L9" s="21">
+        <v>4871.3999999999996</v>
+      </c>
+      <c r="M9" s="42">
+        <v>6308.3</v>
+      </c>
+      <c r="N9" s="43">
+        <v>9417.9</v>
+      </c>
+      <c r="O9" s="19">
+        <v>13275.3</v>
+      </c>
+      <c r="P9" s="19">
+        <v>19789</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>35685.4</v>
+      </c>
+      <c r="R9" s="19">
+        <v>42606.3</v>
+      </c>
+      <c r="S9" s="19">
+        <v>48697.8</v>
+      </c>
+      <c r="T9" s="19">
+        <v>52056.4</v>
+      </c>
+      <c r="U9" s="10">
+        <v>1217.5999999999999</v>
+      </c>
+      <c r="V9" s="10">
+        <v>2207.8000000000002</v>
+      </c>
+      <c r="W9" s="19">
+        <v>4345.7</v>
+      </c>
+      <c r="X9" s="21">
+        <v>4950.6000000000004</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>6423.9</v>
+      </c>
+      <c r="Z9" s="39">
+        <v>9408.6</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>13434.4</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>19523.599999999999</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>33220.800000000003</v>
+      </c>
+      <c r="AD9" s="19">
+        <v>40218.6</v>
+      </c>
+      <c r="AE9" s="19">
+        <v>45729.1</v>
+      </c>
+      <c r="AF9" s="19">
+        <v>49706.400000000001</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>1132.0999999999999</v>
+      </c>
+      <c r="AH9" s="10">
+        <v>2049</v>
+      </c>
+      <c r="AI9" s="19">
+        <v>4269</v>
+      </c>
+      <c r="AJ9" s="21">
+        <v>4801.8</v>
+      </c>
+      <c r="AK9" s="19">
+        <v>5799.7</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>8984</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>12286.9</v>
+      </c>
+      <c r="AN9" s="11">
+        <v>19317.900000000001</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>29398.3</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>35966.6</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>42389.7</v>
+      </c>
+      <c r="AR9" s="13">
+        <v>44649.599999999999</v>
+      </c>
+      <c r="AS9" s="13">
+        <v>1238.0999999999999</v>
+      </c>
+      <c r="AT9" s="15">
+        <v>2401.4</v>
+      </c>
+      <c r="AU9" s="19">
+        <v>5910.6</v>
+      </c>
+      <c r="AV9" s="21">
+        <v>6637.6</v>
+      </c>
+      <c r="AW9" s="22">
+        <v>7710.7</v>
+      </c>
+      <c r="AX9" s="13">
+        <v>12385.7</v>
+      </c>
+      <c r="AY9" s="10"/>
+      <c r="AZ9" s="11"/>
+      <c r="BA9" s="13"/>
+      <c r="BB9" s="13"/>
+      <c r="BC9" s="40"/>
+      <c r="BD9" s="13"/>
+    </row>
+    <row r="10" spans="1:56">
+      <c r="A10" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="10">
+        <v>14559.7</v>
+      </c>
+      <c r="C10" s="10">
+        <v>17982.400000000001</v>
+      </c>
+      <c r="D10" s="10">
+        <v>26909.9</v>
+      </c>
+      <c r="E10" s="10">
+        <v>46686.5</v>
+      </c>
+      <c r="F10" s="10">
+        <v>55197.7</v>
+      </c>
+      <c r="G10" s="21">
+        <v>70131.5</v>
+      </c>
+      <c r="H10" s="10">
+        <v>68531.5</v>
+      </c>
+      <c r="I10" s="10">
+        <v>1192.3</v>
+      </c>
+      <c r="J10" s="10">
+        <v>1972.4</v>
+      </c>
+      <c r="K10" s="19">
+        <v>4390.6000000000004</v>
+      </c>
+      <c r="L10" s="21">
+        <v>5906.7</v>
+      </c>
+      <c r="M10" s="42">
+        <v>7101.5</v>
+      </c>
+      <c r="N10" s="43">
+        <v>11820.5</v>
+      </c>
+      <c r="O10" s="19">
+        <v>15689.9</v>
+      </c>
+      <c r="P10" s="19">
+        <v>23195.1</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>42781.9</v>
+      </c>
+      <c r="R10" s="19">
+        <v>51948.7</v>
+      </c>
+      <c r="S10" s="19">
+        <v>57980.6</v>
+      </c>
+      <c r="T10" s="19">
+        <v>60433.7</v>
+      </c>
+      <c r="U10" s="10">
+        <v>1258.2</v>
+      </c>
+      <c r="V10" s="10">
+        <v>1953.5</v>
+      </c>
+      <c r="W10" s="19">
+        <v>4478.3</v>
+      </c>
+      <c r="X10" s="21">
+        <v>6002.8</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>7231.7</v>
+      </c>
+      <c r="Z10" s="39">
+        <v>11808.9</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>15878</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>22884.1</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>39827.199999999997</v>
+      </c>
+      <c r="AD10" s="19">
+        <v>49037.4</v>
+      </c>
+      <c r="AE10" s="19">
+        <v>54446</v>
+      </c>
+      <c r="AF10" s="19">
+        <v>57705.599999999999</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>1263</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>2234.3000000000002</v>
+      </c>
+      <c r="AI10" s="19">
+        <v>4861.8</v>
+      </c>
+      <c r="AJ10" s="21">
+        <v>6646.2</v>
+      </c>
+      <c r="AK10" s="19">
+        <v>8321.6</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>13547.3</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>19888.7</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>29001.200000000001</v>
+      </c>
+      <c r="AO10" s="13">
+        <v>43211.1</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>52350.9</v>
+      </c>
+      <c r="AQ10" s="13">
+        <v>59247.9</v>
+      </c>
+      <c r="AR10" s="13">
+        <v>63095.4</v>
+      </c>
+      <c r="AS10" s="13">
+        <v>1398.3</v>
+      </c>
+      <c r="AT10" s="15">
+        <v>2591.8000000000002</v>
+      </c>
+      <c r="AU10" s="19">
+        <v>5777.3</v>
+      </c>
+      <c r="AV10" s="21">
+        <v>7712.3</v>
+      </c>
+      <c r="AW10" s="22">
+        <v>9546.9</v>
+      </c>
+      <c r="AX10" s="13">
+        <v>16339.7</v>
+      </c>
+      <c r="AY10" s="10"/>
+      <c r="AZ10" s="10"/>
+      <c r="BA10" s="13"/>
+      <c r="BB10" s="13"/>
+      <c r="BC10" s="40"/>
+      <c r="BD10" s="13"/>
+    </row>
+    <row r="11" spans="1:56">
+      <c r="A11" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="12">
-[...151 lines deleted...]
-      <c r="BD7" s="36"/>
+      <c r="B11" s="10">
+        <v>10048.1</v>
+      </c>
+      <c r="C11" s="10">
+        <v>13089.8</v>
+      </c>
+      <c r="D11" s="10">
+        <v>19611.8</v>
+      </c>
+      <c r="E11" s="10">
+        <v>39601.199999999997</v>
+      </c>
+      <c r="F11" s="10">
+        <v>45294.400000000001</v>
+      </c>
+      <c r="G11" s="21">
+        <v>52707.4</v>
+      </c>
+      <c r="H11" s="10">
+        <v>55041.1</v>
+      </c>
+      <c r="I11" s="10">
+        <v>888.2</v>
+      </c>
+      <c r="J11" s="10">
+        <v>1861.9</v>
+      </c>
+      <c r="K11" s="19">
+        <v>3384.7</v>
+      </c>
+      <c r="L11" s="21">
+        <v>4027.4</v>
+      </c>
+      <c r="M11" s="42">
+        <v>5281.8</v>
+      </c>
+      <c r="N11" s="43">
+        <v>8420.4</v>
+      </c>
+      <c r="O11" s="19">
+        <v>11374.8</v>
+      </c>
+      <c r="P11" s="19">
+        <v>17313</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>36440.199999999997</v>
+      </c>
+      <c r="R11" s="19">
+        <v>42178.9</v>
+      </c>
+      <c r="S11" s="19">
+        <v>48663.5</v>
+      </c>
+      <c r="T11" s="19">
+        <v>50409.7</v>
+      </c>
+      <c r="U11" s="10">
+        <v>937.3</v>
+      </c>
+      <c r="V11" s="10">
+        <v>1844</v>
+      </c>
+      <c r="W11" s="19">
+        <v>3452.3</v>
+      </c>
+      <c r="X11" s="21">
+        <v>4092.9</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>5378.6</v>
+      </c>
+      <c r="Z11" s="39">
+        <v>8412.1</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>11511.2</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>17080.8</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>33923.5</v>
+      </c>
+      <c r="AD11" s="19">
+        <v>39815.1</v>
+      </c>
+      <c r="AE11" s="19">
+        <v>45696.9</v>
+      </c>
+      <c r="AF11" s="19">
+        <v>48134.1</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>753.9</v>
+      </c>
+      <c r="AH11" s="10">
+        <v>1555.5</v>
+      </c>
+      <c r="AI11" s="19">
+        <v>2852.5</v>
+      </c>
+      <c r="AJ11" s="21">
+        <v>3393.2</v>
+      </c>
+      <c r="AK11" s="19">
+        <v>4713.1000000000004</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>7328.7</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>10059.700000000001</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>15167.3</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>33860.1</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>40891.800000000003</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>46550.3</v>
+      </c>
+      <c r="AR11" s="13">
+        <v>48291.3</v>
+      </c>
+      <c r="AS11" s="13">
+        <v>880.9</v>
+      </c>
+      <c r="AT11" s="15">
+        <v>1815.1</v>
+      </c>
+      <c r="AU11" s="19">
+        <v>3545.4</v>
+      </c>
+      <c r="AV11" s="21">
+        <v>4100.3</v>
+      </c>
+      <c r="AW11" s="22">
+        <v>5730.6</v>
+      </c>
+      <c r="AX11" s="13">
+        <v>9374.6</v>
+      </c>
+      <c r="AY11" s="10"/>
+      <c r="AZ11" s="10"/>
+      <c r="BA11" s="13"/>
+      <c r="BB11" s="13"/>
+      <c r="BC11" s="40"/>
+      <c r="BD11" s="13"/>
     </row>
-    <row r="8" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A8" s="22" t="s">
+    <row r="12" spans="1:56">
+      <c r="A12" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="12">
-[...151 lines deleted...]
-      <c r="BD8" s="36"/>
+      <c r="B12" s="10">
+        <v>10572.5</v>
+      </c>
+      <c r="C12" s="10">
+        <v>14378.2</v>
+      </c>
+      <c r="D12" s="10">
+        <v>21477.5</v>
+      </c>
+      <c r="E12" s="10">
+        <v>47218.5</v>
+      </c>
+      <c r="F12" s="10">
+        <v>55817.9</v>
+      </c>
+      <c r="G12" s="21">
+        <v>56348.5</v>
+      </c>
+      <c r="H12" s="10">
+        <v>61374.7</v>
+      </c>
+      <c r="I12" s="10">
+        <v>830.1</v>
+      </c>
+      <c r="J12" s="10">
+        <v>1518</v>
+      </c>
+      <c r="K12" s="19">
+        <v>3014.5</v>
+      </c>
+      <c r="L12" s="21">
+        <v>5389.7</v>
+      </c>
+      <c r="M12" s="42">
+        <v>6385</v>
+      </c>
+      <c r="N12" s="43">
+        <v>8895</v>
+      </c>
+      <c r="O12" s="19">
+        <v>12141</v>
+      </c>
+      <c r="P12" s="19">
+        <v>19660.099999999999</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>43191.8</v>
+      </c>
+      <c r="R12" s="19">
+        <v>50027.9</v>
+      </c>
+      <c r="S12" s="19">
+        <v>53575.3</v>
+      </c>
+      <c r="T12" s="19">
+        <v>58394.7</v>
+      </c>
+      <c r="U12" s="10">
+        <v>876</v>
+      </c>
+      <c r="V12" s="10">
+        <v>1503.4</v>
+      </c>
+      <c r="W12" s="19">
+        <v>3074.7</v>
+      </c>
+      <c r="X12" s="21">
+        <v>5477.4</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>6502</v>
+      </c>
+      <c r="Z12" s="39">
+        <v>8886.2999999999993</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>12286.5</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>19396.5</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>40208.800000000003</v>
+      </c>
+      <c r="AD12" s="19">
+        <v>47224.3</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>50309.3</v>
+      </c>
+      <c r="AF12" s="19">
+        <v>55758.6</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>940.5</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>1576</v>
+      </c>
+      <c r="AI12" s="19">
+        <v>3165.4</v>
+      </c>
+      <c r="AJ12" s="21">
+        <v>5612.1</v>
+      </c>
+      <c r="AK12" s="19">
+        <v>6540.9</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>9312.7000000000007</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>11333.1</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>19832.5</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>33897.5</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>37659.199999999997</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>41916.9</v>
+      </c>
+      <c r="AR12" s="13">
+        <v>45120.4</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>975.7</v>
+      </c>
+      <c r="AT12" s="15">
+        <v>1771.2</v>
+      </c>
+      <c r="AU12" s="19">
+        <v>4122.3999999999996</v>
+      </c>
+      <c r="AV12" s="21">
+        <v>6760.7</v>
+      </c>
+      <c r="AW12" s="22">
+        <v>7882.8</v>
+      </c>
+      <c r="AX12" s="13">
+        <v>11915.1</v>
+      </c>
+      <c r="AY12" s="10"/>
+      <c r="AZ12" s="10"/>
+      <c r="BA12" s="13"/>
+      <c r="BB12" s="13"/>
+      <c r="BC12" s="40"/>
+      <c r="BD12" s="13"/>
     </row>
-    <row r="9" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A9" s="22" t="s">
+    <row r="13" spans="1:56">
+      <c r="A13" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="12">
-[...151 lines deleted...]
-      <c r="BD9" s="36"/>
+      <c r="B13" s="10">
+        <v>8265</v>
+      </c>
+      <c r="C13" s="10">
+        <v>10427.299999999999</v>
+      </c>
+      <c r="D13" s="10">
+        <v>15577.1</v>
+      </c>
+      <c r="E13" s="10">
+        <v>25182.6</v>
+      </c>
+      <c r="F13" s="10">
+        <v>31609</v>
+      </c>
+      <c r="G13" s="21">
+        <v>39290.1</v>
+      </c>
+      <c r="H13" s="10">
+        <v>43562.5</v>
+      </c>
+      <c r="I13" s="10">
+        <v>534.70000000000005</v>
+      </c>
+      <c r="J13" s="10">
+        <v>1150.2</v>
+      </c>
+      <c r="K13" s="19">
+        <v>2710.9</v>
+      </c>
+      <c r="L13" s="21">
+        <v>3509.4</v>
+      </c>
+      <c r="M13" s="42">
+        <v>4528.7</v>
+      </c>
+      <c r="N13" s="43">
+        <v>6412.2</v>
+      </c>
+      <c r="O13" s="19">
+        <v>8916.6</v>
+      </c>
+      <c r="P13" s="19">
+        <v>13595.6</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>23325.8</v>
+      </c>
+      <c r="R13" s="19">
+        <v>29645.599999999999</v>
+      </c>
+      <c r="S13" s="19">
+        <v>36411</v>
+      </c>
+      <c r="T13" s="19">
+        <v>39128.800000000003</v>
+      </c>
+      <c r="U13" s="10">
+        <v>564.20000000000005</v>
+      </c>
+      <c r="V13" s="10">
+        <v>1139.2</v>
+      </c>
+      <c r="W13" s="19">
+        <v>2765</v>
+      </c>
+      <c r="X13" s="21">
+        <v>3566.5</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>4611.7</v>
+      </c>
+      <c r="Z13" s="39">
+        <v>6405.9</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>9023.5</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>13413.3</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>21714.799999999999</v>
+      </c>
+      <c r="AD13" s="19">
+        <v>27984.2</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>34191.300000000003</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>37362.400000000001</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>686.8</v>
+      </c>
+      <c r="AH13" s="10">
+        <v>1499.7</v>
+      </c>
+      <c r="AI13" s="19">
+        <v>3370</v>
+      </c>
+      <c r="AJ13" s="21">
+        <v>4412.1000000000004</v>
+      </c>
+      <c r="AK13" s="19">
+        <v>5584.4</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>8194.5</v>
+      </c>
+      <c r="AM13" s="10">
+        <v>11317.5</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>18167.8</v>
+      </c>
+      <c r="AO13" s="13">
+        <v>32703.599999999999</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>39328.9</v>
+      </c>
+      <c r="AQ13" s="13">
+        <v>45414.7</v>
+      </c>
+      <c r="AR13" s="13">
+        <v>47934.5</v>
+      </c>
+      <c r="AS13" s="13">
+        <v>771.5</v>
+      </c>
+      <c r="AT13" s="15">
+        <v>1739.3</v>
+      </c>
+      <c r="AU13" s="19">
+        <v>4441.6000000000004</v>
+      </c>
+      <c r="AV13" s="21">
+        <v>5533.5</v>
+      </c>
+      <c r="AW13" s="22">
+        <v>6841.1</v>
+      </c>
+      <c r="AX13" s="13">
+        <v>10457.1</v>
+      </c>
+      <c r="AY13" s="10"/>
+      <c r="AZ13" s="10"/>
+      <c r="BA13" s="13"/>
+      <c r="BB13" s="13"/>
+      <c r="BC13" s="40"/>
+      <c r="BD13" s="13"/>
     </row>
-    <row r="10" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A10" s="22" t="s">
+    <row r="14" spans="1:56">
+      <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="12">
-[...151 lines deleted...]
-      <c r="BD10" s="36"/>
+      <c r="B14" s="10">
+        <v>8373.2999999999993</v>
+      </c>
+      <c r="C14" s="10">
+        <v>9805.6</v>
+      </c>
+      <c r="D14" s="10">
+        <v>14641.4</v>
+      </c>
+      <c r="E14" s="10">
+        <v>25310.5</v>
+      </c>
+      <c r="F14" s="10">
+        <v>34369.1</v>
+      </c>
+      <c r="G14" s="21">
+        <v>45761.1</v>
+      </c>
+      <c r="H14" s="10">
+        <v>48234.3</v>
+      </c>
+      <c r="I14" s="10">
+        <v>549.6</v>
+      </c>
+      <c r="J14" s="10">
+        <v>922.5</v>
+      </c>
+      <c r="K14" s="19">
+        <v>2628.7</v>
+      </c>
+      <c r="L14" s="21">
+        <v>3350.5</v>
+      </c>
+      <c r="M14" s="42">
+        <v>4381.3999999999996</v>
+      </c>
+      <c r="N14" s="43">
+        <v>6503.2</v>
+      </c>
+      <c r="O14" s="19">
+        <v>9516.6</v>
+      </c>
+      <c r="P14" s="19">
+        <v>13845.6</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>23613.200000000001</v>
+      </c>
+      <c r="R14" s="19">
+        <v>29397.599999999999</v>
+      </c>
+      <c r="S14" s="19">
+        <v>36069.300000000003</v>
+      </c>
+      <c r="T14" s="19">
+        <v>38007.699999999997</v>
+      </c>
+      <c r="U14" s="10">
+        <v>580</v>
+      </c>
+      <c r="V14" s="10">
+        <v>913.6</v>
+      </c>
+      <c r="W14" s="19">
+        <v>2681.2</v>
+      </c>
+      <c r="X14" s="21">
+        <v>3405</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>4461.7</v>
+      </c>
+      <c r="Z14" s="39">
+        <v>6496.8</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>9630.7000000000007</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>13659.9</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>21982.400000000001</v>
+      </c>
+      <c r="AD14" s="19">
+        <v>27750.1</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>33870.5</v>
+      </c>
+      <c r="AF14" s="19">
+        <v>36291.9</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>756</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>1300.4000000000001</v>
+      </c>
+      <c r="AI14" s="19">
+        <v>3445.7</v>
+      </c>
+      <c r="AJ14" s="21">
+        <v>4233.3999999999996</v>
+      </c>
+      <c r="AK14" s="19">
+        <v>5049.8999999999996</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>7555</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>11217.2</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>17411.7</v>
+      </c>
+      <c r="AO14" s="13">
+        <v>32740.5</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>40992.300000000003</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>43216.4</v>
+      </c>
+      <c r="AR14" s="13">
+        <v>47169.2</v>
+      </c>
+      <c r="AS14" s="13">
+        <v>829.6</v>
+      </c>
+      <c r="AT14" s="15">
+        <v>1427.4</v>
+      </c>
+      <c r="AU14" s="19">
+        <v>4096.1000000000004</v>
+      </c>
+      <c r="AV14" s="21">
+        <v>4916.3</v>
+      </c>
+      <c r="AW14" s="22">
+        <v>5808.9</v>
+      </c>
+      <c r="AX14" s="13">
+        <v>9350.6</v>
+      </c>
+      <c r="AY14" s="10"/>
+      <c r="AZ14" s="10"/>
+      <c r="BA14" s="13"/>
+      <c r="BB14" s="13"/>
+      <c r="BC14" s="40"/>
+      <c r="BD14" s="13"/>
     </row>
-    <row r="11" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A11" s="22" t="s">
+    <row r="15" spans="1:56">
+      <c r="A15" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="12">
-[...151 lines deleted...]
-      <c r="BD11" s="36"/>
+      <c r="B15" s="10">
+        <v>12525.6</v>
+      </c>
+      <c r="C15" s="10">
+        <v>16323.7</v>
+      </c>
+      <c r="D15" s="10">
+        <v>24451.3</v>
+      </c>
+      <c r="E15" s="10">
+        <v>43986</v>
+      </c>
+      <c r="F15" s="10">
+        <v>57377.7</v>
+      </c>
+      <c r="G15" s="21">
+        <v>68183.5</v>
+      </c>
+      <c r="H15" s="10">
+        <v>69751.5</v>
+      </c>
+      <c r="I15" s="10">
+        <v>1131.2</v>
+      </c>
+      <c r="J15" s="10">
+        <v>2064.1</v>
+      </c>
+      <c r="K15" s="19">
+        <v>4298.1000000000004</v>
+      </c>
+      <c r="L15" s="21">
+        <v>5499.6</v>
+      </c>
+      <c r="M15" s="42">
+        <v>6863.1</v>
+      </c>
+      <c r="N15" s="43">
+        <v>10378.700000000001</v>
+      </c>
+      <c r="O15" s="19">
+        <v>14345.2</v>
+      </c>
+      <c r="P15" s="19">
+        <v>20961.900000000001</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>41412.6</v>
+      </c>
+      <c r="R15" s="19">
+        <v>52490.8</v>
+      </c>
+      <c r="S15" s="19">
+        <v>58861.4</v>
+      </c>
+      <c r="T15" s="19">
+        <v>62808.1</v>
+      </c>
+      <c r="U15" s="10">
+        <v>1193.7</v>
+      </c>
+      <c r="V15" s="10">
+        <v>2044.3</v>
+      </c>
+      <c r="W15" s="19">
+        <v>4383.8999999999996</v>
+      </c>
+      <c r="X15" s="21">
+        <v>5589.1</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>6988.9</v>
+      </c>
+      <c r="Z15" s="39">
+        <v>10368.5</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>14517.2</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>20680.8</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>38552.400000000001</v>
+      </c>
+      <c r="AD15" s="19">
+        <v>49549.1</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>55273.1</v>
+      </c>
+      <c r="AF15" s="19">
+        <v>59972.800000000003</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>1282.5</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>2435.6999999999998</v>
+      </c>
+      <c r="AI15" s="19">
+        <v>4817.8999999999996</v>
+      </c>
+      <c r="AJ15" s="21">
+        <v>5949.2</v>
+      </c>
+      <c r="AK15" s="19">
+        <v>7427.1</v>
+      </c>
+      <c r="AL15" s="13">
+        <v>11513.5</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>15460</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>24168.7</v>
+      </c>
+      <c r="AO15" s="13">
+        <v>42677.3</v>
+      </c>
+      <c r="AP15" s="13">
+        <v>56628.1</v>
+      </c>
+      <c r="AQ15" s="13">
+        <v>59824.7</v>
+      </c>
+      <c r="AR15" s="13">
+        <v>65312.3</v>
+      </c>
+      <c r="AS15" s="13">
+        <v>1420.5</v>
+      </c>
+      <c r="AT15" s="15">
+        <v>2794.3</v>
+      </c>
+      <c r="AU15" s="19">
+        <v>5624.1</v>
+      </c>
+      <c r="AV15" s="21">
+        <v>6774.2</v>
+      </c>
+      <c r="AW15" s="22">
+        <v>8430</v>
+      </c>
+      <c r="AX15" s="13">
+        <v>13206.1</v>
+      </c>
+      <c r="AY15" s="10"/>
+      <c r="AZ15" s="10"/>
+      <c r="BA15" s="13"/>
+      <c r="BB15" s="13"/>
+      <c r="BC15" s="40"/>
+      <c r="BD15" s="13"/>
     </row>
-    <row r="12" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A12" s="22" t="s">
+    <row r="16" spans="1:56">
+      <c r="A16" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="12">
-[...631 lines deleted...]
-      <c r="B16" s="12">
+      <c r="B16" s="10">
         <v>12250.4</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="10">
         <v>16472.900000000001</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="10">
         <v>24641.8</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="10">
         <v>50275.9</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="10">
         <v>60695.1</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="21">
         <v>67493.8</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="10">
         <v>67928.600000000006</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="10">
         <v>773.2</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="10">
         <v>1202.9000000000001</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="19">
         <v>3759.1</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="21">
         <v>5282</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="42">
         <v>7186.7</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="43">
         <v>10370.799999999999</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="19">
         <v>14562.8</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="19">
         <v>22462.400000000001</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="19">
         <v>46897</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="19">
         <v>54901.1</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="19">
         <v>58373.3</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="19">
         <v>60920.4</v>
       </c>
-      <c r="U16" s="12">
+      <c r="U16" s="10">
         <v>815.9</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="10">
         <v>1191.3</v>
       </c>
-      <c r="W16" s="13">
+      <c r="W16" s="19">
         <v>3834.2</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="21">
         <v>5367.9</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="19">
         <v>7318.4</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="39">
         <v>10360.6</v>
       </c>
-      <c r="AA16" s="13">
+      <c r="AA16" s="19">
         <v>14737.4</v>
       </c>
-      <c r="AB16" s="13">
+      <c r="AB16" s="19">
         <v>22161.200000000001</v>
       </c>
-      <c r="AC16" s="13">
+      <c r="AC16" s="19">
         <v>43658.1</v>
       </c>
-      <c r="AD16" s="13">
+      <c r="AD16" s="19">
         <v>51824.3</v>
       </c>
-      <c r="AE16" s="13">
+      <c r="AE16" s="19">
         <v>54814.8</v>
       </c>
-      <c r="AF16" s="13">
+      <c r="AF16" s="19">
         <v>58170.3</v>
       </c>
-      <c r="AG16" s="12">
-[...35 lines deleted...]
-      <c r="AS16" s="36">
+      <c r="AG16" s="10">
+        <v>855.8</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>1387.5</v>
+      </c>
+      <c r="AI16" s="19">
+        <v>4538.3999999999996</v>
+      </c>
+      <c r="AJ16" s="21">
+        <v>6257.5</v>
+      </c>
+      <c r="AK16" s="19">
+        <v>8280.2999999999993</v>
+      </c>
+      <c r="AL16" s="13">
+        <v>11477.8</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>16118.8</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>23819.7</v>
+      </c>
+      <c r="AO16" s="13">
+        <v>45178.400000000001</v>
+      </c>
+      <c r="AP16" s="13">
+        <v>54328.800000000003</v>
+      </c>
+      <c r="AQ16" s="13">
+        <v>66500.800000000003</v>
+      </c>
+      <c r="AR16" s="13">
+        <v>68362.899999999994</v>
+      </c>
+      <c r="AS16" s="13">
         <v>893.6</v>
       </c>
-      <c r="AT16" s="39">
+      <c r="AT16" s="15">
         <v>1573.3</v>
       </c>
-      <c r="AU16" s="43">
+      <c r="AU16" s="19">
         <v>5848.2</v>
       </c>
-      <c r="AV16" s="45">
+      <c r="AV16" s="21">
         <v>7634.3</v>
       </c>
-      <c r="AW16" s="46">
+      <c r="AW16" s="22">
         <v>9871</v>
       </c>
-      <c r="AX16" s="36">
+      <c r="AX16" s="13">
         <v>13396.1</v>
       </c>
-      <c r="AY16" s="12"/>
-[...4 lines deleted...]
-      <c r="BD16" s="36"/>
+      <c r="AY16" s="10"/>
+      <c r="AZ16" s="10"/>
+      <c r="BA16" s="13"/>
+      <c r="BB16" s="13"/>
+      <c r="BC16" s="40"/>
+      <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
+      <c r="AT18" s="1" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="48" t="s">
+      <c r="E19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="48"/>
-[...2 lines deleted...]
-      <c r="Q19" s="48" t="s">
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="Q19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="48"/>
-[...2 lines deleted...]
-      <c r="AC19" s="48" t="s">
+      <c r="R19" s="28"/>
+      <c r="S19" s="28"/>
+      <c r="T19" s="28"/>
+      <c r="AC19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="48"/>
-[...2 lines deleted...]
-      <c r="AO19" s="48" t="s">
+      <c r="AD19" s="28"/>
+      <c r="AE19" s="28"/>
+      <c r="AF19" s="28"/>
+      <c r="AO19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="48"/>
-[...2 lines deleted...]
-      <c r="BA19" s="48" t="s">
+      <c r="AP19" s="28"/>
+      <c r="AQ19" s="28"/>
+      <c r="AR19" s="28"/>
+      <c r="BA19" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="48"/>
-[...1 lines deleted...]
-      <c r="BD19" s="48"/>
+      <c r="BB19" s="28"/>
+      <c r="BC19" s="28"/>
+      <c r="BD19" s="28"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="51" t="s">
-[...22 lines deleted...]
-      <c r="U20" s="54" t="s">
+      <c r="B20" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="V20" s="51"/>
-[...37 lines deleted...]
-      <c r="BD20" s="52"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
+      <c r="P20" s="31"/>
+      <c r="Q20" s="31"/>
+      <c r="R20" s="31"/>
+      <c r="S20" s="31"/>
+      <c r="T20" s="32"/>
+      <c r="U20" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="V20" s="31"/>
+      <c r="W20" s="31"/>
+      <c r="X20" s="31"/>
+      <c r="Y20" s="31"/>
+      <c r="Z20" s="31"/>
+      <c r="AA20" s="31"/>
+      <c r="AB20" s="31"/>
+      <c r="AC20" s="31"/>
+      <c r="AD20" s="31"/>
+      <c r="AE20" s="31"/>
+      <c r="AF20" s="32"/>
+      <c r="AG20" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="31"/>
+      <c r="AL20" s="31"/>
+      <c r="AM20" s="31"/>
+      <c r="AN20" s="31"/>
+      <c r="AO20" s="31"/>
+      <c r="AP20" s="31"/>
+      <c r="AQ20" s="31"/>
+      <c r="AR20" s="32"/>
+      <c r="AS20" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT20" s="31"/>
+      <c r="AU20" s="31"/>
+      <c r="AV20" s="31"/>
+      <c r="AW20" s="31"/>
+      <c r="AX20" s="31"/>
+      <c r="AY20" s="31"/>
+      <c r="AZ20" s="31"/>
+      <c r="BA20" s="31"/>
+      <c r="BB20" s="31"/>
+      <c r="BC20" s="31"/>
+      <c r="BD20" s="32"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3072,2016 +3032,2016 @@
       <c r="L21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="T21" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U21" s="2" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AC21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AF21" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AJ21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AK21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AL21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AM21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AN21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AP21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AQ21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AR21" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AS21" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AU21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AV21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AW21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A22" s="19" t="s">
+    <row r="22" spans="1:56" s="37" customFormat="1">
+      <c r="A22" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="36">
         <v>96622.978801941135</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="36">
         <v>128076.32087070528</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="36">
         <v>191328.06617767524</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="12">
         <v>341205.67784700351</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="12">
         <v>421501.65389048599</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="12">
         <v>474336.21482322301</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="12">
         <v>501911.77291123307</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="12">
         <v>7905.0478912224789</v>
       </c>
-      <c r="J22" s="9">
+      <c r="J22" s="12">
         <v>14789.414436609817</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="12">
         <v>31731.519778158181</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="12">
         <v>42315.596131090919</v>
       </c>
-      <c r="M22" s="9">
+      <c r="M22" s="12">
         <v>53735.232988932119</v>
       </c>
-      <c r="N22" s="9">
+      <c r="N22" s="12">
         <v>80397.981600734929</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="12">
         <v>110277.47333901805</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="12">
         <v>167838.2543683371</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="Q22" s="12">
         <v>315503.9203472751</v>
       </c>
-      <c r="R22" s="9">
+      <c r="R22" s="12">
         <v>383904.33001368312</v>
       </c>
-      <c r="S22" s="9">
+      <c r="S22" s="12">
         <v>431701.57653097069</v>
       </c>
-      <c r="T22" s="9">
+      <c r="T22" s="12">
         <v>455838.6903536286</v>
       </c>
-      <c r="U22" s="9">
+      <c r="U22" s="12">
         <v>8342.4892582217471</v>
       </c>
-      <c r="V22" s="9">
+      <c r="V22" s="12">
         <v>14641.265023018635</v>
       </c>
-      <c r="W22" s="9">
+      <c r="W22" s="12">
         <v>32334.960833026504</v>
       </c>
-      <c r="X22" s="9">
+      <c r="X22" s="12">
         <v>43007.730148507748</v>
       </c>
-      <c r="Y22" s="9">
+      <c r="Y22" s="12">
         <v>54725.590750065821</v>
       </c>
-      <c r="Z22" s="9">
+      <c r="Z22" s="12">
         <v>80318.604351356451</v>
       </c>
-      <c r="AA22" s="9">
+      <c r="AA22" s="12">
         <v>111604.35835350156</v>
       </c>
-      <c r="AB22" s="9">
+      <c r="AB22" s="12">
         <v>165581.3236963911</v>
       </c>
-      <c r="AC22" s="9">
+      <c r="AC22" s="12">
         <v>293677.23544228205</v>
       </c>
-      <c r="AD22" s="9">
+      <c r="AD22" s="12">
         <v>362356.78086135798</v>
       </c>
-      <c r="AE22" s="9">
+      <c r="AE22" s="12">
         <v>405345.0678108001</v>
       </c>
-      <c r="AF22" s="9">
+      <c r="AF22" s="12">
         <v>435229.12595595967</v>
       </c>
-      <c r="AG22" s="9">
-[...35 lines deleted...]
-      <c r="AS22" s="35">
+      <c r="AG22" s="12">
+        <v>8948.7999999999993</v>
+      </c>
+      <c r="AH22" s="12">
+        <v>16444.2</v>
+      </c>
+      <c r="AI22" s="12">
+        <v>34931.5</v>
+      </c>
+      <c r="AJ22" s="12">
+        <v>46231.8</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>59215.9</v>
+      </c>
+      <c r="AL22" s="12">
+        <v>88124.3</v>
+      </c>
+      <c r="AM22" s="12">
+        <v>123400.9</v>
+      </c>
+      <c r="AN22" s="12">
+        <v>190517.8</v>
+      </c>
+      <c r="AO22" s="12">
+        <v>328920.8</v>
+      </c>
+      <c r="AP22" s="12">
+        <v>401518.6</v>
+      </c>
+      <c r="AQ22" s="12">
+        <v>450047</v>
+      </c>
+      <c r="AR22" s="12">
+        <v>478573.7</v>
+      </c>
+      <c r="AS22" s="12">
         <v>9600.4</v>
       </c>
-      <c r="AT22" s="35">
+      <c r="AT22" s="12">
         <v>18842.2</v>
       </c>
-      <c r="AU22" s="35">
+      <c r="AU22" s="12">
         <v>43863.9</v>
       </c>
-      <c r="AV22" s="35">
+      <c r="AV22" s="12">
         <v>56025.5</v>
       </c>
-      <c r="AW22" s="35">
+      <c r="AW22" s="12">
         <v>71091.7</v>
       </c>
-      <c r="AX22" s="35">
+      <c r="AX22" s="12">
         <v>108917.1</v>
       </c>
-      <c r="AY22" s="9"/>
-[...4 lines deleted...]
-      <c r="BD22" s="35"/>
+      <c r="AY22" s="12"/>
+      <c r="AZ22" s="12"/>
+      <c r="BA22" s="12"/>
+      <c r="BB22" s="12"/>
+      <c r="BC22" s="12"/>
+      <c r="BD22" s="12"/>
     </row>
-    <row r="23" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A23" s="22" t="s">
+    <row r="23" spans="1:56" s="37" customFormat="1">
+      <c r="A23" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="44">
+        <v>7608.5</v>
+      </c>
+      <c r="C23" s="44">
+        <v>12715.5</v>
+      </c>
+      <c r="D23" s="44">
+        <v>18732.5</v>
+      </c>
+      <c r="E23" s="44">
+        <v>20231.8</v>
+      </c>
+      <c r="F23" s="44">
+        <v>25541.4</v>
+      </c>
+      <c r="G23" s="21">
+        <v>23092.1</v>
+      </c>
+      <c r="H23" s="44">
+        <v>27254.1</v>
+      </c>
+      <c r="I23" s="10">
+        <v>842.7</v>
+      </c>
+      <c r="J23" s="10">
+        <v>1800.1</v>
+      </c>
+      <c r="K23" s="20">
+        <v>3043.8</v>
+      </c>
+      <c r="L23" s="19">
+        <v>4184.8</v>
+      </c>
+      <c r="M23" s="19">
+        <v>5237.1000000000004</v>
+      </c>
+      <c r="N23" s="39">
+        <v>7448.7</v>
+      </c>
+      <c r="O23" s="19">
+        <v>9493.2000000000007</v>
+      </c>
+      <c r="P23" s="19">
+        <v>15208.9</v>
+      </c>
+      <c r="Q23" s="19">
+        <v>18621.5</v>
+      </c>
+      <c r="R23" s="19">
+        <v>23147.200000000001</v>
+      </c>
+      <c r="S23" s="23">
+        <v>24941.9</v>
+      </c>
+      <c r="T23" s="23">
+        <v>25388.799999999999</v>
+      </c>
+      <c r="U23" s="10">
+        <v>889.4</v>
+      </c>
+      <c r="V23" s="10">
+        <v>1782.1</v>
+      </c>
+      <c r="W23" s="20">
+        <v>3101.7</v>
+      </c>
+      <c r="X23" s="19">
+        <v>4253.2</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>5333.7</v>
+      </c>
+      <c r="Z23" s="39">
+        <v>7441.3</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>9607.4</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>15004.4</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>17333.3</v>
+      </c>
+      <c r="AD23" s="19">
+        <v>21848</v>
+      </c>
+      <c r="AE23" s="23">
+        <v>23419.1</v>
+      </c>
+      <c r="AF23" s="23">
+        <v>24240.799999999999</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>1277.4000000000001</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>2388.4</v>
+      </c>
+      <c r="AI23" s="20">
+        <v>3637</v>
+      </c>
+      <c r="AJ23" s="19">
+        <v>5021</v>
+      </c>
+      <c r="AK23" s="19">
+        <v>7512.1</v>
+      </c>
+      <c r="AL23" s="13">
+        <v>10189.5</v>
+      </c>
+      <c r="AM23" s="13">
+        <v>15355.4</v>
+      </c>
+      <c r="AN23" s="13">
+        <v>22589.1</v>
+      </c>
+      <c r="AO23" s="13">
+        <v>33177.699999999997</v>
+      </c>
+      <c r="AP23" s="13">
+        <v>40789.599999999999</v>
+      </c>
+      <c r="AQ23" s="13">
+        <v>42357.599999999999</v>
+      </c>
+      <c r="AR23" s="13">
+        <v>45902</v>
+      </c>
+      <c r="AS23" s="13">
+        <v>1204.5</v>
+      </c>
+      <c r="AT23" s="13">
+        <v>2732.6</v>
+      </c>
+      <c r="AU23" s="20">
+        <v>4526.3</v>
+      </c>
+      <c r="AV23" s="19">
+        <v>6067.3</v>
+      </c>
+      <c r="AW23" s="19">
+        <v>9260.6</v>
+      </c>
+      <c r="AX23" s="13">
+        <v>12327.1</v>
+      </c>
+      <c r="AY23" s="13"/>
+      <c r="AZ23" s="13"/>
+      <c r="BA23" s="13"/>
+      <c r="BB23" s="13"/>
+      <c r="BC23" s="13"/>
+      <c r="BD23" s="13"/>
+    </row>
+    <row r="24" spans="1:56">
+      <c r="A24" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="44">
+        <v>1091.8</v>
+      </c>
+      <c r="C24" s="44">
+        <v>1555.3</v>
+      </c>
+      <c r="D24" s="44">
+        <v>2322.4699999999998</v>
+      </c>
+      <c r="E24" s="44">
+        <v>4107.7</v>
+      </c>
+      <c r="F24" s="44">
+        <v>10171.6</v>
+      </c>
+      <c r="G24" s="21">
+        <v>4161.1000000000004</v>
+      </c>
+      <c r="H24" s="44">
+        <v>4952.8999999999996</v>
+      </c>
+      <c r="I24" s="10">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="J24" s="10">
+        <v>173.7</v>
+      </c>
+      <c r="K24" s="20">
+        <v>406.1</v>
+      </c>
+      <c r="L24" s="19">
+        <v>506.5</v>
+      </c>
+      <c r="M24" s="19">
+        <v>649.6</v>
+      </c>
+      <c r="N24" s="39">
+        <v>959.2</v>
+      </c>
+      <c r="O24" s="19">
+        <v>1334.7</v>
+      </c>
+      <c r="P24" s="19">
+        <v>2066.6999999999998</v>
+      </c>
+      <c r="Q24" s="19">
+        <v>3792.4</v>
+      </c>
+      <c r="R24" s="19">
+        <v>7862.3</v>
+      </c>
+      <c r="S24" s="23">
+        <v>8481.7000000000007</v>
+      </c>
+      <c r="T24" s="23">
+        <v>8577.6</v>
+      </c>
+      <c r="U24" s="10">
+        <v>68.7</v>
+      </c>
+      <c r="V24" s="10">
+        <v>172</v>
+      </c>
+      <c r="W24" s="20">
+        <v>413.8</v>
+      </c>
+      <c r="X24" s="19">
+        <v>514.79999999999995</v>
+      </c>
+      <c r="Y24" s="19">
+        <v>661.6</v>
+      </c>
+      <c r="Z24" s="39">
+        <v>958.3</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>1350.8</v>
+      </c>
+      <c r="AB24" s="19">
+        <v>2038.9</v>
+      </c>
+      <c r="AC24" s="19">
+        <v>3530</v>
+      </c>
+      <c r="AD24" s="19">
+        <v>7421</v>
+      </c>
+      <c r="AE24" s="23">
+        <v>7963.9</v>
+      </c>
+      <c r="AF24" s="23">
+        <v>8189.8</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>34.5</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>85.2</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>217.2</v>
+      </c>
+      <c r="AJ24" s="19">
+        <v>270.2</v>
+      </c>
+      <c r="AK24" s="19">
+        <v>441.8</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>656.2</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>998.9</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>1767.4</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>2891.9</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>3488.3</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>3623.7</v>
+      </c>
+      <c r="AR24" s="13">
+        <v>3822.2</v>
+      </c>
+      <c r="AS24" s="13">
+        <v>38.1</v>
+      </c>
+      <c r="AT24" s="13">
+        <v>96.4</v>
+      </c>
+      <c r="AU24" s="20">
+        <v>250.3</v>
+      </c>
+      <c r="AV24" s="19">
+        <v>301</v>
+      </c>
+      <c r="AW24" s="19">
+        <v>524.1</v>
+      </c>
+      <c r="AX24" s="13">
+        <v>770.7</v>
+      </c>
+      <c r="AY24" s="13"/>
+      <c r="AZ24" s="13"/>
+      <c r="BA24" s="13"/>
+      <c r="BB24" s="13"/>
+      <c r="BC24" s="13"/>
+      <c r="BD24" s="13"/>
+    </row>
+    <row r="25" spans="1:56">
+      <c r="A25" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="44">
+        <v>11501.2</v>
+      </c>
+      <c r="C25" s="44">
+        <v>15529.5</v>
+      </c>
+      <c r="D25" s="44">
+        <v>23195.3</v>
+      </c>
+      <c r="E25" s="44">
+        <v>38864.400000000001</v>
+      </c>
+      <c r="F25" s="44">
+        <v>45931.8</v>
+      </c>
+      <c r="G25" s="21">
+        <v>47732.5</v>
+      </c>
+      <c r="H25" s="44">
+        <v>55858.6</v>
+      </c>
+      <c r="I25" s="10">
+        <v>1147.8</v>
+      </c>
+      <c r="J25" s="10">
+        <v>2215.8000000000002</v>
+      </c>
+      <c r="K25" s="20">
+        <v>4247.7</v>
+      </c>
+      <c r="L25" s="19">
+        <v>4835.3999999999996</v>
+      </c>
+      <c r="M25" s="19">
+        <v>6293.4</v>
+      </c>
+      <c r="N25" s="39">
+        <v>9409.7000000000007</v>
+      </c>
+      <c r="O25" s="19">
+        <v>13235.1</v>
+      </c>
+      <c r="P25" s="19">
+        <v>19779.5</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>35680.800000000003</v>
+      </c>
+      <c r="R25" s="19">
+        <v>42597.2</v>
+      </c>
+      <c r="S25" s="23">
+        <v>48683.8</v>
+      </c>
+      <c r="T25" s="23">
+        <v>52050.7</v>
+      </c>
+      <c r="U25" s="10">
+        <v>1211.3</v>
+      </c>
+      <c r="V25" s="10">
+        <v>2193.5</v>
+      </c>
+      <c r="W25" s="20">
+        <v>4328.5</v>
+      </c>
+      <c r="X25" s="19">
+        <v>4914.5</v>
+      </c>
+      <c r="Y25" s="19">
+        <v>6409.4</v>
+      </c>
+      <c r="Z25" s="39">
+        <v>9400.4</v>
+      </c>
+      <c r="AA25" s="19">
+        <v>13394.3</v>
+      </c>
+      <c r="AB25" s="19">
+        <v>19513.5</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>33212.400000000001</v>
+      </c>
+      <c r="AD25" s="19">
+        <v>40206.300000000003</v>
+      </c>
+      <c r="AE25" s="23">
+        <v>45711.5</v>
+      </c>
+      <c r="AF25" s="23">
+        <v>49697.4</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>1132.0999999999999</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>2048.8000000000002</v>
+      </c>
+      <c r="AI25" s="20">
+        <v>4268.2</v>
+      </c>
+      <c r="AJ25" s="19">
+        <v>4800.5</v>
+      </c>
+      <c r="AK25" s="19">
+        <v>5798.1</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>8982.1</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>12284.7</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>19315.400000000001</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>29395.5</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>35963.599999999999</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>42386.3</v>
+      </c>
+      <c r="AR25" s="13">
+        <v>44645.9</v>
+      </c>
+      <c r="AS25" s="13">
+        <v>1238</v>
+      </c>
+      <c r="AT25" s="13">
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU25" s="20">
+        <v>5909.7</v>
+      </c>
+      <c r="AV25" s="19">
+        <v>6636.3</v>
+      </c>
+      <c r="AW25" s="19">
+        <v>7709.2</v>
+      </c>
+      <c r="AX25" s="13">
+        <v>12382.3</v>
+      </c>
+      <c r="AY25" s="13"/>
+      <c r="AZ25" s="13"/>
+      <c r="BA25" s="13"/>
+      <c r="BB25" s="13"/>
+      <c r="BC25" s="13"/>
+      <c r="BD25" s="13"/>
+    </row>
+    <row r="26" spans="1:56">
+      <c r="A26" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="44">
+        <v>14471.7</v>
+      </c>
+      <c r="C26" s="44">
+        <v>17881</v>
+      </c>
+      <c r="D26" s="44">
+        <v>26793.9</v>
+      </c>
+      <c r="E26" s="44">
+        <v>46554.8</v>
+      </c>
+      <c r="F26" s="44">
+        <v>55090.1</v>
+      </c>
+      <c r="G26" s="21">
+        <v>70120.7</v>
+      </c>
+      <c r="H26" s="44">
+        <v>68397.5</v>
+      </c>
+      <c r="I26" s="10">
+        <v>1180.5999999999999</v>
+      </c>
+      <c r="J26" s="10">
+        <v>1958</v>
+      </c>
+      <c r="K26" s="20">
+        <v>4375.2</v>
+      </c>
+      <c r="L26" s="19">
+        <v>5877.6</v>
+      </c>
+      <c r="M26" s="19">
+        <v>7074.3</v>
+      </c>
+      <c r="N26" s="39">
+        <v>11730.5</v>
+      </c>
+      <c r="O26" s="19">
+        <v>15647.8</v>
+      </c>
+      <c r="P26" s="19">
+        <v>23082.3</v>
+      </c>
+      <c r="Q26" s="19">
+        <v>42660</v>
+      </c>
+      <c r="R26" s="19">
+        <v>51802.3</v>
+      </c>
+      <c r="S26" s="23">
+        <v>57831.9</v>
+      </c>
+      <c r="T26" s="23">
+        <v>60366.8</v>
+      </c>
+      <c r="U26" s="10">
+        <v>1245.9000000000001</v>
+      </c>
+      <c r="V26" s="10">
+        <v>1938.4</v>
+      </c>
+      <c r="W26" s="20">
+        <v>4458.3999999999996</v>
+      </c>
+      <c r="X26" s="19">
+        <v>5973.7</v>
+      </c>
+      <c r="Y26" s="19">
+        <v>7204.7</v>
+      </c>
+      <c r="Z26" s="39">
+        <v>11718.9</v>
+      </c>
+      <c r="AA26" s="19">
+        <v>15836.1</v>
+      </c>
+      <c r="AB26" s="19">
+        <v>22771.9</v>
+      </c>
+      <c r="AC26" s="19">
+        <v>39708.800000000003</v>
+      </c>
+      <c r="AD26" s="19">
+        <v>48894.8</v>
+      </c>
+      <c r="AE26" s="23">
+        <v>54301.1</v>
+      </c>
+      <c r="AF26" s="23">
+        <v>57637.5</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>1248.3</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>2204.9</v>
+      </c>
+      <c r="AI26" s="20">
+        <v>4762.7</v>
+      </c>
+      <c r="AJ26" s="19">
+        <v>6489.8</v>
+      </c>
+      <c r="AK26" s="19">
+        <v>8126.4</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>13313.2</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>19615.7</v>
+      </c>
+      <c r="AN26" s="13">
+        <v>28689.3</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>42860.2</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>51961.2</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>58819.3</v>
+      </c>
+      <c r="AR26" s="13">
+        <v>62627.9</v>
+      </c>
+      <c r="AS26" s="13">
+        <v>1384.3</v>
+      </c>
+      <c r="AT26" s="13">
+        <v>2564</v>
+      </c>
+      <c r="AU26" s="20">
+        <v>5682.1</v>
+      </c>
+      <c r="AV26" s="19">
+        <v>7560.9</v>
+      </c>
+      <c r="AW26" s="19">
+        <v>9357.7000000000007</v>
+      </c>
+      <c r="AX26" s="13">
+        <v>16117.1</v>
+      </c>
+      <c r="AY26" s="13"/>
+      <c r="AZ26" s="13"/>
+      <c r="BA26" s="13"/>
+      <c r="BB26" s="13"/>
+      <c r="BC26" s="13"/>
+      <c r="BD26" s="13"/>
+    </row>
+    <row r="27" spans="1:56">
+      <c r="A27" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="29">
-[...151 lines deleted...]
-      <c r="BD23" s="36"/>
+      <c r="B27" s="44">
+        <v>10042.700000000001</v>
+      </c>
+      <c r="C27" s="44">
+        <v>13082.8</v>
+      </c>
+      <c r="D27" s="44">
+        <v>19603.7</v>
+      </c>
+      <c r="E27" s="44">
+        <v>39593</v>
+      </c>
+      <c r="F27" s="44">
+        <v>45267.1</v>
+      </c>
+      <c r="G27" s="21">
+        <v>52625.4</v>
+      </c>
+      <c r="H27" s="44">
+        <v>54977.2</v>
+      </c>
+      <c r="I27" s="10">
+        <v>883.6</v>
+      </c>
+      <c r="J27" s="10">
+        <v>1849.8</v>
+      </c>
+      <c r="K27" s="20">
+        <v>3355.5</v>
+      </c>
+      <c r="L27" s="19">
+        <v>4005.3</v>
+      </c>
+      <c r="M27" s="19">
+        <v>5265.3</v>
+      </c>
+      <c r="N27" s="39">
+        <v>8412.1</v>
+      </c>
+      <c r="O27" s="19">
+        <v>11334.3</v>
+      </c>
+      <c r="P27" s="19">
+        <v>17303.5</v>
+      </c>
+      <c r="Q27" s="19">
+        <v>36433.599999999999</v>
+      </c>
+      <c r="R27" s="19">
+        <v>42170.5</v>
+      </c>
+      <c r="S27" s="23">
+        <v>48648.5</v>
+      </c>
+      <c r="T27" s="23">
+        <v>50324.6</v>
+      </c>
+      <c r="U27" s="10">
+        <v>932.5</v>
+      </c>
+      <c r="V27" s="10">
+        <v>1831.3</v>
+      </c>
+      <c r="W27" s="20">
+        <v>3419.3</v>
+      </c>
+      <c r="X27" s="19">
+        <v>4070.8</v>
+      </c>
+      <c r="Y27" s="19">
+        <v>5362.3</v>
+      </c>
+      <c r="Z27" s="39">
+        <v>8403.7999999999993</v>
+      </c>
+      <c r="AA27" s="19">
+        <v>11470.7</v>
+      </c>
+      <c r="AB27" s="19">
+        <v>17070.8</v>
+      </c>
+      <c r="AC27" s="19">
+        <v>33913.1</v>
+      </c>
+      <c r="AD27" s="19">
+        <v>39803.599999999999</v>
+      </c>
+      <c r="AE27" s="23">
+        <v>45678.400000000001</v>
+      </c>
+      <c r="AF27" s="23">
+        <v>48049.3</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>753.9</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>1555.4</v>
+      </c>
+      <c r="AI27" s="20">
+        <v>2852.5</v>
+      </c>
+      <c r="AJ27" s="19">
+        <v>3392.6</v>
+      </c>
+      <c r="AK27" s="19">
+        <v>4712.3</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>7327.7</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>10058.200000000001</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>15165.5</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>33857.9</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>40889.300000000003</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>46547.5</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>48288.2</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>880.9</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>1815.2</v>
+      </c>
+      <c r="AU27" s="20">
+        <v>3545.4</v>
+      </c>
+      <c r="AV27" s="19">
+        <v>4100.2</v>
+      </c>
+      <c r="AW27" s="19">
+        <v>5730.4</v>
+      </c>
+      <c r="AX27" s="13">
+        <v>9374.4</v>
+      </c>
+      <c r="AY27" s="13"/>
+      <c r="AZ27" s="13"/>
+      <c r="BA27" s="13"/>
+      <c r="BB27" s="13"/>
+      <c r="BC27" s="13"/>
+      <c r="BD27" s="13"/>
     </row>
-    <row r="24" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A24" s="22" t="s">
+    <row r="28" spans="1:56">
+      <c r="A28" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="29">
-[...151 lines deleted...]
-      <c r="BD24" s="36"/>
+      <c r="B28" s="44">
+        <v>10569.9</v>
+      </c>
+      <c r="C28" s="44">
+        <v>14374</v>
+      </c>
+      <c r="D28" s="44">
+        <v>21472.799999999999</v>
+      </c>
+      <c r="E28" s="44">
+        <v>47213.9</v>
+      </c>
+      <c r="F28" s="44">
+        <v>55772.4</v>
+      </c>
+      <c r="G28" s="21">
+        <v>56225.5</v>
+      </c>
+      <c r="H28" s="44">
+        <v>61300.5</v>
+      </c>
+      <c r="I28" s="10">
+        <v>823.6</v>
+      </c>
+      <c r="J28" s="10">
+        <v>1505.5</v>
+      </c>
+      <c r="K28" s="20">
+        <v>2996.6</v>
+      </c>
+      <c r="L28" s="19">
+        <v>5364.3</v>
+      </c>
+      <c r="M28" s="19">
+        <v>6358.5</v>
+      </c>
+      <c r="N28" s="39">
+        <v>8887.2999999999993</v>
+      </c>
+      <c r="O28" s="19">
+        <v>12096.7</v>
+      </c>
+      <c r="P28" s="19">
+        <v>19652</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>43188.800000000003</v>
+      </c>
+      <c r="R28" s="19">
+        <v>50022.7</v>
+      </c>
+      <c r="S28" s="23">
+        <v>53568.800000000003</v>
+      </c>
+      <c r="T28" s="23">
+        <v>58385.4</v>
+      </c>
+      <c r="U28" s="10">
+        <v>869.2</v>
+      </c>
+      <c r="V28" s="10">
+        <v>1490.4</v>
+      </c>
+      <c r="W28" s="20">
+        <v>3053.6</v>
+      </c>
+      <c r="X28" s="19">
+        <v>5452</v>
+      </c>
+      <c r="Y28" s="19">
+        <v>6475.7</v>
+      </c>
+      <c r="Z28" s="39">
+        <v>8878.5</v>
+      </c>
+      <c r="AA28" s="19">
+        <v>12242.2</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>19387.7</v>
+      </c>
+      <c r="AC28" s="19">
+        <v>40201</v>
+      </c>
+      <c r="AD28" s="19">
+        <v>47215.1</v>
+      </c>
+      <c r="AE28" s="23">
+        <v>50298.3</v>
+      </c>
+      <c r="AF28" s="23">
+        <v>55745.7</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>940.5</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>1576</v>
+      </c>
+      <c r="AI28" s="20">
+        <v>3165</v>
+      </c>
+      <c r="AJ28" s="19">
+        <v>5611.6</v>
+      </c>
+      <c r="AK28" s="19">
+        <v>6540.2</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>9311.9</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>11332.1</v>
+      </c>
+      <c r="AN28" s="13">
+        <v>19831.3</v>
+      </c>
+      <c r="AO28" s="13">
+        <v>33896.199999999997</v>
+      </c>
+      <c r="AP28" s="13">
+        <v>37657.699999999997</v>
+      </c>
+      <c r="AQ28" s="13">
+        <v>41915.300000000003</v>
+      </c>
+      <c r="AR28" s="13">
+        <v>45118.7</v>
+      </c>
+      <c r="AS28" s="13">
+        <v>975.7</v>
+      </c>
+      <c r="AT28" s="13">
+        <v>1771.2</v>
+      </c>
+      <c r="AU28" s="20">
+        <v>4121.8</v>
+      </c>
+      <c r="AV28" s="19">
+        <v>6760</v>
+      </c>
+      <c r="AW28" s="19">
+        <v>7882</v>
+      </c>
+      <c r="AX28" s="13">
+        <v>11914.2</v>
+      </c>
+      <c r="AY28" s="13"/>
+      <c r="AZ28" s="13"/>
+      <c r="BA28" s="13"/>
+      <c r="BB28" s="13"/>
+      <c r="BC28" s="13"/>
+      <c r="BD28" s="13"/>
     </row>
-    <row r="25" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A25" s="22" t="s">
+    <row r="29" spans="1:56">
+      <c r="A29" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="29">
-[...151 lines deleted...]
-      <c r="BD25" s="36"/>
+      <c r="B29" s="44">
+        <v>8262.7000000000007</v>
+      </c>
+      <c r="C29" s="44">
+        <v>10424.1</v>
+      </c>
+      <c r="D29" s="44">
+        <v>15573.6</v>
+      </c>
+      <c r="E29" s="44">
+        <v>25179.8</v>
+      </c>
+      <c r="F29" s="44">
+        <v>31549.7</v>
+      </c>
+      <c r="G29" s="21">
+        <v>39169</v>
+      </c>
+      <c r="H29" s="44">
+        <v>43499.7</v>
+      </c>
+      <c r="I29" s="10">
+        <v>529</v>
+      </c>
+      <c r="J29" s="10">
+        <v>1138.8</v>
+      </c>
+      <c r="K29" s="20">
+        <v>2685.3</v>
+      </c>
+      <c r="L29" s="19">
+        <v>3488.5</v>
+      </c>
+      <c r="M29" s="19">
+        <v>4510.3999999999996</v>
+      </c>
+      <c r="N29" s="39">
+        <v>6406.6</v>
+      </c>
+      <c r="O29" s="19">
+        <v>8871</v>
+      </c>
+      <c r="P29" s="19">
+        <v>13588.6</v>
+      </c>
+      <c r="Q29" s="19">
+        <v>23324</v>
+      </c>
+      <c r="R29" s="19">
+        <v>29642</v>
+      </c>
+      <c r="S29" s="23">
+        <v>36405.1</v>
+      </c>
+      <c r="T29" s="23">
+        <v>39124</v>
+      </c>
+      <c r="U29" s="10">
+        <v>558.29999999999995</v>
+      </c>
+      <c r="V29" s="10">
+        <v>1127.4000000000001</v>
+      </c>
+      <c r="W29" s="20">
+        <v>2736.4</v>
+      </c>
+      <c r="X29" s="19">
+        <v>3545.6</v>
+      </c>
+      <c r="Y29" s="19">
+        <v>4593.5</v>
+      </c>
+      <c r="Z29" s="39">
+        <v>6400.3</v>
+      </c>
+      <c r="AA29" s="19">
+        <v>8977.7000000000007</v>
+      </c>
+      <c r="AB29" s="19">
+        <v>13405.9</v>
+      </c>
+      <c r="AC29" s="19">
+        <v>21710.400000000001</v>
+      </c>
+      <c r="AD29" s="19">
+        <v>27978.3</v>
+      </c>
+      <c r="AE29" s="23">
+        <v>34182.5</v>
+      </c>
+      <c r="AF29" s="23">
+        <v>37355.1</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>686.8</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>1499.7</v>
+      </c>
+      <c r="AI29" s="20">
+        <v>3370</v>
+      </c>
+      <c r="AJ29" s="19">
+        <v>4412.1000000000004</v>
+      </c>
+      <c r="AK29" s="19">
+        <v>5584.4</v>
+      </c>
+      <c r="AL29" s="13">
+        <v>8194.5</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>11317.5</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>18167.8</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>32703.8</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>39328.9</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>45415</v>
+      </c>
+      <c r="AR29" s="13">
+        <v>47934.5</v>
+      </c>
+      <c r="AS29" s="13">
+        <v>771.5</v>
+      </c>
+      <c r="AT29" s="13">
+        <v>1739.3</v>
+      </c>
+      <c r="AU29" s="20">
+        <v>4441.3</v>
+      </c>
+      <c r="AV29" s="19">
+        <v>5533.5</v>
+      </c>
+      <c r="AW29" s="19">
+        <v>6841.1</v>
+      </c>
+      <c r="AX29" s="13">
+        <v>10457.1</v>
+      </c>
+      <c r="AY29" s="13"/>
+      <c r="AZ29" s="13"/>
+      <c r="BA29" s="13"/>
+      <c r="BB29" s="13"/>
+      <c r="BC29" s="13"/>
+      <c r="BD29" s="13"/>
     </row>
-    <row r="26" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A26" s="22" t="s">
+    <row r="30" spans="1:56">
+      <c r="A30" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="29">
-[...151 lines deleted...]
-      <c r="BD26" s="36"/>
+      <c r="B30" s="44">
+        <v>8337.9</v>
+      </c>
+      <c r="C30" s="44">
+        <v>9764.7000000000007</v>
+      </c>
+      <c r="D30" s="44">
+        <v>14594.6</v>
+      </c>
+      <c r="E30" s="44">
+        <v>25257.7</v>
+      </c>
+      <c r="F30" s="44">
+        <v>34335.5</v>
+      </c>
+      <c r="G30" s="21">
+        <v>45678.3</v>
+      </c>
+      <c r="H30" s="44">
+        <v>48180.9</v>
+      </c>
+      <c r="I30" s="10">
+        <v>542.29999999999995</v>
+      </c>
+      <c r="J30" s="10">
+        <v>908.8</v>
+      </c>
+      <c r="K30" s="20">
+        <v>2608.1</v>
+      </c>
+      <c r="L30" s="19">
+        <v>3320</v>
+      </c>
+      <c r="M30" s="19">
+        <v>4358.7</v>
+      </c>
+      <c r="N30" s="39">
+        <v>6450</v>
+      </c>
+      <c r="O30" s="19">
+        <v>9449.2999999999993</v>
+      </c>
+      <c r="P30" s="19">
+        <v>13794.2</v>
+      </c>
+      <c r="Q30" s="19">
+        <v>23555.200000000001</v>
+      </c>
+      <c r="R30" s="19">
+        <v>29336.799999999999</v>
+      </c>
+      <c r="S30" s="23">
+        <v>35971.5</v>
+      </c>
+      <c r="T30" s="23">
+        <v>38002.699999999997</v>
+      </c>
+      <c r="U30" s="10">
+        <v>572.29999999999995</v>
+      </c>
+      <c r="V30" s="10">
+        <v>899.7</v>
+      </c>
+      <c r="W30" s="20">
+        <v>2657.7</v>
+      </c>
+      <c r="X30" s="19">
+        <v>3374.3</v>
+      </c>
+      <c r="Y30" s="19">
+        <v>4439</v>
+      </c>
+      <c r="Z30" s="39">
+        <v>6443.6</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>9563</v>
+      </c>
+      <c r="AB30" s="19">
+        <v>13608.7</v>
+      </c>
+      <c r="AC30" s="19">
+        <v>21925.599999999999</v>
+      </c>
+      <c r="AD30" s="19">
+        <v>27690.2</v>
+      </c>
+      <c r="AE30" s="23">
+        <v>33775.300000000003</v>
+      </c>
+      <c r="AF30" s="23">
+        <v>36284.5</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>752.1</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>1292.8</v>
+      </c>
+      <c r="AI30" s="20">
+        <v>3433.5</v>
+      </c>
+      <c r="AJ30" s="19">
+        <v>4200.7</v>
+      </c>
+      <c r="AK30" s="19">
+        <v>5009</v>
+      </c>
+      <c r="AL30" s="13">
+        <v>7505.9</v>
+      </c>
+      <c r="AM30" s="13">
+        <v>11159.9</v>
+      </c>
+      <c r="AN30" s="13">
+        <v>17346.2</v>
+      </c>
+      <c r="AO30" s="13">
+        <v>32666.9</v>
+      </c>
+      <c r="AP30" s="13">
+        <v>40910.400000000001</v>
+      </c>
+      <c r="AQ30" s="13">
+        <v>43126.400000000001</v>
+      </c>
+      <c r="AR30" s="13">
+        <v>47071</v>
+      </c>
+      <c r="AS30" s="13">
+        <v>825.8</v>
+      </c>
+      <c r="AT30" s="13">
+        <v>1419.7</v>
+      </c>
+      <c r="AU30" s="20">
+        <v>4083.5</v>
+      </c>
+      <c r="AV30" s="19">
+        <v>4883.2</v>
+      </c>
+      <c r="AW30" s="19">
+        <v>5767.4</v>
+      </c>
+      <c r="AX30" s="13">
+        <v>9296.4</v>
+      </c>
+      <c r="AY30" s="13"/>
+      <c r="AZ30" s="13"/>
+      <c r="BA30" s="13"/>
+      <c r="BB30" s="13"/>
+      <c r="BC30" s="13"/>
+      <c r="BD30" s="13"/>
     </row>
-    <row r="27" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A27" s="22" t="s">
+    <row r="31" spans="1:56">
+      <c r="A31" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="29">
-[...151 lines deleted...]
-      <c r="BD27" s="36"/>
+      <c r="B31" s="44">
+        <v>12492.7</v>
+      </c>
+      <c r="C31" s="44">
+        <v>16285.2</v>
+      </c>
+      <c r="D31" s="44">
+        <v>24407.3</v>
+      </c>
+      <c r="E31" s="44">
+        <v>43936.9</v>
+      </c>
+      <c r="F31" s="44">
+        <v>57313.8</v>
+      </c>
+      <c r="G31" s="21">
+        <v>68142.5</v>
+      </c>
+      <c r="H31" s="44">
+        <v>69647</v>
+      </c>
+      <c r="I31" s="10">
+        <v>1122.0999999999999</v>
+      </c>
+      <c r="J31" s="10">
+        <v>2049.5</v>
+      </c>
+      <c r="K31" s="20">
+        <v>4274</v>
+      </c>
+      <c r="L31" s="19">
+        <v>5470.9</v>
+      </c>
+      <c r="M31" s="19">
+        <v>6825.2</v>
+      </c>
+      <c r="N31" s="39">
+        <v>10335.200000000001</v>
+      </c>
+      <c r="O31" s="19">
+        <v>14308</v>
+      </c>
+      <c r="P31" s="19">
+        <v>20912</v>
+      </c>
+      <c r="Q31" s="19">
+        <v>41358.6</v>
+      </c>
+      <c r="R31" s="19">
+        <v>52433.599999999999</v>
+      </c>
+      <c r="S31" s="23">
+        <v>58808.3</v>
+      </c>
+      <c r="T31" s="23">
+        <v>62714.1</v>
+      </c>
+      <c r="U31" s="10">
+        <v>1184.2</v>
+      </c>
+      <c r="V31" s="10">
+        <v>2029</v>
+      </c>
+      <c r="W31" s="20">
+        <v>4355.3</v>
+      </c>
+      <c r="X31" s="19">
+        <v>5560.4</v>
+      </c>
+      <c r="Y31" s="19">
+        <v>6951</v>
+      </c>
+      <c r="Z31" s="39">
+        <v>10325</v>
+      </c>
+      <c r="AA31" s="19">
+        <v>14480.2</v>
+      </c>
+      <c r="AB31" s="19">
+        <v>20630.8</v>
+      </c>
+      <c r="AC31" s="19">
+        <v>38497.4</v>
+      </c>
+      <c r="AD31" s="19">
+        <v>49490.6</v>
+      </c>
+      <c r="AE31" s="23">
+        <v>55217.9</v>
+      </c>
+      <c r="AF31" s="23">
+        <v>59878.6</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>1269</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>2408.6</v>
+      </c>
+      <c r="AI31" s="20">
+        <v>4693.8</v>
+      </c>
+      <c r="AJ31" s="19">
+        <v>5785.2</v>
+      </c>
+      <c r="AK31" s="19">
+        <v>7223.2</v>
+      </c>
+      <c r="AL31" s="13">
+        <v>11269.7</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>15176.3</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>23845.1</v>
+      </c>
+      <c r="AO31" s="13">
+        <v>42313.7</v>
+      </c>
+      <c r="AP31" s="13">
+        <v>56224.6</v>
+      </c>
+      <c r="AQ31" s="13">
+        <v>59381.3</v>
+      </c>
+      <c r="AR31" s="13">
+        <v>64829</v>
+      </c>
+      <c r="AS31" s="13">
+        <v>1389.1</v>
+      </c>
+      <c r="AT31" s="13">
+        <v>2731.4</v>
+      </c>
+      <c r="AU31" s="20">
+        <v>5461.5</v>
+      </c>
+      <c r="AV31" s="19">
+        <v>6557.4</v>
+      </c>
+      <c r="AW31" s="19">
+        <v>8158.9</v>
+      </c>
+      <c r="AX31" s="13">
+        <v>12894.6</v>
+      </c>
+      <c r="AY31" s="13"/>
+      <c r="AZ31" s="13"/>
+      <c r="BA31" s="13"/>
+      <c r="BB31" s="13"/>
+      <c r="BC31" s="13"/>
+      <c r="BD31" s="13"/>
     </row>
-    <row r="28" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A28" s="22" t="s">
+    <row r="32" spans="1:56">
+      <c r="A32" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="29">
-[...631 lines deleted...]
-      <c r="B32" s="29">
+      <c r="B32" s="44">
         <v>12243.9</v>
       </c>
-      <c r="C32" s="29">
+      <c r="C32" s="44">
         <v>16464.2</v>
       </c>
-      <c r="D32" s="29">
+      <c r="D32" s="44">
         <v>24631.9</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="44">
         <v>50265.7</v>
       </c>
-      <c r="F32" s="29">
+      <c r="F32" s="44">
         <v>60528.3</v>
       </c>
-      <c r="G32" s="14">
+      <c r="G32" s="21">
         <v>67389.100000000006</v>
       </c>
-      <c r="H32" s="29">
+      <c r="H32" s="44">
         <v>67843.399999999994</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="10">
         <v>768.2</v>
       </c>
-      <c r="J32" s="12">
+      <c r="J32" s="10">
         <v>1189.4000000000001</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="20">
         <v>3739.2</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="19">
         <v>5262.3</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="19">
         <v>7162.7</v>
       </c>
-      <c r="N32" s="15">
+      <c r="N32" s="39">
         <v>10358.700000000001</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="19">
         <v>14507.4</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P32" s="19">
         <v>22450.6</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q32" s="19">
         <v>46889</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="19">
         <v>54889.7</v>
       </c>
-      <c r="S32" s="28">
+      <c r="S32" s="23">
         <v>58360.1</v>
       </c>
-      <c r="T32" s="28">
+      <c r="T32" s="23">
         <v>60904</v>
       </c>
-      <c r="U32" s="12">
+      <c r="U32" s="10">
         <v>810.7</v>
       </c>
-      <c r="V32" s="12">
+      <c r="V32" s="10">
         <v>1177.5</v>
       </c>
-      <c r="W32" s="27">
+      <c r="W32" s="20">
         <v>3810.3</v>
       </c>
-      <c r="X32" s="13">
+      <c r="X32" s="19">
         <v>5348.4</v>
       </c>
-      <c r="Y32" s="13">
+      <c r="Y32" s="19">
         <v>7294.7</v>
       </c>
-      <c r="Z32" s="15">
+      <c r="Z32" s="39">
         <v>10348.5</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA32" s="19">
         <v>14682</v>
       </c>
-      <c r="AB32" s="13">
+      <c r="AB32" s="19">
         <v>22148.7</v>
       </c>
-      <c r="AC32" s="13">
+      <c r="AC32" s="19">
         <v>43645.2</v>
       </c>
-      <c r="AD32" s="13">
+      <c r="AD32" s="19">
         <v>51808.9</v>
       </c>
-      <c r="AE32" s="28">
+      <c r="AE32" s="23">
         <v>54797.1</v>
       </c>
-      <c r="AF32" s="28">
+      <c r="AF32" s="23">
         <v>58150.400000000001</v>
       </c>
-      <c r="AG32" s="12">
-[...35 lines deleted...]
-      <c r="AS32" s="36">
+      <c r="AG32" s="10">
+        <v>854.2</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>1384.4</v>
+      </c>
+      <c r="AI32" s="20">
+        <v>4531.6000000000004</v>
+      </c>
+      <c r="AJ32" s="19">
+        <v>6248.1</v>
+      </c>
+      <c r="AK32" s="19">
+        <v>8268.4</v>
+      </c>
+      <c r="AL32" s="13">
+        <v>11463.6</v>
+      </c>
+      <c r="AM32" s="10">
+        <v>16102.2</v>
+      </c>
+      <c r="AN32" s="13">
+        <v>23800.7</v>
+      </c>
+      <c r="AO32" s="13">
+        <v>45157</v>
+      </c>
+      <c r="AP32" s="13">
+        <v>54305</v>
+      </c>
+      <c r="AQ32" s="13">
+        <v>66474.600000000006</v>
+      </c>
+      <c r="AR32" s="13">
+        <v>68334.3</v>
+      </c>
+      <c r="AS32" s="13">
         <v>892.5</v>
       </c>
-      <c r="AT32" s="36">
+      <c r="AT32" s="13">
         <v>1571.2</v>
       </c>
-      <c r="AU32" s="44">
+      <c r="AU32" s="20">
         <v>5842</v>
       </c>
-      <c r="AV32" s="43">
+      <c r="AV32" s="19">
         <v>7625.7</v>
       </c>
-      <c r="AW32" s="43">
+      <c r="AW32" s="19">
         <v>9860.2999999999993</v>
       </c>
-      <c r="AX32" s="36">
+      <c r="AX32" s="13">
         <v>13383.2</v>
       </c>
-      <c r="AY32" s="12"/>
-[...4 lines deleted...]
-      <c r="BD32" s="36"/>
+      <c r="AY32" s="10"/>
+      <c r="AZ32" s="13"/>
+      <c r="BA32" s="13"/>
+      <c r="BB32" s="13"/>
+      <c r="BC32" s="13"/>
+      <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="48" t="s">
+      <c r="E35" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="48"/>
-[...2 lines deleted...]
-      <c r="Q35" s="48" t="s">
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="Q35" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="48"/>
-[...2 lines deleted...]
-      <c r="AC35" s="48" t="s">
+      <c r="R35" s="28"/>
+      <c r="S35" s="28"/>
+      <c r="T35" s="28"/>
+      <c r="AC35" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="48"/>
-[...2 lines deleted...]
-      <c r="AO35" s="48" t="s">
+      <c r="AD35" s="28"/>
+      <c r="AE35" s="28"/>
+      <c r="AF35" s="28"/>
+      <c r="AO35" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="48"/>
-[...2 lines deleted...]
-      <c r="BA35" s="48" t="s">
+      <c r="AP35" s="28"/>
+      <c r="AQ35" s="28"/>
+      <c r="AR35" s="28"/>
+      <c r="BA35" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="48"/>
-[...1 lines deleted...]
-      <c r="BD35" s="48"/>
+      <c r="BB35" s="28"/>
+      <c r="BC35" s="28"/>
+      <c r="BD35" s="28"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="49"/>
-[...9 lines deleted...]
-      <c r="I36" s="54" t="s">
+      <c r="A36" s="29"/>
+      <c r="B36" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="31"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="32"/>
+      <c r="U36" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="J36" s="51"/>
-[...51 lines deleted...]
-      <c r="BD36" s="52"/>
+      <c r="V36" s="31"/>
+      <c r="W36" s="31"/>
+      <c r="X36" s="31"/>
+      <c r="Y36" s="31"/>
+      <c r="Z36" s="31"/>
+      <c r="AA36" s="31"/>
+      <c r="AB36" s="31"/>
+      <c r="AC36" s="31"/>
+      <c r="AD36" s="31"/>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="32"/>
+      <c r="AG36" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+      <c r="AL36" s="31"/>
+      <c r="AM36" s="31"/>
+      <c r="AN36" s="31"/>
+      <c r="AO36" s="31"/>
+      <c r="AP36" s="31"/>
+      <c r="AQ36" s="31"/>
+      <c r="AR36" s="32"/>
+      <c r="AS36" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT36" s="31"/>
+      <c r="AU36" s="31"/>
+      <c r="AV36" s="31"/>
+      <c r="AW36" s="31"/>
+      <c r="AX36" s="31"/>
+      <c r="AY36" s="31"/>
+      <c r="AZ36" s="31"/>
+      <c r="BA36" s="31"/>
+      <c r="BB36" s="31"/>
+      <c r="BC36" s="31"/>
+      <c r="BD36" s="32"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="50"/>
+      <c r="A37" s="30"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5093,2016 +5053,2016 @@
       <c r="L37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="T37" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W37" s="2" t="s">
         <v>2</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Z37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AC37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AE37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AF37" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI37" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AJ37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AK37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AL37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AM37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AN37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AP37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AQ37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AR37" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AS37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT37" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AU37" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AV37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AW37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD37" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A38" s="19" t="s">
+    <row r="38" spans="1:56" s="37" customFormat="1">
+      <c r="A38" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="20">
+      <c r="B38" s="36">
         <v>2778.9746531395076</v>
       </c>
-      <c r="C38" s="20">
+      <c r="C38" s="36">
         <v>22672.299885737</v>
       </c>
-      <c r="D38" s="20">
+      <c r="D38" s="36">
         <v>70048.872443701621</v>
       </c>
-      <c r="E38" s="9">
+      <c r="E38" s="12">
         <v>195855.14719188423</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="12">
         <v>255895.33529168961</v>
       </c>
-      <c r="G38" s="9">
+      <c r="G38" s="12">
         <v>287979.12957716407</v>
       </c>
-      <c r="H38" s="9">
+      <c r="H38" s="12">
         <v>287985.34022822062</v>
       </c>
-      <c r="I38" s="9">
+      <c r="I38" s="12">
         <v>9.8304082028985516</v>
       </c>
-      <c r="J38" s="9">
+      <c r="J38" s="12">
         <v>19.660816405797103</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K38" s="12">
         <v>29.491224608695653</v>
       </c>
-      <c r="L38" s="9">
+      <c r="L38" s="12">
         <v>569.56962089159424</v>
       </c>
-      <c r="M38" s="9">
+      <c r="M38" s="12">
         <v>2224.4187568279049</v>
       </c>
-      <c r="N38" s="9">
+      <c r="N38" s="12">
         <v>4241.3684960637011</v>
       </c>
-      <c r="O38" s="9">
+      <c r="O38" s="12">
         <v>25294.929223206</v>
       </c>
-      <c r="P38" s="9">
+      <c r="P38" s="12">
         <v>70456.916096680841</v>
       </c>
-      <c r="Q38" s="9">
+      <c r="Q38" s="12">
         <v>199248.98728987164</v>
       </c>
-      <c r="R38" s="9">
+      <c r="R38" s="12">
         <v>251748.93320787227</v>
       </c>
-      <c r="S38" s="9">
+      <c r="S38" s="12">
         <v>283075.26199684117</v>
       </c>
-      <c r="T38" s="9">
+      <c r="T38" s="12">
         <v>283085.09240504407</v>
       </c>
-      <c r="U38" s="9">
+      <c r="U38" s="12">
         <v>15.508002041666666</v>
       </c>
-      <c r="V38" s="9">
+      <c r="V38" s="12">
         <v>30.825255874999996</v>
       </c>
-      <c r="W38" s="9">
+      <c r="W38" s="12">
         <v>44.899557583333326</v>
       </c>
-      <c r="X38" s="9">
+      <c r="X38" s="12">
         <v>535.63783529666671</v>
       </c>
-      <c r="Y38" s="9">
+      <c r="Y38" s="12">
         <v>2014.8010900983334</v>
       </c>
-      <c r="Z38" s="9">
+      <c r="Z38" s="12">
         <v>3791.1416615409389</v>
       </c>
-      <c r="AA38" s="9">
+      <c r="AA38" s="12">
         <v>25093.715233122814</v>
       </c>
-      <c r="AB38" s="9">
+      <c r="AB38" s="12">
         <v>65741.444576075941</v>
       </c>
-      <c r="AC38" s="9">
+      <c r="AC38" s="12">
         <v>173615.1415862912</v>
       </c>
-      <c r="AD38" s="9">
+      <c r="AD38" s="12">
         <v>224686.50719612243</v>
       </c>
-      <c r="AE38" s="9">
+      <c r="AE38" s="12">
         <v>251448.02539347997</v>
       </c>
-      <c r="AF38" s="9">
+      <c r="AF38" s="12">
         <v>254853.08569486596</v>
       </c>
-      <c r="AG38" s="9">
-[...35 lines deleted...]
-      <c r="AS38" s="40">
+      <c r="AG38" s="12">
+        <v>21.2</v>
+      </c>
+      <c r="AH38" s="12">
+        <v>42.3</v>
+      </c>
+      <c r="AI38" s="12">
+        <v>63.5</v>
+      </c>
+      <c r="AJ38" s="12">
+        <v>84.7</v>
+      </c>
+      <c r="AK38" s="12">
+        <v>1846.5</v>
+      </c>
+      <c r="AL38" s="12">
+        <v>3512.4</v>
+      </c>
+      <c r="AM38" s="12">
+        <v>27787.5</v>
+      </c>
+      <c r="AN38" s="12">
+        <v>80491.899999999994</v>
+      </c>
+      <c r="AO38" s="12">
+        <v>196875.5</v>
+      </c>
+      <c r="AP38" s="12">
+        <v>251501.3</v>
+      </c>
+      <c r="AQ38" s="12">
+        <v>282583.5</v>
+      </c>
+      <c r="AR38" s="12">
+        <v>282604.59999999998</v>
+      </c>
+      <c r="AS38" s="16">
         <v>34.799999999999997</v>
       </c>
-      <c r="AT38" s="35">
+      <c r="AT38" s="12">
         <v>74.3</v>
       </c>
-      <c r="AU38" s="35">
+      <c r="AU38" s="12">
         <v>102.1</v>
       </c>
-      <c r="AV38" s="35">
+      <c r="AV38" s="12">
         <v>123.5</v>
       </c>
-      <c r="AW38" s="32">
+      <c r="AW38" s="9">
         <v>2368.1</v>
       </c>
-      <c r="AX38" s="35">
+      <c r="AX38" s="12">
         <v>4879.8999999999996</v>
       </c>
-      <c r="AY38" s="9"/>
-[...4 lines deleted...]
-      <c r="BD38" s="35"/>
+      <c r="AY38" s="12"/>
+      <c r="AZ38" s="12"/>
+      <c r="BA38" s="12"/>
+      <c r="BB38" s="12"/>
+      <c r="BC38" s="12"/>
+      <c r="BD38" s="12"/>
     </row>
-    <row r="39" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A39" s="22" t="s">
+    <row r="39" spans="1:56" s="37" customFormat="1">
+      <c r="A39" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="10">
+        <v>429.7</v>
+      </c>
+      <c r="C39" s="10">
+        <v>4195.7</v>
+      </c>
+      <c r="D39" s="10">
+        <v>9014.7000000000007</v>
+      </c>
+      <c r="E39" s="21">
+        <v>9566</v>
+      </c>
+      <c r="F39" s="21">
+        <v>12336.2</v>
+      </c>
+      <c r="G39" s="21">
+        <v>9718.7999999999993</v>
+      </c>
+      <c r="H39" s="21">
+        <v>12648.1</v>
+      </c>
+      <c r="I39" s="10">
+        <v>0</v>
+      </c>
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="19">
+        <v>0</v>
+      </c>
+      <c r="L39" s="21">
+        <v>0</v>
+      </c>
+      <c r="M39" s="19">
+        <v>0</v>
+      </c>
+      <c r="N39" s="39">
+        <v>465.4</v>
+      </c>
+      <c r="O39" s="19">
+        <v>1638.7</v>
+      </c>
+      <c r="P39" s="23">
+        <v>6764.5</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>7700.2</v>
+      </c>
+      <c r="R39" s="45">
+        <v>11660</v>
+      </c>
+      <c r="S39" s="23">
+        <v>12177.6</v>
+      </c>
+      <c r="T39" s="23">
+        <v>12131.6</v>
+      </c>
+      <c r="U39" s="10">
+        <v>0</v>
+      </c>
+      <c r="V39" s="10">
+        <v>0</v>
+      </c>
+      <c r="W39" s="19">
+        <v>0</v>
+      </c>
+      <c r="X39" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="39">
+        <v>416</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>1625.6</v>
+      </c>
+      <c r="AB39" s="23">
+        <v>6311.7</v>
+      </c>
+      <c r="AC39" s="23">
+        <v>6709.6</v>
+      </c>
+      <c r="AD39" s="45">
+        <v>10406.5</v>
+      </c>
+      <c r="AE39" s="23">
+        <v>10817</v>
+      </c>
+      <c r="AF39" s="23">
+        <v>10921.7</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="19">
+        <v>962.7</v>
+      </c>
+      <c r="AL39" s="13">
+        <v>1684.9</v>
+      </c>
+      <c r="AM39" s="13">
+        <v>5817.2</v>
+      </c>
+      <c r="AN39" s="13">
+        <v>11703.5</v>
+      </c>
+      <c r="AO39" s="13">
+        <v>20570.400000000001</v>
+      </c>
+      <c r="AP39" s="13">
+        <v>27044.799999999999</v>
+      </c>
+      <c r="AQ39" s="13">
+        <v>27485.4</v>
+      </c>
+      <c r="AR39" s="13">
+        <v>29694</v>
+      </c>
+      <c r="AS39" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="10">
+        <v>1378.8</v>
+      </c>
+      <c r="AX39" s="13">
+        <v>2206.3000000000002</v>
+      </c>
+      <c r="AY39" s="13"/>
+      <c r="AZ39" s="13"/>
+      <c r="BA39" s="13"/>
+      <c r="BB39" s="13"/>
+      <c r="BC39" s="13"/>
+      <c r="BD39" s="13"/>
+    </row>
+    <row r="40" spans="1:56">
+      <c r="A40" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="C40" s="10">
+        <v>179.9</v>
+      </c>
+      <c r="D40" s="10">
+        <v>721.6</v>
+      </c>
+      <c r="E40" s="21">
+        <v>2198.6</v>
+      </c>
+      <c r="F40" s="21">
+        <v>8159.3</v>
+      </c>
+      <c r="G40" s="21">
+        <v>1998.3</v>
+      </c>
+      <c r="H40" s="21">
+        <v>2486.6</v>
+      </c>
+      <c r="I40" s="10">
+        <v>0</v>
+      </c>
+      <c r="J40" s="10">
+        <v>0</v>
+      </c>
+      <c r="K40" s="19">
+        <v>0</v>
+      </c>
+      <c r="L40" s="21">
+        <v>0</v>
+      </c>
+      <c r="M40" s="19">
+        <v>0</v>
+      </c>
+      <c r="N40" s="39">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="O40" s="19">
+        <v>302.7</v>
+      </c>
+      <c r="P40" s="23">
+        <v>845.3</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>2315.1999999999998</v>
+      </c>
+      <c r="R40" s="45">
+        <v>6680.7</v>
+      </c>
+      <c r="S40" s="23">
+        <v>7152.3</v>
+      </c>
+      <c r="T40" s="23">
+        <v>7125.4</v>
+      </c>
+      <c r="U40" s="10">
+        <v>0</v>
+      </c>
+      <c r="V40" s="10">
+        <v>0</v>
+      </c>
+      <c r="W40" s="19">
+        <v>0</v>
+      </c>
+      <c r="X40" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="39">
+        <v>117.4</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>300.3</v>
+      </c>
+      <c r="AB40" s="23">
+        <v>788.7</v>
+      </c>
+      <c r="AC40" s="23">
+        <v>2017.3</v>
+      </c>
+      <c r="AD40" s="45">
+        <v>5962.5</v>
+      </c>
+      <c r="AE40" s="23">
+        <v>6353.2</v>
+      </c>
+      <c r="AF40" s="23">
+        <v>6414.8</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="19">
+        <v>104.3</v>
+      </c>
+      <c r="AL40" s="13">
+        <v>186.9</v>
+      </c>
+      <c r="AM40" s="13">
+        <v>418.4</v>
+      </c>
+      <c r="AN40" s="13">
+        <v>1067</v>
+      </c>
+      <c r="AO40" s="13">
+        <v>2028.3</v>
+      </c>
+      <c r="AP40" s="13">
+        <v>2564.3000000000002</v>
+      </c>
+      <c r="AQ40" s="13">
+        <v>2604.4</v>
+      </c>
+      <c r="AR40" s="13">
+        <v>2651.7</v>
+      </c>
+      <c r="AS40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="10">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="AX40" s="13">
+        <v>243.9</v>
+      </c>
+      <c r="AY40" s="13"/>
+      <c r="AZ40" s="13"/>
+      <c r="BA40" s="13"/>
+      <c r="BB40" s="13"/>
+      <c r="BC40" s="13"/>
+      <c r="BD40" s="13"/>
+    </row>
+    <row r="41" spans="1:56">
+      <c r="A41" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="10">
+        <v>381.3</v>
+      </c>
+      <c r="C41" s="10">
+        <v>2649.6</v>
+      </c>
+      <c r="D41" s="10">
+        <v>8816.2000000000007</v>
+      </c>
+      <c r="E41" s="21">
+        <v>20555.599999999999</v>
+      </c>
+      <c r="F41" s="21">
+        <v>26849.3</v>
+      </c>
+      <c r="G41" s="21">
+        <v>25705.4</v>
+      </c>
+      <c r="H41" s="21">
+        <v>29738.6</v>
+      </c>
+      <c r="I41" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="J41" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="K41" s="19">
+        <v>14.4</v>
+      </c>
+      <c r="L41" s="21">
+        <v>278.2</v>
+      </c>
+      <c r="M41" s="19">
+        <v>802.7</v>
+      </c>
+      <c r="N41" s="39">
+        <v>718.4</v>
+      </c>
+      <c r="O41" s="19">
+        <v>3054.2</v>
+      </c>
+      <c r="P41" s="23">
+        <v>8525.2999999999993</v>
+      </c>
+      <c r="Q41" s="23">
+        <v>22463.9</v>
+      </c>
+      <c r="R41" s="45">
+        <v>27157.3</v>
+      </c>
+      <c r="S41" s="23">
+        <v>30693.7</v>
+      </c>
+      <c r="T41" s="23">
+        <v>30574.9</v>
+      </c>
+      <c r="U41" s="10">
+        <v>8.5</v>
+      </c>
+      <c r="V41" s="10">
+        <v>16.3</v>
+      </c>
+      <c r="W41" s="19">
+        <v>21.9</v>
+      </c>
+      <c r="X41" s="21">
+        <v>261.60000000000002</v>
+      </c>
+      <c r="Y41" s="19">
+        <v>727.1</v>
+      </c>
+      <c r="Z41" s="39">
+        <v>642.1</v>
+      </c>
+      <c r="AA41" s="19">
+        <v>3029.9</v>
+      </c>
+      <c r="AB41" s="23">
+        <v>7954.7</v>
+      </c>
+      <c r="AC41" s="23">
+        <v>19573.900000000001</v>
+      </c>
+      <c r="AD41" s="45">
+        <v>24238</v>
+      </c>
+      <c r="AE41" s="23">
+        <v>27264.400000000001</v>
+      </c>
+      <c r="AF41" s="23">
+        <v>27525.7</v>
+      </c>
+      <c r="AG41" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="19">
+        <v>15.8</v>
+      </c>
+      <c r="AL41" s="13">
+        <v>61.7</v>
+      </c>
+      <c r="AM41" s="13">
+        <v>1944.6</v>
+      </c>
+      <c r="AN41" s="13">
+        <v>7773.8</v>
+      </c>
+      <c r="AO41" s="13">
+        <v>15753</v>
+      </c>
+      <c r="AP41" s="13">
+        <v>20388.400000000001</v>
+      </c>
+      <c r="AQ41" s="13">
+        <v>24608.6</v>
+      </c>
+      <c r="AR41" s="13">
+        <v>23214.400000000001</v>
+      </c>
+      <c r="AS41" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="13">
+        <v>13.2</v>
+      </c>
+      <c r="AX41" s="13">
+        <v>124.3</v>
+      </c>
+      <c r="AY41" s="13"/>
+      <c r="AZ41" s="13"/>
+      <c r="BA41" s="13"/>
+      <c r="BB41" s="13"/>
+      <c r="BC41" s="13"/>
+      <c r="BD41" s="13"/>
+    </row>
+    <row r="42" spans="1:56">
+      <c r="A42" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="10">
+        <v>69.7</v>
+      </c>
+      <c r="C42" s="10">
+        <v>2171.6</v>
+      </c>
+      <c r="D42" s="10">
+        <v>8626.5</v>
+      </c>
+      <c r="E42" s="21">
+        <v>24885.1</v>
+      </c>
+      <c r="F42" s="21">
+        <v>30656.9</v>
+      </c>
+      <c r="G42" s="21">
+        <v>43025.5</v>
+      </c>
+      <c r="H42" s="21">
+        <v>38723.199999999997</v>
+      </c>
+      <c r="I42" s="10">
+        <v>0</v>
+      </c>
+      <c r="J42" s="10">
+        <v>0</v>
+      </c>
+      <c r="K42" s="19">
+        <v>0</v>
+      </c>
+      <c r="L42" s="21">
+        <v>0</v>
+      </c>
+      <c r="M42" s="19">
+        <v>0</v>
+      </c>
+      <c r="N42" s="39">
+        <v>394</v>
+      </c>
+      <c r="O42" s="19">
+        <v>3190.3</v>
+      </c>
+      <c r="P42" s="23">
+        <v>8434.7000000000007</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>25664.3</v>
+      </c>
+      <c r="R42" s="45">
+        <v>32023.5</v>
+      </c>
+      <c r="S42" s="23">
+        <v>36546.9</v>
+      </c>
+      <c r="T42" s="23">
+        <v>36470</v>
+      </c>
+      <c r="U42" s="10">
+        <v>0</v>
+      </c>
+      <c r="V42" s="10">
+        <v>0</v>
+      </c>
+      <c r="W42" s="19">
+        <v>0</v>
+      </c>
+      <c r="X42" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="39">
+        <v>352.2</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>3164.9</v>
+      </c>
+      <c r="AB42" s="23">
+        <v>7870.2</v>
+      </c>
+      <c r="AC42" s="23">
+        <v>22362.5</v>
+      </c>
+      <c r="AD42" s="45">
+        <v>28581.1</v>
+      </c>
+      <c r="AE42" s="23">
+        <v>32463.599999999999</v>
+      </c>
+      <c r="AF42" s="23">
+        <v>32832.9</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="19">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>245.7</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>4665</v>
+      </c>
+      <c r="AN42" s="13">
+        <v>11220.7</v>
+      </c>
+      <c r="AO42" s="13">
+        <v>22319.5</v>
+      </c>
+      <c r="AP42" s="13">
+        <v>27627.3</v>
+      </c>
+      <c r="AQ42" s="13">
+        <v>32838.300000000003</v>
+      </c>
+      <c r="AR42" s="13">
+        <v>32189.4</v>
+      </c>
+      <c r="AS42" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="13">
+        <v>94</v>
+      </c>
+      <c r="AX42" s="13">
+        <v>207.7</v>
+      </c>
+      <c r="AY42" s="13"/>
+      <c r="AZ42" s="13"/>
+      <c r="BA42" s="13"/>
+      <c r="BB42" s="13"/>
+      <c r="BC42" s="13"/>
+      <c r="BD42" s="13"/>
+    </row>
+    <row r="43" spans="1:56">
+      <c r="A43" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="12">
-[...151 lines deleted...]
-      <c r="BD39" s="36"/>
+      <c r="B43" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="C43" s="10">
+        <v>2134</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6911.7</v>
+      </c>
+      <c r="E43" s="21">
+        <v>24673.4</v>
+      </c>
+      <c r="F43" s="21">
+        <v>27308.9</v>
+      </c>
+      <c r="G43" s="21">
+        <v>32195.4</v>
+      </c>
+      <c r="H43" s="21">
+        <v>33172.5</v>
+      </c>
+      <c r="I43" s="10">
+        <v>0</v>
+      </c>
+      <c r="J43" s="10">
+        <v>0</v>
+      </c>
+      <c r="K43" s="19">
+        <v>0</v>
+      </c>
+      <c r="L43" s="21">
+        <v>0</v>
+      </c>
+      <c r="M43" s="19">
+        <v>0</v>
+      </c>
+      <c r="N43" s="39">
+        <v>324.8</v>
+      </c>
+      <c r="O43" s="19">
+        <v>2391.8000000000002</v>
+      </c>
+      <c r="P43" s="23">
+        <v>6843.5</v>
+      </c>
+      <c r="Q43" s="23">
+        <v>24287.599999999999</v>
+      </c>
+      <c r="R43" s="45">
+        <v>28118.5</v>
+      </c>
+      <c r="S43" s="23">
+        <v>32727.8</v>
+      </c>
+      <c r="T43" s="23">
+        <v>32530.7</v>
+      </c>
+      <c r="U43" s="10">
+        <v>0</v>
+      </c>
+      <c r="V43" s="10">
+        <v>0</v>
+      </c>
+      <c r="W43" s="19">
+        <v>0</v>
+      </c>
+      <c r="X43" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="39">
+        <v>290.3</v>
+      </c>
+      <c r="AA43" s="19">
+        <v>2372.8000000000002</v>
+      </c>
+      <c r="AB43" s="23">
+        <v>6385.5</v>
+      </c>
+      <c r="AC43" s="23">
+        <v>21162.9</v>
+      </c>
+      <c r="AD43" s="45">
+        <v>25095.8</v>
+      </c>
+      <c r="AE43" s="23">
+        <v>29071.200000000001</v>
+      </c>
+      <c r="AF43" s="23">
+        <v>29286.400000000001</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="19">
+        <v>195.9</v>
+      </c>
+      <c r="AL43" s="13">
+        <v>360.5</v>
+      </c>
+      <c r="AM43" s="13">
+        <v>2413.9</v>
+      </c>
+      <c r="AN43" s="13">
+        <v>5952.5</v>
+      </c>
+      <c r="AO43" s="13">
+        <v>22870.400000000001</v>
+      </c>
+      <c r="AP43" s="13">
+        <v>28224</v>
+      </c>
+      <c r="AQ43" s="13">
+        <v>32561</v>
+      </c>
+      <c r="AR43" s="13">
+        <v>33272.6</v>
+      </c>
+      <c r="AS43" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="13">
+        <v>321.89999999999998</v>
+      </c>
+      <c r="AX43" s="13">
+        <v>566.4</v>
+      </c>
+      <c r="AY43" s="13"/>
+      <c r="AZ43" s="13"/>
+      <c r="BA43" s="13"/>
+      <c r="BB43" s="13"/>
+      <c r="BC43" s="13"/>
+      <c r="BD43" s="13"/>
     </row>
-    <row r="40" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A40" s="22" t="s">
+    <row r="44" spans="1:56">
+      <c r="A44" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="12">
-[...151 lines deleted...]
-      <c r="BD40" s="36"/>
+      <c r="B44" s="10">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C44" s="10">
+        <v>2648.7</v>
+      </c>
+      <c r="D44" s="10">
+        <v>7926.2</v>
+      </c>
+      <c r="E44" s="21">
+        <v>31034.6</v>
+      </c>
+      <c r="F44" s="21">
+        <v>37459.800000000003</v>
+      </c>
+      <c r="G44" s="21">
+        <v>35379.699999999997</v>
+      </c>
+      <c r="H44" s="21">
+        <v>34765.4</v>
+      </c>
+      <c r="I44" s="10">
+        <v>0</v>
+      </c>
+      <c r="J44" s="10">
+        <v>0</v>
+      </c>
+      <c r="K44" s="19">
+        <v>0</v>
+      </c>
+      <c r="L44" s="21">
+        <v>0</v>
+      </c>
+      <c r="M44" s="19">
+        <v>0</v>
+      </c>
+      <c r="N44" s="39">
+        <v>344.4</v>
+      </c>
+      <c r="O44" s="19">
+        <v>2504</v>
+      </c>
+      <c r="P44" s="23">
+        <v>9028.4</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>31875.5</v>
+      </c>
+      <c r="R44" s="46">
+        <v>36717.199999999997</v>
+      </c>
+      <c r="S44" s="23">
+        <v>37897.9</v>
+      </c>
+      <c r="T44" s="23">
+        <v>37710.6</v>
+      </c>
+      <c r="U44" s="10">
+        <v>0</v>
+      </c>
+      <c r="V44" s="10">
+        <v>0</v>
+      </c>
+      <c r="W44" s="19">
+        <v>0</v>
+      </c>
+      <c r="X44" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="39">
+        <v>307.8</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>2484.1</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>8424.2000000000007</v>
+      </c>
+      <c r="AC44" s="23">
+        <v>27774.6</v>
+      </c>
+      <c r="AD44" s="46">
+        <v>32770.199999999997</v>
+      </c>
+      <c r="AE44" s="23">
+        <v>33663.699999999997</v>
+      </c>
+      <c r="AF44" s="23">
+        <v>33949.699999999997</v>
+      </c>
+      <c r="AG44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="19">
+        <v>85.2</v>
+      </c>
+      <c r="AL44" s="13">
+        <v>203.1</v>
+      </c>
+      <c r="AM44" s="13">
+        <v>1351.4</v>
+      </c>
+      <c r="AN44" s="13">
+        <v>8573.6</v>
+      </c>
+      <c r="AO44" s="13">
+        <v>20631.7</v>
+      </c>
+      <c r="AP44" s="13">
+        <v>22880</v>
+      </c>
+      <c r="AQ44" s="13">
+        <v>25030</v>
+      </c>
+      <c r="AR44" s="13">
+        <v>24661.4</v>
+      </c>
+      <c r="AS44" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="13">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AX44" s="13">
+        <v>503.3</v>
+      </c>
+      <c r="AY44" s="13"/>
+      <c r="AZ44" s="13"/>
+      <c r="BA44" s="13"/>
+      <c r="BB44" s="13"/>
+      <c r="BC44" s="13"/>
+      <c r="BD44" s="13"/>
     </row>
-    <row r="41" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A41" s="22" t="s">
+    <row r="45" spans="1:56">
+      <c r="A45" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="12">
-[...151 lines deleted...]
-      <c r="BD41" s="36"/>
+      <c r="B45" s="10">
+        <v>729.4</v>
+      </c>
+      <c r="C45" s="10">
+        <v>1867.4</v>
+      </c>
+      <c r="D45" s="10">
+        <v>5732.3</v>
+      </c>
+      <c r="E45" s="21">
+        <v>13838.4</v>
+      </c>
+      <c r="F45" s="21">
+        <v>18215.5</v>
+      </c>
+      <c r="G45" s="21">
+        <v>23883.200000000001</v>
+      </c>
+      <c r="H45" s="21">
+        <v>24860.1</v>
+      </c>
+      <c r="I45" s="10">
+        <v>1</v>
+      </c>
+      <c r="J45" s="10">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K45" s="19">
+        <v>3.7</v>
+      </c>
+      <c r="L45" s="21">
+        <v>66.5</v>
+      </c>
+      <c r="M45" s="19">
+        <v>401.5</v>
+      </c>
+      <c r="N45" s="39">
+        <v>361.7</v>
+      </c>
+      <c r="O45" s="19">
+        <v>2113.5</v>
+      </c>
+      <c r="P45" s="23">
+        <v>5707.2</v>
+      </c>
+      <c r="Q45" s="23">
+        <v>13621.8</v>
+      </c>
+      <c r="R45" s="45">
+        <v>18844.2</v>
+      </c>
+      <c r="S45" s="23">
+        <v>24233.3</v>
+      </c>
+      <c r="T45" s="23">
+        <v>24161.1</v>
+      </c>
+      <c r="U45" s="10">
+        <v>1.6</v>
+      </c>
+      <c r="V45" s="10">
+        <v>3.4</v>
+      </c>
+      <c r="W45" s="19">
+        <v>5.6</v>
+      </c>
+      <c r="X45" s="21">
+        <v>62.5</v>
+      </c>
+      <c r="Y45" s="19">
+        <v>363.6</v>
+      </c>
+      <c r="Z45" s="39">
+        <v>323.3</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>2096.6999999999998</v>
+      </c>
+      <c r="AB45" s="23">
+        <v>5325.2</v>
+      </c>
+      <c r="AC45" s="23">
+        <v>11869.3</v>
+      </c>
+      <c r="AD45" s="45">
+        <v>16818.5</v>
+      </c>
+      <c r="AE45" s="23">
+        <v>21525.8</v>
+      </c>
+      <c r="AF45" s="23">
+        <v>21751.5</v>
+      </c>
+      <c r="AG45" s="10">
+        <v>21.2</v>
+      </c>
+      <c r="AH45" s="10">
+        <v>42.3</v>
+      </c>
+      <c r="AI45" s="19">
+        <v>63.5</v>
+      </c>
+      <c r="AJ45" s="19">
+        <v>84.7</v>
+      </c>
+      <c r="AK45" s="19">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="AL45" s="13">
+        <v>263.10000000000002</v>
+      </c>
+      <c r="AM45" s="13">
+        <v>2256.6999999999998</v>
+      </c>
+      <c r="AN45" s="13">
+        <v>7598.2</v>
+      </c>
+      <c r="AO45" s="13">
+        <v>19881.5</v>
+      </c>
+      <c r="AP45" s="13">
+        <v>24804.9</v>
+      </c>
+      <c r="AQ45" s="13">
+        <v>28706.400000000001</v>
+      </c>
+      <c r="AR45" s="13">
+        <v>27746.2</v>
+      </c>
+      <c r="AS45" s="17">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="AT45" s="10">
+        <v>74.3</v>
+      </c>
+      <c r="AU45" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="AV45" s="19">
+        <v>123.5</v>
+      </c>
+      <c r="AW45" s="13">
+        <v>169.2</v>
+      </c>
+      <c r="AX45" s="13">
+        <v>397.7</v>
+      </c>
+      <c r="AY45" s="13"/>
+      <c r="AZ45" s="13"/>
+      <c r="BA45" s="13"/>
+      <c r="BB45" s="13"/>
+      <c r="BC45" s="13"/>
+      <c r="BD45" s="13"/>
     </row>
-    <row r="42" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A42" s="22" t="s">
+    <row r="46" spans="1:56">
+      <c r="A46" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="12">
+      <c r="B46" s="10">
+        <v>1045.2</v>
+      </c>
+      <c r="C46" s="10">
+        <v>1726.9</v>
+      </c>
+      <c r="D46" s="10">
+        <v>5289</v>
+      </c>
+      <c r="E46" s="21">
+        <v>13669.6</v>
+      </c>
+      <c r="F46" s="21">
+        <v>21080</v>
+      </c>
+      <c r="G46" s="21">
+        <v>31213.8</v>
+      </c>
+      <c r="H46" s="21">
+        <v>31214.400000000001</v>
+      </c>
+      <c r="I46" s="10">
+        <v>3.1</v>
+      </c>
+      <c r="J46" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="K46" s="19">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L46" s="21">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="M46" s="19">
+        <v>616.5</v>
+      </c>
+      <c r="N46" s="39">
+        <v>558.70000000000005</v>
+      </c>
+      <c r="O46" s="19">
+        <v>3194.6</v>
+      </c>
+      <c r="P46" s="23">
+        <v>6543.6</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>13669.7</v>
+      </c>
+      <c r="R46" s="45">
+        <v>18355</v>
+      </c>
+      <c r="S46" s="23">
+        <v>24436.9</v>
+      </c>
+      <c r="T46" s="23">
+        <v>24379.9</v>
+      </c>
+      <c r="U46" s="10">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="V46" s="10">
+        <v>9.5</v>
+      </c>
+      <c r="W46" s="19">
+        <v>14</v>
+      </c>
+      <c r="X46" s="21">
+        <v>148.4</v>
+      </c>
+      <c r="Y46" s="19">
+        <v>558.4</v>
+      </c>
+      <c r="Z46" s="39">
+        <v>499.4</v>
+      </c>
+      <c r="AA46" s="19">
+        <v>3169.2</v>
+      </c>
+      <c r="AB46" s="23">
+        <v>6105.7</v>
+      </c>
+      <c r="AC46" s="23">
+        <v>11911.1</v>
+      </c>
+      <c r="AD46" s="45">
+        <v>16381.9</v>
+      </c>
+      <c r="AE46" s="23">
+        <v>21706.6</v>
+      </c>
+      <c r="AF46" s="23">
+        <v>21948.5</v>
+      </c>
+      <c r="AG46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="19">
+        <v>45.8</v>
+      </c>
+      <c r="AL46" s="13">
+        <v>142.9</v>
+      </c>
+      <c r="AM46" s="13">
+        <v>3077.7</v>
+      </c>
+      <c r="AN46" s="13">
+        <v>8272.2000000000007</v>
+      </c>
+      <c r="AO46" s="13">
+        <v>21578.400000000001</v>
+      </c>
+      <c r="AP46" s="13">
+        <v>28634.5</v>
+      </c>
+      <c r="AQ46" s="13">
+        <v>29602.5</v>
+      </c>
+      <c r="AR46" s="13">
+        <v>29840.5</v>
+      </c>
+      <c r="AS46" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="13">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="AX46" s="13">
+        <v>235.2</v>
+      </c>
+      <c r="AY46" s="13"/>
+      <c r="AZ46" s="13"/>
+      <c r="BA46" s="13"/>
+      <c r="BB46" s="13"/>
+      <c r="BC46" s="13"/>
+      <c r="BD46" s="13"/>
+    </row>
+    <row r="47" spans="1:56">
+      <c r="A47" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="B47" s="10">
+        <v>39.4</v>
+      </c>
+      <c r="C47" s="10">
+        <v>2407.9</v>
+      </c>
+      <c r="D47" s="10">
+        <v>8052.4</v>
+      </c>
+      <c r="E47" s="21">
+        <v>23641.9</v>
+      </c>
+      <c r="F47" s="21">
+        <v>35321</v>
+      </c>
+      <c r="G47" s="21">
+        <v>41700.9</v>
+      </c>
+      <c r="H47" s="21">
+        <v>38193.800000000003</v>
+      </c>
+      <c r="I47" s="10">
+        <v>0</v>
+      </c>
+      <c r="J47" s="10">
+        <v>0</v>
+      </c>
+      <c r="K47" s="19">
+        <v>0</v>
+      </c>
+      <c r="L47" s="21">
+        <v>0</v>
+      </c>
+      <c r="M47" s="19">
+        <v>0</v>
+      </c>
+      <c r="N47" s="39">
+        <v>334.5</v>
+      </c>
+      <c r="O47" s="19">
+        <v>3282.4</v>
+      </c>
+      <c r="P47" s="23">
+        <v>7538.2</v>
+      </c>
+      <c r="Q47" s="23">
+        <v>25406</v>
+      </c>
+      <c r="R47" s="45">
+        <v>34469.1</v>
+      </c>
+      <c r="S47" s="23">
+        <v>37884.1</v>
+      </c>
+      <c r="T47" s="23">
+        <v>37702.6</v>
+      </c>
+      <c r="U47" s="10">
+        <v>0</v>
+      </c>
+      <c r="V47" s="10">
+        <v>0</v>
+      </c>
+      <c r="W47" s="19">
+        <v>0</v>
+      </c>
+      <c r="X47" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="39">
+        <v>299</v>
+      </c>
+      <c r="AA47" s="19">
+        <v>3256.3</v>
+      </c>
+      <c r="AB47" s="23">
+        <v>7033.7</v>
+      </c>
+      <c r="AC47" s="23">
+        <v>22137.5</v>
+      </c>
+      <c r="AD47" s="45">
+        <v>30763.8</v>
+      </c>
+      <c r="AE47" s="23">
+        <v>33651.4</v>
+      </c>
+      <c r="AF47" s="23">
+        <v>33942.5</v>
+      </c>
+      <c r="AG47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="19">
         <v>69.7</v>
       </c>
-      <c r="C42" s="12">
-[...148 lines deleted...]
-      <c r="BD42" s="36"/>
+      <c r="AL47" s="13">
+        <v>179.8</v>
+      </c>
+      <c r="AM47" s="13">
+        <v>2778.4</v>
+      </c>
+      <c r="AN47" s="13">
+        <v>9283.9</v>
+      </c>
+      <c r="AO47" s="13">
+        <v>24253.7</v>
+      </c>
+      <c r="AP47" s="13">
+        <v>35894.6</v>
+      </c>
+      <c r="AQ47" s="13">
+        <v>35666</v>
+      </c>
+      <c r="AR47" s="13">
+        <v>35903</v>
+      </c>
+      <c r="AS47" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT47" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU47" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="13">
+        <v>49.8</v>
+      </c>
+      <c r="AX47" s="13">
+        <v>210.5</v>
+      </c>
+      <c r="AY47" s="13"/>
+      <c r="AZ47" s="13"/>
+      <c r="BA47" s="13"/>
+      <c r="BB47" s="13"/>
+      <c r="BC47" s="13"/>
+      <c r="BD47" s="13"/>
     </row>
-    <row r="43" spans="1:56" s="24" customFormat="1" ht="15.75">
-[...158 lines deleted...]
-      <c r="A44" s="22" t="s">
+    <row r="48" spans="1:56">
+      <c r="A48" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="12">
-[...178 lines deleted...]
-      <c r="I45" s="12">
+      <c r="B48" s="10">
+        <v>49.4</v>
+      </c>
+      <c r="C48" s="10">
+        <v>2690.6</v>
+      </c>
+      <c r="D48" s="10">
+        <v>8958.2999999999993</v>
+      </c>
+      <c r="E48" s="21">
+        <v>31791.9</v>
+      </c>
+      <c r="F48" s="21">
+        <v>38508.400000000001</v>
+      </c>
+      <c r="G48" s="21">
+        <v>43158.1</v>
+      </c>
+      <c r="H48" s="21">
+        <v>42182.6</v>
+      </c>
+      <c r="I48" s="10">
+        <v>0.3</v>
+      </c>
+      <c r="J48" s="10">
         <v>1</v>
       </c>
-      <c r="J45" s="12">
+      <c r="K48" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K45" s="13">
-[...29 lines deleted...]
-      <c r="U45" s="12">
+      <c r="L48" s="21">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="M48" s="19">
+        <v>403.7</v>
+      </c>
+      <c r="N48" s="39">
+        <v>608.20000000000005</v>
+      </c>
+      <c r="O48" s="19">
+        <v>3622.7</v>
+      </c>
+      <c r="P48" s="23">
+        <v>10226.200000000001</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>32244.799999999999</v>
+      </c>
+      <c r="R48" s="45">
+        <v>37723.4</v>
+      </c>
+      <c r="S48" s="23">
+        <v>39324.800000000003</v>
+      </c>
+      <c r="T48" s="23">
+        <v>40298.300000000003</v>
+      </c>
+      <c r="U48" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="V48" s="10">
         <v>1.6</v>
       </c>
-      <c r="V45" s="12">
+      <c r="W48" s="19">
         <v>3.4</v>
       </c>
-      <c r="W45" s="13">
-[...476 lines deleted...]
-      <c r="X48" s="14">
+      <c r="X48" s="21">
         <v>63.1</v>
       </c>
-      <c r="Y48" s="13">
+      <c r="Y48" s="19">
         <v>365.7</v>
       </c>
-      <c r="Z48" s="15">
+      <c r="Z48" s="39">
         <v>543.6</v>
       </c>
-      <c r="AA48" s="13">
+      <c r="AA48" s="19">
         <v>3593.9</v>
       </c>
-      <c r="AB48" s="28">
+      <c r="AB48" s="23">
         <v>9541.7999999999993</v>
       </c>
-      <c r="AC48" s="28">
+      <c r="AC48" s="23">
         <v>28096.400000000001</v>
       </c>
-      <c r="AD48" s="30">
+      <c r="AD48" s="45">
         <v>33668.199999999997</v>
       </c>
-      <c r="AE48" s="28">
+      <c r="AE48" s="23">
         <v>34931.1</v>
       </c>
-      <c r="AF48" s="28">
+      <c r="AF48" s="23">
         <v>36279.4</v>
       </c>
-      <c r="AG48" s="12">
-[...47 lines deleted...]
-      <c r="AW48" s="36">
+      <c r="AG48" s="10">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="10">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="19">
+        <v>0</v>
+      </c>
+      <c r="AK48" s="19">
+        <v>89.5</v>
+      </c>
+      <c r="AL48" s="13">
+        <v>183.8</v>
+      </c>
+      <c r="AM48" s="13">
+        <v>3064.2</v>
+      </c>
+      <c r="AN48" s="13">
+        <v>9046.5</v>
+      </c>
+      <c r="AO48" s="13">
+        <v>26988.6</v>
+      </c>
+      <c r="AP48" s="13">
+        <v>33438.5</v>
+      </c>
+      <c r="AQ48" s="13">
+        <v>43480.9</v>
+      </c>
+      <c r="AR48" s="13">
+        <v>43431.4</v>
+      </c>
+      <c r="AS48" s="17">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="10">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="10">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="10">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="13">
         <v>82.2</v>
       </c>
-      <c r="AX48" s="36">
+      <c r="AX48" s="13">
         <v>184.6</v>
       </c>
-      <c r="AY48" s="16"/>
-[...4 lines deleted...]
-      <c r="BD48" s="36"/>
+      <c r="AY48" s="13"/>
+      <c r="AZ48" s="13"/>
+      <c r="BA48" s="13"/>
+      <c r="BB48" s="13"/>
+      <c r="BC48" s="13"/>
+      <c r="BD48" s="13"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="48" t="s">
+      <c r="E51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="48"/>
-[...2 lines deleted...]
-      <c r="Q51" s="48" t="s">
+      <c r="F51" s="28"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="Q51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="48"/>
-[...2 lines deleted...]
-      <c r="AC51" s="48" t="s">
+      <c r="R51" s="28"/>
+      <c r="S51" s="28"/>
+      <c r="T51" s="28"/>
+      <c r="AC51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="48"/>
-[...2 lines deleted...]
-      <c r="AO51" s="48" t="s">
+      <c r="AD51" s="28"/>
+      <c r="AE51" s="28"/>
+      <c r="AF51" s="28"/>
+      <c r="AO51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="48"/>
-[...2 lines deleted...]
-      <c r="BA51" s="48" t="s">
+      <c r="AP51" s="28"/>
+      <c r="AQ51" s="28"/>
+      <c r="AR51" s="28"/>
+      <c r="BA51" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="48"/>
-[...1 lines deleted...]
-      <c r="BD51" s="48"/>
+      <c r="BB51" s="28"/>
+      <c r="BC51" s="28"/>
+      <c r="BD51" s="28"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="49"/>
-[...23 lines deleted...]
-      <c r="U52" s="54" t="s">
+      <c r="A52" s="29"/>
+      <c r="B52" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="V52" s="51"/>
-[...37 lines deleted...]
-      <c r="BD52" s="52"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="J52" s="31"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="31"/>
+      <c r="N52" s="31"/>
+      <c r="O52" s="31"/>
+      <c r="P52" s="31"/>
+      <c r="Q52" s="31"/>
+      <c r="R52" s="31"/>
+      <c r="S52" s="31"/>
+      <c r="T52" s="32"/>
+      <c r="U52" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="V52" s="31"/>
+      <c r="W52" s="31"/>
+      <c r="X52" s="31"/>
+      <c r="Y52" s="31"/>
+      <c r="Z52" s="31"/>
+      <c r="AA52" s="31"/>
+      <c r="AB52" s="31"/>
+      <c r="AC52" s="31"/>
+      <c r="AD52" s="31"/>
+      <c r="AE52" s="31"/>
+      <c r="AF52" s="32"/>
+      <c r="AG52" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="AH52" s="31"/>
+      <c r="AI52" s="31"/>
+      <c r="AJ52" s="31"/>
+      <c r="AK52" s="31"/>
+      <c r="AL52" s="31"/>
+      <c r="AM52" s="31"/>
+      <c r="AN52" s="31"/>
+      <c r="AO52" s="31"/>
+      <c r="AP52" s="31"/>
+      <c r="AQ52" s="31"/>
+      <c r="AR52" s="32"/>
+      <c r="AS52" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT52" s="31"/>
+      <c r="AU52" s="31"/>
+      <c r="AV52" s="31"/>
+      <c r="AW52" s="31"/>
+      <c r="AX52" s="31"/>
+      <c r="AY52" s="31"/>
+      <c r="AZ52" s="31"/>
+      <c r="BA52" s="31"/>
+      <c r="BB52" s="31"/>
+      <c r="BC52" s="31"/>
+      <c r="BD52" s="32"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="50"/>
+      <c r="A53" s="30"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7114,2013 +7074,2037 @@
       <c r="L53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="P53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Q53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="R53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="T53" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W53" s="2" t="s">
         <v>2</v>
       </c>
       <c r="X53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Y53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Z53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AA53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AC53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AD53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AE53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AF53" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AG53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AI53" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AJ53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AK53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AL53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AM53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AN53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AO53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AP53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AQ53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AR53" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AS53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="2" t="s">
         <v>1</v>
       </c>
       <c r="AU53" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AV53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AW53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD53" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A54" s="19" t="s">
+    <row r="54" spans="1:56" s="37" customFormat="1">
+      <c r="A54" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B54" s="20">
+      <c r="B54" s="36">
         <v>93711.014760356295</v>
       </c>
-      <c r="C54" s="20">
+      <c r="C54" s="36">
         <v>105167.38880685656</v>
       </c>
-      <c r="D54" s="20">
+      <c r="D54" s="36">
         <v>120834.13895579129</v>
       </c>
-      <c r="E54" s="9">
+      <c r="E54" s="12">
         <v>144411.60995489967</v>
       </c>
-      <c r="F54" s="9">
+      <c r="F54" s="12">
         <v>164402.81237574309</v>
       </c>
-      <c r="G54" s="9">
+      <c r="G54" s="12">
         <v>184714.85580162445</v>
       </c>
-      <c r="H54" s="9">
+      <c r="H54" s="12">
         <v>212271.29711279584</v>
       </c>
-      <c r="I54" s="9">
+      <c r="I54" s="12">
         <v>7895.21748301958</v>
       </c>
-      <c r="J54" s="9">
+      <c r="J54" s="12">
         <v>14769.753620204019</v>
       </c>
-      <c r="K54" s="9">
+      <c r="K54" s="12">
         <v>31702.028553549484</v>
       </c>
-      <c r="L54" s="9">
+      <c r="L54" s="12">
         <v>41746.026510199328</v>
       </c>
-      <c r="M54" s="9">
+      <c r="M54" s="12">
         <v>51510.814232104218</v>
       </c>
-      <c r="N54" s="9">
+      <c r="N54" s="12">
         <v>76127.659045274515</v>
       </c>
-      <c r="O54" s="9">
+      <c r="O54" s="12">
         <v>84921.142817342945</v>
       </c>
-      <c r="P54" s="9">
+      <c r="P54" s="12">
         <v>97257.42960393164</v>
       </c>
-      <c r="Q54" s="9">
+      <c r="Q54" s="12">
         <v>115970.66881172021</v>
       </c>
-      <c r="R54" s="9">
+      <c r="R54" s="12">
         <v>131796.85403944409</v>
       </c>
-      <c r="S54" s="9">
+      <c r="S54" s="12">
         <v>148131.30253412959</v>
       </c>
-      <c r="T54" s="9">
+      <c r="T54" s="12">
         <v>172258.5859485846</v>
       </c>
-      <c r="U54" s="9">
+      <c r="U54" s="12">
         <v>8323.3105609064623</v>
       </c>
-      <c r="V54" s="9">
+      <c r="V54" s="12">
         <v>14603.997610533506</v>
       </c>
-      <c r="W54" s="9">
+      <c r="W54" s="12">
         <v>32275.833892676645</v>
       </c>
-      <c r="X54" s="9">
+      <c r="X54" s="12">
         <v>42453.168911945744</v>
       </c>
-      <c r="Y54" s="9">
+      <c r="Y54" s="12">
         <v>52686.710400037467</v>
       </c>
-      <c r="Z54" s="9">
+      <c r="Z54" s="12">
         <v>76426.661958603596</v>
       </c>
-      <c r="AA54" s="9">
+      <c r="AA54" s="12">
         <v>86342.635942012115</v>
       </c>
-      <c r="AB54" s="9">
+      <c r="AB54" s="12">
         <v>99539.154421273546</v>
       </c>
-      <c r="AC54" s="9">
+      <c r="AC54" s="12">
         <v>119610.21598108907</v>
       </c>
-      <c r="AD54" s="9">
+      <c r="AD54" s="12">
         <v>137313.4</v>
       </c>
-      <c r="AE54" s="9">
+      <c r="AE54" s="12">
         <v>153313.4</v>
       </c>
-      <c r="AF54" s="9">
+      <c r="AF54" s="12">
         <v>179757.1</v>
       </c>
-      <c r="AG54" s="9">
-[...35 lines deleted...]
-      <c r="AS54" s="38">
+      <c r="AG54" s="12">
+        <v>8927.7000000000007</v>
+      </c>
+      <c r="AH54" s="12">
+        <v>16401.900000000001</v>
+      </c>
+      <c r="AI54" s="12">
+        <v>34867.9</v>
+      </c>
+      <c r="AJ54" s="12">
+        <v>46147.199999999997</v>
+      </c>
+      <c r="AK54" s="12">
+        <v>57369.3</v>
+      </c>
+      <c r="AL54" s="12">
+        <v>84665.2</v>
+      </c>
+      <c r="AM54" s="12">
+        <v>95532</v>
+      </c>
+      <c r="AN54" s="12">
+        <v>109859.6</v>
+      </c>
+      <c r="AO54" s="12">
+        <v>131703.6</v>
+      </c>
+      <c r="AP54" s="12">
+        <v>149583.6</v>
+      </c>
+      <c r="AQ54" s="12">
+        <v>166857.29999999999</v>
+      </c>
+      <c r="AR54" s="12">
+        <v>195362.8</v>
+      </c>
+      <c r="AS54" s="14">
         <v>9565.6</v>
       </c>
-      <c r="AT54" s="35">
+      <c r="AT54" s="12">
         <v>18767.900000000001</v>
       </c>
-      <c r="AU54" s="35">
+      <c r="AU54" s="12">
         <v>43761.9</v>
       </c>
-      <c r="AV54" s="35">
+      <c r="AV54" s="12">
         <v>55902</v>
       </c>
-      <c r="AW54" s="35">
+      <c r="AW54" s="12">
         <v>68723.600000000006</v>
       </c>
-      <c r="AX54" s="35">
+      <c r="AX54" s="12">
         <v>103992.9</v>
       </c>
-      <c r="AY54" s="9"/>
-[...4 lines deleted...]
-      <c r="BD54" s="35"/>
+      <c r="AY54" s="12"/>
+      <c r="AZ54" s="12"/>
+      <c r="BA54" s="12"/>
+      <c r="BB54" s="12"/>
+      <c r="BC54" s="12"/>
+      <c r="BD54" s="12"/>
     </row>
-    <row r="55" spans="1:56" s="21" customFormat="1" ht="15.75">
-      <c r="A55" s="22" t="s">
+    <row r="55" spans="1:56" s="37" customFormat="1">
+      <c r="A55" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B55" s="10">
+        <v>7233.7</v>
+      </c>
+      <c r="C55" s="10">
+        <v>8168.3</v>
+      </c>
+      <c r="D55" s="10">
+        <v>9206.5</v>
+      </c>
+      <c r="E55" s="21">
+        <v>10663.9</v>
+      </c>
+      <c r="F55" s="21">
+        <v>13121.2</v>
+      </c>
+      <c r="G55" s="21">
+        <v>13250.6</v>
+      </c>
+      <c r="H55" s="21">
+        <v>15774</v>
+      </c>
+      <c r="I55" s="10">
+        <v>842.5</v>
+      </c>
+      <c r="J55" s="10">
+        <v>1800.2</v>
+      </c>
+      <c r="K55" s="19">
+        <v>3043.3</v>
+      </c>
+      <c r="L55" s="21">
+        <v>4151.8</v>
+      </c>
+      <c r="M55" s="19">
+        <v>5134.5</v>
+      </c>
+      <c r="N55" s="39">
+        <v>7017.1</v>
+      </c>
+      <c r="O55" s="19">
+        <v>7681.3</v>
+      </c>
+      <c r="P55" s="23">
+        <v>8542.7999999999993</v>
+      </c>
+      <c r="Q55" s="23">
+        <v>9622.5</v>
+      </c>
+      <c r="R55" s="23">
+        <v>10418.700000000001</v>
+      </c>
+      <c r="S55" s="23">
+        <v>11571.1</v>
+      </c>
+      <c r="T55" s="23">
+        <v>12241.3</v>
+      </c>
+      <c r="U55" s="10">
+        <v>888.2</v>
+      </c>
+      <c r="V55" s="10">
+        <v>1780</v>
+      </c>
+      <c r="W55" s="19">
+        <v>3098.4</v>
+      </c>
+      <c r="X55" s="21">
+        <v>4222.1000000000004</v>
+      </c>
+      <c r="Y55" s="19">
+        <v>5251.8</v>
+      </c>
+      <c r="Z55" s="39">
+        <v>7044.6</v>
+      </c>
+      <c r="AA55" s="19">
+        <v>7809.9</v>
+      </c>
+      <c r="AB55" s="23">
+        <v>8743.2999999999993</v>
+      </c>
+      <c r="AC55" s="23">
+        <v>9924.5</v>
+      </c>
+      <c r="AD55" s="23">
+        <v>10840.9</v>
+      </c>
+      <c r="AE55" s="23">
+        <v>11975.9</v>
+      </c>
+      <c r="AF55" s="23">
+        <v>12774.2</v>
+      </c>
+      <c r="AG55" s="10">
+        <v>1277.5</v>
+      </c>
+      <c r="AH55" s="10">
+        <v>2388.5</v>
+      </c>
+      <c r="AI55" s="19">
+        <v>3637</v>
+      </c>
+      <c r="AJ55" s="21">
+        <v>5021</v>
+      </c>
+      <c r="AK55" s="23">
+        <v>6549.3</v>
+      </c>
+      <c r="AL55" s="13">
+        <v>8507.7999999999993</v>
+      </c>
+      <c r="AM55" s="13">
+        <v>9536.4</v>
+      </c>
+      <c r="AN55" s="13">
+        <v>10871.4</v>
+      </c>
+      <c r="AO55" s="13">
+        <v>12574.8</v>
+      </c>
+      <c r="AP55" s="13">
+        <v>13702.3</v>
+      </c>
+      <c r="AQ55" s="13">
+        <v>14817</v>
+      </c>
+      <c r="AR55" s="13">
+        <v>16152.6</v>
+      </c>
+      <c r="AS55" s="15">
+        <v>1204.5</v>
+      </c>
+      <c r="AT55" s="10">
+        <v>2732.6</v>
+      </c>
+      <c r="AU55" s="19">
+        <v>4526.3</v>
+      </c>
+      <c r="AV55" s="21">
+        <v>6067.3</v>
+      </c>
+      <c r="AW55" s="23">
+        <v>7881.8</v>
+      </c>
+      <c r="AX55" s="13">
+        <v>10117.4</v>
+      </c>
+      <c r="AY55" s="13"/>
+      <c r="AZ55" s="13"/>
+      <c r="BA55" s="13"/>
+      <c r="BB55" s="13"/>
+      <c r="BC55" s="13"/>
+      <c r="BD55" s="13"/>
+    </row>
+    <row r="56" spans="1:56">
+      <c r="A56" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="10">
+        <v>1075.0999999999999</v>
+      </c>
+      <c r="C56" s="10">
+        <v>1383</v>
+      </c>
+      <c r="D56" s="10">
+        <v>1608.7</v>
+      </c>
+      <c r="E56" s="21">
+        <v>1907.5</v>
+      </c>
+      <c r="F56" s="21">
+        <v>1998.8</v>
+      </c>
+      <c r="G56" s="21">
+        <v>2155.8000000000002</v>
+      </c>
+      <c r="H56" s="21">
+        <v>2675.5</v>
+      </c>
+      <c r="I56" s="10">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="J56" s="10">
+        <v>173.6</v>
+      </c>
+      <c r="K56" s="19">
+        <v>406.1</v>
+      </c>
+      <c r="L56" s="21">
+        <v>502.5</v>
+      </c>
+      <c r="M56" s="19">
+        <v>637</v>
+      </c>
+      <c r="N56" s="39">
+        <v>860.3</v>
+      </c>
+      <c r="O56" s="19">
+        <v>1017.1</v>
+      </c>
+      <c r="P56" s="23">
+        <v>1217.3</v>
+      </c>
+      <c r="Q56" s="23">
+        <v>1456.1</v>
+      </c>
+      <c r="R56" s="23">
+        <v>1634.9</v>
+      </c>
+      <c r="S56" s="23">
+        <v>1762.8</v>
+      </c>
+      <c r="T56" s="23">
+        <v>1936.2</v>
+      </c>
+      <c r="U56" s="10">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="V56" s="10">
+        <v>171.7</v>
+      </c>
+      <c r="W56" s="19">
+        <v>413.5</v>
+      </c>
+      <c r="X56" s="21">
+        <v>511</v>
+      </c>
+      <c r="Y56" s="19">
+        <v>651.5</v>
+      </c>
+      <c r="Z56" s="39">
+        <v>863.7</v>
+      </c>
+      <c r="AA56" s="19">
+        <v>1034.2</v>
+      </c>
+      <c r="AB56" s="23">
+        <v>1245.9000000000001</v>
+      </c>
+      <c r="AC56" s="23">
+        <v>1501.8</v>
+      </c>
+      <c r="AD56" s="23">
+        <v>1701.2</v>
+      </c>
+      <c r="AE56" s="23">
+        <v>1824.5</v>
+      </c>
+      <c r="AF56" s="23">
+        <v>2020.5</v>
+      </c>
+      <c r="AG56" s="10">
+        <v>34.5</v>
+      </c>
+      <c r="AH56" s="10">
+        <v>85.2</v>
+      </c>
+      <c r="AI56" s="19">
+        <v>217.1</v>
+      </c>
+      <c r="AJ56" s="21">
+        <v>270.2</v>
+      </c>
+      <c r="AK56" s="23">
+        <v>337.5</v>
+      </c>
+      <c r="AL56" s="13">
+        <v>468.9</v>
+      </c>
+      <c r="AM56" s="13">
+        <v>579.6</v>
+      </c>
+      <c r="AN56" s="13">
+        <v>698.1</v>
+      </c>
+      <c r="AO56" s="13">
+        <v>859.4</v>
+      </c>
+      <c r="AP56" s="13">
+        <v>918.7</v>
+      </c>
+      <c r="AQ56" s="13">
+        <v>1014.1</v>
+      </c>
+      <c r="AR56" s="13">
+        <v>1164.9000000000001</v>
+      </c>
+      <c r="AS56" s="15">
+        <v>38.1</v>
+      </c>
+      <c r="AT56" s="10">
+        <v>96.4</v>
+      </c>
+      <c r="AU56" s="19">
+        <v>250.3</v>
+      </c>
+      <c r="AV56" s="21">
+        <v>301</v>
+      </c>
+      <c r="AW56" s="23">
+        <v>375.4</v>
+      </c>
+      <c r="AX56" s="13">
+        <v>526.5</v>
+      </c>
+      <c r="AY56" s="13"/>
+      <c r="AZ56" s="13"/>
+      <c r="BA56" s="13"/>
+      <c r="BB56" s="13"/>
+      <c r="BC56" s="13"/>
+      <c r="BD56" s="13"/>
+    </row>
+    <row r="57" spans="1:56">
+      <c r="A57" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B57" s="10">
+        <v>11128.5</v>
+      </c>
+      <c r="C57" s="10">
+        <v>12881.3</v>
+      </c>
+      <c r="D57" s="10">
+        <v>14344.7</v>
+      </c>
+      <c r="E57" s="21">
+        <v>18294</v>
+      </c>
+      <c r="F57" s="21">
+        <v>18984.8</v>
+      </c>
+      <c r="G57" s="21">
+        <v>21877.1</v>
+      </c>
+      <c r="H57" s="21">
+        <v>28218.799999999999</v>
+      </c>
+      <c r="I57" s="10">
+        <v>1142.5999999999999</v>
+      </c>
+      <c r="J57" s="10">
+        <v>2205.9</v>
+      </c>
+      <c r="K57" s="19">
+        <v>4235.1000000000004</v>
+      </c>
+      <c r="L57" s="21">
+        <v>4681.7</v>
+      </c>
+      <c r="M57" s="19">
+        <v>5746.2</v>
+      </c>
+      <c r="N57" s="39">
+        <v>8785.1</v>
+      </c>
+      <c r="O57" s="19">
+        <v>10176.200000000001</v>
+      </c>
+      <c r="P57" s="23">
+        <v>11312.5</v>
+      </c>
+      <c r="Q57" s="23">
+        <v>13184.8</v>
+      </c>
+      <c r="R57" s="23">
+        <v>15197.9</v>
+      </c>
+      <c r="S57" s="23">
+        <v>17592.400000000001</v>
+      </c>
+      <c r="T57" s="23">
+        <v>20993.9</v>
+      </c>
+      <c r="U57" s="10">
+        <v>1204.5999999999999</v>
+      </c>
+      <c r="V57" s="10">
+        <v>2181.1</v>
+      </c>
+      <c r="W57" s="19">
+        <v>4311.8</v>
+      </c>
+      <c r="X57" s="21">
+        <v>4761</v>
+      </c>
+      <c r="Y57" s="19">
+        <v>5877.4</v>
+      </c>
+      <c r="Z57" s="39">
+        <v>8819.6</v>
+      </c>
+      <c r="AA57" s="19">
+        <v>10346.5</v>
+      </c>
+      <c r="AB57" s="23">
+        <v>11577.9</v>
+      </c>
+      <c r="AC57" s="23">
+        <v>13598.6</v>
+      </c>
+      <c r="AD57" s="23">
+        <v>15813.7</v>
+      </c>
+      <c r="AE57" s="23">
+        <v>18207.8</v>
+      </c>
+      <c r="AF57" s="23">
+        <v>21907.8</v>
+      </c>
+      <c r="AG57" s="10">
+        <v>1132.0999999999999</v>
+      </c>
+      <c r="AH57" s="10">
+        <v>2048.8000000000002</v>
+      </c>
+      <c r="AI57" s="19">
+        <v>4268.2</v>
+      </c>
+      <c r="AJ57" s="21">
+        <v>4800.5</v>
+      </c>
+      <c r="AK57" s="23">
+        <v>5782.3</v>
+      </c>
+      <c r="AL57" s="13">
+        <v>8915.9</v>
+      </c>
+      <c r="AM57" s="13">
+        <v>10330</v>
+      </c>
+      <c r="AN57" s="13">
+        <v>11519.8</v>
+      </c>
+      <c r="AO57" s="13">
+        <v>13603.5</v>
+      </c>
+      <c r="AP57" s="13">
+        <v>15524.8</v>
+      </c>
+      <c r="AQ57" s="13">
+        <v>17707.5</v>
+      </c>
+      <c r="AR57" s="13">
+        <v>21361.3</v>
+      </c>
+      <c r="AS57" s="15">
+        <v>1238</v>
+      </c>
+      <c r="AT57" s="10">
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU57" s="19">
+        <v>5909.7</v>
+      </c>
+      <c r="AV57" s="21">
+        <v>6636.3</v>
+      </c>
+      <c r="AW57" s="23">
+        <v>7695.9</v>
+      </c>
+      <c r="AX57" s="13">
+        <v>12252.6</v>
+      </c>
+      <c r="AY57" s="13"/>
+      <c r="AZ57" s="13"/>
+      <c r="BA57" s="13"/>
+      <c r="BB57" s="13"/>
+      <c r="BC57" s="13"/>
+      <c r="BD57" s="13"/>
+    </row>
+    <row r="58" spans="1:56">
+      <c r="A58" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B58" s="10">
+        <v>14298.9</v>
+      </c>
+      <c r="C58" s="10">
+        <v>15787</v>
+      </c>
+      <c r="D58" s="10">
+        <v>18237.599999999999</v>
+      </c>
+      <c r="E58" s="21">
+        <v>21651</v>
+      </c>
+      <c r="F58" s="21">
+        <v>24257.3</v>
+      </c>
+      <c r="G58" s="21">
+        <v>26840.1</v>
+      </c>
+      <c r="H58" s="21">
+        <v>31937.7</v>
+      </c>
+      <c r="I58" s="10">
+        <v>1180.5</v>
+      </c>
+      <c r="J58" s="10">
+        <v>1957.9</v>
+      </c>
+      <c r="K58" s="19">
+        <v>4374.3999999999996</v>
+      </c>
+      <c r="L58" s="21">
+        <v>5831.1</v>
+      </c>
+      <c r="M58" s="19">
+        <v>6936.1</v>
+      </c>
+      <c r="N58" s="39">
+        <v>11256.1</v>
+      </c>
+      <c r="O58" s="19">
+        <v>12332.8</v>
+      </c>
+      <c r="P58" s="23">
+        <v>14278</v>
+      </c>
+      <c r="Q58" s="23">
+        <v>16543.5</v>
+      </c>
+      <c r="R58" s="23">
+        <v>19146.3</v>
+      </c>
+      <c r="S58" s="23">
+        <v>20827.599999999999</v>
+      </c>
+      <c r="T58" s="23">
+        <v>23534</v>
+      </c>
+      <c r="U58" s="10">
+        <v>1244.5</v>
+      </c>
+      <c r="V58" s="10">
+        <v>1935.9</v>
+      </c>
+      <c r="W58" s="19">
+        <v>4453.6000000000004</v>
+      </c>
+      <c r="X58" s="21">
+        <v>5929.9</v>
+      </c>
+      <c r="Y58" s="19">
+        <v>7094.4</v>
+      </c>
+      <c r="Z58" s="39">
+        <v>11300.3</v>
+      </c>
+      <c r="AA58" s="19">
+        <v>12539.2</v>
+      </c>
+      <c r="AB58" s="23">
+        <v>14613</v>
+      </c>
+      <c r="AC58" s="23">
+        <v>17062.7</v>
+      </c>
+      <c r="AD58" s="23">
+        <v>19922.099999999999</v>
+      </c>
+      <c r="AE58" s="23">
+        <v>21556.2</v>
+      </c>
+      <c r="AF58" s="23">
+        <v>24558.5</v>
+      </c>
+      <c r="AG58" s="10">
+        <v>1248.3</v>
+      </c>
+      <c r="AH58" s="10">
+        <v>2204.9</v>
+      </c>
+      <c r="AI58" s="19">
+        <v>4762.6000000000004</v>
+      </c>
+      <c r="AJ58" s="21">
+        <v>6489.8</v>
+      </c>
+      <c r="AK58" s="23">
+        <v>7991</v>
+      </c>
+      <c r="AL58" s="13">
+        <v>13061.8</v>
+      </c>
+      <c r="AM58" s="13">
+        <v>14939.2</v>
+      </c>
+      <c r="AN58" s="13">
+        <v>17451.5</v>
+      </c>
+      <c r="AO58" s="13">
+        <v>20499.400000000001</v>
+      </c>
+      <c r="AP58" s="13">
+        <v>24286.799999999999</v>
+      </c>
+      <c r="AQ58" s="13">
+        <v>25912.1</v>
+      </c>
+      <c r="AR58" s="13">
+        <v>30961.3</v>
+      </c>
+      <c r="AS58" s="15">
+        <v>1384.3</v>
+      </c>
+      <c r="AT58" s="10">
+        <v>2564</v>
+      </c>
+      <c r="AU58" s="19">
+        <v>5682.1</v>
+      </c>
+      <c r="AV58" s="21">
+        <v>7560.9</v>
+      </c>
+      <c r="AW58" s="23">
+        <v>9263.7000000000007</v>
+      </c>
+      <c r="AX58" s="13">
+        <v>15901.5</v>
+      </c>
+      <c r="AY58" s="13"/>
+      <c r="AZ58" s="13"/>
+      <c r="BA58" s="13"/>
+      <c r="BB58" s="13"/>
+      <c r="BC58" s="13"/>
+      <c r="BD58" s="13"/>
+    </row>
+    <row r="59" spans="1:56">
+      <c r="A59" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B55" s="12">
-[...151 lines deleted...]
-      <c r="BD55" s="36"/>
+      <c r="B59" s="10">
+        <v>9952.7000000000007</v>
+      </c>
+      <c r="C59" s="10">
+        <v>10958.5</v>
+      </c>
+      <c r="D59" s="10">
+        <v>12701</v>
+      </c>
+      <c r="E59" s="21">
+        <v>14886.1</v>
+      </c>
+      <c r="F59" s="21">
+        <v>17831.2</v>
+      </c>
+      <c r="G59" s="21">
+        <v>20252.099999999999</v>
+      </c>
+      <c r="H59" s="21">
+        <v>23435.9</v>
+      </c>
+      <c r="I59" s="10">
+        <v>883.6</v>
+      </c>
+      <c r="J59" s="10">
+        <v>1849.5</v>
+      </c>
+      <c r="K59" s="19">
+        <v>3354.9</v>
+      </c>
+      <c r="L59" s="21">
+        <v>3973.6</v>
+      </c>
+      <c r="M59" s="19">
+        <v>5162.2</v>
+      </c>
+      <c r="N59" s="39">
+        <v>8046.2</v>
+      </c>
+      <c r="O59" s="19">
+        <v>8873.4</v>
+      </c>
+      <c r="P59" s="23">
+        <v>10329.4</v>
+      </c>
+      <c r="Q59" s="23">
+        <v>12518.1</v>
+      </c>
+      <c r="R59" s="23">
+        <v>14151.4</v>
+      </c>
+      <c r="S59" s="23">
+        <v>16100</v>
+      </c>
+      <c r="T59" s="23">
+        <v>18081.2</v>
+      </c>
+      <c r="U59" s="10">
+        <v>931.5</v>
+      </c>
+      <c r="V59" s="10">
+        <v>1828.7</v>
+      </c>
+      <c r="W59" s="19">
+        <v>3415.6</v>
+      </c>
+      <c r="X59" s="21">
+        <v>4040.9</v>
+      </c>
+      <c r="Y59" s="19">
+        <v>5280</v>
+      </c>
+      <c r="Z59" s="39">
+        <v>8077.8</v>
+      </c>
+      <c r="AA59" s="19">
+        <v>9021.9</v>
+      </c>
+      <c r="AB59" s="23">
+        <v>10571.7</v>
+      </c>
+      <c r="AC59" s="23">
+        <v>12911</v>
+      </c>
+      <c r="AD59" s="23">
+        <v>14724.8</v>
+      </c>
+      <c r="AE59" s="23">
+        <v>16663.2</v>
+      </c>
+      <c r="AF59" s="23">
+        <v>18868.3</v>
+      </c>
+      <c r="AG59" s="10">
+        <v>753.9</v>
+      </c>
+      <c r="AH59" s="10">
+        <v>1555.4</v>
+      </c>
+      <c r="AI59" s="19">
+        <v>2852.5</v>
+      </c>
+      <c r="AJ59" s="21">
+        <v>3392.9</v>
+      </c>
+      <c r="AK59" s="23">
+        <v>4516.3999999999996</v>
+      </c>
+      <c r="AL59" s="13">
+        <v>6962.6</v>
+      </c>
+      <c r="AM59" s="13">
+        <v>7635.1</v>
+      </c>
+      <c r="AN59" s="13">
+        <v>9195.1</v>
+      </c>
+      <c r="AO59" s="13">
+        <v>10937.4</v>
+      </c>
+      <c r="AP59" s="13">
+        <v>12603.1</v>
+      </c>
+      <c r="AQ59" s="13">
+        <v>13894.6</v>
+      </c>
+      <c r="AR59" s="13">
+        <v>14923.7</v>
+      </c>
+      <c r="AS59" s="15">
+        <v>880.9</v>
+      </c>
+      <c r="AT59" s="10">
+        <v>1815.2</v>
+      </c>
+      <c r="AU59" s="19">
+        <v>3545.4</v>
+      </c>
+      <c r="AV59" s="21">
+        <v>4100.2</v>
+      </c>
+      <c r="AW59" s="23">
+        <v>5408.6</v>
+      </c>
+      <c r="AX59" s="13">
+        <v>8803.7000000000007</v>
+      </c>
+      <c r="AY59" s="13"/>
+      <c r="AZ59" s="13"/>
+      <c r="BA59" s="13"/>
+      <c r="BB59" s="13"/>
+      <c r="BC59" s="13"/>
+      <c r="BD59" s="13"/>
     </row>
-    <row r="56" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A56" s="22" t="s">
+    <row r="60" spans="1:56">
+      <c r="A60" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B56" s="12">
-[...151 lines deleted...]
-      <c r="BD56" s="36"/>
+      <c r="B60" s="10">
+        <v>10467.700000000001</v>
+      </c>
+      <c r="C60" s="10">
+        <v>11709.7</v>
+      </c>
+      <c r="D60" s="10">
+        <v>13531.4</v>
+      </c>
+      <c r="E60" s="21">
+        <v>15397.2</v>
+      </c>
+      <c r="F60" s="21">
+        <v>18158.599999999999</v>
+      </c>
+      <c r="G60" s="21">
+        <v>20659</v>
+      </c>
+      <c r="H60" s="21">
+        <v>28590.5</v>
+      </c>
+      <c r="I60" s="10">
+        <v>823.5</v>
+      </c>
+      <c r="J60" s="10">
+        <v>1505.4</v>
+      </c>
+      <c r="K60" s="19">
+        <v>2996.1</v>
+      </c>
+      <c r="L60" s="21">
+        <v>5321.9</v>
+      </c>
+      <c r="M60" s="19">
+        <v>6233.6</v>
+      </c>
+      <c r="N60" s="39">
+        <v>8500</v>
+      </c>
+      <c r="O60" s="19">
+        <v>9504.5</v>
+      </c>
+      <c r="P60" s="23">
+        <v>10824.8</v>
+      </c>
+      <c r="Q60" s="23">
+        <v>12724</v>
+      </c>
+      <c r="R60" s="23">
+        <v>14414.7</v>
+      </c>
+      <c r="S60" s="23">
+        <v>16382.3</v>
+      </c>
+      <c r="T60" s="23">
+        <v>21009.8</v>
+      </c>
+      <c r="U60" s="10">
+        <v>868.2</v>
+      </c>
+      <c r="V60" s="10">
+        <v>1488.5</v>
+      </c>
+      <c r="W60" s="19">
+        <v>3050.3</v>
+      </c>
+      <c r="X60" s="21">
+        <v>5412.1</v>
+      </c>
+      <c r="Y60" s="19">
+        <v>6375.9</v>
+      </c>
+      <c r="Z60" s="39">
+        <v>8533.4</v>
+      </c>
+      <c r="AA60" s="19">
+        <v>9663.6</v>
+      </c>
+      <c r="AB60" s="23">
+        <v>11078.8</v>
+      </c>
+      <c r="AC60" s="23">
+        <v>13123.3</v>
+      </c>
+      <c r="AD60" s="23">
+        <v>14998.8</v>
+      </c>
+      <c r="AE60" s="23">
+        <v>16955.400000000001</v>
+      </c>
+      <c r="AF60" s="23">
+        <v>21924.400000000001</v>
+      </c>
+      <c r="AG60" s="10">
+        <v>940.5</v>
+      </c>
+      <c r="AH60" s="10">
+        <v>1576</v>
+      </c>
+      <c r="AI60" s="19">
+        <v>3165</v>
+      </c>
+      <c r="AJ60" s="21">
+        <v>5611.4</v>
+      </c>
+      <c r="AK60" s="23">
+        <v>6455</v>
+      </c>
+      <c r="AL60" s="13">
+        <v>9104</v>
+      </c>
+      <c r="AM60" s="13">
+        <v>9972.4</v>
+      </c>
+      <c r="AN60" s="13">
+        <v>11244.8</v>
+      </c>
+      <c r="AO60" s="13">
+        <v>13227.4</v>
+      </c>
+      <c r="AP60" s="13">
+        <v>14733.9</v>
+      </c>
+      <c r="AQ60" s="13">
+        <v>16814.400000000001</v>
+      </c>
+      <c r="AR60" s="13">
+        <v>20386.400000000001</v>
+      </c>
+      <c r="AS60" s="15">
+        <v>975.7</v>
+      </c>
+      <c r="AT60" s="10">
+        <v>1771.2</v>
+      </c>
+      <c r="AU60" s="19">
+        <v>4121.8</v>
+      </c>
+      <c r="AV60" s="21">
+        <v>6760</v>
+      </c>
+      <c r="AW60" s="23">
+        <v>7812.4</v>
+      </c>
+      <c r="AX60" s="13">
+        <v>11406.1</v>
+      </c>
+      <c r="AY60" s="13"/>
+      <c r="AZ60" s="13"/>
+      <c r="BA60" s="13"/>
+      <c r="BB60" s="13"/>
+      <c r="BC60" s="13"/>
+      <c r="BD60" s="13"/>
     </row>
-    <row r="57" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A57" s="22" t="s">
+    <row r="61" spans="1:56">
+      <c r="A61" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B57" s="12">
-[...151 lines deleted...]
-      <c r="BD57" s="36"/>
+      <c r="B61" s="10">
+        <v>7666</v>
+      </c>
+      <c r="C61" s="10">
+        <v>8550</v>
+      </c>
+      <c r="D61" s="10">
+        <v>9831.4</v>
+      </c>
+      <c r="E61" s="21">
+        <v>11329.3</v>
+      </c>
+      <c r="F61" s="21">
+        <v>13224.8</v>
+      </c>
+      <c r="G61" s="21">
+        <v>15134</v>
+      </c>
+      <c r="H61" s="21">
+        <v>2005.6</v>
+      </c>
+      <c r="I61" s="10">
+        <v>528.1</v>
+      </c>
+      <c r="J61" s="10">
+        <v>1136.7</v>
+      </c>
+      <c r="K61" s="19">
+        <v>2681.7</v>
+      </c>
+      <c r="L61" s="21">
+        <v>3433.6</v>
+      </c>
+      <c r="M61" s="19">
+        <v>4209.8</v>
+      </c>
+      <c r="N61" s="39">
+        <v>6058.6</v>
+      </c>
+      <c r="O61" s="19">
+        <v>6774.5</v>
+      </c>
+      <c r="P61" s="23">
+        <v>7865.4</v>
+      </c>
+      <c r="Q61" s="23">
+        <v>9320.4</v>
+      </c>
+      <c r="R61" s="23">
+        <v>10578.9</v>
+      </c>
+      <c r="S61" s="23">
+        <v>12228.3</v>
+      </c>
+      <c r="T61" s="23">
+        <v>14871.8</v>
+      </c>
+      <c r="U61" s="10">
+        <v>556.70000000000005</v>
+      </c>
+      <c r="V61" s="10">
+        <v>1123.9000000000001</v>
+      </c>
+      <c r="W61" s="19">
+        <v>2730.2</v>
+      </c>
+      <c r="X61" s="21">
+        <v>3491.8</v>
+      </c>
+      <c r="Y61" s="19">
+        <v>4305.8999999999996</v>
+      </c>
+      <c r="Z61" s="39">
+        <v>6082.4</v>
+      </c>
+      <c r="AA61" s="19">
+        <v>6887.9</v>
+      </c>
+      <c r="AB61" s="23">
+        <v>8049.9</v>
+      </c>
+      <c r="AC61" s="23">
+        <v>9612.7000000000007</v>
+      </c>
+      <c r="AD61" s="23">
+        <v>11007.6</v>
+      </c>
+      <c r="AE61" s="23">
+        <v>12656.1</v>
+      </c>
+      <c r="AF61" s="23">
+        <v>15519.2</v>
+      </c>
+      <c r="AG61" s="10">
+        <v>665.6</v>
+      </c>
+      <c r="AH61" s="10">
+        <v>1457.3</v>
+      </c>
+      <c r="AI61" s="19">
+        <v>3306.6</v>
+      </c>
+      <c r="AJ61" s="21">
+        <v>4327.3999999999996</v>
+      </c>
+      <c r="AK61" s="23">
+        <v>5442.1</v>
+      </c>
+      <c r="AL61" s="13">
+        <v>7926.9</v>
+      </c>
+      <c r="AM61" s="13">
+        <v>9051</v>
+      </c>
+      <c r="AN61" s="13">
+        <v>10548</v>
+      </c>
+      <c r="AO61" s="13">
+        <v>12785.3</v>
+      </c>
+      <c r="AP61" s="13">
+        <v>14476</v>
+      </c>
+      <c r="AQ61" s="13">
+        <v>16649.8</v>
+      </c>
+      <c r="AR61" s="13">
+        <v>20129.8</v>
+      </c>
+      <c r="AS61" s="15">
+        <v>736.7</v>
+      </c>
+      <c r="AT61" s="10">
+        <v>1665</v>
+      </c>
+      <c r="AU61" s="19">
+        <v>4339.2</v>
+      </c>
+      <c r="AV61" s="21">
+        <v>5410</v>
+      </c>
+      <c r="AW61" s="23">
+        <v>6671.9</v>
+      </c>
+      <c r="AX61" s="13">
+        <v>10055.1</v>
+      </c>
+      <c r="AY61" s="13"/>
+      <c r="AZ61" s="13"/>
+      <c r="BA61" s="13"/>
+      <c r="BB61" s="13"/>
+      <c r="BC61" s="13"/>
+      <c r="BD61" s="13"/>
     </row>
-    <row r="58" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A58" s="22" t="s">
+    <row r="62" spans="1:56">
+      <c r="A62" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B58" s="12">
-[...151 lines deleted...]
-      <c r="BD58" s="36"/>
+      <c r="B62" s="10">
+        <v>7425.2</v>
+      </c>
+      <c r="C62" s="10">
+        <v>8033.4</v>
+      </c>
+      <c r="D62" s="10">
+        <v>9302.2000000000007</v>
+      </c>
+      <c r="E62" s="21">
+        <v>11577.1</v>
+      </c>
+      <c r="F62" s="21">
+        <v>13073.8</v>
+      </c>
+      <c r="G62" s="21">
+        <v>14244.2</v>
+      </c>
+      <c r="H62" s="21">
+        <v>18093.7</v>
+      </c>
+      <c r="I62" s="10">
+        <v>539.5</v>
+      </c>
+      <c r="J62" s="10">
+        <v>903</v>
+      </c>
+      <c r="K62" s="19">
+        <v>2600</v>
+      </c>
+      <c r="L62" s="21">
+        <v>3229</v>
+      </c>
+      <c r="M62" s="19">
+        <v>3948.3</v>
+      </c>
+      <c r="N62" s="39">
+        <v>5981.6</v>
+      </c>
+      <c r="O62" s="19">
+        <v>6564.9</v>
+      </c>
+      <c r="P62" s="23">
+        <v>7424.9</v>
+      </c>
+      <c r="Q62" s="23">
+        <v>9430.6</v>
+      </c>
+      <c r="R62" s="23">
+        <v>10629</v>
+      </c>
+      <c r="S62" s="23">
+        <v>11723.3</v>
+      </c>
+      <c r="T62" s="23">
+        <v>13702.1</v>
+      </c>
+      <c r="U62" s="10">
+        <v>568.79999999999995</v>
+      </c>
+      <c r="V62" s="10">
+        <v>892.9</v>
+      </c>
+      <c r="W62" s="19">
+        <v>2647.1</v>
+      </c>
+      <c r="X62" s="21">
+        <v>3283.7</v>
+      </c>
+      <c r="Y62" s="19">
+        <v>4038.4</v>
+      </c>
+      <c r="Z62" s="39">
+        <v>6005.1</v>
+      </c>
+      <c r="AA62" s="19">
+        <v>6674.8</v>
+      </c>
+      <c r="AB62" s="23">
+        <v>7599.1</v>
+      </c>
+      <c r="AC62" s="23">
+        <v>9726.6</v>
+      </c>
+      <c r="AD62" s="23">
+        <v>11059.7</v>
+      </c>
+      <c r="AE62" s="23">
+        <v>12133.4</v>
+      </c>
+      <c r="AF62" s="23">
+        <v>14298.6</v>
+      </c>
+      <c r="AG62" s="10">
+        <v>752.1</v>
+      </c>
+      <c r="AH62" s="10">
+        <v>1292.8</v>
+      </c>
+      <c r="AI62" s="19">
+        <v>3433.5</v>
+      </c>
+      <c r="AJ62" s="21">
+        <v>4200.7</v>
+      </c>
+      <c r="AK62" s="23">
+        <v>4963.2</v>
+      </c>
+      <c r="AL62" s="13">
+        <v>7358.7</v>
+      </c>
+      <c r="AM62" s="13">
+        <v>8073.1</v>
+      </c>
+      <c r="AN62" s="13">
+        <v>9054.4</v>
+      </c>
+      <c r="AO62" s="13">
+        <v>11052.5</v>
+      </c>
+      <c r="AP62" s="13">
+        <v>12235.8</v>
+      </c>
+      <c r="AQ62" s="13">
+        <v>13470</v>
+      </c>
+      <c r="AR62" s="13">
+        <v>16807.5</v>
+      </c>
+      <c r="AS62" s="15">
+        <v>825.8</v>
+      </c>
+      <c r="AT62" s="10">
+        <v>1419.7</v>
+      </c>
+      <c r="AU62" s="19">
+        <v>4083.5</v>
+      </c>
+      <c r="AV62" s="21">
+        <v>4883.2</v>
+      </c>
+      <c r="AW62" s="23">
+        <v>5726.7</v>
+      </c>
+      <c r="AX62" s="13">
+        <v>9057.1</v>
+      </c>
+      <c r="AY62" s="13"/>
+      <c r="AZ62" s="13"/>
+      <c r="BA62" s="13"/>
+      <c r="BB62" s="13"/>
+      <c r="BC62" s="13"/>
+      <c r="BD62" s="13"/>
     </row>
-    <row r="59" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A59" s="22" t="s">
+    <row r="63" spans="1:56">
+      <c r="A63" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B59" s="12">
-[...151 lines deleted...]
-      <c r="BD59" s="36"/>
+      <c r="B63" s="10">
+        <v>12358.6</v>
+      </c>
+      <c r="C63" s="10">
+        <v>13910.8</v>
+      </c>
+      <c r="D63" s="10">
+        <v>16405.099999999999</v>
+      </c>
+      <c r="E63" s="21">
+        <v>20276.5</v>
+      </c>
+      <c r="F63" s="21">
+        <v>21855.9</v>
+      </c>
+      <c r="G63" s="21">
+        <v>26243.200000000001</v>
+      </c>
+      <c r="H63" s="21">
+        <v>33946.199999999997</v>
+      </c>
+      <c r="I63" s="10">
+        <v>1121.9000000000001</v>
+      </c>
+      <c r="J63" s="10">
+        <v>2049.3000000000002</v>
+      </c>
+      <c r="K63" s="19">
+        <v>4273.3999999999996</v>
+      </c>
+      <c r="L63" s="21">
+        <v>5427.6</v>
+      </c>
+      <c r="M63" s="19">
+        <v>6692.6</v>
+      </c>
+      <c r="N63" s="39">
+        <v>9924.7999999999993</v>
+      </c>
+      <c r="O63" s="19">
+        <v>11023.1</v>
+      </c>
+      <c r="P63" s="23">
+        <v>13018.3</v>
+      </c>
+      <c r="Q63" s="23">
+        <v>15708.5</v>
+      </c>
+      <c r="R63" s="23">
+        <v>17964.5</v>
+      </c>
+      <c r="S63" s="23">
+        <v>20677.599999999999</v>
+      </c>
+      <c r="T63" s="23">
+        <v>24646.7</v>
+      </c>
+      <c r="U63" s="10">
+        <v>1182.7</v>
+      </c>
+      <c r="V63" s="10">
+        <v>2026.3</v>
+      </c>
+      <c r="W63" s="19">
+        <v>4350.8</v>
+      </c>
+      <c r="X63" s="21">
+        <v>5519.5</v>
+      </c>
+      <c r="Y63" s="19">
+        <v>6845.4</v>
+      </c>
+      <c r="Z63" s="39">
+        <v>9963.7999999999993</v>
+      </c>
+      <c r="AA63" s="19">
+        <v>11207.6</v>
+      </c>
+      <c r="AB63" s="23">
+        <v>13323.7</v>
+      </c>
+      <c r="AC63" s="23">
+        <v>16201.5</v>
+      </c>
+      <c r="AD63" s="23">
+        <v>18692.400000000001</v>
+      </c>
+      <c r="AE63" s="23">
+        <v>21401</v>
+      </c>
+      <c r="AF63" s="23">
+        <v>25719.3</v>
+      </c>
+      <c r="AG63" s="10">
+        <v>1269</v>
+      </c>
+      <c r="AH63" s="10">
+        <v>2408.6</v>
+      </c>
+      <c r="AI63" s="19">
+        <v>4693.8</v>
+      </c>
+      <c r="AJ63" s="21">
+        <v>5785.2</v>
+      </c>
+      <c r="AK63" s="23">
+        <v>7153.6</v>
+      </c>
+      <c r="AL63" s="13">
+        <v>11084.3</v>
+      </c>
+      <c r="AM63" s="13">
+        <v>12387.6</v>
+      </c>
+      <c r="AN63" s="13">
+        <v>14546</v>
+      </c>
+      <c r="AO63" s="13">
+        <v>18035.900000000001</v>
+      </c>
+      <c r="AP63" s="13">
+        <v>20291.900000000001</v>
+      </c>
+      <c r="AQ63" s="13">
+        <v>23661.200000000001</v>
+      </c>
+      <c r="AR63" s="13">
+        <v>28649.5</v>
+      </c>
+      <c r="AS63" s="15">
+        <v>1389.1</v>
+      </c>
+      <c r="AT63" s="10">
+        <v>2731.4</v>
+      </c>
+      <c r="AU63" s="19">
+        <v>5461.5</v>
+      </c>
+      <c r="AV63" s="21">
+        <v>6557.4</v>
+      </c>
+      <c r="AW63" s="23">
+        <v>8109.1</v>
+      </c>
+      <c r="AX63" s="13">
+        <v>12678.5</v>
+      </c>
+      <c r="AY63" s="13"/>
+      <c r="AZ63" s="13"/>
+      <c r="BA63" s="13"/>
+      <c r="BB63" s="13"/>
+      <c r="BC63" s="13"/>
+      <c r="BD63" s="13"/>
     </row>
-    <row r="60" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A60" s="22" t="s">
+    <row r="64" spans="1:56">
+      <c r="A64" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B60" s="12">
-[...151 lines deleted...]
-      <c r="BD60" s="36"/>
+      <c r="B64" s="10">
+        <v>12104.6</v>
+      </c>
+      <c r="C64" s="10">
+        <v>13785.4</v>
+      </c>
+      <c r="D64" s="10">
+        <v>15665.5</v>
+      </c>
+      <c r="E64" s="21">
+        <v>18429</v>
+      </c>
+      <c r="F64" s="21">
+        <v>21896.400000000001</v>
+      </c>
+      <c r="G64" s="21">
+        <v>24058.799999999999</v>
+      </c>
+      <c r="H64" s="21">
+        <v>27593.4</v>
+      </c>
+      <c r="I64" s="10">
+        <v>767.9</v>
+      </c>
+      <c r="J64" s="10">
+        <v>1188.3</v>
+      </c>
+      <c r="K64" s="19">
+        <v>3737</v>
+      </c>
+      <c r="L64" s="21">
+        <v>5193.2</v>
+      </c>
+      <c r="M64" s="19">
+        <v>6810.5</v>
+      </c>
+      <c r="N64" s="39">
+        <v>9697.9</v>
+      </c>
+      <c r="O64" s="19">
+        <v>10973.3</v>
+      </c>
+      <c r="P64" s="23">
+        <v>12444</v>
+      </c>
+      <c r="Q64" s="23">
+        <v>15462.2</v>
+      </c>
+      <c r="R64" s="23">
+        <v>17660.599999999999</v>
+      </c>
+      <c r="S64" s="23">
+        <v>19265.900000000001</v>
+      </c>
+      <c r="T64" s="23">
+        <v>21241.599999999999</v>
+      </c>
+      <c r="U64" s="10">
+        <v>809.5</v>
+      </c>
+      <c r="V64" s="10">
+        <v>1175</v>
+      </c>
+      <c r="W64" s="19">
+        <v>3804.5</v>
+      </c>
+      <c r="X64" s="21">
+        <v>5281.2</v>
+      </c>
+      <c r="Y64" s="19">
+        <v>6966</v>
+      </c>
+      <c r="Z64" s="39">
+        <v>9736</v>
+      </c>
+      <c r="AA64" s="19">
+        <v>11157</v>
+      </c>
+      <c r="AB64" s="23">
+        <v>12735.9</v>
+      </c>
+      <c r="AC64" s="23">
+        <v>15947.5</v>
+      </c>
+      <c r="AD64" s="23">
+        <v>18376.2</v>
+      </c>
+      <c r="AE64" s="23">
+        <v>19939.900000000001</v>
+      </c>
+      <c r="AF64" s="23">
+        <v>22166.3</v>
+      </c>
+      <c r="AG64" s="10">
+        <v>854.2</v>
+      </c>
+      <c r="AH64" s="10">
+        <v>1384.4</v>
+      </c>
+      <c r="AI64" s="19">
+        <v>4531.6000000000004</v>
+      </c>
+      <c r="AJ64" s="21">
+        <v>6248.1</v>
+      </c>
+      <c r="AK64" s="23">
+        <v>8178.9</v>
+      </c>
+      <c r="AL64" s="13">
+        <v>11274.3</v>
+      </c>
+      <c r="AM64" s="13">
+        <v>13027.6</v>
+      </c>
+      <c r="AN64" s="13">
+        <v>14730.5</v>
+      </c>
+      <c r="AO64" s="13">
+        <v>18128</v>
+      </c>
+      <c r="AP64" s="13">
+        <v>20810.3</v>
+      </c>
+      <c r="AQ64" s="13">
+        <v>22916.6</v>
+      </c>
+      <c r="AR64" s="13">
+        <v>24825.8</v>
+      </c>
+      <c r="AS64" s="15">
+        <v>892.5</v>
+      </c>
+      <c r="AT64" s="10">
+        <v>1571.2</v>
+      </c>
+      <c r="AU64" s="19">
+        <v>5842</v>
+      </c>
+      <c r="AV64" s="21">
+        <v>7625.7</v>
+      </c>
+      <c r="AW64" s="23">
+        <v>9778.1</v>
+      </c>
+      <c r="AX64" s="13">
+        <v>13194.4</v>
+      </c>
+      <c r="AY64" s="13"/>
+      <c r="AZ64" s="13"/>
+      <c r="BA64" s="13"/>
+      <c r="BB64" s="13"/>
+      <c r="BC64" s="13"/>
+      <c r="BD64" s="13"/>
     </row>
-    <row r="61" spans="1:56" s="24" customFormat="1" ht="15.75">
-[...155 lines deleted...]
-      <c r="BD61" s="36"/>
+    <row r="66" spans="3:44">
+      <c r="C66" s="24"/>
+      <c r="D66" s="24"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+      <c r="O66" s="24"/>
+      <c r="P66" s="24"/>
+      <c r="Q66" s="24"/>
+      <c r="R66" s="24"/>
+      <c r="S66" s="24"/>
+      <c r="T66" s="24"/>
+      <c r="U66" s="24"/>
+      <c r="AG66" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH66" s="27"/>
+      <c r="AI66" s="27"/>
+      <c r="AJ66" s="27"/>
+      <c r="AK66" s="27"/>
+      <c r="AL66" s="27"/>
+      <c r="AM66" s="27"/>
+      <c r="AN66" s="27"/>
+      <c r="AO66" s="27"/>
+      <c r="AP66" s="27"/>
+      <c r="AQ66" s="27"/>
+      <c r="AR66" s="27"/>
     </row>
-    <row r="62" spans="1:56" s="24" customFormat="1" ht="15.75">
-      <c r="A62" s="22" t="s">
+    <row r="67" spans="3:44">
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B62" s="12">
-[...151 lines deleted...]
-      <c r="BD62" s="36"/>
+      <c r="J67" s="27"/>
+      <c r="K67" s="27"/>
+      <c r="L67" s="27"/>
+      <c r="M67" s="27"/>
+      <c r="N67" s="27"/>
+      <c r="O67" s="27"/>
+      <c r="P67" s="27"/>
+      <c r="Q67" s="27"/>
+      <c r="R67" s="27"/>
+      <c r="S67" s="27"/>
+      <c r="T67" s="27"/>
+      <c r="U67" s="27"/>
+      <c r="V67" s="27"/>
+      <c r="W67" s="27"/>
+      <c r="X67" s="27"/>
+      <c r="Y67" s="27"/>
+      <c r="Z67" s="27"/>
+      <c r="AA67" s="27"/>
     </row>
-    <row r="63" spans="1:56" s="24" customFormat="1" ht="15.75">
-[...380 lines deleted...]
-      <c r="U68" s="55"/>
+    <row r="68" spans="3:44">
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="27"/>
+      <c r="J68" s="27"/>
+      <c r="K68" s="27"/>
+      <c r="L68" s="27"/>
+      <c r="M68" s="27"/>
+      <c r="N68" s="27"/>
+      <c r="O68" s="27"/>
+      <c r="P68" s="27"/>
+      <c r="Q68" s="27"/>
+      <c r="R68" s="27"/>
+      <c r="S68" s="27"/>
+      <c r="T68" s="27"/>
+      <c r="U68" s="27"/>
+      <c r="V68" s="27"/>
+      <c r="W68" s="27"/>
+      <c r="X68" s="27"/>
+      <c r="Y68" s="27"/>
+      <c r="Z68" s="27"/>
+      <c r="AA68" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA51:BD51"/>
     <mergeCell ref="AS52:BD52"/>
     <mergeCell ref="BA35:BD35"/>
     <mergeCell ref="AS36:BD36"/>
     <mergeCell ref="BA19:BD19"/>
     <mergeCell ref="AS20:BD20"/>
-    <mergeCell ref="AG36:AR36"/>
     <mergeCell ref="AO51:AR51"/>
     <mergeCell ref="AG52:AR52"/>
     <mergeCell ref="AO3:AR3"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="AO19:AR19"/>
     <mergeCell ref="AG20:AR20"/>
     <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="E35:H35"/>
     <mergeCell ref="Q3:T3"/>
-    <mergeCell ref="C66:U67"/>
-    <mergeCell ref="C68:U68"/>
     <mergeCell ref="Q35:T35"/>
     <mergeCell ref="U36:AF36"/>
     <mergeCell ref="AC51:AF51"/>
     <mergeCell ref="U52:AF52"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="Q51:T51"/>
     <mergeCell ref="I52:T52"/>
-    <mergeCell ref="E3:H3"/>
-[...3 lines deleted...]
-    <mergeCell ref="E35:H35"/>
     <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="I67:AA68"/>
+    <mergeCell ref="AG66:AR66"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B36:H36"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AC35:AF35"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="Q19:T19"/>
     <mergeCell ref="I20:T20"/>
-    <mergeCell ref="E51:H51"/>
-[...4 lines deleted...]
-    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="AG36:AR36"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>