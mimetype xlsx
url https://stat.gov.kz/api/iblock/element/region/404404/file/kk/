--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\ИФО КАЗ РУС\Каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14265" yWindow="-135" windowWidth="14370" windowHeight="12645" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
@@ -134,56 +138,56 @@
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">* Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 - 2024 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды. </t>
   </si>
   <si>
     <t>2023 жыл*</t>
   </si>
   <si>
     <t>2025 жыл*</t>
   </si>
   <si>
     <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -367,160 +371,160 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -545,116 +549,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -790,56 +796,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BD68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="X1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AK51" sqref="AK51"/>
+      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AY54" sqref="AY54:AY64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -849,151 +855,151 @@
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="28" t="s">
+      <c r="E3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="28"/>
-[...2 lines deleted...]
-      <c r="Q3" s="28" t="s">
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="Q3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="28"/>
-[...2 lines deleted...]
-      <c r="AC3" s="28" t="s">
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="AC3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="28"/>
-[...2 lines deleted...]
-      <c r="AO3" s="28" t="s">
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AO3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="28"/>
-[...2 lines deleted...]
-      <c r="BA3" s="28" t="s">
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="BA3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="28"/>
-[...1 lines deleted...]
-      <c r="BD3" s="28"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="31"/>
-[...5 lines deleted...]
-      <c r="I4" s="34" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="31"/>
-[...10 lines deleted...]
-      <c r="U4" s="34" t="s">
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="31"/>
-[...10 lines deleted...]
-      <c r="AG4" s="34" t="s">
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="41"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="AH4" s="31"/>
-[...10 lines deleted...]
-      <c r="AS4" s="34" t="s">
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41"/>
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AT4" s="31"/>
-[...9 lines deleted...]
-      <c r="BD4" s="32"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="41"/>
+      <c r="AX4" s="41"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
+      <c r="BB4" s="41"/>
+      <c r="BC4" s="41"/>
+      <c r="BD4" s="42"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1116,61 +1122,61 @@
       <c r="AW5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:56" s="37" customFormat="1">
-      <c r="A6" s="35" t="s">
+    <row r="6" spans="1:56" s="29" customFormat="1">
+      <c r="A6" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="36">
+      <c r="B6" s="28">
         <v>96989.823033780616</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="28">
         <v>128504.30580785134</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="28">
         <v>191817.19182012789</v>
       </c>
       <c r="E6" s="12">
         <v>341755.94419476273</v>
       </c>
       <c r="F6" s="12">
         <v>422113.06094355183</v>
       </c>
       <c r="G6" s="12">
         <v>475008.76258159539</v>
       </c>
       <c r="H6" s="12">
         <v>502645.46137491206</v>
       </c>
       <c r="I6" s="12">
         <v>7963.6690647038722</v>
       </c>
       <c r="J6" s="12">
         <v>14906.656783572604</v>
       </c>
       <c r="K6" s="12">
         <v>31907.383298602363</v>
       </c>
       <c r="L6" s="12">
         <v>42550.080825016492</v>
@@ -1267,134 +1273,136 @@
       </c>
       <c r="AQ6" s="12">
         <v>451605.9</v>
       </c>
       <c r="AR6" s="12">
         <v>480274.3</v>
       </c>
       <c r="AS6" s="12">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="12">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="18">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="18">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="18">
         <v>71800.3</v>
       </c>
       <c r="AX6" s="9">
         <v>109767.3</v>
       </c>
-      <c r="AY6" s="9"/>
+      <c r="AY6" s="9">
+        <v>148343.5</v>
+      </c>
       <c r="AZ6" s="9"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
       <c r="BD6" s="12"/>
     </row>
-    <row r="7" spans="1:56" s="37" customFormat="1">
-      <c r="A7" s="38" t="s">
+    <row r="7" spans="1:56" s="29" customFormat="1">
+      <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10">
         <v>7797.5</v>
       </c>
       <c r="C7" s="10">
         <v>12933</v>
       </c>
       <c r="D7" s="10">
         <v>18981.2</v>
       </c>
       <c r="E7" s="10">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="10">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="21">
         <v>23094</v>
       </c>
       <c r="H7" s="10">
         <v>27345.4</v>
       </c>
       <c r="I7" s="10">
         <v>844.6</v>
       </c>
       <c r="J7" s="10">
         <v>1811.5</v>
       </c>
       <c r="K7" s="19">
         <v>3052.3</v>
       </c>
       <c r="L7" s="21">
         <v>4204.8</v>
       </c>
       <c r="M7" s="19">
         <v>5339.2</v>
       </c>
-      <c r="N7" s="39">
+      <c r="N7" s="31">
         <v>7570.8</v>
       </c>
       <c r="O7" s="19">
         <v>9514.7999999999993</v>
       </c>
       <c r="P7" s="19">
         <v>15417.1</v>
       </c>
       <c r="Q7" s="19">
         <v>18891.099999999999</v>
       </c>
       <c r="R7" s="19">
         <v>23430.799999999999</v>
       </c>
       <c r="S7" s="19">
         <v>25231.8</v>
       </c>
       <c r="T7" s="19">
         <v>25792.6</v>
       </c>
       <c r="U7" s="10">
         <v>891.2</v>
       </c>
       <c r="V7" s="10">
         <v>1794.1</v>
       </c>
       <c r="W7" s="19">
         <v>3113.4</v>
       </c>
       <c r="X7" s="21">
         <v>4273.2</v>
       </c>
       <c r="Y7" s="19">
         <v>5437.2</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="31">
         <v>7563.3</v>
       </c>
       <c r="AA7" s="19">
         <v>9628.7999999999993</v>
       </c>
       <c r="AB7" s="19">
         <v>15210.4</v>
       </c>
       <c r="AC7" s="19">
         <v>17586.2</v>
       </c>
       <c r="AD7" s="19">
         <v>22117.7</v>
       </c>
       <c r="AE7" s="19">
         <v>23693.599999999999</v>
       </c>
       <c r="AF7" s="19">
         <v>24628.3</v>
       </c>
       <c r="AG7" s="10">
         <v>1385.4</v>
       </c>
       <c r="AH7" s="10">
         <v>2604.4</v>
@@ -1425,134 +1433,136 @@
       </c>
       <c r="AQ7" s="13">
         <v>42920.4</v>
       </c>
       <c r="AR7" s="13">
         <v>46516.1</v>
       </c>
       <c r="AS7" s="13">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="15">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="19">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="21">
         <v>6222.2</v>
       </c>
       <c r="AW7" s="22">
         <v>9454.2000000000007</v>
       </c>
       <c r="AX7" s="10">
         <v>12571.6</v>
       </c>
-      <c r="AY7" s="10"/>
+      <c r="AY7" s="10">
+        <v>18211.8</v>
+      </c>
       <c r="AZ7" s="10"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
-      <c r="BC7" s="40"/>
+      <c r="BC7" s="32"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="10">
         <v>1555.7</v>
       </c>
       <c r="D8" s="10">
         <v>2322.9</v>
       </c>
       <c r="E8" s="10">
         <v>4108</v>
       </c>
       <c r="F8" s="10">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="21">
         <v>4161.3999999999996</v>
       </c>
       <c r="H8" s="10">
         <v>4953.3</v>
       </c>
       <c r="I8" s="10">
         <v>65.900000000000006</v>
       </c>
       <c r="J8" s="10">
         <v>174</v>
       </c>
       <c r="K8" s="19">
         <v>407.9</v>
       </c>
       <c r="L8" s="21">
         <v>508.6</v>
       </c>
       <c r="M8" s="25">
         <v>652.6</v>
       </c>
-      <c r="N8" s="41">
+      <c r="N8" s="33">
         <v>960.2</v>
       </c>
       <c r="O8" s="19">
         <v>1350.8</v>
       </c>
       <c r="P8" s="19">
         <v>2067.4</v>
       </c>
       <c r="Q8" s="19">
         <v>3792.5</v>
       </c>
       <c r="R8" s="19">
         <v>7862.8</v>
       </c>
       <c r="S8" s="19">
         <v>8482.4</v>
       </c>
       <c r="T8" s="19">
         <v>8590</v>
       </c>
       <c r="U8" s="10">
         <v>69.5</v>
       </c>
       <c r="V8" s="10">
         <v>172.3</v>
       </c>
       <c r="W8" s="19">
         <v>416</v>
       </c>
       <c r="X8" s="21">
         <v>516.79999999999995</v>
       </c>
       <c r="Y8" s="19">
         <v>664.6</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="31">
         <v>959.3</v>
       </c>
       <c r="AA8" s="19">
         <v>1367</v>
       </c>
       <c r="AB8" s="19">
         <v>2039.7</v>
       </c>
       <c r="AC8" s="19">
         <v>3530.6</v>
       </c>
       <c r="AD8" s="19">
         <v>7422.2</v>
       </c>
       <c r="AE8" s="19">
         <v>7965.3</v>
       </c>
       <c r="AF8" s="19">
         <v>8202.2000000000007</v>
       </c>
       <c r="AG8" s="10">
         <v>34.5</v>
       </c>
       <c r="AH8" s="10">
         <v>85.2</v>
@@ -1583,134 +1593,136 @@
       </c>
       <c r="AQ8" s="13">
         <v>3624.1</v>
       </c>
       <c r="AR8" s="13">
         <v>3822.6</v>
       </c>
       <c r="AS8" s="13">
         <v>38.1</v>
       </c>
       <c r="AT8" s="15">
         <v>96.4</v>
       </c>
       <c r="AU8" s="19">
         <v>250.3</v>
       </c>
       <c r="AV8" s="21">
         <v>301</v>
       </c>
       <c r="AW8" s="22">
         <v>524.1</v>
       </c>
       <c r="AX8" s="10">
         <v>770.7</v>
       </c>
-      <c r="AY8" s="10"/>
+      <c r="AY8" s="10">
+        <v>1133.5999999999999</v>
+      </c>
       <c r="AZ8" s="10"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
-      <c r="BC8" s="40"/>
+      <c r="BC8" s="32"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>11505.6</v>
       </c>
       <c r="C9" s="10">
         <v>15535.7</v>
       </c>
       <c r="D9" s="10">
         <v>23202.3</v>
       </c>
       <c r="E9" s="10">
         <v>38870.6</v>
       </c>
       <c r="F9" s="10">
         <v>45970.7</v>
       </c>
       <c r="G9" s="21">
         <v>47837.5</v>
       </c>
       <c r="H9" s="10">
         <v>55922.6</v>
       </c>
       <c r="I9" s="10">
         <v>1153.9000000000001</v>
       </c>
       <c r="J9" s="10">
         <v>2229.1999999999998</v>
       </c>
       <c r="K9" s="19">
         <v>4260.6000000000004</v>
       </c>
       <c r="L9" s="21">
         <v>4871.3999999999996</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="34">
         <v>6308.3</v>
       </c>
-      <c r="N9" s="43">
+      <c r="N9" s="35">
         <v>9417.9</v>
       </c>
       <c r="O9" s="19">
         <v>13275.3</v>
       </c>
       <c r="P9" s="19">
         <v>19789</v>
       </c>
       <c r="Q9" s="19">
         <v>35685.4</v>
       </c>
       <c r="R9" s="19">
         <v>42606.3</v>
       </c>
       <c r="S9" s="19">
         <v>48697.8</v>
       </c>
       <c r="T9" s="19">
         <v>52056.4</v>
       </c>
       <c r="U9" s="10">
         <v>1217.5999999999999</v>
       </c>
       <c r="V9" s="10">
         <v>2207.8000000000002</v>
       </c>
       <c r="W9" s="19">
         <v>4345.7</v>
       </c>
       <c r="X9" s="21">
         <v>4950.6000000000004</v>
       </c>
       <c r="Y9" s="19">
         <v>6423.9</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="31">
         <v>9408.6</v>
       </c>
       <c r="AA9" s="19">
         <v>13434.4</v>
       </c>
       <c r="AB9" s="19">
         <v>19523.599999999999</v>
       </c>
       <c r="AC9" s="19">
         <v>33220.800000000003</v>
       </c>
       <c r="AD9" s="19">
         <v>40218.6</v>
       </c>
       <c r="AE9" s="19">
         <v>45729.1</v>
       </c>
       <c r="AF9" s="19">
         <v>49706.400000000001</v>
       </c>
       <c r="AG9" s="10">
         <v>1132.0999999999999</v>
       </c>
       <c r="AH9" s="10">
         <v>2049</v>
@@ -1741,134 +1753,136 @@
       </c>
       <c r="AQ9" s="13">
         <v>42389.7</v>
       </c>
       <c r="AR9" s="13">
         <v>44649.599999999999</v>
       </c>
       <c r="AS9" s="13">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="15">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="19">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="21">
         <v>6637.6</v>
       </c>
       <c r="AW9" s="22">
         <v>7710.7</v>
       </c>
       <c r="AX9" s="13">
         <v>12385.7</v>
       </c>
-      <c r="AY9" s="10"/>
+      <c r="AY9" s="10">
+        <v>16094.3</v>
+      </c>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
-      <c r="BC9" s="40"/>
+      <c r="BC9" s="32"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>14559.7</v>
       </c>
       <c r="C10" s="10">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="10">
         <v>26909.9</v>
       </c>
       <c r="E10" s="10">
         <v>46686.5</v>
       </c>
       <c r="F10" s="10">
         <v>55197.7</v>
       </c>
       <c r="G10" s="21">
         <v>70131.5</v>
       </c>
       <c r="H10" s="10">
         <v>68531.5</v>
       </c>
       <c r="I10" s="10">
         <v>1192.3</v>
       </c>
       <c r="J10" s="10">
         <v>1972.4</v>
       </c>
       <c r="K10" s="19">
         <v>4390.6000000000004</v>
       </c>
       <c r="L10" s="21">
         <v>5906.7</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="34">
         <v>7101.5</v>
       </c>
-      <c r="N10" s="43">
+      <c r="N10" s="35">
         <v>11820.5</v>
       </c>
       <c r="O10" s="19">
         <v>15689.9</v>
       </c>
       <c r="P10" s="19">
         <v>23195.1</v>
       </c>
       <c r="Q10" s="19">
         <v>42781.9</v>
       </c>
       <c r="R10" s="19">
         <v>51948.7</v>
       </c>
       <c r="S10" s="19">
         <v>57980.6</v>
       </c>
       <c r="T10" s="19">
         <v>60433.7</v>
       </c>
       <c r="U10" s="10">
         <v>1258.2</v>
       </c>
       <c r="V10" s="10">
         <v>1953.5</v>
       </c>
       <c r="W10" s="19">
         <v>4478.3</v>
       </c>
       <c r="X10" s="21">
         <v>6002.8</v>
       </c>
       <c r="Y10" s="19">
         <v>7231.7</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="31">
         <v>11808.9</v>
       </c>
       <c r="AA10" s="19">
         <v>15878</v>
       </c>
       <c r="AB10" s="19">
         <v>22884.1</v>
       </c>
       <c r="AC10" s="19">
         <v>39827.199999999997</v>
       </c>
       <c r="AD10" s="19">
         <v>49037.4</v>
       </c>
       <c r="AE10" s="19">
         <v>54446</v>
       </c>
       <c r="AF10" s="19">
         <v>57705.599999999999</v>
       </c>
       <c r="AG10" s="10">
         <v>1263</v>
       </c>
       <c r="AH10" s="10">
         <v>2234.3000000000002</v>
@@ -1899,134 +1913,136 @@
       </c>
       <c r="AQ10" s="13">
         <v>59247.9</v>
       </c>
       <c r="AR10" s="13">
         <v>63095.4</v>
       </c>
       <c r="AS10" s="13">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="15">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="19">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="21">
         <v>7712.3</v>
       </c>
       <c r="AW10" s="22">
         <v>9546.9</v>
       </c>
       <c r="AX10" s="13">
         <v>16339.7</v>
       </c>
-      <c r="AY10" s="10"/>
+      <c r="AY10" s="10">
+        <v>22546</v>
+      </c>
       <c r="AZ10" s="10"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
-      <c r="BC10" s="40"/>
+      <c r="BC10" s="32"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>10048.1</v>
       </c>
       <c r="C11" s="10">
         <v>13089.8</v>
       </c>
       <c r="D11" s="10">
         <v>19611.8</v>
       </c>
       <c r="E11" s="10">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="10">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="21">
         <v>52707.4</v>
       </c>
       <c r="H11" s="10">
         <v>55041.1</v>
       </c>
       <c r="I11" s="10">
         <v>888.2</v>
       </c>
       <c r="J11" s="10">
         <v>1861.9</v>
       </c>
       <c r="K11" s="19">
         <v>3384.7</v>
       </c>
       <c r="L11" s="21">
         <v>4027.4</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="34">
         <v>5281.8</v>
       </c>
-      <c r="N11" s="43">
+      <c r="N11" s="35">
         <v>8420.4</v>
       </c>
       <c r="O11" s="19">
         <v>11374.8</v>
       </c>
       <c r="P11" s="19">
         <v>17313</v>
       </c>
       <c r="Q11" s="19">
         <v>36440.199999999997</v>
       </c>
       <c r="R11" s="19">
         <v>42178.9</v>
       </c>
       <c r="S11" s="19">
         <v>48663.5</v>
       </c>
       <c r="T11" s="19">
         <v>50409.7</v>
       </c>
       <c r="U11" s="10">
         <v>937.3</v>
       </c>
       <c r="V11" s="10">
         <v>1844</v>
       </c>
       <c r="W11" s="19">
         <v>3452.3</v>
       </c>
       <c r="X11" s="21">
         <v>4092.9</v>
       </c>
       <c r="Y11" s="19">
         <v>5378.6</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="31">
         <v>8412.1</v>
       </c>
       <c r="AA11" s="19">
         <v>11511.2</v>
       </c>
       <c r="AB11" s="19">
         <v>17080.8</v>
       </c>
       <c r="AC11" s="19">
         <v>33923.5</v>
       </c>
       <c r="AD11" s="19">
         <v>39815.1</v>
       </c>
       <c r="AE11" s="19">
         <v>45696.9</v>
       </c>
       <c r="AF11" s="19">
         <v>48134.1</v>
       </c>
       <c r="AG11" s="10">
         <v>753.9</v>
       </c>
       <c r="AH11" s="10">
         <v>1555.5</v>
@@ -2057,134 +2073,136 @@
       </c>
       <c r="AQ11" s="13">
         <v>46550.3</v>
       </c>
       <c r="AR11" s="13">
         <v>48291.3</v>
       </c>
       <c r="AS11" s="13">
         <v>880.9</v>
       </c>
       <c r="AT11" s="15">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="21">
         <v>4100.3</v>
       </c>
       <c r="AW11" s="22">
         <v>5730.6</v>
       </c>
       <c r="AX11" s="13">
         <v>9374.6</v>
       </c>
-      <c r="AY11" s="10"/>
+      <c r="AY11" s="10">
+        <v>12058.7</v>
+      </c>
       <c r="AZ11" s="10"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
-      <c r="BC11" s="40"/>
+      <c r="BC11" s="32"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>10572.5</v>
       </c>
       <c r="C12" s="10">
         <v>14378.2</v>
       </c>
       <c r="D12" s="10">
         <v>21477.5</v>
       </c>
       <c r="E12" s="10">
         <v>47218.5</v>
       </c>
       <c r="F12" s="10">
         <v>55817.9</v>
       </c>
       <c r="G12" s="21">
         <v>56348.5</v>
       </c>
       <c r="H12" s="10">
         <v>61374.7</v>
       </c>
       <c r="I12" s="10">
         <v>830.1</v>
       </c>
       <c r="J12" s="10">
         <v>1518</v>
       </c>
       <c r="K12" s="19">
         <v>3014.5</v>
       </c>
       <c r="L12" s="21">
         <v>5389.7</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="34">
         <v>6385</v>
       </c>
-      <c r="N12" s="43">
+      <c r="N12" s="35">
         <v>8895</v>
       </c>
       <c r="O12" s="19">
         <v>12141</v>
       </c>
       <c r="P12" s="19">
         <v>19660.099999999999</v>
       </c>
       <c r="Q12" s="19">
         <v>43191.8</v>
       </c>
       <c r="R12" s="19">
         <v>50027.9</v>
       </c>
       <c r="S12" s="19">
         <v>53575.3</v>
       </c>
       <c r="T12" s="19">
         <v>58394.7</v>
       </c>
       <c r="U12" s="10">
         <v>876</v>
       </c>
       <c r="V12" s="10">
         <v>1503.4</v>
       </c>
       <c r="W12" s="19">
         <v>3074.7</v>
       </c>
       <c r="X12" s="21">
         <v>5477.4</v>
       </c>
       <c r="Y12" s="19">
         <v>6502</v>
       </c>
-      <c r="Z12" s="39">
+      <c r="Z12" s="31">
         <v>8886.2999999999993</v>
       </c>
       <c r="AA12" s="19">
         <v>12286.5</v>
       </c>
       <c r="AB12" s="19">
         <v>19396.5</v>
       </c>
       <c r="AC12" s="19">
         <v>40208.800000000003</v>
       </c>
       <c r="AD12" s="19">
         <v>47224.3</v>
       </c>
       <c r="AE12" s="19">
         <v>50309.3</v>
       </c>
       <c r="AF12" s="19">
         <v>55758.6</v>
       </c>
       <c r="AG12" s="10">
         <v>940.5</v>
       </c>
       <c r="AH12" s="10">
         <v>1576</v>
@@ -2215,134 +2233,136 @@
       </c>
       <c r="AQ12" s="13">
         <v>41916.9</v>
       </c>
       <c r="AR12" s="13">
         <v>45120.4</v>
       </c>
       <c r="AS12" s="13">
         <v>975.7</v>
       </c>
       <c r="AT12" s="15">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="19">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="21">
         <v>6760.7</v>
       </c>
       <c r="AW12" s="22">
         <v>7882.8</v>
       </c>
       <c r="AX12" s="13">
         <v>11915.1</v>
       </c>
-      <c r="AY12" s="10"/>
+      <c r="AY12" s="10">
+        <v>14695.2</v>
+      </c>
       <c r="AZ12" s="10"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
-      <c r="BC12" s="40"/>
+      <c r="BC12" s="32"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="10">
         <v>8265</v>
       </c>
       <c r="C13" s="10">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="10">
         <v>15577.1</v>
       </c>
       <c r="E13" s="10">
         <v>25182.6</v>
       </c>
       <c r="F13" s="10">
         <v>31609</v>
       </c>
       <c r="G13" s="21">
         <v>39290.1</v>
       </c>
       <c r="H13" s="10">
         <v>43562.5</v>
       </c>
       <c r="I13" s="10">
         <v>534.70000000000005</v>
       </c>
       <c r="J13" s="10">
         <v>1150.2</v>
       </c>
       <c r="K13" s="19">
         <v>2710.9</v>
       </c>
       <c r="L13" s="21">
         <v>3509.4</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="34">
         <v>4528.7</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="35">
         <v>6412.2</v>
       </c>
       <c r="O13" s="19">
         <v>8916.6</v>
       </c>
       <c r="P13" s="19">
         <v>13595.6</v>
       </c>
       <c r="Q13" s="19">
         <v>23325.8</v>
       </c>
       <c r="R13" s="19">
         <v>29645.599999999999</v>
       </c>
       <c r="S13" s="19">
         <v>36411</v>
       </c>
       <c r="T13" s="19">
         <v>39128.800000000003</v>
       </c>
       <c r="U13" s="10">
         <v>564.20000000000005</v>
       </c>
       <c r="V13" s="10">
         <v>1139.2</v>
       </c>
       <c r="W13" s="19">
         <v>2765</v>
       </c>
       <c r="X13" s="21">
         <v>3566.5</v>
       </c>
       <c r="Y13" s="19">
         <v>4611.7</v>
       </c>
-      <c r="Z13" s="39">
+      <c r="Z13" s="31">
         <v>6405.9</v>
       </c>
       <c r="AA13" s="19">
         <v>9023.5</v>
       </c>
       <c r="AB13" s="19">
         <v>13413.3</v>
       </c>
       <c r="AC13" s="19">
         <v>21714.799999999999</v>
       </c>
       <c r="AD13" s="19">
         <v>27984.2</v>
       </c>
       <c r="AE13" s="19">
         <v>34191.300000000003</v>
       </c>
       <c r="AF13" s="19">
         <v>37362.400000000001</v>
       </c>
       <c r="AG13" s="10">
         <v>686.8</v>
       </c>
       <c r="AH13" s="10">
         <v>1499.7</v>
@@ -2373,134 +2393,136 @@
       </c>
       <c r="AQ13" s="13">
         <v>45414.7</v>
       </c>
       <c r="AR13" s="13">
         <v>47934.5</v>
       </c>
       <c r="AS13" s="13">
         <v>771.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="19">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="21">
         <v>5533.5</v>
       </c>
       <c r="AW13" s="22">
         <v>6841.1</v>
       </c>
       <c r="AX13" s="13">
         <v>10457.1</v>
       </c>
-      <c r="AY13" s="10"/>
+      <c r="AY13" s="10">
+        <v>13778.6</v>
+      </c>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
-      <c r="BC13" s="40"/>
+      <c r="BC13" s="32"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="10">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="10">
         <v>9805.6</v>
       </c>
       <c r="D14" s="10">
         <v>14641.4</v>
       </c>
       <c r="E14" s="10">
         <v>25310.5</v>
       </c>
       <c r="F14" s="10">
         <v>34369.1</v>
       </c>
       <c r="G14" s="21">
         <v>45761.1</v>
       </c>
       <c r="H14" s="10">
         <v>48234.3</v>
       </c>
       <c r="I14" s="10">
         <v>549.6</v>
       </c>
       <c r="J14" s="10">
         <v>922.5</v>
       </c>
       <c r="K14" s="19">
         <v>2628.7</v>
       </c>
       <c r="L14" s="21">
         <v>3350.5</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="34">
         <v>4381.3999999999996</v>
       </c>
-      <c r="N14" s="43">
+      <c r="N14" s="35">
         <v>6503.2</v>
       </c>
       <c r="O14" s="19">
         <v>9516.6</v>
       </c>
       <c r="P14" s="19">
         <v>13845.6</v>
       </c>
       <c r="Q14" s="19">
         <v>23613.200000000001</v>
       </c>
       <c r="R14" s="19">
         <v>29397.599999999999</v>
       </c>
       <c r="S14" s="19">
         <v>36069.300000000003</v>
       </c>
       <c r="T14" s="19">
         <v>38007.699999999997</v>
       </c>
       <c r="U14" s="10">
         <v>580</v>
       </c>
       <c r="V14" s="10">
         <v>913.6</v>
       </c>
       <c r="W14" s="19">
         <v>2681.2</v>
       </c>
       <c r="X14" s="21">
         <v>3405</v>
       </c>
       <c r="Y14" s="19">
         <v>4461.7</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="31">
         <v>6496.8</v>
       </c>
       <c r="AA14" s="19">
         <v>9630.7000000000007</v>
       </c>
       <c r="AB14" s="19">
         <v>13659.9</v>
       </c>
       <c r="AC14" s="19">
         <v>21982.400000000001</v>
       </c>
       <c r="AD14" s="19">
         <v>27750.1</v>
       </c>
       <c r="AE14" s="19">
         <v>33870.5</v>
       </c>
       <c r="AF14" s="19">
         <v>36291.9</v>
       </c>
       <c r="AG14" s="10">
         <v>756</v>
       </c>
       <c r="AH14" s="10">
         <v>1300.4000000000001</v>
@@ -2531,134 +2553,136 @@
       </c>
       <c r="AQ14" s="13">
         <v>43216.4</v>
       </c>
       <c r="AR14" s="13">
         <v>47169.2</v>
       </c>
       <c r="AS14" s="13">
         <v>829.6</v>
       </c>
       <c r="AT14" s="15">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="19">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="21">
         <v>4916.3</v>
       </c>
       <c r="AW14" s="22">
         <v>5808.9</v>
       </c>
       <c r="AX14" s="13">
         <v>9350.6</v>
       </c>
-      <c r="AY14" s="10"/>
+      <c r="AY14" s="10">
+        <v>13493.1</v>
+      </c>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
-      <c r="BC14" s="40"/>
+      <c r="BC14" s="32"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10">
         <v>12525.6</v>
       </c>
       <c r="C15" s="10">
         <v>16323.7</v>
       </c>
       <c r="D15" s="10">
         <v>24451.3</v>
       </c>
       <c r="E15" s="10">
         <v>43986</v>
       </c>
       <c r="F15" s="10">
         <v>57377.7</v>
       </c>
       <c r="G15" s="21">
         <v>68183.5</v>
       </c>
       <c r="H15" s="10">
         <v>69751.5</v>
       </c>
       <c r="I15" s="10">
         <v>1131.2</v>
       </c>
       <c r="J15" s="10">
         <v>2064.1</v>
       </c>
       <c r="K15" s="19">
         <v>4298.1000000000004</v>
       </c>
       <c r="L15" s="21">
         <v>5499.6</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="34">
         <v>6863.1</v>
       </c>
-      <c r="N15" s="43">
+      <c r="N15" s="35">
         <v>10378.700000000001</v>
       </c>
       <c r="O15" s="19">
         <v>14345.2</v>
       </c>
       <c r="P15" s="19">
         <v>20961.900000000001</v>
       </c>
       <c r="Q15" s="19">
         <v>41412.6</v>
       </c>
       <c r="R15" s="19">
         <v>52490.8</v>
       </c>
       <c r="S15" s="19">
         <v>58861.4</v>
       </c>
       <c r="T15" s="19">
         <v>62808.1</v>
       </c>
       <c r="U15" s="10">
         <v>1193.7</v>
       </c>
       <c r="V15" s="10">
         <v>2044.3</v>
       </c>
       <c r="W15" s="19">
         <v>4383.8999999999996</v>
       </c>
       <c r="X15" s="21">
         <v>5589.1</v>
       </c>
       <c r="Y15" s="19">
         <v>6988.9</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="31">
         <v>10368.5</v>
       </c>
       <c r="AA15" s="19">
         <v>14517.2</v>
       </c>
       <c r="AB15" s="19">
         <v>20680.8</v>
       </c>
       <c r="AC15" s="19">
         <v>38552.400000000001</v>
       </c>
       <c r="AD15" s="19">
         <v>49549.1</v>
       </c>
       <c r="AE15" s="19">
         <v>55273.1</v>
       </c>
       <c r="AF15" s="19">
         <v>59972.800000000003</v>
       </c>
       <c r="AG15" s="10">
         <v>1282.5</v>
       </c>
       <c r="AH15" s="10">
         <v>2435.6999999999998</v>
@@ -2689,134 +2713,136 @@
       </c>
       <c r="AQ15" s="13">
         <v>59824.7</v>
       </c>
       <c r="AR15" s="13">
         <v>65312.3</v>
       </c>
       <c r="AS15" s="13">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="19">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="21">
         <v>6774.2</v>
       </c>
       <c r="AW15" s="22">
         <v>8430</v>
       </c>
       <c r="AX15" s="13">
         <v>13206.1</v>
       </c>
-      <c r="AY15" s="10"/>
+      <c r="AY15" s="10">
+        <v>17333.8</v>
+      </c>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
-      <c r="BC15" s="40"/>
+      <c r="BC15" s="32"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
-      <c r="A16" s="38" t="s">
+      <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>12250.4</v>
       </c>
       <c r="C16" s="10">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="10">
         <v>24641.8</v>
       </c>
       <c r="E16" s="10">
         <v>50275.9</v>
       </c>
       <c r="F16" s="10">
         <v>60695.1</v>
       </c>
       <c r="G16" s="21">
         <v>67493.8</v>
       </c>
       <c r="H16" s="10">
         <v>67928.600000000006</v>
       </c>
       <c r="I16" s="10">
         <v>773.2</v>
       </c>
       <c r="J16" s="10">
         <v>1202.9000000000001</v>
       </c>
       <c r="K16" s="19">
         <v>3759.1</v>
       </c>
       <c r="L16" s="21">
         <v>5282</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="34">
         <v>7186.7</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="35">
         <v>10370.799999999999</v>
       </c>
       <c r="O16" s="19">
         <v>14562.8</v>
       </c>
       <c r="P16" s="19">
         <v>22462.400000000001</v>
       </c>
       <c r="Q16" s="19">
         <v>46897</v>
       </c>
       <c r="R16" s="19">
         <v>54901.1</v>
       </c>
       <c r="S16" s="19">
         <v>58373.3</v>
       </c>
       <c r="T16" s="19">
         <v>60920.4</v>
       </c>
       <c r="U16" s="10">
         <v>815.9</v>
       </c>
       <c r="V16" s="10">
         <v>1191.3</v>
       </c>
       <c r="W16" s="19">
         <v>3834.2</v>
       </c>
       <c r="X16" s="21">
         <v>5367.9</v>
       </c>
       <c r="Y16" s="19">
         <v>7318.4</v>
       </c>
-      <c r="Z16" s="39">
+      <c r="Z16" s="31">
         <v>10360.6</v>
       </c>
       <c r="AA16" s="19">
         <v>14737.4</v>
       </c>
       <c r="AB16" s="19">
         <v>22161.200000000001</v>
       </c>
       <c r="AC16" s="19">
         <v>43658.1</v>
       </c>
       <c r="AD16" s="19">
         <v>51824.3</v>
       </c>
       <c r="AE16" s="19">
         <v>54814.8</v>
       </c>
       <c r="AF16" s="19">
         <v>58170.3</v>
       </c>
       <c r="AG16" s="10">
         <v>855.8</v>
       </c>
       <c r="AH16" s="10">
         <v>1387.5</v>
@@ -2847,177 +2873,179 @@
       </c>
       <c r="AQ16" s="13">
         <v>66500.800000000003</v>
       </c>
       <c r="AR16" s="13">
         <v>68362.899999999994</v>
       </c>
       <c r="AS16" s="13">
         <v>893.6</v>
       </c>
       <c r="AT16" s="15">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="19">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="21">
         <v>7634.3</v>
       </c>
       <c r="AW16" s="22">
         <v>9871</v>
       </c>
       <c r="AX16" s="13">
         <v>13396.1</v>
       </c>
-      <c r="AY16" s="10"/>
+      <c r="AY16" s="10">
+        <v>18998.400000000001</v>
+      </c>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
-      <c r="BC16" s="40"/>
+      <c r="BC16" s="32"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="AT18" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="28" t="s">
+      <c r="E19" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="28"/>
-[...2 lines deleted...]
-      <c r="Q19" s="28" t="s">
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="Q19" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="28"/>
-[...2 lines deleted...]
-      <c r="AC19" s="28" t="s">
+      <c r="R19" s="39"/>
+      <c r="S19" s="39"/>
+      <c r="T19" s="39"/>
+      <c r="AC19" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="28"/>
-[...2 lines deleted...]
-      <c r="AO19" s="28" t="s">
+      <c r="AD19" s="39"/>
+      <c r="AE19" s="39"/>
+      <c r="AF19" s="39"/>
+      <c r="AO19" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="28"/>
-[...2 lines deleted...]
-      <c r="BA19" s="28" t="s">
+      <c r="AP19" s="39"/>
+      <c r="AQ19" s="39"/>
+      <c r="AR19" s="39"/>
+      <c r="BA19" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="28"/>
-[...1 lines deleted...]
-      <c r="BD19" s="28"/>
+      <c r="BB19" s="39"/>
+      <c r="BC19" s="39"/>
+      <c r="BD19" s="39"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="31"/>
-[...5 lines deleted...]
-      <c r="I20" s="34" t="s">
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="J20" s="31"/>
-[...10 lines deleted...]
-      <c r="U20" s="34" t="s">
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="42"/>
+      <c r="U20" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="31"/>
-[...10 lines deleted...]
-      <c r="AG20" s="34" t="s">
+      <c r="V20" s="41"/>
+      <c r="W20" s="41"/>
+      <c r="X20" s="41"/>
+      <c r="Y20" s="41"/>
+      <c r="Z20" s="41"/>
+      <c r="AA20" s="41"/>
+      <c r="AB20" s="41"/>
+      <c r="AC20" s="41"/>
+      <c r="AD20" s="41"/>
+      <c r="AE20" s="41"/>
+      <c r="AF20" s="42"/>
+      <c r="AG20" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="AH20" s="31"/>
-[...10 lines deleted...]
-      <c r="AS20" s="34" t="s">
+      <c r="AH20" s="41"/>
+      <c r="AI20" s="41"/>
+      <c r="AJ20" s="41"/>
+      <c r="AK20" s="41"/>
+      <c r="AL20" s="41"/>
+      <c r="AM20" s="41"/>
+      <c r="AN20" s="41"/>
+      <c r="AO20" s="41"/>
+      <c r="AP20" s="41"/>
+      <c r="AQ20" s="41"/>
+      <c r="AR20" s="42"/>
+      <c r="AS20" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AT20" s="31"/>
-[...9 lines deleted...]
-      <c r="BD20" s="32"/>
+      <c r="AT20" s="41"/>
+      <c r="AU20" s="41"/>
+      <c r="AV20" s="41"/>
+      <c r="AW20" s="41"/>
+      <c r="AX20" s="41"/>
+      <c r="AY20" s="41"/>
+      <c r="AZ20" s="41"/>
+      <c r="BA20" s="41"/>
+      <c r="BB20" s="41"/>
+      <c r="BC20" s="41"/>
+      <c r="BD20" s="42"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3143,61 +3171,61 @@
       <c r="AW21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:56" s="37" customFormat="1">
-      <c r="A22" s="35" t="s">
+    <row r="22" spans="1:56" s="29" customFormat="1">
+      <c r="A22" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="36">
+      <c r="B22" s="28">
         <v>96622.978801941135</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="28">
         <v>128076.32087070528</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="28">
         <v>191328.06617767524</v>
       </c>
       <c r="E22" s="12">
         <v>341205.67784700351</v>
       </c>
       <c r="F22" s="12">
         <v>421501.65389048599</v>
       </c>
       <c r="G22" s="12">
         <v>474336.21482322301</v>
       </c>
       <c r="H22" s="12">
         <v>501911.77291123307</v>
       </c>
       <c r="I22" s="12">
         <v>7905.0478912224789</v>
       </c>
       <c r="J22" s="12">
         <v>14789.414436609817</v>
       </c>
       <c r="K22" s="12">
         <v>31731.519778158181</v>
       </c>
       <c r="L22" s="12">
         <v>42315.596131090919</v>
@@ -3294,134 +3322,136 @@
       </c>
       <c r="AQ22" s="12">
         <v>450047</v>
       </c>
       <c r="AR22" s="12">
         <v>478573.7</v>
       </c>
       <c r="AS22" s="12">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="12">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="12">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="12">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="12">
         <v>71091.7</v>
       </c>
       <c r="AX22" s="12">
         <v>108917.1</v>
       </c>
-      <c r="AY22" s="12"/>
+      <c r="AY22" s="12">
+        <v>147351.5</v>
+      </c>
       <c r="AZ22" s="12"/>
       <c r="BA22" s="12"/>
       <c r="BB22" s="12"/>
       <c r="BC22" s="12"/>
       <c r="BD22" s="12"/>
     </row>
-    <row r="23" spans="1:56" s="37" customFormat="1">
-      <c r="A23" s="38" t="s">
+    <row r="23" spans="1:56" s="29" customFormat="1">
+      <c r="A23" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="44">
+      <c r="B23" s="36">
         <v>7608.5</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C23" s="36">
         <v>12715.5</v>
       </c>
-      <c r="D23" s="44">
+      <c r="D23" s="36">
         <v>18732.5</v>
       </c>
-      <c r="E23" s="44">
+      <c r="E23" s="36">
         <v>20231.8</v>
       </c>
-      <c r="F23" s="44">
+      <c r="F23" s="36">
         <v>25541.4</v>
       </c>
       <c r="G23" s="21">
         <v>23092.1</v>
       </c>
-      <c r="H23" s="44">
+      <c r="H23" s="36">
         <v>27254.1</v>
       </c>
       <c r="I23" s="10">
         <v>842.7</v>
       </c>
       <c r="J23" s="10">
         <v>1800.1</v>
       </c>
       <c r="K23" s="20">
         <v>3043.8</v>
       </c>
       <c r="L23" s="19">
         <v>4184.8</v>
       </c>
       <c r="M23" s="19">
         <v>5237.1000000000004</v>
       </c>
-      <c r="N23" s="39">
+      <c r="N23" s="31">
         <v>7448.7</v>
       </c>
       <c r="O23" s="19">
         <v>9493.2000000000007</v>
       </c>
       <c r="P23" s="19">
         <v>15208.9</v>
       </c>
       <c r="Q23" s="19">
         <v>18621.5</v>
       </c>
       <c r="R23" s="19">
         <v>23147.200000000001</v>
       </c>
       <c r="S23" s="23">
         <v>24941.9</v>
       </c>
       <c r="T23" s="23">
         <v>25388.799999999999</v>
       </c>
       <c r="U23" s="10">
         <v>889.4</v>
       </c>
       <c r="V23" s="10">
         <v>1782.1</v>
       </c>
       <c r="W23" s="20">
         <v>3101.7</v>
       </c>
       <c r="X23" s="19">
         <v>4253.2</v>
       </c>
       <c r="Y23" s="19">
         <v>5333.7</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="31">
         <v>7441.3</v>
       </c>
       <c r="AA23" s="19">
         <v>9607.4</v>
       </c>
       <c r="AB23" s="19">
         <v>15004.4</v>
       </c>
       <c r="AC23" s="19">
         <v>17333.3</v>
       </c>
       <c r="AD23" s="19">
         <v>21848</v>
       </c>
       <c r="AE23" s="23">
         <v>23419.1</v>
       </c>
       <c r="AF23" s="23">
         <v>24240.799999999999</v>
       </c>
       <c r="AG23" s="10">
         <v>1277.4000000000001</v>
       </c>
       <c r="AH23" s="10">
         <v>2388.4</v>
@@ -3452,134 +3482,136 @@
       </c>
       <c r="AQ23" s="13">
         <v>42357.599999999999</v>
       </c>
       <c r="AR23" s="13">
         <v>45902</v>
       </c>
       <c r="AS23" s="13">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="13">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="20">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="19">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="19">
         <v>9260.6</v>
       </c>
       <c r="AX23" s="13">
         <v>12327.1</v>
       </c>
-      <c r="AY23" s="13"/>
+      <c r="AY23" s="13">
+        <v>17916.2</v>
+      </c>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="36">
         <v>1091.8</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="36">
         <v>1555.3</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="36">
         <v>2322.4699999999998</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="36">
         <v>4107.7</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="36">
         <v>10171.6</v>
       </c>
       <c r="G24" s="21">
         <v>4161.1000000000004</v>
       </c>
-      <c r="H24" s="44">
+      <c r="H24" s="36">
         <v>4952.8999999999996</v>
       </c>
       <c r="I24" s="10">
         <v>65.099999999999994</v>
       </c>
       <c r="J24" s="10">
         <v>173.7</v>
       </c>
       <c r="K24" s="20">
         <v>406.1</v>
       </c>
       <c r="L24" s="19">
         <v>506.5</v>
       </c>
       <c r="M24" s="19">
         <v>649.6</v>
       </c>
-      <c r="N24" s="39">
+      <c r="N24" s="31">
         <v>959.2</v>
       </c>
       <c r="O24" s="19">
         <v>1334.7</v>
       </c>
       <c r="P24" s="19">
         <v>2066.6999999999998</v>
       </c>
       <c r="Q24" s="19">
         <v>3792.4</v>
       </c>
       <c r="R24" s="19">
         <v>7862.3</v>
       </c>
       <c r="S24" s="23">
         <v>8481.7000000000007</v>
       </c>
       <c r="T24" s="23">
         <v>8577.6</v>
       </c>
       <c r="U24" s="10">
         <v>68.7</v>
       </c>
       <c r="V24" s="10">
         <v>172</v>
       </c>
       <c r="W24" s="20">
         <v>413.8</v>
       </c>
       <c r="X24" s="19">
         <v>514.79999999999995</v>
       </c>
       <c r="Y24" s="19">
         <v>661.6</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="31">
         <v>958.3</v>
       </c>
       <c r="AA24" s="19">
         <v>1350.8</v>
       </c>
       <c r="AB24" s="19">
         <v>2038.9</v>
       </c>
       <c r="AC24" s="19">
         <v>3530</v>
       </c>
       <c r="AD24" s="19">
         <v>7421</v>
       </c>
       <c r="AE24" s="23">
         <v>7963.9</v>
       </c>
       <c r="AF24" s="23">
         <v>8189.8</v>
       </c>
       <c r="AG24" s="10">
         <v>34.5</v>
       </c>
       <c r="AH24" s="10">
         <v>85.2</v>
@@ -3610,134 +3642,136 @@
       </c>
       <c r="AQ24" s="13">
         <v>3623.7</v>
       </c>
       <c r="AR24" s="13">
         <v>3822.2</v>
       </c>
       <c r="AS24" s="13">
         <v>38.1</v>
       </c>
       <c r="AT24" s="13">
         <v>96.4</v>
       </c>
       <c r="AU24" s="20">
         <v>250.3</v>
       </c>
       <c r="AV24" s="19">
         <v>301</v>
       </c>
       <c r="AW24" s="19">
         <v>524.1</v>
       </c>
       <c r="AX24" s="13">
         <v>770.7</v>
       </c>
-      <c r="AY24" s="13"/>
+      <c r="AY24" s="13">
+        <v>1133.5999999999999</v>
+      </c>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
-      <c r="A25" s="38" t="s">
+      <c r="A25" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="36">
         <v>11501.2</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="36">
         <v>15529.5</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="36">
         <v>23195.3</v>
       </c>
-      <c r="E25" s="44">
+      <c r="E25" s="36">
         <v>38864.400000000001</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="36">
         <v>45931.8</v>
       </c>
       <c r="G25" s="21">
         <v>47732.5</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="36">
         <v>55858.6</v>
       </c>
       <c r="I25" s="10">
         <v>1147.8</v>
       </c>
       <c r="J25" s="10">
         <v>2215.8000000000002</v>
       </c>
       <c r="K25" s="20">
         <v>4247.7</v>
       </c>
       <c r="L25" s="19">
         <v>4835.3999999999996</v>
       </c>
       <c r="M25" s="19">
         <v>6293.4</v>
       </c>
-      <c r="N25" s="39">
+      <c r="N25" s="31">
         <v>9409.7000000000007</v>
       </c>
       <c r="O25" s="19">
         <v>13235.1</v>
       </c>
       <c r="P25" s="19">
         <v>19779.5</v>
       </c>
       <c r="Q25" s="19">
         <v>35680.800000000003</v>
       </c>
       <c r="R25" s="19">
         <v>42597.2</v>
       </c>
       <c r="S25" s="23">
         <v>48683.8</v>
       </c>
       <c r="T25" s="23">
         <v>52050.7</v>
       </c>
       <c r="U25" s="10">
         <v>1211.3</v>
       </c>
       <c r="V25" s="10">
         <v>2193.5</v>
       </c>
       <c r="W25" s="20">
         <v>4328.5</v>
       </c>
       <c r="X25" s="19">
         <v>4914.5</v>
       </c>
       <c r="Y25" s="19">
         <v>6409.4</v>
       </c>
-      <c r="Z25" s="39">
+      <c r="Z25" s="31">
         <v>9400.4</v>
       </c>
       <c r="AA25" s="19">
         <v>13394.3</v>
       </c>
       <c r="AB25" s="19">
         <v>19513.5</v>
       </c>
       <c r="AC25" s="19">
         <v>33212.400000000001</v>
       </c>
       <c r="AD25" s="19">
         <v>40206.300000000003</v>
       </c>
       <c r="AE25" s="23">
         <v>45711.5</v>
       </c>
       <c r="AF25" s="23">
         <v>49697.4</v>
       </c>
       <c r="AG25" s="10">
         <v>1132.0999999999999</v>
       </c>
       <c r="AH25" s="10">
         <v>2048.8000000000002</v>
@@ -3768,134 +3802,136 @@
       </c>
       <c r="AQ25" s="13">
         <v>42386.3</v>
       </c>
       <c r="AR25" s="13">
         <v>44645.9</v>
       </c>
       <c r="AS25" s="13">
         <v>1238</v>
       </c>
       <c r="AT25" s="13">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="20">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="19">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="19">
         <v>7709.2</v>
       </c>
       <c r="AX25" s="13">
         <v>12382.3</v>
       </c>
-      <c r="AY25" s="13"/>
+      <c r="AY25" s="13">
+        <v>16089.2</v>
+      </c>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
-      <c r="A26" s="38" t="s">
+      <c r="A26" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="44">
+      <c r="B26" s="36">
         <v>14471.7</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="36">
         <v>17881</v>
       </c>
-      <c r="D26" s="44">
+      <c r="D26" s="36">
         <v>26793.9</v>
       </c>
-      <c r="E26" s="44">
+      <c r="E26" s="36">
         <v>46554.8</v>
       </c>
-      <c r="F26" s="44">
+      <c r="F26" s="36">
         <v>55090.1</v>
       </c>
       <c r="G26" s="21">
         <v>70120.7</v>
       </c>
-      <c r="H26" s="44">
+      <c r="H26" s="36">
         <v>68397.5</v>
       </c>
       <c r="I26" s="10">
         <v>1180.5999999999999</v>
       </c>
       <c r="J26" s="10">
         <v>1958</v>
       </c>
       <c r="K26" s="20">
         <v>4375.2</v>
       </c>
       <c r="L26" s="19">
         <v>5877.6</v>
       </c>
       <c r="M26" s="19">
         <v>7074.3</v>
       </c>
-      <c r="N26" s="39">
+      <c r="N26" s="31">
         <v>11730.5</v>
       </c>
       <c r="O26" s="19">
         <v>15647.8</v>
       </c>
       <c r="P26" s="19">
         <v>23082.3</v>
       </c>
       <c r="Q26" s="19">
         <v>42660</v>
       </c>
       <c r="R26" s="19">
         <v>51802.3</v>
       </c>
       <c r="S26" s="23">
         <v>57831.9</v>
       </c>
       <c r="T26" s="23">
         <v>60366.8</v>
       </c>
       <c r="U26" s="10">
         <v>1245.9000000000001</v>
       </c>
       <c r="V26" s="10">
         <v>1938.4</v>
       </c>
       <c r="W26" s="20">
         <v>4458.3999999999996</v>
       </c>
       <c r="X26" s="19">
         <v>5973.7</v>
       </c>
       <c r="Y26" s="19">
         <v>7204.7</v>
       </c>
-      <c r="Z26" s="39">
+      <c r="Z26" s="31">
         <v>11718.9</v>
       </c>
       <c r="AA26" s="19">
         <v>15836.1</v>
       </c>
       <c r="AB26" s="19">
         <v>22771.9</v>
       </c>
       <c r="AC26" s="19">
         <v>39708.800000000003</v>
       </c>
       <c r="AD26" s="19">
         <v>48894.8</v>
       </c>
       <c r="AE26" s="23">
         <v>54301.1</v>
       </c>
       <c r="AF26" s="23">
         <v>57637.5</v>
       </c>
       <c r="AG26" s="10">
         <v>1248.3</v>
       </c>
       <c r="AH26" s="10">
         <v>2204.9</v>
@@ -3926,134 +3962,136 @@
       </c>
       <c r="AQ26" s="13">
         <v>58819.3</v>
       </c>
       <c r="AR26" s="13">
         <v>62627.9</v>
       </c>
       <c r="AS26" s="13">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="13">
         <v>2564</v>
       </c>
       <c r="AU26" s="20">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="19">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="19">
         <v>9357.7000000000007</v>
       </c>
       <c r="AX26" s="13">
         <v>16117.1</v>
       </c>
-      <c r="AY26" s="13"/>
+      <c r="AY26" s="13">
+        <v>22290.799999999999</v>
+      </c>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
-      <c r="A27" s="38" t="s">
+      <c r="A27" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="44">
+      <c r="B27" s="36">
         <v>10042.700000000001</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="36">
         <v>13082.8</v>
       </c>
-      <c r="D27" s="44">
+      <c r="D27" s="36">
         <v>19603.7</v>
       </c>
-      <c r="E27" s="44">
+      <c r="E27" s="36">
         <v>39593</v>
       </c>
-      <c r="F27" s="44">
+      <c r="F27" s="36">
         <v>45267.1</v>
       </c>
       <c r="G27" s="21">
         <v>52625.4</v>
       </c>
-      <c r="H27" s="44">
+      <c r="H27" s="36">
         <v>54977.2</v>
       </c>
       <c r="I27" s="10">
         <v>883.6</v>
       </c>
       <c r="J27" s="10">
         <v>1849.8</v>
       </c>
       <c r="K27" s="20">
         <v>3355.5</v>
       </c>
       <c r="L27" s="19">
         <v>4005.3</v>
       </c>
       <c r="M27" s="19">
         <v>5265.3</v>
       </c>
-      <c r="N27" s="39">
+      <c r="N27" s="31">
         <v>8412.1</v>
       </c>
       <c r="O27" s="19">
         <v>11334.3</v>
       </c>
       <c r="P27" s="19">
         <v>17303.5</v>
       </c>
       <c r="Q27" s="19">
         <v>36433.599999999999</v>
       </c>
       <c r="R27" s="19">
         <v>42170.5</v>
       </c>
       <c r="S27" s="23">
         <v>48648.5</v>
       </c>
       <c r="T27" s="23">
         <v>50324.6</v>
       </c>
       <c r="U27" s="10">
         <v>932.5</v>
       </c>
       <c r="V27" s="10">
         <v>1831.3</v>
       </c>
       <c r="W27" s="20">
         <v>3419.3</v>
       </c>
       <c r="X27" s="19">
         <v>4070.8</v>
       </c>
       <c r="Y27" s="19">
         <v>5362.3</v>
       </c>
-      <c r="Z27" s="39">
+      <c r="Z27" s="31">
         <v>8403.7999999999993</v>
       </c>
       <c r="AA27" s="19">
         <v>11470.7</v>
       </c>
       <c r="AB27" s="19">
         <v>17070.8</v>
       </c>
       <c r="AC27" s="19">
         <v>33913.1</v>
       </c>
       <c r="AD27" s="19">
         <v>39803.599999999999</v>
       </c>
       <c r="AE27" s="23">
         <v>45678.400000000001</v>
       </c>
       <c r="AF27" s="23">
         <v>48049.3</v>
       </c>
       <c r="AG27" s="10">
         <v>753.9</v>
       </c>
       <c r="AH27" s="10">
         <v>1555.4</v>
@@ -4084,134 +4122,136 @@
       </c>
       <c r="AQ27" s="13">
         <v>46547.5</v>
       </c>
       <c r="AR27" s="13">
         <v>48288.2</v>
       </c>
       <c r="AS27" s="13">
         <v>880.9</v>
       </c>
       <c r="AT27" s="13">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="20">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="19">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="19">
         <v>5730.4</v>
       </c>
       <c r="AX27" s="13">
         <v>9374.4</v>
       </c>
-      <c r="AY27" s="13"/>
+      <c r="AY27" s="13">
+        <v>12058.5</v>
+      </c>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="44">
+      <c r="B28" s="36">
         <v>10569.9</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="36">
         <v>14374</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="36">
         <v>21472.799999999999</v>
       </c>
-      <c r="E28" s="44">
+      <c r="E28" s="36">
         <v>47213.9</v>
       </c>
-      <c r="F28" s="44">
+      <c r="F28" s="36">
         <v>55772.4</v>
       </c>
       <c r="G28" s="21">
         <v>56225.5</v>
       </c>
-      <c r="H28" s="44">
+      <c r="H28" s="36">
         <v>61300.5</v>
       </c>
       <c r="I28" s="10">
         <v>823.6</v>
       </c>
       <c r="J28" s="10">
         <v>1505.5</v>
       </c>
       <c r="K28" s="20">
         <v>2996.6</v>
       </c>
       <c r="L28" s="19">
         <v>5364.3</v>
       </c>
       <c r="M28" s="19">
         <v>6358.5</v>
       </c>
-      <c r="N28" s="39">
+      <c r="N28" s="31">
         <v>8887.2999999999993</v>
       </c>
       <c r="O28" s="19">
         <v>12096.7</v>
       </c>
       <c r="P28" s="19">
         <v>19652</v>
       </c>
       <c r="Q28" s="19">
         <v>43188.800000000003</v>
       </c>
       <c r="R28" s="19">
         <v>50022.7</v>
       </c>
       <c r="S28" s="23">
         <v>53568.800000000003</v>
       </c>
       <c r="T28" s="23">
         <v>58385.4</v>
       </c>
       <c r="U28" s="10">
         <v>869.2</v>
       </c>
       <c r="V28" s="10">
         <v>1490.4</v>
       </c>
       <c r="W28" s="20">
         <v>3053.6</v>
       </c>
       <c r="X28" s="19">
         <v>5452</v>
       </c>
       <c r="Y28" s="19">
         <v>6475.7</v>
       </c>
-      <c r="Z28" s="39">
+      <c r="Z28" s="31">
         <v>8878.5</v>
       </c>
       <c r="AA28" s="19">
         <v>12242.2</v>
       </c>
       <c r="AB28" s="19">
         <v>19387.7</v>
       </c>
       <c r="AC28" s="19">
         <v>40201</v>
       </c>
       <c r="AD28" s="19">
         <v>47215.1</v>
       </c>
       <c r="AE28" s="23">
         <v>50298.3</v>
       </c>
       <c r="AF28" s="23">
         <v>55745.7</v>
       </c>
       <c r="AG28" s="10">
         <v>940.5</v>
       </c>
       <c r="AH28" s="10">
         <v>1576</v>
@@ -4242,134 +4282,136 @@
       </c>
       <c r="AQ28" s="13">
         <v>41915.300000000003</v>
       </c>
       <c r="AR28" s="13">
         <v>45118.7</v>
       </c>
       <c r="AS28" s="13">
         <v>975.7</v>
       </c>
       <c r="AT28" s="13">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="20">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="19">
         <v>6760</v>
       </c>
       <c r="AW28" s="19">
         <v>7882</v>
       </c>
       <c r="AX28" s="13">
         <v>11914.2</v>
       </c>
-      <c r="AY28" s="13"/>
+      <c r="AY28" s="13">
+        <v>14694.1</v>
+      </c>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
-      <c r="A29" s="38" t="s">
+      <c r="A29" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="44">
+      <c r="B29" s="36">
         <v>8262.7000000000007</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C29" s="36">
         <v>10424.1</v>
       </c>
-      <c r="D29" s="44">
+      <c r="D29" s="36">
         <v>15573.6</v>
       </c>
-      <c r="E29" s="44">
+      <c r="E29" s="36">
         <v>25179.8</v>
       </c>
-      <c r="F29" s="44">
+      <c r="F29" s="36">
         <v>31549.7</v>
       </c>
       <c r="G29" s="21">
         <v>39169</v>
       </c>
-      <c r="H29" s="44">
+      <c r="H29" s="36">
         <v>43499.7</v>
       </c>
       <c r="I29" s="10">
         <v>529</v>
       </c>
       <c r="J29" s="10">
         <v>1138.8</v>
       </c>
       <c r="K29" s="20">
         <v>2685.3</v>
       </c>
       <c r="L29" s="19">
         <v>3488.5</v>
       </c>
       <c r="M29" s="19">
         <v>4510.3999999999996</v>
       </c>
-      <c r="N29" s="39">
+      <c r="N29" s="31">
         <v>6406.6</v>
       </c>
       <c r="O29" s="19">
         <v>8871</v>
       </c>
       <c r="P29" s="19">
         <v>13588.6</v>
       </c>
       <c r="Q29" s="19">
         <v>23324</v>
       </c>
       <c r="R29" s="19">
         <v>29642</v>
       </c>
       <c r="S29" s="23">
         <v>36405.1</v>
       </c>
       <c r="T29" s="23">
         <v>39124</v>
       </c>
       <c r="U29" s="10">
         <v>558.29999999999995</v>
       </c>
       <c r="V29" s="10">
         <v>1127.4000000000001</v>
       </c>
       <c r="W29" s="20">
         <v>2736.4</v>
       </c>
       <c r="X29" s="19">
         <v>3545.6</v>
       </c>
       <c r="Y29" s="19">
         <v>4593.5</v>
       </c>
-      <c r="Z29" s="39">
+      <c r="Z29" s="31">
         <v>6400.3</v>
       </c>
       <c r="AA29" s="19">
         <v>8977.7000000000007</v>
       </c>
       <c r="AB29" s="19">
         <v>13405.9</v>
       </c>
       <c r="AC29" s="19">
         <v>21710.400000000001</v>
       </c>
       <c r="AD29" s="19">
         <v>27978.3</v>
       </c>
       <c r="AE29" s="23">
         <v>34182.5</v>
       </c>
       <c r="AF29" s="23">
         <v>37355.1</v>
       </c>
       <c r="AG29" s="10">
         <v>686.8</v>
       </c>
       <c r="AH29" s="10">
         <v>1499.7</v>
@@ -4400,134 +4442,136 @@
       </c>
       <c r="AQ29" s="13">
         <v>45415</v>
       </c>
       <c r="AR29" s="13">
         <v>47934.5</v>
       </c>
       <c r="AS29" s="13">
         <v>771.5</v>
       </c>
       <c r="AT29" s="13">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="20">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="19">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="19">
         <v>6841.1</v>
       </c>
       <c r="AX29" s="13">
         <v>10457.1</v>
       </c>
-      <c r="AY29" s="13"/>
+      <c r="AY29" s="13">
+        <v>13778.6</v>
+      </c>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
-      <c r="A30" s="38" t="s">
+      <c r="A30" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="44">
+      <c r="B30" s="36">
         <v>8337.9</v>
       </c>
-      <c r="C30" s="44">
+      <c r="C30" s="36">
         <v>9764.7000000000007</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="36">
         <v>14594.6</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="36">
         <v>25257.7</v>
       </c>
-      <c r="F30" s="44">
+      <c r="F30" s="36">
         <v>34335.5</v>
       </c>
       <c r="G30" s="21">
         <v>45678.3</v>
       </c>
-      <c r="H30" s="44">
+      <c r="H30" s="36">
         <v>48180.9</v>
       </c>
       <c r="I30" s="10">
         <v>542.29999999999995</v>
       </c>
       <c r="J30" s="10">
         <v>908.8</v>
       </c>
       <c r="K30" s="20">
         <v>2608.1</v>
       </c>
       <c r="L30" s="19">
         <v>3320</v>
       </c>
       <c r="M30" s="19">
         <v>4358.7</v>
       </c>
-      <c r="N30" s="39">
+      <c r="N30" s="31">
         <v>6450</v>
       </c>
       <c r="O30" s="19">
         <v>9449.2999999999993</v>
       </c>
       <c r="P30" s="19">
         <v>13794.2</v>
       </c>
       <c r="Q30" s="19">
         <v>23555.200000000001</v>
       </c>
       <c r="R30" s="19">
         <v>29336.799999999999</v>
       </c>
       <c r="S30" s="23">
         <v>35971.5</v>
       </c>
       <c r="T30" s="23">
         <v>38002.699999999997</v>
       </c>
       <c r="U30" s="10">
         <v>572.29999999999995</v>
       </c>
       <c r="V30" s="10">
         <v>899.7</v>
       </c>
       <c r="W30" s="20">
         <v>2657.7</v>
       </c>
       <c r="X30" s="19">
         <v>3374.3</v>
       </c>
       <c r="Y30" s="19">
         <v>4439</v>
       </c>
-      <c r="Z30" s="39">
+      <c r="Z30" s="31">
         <v>6443.6</v>
       </c>
       <c r="AA30" s="19">
         <v>9563</v>
       </c>
       <c r="AB30" s="19">
         <v>13608.7</v>
       </c>
       <c r="AC30" s="19">
         <v>21925.599999999999</v>
       </c>
       <c r="AD30" s="19">
         <v>27690.2</v>
       </c>
       <c r="AE30" s="23">
         <v>33775.300000000003</v>
       </c>
       <c r="AF30" s="23">
         <v>36284.5</v>
       </c>
       <c r="AG30" s="10">
         <v>752.1</v>
       </c>
       <c r="AH30" s="10">
         <v>1292.8</v>
@@ -4558,134 +4602,136 @@
       </c>
       <c r="AQ30" s="13">
         <v>43126.400000000001</v>
       </c>
       <c r="AR30" s="13">
         <v>47071</v>
       </c>
       <c r="AS30" s="13">
         <v>825.8</v>
       </c>
       <c r="AT30" s="13">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="20">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="19">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="19">
         <v>5767.4</v>
       </c>
       <c r="AX30" s="13">
         <v>9296.4</v>
       </c>
-      <c r="AY30" s="13"/>
+      <c r="AY30" s="13">
+        <v>13426.1</v>
+      </c>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="44">
+      <c r="B31" s="36">
         <v>12492.7</v>
       </c>
-      <c r="C31" s="44">
+      <c r="C31" s="36">
         <v>16285.2</v>
       </c>
-      <c r="D31" s="44">
+      <c r="D31" s="36">
         <v>24407.3</v>
       </c>
-      <c r="E31" s="44">
+      <c r="E31" s="36">
         <v>43936.9</v>
       </c>
-      <c r="F31" s="44">
+      <c r="F31" s="36">
         <v>57313.8</v>
       </c>
       <c r="G31" s="21">
         <v>68142.5</v>
       </c>
-      <c r="H31" s="44">
+      <c r="H31" s="36">
         <v>69647</v>
       </c>
       <c r="I31" s="10">
         <v>1122.0999999999999</v>
       </c>
       <c r="J31" s="10">
         <v>2049.5</v>
       </c>
       <c r="K31" s="20">
         <v>4274</v>
       </c>
       <c r="L31" s="19">
         <v>5470.9</v>
       </c>
       <c r="M31" s="19">
         <v>6825.2</v>
       </c>
-      <c r="N31" s="39">
+      <c r="N31" s="31">
         <v>10335.200000000001</v>
       </c>
       <c r="O31" s="19">
         <v>14308</v>
       </c>
       <c r="P31" s="19">
         <v>20912</v>
       </c>
       <c r="Q31" s="19">
         <v>41358.6</v>
       </c>
       <c r="R31" s="19">
         <v>52433.599999999999</v>
       </c>
       <c r="S31" s="23">
         <v>58808.3</v>
       </c>
       <c r="T31" s="23">
         <v>62714.1</v>
       </c>
       <c r="U31" s="10">
         <v>1184.2</v>
       </c>
       <c r="V31" s="10">
         <v>2029</v>
       </c>
       <c r="W31" s="20">
         <v>4355.3</v>
       </c>
       <c r="X31" s="19">
         <v>5560.4</v>
       </c>
       <c r="Y31" s="19">
         <v>6951</v>
       </c>
-      <c r="Z31" s="39">
+      <c r="Z31" s="31">
         <v>10325</v>
       </c>
       <c r="AA31" s="19">
         <v>14480.2</v>
       </c>
       <c r="AB31" s="19">
         <v>20630.8</v>
       </c>
       <c r="AC31" s="19">
         <v>38497.4</v>
       </c>
       <c r="AD31" s="19">
         <v>49490.6</v>
       </c>
       <c r="AE31" s="23">
         <v>55217.9</v>
       </c>
       <c r="AF31" s="23">
         <v>59878.6</v>
       </c>
       <c r="AG31" s="10">
         <v>1269</v>
       </c>
       <c r="AH31" s="10">
         <v>2408.6</v>
@@ -4716,134 +4762,136 @@
       </c>
       <c r="AQ31" s="13">
         <v>59381.3</v>
       </c>
       <c r="AR31" s="13">
         <v>64829</v>
       </c>
       <c r="AS31" s="13">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="13">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="20">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="19">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="19">
         <v>8158.9</v>
       </c>
       <c r="AX31" s="13">
         <v>12894.6</v>
       </c>
-      <c r="AY31" s="13"/>
+      <c r="AY31" s="13">
+        <v>16981.3</v>
+      </c>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="44">
+      <c r="B32" s="36">
         <v>12243.9</v>
       </c>
-      <c r="C32" s="44">
+      <c r="C32" s="36">
         <v>16464.2</v>
       </c>
-      <c r="D32" s="44">
+      <c r="D32" s="36">
         <v>24631.9</v>
       </c>
-      <c r="E32" s="44">
+      <c r="E32" s="36">
         <v>50265.7</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="36">
         <v>60528.3</v>
       </c>
       <c r="G32" s="21">
         <v>67389.100000000006</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H32" s="36">
         <v>67843.399999999994</v>
       </c>
       <c r="I32" s="10">
         <v>768.2</v>
       </c>
       <c r="J32" s="10">
         <v>1189.4000000000001</v>
       </c>
       <c r="K32" s="20">
         <v>3739.2</v>
       </c>
       <c r="L32" s="19">
         <v>5262.3</v>
       </c>
       <c r="M32" s="19">
         <v>7162.7</v>
       </c>
-      <c r="N32" s="39">
+      <c r="N32" s="31">
         <v>10358.700000000001</v>
       </c>
       <c r="O32" s="19">
         <v>14507.4</v>
       </c>
       <c r="P32" s="19">
         <v>22450.6</v>
       </c>
       <c r="Q32" s="19">
         <v>46889</v>
       </c>
       <c r="R32" s="19">
         <v>54889.7</v>
       </c>
       <c r="S32" s="23">
         <v>58360.1</v>
       </c>
       <c r="T32" s="23">
         <v>60904</v>
       </c>
       <c r="U32" s="10">
         <v>810.7</v>
       </c>
       <c r="V32" s="10">
         <v>1177.5</v>
       </c>
       <c r="W32" s="20">
         <v>3810.3</v>
       </c>
       <c r="X32" s="19">
         <v>5348.4</v>
       </c>
       <c r="Y32" s="19">
         <v>7294.7</v>
       </c>
-      <c r="Z32" s="39">
+      <c r="Z32" s="31">
         <v>10348.5</v>
       </c>
       <c r="AA32" s="19">
         <v>14682</v>
       </c>
       <c r="AB32" s="19">
         <v>22148.7</v>
       </c>
       <c r="AC32" s="19">
         <v>43645.2</v>
       </c>
       <c r="AD32" s="19">
         <v>51808.9</v>
       </c>
       <c r="AE32" s="23">
         <v>54797.1</v>
       </c>
       <c r="AF32" s="23">
         <v>58150.400000000001</v>
       </c>
       <c r="AG32" s="10">
         <v>854.2</v>
       </c>
       <c r="AH32" s="10">
         <v>1384.4</v>
@@ -4874,174 +4922,176 @@
       </c>
       <c r="AQ32" s="13">
         <v>66474.600000000006</v>
       </c>
       <c r="AR32" s="13">
         <v>68334.3</v>
       </c>
       <c r="AS32" s="13">
         <v>892.5</v>
       </c>
       <c r="AT32" s="13">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="20">
         <v>5842</v>
       </c>
       <c r="AV32" s="19">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="19">
         <v>9860.2999999999993</v>
       </c>
       <c r="AX32" s="13">
         <v>13383.2</v>
       </c>
-      <c r="AY32" s="10"/>
+      <c r="AY32" s="10">
+        <v>18983.099999999999</v>
+      </c>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="28" t="s">
+      <c r="E35" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="28"/>
-[...2 lines deleted...]
-      <c r="Q35" s="28" t="s">
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="Q35" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="28"/>
-[...2 lines deleted...]
-      <c r="AC35" s="28" t="s">
+      <c r="R35" s="39"/>
+      <c r="S35" s="39"/>
+      <c r="T35" s="39"/>
+      <c r="AC35" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="28"/>
-[...2 lines deleted...]
-      <c r="AO35" s="28" t="s">
+      <c r="AD35" s="39"/>
+      <c r="AE35" s="39"/>
+      <c r="AF35" s="39"/>
+      <c r="AO35" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="28"/>
-[...2 lines deleted...]
-      <c r="BA35" s="28" t="s">
+      <c r="AP35" s="39"/>
+      <c r="AQ35" s="39"/>
+      <c r="AR35" s="39"/>
+      <c r="BA35" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="28"/>
-[...1 lines deleted...]
-      <c r="BD35" s="28"/>
+      <c r="BB35" s="39"/>
+      <c r="BC35" s="39"/>
+      <c r="BD35" s="39"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="29"/>
-      <c r="B36" s="31" t="s">
+      <c r="A36" s="44"/>
+      <c r="B36" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="31"/>
-[...5 lines deleted...]
-      <c r="I36" s="34" t="s">
+      <c r="C36" s="41"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="J36" s="31"/>
-[...10 lines deleted...]
-      <c r="U36" s="34" t="s">
+      <c r="J36" s="41"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="41"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
+      <c r="P36" s="41"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="V36" s="31"/>
-[...10 lines deleted...]
-      <c r="AG36" s="34" t="s">
+      <c r="V36" s="41"/>
+      <c r="W36" s="41"/>
+      <c r="X36" s="41"/>
+      <c r="Y36" s="41"/>
+      <c r="Z36" s="41"/>
+      <c r="AA36" s="41"/>
+      <c r="AB36" s="41"/>
+      <c r="AC36" s="41"/>
+      <c r="AD36" s="41"/>
+      <c r="AE36" s="41"/>
+      <c r="AF36" s="42"/>
+      <c r="AG36" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="AH36" s="31"/>
-[...10 lines deleted...]
-      <c r="AS36" s="34" t="s">
+      <c r="AH36" s="41"/>
+      <c r="AI36" s="41"/>
+      <c r="AJ36" s="41"/>
+      <c r="AK36" s="41"/>
+      <c r="AL36" s="41"/>
+      <c r="AM36" s="41"/>
+      <c r="AN36" s="41"/>
+      <c r="AO36" s="41"/>
+      <c r="AP36" s="41"/>
+      <c r="AQ36" s="41"/>
+      <c r="AR36" s="42"/>
+      <c r="AS36" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AT36" s="31"/>
-[...9 lines deleted...]
-      <c r="BD36" s="32"/>
+      <c r="AT36" s="41"/>
+      <c r="AU36" s="41"/>
+      <c r="AV36" s="41"/>
+      <c r="AW36" s="41"/>
+      <c r="AX36" s="41"/>
+      <c r="AY36" s="41"/>
+      <c r="AZ36" s="41"/>
+      <c r="BA36" s="41"/>
+      <c r="BB36" s="41"/>
+      <c r="BC36" s="41"/>
+      <c r="BD36" s="42"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="30"/>
+      <c r="A37" s="45"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5164,61 +5214,61 @@
       <c r="AW37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD37" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" spans="1:56" s="37" customFormat="1">
-      <c r="A38" s="35" t="s">
+    <row r="38" spans="1:56" s="29" customFormat="1">
+      <c r="A38" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="36">
+      <c r="B38" s="28">
         <v>2778.9746531395076</v>
       </c>
-      <c r="C38" s="36">
+      <c r="C38" s="28">
         <v>22672.299885737</v>
       </c>
-      <c r="D38" s="36">
+      <c r="D38" s="28">
         <v>70048.872443701621</v>
       </c>
       <c r="E38" s="12">
         <v>195855.14719188423</v>
       </c>
       <c r="F38" s="12">
         <v>255895.33529168961</v>
       </c>
       <c r="G38" s="12">
         <v>287979.12957716407</v>
       </c>
       <c r="H38" s="12">
         <v>287985.34022822062</v>
       </c>
       <c r="I38" s="12">
         <v>9.8304082028985516</v>
       </c>
       <c r="J38" s="12">
         <v>19.660816405797103</v>
       </c>
       <c r="K38" s="12">
         <v>29.491224608695653</v>
       </c>
       <c r="L38" s="12">
         <v>569.56962089159424</v>
@@ -5315,146 +5365,148 @@
       </c>
       <c r="AQ38" s="12">
         <v>282583.5</v>
       </c>
       <c r="AR38" s="12">
         <v>282604.59999999998</v>
       </c>
       <c r="AS38" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="12">
         <v>74.3</v>
       </c>
       <c r="AU38" s="12">
         <v>102.1</v>
       </c>
       <c r="AV38" s="12">
         <v>123.5</v>
       </c>
       <c r="AW38" s="9">
         <v>2368.1</v>
       </c>
       <c r="AX38" s="12">
         <v>4879.8999999999996</v>
       </c>
-      <c r="AY38" s="12"/>
+      <c r="AY38" s="12">
+        <v>31268.2</v>
+      </c>
       <c r="AZ38" s="12"/>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
     </row>
-    <row r="39" spans="1:56" s="37" customFormat="1">
-      <c r="A39" s="38" t="s">
+    <row r="39" spans="1:56" s="29" customFormat="1">
+      <c r="A39" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>429.7</v>
       </c>
       <c r="C39" s="10">
         <v>4195.7</v>
       </c>
       <c r="D39" s="10">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="21">
         <v>9566</v>
       </c>
       <c r="F39" s="21">
         <v>12336.2</v>
       </c>
       <c r="G39" s="21">
         <v>9718.7999999999993</v>
       </c>
       <c r="H39" s="21">
         <v>12648.1</v>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="10">
         <v>0</v>
       </c>
       <c r="K39" s="19">
         <v>0</v>
       </c>
       <c r="L39" s="21">
         <v>0</v>
       </c>
       <c r="M39" s="19">
         <v>0</v>
       </c>
-      <c r="N39" s="39">
+      <c r="N39" s="31">
         <v>465.4</v>
       </c>
       <c r="O39" s="19">
         <v>1638.7</v>
       </c>
       <c r="P39" s="23">
         <v>6764.5</v>
       </c>
       <c r="Q39" s="23">
         <v>7700.2</v>
       </c>
-      <c r="R39" s="45">
+      <c r="R39" s="37">
         <v>11660</v>
       </c>
       <c r="S39" s="23">
         <v>12177.6</v>
       </c>
       <c r="T39" s="23">
         <v>12131.6</v>
       </c>
       <c r="U39" s="10">
         <v>0</v>
       </c>
       <c r="V39" s="10">
         <v>0</v>
       </c>
       <c r="W39" s="19">
         <v>0</v>
       </c>
       <c r="X39" s="21">
         <v>0</v>
       </c>
       <c r="Y39" s="19">
         <v>0</v>
       </c>
-      <c r="Z39" s="39">
+      <c r="Z39" s="31">
         <v>416</v>
       </c>
       <c r="AA39" s="19">
         <v>1625.6</v>
       </c>
       <c r="AB39" s="23">
         <v>6311.7</v>
       </c>
       <c r="AC39" s="23">
         <v>6709.6</v>
       </c>
-      <c r="AD39" s="45">
+      <c r="AD39" s="37">
         <v>10406.5</v>
       </c>
       <c r="AE39" s="23">
         <v>10817</v>
       </c>
       <c r="AF39" s="23">
         <v>10921.7</v>
       </c>
       <c r="AG39" s="10">
         <v>0</v>
       </c>
       <c r="AH39" s="10">
         <v>0</v>
       </c>
       <c r="AI39" s="19">
         <v>0</v>
       </c>
       <c r="AJ39" s="19">
         <v>0</v>
       </c>
       <c r="AK39" s="19">
         <v>962.7</v>
       </c>
       <c r="AL39" s="13">
         <v>1684.9</v>
@@ -5473,146 +5525,148 @@
       </c>
       <c r="AQ39" s="13">
         <v>27485.4</v>
       </c>
       <c r="AR39" s="13">
         <v>29694</v>
       </c>
       <c r="AS39" s="17">
         <v>0</v>
       </c>
       <c r="AT39" s="10">
         <v>0</v>
       </c>
       <c r="AU39" s="10">
         <v>0</v>
       </c>
       <c r="AV39" s="10">
         <v>0</v>
       </c>
       <c r="AW39" s="10">
         <v>1378.8</v>
       </c>
       <c r="AX39" s="13">
         <v>2206.3000000000002</v>
       </c>
-      <c r="AY39" s="13"/>
+      <c r="AY39" s="12">
+        <v>6619.5</v>
+      </c>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="10">
         <v>10.4</v>
       </c>
       <c r="C40" s="10">
         <v>179.9</v>
       </c>
       <c r="D40" s="10">
         <v>721.6</v>
       </c>
       <c r="E40" s="21">
         <v>2198.6</v>
       </c>
       <c r="F40" s="21">
         <v>8159.3</v>
       </c>
       <c r="G40" s="21">
         <v>1998.3</v>
       </c>
       <c r="H40" s="21">
         <v>2486.6</v>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="10">
         <v>0</v>
       </c>
       <c r="K40" s="19">
         <v>0</v>
       </c>
       <c r="L40" s="21">
         <v>0</v>
       </c>
       <c r="M40" s="19">
         <v>0</v>
       </c>
-      <c r="N40" s="39">
+      <c r="N40" s="31">
         <v>131.30000000000001</v>
       </c>
       <c r="O40" s="19">
         <v>302.7</v>
       </c>
       <c r="P40" s="23">
         <v>845.3</v>
       </c>
       <c r="Q40" s="23">
         <v>2315.1999999999998</v>
       </c>
-      <c r="R40" s="45">
+      <c r="R40" s="37">
         <v>6680.7</v>
       </c>
       <c r="S40" s="23">
         <v>7152.3</v>
       </c>
       <c r="T40" s="23">
         <v>7125.4</v>
       </c>
       <c r="U40" s="10">
         <v>0</v>
       </c>
       <c r="V40" s="10">
         <v>0</v>
       </c>
       <c r="W40" s="19">
         <v>0</v>
       </c>
       <c r="X40" s="21">
         <v>0</v>
       </c>
       <c r="Y40" s="19">
         <v>0</v>
       </c>
-      <c r="Z40" s="39">
+      <c r="Z40" s="31">
         <v>117.4</v>
       </c>
       <c r="AA40" s="19">
         <v>300.3</v>
       </c>
       <c r="AB40" s="23">
         <v>788.7</v>
       </c>
       <c r="AC40" s="23">
         <v>2017.3</v>
       </c>
-      <c r="AD40" s="45">
+      <c r="AD40" s="37">
         <v>5962.5</v>
       </c>
       <c r="AE40" s="23">
         <v>6353.2</v>
       </c>
       <c r="AF40" s="23">
         <v>6414.8</v>
       </c>
       <c r="AG40" s="10">
         <v>0</v>
       </c>
       <c r="AH40" s="10">
         <v>0</v>
       </c>
       <c r="AI40" s="19">
         <v>0</v>
       </c>
       <c r="AJ40" s="19">
         <v>0</v>
       </c>
       <c r="AK40" s="19">
         <v>104.3</v>
       </c>
       <c r="AL40" s="13">
         <v>186.9</v>
@@ -5631,146 +5685,148 @@
       </c>
       <c r="AQ40" s="13">
         <v>2604.4</v>
       </c>
       <c r="AR40" s="13">
         <v>2651.7</v>
       </c>
       <c r="AS40" s="17">
         <v>0</v>
       </c>
       <c r="AT40" s="10">
         <v>0</v>
       </c>
       <c r="AU40" s="10">
         <v>0</v>
       </c>
       <c r="AV40" s="10">
         <v>0</v>
       </c>
       <c r="AW40" s="10">
         <v>148.69999999999999</v>
       </c>
       <c r="AX40" s="13">
         <v>243.9</v>
       </c>
-      <c r="AY40" s="13"/>
+      <c r="AY40" s="13">
+        <v>478.8</v>
+      </c>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56">
-      <c r="A41" s="38" t="s">
+      <c r="A41" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="10">
         <v>381.3</v>
       </c>
       <c r="C41" s="10">
         <v>2649.6</v>
       </c>
       <c r="D41" s="10">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="21">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="21">
         <v>26849.3</v>
       </c>
       <c r="G41" s="21">
         <v>25705.4</v>
       </c>
       <c r="H41" s="21">
         <v>29738.6</v>
       </c>
       <c r="I41" s="10">
         <v>5.4</v>
       </c>
       <c r="J41" s="10">
         <v>10.4</v>
       </c>
       <c r="K41" s="19">
         <v>14.4</v>
       </c>
       <c r="L41" s="21">
         <v>278.2</v>
       </c>
       <c r="M41" s="19">
         <v>802.7</v>
       </c>
-      <c r="N41" s="39">
+      <c r="N41" s="31">
         <v>718.4</v>
       </c>
       <c r="O41" s="19">
         <v>3054.2</v>
       </c>
       <c r="P41" s="23">
         <v>8525.2999999999993</v>
       </c>
       <c r="Q41" s="23">
         <v>22463.9</v>
       </c>
-      <c r="R41" s="45">
+      <c r="R41" s="37">
         <v>27157.3</v>
       </c>
       <c r="S41" s="23">
         <v>30693.7</v>
       </c>
       <c r="T41" s="23">
         <v>30574.9</v>
       </c>
       <c r="U41" s="10">
         <v>8.5</v>
       </c>
       <c r="V41" s="10">
         <v>16.3</v>
       </c>
       <c r="W41" s="19">
         <v>21.9</v>
       </c>
       <c r="X41" s="21">
         <v>261.60000000000002</v>
       </c>
       <c r="Y41" s="19">
         <v>727.1</v>
       </c>
-      <c r="Z41" s="39">
+      <c r="Z41" s="31">
         <v>642.1</v>
       </c>
       <c r="AA41" s="19">
         <v>3029.9</v>
       </c>
       <c r="AB41" s="23">
         <v>7954.7</v>
       </c>
       <c r="AC41" s="23">
         <v>19573.900000000001</v>
       </c>
-      <c r="AD41" s="45">
+      <c r="AD41" s="37">
         <v>24238</v>
       </c>
       <c r="AE41" s="23">
         <v>27264.400000000001</v>
       </c>
       <c r="AF41" s="23">
         <v>27525.7</v>
       </c>
       <c r="AG41" s="10">
         <v>0</v>
       </c>
       <c r="AH41" s="10">
         <v>0</v>
       </c>
       <c r="AI41" s="19">
         <v>0</v>
       </c>
       <c r="AJ41" s="19">
         <v>0</v>
       </c>
       <c r="AK41" s="19">
         <v>15.8</v>
       </c>
       <c r="AL41" s="13">
         <v>61.7</v>
@@ -5789,146 +5845,148 @@
       </c>
       <c r="AQ41" s="13">
         <v>24608.6</v>
       </c>
       <c r="AR41" s="13">
         <v>23214.400000000001</v>
       </c>
       <c r="AS41" s="17">
         <v>0</v>
       </c>
       <c r="AT41" s="10">
         <v>0</v>
       </c>
       <c r="AU41" s="10">
         <v>0</v>
       </c>
       <c r="AV41" s="10">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
         <v>13.2</v>
       </c>
       <c r="AX41" s="13">
         <v>124.3</v>
       </c>
-      <c r="AY41" s="13"/>
+      <c r="AY41" s="13">
+        <v>2096.5</v>
+      </c>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="10">
         <v>69.7</v>
       </c>
       <c r="C42" s="10">
         <v>2171.6</v>
       </c>
       <c r="D42" s="10">
         <v>8626.5</v>
       </c>
       <c r="E42" s="21">
         <v>24885.1</v>
       </c>
       <c r="F42" s="21">
         <v>30656.9</v>
       </c>
       <c r="G42" s="21">
         <v>43025.5</v>
       </c>
       <c r="H42" s="21">
         <v>38723.199999999997</v>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="10">
         <v>0</v>
       </c>
       <c r="K42" s="19">
         <v>0</v>
       </c>
       <c r="L42" s="21">
         <v>0</v>
       </c>
       <c r="M42" s="19">
         <v>0</v>
       </c>
-      <c r="N42" s="39">
+      <c r="N42" s="31">
         <v>394</v>
       </c>
       <c r="O42" s="19">
         <v>3190.3</v>
       </c>
       <c r="P42" s="23">
         <v>8434.7000000000007</v>
       </c>
       <c r="Q42" s="23">
         <v>25664.3</v>
       </c>
-      <c r="R42" s="45">
+      <c r="R42" s="37">
         <v>32023.5</v>
       </c>
       <c r="S42" s="23">
         <v>36546.9</v>
       </c>
       <c r="T42" s="23">
         <v>36470</v>
       </c>
       <c r="U42" s="10">
         <v>0</v>
       </c>
       <c r="V42" s="10">
         <v>0</v>
       </c>
       <c r="W42" s="19">
         <v>0</v>
       </c>
       <c r="X42" s="21">
         <v>0</v>
       </c>
       <c r="Y42" s="19">
         <v>0</v>
       </c>
-      <c r="Z42" s="39">
+      <c r="Z42" s="31">
         <v>352.2</v>
       </c>
       <c r="AA42" s="19">
         <v>3164.9</v>
       </c>
       <c r="AB42" s="23">
         <v>7870.2</v>
       </c>
       <c r="AC42" s="23">
         <v>22362.5</v>
       </c>
-      <c r="AD42" s="45">
+      <c r="AD42" s="37">
         <v>28581.1</v>
       </c>
       <c r="AE42" s="23">
         <v>32463.599999999999</v>
       </c>
       <c r="AF42" s="23">
         <v>32832.9</v>
       </c>
       <c r="AG42" s="10">
         <v>0</v>
       </c>
       <c r="AH42" s="10">
         <v>0</v>
       </c>
       <c r="AI42" s="19">
         <v>0</v>
       </c>
       <c r="AJ42" s="19">
         <v>0</v>
       </c>
       <c r="AK42" s="19">
         <v>135.30000000000001</v>
       </c>
       <c r="AL42" s="13">
         <v>245.7</v>
@@ -5947,146 +6005,148 @@
       </c>
       <c r="AQ42" s="13">
         <v>32838.300000000003</v>
       </c>
       <c r="AR42" s="13">
         <v>32189.4</v>
       </c>
       <c r="AS42" s="17">
         <v>0</v>
       </c>
       <c r="AT42" s="10">
         <v>0</v>
       </c>
       <c r="AU42" s="10">
         <v>0</v>
       </c>
       <c r="AV42" s="10">
         <v>0</v>
       </c>
       <c r="AW42" s="13">
         <v>94</v>
       </c>
       <c r="AX42" s="13">
         <v>207.7</v>
       </c>
-      <c r="AY42" s="13"/>
+      <c r="AY42" s="13">
+        <v>4395.3999999999996</v>
+      </c>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56">
-      <c r="A43" s="38" t="s">
+      <c r="A43" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="10">
         <v>6.9</v>
       </c>
       <c r="C43" s="10">
         <v>2134</v>
       </c>
       <c r="D43" s="10">
         <v>6911.7</v>
       </c>
       <c r="E43" s="21">
         <v>24673.4</v>
       </c>
       <c r="F43" s="21">
         <v>27308.9</v>
       </c>
       <c r="G43" s="21">
         <v>32195.4</v>
       </c>
       <c r="H43" s="21">
         <v>33172.5</v>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="10">
         <v>0</v>
       </c>
       <c r="K43" s="19">
         <v>0</v>
       </c>
       <c r="L43" s="21">
         <v>0</v>
       </c>
       <c r="M43" s="19">
         <v>0</v>
       </c>
-      <c r="N43" s="39">
+      <c r="N43" s="31">
         <v>324.8</v>
       </c>
       <c r="O43" s="19">
         <v>2391.8000000000002</v>
       </c>
       <c r="P43" s="23">
         <v>6843.5</v>
       </c>
       <c r="Q43" s="23">
         <v>24287.599999999999</v>
       </c>
-      <c r="R43" s="45">
+      <c r="R43" s="37">
         <v>28118.5</v>
       </c>
       <c r="S43" s="23">
         <v>32727.8</v>
       </c>
       <c r="T43" s="23">
         <v>32530.7</v>
       </c>
       <c r="U43" s="10">
         <v>0</v>
       </c>
       <c r="V43" s="10">
         <v>0</v>
       </c>
       <c r="W43" s="19">
         <v>0</v>
       </c>
       <c r="X43" s="21">
         <v>0</v>
       </c>
       <c r="Y43" s="19">
         <v>0</v>
       </c>
-      <c r="Z43" s="39">
+      <c r="Z43" s="31">
         <v>290.3</v>
       </c>
       <c r="AA43" s="19">
         <v>2372.8000000000002</v>
       </c>
       <c r="AB43" s="23">
         <v>6385.5</v>
       </c>
       <c r="AC43" s="23">
         <v>21162.9</v>
       </c>
-      <c r="AD43" s="45">
+      <c r="AD43" s="37">
         <v>25095.8</v>
       </c>
       <c r="AE43" s="23">
         <v>29071.200000000001</v>
       </c>
       <c r="AF43" s="23">
         <v>29286.400000000001</v>
       </c>
       <c r="AG43" s="10">
         <v>0</v>
       </c>
       <c r="AH43" s="10">
         <v>0</v>
       </c>
       <c r="AI43" s="19">
         <v>0</v>
       </c>
       <c r="AJ43" s="19">
         <v>0</v>
       </c>
       <c r="AK43" s="19">
         <v>195.9</v>
       </c>
       <c r="AL43" s="13">
         <v>360.5</v>
@@ -6105,146 +6165,148 @@
       </c>
       <c r="AQ43" s="13">
         <v>32561</v>
       </c>
       <c r="AR43" s="13">
         <v>33272.6</v>
       </c>
       <c r="AS43" s="17">
         <v>0</v>
       </c>
       <c r="AT43" s="10">
         <v>0</v>
       </c>
       <c r="AU43" s="10">
         <v>0</v>
       </c>
       <c r="AV43" s="10">
         <v>0</v>
       </c>
       <c r="AW43" s="13">
         <v>321.89999999999998</v>
       </c>
       <c r="AX43" s="13">
         <v>566.4</v>
       </c>
-      <c r="AY43" s="13"/>
+      <c r="AY43" s="13">
+        <v>2522.6</v>
+      </c>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56">
-      <c r="A44" s="38" t="s">
+      <c r="A44" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="10">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="10">
         <v>2648.7</v>
       </c>
       <c r="D44" s="10">
         <v>7926.2</v>
       </c>
       <c r="E44" s="21">
         <v>31034.6</v>
       </c>
       <c r="F44" s="21">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="21">
         <v>35379.699999999997</v>
       </c>
       <c r="H44" s="21">
         <v>34765.4</v>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="10">
         <v>0</v>
       </c>
       <c r="K44" s="19">
         <v>0</v>
       </c>
       <c r="L44" s="21">
         <v>0</v>
       </c>
       <c r="M44" s="19">
         <v>0</v>
       </c>
-      <c r="N44" s="39">
+      <c r="N44" s="31">
         <v>344.4</v>
       </c>
       <c r="O44" s="19">
         <v>2504</v>
       </c>
       <c r="P44" s="23">
         <v>9028.4</v>
       </c>
       <c r="Q44" s="23">
         <v>31875.5</v>
       </c>
-      <c r="R44" s="46">
+      <c r="R44" s="38">
         <v>36717.199999999997</v>
       </c>
       <c r="S44" s="23">
         <v>37897.9</v>
       </c>
       <c r="T44" s="23">
         <v>37710.6</v>
       </c>
       <c r="U44" s="10">
         <v>0</v>
       </c>
       <c r="V44" s="10">
         <v>0</v>
       </c>
       <c r="W44" s="19">
         <v>0</v>
       </c>
       <c r="X44" s="21">
         <v>0</v>
       </c>
       <c r="Y44" s="19">
         <v>0</v>
       </c>
-      <c r="Z44" s="39">
+      <c r="Z44" s="31">
         <v>307.8</v>
       </c>
       <c r="AA44" s="19">
         <v>2484.1</v>
       </c>
       <c r="AB44" s="23">
         <v>8424.2000000000007</v>
       </c>
       <c r="AC44" s="23">
         <v>27774.6</v>
       </c>
-      <c r="AD44" s="46">
+      <c r="AD44" s="38">
         <v>32770.199999999997</v>
       </c>
       <c r="AE44" s="23">
         <v>33663.699999999997</v>
       </c>
       <c r="AF44" s="23">
         <v>33949.699999999997</v>
       </c>
       <c r="AG44" s="10">
         <v>0</v>
       </c>
       <c r="AH44" s="10">
         <v>0</v>
       </c>
       <c r="AI44" s="19">
         <v>0</v>
       </c>
       <c r="AJ44" s="19">
         <v>0</v>
       </c>
       <c r="AK44" s="19">
         <v>85.2</v>
       </c>
       <c r="AL44" s="13">
         <v>203.1</v>
@@ -6263,146 +6325,148 @@
       </c>
       <c r="AQ44" s="13">
         <v>25030</v>
       </c>
       <c r="AR44" s="13">
         <v>24661.4</v>
       </c>
       <c r="AS44" s="17">
         <v>0</v>
       </c>
       <c r="AT44" s="10">
         <v>0</v>
       </c>
       <c r="AU44" s="10">
         <v>0</v>
       </c>
       <c r="AV44" s="10">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
         <v>69.599999999999994</v>
       </c>
       <c r="AX44" s="13">
         <v>503.3</v>
       </c>
-      <c r="AY44" s="13"/>
+      <c r="AY44" s="13">
+        <v>2078.6999999999998</v>
+      </c>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56">
-      <c r="A45" s="38" t="s">
+      <c r="A45" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="10">
         <v>729.4</v>
       </c>
       <c r="C45" s="10">
         <v>1867.4</v>
       </c>
       <c r="D45" s="10">
         <v>5732.3</v>
       </c>
       <c r="E45" s="21">
         <v>13838.4</v>
       </c>
       <c r="F45" s="21">
         <v>18215.5</v>
       </c>
       <c r="G45" s="21">
         <v>23883.200000000001</v>
       </c>
       <c r="H45" s="21">
         <v>24860.1</v>
       </c>
       <c r="I45" s="10">
         <v>1</v>
       </c>
       <c r="J45" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="K45" s="19">
         <v>3.7</v>
       </c>
       <c r="L45" s="21">
         <v>66.5</v>
       </c>
       <c r="M45" s="19">
         <v>401.5</v>
       </c>
-      <c r="N45" s="39">
+      <c r="N45" s="31">
         <v>361.7</v>
       </c>
       <c r="O45" s="19">
         <v>2113.5</v>
       </c>
       <c r="P45" s="23">
         <v>5707.2</v>
       </c>
       <c r="Q45" s="23">
         <v>13621.8</v>
       </c>
-      <c r="R45" s="45">
+      <c r="R45" s="37">
         <v>18844.2</v>
       </c>
       <c r="S45" s="23">
         <v>24233.3</v>
       </c>
       <c r="T45" s="23">
         <v>24161.1</v>
       </c>
       <c r="U45" s="10">
         <v>1.6</v>
       </c>
       <c r="V45" s="10">
         <v>3.4</v>
       </c>
       <c r="W45" s="19">
         <v>5.6</v>
       </c>
       <c r="X45" s="21">
         <v>62.5</v>
       </c>
       <c r="Y45" s="19">
         <v>363.6</v>
       </c>
-      <c r="Z45" s="39">
+      <c r="Z45" s="31">
         <v>323.3</v>
       </c>
       <c r="AA45" s="19">
         <v>2096.6999999999998</v>
       </c>
       <c r="AB45" s="23">
         <v>5325.2</v>
       </c>
       <c r="AC45" s="23">
         <v>11869.3</v>
       </c>
-      <c r="AD45" s="45">
+      <c r="AD45" s="37">
         <v>16818.5</v>
       </c>
       <c r="AE45" s="23">
         <v>21525.8</v>
       </c>
       <c r="AF45" s="23">
         <v>21751.5</v>
       </c>
       <c r="AG45" s="10">
         <v>21.2</v>
       </c>
       <c r="AH45" s="10">
         <v>42.3</v>
       </c>
       <c r="AI45" s="19">
         <v>63.5</v>
       </c>
       <c r="AJ45" s="19">
         <v>84.7</v>
       </c>
       <c r="AK45" s="19">
         <v>142.30000000000001</v>
       </c>
       <c r="AL45" s="13">
         <v>263.10000000000002</v>
@@ -6421,146 +6485,148 @@
       </c>
       <c r="AQ45" s="13">
         <v>28706.400000000001</v>
       </c>
       <c r="AR45" s="13">
         <v>27746.2</v>
       </c>
       <c r="AS45" s="17">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="10">
         <v>74.3</v>
       </c>
       <c r="AU45" s="19">
         <v>102.1</v>
       </c>
       <c r="AV45" s="19">
         <v>123.5</v>
       </c>
       <c r="AW45" s="13">
         <v>169.2</v>
       </c>
       <c r="AX45" s="13">
         <v>397.7</v>
       </c>
-      <c r="AY45" s="13"/>
+      <c r="AY45" s="13">
+        <v>2568.5</v>
+      </c>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56">
-      <c r="A46" s="38" t="s">
+      <c r="A46" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="10">
         <v>1045.2</v>
       </c>
       <c r="C46" s="10">
         <v>1726.9</v>
       </c>
       <c r="D46" s="10">
         <v>5289</v>
       </c>
       <c r="E46" s="21">
         <v>13669.6</v>
       </c>
       <c r="F46" s="21">
         <v>21080</v>
       </c>
       <c r="G46" s="21">
         <v>31213.8</v>
       </c>
       <c r="H46" s="21">
         <v>31214.400000000001</v>
       </c>
       <c r="I46" s="10">
         <v>3.1</v>
       </c>
       <c r="J46" s="10">
         <v>6.1</v>
       </c>
       <c r="K46" s="19">
         <v>9.1999999999999993</v>
       </c>
       <c r="L46" s="21">
         <v>157.80000000000001</v>
       </c>
       <c r="M46" s="19">
         <v>616.5</v>
       </c>
-      <c r="N46" s="39">
+      <c r="N46" s="31">
         <v>558.70000000000005</v>
       </c>
       <c r="O46" s="19">
         <v>3194.6</v>
       </c>
       <c r="P46" s="23">
         <v>6543.6</v>
       </c>
       <c r="Q46" s="23">
         <v>13669.7</v>
       </c>
-      <c r="R46" s="45">
+      <c r="R46" s="37">
         <v>18355</v>
       </c>
       <c r="S46" s="23">
         <v>24436.9</v>
       </c>
       <c r="T46" s="23">
         <v>24379.9</v>
       </c>
       <c r="U46" s="10">
         <v>4.9000000000000004</v>
       </c>
       <c r="V46" s="10">
         <v>9.5</v>
       </c>
       <c r="W46" s="19">
         <v>14</v>
       </c>
       <c r="X46" s="21">
         <v>148.4</v>
       </c>
       <c r="Y46" s="19">
         <v>558.4</v>
       </c>
-      <c r="Z46" s="39">
+      <c r="Z46" s="31">
         <v>499.4</v>
       </c>
       <c r="AA46" s="19">
         <v>3169.2</v>
       </c>
       <c r="AB46" s="23">
         <v>6105.7</v>
       </c>
       <c r="AC46" s="23">
         <v>11911.1</v>
       </c>
-      <c r="AD46" s="45">
+      <c r="AD46" s="37">
         <v>16381.9</v>
       </c>
       <c r="AE46" s="23">
         <v>21706.6</v>
       </c>
       <c r="AF46" s="23">
         <v>21948.5</v>
       </c>
       <c r="AG46" s="10">
         <v>0</v>
       </c>
       <c r="AH46" s="10">
         <v>0</v>
       </c>
       <c r="AI46" s="19">
         <v>0</v>
       </c>
       <c r="AJ46" s="19">
         <v>0</v>
       </c>
       <c r="AK46" s="19">
         <v>45.8</v>
       </c>
       <c r="AL46" s="13">
         <v>142.9</v>
@@ -6579,146 +6645,148 @@
       </c>
       <c r="AQ46" s="13">
         <v>29602.5</v>
       </c>
       <c r="AR46" s="13">
         <v>29840.5</v>
       </c>
       <c r="AS46" s="17">
         <v>0</v>
       </c>
       <c r="AT46" s="10">
         <v>0</v>
       </c>
       <c r="AU46" s="10">
         <v>0</v>
       </c>
       <c r="AV46" s="10">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
         <v>40.799999999999997</v>
       </c>
       <c r="AX46" s="13">
         <v>235.2</v>
       </c>
-      <c r="AY46" s="13"/>
+      <c r="AY46" s="13">
+        <v>3784</v>
+      </c>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56">
-      <c r="A47" s="38" t="s">
+      <c r="A47" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="10">
         <v>39.4</v>
       </c>
       <c r="C47" s="10">
         <v>2407.9</v>
       </c>
       <c r="D47" s="10">
         <v>8052.4</v>
       </c>
       <c r="E47" s="21">
         <v>23641.9</v>
       </c>
       <c r="F47" s="21">
         <v>35321</v>
       </c>
       <c r="G47" s="21">
         <v>41700.9</v>
       </c>
       <c r="H47" s="21">
         <v>38193.800000000003</v>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="10">
         <v>0</v>
       </c>
       <c r="K47" s="19">
         <v>0</v>
       </c>
       <c r="L47" s="21">
         <v>0</v>
       </c>
       <c r="M47" s="19">
         <v>0</v>
       </c>
-      <c r="N47" s="39">
+      <c r="N47" s="31">
         <v>334.5</v>
       </c>
       <c r="O47" s="19">
         <v>3282.4</v>
       </c>
       <c r="P47" s="23">
         <v>7538.2</v>
       </c>
       <c r="Q47" s="23">
         <v>25406</v>
       </c>
-      <c r="R47" s="45">
+      <c r="R47" s="37">
         <v>34469.1</v>
       </c>
       <c r="S47" s="23">
         <v>37884.1</v>
       </c>
       <c r="T47" s="23">
         <v>37702.6</v>
       </c>
       <c r="U47" s="10">
         <v>0</v>
       </c>
       <c r="V47" s="10">
         <v>0</v>
       </c>
       <c r="W47" s="19">
         <v>0</v>
       </c>
       <c r="X47" s="21">
         <v>0</v>
       </c>
       <c r="Y47" s="19">
         <v>0</v>
       </c>
-      <c r="Z47" s="39">
+      <c r="Z47" s="31">
         <v>299</v>
       </c>
       <c r="AA47" s="19">
         <v>3256.3</v>
       </c>
       <c r="AB47" s="23">
         <v>7033.7</v>
       </c>
       <c r="AC47" s="23">
         <v>22137.5</v>
       </c>
-      <c r="AD47" s="45">
+      <c r="AD47" s="37">
         <v>30763.8</v>
       </c>
       <c r="AE47" s="23">
         <v>33651.4</v>
       </c>
       <c r="AF47" s="23">
         <v>33942.5</v>
       </c>
       <c r="AG47" s="26">
         <v>0</v>
       </c>
       <c r="AH47" s="26">
         <v>0</v>
       </c>
       <c r="AI47" s="19">
         <v>0</v>
       </c>
       <c r="AJ47" s="19">
         <v>0</v>
       </c>
       <c r="AK47" s="19">
         <v>69.7</v>
       </c>
       <c r="AL47" s="13">
         <v>179.8</v>
@@ -6737,146 +6805,148 @@
       </c>
       <c r="AQ47" s="13">
         <v>35666</v>
       </c>
       <c r="AR47" s="13">
         <v>35903</v>
       </c>
       <c r="AS47" s="17">
         <v>0</v>
       </c>
       <c r="AT47" s="10">
         <v>0</v>
       </c>
       <c r="AU47" s="10">
         <v>0</v>
       </c>
       <c r="AV47" s="10">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
         <v>49.8</v>
       </c>
       <c r="AX47" s="13">
         <v>210.5</v>
       </c>
-      <c r="AY47" s="13"/>
+      <c r="AY47" s="13">
+        <v>2847.6</v>
+      </c>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>49.4</v>
       </c>
       <c r="C48" s="10">
         <v>2690.6</v>
       </c>
       <c r="D48" s="10">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="21">
         <v>31791.9</v>
       </c>
       <c r="F48" s="21">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="21">
         <v>43158.1</v>
       </c>
       <c r="H48" s="21">
         <v>42182.6</v>
       </c>
       <c r="I48" s="10">
         <v>0.3</v>
       </c>
       <c r="J48" s="10">
         <v>1</v>
       </c>
       <c r="K48" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="L48" s="21">
         <v>67.099999999999994</v>
       </c>
       <c r="M48" s="19">
         <v>403.7</v>
       </c>
-      <c r="N48" s="39">
+      <c r="N48" s="31">
         <v>608.20000000000005</v>
       </c>
       <c r="O48" s="19">
         <v>3622.7</v>
       </c>
       <c r="P48" s="23">
         <v>10226.200000000001</v>
       </c>
       <c r="Q48" s="23">
         <v>32244.799999999999</v>
       </c>
-      <c r="R48" s="45">
+      <c r="R48" s="37">
         <v>37723.4</v>
       </c>
       <c r="S48" s="23">
         <v>39324.800000000003</v>
       </c>
       <c r="T48" s="23">
         <v>40298.300000000003</v>
       </c>
       <c r="U48" s="10">
         <v>0.5</v>
       </c>
       <c r="V48" s="10">
         <v>1.6</v>
       </c>
       <c r="W48" s="19">
         <v>3.4</v>
       </c>
       <c r="X48" s="21">
         <v>63.1</v>
       </c>
       <c r="Y48" s="19">
         <v>365.7</v>
       </c>
-      <c r="Z48" s="39">
+      <c r="Z48" s="31">
         <v>543.6</v>
       </c>
       <c r="AA48" s="19">
         <v>3593.9</v>
       </c>
       <c r="AB48" s="23">
         <v>9541.7999999999993</v>
       </c>
       <c r="AC48" s="23">
         <v>28096.400000000001</v>
       </c>
-      <c r="AD48" s="45">
+      <c r="AD48" s="37">
         <v>33668.199999999997</v>
       </c>
       <c r="AE48" s="23">
         <v>34931.1</v>
       </c>
       <c r="AF48" s="23">
         <v>36279.4</v>
       </c>
       <c r="AG48" s="10">
         <v>0</v>
       </c>
       <c r="AH48" s="10">
         <v>0</v>
       </c>
       <c r="AI48" s="19">
         <v>0</v>
       </c>
       <c r="AJ48" s="19">
         <v>0</v>
       </c>
       <c r="AK48" s="19">
         <v>89.5</v>
       </c>
       <c r="AL48" s="13">
         <v>183.8</v>
@@ -6895,174 +6965,176 @@
       </c>
       <c r="AQ48" s="13">
         <v>43480.9</v>
       </c>
       <c r="AR48" s="13">
         <v>43431.4</v>
       </c>
       <c r="AS48" s="17">
         <v>0</v>
       </c>
       <c r="AT48" s="10">
         <v>0</v>
       </c>
       <c r="AU48" s="10">
         <v>0</v>
       </c>
       <c r="AV48" s="10">
         <v>0</v>
       </c>
       <c r="AW48" s="13">
         <v>82.2</v>
       </c>
       <c r="AX48" s="13">
         <v>184.6</v>
       </c>
-      <c r="AY48" s="13"/>
+      <c r="AY48" s="13">
+        <v>3876.6</v>
+      </c>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="28" t="s">
+      <c r="E51" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="28"/>
-[...2 lines deleted...]
-      <c r="Q51" s="28" t="s">
+      <c r="F51" s="39"/>
+      <c r="G51" s="39"/>
+      <c r="H51" s="39"/>
+      <c r="Q51" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="28"/>
-[...2 lines deleted...]
-      <c r="AC51" s="28" t="s">
+      <c r="R51" s="39"/>
+      <c r="S51" s="39"/>
+      <c r="T51" s="39"/>
+      <c r="AC51" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="28"/>
-[...2 lines deleted...]
-      <c r="AO51" s="28" t="s">
+      <c r="AD51" s="39"/>
+      <c r="AE51" s="39"/>
+      <c r="AF51" s="39"/>
+      <c r="AO51" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="28"/>
-[...2 lines deleted...]
-      <c r="BA51" s="28" t="s">
+      <c r="AP51" s="39"/>
+      <c r="AQ51" s="39"/>
+      <c r="AR51" s="39"/>
+      <c r="BA51" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="28"/>
-[...1 lines deleted...]
-      <c r="BD51" s="28"/>
+      <c r="BB51" s="39"/>
+      <c r="BC51" s="39"/>
+      <c r="BD51" s="39"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="29"/>
-      <c r="B52" s="31" t="s">
+      <c r="A52" s="44"/>
+      <c r="B52" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C52" s="31"/>
-[...5 lines deleted...]
-      <c r="I52" s="34" t="s">
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="42"/>
+      <c r="I52" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="J52" s="31"/>
-[...10 lines deleted...]
-      <c r="U52" s="34" t="s">
+      <c r="J52" s="41"/>
+      <c r="K52" s="41"/>
+      <c r="L52" s="41"/>
+      <c r="M52" s="41"/>
+      <c r="N52" s="41"/>
+      <c r="O52" s="41"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="41"/>
+      <c r="R52" s="41"/>
+      <c r="S52" s="41"/>
+      <c r="T52" s="42"/>
+      <c r="U52" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="V52" s="31"/>
-[...10 lines deleted...]
-      <c r="AG52" s="34" t="s">
+      <c r="V52" s="41"/>
+      <c r="W52" s="41"/>
+      <c r="X52" s="41"/>
+      <c r="Y52" s="41"/>
+      <c r="Z52" s="41"/>
+      <c r="AA52" s="41"/>
+      <c r="AB52" s="41"/>
+      <c r="AC52" s="41"/>
+      <c r="AD52" s="41"/>
+      <c r="AE52" s="41"/>
+      <c r="AF52" s="42"/>
+      <c r="AG52" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="AH52" s="31"/>
-[...10 lines deleted...]
-      <c r="AS52" s="34" t="s">
+      <c r="AH52" s="41"/>
+      <c r="AI52" s="41"/>
+      <c r="AJ52" s="41"/>
+      <c r="AK52" s="41"/>
+      <c r="AL52" s="41"/>
+      <c r="AM52" s="41"/>
+      <c r="AN52" s="41"/>
+      <c r="AO52" s="41"/>
+      <c r="AP52" s="41"/>
+      <c r="AQ52" s="41"/>
+      <c r="AR52" s="42"/>
+      <c r="AS52" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AT52" s="31"/>
-[...9 lines deleted...]
-      <c r="BD52" s="32"/>
+      <c r="AT52" s="41"/>
+      <c r="AU52" s="41"/>
+      <c r="AV52" s="41"/>
+      <c r="AW52" s="41"/>
+      <c r="AX52" s="41"/>
+      <c r="AY52" s="41"/>
+      <c r="AZ52" s="41"/>
+      <c r="BA52" s="41"/>
+      <c r="BB52" s="41"/>
+      <c r="BC52" s="41"/>
+      <c r="BD52" s="42"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="30"/>
+      <c r="A53" s="45"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7185,61 +7257,61 @@
       <c r="AW53" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AX53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AY53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AZ53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="BA53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BB53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BC53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BD53" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:56" s="37" customFormat="1">
-      <c r="A54" s="35" t="s">
+    <row r="54" spans="1:56" s="29" customFormat="1">
+      <c r="A54" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B54" s="36">
+      <c r="B54" s="28">
         <v>93711.014760356295</v>
       </c>
-      <c r="C54" s="36">
+      <c r="C54" s="28">
         <v>105167.38880685656</v>
       </c>
-      <c r="D54" s="36">
+      <c r="D54" s="28">
         <v>120834.13895579129</v>
       </c>
       <c r="E54" s="12">
         <v>144411.60995489967</v>
       </c>
       <c r="F54" s="12">
         <v>164402.81237574309</v>
       </c>
       <c r="G54" s="12">
         <v>184714.85580162445</v>
       </c>
       <c r="H54" s="12">
         <v>212271.29711279584</v>
       </c>
       <c r="I54" s="12">
         <v>7895.21748301958</v>
       </c>
       <c r="J54" s="12">
         <v>14769.753620204019</v>
       </c>
       <c r="K54" s="12">
         <v>31702.028553549484</v>
       </c>
       <c r="L54" s="12">
         <v>41746.026510199328</v>
@@ -7336,134 +7408,136 @@
       </c>
       <c r="AQ54" s="12">
         <v>166857.29999999999</v>
       </c>
       <c r="AR54" s="12">
         <v>195362.8</v>
       </c>
       <c r="AS54" s="14">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="12">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="12">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="12">
         <v>55902</v>
       </c>
       <c r="AW54" s="12">
         <v>68723.600000000006</v>
       </c>
       <c r="AX54" s="12">
         <v>103992.9</v>
       </c>
-      <c r="AY54" s="12"/>
+      <c r="AY54" s="12">
+        <v>115994.1</v>
+      </c>
       <c r="AZ54" s="12"/>
       <c r="BA54" s="12"/>
       <c r="BB54" s="12"/>
       <c r="BC54" s="12"/>
       <c r="BD54" s="12"/>
     </row>
-    <row r="55" spans="1:56" s="37" customFormat="1">
-      <c r="A55" s="38" t="s">
+    <row r="55" spans="1:56" s="29" customFormat="1">
+      <c r="A55" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="10">
         <v>7233.7</v>
       </c>
       <c r="C55" s="10">
         <v>8168.3</v>
       </c>
       <c r="D55" s="10">
         <v>9206.5</v>
       </c>
       <c r="E55" s="21">
         <v>10663.9</v>
       </c>
       <c r="F55" s="21">
         <v>13121.2</v>
       </c>
       <c r="G55" s="21">
         <v>13250.6</v>
       </c>
       <c r="H55" s="21">
         <v>15774</v>
       </c>
       <c r="I55" s="10">
         <v>842.5</v>
       </c>
       <c r="J55" s="10">
         <v>1800.2</v>
       </c>
       <c r="K55" s="19">
         <v>3043.3</v>
       </c>
       <c r="L55" s="21">
         <v>4151.8</v>
       </c>
       <c r="M55" s="19">
         <v>5134.5</v>
       </c>
-      <c r="N55" s="39">
+      <c r="N55" s="31">
         <v>7017.1</v>
       </c>
       <c r="O55" s="19">
         <v>7681.3</v>
       </c>
       <c r="P55" s="23">
         <v>8542.7999999999993</v>
       </c>
       <c r="Q55" s="23">
         <v>9622.5</v>
       </c>
       <c r="R55" s="23">
         <v>10418.700000000001</v>
       </c>
       <c r="S55" s="23">
         <v>11571.1</v>
       </c>
       <c r="T55" s="23">
         <v>12241.3</v>
       </c>
       <c r="U55" s="10">
         <v>888.2</v>
       </c>
       <c r="V55" s="10">
         <v>1780</v>
       </c>
       <c r="W55" s="19">
         <v>3098.4</v>
       </c>
       <c r="X55" s="21">
         <v>4222.1000000000004</v>
       </c>
       <c r="Y55" s="19">
         <v>5251.8</v>
       </c>
-      <c r="Z55" s="39">
+      <c r="Z55" s="31">
         <v>7044.6</v>
       </c>
       <c r="AA55" s="19">
         <v>7809.9</v>
       </c>
       <c r="AB55" s="23">
         <v>8743.2999999999993</v>
       </c>
       <c r="AC55" s="23">
         <v>9924.5</v>
       </c>
       <c r="AD55" s="23">
         <v>10840.9</v>
       </c>
       <c r="AE55" s="23">
         <v>11975.9</v>
       </c>
       <c r="AF55" s="23">
         <v>12774.2</v>
       </c>
       <c r="AG55" s="10">
         <v>1277.5</v>
       </c>
       <c r="AH55" s="10">
         <v>2388.5</v>
@@ -7494,134 +7568,136 @@
       </c>
       <c r="AQ55" s="13">
         <v>14817</v>
       </c>
       <c r="AR55" s="13">
         <v>16152.6</v>
       </c>
       <c r="AS55" s="15">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="10">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="19">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="21">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="23">
         <v>7881.8</v>
       </c>
       <c r="AX55" s="13">
         <v>10117.4</v>
       </c>
-      <c r="AY55" s="13"/>
+      <c r="AY55" s="13">
+        <v>11286.3</v>
+      </c>
       <c r="AZ55" s="13"/>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
-      <c r="A56" s="38" t="s">
+      <c r="A56" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="10">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="10">
         <v>1383</v>
       </c>
       <c r="D56" s="10">
         <v>1608.7</v>
       </c>
       <c r="E56" s="21">
         <v>1907.5</v>
       </c>
       <c r="F56" s="21">
         <v>1998.8</v>
       </c>
       <c r="G56" s="21">
         <v>2155.8000000000002</v>
       </c>
       <c r="H56" s="21">
         <v>2675.5</v>
       </c>
       <c r="I56" s="10">
         <v>65.099999999999994</v>
       </c>
       <c r="J56" s="10">
         <v>173.6</v>
       </c>
       <c r="K56" s="19">
         <v>406.1</v>
       </c>
       <c r="L56" s="21">
         <v>502.5</v>
       </c>
       <c r="M56" s="19">
         <v>637</v>
       </c>
-      <c r="N56" s="39">
+      <c r="N56" s="31">
         <v>860.3</v>
       </c>
       <c r="O56" s="19">
         <v>1017.1</v>
       </c>
       <c r="P56" s="23">
         <v>1217.3</v>
       </c>
       <c r="Q56" s="23">
         <v>1456.1</v>
       </c>
       <c r="R56" s="23">
         <v>1634.9</v>
       </c>
       <c r="S56" s="23">
         <v>1762.8</v>
       </c>
       <c r="T56" s="23">
         <v>1936.2</v>
       </c>
       <c r="U56" s="10">
         <v>68.599999999999994</v>
       </c>
       <c r="V56" s="10">
         <v>171.7</v>
       </c>
       <c r="W56" s="19">
         <v>413.5</v>
       </c>
       <c r="X56" s="21">
         <v>511</v>
       </c>
       <c r="Y56" s="19">
         <v>651.5</v>
       </c>
-      <c r="Z56" s="39">
+      <c r="Z56" s="31">
         <v>863.7</v>
       </c>
       <c r="AA56" s="19">
         <v>1034.2</v>
       </c>
       <c r="AB56" s="23">
         <v>1245.9000000000001</v>
       </c>
       <c r="AC56" s="23">
         <v>1501.8</v>
       </c>
       <c r="AD56" s="23">
         <v>1701.2</v>
       </c>
       <c r="AE56" s="23">
         <v>1824.5</v>
       </c>
       <c r="AF56" s="23">
         <v>2020.5</v>
       </c>
       <c r="AG56" s="10">
         <v>34.5</v>
       </c>
       <c r="AH56" s="10">
         <v>85.2</v>
@@ -7652,134 +7728,136 @@
       </c>
       <c r="AQ56" s="13">
         <v>1014.1</v>
       </c>
       <c r="AR56" s="13">
         <v>1164.9000000000001</v>
       </c>
       <c r="AS56" s="15">
         <v>38.1</v>
       </c>
       <c r="AT56" s="10">
         <v>96.4</v>
       </c>
       <c r="AU56" s="19">
         <v>250.3</v>
       </c>
       <c r="AV56" s="21">
         <v>301</v>
       </c>
       <c r="AW56" s="23">
         <v>375.4</v>
       </c>
       <c r="AX56" s="13">
         <v>526.5</v>
       </c>
-      <c r="AY56" s="13"/>
+      <c r="AY56" s="13">
+        <v>653.79999999999995</v>
+      </c>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
-      <c r="A57" s="38" t="s">
+      <c r="A57" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="10">
         <v>11128.5</v>
       </c>
       <c r="C57" s="10">
         <v>12881.3</v>
       </c>
       <c r="D57" s="10">
         <v>14344.7</v>
       </c>
       <c r="E57" s="21">
         <v>18294</v>
       </c>
       <c r="F57" s="21">
         <v>18984.8</v>
       </c>
       <c r="G57" s="21">
         <v>21877.1</v>
       </c>
       <c r="H57" s="21">
         <v>28218.799999999999</v>
       </c>
       <c r="I57" s="10">
         <v>1142.5999999999999</v>
       </c>
       <c r="J57" s="10">
         <v>2205.9</v>
       </c>
       <c r="K57" s="19">
         <v>4235.1000000000004</v>
       </c>
       <c r="L57" s="21">
         <v>4681.7</v>
       </c>
       <c r="M57" s="19">
         <v>5746.2</v>
       </c>
-      <c r="N57" s="39">
+      <c r="N57" s="31">
         <v>8785.1</v>
       </c>
       <c r="O57" s="19">
         <v>10176.200000000001</v>
       </c>
       <c r="P57" s="23">
         <v>11312.5</v>
       </c>
       <c r="Q57" s="23">
         <v>13184.8</v>
       </c>
       <c r="R57" s="23">
         <v>15197.9</v>
       </c>
       <c r="S57" s="23">
         <v>17592.400000000001</v>
       </c>
       <c r="T57" s="23">
         <v>20993.9</v>
       </c>
       <c r="U57" s="10">
         <v>1204.5999999999999</v>
       </c>
       <c r="V57" s="10">
         <v>2181.1</v>
       </c>
       <c r="W57" s="19">
         <v>4311.8</v>
       </c>
       <c r="X57" s="21">
         <v>4761</v>
       </c>
       <c r="Y57" s="19">
         <v>5877.4</v>
       </c>
-      <c r="Z57" s="39">
+      <c r="Z57" s="31">
         <v>8819.6</v>
       </c>
       <c r="AA57" s="19">
         <v>10346.5</v>
       </c>
       <c r="AB57" s="23">
         <v>11577.9</v>
       </c>
       <c r="AC57" s="23">
         <v>13598.6</v>
       </c>
       <c r="AD57" s="23">
         <v>15813.7</v>
       </c>
       <c r="AE57" s="23">
         <v>18207.8</v>
       </c>
       <c r="AF57" s="23">
         <v>21907.8</v>
       </c>
       <c r="AG57" s="10">
         <v>1132.0999999999999</v>
       </c>
       <c r="AH57" s="10">
         <v>2048.8000000000002</v>
@@ -7810,134 +7888,136 @@
       </c>
       <c r="AQ57" s="13">
         <v>17707.5</v>
       </c>
       <c r="AR57" s="13">
         <v>21361.3</v>
       </c>
       <c r="AS57" s="15">
         <v>1238</v>
       </c>
       <c r="AT57" s="10">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="19">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="21">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="23">
         <v>7695.9</v>
       </c>
       <c r="AX57" s="13">
         <v>12252.6</v>
       </c>
-      <c r="AY57" s="13"/>
+      <c r="AY57" s="13">
+        <v>13984.3</v>
+      </c>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
-      <c r="A58" s="38" t="s">
+      <c r="A58" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="10">
         <v>14298.9</v>
       </c>
       <c r="C58" s="10">
         <v>15787</v>
       </c>
       <c r="D58" s="10">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="21">
         <v>21651</v>
       </c>
       <c r="F58" s="21">
         <v>24257.3</v>
       </c>
       <c r="G58" s="21">
         <v>26840.1</v>
       </c>
       <c r="H58" s="21">
         <v>31937.7</v>
       </c>
       <c r="I58" s="10">
         <v>1180.5</v>
       </c>
       <c r="J58" s="10">
         <v>1957.9</v>
       </c>
       <c r="K58" s="19">
         <v>4374.3999999999996</v>
       </c>
       <c r="L58" s="21">
         <v>5831.1</v>
       </c>
       <c r="M58" s="19">
         <v>6936.1</v>
       </c>
-      <c r="N58" s="39">
+      <c r="N58" s="31">
         <v>11256.1</v>
       </c>
       <c r="O58" s="19">
         <v>12332.8</v>
       </c>
       <c r="P58" s="23">
         <v>14278</v>
       </c>
       <c r="Q58" s="23">
         <v>16543.5</v>
       </c>
       <c r="R58" s="23">
         <v>19146.3</v>
       </c>
       <c r="S58" s="23">
         <v>20827.599999999999</v>
       </c>
       <c r="T58" s="23">
         <v>23534</v>
       </c>
       <c r="U58" s="10">
         <v>1244.5</v>
       </c>
       <c r="V58" s="10">
         <v>1935.9</v>
       </c>
       <c r="W58" s="19">
         <v>4453.6000000000004</v>
       </c>
       <c r="X58" s="21">
         <v>5929.9</v>
       </c>
       <c r="Y58" s="19">
         <v>7094.4</v>
       </c>
-      <c r="Z58" s="39">
+      <c r="Z58" s="31">
         <v>11300.3</v>
       </c>
       <c r="AA58" s="19">
         <v>12539.2</v>
       </c>
       <c r="AB58" s="23">
         <v>14613</v>
       </c>
       <c r="AC58" s="23">
         <v>17062.7</v>
       </c>
       <c r="AD58" s="23">
         <v>19922.099999999999</v>
       </c>
       <c r="AE58" s="23">
         <v>21556.2</v>
       </c>
       <c r="AF58" s="23">
         <v>24558.5</v>
       </c>
       <c r="AG58" s="10">
         <v>1248.3</v>
       </c>
       <c r="AH58" s="10">
         <v>2204.9</v>
@@ -7968,134 +8048,136 @@
       </c>
       <c r="AQ58" s="13">
         <v>25912.1</v>
       </c>
       <c r="AR58" s="13">
         <v>30961.3</v>
       </c>
       <c r="AS58" s="15">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="10">
         <v>2564</v>
       </c>
       <c r="AU58" s="19">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="21">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="23">
         <v>9263.7000000000007</v>
       </c>
       <c r="AX58" s="13">
         <v>15901.5</v>
       </c>
-      <c r="AY58" s="13"/>
+      <c r="AY58" s="13">
+        <v>17881.5</v>
+      </c>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
-      <c r="A59" s="38" t="s">
+      <c r="A59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="10">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="10">
         <v>10958.5</v>
       </c>
       <c r="D59" s="10">
         <v>12701</v>
       </c>
       <c r="E59" s="21">
         <v>14886.1</v>
       </c>
       <c r="F59" s="21">
         <v>17831.2</v>
       </c>
       <c r="G59" s="21">
         <v>20252.099999999999</v>
       </c>
       <c r="H59" s="21">
         <v>23435.9</v>
       </c>
       <c r="I59" s="10">
         <v>883.6</v>
       </c>
       <c r="J59" s="10">
         <v>1849.5</v>
       </c>
       <c r="K59" s="19">
         <v>3354.9</v>
       </c>
       <c r="L59" s="21">
         <v>3973.6</v>
       </c>
       <c r="M59" s="19">
         <v>5162.2</v>
       </c>
-      <c r="N59" s="39">
+      <c r="N59" s="31">
         <v>8046.2</v>
       </c>
       <c r="O59" s="19">
         <v>8873.4</v>
       </c>
       <c r="P59" s="23">
         <v>10329.4</v>
       </c>
       <c r="Q59" s="23">
         <v>12518.1</v>
       </c>
       <c r="R59" s="23">
         <v>14151.4</v>
       </c>
       <c r="S59" s="23">
         <v>16100</v>
       </c>
       <c r="T59" s="23">
         <v>18081.2</v>
       </c>
       <c r="U59" s="10">
         <v>931.5</v>
       </c>
       <c r="V59" s="10">
         <v>1828.7</v>
       </c>
       <c r="W59" s="19">
         <v>3415.6</v>
       </c>
       <c r="X59" s="21">
         <v>4040.9</v>
       </c>
       <c r="Y59" s="19">
         <v>5280</v>
       </c>
-      <c r="Z59" s="39">
+      <c r="Z59" s="31">
         <v>8077.8</v>
       </c>
       <c r="AA59" s="19">
         <v>9021.9</v>
       </c>
       <c r="AB59" s="23">
         <v>10571.7</v>
       </c>
       <c r="AC59" s="23">
         <v>12911</v>
       </c>
       <c r="AD59" s="23">
         <v>14724.8</v>
       </c>
       <c r="AE59" s="23">
         <v>16663.2</v>
       </c>
       <c r="AF59" s="23">
         <v>18868.3</v>
       </c>
       <c r="AG59" s="10">
         <v>753.9</v>
       </c>
       <c r="AH59" s="10">
         <v>1555.4</v>
@@ -8126,134 +8208,136 @@
       </c>
       <c r="AQ59" s="13">
         <v>13894.6</v>
       </c>
       <c r="AR59" s="13">
         <v>14923.7</v>
       </c>
       <c r="AS59" s="15">
         <v>880.9</v>
       </c>
       <c r="AT59" s="10">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="21">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="23">
         <v>5408.6</v>
       </c>
       <c r="AX59" s="13">
         <v>8803.7000000000007</v>
       </c>
-      <c r="AY59" s="13"/>
+      <c r="AY59" s="13">
+        <v>9529.4</v>
+      </c>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
-      <c r="A60" s="38" t="s">
+      <c r="A60" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="10">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="10">
         <v>11709.7</v>
       </c>
       <c r="D60" s="10">
         <v>13531.4</v>
       </c>
       <c r="E60" s="21">
         <v>15397.2</v>
       </c>
       <c r="F60" s="21">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="21">
         <v>20659</v>
       </c>
       <c r="H60" s="21">
         <v>28590.5</v>
       </c>
       <c r="I60" s="10">
         <v>823.5</v>
       </c>
       <c r="J60" s="10">
         <v>1505.4</v>
       </c>
       <c r="K60" s="19">
         <v>2996.1</v>
       </c>
       <c r="L60" s="21">
         <v>5321.9</v>
       </c>
       <c r="M60" s="19">
         <v>6233.6</v>
       </c>
-      <c r="N60" s="39">
+      <c r="N60" s="31">
         <v>8500</v>
       </c>
       <c r="O60" s="19">
         <v>9504.5</v>
       </c>
       <c r="P60" s="23">
         <v>10824.8</v>
       </c>
       <c r="Q60" s="23">
         <v>12724</v>
       </c>
       <c r="R60" s="23">
         <v>14414.7</v>
       </c>
       <c r="S60" s="23">
         <v>16382.3</v>
       </c>
       <c r="T60" s="23">
         <v>21009.8</v>
       </c>
       <c r="U60" s="10">
         <v>868.2</v>
       </c>
       <c r="V60" s="10">
         <v>1488.5</v>
       </c>
       <c r="W60" s="19">
         <v>3050.3</v>
       </c>
       <c r="X60" s="21">
         <v>5412.1</v>
       </c>
       <c r="Y60" s="19">
         <v>6375.9</v>
       </c>
-      <c r="Z60" s="39">
+      <c r="Z60" s="31">
         <v>8533.4</v>
       </c>
       <c r="AA60" s="19">
         <v>9663.6</v>
       </c>
       <c r="AB60" s="23">
         <v>11078.8</v>
       </c>
       <c r="AC60" s="23">
         <v>13123.3</v>
       </c>
       <c r="AD60" s="23">
         <v>14998.8</v>
       </c>
       <c r="AE60" s="23">
         <v>16955.400000000001</v>
       </c>
       <c r="AF60" s="23">
         <v>21924.400000000001</v>
       </c>
       <c r="AG60" s="10">
         <v>940.5</v>
       </c>
       <c r="AH60" s="10">
         <v>1576</v>
@@ -8284,134 +8368,136 @@
       </c>
       <c r="AQ60" s="13">
         <v>16814.400000000001</v>
       </c>
       <c r="AR60" s="13">
         <v>20386.400000000001</v>
       </c>
       <c r="AS60" s="15">
         <v>975.7</v>
       </c>
       <c r="AT60" s="10">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="19">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="21">
         <v>6760</v>
       </c>
       <c r="AW60" s="23">
         <v>7812.4</v>
       </c>
       <c r="AX60" s="13">
         <v>11406.1</v>
       </c>
-      <c r="AY60" s="13"/>
+      <c r="AY60" s="13">
+        <v>12608.4</v>
+      </c>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
-      <c r="A61" s="38" t="s">
+      <c r="A61" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="10">
         <v>7666</v>
       </c>
       <c r="C61" s="10">
         <v>8550</v>
       </c>
       <c r="D61" s="10">
         <v>9831.4</v>
       </c>
       <c r="E61" s="21">
         <v>11329.3</v>
       </c>
       <c r="F61" s="21">
         <v>13224.8</v>
       </c>
       <c r="G61" s="21">
         <v>15134</v>
       </c>
       <c r="H61" s="21">
         <v>2005.6</v>
       </c>
       <c r="I61" s="10">
         <v>528.1</v>
       </c>
       <c r="J61" s="10">
         <v>1136.7</v>
       </c>
       <c r="K61" s="19">
         <v>2681.7</v>
       </c>
       <c r="L61" s="21">
         <v>3433.6</v>
       </c>
       <c r="M61" s="19">
         <v>4209.8</v>
       </c>
-      <c r="N61" s="39">
+      <c r="N61" s="31">
         <v>6058.6</v>
       </c>
       <c r="O61" s="19">
         <v>6774.5</v>
       </c>
       <c r="P61" s="23">
         <v>7865.4</v>
       </c>
       <c r="Q61" s="23">
         <v>9320.4</v>
       </c>
       <c r="R61" s="23">
         <v>10578.9</v>
       </c>
       <c r="S61" s="23">
         <v>12228.3</v>
       </c>
       <c r="T61" s="23">
         <v>14871.8</v>
       </c>
       <c r="U61" s="10">
         <v>556.70000000000005</v>
       </c>
       <c r="V61" s="10">
         <v>1123.9000000000001</v>
       </c>
       <c r="W61" s="19">
         <v>2730.2</v>
       </c>
       <c r="X61" s="21">
         <v>3491.8</v>
       </c>
       <c r="Y61" s="19">
         <v>4305.8999999999996</v>
       </c>
-      <c r="Z61" s="39">
+      <c r="Z61" s="31">
         <v>6082.4</v>
       </c>
       <c r="AA61" s="19">
         <v>6887.9</v>
       </c>
       <c r="AB61" s="23">
         <v>8049.9</v>
       </c>
       <c r="AC61" s="23">
         <v>9612.7000000000007</v>
       </c>
       <c r="AD61" s="23">
         <v>11007.6</v>
       </c>
       <c r="AE61" s="23">
         <v>12656.1</v>
       </c>
       <c r="AF61" s="23">
         <v>15519.2</v>
       </c>
       <c r="AG61" s="10">
         <v>665.6</v>
       </c>
       <c r="AH61" s="10">
         <v>1457.3</v>
@@ -8442,134 +8528,136 @@
       </c>
       <c r="AQ61" s="13">
         <v>16649.8</v>
       </c>
       <c r="AR61" s="13">
         <v>20129.8</v>
       </c>
       <c r="AS61" s="15">
         <v>736.7</v>
       </c>
       <c r="AT61" s="10">
         <v>1665</v>
       </c>
       <c r="AU61" s="19">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="21">
         <v>5410</v>
       </c>
       <c r="AW61" s="23">
         <v>6671.9</v>
       </c>
       <c r="AX61" s="13">
         <v>10055.1</v>
       </c>
-      <c r="AY61" s="13"/>
+      <c r="AY61" s="13">
+        <v>11202.1</v>
+      </c>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
-      <c r="A62" s="38" t="s">
+      <c r="A62" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="10">
         <v>7425.2</v>
       </c>
       <c r="C62" s="10">
         <v>8033.4</v>
       </c>
       <c r="D62" s="10">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="21">
         <v>11577.1</v>
       </c>
       <c r="F62" s="21">
         <v>13073.8</v>
       </c>
       <c r="G62" s="21">
         <v>14244.2</v>
       </c>
       <c r="H62" s="21">
         <v>18093.7</v>
       </c>
       <c r="I62" s="10">
         <v>539.5</v>
       </c>
       <c r="J62" s="10">
         <v>903</v>
       </c>
       <c r="K62" s="19">
         <v>2600</v>
       </c>
       <c r="L62" s="21">
         <v>3229</v>
       </c>
       <c r="M62" s="19">
         <v>3948.3</v>
       </c>
-      <c r="N62" s="39">
+      <c r="N62" s="31">
         <v>5981.6</v>
       </c>
       <c r="O62" s="19">
         <v>6564.9</v>
       </c>
       <c r="P62" s="23">
         <v>7424.9</v>
       </c>
       <c r="Q62" s="23">
         <v>9430.6</v>
       </c>
       <c r="R62" s="23">
         <v>10629</v>
       </c>
       <c r="S62" s="23">
         <v>11723.3</v>
       </c>
       <c r="T62" s="23">
         <v>13702.1</v>
       </c>
       <c r="U62" s="10">
         <v>568.79999999999995</v>
       </c>
       <c r="V62" s="10">
         <v>892.9</v>
       </c>
       <c r="W62" s="19">
         <v>2647.1</v>
       </c>
       <c r="X62" s="21">
         <v>3283.7</v>
       </c>
       <c r="Y62" s="19">
         <v>4038.4</v>
       </c>
-      <c r="Z62" s="39">
+      <c r="Z62" s="31">
         <v>6005.1</v>
       </c>
       <c r="AA62" s="19">
         <v>6674.8</v>
       </c>
       <c r="AB62" s="23">
         <v>7599.1</v>
       </c>
       <c r="AC62" s="23">
         <v>9726.6</v>
       </c>
       <c r="AD62" s="23">
         <v>11059.7</v>
       </c>
       <c r="AE62" s="23">
         <v>12133.4</v>
       </c>
       <c r="AF62" s="23">
         <v>14298.6</v>
       </c>
       <c r="AG62" s="10">
         <v>752.1</v>
       </c>
       <c r="AH62" s="10">
         <v>1292.8</v>
@@ -8600,134 +8688,136 @@
       </c>
       <c r="AQ62" s="13">
         <v>13470</v>
       </c>
       <c r="AR62" s="13">
         <v>16807.5</v>
       </c>
       <c r="AS62" s="15">
         <v>825.8</v>
       </c>
       <c r="AT62" s="10">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="19">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="21">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="23">
         <v>5726.7</v>
       </c>
       <c r="AX62" s="13">
         <v>9057.1</v>
       </c>
-      <c r="AY62" s="13"/>
+      <c r="AY62" s="13">
+        <v>9631.7000000000007</v>
+      </c>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
-      <c r="A63" s="38" t="s">
+      <c r="A63" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="10">
         <v>12358.6</v>
       </c>
       <c r="C63" s="10">
         <v>13910.8</v>
       </c>
       <c r="D63" s="10">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="21">
         <v>20276.5</v>
       </c>
       <c r="F63" s="21">
         <v>21855.9</v>
       </c>
       <c r="G63" s="21">
         <v>26243.200000000001</v>
       </c>
       <c r="H63" s="21">
         <v>33946.199999999997</v>
       </c>
       <c r="I63" s="10">
         <v>1121.9000000000001</v>
       </c>
       <c r="J63" s="10">
         <v>2049.3000000000002</v>
       </c>
       <c r="K63" s="19">
         <v>4273.3999999999996</v>
       </c>
       <c r="L63" s="21">
         <v>5427.6</v>
       </c>
       <c r="M63" s="19">
         <v>6692.6</v>
       </c>
-      <c r="N63" s="39">
+      <c r="N63" s="31">
         <v>9924.7999999999993</v>
       </c>
       <c r="O63" s="19">
         <v>11023.1</v>
       </c>
       <c r="P63" s="23">
         <v>13018.3</v>
       </c>
       <c r="Q63" s="23">
         <v>15708.5</v>
       </c>
       <c r="R63" s="23">
         <v>17964.5</v>
       </c>
       <c r="S63" s="23">
         <v>20677.599999999999</v>
       </c>
       <c r="T63" s="23">
         <v>24646.7</v>
       </c>
       <c r="U63" s="10">
         <v>1182.7</v>
       </c>
       <c r="V63" s="10">
         <v>2026.3</v>
       </c>
       <c r="W63" s="19">
         <v>4350.8</v>
       </c>
       <c r="X63" s="21">
         <v>5519.5</v>
       </c>
       <c r="Y63" s="19">
         <v>6845.4</v>
       </c>
-      <c r="Z63" s="39">
+      <c r="Z63" s="31">
         <v>9963.7999999999993</v>
       </c>
       <c r="AA63" s="19">
         <v>11207.6</v>
       </c>
       <c r="AB63" s="23">
         <v>13323.7</v>
       </c>
       <c r="AC63" s="23">
         <v>16201.5</v>
       </c>
       <c r="AD63" s="23">
         <v>18692.400000000001</v>
       </c>
       <c r="AE63" s="23">
         <v>21401</v>
       </c>
       <c r="AF63" s="23">
         <v>25719.3</v>
       </c>
       <c r="AG63" s="10">
         <v>1269</v>
       </c>
       <c r="AH63" s="10">
         <v>2408.6</v>
@@ -8758,134 +8848,136 @@
       </c>
       <c r="AQ63" s="13">
         <v>23661.200000000001</v>
       </c>
       <c r="AR63" s="13">
         <v>28649.5</v>
       </c>
       <c r="AS63" s="15">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="10">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="19">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="21">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="23">
         <v>8109.1</v>
       </c>
       <c r="AX63" s="13">
         <v>12678.5</v>
       </c>
-      <c r="AY63" s="13"/>
+      <c r="AY63" s="13">
+        <v>14119.9</v>
+      </c>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56">
-      <c r="A64" s="38" t="s">
+      <c r="A64" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="10">
         <v>12104.6</v>
       </c>
       <c r="C64" s="10">
         <v>13785.4</v>
       </c>
       <c r="D64" s="10">
         <v>15665.5</v>
       </c>
       <c r="E64" s="21">
         <v>18429</v>
       </c>
       <c r="F64" s="21">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="21">
         <v>24058.799999999999</v>
       </c>
       <c r="H64" s="21">
         <v>27593.4</v>
       </c>
       <c r="I64" s="10">
         <v>767.9</v>
       </c>
       <c r="J64" s="10">
         <v>1188.3</v>
       </c>
       <c r="K64" s="19">
         <v>3737</v>
       </c>
       <c r="L64" s="21">
         <v>5193.2</v>
       </c>
       <c r="M64" s="19">
         <v>6810.5</v>
       </c>
-      <c r="N64" s="39">
+      <c r="N64" s="31">
         <v>9697.9</v>
       </c>
       <c r="O64" s="19">
         <v>10973.3</v>
       </c>
       <c r="P64" s="23">
         <v>12444</v>
       </c>
       <c r="Q64" s="23">
         <v>15462.2</v>
       </c>
       <c r="R64" s="23">
         <v>17660.599999999999</v>
       </c>
       <c r="S64" s="23">
         <v>19265.900000000001</v>
       </c>
       <c r="T64" s="23">
         <v>21241.599999999999</v>
       </c>
       <c r="U64" s="10">
         <v>809.5</v>
       </c>
       <c r="V64" s="10">
         <v>1175</v>
       </c>
       <c r="W64" s="19">
         <v>3804.5</v>
       </c>
       <c r="X64" s="21">
         <v>5281.2</v>
       </c>
       <c r="Y64" s="19">
         <v>6966</v>
       </c>
-      <c r="Z64" s="39">
+      <c r="Z64" s="31">
         <v>9736</v>
       </c>
       <c r="AA64" s="19">
         <v>11157</v>
       </c>
       <c r="AB64" s="23">
         <v>12735.9</v>
       </c>
       <c r="AC64" s="23">
         <v>15947.5</v>
       </c>
       <c r="AD64" s="23">
         <v>18376.2</v>
       </c>
       <c r="AE64" s="23">
         <v>19939.900000000001</v>
       </c>
       <c r="AF64" s="23">
         <v>22166.3</v>
       </c>
       <c r="AG64" s="10">
         <v>854.2</v>
       </c>
       <c r="AH64" s="10">
         <v>1384.4</v>
@@ -8916,305 +9008,307 @@
       </c>
       <c r="AQ64" s="13">
         <v>22916.6</v>
       </c>
       <c r="AR64" s="13">
         <v>24825.8</v>
       </c>
       <c r="AS64" s="15">
         <v>892.5</v>
       </c>
       <c r="AT64" s="10">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="19">
         <v>5842</v>
       </c>
       <c r="AV64" s="21">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="23">
         <v>9778.1</v>
       </c>
       <c r="AX64" s="13">
         <v>13194.4</v>
       </c>
-      <c r="AY64" s="13"/>
+      <c r="AY64" s="13">
+        <v>15096.7</v>
+      </c>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="66" spans="3:44">
       <c r="C66" s="24"/>
       <c r="D66" s="24"/>
       <c r="E66" s="24"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="24"/>
       <c r="J66" s="24"/>
       <c r="K66" s="24"/>
       <c r="L66" s="24"/>
       <c r="M66" s="24"/>
       <c r="N66" s="24"/>
       <c r="O66" s="24"/>
       <c r="P66" s="24"/>
       <c r="Q66" s="24"/>
       <c r="R66" s="24"/>
       <c r="S66" s="24"/>
       <c r="T66" s="24"/>
       <c r="U66" s="24"/>
-      <c r="AG66" s="27" t="s">
+      <c r="AG66" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="AH66" s="27"/>
-[...9 lines deleted...]
-      <c r="AR66" s="27"/>
+      <c r="AH66" s="43"/>
+      <c r="AI66" s="43"/>
+      <c r="AJ66" s="43"/>
+      <c r="AK66" s="43"/>
+      <c r="AL66" s="43"/>
+      <c r="AM66" s="43"/>
+      <c r="AN66" s="43"/>
+      <c r="AO66" s="43"/>
+      <c r="AP66" s="43"/>
+      <c r="AQ66" s="43"/>
+      <c r="AR66" s="43"/>
     </row>
     <row r="67" spans="3:44">
       <c r="C67" s="24"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
-      <c r="I67" s="27" t="s">
+      <c r="I67" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="J67" s="27"/>
-[...16 lines deleted...]
-      <c r="AA67" s="27"/>
+      <c r="J67" s="43"/>
+      <c r="K67" s="43"/>
+      <c r="L67" s="43"/>
+      <c r="M67" s="43"/>
+      <c r="N67" s="43"/>
+      <c r="O67" s="43"/>
+      <c r="P67" s="43"/>
+      <c r="Q67" s="43"/>
+      <c r="R67" s="43"/>
+      <c r="S67" s="43"/>
+      <c r="T67" s="43"/>
+      <c r="U67" s="43"/>
+      <c r="V67" s="43"/>
+      <c r="W67" s="43"/>
+      <c r="X67" s="43"/>
+      <c r="Y67" s="43"/>
+      <c r="Z67" s="43"/>
+      <c r="AA67" s="43"/>
     </row>
     <row r="68" spans="3:44">
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
-      <c r="I68" s="27"/>
-[...17 lines deleted...]
-      <c r="AA68" s="27"/>
+      <c r="I68" s="43"/>
+      <c r="J68" s="43"/>
+      <c r="K68" s="43"/>
+      <c r="L68" s="43"/>
+      <c r="M68" s="43"/>
+      <c r="N68" s="43"/>
+      <c r="O68" s="43"/>
+      <c r="P68" s="43"/>
+      <c r="Q68" s="43"/>
+      <c r="R68" s="43"/>
+      <c r="S68" s="43"/>
+      <c r="T68" s="43"/>
+      <c r="U68" s="43"/>
+      <c r="V68" s="43"/>
+      <c r="W68" s="43"/>
+      <c r="X68" s="43"/>
+      <c r="Y68" s="43"/>
+      <c r="Z68" s="43"/>
+      <c r="AA68" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="BA3:BD3"/>
-[...27 lines deleted...]
-    <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="I67:AA68"/>
     <mergeCell ref="AG66:AR66"/>
     <mergeCell ref="E51:H51"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AC35:AF35"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="Q19:T19"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="Q35:T35"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="I52:T52"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="E35:H35"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>