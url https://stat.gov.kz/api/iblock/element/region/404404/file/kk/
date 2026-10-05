--- v6 (2026-08-26)
+++ v7 (2026-10-05)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -138,56 +133,56 @@
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">* Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 - 2024 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды. </t>
   </si>
   <si>
     <t>2023 жыл*</t>
   </si>
   <si>
     <t>2025 жыл*</t>
   </si>
   <si>
     <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -371,159 +366,162 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -549,118 +547,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -796,56 +792,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD68"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY54" sqref="AY54:AY64"/>
+      <selection pane="topRight" activeCell="AZ54" sqref="AZ54:AZ64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -855,151 +851,151 @@
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.140625" style="1" customWidth="1"/>
     <col min="40" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="10.140625" style="1" customWidth="1"/>
     <col min="45" max="55" width="9.140625" style="1"/>
     <col min="56" max="56" width="10.85546875" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="29.25" customHeight="1">
       <c r="H2" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E3" s="39" t="s">
+      <c r="E3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="39"/>
-[...2 lines deleted...]
-      <c r="Q3" s="39" t="s">
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="Q3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="39"/>
-[...2 lines deleted...]
-      <c r="AC3" s="39" t="s">
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="AC3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="39"/>
-[...2 lines deleted...]
-      <c r="AO3" s="39" t="s">
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AO3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AP3" s="39"/>
-[...2 lines deleted...]
-      <c r="BA3" s="39" t="s">
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="BA3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="BB3" s="39"/>
-[...1 lines deleted...]
-      <c r="BD3" s="39"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="44"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="41"/>
-[...5 lines deleted...]
-      <c r="I4" s="40" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="41"/>
-[...10 lines deleted...]
-      <c r="U4" s="40" t="s">
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="41"/>
-[...10 lines deleted...]
-      <c r="AG4" s="40" t="s">
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="AH4" s="41"/>
-[...10 lines deleted...]
-      <c r="AS4" s="40" t="s">
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AT4" s="41"/>
-[...9 lines deleted...]
-      <c r="BD4" s="42"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="43"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="44"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="45"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1276,51 +1272,53 @@
       </c>
       <c r="AR6" s="12">
         <v>480274.3</v>
       </c>
       <c r="AS6" s="12">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="12">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="18">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="18">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="18">
         <v>71800.3</v>
       </c>
       <c r="AX6" s="9">
         <v>109767.3</v>
       </c>
       <c r="AY6" s="9">
         <v>148343.5</v>
       </c>
-      <c r="AZ6" s="9"/>
+      <c r="AZ6" s="9">
+        <v>221773.3</v>
+      </c>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
       <c r="BD6" s="12"/>
     </row>
     <row r="7" spans="1:56" s="29" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10">
         <v>7797.5</v>
       </c>
       <c r="C7" s="10">
         <v>12933</v>
       </c>
       <c r="D7" s="10">
         <v>18981.2</v>
       </c>
       <c r="E7" s="10">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="10">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="21">
@@ -1436,51 +1434,53 @@
       </c>
       <c r="AR7" s="13">
         <v>46516.1</v>
       </c>
       <c r="AS7" s="13">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="15">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="19">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="21">
         <v>6222.2</v>
       </c>
       <c r="AW7" s="22">
         <v>9454.2000000000007</v>
       </c>
       <c r="AX7" s="10">
         <v>12571.6</v>
       </c>
       <c r="AY7" s="10">
         <v>18211.8</v>
       </c>
-      <c r="AZ7" s="10"/>
+      <c r="AZ7" s="47">
+        <v>25720.400000000001</v>
+      </c>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="32"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="10">
         <v>1555.7</v>
       </c>
       <c r="D8" s="10">
         <v>2322.9</v>
       </c>
       <c r="E8" s="10">
         <v>4108</v>
       </c>
       <c r="F8" s="10">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="21">
@@ -1596,51 +1596,53 @@
       </c>
       <c r="AR8" s="13">
         <v>3822.6</v>
       </c>
       <c r="AS8" s="13">
         <v>38.1</v>
       </c>
       <c r="AT8" s="15">
         <v>96.4</v>
       </c>
       <c r="AU8" s="19">
         <v>250.3</v>
       </c>
       <c r="AV8" s="21">
         <v>301</v>
       </c>
       <c r="AW8" s="22">
         <v>524.1</v>
       </c>
       <c r="AX8" s="10">
         <v>770.7</v>
       </c>
       <c r="AY8" s="10">
         <v>1133.5999999999999</v>
       </c>
-      <c r="AZ8" s="10"/>
+      <c r="AZ8" s="47">
+        <v>1935.2</v>
+      </c>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="32"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>11505.6</v>
       </c>
       <c r="C9" s="10">
         <v>15535.7</v>
       </c>
       <c r="D9" s="10">
         <v>23202.3</v>
       </c>
       <c r="E9" s="10">
         <v>38870.6</v>
       </c>
       <c r="F9" s="10">
         <v>45970.7</v>
       </c>
       <c r="G9" s="21">
@@ -1756,51 +1758,53 @@
       </c>
       <c r="AR9" s="13">
         <v>44649.599999999999</v>
       </c>
       <c r="AS9" s="13">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="15">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="19">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="21">
         <v>6637.6</v>
       </c>
       <c r="AW9" s="22">
         <v>7710.7</v>
       </c>
       <c r="AX9" s="13">
         <v>12385.7</v>
       </c>
       <c r="AY9" s="10">
         <v>16094.3</v>
       </c>
-      <c r="AZ9" s="11"/>
+      <c r="AZ9" s="47">
+        <v>20864.8</v>
+      </c>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="32"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>14559.7</v>
       </c>
       <c r="C10" s="10">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="10">
         <v>26909.9</v>
       </c>
       <c r="E10" s="10">
         <v>46686.5</v>
       </c>
       <c r="F10" s="10">
         <v>55197.7</v>
       </c>
       <c r="G10" s="21">
@@ -1916,51 +1920,53 @@
       </c>
       <c r="AR10" s="13">
         <v>63095.4</v>
       </c>
       <c r="AS10" s="13">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="15">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="19">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="21">
         <v>7712.3</v>
       </c>
       <c r="AW10" s="22">
         <v>9546.9</v>
       </c>
       <c r="AX10" s="13">
         <v>16339.7</v>
       </c>
       <c r="AY10" s="10">
         <v>22546</v>
       </c>
-      <c r="AZ10" s="10"/>
+      <c r="AZ10" s="47">
+        <v>34102.6</v>
+      </c>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="32"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>10048.1</v>
       </c>
       <c r="C11" s="10">
         <v>13089.8</v>
       </c>
       <c r="D11" s="10">
         <v>19611.8</v>
       </c>
       <c r="E11" s="10">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="10">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="21">
@@ -2076,51 +2082,53 @@
       </c>
       <c r="AR11" s="13">
         <v>48291.3</v>
       </c>
       <c r="AS11" s="13">
         <v>880.9</v>
       </c>
       <c r="AT11" s="15">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="21">
         <v>4100.3</v>
       </c>
       <c r="AW11" s="22">
         <v>5730.6</v>
       </c>
       <c r="AX11" s="13">
         <v>9374.6</v>
       </c>
       <c r="AY11" s="10">
         <v>12058.7</v>
       </c>
-      <c r="AZ11" s="10"/>
+      <c r="AZ11" s="47">
+        <v>19956.5</v>
+      </c>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="32"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>10572.5</v>
       </c>
       <c r="C12" s="10">
         <v>14378.2</v>
       </c>
       <c r="D12" s="10">
         <v>21477.5</v>
       </c>
       <c r="E12" s="10">
         <v>47218.5</v>
       </c>
       <c r="F12" s="10">
         <v>55817.9</v>
       </c>
       <c r="G12" s="21">
@@ -2236,51 +2244,53 @@
       </c>
       <c r="AR12" s="13">
         <v>45120.4</v>
       </c>
       <c r="AS12" s="13">
         <v>975.7</v>
       </c>
       <c r="AT12" s="15">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="19">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="21">
         <v>6760.7</v>
       </c>
       <c r="AW12" s="22">
         <v>7882.8</v>
       </c>
       <c r="AX12" s="13">
         <v>11915.1</v>
       </c>
       <c r="AY12" s="10">
         <v>14695.2</v>
       </c>
-      <c r="AZ12" s="10"/>
+      <c r="AZ12" s="47">
+        <v>22419.8</v>
+      </c>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="32"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="10">
         <v>8265</v>
       </c>
       <c r="C13" s="10">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="10">
         <v>15577.1</v>
       </c>
       <c r="E13" s="10">
         <v>25182.6</v>
       </c>
       <c r="F13" s="10">
         <v>31609</v>
       </c>
       <c r="G13" s="21">
@@ -2396,51 +2406,53 @@
       </c>
       <c r="AR13" s="13">
         <v>47934.5</v>
       </c>
       <c r="AS13" s="13">
         <v>771.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="19">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="21">
         <v>5533.5</v>
       </c>
       <c r="AW13" s="22">
         <v>6841.1</v>
       </c>
       <c r="AX13" s="13">
         <v>10457.1</v>
       </c>
       <c r="AY13" s="10">
         <v>13778.6</v>
       </c>
-      <c r="AZ13" s="10"/>
+      <c r="AZ13" s="47">
+        <v>20984.400000000001</v>
+      </c>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="32"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="10">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="10">
         <v>9805.6</v>
       </c>
       <c r="D14" s="10">
         <v>14641.4</v>
       </c>
       <c r="E14" s="10">
         <v>25310.5</v>
       </c>
       <c r="F14" s="10">
         <v>34369.1</v>
       </c>
       <c r="G14" s="21">
@@ -2556,51 +2568,53 @@
       </c>
       <c r="AR14" s="13">
         <v>47169.2</v>
       </c>
       <c r="AS14" s="13">
         <v>829.6</v>
       </c>
       <c r="AT14" s="15">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="19">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="21">
         <v>4916.3</v>
       </c>
       <c r="AW14" s="22">
         <v>5808.9</v>
       </c>
       <c r="AX14" s="13">
         <v>9350.6</v>
       </c>
       <c r="AY14" s="10">
         <v>13493.1</v>
       </c>
-      <c r="AZ14" s="10"/>
+      <c r="AZ14" s="47">
+        <v>21781.9</v>
+      </c>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="32"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10">
         <v>12525.6</v>
       </c>
       <c r="C15" s="10">
         <v>16323.7</v>
       </c>
       <c r="D15" s="10">
         <v>24451.3</v>
       </c>
       <c r="E15" s="10">
         <v>43986</v>
       </c>
       <c r="F15" s="10">
         <v>57377.7</v>
       </c>
       <c r="G15" s="21">
@@ -2716,51 +2730,53 @@
       </c>
       <c r="AR15" s="13">
         <v>65312.3</v>
       </c>
       <c r="AS15" s="13">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="19">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="21">
         <v>6774.2</v>
       </c>
       <c r="AW15" s="22">
         <v>8430</v>
       </c>
       <c r="AX15" s="13">
         <v>13206.1</v>
       </c>
       <c r="AY15" s="10">
         <v>17333.8</v>
       </c>
-      <c r="AZ15" s="10"/>
+      <c r="AZ15" s="47">
+        <v>26042.5</v>
+      </c>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="32"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>12250.4</v>
       </c>
       <c r="C16" s="10">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="10">
         <v>24641.8</v>
       </c>
       <c r="E16" s="10">
         <v>50275.9</v>
       </c>
       <c r="F16" s="10">
         <v>60695.1</v>
       </c>
       <c r="G16" s="21">
@@ -2876,176 +2892,178 @@
       </c>
       <c r="AR16" s="13">
         <v>68362.899999999994</v>
       </c>
       <c r="AS16" s="13">
         <v>893.6</v>
       </c>
       <c r="AT16" s="15">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="19">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="21">
         <v>7634.3</v>
       </c>
       <c r="AW16" s="22">
         <v>9871</v>
       </c>
       <c r="AX16" s="13">
         <v>13396.1</v>
       </c>
       <c r="AY16" s="10">
         <v>18998.400000000001</v>
       </c>
-      <c r="AZ16" s="10"/>
+      <c r="AZ16" s="47">
+        <v>27965.200000000001</v>
+      </c>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="32"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="AT18" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E19" s="39" t="s">
+      <c r="E19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="39"/>
-[...2 lines deleted...]
-      <c r="Q19" s="39" t="s">
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="Q19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="R19" s="39"/>
-[...2 lines deleted...]
-      <c r="AC19" s="39" t="s">
+      <c r="R19" s="40"/>
+      <c r="S19" s="40"/>
+      <c r="T19" s="40"/>
+      <c r="AC19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD19" s="39"/>
-[...2 lines deleted...]
-      <c r="AO19" s="39" t="s">
+      <c r="AD19" s="40"/>
+      <c r="AE19" s="40"/>
+      <c r="AF19" s="40"/>
+      <c r="AO19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AP19" s="39"/>
-[...2 lines deleted...]
-      <c r="BA19" s="39" t="s">
+      <c r="AP19" s="40"/>
+      <c r="AQ19" s="40"/>
+      <c r="AR19" s="40"/>
+      <c r="BA19" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="BB19" s="39"/>
-[...1 lines deleted...]
-      <c r="BD19" s="39"/>
+      <c r="BB19" s="40"/>
+      <c r="BC19" s="40"/>
+      <c r="BD19" s="40"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="41" t="s">
+      <c r="B20" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="41"/>
-[...5 lines deleted...]
-      <c r="I20" s="40" t="s">
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="J20" s="41"/>
-[...10 lines deleted...]
-      <c r="U20" s="40" t="s">
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="43"/>
+      <c r="S20" s="43"/>
+      <c r="T20" s="44"/>
+      <c r="U20" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="41"/>
-[...10 lines deleted...]
-      <c r="AG20" s="40" t="s">
+      <c r="V20" s="43"/>
+      <c r="W20" s="43"/>
+      <c r="X20" s="43"/>
+      <c r="Y20" s="43"/>
+      <c r="Z20" s="43"/>
+      <c r="AA20" s="43"/>
+      <c r="AB20" s="43"/>
+      <c r="AC20" s="43"/>
+      <c r="AD20" s="43"/>
+      <c r="AE20" s="43"/>
+      <c r="AF20" s="44"/>
+      <c r="AG20" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="AH20" s="41"/>
-[...10 lines deleted...]
-      <c r="AS20" s="40" t="s">
+      <c r="AH20" s="43"/>
+      <c r="AI20" s="43"/>
+      <c r="AJ20" s="43"/>
+      <c r="AK20" s="43"/>
+      <c r="AL20" s="43"/>
+      <c r="AM20" s="43"/>
+      <c r="AN20" s="43"/>
+      <c r="AO20" s="43"/>
+      <c r="AP20" s="43"/>
+      <c r="AQ20" s="43"/>
+      <c r="AR20" s="44"/>
+      <c r="AS20" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AT20" s="41"/>
-[...9 lines deleted...]
-      <c r="BD20" s="42"/>
+      <c r="AT20" s="43"/>
+      <c r="AU20" s="43"/>
+      <c r="AV20" s="43"/>
+      <c r="AW20" s="43"/>
+      <c r="AX20" s="43"/>
+      <c r="AY20" s="43"/>
+      <c r="AZ20" s="43"/>
+      <c r="BA20" s="43"/>
+      <c r="BB20" s="43"/>
+      <c r="BC20" s="43"/>
+      <c r="BD20" s="44"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3325,51 +3343,53 @@
       </c>
       <c r="AR22" s="12">
         <v>478573.7</v>
       </c>
       <c r="AS22" s="12">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="12">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="12">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="12">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="12">
         <v>71091.7</v>
       </c>
       <c r="AX22" s="12">
         <v>108917.1</v>
       </c>
       <c r="AY22" s="12">
         <v>147351.5</v>
       </c>
-      <c r="AZ22" s="12"/>
+      <c r="AZ22" s="12">
+        <v>220639.5</v>
+      </c>
       <c r="BA22" s="12"/>
       <c r="BB22" s="12"/>
       <c r="BC22" s="12"/>
       <c r="BD22" s="12"/>
     </row>
     <row r="23" spans="1:56" s="29" customFormat="1">
       <c r="A23" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36">
         <v>7608.5</v>
       </c>
       <c r="C23" s="36">
         <v>12715.5</v>
       </c>
       <c r="D23" s="36">
         <v>18732.5</v>
       </c>
       <c r="E23" s="36">
         <v>20231.8</v>
       </c>
       <c r="F23" s="36">
         <v>25541.4</v>
       </c>
       <c r="G23" s="21">
@@ -3485,51 +3505,53 @@
       </c>
       <c r="AR23" s="13">
         <v>45902</v>
       </c>
       <c r="AS23" s="13">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="13">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="20">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="19">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="19">
         <v>9260.6</v>
       </c>
       <c r="AX23" s="13">
         <v>12327.1</v>
       </c>
       <c r="AY23" s="13">
         <v>17916.2</v>
       </c>
-      <c r="AZ23" s="13"/>
+      <c r="AZ23" s="13">
+        <v>25373.8</v>
+      </c>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36">
         <v>1091.8</v>
       </c>
       <c r="C24" s="36">
         <v>1555.3</v>
       </c>
       <c r="D24" s="36">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="36">
         <v>4107.7</v>
       </c>
       <c r="F24" s="36">
         <v>10171.6</v>
       </c>
       <c r="G24" s="21">
@@ -3645,51 +3667,53 @@
       </c>
       <c r="AR24" s="13">
         <v>3822.2</v>
       </c>
       <c r="AS24" s="13">
         <v>38.1</v>
       </c>
       <c r="AT24" s="13">
         <v>96.4</v>
       </c>
       <c r="AU24" s="20">
         <v>250.3</v>
       </c>
       <c r="AV24" s="19">
         <v>301</v>
       </c>
       <c r="AW24" s="19">
         <v>524.1</v>
       </c>
       <c r="AX24" s="13">
         <v>770.7</v>
       </c>
       <c r="AY24" s="13">
         <v>1133.5999999999999</v>
       </c>
-      <c r="AZ24" s="13"/>
+      <c r="AZ24" s="13">
+        <v>1935.2</v>
+      </c>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36">
         <v>11501.2</v>
       </c>
       <c r="C25" s="36">
         <v>15529.5</v>
       </c>
       <c r="D25" s="36">
         <v>23195.3</v>
       </c>
       <c r="E25" s="36">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="36">
         <v>45931.8</v>
       </c>
       <c r="G25" s="21">
@@ -3805,51 +3829,53 @@
       </c>
       <c r="AR25" s="13">
         <v>44645.9</v>
       </c>
       <c r="AS25" s="13">
         <v>1238</v>
       </c>
       <c r="AT25" s="13">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="20">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="19">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="19">
         <v>7709.2</v>
       </c>
       <c r="AX25" s="13">
         <v>12382.3</v>
       </c>
       <c r="AY25" s="13">
         <v>16089.2</v>
       </c>
-      <c r="AZ25" s="13"/>
+      <c r="AZ25" s="13">
+        <v>20858</v>
+      </c>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36">
         <v>14471.7</v>
       </c>
       <c r="C26" s="36">
         <v>17881</v>
       </c>
       <c r="D26" s="36">
         <v>26793.9</v>
       </c>
       <c r="E26" s="36">
         <v>46554.8</v>
       </c>
       <c r="F26" s="36">
         <v>55090.1</v>
       </c>
       <c r="G26" s="21">
@@ -3965,51 +3991,53 @@
       </c>
       <c r="AR26" s="13">
         <v>62627.9</v>
       </c>
       <c r="AS26" s="13">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="13">
         <v>2564</v>
       </c>
       <c r="AU26" s="20">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="19">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="19">
         <v>9357.7000000000007</v>
       </c>
       <c r="AX26" s="13">
         <v>16117.1</v>
       </c>
       <c r="AY26" s="13">
         <v>22290.799999999999</v>
       </c>
-      <c r="AZ26" s="13"/>
+      <c r="AZ26" s="13">
+        <v>33814.699999999997</v>
+      </c>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="36">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="36">
         <v>13082.8</v>
       </c>
       <c r="D27" s="36">
         <v>19603.7</v>
       </c>
       <c r="E27" s="36">
         <v>39593</v>
       </c>
       <c r="F27" s="36">
         <v>45267.1</v>
       </c>
       <c r="G27" s="21">
@@ -4125,51 +4153,53 @@
       </c>
       <c r="AR27" s="13">
         <v>48288.2</v>
       </c>
       <c r="AS27" s="13">
         <v>880.9</v>
       </c>
       <c r="AT27" s="13">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="20">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="19">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="19">
         <v>5730.4</v>
       </c>
       <c r="AX27" s="13">
         <v>9374.4</v>
       </c>
       <c r="AY27" s="13">
         <v>12058.5</v>
       </c>
-      <c r="AZ27" s="13"/>
+      <c r="AZ27" s="13">
+        <v>19956.2</v>
+      </c>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="36">
         <v>10569.9</v>
       </c>
       <c r="C28" s="36">
         <v>14374</v>
       </c>
       <c r="D28" s="36">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="36">
         <v>47213.9</v>
       </c>
       <c r="F28" s="36">
         <v>55772.4</v>
       </c>
       <c r="G28" s="21">
@@ -4285,51 +4315,53 @@
       </c>
       <c r="AR28" s="13">
         <v>45118.7</v>
       </c>
       <c r="AS28" s="13">
         <v>975.7</v>
       </c>
       <c r="AT28" s="13">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="20">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="19">
         <v>6760</v>
       </c>
       <c r="AW28" s="19">
         <v>7882</v>
       </c>
       <c r="AX28" s="13">
         <v>11914.2</v>
       </c>
       <c r="AY28" s="13">
         <v>14694.1</v>
       </c>
-      <c r="AZ28" s="13"/>
+      <c r="AZ28" s="13">
+        <v>22418.5</v>
+      </c>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="36">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="36">
         <v>10424.1</v>
       </c>
       <c r="D29" s="36">
         <v>15573.6</v>
       </c>
       <c r="E29" s="36">
         <v>25179.8</v>
       </c>
       <c r="F29" s="36">
         <v>31549.7</v>
       </c>
       <c r="G29" s="21">
@@ -4445,51 +4477,53 @@
       </c>
       <c r="AR29" s="13">
         <v>47934.5</v>
       </c>
       <c r="AS29" s="13">
         <v>771.5</v>
       </c>
       <c r="AT29" s="13">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="20">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="19">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="19">
         <v>6841.1</v>
       </c>
       <c r="AX29" s="13">
         <v>10457.1</v>
       </c>
       <c r="AY29" s="13">
         <v>13778.6</v>
       </c>
-      <c r="AZ29" s="13"/>
+      <c r="AZ29" s="13">
+        <v>20984.400000000001</v>
+      </c>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="36">
         <v>8337.9</v>
       </c>
       <c r="C30" s="36">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="36">
         <v>14594.6</v>
       </c>
       <c r="E30" s="36">
         <v>25257.7</v>
       </c>
       <c r="F30" s="36">
         <v>34335.5</v>
       </c>
       <c r="G30" s="21">
@@ -4605,51 +4639,53 @@
       </c>
       <c r="AR30" s="13">
         <v>47071</v>
       </c>
       <c r="AS30" s="13">
         <v>825.8</v>
       </c>
       <c r="AT30" s="13">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="20">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="19">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="19">
         <v>5767.4</v>
       </c>
       <c r="AX30" s="13">
         <v>9296.4</v>
       </c>
       <c r="AY30" s="13">
         <v>13426.1</v>
       </c>
-      <c r="AZ30" s="13"/>
+      <c r="AZ30" s="13">
+        <v>21702.1</v>
+      </c>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="36">
         <v>12492.7</v>
       </c>
       <c r="C31" s="36">
         <v>16285.2</v>
       </c>
       <c r="D31" s="36">
         <v>24407.3</v>
       </c>
       <c r="E31" s="36">
         <v>43936.9</v>
       </c>
       <c r="F31" s="36">
         <v>57313.8</v>
       </c>
       <c r="G31" s="21">
@@ -4765,51 +4801,53 @@
       </c>
       <c r="AR31" s="13">
         <v>64829</v>
       </c>
       <c r="AS31" s="13">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="13">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="20">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="19">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="19">
         <v>8158.9</v>
       </c>
       <c r="AX31" s="13">
         <v>12894.6</v>
       </c>
       <c r="AY31" s="13">
         <v>16981.3</v>
       </c>
-      <c r="AZ31" s="13"/>
+      <c r="AZ31" s="13">
+        <v>25649.200000000001</v>
+      </c>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="36">
         <v>12243.9</v>
       </c>
       <c r="C32" s="36">
         <v>16464.2</v>
       </c>
       <c r="D32" s="36">
         <v>24631.9</v>
       </c>
       <c r="E32" s="36">
         <v>50265.7</v>
       </c>
       <c r="F32" s="36">
         <v>60528.3</v>
       </c>
       <c r="G32" s="21">
@@ -4925,173 +4963,175 @@
       </c>
       <c r="AR32" s="13">
         <v>68334.3</v>
       </c>
       <c r="AS32" s="13">
         <v>892.5</v>
       </c>
       <c r="AT32" s="13">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="20">
         <v>5842</v>
       </c>
       <c r="AV32" s="19">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="19">
         <v>9860.2999999999993</v>
       </c>
       <c r="AX32" s="13">
         <v>13383.2</v>
       </c>
       <c r="AY32" s="10">
         <v>18983.099999999999</v>
       </c>
-      <c r="AZ32" s="13"/>
+      <c r="AZ32" s="13">
+        <v>27947.5</v>
+      </c>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E35" s="39" t="s">
+      <c r="E35" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="39"/>
-[...2 lines deleted...]
-      <c r="Q35" s="39" t="s">
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+      <c r="Q35" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="R35" s="39"/>
-[...2 lines deleted...]
-      <c r="AC35" s="39" t="s">
+      <c r="R35" s="40"/>
+      <c r="S35" s="40"/>
+      <c r="T35" s="40"/>
+      <c r="AC35" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD35" s="39"/>
-[...2 lines deleted...]
-      <c r="AO35" s="39" t="s">
+      <c r="AD35" s="40"/>
+      <c r="AE35" s="40"/>
+      <c r="AF35" s="40"/>
+      <c r="AO35" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AP35" s="39"/>
-[...2 lines deleted...]
-      <c r="BA35" s="39" t="s">
+      <c r="AP35" s="40"/>
+      <c r="AQ35" s="40"/>
+      <c r="AR35" s="40"/>
+      <c r="BA35" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="BB35" s="39"/>
-[...1 lines deleted...]
-      <c r="BD35" s="39"/>
+      <c r="BB35" s="40"/>
+      <c r="BC35" s="40"/>
+      <c r="BD35" s="40"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="44"/>
-      <c r="B36" s="41" t="s">
+      <c r="A36" s="41"/>
+      <c r="B36" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="41"/>
-[...5 lines deleted...]
-      <c r="I36" s="40" t="s">
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="J36" s="41"/>
-[...10 lines deleted...]
-      <c r="U36" s="40" t="s">
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+      <c r="S36" s="43"/>
+      <c r="T36" s="44"/>
+      <c r="U36" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V36" s="41"/>
-[...10 lines deleted...]
-      <c r="AG36" s="40" t="s">
+      <c r="V36" s="43"/>
+      <c r="W36" s="43"/>
+      <c r="X36" s="43"/>
+      <c r="Y36" s="43"/>
+      <c r="Z36" s="43"/>
+      <c r="AA36" s="43"/>
+      <c r="AB36" s="43"/>
+      <c r="AC36" s="43"/>
+      <c r="AD36" s="43"/>
+      <c r="AE36" s="43"/>
+      <c r="AF36" s="44"/>
+      <c r="AG36" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="AH36" s="41"/>
-[...10 lines deleted...]
-      <c r="AS36" s="40" t="s">
+      <c r="AH36" s="43"/>
+      <c r="AI36" s="43"/>
+      <c r="AJ36" s="43"/>
+      <c r="AK36" s="43"/>
+      <c r="AL36" s="43"/>
+      <c r="AM36" s="43"/>
+      <c r="AN36" s="43"/>
+      <c r="AO36" s="43"/>
+      <c r="AP36" s="43"/>
+      <c r="AQ36" s="43"/>
+      <c r="AR36" s="44"/>
+      <c r="AS36" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AT36" s="41"/>
-[...9 lines deleted...]
-      <c r="BD36" s="42"/>
+      <c r="AT36" s="43"/>
+      <c r="AU36" s="43"/>
+      <c r="AV36" s="43"/>
+      <c r="AW36" s="43"/>
+      <c r="AX36" s="43"/>
+      <c r="AY36" s="43"/>
+      <c r="AZ36" s="43"/>
+      <c r="BA36" s="43"/>
+      <c r="BB36" s="43"/>
+      <c r="BC36" s="43"/>
+      <c r="BD36" s="44"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="45"/>
+      <c r="A37" s="42"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5368,51 +5408,53 @@
       </c>
       <c r="AR38" s="12">
         <v>282604.59999999998</v>
       </c>
       <c r="AS38" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="12">
         <v>74.3</v>
       </c>
       <c r="AU38" s="12">
         <v>102.1</v>
       </c>
       <c r="AV38" s="12">
         <v>123.5</v>
       </c>
       <c r="AW38" s="9">
         <v>2368.1</v>
       </c>
       <c r="AX38" s="12">
         <v>4879.8999999999996</v>
       </c>
       <c r="AY38" s="12">
         <v>31268.2</v>
       </c>
-      <c r="AZ38" s="12"/>
+      <c r="AZ38" s="12">
+        <v>87637.6</v>
+      </c>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
     </row>
     <row r="39" spans="1:56" s="29" customFormat="1">
       <c r="A39" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>429.7</v>
       </c>
       <c r="C39" s="10">
         <v>4195.7</v>
       </c>
       <c r="D39" s="10">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="21">
         <v>9566</v>
       </c>
       <c r="F39" s="21">
         <v>12336.2</v>
       </c>
       <c r="G39" s="21">
@@ -5528,51 +5570,53 @@
       </c>
       <c r="AR39" s="13">
         <v>29694</v>
       </c>
       <c r="AS39" s="17">
         <v>0</v>
       </c>
       <c r="AT39" s="10">
         <v>0</v>
       </c>
       <c r="AU39" s="10">
         <v>0</v>
       </c>
       <c r="AV39" s="10">
         <v>0</v>
       </c>
       <c r="AW39" s="10">
         <v>1378.8</v>
       </c>
       <c r="AX39" s="13">
         <v>2206.3000000000002</v>
       </c>
       <c r="AY39" s="12">
         <v>6619.5</v>
       </c>
-      <c r="AZ39" s="13"/>
+      <c r="AZ39" s="13">
+        <v>12594.1</v>
+      </c>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="10">
         <v>10.4</v>
       </c>
       <c r="C40" s="10">
         <v>179.9</v>
       </c>
       <c r="D40" s="10">
         <v>721.6</v>
       </c>
       <c r="E40" s="21">
         <v>2198.6</v>
       </c>
       <c r="F40" s="21">
         <v>8159.3</v>
       </c>
       <c r="G40" s="21">
@@ -5688,51 +5732,53 @@
       </c>
       <c r="AR40" s="13">
         <v>2651.7</v>
       </c>
       <c r="AS40" s="17">
         <v>0</v>
       </c>
       <c r="AT40" s="10">
         <v>0</v>
       </c>
       <c r="AU40" s="10">
         <v>0</v>
       </c>
       <c r="AV40" s="10">
         <v>0</v>
       </c>
       <c r="AW40" s="10">
         <v>148.69999999999999</v>
       </c>
       <c r="AX40" s="13">
         <v>243.9</v>
       </c>
       <c r="AY40" s="13">
         <v>478.8</v>
       </c>
-      <c r="AZ40" s="13"/>
+      <c r="AZ40" s="13">
+        <v>1141.9000000000001</v>
+      </c>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="10">
         <v>381.3</v>
       </c>
       <c r="C41" s="10">
         <v>2649.6</v>
       </c>
       <c r="D41" s="10">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="21">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="21">
         <v>26849.3</v>
       </c>
       <c r="G41" s="21">
@@ -5848,51 +5894,53 @@
       </c>
       <c r="AR41" s="13">
         <v>23214.400000000001</v>
       </c>
       <c r="AS41" s="17">
         <v>0</v>
       </c>
       <c r="AT41" s="10">
         <v>0</v>
       </c>
       <c r="AU41" s="10">
         <v>0</v>
       </c>
       <c r="AV41" s="10">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
         <v>13.2</v>
       </c>
       <c r="AX41" s="13">
         <v>124.3</v>
       </c>
       <c r="AY41" s="13">
         <v>2096.5</v>
       </c>
-      <c r="AZ41" s="13"/>
+      <c r="AZ41" s="13">
+        <v>5481.1</v>
+      </c>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="10">
         <v>69.7</v>
       </c>
       <c r="C42" s="10">
         <v>2171.6</v>
       </c>
       <c r="D42" s="10">
         <v>8626.5</v>
       </c>
       <c r="E42" s="21">
         <v>24885.1</v>
       </c>
       <c r="F42" s="21">
         <v>30656.9</v>
       </c>
       <c r="G42" s="21">
@@ -6008,51 +6056,53 @@
       </c>
       <c r="AR42" s="13">
         <v>32189.4</v>
       </c>
       <c r="AS42" s="17">
         <v>0</v>
       </c>
       <c r="AT42" s="10">
         <v>0</v>
       </c>
       <c r="AU42" s="10">
         <v>0</v>
       </c>
       <c r="AV42" s="10">
         <v>0</v>
       </c>
       <c r="AW42" s="13">
         <v>94</v>
       </c>
       <c r="AX42" s="13">
         <v>207.7</v>
       </c>
       <c r="AY42" s="13">
         <v>4395.3999999999996</v>
       </c>
-      <c r="AZ42" s="13"/>
+      <c r="AZ42" s="13">
+        <v>12932.4</v>
+      </c>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="10">
         <v>6.9</v>
       </c>
       <c r="C43" s="10">
         <v>2134</v>
       </c>
       <c r="D43" s="10">
         <v>6911.7</v>
       </c>
       <c r="E43" s="21">
         <v>24673.4</v>
       </c>
       <c r="F43" s="21">
         <v>27308.9</v>
       </c>
       <c r="G43" s="21">
@@ -6168,51 +6218,53 @@
       </c>
       <c r="AR43" s="13">
         <v>33272.6</v>
       </c>
       <c r="AS43" s="17">
         <v>0</v>
       </c>
       <c r="AT43" s="10">
         <v>0</v>
       </c>
       <c r="AU43" s="10">
         <v>0</v>
       </c>
       <c r="AV43" s="10">
         <v>0</v>
       </c>
       <c r="AW43" s="13">
         <v>321.89999999999998</v>
       </c>
       <c r="AX43" s="13">
         <v>566.4</v>
       </c>
       <c r="AY43" s="13">
         <v>2522.6</v>
       </c>
-      <c r="AZ43" s="13"/>
+      <c r="AZ43" s="13">
+        <v>8418.4</v>
+      </c>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="10">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="10">
         <v>2648.7</v>
       </c>
       <c r="D44" s="10">
         <v>7926.2</v>
       </c>
       <c r="E44" s="21">
         <v>31034.6</v>
       </c>
       <c r="F44" s="21">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="21">
@@ -6328,51 +6380,53 @@
       </c>
       <c r="AR44" s="13">
         <v>24661.4</v>
       </c>
       <c r="AS44" s="17">
         <v>0</v>
       </c>
       <c r="AT44" s="10">
         <v>0</v>
       </c>
       <c r="AU44" s="10">
         <v>0</v>
       </c>
       <c r="AV44" s="10">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
         <v>69.599999999999994</v>
       </c>
       <c r="AX44" s="13">
         <v>503.3</v>
       </c>
       <c r="AY44" s="13">
         <v>2078.6999999999998</v>
       </c>
-      <c r="AZ44" s="13"/>
+      <c r="AZ44" s="13">
+        <v>8322.7000000000007</v>
+      </c>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="10">
         <v>729.4</v>
       </c>
       <c r="C45" s="10">
         <v>1867.4</v>
       </c>
       <c r="D45" s="10">
         <v>5732.3</v>
       </c>
       <c r="E45" s="21">
         <v>13838.4</v>
       </c>
       <c r="F45" s="21">
         <v>18215.5</v>
       </c>
       <c r="G45" s="21">
@@ -6488,51 +6542,53 @@
       </c>
       <c r="AR45" s="13">
         <v>27746.2</v>
       </c>
       <c r="AS45" s="17">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="10">
         <v>74.3</v>
       </c>
       <c r="AU45" s="19">
         <v>102.1</v>
       </c>
       <c r="AV45" s="19">
         <v>123.5</v>
       </c>
       <c r="AW45" s="13">
         <v>169.2</v>
       </c>
       <c r="AX45" s="13">
         <v>397.7</v>
       </c>
       <c r="AY45" s="13">
         <v>2568.5</v>
       </c>
-      <c r="AZ45" s="13"/>
+      <c r="AZ45" s="13">
+        <v>8053.8</v>
+      </c>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="10">
         <v>1045.2</v>
       </c>
       <c r="C46" s="10">
         <v>1726.9</v>
       </c>
       <c r="D46" s="10">
         <v>5289</v>
       </c>
       <c r="E46" s="21">
         <v>13669.6</v>
       </c>
       <c r="F46" s="21">
         <v>21080</v>
       </c>
       <c r="G46" s="21">
@@ -6648,51 +6704,53 @@
       </c>
       <c r="AR46" s="13">
         <v>29840.5</v>
       </c>
       <c r="AS46" s="17">
         <v>0</v>
       </c>
       <c r="AT46" s="10">
         <v>0</v>
       </c>
       <c r="AU46" s="10">
         <v>0</v>
       </c>
       <c r="AV46" s="10">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
         <v>40.799999999999997</v>
       </c>
       <c r="AX46" s="13">
         <v>235.2</v>
       </c>
       <c r="AY46" s="13">
         <v>3784</v>
       </c>
-      <c r="AZ46" s="13"/>
+      <c r="AZ46" s="13">
+        <v>10883.9</v>
+      </c>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="10">
         <v>39.4</v>
       </c>
       <c r="C47" s="10">
         <v>2407.9</v>
       </c>
       <c r="D47" s="10">
         <v>8052.4</v>
       </c>
       <c r="E47" s="21">
         <v>23641.9</v>
       </c>
       <c r="F47" s="21">
         <v>35321</v>
       </c>
       <c r="G47" s="21">
@@ -6808,51 +6866,53 @@
       </c>
       <c r="AR47" s="13">
         <v>35903</v>
       </c>
       <c r="AS47" s="17">
         <v>0</v>
       </c>
       <c r="AT47" s="10">
         <v>0</v>
       </c>
       <c r="AU47" s="10">
         <v>0</v>
       </c>
       <c r="AV47" s="10">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
         <v>49.8</v>
       </c>
       <c r="AX47" s="13">
         <v>210.5</v>
       </c>
       <c r="AY47" s="13">
         <v>2847.6</v>
       </c>
-      <c r="AZ47" s="13"/>
+      <c r="AZ47" s="13">
+        <v>8831.7000000000007</v>
+      </c>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>49.4</v>
       </c>
       <c r="C48" s="10">
         <v>2690.6</v>
       </c>
       <c r="D48" s="10">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="21">
         <v>31791.9</v>
       </c>
       <c r="F48" s="21">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="21">
@@ -6968,173 +7028,175 @@
       </c>
       <c r="AR48" s="13">
         <v>43431.4</v>
       </c>
       <c r="AS48" s="17">
         <v>0</v>
       </c>
       <c r="AT48" s="10">
         <v>0</v>
       </c>
       <c r="AU48" s="10">
         <v>0</v>
       </c>
       <c r="AV48" s="10">
         <v>0</v>
       </c>
       <c r="AW48" s="13">
         <v>82.2</v>
       </c>
       <c r="AX48" s="13">
         <v>184.6</v>
       </c>
       <c r="AY48" s="13">
         <v>3876.6</v>
       </c>
-      <c r="AZ48" s="13"/>
+      <c r="AZ48" s="13">
+        <v>10977.6</v>
+      </c>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="E51" s="39" t="s">
+      <c r="E51" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="39"/>
-[...2 lines deleted...]
-      <c r="Q51" s="39" t="s">
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+      <c r="Q51" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="R51" s="39"/>
-[...2 lines deleted...]
-      <c r="AC51" s="39" t="s">
+      <c r="R51" s="40"/>
+      <c r="S51" s="40"/>
+      <c r="T51" s="40"/>
+      <c r="AC51" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD51" s="39"/>
-[...2 lines deleted...]
-      <c r="AO51" s="39" t="s">
+      <c r="AD51" s="40"/>
+      <c r="AE51" s="40"/>
+      <c r="AF51" s="40"/>
+      <c r="AO51" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AP51" s="39"/>
-[...2 lines deleted...]
-      <c r="BA51" s="39" t="s">
+      <c r="AP51" s="40"/>
+      <c r="AQ51" s="40"/>
+      <c r="AR51" s="40"/>
+      <c r="BA51" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="BB51" s="39"/>
-[...1 lines deleted...]
-      <c r="BD51" s="39"/>
+      <c r="BB51" s="40"/>
+      <c r="BC51" s="40"/>
+      <c r="BD51" s="40"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="44"/>
-      <c r="B52" s="41" t="s">
+      <c r="A52" s="41"/>
+      <c r="B52" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="C52" s="41"/>
-[...5 lines deleted...]
-      <c r="I52" s="40" t="s">
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="43"/>
+      <c r="F52" s="43"/>
+      <c r="G52" s="43"/>
+      <c r="H52" s="44"/>
+      <c r="I52" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="J52" s="41"/>
-[...10 lines deleted...]
-      <c r="U52" s="40" t="s">
+      <c r="J52" s="43"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
+      <c r="M52" s="43"/>
+      <c r="N52" s="43"/>
+      <c r="O52" s="43"/>
+      <c r="P52" s="43"/>
+      <c r="Q52" s="43"/>
+      <c r="R52" s="43"/>
+      <c r="S52" s="43"/>
+      <c r="T52" s="44"/>
+      <c r="U52" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="V52" s="41"/>
-[...10 lines deleted...]
-      <c r="AG52" s="40" t="s">
+      <c r="V52" s="43"/>
+      <c r="W52" s="43"/>
+      <c r="X52" s="43"/>
+      <c r="Y52" s="43"/>
+      <c r="Z52" s="43"/>
+      <c r="AA52" s="43"/>
+      <c r="AB52" s="43"/>
+      <c r="AC52" s="43"/>
+      <c r="AD52" s="43"/>
+      <c r="AE52" s="43"/>
+      <c r="AF52" s="44"/>
+      <c r="AG52" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="AH52" s="41"/>
-[...10 lines deleted...]
-      <c r="AS52" s="40" t="s">
+      <c r="AH52" s="43"/>
+      <c r="AI52" s="43"/>
+      <c r="AJ52" s="43"/>
+      <c r="AK52" s="43"/>
+      <c r="AL52" s="43"/>
+      <c r="AM52" s="43"/>
+      <c r="AN52" s="43"/>
+      <c r="AO52" s="43"/>
+      <c r="AP52" s="43"/>
+      <c r="AQ52" s="43"/>
+      <c r="AR52" s="44"/>
+      <c r="AS52" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AT52" s="41"/>
-[...9 lines deleted...]
-      <c r="BD52" s="42"/>
+      <c r="AT52" s="43"/>
+      <c r="AU52" s="43"/>
+      <c r="AV52" s="43"/>
+      <c r="AW52" s="43"/>
+      <c r="AX52" s="43"/>
+      <c r="AY52" s="43"/>
+      <c r="AZ52" s="43"/>
+      <c r="BA52" s="43"/>
+      <c r="BB52" s="43"/>
+      <c r="BC52" s="43"/>
+      <c r="BD52" s="44"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="45"/>
+      <c r="A53" s="42"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7411,51 +7473,53 @@
       </c>
       <c r="AR54" s="12">
         <v>195362.8</v>
       </c>
       <c r="AS54" s="14">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="12">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="12">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="12">
         <v>55902</v>
       </c>
       <c r="AW54" s="12">
         <v>68723.600000000006</v>
       </c>
       <c r="AX54" s="12">
         <v>103992.9</v>
       </c>
       <c r="AY54" s="12">
         <v>115994.1</v>
       </c>
-      <c r="AZ54" s="12"/>
+      <c r="AZ54" s="12">
+        <v>132826.79999999999</v>
+      </c>
       <c r="BA54" s="12"/>
       <c r="BB54" s="12"/>
       <c r="BC54" s="12"/>
       <c r="BD54" s="12"/>
     </row>
     <row r="55" spans="1:56" s="29" customFormat="1">
       <c r="A55" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="10">
         <v>7233.7</v>
       </c>
       <c r="C55" s="10">
         <v>8168.3</v>
       </c>
       <c r="D55" s="10">
         <v>9206.5</v>
       </c>
       <c r="E55" s="21">
         <v>10663.9</v>
       </c>
       <c r="F55" s="21">
         <v>13121.2</v>
       </c>
       <c r="G55" s="21">
@@ -7571,51 +7635,53 @@
       </c>
       <c r="AR55" s="13">
         <v>16152.6</v>
       </c>
       <c r="AS55" s="15">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="10">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="19">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="21">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="23">
         <v>7881.8</v>
       </c>
       <c r="AX55" s="13">
         <v>10117.4</v>
       </c>
       <c r="AY55" s="13">
         <v>11286.3</v>
       </c>
-      <c r="AZ55" s="13"/>
+      <c r="AZ55" s="13">
+        <v>12756.9</v>
+      </c>
       <c r="BA55" s="13"/>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="10">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="10">
         <v>1383</v>
       </c>
       <c r="D56" s="10">
         <v>1608.7</v>
       </c>
       <c r="E56" s="21">
         <v>1907.5</v>
       </c>
       <c r="F56" s="21">
         <v>1998.8</v>
       </c>
       <c r="G56" s="21">
@@ -7731,51 +7797,53 @@
       </c>
       <c r="AR56" s="13">
         <v>1164.9000000000001</v>
       </c>
       <c r="AS56" s="15">
         <v>38.1</v>
       </c>
       <c r="AT56" s="10">
         <v>96.4</v>
       </c>
       <c r="AU56" s="19">
         <v>250.3</v>
       </c>
       <c r="AV56" s="21">
         <v>301</v>
       </c>
       <c r="AW56" s="23">
         <v>375.4</v>
       </c>
       <c r="AX56" s="13">
         <v>526.5</v>
       </c>
       <c r="AY56" s="13">
         <v>653.79999999999995</v>
       </c>
-      <c r="AZ56" s="13"/>
+      <c r="AZ56" s="13">
+        <v>791.5</v>
+      </c>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="10">
         <v>11128.5</v>
       </c>
       <c r="C57" s="10">
         <v>12881.3</v>
       </c>
       <c r="D57" s="10">
         <v>14344.7</v>
       </c>
       <c r="E57" s="21">
         <v>18294</v>
       </c>
       <c r="F57" s="21">
         <v>18984.8</v>
       </c>
       <c r="G57" s="21">
@@ -7891,51 +7959,53 @@
       </c>
       <c r="AR57" s="13">
         <v>21361.3</v>
       </c>
       <c r="AS57" s="15">
         <v>1238</v>
       </c>
       <c r="AT57" s="10">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="19">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="21">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="23">
         <v>7695.9</v>
       </c>
       <c r="AX57" s="13">
         <v>12252.6</v>
       </c>
       <c r="AY57" s="13">
         <v>13984.3</v>
       </c>
-      <c r="AZ57" s="13"/>
+      <c r="AZ57" s="13">
+        <v>15358.7</v>
+      </c>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="10">
         <v>14298.9</v>
       </c>
       <c r="C58" s="10">
         <v>15787</v>
       </c>
       <c r="D58" s="10">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="21">
         <v>21651</v>
       </c>
       <c r="F58" s="21">
         <v>24257.3</v>
       </c>
       <c r="G58" s="21">
@@ -8051,51 +8121,53 @@
       </c>
       <c r="AR58" s="13">
         <v>30961.3</v>
       </c>
       <c r="AS58" s="15">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="10">
         <v>2564</v>
       </c>
       <c r="AU58" s="19">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="21">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="23">
         <v>9263.7000000000007</v>
       </c>
       <c r="AX58" s="13">
         <v>15901.5</v>
       </c>
       <c r="AY58" s="13">
         <v>17881.5</v>
       </c>
-      <c r="AZ58" s="13"/>
+      <c r="AZ58" s="13">
+        <v>20858.3</v>
+      </c>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="10">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="10">
         <v>10958.5</v>
       </c>
       <c r="D59" s="10">
         <v>12701</v>
       </c>
       <c r="E59" s="21">
         <v>14886.1</v>
       </c>
       <c r="F59" s="21">
         <v>17831.2</v>
       </c>
       <c r="G59" s="21">
@@ -8211,51 +8283,53 @@
       </c>
       <c r="AR59" s="13">
         <v>14923.7</v>
       </c>
       <c r="AS59" s="15">
         <v>880.9</v>
       </c>
       <c r="AT59" s="10">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="21">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="23">
         <v>5408.6</v>
       </c>
       <c r="AX59" s="13">
         <v>8803.7000000000007</v>
       </c>
       <c r="AY59" s="13">
         <v>9529.4</v>
       </c>
-      <c r="AZ59" s="13"/>
+      <c r="AZ59" s="13">
+        <v>11529.2</v>
+      </c>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="10">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="10">
         <v>11709.7</v>
       </c>
       <c r="D60" s="10">
         <v>13531.4</v>
       </c>
       <c r="E60" s="21">
         <v>15397.2</v>
       </c>
       <c r="F60" s="21">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="21">
@@ -8371,51 +8445,53 @@
       </c>
       <c r="AR60" s="13">
         <v>20386.400000000001</v>
       </c>
       <c r="AS60" s="15">
         <v>975.7</v>
       </c>
       <c r="AT60" s="10">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="19">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="21">
         <v>6760</v>
       </c>
       <c r="AW60" s="23">
         <v>7812.4</v>
       </c>
       <c r="AX60" s="13">
         <v>11406.1</v>
       </c>
       <c r="AY60" s="13">
         <v>12608.4</v>
       </c>
-      <c r="AZ60" s="13"/>
+      <c r="AZ60" s="13">
+        <v>14085.9</v>
+      </c>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="10">
         <v>7666</v>
       </c>
       <c r="C61" s="10">
         <v>8550</v>
       </c>
       <c r="D61" s="10">
         <v>9831.4</v>
       </c>
       <c r="E61" s="21">
         <v>11329.3</v>
       </c>
       <c r="F61" s="21">
         <v>13224.8</v>
       </c>
       <c r="G61" s="21">
@@ -8531,51 +8607,53 @@
       </c>
       <c r="AR61" s="13">
         <v>20129.8</v>
       </c>
       <c r="AS61" s="15">
         <v>736.7</v>
       </c>
       <c r="AT61" s="10">
         <v>1665</v>
       </c>
       <c r="AU61" s="19">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="21">
         <v>5410</v>
       </c>
       <c r="AW61" s="23">
         <v>6671.9</v>
       </c>
       <c r="AX61" s="13">
         <v>10055.1</v>
       </c>
       <c r="AY61" s="13">
         <v>11202.1</v>
       </c>
-      <c r="AZ61" s="13"/>
+      <c r="AZ61" s="13">
+        <v>12912.7</v>
+      </c>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="10">
         <v>7425.2</v>
       </c>
       <c r="C62" s="10">
         <v>8033.4</v>
       </c>
       <c r="D62" s="10">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="21">
         <v>11577.1</v>
       </c>
       <c r="F62" s="21">
         <v>13073.8</v>
       </c>
       <c r="G62" s="21">
@@ -8691,51 +8769,53 @@
       </c>
       <c r="AR62" s="13">
         <v>16807.5</v>
       </c>
       <c r="AS62" s="15">
         <v>825.8</v>
       </c>
       <c r="AT62" s="10">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="19">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="21">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="23">
         <v>5726.7</v>
       </c>
       <c r="AX62" s="13">
         <v>9057.1</v>
       </c>
       <c r="AY62" s="13">
         <v>9631.7000000000007</v>
       </c>
-      <c r="AZ62" s="13"/>
+      <c r="AZ62" s="13">
+        <v>10795.1</v>
+      </c>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="10">
         <v>12358.6</v>
       </c>
       <c r="C63" s="10">
         <v>13910.8</v>
       </c>
       <c r="D63" s="10">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="21">
         <v>20276.5</v>
       </c>
       <c r="F63" s="21">
         <v>21855.9</v>
       </c>
       <c r="G63" s="21">
@@ -8851,51 +8931,53 @@
       </c>
       <c r="AR63" s="13">
         <v>28649.5</v>
       </c>
       <c r="AS63" s="15">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="10">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="19">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="21">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="23">
         <v>8109.1</v>
       </c>
       <c r="AX63" s="13">
         <v>12678.5</v>
       </c>
       <c r="AY63" s="13">
         <v>14119.9</v>
       </c>
-      <c r="AZ63" s="13"/>
+      <c r="AZ63" s="13">
+        <v>16787.7</v>
+      </c>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="10">
         <v>12104.6</v>
       </c>
       <c r="C64" s="10">
         <v>13785.4</v>
       </c>
       <c r="D64" s="10">
         <v>15665.5</v>
       </c>
       <c r="E64" s="21">
         <v>18429</v>
       </c>
       <c r="F64" s="21">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="21">
@@ -9011,304 +9093,306 @@
       </c>
       <c r="AR64" s="13">
         <v>24825.8</v>
       </c>
       <c r="AS64" s="15">
         <v>892.5</v>
       </c>
       <c r="AT64" s="10">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="19">
         <v>5842</v>
       </c>
       <c r="AV64" s="21">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="23">
         <v>9778.1</v>
       </c>
       <c r="AX64" s="13">
         <v>13194.4</v>
       </c>
       <c r="AY64" s="13">
         <v>15096.7</v>
       </c>
-      <c r="AZ64" s="13"/>
+      <c r="AZ64" s="13">
+        <v>16950.8</v>
+      </c>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="66" spans="3:44">
       <c r="C66" s="24"/>
       <c r="D66" s="24"/>
       <c r="E66" s="24"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="24"/>
       <c r="J66" s="24"/>
       <c r="K66" s="24"/>
       <c r="L66" s="24"/>
       <c r="M66" s="24"/>
       <c r="N66" s="24"/>
       <c r="O66" s="24"/>
       <c r="P66" s="24"/>
       <c r="Q66" s="24"/>
       <c r="R66" s="24"/>
       <c r="S66" s="24"/>
       <c r="T66" s="24"/>
       <c r="U66" s="24"/>
-      <c r="AG66" s="43" t="s">
+      <c r="AG66" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="AH66" s="43"/>
-[...9 lines deleted...]
-      <c r="AR66" s="43"/>
+      <c r="AH66" s="39"/>
+      <c r="AI66" s="39"/>
+      <c r="AJ66" s="39"/>
+      <c r="AK66" s="39"/>
+      <c r="AL66" s="39"/>
+      <c r="AM66" s="39"/>
+      <c r="AN66" s="39"/>
+      <c r="AO66" s="39"/>
+      <c r="AP66" s="39"/>
+      <c r="AQ66" s="39"/>
+      <c r="AR66" s="39"/>
     </row>
     <row r="67" spans="3:44">
       <c r="C67" s="24"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
-      <c r="I67" s="43" t="s">
+      <c r="I67" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="J67" s="43"/>
-[...16 lines deleted...]
-      <c r="AA67" s="43"/>
+      <c r="J67" s="39"/>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="M67" s="39"/>
+      <c r="N67" s="39"/>
+      <c r="O67" s="39"/>
+      <c r="P67" s="39"/>
+      <c r="Q67" s="39"/>
+      <c r="R67" s="39"/>
+      <c r="S67" s="39"/>
+      <c r="T67" s="39"/>
+      <c r="U67" s="39"/>
+      <c r="V67" s="39"/>
+      <c r="W67" s="39"/>
+      <c r="X67" s="39"/>
+      <c r="Y67" s="39"/>
+      <c r="Z67" s="39"/>
+      <c r="AA67" s="39"/>
     </row>
     <row r="68" spans="3:44">
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
-      <c r="I68" s="43"/>
-[...17 lines deleted...]
-      <c r="AA68" s="43"/>
+      <c r="I68" s="39"/>
+      <c r="J68" s="39"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="39"/>
+      <c r="M68" s="39"/>
+      <c r="N68" s="39"/>
+      <c r="O68" s="39"/>
+      <c r="P68" s="39"/>
+      <c r="Q68" s="39"/>
+      <c r="R68" s="39"/>
+      <c r="S68" s="39"/>
+      <c r="T68" s="39"/>
+      <c r="U68" s="39"/>
+      <c r="V68" s="39"/>
+      <c r="W68" s="39"/>
+      <c r="X68" s="39"/>
+      <c r="Y68" s="39"/>
+      <c r="Z68" s="39"/>
+      <c r="AA68" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="45">
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="E35:H35"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="Q35:T35"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="I52:T52"/>
+    <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="I67:AA68"/>
     <mergeCell ref="AG66:AR66"/>
     <mergeCell ref="E51:H51"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AC35:AF35"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="Q19:T19"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="AG36:AR36"/>
-    <mergeCell ref="Q3:T3"/>
-[...27 lines deleted...]
-    <mergeCell ref="AS20:BD20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>