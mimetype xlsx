--- v7 (2026-10-05)
+++ v8 (2026-10-25)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\ИФО сентябрь\КАЗ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарыл " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="38">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -133,56 +138,56 @@
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">* Статистикалық мақсаттар үшін ресми статистикалық ақпаратты қайта қарау қағидаларының 10-тармағы 2-тармақшасына сәйкес және шаруашылық бойынша есептің жаңартылған әкімшілік деректері негізінде шаруа және фермер қожалықтары мен жеке қосалқы шаруашылықтарға қатысты 2022 - 2024 жылдарға мал шаруашылығы статистикасының жеке көрсеткіштеріне арнайы қайта қарау жүзеге асырылды. </t>
   </si>
   <si>
     <t>2023 жыл*</t>
   </si>
   <si>
     <t>2025 жыл*</t>
   </si>
   <si>
     <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -366,162 +371,166 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -547,116 +556,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -792,56 +803,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BD68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ54" sqref="AZ54:AZ64"/>
+      <selection pane="topRight" activeCell="BA54" sqref="BA54:BA64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
@@ -883,119 +894,119 @@
         <v>5</v>
       </c>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="AC3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AO3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AP3" s="40"/>
       <c r="AQ3" s="40"/>
       <c r="AR3" s="40"/>
       <c r="BA3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="BB3" s="40"/>
       <c r="BC3" s="40"/>
       <c r="BD3" s="40"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="43"/>
-[...5 lines deleted...]
-      <c r="I4" s="46" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="43"/>
-[...10 lines deleted...]
-      <c r="U4" s="46" t="s">
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="43"/>
-[...10 lines deleted...]
-      <c r="AG4" s="46" t="s">
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AH4" s="43"/>
-[...10 lines deleted...]
-      <c r="AS4" s="46" t="s">
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AT4" s="43"/>
-[...9 lines deleted...]
-      <c r="BD4" s="44"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="42"/>
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="43"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1275,51 +1286,53 @@
       </c>
       <c r="AS6" s="12">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="12">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="18">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="18">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="18">
         <v>71800.3</v>
       </c>
       <c r="AX6" s="9">
         <v>109767.3</v>
       </c>
       <c r="AY6" s="9">
         <v>148343.5</v>
       </c>
       <c r="AZ6" s="9">
         <v>221773.3</v>
       </c>
-      <c r="BA6" s="12"/>
+      <c r="BA6" s="48">
+        <v>362389.4</v>
+      </c>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
       <c r="BD6" s="12"/>
     </row>
     <row r="7" spans="1:56" s="29" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10">
         <v>7797.5</v>
       </c>
       <c r="C7" s="10">
         <v>12933</v>
       </c>
       <c r="D7" s="10">
         <v>18981.2</v>
       </c>
       <c r="E7" s="10">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="10">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="21">
         <v>23094</v>
@@ -1434,54 +1447,56 @@
       </c>
       <c r="AR7" s="13">
         <v>46516.1</v>
       </c>
       <c r="AS7" s="13">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="15">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="19">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="21">
         <v>6222.2</v>
       </c>
       <c r="AW7" s="22">
         <v>9454.2000000000007</v>
       </c>
       <c r="AX7" s="10">
         <v>12571.6</v>
       </c>
       <c r="AY7" s="10">
         <v>18211.8</v>
       </c>
-      <c r="AZ7" s="47">
+      <c r="AZ7" s="39">
         <v>25720.400000000001</v>
       </c>
-      <c r="BA7" s="13"/>
+      <c r="BA7" s="49">
+        <v>38508.1</v>
+      </c>
       <c r="BB7" s="13"/>
       <c r="BC7" s="32"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="10">
         <v>1555.7</v>
       </c>
       <c r="D8" s="10">
         <v>2322.9</v>
       </c>
       <c r="E8" s="10">
         <v>4108</v>
       </c>
       <c r="F8" s="10">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="21">
         <v>4161.3999999999996</v>
@@ -1596,54 +1611,56 @@
       </c>
       <c r="AR8" s="13">
         <v>3822.6</v>
       </c>
       <c r="AS8" s="13">
         <v>38.1</v>
       </c>
       <c r="AT8" s="15">
         <v>96.4</v>
       </c>
       <c r="AU8" s="19">
         <v>250.3</v>
       </c>
       <c r="AV8" s="21">
         <v>301</v>
       </c>
       <c r="AW8" s="22">
         <v>524.1</v>
       </c>
       <c r="AX8" s="10">
         <v>770.7</v>
       </c>
       <c r="AY8" s="10">
         <v>1133.5999999999999</v>
       </c>
-      <c r="AZ8" s="47">
+      <c r="AZ8" s="39">
         <v>1935.2</v>
       </c>
-      <c r="BA8" s="13"/>
+      <c r="BA8" s="49">
+        <v>3091</v>
+      </c>
       <c r="BB8" s="13"/>
       <c r="BC8" s="32"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>11505.6</v>
       </c>
       <c r="C9" s="10">
         <v>15535.7</v>
       </c>
       <c r="D9" s="10">
         <v>23202.3</v>
       </c>
       <c r="E9" s="10">
         <v>38870.6</v>
       </c>
       <c r="F9" s="10">
         <v>45970.7</v>
       </c>
       <c r="G9" s="21">
         <v>47837.5</v>
@@ -1758,54 +1775,56 @@
       </c>
       <c r="AR9" s="13">
         <v>44649.599999999999</v>
       </c>
       <c r="AS9" s="13">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="15">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="19">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="21">
         <v>6637.6</v>
       </c>
       <c r="AW9" s="22">
         <v>7710.7</v>
       </c>
       <c r="AX9" s="13">
         <v>12385.7</v>
       </c>
       <c r="AY9" s="10">
         <v>16094.3</v>
       </c>
-      <c r="AZ9" s="47">
+      <c r="AZ9" s="39">
         <v>20864.8</v>
       </c>
-      <c r="BA9" s="13"/>
+      <c r="BA9" s="49">
+        <v>32617.599999999999</v>
+      </c>
       <c r="BB9" s="13"/>
       <c r="BC9" s="32"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>14559.7</v>
       </c>
       <c r="C10" s="10">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="10">
         <v>26909.9</v>
       </c>
       <c r="E10" s="10">
         <v>46686.5</v>
       </c>
       <c r="F10" s="10">
         <v>55197.7</v>
       </c>
       <c r="G10" s="21">
         <v>70131.5</v>
@@ -1920,54 +1939,56 @@
       </c>
       <c r="AR10" s="13">
         <v>63095.4</v>
       </c>
       <c r="AS10" s="13">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="15">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="19">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="21">
         <v>7712.3</v>
       </c>
       <c r="AW10" s="22">
         <v>9546.9</v>
       </c>
       <c r="AX10" s="13">
         <v>16339.7</v>
       </c>
       <c r="AY10" s="10">
         <v>22546</v>
       </c>
-      <c r="AZ10" s="47">
+      <c r="AZ10" s="39">
         <v>34102.6</v>
       </c>
-      <c r="BA10" s="13"/>
+      <c r="BA10" s="49">
+        <v>47853.9</v>
+      </c>
       <c r="BB10" s="13"/>
       <c r="BC10" s="32"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>10048.1</v>
       </c>
       <c r="C11" s="10">
         <v>13089.8</v>
       </c>
       <c r="D11" s="10">
         <v>19611.8</v>
       </c>
       <c r="E11" s="10">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="10">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="21">
         <v>52707.4</v>
@@ -2082,54 +2103,56 @@
       </c>
       <c r="AR11" s="13">
         <v>48291.3</v>
       </c>
       <c r="AS11" s="13">
         <v>880.9</v>
       </c>
       <c r="AT11" s="15">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="21">
         <v>4100.3</v>
       </c>
       <c r="AW11" s="22">
         <v>5730.6</v>
       </c>
       <c r="AX11" s="13">
         <v>9374.6</v>
       </c>
       <c r="AY11" s="10">
         <v>12058.7</v>
       </c>
-      <c r="AZ11" s="47">
+      <c r="AZ11" s="39">
         <v>19956.5</v>
       </c>
-      <c r="BA11" s="13"/>
+      <c r="BA11" s="49">
+        <v>35508.300000000003</v>
+      </c>
       <c r="BB11" s="13"/>
       <c r="BC11" s="32"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>10572.5</v>
       </c>
       <c r="C12" s="10">
         <v>14378.2</v>
       </c>
       <c r="D12" s="10">
         <v>21477.5</v>
       </c>
       <c r="E12" s="10">
         <v>47218.5</v>
       </c>
       <c r="F12" s="10">
         <v>55817.9</v>
       </c>
       <c r="G12" s="21">
         <v>56348.5</v>
@@ -2244,54 +2267,56 @@
       </c>
       <c r="AR12" s="13">
         <v>45120.4</v>
       </c>
       <c r="AS12" s="13">
         <v>975.7</v>
       </c>
       <c r="AT12" s="15">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="19">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="21">
         <v>6760.7</v>
       </c>
       <c r="AW12" s="22">
         <v>7882.8</v>
       </c>
       <c r="AX12" s="13">
         <v>11915.1</v>
       </c>
       <c r="AY12" s="10">
         <v>14695.2</v>
       </c>
-      <c r="AZ12" s="47">
+      <c r="AZ12" s="39">
         <v>22419.8</v>
       </c>
-      <c r="BA12" s="13"/>
+      <c r="BA12" s="49">
+        <v>35233.4</v>
+      </c>
       <c r="BB12" s="13"/>
       <c r="BC12" s="32"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="10">
         <v>8265</v>
       </c>
       <c r="C13" s="10">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="10">
         <v>15577.1</v>
       </c>
       <c r="E13" s="10">
         <v>25182.6</v>
       </c>
       <c r="F13" s="10">
         <v>31609</v>
       </c>
       <c r="G13" s="21">
         <v>39290.1</v>
@@ -2406,54 +2431,56 @@
       </c>
       <c r="AR13" s="13">
         <v>47934.5</v>
       </c>
       <c r="AS13" s="13">
         <v>771.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="19">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="21">
         <v>5533.5</v>
       </c>
       <c r="AW13" s="22">
         <v>6841.1</v>
       </c>
       <c r="AX13" s="13">
         <v>10457.1</v>
       </c>
       <c r="AY13" s="10">
         <v>13778.6</v>
       </c>
-      <c r="AZ13" s="47">
+      <c r="AZ13" s="39">
         <v>20984.400000000001</v>
       </c>
-      <c r="BA13" s="13"/>
+      <c r="BA13" s="49">
+        <v>36317.1</v>
+      </c>
       <c r="BB13" s="13"/>
       <c r="BC13" s="32"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="10">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="10">
         <v>9805.6</v>
       </c>
       <c r="D14" s="10">
         <v>14641.4</v>
       </c>
       <c r="E14" s="10">
         <v>25310.5</v>
       </c>
       <c r="F14" s="10">
         <v>34369.1</v>
       </c>
       <c r="G14" s="21">
         <v>45761.1</v>
@@ -2568,54 +2595,56 @@
       </c>
       <c r="AR14" s="13">
         <v>47169.2</v>
       </c>
       <c r="AS14" s="13">
         <v>829.6</v>
       </c>
       <c r="AT14" s="15">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="19">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="21">
         <v>4916.3</v>
       </c>
       <c r="AW14" s="22">
         <v>5808.9</v>
       </c>
       <c r="AX14" s="13">
         <v>9350.6</v>
       </c>
       <c r="AY14" s="10">
         <v>13493.1</v>
       </c>
-      <c r="AZ14" s="47">
+      <c r="AZ14" s="39">
         <v>21781.9</v>
       </c>
-      <c r="BA14" s="13"/>
+      <c r="BA14" s="49">
+        <v>36911.800000000003</v>
+      </c>
       <c r="BB14" s="13"/>
       <c r="BC14" s="32"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10">
         <v>12525.6</v>
       </c>
       <c r="C15" s="10">
         <v>16323.7</v>
       </c>
       <c r="D15" s="10">
         <v>24451.3</v>
       </c>
       <c r="E15" s="10">
         <v>43986</v>
       </c>
       <c r="F15" s="10">
         <v>57377.7</v>
       </c>
       <c r="G15" s="21">
         <v>68183.5</v>
@@ -2730,54 +2759,56 @@
       </c>
       <c r="AR15" s="13">
         <v>65312.3</v>
       </c>
       <c r="AS15" s="13">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="19">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="21">
         <v>6774.2</v>
       </c>
       <c r="AW15" s="22">
         <v>8430</v>
       </c>
       <c r="AX15" s="13">
         <v>13206.1</v>
       </c>
       <c r="AY15" s="10">
         <v>17333.8</v>
       </c>
-      <c r="AZ15" s="47">
+      <c r="AZ15" s="39">
         <v>26042.5</v>
       </c>
-      <c r="BA15" s="13"/>
+      <c r="BA15" s="49">
+        <v>45871.199999999997</v>
+      </c>
       <c r="BB15" s="13"/>
       <c r="BC15" s="32"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>12250.4</v>
       </c>
       <c r="C16" s="10">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="10">
         <v>24641.8</v>
       </c>
       <c r="E16" s="10">
         <v>50275.9</v>
       </c>
       <c r="F16" s="10">
         <v>60695.1</v>
       </c>
       <c r="G16" s="21">
         <v>67493.8</v>
@@ -2892,54 +2923,56 @@
       </c>
       <c r="AR16" s="13">
         <v>68362.899999999994</v>
       </c>
       <c r="AS16" s="13">
         <v>893.6</v>
       </c>
       <c r="AT16" s="15">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="19">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="21">
         <v>7634.3</v>
       </c>
       <c r="AW16" s="22">
         <v>9871</v>
       </c>
       <c r="AX16" s="13">
         <v>13396.1</v>
       </c>
       <c r="AY16" s="10">
         <v>18998.400000000001</v>
       </c>
-      <c r="AZ16" s="47">
+      <c r="AZ16" s="39">
         <v>27965.200000000001</v>
       </c>
-      <c r="BA16" s="13"/>
+      <c r="BA16" s="49">
+        <v>50477</v>
+      </c>
       <c r="BB16" s="13"/>
       <c r="BC16" s="32"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="3"/>
     </row>
     <row r="18" spans="1:56" ht="27" customHeight="1">
       <c r="I18" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="AT18" s="1" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2955,115 +2988,115 @@
       </c>
       <c r="R19" s="40"/>
       <c r="S19" s="40"/>
       <c r="T19" s="40"/>
       <c r="AC19" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AD19" s="40"/>
       <c r="AE19" s="40"/>
       <c r="AF19" s="40"/>
       <c r="AO19" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AP19" s="40"/>
       <c r="AQ19" s="40"/>
       <c r="AR19" s="40"/>
       <c r="BA19" s="40" t="s">
         <v>5</v>
       </c>
       <c r="BB19" s="40"/>
       <c r="BC19" s="40"/>
       <c r="BD19" s="40"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="43"/>
-[...5 lines deleted...]
-      <c r="I20" s="46" t="s">
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="J20" s="43"/>
-[...10 lines deleted...]
-      <c r="U20" s="46" t="s">
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42"/>
+      <c r="R20" s="42"/>
+      <c r="S20" s="42"/>
+      <c r="T20" s="43"/>
+      <c r="U20" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="43"/>
-[...10 lines deleted...]
-      <c r="AG20" s="46" t="s">
+      <c r="V20" s="42"/>
+      <c r="W20" s="42"/>
+      <c r="X20" s="42"/>
+      <c r="Y20" s="42"/>
+      <c r="Z20" s="42"/>
+      <c r="AA20" s="42"/>
+      <c r="AB20" s="42"/>
+      <c r="AC20" s="42"/>
+      <c r="AD20" s="42"/>
+      <c r="AE20" s="42"/>
+      <c r="AF20" s="43"/>
+      <c r="AG20" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AH20" s="43"/>
-[...10 lines deleted...]
-      <c r="AS20" s="46" t="s">
+      <c r="AH20" s="42"/>
+      <c r="AI20" s="42"/>
+      <c r="AJ20" s="42"/>
+      <c r="AK20" s="42"/>
+      <c r="AL20" s="42"/>
+      <c r="AM20" s="42"/>
+      <c r="AN20" s="42"/>
+      <c r="AO20" s="42"/>
+      <c r="AP20" s="42"/>
+      <c r="AQ20" s="42"/>
+      <c r="AR20" s="43"/>
+      <c r="AS20" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AT20" s="43"/>
-[...9 lines deleted...]
-      <c r="BD20" s="44"/>
+      <c r="AT20" s="42"/>
+      <c r="AU20" s="42"/>
+      <c r="AV20" s="42"/>
+      <c r="AW20" s="42"/>
+      <c r="AX20" s="42"/>
+      <c r="AY20" s="42"/>
+      <c r="AZ20" s="42"/>
+      <c r="BA20" s="42"/>
+      <c r="BB20" s="42"/>
+      <c r="BC20" s="42"/>
+      <c r="BD20" s="43"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
       <c r="A21" s="7"/>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="2" t="s">
@@ -3346,51 +3379,53 @@
       </c>
       <c r="AS22" s="12">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="12">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="12">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="12">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="12">
         <v>71091.7</v>
       </c>
       <c r="AX22" s="12">
         <v>108917.1</v>
       </c>
       <c r="AY22" s="12">
         <v>147351.5</v>
       </c>
       <c r="AZ22" s="12">
         <v>220639.5</v>
       </c>
-      <c r="BA22" s="12"/>
+      <c r="BA22" s="12">
+        <v>361114</v>
+      </c>
       <c r="BB22" s="12"/>
       <c r="BC22" s="12"/>
       <c r="BD22" s="12"/>
     </row>
     <row r="23" spans="1:56" s="29" customFormat="1">
       <c r="A23" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="36">
         <v>7608.5</v>
       </c>
       <c r="C23" s="36">
         <v>12715.5</v>
       </c>
       <c r="D23" s="36">
         <v>18732.5</v>
       </c>
       <c r="E23" s="36">
         <v>20231.8</v>
       </c>
       <c r="F23" s="36">
         <v>25541.4</v>
       </c>
       <c r="G23" s="21">
         <v>23092.1</v>
@@ -3508,51 +3543,53 @@
       </c>
       <c r="AS23" s="13">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="13">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="20">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="19">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="19">
         <v>9260.6</v>
       </c>
       <c r="AX23" s="13">
         <v>12327.1</v>
       </c>
       <c r="AY23" s="13">
         <v>17916.2</v>
       </c>
       <c r="AZ23" s="13">
         <v>25373.8</v>
       </c>
-      <c r="BA23" s="13"/>
+      <c r="BA23" s="13">
+        <v>38110.400000000001</v>
+      </c>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="36">
         <v>1091.8</v>
       </c>
       <c r="C24" s="36">
         <v>1555.3</v>
       </c>
       <c r="D24" s="36">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="36">
         <v>4107.7</v>
       </c>
       <c r="F24" s="36">
         <v>10171.6</v>
       </c>
       <c r="G24" s="21">
         <v>4161.1000000000004</v>
@@ -3670,51 +3707,53 @@
       </c>
       <c r="AS24" s="13">
         <v>38.1</v>
       </c>
       <c r="AT24" s="13">
         <v>96.4</v>
       </c>
       <c r="AU24" s="20">
         <v>250.3</v>
       </c>
       <c r="AV24" s="19">
         <v>301</v>
       </c>
       <c r="AW24" s="19">
         <v>524.1</v>
       </c>
       <c r="AX24" s="13">
         <v>770.7</v>
       </c>
       <c r="AY24" s="13">
         <v>1133.5999999999999</v>
       </c>
       <c r="AZ24" s="13">
         <v>1935.2</v>
       </c>
-      <c r="BA24" s="13"/>
+      <c r="BA24" s="13">
+        <v>3091</v>
+      </c>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="36">
         <v>11501.2</v>
       </c>
       <c r="C25" s="36">
         <v>15529.5</v>
       </c>
       <c r="D25" s="36">
         <v>23195.3</v>
       </c>
       <c r="E25" s="36">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="36">
         <v>45931.8</v>
       </c>
       <c r="G25" s="21">
         <v>47732.5</v>
@@ -3832,51 +3871,53 @@
       </c>
       <c r="AS25" s="13">
         <v>1238</v>
       </c>
       <c r="AT25" s="13">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="20">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="19">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="19">
         <v>7709.2</v>
       </c>
       <c r="AX25" s="13">
         <v>12382.3</v>
       </c>
       <c r="AY25" s="13">
         <v>16089.2</v>
       </c>
       <c r="AZ25" s="13">
         <v>20858</v>
       </c>
-      <c r="BA25" s="13"/>
+      <c r="BA25" s="13">
+        <v>32609</v>
+      </c>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="36">
         <v>14471.7</v>
       </c>
       <c r="C26" s="36">
         <v>17881</v>
       </c>
       <c r="D26" s="36">
         <v>26793.9</v>
       </c>
       <c r="E26" s="36">
         <v>46554.8</v>
       </c>
       <c r="F26" s="36">
         <v>55090.1</v>
       </c>
       <c r="G26" s="21">
         <v>70120.7</v>
@@ -3994,51 +4035,53 @@
       </c>
       <c r="AS26" s="13">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="13">
         <v>2564</v>
       </c>
       <c r="AU26" s="20">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="19">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="19">
         <v>9357.7000000000007</v>
       </c>
       <c r="AX26" s="13">
         <v>16117.1</v>
       </c>
       <c r="AY26" s="13">
         <v>22290.799999999999</v>
       </c>
       <c r="AZ26" s="13">
         <v>33814.699999999997</v>
       </c>
-      <c r="BA26" s="13"/>
+      <c r="BA26" s="13">
+        <v>47533.2</v>
+      </c>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="36">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="36">
         <v>13082.8</v>
       </c>
       <c r="D27" s="36">
         <v>19603.7</v>
       </c>
       <c r="E27" s="36">
         <v>39593</v>
       </c>
       <c r="F27" s="36">
         <v>45267.1</v>
       </c>
       <c r="G27" s="21">
         <v>52625.4</v>
@@ -4156,51 +4199,53 @@
       </c>
       <c r="AS27" s="13">
         <v>880.9</v>
       </c>
       <c r="AT27" s="13">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="20">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="19">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="19">
         <v>5730.4</v>
       </c>
       <c r="AX27" s="13">
         <v>9374.4</v>
       </c>
       <c r="AY27" s="13">
         <v>12058.5</v>
       </c>
       <c r="AZ27" s="13">
         <v>19956.2</v>
       </c>
-      <c r="BA27" s="13"/>
+      <c r="BA27" s="13">
+        <v>35508.300000000003</v>
+      </c>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="36">
         <v>10569.9</v>
       </c>
       <c r="C28" s="36">
         <v>14374</v>
       </c>
       <c r="D28" s="36">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="36">
         <v>47213.9</v>
       </c>
       <c r="F28" s="36">
         <v>55772.4</v>
       </c>
       <c r="G28" s="21">
         <v>56225.5</v>
@@ -4318,51 +4363,53 @@
       </c>
       <c r="AS28" s="13">
         <v>975.7</v>
       </c>
       <c r="AT28" s="13">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="20">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="19">
         <v>6760</v>
       </c>
       <c r="AW28" s="19">
         <v>7882</v>
       </c>
       <c r="AX28" s="13">
         <v>11914.2</v>
       </c>
       <c r="AY28" s="13">
         <v>14694.1</v>
       </c>
       <c r="AZ28" s="13">
         <v>22418.5</v>
       </c>
-      <c r="BA28" s="13"/>
+      <c r="BA28" s="13">
+        <v>35231.9</v>
+      </c>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="36">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="36">
         <v>10424.1</v>
       </c>
       <c r="D29" s="36">
         <v>15573.6</v>
       </c>
       <c r="E29" s="36">
         <v>25179.8</v>
       </c>
       <c r="F29" s="36">
         <v>31549.7</v>
       </c>
       <c r="G29" s="21">
         <v>39169</v>
@@ -4480,51 +4527,53 @@
       </c>
       <c r="AS29" s="13">
         <v>771.5</v>
       </c>
       <c r="AT29" s="13">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="20">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="19">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="19">
         <v>6841.1</v>
       </c>
       <c r="AX29" s="13">
         <v>10457.1</v>
       </c>
       <c r="AY29" s="13">
         <v>13778.6</v>
       </c>
       <c r="AZ29" s="13">
         <v>20984.400000000001</v>
       </c>
-      <c r="BA29" s="13"/>
+      <c r="BA29" s="13">
+        <v>36317.1</v>
+      </c>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="36">
         <v>8337.9</v>
       </c>
       <c r="C30" s="36">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="36">
         <v>14594.6</v>
       </c>
       <c r="E30" s="36">
         <v>25257.7</v>
       </c>
       <c r="F30" s="36">
         <v>34335.5</v>
       </c>
       <c r="G30" s="21">
         <v>45678.3</v>
@@ -4642,51 +4691,53 @@
       </c>
       <c r="AS30" s="13">
         <v>825.8</v>
       </c>
       <c r="AT30" s="13">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="20">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="19">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="19">
         <v>5767.4</v>
       </c>
       <c r="AX30" s="13">
         <v>9296.4</v>
       </c>
       <c r="AY30" s="13">
         <v>13426.1</v>
       </c>
       <c r="AZ30" s="13">
         <v>21702.1</v>
       </c>
-      <c r="BA30" s="13"/>
+      <c r="BA30" s="13">
+        <v>36819.199999999997</v>
+      </c>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="36">
         <v>12492.7</v>
       </c>
       <c r="C31" s="36">
         <v>16285.2</v>
       </c>
       <c r="D31" s="36">
         <v>24407.3</v>
       </c>
       <c r="E31" s="36">
         <v>43936.9</v>
       </c>
       <c r="F31" s="36">
         <v>57313.8</v>
       </c>
       <c r="G31" s="21">
         <v>68142.5</v>
@@ -4804,51 +4855,53 @@
       </c>
       <c r="AS31" s="13">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="13">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="20">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="19">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="19">
         <v>8158.9</v>
       </c>
       <c r="AX31" s="13">
         <v>12894.6</v>
       </c>
       <c r="AY31" s="13">
         <v>16981.3</v>
       </c>
       <c r="AZ31" s="13">
         <v>25649.200000000001</v>
       </c>
-      <c r="BA31" s="13"/>
+      <c r="BA31" s="13">
+        <v>45437</v>
+      </c>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="36">
         <v>12243.9</v>
       </c>
       <c r="C32" s="36">
         <v>16464.2</v>
       </c>
       <c r="D32" s="36">
         <v>24631.9</v>
       </c>
       <c r="E32" s="36">
         <v>50265.7</v>
       </c>
       <c r="F32" s="36">
         <v>60528.3</v>
       </c>
       <c r="G32" s="21">
         <v>67389.100000000006</v>
@@ -4966,51 +5019,53 @@
       </c>
       <c r="AS32" s="13">
         <v>892.5</v>
       </c>
       <c r="AT32" s="13">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="20">
         <v>5842</v>
       </c>
       <c r="AV32" s="19">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="19">
         <v>9860.2999999999993</v>
       </c>
       <c r="AX32" s="13">
         <v>13383.2</v>
       </c>
       <c r="AY32" s="10">
         <v>18983.099999999999</v>
       </c>
       <c r="AZ32" s="13">
         <v>27947.5</v>
       </c>
-      <c r="BA32" s="13"/>
+      <c r="BA32" s="13">
+        <v>50456.9</v>
+      </c>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
       <c r="K34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
       <c r="E35" s="40" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
@@ -5019,119 +5074,119 @@
         <v>5</v>
       </c>
       <c r="R35" s="40"/>
       <c r="S35" s="40"/>
       <c r="T35" s="40"/>
       <c r="AC35" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AD35" s="40"/>
       <c r="AE35" s="40"/>
       <c r="AF35" s="40"/>
       <c r="AO35" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AP35" s="40"/>
       <c r="AQ35" s="40"/>
       <c r="AR35" s="40"/>
       <c r="BA35" s="40" t="s">
         <v>5</v>
       </c>
       <c r="BB35" s="40"/>
       <c r="BC35" s="40"/>
       <c r="BD35" s="40"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="41"/>
-      <c r="B36" s="43" t="s">
+      <c r="A36" s="45"/>
+      <c r="B36" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="43"/>
-[...5 lines deleted...]
-      <c r="I36" s="46" t="s">
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="J36" s="43"/>
-[...10 lines deleted...]
-      <c r="U36" s="46" t="s">
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="43"/>
+      <c r="U36" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="V36" s="43"/>
-[...10 lines deleted...]
-      <c r="AG36" s="46" t="s">
+      <c r="V36" s="42"/>
+      <c r="W36" s="42"/>
+      <c r="X36" s="42"/>
+      <c r="Y36" s="42"/>
+      <c r="Z36" s="42"/>
+      <c r="AA36" s="42"/>
+      <c r="AB36" s="42"/>
+      <c r="AC36" s="42"/>
+      <c r="AD36" s="42"/>
+      <c r="AE36" s="42"/>
+      <c r="AF36" s="43"/>
+      <c r="AG36" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AH36" s="43"/>
-[...10 lines deleted...]
-      <c r="AS36" s="46" t="s">
+      <c r="AH36" s="42"/>
+      <c r="AI36" s="42"/>
+      <c r="AJ36" s="42"/>
+      <c r="AK36" s="42"/>
+      <c r="AL36" s="42"/>
+      <c r="AM36" s="42"/>
+      <c r="AN36" s="42"/>
+      <c r="AO36" s="42"/>
+      <c r="AP36" s="42"/>
+      <c r="AQ36" s="42"/>
+      <c r="AR36" s="43"/>
+      <c r="AS36" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AT36" s="43"/>
-[...9 lines deleted...]
-      <c r="BD36" s="44"/>
+      <c r="AT36" s="42"/>
+      <c r="AU36" s="42"/>
+      <c r="AV36" s="42"/>
+      <c r="AW36" s="42"/>
+      <c r="AX36" s="42"/>
+      <c r="AY36" s="42"/>
+      <c r="AZ36" s="42"/>
+      <c r="BA36" s="42"/>
+      <c r="BB36" s="42"/>
+      <c r="BC36" s="42"/>
+      <c r="BD36" s="43"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="42"/>
+      <c r="A37" s="46"/>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="2" t="s">
@@ -5411,51 +5466,53 @@
       </c>
       <c r="AS38" s="16">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="12">
         <v>74.3</v>
       </c>
       <c r="AU38" s="12">
         <v>102.1</v>
       </c>
       <c r="AV38" s="12">
         <v>123.5</v>
       </c>
       <c r="AW38" s="9">
         <v>2368.1</v>
       </c>
       <c r="AX38" s="12">
         <v>4879.8999999999996</v>
       </c>
       <c r="AY38" s="12">
         <v>31268.2</v>
       </c>
       <c r="AZ38" s="12">
         <v>87637.6</v>
       </c>
-      <c r="BA38" s="12"/>
+      <c r="BA38" s="12">
+        <v>201717.2</v>
+      </c>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
     </row>
     <row r="39" spans="1:56" s="29" customFormat="1">
       <c r="A39" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="10">
         <v>429.7</v>
       </c>
       <c r="C39" s="10">
         <v>4195.7</v>
       </c>
       <c r="D39" s="10">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="21">
         <v>9566</v>
       </c>
       <c r="F39" s="21">
         <v>12336.2</v>
       </c>
       <c r="G39" s="21">
         <v>9718.7999999999993</v>
@@ -5573,51 +5630,53 @@
       </c>
       <c r="AS39" s="17">
         <v>0</v>
       </c>
       <c r="AT39" s="10">
         <v>0</v>
       </c>
       <c r="AU39" s="10">
         <v>0</v>
       </c>
       <c r="AV39" s="10">
         <v>0</v>
       </c>
       <c r="AW39" s="10">
         <v>1378.8</v>
       </c>
       <c r="AX39" s="13">
         <v>2206.3000000000002</v>
       </c>
       <c r="AY39" s="12">
         <v>6619.5</v>
       </c>
       <c r="AZ39" s="13">
         <v>12594.1</v>
       </c>
-      <c r="BA39" s="13"/>
+      <c r="BA39" s="13">
+        <v>23134.799999999999</v>
+      </c>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
       <c r="BD39" s="13"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="10">
         <v>10.4</v>
       </c>
       <c r="C40" s="10">
         <v>179.9</v>
       </c>
       <c r="D40" s="10">
         <v>721.6</v>
       </c>
       <c r="E40" s="21">
         <v>2198.6</v>
       </c>
       <c r="F40" s="21">
         <v>8159.3</v>
       </c>
       <c r="G40" s="21">
         <v>1998.3</v>
@@ -5735,51 +5794,53 @@
       </c>
       <c r="AS40" s="17">
         <v>0</v>
       </c>
       <c r="AT40" s="10">
         <v>0</v>
       </c>
       <c r="AU40" s="10">
         <v>0</v>
       </c>
       <c r="AV40" s="10">
         <v>0</v>
       </c>
       <c r="AW40" s="10">
         <v>148.69999999999999</v>
       </c>
       <c r="AX40" s="13">
         <v>243.9</v>
       </c>
       <c r="AY40" s="13">
         <v>478.8</v>
       </c>
       <c r="AZ40" s="13">
         <v>1141.9000000000001</v>
       </c>
-      <c r="BA40" s="13"/>
+      <c r="BA40" s="13">
+        <v>2116.1999999999998</v>
+      </c>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="10">
         <v>381.3</v>
       </c>
       <c r="C41" s="10">
         <v>2649.6</v>
       </c>
       <c r="D41" s="10">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="21">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="21">
         <v>26849.3</v>
       </c>
       <c r="G41" s="21">
         <v>25705.4</v>
@@ -5897,51 +5958,53 @@
       </c>
       <c r="AS41" s="17">
         <v>0</v>
       </c>
       <c r="AT41" s="10">
         <v>0</v>
       </c>
       <c r="AU41" s="10">
         <v>0</v>
       </c>
       <c r="AV41" s="10">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
         <v>13.2</v>
       </c>
       <c r="AX41" s="13">
         <v>124.3</v>
       </c>
       <c r="AY41" s="13">
         <v>2096.5</v>
       </c>
       <c r="AZ41" s="13">
         <v>5481.1</v>
       </c>
-      <c r="BA41" s="13"/>
+      <c r="BA41" s="13">
+        <v>14557.2</v>
+      </c>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="10">
         <v>69.7</v>
       </c>
       <c r="C42" s="10">
         <v>2171.6</v>
       </c>
       <c r="D42" s="10">
         <v>8626.5</v>
       </c>
       <c r="E42" s="21">
         <v>24885.1</v>
       </c>
       <c r="F42" s="21">
         <v>30656.9</v>
       </c>
       <c r="G42" s="21">
         <v>43025.5</v>
@@ -6059,51 +6122,53 @@
       </c>
       <c r="AS42" s="17">
         <v>0</v>
       </c>
       <c r="AT42" s="10">
         <v>0</v>
       </c>
       <c r="AU42" s="10">
         <v>0</v>
       </c>
       <c r="AV42" s="10">
         <v>0</v>
       </c>
       <c r="AW42" s="13">
         <v>94</v>
       </c>
       <c r="AX42" s="13">
         <v>207.7</v>
       </c>
       <c r="AY42" s="13">
         <v>4395.3999999999996</v>
       </c>
       <c r="AZ42" s="13">
         <v>12932.4</v>
       </c>
-      <c r="BA42" s="13"/>
+      <c r="BA42" s="13">
+        <v>23375.5</v>
+      </c>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="10">
         <v>6.9</v>
       </c>
       <c r="C43" s="10">
         <v>2134</v>
       </c>
       <c r="D43" s="10">
         <v>6911.7</v>
       </c>
       <c r="E43" s="21">
         <v>24673.4</v>
       </c>
       <c r="F43" s="21">
         <v>27308.9</v>
       </c>
       <c r="G43" s="21">
         <v>32195.4</v>
@@ -6221,51 +6286,53 @@
       </c>
       <c r="AS43" s="17">
         <v>0</v>
       </c>
       <c r="AT43" s="10">
         <v>0</v>
       </c>
       <c r="AU43" s="10">
         <v>0</v>
       </c>
       <c r="AV43" s="10">
         <v>0</v>
       </c>
       <c r="AW43" s="13">
         <v>321.89999999999998</v>
       </c>
       <c r="AX43" s="13">
         <v>566.4</v>
       </c>
       <c r="AY43" s="13">
         <v>2522.6</v>
       </c>
       <c r="AZ43" s="13">
         <v>8418.4</v>
       </c>
-      <c r="BA43" s="13"/>
+      <c r="BA43" s="13">
+        <v>21829.7</v>
+      </c>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="10">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="10">
         <v>2648.7</v>
       </c>
       <c r="D44" s="10">
         <v>7926.2</v>
       </c>
       <c r="E44" s="21">
         <v>31034.6</v>
       </c>
       <c r="F44" s="21">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="21">
         <v>35379.699999999997</v>
@@ -6383,51 +6450,53 @@
       </c>
       <c r="AS44" s="17">
         <v>0</v>
       </c>
       <c r="AT44" s="10">
         <v>0</v>
       </c>
       <c r="AU44" s="10">
         <v>0</v>
       </c>
       <c r="AV44" s="10">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
         <v>69.599999999999994</v>
       </c>
       <c r="AX44" s="13">
         <v>503.3</v>
       </c>
       <c r="AY44" s="13">
         <v>2078.6999999999998</v>
       </c>
       <c r="AZ44" s="13">
         <v>8322.7000000000007</v>
       </c>
-      <c r="BA44" s="13"/>
+      <c r="BA44" s="13">
+        <v>18609.5</v>
+      </c>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="10">
         <v>729.4</v>
       </c>
       <c r="C45" s="10">
         <v>1867.4</v>
       </c>
       <c r="D45" s="10">
         <v>5732.3</v>
       </c>
       <c r="E45" s="21">
         <v>13838.4</v>
       </c>
       <c r="F45" s="21">
         <v>18215.5</v>
       </c>
       <c r="G45" s="21">
         <v>23883.200000000001</v>
@@ -6545,51 +6614,53 @@
       </c>
       <c r="AS45" s="17">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="10">
         <v>74.3</v>
       </c>
       <c r="AU45" s="19">
         <v>102.1</v>
       </c>
       <c r="AV45" s="19">
         <v>123.5</v>
       </c>
       <c r="AW45" s="13">
         <v>169.2</v>
       </c>
       <c r="AX45" s="13">
         <v>397.7</v>
       </c>
       <c r="AY45" s="13">
         <v>2568.5</v>
       </c>
       <c r="AZ45" s="13">
         <v>8053.8</v>
       </c>
-      <c r="BA45" s="13"/>
+      <c r="BA45" s="13">
+        <v>20661.400000000001</v>
+      </c>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="10">
         <v>1045.2</v>
       </c>
       <c r="C46" s="10">
         <v>1726.9</v>
       </c>
       <c r="D46" s="10">
         <v>5289</v>
       </c>
       <c r="E46" s="21">
         <v>13669.6</v>
       </c>
       <c r="F46" s="21">
         <v>21080</v>
       </c>
       <c r="G46" s="21">
         <v>31213.8</v>
@@ -6707,51 +6778,53 @@
       </c>
       <c r="AS46" s="17">
         <v>0</v>
       </c>
       <c r="AT46" s="10">
         <v>0</v>
       </c>
       <c r="AU46" s="10">
         <v>0</v>
       </c>
       <c r="AV46" s="10">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
         <v>40.799999999999997</v>
       </c>
       <c r="AX46" s="13">
         <v>235.2</v>
       </c>
       <c r="AY46" s="13">
         <v>3784</v>
       </c>
       <c r="AZ46" s="13">
         <v>10883.9</v>
       </c>
-      <c r="BA46" s="13"/>
+      <c r="BA46" s="13">
+        <v>23506.3</v>
+      </c>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="10">
         <v>39.4</v>
       </c>
       <c r="C47" s="10">
         <v>2407.9</v>
       </c>
       <c r="D47" s="10">
         <v>8052.4</v>
       </c>
       <c r="E47" s="21">
         <v>23641.9</v>
       </c>
       <c r="F47" s="21">
         <v>35321</v>
       </c>
       <c r="G47" s="21">
         <v>41700.9</v>
@@ -6869,51 +6942,53 @@
       </c>
       <c r="AS47" s="17">
         <v>0</v>
       </c>
       <c r="AT47" s="10">
         <v>0</v>
       </c>
       <c r="AU47" s="10">
         <v>0</v>
       </c>
       <c r="AV47" s="10">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
         <v>49.8</v>
       </c>
       <c r="AX47" s="13">
         <v>210.5</v>
       </c>
       <c r="AY47" s="13">
         <v>2847.6</v>
       </c>
       <c r="AZ47" s="13">
         <v>8831.7000000000007</v>
       </c>
-      <c r="BA47" s="13"/>
+      <c r="BA47" s="13">
+        <v>24428.400000000001</v>
+      </c>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="10">
         <v>49.4</v>
       </c>
       <c r="C48" s="10">
         <v>2690.6</v>
       </c>
       <c r="D48" s="10">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="21">
         <v>31791.9</v>
       </c>
       <c r="F48" s="21">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="21">
         <v>43158.1</v>
@@ -7031,51 +7106,53 @@
       </c>
       <c r="AS48" s="17">
         <v>0</v>
       </c>
       <c r="AT48" s="10">
         <v>0</v>
       </c>
       <c r="AU48" s="10">
         <v>0</v>
       </c>
       <c r="AV48" s="10">
         <v>0</v>
       </c>
       <c r="AW48" s="13">
         <v>82.2</v>
       </c>
       <c r="AX48" s="13">
         <v>184.6</v>
       </c>
       <c r="AY48" s="13">
         <v>3876.6</v>
       </c>
       <c r="AZ48" s="13">
         <v>10977.6</v>
       </c>
-      <c r="BA48" s="13"/>
+      <c r="BA48" s="13">
+        <v>29498.2</v>
+      </c>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
       <c r="K50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
     </row>
     <row r="51" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
       <c r="E51" s="40" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="40"/>
       <c r="G51" s="40"/>
@@ -7084,119 +7161,119 @@
         <v>5</v>
       </c>
       <c r="R51" s="40"/>
       <c r="S51" s="40"/>
       <c r="T51" s="40"/>
       <c r="AC51" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AD51" s="40"/>
       <c r="AE51" s="40"/>
       <c r="AF51" s="40"/>
       <c r="AO51" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AP51" s="40"/>
       <c r="AQ51" s="40"/>
       <c r="AR51" s="40"/>
       <c r="BA51" s="40" t="s">
         <v>5</v>
       </c>
       <c r="BB51" s="40"/>
       <c r="BC51" s="40"/>
       <c r="BD51" s="40"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="41"/>
-      <c r="B52" s="43" t="s">
+      <c r="A52" s="45"/>
+      <c r="B52" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="C52" s="43"/>
-[...5 lines deleted...]
-      <c r="I52" s="46" t="s">
+      <c r="C52" s="42"/>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="42"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="43"/>
+      <c r="I52" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="J52" s="43"/>
-[...10 lines deleted...]
-      <c r="U52" s="46" t="s">
+      <c r="J52" s="42"/>
+      <c r="K52" s="42"/>
+      <c r="L52" s="42"/>
+      <c r="M52" s="42"/>
+      <c r="N52" s="42"/>
+      <c r="O52" s="42"/>
+      <c r="P52" s="42"/>
+      <c r="Q52" s="42"/>
+      <c r="R52" s="42"/>
+      <c r="S52" s="42"/>
+      <c r="T52" s="43"/>
+      <c r="U52" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="V52" s="43"/>
-[...10 lines deleted...]
-      <c r="AG52" s="46" t="s">
+      <c r="V52" s="42"/>
+      <c r="W52" s="42"/>
+      <c r="X52" s="42"/>
+      <c r="Y52" s="42"/>
+      <c r="Z52" s="42"/>
+      <c r="AA52" s="42"/>
+      <c r="AB52" s="42"/>
+      <c r="AC52" s="42"/>
+      <c r="AD52" s="42"/>
+      <c r="AE52" s="42"/>
+      <c r="AF52" s="43"/>
+      <c r="AG52" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AH52" s="43"/>
-[...10 lines deleted...]
-      <c r="AS52" s="46" t="s">
+      <c r="AH52" s="42"/>
+      <c r="AI52" s="42"/>
+      <c r="AJ52" s="42"/>
+      <c r="AK52" s="42"/>
+      <c r="AL52" s="42"/>
+      <c r="AM52" s="42"/>
+      <c r="AN52" s="42"/>
+      <c r="AO52" s="42"/>
+      <c r="AP52" s="42"/>
+      <c r="AQ52" s="42"/>
+      <c r="AR52" s="43"/>
+      <c r="AS52" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AT52" s="43"/>
-[...9 lines deleted...]
-      <c r="BD52" s="44"/>
+      <c r="AT52" s="42"/>
+      <c r="AU52" s="42"/>
+      <c r="AV52" s="42"/>
+      <c r="AW52" s="42"/>
+      <c r="AX52" s="42"/>
+      <c r="AY52" s="42"/>
+      <c r="AZ52" s="42"/>
+      <c r="BA52" s="42"/>
+      <c r="BB52" s="42"/>
+      <c r="BC52" s="42"/>
+      <c r="BD52" s="43"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="42"/>
+      <c r="A53" s="46"/>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="2" t="s">
@@ -7476,51 +7553,53 @@
       </c>
       <c r="AS54" s="14">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="12">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="12">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="12">
         <v>55902</v>
       </c>
       <c r="AW54" s="12">
         <v>68723.600000000006</v>
       </c>
       <c r="AX54" s="12">
         <v>103992.9</v>
       </c>
       <c r="AY54" s="12">
         <v>115994.1</v>
       </c>
       <c r="AZ54" s="12">
         <v>132826.79999999999</v>
       </c>
-      <c r="BA54" s="12"/>
+      <c r="BA54" s="12">
+        <v>159057.5</v>
+      </c>
       <c r="BB54" s="12"/>
       <c r="BC54" s="12"/>
       <c r="BD54" s="12"/>
     </row>
     <row r="55" spans="1:56" s="29" customFormat="1">
       <c r="A55" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="10">
         <v>7233.7</v>
       </c>
       <c r="C55" s="10">
         <v>8168.3</v>
       </c>
       <c r="D55" s="10">
         <v>9206.5</v>
       </c>
       <c r="E55" s="21">
         <v>10663.9</v>
       </c>
       <c r="F55" s="21">
         <v>13121.2</v>
       </c>
       <c r="G55" s="21">
         <v>13250.6</v>
@@ -7638,51 +7717,53 @@
       </c>
       <c r="AS55" s="15">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="10">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="19">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="21">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="23">
         <v>7881.8</v>
       </c>
       <c r="AX55" s="13">
         <v>10117.4</v>
       </c>
       <c r="AY55" s="13">
         <v>11286.3</v>
       </c>
       <c r="AZ55" s="13">
         <v>12756.9</v>
       </c>
-      <c r="BA55" s="13"/>
+      <c r="BA55" s="13">
+        <v>14929.4</v>
+      </c>
       <c r="BB55" s="13"/>
       <c r="BC55" s="13"/>
       <c r="BD55" s="13"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="10">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="10">
         <v>1383</v>
       </c>
       <c r="D56" s="10">
         <v>1608.7</v>
       </c>
       <c r="E56" s="21">
         <v>1907.5</v>
       </c>
       <c r="F56" s="21">
         <v>1998.8</v>
       </c>
       <c r="G56" s="21">
         <v>2155.8000000000002</v>
@@ -7800,51 +7881,53 @@
       </c>
       <c r="AS56" s="15">
         <v>38.1</v>
       </c>
       <c r="AT56" s="10">
         <v>96.4</v>
       </c>
       <c r="AU56" s="19">
         <v>250.3</v>
       </c>
       <c r="AV56" s="21">
         <v>301</v>
       </c>
       <c r="AW56" s="23">
         <v>375.4</v>
       </c>
       <c r="AX56" s="13">
         <v>526.5</v>
       </c>
       <c r="AY56" s="13">
         <v>653.79999999999995</v>
       </c>
       <c r="AZ56" s="13">
         <v>791.5</v>
       </c>
-      <c r="BA56" s="13"/>
+      <c r="BA56" s="13">
+        <v>971</v>
+      </c>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="10">
         <v>11128.5</v>
       </c>
       <c r="C57" s="10">
         <v>12881.3</v>
       </c>
       <c r="D57" s="10">
         <v>14344.7</v>
       </c>
       <c r="E57" s="21">
         <v>18294</v>
       </c>
       <c r="F57" s="21">
         <v>18984.8</v>
       </c>
       <c r="G57" s="21">
         <v>21877.1</v>
@@ -7962,51 +8045,53 @@
       </c>
       <c r="AS57" s="15">
         <v>1238</v>
       </c>
       <c r="AT57" s="10">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="19">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="21">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="23">
         <v>7695.9</v>
       </c>
       <c r="AX57" s="13">
         <v>12252.6</v>
       </c>
       <c r="AY57" s="13">
         <v>13984.3</v>
       </c>
       <c r="AZ57" s="13">
         <v>15358.7</v>
       </c>
-      <c r="BA57" s="13"/>
+      <c r="BA57" s="13">
+        <v>18017.2</v>
+      </c>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="10">
         <v>14298.9</v>
       </c>
       <c r="C58" s="10">
         <v>15787</v>
       </c>
       <c r="D58" s="10">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="21">
         <v>21651</v>
       </c>
       <c r="F58" s="21">
         <v>24257.3</v>
       </c>
       <c r="G58" s="21">
         <v>26840.1</v>
@@ -8124,51 +8209,53 @@
       </c>
       <c r="AS58" s="15">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="10">
         <v>2564</v>
       </c>
       <c r="AU58" s="19">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="21">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="23">
         <v>9263.7000000000007</v>
       </c>
       <c r="AX58" s="13">
         <v>15901.5</v>
       </c>
       <c r="AY58" s="13">
         <v>17881.5</v>
       </c>
       <c r="AZ58" s="13">
         <v>20858.3</v>
       </c>
-      <c r="BA58" s="13"/>
+      <c r="BA58" s="13">
+        <v>24118.5</v>
+      </c>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="10">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="10">
         <v>10958.5</v>
       </c>
       <c r="D59" s="10">
         <v>12701</v>
       </c>
       <c r="E59" s="21">
         <v>14886.1</v>
       </c>
       <c r="F59" s="21">
         <v>17831.2</v>
       </c>
       <c r="G59" s="21">
         <v>20252.099999999999</v>
@@ -8286,51 +8373,53 @@
       </c>
       <c r="AS59" s="15">
         <v>880.9</v>
       </c>
       <c r="AT59" s="10">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="19">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="21">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="23">
         <v>5408.6</v>
       </c>
       <c r="AX59" s="13">
         <v>8803.7000000000007</v>
       </c>
       <c r="AY59" s="13">
         <v>9529.4</v>
       </c>
       <c r="AZ59" s="13">
         <v>11529.2</v>
       </c>
-      <c r="BA59" s="13"/>
+      <c r="BA59" s="13">
+        <v>13648.5</v>
+      </c>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="10">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="10">
         <v>11709.7</v>
       </c>
       <c r="D60" s="10">
         <v>13531.4</v>
       </c>
       <c r="E60" s="21">
         <v>15397.2</v>
       </c>
       <c r="F60" s="21">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="21">
         <v>20659</v>
@@ -8448,51 +8537,53 @@
       </c>
       <c r="AS60" s="15">
         <v>975.7</v>
       </c>
       <c r="AT60" s="10">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="19">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="21">
         <v>6760</v>
       </c>
       <c r="AW60" s="23">
         <v>7812.4</v>
       </c>
       <c r="AX60" s="13">
         <v>11406.1</v>
       </c>
       <c r="AY60" s="13">
         <v>12608.4</v>
       </c>
       <c r="AZ60" s="13">
         <v>14085.9</v>
       </c>
-      <c r="BA60" s="13"/>
+      <c r="BA60" s="13">
+        <v>16592.099999999999</v>
+      </c>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="10">
         <v>7666</v>
       </c>
       <c r="C61" s="10">
         <v>8550</v>
       </c>
       <c r="D61" s="10">
         <v>9831.4</v>
       </c>
       <c r="E61" s="21">
         <v>11329.3</v>
       </c>
       <c r="F61" s="21">
         <v>13224.8</v>
       </c>
       <c r="G61" s="21">
         <v>15134</v>
@@ -8610,51 +8701,53 @@
       </c>
       <c r="AS61" s="15">
         <v>736.7</v>
       </c>
       <c r="AT61" s="10">
         <v>1665</v>
       </c>
       <c r="AU61" s="19">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="21">
         <v>5410</v>
       </c>
       <c r="AW61" s="23">
         <v>6671.9</v>
       </c>
       <c r="AX61" s="13">
         <v>10055.1</v>
       </c>
       <c r="AY61" s="13">
         <v>11202.1</v>
       </c>
       <c r="AZ61" s="13">
         <v>12912.7</v>
       </c>
-      <c r="BA61" s="13"/>
+      <c r="BA61" s="13">
+        <v>15623.6</v>
+      </c>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="10">
         <v>7425.2</v>
       </c>
       <c r="C62" s="10">
         <v>8033.4</v>
       </c>
       <c r="D62" s="10">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="21">
         <v>11577.1</v>
       </c>
       <c r="F62" s="21">
         <v>13073.8</v>
       </c>
       <c r="G62" s="21">
         <v>14244.2</v>
@@ -8772,51 +8865,53 @@
       </c>
       <c r="AS62" s="15">
         <v>825.8</v>
       </c>
       <c r="AT62" s="10">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="19">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="21">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="23">
         <v>5726.7</v>
       </c>
       <c r="AX62" s="13">
         <v>9057.1</v>
       </c>
       <c r="AY62" s="13">
         <v>9631.7000000000007</v>
       </c>
       <c r="AZ62" s="13">
         <v>10795.1</v>
       </c>
-      <c r="BA62" s="13"/>
+      <c r="BA62" s="13">
+        <v>13271.6</v>
+      </c>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="10">
         <v>12358.6</v>
       </c>
       <c r="C63" s="10">
         <v>13910.8</v>
       </c>
       <c r="D63" s="10">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="21">
         <v>20276.5</v>
       </c>
       <c r="F63" s="21">
         <v>21855.9</v>
       </c>
       <c r="G63" s="21">
         <v>26243.200000000001</v>
@@ -8934,51 +9029,53 @@
       </c>
       <c r="AS63" s="15">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="10">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="19">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="21">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="23">
         <v>8109.1</v>
       </c>
       <c r="AX63" s="13">
         <v>12678.5</v>
       </c>
       <c r="AY63" s="13">
         <v>14119.9</v>
       </c>
       <c r="AZ63" s="13">
         <v>16787.7</v>
       </c>
-      <c r="BA63" s="13"/>
+      <c r="BA63" s="13">
+        <v>20959.099999999999</v>
+      </c>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="10">
         <v>12104.6</v>
       </c>
       <c r="C64" s="10">
         <v>13785.4</v>
       </c>
       <c r="D64" s="10">
         <v>15665.5</v>
       </c>
       <c r="E64" s="21">
         <v>18429</v>
       </c>
       <c r="F64" s="21">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="21">
         <v>24058.799999999999</v>
@@ -9096,303 +9193,305 @@
       </c>
       <c r="AS64" s="15">
         <v>892.5</v>
       </c>
       <c r="AT64" s="10">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="19">
         <v>5842</v>
       </c>
       <c r="AV64" s="21">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="23">
         <v>9778.1</v>
       </c>
       <c r="AX64" s="13">
         <v>13194.4</v>
       </c>
       <c r="AY64" s="13">
         <v>15096.7</v>
       </c>
       <c r="AZ64" s="13">
         <v>16950.8</v>
       </c>
-      <c r="BA64" s="13"/>
+      <c r="BA64" s="13">
+        <v>20926.5</v>
+      </c>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="66" spans="3:44">
       <c r="C66" s="24"/>
       <c r="D66" s="24"/>
       <c r="E66" s="24"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="24"/>
       <c r="J66" s="24"/>
       <c r="K66" s="24"/>
       <c r="L66" s="24"/>
       <c r="M66" s="24"/>
       <c r="N66" s="24"/>
       <c r="O66" s="24"/>
       <c r="P66" s="24"/>
       <c r="Q66" s="24"/>
       <c r="R66" s="24"/>
       <c r="S66" s="24"/>
       <c r="T66" s="24"/>
       <c r="U66" s="24"/>
-      <c r="AG66" s="39" t="s">
+      <c r="AG66" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="AH66" s="39"/>
-[...9 lines deleted...]
-      <c r="AR66" s="39"/>
+      <c r="AH66" s="44"/>
+      <c r="AI66" s="44"/>
+      <c r="AJ66" s="44"/>
+      <c r="AK66" s="44"/>
+      <c r="AL66" s="44"/>
+      <c r="AM66" s="44"/>
+      <c r="AN66" s="44"/>
+      <c r="AO66" s="44"/>
+      <c r="AP66" s="44"/>
+      <c r="AQ66" s="44"/>
+      <c r="AR66" s="44"/>
     </row>
     <row r="67" spans="3:44">
       <c r="C67" s="24"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
-      <c r="I67" s="39" t="s">
+      <c r="I67" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="J67" s="39"/>
-[...16 lines deleted...]
-      <c r="AA67" s="39"/>
+      <c r="J67" s="44"/>
+      <c r="K67" s="44"/>
+      <c r="L67" s="44"/>
+      <c r="M67" s="44"/>
+      <c r="N67" s="44"/>
+      <c r="O67" s="44"/>
+      <c r="P67" s="44"/>
+      <c r="Q67" s="44"/>
+      <c r="R67" s="44"/>
+      <c r="S67" s="44"/>
+      <c r="T67" s="44"/>
+      <c r="U67" s="44"/>
+      <c r="V67" s="44"/>
+      <c r="W67" s="44"/>
+      <c r="X67" s="44"/>
+      <c r="Y67" s="44"/>
+      <c r="Z67" s="44"/>
+      <c r="AA67" s="44"/>
     </row>
     <row r="68" spans="3:44">
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
-      <c r="I68" s="39"/>
-[...17 lines deleted...]
-      <c r="AA68" s="39"/>
+      <c r="I68" s="44"/>
+      <c r="J68" s="44"/>
+      <c r="K68" s="44"/>
+      <c r="L68" s="44"/>
+      <c r="M68" s="44"/>
+      <c r="N68" s="44"/>
+      <c r="O68" s="44"/>
+      <c r="P68" s="44"/>
+      <c r="Q68" s="44"/>
+      <c r="R68" s="44"/>
+      <c r="S68" s="44"/>
+      <c r="T68" s="44"/>
+      <c r="U68" s="44"/>
+      <c r="V68" s="44"/>
+      <c r="W68" s="44"/>
+      <c r="X68" s="44"/>
+      <c r="Y68" s="44"/>
+      <c r="Z68" s="44"/>
+      <c r="AA68" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="BA3:BD3"/>
-[...27 lines deleted...]
-    <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="I67:AA68"/>
     <mergeCell ref="AG66:AR66"/>
     <mergeCell ref="E51:H51"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AC35:AF35"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="Q19:T19"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="Q35:T35"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AC51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="Q51:T51"/>
+    <mergeCell ref="I52:T52"/>
+    <mergeCell ref="AC3:AF3"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="E35:H35"/>
+    <mergeCell ref="AO51:AR51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарыл </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>