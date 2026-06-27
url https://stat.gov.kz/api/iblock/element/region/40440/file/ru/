--- v0 (2026-04-26)
+++ v1 (2026-06-27)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1094" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="36">
   <si>
     <t>Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
@@ -124,51 +129,51 @@
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024год</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2025год</t>
   </si>
   <si>
     <t>район Сарайшык</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-419]General"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial Cyr1"/>
       <charset val="204"/>
@@ -490,62 +495,62 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -574,116 +579,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -819,193 +826,193 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI95"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BL95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AZ45" sqref="AZ45:AZ51"/>
+    <sheetView tabSelected="1" topLeftCell="AU28" workbookViewId="0">
+      <selection activeCell="BI40" sqref="BI40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="34.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.5" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75"/>
     <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="44"/>
-[...11 lines deleted...]
-      <c r="Z2" s="45" t="s">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="Z2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AA2" s="45"/>
-[...9 lines deleted...]
-      <c r="AK2" s="45"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="43"/>
       <c r="U3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V3" s="43"/>
       <c r="W3" s="43"/>
       <c r="X3" s="43"/>
       <c r="Y3" s="43"/>
       <c r="AG3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH3" s="43"/>
       <c r="AI3" s="43"/>
       <c r="AJ3" s="43"/>
       <c r="AK3" s="43"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42" t="s">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="42" t="s">
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AM4" s="42"/>
-[...10 lines deleted...]
-      <c r="AX4" s="42" t="s">
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="41"/>
+      <c r="AR4" s="41"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="41"/>
+      <c r="AX4" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AY4" s="42"/>
-[...9 lines deleted...]
-      <c r="BI4" s="42"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
+      <c r="BB4" s="41"/>
+      <c r="BC4" s="41"/>
+      <c r="BD4" s="41"/>
+      <c r="BE4" s="41"/>
+      <c r="BF4" s="41"/>
+      <c r="BG4" s="41"/>
+      <c r="BH4" s="41"/>
+      <c r="BI4" s="41"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="41"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1300,55 +1307,55 @@
       </c>
       <c r="AS6" s="14">
         <v>97.7</v>
       </c>
       <c r="AT6" s="31">
         <v>99.4</v>
       </c>
       <c r="AU6" s="32">
         <v>98.9</v>
       </c>
       <c r="AV6" s="32">
         <v>98.7</v>
       </c>
       <c r="AW6" s="32">
         <v>100.2</v>
       </c>
       <c r="AX6" s="39">
         <v>99.1</v>
       </c>
       <c r="AY6" s="12">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="12">
         <v>100.1</v>
       </c>
-      <c r="BA6" s="12" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA6" s="12">
+        <v>100.1</v>
+      </c>
+      <c r="BB6" s="12">
+        <v>100.1</v>
       </c>
       <c r="BC6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BD6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI6" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
@@ -1477,63 +1484,63 @@
       <c r="AP7" s="8">
         <v>89.2</v>
       </c>
       <c r="AQ7" s="8">
         <v>91.9</v>
       </c>
       <c r="AR7" s="8">
         <v>93.6</v>
       </c>
       <c r="AS7" s="8">
         <v>98.6</v>
       </c>
       <c r="AT7" s="33">
         <v>102.1</v>
       </c>
       <c r="AU7" s="33">
         <v>102</v>
       </c>
       <c r="AV7" s="33">
         <v>102.1</v>
       </c>
       <c r="AW7" s="33">
         <v>102.6</v>
       </c>
       <c r="AX7" s="38">
-        <v>126.5</v>
+        <v>126.6</v>
       </c>
       <c r="AY7" s="38">
-        <v>133.80000000000001</v>
+        <v>133.9</v>
       </c>
       <c r="AZ7" s="38">
-        <v>132.9</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>133</v>
+      </c>
+      <c r="BA7" s="38">
+        <v>131.5</v>
+      </c>
+      <c r="BB7" s="38">
+        <v>133.19999999999999</v>
       </c>
       <c r="BC7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI7" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
@@ -1670,55 +1677,55 @@
       </c>
       <c r="AS8" s="8">
         <v>100</v>
       </c>
       <c r="AT8" s="33">
         <v>100.3</v>
       </c>
       <c r="AU8" s="33">
         <v>99.5</v>
       </c>
       <c r="AV8" s="33">
         <v>99.3</v>
       </c>
       <c r="AW8" s="33">
         <v>99.2</v>
       </c>
       <c r="AX8" s="24">
         <v>100</v>
       </c>
       <c r="AY8" s="9">
         <v>100</v>
       </c>
       <c r="AZ8" s="9">
         <v>100</v>
       </c>
-      <c r="BA8" s="9" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA8" s="9">
+        <v>99.9</v>
+      </c>
+      <c r="BB8" s="9">
+        <v>99.9</v>
       </c>
       <c r="BC8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI8" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:61" ht="12.75">
       <c r="A9" s="7" t="s">
@@ -1855,55 +1862,55 @@
       </c>
       <c r="AS9" s="8">
         <v>105.2</v>
       </c>
       <c r="AT9" s="33">
         <v>110</v>
       </c>
       <c r="AU9" s="33">
         <v>108.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.3</v>
       </c>
       <c r="AW9" s="33">
         <v>106.9</v>
       </c>
       <c r="AX9" s="38">
         <v>116.7</v>
       </c>
       <c r="AY9" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="38">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA9" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA9" s="38">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB9" s="38">
+        <v>154.6</v>
       </c>
       <c r="BC9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI9" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:61" ht="12.75">
       <c r="A10" s="18" t="s">
@@ -2040,55 +2047,55 @@
       </c>
       <c r="AS10" s="19">
         <v>68.599999999999994</v>
       </c>
       <c r="AT10" s="34">
         <v>71</v>
       </c>
       <c r="AU10" s="34">
         <v>73.599999999999994</v>
       </c>
       <c r="AV10" s="34">
         <v>75.7</v>
       </c>
       <c r="AW10" s="34">
         <v>99.8</v>
       </c>
       <c r="AX10" s="38">
         <v>15.6</v>
       </c>
       <c r="AY10" s="38">
         <v>15</v>
       </c>
       <c r="AZ10" s="38">
         <v>19</v>
       </c>
-      <c r="BA10" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA10" s="38">
+        <v>20.6</v>
+      </c>
+      <c r="BB10" s="38">
+        <v>50.7</v>
       </c>
       <c r="BC10" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61" ht="12.75">
       <c r="A11" s="37" t="s">
@@ -2443,178 +2450,178 @@
       </c>
       <c r="BD12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI12" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:61" ht="12.75">
       <c r="A13" s="17"/>
     </row>
     <row r="14" spans="1:61" ht="12.75"/>
     <row r="15" spans="1:61" ht="18.75" customHeight="1">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="44"/>
-[...11 lines deleted...]
-      <c r="Z15" s="45" t="s">
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="Z15" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="45"/>
-[...9 lines deleted...]
-      <c r="AK15" s="45"/>
+      <c r="AA15" s="42"/>
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="42"/>
+      <c r="AD15" s="42"/>
+      <c r="AE15" s="42"/>
+      <c r="AF15" s="42"/>
+      <c r="AG15" s="42"/>
+      <c r="AH15" s="42"/>
+      <c r="AI15" s="42"/>
+      <c r="AJ15" s="42"/>
+      <c r="AK15" s="42"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" thickBot="1">
       <c r="I16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="U16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
       <c r="AG16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH16" s="43"/>
       <c r="AI16" s="43"/>
       <c r="AJ16" s="43"/>
       <c r="AK16" s="43"/>
     </row>
     <row r="17" spans="1:61" ht="16.5" thickBot="1">
-      <c r="A17" s="41"/>
-      <c r="B17" s="42" t="s">
+      <c r="A17" s="44"/>
+      <c r="B17" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="42"/>
-[...10 lines deleted...]
-      <c r="N17" s="42" t="s">
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O17" s="42"/>
-[...10 lines deleted...]
-      <c r="Z17" s="42" t="s">
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="41"/>
+      <c r="R17" s="41"/>
+      <c r="S17" s="41"/>
+      <c r="T17" s="41"/>
+      <c r="U17" s="41"/>
+      <c r="V17" s="41"/>
+      <c r="W17" s="41"/>
+      <c r="X17" s="41"/>
+      <c r="Y17" s="41"/>
+      <c r="Z17" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="42"/>
-[...10 lines deleted...]
-      <c r="AL17" s="42" t="s">
+      <c r="AA17" s="41"/>
+      <c r="AB17" s="41"/>
+      <c r="AC17" s="41"/>
+      <c r="AD17" s="41"/>
+      <c r="AE17" s="41"/>
+      <c r="AF17" s="41"/>
+      <c r="AG17" s="41"/>
+      <c r="AH17" s="41"/>
+      <c r="AI17" s="41"/>
+      <c r="AJ17" s="41"/>
+      <c r="AK17" s="41"/>
+      <c r="AL17" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="AM17" s="42"/>
-[...10 lines deleted...]
-      <c r="AX17" s="42" t="s">
+      <c r="AM17" s="41"/>
+      <c r="AN17" s="41"/>
+      <c r="AO17" s="41"/>
+      <c r="AP17" s="41"/>
+      <c r="AQ17" s="41"/>
+      <c r="AR17" s="41"/>
+      <c r="AS17" s="41"/>
+      <c r="AT17" s="41"/>
+      <c r="AU17" s="41"/>
+      <c r="AV17" s="41"/>
+      <c r="AW17" s="41"/>
+      <c r="AX17" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AY17" s="42"/>
-[...9 lines deleted...]
-      <c r="BI17" s="42"/>
+      <c r="AY17" s="41"/>
+      <c r="AZ17" s="41"/>
+      <c r="BA17" s="41"/>
+      <c r="BB17" s="41"/>
+      <c r="BC17" s="41"/>
+      <c r="BD17" s="41"/>
+      <c r="BE17" s="41"/>
+      <c r="BF17" s="41"/>
+      <c r="BG17" s="41"/>
+      <c r="BH17" s="41"/>
+      <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A18" s="41"/>
+      <c r="A18" s="44"/>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="2" t="s">
@@ -2909,55 +2916,55 @@
       </c>
       <c r="AS19" s="26">
         <v>84.3</v>
       </c>
       <c r="AT19" s="4">
         <v>98.2</v>
       </c>
       <c r="AU19" s="4">
         <v>97.1</v>
       </c>
       <c r="AV19" s="4">
         <v>96.2</v>
       </c>
       <c r="AW19" s="4">
         <v>100.5</v>
       </c>
       <c r="AX19" s="39">
         <v>92.6</v>
       </c>
       <c r="AY19" s="12">
         <v>96.5</v>
       </c>
       <c r="AZ19" s="12">
         <v>100.4</v>
       </c>
-      <c r="BA19" s="12" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA19" s="12">
+        <v>100.6</v>
+      </c>
+      <c r="BB19" s="12">
+        <v>100.5</v>
       </c>
       <c r="BC19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BD19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI19" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:61" ht="12.75">
       <c r="A20" s="7" t="s">
@@ -3086,63 +3093,63 @@
       <c r="AP20" s="8">
         <v>89.2</v>
       </c>
       <c r="AQ20" s="8">
         <v>91.9</v>
       </c>
       <c r="AR20" s="8">
         <v>93.6</v>
       </c>
       <c r="AS20" s="27">
         <v>98.6</v>
       </c>
       <c r="AT20" s="8">
         <v>102.1</v>
       </c>
       <c r="AU20" s="8">
         <v>102</v>
       </c>
       <c r="AV20" s="8">
         <v>102.1</v>
       </c>
       <c r="AW20" s="8">
         <v>102.6</v>
       </c>
       <c r="AX20" s="38">
-        <v>126.5</v>
+        <v>126.6</v>
       </c>
       <c r="AY20" s="38">
-        <v>133.80000000000001</v>
+        <v>133.9</v>
       </c>
       <c r="AZ20" s="38">
-        <v>132.9</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>133</v>
+      </c>
+      <c r="BA20" s="38">
+        <v>131.5</v>
+      </c>
+      <c r="BB20" s="38">
+        <v>133.19999999999999</v>
       </c>
       <c r="BC20" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI20" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:61" ht="12.75">
       <c r="A21" s="7" t="s">
@@ -3464,55 +3471,55 @@
       </c>
       <c r="AS22" s="8">
         <v>105.2</v>
       </c>
       <c r="AT22" s="8">
         <v>111</v>
       </c>
       <c r="AU22" s="8">
         <v>108.3</v>
       </c>
       <c r="AV22" s="8">
         <v>104.3</v>
       </c>
       <c r="AW22" s="8">
         <v>106.9</v>
       </c>
       <c r="AX22" s="38">
         <v>116.7</v>
       </c>
       <c r="AY22" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ22" s="38">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA22" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA22" s="38">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB22" s="38">
+        <v>154.6</v>
       </c>
       <c r="BC22" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI22" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="12.75">
       <c r="A23" s="7" t="s">
@@ -3649,55 +3656,55 @@
       </c>
       <c r="AS23" s="8">
         <v>68.599999999999994</v>
       </c>
       <c r="AT23" s="10">
         <v>71</v>
       </c>
       <c r="AU23" s="10">
         <v>73.599999999999994</v>
       </c>
       <c r="AV23" s="10">
         <v>75.7</v>
       </c>
       <c r="AW23" s="10">
         <v>99.8</v>
       </c>
       <c r="AX23" s="38">
         <v>15.6</v>
       </c>
       <c r="AY23" s="38">
         <v>15</v>
       </c>
       <c r="AZ23" s="38">
         <v>19</v>
       </c>
-      <c r="BA23" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA23" s="38">
+        <v>20.6</v>
+      </c>
+      <c r="BB23" s="38">
+        <v>50.7</v>
       </c>
       <c r="BC23" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61" ht="12.75">
       <c r="A24" s="7" t="s">
@@ -4100,178 +4107,178 @@
       <c r="AB26" s="36"/>
       <c r="AC26" s="36"/>
       <c r="AD26" s="36"/>
       <c r="AE26" s="36"/>
       <c r="AF26" s="36"/>
       <c r="AG26" s="36"/>
       <c r="AH26" s="36"/>
       <c r="AI26" s="36"/>
       <c r="AJ26" s="36"/>
       <c r="AK26" s="36"/>
       <c r="AL26" s="36"/>
       <c r="AM26" s="36"/>
       <c r="AN26" s="36"/>
       <c r="AO26" s="36"/>
       <c r="AP26" s="36"/>
       <c r="AQ26" s="36"/>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:61" ht="12.75"/>
     <row r="28" spans="1:61" ht="18.75" customHeight="1">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="44"/>
-[...11 lines deleted...]
-      <c r="Z28" s="45" t="s">
+      <c r="B28" s="45"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="Z28" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="AA28" s="45"/>
-[...9 lines deleted...]
-      <c r="AK28" s="45"/>
+      <c r="AA28" s="42"/>
+      <c r="AB28" s="42"/>
+      <c r="AC28" s="42"/>
+      <c r="AD28" s="42"/>
+      <c r="AE28" s="42"/>
+      <c r="AF28" s="42"/>
+      <c r="AG28" s="42"/>
+      <c r="AH28" s="42"/>
+      <c r="AI28" s="42"/>
+      <c r="AJ28" s="42"/>
+      <c r="AK28" s="42"/>
     </row>
     <row r="29" spans="1:61" ht="13.5" thickBot="1">
       <c r="I29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="U29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V29" s="43"/>
       <c r="W29" s="43"/>
       <c r="X29" s="43"/>
       <c r="Y29" s="43"/>
       <c r="AG29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH29" s="43"/>
       <c r="AI29" s="43"/>
       <c r="AJ29" s="43"/>
       <c r="AK29" s="43"/>
     </row>
     <row r="30" spans="1:61" ht="16.5" thickBot="1">
-      <c r="A30" s="41"/>
-      <c r="B30" s="42" t="s">
+      <c r="A30" s="44"/>
+      <c r="B30" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C30" s="42"/>
-[...10 lines deleted...]
-      <c r="N30" s="42" t="s">
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O30" s="42"/>
-[...10 lines deleted...]
-      <c r="Z30" s="42" t="s">
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="41"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="41"/>
+      <c r="W30" s="41"/>
+      <c r="X30" s="41"/>
+      <c r="Y30" s="41"/>
+      <c r="Z30" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AA30" s="42"/>
-[...10 lines deleted...]
-      <c r="AL30" s="42" t="s">
+      <c r="AA30" s="41"/>
+      <c r="AB30" s="41"/>
+      <c r="AC30" s="41"/>
+      <c r="AD30" s="41"/>
+      <c r="AE30" s="41"/>
+      <c r="AF30" s="41"/>
+      <c r="AG30" s="41"/>
+      <c r="AH30" s="41"/>
+      <c r="AI30" s="41"/>
+      <c r="AJ30" s="41"/>
+      <c r="AK30" s="41"/>
+      <c r="AL30" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AM30" s="42"/>
-[...10 lines deleted...]
-      <c r="AX30" s="42" t="s">
+      <c r="AM30" s="41"/>
+      <c r="AN30" s="41"/>
+      <c r="AO30" s="41"/>
+      <c r="AP30" s="41"/>
+      <c r="AQ30" s="41"/>
+      <c r="AR30" s="41"/>
+      <c r="AS30" s="41"/>
+      <c r="AT30" s="41"/>
+      <c r="AU30" s="41"/>
+      <c r="AV30" s="41"/>
+      <c r="AW30" s="41"/>
+      <c r="AX30" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AY30" s="42"/>
-[...9 lines deleted...]
-      <c r="BI30" s="42"/>
+      <c r="AY30" s="41"/>
+      <c r="AZ30" s="41"/>
+      <c r="BA30" s="41"/>
+      <c r="BB30" s="41"/>
+      <c r="BC30" s="41"/>
+      <c r="BD30" s="41"/>
+      <c r="BE30" s="41"/>
+      <c r="BF30" s="41"/>
+      <c r="BG30" s="41"/>
+      <c r="BH30" s="41"/>
+      <c r="BI30" s="41"/>
     </row>
     <row r="31" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A31" s="41"/>
+      <c r="A31" s="44"/>
       <c r="B31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="2" t="s">
@@ -4566,79 +4573,79 @@
       </c>
       <c r="AS32" s="15">
         <v>81.7</v>
       </c>
       <c r="AT32" s="15">
         <v>98.8</v>
       </c>
       <c r="AU32" s="29">
         <v>97.4</v>
       </c>
       <c r="AV32" s="4">
         <v>96.3</v>
       </c>
       <c r="AW32" s="4">
         <v>100.8</v>
       </c>
       <c r="AX32" s="39">
         <v>100</v>
       </c>
       <c r="AY32" s="12">
         <v>100</v>
       </c>
       <c r="AZ32" s="12">
         <v>100</v>
       </c>
-      <c r="BA32" s="12" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA32" s="12">
+        <v>99.9</v>
+      </c>
+      <c r="BB32" s="12">
+        <v>99.9</v>
       </c>
       <c r="BC32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BD32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI32" s="40" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="1:61" ht="12.75">
+    <row r="33" spans="1:64" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="8">
         <v>100</v>
       </c>
       <c r="C33" s="8">
         <v>100</v>
       </c>
       <c r="D33" s="8">
         <v>100</v>
       </c>
       <c r="E33" s="8">
         <v>100</v>
       </c>
       <c r="F33" s="8">
         <v>100</v>
       </c>
       <c r="G33" s="8">
         <v>100</v>
       </c>
       <c r="H33" s="8">
         <v>99.9</v>
       </c>
       <c r="I33" s="8">
@@ -4743,87 +4750,87 @@
       <c r="AP33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AQ33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AR33" s="8">
         <v>101.2</v>
       </c>
       <c r="AS33" s="8">
         <v>106.8</v>
       </c>
       <c r="AT33" s="8">
         <v>102.8</v>
       </c>
       <c r="AU33" s="8">
         <v>102.6</v>
       </c>
       <c r="AV33" s="8">
         <v>102.6</v>
       </c>
       <c r="AW33" s="8">
         <v>102.9</v>
       </c>
       <c r="AX33" s="38">
+        <v>161.9</v>
+      </c>
+      <c r="AY33" s="38">
+        <v>161.9</v>
+      </c>
+      <c r="AZ33" s="38">
+        <v>161.9</v>
+      </c>
+      <c r="BA33" s="38">
         <v>161.80000000000001</v>
       </c>
-      <c r="AY33" s="38">
+      <c r="BB33" s="38">
         <v>161.80000000000001</v>
       </c>
-      <c r="AZ33" s="38">
-[...7 lines deleted...]
-      </c>
       <c r="BC33" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI33" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="1:61" ht="12.75">
+    <row r="34" spans="1:64" ht="12.75">
       <c r="A34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="8">
         <v>99.9</v>
       </c>
       <c r="I34" s="8">
@@ -4963,52 +4970,55 @@
       </c>
       <c r="BB34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI34" s="35" t="s">
         <v>19</v>
       </c>
+      <c r="BL34" s="1">
+        <v>154.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:61" ht="12.75" customHeight="1">
+    <row r="35" spans="1:64" ht="12.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="8">
         <v>100.9</v>
       </c>
       <c r="I35" s="8">
@@ -5149,51 +5159,51 @@
       <c r="BB35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI35" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:61" ht="12.75" customHeight="1">
+    <row r="36" spans="1:64" ht="12.75" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="19">
         <v>100</v>
       </c>
       <c r="C36" s="19">
         <v>100</v>
       </c>
       <c r="D36" s="19">
         <v>100</v>
       </c>
       <c r="E36" s="19">
         <v>100</v>
       </c>
       <c r="F36" s="19">
         <v>100</v>
       </c>
       <c r="G36" s="19">
         <v>100</v>
       </c>
       <c r="H36" s="19">
         <v>99.9</v>
       </c>
       <c r="I36" s="22">
@@ -5334,51 +5344,51 @@
       <c r="BB36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI36" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="37" spans="1:61" ht="12.75" customHeight="1">
+    <row r="37" spans="1:64" ht="12.75" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -5519,51 +5529,51 @@
       <c r="BB37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI37" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="38" spans="1:61" ht="12.75" customHeight="1">
+    <row r="38" spans="1:64" ht="12.75" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -5704,259 +5714,259 @@
       <c r="BB38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI38" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="39" spans="1:61" ht="12.75" customHeight="1">
+    <row r="39" spans="1:64" ht="12.75" customHeight="1">
       <c r="A39" s="17"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36"/>
       <c r="U39" s="36"/>
       <c r="V39" s="36"/>
       <c r="W39" s="36"/>
       <c r="X39" s="36"/>
       <c r="Y39" s="36"/>
       <c r="Z39" s="36"/>
       <c r="AA39" s="36"/>
       <c r="AB39" s="36"/>
       <c r="AC39" s="36"/>
       <c r="AD39" s="36"/>
       <c r="AE39" s="36"/>
       <c r="AF39" s="36"/>
       <c r="AG39" s="36"/>
       <c r="AH39" s="36"/>
       <c r="AI39" s="36"/>
       <c r="AJ39" s="36"/>
       <c r="AK39" s="36"/>
       <c r="AL39" s="36"/>
       <c r="AM39" s="36"/>
       <c r="AN39" s="36"/>
       <c r="AO39" s="36"/>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
-    <row r="40" spans="1:61" ht="20.25" customHeight="1">
+    <row r="40" spans="1:64" ht="20.25" customHeight="1">
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:61" s="6" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A41" s="44" t="s">
+    <row r="41" spans="1:64" s="6" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A41" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="44"/>
-[...11 lines deleted...]
-      <c r="Z41" s="45" t="s">
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="Z41" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AA41" s="45"/>
-[...9 lines deleted...]
-      <c r="AK41" s="45"/>
+      <c r="AA41" s="42"/>
+      <c r="AB41" s="42"/>
+      <c r="AC41" s="42"/>
+      <c r="AD41" s="42"/>
+      <c r="AE41" s="42"/>
+      <c r="AF41" s="42"/>
+      <c r="AG41" s="42"/>
+      <c r="AH41" s="42"/>
+      <c r="AI41" s="42"/>
+      <c r="AJ41" s="42"/>
+      <c r="AK41" s="42"/>
     </row>
-    <row r="42" spans="1:61" s="6" customFormat="1" ht="13.5" thickBot="1">
+    <row r="42" spans="1:64" s="6" customFormat="1" ht="13.5" thickBot="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J42" s="43"/>
       <c r="K42" s="43"/>
       <c r="L42" s="43"/>
       <c r="M42" s="43"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V42" s="43"/>
       <c r="W42" s="43"/>
       <c r="X42" s="43"/>
       <c r="Y42" s="43"/>
       <c r="AG42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH42" s="43"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="43"/>
     </row>
-    <row r="43" spans="1:61" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B43" s="42" t="s">
+    <row r="43" spans="1:64" ht="16.5" thickBot="1">
+      <c r="A43" s="44"/>
+      <c r="B43" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="42"/>
-[...10 lines deleted...]
-      <c r="N43" s="42" t="s">
+      <c r="C43" s="41"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O43" s="42"/>
-[...10 lines deleted...]
-      <c r="Z43" s="42" t="s">
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="41"/>
+      <c r="R43" s="41"/>
+      <c r="S43" s="41"/>
+      <c r="T43" s="41"/>
+      <c r="U43" s="41"/>
+      <c r="V43" s="41"/>
+      <c r="W43" s="41"/>
+      <c r="X43" s="41"/>
+      <c r="Y43" s="41"/>
+      <c r="Z43" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AA43" s="42"/>
-[...10 lines deleted...]
-      <c r="AL43" s="42" t="s">
+      <c r="AA43" s="41"/>
+      <c r="AB43" s="41"/>
+      <c r="AC43" s="41"/>
+      <c r="AD43" s="41"/>
+      <c r="AE43" s="41"/>
+      <c r="AF43" s="41"/>
+      <c r="AG43" s="41"/>
+      <c r="AH43" s="41"/>
+      <c r="AI43" s="41"/>
+      <c r="AJ43" s="41"/>
+      <c r="AK43" s="41"/>
+      <c r="AL43" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AM43" s="42"/>
-[...10 lines deleted...]
-      <c r="AX43" s="42" t="s">
+      <c r="AM43" s="41"/>
+      <c r="AN43" s="41"/>
+      <c r="AO43" s="41"/>
+      <c r="AP43" s="41"/>
+      <c r="AQ43" s="41"/>
+      <c r="AR43" s="41"/>
+      <c r="AS43" s="41"/>
+      <c r="AT43" s="41"/>
+      <c r="AU43" s="41"/>
+      <c r="AV43" s="41"/>
+      <c r="AW43" s="41"/>
+      <c r="AX43" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AY43" s="42"/>
-[...9 lines deleted...]
-      <c r="BI43" s="42"/>
+      <c r="AY43" s="41"/>
+      <c r="AZ43" s="41"/>
+      <c r="BA43" s="41"/>
+      <c r="BB43" s="41"/>
+      <c r="BC43" s="41"/>
+      <c r="BD43" s="41"/>
+      <c r="BE43" s="41"/>
+      <c r="BF43" s="41"/>
+      <c r="BG43" s="41"/>
+      <c r="BH43" s="41"/>
+      <c r="BI43" s="41"/>
     </row>
-    <row r="44" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A44" s="41"/>
+    <row r="44" spans="1:64" ht="26.25" thickBot="1">
+      <c r="A44" s="44"/>
       <c r="B44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="2" t="s">
@@ -6094,51 +6104,51 @@
       <c r="BB44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BC44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BD44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BE44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BF44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BG44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BH44" s="2" t="s">
         <v>14</v>
       </c>
       <c r="BI44" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" spans="1:61" ht="12.75">
+    <row r="45" spans="1:64" ht="12.75">
       <c r="A45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="4">
         <v>77.834841842870702</v>
       </c>
       <c r="C45" s="4">
         <v>84.0956282269116</v>
       </c>
       <c r="D45" s="4">
         <v>84.663660736368001</v>
       </c>
       <c r="E45" s="4">
         <v>89.302663771210604</v>
       </c>
       <c r="F45" s="4">
         <v>90.123149991383201</v>
       </c>
       <c r="G45" s="4">
         <v>92.829722370228495</v>
       </c>
       <c r="H45" s="4">
         <v>91.404235278619794</v>
       </c>
       <c r="I45" s="4">
@@ -6251,79 +6261,79 @@
       </c>
       <c r="AS45" s="15">
         <v>89.8</v>
       </c>
       <c r="AT45" s="4">
         <v>91.3</v>
       </c>
       <c r="AU45" s="4">
         <v>92.7</v>
       </c>
       <c r="AV45" s="4">
         <v>94.5</v>
       </c>
       <c r="AW45" s="4">
         <v>98</v>
       </c>
       <c r="AX45" s="39">
         <v>77.7</v>
       </c>
       <c r="AY45" s="12">
         <v>88.2</v>
       </c>
       <c r="AZ45" s="12">
         <v>101.2</v>
       </c>
-      <c r="BA45" s="12" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA45" s="12">
+        <v>102.1</v>
+      </c>
+      <c r="BB45" s="12">
+        <v>101.3</v>
       </c>
       <c r="BC45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BD45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI45" s="40" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="46" spans="1:61" ht="12.75">
+    <row r="46" spans="1:64" ht="12.75">
       <c r="A46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="8">
         <v>64.099999999999994</v>
       </c>
       <c r="C46" s="8">
         <v>75</v>
       </c>
       <c r="D46" s="8">
         <v>70.7</v>
       </c>
       <c r="E46" s="8">
         <v>80.2</v>
       </c>
       <c r="F46" s="8">
         <v>81.5</v>
       </c>
       <c r="G46" s="8">
         <v>83.9</v>
       </c>
       <c r="H46" s="8">
         <v>76.900000000000006</v>
       </c>
       <c r="I46" s="8">
@@ -6436,79 +6446,79 @@
       </c>
       <c r="AS46" s="8">
         <v>91.9</v>
       </c>
       <c r="AT46" s="8">
         <v>93.9</v>
       </c>
       <c r="AU46" s="8">
         <v>94.6</v>
       </c>
       <c r="AV46" s="8">
         <v>96.6</v>
       </c>
       <c r="AW46" s="8">
         <v>101.3</v>
       </c>
       <c r="AX46" s="38">
         <v>44.4</v>
       </c>
       <c r="AY46" s="38">
         <v>59.8</v>
       </c>
       <c r="AZ46" s="38">
         <v>63</v>
       </c>
-      <c r="BA46" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA46" s="38">
+        <v>59.7</v>
+      </c>
+      <c r="BB46" s="38">
+        <v>59.2</v>
       </c>
       <c r="BC46" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI46" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:61" ht="12.75">
+    <row r="47" spans="1:64" ht="12.75">
       <c r="A47" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="8">
         <v>129</v>
       </c>
       <c r="D47" s="8">
         <v>184.7</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="8">
         <v>281.3</v>
       </c>
       <c r="I47" s="8">
@@ -6649,51 +6659,51 @@
       <c r="BB47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI47" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="48" spans="1:61" ht="12.75">
+    <row r="48" spans="1:64" ht="12.75">
       <c r="A48" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="10">
         <v>83.5</v>
       </c>
       <c r="C48" s="10">
         <v>87.5</v>
       </c>
       <c r="D48" s="10">
         <v>94.7</v>
       </c>
       <c r="E48" s="10">
         <v>95.9</v>
       </c>
       <c r="F48" s="10">
         <v>96.9</v>
       </c>
       <c r="G48" s="8">
         <v>97.9</v>
       </c>
       <c r="H48" s="8">
         <v>91.6</v>
       </c>
       <c r="I48" s="8">
@@ -6806,55 +6816,55 @@
       </c>
       <c r="AS48" s="8">
         <v>109.2</v>
       </c>
       <c r="AT48" s="8">
         <v>109.6</v>
       </c>
       <c r="AU48" s="8">
         <v>110.9</v>
       </c>
       <c r="AV48" s="8">
         <v>114.6</v>
       </c>
       <c r="AW48" s="8">
         <v>115.5</v>
       </c>
       <c r="AX48" s="38">
         <v>116.7</v>
       </c>
       <c r="AY48" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ48" s="38">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA48" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA48" s="38">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB48" s="38">
+        <v>154.6</v>
       </c>
       <c r="BC48" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI48" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:61" ht="12.75">
       <c r="A49" s="7" t="s">
@@ -6991,55 +7001,55 @@
       </c>
       <c r="AS49" s="19">
         <v>78.5</v>
       </c>
       <c r="AT49" s="19">
         <v>80.5</v>
       </c>
       <c r="AU49" s="19">
         <v>82.5</v>
       </c>
       <c r="AV49" s="19">
         <v>83.1</v>
       </c>
       <c r="AW49" s="19">
         <v>84.7</v>
       </c>
       <c r="AX49" s="38">
         <v>61.9</v>
       </c>
       <c r="AY49" s="38">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ49" s="38">
         <v>83</v>
       </c>
-      <c r="BA49" s="38" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA49" s="38">
+        <v>89.5</v>
+      </c>
+      <c r="BB49" s="38">
+        <v>97.8</v>
       </c>
       <c r="BC49" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:61" ht="12.75">
       <c r="A50" s="21" t="s">
@@ -7489,94 +7499,94 @@
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
     </row>
     <row r="95" spans="1:13" s="6" customFormat="1" ht="34.5" customHeight="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1"/>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="Z15:AK15"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="I3:M3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="Z41:AK41"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="AG42:AK42"/>
-    <mergeCell ref="Z2:AK2"/>
-[...26 lines deleted...]
-    <mergeCell ref="U42:Y42"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000001" bottom="0.66930000000000001" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">