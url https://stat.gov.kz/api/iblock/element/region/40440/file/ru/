--- v1 (2026-06-27)
+++ v2 (2026-08-06)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="36">
   <si>
     <t>Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
@@ -827,54 +827,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL95"/>
+  <dimension ref="A1:BI95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AU28" workbookViewId="0">
-      <selection activeCell="BI40" sqref="BI40"/>
+    <sheetView tabSelected="1" topLeftCell="AQ28" workbookViewId="0">
+      <selection activeCell="BC45" sqref="BC45:BC51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="34.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.5" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75"/>
     <row r="2" spans="1:61" ht="21" customHeight="1">
       <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
@@ -1313,52 +1313,52 @@
       </c>
       <c r="AU6" s="32">
         <v>98.9</v>
       </c>
       <c r="AV6" s="32">
         <v>98.7</v>
       </c>
       <c r="AW6" s="32">
         <v>100.2</v>
       </c>
       <c r="AX6" s="39">
         <v>99.1</v>
       </c>
       <c r="AY6" s="12">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="12">
         <v>100.1</v>
       </c>
       <c r="BA6" s="12">
         <v>100.1</v>
       </c>
       <c r="BB6" s="12">
         <v>100.1</v>
       </c>
-      <c r="BC6" s="12" t="s">
-        <v>19</v>
+      <c r="BC6" s="12">
+        <v>100.1</v>
       </c>
       <c r="BD6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI6" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="8">
@@ -1498,52 +1498,52 @@
       </c>
       <c r="AU7" s="33">
         <v>102</v>
       </c>
       <c r="AV7" s="33">
         <v>102.1</v>
       </c>
       <c r="AW7" s="33">
         <v>102.6</v>
       </c>
       <c r="AX7" s="38">
         <v>126.6</v>
       </c>
       <c r="AY7" s="38">
         <v>133.9</v>
       </c>
       <c r="AZ7" s="38">
         <v>133</v>
       </c>
       <c r="BA7" s="38">
         <v>131.5</v>
       </c>
       <c r="BB7" s="38">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC7" s="38" t="s">
-        <v>19</v>
+      <c r="BC7" s="38">
+        <v>133.30000000000001</v>
       </c>
       <c r="BD7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI7" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
@@ -1683,52 +1683,52 @@
       </c>
       <c r="AU8" s="33">
         <v>99.5</v>
       </c>
       <c r="AV8" s="33">
         <v>99.3</v>
       </c>
       <c r="AW8" s="33">
         <v>99.2</v>
       </c>
       <c r="AX8" s="24">
         <v>100</v>
       </c>
       <c r="AY8" s="9">
         <v>100</v>
       </c>
       <c r="AZ8" s="9">
         <v>100</v>
       </c>
       <c r="BA8" s="9">
         <v>99.9</v>
       </c>
       <c r="BB8" s="9">
         <v>99.9</v>
       </c>
-      <c r="BC8" s="9" t="s">
-        <v>19</v>
+      <c r="BC8" s="9">
+        <v>99.8</v>
       </c>
       <c r="BD8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI8" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:61" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="10">
@@ -1868,52 +1868,52 @@
       </c>
       <c r="AU9" s="33">
         <v>108.3</v>
       </c>
       <c r="AV9" s="33">
         <v>104.3</v>
       </c>
       <c r="AW9" s="33">
         <v>106.9</v>
       </c>
       <c r="AX9" s="38">
         <v>116.7</v>
       </c>
       <c r="AY9" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA9" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB9" s="38">
         <v>154.6</v>
       </c>
-      <c r="BC9" s="38" t="s">
-        <v>19</v>
+      <c r="BC9" s="38">
+        <v>153.69999999999999</v>
       </c>
       <c r="BD9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI9" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:61" ht="12.75">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
@@ -2053,52 +2053,52 @@
       </c>
       <c r="AU10" s="34">
         <v>73.599999999999994</v>
       </c>
       <c r="AV10" s="34">
         <v>75.7</v>
       </c>
       <c r="AW10" s="34">
         <v>99.8</v>
       </c>
       <c r="AX10" s="38">
         <v>15.6</v>
       </c>
       <c r="AY10" s="38">
         <v>15</v>
       </c>
       <c r="AZ10" s="38">
         <v>19</v>
       </c>
       <c r="BA10" s="38">
         <v>20.6</v>
       </c>
       <c r="BB10" s="38">
         <v>50.7</v>
       </c>
-      <c r="BC10" s="38" t="s">
-        <v>19</v>
+      <c r="BC10" s="38">
+        <v>49.4</v>
       </c>
       <c r="BD10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61" ht="12.75">
       <c r="A11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="24" t="s">
@@ -2922,52 +2922,52 @@
       </c>
       <c r="AU19" s="4">
         <v>97.1</v>
       </c>
       <c r="AV19" s="4">
         <v>96.2</v>
       </c>
       <c r="AW19" s="4">
         <v>100.5</v>
       </c>
       <c r="AX19" s="39">
         <v>92.6</v>
       </c>
       <c r="AY19" s="12">
         <v>96.5</v>
       </c>
       <c r="AZ19" s="12">
         <v>100.4</v>
       </c>
       <c r="BA19" s="12">
         <v>100.6</v>
       </c>
       <c r="BB19" s="12">
         <v>100.5</v>
       </c>
-      <c r="BC19" s="12" t="s">
-        <v>19</v>
+      <c r="BC19" s="12">
+        <v>100.4</v>
       </c>
       <c r="BD19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI19" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:61" ht="12.75">
       <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
@@ -3107,52 +3107,52 @@
       </c>
       <c r="AU20" s="8">
         <v>102</v>
       </c>
       <c r="AV20" s="8">
         <v>102.1</v>
       </c>
       <c r="AW20" s="8">
         <v>102.6</v>
       </c>
       <c r="AX20" s="38">
         <v>126.6</v>
       </c>
       <c r="AY20" s="38">
         <v>133.9</v>
       </c>
       <c r="AZ20" s="38">
         <v>133</v>
       </c>
       <c r="BA20" s="38">
         <v>131.5</v>
       </c>
       <c r="BB20" s="38">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC20" s="38" t="s">
-        <v>19</v>
+      <c r="BC20" s="38">
+        <v>133.30000000000001</v>
       </c>
       <c r="BD20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI20" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:61" ht="12.75">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9" t="s">
@@ -3477,52 +3477,52 @@
       </c>
       <c r="AU22" s="8">
         <v>108.3</v>
       </c>
       <c r="AV22" s="8">
         <v>104.3</v>
       </c>
       <c r="AW22" s="8">
         <v>106.9</v>
       </c>
       <c r="AX22" s="38">
         <v>116.7</v>
       </c>
       <c r="AY22" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ22" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA22" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB22" s="38">
         <v>154.6</v>
       </c>
-      <c r="BC22" s="38" t="s">
-        <v>19</v>
+      <c r="BC22" s="38">
+        <v>153.69999999999999</v>
       </c>
       <c r="BD22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI22" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="12.75">
       <c r="A23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="10">
@@ -3662,52 +3662,52 @@
       </c>
       <c r="AU23" s="10">
         <v>73.599999999999994</v>
       </c>
       <c r="AV23" s="10">
         <v>75.7</v>
       </c>
       <c r="AW23" s="10">
         <v>99.8</v>
       </c>
       <c r="AX23" s="38">
         <v>15.6</v>
       </c>
       <c r="AY23" s="38">
         <v>15</v>
       </c>
       <c r="AZ23" s="38">
         <v>19</v>
       </c>
       <c r="BA23" s="38">
         <v>20.6</v>
       </c>
       <c r="BB23" s="38">
         <v>50.7</v>
       </c>
-      <c r="BC23" s="38" t="s">
-        <v>19</v>
+      <c r="BC23" s="38">
+        <v>49.4</v>
       </c>
       <c r="BD23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61" ht="12.75">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
@@ -4579,73 +4579,73 @@
       </c>
       <c r="AU32" s="29">
         <v>97.4</v>
       </c>
       <c r="AV32" s="4">
         <v>96.3</v>
       </c>
       <c r="AW32" s="4">
         <v>100.8</v>
       </c>
       <c r="AX32" s="39">
         <v>100</v>
       </c>
       <c r="AY32" s="12">
         <v>100</v>
       </c>
       <c r="AZ32" s="12">
         <v>100</v>
       </c>
       <c r="BA32" s="12">
         <v>99.9</v>
       </c>
       <c r="BB32" s="12">
         <v>99.9</v>
       </c>
-      <c r="BC32" s="12" t="s">
-        <v>19</v>
+      <c r="BC32" s="12">
+        <v>100</v>
       </c>
       <c r="BD32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI32" s="40" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="1:64" ht="12.75">
+    <row r="33" spans="1:61" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="8">
         <v>100</v>
       </c>
       <c r="C33" s="8">
         <v>100</v>
       </c>
       <c r="D33" s="8">
         <v>100</v>
       </c>
       <c r="E33" s="8">
         <v>100</v>
       </c>
       <c r="F33" s="8">
         <v>100</v>
       </c>
       <c r="G33" s="8">
         <v>100</v>
       </c>
       <c r="H33" s="8">
         <v>99.9</v>
       </c>
       <c r="I33" s="8">
@@ -4764,73 +4764,73 @@
       </c>
       <c r="AU33" s="8">
         <v>102.6</v>
       </c>
       <c r="AV33" s="8">
         <v>102.6</v>
       </c>
       <c r="AW33" s="8">
         <v>102.9</v>
       </c>
       <c r="AX33" s="38">
         <v>161.9</v>
       </c>
       <c r="AY33" s="38">
         <v>161.9</v>
       </c>
       <c r="AZ33" s="38">
         <v>161.9</v>
       </c>
       <c r="BA33" s="38">
         <v>161.80000000000001</v>
       </c>
       <c r="BB33" s="38">
         <v>161.80000000000001</v>
       </c>
-      <c r="BC33" s="38" t="s">
-        <v>19</v>
+      <c r="BC33" s="38">
+        <v>161.80000000000001</v>
       </c>
       <c r="BD33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI33" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="1:64" ht="12.75">
+    <row r="34" spans="1:61" ht="12.75">
       <c r="A34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="8">
         <v>99.9</v>
       </c>
       <c r="I34" s="8">
@@ -4970,55 +4970,52 @@
       </c>
       <c r="BB34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI34" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="BL34" s="1">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="35" spans="1:64" ht="12.75" customHeight="1">
+    <row r="35" spans="1:61" ht="12.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="8">
         <v>100.9</v>
       </c>
       <c r="I35" s="8">
@@ -5159,51 +5156,51 @@
       <c r="BB35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI35" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:64" ht="12.75" customHeight="1">
+    <row r="36" spans="1:61" ht="12.75" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="19">
         <v>100</v>
       </c>
       <c r="C36" s="19">
         <v>100</v>
       </c>
       <c r="D36" s="19">
         <v>100</v>
       </c>
       <c r="E36" s="19">
         <v>100</v>
       </c>
       <c r="F36" s="19">
         <v>100</v>
       </c>
       <c r="G36" s="19">
         <v>100</v>
       </c>
       <c r="H36" s="19">
         <v>99.9</v>
       </c>
       <c r="I36" s="22">
@@ -5344,51 +5341,51 @@
       <c r="BB36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI36" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="37" spans="1:64" ht="12.75" customHeight="1">
+    <row r="37" spans="1:61" ht="12.75" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -5529,51 +5526,51 @@
       <c r="BB37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH37" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI37" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="38" spans="1:64" ht="12.75" customHeight="1">
+    <row r="38" spans="1:61" ht="12.75" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -5714,185 +5711,185 @@
       <c r="BB38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC38" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BD38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH38" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI38" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="39" spans="1:64" ht="12.75" customHeight="1">
+    <row r="39" spans="1:61" ht="12.75" customHeight="1">
       <c r="A39" s="17"/>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36"/>
       <c r="U39" s="36"/>
       <c r="V39" s="36"/>
       <c r="W39" s="36"/>
       <c r="X39" s="36"/>
       <c r="Y39" s="36"/>
       <c r="Z39" s="36"/>
       <c r="AA39" s="36"/>
       <c r="AB39" s="36"/>
       <c r="AC39" s="36"/>
       <c r="AD39" s="36"/>
       <c r="AE39" s="36"/>
       <c r="AF39" s="36"/>
       <c r="AG39" s="36"/>
       <c r="AH39" s="36"/>
       <c r="AI39" s="36"/>
       <c r="AJ39" s="36"/>
       <c r="AK39" s="36"/>
       <c r="AL39" s="36"/>
       <c r="AM39" s="36"/>
       <c r="AN39" s="36"/>
       <c r="AO39" s="36"/>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
-    <row r="40" spans="1:64" ht="20.25" customHeight="1">
+    <row r="40" spans="1:61" ht="20.25" customHeight="1">
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:64" s="6" customFormat="1" ht="18.75" customHeight="1">
+    <row r="41" spans="1:61" s="6" customFormat="1" ht="18.75" customHeight="1">
       <c r="A41" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="45"/>
       <c r="C41" s="45"/>
       <c r="D41" s="45"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45"/>
       <c r="H41" s="45"/>
       <c r="I41" s="45"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="45"/>
       <c r="Z41" s="42" t="s">
         <v>28</v>
       </c>
       <c r="AA41" s="42"/>
       <c r="AB41" s="42"/>
       <c r="AC41" s="42"/>
       <c r="AD41" s="42"/>
       <c r="AE41" s="42"/>
       <c r="AF41" s="42"/>
       <c r="AG41" s="42"/>
       <c r="AH41" s="42"/>
       <c r="AI41" s="42"/>
       <c r="AJ41" s="42"/>
       <c r="AK41" s="42"/>
     </row>
-    <row r="42" spans="1:64" s="6" customFormat="1" ht="13.5" thickBot="1">
+    <row r="42" spans="1:61" s="6" customFormat="1" ht="13.5" thickBot="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J42" s="43"/>
       <c r="K42" s="43"/>
       <c r="L42" s="43"/>
       <c r="M42" s="43"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V42" s="43"/>
       <c r="W42" s="43"/>
       <c r="X42" s="43"/>
       <c r="Y42" s="43"/>
       <c r="AG42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH42" s="43"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="43"/>
     </row>
-    <row r="43" spans="1:64" ht="16.5" thickBot="1">
+    <row r="43" spans="1:61" ht="16.5" thickBot="1">
       <c r="A43" s="44"/>
       <c r="B43" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
       <c r="G43" s="41"/>
       <c r="H43" s="41"/>
       <c r="I43" s="41"/>
       <c r="J43" s="41"/>
       <c r="K43" s="41"/>
       <c r="L43" s="41"/>
       <c r="M43" s="41"/>
       <c r="N43" s="41" t="s">
         <v>3</v>
       </c>
       <c r="O43" s="41"/>
       <c r="P43" s="41"/>
       <c r="Q43" s="41"/>
       <c r="R43" s="41"/>
       <c r="S43" s="41"/>
       <c r="T43" s="41"/>
       <c r="U43" s="41"/>
@@ -5921,51 +5918,51 @@
       <c r="AN43" s="41"/>
       <c r="AO43" s="41"/>
       <c r="AP43" s="41"/>
       <c r="AQ43" s="41"/>
       <c r="AR43" s="41"/>
       <c r="AS43" s="41"/>
       <c r="AT43" s="41"/>
       <c r="AU43" s="41"/>
       <c r="AV43" s="41"/>
       <c r="AW43" s="41"/>
       <c r="AX43" s="41" t="s">
         <v>35</v>
       </c>
       <c r="AY43" s="41"/>
       <c r="AZ43" s="41"/>
       <c r="BA43" s="41"/>
       <c r="BB43" s="41"/>
       <c r="BC43" s="41"/>
       <c r="BD43" s="41"/>
       <c r="BE43" s="41"/>
       <c r="BF43" s="41"/>
       <c r="BG43" s="41"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
-    <row r="44" spans="1:64" ht="26.25" thickBot="1">
+    <row r="44" spans="1:61" ht="26.25" thickBot="1">
       <c r="A44" s="44"/>
       <c r="B44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>11</v>
       </c>
@@ -6104,51 +6101,51 @@
       <c r="BB44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="BC44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BD44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BE44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BF44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BG44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BH44" s="2" t="s">
         <v>14</v>
       </c>
       <c r="BI44" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" spans="1:64" ht="12.75">
+    <row r="45" spans="1:61" ht="12.75">
       <c r="A45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="4">
         <v>77.834841842870702</v>
       </c>
       <c r="C45" s="4">
         <v>84.0956282269116</v>
       </c>
       <c r="D45" s="4">
         <v>84.663660736368001</v>
       </c>
       <c r="E45" s="4">
         <v>89.302663771210604</v>
       </c>
       <c r="F45" s="4">
         <v>90.123149991383201</v>
       </c>
       <c r="G45" s="4">
         <v>92.829722370228495</v>
       </c>
       <c r="H45" s="4">
         <v>91.404235278619794</v>
       </c>
       <c r="I45" s="4">
@@ -6267,73 +6264,73 @@
       </c>
       <c r="AU45" s="4">
         <v>92.7</v>
       </c>
       <c r="AV45" s="4">
         <v>94.5</v>
       </c>
       <c r="AW45" s="4">
         <v>98</v>
       </c>
       <c r="AX45" s="39">
         <v>77.7</v>
       </c>
       <c r="AY45" s="12">
         <v>88.2</v>
       </c>
       <c r="AZ45" s="12">
         <v>101.2</v>
       </c>
       <c r="BA45" s="12">
         <v>102.1</v>
       </c>
       <c r="BB45" s="12">
         <v>101.3</v>
       </c>
-      <c r="BC45" s="12" t="s">
-        <v>19</v>
+      <c r="BC45" s="12">
+        <v>101</v>
       </c>
       <c r="BD45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BE45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI45" s="40" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="46" spans="1:64" ht="12.75">
+    <row r="46" spans="1:61" ht="12.75">
       <c r="A46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="8">
         <v>64.099999999999994</v>
       </c>
       <c r="C46" s="8">
         <v>75</v>
       </c>
       <c r="D46" s="8">
         <v>70.7</v>
       </c>
       <c r="E46" s="8">
         <v>80.2</v>
       </c>
       <c r="F46" s="8">
         <v>81.5</v>
       </c>
       <c r="G46" s="8">
         <v>83.9</v>
       </c>
       <c r="H46" s="8">
         <v>76.900000000000006</v>
       </c>
       <c r="I46" s="8">
@@ -6452,73 +6449,73 @@
       </c>
       <c r="AU46" s="8">
         <v>94.6</v>
       </c>
       <c r="AV46" s="8">
         <v>96.6</v>
       </c>
       <c r="AW46" s="8">
         <v>101.3</v>
       </c>
       <c r="AX46" s="38">
         <v>44.4</v>
       </c>
       <c r="AY46" s="38">
         <v>59.8</v>
       </c>
       <c r="AZ46" s="38">
         <v>63</v>
       </c>
       <c r="BA46" s="38">
         <v>59.7</v>
       </c>
       <c r="BB46" s="38">
         <v>59.2</v>
       </c>
-      <c r="BC46" s="38" t="s">
-        <v>19</v>
+      <c r="BC46" s="38">
+        <v>59.1</v>
       </c>
       <c r="BD46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI46" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:64" ht="12.75">
+    <row r="47" spans="1:61" ht="12.75">
       <c r="A47" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="8">
         <v>129</v>
       </c>
       <c r="D47" s="8">
         <v>184.7</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="8">
         <v>281.3</v>
       </c>
       <c r="I47" s="8">
@@ -6659,51 +6656,51 @@
       <c r="BB47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BD47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH47" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI47" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="48" spans="1:64" ht="12.75">
+    <row r="48" spans="1:61" ht="12.75">
       <c r="A48" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="10">
         <v>83.5</v>
       </c>
       <c r="C48" s="10">
         <v>87.5</v>
       </c>
       <c r="D48" s="10">
         <v>94.7</v>
       </c>
       <c r="E48" s="10">
         <v>95.9</v>
       </c>
       <c r="F48" s="10">
         <v>96.9</v>
       </c>
       <c r="G48" s="8">
         <v>97.9</v>
       </c>
       <c r="H48" s="8">
         <v>91.6</v>
       </c>
       <c r="I48" s="8">
@@ -6822,52 +6819,52 @@
       </c>
       <c r="AU48" s="8">
         <v>110.9</v>
       </c>
       <c r="AV48" s="8">
         <v>114.6</v>
       </c>
       <c r="AW48" s="8">
         <v>115.5</v>
       </c>
       <c r="AX48" s="38">
         <v>116.7</v>
       </c>
       <c r="AY48" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ48" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA48" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB48" s="38">
         <v>154.6</v>
       </c>
-      <c r="BC48" s="38" t="s">
-        <v>19</v>
+      <c r="BC48" s="38">
+        <v>153.69999999999999</v>
       </c>
       <c r="BD48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI48" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:61" ht="12.75">
       <c r="A49" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="19">
@@ -7007,52 +7004,52 @@
       </c>
       <c r="AU49" s="19">
         <v>82.5</v>
       </c>
       <c r="AV49" s="19">
         <v>83.1</v>
       </c>
       <c r="AW49" s="19">
         <v>84.7</v>
       </c>
       <c r="AX49" s="38">
         <v>61.9</v>
       </c>
       <c r="AY49" s="38">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ49" s="38">
         <v>83</v>
       </c>
       <c r="BA49" s="38">
         <v>89.5</v>
       </c>
       <c r="BB49" s="38">
         <v>97.8</v>
       </c>
-      <c r="BC49" s="38" t="s">
-        <v>19</v>
+      <c r="BC49" s="38">
+        <v>97.1</v>
       </c>
       <c r="BD49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:61" ht="12.75">
       <c r="A50" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="25" t="s">