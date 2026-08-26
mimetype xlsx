--- v2 (2026-08-06)
+++ v3 (2026-08-26)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -07мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1030" uniqueCount="36">
   <si>
     <t>Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
@@ -495,62 +495,62 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -829,190 +829,190 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AQ28" workbookViewId="0">
-      <selection activeCell="BC45" sqref="BC45:BC51"/>
+    <sheetView tabSelected="1" topLeftCell="BC25" workbookViewId="0">
+      <selection activeCell="BD50" sqref="BD50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="34.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.5" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75"/>
     <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="45"/>
-[...11 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="Z2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="AA2" s="42"/>
-[...9 lines deleted...]
-      <c r="AK2" s="42"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
       <c r="I3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="43"/>
       <c r="U3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V3" s="43"/>
       <c r="W3" s="43"/>
       <c r="X3" s="43"/>
       <c r="Y3" s="43"/>
       <c r="AG3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH3" s="43"/>
       <c r="AI3" s="43"/>
       <c r="AJ3" s="43"/>
       <c r="AK3" s="43"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="44"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41" t="s">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="41"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41" t="s">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="AM4" s="41"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41" t="s">
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="AY4" s="41"/>
-[...9 lines deleted...]
-      <c r="BI4" s="41"/>
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="42"/>
+      <c r="BE4" s="42"/>
+      <c r="BF4" s="42"/>
+      <c r="BG4" s="42"/>
+      <c r="BH4" s="42"/>
+      <c r="BI4" s="42"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="44"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1316,52 +1316,52 @@
       </c>
       <c r="AV6" s="32">
         <v>98.7</v>
       </c>
       <c r="AW6" s="32">
         <v>100.2</v>
       </c>
       <c r="AX6" s="39">
         <v>99.1</v>
       </c>
       <c r="AY6" s="12">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="12">
         <v>100.1</v>
       </c>
       <c r="BA6" s="12">
         <v>100.1</v>
       </c>
       <c r="BB6" s="12">
         <v>100.1</v>
       </c>
       <c r="BC6" s="12">
         <v>100.1</v>
       </c>
-      <c r="BD6" s="12" t="s">
-        <v>19</v>
+      <c r="BD6" s="12">
+        <v>98.7</v>
       </c>
       <c r="BE6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH6" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI6" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="8">
         <v>65.7</v>
       </c>
       <c r="C7" s="8">
@@ -1501,52 +1501,52 @@
       </c>
       <c r="AV7" s="33">
         <v>102.1</v>
       </c>
       <c r="AW7" s="33">
         <v>102.6</v>
       </c>
       <c r="AX7" s="38">
         <v>126.6</v>
       </c>
       <c r="AY7" s="38">
         <v>133.9</v>
       </c>
       <c r="AZ7" s="38">
         <v>133</v>
       </c>
       <c r="BA7" s="38">
         <v>131.5</v>
       </c>
       <c r="BB7" s="38">
         <v>133.19999999999999</v>
       </c>
       <c r="BC7" s="38">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD7" s="9" t="s">
-        <v>19</v>
+      <c r="BD7" s="9">
+        <v>114.8</v>
       </c>
       <c r="BE7" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH7" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI7" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:61" s="6" customFormat="1" ht="12.75">
       <c r="A8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="8">
         <v>100.1</v>
       </c>
       <c r="C8" s="8">
@@ -1686,52 +1686,52 @@
       </c>
       <c r="AV8" s="33">
         <v>99.3</v>
       </c>
       <c r="AW8" s="33">
         <v>99.2</v>
       </c>
       <c r="AX8" s="24">
         <v>100</v>
       </c>
       <c r="AY8" s="9">
         <v>100</v>
       </c>
       <c r="AZ8" s="9">
         <v>100</v>
       </c>
       <c r="BA8" s="9">
         <v>99.9</v>
       </c>
       <c r="BB8" s="9">
         <v>99.9</v>
       </c>
       <c r="BC8" s="9">
         <v>99.8</v>
       </c>
-      <c r="BD8" s="9" t="s">
-        <v>19</v>
+      <c r="BD8" s="9">
+        <v>99.8</v>
       </c>
       <c r="BE8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH8" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI8" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:61" ht="12.75">
       <c r="A9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="10">
         <v>83.5</v>
       </c>
       <c r="C9" s="10">
@@ -1871,52 +1871,52 @@
       </c>
       <c r="AV9" s="33">
         <v>104.3</v>
       </c>
       <c r="AW9" s="33">
         <v>106.9</v>
       </c>
       <c r="AX9" s="38">
         <v>116.7</v>
       </c>
       <c r="AY9" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA9" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB9" s="38">
         <v>154.6</v>
       </c>
       <c r="BC9" s="38">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD9" s="9" t="s">
-        <v>19</v>
+      <c r="BD9" s="9">
+        <v>117.4</v>
       </c>
       <c r="BE9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH9" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI9" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:61" ht="12.75">
       <c r="A10" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="19">
         <v>85</v>
       </c>
       <c r="C10" s="19">
@@ -2056,52 +2056,52 @@
       </c>
       <c r="AV10" s="34">
         <v>75.7</v>
       </c>
       <c r="AW10" s="34">
         <v>99.8</v>
       </c>
       <c r="AX10" s="38">
         <v>15.6</v>
       </c>
       <c r="AY10" s="38">
         <v>15</v>
       </c>
       <c r="AZ10" s="38">
         <v>19</v>
       </c>
       <c r="BA10" s="38">
         <v>20.6</v>
       </c>
       <c r="BB10" s="38">
         <v>50.7</v>
       </c>
       <c r="BC10" s="38">
         <v>49.4</v>
       </c>
-      <c r="BD10" s="9" t="s">
-        <v>19</v>
+      <c r="BD10" s="9">
+        <v>47.9</v>
       </c>
       <c r="BE10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61" ht="12.75">
       <c r="A11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="24" t="s">
@@ -2450,178 +2450,178 @@
       </c>
       <c r="BD12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BE12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI12" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:61" ht="12.75">
       <c r="A13" s="17"/>
     </row>
     <row r="14" spans="1:61" ht="12.75"/>
     <row r="15" spans="1:61" ht="18.75" customHeight="1">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="45"/>
-[...11 lines deleted...]
-      <c r="Z15" s="42" t="s">
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
+      <c r="Z15" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="AA15" s="42"/>
-[...9 lines deleted...]
-      <c r="AK15" s="42"/>
+      <c r="AA15" s="45"/>
+      <c r="AB15" s="45"/>
+      <c r="AC15" s="45"/>
+      <c r="AD15" s="45"/>
+      <c r="AE15" s="45"/>
+      <c r="AF15" s="45"/>
+      <c r="AG15" s="45"/>
+      <c r="AH15" s="45"/>
+      <c r="AI15" s="45"/>
+      <c r="AJ15" s="45"/>
+      <c r="AK15" s="45"/>
     </row>
     <row r="16" spans="1:61" ht="13.5" thickBot="1">
       <c r="I16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="U16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
       <c r="AG16" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH16" s="43"/>
       <c r="AI16" s="43"/>
       <c r="AJ16" s="43"/>
       <c r="AK16" s="43"/>
     </row>
     <row r="17" spans="1:61" ht="16.5" thickBot="1">
-      <c r="A17" s="44"/>
-      <c r="B17" s="41" t="s">
+      <c r="A17" s="41"/>
+      <c r="B17" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="41"/>
-[...10 lines deleted...]
-      <c r="N17" s="41" t="s">
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O17" s="41"/>
-[...10 lines deleted...]
-      <c r="Z17" s="41" t="s">
+      <c r="O17" s="42"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+      <c r="S17" s="42"/>
+      <c r="T17" s="42"/>
+      <c r="U17" s="42"/>
+      <c r="V17" s="42"/>
+      <c r="W17" s="42"/>
+      <c r="X17" s="42"/>
+      <c r="Y17" s="42"/>
+      <c r="Z17" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="41"/>
-[...10 lines deleted...]
-      <c r="AL17" s="41" t="s">
+      <c r="AA17" s="42"/>
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="42"/>
+      <c r="AD17" s="42"/>
+      <c r="AE17" s="42"/>
+      <c r="AF17" s="42"/>
+      <c r="AG17" s="42"/>
+      <c r="AH17" s="42"/>
+      <c r="AI17" s="42"/>
+      <c r="AJ17" s="42"/>
+      <c r="AK17" s="42"/>
+      <c r="AL17" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="AM17" s="41"/>
-[...10 lines deleted...]
-      <c r="AX17" s="41" t="s">
+      <c r="AM17" s="42"/>
+      <c r="AN17" s="42"/>
+      <c r="AO17" s="42"/>
+      <c r="AP17" s="42"/>
+      <c r="AQ17" s="42"/>
+      <c r="AR17" s="42"/>
+      <c r="AS17" s="42"/>
+      <c r="AT17" s="42"/>
+      <c r="AU17" s="42"/>
+      <c r="AV17" s="42"/>
+      <c r="AW17" s="42"/>
+      <c r="AX17" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="AY17" s="41"/>
-[...9 lines deleted...]
-      <c r="BI17" s="41"/>
+      <c r="AY17" s="42"/>
+      <c r="AZ17" s="42"/>
+      <c r="BA17" s="42"/>
+      <c r="BB17" s="42"/>
+      <c r="BC17" s="42"/>
+      <c r="BD17" s="42"/>
+      <c r="BE17" s="42"/>
+      <c r="BF17" s="42"/>
+      <c r="BG17" s="42"/>
+      <c r="BH17" s="42"/>
+      <c r="BI17" s="42"/>
     </row>
     <row r="18" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A18" s="44"/>
+      <c r="A18" s="41"/>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="2" t="s">
@@ -2925,52 +2925,52 @@
       </c>
       <c r="AV19" s="4">
         <v>96.2</v>
       </c>
       <c r="AW19" s="4">
         <v>100.5</v>
       </c>
       <c r="AX19" s="39">
         <v>92.6</v>
       </c>
       <c r="AY19" s="12">
         <v>96.5</v>
       </c>
       <c r="AZ19" s="12">
         <v>100.4</v>
       </c>
       <c r="BA19" s="12">
         <v>100.6</v>
       </c>
       <c r="BB19" s="12">
         <v>100.5</v>
       </c>
       <c r="BC19" s="12">
         <v>100.4</v>
       </c>
-      <c r="BD19" s="12" t="s">
-        <v>19</v>
+      <c r="BD19" s="12">
+        <v>93.3</v>
       </c>
       <c r="BE19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI19" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:61" ht="12.75">
       <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="8">
         <v>65.7</v>
       </c>
       <c r="C20" s="8">
@@ -3110,52 +3110,52 @@
       </c>
       <c r="AV20" s="8">
         <v>102.1</v>
       </c>
       <c r="AW20" s="8">
         <v>102.6</v>
       </c>
       <c r="AX20" s="38">
         <v>126.6</v>
       </c>
       <c r="AY20" s="38">
         <v>133.9</v>
       </c>
       <c r="AZ20" s="38">
         <v>133</v>
       </c>
       <c r="BA20" s="38">
         <v>131.5</v>
       </c>
       <c r="BB20" s="38">
         <v>133.19999999999999</v>
       </c>
       <c r="BC20" s="38">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD20" s="9" t="s">
-        <v>19</v>
+      <c r="BD20" s="9">
+        <v>114.8</v>
       </c>
       <c r="BE20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH20" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI20" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:61" ht="12.75">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="8">
@@ -3295,52 +3295,52 @@
       </c>
       <c r="AV21" s="8">
         <v>82.2</v>
       </c>
       <c r="AW21" s="8">
         <v>78</v>
       </c>
       <c r="AX21" s="24" t="s">
         <v>19</v>
       </c>
       <c r="AY21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AZ21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BA21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BB21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC21" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="BD21" s="9" t="s">
-        <v>19</v>
+      <c r="BD21" s="9">
+        <v>80.2</v>
       </c>
       <c r="BE21" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF21" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG21" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH21" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI21" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:61" ht="12.75">
       <c r="A22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="10">
@@ -3480,52 +3480,52 @@
       </c>
       <c r="AV22" s="8">
         <v>104.3</v>
       </c>
       <c r="AW22" s="8">
         <v>106.9</v>
       </c>
       <c r="AX22" s="38">
         <v>116.7</v>
       </c>
       <c r="AY22" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ22" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA22" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB22" s="38">
         <v>154.6</v>
       </c>
       <c r="BC22" s="38">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD22" s="9" t="s">
-        <v>19</v>
+      <c r="BD22" s="9">
+        <v>117.4</v>
       </c>
       <c r="BE22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH22" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI22" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:61" ht="12.75">
       <c r="A23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="10">
         <v>85</v>
       </c>
       <c r="C23" s="10">
@@ -3665,52 +3665,52 @@
       </c>
       <c r="AV23" s="10">
         <v>75.7</v>
       </c>
       <c r="AW23" s="10">
         <v>99.8</v>
       </c>
       <c r="AX23" s="38">
         <v>15.6</v>
       </c>
       <c r="AY23" s="38">
         <v>15</v>
       </c>
       <c r="AZ23" s="38">
         <v>19</v>
       </c>
       <c r="BA23" s="38">
         <v>20.6</v>
       </c>
       <c r="BB23" s="38">
         <v>50.7</v>
       </c>
       <c r="BC23" s="38">
         <v>49.4</v>
       </c>
-      <c r="BD23" s="9" t="s">
-        <v>19</v>
+      <c r="BD23" s="9">
+        <v>47.9</v>
       </c>
       <c r="BE23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61" ht="12.75">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="9" t="s">
@@ -4107,178 +4107,178 @@
       <c r="AB26" s="36"/>
       <c r="AC26" s="36"/>
       <c r="AD26" s="36"/>
       <c r="AE26" s="36"/>
       <c r="AF26" s="36"/>
       <c r="AG26" s="36"/>
       <c r="AH26" s="36"/>
       <c r="AI26" s="36"/>
       <c r="AJ26" s="36"/>
       <c r="AK26" s="36"/>
       <c r="AL26" s="36"/>
       <c r="AM26" s="36"/>
       <c r="AN26" s="36"/>
       <c r="AO26" s="36"/>
       <c r="AP26" s="36"/>
       <c r="AQ26" s="36"/>
       <c r="AR26" s="36"/>
       <c r="AS26" s="36"/>
       <c r="AT26" s="36"/>
       <c r="AU26" s="36"/>
       <c r="AV26" s="36"/>
       <c r="AW26" s="36"/>
     </row>
     <row r="27" spans="1:61" ht="12.75"/>
     <row r="28" spans="1:61" ht="18.75" customHeight="1">
-      <c r="A28" s="45" t="s">
+      <c r="A28" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="45"/>
-[...11 lines deleted...]
-      <c r="Z28" s="42" t="s">
+      <c r="B28" s="44"/>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="44"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
+      <c r="Z28" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="AA28" s="42"/>
-[...9 lines deleted...]
-      <c r="AK28" s="42"/>
+      <c r="AA28" s="45"/>
+      <c r="AB28" s="45"/>
+      <c r="AC28" s="45"/>
+      <c r="AD28" s="45"/>
+      <c r="AE28" s="45"/>
+      <c r="AF28" s="45"/>
+      <c r="AG28" s="45"/>
+      <c r="AH28" s="45"/>
+      <c r="AI28" s="45"/>
+      <c r="AJ28" s="45"/>
+      <c r="AK28" s="45"/>
     </row>
     <row r="29" spans="1:61" ht="13.5" thickBot="1">
       <c r="I29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="U29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V29" s="43"/>
       <c r="W29" s="43"/>
       <c r="X29" s="43"/>
       <c r="Y29" s="43"/>
       <c r="AG29" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH29" s="43"/>
       <c r="AI29" s="43"/>
       <c r="AJ29" s="43"/>
       <c r="AK29" s="43"/>
     </row>
     <row r="30" spans="1:61" ht="16.5" thickBot="1">
-      <c r="A30" s="44"/>
-      <c r="B30" s="41" t="s">
+      <c r="A30" s="41"/>
+      <c r="B30" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C30" s="41"/>
-[...10 lines deleted...]
-      <c r="N30" s="41" t="s">
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O30" s="41"/>
-[...10 lines deleted...]
-      <c r="Z30" s="41" t="s">
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="42"/>
+      <c r="Z30" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AA30" s="41"/>
-[...10 lines deleted...]
-      <c r="AL30" s="41" t="s">
+      <c r="AA30" s="42"/>
+      <c r="AB30" s="42"/>
+      <c r="AC30" s="42"/>
+      <c r="AD30" s="42"/>
+      <c r="AE30" s="42"/>
+      <c r="AF30" s="42"/>
+      <c r="AG30" s="42"/>
+      <c r="AH30" s="42"/>
+      <c r="AI30" s="42"/>
+      <c r="AJ30" s="42"/>
+      <c r="AK30" s="42"/>
+      <c r="AL30" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="AM30" s="41"/>
-[...10 lines deleted...]
-      <c r="AX30" s="41" t="s">
+      <c r="AM30" s="42"/>
+      <c r="AN30" s="42"/>
+      <c r="AO30" s="42"/>
+      <c r="AP30" s="42"/>
+      <c r="AQ30" s="42"/>
+      <c r="AR30" s="42"/>
+      <c r="AS30" s="42"/>
+      <c r="AT30" s="42"/>
+      <c r="AU30" s="42"/>
+      <c r="AV30" s="42"/>
+      <c r="AW30" s="42"/>
+      <c r="AX30" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="AY30" s="41"/>
-[...9 lines deleted...]
-      <c r="BI30" s="41"/>
+      <c r="AY30" s="42"/>
+      <c r="AZ30" s="42"/>
+      <c r="BA30" s="42"/>
+      <c r="BB30" s="42"/>
+      <c r="BC30" s="42"/>
+      <c r="BD30" s="42"/>
+      <c r="BE30" s="42"/>
+      <c r="BF30" s="42"/>
+      <c r="BG30" s="42"/>
+      <c r="BH30" s="42"/>
+      <c r="BI30" s="42"/>
     </row>
     <row r="31" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A31" s="44"/>
+      <c r="A31" s="41"/>
       <c r="B31" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="2" t="s">
@@ -4582,52 +4582,52 @@
       </c>
       <c r="AV32" s="4">
         <v>96.3</v>
       </c>
       <c r="AW32" s="4">
         <v>100.8</v>
       </c>
       <c r="AX32" s="39">
         <v>100</v>
       </c>
       <c r="AY32" s="12">
         <v>100</v>
       </c>
       <c r="AZ32" s="12">
         <v>100</v>
       </c>
       <c r="BA32" s="12">
         <v>99.9</v>
       </c>
       <c r="BB32" s="12">
         <v>99.9</v>
       </c>
       <c r="BC32" s="12">
         <v>100</v>
       </c>
-      <c r="BD32" s="12" t="s">
-        <v>19</v>
+      <c r="BD32" s="12">
+        <v>89.2</v>
       </c>
       <c r="BE32" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH32" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI32" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:61" ht="12.75">
       <c r="A33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="8">
         <v>100</v>
       </c>
       <c r="C33" s="8">
@@ -4767,52 +4767,52 @@
       </c>
       <c r="AV33" s="8">
         <v>102.6</v>
       </c>
       <c r="AW33" s="8">
         <v>102.9</v>
       </c>
       <c r="AX33" s="38">
         <v>161.9</v>
       </c>
       <c r="AY33" s="38">
         <v>161.9</v>
       </c>
       <c r="AZ33" s="38">
         <v>161.9</v>
       </c>
       <c r="BA33" s="38">
         <v>161.80000000000001</v>
       </c>
       <c r="BB33" s="38">
         <v>161.80000000000001</v>
       </c>
       <c r="BC33" s="38">
         <v>161.80000000000001</v>
       </c>
-      <c r="BD33" s="9" t="s">
-        <v>19</v>
+      <c r="BD33" s="9">
+        <v>132.4</v>
       </c>
       <c r="BE33" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH33" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI33" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:61" ht="12.75">
       <c r="A34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="9" t="s">
@@ -4952,52 +4952,52 @@
       </c>
       <c r="AV34" s="8">
         <v>81.599999999999994</v>
       </c>
       <c r="AW34" s="8">
         <v>77.2</v>
       </c>
       <c r="AX34" s="24" t="s">
         <v>19</v>
       </c>
       <c r="AY34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="AZ34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BA34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BB34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="BD34" s="9" t="s">
-        <v>19</v>
+      <c r="BD34" s="9">
+        <v>97.8</v>
       </c>
       <c r="BE34" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI34" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:61" ht="12.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="9" t="s">
@@ -5137,52 +5137,52 @@
       </c>
       <c r="AV35" s="8">
         <v>102.7</v>
       </c>
       <c r="AW35" s="8">
         <v>105.4</v>
       </c>
       <c r="AX35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BA35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BB35" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="BD35" s="9" t="s">
-        <v>19</v>
+      <c r="BD35" s="9">
+        <v>97.3</v>
       </c>
       <c r="BE35" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH35" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI35" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:61" ht="12.75" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="19">
         <v>100</v>
       </c>
       <c r="C36" s="19">
@@ -5322,52 +5322,52 @@
       </c>
       <c r="AV36" s="19">
         <v>74</v>
       </c>
       <c r="AW36" s="19">
         <v>103.1</v>
       </c>
       <c r="AX36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BA36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BB36" s="38" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="BD36" s="9" t="s">
-        <v>19</v>
+      <c r="BD36" s="9">
+        <v>47.9</v>
       </c>
       <c r="BE36" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH36" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI36" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:61" ht="12.75" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="9" t="s">
@@ -5777,193 +5777,193 @@
       <c r="AO39" s="36"/>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="36"/>
       <c r="AR39" s="36"/>
       <c r="AS39" s="36"/>
       <c r="AT39" s="36"/>
       <c r="AU39" s="36"/>
       <c r="AV39" s="36"/>
       <c r="AW39" s="36"/>
     </row>
     <row r="40" spans="1:61" ht="20.25" customHeight="1">
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
     <row r="41" spans="1:61" s="6" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A41" s="45" t="s">
+      <c r="A41" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="45"/>
-[...11 lines deleted...]
-      <c r="Z41" s="42" t="s">
+      <c r="B41" s="44"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="Z41" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="AA41" s="42"/>
-[...9 lines deleted...]
-      <c r="AK41" s="42"/>
+      <c r="AA41" s="45"/>
+      <c r="AB41" s="45"/>
+      <c r="AC41" s="45"/>
+      <c r="AD41" s="45"/>
+      <c r="AE41" s="45"/>
+      <c r="AF41" s="45"/>
+      <c r="AG41" s="45"/>
+      <c r="AH41" s="45"/>
+      <c r="AI41" s="45"/>
+      <c r="AJ41" s="45"/>
+      <c r="AK41" s="45"/>
     </row>
     <row r="42" spans="1:61" s="6" customFormat="1" ht="13.5" thickBot="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J42" s="43"/>
       <c r="K42" s="43"/>
       <c r="L42" s="43"/>
       <c r="M42" s="43"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="V42" s="43"/>
       <c r="W42" s="43"/>
       <c r="X42" s="43"/>
       <c r="Y42" s="43"/>
       <c r="AG42" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AH42" s="43"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="43"/>
     </row>
     <row r="43" spans="1:61" ht="16.5" thickBot="1">
-      <c r="A43" s="44"/>
-      <c r="B43" s="41" t="s">
+      <c r="A43" s="41"/>
+      <c r="B43" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="41"/>
-[...10 lines deleted...]
-      <c r="N43" s="41" t="s">
+      <c r="C43" s="42"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="42"/>
+      <c r="J43" s="42"/>
+      <c r="K43" s="42"/>
+      <c r="L43" s="42"/>
+      <c r="M43" s="42"/>
+      <c r="N43" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O43" s="41"/>
-[...10 lines deleted...]
-      <c r="Z43" s="41" t="s">
+      <c r="O43" s="42"/>
+      <c r="P43" s="42"/>
+      <c r="Q43" s="42"/>
+      <c r="R43" s="42"/>
+      <c r="S43" s="42"/>
+      <c r="T43" s="42"/>
+      <c r="U43" s="42"/>
+      <c r="V43" s="42"/>
+      <c r="W43" s="42"/>
+      <c r="X43" s="42"/>
+      <c r="Y43" s="42"/>
+      <c r="Z43" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AA43" s="41"/>
-[...10 lines deleted...]
-      <c r="AL43" s="41" t="s">
+      <c r="AA43" s="42"/>
+      <c r="AB43" s="42"/>
+      <c r="AC43" s="42"/>
+      <c r="AD43" s="42"/>
+      <c r="AE43" s="42"/>
+      <c r="AF43" s="42"/>
+      <c r="AG43" s="42"/>
+      <c r="AH43" s="42"/>
+      <c r="AI43" s="42"/>
+      <c r="AJ43" s="42"/>
+      <c r="AK43" s="42"/>
+      <c r="AL43" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="AM43" s="41"/>
-[...10 lines deleted...]
-      <c r="AX43" s="41" t="s">
+      <c r="AM43" s="42"/>
+      <c r="AN43" s="42"/>
+      <c r="AO43" s="42"/>
+      <c r="AP43" s="42"/>
+      <c r="AQ43" s="42"/>
+      <c r="AR43" s="42"/>
+      <c r="AS43" s="42"/>
+      <c r="AT43" s="42"/>
+      <c r="AU43" s="42"/>
+      <c r="AV43" s="42"/>
+      <c r="AW43" s="42"/>
+      <c r="AX43" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="AY43" s="41"/>
-[...9 lines deleted...]
-      <c r="BI43" s="41"/>
+      <c r="AY43" s="42"/>
+      <c r="AZ43" s="42"/>
+      <c r="BA43" s="42"/>
+      <c r="BB43" s="42"/>
+      <c r="BC43" s="42"/>
+      <c r="BD43" s="42"/>
+      <c r="BE43" s="42"/>
+      <c r="BF43" s="42"/>
+      <c r="BG43" s="42"/>
+      <c r="BH43" s="42"/>
+      <c r="BI43" s="42"/>
     </row>
     <row r="44" spans="1:61" ht="26.25" thickBot="1">
-      <c r="A44" s="44"/>
+      <c r="A44" s="41"/>
       <c r="B44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="2" t="s">
@@ -6267,52 +6267,52 @@
       </c>
       <c r="AV45" s="4">
         <v>94.5</v>
       </c>
       <c r="AW45" s="4">
         <v>98</v>
       </c>
       <c r="AX45" s="39">
         <v>77.7</v>
       </c>
       <c r="AY45" s="12">
         <v>88.2</v>
       </c>
       <c r="AZ45" s="12">
         <v>101.2</v>
       </c>
       <c r="BA45" s="12">
         <v>102.1</v>
       </c>
       <c r="BB45" s="12">
         <v>101.3</v>
       </c>
       <c r="BC45" s="12">
         <v>101</v>
       </c>
-      <c r="BD45" s="12" t="s">
-        <v>19</v>
+      <c r="BD45" s="12">
+        <v>101</v>
       </c>
       <c r="BE45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="BF45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH45" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI45" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:61" ht="12.75">
       <c r="A46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="8">
         <v>64.099999999999994</v>
       </c>
       <c r="C46" s="8">
@@ -6452,52 +6452,52 @@
       </c>
       <c r="AV46" s="8">
         <v>96.6</v>
       </c>
       <c r="AW46" s="8">
         <v>101.3</v>
       </c>
       <c r="AX46" s="38">
         <v>44.4</v>
       </c>
       <c r="AY46" s="38">
         <v>59.8</v>
       </c>
       <c r="AZ46" s="38">
         <v>63</v>
       </c>
       <c r="BA46" s="38">
         <v>59.7</v>
       </c>
       <c r="BB46" s="38">
         <v>59.2</v>
       </c>
       <c r="BC46" s="38">
         <v>59.1</v>
       </c>
-      <c r="BD46" s="9" t="s">
-        <v>19</v>
+      <c r="BD46" s="9">
+        <v>58.4</v>
       </c>
       <c r="BE46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI46" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:61" ht="12.75">
       <c r="A47" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="8">
@@ -6822,52 +6822,52 @@
       </c>
       <c r="AV48" s="8">
         <v>114.6</v>
       </c>
       <c r="AW48" s="8">
         <v>115.5</v>
       </c>
       <c r="AX48" s="38">
         <v>116.7</v>
       </c>
       <c r="AY48" s="38">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ48" s="38">
         <v>154.80000000000001</v>
       </c>
       <c r="BA48" s="38">
         <v>160.80000000000001</v>
       </c>
       <c r="BB48" s="38">
         <v>154.6</v>
       </c>
       <c r="BC48" s="38">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD48" s="9" t="s">
-        <v>19</v>
+      <c r="BD48" s="9">
+        <v>148.19999999999999</v>
       </c>
       <c r="BE48" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH48" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI48" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:61" ht="12.75">
       <c r="A49" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="19">
         <v>84.6</v>
       </c>
       <c r="C49" s="19">
@@ -7007,52 +7007,52 @@
       </c>
       <c r="AV49" s="19">
         <v>83.1</v>
       </c>
       <c r="AW49" s="19">
         <v>84.7</v>
       </c>
       <c r="AX49" s="38">
         <v>61.9</v>
       </c>
       <c r="AY49" s="38">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ49" s="38">
         <v>83</v>
       </c>
       <c r="BA49" s="38">
         <v>89.5</v>
       </c>
       <c r="BB49" s="38">
         <v>97.8</v>
       </c>
       <c r="BC49" s="38">
         <v>97.1</v>
       </c>
-      <c r="BD49" s="9" t="s">
-        <v>19</v>
+      <c r="BD49" s="9">
+        <v>97.2</v>
       </c>
       <c r="BE49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="35" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:61" ht="12.75">
       <c r="A50" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="25" t="s">
@@ -7496,94 +7496,94 @@
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
     </row>
     <row r="95" spans="1:13" s="6" customFormat="1" ht="34.5" customHeight="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1"/>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A43:A44"/>
-[...10 lines deleted...]
-    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z28:AK28"/>
+    <mergeCell ref="Z41:AK41"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AG42:AK42"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="Z15:AK15"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="N17:Y17"/>
     <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="AG16:AK16"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="I16:M16"/>
     <mergeCell ref="U16:Y16"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="AX4:BI4"/>
-[...14 lines deleted...]
-    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000001" bottom="0.66930000000000001" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">