--- v4 (2026-07-29)
+++ v5 (2026-09-19)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13380" yWindow="60" windowWidth="15360" windowHeight="12540"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="44">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
@@ -894,64 +893,64 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
@@ -1405,55 +1404,55 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="H54" sqref="H54"/>
+      <selection pane="bottomRight" activeCell="BB28" sqref="BB28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="44" width="9.140625" style="1"/>
     <col min="45" max="58" width="9.140625" style="1" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
       <c r="A2" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="84"/>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
@@ -1498,59 +1497,59 @@
       <c r="T3" s="80"/>
       <c r="AB3" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AC3" s="80"/>
       <c r="AD3" s="80"/>
       <c r="AE3" s="80"/>
       <c r="AF3" s="80"/>
       <c r="AN3" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AO3" s="80"/>
       <c r="AP3" s="80"/>
       <c r="AQ3" s="80"/>
       <c r="AR3" s="80"/>
       <c r="AZ3" s="80" t="s">
         <v>1</v>
       </c>
       <c r="BA3" s="80"/>
       <c r="BB3" s="80"/>
       <c r="BC3" s="80"/>
       <c r="BD3" s="80"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="85"/>
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="90"/>
-[...4 lines deleted...]
-      <c r="H4" s="91"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="89"/>
       <c r="I4" s="81" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="82"/>
       <c r="K4" s="82"/>
       <c r="L4" s="82"/>
       <c r="M4" s="82"/>
       <c r="N4" s="82"/>
       <c r="O4" s="82"/>
       <c r="P4" s="82"/>
       <c r="Q4" s="82"/>
       <c r="R4" s="82"/>
       <c r="S4" s="82"/>
       <c r="T4" s="83"/>
       <c r="U4" s="81" t="s">
         <v>19</v>
       </c>
       <c r="V4" s="82"/>
       <c r="W4" s="82"/>
       <c r="X4" s="82"/>
       <c r="Y4" s="82"/>
       <c r="Z4" s="82"/>
       <c r="AA4" s="82"/>
       <c r="AB4" s="82"/>
       <c r="AC4" s="82"/>
@@ -1883,52 +1882,56 @@
       </c>
       <c r="AQ6" s="10">
         <v>99.4</v>
       </c>
       <c r="AR6" s="10">
         <v>99.9</v>
       </c>
       <c r="AS6" s="70">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
       <c r="AU6" s="10">
         <v>101.8</v>
       </c>
       <c r="AV6" s="10">
         <v>101.6</v>
       </c>
       <c r="AW6" s="10">
         <v>101.4</v>
       </c>
       <c r="AX6" s="10">
         <v>101.6</v>
       </c>
-      <c r="AY6" s="10"/>
-      <c r="AZ6" s="10"/>
+      <c r="AY6" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AZ6" s="10">
+        <v>102.6</v>
+      </c>
       <c r="BA6" s="10"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="25">
         <v>92.2</v>
       </c>
       <c r="C7" s="25">
         <v>100.1</v>
       </c>
       <c r="D7" s="25">
         <v>101.1</v>
       </c>
       <c r="E7" s="25">
         <v>100.1</v>
       </c>
       <c r="F7" s="25">
         <v>95.9</v>
       </c>
       <c r="G7" s="23">
@@ -2041,52 +2044,56 @@
       </c>
       <c r="AQ7" s="13">
         <v>99.4</v>
       </c>
       <c r="AR7" s="13">
         <v>107.1</v>
       </c>
       <c r="AS7" s="71">
         <v>84.6</v>
       </c>
       <c r="AT7" s="63">
         <v>101.5</v>
       </c>
       <c r="AU7" s="72">
         <v>106</v>
       </c>
       <c r="AV7" s="63">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
       <c r="AX7" s="13">
         <v>98.6</v>
       </c>
-      <c r="AY7" s="13"/>
-      <c r="AZ7" s="13"/>
+      <c r="AY7" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="AZ7" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="25">
         <v>100.2</v>
       </c>
       <c r="C8" s="25">
         <v>100.3</v>
       </c>
       <c r="D8" s="25">
         <v>99.2</v>
       </c>
       <c r="E8" s="25">
         <v>103</v>
       </c>
       <c r="F8" s="25">
         <v>103.4</v>
       </c>
       <c r="G8" s="23">
@@ -2199,52 +2206,56 @@
       </c>
       <c r="AQ8" s="13">
         <v>103.1</v>
       </c>
       <c r="AR8" s="13">
         <v>104.7</v>
       </c>
       <c r="AS8" s="71">
         <v>100.4</v>
       </c>
       <c r="AT8" s="16">
         <v>101.7</v>
       </c>
       <c r="AU8" s="73">
         <v>102.2</v>
       </c>
       <c r="AV8" s="18">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
       <c r="AX8" s="13">
         <v>100.7</v>
       </c>
-      <c r="AY8" s="13"/>
-      <c r="AZ8" s="13"/>
+      <c r="AY8" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="AZ8" s="13">
+        <v>100.6</v>
+      </c>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="25">
         <v>101.2</v>
       </c>
       <c r="C9" s="25">
         <v>102.3</v>
       </c>
       <c r="D9" s="25">
         <v>102</v>
       </c>
       <c r="E9" s="25">
         <v>101.6</v>
       </c>
       <c r="F9" s="25">
         <v>101.9</v>
       </c>
       <c r="G9" s="23">
@@ -2357,52 +2368,56 @@
       </c>
       <c r="AQ9" s="13">
         <v>103.1</v>
       </c>
       <c r="AR9" s="13">
         <v>98.1</v>
       </c>
       <c r="AS9" s="71">
         <v>102.7</v>
       </c>
       <c r="AT9" s="16">
         <v>103.1</v>
       </c>
       <c r="AU9" s="73">
         <v>101.3</v>
       </c>
       <c r="AV9" s="64">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
       <c r="AX9" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY9" s="13"/>
-      <c r="AZ9" s="13"/>
+      <c r="AY9" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="AZ9" s="13">
+        <v>92.1</v>
+      </c>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="25">
         <v>103.6</v>
       </c>
       <c r="C10" s="25">
         <v>101.8</v>
       </c>
       <c r="D10" s="25">
         <v>101.9</v>
       </c>
       <c r="E10" s="25">
         <v>102.3</v>
       </c>
       <c r="F10" s="25">
         <v>102.8</v>
       </c>
       <c r="G10" s="23">
@@ -2515,52 +2530,56 @@
       </c>
       <c r="AQ10" s="13">
         <v>94.9</v>
       </c>
       <c r="AR10" s="13">
         <v>94.4</v>
       </c>
       <c r="AS10" s="71">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
       <c r="AU10" s="73">
         <v>101.9</v>
       </c>
       <c r="AV10" s="18">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
       <c r="AX10" s="13">
         <v>103</v>
       </c>
-      <c r="AY10" s="13"/>
-      <c r="AZ10" s="13"/>
+      <c r="AY10" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="AZ10" s="13">
+        <v>104</v>
+      </c>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="25">
         <v>101</v>
       </c>
       <c r="C11" s="25">
         <v>102.7</v>
       </c>
       <c r="D11" s="25">
         <v>101.1</v>
       </c>
       <c r="E11" s="25">
         <v>101.2</v>
       </c>
       <c r="F11" s="25">
         <v>102.3</v>
       </c>
       <c r="G11" s="23">
@@ -2673,52 +2692,56 @@
       </c>
       <c r="AQ11" s="13">
         <v>111.3</v>
       </c>
       <c r="AR11" s="13">
         <v>113.4</v>
       </c>
       <c r="AS11" s="71">
         <v>110.2</v>
       </c>
       <c r="AT11" s="17">
         <v>103.9</v>
       </c>
       <c r="AU11" s="73">
         <v>101.4</v>
       </c>
       <c r="AV11" s="18">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
       <c r="AX11" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY11" s="13"/>
-      <c r="AZ11" s="13"/>
+      <c r="AY11" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="AZ11" s="13">
+        <v>111.8</v>
+      </c>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>100.4</v>
       </c>
       <c r="C12" s="25">
         <v>100.7</v>
       </c>
       <c r="D12" s="25">
         <v>96.9</v>
       </c>
       <c r="E12" s="25">
         <v>101.4</v>
       </c>
       <c r="F12" s="25">
         <v>101.6</v>
       </c>
       <c r="G12" s="23">
@@ -2831,52 +2854,56 @@
       </c>
       <c r="AQ12" s="13">
         <v>92.1</v>
       </c>
       <c r="AR12" s="13">
         <v>92.2</v>
       </c>
       <c r="AS12" s="71">
         <v>96.3</v>
       </c>
       <c r="AT12" s="16">
         <v>97.6</v>
       </c>
       <c r="AU12" s="73">
         <v>101.4</v>
       </c>
       <c r="AV12" s="64">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
       <c r="AX12" s="13">
         <v>105.1</v>
       </c>
-      <c r="AY12" s="13"/>
-      <c r="AZ12" s="13"/>
+      <c r="AY12" s="13">
+        <v>110.3</v>
+      </c>
+      <c r="AZ12" s="13">
+        <v>107.8</v>
+      </c>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="25">
         <v>101.6</v>
       </c>
       <c r="C13" s="25">
         <v>101.7</v>
       </c>
       <c r="D13" s="25">
         <v>103.4</v>
       </c>
       <c r="E13" s="25">
         <v>102.1</v>
       </c>
       <c r="F13" s="25">
         <v>101.7</v>
       </c>
       <c r="G13" s="23">
@@ -2989,52 +3016,56 @@
       </c>
       <c r="AQ13" s="13">
         <v>104.3</v>
       </c>
       <c r="AR13" s="13">
         <v>102.5</v>
       </c>
       <c r="AS13" s="71">
         <v>104.3</v>
       </c>
       <c r="AT13" s="17">
         <v>99.8</v>
       </c>
       <c r="AU13" s="73">
         <v>101.6</v>
       </c>
       <c r="AV13" s="64">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
       <c r="AX13" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY13" s="13"/>
-      <c r="AZ13" s="13"/>
+      <c r="AY13" s="13">
+        <v>102.1</v>
+      </c>
+      <c r="AZ13" s="13">
+        <v>104.1</v>
+      </c>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="25">
         <v>100.5</v>
       </c>
       <c r="C14" s="25">
         <v>102.2</v>
       </c>
       <c r="D14" s="25">
         <v>98.8</v>
       </c>
       <c r="E14" s="25">
         <v>101.7</v>
       </c>
       <c r="F14" s="25">
         <v>102.5</v>
       </c>
       <c r="G14" s="23">
@@ -3147,52 +3178,56 @@
       </c>
       <c r="AQ14" s="13">
         <v>98.6</v>
       </c>
       <c r="AR14" s="13">
         <v>104.9</v>
       </c>
       <c r="AS14" s="71">
         <v>105.1</v>
       </c>
       <c r="AT14" s="17">
         <v>100.8</v>
       </c>
       <c r="AU14" s="73">
         <v>101.3</v>
       </c>
       <c r="AV14" s="18">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
       <c r="AX14" s="13">
         <v>101.8</v>
       </c>
-      <c r="AY14" s="13"/>
-      <c r="AZ14" s="13"/>
+      <c r="AY14" s="13">
+        <v>99.6</v>
+      </c>
+      <c r="AZ14" s="13">
+        <v>97.4</v>
+      </c>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="25">
         <v>100.9</v>
       </c>
       <c r="C15" s="25">
         <v>101.4</v>
       </c>
       <c r="D15" s="25">
         <v>102.7</v>
       </c>
       <c r="E15" s="25">
         <v>97.5</v>
       </c>
       <c r="F15" s="25">
         <v>100.9</v>
       </c>
       <c r="G15" s="23">
@@ -3305,52 +3340,56 @@
       </c>
       <c r="AQ15" s="13">
         <v>101.8</v>
       </c>
       <c r="AR15" s="13">
         <v>104</v>
       </c>
       <c r="AS15" s="71">
         <v>102.7</v>
       </c>
       <c r="AT15" s="16">
         <v>101.7</v>
       </c>
       <c r="AU15" s="73">
         <v>101.3</v>
       </c>
       <c r="AV15" s="18">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
       <c r="AX15" s="13">
         <v>98.9</v>
       </c>
-      <c r="AY15" s="13"/>
-      <c r="AZ15" s="13"/>
+      <c r="AY15" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="AZ15" s="13">
+        <v>100.1</v>
+      </c>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="25">
         <v>103.2</v>
       </c>
       <c r="C16" s="25">
         <v>104.5</v>
       </c>
       <c r="D16" s="25">
         <v>104.6</v>
       </c>
       <c r="E16" s="25">
         <v>100.4</v>
       </c>
       <c r="F16" s="25">
         <v>101.9</v>
       </c>
       <c r="G16" s="23">
@@ -3463,52 +3502,56 @@
       </c>
       <c r="AQ16" s="13">
         <v>105.8</v>
       </c>
       <c r="AR16" s="13">
         <v>105.3</v>
       </c>
       <c r="AS16" s="71">
         <v>97.8</v>
       </c>
       <c r="AT16" s="16">
         <v>99.1</v>
       </c>
       <c r="AU16" s="73">
         <v>100.2</v>
       </c>
       <c r="AV16" s="18">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
       <c r="AX16" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY16" s="13"/>
-      <c r="AZ16" s="13"/>
+      <c r="AY16" s="13">
+        <v>101.6</v>
+      </c>
+      <c r="AZ16" s="13">
+        <v>107.1</v>
+      </c>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="AU17" s="74"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
       <c r="A18" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="84"/>
       <c r="C18" s="84"/>
       <c r="D18" s="84"/>
       <c r="E18" s="84"/>
       <c r="F18" s="84"/>
       <c r="G18" s="84"/>
       <c r="H18" s="84"/>
       <c r="I18" s="84"/>
       <c r="J18" s="84"/>
       <c r="K18" s="84"/>
       <c r="L18" s="84"/>
       <c r="M18" s="84"/>
       <c r="N18" s="84"/>
@@ -3544,59 +3587,59 @@
       <c r="T19" s="80"/>
       <c r="AB19" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AC19" s="80"/>
       <c r="AD19" s="80"/>
       <c r="AE19" s="80"/>
       <c r="AF19" s="80"/>
       <c r="AN19" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AO19" s="80"/>
       <c r="AP19" s="80"/>
       <c r="AQ19" s="80"/>
       <c r="AR19" s="80"/>
       <c r="AZ19" s="80" t="s">
         <v>1</v>
       </c>
       <c r="BA19" s="80"/>
       <c r="BB19" s="80"/>
       <c r="BC19" s="80"/>
       <c r="BD19" s="80"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
       <c r="A20" s="85"/>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="90"/>
-[...4 lines deleted...]
-      <c r="H20" s="91"/>
+      <c r="C20" s="88"/>
+      <c r="D20" s="88"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="89"/>
       <c r="I20" s="81" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="82"/>
       <c r="N20" s="82"/>
       <c r="O20" s="82"/>
       <c r="P20" s="82"/>
       <c r="Q20" s="82"/>
       <c r="R20" s="82"/>
       <c r="S20" s="82"/>
       <c r="T20" s="83"/>
       <c r="U20" s="81" t="s">
         <v>19</v>
       </c>
       <c r="V20" s="82"/>
       <c r="W20" s="82"/>
       <c r="X20" s="82"/>
       <c r="Y20" s="82"/>
       <c r="Z20" s="82"/>
       <c r="AA20" s="82"/>
       <c r="AB20" s="82"/>
       <c r="AC20" s="82"/>
@@ -3929,52 +3972,56 @@
       </c>
       <c r="AQ22" s="10">
         <v>99.3</v>
       </c>
       <c r="AR22" s="10">
         <v>99.8</v>
       </c>
       <c r="AS22" s="70">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
       <c r="AU22" s="10">
         <v>101.8</v>
       </c>
       <c r="AV22" s="10">
         <v>101.6</v>
       </c>
       <c r="AW22" s="10">
         <v>101.4</v>
       </c>
       <c r="AX22" s="10">
         <v>101.6</v>
       </c>
-      <c r="AY22" s="10"/>
-      <c r="AZ22" s="10"/>
+      <c r="AY22" s="10">
+        <v>102.4</v>
+      </c>
+      <c r="AZ22" s="10">
+        <v>102.7</v>
+      </c>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>92.2</v>
       </c>
       <c r="C23" s="25">
         <v>100.1</v>
       </c>
       <c r="D23" s="25">
         <v>101.1</v>
       </c>
       <c r="E23" s="25">
         <v>100.1</v>
       </c>
       <c r="F23" s="25">
         <v>95.9</v>
       </c>
       <c r="G23" s="50">
@@ -4087,52 +4134,56 @@
       </c>
       <c r="AQ23" s="13">
         <v>99.4</v>
       </c>
       <c r="AR23" s="13">
         <v>107.2</v>
       </c>
       <c r="AS23" s="71">
         <v>84.3</v>
       </c>
       <c r="AT23" s="63">
         <v>101.6</v>
       </c>
       <c r="AU23" s="63">
         <v>106.2</v>
       </c>
       <c r="AV23" s="63">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
       <c r="AX23" s="13">
         <v>98.6</v>
       </c>
-      <c r="AY23" s="13"/>
-      <c r="AZ23" s="13"/>
+      <c r="AY23" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="AZ23" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25">
         <v>100.2</v>
       </c>
       <c r="C24" s="25">
         <v>100.3</v>
       </c>
       <c r="D24" s="25">
         <v>99.2</v>
       </c>
       <c r="E24" s="25">
         <v>103</v>
       </c>
       <c r="F24" s="25">
         <v>103.4</v>
       </c>
       <c r="G24" s="50">
@@ -4245,52 +4296,56 @@
       </c>
       <c r="AQ24" s="13">
         <v>103.1</v>
       </c>
       <c r="AR24" s="13">
         <v>104.7</v>
       </c>
       <c r="AS24" s="71">
         <v>100.4</v>
       </c>
       <c r="AT24" s="16">
         <v>101.7</v>
       </c>
       <c r="AU24" s="16">
         <v>102.2</v>
       </c>
       <c r="AV24" s="18">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
       <c r="AX24" s="13">
         <v>100.7</v>
       </c>
-      <c r="AY24" s="13"/>
-      <c r="AZ24" s="13"/>
+      <c r="AY24" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="AZ24" s="13">
+        <v>100.6</v>
+      </c>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="25">
         <v>101.2</v>
       </c>
       <c r="C25" s="25">
         <v>102.3</v>
       </c>
       <c r="D25" s="25">
         <v>102</v>
       </c>
       <c r="E25" s="25">
         <v>101.6</v>
       </c>
       <c r="F25" s="25">
         <v>101.9</v>
       </c>
       <c r="G25" s="50">
@@ -4403,52 +4458,56 @@
       </c>
       <c r="AQ25" s="13">
         <v>103.1</v>
       </c>
       <c r="AR25" s="13">
         <v>98.1</v>
       </c>
       <c r="AS25" s="71">
         <v>102.7</v>
       </c>
       <c r="AT25" s="16">
         <v>103.1</v>
       </c>
       <c r="AU25" s="16">
         <v>101.3</v>
       </c>
       <c r="AV25" s="64">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
       <c r="AX25" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY25" s="13"/>
-      <c r="AZ25" s="13"/>
+      <c r="AY25" s="13">
+        <v>104.6</v>
+      </c>
+      <c r="AZ25" s="13">
+        <v>92.1</v>
+      </c>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="25">
         <v>103.6</v>
       </c>
       <c r="C26" s="25">
         <v>101.8</v>
       </c>
       <c r="D26" s="25">
         <v>101.9</v>
       </c>
       <c r="E26" s="25">
         <v>102.3</v>
       </c>
       <c r="F26" s="25">
         <v>102.8</v>
       </c>
       <c r="G26" s="50">
@@ -4561,52 +4620,56 @@
       </c>
       <c r="AQ26" s="13">
         <v>94.9</v>
       </c>
       <c r="AR26" s="13">
         <v>94.4</v>
       </c>
       <c r="AS26" s="71">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
         <v>103.1</v>
       </c>
       <c r="AU26" s="17">
         <v>101.9</v>
       </c>
       <c r="AV26" s="18">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
       <c r="AX26" s="13">
         <v>103</v>
       </c>
-      <c r="AY26" s="13"/>
-      <c r="AZ26" s="13"/>
+      <c r="AY26" s="13">
+        <v>104</v>
+      </c>
+      <c r="AZ26" s="13">
+        <v>104</v>
+      </c>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="25">
         <v>101</v>
       </c>
       <c r="C27" s="25">
         <v>102.7</v>
       </c>
       <c r="D27" s="25">
         <v>101.1</v>
       </c>
       <c r="E27" s="25">
         <v>101.2</v>
       </c>
       <c r="F27" s="25">
         <v>102.3</v>
       </c>
       <c r="G27" s="50">
@@ -4719,52 +4782,56 @@
       </c>
       <c r="AQ27" s="13">
         <v>111.3</v>
       </c>
       <c r="AR27" s="13">
         <v>113.4</v>
       </c>
       <c r="AS27" s="71">
         <v>110.2</v>
       </c>
       <c r="AT27" s="17">
         <v>103.9</v>
       </c>
       <c r="AU27" s="16">
         <v>101.4</v>
       </c>
       <c r="AV27" s="18">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
       <c r="AX27" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY27" s="13"/>
-      <c r="AZ27" s="13"/>
+      <c r="AY27" s="13">
+        <v>101.2</v>
+      </c>
+      <c r="AZ27" s="13">
+        <v>111.8</v>
+      </c>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="25">
         <v>100.4</v>
       </c>
       <c r="C28" s="25">
         <v>100.7</v>
       </c>
       <c r="D28" s="25">
         <v>96.9</v>
       </c>
       <c r="E28" s="25">
         <v>101.4</v>
       </c>
       <c r="F28" s="25">
         <v>101.6</v>
       </c>
       <c r="G28" s="50">
@@ -4877,52 +4944,56 @@
       </c>
       <c r="AQ28" s="13">
         <v>92.1</v>
       </c>
       <c r="AR28" s="13">
         <v>92.2</v>
       </c>
       <c r="AS28" s="71">
         <v>96.3</v>
       </c>
       <c r="AT28" s="16">
         <v>97.6</v>
       </c>
       <c r="AU28" s="16">
         <v>101.4</v>
       </c>
       <c r="AV28" s="64">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
       <c r="AX28" s="13">
         <v>105.1</v>
       </c>
-      <c r="AY28" s="13"/>
-      <c r="AZ28" s="13"/>
+      <c r="AY28" s="13">
+        <v>110.3</v>
+      </c>
+      <c r="AZ28" s="13">
+        <v>107.8</v>
+      </c>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="25">
         <v>101.6</v>
       </c>
       <c r="C29" s="25">
         <v>101.7</v>
       </c>
       <c r="D29" s="25">
         <v>103.4</v>
       </c>
       <c r="E29" s="25">
         <v>102.1</v>
       </c>
       <c r="F29" s="25">
         <v>101.7</v>
       </c>
       <c r="G29" s="50">
@@ -5035,52 +5106,56 @@
       </c>
       <c r="AQ29" s="13">
         <v>104.3</v>
       </c>
       <c r="AR29" s="13">
         <v>102.5</v>
       </c>
       <c r="AS29" s="71">
         <v>104.3</v>
       </c>
       <c r="AT29" s="17">
         <v>99.8</v>
       </c>
       <c r="AU29" s="17">
         <v>101.6</v>
       </c>
       <c r="AV29" s="64">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
       <c r="AX29" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY29" s="13"/>
-      <c r="AZ29" s="13"/>
+      <c r="AY29" s="13">
+        <v>102.1</v>
+      </c>
+      <c r="AZ29" s="13">
+        <v>104.1</v>
+      </c>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="25">
         <v>100.5</v>
       </c>
       <c r="C30" s="25">
         <v>102.2</v>
       </c>
       <c r="D30" s="25">
         <v>98.8</v>
       </c>
       <c r="E30" s="25">
         <v>101.7</v>
       </c>
       <c r="F30" s="25">
         <v>102.5</v>
       </c>
       <c r="G30" s="50">
@@ -5193,52 +5268,56 @@
       </c>
       <c r="AQ30" s="13">
         <v>98.6</v>
       </c>
       <c r="AR30" s="13">
         <v>104.9</v>
       </c>
       <c r="AS30" s="71">
         <v>105.2</v>
       </c>
       <c r="AT30" s="17">
         <v>100.8</v>
       </c>
       <c r="AU30" s="17">
         <v>101.3</v>
       </c>
       <c r="AV30" s="18">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
       <c r="AX30" s="13">
         <v>101.8</v>
       </c>
-      <c r="AY30" s="13"/>
-      <c r="AZ30" s="13"/>
+      <c r="AY30" s="13">
+        <v>99.5</v>
+      </c>
+      <c r="AZ30" s="13">
+        <v>97.4</v>
+      </c>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="25">
         <v>100.9</v>
       </c>
       <c r="C31" s="25">
         <v>101.4</v>
       </c>
       <c r="D31" s="25">
         <v>102.7</v>
       </c>
       <c r="E31" s="25">
         <v>97.5</v>
       </c>
       <c r="F31" s="25">
         <v>100.9</v>
       </c>
       <c r="G31" s="50">
@@ -5351,52 +5430,56 @@
       </c>
       <c r="AQ31" s="13">
         <v>101.8</v>
       </c>
       <c r="AR31" s="13">
         <v>104.1</v>
       </c>
       <c r="AS31" s="71">
         <v>102.8</v>
       </c>
       <c r="AT31" s="16">
         <v>101.7</v>
       </c>
       <c r="AU31" s="16">
         <v>101.4</v>
       </c>
       <c r="AV31" s="18">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
       <c r="AX31" s="13">
         <v>98.9</v>
       </c>
-      <c r="AY31" s="13"/>
-      <c r="AZ31" s="13"/>
+      <c r="AY31" s="13">
+        <v>99.4</v>
+      </c>
+      <c r="AZ31" s="13">
+        <v>100.1</v>
+      </c>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="25">
         <v>103.2</v>
       </c>
       <c r="C32" s="25">
         <v>104.5</v>
       </c>
       <c r="D32" s="25">
         <v>104.6</v>
       </c>
       <c r="E32" s="25">
         <v>100.4</v>
       </c>
       <c r="F32" s="25">
         <v>101.9</v>
       </c>
       <c r="G32" s="50">
@@ -5509,52 +5592,56 @@
       </c>
       <c r="AQ32" s="13">
         <v>105.8</v>
       </c>
       <c r="AR32" s="13">
         <v>105.3</v>
       </c>
       <c r="AS32" s="71">
         <v>97.8</v>
       </c>
       <c r="AT32" s="16">
         <v>99.1</v>
       </c>
       <c r="AU32" s="16">
         <v>100.2</v>
       </c>
       <c r="AV32" s="18">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
       <c r="AX32" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY32" s="13"/>
-      <c r="AZ32" s="13"/>
+      <c r="AY32" s="13">
+        <v>101.6</v>
+      </c>
+      <c r="AZ32" s="13">
+        <v>107.1</v>
+      </c>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
     </row>
     <row r="35" spans="1:56" ht="21" customHeight="1">
@@ -5605,60 +5692,60 @@
       <c r="S36" s="80"/>
       <c r="T36" s="80"/>
       <c r="AB36" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AC36" s="80"/>
       <c r="AD36" s="80"/>
       <c r="AE36" s="80"/>
       <c r="AF36" s="80"/>
       <c r="AN36" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AO36" s="80"/>
       <c r="AP36" s="80"/>
       <c r="AQ36" s="80"/>
       <c r="AR36" s="80"/>
       <c r="AZ36" s="80" t="s">
         <v>1</v>
       </c>
       <c r="BA36" s="80"/>
       <c r="BB36" s="80"/>
       <c r="BC36" s="80"/>
       <c r="BD36" s="80"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="87"/>
-      <c r="B37" s="89" t="s">
+      <c r="A37" s="90"/>
+      <c r="B37" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="90"/>
-[...4 lines deleted...]
-      <c r="H37" s="91"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="88"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="88"/>
+      <c r="H37" s="89"/>
       <c r="I37" s="81" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="82"/>
       <c r="K37" s="82"/>
       <c r="L37" s="82"/>
       <c r="M37" s="82"/>
       <c r="N37" s="82"/>
       <c r="O37" s="82"/>
       <c r="P37" s="82"/>
       <c r="Q37" s="82"/>
       <c r="R37" s="82"/>
       <c r="S37" s="82"/>
       <c r="T37" s="83"/>
       <c r="U37" s="81" t="s">
         <v>18</v>
       </c>
       <c r="V37" s="82"/>
       <c r="W37" s="82"/>
       <c r="X37" s="82"/>
       <c r="Y37" s="82"/>
       <c r="Z37" s="82"/>
       <c r="AA37" s="82"/>
       <c r="AB37" s="82"/>
       <c r="AC37" s="82"/>
@@ -5673,51 +5760,51 @@
       <c r="AJ37" s="82"/>
       <c r="AK37" s="82"/>
       <c r="AL37" s="82"/>
       <c r="AM37" s="82"/>
       <c r="AN37" s="82"/>
       <c r="AO37" s="82"/>
       <c r="AP37" s="82"/>
       <c r="AQ37" s="82"/>
       <c r="AR37" s="83"/>
       <c r="AS37" s="81" t="s">
         <v>39</v>
       </c>
       <c r="AT37" s="82"/>
       <c r="AU37" s="82"/>
       <c r="AV37" s="82"/>
       <c r="AW37" s="82"/>
       <c r="AX37" s="82"/>
       <c r="AY37" s="82"/>
       <c r="AZ37" s="82"/>
       <c r="BA37" s="82"/>
       <c r="BB37" s="82"/>
       <c r="BC37" s="82"/>
       <c r="BD37" s="83"/>
     </row>
     <row r="38" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A38" s="88"/>
+      <c r="A38" s="91"/>
       <c r="B38" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="62" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J38" s="2" t="s">
@@ -5991,52 +6078,56 @@
       </c>
       <c r="AQ39" s="10">
         <v>96.9</v>
       </c>
       <c r="AR39" s="10">
         <v>96.9</v>
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
       <c r="AU39" s="10">
         <v>100</v>
       </c>
       <c r="AV39" s="10">
         <v>98.7</v>
       </c>
       <c r="AW39" s="10">
         <v>99.9</v>
       </c>
       <c r="AX39" s="10">
         <v>106.3</v>
       </c>
-      <c r="AY39" s="10"/>
-      <c r="AZ39" s="10"/>
+      <c r="AY39" s="10">
+        <v>105.9</v>
+      </c>
+      <c r="AZ39" s="10">
+        <v>104.2</v>
+      </c>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="26">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.9</v>
       </c>
       <c r="D40" s="23">
         <v>102.1</v>
       </c>
       <c r="E40" s="23">
         <v>100.4</v>
       </c>
       <c r="F40" s="23">
         <v>99.8</v>
       </c>
       <c r="G40" s="23">
@@ -6149,52 +6240,56 @@
       </c>
       <c r="AQ40" s="13">
         <v>97.7</v>
       </c>
       <c r="AR40" s="13">
         <v>109.5</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
       <c r="AX40" s="13">
         <v>100</v>
       </c>
-      <c r="AY40" s="13"/>
-      <c r="AZ40" s="13"/>
+      <c r="AY40" s="13">
+        <v>100.7</v>
+      </c>
+      <c r="AZ40" s="13">
+        <v>101.2</v>
+      </c>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="26">
         <v>100</v>
       </c>
       <c r="C41" s="23">
         <v>100.3</v>
       </c>
       <c r="D41" s="23">
         <v>96.2</v>
       </c>
       <c r="E41" s="23">
         <v>102</v>
       </c>
       <c r="F41" s="23">
         <v>102.2</v>
       </c>
       <c r="G41" s="23">
@@ -6307,52 +6402,56 @@
       </c>
       <c r="AQ41" s="13">
         <v>102.3</v>
       </c>
       <c r="AR41" s="13">
         <v>104.5</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
       <c r="AX41" s="13">
         <v>100</v>
       </c>
-      <c r="AY41" s="13"/>
-      <c r="AZ41" s="13"/>
+      <c r="AY41" s="13">
+        <v>100</v>
+      </c>
+      <c r="AZ41" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
       <c r="A42" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="26">
         <v>104.00944669469601</v>
       </c>
       <c r="C42" s="23">
         <v>103</v>
       </c>
       <c r="D42" s="23">
         <v>101.8</v>
       </c>
       <c r="E42" s="23">
         <v>100.7</v>
       </c>
       <c r="F42" s="23">
         <v>100</v>
       </c>
       <c r="G42" s="23">
@@ -6465,52 +6564,56 @@
       </c>
       <c r="AQ42" s="13">
         <v>102.3</v>
       </c>
       <c r="AR42" s="13">
         <v>92.4</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
       <c r="AX42" s="13">
         <v>100</v>
       </c>
-      <c r="AY42" s="13"/>
-      <c r="AZ42" s="13"/>
+      <c r="AY42" s="13">
+        <v>109</v>
+      </c>
+      <c r="AZ42" s="13">
+        <v>74.5</v>
+      </c>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="26">
         <v>100</v>
       </c>
       <c r="C43" s="23">
         <v>100</v>
       </c>
       <c r="D43" s="23">
         <v>98.1</v>
       </c>
       <c r="E43" s="23">
         <v>101.7</v>
       </c>
       <c r="F43" s="23">
         <v>101.5</v>
       </c>
       <c r="G43" s="23">
@@ -6623,52 +6726,56 @@
       </c>
       <c r="AQ43" s="13">
         <v>88.7</v>
       </c>
       <c r="AR43" s="13">
         <v>87.3</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
       <c r="AX43" s="13">
         <v>100</v>
       </c>
-      <c r="AY43" s="13"/>
-      <c r="AZ43" s="13"/>
+      <c r="AY43" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="AZ43" s="13">
+        <v>107.3</v>
+      </c>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="26">
         <v>110.68960529513889</v>
       </c>
       <c r="C44" s="23">
         <v>101.9</v>
       </c>
       <c r="D44" s="23">
         <v>100.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.9</v>
       </c>
       <c r="F44" s="23">
         <v>101.4</v>
       </c>
       <c r="G44" s="23">
@@ -6781,52 +6888,56 @@
       </c>
       <c r="AQ44" s="13">
         <v>114.6</v>
       </c>
       <c r="AR44" s="13">
         <v>117.7</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
       <c r="AX44" s="13">
         <v>100</v>
       </c>
-      <c r="AY44" s="13"/>
-      <c r="AZ44" s="13"/>
+      <c r="AY44" s="13">
+        <v>105</v>
+      </c>
+      <c r="AZ44" s="13">
+        <v>126.9</v>
+      </c>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="23">
         <v>101.1</v>
       </c>
       <c r="C45" s="23">
         <v>101.3</v>
       </c>
       <c r="D45" s="23">
         <v>99.1</v>
       </c>
       <c r="E45" s="23">
         <v>100.7</v>
       </c>
       <c r="F45" s="23">
         <v>100.9</v>
       </c>
       <c r="G45" s="23">
@@ -6939,52 +7050,56 @@
       </c>
       <c r="AQ45" s="13">
         <v>85.7</v>
       </c>
       <c r="AR45" s="13">
         <v>84.2</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>100</v>
       </c>
       <c r="AW45" s="13">
         <v>100</v>
       </c>
       <c r="AX45" s="13">
         <v>204.8</v>
       </c>
-      <c r="AY45" s="13"/>
-      <c r="AZ45" s="13"/>
+      <c r="AY45" s="13">
+        <v>146.6</v>
+      </c>
+      <c r="AZ45" s="13">
+        <v>112.3</v>
+      </c>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="26">
         <v>101.4</v>
       </c>
       <c r="C46" s="23">
         <v>102</v>
       </c>
       <c r="D46" s="23">
         <v>103.2</v>
       </c>
       <c r="E46" s="23">
         <v>102</v>
       </c>
       <c r="F46" s="23">
         <v>100.3</v>
       </c>
       <c r="G46" s="23">
@@ -7097,52 +7212,56 @@
       </c>
       <c r="AQ46" s="13">
         <v>104.6</v>
       </c>
       <c r="AR46" s="13">
         <v>101.4</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>98.7</v>
       </c>
       <c r="AW46" s="13">
         <v>99.2</v>
       </c>
       <c r="AX46" s="13">
         <v>99.9</v>
       </c>
-      <c r="AY46" s="13"/>
-      <c r="AZ46" s="13"/>
+      <c r="AY46" s="13">
+        <v>103.7</v>
+      </c>
+      <c r="AZ46" s="13">
+        <v>107.6</v>
+      </c>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="26">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>102.2</v>
       </c>
       <c r="D47" s="23">
         <v>98.4</v>
       </c>
       <c r="E47" s="23">
         <v>100.9</v>
       </c>
       <c r="F47" s="23">
         <v>101.3</v>
       </c>
       <c r="G47" s="23">
@@ -7255,52 +7374,56 @@
       </c>
       <c r="AQ47" s="13">
         <v>97.2</v>
       </c>
       <c r="AR47" s="13">
         <v>104.7</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
       <c r="AX47" s="13">
         <v>100</v>
       </c>
-      <c r="AY47" s="13"/>
-      <c r="AZ47" s="13"/>
+      <c r="AY47" s="13">
+        <v>99.3</v>
+      </c>
+      <c r="AZ47" s="13">
+        <v>95.8</v>
+      </c>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="26">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>100.9</v>
       </c>
       <c r="D48" s="23">
         <v>97.8</v>
       </c>
       <c r="E48" s="23">
         <v>98.7</v>
       </c>
       <c r="F48" s="23">
         <v>99.7</v>
       </c>
       <c r="G48" s="23">
@@ -7413,52 +7536,56 @@
       </c>
       <c r="AQ48" s="13">
         <v>100.7</v>
       </c>
       <c r="AR48" s="13">
         <v>104.2</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
       <c r="AX48" s="13">
         <v>100</v>
       </c>
-      <c r="AY48" s="13"/>
-      <c r="AZ48" s="13"/>
+      <c r="AY48" s="13">
+        <v>100</v>
+      </c>
+      <c r="AZ48" s="13">
+        <v>99.9</v>
+      </c>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="26">
         <v>100</v>
       </c>
       <c r="C49" s="23">
         <v>104.7</v>
       </c>
       <c r="D49" s="23">
         <v>102.1</v>
       </c>
       <c r="E49" s="23">
         <v>96.8</v>
       </c>
       <c r="F49" s="23">
         <v>99.5</v>
       </c>
       <c r="G49" s="23">
@@ -7571,52 +7698,56 @@
       </c>
       <c r="AQ49" s="13">
         <v>106.8</v>
       </c>
       <c r="AR49" s="13">
         <v>105.9</v>
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
       <c r="AU49" s="13">
         <v>100</v>
       </c>
       <c r="AV49" s="13">
         <v>100</v>
       </c>
       <c r="AW49" s="13">
         <v>100</v>
       </c>
       <c r="AX49" s="13">
         <v>100</v>
       </c>
-      <c r="AY49" s="13"/>
-      <c r="AZ49" s="6"/>
+      <c r="AY49" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="AZ49" s="6">
+        <v>116.7</v>
+      </c>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
@@ -7695,59 +7826,59 @@
       <c r="T52" s="80"/>
       <c r="AB52" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AC52" s="80"/>
       <c r="AD52" s="80"/>
       <c r="AE52" s="80"/>
       <c r="AF52" s="80"/>
       <c r="AN52" s="80" t="s">
         <v>1</v>
       </c>
       <c r="AO52" s="80"/>
       <c r="AP52" s="80"/>
       <c r="AQ52" s="80"/>
       <c r="AR52" s="80"/>
       <c r="AZ52" s="80" t="s">
         <v>1</v>
       </c>
       <c r="BA52" s="80"/>
       <c r="BB52" s="80"/>
       <c r="BC52" s="80"/>
       <c r="BD52" s="80"/>
     </row>
     <row r="53" spans="1:56" ht="16.5" thickBot="1">
       <c r="A53" s="85"/>
-      <c r="B53" s="89" t="s">
+      <c r="B53" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="C53" s="90"/>
-[...4 lines deleted...]
-      <c r="H53" s="91"/>
+      <c r="C53" s="88"/>
+      <c r="D53" s="88"/>
+      <c r="E53" s="88"/>
+      <c r="F53" s="88"/>
+      <c r="G53" s="88"/>
+      <c r="H53" s="89"/>
       <c r="I53" s="81" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="82"/>
       <c r="K53" s="82"/>
       <c r="L53" s="82"/>
       <c r="M53" s="82"/>
       <c r="N53" s="82"/>
       <c r="O53" s="82"/>
       <c r="P53" s="82"/>
       <c r="Q53" s="82"/>
       <c r="R53" s="82"/>
       <c r="S53" s="82"/>
       <c r="T53" s="83"/>
       <c r="U53" s="81" t="s">
         <v>19</v>
       </c>
       <c r="V53" s="82"/>
       <c r="W53" s="82"/>
       <c r="X53" s="82"/>
       <c r="Y53" s="82"/>
       <c r="Z53" s="82"/>
       <c r="AA53" s="82"/>
       <c r="AB53" s="82"/>
       <c r="AC53" s="82"/>
@@ -8080,52 +8211,56 @@
       </c>
       <c r="AQ55" s="10">
         <v>103.5</v>
       </c>
       <c r="AR55" s="10">
         <v>104.1</v>
       </c>
       <c r="AS55" s="70">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
       <c r="AU55" s="10">
         <v>101.8</v>
       </c>
       <c r="AV55" s="10">
         <v>101.6</v>
       </c>
       <c r="AW55" s="10">
         <v>101.4</v>
       </c>
       <c r="AX55" s="10">
         <v>101.4</v>
       </c>
-      <c r="AY55" s="10"/>
-      <c r="AZ55" s="10"/>
+      <c r="AY55" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="AZ55" s="10">
+        <v>101.5</v>
+      </c>
       <c r="BA55" s="10"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="27">
         <v>92.2</v>
       </c>
       <c r="C56" s="28">
         <v>89.6</v>
       </c>
       <c r="D56" s="28">
         <v>91.5</v>
       </c>
       <c r="E56" s="28">
         <v>93.2</v>
       </c>
       <c r="F56" s="28">
         <v>92.8</v>
       </c>
       <c r="G56" s="28">
@@ -8238,52 +8373,56 @@
       </c>
       <c r="AQ56" s="13">
         <v>102.4</v>
       </c>
       <c r="AR56" s="13">
         <v>103.4</v>
       </c>
       <c r="AS56" s="71">
         <v>84.6</v>
       </c>
       <c r="AT56" s="63">
         <v>101.6</v>
       </c>
       <c r="AU56" s="63">
         <v>106.2</v>
       </c>
       <c r="AV56" s="63">
         <v>102.5</v>
       </c>
       <c r="AW56" s="13">
         <v>101.7</v>
       </c>
       <c r="AX56" s="13">
         <v>98.3</v>
       </c>
-      <c r="AY56" s="13"/>
-      <c r="AZ56" s="13"/>
+      <c r="AY56" s="10">
+        <v>99.6</v>
+      </c>
+      <c r="AZ56" s="13">
+        <v>100.1</v>
+      </c>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="27">
         <v>100.2</v>
       </c>
       <c r="C57" s="28">
         <v>100.4</v>
       </c>
       <c r="D57" s="28">
         <v>101.6</v>
       </c>
       <c r="E57" s="28">
         <v>106.5</v>
       </c>
       <c r="F57" s="28">
         <v>107.9</v>
       </c>
       <c r="G57" s="28">
@@ -8396,52 +8535,56 @@
       </c>
       <c r="AQ57" s="13">
         <v>105.2</v>
       </c>
       <c r="AR57" s="13">
         <v>105.3</v>
       </c>
       <c r="AS57" s="71">
         <v>100.4</v>
       </c>
       <c r="AT57" s="16">
         <v>101.7</v>
       </c>
       <c r="AU57" s="16">
         <v>102.2</v>
       </c>
       <c r="AV57" s="18">
         <v>100.2</v>
       </c>
       <c r="AW57" s="13">
         <v>100.2</v>
       </c>
       <c r="AX57" s="13">
         <v>101</v>
       </c>
-      <c r="AY57" s="13"/>
-      <c r="AZ57" s="13"/>
+      <c r="AY57" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="AZ57" s="13">
+        <v>100.3</v>
+      </c>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="27">
         <v>101.2</v>
       </c>
       <c r="C58" s="28">
         <v>102.6</v>
       </c>
       <c r="D58" s="28">
         <v>104.4</v>
       </c>
       <c r="E58" s="28">
         <v>103</v>
       </c>
       <c r="F58" s="28">
         <v>102.9</v>
       </c>
       <c r="G58" s="28">
@@ -8554,52 +8697,56 @@
       </c>
       <c r="AQ58" s="13">
         <v>104.2</v>
       </c>
       <c r="AR58" s="13">
         <v>104.6</v>
       </c>
       <c r="AS58" s="71">
         <v>102.7</v>
       </c>
       <c r="AT58" s="16">
         <v>103.1</v>
       </c>
       <c r="AU58" s="16">
         <v>101.3</v>
       </c>
       <c r="AV58" s="64">
         <v>104.5</v>
       </c>
       <c r="AW58" s="13">
         <v>104.8</v>
       </c>
       <c r="AX58" s="13">
         <v>102.7</v>
       </c>
-      <c r="AY58" s="13"/>
-      <c r="AZ58" s="13"/>
+      <c r="AY58" s="13">
+        <v>103.7</v>
+      </c>
+      <c r="AZ58" s="13">
+        <v>103.9</v>
+      </c>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="27">
         <v>103.6</v>
       </c>
       <c r="C59" s="28">
         <v>106.8</v>
       </c>
       <c r="D59" s="28">
         <v>106.2</v>
       </c>
       <c r="E59" s="28">
         <v>105.2</v>
       </c>
       <c r="F59" s="28">
         <v>108.2</v>
       </c>
       <c r="G59" s="28">
@@ -8712,52 +8859,56 @@
       </c>
       <c r="AQ59" s="13">
         <v>104</v>
       </c>
       <c r="AR59" s="13">
         <v>103.1</v>
       </c>
       <c r="AS59" s="71">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
         <v>103.1</v>
       </c>
       <c r="AU59" s="17">
         <v>101.9</v>
       </c>
       <c r="AV59" s="18">
         <v>101.8</v>
       </c>
       <c r="AW59" s="13">
         <v>101.5</v>
       </c>
       <c r="AX59" s="13">
         <v>103.1</v>
       </c>
-      <c r="AY59" s="13"/>
-      <c r="AZ59" s="13"/>
+      <c r="AY59" s="13">
+        <v>102.5</v>
+      </c>
+      <c r="AZ59" s="13">
+        <v>101.8</v>
+      </c>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="27">
         <v>101</v>
       </c>
       <c r="C60" s="28">
         <v>103</v>
       </c>
       <c r="D60" s="28">
         <v>103.3</v>
       </c>
       <c r="E60" s="28">
         <v>102.9</v>
       </c>
       <c r="F60" s="28">
         <v>103.3</v>
       </c>
       <c r="G60" s="28">
@@ -8870,52 +9021,56 @@
       </c>
       <c r="AQ60" s="13">
         <v>104.6</v>
       </c>
       <c r="AR60" s="13">
         <v>104.7</v>
       </c>
       <c r="AS60" s="71">
         <v>110.2</v>
       </c>
       <c r="AT60" s="17">
         <v>103.9</v>
       </c>
       <c r="AU60" s="16">
         <v>101.4</v>
       </c>
       <c r="AV60" s="18">
         <v>101.2</v>
       </c>
       <c r="AW60" s="13">
         <v>100.8</v>
       </c>
       <c r="AX60" s="13">
         <v>99.8</v>
       </c>
-      <c r="AY60" s="13"/>
-      <c r="AZ60" s="13"/>
+      <c r="AY60" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="AZ60" s="13">
+        <v>100.5</v>
+      </c>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="27">
         <v>100.4</v>
       </c>
       <c r="C61" s="28">
         <v>100.1</v>
       </c>
       <c r="D61" s="28">
         <v>100.5</v>
       </c>
       <c r="E61" s="28">
         <v>101.4</v>
       </c>
       <c r="F61" s="28">
         <v>101.7</v>
       </c>
       <c r="G61" s="28">
@@ -9028,52 +9183,56 @@
       </c>
       <c r="AQ61" s="13">
         <v>101.7</v>
       </c>
       <c r="AR61" s="13">
         <v>102.2</v>
       </c>
       <c r="AS61" s="71">
         <v>96.3</v>
       </c>
       <c r="AT61" s="16">
         <v>97.6</v>
       </c>
       <c r="AU61" s="16">
         <v>101.4</v>
       </c>
       <c r="AV61" s="64">
         <v>101.4</v>
       </c>
       <c r="AW61" s="13">
         <v>102.2</v>
       </c>
       <c r="AX61" s="13">
         <v>102.8</v>
       </c>
-      <c r="AY61" s="13"/>
-      <c r="AZ61" s="13"/>
+      <c r="AY61" s="13">
+        <v>105</v>
+      </c>
+      <c r="AZ61" s="13">
+        <v>104.8</v>
+      </c>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="27">
         <v>101.6</v>
       </c>
       <c r="C62" s="28">
         <v>101.6</v>
       </c>
       <c r="D62" s="28">
         <v>102</v>
       </c>
       <c r="E62" s="28">
         <v>102.7</v>
       </c>
       <c r="F62" s="28">
         <v>103.2</v>
       </c>
       <c r="G62" s="28">
@@ -9186,52 +9345,56 @@
       </c>
       <c r="AQ62" s="13">
         <v>103.7</v>
       </c>
       <c r="AR62" s="13">
         <v>104.1</v>
       </c>
       <c r="AS62" s="71">
         <v>104.3</v>
       </c>
       <c r="AT62" s="17">
         <v>99.8</v>
       </c>
       <c r="AU62" s="17">
         <v>101.6</v>
       </c>
       <c r="AV62" s="64">
         <v>101.5</v>
       </c>
       <c r="AW62" s="13">
         <v>101.4</v>
       </c>
       <c r="AX62" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY62" s="13"/>
-      <c r="AZ62" s="13"/>
+      <c r="AY62" s="13">
+        <v>101.6</v>
+      </c>
+      <c r="AZ62" s="13">
+        <v>101.5</v>
+      </c>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="27">
         <v>100.5</v>
       </c>
       <c r="C63" s="28">
         <v>100.4</v>
       </c>
       <c r="D63" s="28">
         <v>100.8</v>
       </c>
       <c r="E63" s="28">
         <v>103.4</v>
       </c>
       <c r="F63" s="28">
         <v>104.4</v>
       </c>
       <c r="G63" s="28">
@@ -9344,52 +9507,56 @@
       </c>
       <c r="AQ63" s="13">
         <v>102</v>
       </c>
       <c r="AR63" s="13">
         <v>105.3</v>
       </c>
       <c r="AS63" s="71">
         <v>105.1</v>
       </c>
       <c r="AT63" s="17">
         <v>100.8</v>
       </c>
       <c r="AU63" s="17">
         <v>101.3</v>
       </c>
       <c r="AV63" s="18">
         <v>101.7</v>
       </c>
       <c r="AW63" s="13">
         <v>101.3</v>
       </c>
       <c r="AX63" s="13">
         <v>101.9</v>
       </c>
-      <c r="AY63" s="13"/>
-      <c r="AZ63" s="13"/>
+      <c r="AY63" s="13">
+        <v>99.6</v>
+      </c>
+      <c r="AZ63" s="13">
+        <v>99.6</v>
+      </c>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="27">
         <v>100.9</v>
       </c>
       <c r="C64" s="28">
         <v>103.7</v>
       </c>
       <c r="D64" s="28">
         <v>105.3</v>
       </c>
       <c r="E64" s="28">
         <v>101.4</v>
       </c>
       <c r="F64" s="28">
         <v>101.7</v>
       </c>
       <c r="G64" s="28">
@@ -9502,52 +9669,56 @@
       </c>
       <c r="AQ64" s="13">
         <v>103.4</v>
       </c>
       <c r="AR64" s="13">
         <v>103.9</v>
       </c>
       <c r="AS64" s="71">
         <v>102.7</v>
       </c>
       <c r="AT64" s="16">
         <v>101.7</v>
       </c>
       <c r="AU64" s="16">
         <v>101.4</v>
       </c>
       <c r="AV64" s="18">
         <v>100.1</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
       <c r="AX64" s="13">
         <v>98.8</v>
       </c>
-      <c r="AY64" s="13"/>
-      <c r="AZ64" s="13"/>
+      <c r="AY64" s="13">
+        <v>99.3</v>
+      </c>
+      <c r="AZ64" s="13">
+        <v>100.1</v>
+      </c>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:56" ht="13.5" customHeight="1">
       <c r="A65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="27">
         <v>103.2</v>
       </c>
       <c r="C65" s="28">
         <v>103.8</v>
       </c>
       <c r="D65" s="28">
         <v>109.1</v>
       </c>
       <c r="E65" s="28">
         <v>105.9</v>
       </c>
       <c r="F65" s="28">
         <v>105.7</v>
       </c>
       <c r="G65" s="28">
@@ -9660,52 +9831,56 @@
       </c>
       <c r="AQ65" s="13">
         <v>104.1</v>
       </c>
       <c r="AR65" s="13">
         <v>104.4</v>
       </c>
       <c r="AS65" s="71">
         <v>97.8</v>
       </c>
       <c r="AT65" s="16">
         <v>99.1</v>
       </c>
       <c r="AU65" s="16">
         <v>100.2</v>
       </c>
       <c r="AV65" s="18">
         <v>100.3</v>
       </c>
       <c r="AW65" s="13">
         <v>99.9</v>
       </c>
       <c r="AX65" s="13">
         <v>100.4</v>
       </c>
-      <c r="AY65" s="13"/>
-      <c r="AZ65" s="13"/>
+      <c r="AY65" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="AZ65" s="13">
+        <v>100.5</v>
+      </c>
       <c r="BA65" s="13"/>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
@@ -9830,51 +10005,51 @@
     <mergeCell ref="P36:T36"/>
     <mergeCell ref="A51:U51"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AB19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AB36:AF36"/>
     <mergeCell ref="A18:U18"/>
     <mergeCell ref="A35:U35"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="I53:T53"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="I37:T37"/>
     <mergeCell ref="P52:T52"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="AN19:AR19"/>
     <mergeCell ref="AG20:AR20"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B20:H20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="18" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>