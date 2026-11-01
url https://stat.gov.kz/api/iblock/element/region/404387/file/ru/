--- v5 (2026-09-19)
+++ v6 (2026-11-01)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\ИФО сентябрь\РУС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="44">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -150,51 +155,51 @@
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>2025 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для
  статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный 
 пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>*Данные за 2025 год пересчитаны по уточненным годовым данным.</t>
   </si>
   <si>
     <t>год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -701,51 +706,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -872,88 +877,106 @@
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1153,116 +1176,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1398,217 +1423,217 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BB28" sqref="BB28"/>
+      <selection pane="bottomRight" activeCell="A45" sqref="A45:XFD45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="44" width="9.140625" style="1"/>
     <col min="45" max="58" width="9.140625" style="1" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="84"/>
-[...18 lines deleted...]
-      <c r="U2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
       <c r="AG2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AH2" s="14"/>
       <c r="AI2" s="14"/>
       <c r="AJ2" s="14"/>
       <c r="AK2" s="14"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="14"/>
       <c r="AN2" s="14"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P3" s="80" t="s">
+      <c r="P3" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="80"/>
-[...3 lines deleted...]
-      <c r="AB3" s="80" t="s">
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+      <c r="S3" s="81"/>
+      <c r="T3" s="81"/>
+      <c r="AB3" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AC3" s="80"/>
-[...3 lines deleted...]
-      <c r="AN3" s="80" t="s">
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AN3" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AO3" s="80"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="80" t="s">
+      <c r="AO3" s="81"/>
+      <c r="AP3" s="81"/>
+      <c r="AQ3" s="81"/>
+      <c r="AR3" s="81"/>
+      <c r="AZ3" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="BA3" s="80"/>
-[...2 lines deleted...]
-      <c r="BD3" s="80"/>
+      <c r="BA3" s="81"/>
+      <c r="BB3" s="81"/>
+      <c r="BC3" s="81"/>
+      <c r="BD3" s="81"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="85"/>
-      <c r="B4" s="87" t="s">
+      <c r="A4" s="86"/>
+      <c r="B4" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="88"/>
-[...5 lines deleted...]
-      <c r="I4" s="81" t="s">
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="82"/>
-[...10 lines deleted...]
-      <c r="U4" s="81" t="s">
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="82"/>
-[...10 lines deleted...]
-      <c r="AG4" s="81" t="s">
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="83"/>
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="84"/>
+      <c r="AG4" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AH4" s="82"/>
-[...10 lines deleted...]
-      <c r="AS4" s="81" t="s">
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="83"/>
+      <c r="AM4" s="83"/>
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="83"/>
+      <c r="AQ4" s="83"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="AT4" s="82"/>
-[...9 lines deleted...]
-      <c r="BD4" s="83"/>
+      <c r="AT4" s="83"/>
+      <c r="AU4" s="83"/>
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="83"/>
+      <c r="AY4" s="83"/>
+      <c r="AZ4" s="83"/>
+      <c r="BA4" s="83"/>
+      <c r="BB4" s="83"/>
+      <c r="BC4" s="83"/>
+      <c r="BD4" s="84"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="86"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="56" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="56" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1885,55 +1910,57 @@
       </c>
       <c r="AR6" s="10">
         <v>99.9</v>
       </c>
       <c r="AS6" s="70">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
       <c r="AU6" s="10">
         <v>101.8</v>
       </c>
       <c r="AV6" s="10">
         <v>101.6</v>
       </c>
       <c r="AW6" s="10">
         <v>101.4</v>
       </c>
       <c r="AX6" s="10">
         <v>101.6</v>
       </c>
       <c r="AY6" s="10">
         <v>102.4</v>
       </c>
-      <c r="AZ6" s="10">
+      <c r="AZ6" s="93">
         <v>102.6</v>
       </c>
-      <c r="BA6" s="10"/>
-      <c r="BB6" s="10"/>
+      <c r="BA6" s="98">
+        <v>102.7</v>
+      </c>
+      <c r="BB6" s="95"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="25">
         <v>92.2</v>
       </c>
       <c r="C7" s="25">
         <v>100.1</v>
       </c>
       <c r="D7" s="25">
         <v>101.1</v>
       </c>
       <c r="E7" s="25">
         <v>100.1</v>
       </c>
       <c r="F7" s="25">
         <v>95.9</v>
       </c>
       <c r="G7" s="23">
         <v>96.4</v>
       </c>
@@ -2047,55 +2074,57 @@
       </c>
       <c r="AR7" s="13">
         <v>107.1</v>
       </c>
       <c r="AS7" s="71">
         <v>84.6</v>
       </c>
       <c r="AT7" s="63">
         <v>101.5</v>
       </c>
       <c r="AU7" s="72">
         <v>106</v>
       </c>
       <c r="AV7" s="63">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
       <c r="AX7" s="13">
         <v>98.6</v>
       </c>
       <c r="AY7" s="13">
         <v>100.1</v>
       </c>
-      <c r="AZ7" s="13">
+      <c r="AZ7" s="94">
         <v>100.7</v>
       </c>
-      <c r="BA7" s="13"/>
-      <c r="BB7" s="13"/>
+      <c r="BA7" s="97">
+        <v>107.4</v>
+      </c>
+      <c r="BB7" s="96"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="25">
         <v>100.2</v>
       </c>
       <c r="C8" s="25">
         <v>100.3</v>
       </c>
       <c r="D8" s="25">
         <v>99.2</v>
       </c>
       <c r="E8" s="25">
         <v>103</v>
       </c>
       <c r="F8" s="25">
         <v>103.4</v>
       </c>
       <c r="G8" s="23">
         <v>101.5</v>
       </c>
@@ -2209,55 +2238,57 @@
       </c>
       <c r="AR8" s="13">
         <v>104.7</v>
       </c>
       <c r="AS8" s="71">
         <v>100.4</v>
       </c>
       <c r="AT8" s="16">
         <v>101.7</v>
       </c>
       <c r="AU8" s="73">
         <v>102.2</v>
       </c>
       <c r="AV8" s="18">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
       <c r="AX8" s="13">
         <v>100.7</v>
       </c>
       <c r="AY8" s="13">
         <v>100.1</v>
       </c>
-      <c r="AZ8" s="13">
+      <c r="AZ8" s="94">
         <v>100.6</v>
       </c>
-      <c r="BA8" s="13"/>
-      <c r="BB8" s="13"/>
+      <c r="BA8" s="97">
+        <v>100.4</v>
+      </c>
+      <c r="BB8" s="96"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="25">
         <v>101.2</v>
       </c>
       <c r="C9" s="25">
         <v>102.3</v>
       </c>
       <c r="D9" s="25">
         <v>102</v>
       </c>
       <c r="E9" s="25">
         <v>101.6</v>
       </c>
       <c r="F9" s="25">
         <v>101.9</v>
       </c>
       <c r="G9" s="23">
         <v>102.2</v>
       </c>
@@ -2371,55 +2402,57 @@
       </c>
       <c r="AR9" s="13">
         <v>98.1</v>
       </c>
       <c r="AS9" s="71">
         <v>102.7</v>
       </c>
       <c r="AT9" s="16">
         <v>103.1</v>
       </c>
       <c r="AU9" s="73">
         <v>101.3</v>
       </c>
       <c r="AV9" s="64">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
       <c r="AX9" s="13">
         <v>102.7</v>
       </c>
       <c r="AY9" s="13">
         <v>104.6</v>
       </c>
-      <c r="AZ9" s="13">
+      <c r="AZ9" s="94">
         <v>92.1</v>
       </c>
-      <c r="BA9" s="13"/>
-      <c r="BB9" s="13"/>
+      <c r="BA9" s="97">
+        <v>103.1</v>
+      </c>
+      <c r="BB9" s="96"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="25">
         <v>103.6</v>
       </c>
       <c r="C10" s="25">
         <v>101.8</v>
       </c>
       <c r="D10" s="25">
         <v>101.9</v>
       </c>
       <c r="E10" s="25">
         <v>102.3</v>
       </c>
       <c r="F10" s="25">
         <v>102.8</v>
       </c>
       <c r="G10" s="23">
         <v>102.8</v>
       </c>
@@ -2533,55 +2566,57 @@
       </c>
       <c r="AR10" s="13">
         <v>94.4</v>
       </c>
       <c r="AS10" s="71">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
       <c r="AU10" s="73">
         <v>101.9</v>
       </c>
       <c r="AV10" s="18">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
       <c r="AX10" s="13">
         <v>103</v>
       </c>
       <c r="AY10" s="13">
         <v>103.9</v>
       </c>
-      <c r="AZ10" s="13">
+      <c r="AZ10" s="94">
         <v>104</v>
       </c>
-      <c r="BA10" s="13"/>
-      <c r="BB10" s="13"/>
+      <c r="BA10" s="97">
+        <v>99.9</v>
+      </c>
+      <c r="BB10" s="96"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="25">
         <v>101</v>
       </c>
       <c r="C11" s="25">
         <v>102.7</v>
       </c>
       <c r="D11" s="25">
         <v>101.1</v>
       </c>
       <c r="E11" s="25">
         <v>101.2</v>
       </c>
       <c r="F11" s="25">
         <v>102.3</v>
       </c>
       <c r="G11" s="23">
         <v>100.3</v>
       </c>
@@ -2695,55 +2730,57 @@
       </c>
       <c r="AR11" s="13">
         <v>113.4</v>
       </c>
       <c r="AS11" s="71">
         <v>110.2</v>
       </c>
       <c r="AT11" s="17">
         <v>103.9</v>
       </c>
       <c r="AU11" s="73">
         <v>101.4</v>
       </c>
       <c r="AV11" s="18">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
       <c r="AX11" s="13">
         <v>99.8</v>
       </c>
       <c r="AY11" s="13">
         <v>101.2</v>
       </c>
-      <c r="AZ11" s="13">
+      <c r="AZ11" s="94">
         <v>111.8</v>
       </c>
-      <c r="BA11" s="13"/>
-      <c r="BB11" s="13"/>
+      <c r="BA11" s="97">
+        <v>110.4</v>
+      </c>
+      <c r="BB11" s="96"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>100.4</v>
       </c>
       <c r="C12" s="25">
         <v>100.7</v>
       </c>
       <c r="D12" s="25">
         <v>96.9</v>
       </c>
       <c r="E12" s="25">
         <v>101.4</v>
       </c>
       <c r="F12" s="25">
         <v>101.6</v>
       </c>
       <c r="G12" s="23">
         <v>99.8</v>
       </c>
@@ -2857,55 +2894,57 @@
       </c>
       <c r="AR12" s="13">
         <v>92.2</v>
       </c>
       <c r="AS12" s="71">
         <v>96.3</v>
       </c>
       <c r="AT12" s="16">
         <v>97.6</v>
       </c>
       <c r="AU12" s="73">
         <v>101.4</v>
       </c>
       <c r="AV12" s="64">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
       <c r="AX12" s="13">
         <v>105.1</v>
       </c>
       <c r="AY12" s="13">
         <v>110.3</v>
       </c>
-      <c r="AZ12" s="13">
+      <c r="AZ12" s="94">
         <v>107.8</v>
       </c>
-      <c r="BA12" s="13"/>
-      <c r="BB12" s="13"/>
+      <c r="BA12" s="97">
+        <v>99.7</v>
+      </c>
+      <c r="BB12" s="96"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="25">
         <v>101.6</v>
       </c>
       <c r="C13" s="25">
         <v>101.7</v>
       </c>
       <c r="D13" s="25">
         <v>103.4</v>
       </c>
       <c r="E13" s="25">
         <v>102.1</v>
       </c>
       <c r="F13" s="25">
         <v>101.7</v>
       </c>
       <c r="G13" s="23">
         <v>100.7</v>
       </c>
@@ -3019,55 +3058,57 @@
       </c>
       <c r="AR13" s="13">
         <v>102.5</v>
       </c>
       <c r="AS13" s="71">
         <v>104.3</v>
       </c>
       <c r="AT13" s="17">
         <v>99.8</v>
       </c>
       <c r="AU13" s="73">
         <v>101.6</v>
       </c>
       <c r="AV13" s="64">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
       <c r="AX13" s="13">
         <v>101.9</v>
       </c>
       <c r="AY13" s="13">
         <v>102.1</v>
       </c>
-      <c r="AZ13" s="13">
+      <c r="AZ13" s="94">
         <v>104.1</v>
       </c>
-      <c r="BA13" s="13"/>
-      <c r="BB13" s="13"/>
+      <c r="BA13" s="97">
+        <v>102</v>
+      </c>
+      <c r="BB13" s="96"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="25">
         <v>100.5</v>
       </c>
       <c r="C14" s="25">
         <v>102.2</v>
       </c>
       <c r="D14" s="25">
         <v>98.8</v>
       </c>
       <c r="E14" s="25">
         <v>101.7</v>
       </c>
       <c r="F14" s="25">
         <v>102.5</v>
       </c>
       <c r="G14" s="23">
         <v>101.3</v>
       </c>
@@ -3181,55 +3222,57 @@
       </c>
       <c r="AR14" s="13">
         <v>104.9</v>
       </c>
       <c r="AS14" s="71">
         <v>105.1</v>
       </c>
       <c r="AT14" s="17">
         <v>100.8</v>
       </c>
       <c r="AU14" s="73">
         <v>101.3</v>
       </c>
       <c r="AV14" s="18">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
       <c r="AX14" s="13">
         <v>101.8</v>
       </c>
       <c r="AY14" s="13">
         <v>99.6</v>
       </c>
-      <c r="AZ14" s="13">
+      <c r="AZ14" s="94">
         <v>97.4</v>
       </c>
-      <c r="BA14" s="13"/>
-      <c r="BB14" s="13"/>
+      <c r="BA14" s="97">
+        <v>99.7</v>
+      </c>
+      <c r="BB14" s="96"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="25">
         <v>100.9</v>
       </c>
       <c r="C15" s="25">
         <v>101.4</v>
       </c>
       <c r="D15" s="25">
         <v>102.7</v>
       </c>
       <c r="E15" s="25">
         <v>97.5</v>
       </c>
       <c r="F15" s="25">
         <v>100.9</v>
       </c>
       <c r="G15" s="23">
         <v>100.9</v>
       </c>
@@ -3343,55 +3386,57 @@
       </c>
       <c r="AR15" s="13">
         <v>104</v>
       </c>
       <c r="AS15" s="71">
         <v>102.7</v>
       </c>
       <c r="AT15" s="16">
         <v>101.7</v>
       </c>
       <c r="AU15" s="73">
         <v>101.3</v>
       </c>
       <c r="AV15" s="18">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
       <c r="AX15" s="13">
         <v>98.9</v>
       </c>
       <c r="AY15" s="13">
         <v>99.4</v>
       </c>
-      <c r="AZ15" s="13">
+      <c r="AZ15" s="94">
         <v>100.1</v>
       </c>
-      <c r="BA15" s="13"/>
-      <c r="BB15" s="13"/>
+      <c r="BA15" s="97">
+        <v>101.1</v>
+      </c>
+      <c r="BB15" s="96"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="25">
         <v>103.2</v>
       </c>
       <c r="C16" s="25">
         <v>104.5</v>
       </c>
       <c r="D16" s="25">
         <v>104.6</v>
       </c>
       <c r="E16" s="25">
         <v>100.4</v>
       </c>
       <c r="F16" s="25">
         <v>101.9</v>
       </c>
       <c r="G16" s="23">
         <v>102.4</v>
       </c>
@@ -3505,200 +3550,202 @@
       </c>
       <c r="AR16" s="13">
         <v>105.3</v>
       </c>
       <c r="AS16" s="71">
         <v>97.8</v>
       </c>
       <c r="AT16" s="16">
         <v>99.1</v>
       </c>
       <c r="AU16" s="73">
         <v>100.2</v>
       </c>
       <c r="AV16" s="18">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
       <c r="AX16" s="13">
         <v>100.4</v>
       </c>
       <c r="AY16" s="13">
         <v>101.6</v>
       </c>
-      <c r="AZ16" s="13">
+      <c r="AZ16" s="94">
         <v>107.1</v>
       </c>
-      <c r="BA16" s="13"/>
-      <c r="BB16" s="13"/>
+      <c r="BA16" s="97">
+        <v>102.9</v>
+      </c>
+      <c r="BB16" s="96"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="AU17" s="74"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="84" t="s">
+      <c r="A18" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="84"/>
-[...18 lines deleted...]
-      <c r="U18" s="84"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
+      <c r="Q18" s="85"/>
+      <c r="R18" s="85"/>
+      <c r="S18" s="85"/>
+      <c r="T18" s="85"/>
+      <c r="U18" s="85"/>
       <c r="AG18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AH18" s="14"/>
       <c r="AI18" s="14"/>
       <c r="AJ18" s="14"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P19" s="80" t="s">
+      <c r="P19" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="Q19" s="80"/>
-[...3 lines deleted...]
-      <c r="AB19" s="80" t="s">
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="AB19" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AC19" s="80"/>
-[...3 lines deleted...]
-      <c r="AN19" s="80" t="s">
+      <c r="AC19" s="81"/>
+      <c r="AD19" s="81"/>
+      <c r="AE19" s="81"/>
+      <c r="AF19" s="81"/>
+      <c r="AN19" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AO19" s="80"/>
-[...3 lines deleted...]
-      <c r="AZ19" s="80" t="s">
+      <c r="AO19" s="81"/>
+      <c r="AP19" s="81"/>
+      <c r="AQ19" s="81"/>
+      <c r="AR19" s="81"/>
+      <c r="AZ19" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="BA19" s="80"/>
-[...2 lines deleted...]
-      <c r="BD19" s="80"/>
+      <c r="BA19" s="81"/>
+      <c r="BB19" s="81"/>
+      <c r="BC19" s="81"/>
+      <c r="BD19" s="81"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="85"/>
-      <c r="B20" s="87" t="s">
+      <c r="A20" s="86"/>
+      <c r="B20" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="88"/>
-[...5 lines deleted...]
-      <c r="I20" s="81" t="s">
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="J20" s="82"/>
-[...10 lines deleted...]
-      <c r="U20" s="81" t="s">
+      <c r="J20" s="83"/>
+      <c r="K20" s="83"/>
+      <c r="L20" s="83"/>
+      <c r="M20" s="83"/>
+      <c r="N20" s="83"/>
+      <c r="O20" s="83"/>
+      <c r="P20" s="83"/>
+      <c r="Q20" s="83"/>
+      <c r="R20" s="83"/>
+      <c r="S20" s="83"/>
+      <c r="T20" s="84"/>
+      <c r="U20" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="82"/>
-[...10 lines deleted...]
-      <c r="AG20" s="81" t="s">
+      <c r="V20" s="83"/>
+      <c r="W20" s="83"/>
+      <c r="X20" s="83"/>
+      <c r="Y20" s="83"/>
+      <c r="Z20" s="83"/>
+      <c r="AA20" s="83"/>
+      <c r="AB20" s="83"/>
+      <c r="AC20" s="83"/>
+      <c r="AD20" s="83"/>
+      <c r="AE20" s="83"/>
+      <c r="AF20" s="84"/>
+      <c r="AG20" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AH20" s="82"/>
-[...10 lines deleted...]
-      <c r="AS20" s="81" t="s">
+      <c r="AH20" s="83"/>
+      <c r="AI20" s="83"/>
+      <c r="AJ20" s="83"/>
+      <c r="AK20" s="83"/>
+      <c r="AL20" s="83"/>
+      <c r="AM20" s="83"/>
+      <c r="AN20" s="83"/>
+      <c r="AO20" s="83"/>
+      <c r="AP20" s="83"/>
+      <c r="AQ20" s="83"/>
+      <c r="AR20" s="84"/>
+      <c r="AS20" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="AT20" s="82"/>
-[...9 lines deleted...]
-      <c r="BD20" s="83"/>
+      <c r="AT20" s="83"/>
+      <c r="AU20" s="83"/>
+      <c r="AV20" s="83"/>
+      <c r="AW20" s="83"/>
+      <c r="AX20" s="83"/>
+      <c r="AY20" s="83"/>
+      <c r="AZ20" s="83"/>
+      <c r="BA20" s="83"/>
+      <c r="BB20" s="83"/>
+      <c r="BC20" s="83"/>
+      <c r="BD20" s="84"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="86"/>
+      <c r="A21" s="87"/>
       <c r="B21" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="2" t="s">
@@ -3978,51 +4025,53 @@
       </c>
       <c r="AS22" s="70">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
       <c r="AU22" s="10">
         <v>101.8</v>
       </c>
       <c r="AV22" s="10">
         <v>101.6</v>
       </c>
       <c r="AW22" s="10">
         <v>101.4</v>
       </c>
       <c r="AX22" s="10">
         <v>101.6</v>
       </c>
       <c r="AY22" s="10">
         <v>102.4</v>
       </c>
       <c r="AZ22" s="10">
         <v>102.7</v>
       </c>
-      <c r="BA22" s="10"/>
+      <c r="BA22" s="10">
+        <v>102.7</v>
+      </c>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>92.2</v>
       </c>
       <c r="C23" s="25">
         <v>100.1</v>
       </c>
       <c r="D23" s="25">
         <v>101.1</v>
       </c>
       <c r="E23" s="25">
         <v>100.1</v>
       </c>
       <c r="F23" s="25">
         <v>95.9</v>
       </c>
       <c r="G23" s="50">
         <v>96.4</v>
@@ -4140,51 +4189,53 @@
       </c>
       <c r="AS23" s="71">
         <v>84.3</v>
       </c>
       <c r="AT23" s="63">
         <v>101.6</v>
       </c>
       <c r="AU23" s="63">
         <v>106.2</v>
       </c>
       <c r="AV23" s="63">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
       <c r="AX23" s="13">
         <v>98.6</v>
       </c>
       <c r="AY23" s="13">
         <v>100.1</v>
       </c>
       <c r="AZ23" s="13">
         <v>100.7</v>
       </c>
-      <c r="BA23" s="13"/>
+      <c r="BA23" s="13">
+        <v>107.5</v>
+      </c>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25">
         <v>100.2</v>
       </c>
       <c r="C24" s="25">
         <v>100.3</v>
       </c>
       <c r="D24" s="25">
         <v>99.2</v>
       </c>
       <c r="E24" s="25">
         <v>103</v>
       </c>
       <c r="F24" s="25">
         <v>103.4</v>
       </c>
       <c r="G24" s="50">
         <v>101.5</v>
@@ -4302,51 +4353,53 @@
       </c>
       <c r="AS24" s="71">
         <v>100.4</v>
       </c>
       <c r="AT24" s="16">
         <v>101.7</v>
       </c>
       <c r="AU24" s="16">
         <v>102.2</v>
       </c>
       <c r="AV24" s="18">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
       <c r="AX24" s="13">
         <v>100.7</v>
       </c>
       <c r="AY24" s="13">
         <v>100.1</v>
       </c>
       <c r="AZ24" s="13">
         <v>100.6</v>
       </c>
-      <c r="BA24" s="13"/>
+      <c r="BA24" s="13">
+        <v>100.4</v>
+      </c>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="25">
         <v>101.2</v>
       </c>
       <c r="C25" s="25">
         <v>102.3</v>
       </c>
       <c r="D25" s="25">
         <v>102</v>
       </c>
       <c r="E25" s="25">
         <v>101.6</v>
       </c>
       <c r="F25" s="25">
         <v>101.9</v>
       </c>
       <c r="G25" s="50">
         <v>102.2</v>
@@ -4464,51 +4517,53 @@
       </c>
       <c r="AS25" s="71">
         <v>102.7</v>
       </c>
       <c r="AT25" s="16">
         <v>103.1</v>
       </c>
       <c r="AU25" s="16">
         <v>101.3</v>
       </c>
       <c r="AV25" s="64">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
       <c r="AX25" s="13">
         <v>102.7</v>
       </c>
       <c r="AY25" s="13">
         <v>104.6</v>
       </c>
       <c r="AZ25" s="13">
         <v>92.1</v>
       </c>
-      <c r="BA25" s="13"/>
+      <c r="BA25" s="13">
+        <v>103.2</v>
+      </c>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="25">
         <v>103.6</v>
       </c>
       <c r="C26" s="25">
         <v>101.8</v>
       </c>
       <c r="D26" s="25">
         <v>101.9</v>
       </c>
       <c r="E26" s="25">
         <v>102.3</v>
       </c>
       <c r="F26" s="25">
         <v>102.8</v>
       </c>
       <c r="G26" s="50">
         <v>102.8</v>
@@ -4626,51 +4681,53 @@
       </c>
       <c r="AS26" s="71">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
         <v>103.1</v>
       </c>
       <c r="AU26" s="17">
         <v>101.9</v>
       </c>
       <c r="AV26" s="18">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
       <c r="AX26" s="13">
         <v>103</v>
       </c>
       <c r="AY26" s="13">
         <v>104</v>
       </c>
       <c r="AZ26" s="13">
         <v>104</v>
       </c>
-      <c r="BA26" s="13"/>
+      <c r="BA26" s="13">
+        <v>99.9</v>
+      </c>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="25">
         <v>101</v>
       </c>
       <c r="C27" s="25">
         <v>102.7</v>
       </c>
       <c r="D27" s="25">
         <v>101.1</v>
       </c>
       <c r="E27" s="25">
         <v>101.2</v>
       </c>
       <c r="F27" s="25">
         <v>102.3</v>
       </c>
       <c r="G27" s="50">
         <v>100.3</v>
@@ -4788,51 +4845,53 @@
       </c>
       <c r="AS27" s="71">
         <v>110.2</v>
       </c>
       <c r="AT27" s="17">
         <v>103.9</v>
       </c>
       <c r="AU27" s="16">
         <v>101.4</v>
       </c>
       <c r="AV27" s="18">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
       <c r="AX27" s="13">
         <v>99.8</v>
       </c>
       <c r="AY27" s="13">
         <v>101.2</v>
       </c>
       <c r="AZ27" s="13">
         <v>111.8</v>
       </c>
-      <c r="BA27" s="13"/>
+      <c r="BA27" s="13">
+        <v>110.4</v>
+      </c>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="25">
         <v>100.4</v>
       </c>
       <c r="C28" s="25">
         <v>100.7</v>
       </c>
       <c r="D28" s="25">
         <v>96.9</v>
       </c>
       <c r="E28" s="25">
         <v>101.4</v>
       </c>
       <c r="F28" s="25">
         <v>101.6</v>
       </c>
       <c r="G28" s="50">
         <v>99.8</v>
@@ -4950,51 +5009,53 @@
       </c>
       <c r="AS28" s="71">
         <v>96.3</v>
       </c>
       <c r="AT28" s="16">
         <v>97.6</v>
       </c>
       <c r="AU28" s="16">
         <v>101.4</v>
       </c>
       <c r="AV28" s="64">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
       <c r="AX28" s="13">
         <v>105.1</v>
       </c>
       <c r="AY28" s="13">
         <v>110.3</v>
       </c>
       <c r="AZ28" s="13">
         <v>107.8</v>
       </c>
-      <c r="BA28" s="13"/>
+      <c r="BA28" s="13">
+        <v>99.8</v>
+      </c>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="25">
         <v>101.6</v>
       </c>
       <c r="C29" s="25">
         <v>101.7</v>
       </c>
       <c r="D29" s="25">
         <v>103.4</v>
       </c>
       <c r="E29" s="25">
         <v>102.1</v>
       </c>
       <c r="F29" s="25">
         <v>101.7</v>
       </c>
       <c r="G29" s="50">
         <v>100.7</v>
@@ -5112,51 +5173,53 @@
       </c>
       <c r="AS29" s="71">
         <v>104.3</v>
       </c>
       <c r="AT29" s="17">
         <v>99.8</v>
       </c>
       <c r="AU29" s="17">
         <v>101.6</v>
       </c>
       <c r="AV29" s="64">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
       <c r="AX29" s="13">
         <v>101.9</v>
       </c>
       <c r="AY29" s="13">
         <v>102.1</v>
       </c>
       <c r="AZ29" s="13">
         <v>104.1</v>
       </c>
-      <c r="BA29" s="13"/>
+      <c r="BA29" s="13">
+        <v>102</v>
+      </c>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="25">
         <v>100.5</v>
       </c>
       <c r="C30" s="25">
         <v>102.2</v>
       </c>
       <c r="D30" s="25">
         <v>98.8</v>
       </c>
       <c r="E30" s="25">
         <v>101.7</v>
       </c>
       <c r="F30" s="25">
         <v>102.5</v>
       </c>
       <c r="G30" s="50">
         <v>101.3</v>
@@ -5274,51 +5337,53 @@
       </c>
       <c r="AS30" s="71">
         <v>105.2</v>
       </c>
       <c r="AT30" s="17">
         <v>100.8</v>
       </c>
       <c r="AU30" s="17">
         <v>101.3</v>
       </c>
       <c r="AV30" s="18">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
       <c r="AX30" s="13">
         <v>101.8</v>
       </c>
       <c r="AY30" s="13">
         <v>99.5</v>
       </c>
       <c r="AZ30" s="13">
         <v>97.4</v>
       </c>
-      <c r="BA30" s="13"/>
+      <c r="BA30" s="13">
+        <v>99.7</v>
+      </c>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="25">
         <v>100.9</v>
       </c>
       <c r="C31" s="25">
         <v>101.4</v>
       </c>
       <c r="D31" s="25">
         <v>102.7</v>
       </c>
       <c r="E31" s="25">
         <v>97.5</v>
       </c>
       <c r="F31" s="25">
         <v>100.9</v>
       </c>
       <c r="G31" s="50">
         <v>100.9</v>
@@ -5436,51 +5501,53 @@
       </c>
       <c r="AS31" s="71">
         <v>102.8</v>
       </c>
       <c r="AT31" s="16">
         <v>101.7</v>
       </c>
       <c r="AU31" s="16">
         <v>101.4</v>
       </c>
       <c r="AV31" s="18">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
       <c r="AX31" s="13">
         <v>98.9</v>
       </c>
       <c r="AY31" s="13">
         <v>99.4</v>
       </c>
       <c r="AZ31" s="13">
         <v>100.1</v>
       </c>
-      <c r="BA31" s="13"/>
+      <c r="BA31" s="13">
+        <v>101.1</v>
+      </c>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="25">
         <v>103.2</v>
       </c>
       <c r="C32" s="25">
         <v>104.5</v>
       </c>
       <c r="D32" s="25">
         <v>104.6</v>
       </c>
       <c r="E32" s="25">
         <v>100.4</v>
       </c>
       <c r="F32" s="25">
         <v>101.9</v>
       </c>
       <c r="G32" s="50">
         <v>102.4</v>
@@ -5598,213 +5665,215 @@
       </c>
       <c r="AS32" s="71">
         <v>97.8</v>
       </c>
       <c r="AT32" s="16">
         <v>99.1</v>
       </c>
       <c r="AU32" s="16">
         <v>100.2</v>
       </c>
       <c r="AV32" s="18">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
       <c r="AX32" s="13">
         <v>100.4</v>
       </c>
       <c r="AY32" s="13">
         <v>101.6</v>
       </c>
       <c r="AZ32" s="13">
         <v>107.1</v>
       </c>
-      <c r="BA32" s="13"/>
+      <c r="BA32" s="13">
+        <v>102.9</v>
+      </c>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
     </row>
     <row r="35" spans="1:56" ht="21" customHeight="1">
-      <c r="A35" s="84" t="s">
+      <c r="A35" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="84"/>
-[...18 lines deleted...]
-      <c r="U35" s="84"/>
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+      <c r="D35" s="85"/>
+      <c r="E35" s="85"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
+      <c r="I35" s="85"/>
+      <c r="J35" s="85"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
+      <c r="O35" s="85"/>
+      <c r="P35" s="85"/>
+      <c r="Q35" s="85"/>
+      <c r="R35" s="85"/>
+      <c r="S35" s="85"/>
+      <c r="T35" s="85"/>
+      <c r="U35" s="85"/>
       <c r="AG35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="14"/>
       <c r="AK35" s="14"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="14"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
     </row>
     <row r="36" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P36" s="80" t="s">
+      <c r="P36" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="Q36" s="80"/>
-[...3 lines deleted...]
-      <c r="AB36" s="80" t="s">
+      <c r="Q36" s="81"/>
+      <c r="R36" s="81"/>
+      <c r="S36" s="81"/>
+      <c r="T36" s="81"/>
+      <c r="AB36" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AC36" s="80"/>
-[...3 lines deleted...]
-      <c r="AN36" s="80" t="s">
+      <c r="AC36" s="81"/>
+      <c r="AD36" s="81"/>
+      <c r="AE36" s="81"/>
+      <c r="AF36" s="81"/>
+      <c r="AN36" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AO36" s="80"/>
-[...3 lines deleted...]
-      <c r="AZ36" s="80" t="s">
+      <c r="AO36" s="81"/>
+      <c r="AP36" s="81"/>
+      <c r="AQ36" s="81"/>
+      <c r="AR36" s="81"/>
+      <c r="AZ36" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="BA36" s="80"/>
-[...2 lines deleted...]
-      <c r="BD36" s="80"/>
+      <c r="BA36" s="81"/>
+      <c r="BB36" s="81"/>
+      <c r="BC36" s="81"/>
+      <c r="BD36" s="81"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="90"/>
-      <c r="B37" s="87" t="s">
+      <c r="A37" s="88"/>
+      <c r="B37" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="88"/>
-[...5 lines deleted...]
-      <c r="I37" s="81" t="s">
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="91"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="91"/>
+      <c r="H37" s="92"/>
+      <c r="I37" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="J37" s="82"/>
-[...10 lines deleted...]
-      <c r="U37" s="81" t="s">
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+      <c r="M37" s="83"/>
+      <c r="N37" s="83"/>
+      <c r="O37" s="83"/>
+      <c r="P37" s="83"/>
+      <c r="Q37" s="83"/>
+      <c r="R37" s="83"/>
+      <c r="S37" s="83"/>
+      <c r="T37" s="84"/>
+      <c r="U37" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="V37" s="82"/>
-[...10 lines deleted...]
-      <c r="AG37" s="81" t="s">
+      <c r="V37" s="83"/>
+      <c r="W37" s="83"/>
+      <c r="X37" s="83"/>
+      <c r="Y37" s="83"/>
+      <c r="Z37" s="83"/>
+      <c r="AA37" s="83"/>
+      <c r="AB37" s="83"/>
+      <c r="AC37" s="83"/>
+      <c r="AD37" s="83"/>
+      <c r="AE37" s="83"/>
+      <c r="AF37" s="84"/>
+      <c r="AG37" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AH37" s="82"/>
-[...10 lines deleted...]
-      <c r="AS37" s="81" t="s">
+      <c r="AH37" s="83"/>
+      <c r="AI37" s="83"/>
+      <c r="AJ37" s="83"/>
+      <c r="AK37" s="83"/>
+      <c r="AL37" s="83"/>
+      <c r="AM37" s="83"/>
+      <c r="AN37" s="83"/>
+      <c r="AO37" s="83"/>
+      <c r="AP37" s="83"/>
+      <c r="AQ37" s="83"/>
+      <c r="AR37" s="84"/>
+      <c r="AS37" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="AT37" s="82"/>
-[...9 lines deleted...]
-      <c r="BD37" s="83"/>
+      <c r="AT37" s="83"/>
+      <c r="AU37" s="83"/>
+      <c r="AV37" s="83"/>
+      <c r="AW37" s="83"/>
+      <c r="AX37" s="83"/>
+      <c r="AY37" s="83"/>
+      <c r="AZ37" s="83"/>
+      <c r="BA37" s="83"/>
+      <c r="BB37" s="83"/>
+      <c r="BC37" s="83"/>
+      <c r="BD37" s="84"/>
     </row>
     <row r="38" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A38" s="91"/>
+      <c r="A38" s="89"/>
       <c r="B38" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="62" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J38" s="2" t="s">
@@ -6084,51 +6153,53 @@
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
       <c r="AU39" s="10">
         <v>100</v>
       </c>
       <c r="AV39" s="10">
         <v>98.7</v>
       </c>
       <c r="AW39" s="10">
         <v>99.9</v>
       </c>
       <c r="AX39" s="10">
         <v>106.3</v>
       </c>
       <c r="AY39" s="10">
         <v>105.9</v>
       </c>
       <c r="AZ39" s="10">
         <v>104.2</v>
       </c>
-      <c r="BA39" s="10"/>
+      <c r="BA39" s="10">
+        <v>103.5</v>
+      </c>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="26">
         <v>100</v>
       </c>
       <c r="C40" s="23">
         <v>100.9</v>
       </c>
       <c r="D40" s="23">
         <v>102.1</v>
       </c>
       <c r="E40" s="23">
         <v>100.4</v>
       </c>
       <c r="F40" s="23">
         <v>99.8</v>
       </c>
       <c r="G40" s="23">
         <v>100.8</v>
@@ -6246,51 +6317,53 @@
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
       <c r="AX40" s="13">
         <v>100</v>
       </c>
       <c r="AY40" s="13">
         <v>100.7</v>
       </c>
       <c r="AZ40" s="13">
         <v>101.2</v>
       </c>
-      <c r="BA40" s="13"/>
+      <c r="BA40" s="13">
+        <v>110.9</v>
+      </c>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="26">
         <v>100</v>
       </c>
       <c r="C41" s="23">
         <v>100.3</v>
       </c>
       <c r="D41" s="23">
         <v>96.2</v>
       </c>
       <c r="E41" s="23">
         <v>102</v>
       </c>
       <c r="F41" s="23">
         <v>102.2</v>
       </c>
       <c r="G41" s="23">
         <v>98.7</v>
@@ -6408,51 +6481,53 @@
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
       <c r="AX41" s="13">
         <v>100</v>
       </c>
       <c r="AY41" s="13">
         <v>100</v>
       </c>
       <c r="AZ41" s="13">
         <v>100.7</v>
       </c>
-      <c r="BA41" s="13"/>
+      <c r="BA41" s="13">
+        <v>100.4</v>
+      </c>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
       <c r="A42" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="26">
         <v>104.00944669469601</v>
       </c>
       <c r="C42" s="23">
         <v>103</v>
       </c>
       <c r="D42" s="23">
         <v>101.8</v>
       </c>
       <c r="E42" s="23">
         <v>100.7</v>
       </c>
       <c r="F42" s="23">
         <v>100</v>
       </c>
       <c r="G42" s="23">
         <v>102.1</v>
@@ -6570,51 +6645,53 @@
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
       <c r="AX42" s="13">
         <v>100</v>
       </c>
       <c r="AY42" s="13">
         <v>109</v>
       </c>
       <c r="AZ42" s="13">
         <v>74.5</v>
       </c>
-      <c r="BA42" s="13"/>
+      <c r="BA42" s="13">
+        <v>102.5</v>
+      </c>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="26">
         <v>100</v>
       </c>
       <c r="C43" s="23">
         <v>100</v>
       </c>
       <c r="D43" s="23">
         <v>98.1</v>
       </c>
       <c r="E43" s="23">
         <v>101.7</v>
       </c>
       <c r="F43" s="23">
         <v>101.5</v>
       </c>
       <c r="G43" s="23">
         <v>101.8</v>
@@ -6732,51 +6809,53 @@
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
       <c r="AX43" s="13">
         <v>100</v>
       </c>
       <c r="AY43" s="13">
         <v>109.8</v>
       </c>
       <c r="AZ43" s="13">
         <v>107.3</v>
       </c>
-      <c r="BA43" s="13"/>
+      <c r="BA43" s="13">
+        <v>99.5</v>
+      </c>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="26">
         <v>110.68960529513889</v>
       </c>
       <c r="C44" s="23">
         <v>101.9</v>
       </c>
       <c r="D44" s="23">
         <v>100.1</v>
       </c>
       <c r="E44" s="23">
         <v>100.9</v>
       </c>
       <c r="F44" s="23">
         <v>101.4</v>
       </c>
       <c r="G44" s="23">
         <v>99.3</v>
@@ -6894,51 +6973,53 @@
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
       <c r="AX44" s="13">
         <v>100</v>
       </c>
       <c r="AY44" s="13">
         <v>105</v>
       </c>
       <c r="AZ44" s="13">
         <v>126.9</v>
       </c>
-      <c r="BA44" s="13"/>
+      <c r="BA44" s="13">
+        <v>115.7</v>
+      </c>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="23">
         <v>101.1</v>
       </c>
       <c r="C45" s="23">
         <v>101.3</v>
       </c>
       <c r="D45" s="23">
         <v>99.1</v>
       </c>
       <c r="E45" s="23">
         <v>100.7</v>
       </c>
       <c r="F45" s="23">
         <v>100.9</v>
       </c>
       <c r="G45" s="23">
         <v>96.2</v>
@@ -7056,51 +7137,53 @@
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>100</v>
       </c>
       <c r="AW45" s="13">
         <v>100</v>
       </c>
       <c r="AX45" s="13">
         <v>204.8</v>
       </c>
       <c r="AY45" s="13">
         <v>146.6</v>
       </c>
       <c r="AZ45" s="13">
         <v>112.3</v>
       </c>
-      <c r="BA45" s="13"/>
+      <c r="BA45" s="13">
+        <v>96.9</v>
+      </c>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="26">
         <v>101.4</v>
       </c>
       <c r="C46" s="23">
         <v>102</v>
       </c>
       <c r="D46" s="23">
         <v>103.2</v>
       </c>
       <c r="E46" s="23">
         <v>102</v>
       </c>
       <c r="F46" s="23">
         <v>100.3</v>
       </c>
       <c r="G46" s="23">
         <v>97.3</v>
@@ -7218,51 +7301,53 @@
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>98.7</v>
       </c>
       <c r="AW46" s="13">
         <v>99.2</v>
       </c>
       <c r="AX46" s="13">
         <v>99.9</v>
       </c>
       <c r="AY46" s="13">
         <v>103.7</v>
       </c>
       <c r="AZ46" s="13">
         <v>107.6</v>
       </c>
-      <c r="BA46" s="13"/>
+      <c r="BA46" s="13">
+        <v>102.2</v>
+      </c>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="26">
         <v>100</v>
       </c>
       <c r="C47" s="23">
         <v>102.2</v>
       </c>
       <c r="D47" s="23">
         <v>98.4</v>
       </c>
       <c r="E47" s="23">
         <v>100.9</v>
       </c>
       <c r="F47" s="23">
         <v>101.3</v>
       </c>
       <c r="G47" s="23">
         <v>101.1</v>
@@ -7380,51 +7465,53 @@
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
       <c r="AX47" s="13">
         <v>100</v>
       </c>
       <c r="AY47" s="13">
         <v>99.3</v>
       </c>
       <c r="AZ47" s="13">
         <v>95.8</v>
       </c>
-      <c r="BA47" s="13"/>
+      <c r="BA47" s="13">
+        <v>99.2</v>
+      </c>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="26">
         <v>100</v>
       </c>
       <c r="C48" s="23">
         <v>100.9</v>
       </c>
       <c r="D48" s="23">
         <v>97.8</v>
       </c>
       <c r="E48" s="23">
         <v>98.7</v>
       </c>
       <c r="F48" s="23">
         <v>99.7</v>
       </c>
       <c r="G48" s="23">
         <v>98.3</v>
@@ -7542,51 +7629,53 @@
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
       <c r="AX48" s="13">
         <v>100</v>
       </c>
       <c r="AY48" s="13">
         <v>100</v>
       </c>
       <c r="AZ48" s="13">
         <v>99.9</v>
       </c>
-      <c r="BA48" s="13"/>
+      <c r="BA48" s="13">
+        <v>101.5</v>
+      </c>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="26">
         <v>100</v>
       </c>
       <c r="C49" s="23">
         <v>104.7</v>
       </c>
       <c r="D49" s="23">
         <v>102.1</v>
       </c>
       <c r="E49" s="23">
         <v>96.8</v>
       </c>
       <c r="F49" s="23">
         <v>99.5</v>
       </c>
       <c r="G49" s="23">
         <v>100.2</v>
@@ -7704,51 +7793,53 @@
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
       <c r="AU49" s="13">
         <v>100</v>
       </c>
       <c r="AV49" s="13">
         <v>100</v>
       </c>
       <c r="AW49" s="13">
         <v>100</v>
       </c>
       <c r="AX49" s="13">
         <v>100</v>
       </c>
       <c r="AY49" s="13">
         <v>105.2</v>
       </c>
       <c r="AZ49" s="6">
         <v>116.7</v>
       </c>
-      <c r="BA49" s="13"/>
+      <c r="BA49" s="13">
+        <v>104.4</v>
+      </c>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
@@ -7756,188 +7847,188 @@
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
       <c r="AR50" s="1"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A51" s="84" t="s">
+      <c r="A51" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="84"/>
-[...18 lines deleted...]
-      <c r="U51" s="84"/>
+      <c r="B51" s="85"/>
+      <c r="C51" s="85"/>
+      <c r="D51" s="85"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="85"/>
+      <c r="G51" s="85"/>
+      <c r="H51" s="85"/>
+      <c r="I51" s="85"/>
+      <c r="J51" s="85"/>
+      <c r="K51" s="85"/>
+      <c r="L51" s="85"/>
+      <c r="M51" s="85"/>
+      <c r="N51" s="85"/>
+      <c r="O51" s="85"/>
+      <c r="P51" s="85"/>
+      <c r="Q51" s="85"/>
+      <c r="R51" s="85"/>
+      <c r="S51" s="85"/>
+      <c r="T51" s="85"/>
+      <c r="U51" s="85"/>
       <c r="AG51" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AH51" s="14"/>
       <c r="AI51" s="14"/>
       <c r="AJ51" s="14"/>
       <c r="AK51" s="14"/>
       <c r="AL51" s="14"/>
       <c r="AM51" s="14"/>
       <c r="AN51" s="14"/>
       <c r="AO51" s="14"/>
       <c r="AP51" s="14"/>
       <c r="AQ51" s="14"/>
       <c r="AR51" s="14"/>
     </row>
     <row r="52" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P52" s="80" t="s">
+      <c r="P52" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="Q52" s="80"/>
-[...3 lines deleted...]
-      <c r="AB52" s="80" t="s">
+      <c r="Q52" s="81"/>
+      <c r="R52" s="81"/>
+      <c r="S52" s="81"/>
+      <c r="T52" s="81"/>
+      <c r="AB52" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AC52" s="80"/>
-[...3 lines deleted...]
-      <c r="AN52" s="80" t="s">
+      <c r="AC52" s="81"/>
+      <c r="AD52" s="81"/>
+      <c r="AE52" s="81"/>
+      <c r="AF52" s="81"/>
+      <c r="AN52" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AO52" s="80"/>
-[...3 lines deleted...]
-      <c r="AZ52" s="80" t="s">
+      <c r="AO52" s="81"/>
+      <c r="AP52" s="81"/>
+      <c r="AQ52" s="81"/>
+      <c r="AR52" s="81"/>
+      <c r="AZ52" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="BA52" s="80"/>
-[...2 lines deleted...]
-      <c r="BD52" s="80"/>
+      <c r="BA52" s="81"/>
+      <c r="BB52" s="81"/>
+      <c r="BC52" s="81"/>
+      <c r="BD52" s="81"/>
     </row>
     <row r="53" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A53" s="85"/>
-      <c r="B53" s="87" t="s">
+      <c r="A53" s="86"/>
+      <c r="B53" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="C53" s="88"/>
-[...5 lines deleted...]
-      <c r="I53" s="81" t="s">
+      <c r="C53" s="91"/>
+      <c r="D53" s="91"/>
+      <c r="E53" s="91"/>
+      <c r="F53" s="91"/>
+      <c r="G53" s="91"/>
+      <c r="H53" s="92"/>
+      <c r="I53" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="J53" s="82"/>
-[...10 lines deleted...]
-      <c r="U53" s="81" t="s">
+      <c r="J53" s="83"/>
+      <c r="K53" s="83"/>
+      <c r="L53" s="83"/>
+      <c r="M53" s="83"/>
+      <c r="N53" s="83"/>
+      <c r="O53" s="83"/>
+      <c r="P53" s="83"/>
+      <c r="Q53" s="83"/>
+      <c r="R53" s="83"/>
+      <c r="S53" s="83"/>
+      <c r="T53" s="84"/>
+      <c r="U53" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="V53" s="82"/>
-[...10 lines deleted...]
-      <c r="AG53" s="81" t="s">
+      <c r="V53" s="83"/>
+      <c r="W53" s="83"/>
+      <c r="X53" s="83"/>
+      <c r="Y53" s="83"/>
+      <c r="Z53" s="83"/>
+      <c r="AA53" s="83"/>
+      <c r="AB53" s="83"/>
+      <c r="AC53" s="83"/>
+      <c r="AD53" s="83"/>
+      <c r="AE53" s="83"/>
+      <c r="AF53" s="84"/>
+      <c r="AG53" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="AH53" s="82"/>
-[...10 lines deleted...]
-      <c r="AS53" s="81" t="s">
+      <c r="AH53" s="83"/>
+      <c r="AI53" s="83"/>
+      <c r="AJ53" s="83"/>
+      <c r="AK53" s="83"/>
+      <c r="AL53" s="83"/>
+      <c r="AM53" s="83"/>
+      <c r="AN53" s="83"/>
+      <c r="AO53" s="83"/>
+      <c r="AP53" s="83"/>
+      <c r="AQ53" s="83"/>
+      <c r="AR53" s="84"/>
+      <c r="AS53" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="AT53" s="82"/>
-[...9 lines deleted...]
-      <c r="BD53" s="83"/>
+      <c r="AT53" s="83"/>
+      <c r="AU53" s="83"/>
+      <c r="AV53" s="83"/>
+      <c r="AW53" s="83"/>
+      <c r="AX53" s="83"/>
+      <c r="AY53" s="83"/>
+      <c r="AZ53" s="83"/>
+      <c r="BA53" s="83"/>
+      <c r="BB53" s="83"/>
+      <c r="BC53" s="83"/>
+      <c r="BD53" s="84"/>
     </row>
     <row r="54" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A54" s="86"/>
+      <c r="A54" s="87"/>
       <c r="B54" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>35</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>36</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="J54" s="69" t="s">
@@ -8217,51 +8308,53 @@
       </c>
       <c r="AS55" s="70">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
       <c r="AU55" s="10">
         <v>101.8</v>
       </c>
       <c r="AV55" s="10">
         <v>101.6</v>
       </c>
       <c r="AW55" s="10">
         <v>101.4</v>
       </c>
       <c r="AX55" s="10">
         <v>101.4</v>
       </c>
       <c r="AY55" s="10">
         <v>101.4</v>
       </c>
       <c r="AZ55" s="10">
         <v>101.5</v>
       </c>
-      <c r="BA55" s="10"/>
+      <c r="BA55" s="10">
+        <v>101.5</v>
+      </c>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="27">
         <v>92.2</v>
       </c>
       <c r="C56" s="28">
         <v>89.6</v>
       </c>
       <c r="D56" s="28">
         <v>91.5</v>
       </c>
       <c r="E56" s="28">
         <v>93.2</v>
       </c>
       <c r="F56" s="28">
         <v>92.8</v>
       </c>
       <c r="G56" s="28">
         <v>92.9</v>
@@ -8379,51 +8472,53 @@
       </c>
       <c r="AS56" s="71">
         <v>84.6</v>
       </c>
       <c r="AT56" s="63">
         <v>101.6</v>
       </c>
       <c r="AU56" s="63">
         <v>106.2</v>
       </c>
       <c r="AV56" s="63">
         <v>102.5</v>
       </c>
       <c r="AW56" s="13">
         <v>101.7</v>
       </c>
       <c r="AX56" s="13">
         <v>98.3</v>
       </c>
       <c r="AY56" s="10">
         <v>99.6</v>
       </c>
       <c r="AZ56" s="13">
         <v>100.1</v>
       </c>
-      <c r="BA56" s="13"/>
+      <c r="BA56" s="13">
+        <v>101.8</v>
+      </c>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="27">
         <v>100.2</v>
       </c>
       <c r="C57" s="28">
         <v>100.4</v>
       </c>
       <c r="D57" s="28">
         <v>101.6</v>
       </c>
       <c r="E57" s="28">
         <v>106.5</v>
       </c>
       <c r="F57" s="28">
         <v>107.9</v>
       </c>
       <c r="G57" s="28">
         <v>106.8</v>
@@ -8541,51 +8636,53 @@
       </c>
       <c r="AS57" s="71">
         <v>100.4</v>
       </c>
       <c r="AT57" s="16">
         <v>101.7</v>
       </c>
       <c r="AU57" s="16">
         <v>102.2</v>
       </c>
       <c r="AV57" s="18">
         <v>100.2</v>
       </c>
       <c r="AW57" s="13">
         <v>100.2</v>
       </c>
       <c r="AX57" s="13">
         <v>101</v>
       </c>
       <c r="AY57" s="13">
         <v>100.2</v>
       </c>
       <c r="AZ57" s="13">
         <v>100.3</v>
       </c>
-      <c r="BA57" s="13"/>
+      <c r="BA57" s="13">
+        <v>100.4</v>
+      </c>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="27">
         <v>101.2</v>
       </c>
       <c r="C58" s="28">
         <v>102.6</v>
       </c>
       <c r="D58" s="28">
         <v>104.4</v>
       </c>
       <c r="E58" s="28">
         <v>103</v>
       </c>
       <c r="F58" s="28">
         <v>102.9</v>
       </c>
       <c r="G58" s="28">
         <v>103.3</v>
@@ -8703,51 +8800,53 @@
       </c>
       <c r="AS58" s="71">
         <v>102.7</v>
       </c>
       <c r="AT58" s="16">
         <v>103.1</v>
       </c>
       <c r="AU58" s="16">
         <v>101.3</v>
       </c>
       <c r="AV58" s="64">
         <v>104.5</v>
       </c>
       <c r="AW58" s="13">
         <v>104.8</v>
       </c>
       <c r="AX58" s="13">
         <v>102.7</v>
       </c>
       <c r="AY58" s="13">
         <v>103.7</v>
       </c>
       <c r="AZ58" s="13">
         <v>103.9</v>
       </c>
-      <c r="BA58" s="13"/>
+      <c r="BA58" s="13">
+        <v>103.8</v>
+      </c>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="27">
         <v>103.6</v>
       </c>
       <c r="C59" s="28">
         <v>106.8</v>
       </c>
       <c r="D59" s="28">
         <v>106.2</v>
       </c>
       <c r="E59" s="28">
         <v>105.2</v>
       </c>
       <c r="F59" s="28">
         <v>108.2</v>
       </c>
       <c r="G59" s="28">
         <v>105.9</v>
@@ -8865,51 +8964,53 @@
       </c>
       <c r="AS59" s="71">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
         <v>103.1</v>
       </c>
       <c r="AU59" s="17">
         <v>101.9</v>
       </c>
       <c r="AV59" s="18">
         <v>101.8</v>
       </c>
       <c r="AW59" s="13">
         <v>101.5</v>
       </c>
       <c r="AX59" s="13">
         <v>103.1</v>
       </c>
       <c r="AY59" s="13">
         <v>102.5</v>
       </c>
       <c r="AZ59" s="13">
         <v>101.8</v>
       </c>
-      <c r="BA59" s="13"/>
+      <c r="BA59" s="13">
+        <v>100.3</v>
+      </c>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="27">
         <v>101</v>
       </c>
       <c r="C60" s="28">
         <v>103</v>
       </c>
       <c r="D60" s="28">
         <v>103.3</v>
       </c>
       <c r="E60" s="28">
         <v>102.9</v>
       </c>
       <c r="F60" s="28">
         <v>103.3</v>
       </c>
       <c r="G60" s="28">
         <v>103.4</v>
@@ -9027,51 +9128,53 @@
       </c>
       <c r="AS60" s="71">
         <v>110.2</v>
       </c>
       <c r="AT60" s="17">
         <v>103.9</v>
       </c>
       <c r="AU60" s="16">
         <v>101.4</v>
       </c>
       <c r="AV60" s="18">
         <v>101.2</v>
       </c>
       <c r="AW60" s="13">
         <v>100.8</v>
       </c>
       <c r="AX60" s="13">
         <v>99.8</v>
       </c>
       <c r="AY60" s="13">
         <v>99.9</v>
       </c>
       <c r="AZ60" s="13">
         <v>100.5</v>
       </c>
-      <c r="BA60" s="13"/>
+      <c r="BA60" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="27">
         <v>100.4</v>
       </c>
       <c r="C61" s="28">
         <v>100.1</v>
       </c>
       <c r="D61" s="28">
         <v>100.5</v>
       </c>
       <c r="E61" s="28">
         <v>101.4</v>
       </c>
       <c r="F61" s="28">
         <v>101.7</v>
       </c>
       <c r="G61" s="28">
         <v>102.3</v>
@@ -9189,51 +9292,53 @@
       </c>
       <c r="AS61" s="71">
         <v>96.3</v>
       </c>
       <c r="AT61" s="16">
         <v>97.6</v>
       </c>
       <c r="AU61" s="16">
         <v>101.4</v>
       </c>
       <c r="AV61" s="64">
         <v>101.4</v>
       </c>
       <c r="AW61" s="13">
         <v>102.2</v>
       </c>
       <c r="AX61" s="13">
         <v>102.8</v>
       </c>
       <c r="AY61" s="13">
         <v>105</v>
       </c>
       <c r="AZ61" s="13">
         <v>104.8</v>
       </c>
-      <c r="BA61" s="13"/>
+      <c r="BA61" s="13">
+        <v>104.4</v>
+      </c>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="27">
         <v>101.6</v>
       </c>
       <c r="C62" s="28">
         <v>101.6</v>
       </c>
       <c r="D62" s="28">
         <v>102</v>
       </c>
       <c r="E62" s="28">
         <v>102.7</v>
       </c>
       <c r="F62" s="28">
         <v>103.2</v>
       </c>
       <c r="G62" s="28">
         <v>104.3</v>
@@ -9351,51 +9456,53 @@
       </c>
       <c r="AS62" s="71">
         <v>104.3</v>
       </c>
       <c r="AT62" s="17">
         <v>99.8</v>
       </c>
       <c r="AU62" s="17">
         <v>101.6</v>
       </c>
       <c r="AV62" s="64">
         <v>101.5</v>
       </c>
       <c r="AW62" s="13">
         <v>101.4</v>
       </c>
       <c r="AX62" s="13">
         <v>101.9</v>
       </c>
       <c r="AY62" s="13">
         <v>101.6</v>
       </c>
       <c r="AZ62" s="13">
         <v>101.5</v>
       </c>
-      <c r="BA62" s="13"/>
+      <c r="BA62" s="13">
+        <v>101.6</v>
+      </c>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="27">
         <v>100.5</v>
       </c>
       <c r="C63" s="28">
         <v>100.4</v>
       </c>
       <c r="D63" s="28">
         <v>100.8</v>
       </c>
       <c r="E63" s="28">
         <v>103.4</v>
       </c>
       <c r="F63" s="28">
         <v>104.4</v>
       </c>
       <c r="G63" s="28">
         <v>103.5</v>
@@ -9513,51 +9620,53 @@
       </c>
       <c r="AS63" s="71">
         <v>105.1</v>
       </c>
       <c r="AT63" s="17">
         <v>100.8</v>
       </c>
       <c r="AU63" s="17">
         <v>101.3</v>
       </c>
       <c r="AV63" s="18">
         <v>101.7</v>
       </c>
       <c r="AW63" s="13">
         <v>101.3</v>
       </c>
       <c r="AX63" s="13">
         <v>101.9</v>
       </c>
       <c r="AY63" s="13">
         <v>99.6</v>
       </c>
       <c r="AZ63" s="13">
         <v>99.6</v>
       </c>
-      <c r="BA63" s="13"/>
+      <c r="BA63" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="27">
         <v>100.9</v>
       </c>
       <c r="C64" s="28">
         <v>103.7</v>
       </c>
       <c r="D64" s="28">
         <v>105.3</v>
       </c>
       <c r="E64" s="28">
         <v>101.4</v>
       </c>
       <c r="F64" s="28">
         <v>101.7</v>
       </c>
       <c r="G64" s="28">
         <v>102.9</v>
@@ -9675,51 +9784,53 @@
       </c>
       <c r="AS64" s="71">
         <v>102.7</v>
       </c>
       <c r="AT64" s="16">
         <v>101.7</v>
       </c>
       <c r="AU64" s="16">
         <v>101.4</v>
       </c>
       <c r="AV64" s="18">
         <v>100.1</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
       <c r="AX64" s="13">
         <v>98.8</v>
       </c>
       <c r="AY64" s="13">
         <v>99.3</v>
       </c>
       <c r="AZ64" s="13">
         <v>100.1</v>
       </c>
-      <c r="BA64" s="13"/>
+      <c r="BA64" s="13">
+        <v>100.7</v>
+      </c>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:56" ht="13.5" customHeight="1">
       <c r="A65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="27">
         <v>103.2</v>
       </c>
       <c r="C65" s="28">
         <v>103.8</v>
       </c>
       <c r="D65" s="28">
         <v>109.1</v>
       </c>
       <c r="E65" s="28">
         <v>105.9</v>
       </c>
       <c r="F65" s="28">
         <v>105.7</v>
       </c>
       <c r="G65" s="28">
         <v>108.4</v>
@@ -9837,216 +9948,218 @@
       </c>
       <c r="AS65" s="71">
         <v>97.8</v>
       </c>
       <c r="AT65" s="16">
         <v>99.1</v>
       </c>
       <c r="AU65" s="16">
         <v>100.2</v>
       </c>
       <c r="AV65" s="18">
         <v>100.3</v>
       </c>
       <c r="AW65" s="13">
         <v>99.9</v>
       </c>
       <c r="AX65" s="13">
         <v>100.4</v>
       </c>
       <c r="AY65" s="13">
         <v>100.5</v>
       </c>
       <c r="AZ65" s="13">
         <v>100.5</v>
       </c>
-      <c r="BA65" s="13"/>
+      <c r="BA65" s="13">
+        <v>100.6</v>
+      </c>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
       <c r="AC66" s="1"/>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
     </row>
     <row r="67" spans="1:56" ht="42" customHeight="1">
-      <c r="U67" s="92" t="s">
+      <c r="U67" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="V67" s="92"/>
-[...9 lines deleted...]
-      <c r="AF67" s="92"/>
+      <c r="V67" s="80"/>
+      <c r="W67" s="80"/>
+      <c r="X67" s="80"/>
+      <c r="Y67" s="80"/>
+      <c r="Z67" s="80"/>
+      <c r="AA67" s="80"/>
+      <c r="AB67" s="80"/>
+      <c r="AC67" s="80"/>
+      <c r="AD67" s="80"/>
+      <c r="AE67" s="80"/>
+      <c r="AF67" s="80"/>
       <c r="AG67" s="79"/>
       <c r="AH67" s="79"/>
       <c r="AI67" s="79"/>
       <c r="AJ67" s="79"/>
       <c r="AK67" s="79"/>
       <c r="AL67" s="79"/>
     </row>
     <row r="68" spans="1:56" ht="17.25" customHeight="1">
-      <c r="U68" s="92"/>
-[...11 lines deleted...]
-      <c r="AG68" s="92" t="s">
+      <c r="U68" s="80"/>
+      <c r="V68" s="80"/>
+      <c r="W68" s="80"/>
+      <c r="X68" s="80"/>
+      <c r="Y68" s="80"/>
+      <c r="Z68" s="80"/>
+      <c r="AA68" s="80"/>
+      <c r="AB68" s="80"/>
+      <c r="AC68" s="80"/>
+      <c r="AD68" s="80"/>
+      <c r="AE68" s="80"/>
+      <c r="AF68" s="80"/>
+      <c r="AG68" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="AH68" s="92"/>
-[...5 lines deleted...]
-      <c r="AN68" s="92"/>
+      <c r="AH68" s="80"/>
+      <c r="AI68" s="80"/>
+      <c r="AJ68" s="80"/>
+      <c r="AK68" s="80"/>
+      <c r="AL68" s="80"/>
+      <c r="AM68" s="80"/>
+      <c r="AN68" s="80"/>
     </row>
     <row r="69" spans="1:56">
       <c r="AH69" s="67"/>
     </row>
     <row r="70" spans="1:56">
       <c r="AH70" s="68"/>
     </row>
     <row r="71" spans="1:56">
       <c r="AH71" s="68"/>
     </row>
     <row r="72" spans="1:56">
       <c r="AH72" s="68"/>
     </row>
     <row r="73" spans="1:56">
       <c r="AH73" s="68"/>
     </row>
     <row r="74" spans="1:56">
       <c r="AH74" s="68"/>
     </row>
     <row r="75" spans="1:56">
       <c r="AH75" s="68"/>
     </row>
     <row r="76" spans="1:56">
       <c r="AH76" s="68"/>
     </row>
     <row r="77" spans="1:56">
       <c r="AH77" s="68"/>
     </row>
     <row r="78" spans="1:56">
       <c r="AH78" s="68"/>
     </row>
     <row r="79" spans="1:56">
       <c r="AH79" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="46">
+    <mergeCell ref="AN19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="I53:T53"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="I37:T37"/>
+    <mergeCell ref="P52:T52"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AB52:AF52"/>
+    <mergeCell ref="U53:AF53"/>
+    <mergeCell ref="AB3:AF3"/>
+    <mergeCell ref="P3:T3"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="P19:T19"/>
+    <mergeCell ref="P36:T36"/>
+    <mergeCell ref="A51:U51"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AB19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AB36:AF36"/>
+    <mergeCell ref="A18:U18"/>
+    <mergeCell ref="A35:U35"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="U67:AF68"/>
     <mergeCell ref="AG68:AN68"/>
     <mergeCell ref="AZ19:BD19"/>
     <mergeCell ref="AS20:BD20"/>
     <mergeCell ref="AZ3:BD3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="AZ52:BD52"/>
     <mergeCell ref="AS53:BD53"/>
     <mergeCell ref="AZ36:BD36"/>
     <mergeCell ref="AS37:BD37"/>
     <mergeCell ref="AG37:AR37"/>
     <mergeCell ref="AN52:AR52"/>
     <mergeCell ref="AG53:AR53"/>
     <mergeCell ref="AN36:AR36"/>
     <mergeCell ref="AN3:AR3"/>
     <mergeCell ref="AG4:AR4"/>
-    <mergeCell ref="U37:AF37"/>
-[...28 lines deleted...]
-    <mergeCell ref="B20:H20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="18" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>