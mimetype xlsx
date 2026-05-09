--- v0 (2026-04-14)
+++ v1 (2026-05-09)
@@ -785,51 +785,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -997,50 +997,57 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
@@ -1491,54 +1498,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AN48" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AX51" sqref="AX51"/>
+      <selection pane="bottomRight" activeCell="BG20" sqref="BG20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
       <c r="A2" s="89" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="89"/>
       <c r="C2" s="89"/>
       <c r="D2" s="89"/>
       <c r="E2" s="89"/>
       <c r="F2" s="89"/>
       <c r="G2" s="89"/>
@@ -1954,51 +1961,53 @@
       </c>
       <c r="AM6" s="10">
         <v>103.7</v>
       </c>
       <c r="AN6" s="10">
         <v>102.1</v>
       </c>
       <c r="AO6" s="10">
         <v>100.2</v>
       </c>
       <c r="AP6" s="10">
         <v>100</v>
       </c>
       <c r="AQ6" s="10">
         <v>101.1</v>
       </c>
       <c r="AR6" s="10">
         <v>102.2</v>
       </c>
       <c r="AS6" s="82">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
-      <c r="AU6" s="10"/>
+      <c r="AU6" s="10">
+        <v>101.8</v>
+      </c>
       <c r="AV6" s="10"/>
       <c r="AW6" s="10"/>
       <c r="AX6" s="10"/>
       <c r="AY6" s="10"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="10"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="26">
         <v>92.2</v>
       </c>
       <c r="C7" s="26">
         <v>100.1</v>
       </c>
       <c r="D7" s="26">
         <v>101.1</v>
       </c>
       <c r="E7" s="26">
         <v>100.1</v>
@@ -2099,56 +2108,58 @@
       <c r="AK7" s="13">
         <v>104.6</v>
       </c>
       <c r="AL7" s="13">
         <v>104.1</v>
       </c>
       <c r="AM7" s="13">
         <v>105.5</v>
       </c>
       <c r="AN7" s="13">
         <v>102</v>
       </c>
       <c r="AO7" s="13">
         <v>102.3</v>
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="83">
-        <v>87.6</v>
+        <v>84.6</v>
       </c>
       <c r="AT7" s="75">
-        <v>103.6</v>
-[...1 lines deleted...]
-      <c r="AU7" s="75"/>
+        <v>101.5</v>
+      </c>
+      <c r="AU7" s="97">
+        <v>106</v>
+      </c>
       <c r="AV7" s="75"/>
       <c r="AW7" s="13"/>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="26">
         <v>100.2</v>
       </c>
       <c r="C8" s="26">
         <v>100.3</v>
       </c>
       <c r="D8" s="26">
         <v>99.2</v>
       </c>
       <c r="E8" s="26">
         <v>103</v>
@@ -2249,56 +2260,58 @@
       <c r="AK8" s="13">
         <v>102.6</v>
       </c>
       <c r="AL8" s="13">
         <v>103.3</v>
       </c>
       <c r="AM8" s="13">
         <v>102.8</v>
       </c>
       <c r="AN8" s="13">
         <v>101.2</v>
       </c>
       <c r="AO8" s="13">
         <v>100.7</v>
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="83">
-        <v>100.5</v>
+        <v>100.4</v>
       </c>
       <c r="AT8" s="16">
-        <v>101.8</v>
-[...1 lines deleted...]
-      <c r="AU8" s="16"/>
+        <v>101.7</v>
+      </c>
+      <c r="AU8" s="98">
+        <v>102.2</v>
+      </c>
       <c r="AV8" s="18"/>
       <c r="AW8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="26">
         <v>101.2</v>
       </c>
       <c r="C9" s="26">
         <v>102.3</v>
       </c>
       <c r="D9" s="26">
         <v>102</v>
       </c>
       <c r="E9" s="26">
         <v>101.6</v>
@@ -2399,56 +2412,58 @@
       <c r="AK9" s="13">
         <v>103.8</v>
       </c>
       <c r="AL9" s="13">
         <v>103.1</v>
       </c>
       <c r="AM9" s="13">
         <v>104.6</v>
       </c>
       <c r="AN9" s="13">
         <v>105.3</v>
       </c>
       <c r="AO9" s="13">
         <v>100.2</v>
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="83">
-        <v>103</v>
+        <v>102.7</v>
       </c>
       <c r="AT9" s="16">
-        <v>103.3</v>
-[...1 lines deleted...]
-      <c r="AU9" s="16"/>
+        <v>103.1</v>
+      </c>
+      <c r="AU9" s="98">
+        <v>101.3</v>
+      </c>
       <c r="AV9" s="76"/>
       <c r="AW9" s="13"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="26">
         <v>103.6</v>
       </c>
       <c r="C10" s="26">
         <v>101.8</v>
       </c>
       <c r="D10" s="26">
         <v>101.9</v>
       </c>
       <c r="E10" s="26">
         <v>102.3</v>
@@ -2554,51 +2569,53 @@
       </c>
       <c r="AM10" s="13">
         <v>102.5</v>
       </c>
       <c r="AN10" s="13">
         <v>102.2</v>
       </c>
       <c r="AO10" s="13">
         <v>100.1</v>
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="83">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
-      <c r="AU10" s="17"/>
+      <c r="AU10" s="98">
+        <v>101.9</v>
+      </c>
       <c r="AV10" s="18"/>
       <c r="AW10" s="13"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>102.7</v>
       </c>
       <c r="D11" s="26">
         <v>101.1</v>
       </c>
       <c r="E11" s="26">
         <v>101.2</v>
@@ -2699,56 +2716,58 @@
       <c r="AK11" s="13">
         <v>102.5</v>
       </c>
       <c r="AL11" s="13">
         <v>105.4</v>
       </c>
       <c r="AM11" s="13">
         <v>105.7</v>
       </c>
       <c r="AN11" s="13">
         <v>102.4</v>
       </c>
       <c r="AO11" s="13">
         <v>102</v>
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="83">
-        <v>105.1</v>
+        <v>110.2</v>
       </c>
       <c r="AT11" s="17">
-        <v>103.8</v>
-[...1 lines deleted...]
-      <c r="AU11" s="16"/>
+        <v>103.9</v>
+      </c>
+      <c r="AU11" s="98">
+        <v>101.4</v>
+      </c>
       <c r="AV11" s="18"/>
       <c r="AW11" s="13"/>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="26">
         <v>100.4</v>
       </c>
       <c r="C12" s="26">
         <v>100.7</v>
       </c>
       <c r="D12" s="26">
         <v>96.9</v>
       </c>
       <c r="E12" s="26">
         <v>101.4</v>
@@ -2849,56 +2868,58 @@
       <c r="AK12" s="13">
         <v>101.7</v>
       </c>
       <c r="AL12" s="13">
         <v>102.8</v>
       </c>
       <c r="AM12" s="13">
         <v>102.7</v>
       </c>
       <c r="AN12" s="13">
         <v>106.6</v>
       </c>
       <c r="AO12" s="13">
         <v>100.3</v>
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="83">
-        <v>101</v>
+        <v>96.3</v>
       </c>
       <c r="AT12" s="16">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AU12" s="16"/>
+        <v>97.6</v>
+      </c>
+      <c r="AU12" s="98">
+        <v>101.4</v>
+      </c>
       <c r="AV12" s="76"/>
       <c r="AW12" s="13"/>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="26">
         <v>101.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.7</v>
       </c>
       <c r="D13" s="26">
         <v>103.4</v>
       </c>
       <c r="E13" s="26">
         <v>102.1</v>
@@ -2999,56 +3020,58 @@
       <c r="AK13" s="13">
         <v>103.9</v>
       </c>
       <c r="AL13" s="13">
         <v>104</v>
       </c>
       <c r="AM13" s="13">
         <v>105.3</v>
       </c>
       <c r="AN13" s="13">
         <v>105.2</v>
       </c>
       <c r="AO13" s="13">
         <v>100.9</v>
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="83">
-        <v>103</v>
+        <v>104.3</v>
       </c>
       <c r="AT13" s="17">
-        <v>99.1</v>
-[...1 lines deleted...]
-      <c r="AU13" s="17"/>
+        <v>99.8</v>
+      </c>
+      <c r="AU13" s="98">
+        <v>101.6</v>
+      </c>
       <c r="AV13" s="76"/>
       <c r="AW13" s="13"/>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="26">
         <v>100.5</v>
       </c>
       <c r="C14" s="26">
         <v>102.2</v>
       </c>
       <c r="D14" s="26">
         <v>98.8</v>
       </c>
       <c r="E14" s="26">
         <v>101.7</v>
@@ -3149,56 +3172,58 @@
       <c r="AK14" s="13">
         <v>100.5</v>
       </c>
       <c r="AL14" s="13">
         <v>102.8</v>
       </c>
       <c r="AM14" s="13">
         <v>100.1</v>
       </c>
       <c r="AN14" s="13">
         <v>100.8</v>
       </c>
       <c r="AO14" s="13">
         <v>100.2</v>
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="83">
-        <v>103.1</v>
+        <v>105.1</v>
       </c>
       <c r="AT14" s="17">
-        <v>99.5</v>
-[...1 lines deleted...]
-      <c r="AU14" s="17"/>
+        <v>100.8</v>
+      </c>
+      <c r="AU14" s="98">
+        <v>101.3</v>
+      </c>
       <c r="AV14" s="18"/>
       <c r="AW14" s="13"/>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>101.4</v>
       </c>
       <c r="D15" s="26">
         <v>102.7</v>
       </c>
       <c r="E15" s="26">
         <v>97.5</v>
@@ -3299,56 +3324,58 @@
       <c r="AK15" s="13">
         <v>100.8</v>
       </c>
       <c r="AL15" s="13">
         <v>101.7</v>
       </c>
       <c r="AM15" s="13">
         <v>100.5</v>
       </c>
       <c r="AN15" s="13">
         <v>100.4</v>
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="83">
-        <v>101.9</v>
+        <v>102.7</v>
       </c>
       <c r="AT15" s="16">
+        <v>101.7</v>
+      </c>
+      <c r="AU15" s="98">
         <v>101.3</v>
       </c>
-      <c r="AU15" s="16"/>
       <c r="AV15" s="18"/>
       <c r="AW15" s="13"/>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="26">
         <v>103.2</v>
       </c>
       <c r="C16" s="26">
         <v>104.5</v>
       </c>
       <c r="D16" s="26">
         <v>104.6</v>
       </c>
       <c r="E16" s="26">
         <v>100.4</v>
@@ -3449,65 +3476,70 @@
       <c r="AK16" s="13">
         <v>102.3</v>
       </c>
       <c r="AL16" s="13">
         <v>102.9</v>
       </c>
       <c r="AM16" s="13">
         <v>103.5</v>
       </c>
       <c r="AN16" s="13">
         <v>103.3</v>
       </c>
       <c r="AO16" s="13">
         <v>102.3</v>
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="83">
-        <v>103.2</v>
+        <v>97.8</v>
       </c>
       <c r="AT16" s="16">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="AU16" s="16"/>
+        <v>99.1</v>
+      </c>
+      <c r="AU16" s="98">
+        <v>100.2</v>
+      </c>
       <c r="AV16" s="18"/>
       <c r="AW16" s="13"/>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
+    </row>
+    <row r="17" spans="1:56">
+      <c r="AU17" s="99"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
       <c r="A18" s="89" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="89"/>
       <c r="L18" s="89"/>
       <c r="M18" s="89"/>
       <c r="N18" s="89"/>
       <c r="O18" s="89"/>
       <c r="P18" s="89"/>
       <c r="Q18" s="89"/>
       <c r="R18" s="89"/>
       <c r="S18" s="89"/>
       <c r="T18" s="89"/>
       <c r="U18" s="89"/>
@@ -3909,51 +3941,53 @@
       </c>
       <c r="AM22" s="10">
         <v>103.7</v>
       </c>
       <c r="AN22" s="10">
         <v>102.1</v>
       </c>
       <c r="AO22" s="10">
         <v>100.2</v>
       </c>
       <c r="AP22" s="10">
         <v>100</v>
       </c>
       <c r="AQ22" s="10">
         <v>101.1</v>
       </c>
       <c r="AR22" s="10">
         <v>102.2</v>
       </c>
       <c r="AS22" s="82">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
-      <c r="AU22" s="10"/>
+      <c r="AU22" s="10">
+        <v>101.8</v>
+      </c>
       <c r="AV22" s="10"/>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>92.2</v>
       </c>
       <c r="C23" s="26">
         <v>100.1</v>
       </c>
       <c r="D23" s="26">
         <v>101.1</v>
       </c>
       <c r="E23" s="26">
         <v>100.1</v>
@@ -4054,56 +4088,58 @@
       <c r="AK23" s="13">
         <v>104.6</v>
       </c>
       <c r="AL23" s="13">
         <v>104.1</v>
       </c>
       <c r="AM23" s="13">
         <v>105.5</v>
       </c>
       <c r="AN23" s="13">
         <v>102</v>
       </c>
       <c r="AO23" s="13">
         <v>102.3</v>
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="83">
-        <v>87.6</v>
+        <v>84.3</v>
       </c>
       <c r="AT23" s="75">
-        <v>103.6</v>
-[...1 lines deleted...]
-      <c r="AU23" s="75"/>
+        <v>101.6</v>
+      </c>
+      <c r="AU23" s="75">
+        <v>106.2</v>
+      </c>
       <c r="AV23" s="75"/>
       <c r="AW23" s="13"/>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>100.2</v>
       </c>
       <c r="C24" s="26">
         <v>100.3</v>
       </c>
       <c r="D24" s="26">
         <v>99.2</v>
       </c>
       <c r="E24" s="26">
         <v>103</v>
@@ -4204,56 +4240,58 @@
       <c r="AK24" s="13">
         <v>102.6</v>
       </c>
       <c r="AL24" s="13">
         <v>103.3</v>
       </c>
       <c r="AM24" s="13">
         <v>102.8</v>
       </c>
       <c r="AN24" s="13">
         <v>101.2</v>
       </c>
       <c r="AO24" s="13">
         <v>100.7</v>
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="83">
-        <v>100.5</v>
+        <v>100.4</v>
       </c>
       <c r="AT24" s="16">
-        <v>101.8</v>
-[...1 lines deleted...]
-      <c r="AU24" s="16"/>
+        <v>101.7</v>
+      </c>
+      <c r="AU24" s="16">
+        <v>102.2</v>
+      </c>
       <c r="AV24" s="18"/>
       <c r="AW24" s="13"/>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>101.2</v>
       </c>
       <c r="C25" s="26">
         <v>102.3</v>
       </c>
       <c r="D25" s="26">
         <v>102</v>
       </c>
       <c r="E25" s="26">
         <v>101.6</v>
@@ -4354,56 +4392,58 @@
       <c r="AK25" s="13">
         <v>103.8</v>
       </c>
       <c r="AL25" s="13">
         <v>103.1</v>
       </c>
       <c r="AM25" s="13">
         <v>104.6</v>
       </c>
       <c r="AN25" s="13">
         <v>105.3</v>
       </c>
       <c r="AO25" s="13">
         <v>100.2</v>
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="83">
-        <v>103</v>
+        <v>102.7</v>
       </c>
       <c r="AT25" s="16">
-        <v>103.3</v>
-[...1 lines deleted...]
-      <c r="AU25" s="16"/>
+        <v>103.1</v>
+      </c>
+      <c r="AU25" s="16">
+        <v>101.3</v>
+      </c>
       <c r="AV25" s="76"/>
       <c r="AW25" s="13"/>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>103.6</v>
       </c>
       <c r="C26" s="26">
         <v>101.8</v>
       </c>
       <c r="D26" s="26">
         <v>101.9</v>
       </c>
       <c r="E26" s="26">
         <v>102.3</v>
@@ -4507,53 +4547,55 @@
       <c r="AL26" s="13">
         <v>102.4</v>
       </c>
       <c r="AM26" s="13">
         <v>102.5</v>
       </c>
       <c r="AN26" s="13">
         <v>102.2</v>
       </c>
       <c r="AO26" s="13">
         <v>100.1</v>
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="83">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="AU26" s="17"/>
+        <v>103.1</v>
+      </c>
+      <c r="AU26" s="17">
+        <v>101.9</v>
+      </c>
       <c r="AV26" s="18"/>
       <c r="AW26" s="13"/>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="26">
         <v>101</v>
       </c>
       <c r="C27" s="26">
         <v>102.7</v>
       </c>
       <c r="D27" s="26">
         <v>101.1</v>
       </c>
       <c r="E27" s="26">
         <v>101.2</v>
@@ -4654,56 +4696,58 @@
       <c r="AK27" s="13">
         <v>102.5</v>
       </c>
       <c r="AL27" s="13">
         <v>105.4</v>
       </c>
       <c r="AM27" s="13">
         <v>105.7</v>
       </c>
       <c r="AN27" s="13">
         <v>102.4</v>
       </c>
       <c r="AO27" s="13">
         <v>102</v>
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="83">
-        <v>105.1</v>
+        <v>110.2</v>
       </c>
       <c r="AT27" s="17">
-        <v>103.8</v>
-[...1 lines deleted...]
-      <c r="AU27" s="16"/>
+        <v>103.9</v>
+      </c>
+      <c r="AU27" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV27" s="18"/>
       <c r="AW27" s="13"/>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="26">
         <v>100.4</v>
       </c>
       <c r="C28" s="26">
         <v>100.7</v>
       </c>
       <c r="D28" s="26">
         <v>96.9</v>
       </c>
       <c r="E28" s="26">
         <v>101.4</v>
@@ -4804,56 +4848,58 @@
       <c r="AK28" s="13">
         <v>101.7</v>
       </c>
       <c r="AL28" s="13">
         <v>102.8</v>
       </c>
       <c r="AM28" s="13">
         <v>102.7</v>
       </c>
       <c r="AN28" s="13">
         <v>106.6</v>
       </c>
       <c r="AO28" s="13">
         <v>100.3</v>
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="83">
-        <v>101</v>
+        <v>96.3</v>
       </c>
       <c r="AT28" s="16">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AU28" s="16"/>
+        <v>97.6</v>
+      </c>
+      <c r="AU28" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV28" s="76"/>
       <c r="AW28" s="13"/>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="26">
         <v>101.6</v>
       </c>
       <c r="C29" s="26">
         <v>101.7</v>
       </c>
       <c r="D29" s="26">
         <v>103.4</v>
       </c>
       <c r="E29" s="26">
         <v>102.1</v>
@@ -4954,56 +5000,58 @@
       <c r="AK29" s="13">
         <v>103.9</v>
       </c>
       <c r="AL29" s="13">
         <v>104</v>
       </c>
       <c r="AM29" s="13">
         <v>105.3</v>
       </c>
       <c r="AN29" s="13">
         <v>105.2</v>
       </c>
       <c r="AO29" s="13">
         <v>100.9</v>
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="83">
-        <v>103</v>
+        <v>104.3</v>
       </c>
       <c r="AT29" s="17">
-        <v>99.1</v>
-[...1 lines deleted...]
-      <c r="AU29" s="17"/>
+        <v>99.8</v>
+      </c>
+      <c r="AU29" s="17">
+        <v>101.6</v>
+      </c>
       <c r="AV29" s="76"/>
       <c r="AW29" s="13"/>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="26">
         <v>100.5</v>
       </c>
       <c r="C30" s="26">
         <v>102.2</v>
       </c>
       <c r="D30" s="26">
         <v>98.8</v>
       </c>
       <c r="E30" s="26">
         <v>101.7</v>
@@ -5104,56 +5152,58 @@
       <c r="AK30" s="13">
         <v>100.5</v>
       </c>
       <c r="AL30" s="13">
         <v>102.8</v>
       </c>
       <c r="AM30" s="13">
         <v>100.1</v>
       </c>
       <c r="AN30" s="13">
         <v>100.8</v>
       </c>
       <c r="AO30" s="13">
         <v>100.2</v>
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="83">
-        <v>103.1</v>
+        <v>105.2</v>
       </c>
       <c r="AT30" s="17">
-        <v>99.5</v>
-[...1 lines deleted...]
-      <c r="AU30" s="17"/>
+        <v>100.8</v>
+      </c>
+      <c r="AU30" s="17">
+        <v>101.3</v>
+      </c>
       <c r="AV30" s="18"/>
       <c r="AW30" s="13"/>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="26">
         <v>100.9</v>
       </c>
       <c r="C31" s="26">
         <v>101.4</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="26">
         <v>97.5</v>
@@ -5254,56 +5304,58 @@
       <c r="AK31" s="13">
         <v>100.8</v>
       </c>
       <c r="AL31" s="13">
         <v>101.7</v>
       </c>
       <c r="AM31" s="13">
         <v>100.5</v>
       </c>
       <c r="AN31" s="13">
         <v>100.4</v>
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="83">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AT31" s="16">
-        <v>101.3</v>
-[...1 lines deleted...]
-      <c r="AU31" s="16"/>
+        <v>101.7</v>
+      </c>
+      <c r="AU31" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV31" s="18"/>
       <c r="AW31" s="13"/>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="26">
         <v>103.2</v>
       </c>
       <c r="C32" s="26">
         <v>104.5</v>
       </c>
       <c r="D32" s="26">
         <v>104.6</v>
       </c>
       <c r="E32" s="26">
         <v>100.4</v>
@@ -5404,56 +5456,58 @@
       <c r="AK32" s="13">
         <v>102.3</v>
       </c>
       <c r="AL32" s="13">
         <v>102.9</v>
       </c>
       <c r="AM32" s="13">
         <v>103.5</v>
       </c>
       <c r="AN32" s="13">
         <v>103.3</v>
       </c>
       <c r="AO32" s="13">
         <v>102.3</v>
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="83">
-        <v>103.2</v>
+        <v>97.8</v>
       </c>
       <c r="AT32" s="16">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="AU32" s="16"/>
+        <v>99.1</v>
+      </c>
+      <c r="AU32" s="16">
+        <v>100.2</v>
+      </c>
       <c r="AV32" s="18"/>
       <c r="AW32" s="13"/>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
@@ -5883,51 +5937,53 @@
       </c>
       <c r="AM39" s="10">
         <v>107.8</v>
       </c>
       <c r="AN39" s="10">
         <v>101.1</v>
       </c>
       <c r="AO39" s="10">
         <v>98.1</v>
       </c>
       <c r="AP39" s="10">
         <v>98.1</v>
       </c>
       <c r="AQ39" s="10">
         <v>99.9</v>
       </c>
       <c r="AR39" s="10">
         <v>101.1</v>
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
-      <c r="AU39" s="10"/>
+      <c r="AU39" s="10">
+        <v>100</v>
+      </c>
       <c r="AV39" s="10"/>
       <c r="AW39" s="10"/>
       <c r="AX39" s="10"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="27">
         <v>100</v>
       </c>
       <c r="C40" s="24">
         <v>100.9</v>
       </c>
       <c r="D40" s="24">
         <v>102.1</v>
       </c>
       <c r="E40" s="24">
         <v>100.4</v>
@@ -6033,51 +6089,53 @@
       </c>
       <c r="AM40" s="13">
         <v>129.4</v>
       </c>
       <c r="AN40" s="13">
         <v>102.8</v>
       </c>
       <c r="AO40" s="13">
         <v>102.1</v>
       </c>
       <c r="AP40" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.4</v>
       </c>
       <c r="AR40" s="13">
         <v>101.1</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
-      <c r="AU40" s="13"/>
+      <c r="AU40" s="13">
+        <v>100</v>
+      </c>
       <c r="AV40" s="13"/>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="27">
         <v>100</v>
       </c>
       <c r="C41" s="24">
         <v>100.3</v>
       </c>
       <c r="D41" s="24">
         <v>96.2</v>
       </c>
       <c r="E41" s="24">
         <v>102</v>
@@ -6183,51 +6241,53 @@
       </c>
       <c r="AM41" s="13">
         <v>100</v>
       </c>
       <c r="AN41" s="13">
         <v>92.5</v>
       </c>
       <c r="AO41" s="13">
         <v>100.4</v>
       </c>
       <c r="AP41" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ41" s="13">
         <v>100.8</v>
       </c>
       <c r="AR41" s="13">
         <v>100.9</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
-      <c r="AU41" s="13"/>
+      <c r="AU41" s="13">
+        <v>100</v>
+      </c>
       <c r="AV41" s="13"/>
       <c r="AW41" s="13"/>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
       <c r="A42" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="27">
         <v>104.00944669469601</v>
       </c>
       <c r="C42" s="24">
         <v>103</v>
       </c>
       <c r="D42" s="24">
         <v>101.8</v>
       </c>
       <c r="E42" s="24">
         <v>100.7</v>
@@ -6333,51 +6393,53 @@
       </c>
       <c r="AM42" s="13">
         <v>138.5</v>
       </c>
       <c r="AN42" s="13">
         <v>103.2</v>
       </c>
       <c r="AO42" s="13">
         <v>82.3</v>
       </c>
       <c r="AP42" s="13">
         <v>102</v>
       </c>
       <c r="AQ42" s="13">
         <v>102.2</v>
       </c>
       <c r="AR42" s="13">
         <v>102.3</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
-      <c r="AU42" s="13"/>
+      <c r="AU42" s="13">
+        <v>100</v>
+      </c>
       <c r="AV42" s="13"/>
       <c r="AW42" s="13"/>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="27">
         <v>100</v>
       </c>
       <c r="C43" s="24">
         <v>100</v>
       </c>
       <c r="D43" s="24">
         <v>98.1</v>
       </c>
       <c r="E43" s="24">
         <v>101.7</v>
@@ -6483,51 +6545,53 @@
       </c>
       <c r="AM43" s="13">
         <v>150.1</v>
       </c>
       <c r="AN43" s="13">
         <v>107.4</v>
       </c>
       <c r="AO43" s="13">
         <v>80.7</v>
       </c>
       <c r="AP43" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ43" s="13">
         <v>85.6</v>
       </c>
       <c r="AR43" s="13">
         <v>100.1</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
-      <c r="AU43" s="13"/>
+      <c r="AU43" s="13">
+        <v>100</v>
+      </c>
       <c r="AV43" s="13"/>
       <c r="AW43" s="13"/>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="27">
         <v>110.68960529513889</v>
       </c>
       <c r="C44" s="24">
         <v>101.9</v>
       </c>
       <c r="D44" s="24">
         <v>100.1</v>
       </c>
       <c r="E44" s="24">
         <v>100.9</v>
@@ -6633,51 +6697,53 @@
       </c>
       <c r="AM44" s="13">
         <v>191.1</v>
       </c>
       <c r="AN44" s="13">
         <v>92.6</v>
       </c>
       <c r="AO44" s="13">
         <v>103.4</v>
       </c>
       <c r="AP44" s="13">
         <v>105</v>
       </c>
       <c r="AQ44" s="13">
         <v>104.1</v>
       </c>
       <c r="AR44" s="13">
         <v>104</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
-      <c r="AU44" s="13"/>
+      <c r="AU44" s="13">
+        <v>100</v>
+      </c>
       <c r="AV44" s="13"/>
       <c r="AW44" s="13"/>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="24">
         <v>101.1</v>
       </c>
       <c r="C45" s="24">
         <v>101.3</v>
       </c>
       <c r="D45" s="24">
         <v>99.1</v>
       </c>
       <c r="E45" s="24">
         <v>100.7</v>
@@ -6783,51 +6849,53 @@
       </c>
       <c r="AM45" s="13">
         <v>123.4</v>
       </c>
       <c r="AN45" s="13">
         <v>125.9</v>
       </c>
       <c r="AO45" s="13">
         <v>102.8</v>
       </c>
       <c r="AP45" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ45" s="13">
         <v>94.8</v>
       </c>
       <c r="AR45" s="13">
         <v>100</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
-      <c r="AU45" s="13"/>
+      <c r="AU45" s="13">
+        <v>100</v>
+      </c>
       <c r="AV45" s="13"/>
       <c r="AW45" s="13"/>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="27">
         <v>101.4</v>
       </c>
       <c r="C46" s="24">
         <v>102</v>
       </c>
       <c r="D46" s="24">
         <v>103.2</v>
       </c>
       <c r="E46" s="24">
         <v>102</v>
@@ -6933,51 +7001,53 @@
       </c>
       <c r="AM46" s="13">
         <v>150.1</v>
       </c>
       <c r="AN46" s="13">
         <v>105.3</v>
       </c>
       <c r="AO46" s="13">
         <v>100.9</v>
       </c>
       <c r="AP46" s="13">
         <v>108</v>
       </c>
       <c r="AQ46" s="13">
         <v>103.9</v>
       </c>
       <c r="AR46" s="13">
         <v>103.7</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
-      <c r="AU46" s="13"/>
+      <c r="AU46" s="13">
+        <v>100</v>
+      </c>
       <c r="AV46" s="13"/>
       <c r="AW46" s="13"/>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="27">
         <v>100</v>
       </c>
       <c r="C47" s="24">
         <v>102.2</v>
       </c>
       <c r="D47" s="24">
         <v>98.4</v>
       </c>
       <c r="E47" s="24">
         <v>100.9</v>
@@ -7083,51 +7153,53 @@
       </c>
       <c r="AM47" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="AN47" s="13">
         <v>91.1</v>
       </c>
       <c r="AO47" s="13">
         <v>98.7</v>
       </c>
       <c r="AP47" s="13">
         <v>103</v>
       </c>
       <c r="AQ47" s="13">
         <v>102.9</v>
       </c>
       <c r="AR47" s="13">
         <v>102.2</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
-      <c r="AU47" s="13"/>
+      <c r="AU47" s="13">
+        <v>100</v>
+      </c>
       <c r="AV47" s="13"/>
       <c r="AW47" s="13"/>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="27">
         <v>100</v>
       </c>
       <c r="C48" s="24">
         <v>100.9</v>
       </c>
       <c r="D48" s="24">
         <v>97.8</v>
       </c>
       <c r="E48" s="24">
         <v>98.7</v>
@@ -7233,51 +7305,53 @@
       </c>
       <c r="AM48" s="13">
         <v>100</v>
       </c>
       <c r="AN48" s="13">
         <v>90.9</v>
       </c>
       <c r="AO48" s="13">
         <v>106.1</v>
       </c>
       <c r="AP48" s="13">
         <v>102</v>
       </c>
       <c r="AQ48" s="13">
         <v>101.9</v>
       </c>
       <c r="AR48" s="13">
         <v>101.5</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
-      <c r="AU48" s="13"/>
+      <c r="AU48" s="13">
+        <v>100</v>
+      </c>
       <c r="AV48" s="13"/>
       <c r="AW48" s="13"/>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="27">
         <v>100</v>
       </c>
       <c r="C49" s="24">
         <v>104.7</v>
       </c>
       <c r="D49" s="24">
         <v>102.1</v>
       </c>
       <c r="E49" s="24">
         <v>96.8</v>
@@ -7383,51 +7457,53 @@
       </c>
       <c r="AM49" s="13">
         <v>136</v>
       </c>
       <c r="AN49" s="6">
         <v>102.4</v>
       </c>
       <c r="AO49" s="13">
         <v>101.8</v>
       </c>
       <c r="AP49" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ49" s="13">
         <v>102.6</v>
       </c>
       <c r="AR49" s="13">
         <v>102.2</v>
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
-      <c r="AU49" s="13"/>
+      <c r="AU49" s="13">
+        <v>100</v>
+      </c>
       <c r="AV49" s="13"/>
       <c r="AW49" s="13"/>
       <c r="AX49" s="13"/>
       <c r="AY49" s="13"/>
       <c r="AZ49" s="6"/>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
@@ -7884,51 +7960,53 @@
       </c>
       <c r="AM55" s="10">
         <v>102.5</v>
       </c>
       <c r="AN55" s="10">
         <v>102.8</v>
       </c>
       <c r="AO55" s="10">
         <v>103.2</v>
       </c>
       <c r="AP55" s="10">
         <v>103.2</v>
       </c>
       <c r="AQ55" s="10">
         <v>103.3</v>
       </c>
       <c r="AR55" s="10">
         <v>103.9</v>
       </c>
       <c r="AS55" s="82">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
-      <c r="AU55" s="10"/>
+      <c r="AU55" s="10">
+        <v>101.8</v>
+      </c>
       <c r="AV55" s="10"/>
       <c r="AW55" s="10"/>
       <c r="AX55" s="10"/>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="10"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="28">
         <v>92.2</v>
       </c>
       <c r="C56" s="29">
         <v>89.6</v>
       </c>
       <c r="D56" s="29">
         <v>91.5</v>
       </c>
       <c r="E56" s="29">
         <v>93.2</v>
@@ -8029,56 +8107,58 @@
       <c r="AK56" s="13">
         <v>104.6</v>
       </c>
       <c r="AL56" s="13">
         <v>104.1</v>
       </c>
       <c r="AM56" s="13">
         <v>105.5</v>
       </c>
       <c r="AN56" s="13">
         <v>102.7</v>
       </c>
       <c r="AO56" s="13">
         <v>104</v>
       </c>
       <c r="AP56" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ56" s="13">
         <v>103.3</v>
       </c>
       <c r="AR56" s="13">
         <v>103.5</v>
       </c>
       <c r="AS56" s="83">
-        <v>87.6</v>
+        <v>84.6</v>
       </c>
       <c r="AT56" s="75">
-        <v>103.6</v>
-[...1 lines deleted...]
-      <c r="AU56" s="75"/>
+        <v>101.6</v>
+      </c>
+      <c r="AU56" s="75">
+        <v>106.2</v>
+      </c>
       <c r="AV56" s="75"/>
       <c r="AW56" s="13"/>
       <c r="AX56" s="13"/>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="28">
         <v>100.2</v>
       </c>
       <c r="C57" s="29">
         <v>100.4</v>
       </c>
       <c r="D57" s="29">
         <v>101.6</v>
       </c>
       <c r="E57" s="29">
         <v>106.5</v>
@@ -8179,56 +8259,58 @@
       <c r="AK57" s="13">
         <v>102.6</v>
       </c>
       <c r="AL57" s="13">
         <v>103.3</v>
       </c>
       <c r="AM57" s="13">
         <v>102.8</v>
       </c>
       <c r="AN57" s="13">
         <v>102.2</v>
       </c>
       <c r="AO57" s="13">
         <v>105.6</v>
       </c>
       <c r="AP57" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ57" s="13">
         <v>105.2</v>
       </c>
       <c r="AR57" s="13">
         <v>105.3</v>
       </c>
       <c r="AS57" s="83">
-        <v>100.5</v>
+        <v>100.4</v>
       </c>
       <c r="AT57" s="16">
-        <v>101.8</v>
-[...1 lines deleted...]
-      <c r="AU57" s="16"/>
+        <v>101.7</v>
+      </c>
+      <c r="AU57" s="16">
+        <v>102.2</v>
+      </c>
       <c r="AV57" s="18"/>
       <c r="AW57" s="13"/>
       <c r="AX57" s="13"/>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="28">
         <v>101.2</v>
       </c>
       <c r="C58" s="29">
         <v>102.6</v>
       </c>
       <c r="D58" s="29">
         <v>104.4</v>
       </c>
       <c r="E58" s="29">
         <v>103</v>
@@ -8329,56 +8411,58 @@
       <c r="AK58" s="13">
         <v>103.8</v>
       </c>
       <c r="AL58" s="13">
         <v>103.1</v>
       </c>
       <c r="AM58" s="13">
         <v>104.6</v>
       </c>
       <c r="AN58" s="13">
         <v>105.6</v>
       </c>
       <c r="AO58" s="13">
         <v>104.5</v>
       </c>
       <c r="AP58" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ58" s="13">
         <v>104</v>
       </c>
       <c r="AR58" s="13">
         <v>104.5</v>
       </c>
       <c r="AS58" s="83">
-        <v>103</v>
+        <v>102.7</v>
       </c>
       <c r="AT58" s="16">
-        <v>103.3</v>
-[...1 lines deleted...]
-      <c r="AU58" s="16"/>
+        <v>103.1</v>
+      </c>
+      <c r="AU58" s="16">
+        <v>101.3</v>
+      </c>
       <c r="AV58" s="76"/>
       <c r="AW58" s="13"/>
       <c r="AX58" s="13"/>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="28">
         <v>103.6</v>
       </c>
       <c r="C59" s="29">
         <v>106.8</v>
       </c>
       <c r="D59" s="29">
         <v>106.2</v>
       </c>
       <c r="E59" s="29">
         <v>105.2</v>
@@ -8482,53 +8566,55 @@
       <c r="AL59" s="13">
         <v>102.4</v>
       </c>
       <c r="AM59" s="13">
         <v>100.1</v>
       </c>
       <c r="AN59" s="13">
         <v>101.2</v>
       </c>
       <c r="AO59" s="13">
         <v>102.2</v>
       </c>
       <c r="AP59" s="13">
         <v>103</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.1</v>
       </c>
       <c r="AR59" s="13">
         <v>103</v>
       </c>
       <c r="AS59" s="83">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="AU59" s="17"/>
+        <v>103.1</v>
+      </c>
+      <c r="AU59" s="17">
+        <v>101.9</v>
+      </c>
       <c r="AV59" s="18"/>
       <c r="AW59" s="13"/>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="28">
         <v>101</v>
       </c>
       <c r="C60" s="29">
         <v>103</v>
       </c>
       <c r="D60" s="29">
         <v>103.3</v>
       </c>
       <c r="E60" s="29">
         <v>102.9</v>
@@ -8629,56 +8715,58 @@
       <c r="AK60" s="13">
         <v>102.5</v>
       </c>
       <c r="AL60" s="13">
         <v>105.4</v>
       </c>
       <c r="AM60" s="13">
         <v>105.7</v>
       </c>
       <c r="AN60" s="13">
         <v>105.1</v>
       </c>
       <c r="AO60" s="13">
         <v>105</v>
       </c>
       <c r="AP60" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ60" s="13">
         <v>103.8</v>
       </c>
       <c r="AR60" s="13">
         <v>104.2</v>
       </c>
       <c r="AS60" s="83">
-        <v>105.1</v>
+        <v>110.2</v>
       </c>
       <c r="AT60" s="17">
-        <v>103.8</v>
-[...1 lines deleted...]
-      <c r="AU60" s="16"/>
+        <v>103.9</v>
+      </c>
+      <c r="AU60" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV60" s="18"/>
       <c r="AW60" s="13"/>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="28">
         <v>100.4</v>
       </c>
       <c r="C61" s="29">
         <v>100.1</v>
       </c>
       <c r="D61" s="29">
         <v>100.5</v>
       </c>
       <c r="E61" s="29">
         <v>101.4</v>
@@ -8779,56 +8867,58 @@
       <c r="AK61" s="13">
         <v>101.7</v>
       </c>
       <c r="AL61" s="13">
         <v>102.8</v>
       </c>
       <c r="AM61" s="13">
         <v>100.7</v>
       </c>
       <c r="AN61" s="13">
         <v>100.4</v>
       </c>
       <c r="AO61" s="13">
         <v>100.7</v>
       </c>
       <c r="AP61" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ61" s="13">
         <v>100.3</v>
       </c>
       <c r="AR61" s="13">
         <v>102.1</v>
       </c>
       <c r="AS61" s="83">
-        <v>101</v>
+        <v>96.3</v>
       </c>
       <c r="AT61" s="16">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AU61" s="16"/>
+        <v>97.6</v>
+      </c>
+      <c r="AU61" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV61" s="76"/>
       <c r="AW61" s="13"/>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="28">
         <v>101.6</v>
       </c>
       <c r="C62" s="29">
         <v>101.6</v>
       </c>
       <c r="D62" s="29">
         <v>102</v>
       </c>
       <c r="E62" s="29">
         <v>102.7</v>
@@ -8929,56 +9019,58 @@
       <c r="AK62" s="13">
         <v>103.9</v>
       </c>
       <c r="AL62" s="13">
         <v>104</v>
       </c>
       <c r="AM62" s="13">
         <v>105.3</v>
       </c>
       <c r="AN62" s="13">
         <v>104.8</v>
       </c>
       <c r="AO62" s="13">
         <v>104</v>
       </c>
       <c r="AP62" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ62" s="13">
         <v>103.5</v>
       </c>
       <c r="AR62" s="13">
         <v>104.4</v>
       </c>
       <c r="AS62" s="83">
-        <v>103</v>
+        <v>104.3</v>
       </c>
       <c r="AT62" s="17">
-        <v>99.1</v>
-[...1 lines deleted...]
-      <c r="AU62" s="17"/>
+        <v>99.8</v>
+      </c>
+      <c r="AU62" s="17">
+        <v>101.6</v>
+      </c>
       <c r="AV62" s="76"/>
       <c r="AW62" s="13"/>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="28">
         <v>100.5</v>
       </c>
       <c r="C63" s="29">
         <v>100.4</v>
       </c>
       <c r="D63" s="29">
         <v>100.8</v>
       </c>
       <c r="E63" s="29">
         <v>103.4</v>
@@ -9079,56 +9171,58 @@
       <c r="AK63" s="13">
         <v>100.5</v>
       </c>
       <c r="AL63" s="13">
         <v>102.8</v>
       </c>
       <c r="AM63" s="13">
         <v>104.8</v>
       </c>
       <c r="AN63" s="13">
         <v>104</v>
       </c>
       <c r="AO63" s="13">
         <v>102.1</v>
       </c>
       <c r="AP63" s="13">
         <v>101</v>
       </c>
       <c r="AQ63" s="13">
         <v>101.1</v>
       </c>
       <c r="AR63" s="13">
         <v>104.3</v>
       </c>
       <c r="AS63" s="83">
-        <v>103.1</v>
+        <v>105.1</v>
       </c>
       <c r="AT63" s="17">
-        <v>99.5</v>
-[...1 lines deleted...]
-      <c r="AU63" s="17"/>
+        <v>100.8</v>
+      </c>
+      <c r="AU63" s="17">
+        <v>101.3</v>
+      </c>
       <c r="AV63" s="18"/>
       <c r="AW63" s="13"/>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="28">
         <v>100.9</v>
       </c>
       <c r="C64" s="29">
         <v>103.7</v>
       </c>
       <c r="D64" s="29">
         <v>105.3</v>
       </c>
       <c r="E64" s="29">
         <v>101.4</v>
@@ -9229,56 +9323,58 @@
       <c r="AK64" s="13">
         <v>100.8</v>
       </c>
       <c r="AL64" s="13">
         <v>101.7</v>
       </c>
       <c r="AM64" s="13">
         <v>100.5</v>
       </c>
       <c r="AN64" s="13">
         <v>100.8</v>
       </c>
       <c r="AO64" s="13">
         <v>102.7</v>
       </c>
       <c r="AP64" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ64" s="13">
         <v>102.2</v>
       </c>
       <c r="AR64" s="13">
         <v>102.8</v>
       </c>
       <c r="AS64" s="83">
-        <v>101.9</v>
+        <v>102.7</v>
       </c>
       <c r="AT64" s="16">
-        <v>101.3</v>
-[...1 lines deleted...]
-      <c r="AU64" s="16"/>
+        <v>101.7</v>
+      </c>
+      <c r="AU64" s="16">
+        <v>101.4</v>
+      </c>
       <c r="AV64" s="18"/>
       <c r="AW64" s="13"/>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:56" ht="13.5" customHeight="1" thickBot="1">
       <c r="A65" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="28">
         <v>103.2</v>
       </c>
       <c r="C65" s="29">
         <v>103.8</v>
       </c>
       <c r="D65" s="29">
         <v>109.1</v>
       </c>
       <c r="E65" s="29">
         <v>105.9</v>
@@ -9379,56 +9475,58 @@
       <c r="AK65" s="13">
         <v>102.3</v>
       </c>
       <c r="AL65" s="13">
         <v>102.9</v>
       </c>
       <c r="AM65" s="13">
         <v>103.5</v>
       </c>
       <c r="AN65" s="13">
         <v>103.6</v>
       </c>
       <c r="AO65" s="13">
         <v>103.2</v>
       </c>
       <c r="AP65" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ65" s="13">
         <v>103.5</v>
       </c>
       <c r="AR65" s="13">
         <v>103.8</v>
       </c>
       <c r="AS65" s="83">
-        <v>103.2</v>
+        <v>97.8</v>
       </c>
       <c r="AT65" s="16">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="AU65" s="16"/>
+        <v>99.1</v>
+      </c>
+      <c r="AU65" s="16">
+        <v>100.2</v>
+      </c>
       <c r="AV65" s="18"/>
       <c r="AW65" s="13"/>
       <c r="AX65" s="13"/>
       <c r="AY65" s="13"/>
       <c r="AZ65" s="13"/>
       <c r="BA65" s="13"/>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>