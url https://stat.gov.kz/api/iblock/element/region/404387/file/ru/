--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -958,96 +958,96 @@
     <xf numFmtId="164" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
@@ -1501,205 +1501,205 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BG20" sqref="BG20"/>
+      <selection pane="bottomRight" activeCell="BF15" sqref="BF15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="89"/>
-[...18 lines deleted...]
-      <c r="U2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
       <c r="AG2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AH2" s="14"/>
       <c r="AI2" s="14"/>
       <c r="AJ2" s="14"/>
       <c r="AK2" s="14"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="14"/>
       <c r="AN2" s="14"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P3" s="84" t="s">
+      <c r="P3" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="84"/>
-[...3 lines deleted...]
-      <c r="AB3" s="84" t="s">
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="AB3" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AC3" s="84"/>
-[...3 lines deleted...]
-      <c r="AN3" s="84" t="s">
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AN3" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AO3" s="84"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="84" t="s">
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90"/>
+      <c r="AQ3" s="90"/>
+      <c r="AR3" s="90"/>
+      <c r="AZ3" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="BA3" s="84"/>
-[...2 lines deleted...]
-      <c r="BD3" s="84"/>
+      <c r="BA3" s="90"/>
+      <c r="BB3" s="90"/>
+      <c r="BC3" s="90"/>
+      <c r="BD3" s="90"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="90"/>
-      <c r="B4" s="94" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="95"/>
-[...5 lines deleted...]
-      <c r="I4" s="85" t="s">
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="86"/>
-[...10 lines deleted...]
-      <c r="U4" s="85" t="s">
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="89"/>
+      <c r="U4" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="86"/>
-[...10 lines deleted...]
-      <c r="AG4" s="85" t="s">
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="89"/>
+      <c r="AG4" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="AH4" s="86"/>
-[...10 lines deleted...]
-      <c r="AS4" s="85" t="s">
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
+      <c r="AL4" s="88"/>
+      <c r="AM4" s="88"/>
+      <c r="AN4" s="88"/>
+      <c r="AO4" s="88"/>
+      <c r="AP4" s="88"/>
+      <c r="AQ4" s="88"/>
+      <c r="AR4" s="89"/>
+      <c r="AS4" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="AT4" s="86"/>
-[...9 lines deleted...]
-      <c r="BD4" s="87"/>
+      <c r="AT4" s="88"/>
+      <c r="AU4" s="88"/>
+      <c r="AV4" s="88"/>
+      <c r="AW4" s="88"/>
+      <c r="AX4" s="88"/>
+      <c r="AY4" s="88"/>
+      <c r="AZ4" s="88"/>
+      <c r="BA4" s="88"/>
+      <c r="BB4" s="88"/>
+      <c r="BC4" s="88"/>
+      <c r="BD4" s="89"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="91"/>
+      <c r="A5" s="93"/>
       <c r="B5" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="67" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="67" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="67" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1964,51 +1964,53 @@
       </c>
       <c r="AN6" s="10">
         <v>102.1</v>
       </c>
       <c r="AO6" s="10">
         <v>100.2</v>
       </c>
       <c r="AP6" s="10">
         <v>100</v>
       </c>
       <c r="AQ6" s="10">
         <v>101.1</v>
       </c>
       <c r="AR6" s="10">
         <v>102.2</v>
       </c>
       <c r="AS6" s="82">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
       <c r="AU6" s="10">
         <v>101.8</v>
       </c>
-      <c r="AV6" s="10"/>
+      <c r="AV6" s="10">
+        <v>101.6</v>
+      </c>
       <c r="AW6" s="10"/>
       <c r="AX6" s="10"/>
       <c r="AY6" s="10"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="10"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="26">
         <v>92.2</v>
       </c>
       <c r="C7" s="26">
         <v>100.1</v>
       </c>
       <c r="D7" s="26">
         <v>101.1</v>
       </c>
       <c r="E7" s="26">
         <v>100.1</v>
       </c>
@@ -2113,54 +2115,56 @@
       </c>
       <c r="AM7" s="13">
         <v>105.5</v>
       </c>
       <c r="AN7" s="13">
         <v>102</v>
       </c>
       <c r="AO7" s="13">
         <v>102.3</v>
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="83">
         <v>84.6</v>
       </c>
       <c r="AT7" s="75">
         <v>101.5</v>
       </c>
-      <c r="AU7" s="97">
+      <c r="AU7" s="84">
         <v>106</v>
       </c>
-      <c r="AV7" s="75"/>
+      <c r="AV7" s="75">
+        <v>102.5</v>
+      </c>
       <c r="AW7" s="13"/>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="26">
         <v>100.2</v>
       </c>
       <c r="C8" s="26">
         <v>100.3</v>
       </c>
       <c r="D8" s="26">
         <v>99.2</v>
       </c>
       <c r="E8" s="26">
         <v>103</v>
       </c>
@@ -2265,54 +2269,56 @@
       </c>
       <c r="AM8" s="13">
         <v>102.8</v>
       </c>
       <c r="AN8" s="13">
         <v>101.2</v>
       </c>
       <c r="AO8" s="13">
         <v>100.7</v>
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="83">
         <v>100.4</v>
       </c>
       <c r="AT8" s="16">
         <v>101.7</v>
       </c>
-      <c r="AU8" s="98">
+      <c r="AU8" s="85">
         <v>102.2</v>
       </c>
-      <c r="AV8" s="18"/>
+      <c r="AV8" s="18">
+        <v>100.2</v>
+      </c>
       <c r="AW8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="26">
         <v>101.2</v>
       </c>
       <c r="C9" s="26">
         <v>102.3</v>
       </c>
       <c r="D9" s="26">
         <v>102</v>
       </c>
       <c r="E9" s="26">
         <v>101.6</v>
       </c>
@@ -2417,54 +2423,56 @@
       </c>
       <c r="AM9" s="13">
         <v>104.6</v>
       </c>
       <c r="AN9" s="13">
         <v>105.3</v>
       </c>
       <c r="AO9" s="13">
         <v>100.2</v>
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="83">
         <v>102.7</v>
       </c>
       <c r="AT9" s="16">
         <v>103.1</v>
       </c>
-      <c r="AU9" s="98">
+      <c r="AU9" s="85">
         <v>101.3</v>
       </c>
-      <c r="AV9" s="76"/>
+      <c r="AV9" s="76">
+        <v>104.5</v>
+      </c>
       <c r="AW9" s="13"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="26">
         <v>103.6</v>
       </c>
       <c r="C10" s="26">
         <v>101.8</v>
       </c>
       <c r="D10" s="26">
         <v>101.9</v>
       </c>
       <c r="E10" s="26">
         <v>102.3</v>
       </c>
@@ -2569,54 +2577,56 @@
       </c>
       <c r="AM10" s="13">
         <v>102.5</v>
       </c>
       <c r="AN10" s="13">
         <v>102.2</v>
       </c>
       <c r="AO10" s="13">
         <v>100.1</v>
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="83">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
-      <c r="AU10" s="98">
+      <c r="AU10" s="85">
         <v>101.9</v>
       </c>
-      <c r="AV10" s="18"/>
+      <c r="AV10" s="18">
+        <v>101.8</v>
+      </c>
       <c r="AW10" s="13"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>102.7</v>
       </c>
       <c r="D11" s="26">
         <v>101.1</v>
       </c>
       <c r="E11" s="26">
         <v>101.2</v>
       </c>
@@ -2721,54 +2731,56 @@
       </c>
       <c r="AM11" s="13">
         <v>105.7</v>
       </c>
       <c r="AN11" s="13">
         <v>102.4</v>
       </c>
       <c r="AO11" s="13">
         <v>102</v>
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="83">
         <v>110.2</v>
       </c>
       <c r="AT11" s="17">
         <v>103.9</v>
       </c>
-      <c r="AU11" s="98">
+      <c r="AU11" s="85">
         <v>101.4</v>
       </c>
-      <c r="AV11" s="18"/>
+      <c r="AV11" s="18">
+        <v>100.8</v>
+      </c>
       <c r="AW11" s="13"/>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="26">
         <v>100.4</v>
       </c>
       <c r="C12" s="26">
         <v>100.7</v>
       </c>
       <c r="D12" s="26">
         <v>96.9</v>
       </c>
       <c r="E12" s="26">
         <v>101.4</v>
       </c>
@@ -2873,54 +2885,56 @@
       </c>
       <c r="AM12" s="13">
         <v>102.7</v>
       </c>
       <c r="AN12" s="13">
         <v>106.6</v>
       </c>
       <c r="AO12" s="13">
         <v>100.3</v>
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="83">
         <v>96.3</v>
       </c>
       <c r="AT12" s="16">
         <v>97.6</v>
       </c>
-      <c r="AU12" s="98">
+      <c r="AU12" s="85">
         <v>101.4</v>
       </c>
-      <c r="AV12" s="76"/>
+      <c r="AV12" s="76">
+        <v>101.4</v>
+      </c>
       <c r="AW12" s="13"/>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="26">
         <v>101.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.7</v>
       </c>
       <c r="D13" s="26">
         <v>103.4</v>
       </c>
       <c r="E13" s="26">
         <v>102.1</v>
       </c>
@@ -3025,54 +3039,56 @@
       </c>
       <c r="AM13" s="13">
         <v>105.3</v>
       </c>
       <c r="AN13" s="13">
         <v>105.2</v>
       </c>
       <c r="AO13" s="13">
         <v>100.9</v>
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="83">
         <v>104.3</v>
       </c>
       <c r="AT13" s="17">
         <v>99.8</v>
       </c>
-      <c r="AU13" s="98">
+      <c r="AU13" s="85">
         <v>101.6</v>
       </c>
-      <c r="AV13" s="76"/>
+      <c r="AV13" s="76">
+        <v>101.4</v>
+      </c>
       <c r="AW13" s="13"/>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="26">
         <v>100.5</v>
       </c>
       <c r="C14" s="26">
         <v>102.2</v>
       </c>
       <c r="D14" s="26">
         <v>98.8</v>
       </c>
       <c r="E14" s="26">
         <v>101.7</v>
       </c>
@@ -3177,54 +3193,56 @@
       </c>
       <c r="AM14" s="13">
         <v>100.1</v>
       </c>
       <c r="AN14" s="13">
         <v>100.8</v>
       </c>
       <c r="AO14" s="13">
         <v>100.2</v>
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="83">
         <v>105.1</v>
       </c>
       <c r="AT14" s="17">
         <v>100.8</v>
       </c>
-      <c r="AU14" s="98">
+      <c r="AU14" s="85">
         <v>101.3</v>
       </c>
-      <c r="AV14" s="18"/>
+      <c r="AV14" s="18">
+        <v>101.6</v>
+      </c>
       <c r="AW14" s="13"/>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>101.4</v>
       </c>
       <c r="D15" s="26">
         <v>102.7</v>
       </c>
       <c r="E15" s="26">
         <v>97.5</v>
       </c>
@@ -3329,54 +3347,56 @@
       </c>
       <c r="AM15" s="13">
         <v>100.5</v>
       </c>
       <c r="AN15" s="13">
         <v>100.4</v>
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="83">
         <v>102.7</v>
       </c>
       <c r="AT15" s="16">
         <v>101.7</v>
       </c>
-      <c r="AU15" s="98">
+      <c r="AU15" s="85">
         <v>101.3</v>
       </c>
-      <c r="AV15" s="18"/>
+      <c r="AV15" s="18">
+        <v>100.1</v>
+      </c>
       <c r="AW15" s="13"/>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="26">
         <v>103.2</v>
       </c>
       <c r="C16" s="26">
         <v>104.5</v>
       </c>
       <c r="D16" s="26">
         <v>104.6</v>
       </c>
       <c r="E16" s="26">
         <v>100.4</v>
       </c>
@@ -3481,205 +3501,207 @@
       </c>
       <c r="AM16" s="13">
         <v>103.5</v>
       </c>
       <c r="AN16" s="13">
         <v>103.3</v>
       </c>
       <c r="AO16" s="13">
         <v>102.3</v>
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="83">
         <v>97.8</v>
       </c>
       <c r="AT16" s="16">
         <v>99.1</v>
       </c>
-      <c r="AU16" s="98">
+      <c r="AU16" s="85">
         <v>100.2</v>
       </c>
-      <c r="AV16" s="18"/>
+      <c r="AV16" s="18">
+        <v>100.1</v>
+      </c>
       <c r="AW16" s="13"/>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
-      <c r="AU17" s="99"/>
+      <c r="AU17" s="86"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="89" t="s">
+      <c r="A18" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="89"/>
-[...18 lines deleted...]
-      <c r="U18" s="89"/>
+      <c r="B18" s="91"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="91"/>
+      <c r="J18" s="91"/>
+      <c r="K18" s="91"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="91"/>
+      <c r="N18" s="91"/>
+      <c r="O18" s="91"/>
+      <c r="P18" s="91"/>
+      <c r="Q18" s="91"/>
+      <c r="R18" s="91"/>
+      <c r="S18" s="91"/>
+      <c r="T18" s="91"/>
+      <c r="U18" s="91"/>
       <c r="AG18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AH18" s="14"/>
       <c r="AI18" s="14"/>
       <c r="AJ18" s="14"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P19" s="84" t="s">
+      <c r="P19" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="Q19" s="84"/>
-[...3 lines deleted...]
-      <c r="AB19" s="84" t="s">
+      <c r="Q19" s="90"/>
+      <c r="R19" s="90"/>
+      <c r="S19" s="90"/>
+      <c r="T19" s="90"/>
+      <c r="AB19" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AC19" s="84"/>
-[...3 lines deleted...]
-      <c r="AN19" s="84" t="s">
+      <c r="AC19" s="90"/>
+      <c r="AD19" s="90"/>
+      <c r="AE19" s="90"/>
+      <c r="AF19" s="90"/>
+      <c r="AN19" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AO19" s="84"/>
-[...3 lines deleted...]
-      <c r="AZ19" s="84" t="s">
+      <c r="AO19" s="90"/>
+      <c r="AP19" s="90"/>
+      <c r="AQ19" s="90"/>
+      <c r="AR19" s="90"/>
+      <c r="AZ19" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="BA19" s="84"/>
-[...2 lines deleted...]
-      <c r="BD19" s="84"/>
+      <c r="BA19" s="90"/>
+      <c r="BB19" s="90"/>
+      <c r="BC19" s="90"/>
+      <c r="BD19" s="90"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="90"/>
-      <c r="B20" s="94" t="s">
+      <c r="A20" s="92"/>
+      <c r="B20" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="95"/>
-[...5 lines deleted...]
-      <c r="I20" s="85" t="s">
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="97"/>
+      <c r="H20" s="98"/>
+      <c r="I20" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="J20" s="86"/>
-[...10 lines deleted...]
-      <c r="U20" s="85" t="s">
+      <c r="J20" s="88"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="88"/>
+      <c r="M20" s="88"/>
+      <c r="N20" s="88"/>
+      <c r="O20" s="88"/>
+      <c r="P20" s="88"/>
+      <c r="Q20" s="88"/>
+      <c r="R20" s="88"/>
+      <c r="S20" s="88"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="86"/>
-[...10 lines deleted...]
-      <c r="AG20" s="85" t="s">
+      <c r="V20" s="88"/>
+      <c r="W20" s="88"/>
+      <c r="X20" s="88"/>
+      <c r="Y20" s="88"/>
+      <c r="Z20" s="88"/>
+      <c r="AA20" s="88"/>
+      <c r="AB20" s="88"/>
+      <c r="AC20" s="88"/>
+      <c r="AD20" s="88"/>
+      <c r="AE20" s="88"/>
+      <c r="AF20" s="89"/>
+      <c r="AG20" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="AH20" s="86"/>
-[...10 lines deleted...]
-      <c r="AS20" s="85" t="s">
+      <c r="AH20" s="88"/>
+      <c r="AI20" s="88"/>
+      <c r="AJ20" s="88"/>
+      <c r="AK20" s="88"/>
+      <c r="AL20" s="88"/>
+      <c r="AM20" s="88"/>
+      <c r="AN20" s="88"/>
+      <c r="AO20" s="88"/>
+      <c r="AP20" s="88"/>
+      <c r="AQ20" s="88"/>
+      <c r="AR20" s="89"/>
+      <c r="AS20" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="AT20" s="86"/>
-[...9 lines deleted...]
-      <c r="BD20" s="87"/>
+      <c r="AT20" s="88"/>
+      <c r="AU20" s="88"/>
+      <c r="AV20" s="88"/>
+      <c r="AW20" s="88"/>
+      <c r="AX20" s="88"/>
+      <c r="AY20" s="88"/>
+      <c r="AZ20" s="88"/>
+      <c r="BA20" s="88"/>
+      <c r="BB20" s="88"/>
+      <c r="BC20" s="88"/>
+      <c r="BD20" s="89"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="91"/>
+      <c r="A21" s="93"/>
       <c r="B21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="2" t="s">
@@ -3944,51 +3966,53 @@
       </c>
       <c r="AN22" s="10">
         <v>102.1</v>
       </c>
       <c r="AO22" s="10">
         <v>100.2</v>
       </c>
       <c r="AP22" s="10">
         <v>100</v>
       </c>
       <c r="AQ22" s="10">
         <v>101.1</v>
       </c>
       <c r="AR22" s="10">
         <v>102.2</v>
       </c>
       <c r="AS22" s="82">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
       <c r="AU22" s="10">
         <v>101.8</v>
       </c>
-      <c r="AV22" s="10"/>
+      <c r="AV22" s="10">
+        <v>101.6</v>
+      </c>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>92.2</v>
       </c>
       <c r="C23" s="26">
         <v>100.1</v>
       </c>
       <c r="D23" s="26">
         <v>101.1</v>
       </c>
       <c r="E23" s="26">
         <v>100.1</v>
       </c>
@@ -4096,51 +4120,53 @@
       </c>
       <c r="AN23" s="13">
         <v>102</v>
       </c>
       <c r="AO23" s="13">
         <v>102.3</v>
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="83">
         <v>84.3</v>
       </c>
       <c r="AT23" s="75">
         <v>101.6</v>
       </c>
       <c r="AU23" s="75">
         <v>106.2</v>
       </c>
-      <c r="AV23" s="75"/>
+      <c r="AV23" s="75">
+        <v>102.5</v>
+      </c>
       <c r="AW23" s="13"/>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>100.2</v>
       </c>
       <c r="C24" s="26">
         <v>100.3</v>
       </c>
       <c r="D24" s="26">
         <v>99.2</v>
       </c>
       <c r="E24" s="26">
         <v>103</v>
       </c>
@@ -4248,51 +4274,53 @@
       </c>
       <c r="AN24" s="13">
         <v>101.2</v>
       </c>
       <c r="AO24" s="13">
         <v>100.7</v>
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="83">
         <v>100.4</v>
       </c>
       <c r="AT24" s="16">
         <v>101.7</v>
       </c>
       <c r="AU24" s="16">
         <v>102.2</v>
       </c>
-      <c r="AV24" s="18"/>
+      <c r="AV24" s="18">
+        <v>100.2</v>
+      </c>
       <c r="AW24" s="13"/>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>101.2</v>
       </c>
       <c r="C25" s="26">
         <v>102.3</v>
       </c>
       <c r="D25" s="26">
         <v>102</v>
       </c>
       <c r="E25" s="26">
         <v>101.6</v>
       </c>
@@ -4400,51 +4428,53 @@
       </c>
       <c r="AN25" s="13">
         <v>105.3</v>
       </c>
       <c r="AO25" s="13">
         <v>100.2</v>
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="83">
         <v>102.7</v>
       </c>
       <c r="AT25" s="16">
         <v>103.1</v>
       </c>
       <c r="AU25" s="16">
         <v>101.3</v>
       </c>
-      <c r="AV25" s="76"/>
+      <c r="AV25" s="76">
+        <v>104.5</v>
+      </c>
       <c r="AW25" s="13"/>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>103.6</v>
       </c>
       <c r="C26" s="26">
         <v>101.8</v>
       </c>
       <c r="D26" s="26">
         <v>101.9</v>
       </c>
       <c r="E26" s="26">
         <v>102.3</v>
       </c>
@@ -4552,51 +4582,53 @@
       </c>
       <c r="AN26" s="13">
         <v>102.2</v>
       </c>
       <c r="AO26" s="13">
         <v>100.1</v>
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="83">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
         <v>103.1</v>
       </c>
       <c r="AU26" s="17">
         <v>101.9</v>
       </c>
-      <c r="AV26" s="18"/>
+      <c r="AV26" s="18">
+        <v>101.8</v>
+      </c>
       <c r="AW26" s="13"/>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="26">
         <v>101</v>
       </c>
       <c r="C27" s="26">
         <v>102.7</v>
       </c>
       <c r="D27" s="26">
         <v>101.1</v>
       </c>
       <c r="E27" s="26">
         <v>101.2</v>
       </c>
@@ -4704,51 +4736,53 @@
       </c>
       <c r="AN27" s="13">
         <v>102.4</v>
       </c>
       <c r="AO27" s="13">
         <v>102</v>
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="83">
         <v>110.2</v>
       </c>
       <c r="AT27" s="17">
         <v>103.9</v>
       </c>
       <c r="AU27" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV27" s="18"/>
+      <c r="AV27" s="18">
+        <v>100.8</v>
+      </c>
       <c r="AW27" s="13"/>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="26">
         <v>100.4</v>
       </c>
       <c r="C28" s="26">
         <v>100.7</v>
       </c>
       <c r="D28" s="26">
         <v>96.9</v>
       </c>
       <c r="E28" s="26">
         <v>101.4</v>
       </c>
@@ -4856,51 +4890,53 @@
       </c>
       <c r="AN28" s="13">
         <v>106.6</v>
       </c>
       <c r="AO28" s="13">
         <v>100.3</v>
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="83">
         <v>96.3</v>
       </c>
       <c r="AT28" s="16">
         <v>97.6</v>
       </c>
       <c r="AU28" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV28" s="76"/>
+      <c r="AV28" s="76">
+        <v>101.4</v>
+      </c>
       <c r="AW28" s="13"/>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="26">
         <v>101.6</v>
       </c>
       <c r="C29" s="26">
         <v>101.7</v>
       </c>
       <c r="D29" s="26">
         <v>103.4</v>
       </c>
       <c r="E29" s="26">
         <v>102.1</v>
       </c>
@@ -5008,51 +5044,53 @@
       </c>
       <c r="AN29" s="13">
         <v>105.2</v>
       </c>
       <c r="AO29" s="13">
         <v>100.9</v>
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="83">
         <v>104.3</v>
       </c>
       <c r="AT29" s="17">
         <v>99.8</v>
       </c>
       <c r="AU29" s="17">
         <v>101.6</v>
       </c>
-      <c r="AV29" s="76"/>
+      <c r="AV29" s="76">
+        <v>101.4</v>
+      </c>
       <c r="AW29" s="13"/>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="26">
         <v>100.5</v>
       </c>
       <c r="C30" s="26">
         <v>102.2</v>
       </c>
       <c r="D30" s="26">
         <v>98.8</v>
       </c>
       <c r="E30" s="26">
         <v>101.7</v>
       </c>
@@ -5160,51 +5198,53 @@
       </c>
       <c r="AN30" s="13">
         <v>100.8</v>
       </c>
       <c r="AO30" s="13">
         <v>100.2</v>
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="83">
         <v>105.2</v>
       </c>
       <c r="AT30" s="17">
         <v>100.8</v>
       </c>
       <c r="AU30" s="17">
         <v>101.3</v>
       </c>
-      <c r="AV30" s="18"/>
+      <c r="AV30" s="18">
+        <v>101.6</v>
+      </c>
       <c r="AW30" s="13"/>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="26">
         <v>100.9</v>
       </c>
       <c r="C31" s="26">
         <v>101.4</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="26">
         <v>97.5</v>
       </c>
@@ -5312,51 +5352,53 @@
       </c>
       <c r="AN31" s="13">
         <v>100.4</v>
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="83">
         <v>102.8</v>
       </c>
       <c r="AT31" s="16">
         <v>101.7</v>
       </c>
       <c r="AU31" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV31" s="18"/>
+      <c r="AV31" s="18">
+        <v>100.1</v>
+      </c>
       <c r="AW31" s="13"/>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="26">
         <v>103.2</v>
       </c>
       <c r="C32" s="26">
         <v>104.5</v>
       </c>
       <c r="D32" s="26">
         <v>104.6</v>
       </c>
       <c r="E32" s="26">
         <v>100.4</v>
       </c>
@@ -5464,218 +5506,220 @@
       </c>
       <c r="AN32" s="13">
         <v>103.3</v>
       </c>
       <c r="AO32" s="13">
         <v>102.3</v>
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="83">
         <v>97.8</v>
       </c>
       <c r="AT32" s="16">
         <v>99.1</v>
       </c>
       <c r="AU32" s="16">
         <v>100.2</v>
       </c>
-      <c r="AV32" s="18"/>
+      <c r="AV32" s="18">
+        <v>100.1</v>
+      </c>
       <c r="AW32" s="13"/>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
     </row>
     <row r="35" spans="1:56" ht="21" customHeight="1">
-      <c r="A35" s="89" t="s">
+      <c r="A35" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="89"/>
-[...18 lines deleted...]
-      <c r="U35" s="89"/>
+      <c r="B35" s="91"/>
+      <c r="C35" s="91"/>
+      <c r="D35" s="91"/>
+      <c r="E35" s="91"/>
+      <c r="F35" s="91"/>
+      <c r="G35" s="91"/>
+      <c r="H35" s="91"/>
+      <c r="I35" s="91"/>
+      <c r="J35" s="91"/>
+      <c r="K35" s="91"/>
+      <c r="L35" s="91"/>
+      <c r="M35" s="91"/>
+      <c r="N35" s="91"/>
+      <c r="O35" s="91"/>
+      <c r="P35" s="91"/>
+      <c r="Q35" s="91"/>
+      <c r="R35" s="91"/>
+      <c r="S35" s="91"/>
+      <c r="T35" s="91"/>
+      <c r="U35" s="91"/>
       <c r="AG35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="14"/>
       <c r="AK35" s="14"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="14"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
     </row>
     <row r="36" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P36" s="84" t="s">
+      <c r="P36" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="Q36" s="84"/>
-[...3 lines deleted...]
-      <c r="AB36" s="84" t="s">
+      <c r="Q36" s="90"/>
+      <c r="R36" s="90"/>
+      <c r="S36" s="90"/>
+      <c r="T36" s="90"/>
+      <c r="AB36" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AC36" s="84"/>
-[...3 lines deleted...]
-      <c r="AN36" s="84" t="s">
+      <c r="AC36" s="90"/>
+      <c r="AD36" s="90"/>
+      <c r="AE36" s="90"/>
+      <c r="AF36" s="90"/>
+      <c r="AN36" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AO36" s="84"/>
-[...3 lines deleted...]
-      <c r="AZ36" s="84" t="s">
+      <c r="AO36" s="90"/>
+      <c r="AP36" s="90"/>
+      <c r="AQ36" s="90"/>
+      <c r="AR36" s="90"/>
+      <c r="AZ36" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="BA36" s="84"/>
-[...2 lines deleted...]
-      <c r="BD36" s="84"/>
+      <c r="BA36" s="90"/>
+      <c r="BB36" s="90"/>
+      <c r="BC36" s="90"/>
+      <c r="BD36" s="90"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="92"/>
-      <c r="B37" s="94" t="s">
+      <c r="A37" s="94"/>
+      <c r="B37" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="95"/>
-[...5 lines deleted...]
-      <c r="I37" s="85" t="s">
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="98"/>
+      <c r="I37" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="J37" s="86"/>
-[...10 lines deleted...]
-      <c r="U37" s="85" t="s">
+      <c r="J37" s="88"/>
+      <c r="K37" s="88"/>
+      <c r="L37" s="88"/>
+      <c r="M37" s="88"/>
+      <c r="N37" s="88"/>
+      <c r="O37" s="88"/>
+      <c r="P37" s="88"/>
+      <c r="Q37" s="88"/>
+      <c r="R37" s="88"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="89"/>
+      <c r="U37" s="87" t="s">
         <v>18</v>
       </c>
-      <c r="V37" s="86"/>
-[...10 lines deleted...]
-      <c r="AG37" s="85" t="s">
+      <c r="V37" s="88"/>
+      <c r="W37" s="88"/>
+      <c r="X37" s="88"/>
+      <c r="Y37" s="88"/>
+      <c r="Z37" s="88"/>
+      <c r="AA37" s="88"/>
+      <c r="AB37" s="88"/>
+      <c r="AC37" s="88"/>
+      <c r="AD37" s="88"/>
+      <c r="AE37" s="88"/>
+      <c r="AF37" s="89"/>
+      <c r="AG37" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="AH37" s="86"/>
-[...10 lines deleted...]
-      <c r="AS37" s="85" t="s">
+      <c r="AH37" s="88"/>
+      <c r="AI37" s="88"/>
+      <c r="AJ37" s="88"/>
+      <c r="AK37" s="88"/>
+      <c r="AL37" s="88"/>
+      <c r="AM37" s="88"/>
+      <c r="AN37" s="88"/>
+      <c r="AO37" s="88"/>
+      <c r="AP37" s="88"/>
+      <c r="AQ37" s="88"/>
+      <c r="AR37" s="89"/>
+      <c r="AS37" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="AT37" s="86"/>
-[...9 lines deleted...]
-      <c r="BD37" s="87"/>
+      <c r="AT37" s="88"/>
+      <c r="AU37" s="88"/>
+      <c r="AV37" s="88"/>
+      <c r="AW37" s="88"/>
+      <c r="AX37" s="88"/>
+      <c r="AY37" s="88"/>
+      <c r="AZ37" s="88"/>
+      <c r="BA37" s="88"/>
+      <c r="BB37" s="88"/>
+      <c r="BC37" s="88"/>
+      <c r="BD37" s="89"/>
     </row>
     <row r="38" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A38" s="93"/>
+      <c r="A38" s="95"/>
       <c r="B38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="73" t="s">
         <v>38</v>
       </c>
       <c r="H38" s="74" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="54" t="s">
         <v>2</v>
       </c>
       <c r="J38" s="2" t="s">
@@ -5940,51 +5984,53 @@
       </c>
       <c r="AN39" s="10">
         <v>101.1</v>
       </c>
       <c r="AO39" s="10">
         <v>98.1</v>
       </c>
       <c r="AP39" s="10">
         <v>98.1</v>
       </c>
       <c r="AQ39" s="10">
         <v>99.9</v>
       </c>
       <c r="AR39" s="10">
         <v>101.1</v>
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
       <c r="AU39" s="10">
         <v>100</v>
       </c>
-      <c r="AV39" s="10"/>
+      <c r="AV39" s="10">
+        <v>98.7</v>
+      </c>
       <c r="AW39" s="10"/>
       <c r="AX39" s="10"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="27">
         <v>100</v>
       </c>
       <c r="C40" s="24">
         <v>100.9</v>
       </c>
       <c r="D40" s="24">
         <v>102.1</v>
       </c>
       <c r="E40" s="24">
         <v>100.4</v>
       </c>
@@ -6092,51 +6138,53 @@
       </c>
       <c r="AN40" s="13">
         <v>102.8</v>
       </c>
       <c r="AO40" s="13">
         <v>102.1</v>
       </c>
       <c r="AP40" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.4</v>
       </c>
       <c r="AR40" s="13">
         <v>101.1</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
-      <c r="AV40" s="13"/>
+      <c r="AV40" s="13">
+        <v>100</v>
+      </c>
       <c r="AW40" s="13"/>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="27">
         <v>100</v>
       </c>
       <c r="C41" s="24">
         <v>100.3</v>
       </c>
       <c r="D41" s="24">
         <v>96.2</v>
       </c>
       <c r="E41" s="24">
         <v>102</v>
       </c>
@@ -6244,51 +6292,53 @@
       </c>
       <c r="AN41" s="13">
         <v>92.5</v>
       </c>
       <c r="AO41" s="13">
         <v>100.4</v>
       </c>
       <c r="AP41" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ41" s="13">
         <v>100.8</v>
       </c>
       <c r="AR41" s="13">
         <v>100.9</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
-      <c r="AV41" s="13"/>
+      <c r="AV41" s="13">
+        <v>100</v>
+      </c>
       <c r="AW41" s="13"/>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
       <c r="A42" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="27">
         <v>104.00944669469601</v>
       </c>
       <c r="C42" s="24">
         <v>103</v>
       </c>
       <c r="D42" s="24">
         <v>101.8</v>
       </c>
       <c r="E42" s="24">
         <v>100.7</v>
       </c>
@@ -6396,51 +6446,53 @@
       </c>
       <c r="AN42" s="13">
         <v>103.2</v>
       </c>
       <c r="AO42" s="13">
         <v>82.3</v>
       </c>
       <c r="AP42" s="13">
         <v>102</v>
       </c>
       <c r="AQ42" s="13">
         <v>102.2</v>
       </c>
       <c r="AR42" s="13">
         <v>102.3</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
-      <c r="AV42" s="13"/>
+      <c r="AV42" s="13">
+        <v>100</v>
+      </c>
       <c r="AW42" s="13"/>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="27">
         <v>100</v>
       </c>
       <c r="C43" s="24">
         <v>100</v>
       </c>
       <c r="D43" s="24">
         <v>98.1</v>
       </c>
       <c r="E43" s="24">
         <v>101.7</v>
       </c>
@@ -6548,51 +6600,53 @@
       </c>
       <c r="AN43" s="13">
         <v>107.4</v>
       </c>
       <c r="AO43" s="13">
         <v>80.7</v>
       </c>
       <c r="AP43" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ43" s="13">
         <v>85.6</v>
       </c>
       <c r="AR43" s="13">
         <v>100.1</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
-      <c r="AV43" s="13"/>
+      <c r="AV43" s="13">
+        <v>100</v>
+      </c>
       <c r="AW43" s="13"/>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="27">
         <v>110.68960529513889</v>
       </c>
       <c r="C44" s="24">
         <v>101.9</v>
       </c>
       <c r="D44" s="24">
         <v>100.1</v>
       </c>
       <c r="E44" s="24">
         <v>100.9</v>
       </c>
@@ -6700,51 +6754,53 @@
       </c>
       <c r="AN44" s="13">
         <v>92.6</v>
       </c>
       <c r="AO44" s="13">
         <v>103.4</v>
       </c>
       <c r="AP44" s="13">
         <v>105</v>
       </c>
       <c r="AQ44" s="13">
         <v>104.1</v>
       </c>
       <c r="AR44" s="13">
         <v>104</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
-      <c r="AV44" s="13"/>
+      <c r="AV44" s="13">
+        <v>100</v>
+      </c>
       <c r="AW44" s="13"/>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="24">
         <v>101.1</v>
       </c>
       <c r="C45" s="24">
         <v>101.3</v>
       </c>
       <c r="D45" s="24">
         <v>99.1</v>
       </c>
       <c r="E45" s="24">
         <v>100.7</v>
       </c>
@@ -6852,51 +6908,53 @@
       </c>
       <c r="AN45" s="13">
         <v>125.9</v>
       </c>
       <c r="AO45" s="13">
         <v>102.8</v>
       </c>
       <c r="AP45" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ45" s="13">
         <v>94.8</v>
       </c>
       <c r="AR45" s="13">
         <v>100</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
-      <c r="AV45" s="13"/>
+      <c r="AV45" s="13">
+        <v>100</v>
+      </c>
       <c r="AW45" s="13"/>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="27">
         <v>101.4</v>
       </c>
       <c r="C46" s="24">
         <v>102</v>
       </c>
       <c r="D46" s="24">
         <v>103.2</v>
       </c>
       <c r="E46" s="24">
         <v>102</v>
       </c>
@@ -7004,51 +7062,53 @@
       </c>
       <c r="AN46" s="13">
         <v>105.3</v>
       </c>
       <c r="AO46" s="13">
         <v>100.9</v>
       </c>
       <c r="AP46" s="13">
         <v>108</v>
       </c>
       <c r="AQ46" s="13">
         <v>103.9</v>
       </c>
       <c r="AR46" s="13">
         <v>103.7</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
-      <c r="AV46" s="13"/>
+      <c r="AV46" s="13">
+        <v>98.7</v>
+      </c>
       <c r="AW46" s="13"/>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="27">
         <v>100</v>
       </c>
       <c r="C47" s="24">
         <v>102.2</v>
       </c>
       <c r="D47" s="24">
         <v>98.4</v>
       </c>
       <c r="E47" s="24">
         <v>100.9</v>
       </c>
@@ -7156,51 +7216,53 @@
       </c>
       <c r="AN47" s="13">
         <v>91.1</v>
       </c>
       <c r="AO47" s="13">
         <v>98.7</v>
       </c>
       <c r="AP47" s="13">
         <v>103</v>
       </c>
       <c r="AQ47" s="13">
         <v>102.9</v>
       </c>
       <c r="AR47" s="13">
         <v>102.2</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
-      <c r="AV47" s="13"/>
+      <c r="AV47" s="13">
+        <v>100</v>
+      </c>
       <c r="AW47" s="13"/>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="27">
         <v>100</v>
       </c>
       <c r="C48" s="24">
         <v>100.9</v>
       </c>
       <c r="D48" s="24">
         <v>97.8</v>
       </c>
       <c r="E48" s="24">
         <v>98.7</v>
       </c>
@@ -7308,51 +7370,53 @@
       </c>
       <c r="AN48" s="13">
         <v>90.9</v>
       </c>
       <c r="AO48" s="13">
         <v>106.1</v>
       </c>
       <c r="AP48" s="13">
         <v>102</v>
       </c>
       <c r="AQ48" s="13">
         <v>101.9</v>
       </c>
       <c r="AR48" s="13">
         <v>101.5</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
-      <c r="AV48" s="13"/>
+      <c r="AV48" s="13">
+        <v>100</v>
+      </c>
       <c r="AW48" s="13"/>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="27">
         <v>100</v>
       </c>
       <c r="C49" s="24">
         <v>104.7</v>
       </c>
       <c r="D49" s="24">
         <v>102.1</v>
       </c>
       <c r="E49" s="24">
         <v>96.8</v>
       </c>
@@ -7460,51 +7524,53 @@
       </c>
       <c r="AN49" s="6">
         <v>102.4</v>
       </c>
       <c r="AO49" s="13">
         <v>101.8</v>
       </c>
       <c r="AP49" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ49" s="13">
         <v>102.6</v>
       </c>
       <c r="AR49" s="13">
         <v>102.2</v>
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
       <c r="AU49" s="13">
         <v>100</v>
       </c>
-      <c r="AV49" s="13"/>
+      <c r="AV49" s="13">
+        <v>100</v>
+      </c>
       <c r="AW49" s="13"/>
       <c r="AX49" s="13"/>
       <c r="AY49" s="13"/>
       <c r="AZ49" s="6"/>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
@@ -7517,188 +7583,188 @@
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
       <c r="AR50" s="1"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A51" s="89" t="s">
+      <c r="A51" s="91" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="89"/>
-[...18 lines deleted...]
-      <c r="U51" s="89"/>
+      <c r="B51" s="91"/>
+      <c r="C51" s="91"/>
+      <c r="D51" s="91"/>
+      <c r="E51" s="91"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="91"/>
+      <c r="H51" s="91"/>
+      <c r="I51" s="91"/>
+      <c r="J51" s="91"/>
+      <c r="K51" s="91"/>
+      <c r="L51" s="91"/>
+      <c r="M51" s="91"/>
+      <c r="N51" s="91"/>
+      <c r="O51" s="91"/>
+      <c r="P51" s="91"/>
+      <c r="Q51" s="91"/>
+      <c r="R51" s="91"/>
+      <c r="S51" s="91"/>
+      <c r="T51" s="91"/>
+      <c r="U51" s="91"/>
       <c r="AG51" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AH51" s="14"/>
       <c r="AI51" s="14"/>
       <c r="AJ51" s="14"/>
       <c r="AK51" s="14"/>
       <c r="AL51" s="14"/>
       <c r="AM51" s="14"/>
       <c r="AN51" s="14"/>
       <c r="AO51" s="14"/>
       <c r="AP51" s="14"/>
       <c r="AQ51" s="14"/>
       <c r="AR51" s="14"/>
     </row>
     <row r="52" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P52" s="84" t="s">
+      <c r="P52" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="Q52" s="84"/>
-[...3 lines deleted...]
-      <c r="AB52" s="84" t="s">
+      <c r="Q52" s="90"/>
+      <c r="R52" s="90"/>
+      <c r="S52" s="90"/>
+      <c r="T52" s="90"/>
+      <c r="AB52" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AC52" s="84"/>
-[...3 lines deleted...]
-      <c r="AN52" s="84" t="s">
+      <c r="AC52" s="90"/>
+      <c r="AD52" s="90"/>
+      <c r="AE52" s="90"/>
+      <c r="AF52" s="90"/>
+      <c r="AN52" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="AO52" s="84"/>
-[...3 lines deleted...]
-      <c r="AZ52" s="84" t="s">
+      <c r="AO52" s="90"/>
+      <c r="AP52" s="90"/>
+      <c r="AQ52" s="90"/>
+      <c r="AR52" s="90"/>
+      <c r="AZ52" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="BA52" s="84"/>
-[...2 lines deleted...]
-      <c r="BD52" s="84"/>
+      <c r="BA52" s="90"/>
+      <c r="BB52" s="90"/>
+      <c r="BC52" s="90"/>
+      <c r="BD52" s="90"/>
     </row>
     <row r="53" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A53" s="90"/>
-      <c r="B53" s="94" t="s">
+      <c r="A53" s="92"/>
+      <c r="B53" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="95"/>
-[...5 lines deleted...]
-      <c r="I53" s="85" t="s">
+      <c r="C53" s="97"/>
+      <c r="D53" s="97"/>
+      <c r="E53" s="97"/>
+      <c r="F53" s="97"/>
+      <c r="G53" s="97"/>
+      <c r="H53" s="98"/>
+      <c r="I53" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="J53" s="86"/>
-[...10 lines deleted...]
-      <c r="U53" s="85" t="s">
+      <c r="J53" s="88"/>
+      <c r="K53" s="88"/>
+      <c r="L53" s="88"/>
+      <c r="M53" s="88"/>
+      <c r="N53" s="88"/>
+      <c r="O53" s="88"/>
+      <c r="P53" s="88"/>
+      <c r="Q53" s="88"/>
+      <c r="R53" s="88"/>
+      <c r="S53" s="88"/>
+      <c r="T53" s="89"/>
+      <c r="U53" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="V53" s="86"/>
-[...10 lines deleted...]
-      <c r="AG53" s="85" t="s">
+      <c r="V53" s="88"/>
+      <c r="W53" s="88"/>
+      <c r="X53" s="88"/>
+      <c r="Y53" s="88"/>
+      <c r="Z53" s="88"/>
+      <c r="AA53" s="88"/>
+      <c r="AB53" s="88"/>
+      <c r="AC53" s="88"/>
+      <c r="AD53" s="88"/>
+      <c r="AE53" s="88"/>
+      <c r="AF53" s="89"/>
+      <c r="AG53" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="AH53" s="86"/>
-[...10 lines deleted...]
-      <c r="AS53" s="85" t="s">
+      <c r="AH53" s="88"/>
+      <c r="AI53" s="88"/>
+      <c r="AJ53" s="88"/>
+      <c r="AK53" s="88"/>
+      <c r="AL53" s="88"/>
+      <c r="AM53" s="88"/>
+      <c r="AN53" s="88"/>
+      <c r="AO53" s="88"/>
+      <c r="AP53" s="88"/>
+      <c r="AQ53" s="88"/>
+      <c r="AR53" s="89"/>
+      <c r="AS53" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="AT53" s="86"/>
-[...9 lines deleted...]
-      <c r="BD53" s="87"/>
+      <c r="AT53" s="88"/>
+      <c r="AU53" s="88"/>
+      <c r="AV53" s="88"/>
+      <c r="AW53" s="88"/>
+      <c r="AX53" s="88"/>
+      <c r="AY53" s="88"/>
+      <c r="AZ53" s="88"/>
+      <c r="BA53" s="88"/>
+      <c r="BB53" s="88"/>
+      <c r="BC53" s="88"/>
+      <c r="BD53" s="89"/>
     </row>
     <row r="54" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A54" s="91"/>
+      <c r="A54" s="93"/>
       <c r="B54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D54" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H54" s="20" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J54" s="2" t="s">
@@ -7963,51 +8029,53 @@
       </c>
       <c r="AN55" s="10">
         <v>102.8</v>
       </c>
       <c r="AO55" s="10">
         <v>103.2</v>
       </c>
       <c r="AP55" s="10">
         <v>103.2</v>
       </c>
       <c r="AQ55" s="10">
         <v>103.3</v>
       </c>
       <c r="AR55" s="10">
         <v>103.9</v>
       </c>
       <c r="AS55" s="82">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
       <c r="AU55" s="10">
         <v>101.8</v>
       </c>
-      <c r="AV55" s="10"/>
+      <c r="AV55" s="10">
+        <v>101.6</v>
+      </c>
       <c r="AW55" s="10"/>
       <c r="AX55" s="10"/>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="10"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="28">
         <v>92.2</v>
       </c>
       <c r="C56" s="29">
         <v>89.6</v>
       </c>
       <c r="D56" s="29">
         <v>91.5</v>
       </c>
       <c r="E56" s="29">
         <v>93.2</v>
       </c>
@@ -8115,51 +8183,53 @@
       </c>
       <c r="AN56" s="13">
         <v>102.7</v>
       </c>
       <c r="AO56" s="13">
         <v>104</v>
       </c>
       <c r="AP56" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ56" s="13">
         <v>103.3</v>
       </c>
       <c r="AR56" s="13">
         <v>103.5</v>
       </c>
       <c r="AS56" s="83">
         <v>84.6</v>
       </c>
       <c r="AT56" s="75">
         <v>101.6</v>
       </c>
       <c r="AU56" s="75">
         <v>106.2</v>
       </c>
-      <c r="AV56" s="75"/>
+      <c r="AV56" s="75">
+        <v>102.5</v>
+      </c>
       <c r="AW56" s="13"/>
       <c r="AX56" s="13"/>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="28">
         <v>100.2</v>
       </c>
       <c r="C57" s="29">
         <v>100.4</v>
       </c>
       <c r="D57" s="29">
         <v>101.6</v>
       </c>
       <c r="E57" s="29">
         <v>106.5</v>
       </c>
@@ -8267,51 +8337,53 @@
       </c>
       <c r="AN57" s="13">
         <v>102.2</v>
       </c>
       <c r="AO57" s="13">
         <v>105.6</v>
       </c>
       <c r="AP57" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ57" s="13">
         <v>105.2</v>
       </c>
       <c r="AR57" s="13">
         <v>105.3</v>
       </c>
       <c r="AS57" s="83">
         <v>100.4</v>
       </c>
       <c r="AT57" s="16">
         <v>101.7</v>
       </c>
       <c r="AU57" s="16">
         <v>102.2</v>
       </c>
-      <c r="AV57" s="18"/>
+      <c r="AV57" s="18">
+        <v>100.2</v>
+      </c>
       <c r="AW57" s="13"/>
       <c r="AX57" s="13"/>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="28">
         <v>101.2</v>
       </c>
       <c r="C58" s="29">
         <v>102.6</v>
       </c>
       <c r="D58" s="29">
         <v>104.4</v>
       </c>
       <c r="E58" s="29">
         <v>103</v>
       </c>
@@ -8419,51 +8491,53 @@
       </c>
       <c r="AN58" s="13">
         <v>105.6</v>
       </c>
       <c r="AO58" s="13">
         <v>104.5</v>
       </c>
       <c r="AP58" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ58" s="13">
         <v>104</v>
       </c>
       <c r="AR58" s="13">
         <v>104.5</v>
       </c>
       <c r="AS58" s="83">
         <v>102.7</v>
       </c>
       <c r="AT58" s="16">
         <v>103.1</v>
       </c>
       <c r="AU58" s="16">
         <v>101.3</v>
       </c>
-      <c r="AV58" s="76"/>
+      <c r="AV58" s="76">
+        <v>104.5</v>
+      </c>
       <c r="AW58" s="13"/>
       <c r="AX58" s="13"/>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="28">
         <v>103.6</v>
       </c>
       <c r="C59" s="29">
         <v>106.8</v>
       </c>
       <c r="D59" s="29">
         <v>106.2</v>
       </c>
       <c r="E59" s="29">
         <v>105.2</v>
       </c>
@@ -8571,51 +8645,53 @@
       </c>
       <c r="AN59" s="13">
         <v>101.2</v>
       </c>
       <c r="AO59" s="13">
         <v>102.2</v>
       </c>
       <c r="AP59" s="13">
         <v>103</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.1</v>
       </c>
       <c r="AR59" s="13">
         <v>103</v>
       </c>
       <c r="AS59" s="83">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
         <v>103.1</v>
       </c>
       <c r="AU59" s="17">
         <v>101.9</v>
       </c>
-      <c r="AV59" s="18"/>
+      <c r="AV59" s="18">
+        <v>101.8</v>
+      </c>
       <c r="AW59" s="13"/>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="28">
         <v>101</v>
       </c>
       <c r="C60" s="29">
         <v>103</v>
       </c>
       <c r="D60" s="29">
         <v>103.3</v>
       </c>
       <c r="E60" s="29">
         <v>102.9</v>
       </c>
@@ -8723,51 +8799,53 @@
       </c>
       <c r="AN60" s="13">
         <v>105.1</v>
       </c>
       <c r="AO60" s="13">
         <v>105</v>
       </c>
       <c r="AP60" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ60" s="13">
         <v>103.8</v>
       </c>
       <c r="AR60" s="13">
         <v>104.2</v>
       </c>
       <c r="AS60" s="83">
         <v>110.2</v>
       </c>
       <c r="AT60" s="17">
         <v>103.9</v>
       </c>
       <c r="AU60" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV60" s="18"/>
+      <c r="AV60" s="18">
+        <v>101.2</v>
+      </c>
       <c r="AW60" s="13"/>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="28">
         <v>100.4</v>
       </c>
       <c r="C61" s="29">
         <v>100.1</v>
       </c>
       <c r="D61" s="29">
         <v>100.5</v>
       </c>
       <c r="E61" s="29">
         <v>101.4</v>
       </c>
@@ -8875,51 +8953,53 @@
       </c>
       <c r="AN61" s="13">
         <v>100.4</v>
       </c>
       <c r="AO61" s="13">
         <v>100.7</v>
       </c>
       <c r="AP61" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ61" s="13">
         <v>100.3</v>
       </c>
       <c r="AR61" s="13">
         <v>102.1</v>
       </c>
       <c r="AS61" s="83">
         <v>96.3</v>
       </c>
       <c r="AT61" s="16">
         <v>97.6</v>
       </c>
       <c r="AU61" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV61" s="76"/>
+      <c r="AV61" s="76">
+        <v>101.4</v>
+      </c>
       <c r="AW61" s="13"/>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="28">
         <v>101.6</v>
       </c>
       <c r="C62" s="29">
         <v>101.6</v>
       </c>
       <c r="D62" s="29">
         <v>102</v>
       </c>
       <c r="E62" s="29">
         <v>102.7</v>
       </c>
@@ -9027,51 +9107,53 @@
       </c>
       <c r="AN62" s="13">
         <v>104.8</v>
       </c>
       <c r="AO62" s="13">
         <v>104</v>
       </c>
       <c r="AP62" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ62" s="13">
         <v>103.5</v>
       </c>
       <c r="AR62" s="13">
         <v>104.4</v>
       </c>
       <c r="AS62" s="83">
         <v>104.3</v>
       </c>
       <c r="AT62" s="17">
         <v>99.8</v>
       </c>
       <c r="AU62" s="17">
         <v>101.6</v>
       </c>
-      <c r="AV62" s="76"/>
+      <c r="AV62" s="76">
+        <v>101.5</v>
+      </c>
       <c r="AW62" s="13"/>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="28">
         <v>100.5</v>
       </c>
       <c r="C63" s="29">
         <v>100.4</v>
       </c>
       <c r="D63" s="29">
         <v>100.8</v>
       </c>
       <c r="E63" s="29">
         <v>103.4</v>
       </c>
@@ -9179,51 +9261,53 @@
       </c>
       <c r="AN63" s="13">
         <v>104</v>
       </c>
       <c r="AO63" s="13">
         <v>102.1</v>
       </c>
       <c r="AP63" s="13">
         <v>101</v>
       </c>
       <c r="AQ63" s="13">
         <v>101.1</v>
       </c>
       <c r="AR63" s="13">
         <v>104.3</v>
       </c>
       <c r="AS63" s="83">
         <v>105.1</v>
       </c>
       <c r="AT63" s="17">
         <v>100.8</v>
       </c>
       <c r="AU63" s="17">
         <v>101.3</v>
       </c>
-      <c r="AV63" s="18"/>
+      <c r="AV63" s="18">
+        <v>101.7</v>
+      </c>
       <c r="AW63" s="13"/>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="28">
         <v>100.9</v>
       </c>
       <c r="C64" s="29">
         <v>103.7</v>
       </c>
       <c r="D64" s="29">
         <v>105.3</v>
       </c>
       <c r="E64" s="29">
         <v>101.4</v>
       </c>
@@ -9331,51 +9415,53 @@
       </c>
       <c r="AN64" s="13">
         <v>100.8</v>
       </c>
       <c r="AO64" s="13">
         <v>102.7</v>
       </c>
       <c r="AP64" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ64" s="13">
         <v>102.2</v>
       </c>
       <c r="AR64" s="13">
         <v>102.8</v>
       </c>
       <c r="AS64" s="83">
         <v>102.7</v>
       </c>
       <c r="AT64" s="16">
         <v>101.7</v>
       </c>
       <c r="AU64" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV64" s="18"/>
+      <c r="AV64" s="18">
+        <v>100.1</v>
+      </c>
       <c r="AW64" s="13"/>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:56" ht="13.5" customHeight="1" thickBot="1">
       <c r="A65" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="28">
         <v>103.2</v>
       </c>
       <c r="C65" s="29">
         <v>103.8</v>
       </c>
       <c r="D65" s="29">
         <v>109.1</v>
       </c>
       <c r="E65" s="29">
         <v>105.9</v>
       </c>
@@ -9483,216 +9569,218 @@
       </c>
       <c r="AN65" s="13">
         <v>103.6</v>
       </c>
       <c r="AO65" s="13">
         <v>103.2</v>
       </c>
       <c r="AP65" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ65" s="13">
         <v>103.5</v>
       </c>
       <c r="AR65" s="13">
         <v>103.8</v>
       </c>
       <c r="AS65" s="83">
         <v>97.8</v>
       </c>
       <c r="AT65" s="16">
         <v>99.1</v>
       </c>
       <c r="AU65" s="16">
         <v>100.2</v>
       </c>
-      <c r="AV65" s="18"/>
+      <c r="AV65" s="18">
+        <v>100.3</v>
+      </c>
       <c r="AW65" s="13"/>
       <c r="AX65" s="13"/>
       <c r="AY65" s="13"/>
       <c r="AZ65" s="13"/>
       <c r="BA65" s="13"/>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
       <c r="AC66" s="1"/>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
     </row>
     <row r="67" spans="1:56" ht="12.75" customHeight="1">
-      <c r="C67" s="88" t="s">
+      <c r="C67" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="D67" s="88"/>
-[...15 lines deleted...]
-      <c r="T67" s="88"/>
+      <c r="D67" s="99"/>
+      <c r="E67" s="99"/>
+      <c r="F67" s="99"/>
+      <c r="G67" s="99"/>
+      <c r="H67" s="99"/>
+      <c r="I67" s="99"/>
+      <c r="J67" s="99"/>
+      <c r="K67" s="99"/>
+      <c r="L67" s="99"/>
+      <c r="M67" s="99"/>
+      <c r="N67" s="99"/>
+      <c r="O67" s="99"/>
+      <c r="P67" s="99"/>
+      <c r="Q67" s="99"/>
+      <c r="R67" s="99"/>
+      <c r="S67" s="99"/>
+      <c r="T67" s="99"/>
     </row>
     <row r="68" spans="1:56">
-      <c r="C68" s="88"/>
-[...16 lines deleted...]
-      <c r="T68" s="88"/>
+      <c r="C68" s="99"/>
+      <c r="D68" s="99"/>
+      <c r="E68" s="99"/>
+      <c r="F68" s="99"/>
+      <c r="G68" s="99"/>
+      <c r="H68" s="99"/>
+      <c r="I68" s="99"/>
+      <c r="J68" s="99"/>
+      <c r="K68" s="99"/>
+      <c r="L68" s="99"/>
+      <c r="M68" s="99"/>
+      <c r="N68" s="99"/>
+      <c r="O68" s="99"/>
+      <c r="P68" s="99"/>
+      <c r="Q68" s="99"/>
+      <c r="R68" s="99"/>
+      <c r="S68" s="99"/>
+      <c r="T68" s="99"/>
     </row>
     <row r="69" spans="1:56">
       <c r="AH69" s="79"/>
     </row>
     <row r="70" spans="1:56">
       <c r="AH70" s="80"/>
     </row>
     <row r="71" spans="1:56">
       <c r="AH71" s="80"/>
     </row>
     <row r="72" spans="1:56">
       <c r="AH72" s="80"/>
     </row>
     <row r="73" spans="1:56">
       <c r="AH73" s="80"/>
     </row>
     <row r="74" spans="1:56">
       <c r="AH74" s="80"/>
     </row>
     <row r="75" spans="1:56">
       <c r="AH75" s="80"/>
     </row>
     <row r="76" spans="1:56">
       <c r="AH76" s="80"/>
     </row>
     <row r="77" spans="1:56">
       <c r="AH77" s="80"/>
     </row>
     <row r="78" spans="1:56">
       <c r="AH78" s="80"/>
     </row>
     <row r="79" spans="1:56">
       <c r="AH79" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="AG37:AR37"/>
-[...6 lines deleted...]
-    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AZ19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AZ52:BD52"/>
+    <mergeCell ref="AS53:BD53"/>
+    <mergeCell ref="AZ36:BD36"/>
+    <mergeCell ref="AS37:BD37"/>
+    <mergeCell ref="C67:T68"/>
+    <mergeCell ref="P3:T3"/>
+    <mergeCell ref="I4:T4"/>
+    <mergeCell ref="P19:T19"/>
+    <mergeCell ref="P36:T36"/>
+    <mergeCell ref="A51:U51"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AB19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AB36:AF36"/>
+    <mergeCell ref="A18:U18"/>
+    <mergeCell ref="A35:U35"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="I53:T53"/>
     <mergeCell ref="A53:A54"/>
     <mergeCell ref="I37:T37"/>
     <mergeCell ref="P52:T52"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B53:H53"/>
     <mergeCell ref="U37:AF37"/>
     <mergeCell ref="AB52:AF52"/>
     <mergeCell ref="U53:AF53"/>
     <mergeCell ref="AB3:AF3"/>
-    <mergeCell ref="AS53:BD53"/>
-[...19 lines deleted...]
-    <mergeCell ref="AZ52:BD52"/>
+    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="AN52:AR52"/>
+    <mergeCell ref="AG53:AR53"/>
+    <mergeCell ref="AN36:AR36"/>
+    <mergeCell ref="AN3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AN19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>