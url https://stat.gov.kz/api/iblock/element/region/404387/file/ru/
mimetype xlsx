--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -965,88 +965,88 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1498,208 +1498,208 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AN6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BF15" sqref="BF15"/>
+      <selection pane="bottomRight" activeCell="AX17" sqref="AX17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...18 lines deleted...]
-      <c r="U2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
       <c r="AG2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AH2" s="14"/>
       <c r="AI2" s="14"/>
       <c r="AJ2" s="14"/>
       <c r="AK2" s="14"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="14"/>
       <c r="AN2" s="14"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P3" s="90" t="s">
+      <c r="P3" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="90"/>
-[...3 lines deleted...]
-      <c r="AB3" s="90" t="s">
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="AB3" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AC3" s="90"/>
-[...3 lines deleted...]
-      <c r="AN3" s="90" t="s">
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AN3" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AO3" s="90"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="90" t="s">
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87"/>
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AZ3" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="BA3" s="90"/>
-[...2 lines deleted...]
-      <c r="BD3" s="90"/>
+      <c r="BA3" s="87"/>
+      <c r="BB3" s="87"/>
+      <c r="BC3" s="87"/>
+      <c r="BD3" s="87"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="92"/>
-      <c r="B4" s="96" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="97"/>
-[...5 lines deleted...]
-      <c r="I4" s="87" t="s">
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="88"/>
-[...10 lines deleted...]
-      <c r="U4" s="87" t="s">
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89"/>
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="88"/>
-[...10 lines deleted...]
-      <c r="AG4" s="87" t="s">
+      <c r="V4" s="89"/>
+      <c r="W4" s="89"/>
+      <c r="X4" s="89"/>
+      <c r="Y4" s="89"/>
+      <c r="Z4" s="89"/>
+      <c r="AA4" s="89"/>
+      <c r="AB4" s="89"/>
+      <c r="AC4" s="89"/>
+      <c r="AD4" s="89"/>
+      <c r="AE4" s="89"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="AH4" s="88"/>
-[...10 lines deleted...]
-      <c r="AS4" s="87" t="s">
+      <c r="AH4" s="89"/>
+      <c r="AI4" s="89"/>
+      <c r="AJ4" s="89"/>
+      <c r="AK4" s="89"/>
+      <c r="AL4" s="89"/>
+      <c r="AM4" s="89"/>
+      <c r="AN4" s="89"/>
+      <c r="AO4" s="89"/>
+      <c r="AP4" s="89"/>
+      <c r="AQ4" s="89"/>
+      <c r="AR4" s="90"/>
+      <c r="AS4" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="AT4" s="88"/>
-[...9 lines deleted...]
-      <c r="BD4" s="89"/>
+      <c r="AT4" s="89"/>
+      <c r="AU4" s="89"/>
+      <c r="AV4" s="89"/>
+      <c r="AW4" s="89"/>
+      <c r="AX4" s="89"/>
+      <c r="AY4" s="89"/>
+      <c r="AZ4" s="89"/>
+      <c r="BA4" s="89"/>
+      <c r="BB4" s="89"/>
+      <c r="BC4" s="89"/>
+      <c r="BD4" s="90"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="93"/>
+      <c r="A5" s="94"/>
       <c r="B5" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="67" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="67" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="67" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="67" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="67" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1967,51 +1967,53 @@
       </c>
       <c r="AO6" s="10">
         <v>100.2</v>
       </c>
       <c r="AP6" s="10">
         <v>100</v>
       </c>
       <c r="AQ6" s="10">
         <v>101.1</v>
       </c>
       <c r="AR6" s="10">
         <v>102.2</v>
       </c>
       <c r="AS6" s="82">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
       <c r="AU6" s="10">
         <v>101.8</v>
       </c>
       <c r="AV6" s="10">
         <v>101.6</v>
       </c>
-      <c r="AW6" s="10"/>
+      <c r="AW6" s="10">
+        <v>101.4</v>
+      </c>
       <c r="AX6" s="10"/>
       <c r="AY6" s="10"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="10"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="26">
         <v>92.2</v>
       </c>
       <c r="C7" s="26">
         <v>100.1</v>
       </c>
       <c r="D7" s="26">
         <v>101.1</v>
       </c>
       <c r="E7" s="26">
         <v>100.1</v>
       </c>
       <c r="F7" s="26">
@@ -2121,51 +2123,53 @@
       </c>
       <c r="AO7" s="13">
         <v>102.3</v>
       </c>
       <c r="AP7" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ7" s="13">
         <v>100.8</v>
       </c>
       <c r="AR7" s="13">
         <v>101.1</v>
       </c>
       <c r="AS7" s="83">
         <v>84.6</v>
       </c>
       <c r="AT7" s="75">
         <v>101.5</v>
       </c>
       <c r="AU7" s="84">
         <v>106</v>
       </c>
       <c r="AV7" s="75">
         <v>102.5</v>
       </c>
-      <c r="AW7" s="13"/>
+      <c r="AW7" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX7" s="13"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="26">
         <v>100.2</v>
       </c>
       <c r="C8" s="26">
         <v>100.3</v>
       </c>
       <c r="D8" s="26">
         <v>99.2</v>
       </c>
       <c r="E8" s="26">
         <v>103</v>
       </c>
       <c r="F8" s="26">
@@ -2275,51 +2279,53 @@
       </c>
       <c r="AO8" s="13">
         <v>100.7</v>
       </c>
       <c r="AP8" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ8" s="13">
         <v>101.7</v>
       </c>
       <c r="AR8" s="13">
         <v>103.1</v>
       </c>
       <c r="AS8" s="83">
         <v>100.4</v>
       </c>
       <c r="AT8" s="16">
         <v>101.7</v>
       </c>
       <c r="AU8" s="85">
         <v>102.2</v>
       </c>
       <c r="AV8" s="18">
         <v>100.2</v>
       </c>
-      <c r="AW8" s="13"/>
+      <c r="AW8" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="26">
         <v>101.2</v>
       </c>
       <c r="C9" s="26">
         <v>102.3</v>
       </c>
       <c r="D9" s="26">
         <v>102</v>
       </c>
       <c r="E9" s="26">
         <v>101.6</v>
       </c>
       <c r="F9" s="26">
@@ -2429,51 +2435,53 @@
       </c>
       <c r="AO9" s="13">
         <v>100.2</v>
       </c>
       <c r="AP9" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="13">
         <v>100.9</v>
       </c>
       <c r="AR9" s="13">
         <v>102.1</v>
       </c>
       <c r="AS9" s="83">
         <v>102.7</v>
       </c>
       <c r="AT9" s="16">
         <v>103.1</v>
       </c>
       <c r="AU9" s="85">
         <v>101.3</v>
       </c>
       <c r="AV9" s="76">
         <v>104.5</v>
       </c>
-      <c r="AW9" s="13"/>
+      <c r="AW9" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="26">
         <v>103.6</v>
       </c>
       <c r="C10" s="26">
         <v>101.8</v>
       </c>
       <c r="D10" s="26">
         <v>101.9</v>
       </c>
       <c r="E10" s="26">
         <v>102.3</v>
       </c>
       <c r="F10" s="26">
@@ -2583,51 +2591,53 @@
       </c>
       <c r="AO10" s="13">
         <v>100.1</v>
       </c>
       <c r="AP10" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="13">
         <v>100.2</v>
       </c>
       <c r="AR10" s="13">
         <v>101</v>
       </c>
       <c r="AS10" s="83">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
       <c r="AU10" s="85">
         <v>101.9</v>
       </c>
       <c r="AV10" s="18">
         <v>101.8</v>
       </c>
-      <c r="AW10" s="13"/>
+      <c r="AW10" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="26">
         <v>101</v>
       </c>
       <c r="C11" s="26">
         <v>102.7</v>
       </c>
       <c r="D11" s="26">
         <v>101.1</v>
       </c>
       <c r="E11" s="26">
         <v>101.2</v>
       </c>
       <c r="F11" s="26">
@@ -2737,51 +2747,53 @@
       </c>
       <c r="AO11" s="13">
         <v>102</v>
       </c>
       <c r="AP11" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ11" s="13">
         <v>101.6</v>
       </c>
       <c r="AR11" s="13">
         <v>102.5</v>
       </c>
       <c r="AS11" s="83">
         <v>110.2</v>
       </c>
       <c r="AT11" s="17">
         <v>103.9</v>
       </c>
       <c r="AU11" s="85">
         <v>101.4</v>
       </c>
       <c r="AV11" s="18">
         <v>100.8</v>
       </c>
-      <c r="AW11" s="13"/>
+      <c r="AW11" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="26">
         <v>100.4</v>
       </c>
       <c r="C12" s="26">
         <v>100.7</v>
       </c>
       <c r="D12" s="26">
         <v>96.9</v>
       </c>
       <c r="E12" s="26">
         <v>101.4</v>
       </c>
       <c r="F12" s="26">
@@ -2891,51 +2903,53 @@
       </c>
       <c r="AO12" s="13">
         <v>100.3</v>
       </c>
       <c r="AP12" s="13">
         <v>100</v>
       </c>
       <c r="AQ12" s="13">
         <v>100.1</v>
       </c>
       <c r="AR12" s="13">
         <v>101.1</v>
       </c>
       <c r="AS12" s="83">
         <v>96.3</v>
       </c>
       <c r="AT12" s="16">
         <v>97.6</v>
       </c>
       <c r="AU12" s="85">
         <v>101.4</v>
       </c>
       <c r="AV12" s="76">
         <v>101.4</v>
       </c>
-      <c r="AW12" s="13"/>
+      <c r="AW12" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX12" s="13"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="26">
         <v>101.6</v>
       </c>
       <c r="C13" s="26">
         <v>101.7</v>
       </c>
       <c r="D13" s="26">
         <v>103.4</v>
       </c>
       <c r="E13" s="26">
         <v>102.1</v>
       </c>
       <c r="F13" s="26">
@@ -3045,51 +3059,53 @@
       </c>
       <c r="AO13" s="13">
         <v>100.9</v>
       </c>
       <c r="AP13" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ13" s="13">
         <v>101.4</v>
       </c>
       <c r="AR13" s="13">
         <v>102.4</v>
       </c>
       <c r="AS13" s="83">
         <v>104.3</v>
       </c>
       <c r="AT13" s="17">
         <v>99.8</v>
       </c>
       <c r="AU13" s="85">
         <v>101.6</v>
       </c>
       <c r="AV13" s="76">
         <v>101.4</v>
       </c>
-      <c r="AW13" s="13"/>
+      <c r="AW13" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="26">
         <v>100.5</v>
       </c>
       <c r="C14" s="26">
         <v>102.2</v>
       </c>
       <c r="D14" s="26">
         <v>98.8</v>
       </c>
       <c r="E14" s="26">
         <v>101.7</v>
       </c>
       <c r="F14" s="26">
@@ -3199,51 +3215,53 @@
       </c>
       <c r="AO14" s="13">
         <v>100.2</v>
       </c>
       <c r="AP14" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ14" s="13">
         <v>101.5</v>
       </c>
       <c r="AR14" s="13">
         <v>102</v>
       </c>
       <c r="AS14" s="83">
         <v>105.1</v>
       </c>
       <c r="AT14" s="17">
         <v>100.8</v>
       </c>
       <c r="AU14" s="85">
         <v>101.3</v>
       </c>
       <c r="AV14" s="18">
         <v>101.6</v>
       </c>
-      <c r="AW14" s="13"/>
+      <c r="AW14" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="26">
         <v>100.9</v>
       </c>
       <c r="C15" s="26">
         <v>101.4</v>
       </c>
       <c r="D15" s="26">
         <v>102.7</v>
       </c>
       <c r="E15" s="26">
         <v>97.5</v>
       </c>
       <c r="F15" s="26">
@@ -3353,51 +3371,53 @@
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ15" s="13">
         <v>101.2</v>
       </c>
       <c r="AR15" s="13">
         <v>101.4</v>
       </c>
       <c r="AS15" s="83">
         <v>102.7</v>
       </c>
       <c r="AT15" s="16">
         <v>101.7</v>
       </c>
       <c r="AU15" s="85">
         <v>101.3</v>
       </c>
       <c r="AV15" s="18">
         <v>100.1</v>
       </c>
-      <c r="AW15" s="13"/>
+      <c r="AW15" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="26">
         <v>103.2</v>
       </c>
       <c r="C16" s="26">
         <v>104.5</v>
       </c>
       <c r="D16" s="26">
         <v>104.6</v>
       </c>
       <c r="E16" s="26">
         <v>100.4</v>
       </c>
       <c r="F16" s="26">
@@ -3507,201 +3527,203 @@
       </c>
       <c r="AO16" s="13">
         <v>102.3</v>
       </c>
       <c r="AP16" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ16" s="13">
         <v>101.8</v>
       </c>
       <c r="AR16" s="13">
         <v>102.3</v>
       </c>
       <c r="AS16" s="83">
         <v>97.8</v>
       </c>
       <c r="AT16" s="16">
         <v>99.1</v>
       </c>
       <c r="AU16" s="85">
         <v>100.2</v>
       </c>
       <c r="AV16" s="18">
         <v>100.1</v>
       </c>
-      <c r="AW16" s="13"/>
+      <c r="AW16" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
       <c r="AU17" s="86"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="91" t="s">
+      <c r="A18" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="91"/>
-[...18 lines deleted...]
-      <c r="U18" s="91"/>
+      <c r="B18" s="92"/>
+      <c r="C18" s="92"/>
+      <c r="D18" s="92"/>
+      <c r="E18" s="92"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="92"/>
+      <c r="H18" s="92"/>
+      <c r="I18" s="92"/>
+      <c r="J18" s="92"/>
+      <c r="K18" s="92"/>
+      <c r="L18" s="92"/>
+      <c r="M18" s="92"/>
+      <c r="N18" s="92"/>
+      <c r="O18" s="92"/>
+      <c r="P18" s="92"/>
+      <c r="Q18" s="92"/>
+      <c r="R18" s="92"/>
+      <c r="S18" s="92"/>
+      <c r="T18" s="92"/>
+      <c r="U18" s="92"/>
       <c r="AG18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AH18" s="14"/>
       <c r="AI18" s="14"/>
       <c r="AJ18" s="14"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P19" s="90" t="s">
+      <c r="P19" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="Q19" s="90"/>
-[...3 lines deleted...]
-      <c r="AB19" s="90" t="s">
+      <c r="Q19" s="87"/>
+      <c r="R19" s="87"/>
+      <c r="S19" s="87"/>
+      <c r="T19" s="87"/>
+      <c r="AB19" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AC19" s="90"/>
-[...3 lines deleted...]
-      <c r="AN19" s="90" t="s">
+      <c r="AC19" s="87"/>
+      <c r="AD19" s="87"/>
+      <c r="AE19" s="87"/>
+      <c r="AF19" s="87"/>
+      <c r="AN19" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AO19" s="90"/>
-[...3 lines deleted...]
-      <c r="AZ19" s="90" t="s">
+      <c r="AO19" s="87"/>
+      <c r="AP19" s="87"/>
+      <c r="AQ19" s="87"/>
+      <c r="AR19" s="87"/>
+      <c r="AZ19" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="BA19" s="90"/>
-[...2 lines deleted...]
-      <c r="BD19" s="90"/>
+      <c r="BA19" s="87"/>
+      <c r="BB19" s="87"/>
+      <c r="BC19" s="87"/>
+      <c r="BD19" s="87"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="92"/>
-      <c r="B20" s="96" t="s">
+      <c r="A20" s="93"/>
+      <c r="B20" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="97"/>
-[...5 lines deleted...]
-      <c r="I20" s="87" t="s">
+      <c r="C20" s="98"/>
+      <c r="D20" s="98"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="98"/>
+      <c r="G20" s="98"/>
+      <c r="H20" s="99"/>
+      <c r="I20" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="J20" s="88"/>
-[...10 lines deleted...]
-      <c r="U20" s="87" t="s">
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+      <c r="P20" s="89"/>
+      <c r="Q20" s="89"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="90"/>
+      <c r="U20" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="V20" s="88"/>
-[...10 lines deleted...]
-      <c r="AG20" s="87" t="s">
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="89"/>
+      <c r="AC20" s="89"/>
+      <c r="AD20" s="89"/>
+      <c r="AE20" s="89"/>
+      <c r="AF20" s="90"/>
+      <c r="AG20" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="AH20" s="88"/>
-[...10 lines deleted...]
-      <c r="AS20" s="87" t="s">
+      <c r="AH20" s="89"/>
+      <c r="AI20" s="89"/>
+      <c r="AJ20" s="89"/>
+      <c r="AK20" s="89"/>
+      <c r="AL20" s="89"/>
+      <c r="AM20" s="89"/>
+      <c r="AN20" s="89"/>
+      <c r="AO20" s="89"/>
+      <c r="AP20" s="89"/>
+      <c r="AQ20" s="89"/>
+      <c r="AR20" s="90"/>
+      <c r="AS20" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="AT20" s="88"/>
-[...9 lines deleted...]
-      <c r="BD20" s="89"/>
+      <c r="AT20" s="89"/>
+      <c r="AU20" s="89"/>
+      <c r="AV20" s="89"/>
+      <c r="AW20" s="89"/>
+      <c r="AX20" s="89"/>
+      <c r="AY20" s="89"/>
+      <c r="AZ20" s="89"/>
+      <c r="BA20" s="89"/>
+      <c r="BB20" s="89"/>
+      <c r="BC20" s="89"/>
+      <c r="BD20" s="90"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="93"/>
+      <c r="A21" s="94"/>
       <c r="B21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="2" t="s">
@@ -3969,51 +3991,53 @@
       </c>
       <c r="AO22" s="10">
         <v>100.2</v>
       </c>
       <c r="AP22" s="10">
         <v>100</v>
       </c>
       <c r="AQ22" s="10">
         <v>101.1</v>
       </c>
       <c r="AR22" s="10">
         <v>102.2</v>
       </c>
       <c r="AS22" s="82">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
       <c r="AU22" s="10">
         <v>101.8</v>
       </c>
       <c r="AV22" s="10">
         <v>101.6</v>
       </c>
-      <c r="AW22" s="10"/>
+      <c r="AW22" s="10">
+        <v>101.4</v>
+      </c>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>92.2</v>
       </c>
       <c r="C23" s="26">
         <v>100.1</v>
       </c>
       <c r="D23" s="26">
         <v>101.1</v>
       </c>
       <c r="E23" s="26">
         <v>100.1</v>
       </c>
       <c r="F23" s="26">
@@ -4123,51 +4147,53 @@
       </c>
       <c r="AO23" s="13">
         <v>102.3</v>
       </c>
       <c r="AP23" s="13">
         <v>100.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>100.8</v>
       </c>
       <c r="AR23" s="13">
         <v>101.1</v>
       </c>
       <c r="AS23" s="83">
         <v>84.3</v>
       </c>
       <c r="AT23" s="75">
         <v>101.6</v>
       </c>
       <c r="AU23" s="75">
         <v>106.2</v>
       </c>
       <c r="AV23" s="75">
         <v>102.5</v>
       </c>
-      <c r="AW23" s="13"/>
+      <c r="AW23" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX23" s="13"/>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>100.2</v>
       </c>
       <c r="C24" s="26">
         <v>100.3</v>
       </c>
       <c r="D24" s="26">
         <v>99.2</v>
       </c>
       <c r="E24" s="26">
         <v>103</v>
       </c>
       <c r="F24" s="26">
@@ -4277,51 +4303,53 @@
       </c>
       <c r="AO24" s="13">
         <v>100.7</v>
       </c>
       <c r="AP24" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ24" s="13">
         <v>101.7</v>
       </c>
       <c r="AR24" s="13">
         <v>103.1</v>
       </c>
       <c r="AS24" s="83">
         <v>100.4</v>
       </c>
       <c r="AT24" s="16">
         <v>101.7</v>
       </c>
       <c r="AU24" s="16">
         <v>102.2</v>
       </c>
       <c r="AV24" s="18">
         <v>100.2</v>
       </c>
-      <c r="AW24" s="13"/>
+      <c r="AW24" s="13">
+        <v>100.1</v>
+      </c>
       <c r="AX24" s="13"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>101.2</v>
       </c>
       <c r="C25" s="26">
         <v>102.3</v>
       </c>
       <c r="D25" s="26">
         <v>102</v>
       </c>
       <c r="E25" s="26">
         <v>101.6</v>
       </c>
       <c r="F25" s="26">
@@ -4431,51 +4459,53 @@
       </c>
       <c r="AO25" s="13">
         <v>100.2</v>
       </c>
       <c r="AP25" s="13">
         <v>100.8</v>
       </c>
       <c r="AQ25" s="13">
         <v>100.9</v>
       </c>
       <c r="AR25" s="13">
         <v>102.1</v>
       </c>
       <c r="AS25" s="83">
         <v>102.7</v>
       </c>
       <c r="AT25" s="16">
         <v>103.1</v>
       </c>
       <c r="AU25" s="16">
         <v>101.3</v>
       </c>
       <c r="AV25" s="76">
         <v>104.5</v>
       </c>
-      <c r="AW25" s="13"/>
+      <c r="AW25" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX25" s="13"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>103.6</v>
       </c>
       <c r="C26" s="26">
         <v>101.8</v>
       </c>
       <c r="D26" s="26">
         <v>101.9</v>
       </c>
       <c r="E26" s="26">
         <v>102.3</v>
       </c>
       <c r="F26" s="26">
@@ -4585,51 +4615,53 @@
       </c>
       <c r="AO26" s="13">
         <v>100.1</v>
       </c>
       <c r="AP26" s="13">
         <v>100.1</v>
       </c>
       <c r="AQ26" s="13">
         <v>100.2</v>
       </c>
       <c r="AR26" s="13">
         <v>101</v>
       </c>
       <c r="AS26" s="83">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
         <v>103.1</v>
       </c>
       <c r="AU26" s="17">
         <v>101.9</v>
       </c>
       <c r="AV26" s="18">
         <v>101.8</v>
       </c>
-      <c r="AW26" s="13"/>
+      <c r="AW26" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX26" s="13"/>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="26">
         <v>101</v>
       </c>
       <c r="C27" s="26">
         <v>102.7</v>
       </c>
       <c r="D27" s="26">
         <v>101.1</v>
       </c>
       <c r="E27" s="26">
         <v>101.2</v>
       </c>
       <c r="F27" s="26">
@@ -4739,51 +4771,53 @@
       </c>
       <c r="AO27" s="13">
         <v>102</v>
       </c>
       <c r="AP27" s="13">
         <v>101.5</v>
       </c>
       <c r="AQ27" s="13">
         <v>101.6</v>
       </c>
       <c r="AR27" s="13">
         <v>102.5</v>
       </c>
       <c r="AS27" s="83">
         <v>110.2</v>
       </c>
       <c r="AT27" s="17">
         <v>103.9</v>
       </c>
       <c r="AU27" s="16">
         <v>101.4</v>
       </c>
       <c r="AV27" s="18">
         <v>100.8</v>
       </c>
-      <c r="AW27" s="13"/>
+      <c r="AW27" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AX27" s="13"/>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="26">
         <v>100.4</v>
       </c>
       <c r="C28" s="26">
         <v>100.7</v>
       </c>
       <c r="D28" s="26">
         <v>96.9</v>
       </c>
       <c r="E28" s="26">
         <v>101.4</v>
       </c>
       <c r="F28" s="26">
@@ -4893,51 +4927,53 @@
       </c>
       <c r="AO28" s="13">
         <v>100.3</v>
       </c>
       <c r="AP28" s="13">
         <v>100</v>
       </c>
       <c r="AQ28" s="13">
         <v>100.1</v>
       </c>
       <c r="AR28" s="13">
         <v>101.1</v>
       </c>
       <c r="AS28" s="83">
         <v>96.3</v>
       </c>
       <c r="AT28" s="16">
         <v>97.6</v>
       </c>
       <c r="AU28" s="16">
         <v>101.4</v>
       </c>
       <c r="AV28" s="76">
         <v>101.4</v>
       </c>
-      <c r="AW28" s="13"/>
+      <c r="AW28" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX28" s="13"/>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="26">
         <v>101.6</v>
       </c>
       <c r="C29" s="26">
         <v>101.7</v>
       </c>
       <c r="D29" s="26">
         <v>103.4</v>
       </c>
       <c r="E29" s="26">
         <v>102.1</v>
       </c>
       <c r="F29" s="26">
@@ -5047,51 +5083,53 @@
       </c>
       <c r="AO29" s="13">
         <v>100.9</v>
       </c>
       <c r="AP29" s="13">
         <v>101.2</v>
       </c>
       <c r="AQ29" s="13">
         <v>101.4</v>
       </c>
       <c r="AR29" s="13">
         <v>102.4</v>
       </c>
       <c r="AS29" s="83">
         <v>104.3</v>
       </c>
       <c r="AT29" s="17">
         <v>99.8</v>
       </c>
       <c r="AU29" s="17">
         <v>101.6</v>
       </c>
       <c r="AV29" s="76">
         <v>101.4</v>
       </c>
-      <c r="AW29" s="13"/>
+      <c r="AW29" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX29" s="13"/>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="26">
         <v>100.5</v>
       </c>
       <c r="C30" s="26">
         <v>102.2</v>
       </c>
       <c r="D30" s="26">
         <v>98.8</v>
       </c>
       <c r="E30" s="26">
         <v>101.7</v>
       </c>
       <c r="F30" s="26">
@@ -5201,51 +5239,53 @@
       </c>
       <c r="AO30" s="13">
         <v>100.2</v>
       </c>
       <c r="AP30" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ30" s="13">
         <v>101.5</v>
       </c>
       <c r="AR30" s="13">
         <v>102</v>
       </c>
       <c r="AS30" s="83">
         <v>105.2</v>
       </c>
       <c r="AT30" s="17">
         <v>100.8</v>
       </c>
       <c r="AU30" s="17">
         <v>101.3</v>
       </c>
       <c r="AV30" s="18">
         <v>101.6</v>
       </c>
-      <c r="AW30" s="13"/>
+      <c r="AW30" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX30" s="13"/>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="26">
         <v>100.9</v>
       </c>
       <c r="C31" s="26">
         <v>101.4</v>
       </c>
       <c r="D31" s="26">
         <v>102.7</v>
       </c>
       <c r="E31" s="26">
         <v>97.5</v>
       </c>
       <c r="F31" s="26">
@@ -5355,51 +5395,53 @@
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
         <v>100.9</v>
       </c>
       <c r="AQ31" s="13">
         <v>101.2</v>
       </c>
       <c r="AR31" s="13">
         <v>101.4</v>
       </c>
       <c r="AS31" s="83">
         <v>102.8</v>
       </c>
       <c r="AT31" s="16">
         <v>101.7</v>
       </c>
       <c r="AU31" s="16">
         <v>101.4</v>
       </c>
       <c r="AV31" s="18">
         <v>100.1</v>
       </c>
-      <c r="AW31" s="13"/>
+      <c r="AW31" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX31" s="13"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="26">
         <v>103.2</v>
       </c>
       <c r="C32" s="26">
         <v>104.5</v>
       </c>
       <c r="D32" s="26">
         <v>104.6</v>
       </c>
       <c r="E32" s="26">
         <v>100.4</v>
       </c>
       <c r="F32" s="26">
@@ -5509,217 +5551,219 @@
       </c>
       <c r="AO32" s="13">
         <v>102.3</v>
       </c>
       <c r="AP32" s="13">
         <v>101.9</v>
       </c>
       <c r="AQ32" s="13">
         <v>101.8</v>
       </c>
       <c r="AR32" s="13">
         <v>102.3</v>
       </c>
       <c r="AS32" s="83">
         <v>97.8</v>
       </c>
       <c r="AT32" s="16">
         <v>99.1</v>
       </c>
       <c r="AU32" s="16">
         <v>100.2</v>
       </c>
       <c r="AV32" s="18">
         <v>100.1</v>
       </c>
-      <c r="AW32" s="13"/>
+      <c r="AW32" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX32" s="13"/>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
     </row>
     <row r="35" spans="1:56" ht="21" customHeight="1">
-      <c r="A35" s="91" t="s">
+      <c r="A35" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="91"/>
-[...18 lines deleted...]
-      <c r="U35" s="91"/>
+      <c r="B35" s="92"/>
+      <c r="C35" s="92"/>
+      <c r="D35" s="92"/>
+      <c r="E35" s="92"/>
+      <c r="F35" s="92"/>
+      <c r="G35" s="92"/>
+      <c r="H35" s="92"/>
+      <c r="I35" s="92"/>
+      <c r="J35" s="92"/>
+      <c r="K35" s="92"/>
+      <c r="L35" s="92"/>
+      <c r="M35" s="92"/>
+      <c r="N35" s="92"/>
+      <c r="O35" s="92"/>
+      <c r="P35" s="92"/>
+      <c r="Q35" s="92"/>
+      <c r="R35" s="92"/>
+      <c r="S35" s="92"/>
+      <c r="T35" s="92"/>
+      <c r="U35" s="92"/>
       <c r="AG35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="14"/>
       <c r="AK35" s="14"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="14"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
     </row>
     <row r="36" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P36" s="90" t="s">
+      <c r="P36" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="Q36" s="90"/>
-[...3 lines deleted...]
-      <c r="AB36" s="90" t="s">
+      <c r="Q36" s="87"/>
+      <c r="R36" s="87"/>
+      <c r="S36" s="87"/>
+      <c r="T36" s="87"/>
+      <c r="AB36" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AC36" s="90"/>
-[...3 lines deleted...]
-      <c r="AN36" s="90" t="s">
+      <c r="AC36" s="87"/>
+      <c r="AD36" s="87"/>
+      <c r="AE36" s="87"/>
+      <c r="AF36" s="87"/>
+      <c r="AN36" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AO36" s="90"/>
-[...3 lines deleted...]
-      <c r="AZ36" s="90" t="s">
+      <c r="AO36" s="87"/>
+      <c r="AP36" s="87"/>
+      <c r="AQ36" s="87"/>
+      <c r="AR36" s="87"/>
+      <c r="AZ36" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="BA36" s="90"/>
-[...2 lines deleted...]
-      <c r="BD36" s="90"/>
+      <c r="BA36" s="87"/>
+      <c r="BB36" s="87"/>
+      <c r="BC36" s="87"/>
+      <c r="BD36" s="87"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="94"/>
-      <c r="B37" s="96" t="s">
+      <c r="A37" s="95"/>
+      <c r="B37" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="97"/>
-[...5 lines deleted...]
-      <c r="I37" s="87" t="s">
+      <c r="C37" s="98"/>
+      <c r="D37" s="98"/>
+      <c r="E37" s="98"/>
+      <c r="F37" s="98"/>
+      <c r="G37" s="98"/>
+      <c r="H37" s="99"/>
+      <c r="I37" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="J37" s="88"/>
-[...10 lines deleted...]
-      <c r="U37" s="87" t="s">
+      <c r="J37" s="89"/>
+      <c r="K37" s="89"/>
+      <c r="L37" s="89"/>
+      <c r="M37" s="89"/>
+      <c r="N37" s="89"/>
+      <c r="O37" s="89"/>
+      <c r="P37" s="89"/>
+      <c r="Q37" s="89"/>
+      <c r="R37" s="89"/>
+      <c r="S37" s="89"/>
+      <c r="T37" s="90"/>
+      <c r="U37" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="V37" s="88"/>
-[...10 lines deleted...]
-      <c r="AG37" s="87" t="s">
+      <c r="V37" s="89"/>
+      <c r="W37" s="89"/>
+      <c r="X37" s="89"/>
+      <c r="Y37" s="89"/>
+      <c r="Z37" s="89"/>
+      <c r="AA37" s="89"/>
+      <c r="AB37" s="89"/>
+      <c r="AC37" s="89"/>
+      <c r="AD37" s="89"/>
+      <c r="AE37" s="89"/>
+      <c r="AF37" s="90"/>
+      <c r="AG37" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="AH37" s="88"/>
-[...10 lines deleted...]
-      <c r="AS37" s="87" t="s">
+      <c r="AH37" s="89"/>
+      <c r="AI37" s="89"/>
+      <c r="AJ37" s="89"/>
+      <c r="AK37" s="89"/>
+      <c r="AL37" s="89"/>
+      <c r="AM37" s="89"/>
+      <c r="AN37" s="89"/>
+      <c r="AO37" s="89"/>
+      <c r="AP37" s="89"/>
+      <c r="AQ37" s="89"/>
+      <c r="AR37" s="90"/>
+      <c r="AS37" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="AT37" s="88"/>
-[...9 lines deleted...]
-      <c r="BD37" s="89"/>
+      <c r="AT37" s="89"/>
+      <c r="AU37" s="89"/>
+      <c r="AV37" s="89"/>
+      <c r="AW37" s="89"/>
+      <c r="AX37" s="89"/>
+      <c r="AY37" s="89"/>
+      <c r="AZ37" s="89"/>
+      <c r="BA37" s="89"/>
+      <c r="BB37" s="89"/>
+      <c r="BC37" s="89"/>
+      <c r="BD37" s="90"/>
     </row>
     <row r="38" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A38" s="95"/>
+      <c r="A38" s="96"/>
       <c r="B38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E38" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="73" t="s">
         <v>38</v>
       </c>
       <c r="H38" s="74" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="54" t="s">
         <v>2</v>
       </c>
       <c r="J38" s="2" t="s">
@@ -5987,51 +6031,53 @@
       </c>
       <c r="AO39" s="10">
         <v>98.1</v>
       </c>
       <c r="AP39" s="10">
         <v>98.1</v>
       </c>
       <c r="AQ39" s="10">
         <v>99.9</v>
       </c>
       <c r="AR39" s="10">
         <v>101.1</v>
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
       <c r="AU39" s="10">
         <v>100</v>
       </c>
       <c r="AV39" s="10">
         <v>98.7</v>
       </c>
-      <c r="AW39" s="10"/>
+      <c r="AW39" s="10">
+        <v>99.9</v>
+      </c>
       <c r="AX39" s="10"/>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="27">
         <v>100</v>
       </c>
       <c r="C40" s="24">
         <v>100.9</v>
       </c>
       <c r="D40" s="24">
         <v>102.1</v>
       </c>
       <c r="E40" s="24">
         <v>100.4</v>
       </c>
       <c r="F40" s="24">
@@ -6141,51 +6187,53 @@
       </c>
       <c r="AO40" s="13">
         <v>102.1</v>
       </c>
       <c r="AP40" s="13">
         <v>104.9</v>
       </c>
       <c r="AQ40" s="13">
         <v>100.4</v>
       </c>
       <c r="AR40" s="13">
         <v>101.1</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
-      <c r="AW40" s="13"/>
+      <c r="AW40" s="13">
+        <v>100</v>
+      </c>
       <c r="AX40" s="13"/>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="27">
         <v>100</v>
       </c>
       <c r="C41" s="24">
         <v>100.3</v>
       </c>
       <c r="D41" s="24">
         <v>96.2</v>
       </c>
       <c r="E41" s="24">
         <v>102</v>
       </c>
       <c r="F41" s="24">
@@ -6295,51 +6343,53 @@
       </c>
       <c r="AO41" s="13">
         <v>100.4</v>
       </c>
       <c r="AP41" s="13">
         <v>100.4</v>
       </c>
       <c r="AQ41" s="13">
         <v>100.8</v>
       </c>
       <c r="AR41" s="13">
         <v>100.9</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
-      <c r="AW41" s="13"/>
+      <c r="AW41" s="13">
+        <v>100</v>
+      </c>
       <c r="AX41" s="13"/>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
       <c r="A42" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="27">
         <v>104.00944669469601</v>
       </c>
       <c r="C42" s="24">
         <v>103</v>
       </c>
       <c r="D42" s="24">
         <v>101.8</v>
       </c>
       <c r="E42" s="24">
         <v>100.7</v>
       </c>
       <c r="F42" s="24">
@@ -6449,51 +6499,53 @@
       </c>
       <c r="AO42" s="13">
         <v>82.3</v>
       </c>
       <c r="AP42" s="13">
         <v>102</v>
       </c>
       <c r="AQ42" s="13">
         <v>102.2</v>
       </c>
       <c r="AR42" s="13">
         <v>102.3</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
-      <c r="AW42" s="13"/>
+      <c r="AW42" s="13">
+        <v>100</v>
+      </c>
       <c r="AX42" s="13"/>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="27">
         <v>100</v>
       </c>
       <c r="C43" s="24">
         <v>100</v>
       </c>
       <c r="D43" s="24">
         <v>98.1</v>
       </c>
       <c r="E43" s="24">
         <v>101.7</v>
       </c>
       <c r="F43" s="24">
@@ -6603,51 +6655,53 @@
       </c>
       <c r="AO43" s="13">
         <v>80.7</v>
       </c>
       <c r="AP43" s="13">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ43" s="13">
         <v>85.6</v>
       </c>
       <c r="AR43" s="13">
         <v>100.1</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
-      <c r="AW43" s="13"/>
+      <c r="AW43" s="13">
+        <v>100</v>
+      </c>
       <c r="AX43" s="13"/>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="27">
         <v>110.68960529513889</v>
       </c>
       <c r="C44" s="24">
         <v>101.9</v>
       </c>
       <c r="D44" s="24">
         <v>100.1</v>
       </c>
       <c r="E44" s="24">
         <v>100.9</v>
       </c>
       <c r="F44" s="24">
@@ -6757,51 +6811,53 @@
       </c>
       <c r="AO44" s="13">
         <v>103.4</v>
       </c>
       <c r="AP44" s="13">
         <v>105</v>
       </c>
       <c r="AQ44" s="13">
         <v>104.1</v>
       </c>
       <c r="AR44" s="13">
         <v>104</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
-      <c r="AW44" s="13"/>
+      <c r="AW44" s="13">
+        <v>100</v>
+      </c>
       <c r="AX44" s="13"/>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="24">
         <v>101.1</v>
       </c>
       <c r="C45" s="24">
         <v>101.3</v>
       </c>
       <c r="D45" s="24">
         <v>99.1</v>
       </c>
       <c r="E45" s="24">
         <v>100.7</v>
       </c>
       <c r="F45" s="24">
@@ -6911,51 +6967,53 @@
       </c>
       <c r="AO45" s="13">
         <v>102.8</v>
       </c>
       <c r="AP45" s="13">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ45" s="13">
         <v>94.8</v>
       </c>
       <c r="AR45" s="13">
         <v>100</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>100</v>
       </c>
-      <c r="AW45" s="13"/>
+      <c r="AW45" s="13">
+        <v>100</v>
+      </c>
       <c r="AX45" s="13"/>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="27">
         <v>101.4</v>
       </c>
       <c r="C46" s="24">
         <v>102</v>
       </c>
       <c r="D46" s="24">
         <v>103.2</v>
       </c>
       <c r="E46" s="24">
         <v>102</v>
       </c>
       <c r="F46" s="24">
@@ -7065,51 +7123,53 @@
       </c>
       <c r="AO46" s="13">
         <v>100.9</v>
       </c>
       <c r="AP46" s="13">
         <v>108</v>
       </c>
       <c r="AQ46" s="13">
         <v>103.9</v>
       </c>
       <c r="AR46" s="13">
         <v>103.7</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>98.7</v>
       </c>
-      <c r="AW46" s="13"/>
+      <c r="AW46" s="13">
+        <v>99.2</v>
+      </c>
       <c r="AX46" s="13"/>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="27">
         <v>100</v>
       </c>
       <c r="C47" s="24">
         <v>102.2</v>
       </c>
       <c r="D47" s="24">
         <v>98.4</v>
       </c>
       <c r="E47" s="24">
         <v>100.9</v>
       </c>
       <c r="F47" s="24">
@@ -7219,51 +7279,53 @@
       </c>
       <c r="AO47" s="13">
         <v>98.7</v>
       </c>
       <c r="AP47" s="13">
         <v>103</v>
       </c>
       <c r="AQ47" s="13">
         <v>102.9</v>
       </c>
       <c r="AR47" s="13">
         <v>102.2</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
-      <c r="AW47" s="13"/>
+      <c r="AW47" s="13">
+        <v>100</v>
+      </c>
       <c r="AX47" s="13"/>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="27">
         <v>100</v>
       </c>
       <c r="C48" s="24">
         <v>100.9</v>
       </c>
       <c r="D48" s="24">
         <v>97.8</v>
       </c>
       <c r="E48" s="24">
         <v>98.7</v>
       </c>
       <c r="F48" s="24">
@@ -7373,51 +7435,53 @@
       </c>
       <c r="AO48" s="13">
         <v>106.1</v>
       </c>
       <c r="AP48" s="13">
         <v>102</v>
       </c>
       <c r="AQ48" s="13">
         <v>101.9</v>
       </c>
       <c r="AR48" s="13">
         <v>101.5</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
-      <c r="AW48" s="13"/>
+      <c r="AW48" s="13">
+        <v>100</v>
+      </c>
       <c r="AX48" s="13"/>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="27">
         <v>100</v>
       </c>
       <c r="C49" s="24">
         <v>104.7</v>
       </c>
       <c r="D49" s="24">
         <v>102.1</v>
       </c>
       <c r="E49" s="24">
         <v>96.8</v>
       </c>
       <c r="F49" s="24">
@@ -7527,51 +7591,53 @@
       </c>
       <c r="AO49" s="13">
         <v>101.8</v>
       </c>
       <c r="AP49" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ49" s="13">
         <v>102.6</v>
       </c>
       <c r="AR49" s="13">
         <v>102.2</v>
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
       <c r="AU49" s="13">
         <v>100</v>
       </c>
       <c r="AV49" s="13">
         <v>100</v>
       </c>
-      <c r="AW49" s="13"/>
+      <c r="AW49" s="13">
+        <v>100</v>
+      </c>
       <c r="AX49" s="13"/>
       <c r="AY49" s="13"/>
       <c r="AZ49" s="6"/>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
@@ -7583,188 +7649,188 @@
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
       <c r="AR50" s="1"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A51" s="91" t="s">
+      <c r="A51" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="91"/>
-[...18 lines deleted...]
-      <c r="U51" s="91"/>
+      <c r="B51" s="92"/>
+      <c r="C51" s="92"/>
+      <c r="D51" s="92"/>
+      <c r="E51" s="92"/>
+      <c r="F51" s="92"/>
+      <c r="G51" s="92"/>
+      <c r="H51" s="92"/>
+      <c r="I51" s="92"/>
+      <c r="J51" s="92"/>
+      <c r="K51" s="92"/>
+      <c r="L51" s="92"/>
+      <c r="M51" s="92"/>
+      <c r="N51" s="92"/>
+      <c r="O51" s="92"/>
+      <c r="P51" s="92"/>
+      <c r="Q51" s="92"/>
+      <c r="R51" s="92"/>
+      <c r="S51" s="92"/>
+      <c r="T51" s="92"/>
+      <c r="U51" s="92"/>
       <c r="AG51" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AH51" s="14"/>
       <c r="AI51" s="14"/>
       <c r="AJ51" s="14"/>
       <c r="AK51" s="14"/>
       <c r="AL51" s="14"/>
       <c r="AM51" s="14"/>
       <c r="AN51" s="14"/>
       <c r="AO51" s="14"/>
       <c r="AP51" s="14"/>
       <c r="AQ51" s="14"/>
       <c r="AR51" s="14"/>
     </row>
     <row r="52" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P52" s="90" t="s">
+      <c r="P52" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="Q52" s="90"/>
-[...3 lines deleted...]
-      <c r="AB52" s="90" t="s">
+      <c r="Q52" s="87"/>
+      <c r="R52" s="87"/>
+      <c r="S52" s="87"/>
+      <c r="T52" s="87"/>
+      <c r="AB52" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AC52" s="90"/>
-[...3 lines deleted...]
-      <c r="AN52" s="90" t="s">
+      <c r="AC52" s="87"/>
+      <c r="AD52" s="87"/>
+      <c r="AE52" s="87"/>
+      <c r="AF52" s="87"/>
+      <c r="AN52" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AO52" s="90"/>
-[...3 lines deleted...]
-      <c r="AZ52" s="90" t="s">
+      <c r="AO52" s="87"/>
+      <c r="AP52" s="87"/>
+      <c r="AQ52" s="87"/>
+      <c r="AR52" s="87"/>
+      <c r="AZ52" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="BA52" s="90"/>
-[...2 lines deleted...]
-      <c r="BD52" s="90"/>
+      <c r="BA52" s="87"/>
+      <c r="BB52" s="87"/>
+      <c r="BC52" s="87"/>
+      <c r="BD52" s="87"/>
     </row>
     <row r="53" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A53" s="92"/>
-      <c r="B53" s="96" t="s">
+      <c r="A53" s="93"/>
+      <c r="B53" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="97"/>
-[...5 lines deleted...]
-      <c r="I53" s="87" t="s">
+      <c r="C53" s="98"/>
+      <c r="D53" s="98"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="98"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="99"/>
+      <c r="I53" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="J53" s="88"/>
-[...10 lines deleted...]
-      <c r="U53" s="87" t="s">
+      <c r="J53" s="89"/>
+      <c r="K53" s="89"/>
+      <c r="L53" s="89"/>
+      <c r="M53" s="89"/>
+      <c r="N53" s="89"/>
+      <c r="O53" s="89"/>
+      <c r="P53" s="89"/>
+      <c r="Q53" s="89"/>
+      <c r="R53" s="89"/>
+      <c r="S53" s="89"/>
+      <c r="T53" s="90"/>
+      <c r="U53" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="V53" s="88"/>
-[...10 lines deleted...]
-      <c r="AG53" s="87" t="s">
+      <c r="V53" s="89"/>
+      <c r="W53" s="89"/>
+      <c r="X53" s="89"/>
+      <c r="Y53" s="89"/>
+      <c r="Z53" s="89"/>
+      <c r="AA53" s="89"/>
+      <c r="AB53" s="89"/>
+      <c r="AC53" s="89"/>
+      <c r="AD53" s="89"/>
+      <c r="AE53" s="89"/>
+      <c r="AF53" s="90"/>
+      <c r="AG53" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="AH53" s="88"/>
-[...10 lines deleted...]
-      <c r="AS53" s="87" t="s">
+      <c r="AH53" s="89"/>
+      <c r="AI53" s="89"/>
+      <c r="AJ53" s="89"/>
+      <c r="AK53" s="89"/>
+      <c r="AL53" s="89"/>
+      <c r="AM53" s="89"/>
+      <c r="AN53" s="89"/>
+      <c r="AO53" s="89"/>
+      <c r="AP53" s="89"/>
+      <c r="AQ53" s="89"/>
+      <c r="AR53" s="90"/>
+      <c r="AS53" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="AT53" s="88"/>
-[...9 lines deleted...]
-      <c r="BD53" s="89"/>
+      <c r="AT53" s="89"/>
+      <c r="AU53" s="89"/>
+      <c r="AV53" s="89"/>
+      <c r="AW53" s="89"/>
+      <c r="AX53" s="89"/>
+      <c r="AY53" s="89"/>
+      <c r="AZ53" s="89"/>
+      <c r="BA53" s="89"/>
+      <c r="BB53" s="89"/>
+      <c r="BC53" s="89"/>
+      <c r="BD53" s="90"/>
     </row>
     <row r="54" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A54" s="93"/>
+      <c r="A54" s="94"/>
       <c r="B54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>34</v>
       </c>
       <c r="D54" s="20" t="s">
         <v>35</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>36</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>37</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H54" s="20" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J54" s="2" t="s">
@@ -8032,51 +8098,53 @@
       </c>
       <c r="AO55" s="10">
         <v>103.2</v>
       </c>
       <c r="AP55" s="10">
         <v>103.2</v>
       </c>
       <c r="AQ55" s="10">
         <v>103.3</v>
       </c>
       <c r="AR55" s="10">
         <v>103.9</v>
       </c>
       <c r="AS55" s="82">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
       <c r="AU55" s="10">
         <v>101.8</v>
       </c>
       <c r="AV55" s="10">
         <v>101.6</v>
       </c>
-      <c r="AW55" s="10"/>
+      <c r="AW55" s="10">
+        <v>101.4</v>
+      </c>
       <c r="AX55" s="10"/>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="10"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="28">
         <v>92.2</v>
       </c>
       <c r="C56" s="29">
         <v>89.6</v>
       </c>
       <c r="D56" s="29">
         <v>91.5</v>
       </c>
       <c r="E56" s="29">
         <v>93.2</v>
       </c>
       <c r="F56" s="29">
@@ -8186,51 +8254,53 @@
       </c>
       <c r="AO56" s="13">
         <v>104</v>
       </c>
       <c r="AP56" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ56" s="13">
         <v>103.3</v>
       </c>
       <c r="AR56" s="13">
         <v>103.5</v>
       </c>
       <c r="AS56" s="83">
         <v>84.6</v>
       </c>
       <c r="AT56" s="75">
         <v>101.6</v>
       </c>
       <c r="AU56" s="75">
         <v>106.2</v>
       </c>
       <c r="AV56" s="75">
         <v>102.5</v>
       </c>
-      <c r="AW56" s="13"/>
+      <c r="AW56" s="13">
+        <v>101.7</v>
+      </c>
       <c r="AX56" s="13"/>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="28">
         <v>100.2</v>
       </c>
       <c r="C57" s="29">
         <v>100.4</v>
       </c>
       <c r="D57" s="29">
         <v>101.6</v>
       </c>
       <c r="E57" s="29">
         <v>106.5</v>
       </c>
       <c r="F57" s="29">
@@ -8340,51 +8410,53 @@
       </c>
       <c r="AO57" s="13">
         <v>105.6</v>
       </c>
       <c r="AP57" s="13">
         <v>105.3</v>
       </c>
       <c r="AQ57" s="13">
         <v>105.2</v>
       </c>
       <c r="AR57" s="13">
         <v>105.3</v>
       </c>
       <c r="AS57" s="83">
         <v>100.4</v>
       </c>
       <c r="AT57" s="16">
         <v>101.7</v>
       </c>
       <c r="AU57" s="16">
         <v>102.2</v>
       </c>
       <c r="AV57" s="18">
         <v>100.2</v>
       </c>
-      <c r="AW57" s="13"/>
+      <c r="AW57" s="13">
+        <v>100.2</v>
+      </c>
       <c r="AX57" s="13"/>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="28">
         <v>101.2</v>
       </c>
       <c r="C58" s="29">
         <v>102.6</v>
       </c>
       <c r="D58" s="29">
         <v>104.4</v>
       </c>
       <c r="E58" s="29">
         <v>103</v>
       </c>
       <c r="F58" s="29">
@@ -8494,51 +8566,53 @@
       </c>
       <c r="AO58" s="13">
         <v>104.5</v>
       </c>
       <c r="AP58" s="13">
         <v>104.1</v>
       </c>
       <c r="AQ58" s="13">
         <v>104</v>
       </c>
       <c r="AR58" s="13">
         <v>104.5</v>
       </c>
       <c r="AS58" s="83">
         <v>102.7</v>
       </c>
       <c r="AT58" s="16">
         <v>103.1</v>
       </c>
       <c r="AU58" s="16">
         <v>101.3</v>
       </c>
       <c r="AV58" s="76">
         <v>104.5</v>
       </c>
-      <c r="AW58" s="13"/>
+      <c r="AW58" s="13">
+        <v>104.8</v>
+      </c>
       <c r="AX58" s="13"/>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B59" s="28">
         <v>103.6</v>
       </c>
       <c r="C59" s="29">
         <v>106.8</v>
       </c>
       <c r="D59" s="29">
         <v>106.2</v>
       </c>
       <c r="E59" s="29">
         <v>105.2</v>
       </c>
       <c r="F59" s="29">
@@ -8648,51 +8722,53 @@
       </c>
       <c r="AO59" s="13">
         <v>102.2</v>
       </c>
       <c r="AP59" s="13">
         <v>103</v>
       </c>
       <c r="AQ59" s="13">
         <v>103.1</v>
       </c>
       <c r="AR59" s="13">
         <v>103</v>
       </c>
       <c r="AS59" s="83">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
         <v>103.1</v>
       </c>
       <c r="AU59" s="17">
         <v>101.9</v>
       </c>
       <c r="AV59" s="18">
         <v>101.8</v>
       </c>
-      <c r="AW59" s="13"/>
+      <c r="AW59" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="28">
         <v>101</v>
       </c>
       <c r="C60" s="29">
         <v>103</v>
       </c>
       <c r="D60" s="29">
         <v>103.3</v>
       </c>
       <c r="E60" s="29">
         <v>102.9</v>
       </c>
       <c r="F60" s="29">
@@ -8802,51 +8878,53 @@
       </c>
       <c r="AO60" s="13">
         <v>105</v>
       </c>
       <c r="AP60" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ60" s="13">
         <v>103.8</v>
       </c>
       <c r="AR60" s="13">
         <v>104.2</v>
       </c>
       <c r="AS60" s="83">
         <v>110.2</v>
       </c>
       <c r="AT60" s="17">
         <v>103.9</v>
       </c>
       <c r="AU60" s="16">
         <v>101.4</v>
       </c>
       <c r="AV60" s="18">
         <v>101.2</v>
       </c>
-      <c r="AW60" s="13"/>
+      <c r="AW60" s="13">
+        <v>100.8</v>
+      </c>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="28">
         <v>100.4</v>
       </c>
       <c r="C61" s="29">
         <v>100.1</v>
       </c>
       <c r="D61" s="29">
         <v>100.5</v>
       </c>
       <c r="E61" s="29">
         <v>101.4</v>
       </c>
       <c r="F61" s="29">
@@ -8956,51 +9034,53 @@
       </c>
       <c r="AO61" s="13">
         <v>100.7</v>
       </c>
       <c r="AP61" s="13">
         <v>100.6</v>
       </c>
       <c r="AQ61" s="13">
         <v>100.3</v>
       </c>
       <c r="AR61" s="13">
         <v>102.1</v>
       </c>
       <c r="AS61" s="83">
         <v>96.3</v>
       </c>
       <c r="AT61" s="16">
         <v>97.6</v>
       </c>
       <c r="AU61" s="16">
         <v>101.4</v>
       </c>
       <c r="AV61" s="76">
         <v>101.4</v>
       </c>
-      <c r="AW61" s="13"/>
+      <c r="AW61" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="28">
         <v>101.6</v>
       </c>
       <c r="C62" s="29">
         <v>101.6</v>
       </c>
       <c r="D62" s="29">
         <v>102</v>
       </c>
       <c r="E62" s="29">
         <v>102.7</v>
       </c>
       <c r="F62" s="29">
@@ -9110,51 +9190,53 @@
       </c>
       <c r="AO62" s="13">
         <v>104</v>
       </c>
       <c r="AP62" s="13">
         <v>103.9</v>
       </c>
       <c r="AQ62" s="13">
         <v>103.5</v>
       </c>
       <c r="AR62" s="13">
         <v>104.4</v>
       </c>
       <c r="AS62" s="83">
         <v>104.3</v>
       </c>
       <c r="AT62" s="17">
         <v>99.8</v>
       </c>
       <c r="AU62" s="17">
         <v>101.6</v>
       </c>
       <c r="AV62" s="76">
         <v>101.5</v>
       </c>
-      <c r="AW62" s="13"/>
+      <c r="AW62" s="13">
+        <v>101.4</v>
+      </c>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="28">
         <v>100.5</v>
       </c>
       <c r="C63" s="29">
         <v>100.4</v>
       </c>
       <c r="D63" s="29">
         <v>100.8</v>
       </c>
       <c r="E63" s="29">
         <v>103.4</v>
       </c>
       <c r="F63" s="29">
@@ -9264,51 +9346,53 @@
       </c>
       <c r="AO63" s="13">
         <v>102.1</v>
       </c>
       <c r="AP63" s="13">
         <v>101</v>
       </c>
       <c r="AQ63" s="13">
         <v>101.1</v>
       </c>
       <c r="AR63" s="13">
         <v>104.3</v>
       </c>
       <c r="AS63" s="83">
         <v>105.1</v>
       </c>
       <c r="AT63" s="17">
         <v>100.8</v>
       </c>
       <c r="AU63" s="17">
         <v>101.3</v>
       </c>
       <c r="AV63" s="18">
         <v>101.7</v>
       </c>
-      <c r="AW63" s="13"/>
+      <c r="AW63" s="13">
+        <v>101.3</v>
+      </c>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B64" s="28">
         <v>100.9</v>
       </c>
       <c r="C64" s="29">
         <v>103.7</v>
       </c>
       <c r="D64" s="29">
         <v>105.3</v>
       </c>
       <c r="E64" s="29">
         <v>101.4</v>
       </c>
       <c r="F64" s="29">
@@ -9418,51 +9502,53 @@
       </c>
       <c r="AO64" s="13">
         <v>102.7</v>
       </c>
       <c r="AP64" s="13">
         <v>101.6</v>
       </c>
       <c r="AQ64" s="13">
         <v>102.2</v>
       </c>
       <c r="AR64" s="13">
         <v>102.8</v>
       </c>
       <c r="AS64" s="83">
         <v>102.7</v>
       </c>
       <c r="AT64" s="16">
         <v>101.7</v>
       </c>
       <c r="AU64" s="16">
         <v>101.4</v>
       </c>
       <c r="AV64" s="18">
         <v>100.1</v>
       </c>
-      <c r="AW64" s="13"/>
+      <c r="AW64" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
     <row r="65" spans="1:56" ht="13.5" customHeight="1" thickBot="1">
       <c r="A65" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="28">
         <v>103.2</v>
       </c>
       <c r="C65" s="29">
         <v>103.8</v>
       </c>
       <c r="D65" s="29">
         <v>109.1</v>
       </c>
       <c r="E65" s="29">
         <v>105.9</v>
       </c>
       <c r="F65" s="29">
@@ -9572,215 +9658,217 @@
       </c>
       <c r="AO65" s="13">
         <v>103.2</v>
       </c>
       <c r="AP65" s="13">
         <v>103.4</v>
       </c>
       <c r="AQ65" s="13">
         <v>103.5</v>
       </c>
       <c r="AR65" s="13">
         <v>103.8</v>
       </c>
       <c r="AS65" s="83">
         <v>97.8</v>
       </c>
       <c r="AT65" s="16">
         <v>99.1</v>
       </c>
       <c r="AU65" s="16">
         <v>100.2</v>
       </c>
       <c r="AV65" s="18">
         <v>100.3</v>
       </c>
-      <c r="AW65" s="13"/>
+      <c r="AW65" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AX65" s="13"/>
       <c r="AY65" s="13"/>
       <c r="AZ65" s="13"/>
       <c r="BA65" s="13"/>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
       <c r="AC66" s="1"/>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
     </row>
     <row r="67" spans="1:56" ht="12.75" customHeight="1">
-      <c r="C67" s="99" t="s">
+      <c r="C67" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="D67" s="99"/>
-[...15 lines deleted...]
-      <c r="T67" s="99"/>
+      <c r="D67" s="91"/>
+      <c r="E67" s="91"/>
+      <c r="F67" s="91"/>
+      <c r="G67" s="91"/>
+      <c r="H67" s="91"/>
+      <c r="I67" s="91"/>
+      <c r="J67" s="91"/>
+      <c r="K67" s="91"/>
+      <c r="L67" s="91"/>
+      <c r="M67" s="91"/>
+      <c r="N67" s="91"/>
+      <c r="O67" s="91"/>
+      <c r="P67" s="91"/>
+      <c r="Q67" s="91"/>
+      <c r="R67" s="91"/>
+      <c r="S67" s="91"/>
+      <c r="T67" s="91"/>
     </row>
     <row r="68" spans="1:56">
-      <c r="C68" s="99"/>
-[...16 lines deleted...]
-      <c r="T68" s="99"/>
+      <c r="C68" s="91"/>
+      <c r="D68" s="91"/>
+      <c r="E68" s="91"/>
+      <c r="F68" s="91"/>
+      <c r="G68" s="91"/>
+      <c r="H68" s="91"/>
+      <c r="I68" s="91"/>
+      <c r="J68" s="91"/>
+      <c r="K68" s="91"/>
+      <c r="L68" s="91"/>
+      <c r="M68" s="91"/>
+      <c r="N68" s="91"/>
+      <c r="O68" s="91"/>
+      <c r="P68" s="91"/>
+      <c r="Q68" s="91"/>
+      <c r="R68" s="91"/>
+      <c r="S68" s="91"/>
+      <c r="T68" s="91"/>
     </row>
     <row r="69" spans="1:56">
       <c r="AH69" s="79"/>
     </row>
     <row r="70" spans="1:56">
       <c r="AH70" s="80"/>
     </row>
     <row r="71" spans="1:56">
       <c r="AH71" s="80"/>
     </row>
     <row r="72" spans="1:56">
       <c r="AH72" s="80"/>
     </row>
     <row r="73" spans="1:56">
       <c r="AH73" s="80"/>
     </row>
     <row r="74" spans="1:56">
       <c r="AH74" s="80"/>
     </row>
     <row r="75" spans="1:56">
       <c r="AH75" s="80"/>
     </row>
     <row r="76" spans="1:56">
       <c r="AH76" s="80"/>
     </row>
     <row r="77" spans="1:56">
       <c r="AH77" s="80"/>
     </row>
     <row r="78" spans="1:56">
       <c r="AH78" s="80"/>
     </row>
     <row r="79" spans="1:56">
       <c r="AH79" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="AZ19:BD19"/>
-[...3 lines deleted...]
-    <mergeCell ref="AZ52:BD52"/>
+    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="AN52:AR52"/>
+    <mergeCell ref="AG53:AR53"/>
+    <mergeCell ref="AN36:AR36"/>
+    <mergeCell ref="AN3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AN19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="I53:T53"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="I37:T37"/>
+    <mergeCell ref="P52:T52"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AB52:AF52"/>
+    <mergeCell ref="U53:AF53"/>
+    <mergeCell ref="AB3:AF3"/>
     <mergeCell ref="AS53:BD53"/>
     <mergeCell ref="AZ36:BD36"/>
     <mergeCell ref="AS37:BD37"/>
     <mergeCell ref="C67:T68"/>
     <mergeCell ref="P3:T3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="P19:T19"/>
     <mergeCell ref="P36:T36"/>
     <mergeCell ref="A51:U51"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AB19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AB36:AF36"/>
     <mergeCell ref="A18:U18"/>
     <mergeCell ref="A35:U35"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A2:U2"/>
-[...22 lines deleted...]
-    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AZ19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AZ52:BD52"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>