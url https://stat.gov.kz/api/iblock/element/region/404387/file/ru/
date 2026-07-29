--- v3 (2026-06-18)
+++ v4 (2026-07-29)
@@ -2,61 +2,61 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-540" yWindow="-120" windowWidth="14055" windowHeight="12675"/>
+    <workbookView xWindow="13380" yWindow="60" windowWidth="15360" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО к соответ периоду" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="44">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -74,56 +74,50 @@
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
-    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
-[...4 lines deleted...]
-  <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>г.Талдыкорган</t>
   </si>
   <si>
     <t>г.Текели</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Каратальский район</t>
@@ -131,60 +125,71 @@
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>январь - июнь</t>
   </si>
   <si>
     <t>январь - июль</t>
   </si>
   <si>
     <t>январь - август</t>
   </si>
   <si>
     <t>январь - сентябрь</t>
   </si>
   <si>
     <t>январь - октябрь</t>
   </si>
   <si>
     <t>январь - ноябрь</t>
   </si>
   <si>
-    <t>январь - декабрь</t>
-[...1 lines deleted...]
-  <si>
     <t>2022 год</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для
+ статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный 
+пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <t>*Данные за 2025 год пересчитаны по уточненным годовым данным.</t>
+  </si>
+  <si>
+    <t>год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -285,51 +290,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -444,125 +449,50 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...73 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -579,63 +509,50 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="179">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -785,268 +702,259 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="177" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="177" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="18" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="17" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="17" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="177" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="178" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="177" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="177" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="178" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Денежный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
@@ -1498,4497 +1406,4543 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AX17" sqref="AX17"/>
+      <selection pane="bottomRight" activeCell="H54" sqref="H54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="32" width="9.140625" style="1" customWidth="1"/>
-    <col min="33" max="16384" width="9.140625" style="1"/>
+    <col min="33" max="44" width="9.140625" style="1"/>
+    <col min="45" max="58" width="9.140625" style="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="B1" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:56" ht="21" customHeight="1">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...18 lines deleted...]
-      <c r="U2" s="92"/>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
       <c r="AG2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AH2" s="14"/>
       <c r="AI2" s="14"/>
       <c r="AJ2" s="14"/>
       <c r="AK2" s="14"/>
       <c r="AL2" s="14"/>
       <c r="AM2" s="14"/>
       <c r="AN2" s="14"/>
       <c r="AO2" s="14"/>
       <c r="AP2" s="14"/>
       <c r="AQ2" s="14"/>
       <c r="AR2" s="14"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P3" s="87" t="s">
+      <c r="P3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="87"/>
-[...3 lines deleted...]
-      <c r="AB3" s="87" t="s">
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="AB3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AC3" s="87"/>
-[...3 lines deleted...]
-      <c r="AN3" s="87" t="s">
+      <c r="AC3" s="80"/>
+      <c r="AD3" s="80"/>
+      <c r="AE3" s="80"/>
+      <c r="AF3" s="80"/>
+      <c r="AN3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AO3" s="87"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="87" t="s">
+      <c r="AO3" s="80"/>
+      <c r="AP3" s="80"/>
+      <c r="AQ3" s="80"/>
+      <c r="AR3" s="80"/>
+      <c r="AZ3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="BA3" s="87"/>
-[...2 lines deleted...]
-      <c r="BD3" s="87"/>
+      <c r="BA3" s="80"/>
+      <c r="BB3" s="80"/>
+      <c r="BC3" s="80"/>
+      <c r="BD3" s="80"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="93"/>
-      <c r="B4" s="97" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="89" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="98"/>
-[...60 lines deleted...]
-      <c r="BD4" s="90"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+      <c r="AP4" s="82"/>
+      <c r="AQ4" s="82"/>
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="AT4" s="82"/>
+      <c r="AU4" s="82"/>
+      <c r="AV4" s="82"/>
+      <c r="AW4" s="82"/>
+      <c r="AX4" s="82"/>
+      <c r="AY4" s="82"/>
+      <c r="AZ4" s="82"/>
+      <c r="BA4" s="82"/>
+      <c r="BB4" s="82"/>
+      <c r="BC4" s="82"/>
+      <c r="BD4" s="83"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="94"/>
+      <c r="A5" s="86"/>
       <c r="B5" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="E5" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="67" t="s">
+      <c r="F5" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="67" t="s">
+      <c r="G5" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="67" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="H5" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="67" t="s">
-        <v>39</v>
+      <c r="T5" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AA5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AC5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AG5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AL5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AM5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AN5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AO5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AP5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AR5" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AS5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AT5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AU5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AV5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AW5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AX5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AY5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BD5" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1">
       <c r="A6" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="21">
         <v>101.8</v>
       </c>
       <c r="C6" s="21">
         <v>101.9</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="52">
         <v>101.4</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="52">
         <v>100.6</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="52">
         <v>101.3</v>
       </c>
       <c r="G6" s="22">
         <v>101.08389318976006</v>
       </c>
       <c r="H6" s="22">
         <v>102.35000391426105</v>
       </c>
       <c r="I6" s="22">
         <v>100.40860436927608</v>
       </c>
       <c r="J6" s="22">
         <v>101.87969336123399</v>
       </c>
       <c r="K6" s="22">
         <v>101.44928158900733</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="29">
         <v>101.7</v>
       </c>
-      <c r="M6" s="64">
+      <c r="M6" s="53">
         <v>101.6</v>
       </c>
-      <c r="N6" s="65">
+      <c r="N6" s="54">
         <v>101.5</v>
       </c>
-      <c r="O6" s="66">
+      <c r="O6" s="55">
         <v>101.4</v>
       </c>
-      <c r="P6" s="64">
+      <c r="P6" s="53">
         <v>101.2</v>
       </c>
-      <c r="Q6" s="64">
+      <c r="Q6" s="53">
         <v>101.7</v>
       </c>
-      <c r="R6" s="64">
+      <c r="R6" s="53">
         <v>101.5</v>
       </c>
-      <c r="S6" s="64">
+      <c r="S6" s="53">
         <v>101.7</v>
       </c>
-      <c r="T6" s="64">
+      <c r="T6" s="53">
         <v>101.8</v>
       </c>
       <c r="U6" s="4">
         <v>102.7</v>
       </c>
       <c r="V6" s="19">
         <v>102.3</v>
       </c>
       <c r="W6" s="19">
         <v>101.4</v>
       </c>
       <c r="X6" s="19">
         <v>101.1</v>
       </c>
       <c r="Y6" s="19">
         <v>101.6</v>
       </c>
       <c r="Z6" s="19">
         <v>101.2</v>
       </c>
       <c r="AA6" s="19">
         <v>102.88738378568057</v>
       </c>
       <c r="AB6" s="19">
         <v>102.40990756163886</v>
       </c>
       <c r="AC6" s="19">
         <v>104.33026567736825</v>
       </c>
       <c r="AD6" s="19">
         <v>104.85623749859614</v>
       </c>
       <c r="AE6" s="19">
         <v>103.721126826093</v>
       </c>
       <c r="AF6" s="19">
         <v>102.94800115246687</v>
       </c>
       <c r="AG6" s="10">
-        <v>103.63834733214937</v>
+        <v>104.5</v>
       </c>
       <c r="AH6" s="10">
-        <v>102.33536240913892</v>
+        <v>103.2</v>
       </c>
       <c r="AI6" s="10">
-        <v>102.2058779772254</v>
+        <v>102.9</v>
       </c>
       <c r="AJ6" s="10">
-        <v>102.34004483892649</v>
+        <v>101.8</v>
       </c>
       <c r="AK6" s="10">
-        <v>102.2</v>
+        <v>103.1</v>
       </c>
       <c r="AL6" s="10">
-        <v>103</v>
+        <v>103.8</v>
       </c>
       <c r="AM6" s="10">
-        <v>103.7</v>
+        <v>102</v>
       </c>
       <c r="AN6" s="10">
-        <v>102.1</v>
+        <v>101.6</v>
       </c>
       <c r="AO6" s="10">
-        <v>100.2</v>
+        <v>99.8</v>
       </c>
       <c r="AP6" s="10">
-        <v>100</v>
+        <v>98.9</v>
       </c>
       <c r="AQ6" s="10">
-        <v>101.1</v>
+        <v>99.4</v>
       </c>
       <c r="AR6" s="10">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AS6" s="82">
+        <v>99.9</v>
+      </c>
+      <c r="AS6" s="70">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.4</v>
       </c>
       <c r="AU6" s="10">
         <v>101.8</v>
       </c>
       <c r="AV6" s="10">
         <v>101.6</v>
       </c>
       <c r="AW6" s="10">
         <v>101.4</v>
       </c>
-      <c r="AX6" s="10"/>
+      <c r="AX6" s="10">
+        <v>101.6</v>
+      </c>
       <c r="AY6" s="10"/>
       <c r="AZ6" s="10"/>
       <c r="BA6" s="10"/>
       <c r="BB6" s="10"/>
       <c r="BC6" s="10"/>
       <c r="BD6" s="10"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="15" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B7" s="26">
+        <v>21</v>
+      </c>
+      <c r="B7" s="25">
         <v>92.2</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C7" s="25">
         <v>100.1</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="25">
         <v>101.1</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="25">
         <v>100.1</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="25">
         <v>95.9</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="23">
         <v>96.4</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="30">
         <v>97.6</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="30">
         <v>78.900000000000006</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="30">
         <v>90.2</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="30">
         <v>94.2</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L7" s="31">
         <v>93.4</v>
       </c>
-      <c r="M7" s="36">
+      <c r="M7" s="32">
         <v>93.5</v>
       </c>
-      <c r="N7" s="37">
+      <c r="N7" s="33">
         <v>95.1</v>
       </c>
-      <c r="O7" s="34">
+      <c r="O7" s="30">
         <v>89.2</v>
       </c>
-      <c r="P7" s="36">
+      <c r="P7" s="32">
         <v>100.3</v>
       </c>
-      <c r="Q7" s="36">
+      <c r="Q7" s="32">
         <v>100.6</v>
       </c>
-      <c r="R7" s="36">
+      <c r="R7" s="32">
         <v>100.3</v>
       </c>
-      <c r="S7" s="36">
+      <c r="S7" s="32">
         <v>100.4</v>
       </c>
-      <c r="T7" s="36">
+      <c r="T7" s="32">
         <v>100.7</v>
       </c>
       <c r="U7" s="8">
         <v>103.2</v>
       </c>
       <c r="V7" s="9">
         <v>100.3</v>
       </c>
       <c r="W7" s="6">
         <v>100.2</v>
       </c>
       <c r="X7" s="6">
         <v>96.8</v>
       </c>
       <c r="Y7" s="6">
         <v>100.1</v>
       </c>
       <c r="Z7" s="16">
         <v>100</v>
       </c>
       <c r="AA7" s="16">
         <v>101.8</v>
       </c>
       <c r="AB7" s="6">
         <v>101.1</v>
       </c>
       <c r="AC7" s="6">
         <v>107.4</v>
       </c>
       <c r="AD7" s="6">
         <v>102.8</v>
       </c>
-      <c r="AE7" s="77">
+      <c r="AE7" s="65">
         <v>103.4</v>
       </c>
-      <c r="AF7" s="77">
+      <c r="AF7" s="65">
         <v>101.2</v>
       </c>
-      <c r="AG7" s="75">
-[...8 lines deleted...]
-      <c r="AJ7" s="75">
+      <c r="AG7" s="63">
+        <v>109.5</v>
+      </c>
+      <c r="AH7" s="63">
+        <v>104.9</v>
+      </c>
+      <c r="AI7" s="63">
+        <v>104.4</v>
+      </c>
+      <c r="AJ7" s="63">
+        <v>96.8</v>
+      </c>
+      <c r="AK7" s="13">
+        <v>103</v>
+      </c>
+      <c r="AL7" s="13">
+        <v>104</v>
+      </c>
+      <c r="AM7" s="13">
         <v>102.7</v>
       </c>
-      <c r="AK7" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AN7" s="13">
-        <v>102</v>
+        <v>102.9</v>
       </c>
       <c r="AO7" s="13">
-        <v>102.3</v>
+        <v>101.2</v>
       </c>
       <c r="AP7" s="13">
-        <v>100.7</v>
+        <v>101.2</v>
       </c>
       <c r="AQ7" s="13">
-        <v>100.8</v>
+        <v>99.4</v>
       </c>
       <c r="AR7" s="13">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="AS7" s="83">
+        <v>107.1</v>
+      </c>
+      <c r="AS7" s="71">
         <v>84.6</v>
       </c>
-      <c r="AT7" s="75">
+      <c r="AT7" s="63">
         <v>101.5</v>
       </c>
-      <c r="AU7" s="84">
+      <c r="AU7" s="72">
         <v>106</v>
       </c>
-      <c r="AV7" s="75">
+      <c r="AV7" s="63">
         <v>102.5</v>
       </c>
       <c r="AW7" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX7" s="13"/>
+      <c r="AX7" s="13">
+        <v>98.6</v>
+      </c>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="13"/>
       <c r="BA7" s="13"/>
       <c r="BB7" s="13"/>
       <c r="BC7" s="13"/>
       <c r="BD7" s="13"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B8" s="26">
+        <v>22</v>
+      </c>
+      <c r="B8" s="25">
         <v>100.2</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="25">
         <v>100.3</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="25">
         <v>99.2</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="25">
         <v>103</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="25">
         <v>103.4</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>101.5</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="30">
         <v>101.2</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="30">
         <v>105.7</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="30">
         <v>102.4</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="30">
         <v>101</v>
       </c>
-      <c r="L8" s="35">
+      <c r="L8" s="31">
         <v>102.7</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="32">
         <v>101.5</v>
       </c>
-      <c r="N8" s="37">
+      <c r="N8" s="33">
         <v>103.5</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="30">
         <v>101.9</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="32">
         <v>102</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="32">
         <v>100.9</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="32">
         <v>100.1</v>
       </c>
-      <c r="S8" s="36">
+      <c r="S8" s="32">
         <v>100.2</v>
       </c>
-      <c r="T8" s="36">
+      <c r="T8" s="32">
         <v>100.3</v>
       </c>
       <c r="U8" s="8">
         <v>100.3</v>
       </c>
       <c r="V8" s="16">
         <v>100.7</v>
       </c>
       <c r="W8" s="17">
         <v>100.8</v>
       </c>
       <c r="X8" s="17">
         <v>100.9</v>
       </c>
       <c r="Y8" s="17">
         <v>100.7</v>
       </c>
       <c r="Z8" s="9">
         <v>104</v>
       </c>
       <c r="AA8" s="9">
         <v>101.2</v>
       </c>
       <c r="AB8" s="17">
         <v>102.6</v>
       </c>
       <c r="AC8" s="17">
         <v>103.2</v>
       </c>
       <c r="AD8" s="17">
         <v>103.6</v>
       </c>
       <c r="AE8" s="17">
         <v>106.9</v>
       </c>
       <c r="AF8" s="16">
         <v>106</v>
       </c>
       <c r="AG8" s="16">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH8" s="16">
         <v>100.3</v>
       </c>
       <c r="AI8" s="16">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ8" s="18">
         <v>103.8</v>
       </c>
       <c r="AK8" s="13">
-        <v>102.6</v>
+        <v>102</v>
       </c>
       <c r="AL8" s="13">
-        <v>103.3</v>
+        <v>102</v>
       </c>
       <c r="AM8" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="AN8" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="AO8" s="13">
+        <v>103</v>
+      </c>
+      <c r="AP8" s="13">
         <v>102.8</v>
       </c>
-      <c r="AN8" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AQ8" s="13">
-        <v>101.7</v>
+        <v>103.1</v>
       </c>
       <c r="AR8" s="13">
-        <v>103.1</v>
-[...1 lines deleted...]
-      <c r="AS8" s="83">
+        <v>104.7</v>
+      </c>
+      <c r="AS8" s="71">
         <v>100.4</v>
       </c>
       <c r="AT8" s="16">
         <v>101.7</v>
       </c>
-      <c r="AU8" s="85">
+      <c r="AU8" s="73">
         <v>102.2</v>
       </c>
       <c r="AV8" s="18">
         <v>100.2</v>
       </c>
       <c r="AW8" s="13">
         <v>100.1</v>
       </c>
-      <c r="AX8" s="13"/>
+      <c r="AX8" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B9" s="26">
+        <v>23</v>
+      </c>
+      <c r="B9" s="25">
         <v>101.2</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="25">
         <v>102.3</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="25">
         <v>102</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="25">
         <v>101.6</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="25">
         <v>101.9</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="23">
         <v>102.2</v>
       </c>
-      <c r="H9" s="34">
+      <c r="H9" s="30">
         <v>102</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="30">
         <v>105.5</v>
       </c>
-      <c r="J9" s="34">
+      <c r="J9" s="30">
         <v>102.7</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K9" s="30">
         <v>101.2</v>
       </c>
-      <c r="L9" s="35">
+      <c r="L9" s="31">
         <v>99.6</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="32">
         <v>100.4</v>
       </c>
-      <c r="N9" s="37">
+      <c r="N9" s="33">
         <v>100.9</v>
       </c>
-      <c r="O9" s="34">
+      <c r="O9" s="30">
         <v>100.7</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="32">
         <v>100.9</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="32">
         <v>102</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="32">
         <v>101.7</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="32">
         <v>101.9</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="32">
         <v>100.9</v>
       </c>
       <c r="U9" s="8">
         <v>100.6</v>
       </c>
       <c r="V9" s="16">
         <v>100.8</v>
       </c>
       <c r="W9" s="17">
         <v>102.3</v>
       </c>
       <c r="X9" s="16">
         <v>103</v>
       </c>
       <c r="Y9" s="16">
         <v>102.5</v>
       </c>
       <c r="Z9" s="16">
         <v>103</v>
       </c>
       <c r="AA9" s="16">
         <v>102.2</v>
       </c>
       <c r="AB9" s="16">
         <v>102.4</v>
       </c>
       <c r="AC9" s="16">
         <v>113.9</v>
       </c>
       <c r="AD9" s="16">
         <v>110.9</v>
       </c>
       <c r="AE9" s="16">
         <v>104.5</v>
       </c>
       <c r="AF9" s="16">
         <v>103.2</v>
       </c>
       <c r="AG9" s="16">
         <v>101.9</v>
       </c>
       <c r="AH9" s="16">
         <v>100</v>
       </c>
       <c r="AI9" s="16">
-        <v>102.9</v>
-[...1 lines deleted...]
-      <c r="AJ9" s="76">
+        <v>104.9</v>
+      </c>
+      <c r="AJ9" s="64">
         <v>102</v>
       </c>
       <c r="AK9" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL9" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AN9" s="13">
+        <v>104</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="AQ9" s="13">
         <v>103.1</v>
       </c>
-      <c r="AM9" s="13">
-[...13 lines deleted...]
-      </c>
       <c r="AR9" s="13">
-        <v>102.1</v>
-[...1 lines deleted...]
-      <c r="AS9" s="83">
+        <v>98.1</v>
+      </c>
+      <c r="AS9" s="71">
         <v>102.7</v>
       </c>
       <c r="AT9" s="16">
         <v>103.1</v>
       </c>
-      <c r="AU9" s="85">
+      <c r="AU9" s="73">
         <v>101.3</v>
       </c>
-      <c r="AV9" s="76">
+      <c r="AV9" s="64">
         <v>104.5</v>
       </c>
       <c r="AW9" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX9" s="13"/>
+      <c r="AX9" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="13"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="15" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B10" s="26">
+        <v>24</v>
+      </c>
+      <c r="B10" s="25">
         <v>103.6</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="25">
         <v>101.8</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="25">
         <v>101.9</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="25">
         <v>102.3</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="25">
         <v>102.8</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="23">
         <v>102.8</v>
       </c>
-      <c r="H10" s="34">
+      <c r="H10" s="30">
         <v>102.8</v>
       </c>
-      <c r="I10" s="34">
+      <c r="I10" s="30">
         <v>103.3</v>
       </c>
-      <c r="J10" s="34">
+      <c r="J10" s="30">
         <v>100.2</v>
       </c>
-      <c r="K10" s="34">
+      <c r="K10" s="30">
         <v>100.3</v>
       </c>
-      <c r="L10" s="35">
+      <c r="L10" s="31">
         <v>101.3</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="32">
         <v>100.5</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="33">
         <v>101.4</v>
       </c>
-      <c r="O10" s="34">
+      <c r="O10" s="30">
         <v>107.6</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="32">
         <v>101.7</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="32">
         <v>101.1</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="32">
         <v>100.9</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="32">
         <v>102.4</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="32">
         <v>101.9</v>
       </c>
       <c r="U10" s="8">
         <v>103.5</v>
       </c>
       <c r="V10" s="16">
         <v>102</v>
       </c>
       <c r="W10" s="17">
         <v>104.1</v>
       </c>
       <c r="X10" s="17">
         <v>103.6</v>
       </c>
       <c r="Y10" s="17">
         <v>104.3</v>
       </c>
       <c r="Z10" s="16">
         <v>100.1</v>
       </c>
       <c r="AA10" s="16">
         <v>106.1</v>
       </c>
       <c r="AB10" s="17">
         <v>105.3</v>
       </c>
       <c r="AC10" s="17">
         <v>116.2</v>
       </c>
       <c r="AD10" s="17">
         <v>114.2</v>
       </c>
       <c r="AE10" s="17">
         <v>106.1</v>
       </c>
       <c r="AF10" s="17">
         <v>104.2</v>
       </c>
       <c r="AG10" s="17">
         <v>102.8</v>
       </c>
       <c r="AH10" s="17">
-        <v>104.5</v>
+        <v>104.4</v>
       </c>
       <c r="AI10" s="17">
-        <v>101.5</v>
+        <v>102.1</v>
       </c>
       <c r="AJ10" s="18">
-        <v>102.5</v>
+        <v>102.9</v>
       </c>
       <c r="AK10" s="13">
-        <v>101.6</v>
+        <v>102.9</v>
       </c>
       <c r="AL10" s="13">
         <v>102.4</v>
       </c>
       <c r="AM10" s="13">
-        <v>102.5</v>
+        <v>104</v>
       </c>
       <c r="AN10" s="13">
-        <v>102.2</v>
+        <v>99.4</v>
       </c>
       <c r="AO10" s="13">
-        <v>100.1</v>
+        <v>88.6</v>
       </c>
       <c r="AP10" s="13">
-        <v>100.1</v>
+        <v>90.9</v>
       </c>
       <c r="AQ10" s="13">
-        <v>100.2</v>
+        <v>94.9</v>
       </c>
       <c r="AR10" s="13">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AS10" s="83">
+        <v>94.4</v>
+      </c>
+      <c r="AS10" s="71">
         <v>103.8</v>
       </c>
       <c r="AT10" s="16">
         <v>103</v>
       </c>
-      <c r="AU10" s="85">
+      <c r="AU10" s="73">
         <v>101.9</v>
       </c>
       <c r="AV10" s="18">
         <v>101.8</v>
       </c>
       <c r="AW10" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX10" s="13"/>
+      <c r="AX10" s="13">
+        <v>103</v>
+      </c>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="13"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B11" s="26">
+        <v>25</v>
+      </c>
+      <c r="B11" s="25">
         <v>101</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="25">
         <v>102.7</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="25">
         <v>101.1</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="25">
         <v>101.2</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="25">
         <v>102.3</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="23">
         <v>100.3</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="30">
         <v>101.4</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="30">
         <v>106</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="30">
         <v>106.5</v>
       </c>
-      <c r="K11" s="34">
+      <c r="K11" s="30">
         <v>103.8</v>
       </c>
-      <c r="L11" s="35">
+      <c r="L11" s="31">
         <v>103</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="32">
         <v>101.7</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="33">
         <v>101.3</v>
       </c>
-      <c r="O11" s="34">
+      <c r="O11" s="30">
         <v>100.1</v>
       </c>
-      <c r="P11" s="36">
-[...2 lines deleted...]
-      <c r="Q11" s="36">
+      <c r="P11" s="32">
+        <v>100</v>
+      </c>
+      <c r="Q11" s="32">
         <v>101.9</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="32">
         <v>101.7</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="32">
         <v>103.4</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="32">
         <v>102</v>
       </c>
       <c r="U11" s="8">
         <v>100.5</v>
       </c>
       <c r="V11" s="16">
         <v>102.8</v>
       </c>
       <c r="W11" s="17">
         <v>103.5</v>
       </c>
       <c r="X11" s="17">
         <v>103.6</v>
       </c>
       <c r="Y11" s="17">
         <v>103.1</v>
       </c>
       <c r="Z11" s="17">
         <v>102.4</v>
       </c>
       <c r="AA11" s="17">
         <v>104.1</v>
       </c>
       <c r="AB11" s="17">
         <v>102.6</v>
       </c>
       <c r="AC11" s="17">
         <v>115.5</v>
       </c>
       <c r="AD11" s="17">
         <v>110.6</v>
       </c>
       <c r="AE11" s="17">
         <v>105.3</v>
       </c>
       <c r="AF11" s="17">
         <v>104.5</v>
       </c>
       <c r="AG11" s="17">
         <v>103.8</v>
       </c>
-      <c r="AH11" s="17">
-        <v>105.1</v>
+      <c r="AH11" s="16">
+        <v>105</v>
       </c>
       <c r="AI11" s="16">
-        <v>102.6</v>
+        <v>103</v>
       </c>
       <c r="AJ11" s="18">
-        <v>102.6</v>
+        <v>101.4</v>
       </c>
       <c r="AK11" s="13">
-        <v>102.5</v>
+        <v>103.1</v>
       </c>
       <c r="AL11" s="13">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
       <c r="AM11" s="13">
-        <v>105.7</v>
+        <v>117</v>
       </c>
       <c r="AN11" s="13">
-        <v>102.4</v>
+        <v>104.2</v>
       </c>
       <c r="AO11" s="13">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="AP11" s="13">
-        <v>101.5</v>
+        <v>115</v>
       </c>
       <c r="AQ11" s="13">
-        <v>101.6</v>
+        <v>111.3</v>
       </c>
       <c r="AR11" s="13">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="AS11" s="83">
+        <v>113.4</v>
+      </c>
+      <c r="AS11" s="71">
         <v>110.2</v>
       </c>
       <c r="AT11" s="17">
         <v>103.9</v>
       </c>
-      <c r="AU11" s="85">
+      <c r="AU11" s="73">
         <v>101.4</v>
       </c>
       <c r="AV11" s="18">
         <v>100.8</v>
       </c>
       <c r="AW11" s="13">
         <v>100.7</v>
       </c>
-      <c r="AX11" s="13"/>
+      <c r="AX11" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="13"/>
       <c r="BC11" s="13"/>
       <c r="BD11" s="13"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="15" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B12" s="26">
+        <v>26</v>
+      </c>
+      <c r="B12" s="25">
         <v>100.4</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="25">
         <v>100.7</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="25">
         <v>96.9</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="25">
         <v>101.4</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="25">
         <v>101.6</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="23">
         <v>99.8</v>
       </c>
-      <c r="H12" s="34">
+      <c r="H12" s="30">
         <v>102.5</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="30">
         <v>101.1</v>
       </c>
-      <c r="J12" s="34">
+      <c r="J12" s="30">
         <v>102.7</v>
       </c>
-      <c r="K12" s="34">
+      <c r="K12" s="30">
         <v>101.2</v>
       </c>
-      <c r="L12" s="35">
+      <c r="L12" s="31">
         <v>102.2</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="32">
         <v>101.6</v>
       </c>
-      <c r="N12" s="37">
+      <c r="N12" s="33">
         <v>101.6</v>
       </c>
-      <c r="O12" s="34">
+      <c r="O12" s="30">
         <v>101.3</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="32">
         <v>101.2</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="32">
         <v>102.1</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="32">
         <v>101.9</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="32">
         <v>101.8</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="32">
         <v>102.2</v>
       </c>
       <c r="U12" s="8">
         <v>100.6</v>
       </c>
       <c r="V12" s="16">
         <v>100.5</v>
       </c>
       <c r="W12" s="16">
         <v>101.5</v>
       </c>
       <c r="X12" s="16">
         <v>101.8</v>
       </c>
       <c r="Y12" s="16">
         <v>102.2</v>
       </c>
       <c r="Z12" s="17">
         <v>102.8</v>
       </c>
       <c r="AA12" s="17">
         <v>102.6</v>
       </c>
       <c r="AB12" s="16">
         <v>102.4</v>
       </c>
       <c r="AC12" s="16">
         <v>95.7</v>
       </c>
       <c r="AD12" s="16">
         <v>104.5</v>
       </c>
       <c r="AE12" s="16">
         <v>104.2</v>
       </c>
       <c r="AF12" s="16">
         <v>102.8</v>
       </c>
       <c r="AG12" s="16">
         <v>103.2</v>
       </c>
       <c r="AH12" s="16">
         <v>102.4</v>
       </c>
       <c r="AI12" s="16">
-        <v>101.9</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>99.5</v>
+      </c>
+      <c r="AJ12" s="64">
+        <v>101.4</v>
       </c>
       <c r="AK12" s="13">
-        <v>101.7</v>
+        <v>100.3</v>
       </c>
       <c r="AL12" s="13">
-        <v>102.8</v>
+        <v>101</v>
       </c>
       <c r="AM12" s="13">
-        <v>102.7</v>
+        <v>100.7</v>
       </c>
       <c r="AN12" s="13">
-        <v>106.6</v>
+        <v>106.3</v>
       </c>
       <c r="AO12" s="13">
-        <v>100.3</v>
+        <v>93.8</v>
       </c>
       <c r="AP12" s="13">
-        <v>100</v>
+        <v>87.8</v>
       </c>
       <c r="AQ12" s="13">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
       <c r="AR12" s="13">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="AS12" s="83">
+        <v>92.2</v>
+      </c>
+      <c r="AS12" s="71">
         <v>96.3</v>
       </c>
       <c r="AT12" s="16">
         <v>97.6</v>
       </c>
-      <c r="AU12" s="85">
+      <c r="AU12" s="73">
         <v>101.4</v>
       </c>
-      <c r="AV12" s="76">
+      <c r="AV12" s="64">
         <v>101.4</v>
       </c>
       <c r="AW12" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX12" s="13"/>
+      <c r="AX12" s="13">
+        <v>105.1</v>
+      </c>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="13"/>
       <c r="BC12" s="13"/>
       <c r="BD12" s="13"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="15" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B13" s="26">
+        <v>27</v>
+      </c>
+      <c r="B13" s="25">
         <v>101.6</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="25">
         <v>101.7</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="25">
         <v>103.4</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="25">
         <v>102.1</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="25">
         <v>101.7</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G13" s="23">
         <v>100.7</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="30">
         <v>101.8</v>
       </c>
-      <c r="I13" s="34">
+      <c r="I13" s="30">
         <v>93.2</v>
       </c>
-      <c r="J13" s="34">
+      <c r="J13" s="30">
         <v>100.6</v>
       </c>
-      <c r="K13" s="34">
+      <c r="K13" s="30">
         <v>102</v>
       </c>
-      <c r="L13" s="35">
+      <c r="L13" s="31">
         <v>103.2</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="32">
         <v>103.2</v>
       </c>
-      <c r="N13" s="37">
+      <c r="N13" s="33">
         <v>102.9</v>
       </c>
-      <c r="O13" s="34">
+      <c r="O13" s="30">
         <v>100.7</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="32">
         <v>100.6</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="32">
         <v>102.7</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="32">
         <v>102</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="32">
         <v>102.2</v>
       </c>
-      <c r="T13" s="36">
+      <c r="T13" s="32">
         <v>101.8</v>
       </c>
       <c r="U13" s="8">
         <v>101</v>
       </c>
       <c r="V13" s="16">
         <v>100.6</v>
       </c>
       <c r="W13" s="17">
         <v>102.9</v>
       </c>
       <c r="X13" s="17">
         <v>102.3</v>
       </c>
       <c r="Y13" s="17">
         <v>102.4</v>
       </c>
       <c r="Z13" s="16">
         <v>103.2</v>
       </c>
       <c r="AA13" s="16">
         <v>102.9</v>
       </c>
       <c r="AB13" s="17">
         <v>102.7</v>
       </c>
       <c r="AC13" s="17">
         <v>113.6</v>
       </c>
       <c r="AD13" s="16">
         <v>111</v>
       </c>
       <c r="AE13" s="17">
         <v>105.1</v>
       </c>
       <c r="AF13" s="17">
         <v>103.9</v>
       </c>
       <c r="AG13" s="17">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="AH13" s="17">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AI13" s="17">
+        <v>102.1</v>
+      </c>
+      <c r="AI13" s="16">
+        <v>104</v>
+      </c>
+      <c r="AJ13" s="64">
+        <v>103.2</v>
+      </c>
+      <c r="AK13" s="13">
         <v>102.8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AL13" s="13">
         <v>104</v>
       </c>
       <c r="AM13" s="13">
-        <v>105.3</v>
+        <v>104.1</v>
       </c>
       <c r="AN13" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="AO13" s="13">
         <v>105.2</v>
       </c>
-      <c r="AO13" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AP13" s="13">
-        <v>101.2</v>
+        <v>103.2</v>
       </c>
       <c r="AQ13" s="13">
-        <v>101.4</v>
+        <v>104.3</v>
       </c>
       <c r="AR13" s="13">
-        <v>102.4</v>
-[...1 lines deleted...]
-      <c r="AS13" s="83">
+        <v>102.5</v>
+      </c>
+      <c r="AS13" s="71">
         <v>104.3</v>
       </c>
       <c r="AT13" s="17">
         <v>99.8</v>
       </c>
-      <c r="AU13" s="85">
+      <c r="AU13" s="73">
         <v>101.6</v>
       </c>
-      <c r="AV13" s="76">
+      <c r="AV13" s="64">
         <v>101.4</v>
       </c>
       <c r="AW13" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX13" s="13"/>
+      <c r="AX13" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B14" s="26">
+        <v>28</v>
+      </c>
+      <c r="B14" s="25">
         <v>100.5</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="25">
         <v>102.2</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="25">
         <v>98.8</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="25">
         <v>101.7</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="25">
         <v>102.5</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="23">
         <v>101.3</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="30">
         <v>102.4</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="30">
         <v>100.9</v>
       </c>
-      <c r="J14" s="34">
+      <c r="J14" s="30">
         <v>103</v>
       </c>
-      <c r="K14" s="34">
+      <c r="K14" s="30">
         <v>101.4</v>
       </c>
-      <c r="L14" s="35">
+      <c r="L14" s="31">
         <v>103.6</v>
       </c>
-      <c r="M14" s="36">
+      <c r="M14" s="32">
         <v>103.3</v>
       </c>
-      <c r="N14" s="37">
+      <c r="N14" s="33">
         <v>103.3</v>
       </c>
-      <c r="O14" s="34">
+      <c r="O14" s="30">
         <v>104.6</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="32">
         <v>103.2</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="32">
         <v>100.4</v>
       </c>
-      <c r="R14" s="36">
-[...2 lines deleted...]
-      <c r="S14" s="36">
+      <c r="R14" s="32">
+        <v>100</v>
+      </c>
+      <c r="S14" s="32">
         <v>100.3</v>
       </c>
-      <c r="T14" s="36">
+      <c r="T14" s="32">
         <v>100.9</v>
       </c>
       <c r="U14" s="8">
         <v>117.8</v>
       </c>
       <c r="V14" s="16">
         <v>117.2</v>
       </c>
       <c r="W14" s="17">
         <v>106.5</v>
       </c>
       <c r="X14" s="17">
         <v>109.9</v>
       </c>
       <c r="Y14" s="17">
         <v>109.7</v>
       </c>
       <c r="Z14" s="17">
         <v>104.7</v>
       </c>
       <c r="AA14" s="17">
         <v>108.6</v>
       </c>
       <c r="AB14" s="17">
         <v>108.2</v>
       </c>
       <c r="AC14" s="17">
         <v>106.5</v>
       </c>
       <c r="AD14" s="16">
         <v>116</v>
       </c>
       <c r="AE14" s="17">
         <v>107.6</v>
       </c>
       <c r="AF14" s="17">
         <v>106.1</v>
       </c>
       <c r="AG14" s="17">
         <v>105.7</v>
       </c>
       <c r="AH14" s="17">
         <v>100.2</v>
       </c>
       <c r="AI14" s="17">
-        <v>102.3</v>
+        <v>102.4</v>
       </c>
       <c r="AJ14" s="18">
-        <v>101.7</v>
+        <v>100.8</v>
       </c>
       <c r="AK14" s="13">
-        <v>100.5</v>
+        <v>99.9</v>
       </c>
       <c r="AL14" s="13">
-        <v>102.8</v>
+        <v>101.9</v>
       </c>
       <c r="AM14" s="13">
-        <v>100.1</v>
+        <v>98.1</v>
       </c>
       <c r="AN14" s="13">
-        <v>100.8</v>
+        <v>98.9</v>
       </c>
       <c r="AO14" s="13">
-        <v>100.2</v>
+        <v>99</v>
       </c>
       <c r="AP14" s="13">
-        <v>101.6</v>
+        <v>98.4</v>
       </c>
       <c r="AQ14" s="13">
-        <v>101.5</v>
+        <v>98.6</v>
       </c>
       <c r="AR14" s="13">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="AS14" s="83">
+        <v>104.9</v>
+      </c>
+      <c r="AS14" s="71">
         <v>105.1</v>
       </c>
       <c r="AT14" s="17">
         <v>100.8</v>
       </c>
-      <c r="AU14" s="85">
+      <c r="AU14" s="73">
         <v>101.3</v>
       </c>
       <c r="AV14" s="18">
         <v>101.6</v>
       </c>
       <c r="AW14" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX14" s="13"/>
+      <c r="AX14" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B15" s="26">
+        <v>29</v>
+      </c>
+      <c r="B15" s="25">
         <v>100.9</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="25">
         <v>101.4</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="25">
         <v>102.7</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="25">
         <v>97.5</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F15" s="25">
         <v>100.9</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="23">
         <v>100.9</v>
       </c>
-      <c r="H15" s="34">
+      <c r="H15" s="30">
         <v>103</v>
       </c>
-      <c r="I15" s="34">
+      <c r="I15" s="30">
         <v>111.4</v>
       </c>
-      <c r="J15" s="34">
+      <c r="J15" s="30">
         <v>105</v>
       </c>
-      <c r="K15" s="34">
+      <c r="K15" s="30">
         <v>106.8</v>
       </c>
-      <c r="L15" s="35">
+      <c r="L15" s="31">
         <v>105.1</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="32">
         <v>105.1</v>
       </c>
-      <c r="N15" s="37">
+      <c r="N15" s="33">
         <v>102.8</v>
       </c>
-      <c r="O15" s="34">
+      <c r="O15" s="30">
         <v>102</v>
       </c>
-      <c r="P15" s="36">
-[...2 lines deleted...]
-      <c r="Q15" s="36">
+      <c r="P15" s="32">
+        <v>100</v>
+      </c>
+      <c r="Q15" s="32">
         <v>98.9</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="32">
         <v>100.4</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="32">
         <v>100.4</v>
       </c>
-      <c r="T15" s="36">
+      <c r="T15" s="32">
         <v>100.3</v>
       </c>
       <c r="U15" s="8">
         <v>100.3</v>
       </c>
       <c r="V15" s="16">
         <v>100.1</v>
       </c>
       <c r="W15" s="17">
         <v>98.9</v>
       </c>
       <c r="X15" s="17">
         <v>100.7</v>
       </c>
       <c r="Y15" s="17">
         <v>100.8</v>
       </c>
       <c r="Z15" s="17">
         <v>101.2</v>
       </c>
       <c r="AA15" s="17">
         <v>104.8</v>
       </c>
       <c r="AB15" s="17">
         <v>103.6</v>
       </c>
       <c r="AC15" s="17">
         <v>103.4</v>
       </c>
       <c r="AD15" s="17">
         <v>108.1</v>
       </c>
       <c r="AE15" s="17">
         <v>107.2</v>
       </c>
       <c r="AF15" s="17">
         <v>102.9</v>
       </c>
       <c r="AG15" s="17">
         <v>101.3</v>
       </c>
       <c r="AH15" s="16">
         <v>100</v>
       </c>
       <c r="AI15" s="16">
         <v>101</v>
       </c>
       <c r="AJ15" s="18">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK15" s="13">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AL15" s="13">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AM15" s="13">
         <v>100.5</v>
       </c>
       <c r="AN15" s="13">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="AO15" s="13">
         <v>102</v>
       </c>
       <c r="AP15" s="13">
-        <v>100.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ15" s="13">
-        <v>101.2</v>
+        <v>101.8</v>
       </c>
       <c r="AR15" s="13">
-        <v>101.4</v>
-[...1 lines deleted...]
-      <c r="AS15" s="83">
+        <v>104</v>
+      </c>
+      <c r="AS15" s="71">
         <v>102.7</v>
       </c>
       <c r="AT15" s="16">
         <v>101.7</v>
       </c>
-      <c r="AU15" s="85">
+      <c r="AU15" s="73">
         <v>101.3</v>
       </c>
       <c r="AV15" s="18">
         <v>100.1</v>
       </c>
       <c r="AW15" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX15" s="13"/>
+      <c r="AX15" s="13">
+        <v>98.9</v>
+      </c>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="13"/>
       <c r="BB15" s="13"/>
       <c r="BC15" s="13"/>
       <c r="BD15" s="13"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="15" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B16" s="26">
+        <v>30</v>
+      </c>
+      <c r="B16" s="25">
         <v>103.2</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="25">
         <v>104.5</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="25">
         <v>104.6</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="25">
         <v>100.4</v>
       </c>
-      <c r="F16" s="26">
+      <c r="F16" s="25">
         <v>101.9</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="23">
         <v>102.4</v>
       </c>
-      <c r="H16" s="34">
+      <c r="H16" s="30">
         <v>102.6</v>
       </c>
-      <c r="I16" s="34">
+      <c r="I16" s="30">
         <v>109.3</v>
       </c>
-      <c r="J16" s="34">
+      <c r="J16" s="30">
         <v>111.8</v>
       </c>
-      <c r="K16" s="34">
+      <c r="K16" s="30">
         <v>103.3</v>
       </c>
-      <c r="L16" s="35">
+      <c r="L16" s="31">
         <v>100.8</v>
       </c>
-      <c r="M16" s="36">
+      <c r="M16" s="32">
         <v>101.8</v>
       </c>
-      <c r="N16" s="37">
+      <c r="N16" s="33">
         <v>103.1</v>
       </c>
-      <c r="O16" s="34">
+      <c r="O16" s="30">
         <v>104.5</v>
       </c>
-      <c r="P16" s="36">
+      <c r="P16" s="32">
         <v>104.1</v>
       </c>
-      <c r="Q16" s="36">
+      <c r="Q16" s="32">
         <v>103.1</v>
       </c>
-      <c r="R16" s="36">
+      <c r="R16" s="32">
         <v>102.7</v>
       </c>
-      <c r="S16" s="36">
+      <c r="S16" s="32">
         <v>103.1</v>
       </c>
-      <c r="T16" s="36">
+      <c r="T16" s="32">
         <v>102.4</v>
       </c>
       <c r="U16" s="8">
         <v>100.9</v>
       </c>
       <c r="V16" s="16">
         <v>103.3</v>
       </c>
       <c r="W16" s="17">
         <v>100.6</v>
       </c>
       <c r="X16" s="17">
         <v>101.9</v>
       </c>
       <c r="Y16" s="17">
         <v>101.6</v>
       </c>
       <c r="Z16" s="17">
         <v>101.2</v>
       </c>
       <c r="AA16" s="17">
         <v>101.5</v>
       </c>
       <c r="AB16" s="17">
         <v>101.7</v>
       </c>
       <c r="AC16" s="17">
         <v>97.1</v>
       </c>
       <c r="AD16" s="18">
         <v>102.5</v>
       </c>
       <c r="AE16" s="17">
         <v>103.1</v>
       </c>
       <c r="AF16" s="17">
         <v>105.1</v>
       </c>
       <c r="AG16" s="17">
         <v>102.8</v>
       </c>
       <c r="AH16" s="16">
         <v>101</v>
       </c>
       <c r="AI16" s="16">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ16" s="18">
-        <v>101.8</v>
+        <v>101.3</v>
       </c>
       <c r="AK16" s="13">
-        <v>102.3</v>
+        <v>103.7</v>
       </c>
       <c r="AL16" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM16" s="13">
-        <v>103.5</v>
+        <v>105.9</v>
       </c>
       <c r="AN16" s="13">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="AO16" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP16" s="13">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AQ16" s="13">
-        <v>101.8</v>
+        <v>105.8</v>
       </c>
       <c r="AR16" s="13">
-        <v>102.3</v>
-[...1 lines deleted...]
-      <c r="AS16" s="83">
+        <v>105.3</v>
+      </c>
+      <c r="AS16" s="71">
         <v>97.8</v>
       </c>
       <c r="AT16" s="16">
         <v>99.1</v>
       </c>
-      <c r="AU16" s="85">
+      <c r="AU16" s="73">
         <v>100.2</v>
       </c>
       <c r="AV16" s="18">
         <v>100.1</v>
       </c>
       <c r="AW16" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX16" s="13"/>
+      <c r="AX16" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="13"/>
       <c r="BB16" s="13"/>
       <c r="BC16" s="13"/>
       <c r="BD16" s="13"/>
     </row>
     <row r="17" spans="1:56">
-      <c r="AU17" s="86"/>
+      <c r="AU17" s="74"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="92" t="s">
+      <c r="A18" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="92"/>
-[...18 lines deleted...]
-      <c r="U18" s="92"/>
+      <c r="B18" s="84"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+      <c r="Q18" s="84"/>
+      <c r="R18" s="84"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="84"/>
+      <c r="U18" s="84"/>
       <c r="AG18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="AH18" s="14"/>
       <c r="AI18" s="14"/>
       <c r="AJ18" s="14"/>
       <c r="AK18" s="14"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="14"/>
       <c r="AN18" s="14"/>
       <c r="AO18" s="14"/>
       <c r="AP18" s="14"/>
       <c r="AQ18" s="14"/>
       <c r="AR18" s="14"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P19" s="87" t="s">
+      <c r="P19" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="Q19" s="87"/>
-[...3 lines deleted...]
-      <c r="AB19" s="87" t="s">
+      <c r="Q19" s="80"/>
+      <c r="R19" s="80"/>
+      <c r="S19" s="80"/>
+      <c r="T19" s="80"/>
+      <c r="AB19" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AC19" s="87"/>
-[...3 lines deleted...]
-      <c r="AN19" s="87" t="s">
+      <c r="AC19" s="80"/>
+      <c r="AD19" s="80"/>
+      <c r="AE19" s="80"/>
+      <c r="AF19" s="80"/>
+      <c r="AN19" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AO19" s="87"/>
-[...3 lines deleted...]
-      <c r="AZ19" s="87" t="s">
+      <c r="AO19" s="80"/>
+      <c r="AP19" s="80"/>
+      <c r="AQ19" s="80"/>
+      <c r="AR19" s="80"/>
+      <c r="AZ19" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="BA19" s="87"/>
-[...2 lines deleted...]
-      <c r="BD19" s="87"/>
+      <c r="BA19" s="80"/>
+      <c r="BB19" s="80"/>
+      <c r="BC19" s="80"/>
+      <c r="BD19" s="80"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="93"/>
-      <c r="B20" s="97" t="s">
+      <c r="A20" s="85"/>
+      <c r="B20" s="89" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="90"/>
+      <c r="D20" s="90"/>
+      <c r="E20" s="90"/>
+      <c r="F20" s="90"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="82"/>
+      <c r="O20" s="82"/>
+      <c r="P20" s="82"/>
+      <c r="Q20" s="82"/>
+      <c r="R20" s="82"/>
+      <c r="S20" s="82"/>
+      <c r="T20" s="83"/>
+      <c r="U20" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="V20" s="82"/>
+      <c r="W20" s="82"/>
+      <c r="X20" s="82"/>
+      <c r="Y20" s="82"/>
+      <c r="Z20" s="82"/>
+      <c r="AA20" s="82"/>
+      <c r="AB20" s="82"/>
+      <c r="AC20" s="82"/>
+      <c r="AD20" s="82"/>
+      <c r="AE20" s="82"/>
+      <c r="AF20" s="83"/>
+      <c r="AG20" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="98"/>
-[...60 lines deleted...]
-      <c r="BD20" s="90"/>
+      <c r="AH20" s="82"/>
+      <c r="AI20" s="82"/>
+      <c r="AJ20" s="82"/>
+      <c r="AK20" s="82"/>
+      <c r="AL20" s="82"/>
+      <c r="AM20" s="82"/>
+      <c r="AN20" s="82"/>
+      <c r="AO20" s="82"/>
+      <c r="AP20" s="82"/>
+      <c r="AQ20" s="82"/>
+      <c r="AR20" s="83"/>
+      <c r="AS20" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="AT20" s="82"/>
+      <c r="AU20" s="82"/>
+      <c r="AV20" s="82"/>
+      <c r="AW20" s="82"/>
+      <c r="AX20" s="82"/>
+      <c r="AY20" s="82"/>
+      <c r="AZ20" s="82"/>
+      <c r="BA20" s="82"/>
+      <c r="BB20" s="82"/>
+      <c r="BC20" s="82"/>
+      <c r="BD20" s="83"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="94"/>
+      <c r="A21" s="86"/>
       <c r="B21" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="20" t="s">
+      <c r="E21" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="20" t="s">
+      <c r="F21" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="E21" s="20" t="s">
+      <c r="G21" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="F21" s="20" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="H21" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="S21" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="T21" s="20" t="s">
-        <v>39</v>
+      <c r="T21" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="U21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="V21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AC21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AF21" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AI21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AJ21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AK21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AL21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AM21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AN21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AO21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AP21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AR21" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AS21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AT21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AU21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AV21" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AW21" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AX21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AY21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AZ21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BA21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BB21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BC21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BD21" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:56" s="5" customFormat="1">
       <c r="A22" s="3" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B22" s="68">
+        <v>20</v>
+      </c>
+      <c r="B22" s="57">
         <v>101.8</v>
       </c>
-      <c r="C22" s="68">
+      <c r="C22" s="57">
         <v>101.9</v>
       </c>
-      <c r="D22" s="68">
+      <c r="D22" s="57">
         <v>101.4</v>
       </c>
-      <c r="E22" s="68">
+      <c r="E22" s="57">
         <v>100.6</v>
       </c>
-      <c r="F22" s="68">
+      <c r="F22" s="57">
         <v>101.3</v>
       </c>
-      <c r="G22" s="60">
+      <c r="G22" s="49">
         <v>101.08559265157939</v>
       </c>
-      <c r="H22" s="68">
+      <c r="H22" s="57">
         <v>102.4</v>
       </c>
       <c r="I22" s="22">
         <v>100.41111122145645</v>
       </c>
       <c r="J22" s="22">
         <v>101.89198197194386</v>
       </c>
       <c r="K22" s="22">
         <v>101.45527422987335</v>
       </c>
-      <c r="L22" s="69">
+      <c r="L22" s="58">
         <v>101.7</v>
       </c>
-      <c r="M22" s="70">
+      <c r="M22" s="59">
         <v>101.6</v>
       </c>
-      <c r="N22" s="71">
+      <c r="N22" s="60">
         <v>101.5</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="34">
         <v>101.4</v>
       </c>
-      <c r="P22" s="39">
+      <c r="P22" s="34">
         <v>101.2</v>
       </c>
-      <c r="Q22" s="39">
+      <c r="Q22" s="34">
         <v>101.7</v>
       </c>
-      <c r="R22" s="39">
+      <c r="R22" s="34">
         <v>101.5</v>
       </c>
-      <c r="S22" s="39">
+      <c r="S22" s="34">
         <v>101.7</v>
       </c>
-      <c r="T22" s="39">
+      <c r="T22" s="34">
         <v>101.8</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="51">
         <v>102.7</v>
       </c>
       <c r="V22" s="19">
         <v>102.3</v>
       </c>
       <c r="W22" s="19">
         <v>101.4</v>
       </c>
       <c r="X22" s="19">
         <v>101.1</v>
       </c>
       <c r="Y22" s="19">
         <v>101.6</v>
       </c>
       <c r="Z22" s="19">
         <v>101.2</v>
       </c>
       <c r="AA22" s="19">
         <v>102.89815577926373</v>
       </c>
       <c r="AB22" s="19">
         <v>102.41671948551559</v>
       </c>
       <c r="AC22" s="19">
         <v>104.33831586134362</v>
       </c>
       <c r="AD22" s="19">
         <v>104.86437681815173</v>
       </c>
       <c r="AE22" s="19">
         <v>103.72716234571146</v>
       </c>
       <c r="AF22" s="19">
         <v>102.95291881424787</v>
       </c>
       <c r="AG22" s="10">
-        <v>103.66443335585119</v>
+        <v>104</v>
       </c>
       <c r="AH22" s="10">
-        <v>102.35335202557833</v>
+        <v>102.7</v>
       </c>
       <c r="AI22" s="10">
-        <v>102.22178628034062</v>
+        <v>102.5</v>
       </c>
       <c r="AJ22" s="10">
-        <v>102.35708813902826</v>
+        <v>101.5</v>
       </c>
       <c r="AK22" s="10">
-        <v>102.3</v>
+        <v>102.8</v>
       </c>
       <c r="AL22" s="10">
-        <v>103</v>
+        <v>103.5</v>
       </c>
       <c r="AM22" s="10">
-        <v>103.7</v>
+        <v>101.8</v>
       </c>
       <c r="AN22" s="10">
-        <v>102.1</v>
+        <v>101.4</v>
       </c>
       <c r="AO22" s="10">
-        <v>100.2</v>
+        <v>99.7</v>
       </c>
       <c r="AP22" s="10">
-        <v>100</v>
+        <v>98.8</v>
       </c>
       <c r="AQ22" s="10">
-        <v>101.1</v>
+        <v>99.3</v>
       </c>
       <c r="AR22" s="10">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AS22" s="82">
+        <v>99.8</v>
+      </c>
+      <c r="AS22" s="70">
         <v>100.1</v>
       </c>
       <c r="AT22" s="10">
         <v>101.4</v>
       </c>
       <c r="AU22" s="10">
         <v>101.8</v>
       </c>
       <c r="AV22" s="10">
         <v>101.6</v>
       </c>
       <c r="AW22" s="10">
         <v>101.4</v>
       </c>
-      <c r="AX22" s="10"/>
+      <c r="AX22" s="10">
+        <v>101.6</v>
+      </c>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="15" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B23" s="26">
+        <v>21</v>
+      </c>
+      <c r="B23" s="25">
         <v>92.2</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="25">
         <v>100.1</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="25">
         <v>101.1</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="25">
         <v>100.1</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="25">
         <v>95.9</v>
       </c>
-      <c r="G23" s="61">
+      <c r="G23" s="50">
         <v>96.4</v>
       </c>
-      <c r="H23" s="26">
+      <c r="H23" s="25">
         <v>97.6</v>
       </c>
-      <c r="I23" s="41">
+      <c r="I23" s="35">
         <v>78.900000000000006</v>
       </c>
-      <c r="J23" s="41">
+      <c r="J23" s="35">
         <v>90.2</v>
       </c>
-      <c r="K23" s="41">
+      <c r="K23" s="35">
         <v>94.2</v>
       </c>
-      <c r="L23" s="44">
+      <c r="L23" s="38">
         <v>93.4</v>
       </c>
-      <c r="M23" s="43">
+      <c r="M23" s="37">
         <v>93.5</v>
       </c>
-      <c r="N23" s="42">
+      <c r="N23" s="36">
         <v>95.1</v>
       </c>
-      <c r="O23" s="43">
+      <c r="O23" s="37">
         <v>89.2</v>
       </c>
-      <c r="P23" s="43">
+      <c r="P23" s="37">
         <v>100.3</v>
       </c>
-      <c r="Q23" s="43">
+      <c r="Q23" s="37">
         <v>100.6</v>
       </c>
-      <c r="R23" s="43">
+      <c r="R23" s="37">
         <v>100.3</v>
       </c>
-      <c r="S23" s="43">
+      <c r="S23" s="37">
         <v>100.4</v>
       </c>
-      <c r="T23" s="43">
+      <c r="T23" s="37">
         <v>100.7</v>
       </c>
-      <c r="U23" s="55">
+      <c r="U23" s="44">
         <v>103.2</v>
       </c>
       <c r="V23" s="9">
         <v>100.3</v>
       </c>
       <c r="W23" s="6">
         <v>100.2</v>
       </c>
       <c r="X23" s="6">
         <v>96.8</v>
       </c>
       <c r="Y23" s="6">
         <v>100.1</v>
       </c>
       <c r="Z23" s="16">
         <v>100</v>
       </c>
       <c r="AA23" s="16">
         <v>101.8</v>
       </c>
       <c r="AB23" s="6">
         <v>101.1</v>
       </c>
       <c r="AC23" s="6">
         <v>107.4</v>
       </c>
       <c r="AD23" s="6">
         <v>102.8</v>
       </c>
-      <c r="AE23" s="77">
+      <c r="AE23" s="65">
         <v>103.4</v>
       </c>
-      <c r="AF23" s="77">
+      <c r="AF23" s="65">
         <v>101.2</v>
       </c>
-      <c r="AG23" s="75">
+      <c r="AG23" s="63">
         <v>109.8</v>
       </c>
-      <c r="AH23" s="75">
+      <c r="AH23" s="63">
         <v>105.1</v>
       </c>
-      <c r="AI23" s="75">
-[...2 lines deleted...]
-      <c r="AJ23" s="75">
+      <c r="AI23" s="63">
+        <v>104.6</v>
+      </c>
+      <c r="AJ23" s="63">
+        <v>96.8</v>
+      </c>
+      <c r="AK23" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="AL23" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="AM23" s="13">
         <v>102.7</v>
       </c>
-      <c r="AK23" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AN23" s="13">
-        <v>102</v>
+        <v>102.9</v>
       </c>
       <c r="AO23" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP23" s="13">
-        <v>100.7</v>
+        <v>101.2</v>
       </c>
       <c r="AQ23" s="13">
-        <v>100.8</v>
+        <v>99.4</v>
       </c>
       <c r="AR23" s="13">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="AS23" s="83">
+        <v>107.2</v>
+      </c>
+      <c r="AS23" s="71">
         <v>84.3</v>
       </c>
-      <c r="AT23" s="75">
+      <c r="AT23" s="63">
         <v>101.6</v>
       </c>
-      <c r="AU23" s="75">
+      <c r="AU23" s="63">
         <v>106.2</v>
       </c>
-      <c r="AV23" s="75">
+      <c r="AV23" s="63">
         <v>102.5</v>
       </c>
       <c r="AW23" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX23" s="13"/>
+      <c r="AX23" s="13">
+        <v>98.6</v>
+      </c>
       <c r="AY23" s="13"/>
       <c r="AZ23" s="13"/>
       <c r="BA23" s="13"/>
       <c r="BB23" s="13"/>
       <c r="BC23" s="13"/>
       <c r="BD23" s="13"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B24" s="26">
+        <v>22</v>
+      </c>
+      <c r="B24" s="25">
         <v>100.2</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="25">
         <v>100.3</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="25">
         <v>99.2</v>
       </c>
-      <c r="E24" s="26">
+      <c r="E24" s="25">
         <v>103</v>
       </c>
-      <c r="F24" s="26">
+      <c r="F24" s="25">
         <v>103.4</v>
       </c>
-      <c r="G24" s="61">
+      <c r="G24" s="50">
         <v>101.5</v>
       </c>
-      <c r="H24" s="26">
+      <c r="H24" s="25">
         <v>101.2</v>
       </c>
-      <c r="I24" s="41">
+      <c r="I24" s="35">
         <v>105.7</v>
       </c>
-      <c r="J24" s="41">
+      <c r="J24" s="35">
         <v>102.4</v>
       </c>
-      <c r="K24" s="41">
+      <c r="K24" s="35">
         <v>101</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="38">
         <v>102.7</v>
       </c>
-      <c r="M24" s="43">
+      <c r="M24" s="37">
         <v>101.5</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="36">
         <v>103.5</v>
       </c>
-      <c r="O24" s="43">
+      <c r="O24" s="37">
         <v>101.9</v>
       </c>
-      <c r="P24" s="43">
+      <c r="P24" s="37">
         <v>102</v>
       </c>
-      <c r="Q24" s="43">
+      <c r="Q24" s="37">
         <v>100.9</v>
       </c>
-      <c r="R24" s="43">
+      <c r="R24" s="37">
         <v>100.1</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="37">
         <v>100.2</v>
       </c>
-      <c r="T24" s="43">
+      <c r="T24" s="37">
         <v>100.3</v>
       </c>
-      <c r="U24" s="55">
+      <c r="U24" s="44">
         <v>100.3</v>
       </c>
       <c r="V24" s="16">
         <v>100.7</v>
       </c>
       <c r="W24" s="17">
         <v>100.8</v>
       </c>
       <c r="X24" s="17">
         <v>100.9</v>
       </c>
       <c r="Y24" s="17">
         <v>100.7</v>
       </c>
       <c r="Z24" s="9">
         <v>104</v>
       </c>
       <c r="AA24" s="9">
         <v>101.2</v>
       </c>
       <c r="AB24" s="17">
         <v>102.6</v>
       </c>
       <c r="AC24" s="17">
         <v>103.2</v>
       </c>
       <c r="AD24" s="17">
         <v>103.6</v>
       </c>
       <c r="AE24" s="17">
         <v>106.9</v>
       </c>
       <c r="AF24" s="16">
         <v>106</v>
       </c>
       <c r="AG24" s="16">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH24" s="16">
         <v>100.3</v>
       </c>
       <c r="AI24" s="16">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ24" s="18">
         <v>103.8</v>
       </c>
       <c r="AK24" s="13">
-        <v>102.6</v>
+        <v>102</v>
       </c>
       <c r="AL24" s="13">
-        <v>103.3</v>
+        <v>102</v>
       </c>
       <c r="AM24" s="13">
+        <v>101.3</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>101.1</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>103</v>
+      </c>
+      <c r="AP24" s="13">
         <v>102.8</v>
       </c>
-      <c r="AN24" s="13">
-[...7 lines deleted...]
-      </c>
       <c r="AQ24" s="13">
-        <v>101.7</v>
+        <v>103.1</v>
       </c>
       <c r="AR24" s="13">
-        <v>103.1</v>
-[...1 lines deleted...]
-      <c r="AS24" s="83">
+        <v>104.7</v>
+      </c>
+      <c r="AS24" s="71">
         <v>100.4</v>
       </c>
       <c r="AT24" s="16">
         <v>101.7</v>
       </c>
       <c r="AU24" s="16">
         <v>102.2</v>
       </c>
       <c r="AV24" s="18">
         <v>100.2</v>
       </c>
       <c r="AW24" s="13">
         <v>100.1</v>
       </c>
-      <c r="AX24" s="13"/>
+      <c r="AX24" s="13">
+        <v>100.7</v>
+      </c>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="13"/>
       <c r="BB24" s="13"/>
       <c r="BC24" s="13"/>
       <c r="BD24" s="13"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B25" s="26">
+        <v>23</v>
+      </c>
+      <c r="B25" s="25">
         <v>101.2</v>
       </c>
-      <c r="C25" s="26">
+      <c r="C25" s="25">
         <v>102.3</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="25">
         <v>102</v>
       </c>
-      <c r="E25" s="26">
+      <c r="E25" s="25">
         <v>101.6</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="25">
         <v>101.9</v>
       </c>
-      <c r="G25" s="61">
+      <c r="G25" s="50">
         <v>102.2</v>
       </c>
-      <c r="H25" s="26">
+      <c r="H25" s="25">
         <v>102</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="35">
         <v>105.5</v>
       </c>
-      <c r="J25" s="41">
+      <c r="J25" s="35">
         <v>102.7</v>
       </c>
-      <c r="K25" s="41">
+      <c r="K25" s="35">
         <v>101.2</v>
       </c>
-      <c r="L25" s="44">
+      <c r="L25" s="38">
         <v>99.6</v>
       </c>
-      <c r="M25" s="43">
+      <c r="M25" s="37">
         <v>100.4</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="36">
         <v>100.9</v>
       </c>
-      <c r="O25" s="43">
+      <c r="O25" s="37">
         <v>100.7</v>
       </c>
-      <c r="P25" s="43">
+      <c r="P25" s="37">
         <v>100.9</v>
       </c>
-      <c r="Q25" s="43">
+      <c r="Q25" s="37">
         <v>102</v>
       </c>
-      <c r="R25" s="43">
+      <c r="R25" s="37">
         <v>101.7</v>
       </c>
-      <c r="S25" s="43">
+      <c r="S25" s="37">
         <v>101.9</v>
       </c>
-      <c r="T25" s="43">
+      <c r="T25" s="37">
         <v>100.9</v>
       </c>
-      <c r="U25" s="55">
+      <c r="U25" s="44">
         <v>100.6</v>
       </c>
       <c r="V25" s="16">
         <v>100.8</v>
       </c>
       <c r="W25" s="17">
         <v>102.3</v>
       </c>
       <c r="X25" s="16">
         <v>103</v>
       </c>
       <c r="Y25" s="16">
         <v>102.5</v>
       </c>
       <c r="Z25" s="16">
         <v>103</v>
       </c>
       <c r="AA25" s="16">
         <v>102.2</v>
       </c>
       <c r="AB25" s="16">
         <v>102.4</v>
       </c>
       <c r="AC25" s="16">
         <v>113.9</v>
       </c>
       <c r="AD25" s="16">
         <v>110.9</v>
       </c>
       <c r="AE25" s="16">
         <v>104.5</v>
       </c>
       <c r="AF25" s="16">
         <v>103.2</v>
       </c>
       <c r="AG25" s="16">
         <v>101.9</v>
       </c>
       <c r="AH25" s="16">
         <v>100</v>
       </c>
       <c r="AI25" s="16">
-        <v>102.9</v>
-[...1 lines deleted...]
-      <c r="AJ25" s="76">
+        <v>104.9</v>
+      </c>
+      <c r="AJ25" s="64">
         <v>102</v>
       </c>
       <c r="AK25" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL25" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>104</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>102.6</v>
+      </c>
+      <c r="AQ25" s="13">
         <v>103.1</v>
       </c>
-      <c r="AM25" s="13">
-[...13 lines deleted...]
-      </c>
       <c r="AR25" s="13">
-        <v>102.1</v>
-[...1 lines deleted...]
-      <c r="AS25" s="83">
+        <v>98.1</v>
+      </c>
+      <c r="AS25" s="71">
         <v>102.7</v>
       </c>
       <c r="AT25" s="16">
         <v>103.1</v>
       </c>
       <c r="AU25" s="16">
         <v>101.3</v>
       </c>
-      <c r="AV25" s="76">
+      <c r="AV25" s="64">
         <v>104.5</v>
       </c>
       <c r="AW25" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX25" s="13"/>
+      <c r="AX25" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="13"/>
       <c r="BB25" s="13"/>
       <c r="BC25" s="13"/>
       <c r="BD25" s="13"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="15" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B26" s="26">
+        <v>24</v>
+      </c>
+      <c r="B26" s="25">
         <v>103.6</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="25">
         <v>101.8</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="25">
         <v>101.9</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="25">
         <v>102.3</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="25">
         <v>102.8</v>
       </c>
-      <c r="G26" s="61">
+      <c r="G26" s="50">
         <v>102.8</v>
       </c>
-      <c r="H26" s="26">
+      <c r="H26" s="25">
         <v>102.8</v>
       </c>
-      <c r="I26" s="41">
+      <c r="I26" s="35">
         <v>103.3</v>
       </c>
-      <c r="J26" s="41">
+      <c r="J26" s="35">
         <v>100.2</v>
       </c>
-      <c r="K26" s="41">
+      <c r="K26" s="35">
         <v>100.3</v>
       </c>
-      <c r="L26" s="44">
+      <c r="L26" s="38">
         <v>101.3</v>
       </c>
-      <c r="M26" s="43">
+      <c r="M26" s="37">
         <v>100.5</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="36">
         <v>101.4</v>
       </c>
-      <c r="O26" s="43">
+      <c r="O26" s="37">
         <v>107.6</v>
       </c>
-      <c r="P26" s="43">
+      <c r="P26" s="37">
         <v>101.7</v>
       </c>
-      <c r="Q26" s="43">
+      <c r="Q26" s="37">
         <v>101.1</v>
       </c>
-      <c r="R26" s="43">
+      <c r="R26" s="37">
         <v>100.9</v>
       </c>
-      <c r="S26" s="43">
+      <c r="S26" s="37">
         <v>102.4</v>
       </c>
-      <c r="T26" s="43">
+      <c r="T26" s="37">
         <v>101.9</v>
       </c>
-      <c r="U26" s="55">
+      <c r="U26" s="44">
         <v>103.5</v>
       </c>
       <c r="V26" s="16">
         <v>102</v>
       </c>
       <c r="W26" s="17">
         <v>104.1</v>
       </c>
       <c r="X26" s="17">
         <v>103.6</v>
       </c>
       <c r="Y26" s="17">
         <v>104.3</v>
       </c>
       <c r="Z26" s="16">
         <v>100.1</v>
       </c>
       <c r="AA26" s="16">
         <v>106.1</v>
       </c>
       <c r="AB26" s="17">
         <v>105.3</v>
       </c>
       <c r="AC26" s="17">
         <v>116.2</v>
       </c>
       <c r="AD26" s="17">
         <v>114.2</v>
       </c>
       <c r="AE26" s="17">
         <v>106.1</v>
       </c>
       <c r="AF26" s="17">
         <v>104.2</v>
       </c>
       <c r="AG26" s="17">
         <v>102.8</v>
       </c>
       <c r="AH26" s="17">
         <v>104.5</v>
       </c>
       <c r="AI26" s="17">
-        <v>101.5</v>
+        <v>102.2</v>
       </c>
       <c r="AJ26" s="18">
-        <v>102.5</v>
+        <v>102.9</v>
       </c>
       <c r="AK26" s="13">
-        <v>101.6</v>
+        <v>103</v>
       </c>
       <c r="AL26" s="13">
         <v>102.4</v>
       </c>
       <c r="AM26" s="13">
-        <v>102.5</v>
+        <v>104.1</v>
       </c>
       <c r="AN26" s="13">
-        <v>102.2</v>
+        <v>99.4</v>
       </c>
       <c r="AO26" s="13">
-        <v>100.1</v>
+        <v>88.5</v>
       </c>
       <c r="AP26" s="13">
-        <v>100.1</v>
+        <v>90.9</v>
       </c>
       <c r="AQ26" s="13">
-        <v>100.2</v>
+        <v>94.9</v>
       </c>
       <c r="AR26" s="13">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AS26" s="83">
+        <v>94.4</v>
+      </c>
+      <c r="AS26" s="71">
         <v>103.8</v>
       </c>
       <c r="AT26" s="16">
         <v>103.1</v>
       </c>
       <c r="AU26" s="17">
         <v>101.9</v>
       </c>
       <c r="AV26" s="18">
         <v>101.8</v>
       </c>
       <c r="AW26" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX26" s="13"/>
+      <c r="AX26" s="13">
+        <v>103</v>
+      </c>
       <c r="AY26" s="13"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="13"/>
       <c r="BB26" s="13"/>
       <c r="BC26" s="13"/>
       <c r="BD26" s="13"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B27" s="26">
+        <v>25</v>
+      </c>
+      <c r="B27" s="25">
         <v>101</v>
       </c>
-      <c r="C27" s="26">
+      <c r="C27" s="25">
         <v>102.7</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="25">
         <v>101.1</v>
       </c>
-      <c r="E27" s="26">
+      <c r="E27" s="25">
         <v>101.2</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="25">
         <v>102.3</v>
       </c>
-      <c r="G27" s="61">
+      <c r="G27" s="50">
         <v>100.3</v>
       </c>
-      <c r="H27" s="26">
+      <c r="H27" s="25">
         <v>101.4</v>
       </c>
-      <c r="I27" s="41">
+      <c r="I27" s="35">
         <v>106</v>
       </c>
-      <c r="J27" s="41">
+      <c r="J27" s="35">
         <v>106.5</v>
       </c>
-      <c r="K27" s="41">
+      <c r="K27" s="35">
         <v>103.9</v>
       </c>
-      <c r="L27" s="44">
+      <c r="L27" s="38">
         <v>103</v>
       </c>
-      <c r="M27" s="43">
+      <c r="M27" s="37">
         <v>101.7</v>
       </c>
-      <c r="N27" s="42">
+      <c r="N27" s="36">
         <v>101.3</v>
       </c>
-      <c r="O27" s="43">
+      <c r="O27" s="37">
         <v>100.1</v>
       </c>
-      <c r="P27" s="43">
-[...2 lines deleted...]
-      <c r="Q27" s="43">
+      <c r="P27" s="37">
+        <v>100</v>
+      </c>
+      <c r="Q27" s="37">
         <v>101.9</v>
       </c>
-      <c r="R27" s="43">
+      <c r="R27" s="37">
         <v>101.7</v>
       </c>
-      <c r="S27" s="43">
+      <c r="S27" s="37">
         <v>103.4</v>
       </c>
-      <c r="T27" s="43">
+      <c r="T27" s="37">
         <v>102</v>
       </c>
-      <c r="U27" s="55">
+      <c r="U27" s="44">
         <v>100.5</v>
       </c>
       <c r="V27" s="16">
         <v>102.8</v>
       </c>
       <c r="W27" s="17">
         <v>103.5</v>
       </c>
       <c r="X27" s="17">
         <v>103.6</v>
       </c>
       <c r="Y27" s="17">
         <v>103.1</v>
       </c>
       <c r="Z27" s="17">
         <v>102.4</v>
       </c>
       <c r="AA27" s="17">
         <v>104.1</v>
       </c>
       <c r="AB27" s="17">
         <v>102.6</v>
       </c>
       <c r="AC27" s="17">
         <v>115.5</v>
       </c>
       <c r="AD27" s="17">
         <v>110.6</v>
       </c>
       <c r="AE27" s="17">
         <v>105.3</v>
       </c>
       <c r="AF27" s="17">
         <v>104.5</v>
       </c>
       <c r="AG27" s="17">
         <v>103.8</v>
       </c>
-      <c r="AH27" s="17">
-        <v>105.1</v>
+      <c r="AH27" s="16">
+        <v>105</v>
       </c>
       <c r="AI27" s="16">
-        <v>102.6</v>
+        <v>103</v>
       </c>
       <c r="AJ27" s="18">
-        <v>102.6</v>
+        <v>101.4</v>
       </c>
       <c r="AK27" s="13">
-        <v>102.5</v>
+        <v>103.1</v>
       </c>
       <c r="AL27" s="13">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
       <c r="AM27" s="13">
-        <v>105.7</v>
+        <v>117</v>
       </c>
       <c r="AN27" s="13">
-        <v>102.4</v>
+        <v>104.2</v>
       </c>
       <c r="AO27" s="13">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="AP27" s="13">
-        <v>101.5</v>
+        <v>115</v>
       </c>
       <c r="AQ27" s="13">
-        <v>101.6</v>
+        <v>111.3</v>
       </c>
       <c r="AR27" s="13">
-        <v>102.5</v>
-[...1 lines deleted...]
-      <c r="AS27" s="83">
+        <v>113.4</v>
+      </c>
+      <c r="AS27" s="71">
         <v>110.2</v>
       </c>
       <c r="AT27" s="17">
         <v>103.9</v>
       </c>
       <c r="AU27" s="16">
         <v>101.4</v>
       </c>
       <c r="AV27" s="18">
         <v>100.8</v>
       </c>
       <c r="AW27" s="13">
         <v>100.7</v>
       </c>
-      <c r="AX27" s="13"/>
+      <c r="AX27" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY27" s="13"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="13"/>
       <c r="BB27" s="13"/>
       <c r="BC27" s="13"/>
       <c r="BD27" s="13"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="15" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B28" s="26">
+        <v>26</v>
+      </c>
+      <c r="B28" s="25">
         <v>100.4</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="25">
         <v>100.7</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="25">
         <v>96.9</v>
       </c>
-      <c r="E28" s="26">
+      <c r="E28" s="25">
         <v>101.4</v>
       </c>
-      <c r="F28" s="26">
+      <c r="F28" s="25">
         <v>101.6</v>
       </c>
-      <c r="G28" s="61">
+      <c r="G28" s="50">
         <v>99.8</v>
       </c>
-      <c r="H28" s="26">
+      <c r="H28" s="25">
         <v>102.5</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="35">
         <v>101.1</v>
       </c>
-      <c r="J28" s="41">
+      <c r="J28" s="35">
         <v>102.7</v>
       </c>
-      <c r="K28" s="41">
+      <c r="K28" s="35">
         <v>101.2</v>
       </c>
-      <c r="L28" s="44">
+      <c r="L28" s="38">
         <v>102.2</v>
       </c>
-      <c r="M28" s="43">
+      <c r="M28" s="37">
         <v>101.6</v>
       </c>
-      <c r="N28" s="42">
+      <c r="N28" s="36">
         <v>101.6</v>
       </c>
-      <c r="O28" s="43">
+      <c r="O28" s="37">
         <v>101.3</v>
       </c>
-      <c r="P28" s="43">
+      <c r="P28" s="37">
         <v>101.2</v>
       </c>
-      <c r="Q28" s="43">
+      <c r="Q28" s="37">
         <v>102.1</v>
       </c>
-      <c r="R28" s="43">
+      <c r="R28" s="37">
         <v>101.9</v>
       </c>
-      <c r="S28" s="43">
+      <c r="S28" s="37">
         <v>101.8</v>
       </c>
-      <c r="T28" s="43">
+      <c r="T28" s="37">
         <v>102.2</v>
       </c>
-      <c r="U28" s="55">
+      <c r="U28" s="44">
         <v>100.6</v>
       </c>
       <c r="V28" s="16">
         <v>100.5</v>
       </c>
       <c r="W28" s="16">
         <v>101.5</v>
       </c>
       <c r="X28" s="16">
         <v>101.8</v>
       </c>
       <c r="Y28" s="16">
         <v>102.2</v>
       </c>
       <c r="Z28" s="17">
         <v>102.8</v>
       </c>
       <c r="AA28" s="17">
         <v>102.6</v>
       </c>
       <c r="AB28" s="16">
         <v>102.4</v>
       </c>
       <c r="AC28" s="16">
         <v>95.7</v>
       </c>
       <c r="AD28" s="16">
         <v>104.5</v>
       </c>
       <c r="AE28" s="16">
         <v>104.2</v>
       </c>
       <c r="AF28" s="16">
         <v>102.8</v>
       </c>
       <c r="AG28" s="16">
         <v>103.2</v>
       </c>
       <c r="AH28" s="16">
         <v>102.4</v>
       </c>
       <c r="AI28" s="16">
-        <v>101.9</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>99.5</v>
+      </c>
+      <c r="AJ28" s="64">
+        <v>101.4</v>
       </c>
       <c r="AK28" s="13">
-        <v>101.7</v>
+        <v>100.3</v>
       </c>
       <c r="AL28" s="13">
-        <v>102.8</v>
+        <v>101</v>
       </c>
       <c r="AM28" s="13">
-        <v>102.7</v>
+        <v>100.7</v>
       </c>
       <c r="AN28" s="13">
-        <v>106.6</v>
+        <v>106.3</v>
       </c>
       <c r="AO28" s="13">
-        <v>100.3</v>
+        <v>93.8</v>
       </c>
       <c r="AP28" s="13">
-        <v>100</v>
+        <v>87.8</v>
       </c>
       <c r="AQ28" s="13">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
       <c r="AR28" s="13">
-        <v>101.1</v>
-[...1 lines deleted...]
-      <c r="AS28" s="83">
+        <v>92.2</v>
+      </c>
+      <c r="AS28" s="71">
         <v>96.3</v>
       </c>
       <c r="AT28" s="16">
         <v>97.6</v>
       </c>
       <c r="AU28" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV28" s="76">
+      <c r="AV28" s="64">
         <v>101.4</v>
       </c>
       <c r="AW28" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX28" s="13"/>
+      <c r="AX28" s="13">
+        <v>105.1</v>
+      </c>
       <c r="AY28" s="13"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="13"/>
       <c r="BB28" s="13"/>
       <c r="BC28" s="13"/>
       <c r="BD28" s="13"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="15" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="26">
+        <v>27</v>
+      </c>
+      <c r="B29" s="25">
         <v>101.6</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="25">
         <v>101.7</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="25">
         <v>103.4</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="25">
         <v>102.1</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="25">
         <v>101.7</v>
       </c>
-      <c r="G29" s="61">
+      <c r="G29" s="50">
         <v>100.7</v>
       </c>
-      <c r="H29" s="26">
+      <c r="H29" s="25">
         <v>101.8</v>
       </c>
-      <c r="I29" s="41">
+      <c r="I29" s="35">
         <v>93.2</v>
       </c>
-      <c r="J29" s="41">
+      <c r="J29" s="35">
         <v>100.6</v>
       </c>
-      <c r="K29" s="41">
+      <c r="K29" s="35">
         <v>102</v>
       </c>
-      <c r="L29" s="44">
+      <c r="L29" s="38">
         <v>103.2</v>
       </c>
-      <c r="M29" s="43">
+      <c r="M29" s="37">
         <v>103.2</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="36">
         <v>102.9</v>
       </c>
-      <c r="O29" s="43">
+      <c r="O29" s="37">
         <v>100.7</v>
       </c>
-      <c r="P29" s="43">
+      <c r="P29" s="37">
         <v>100.6</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="37">
         <v>102.7</v>
       </c>
-      <c r="R29" s="43">
+      <c r="R29" s="37">
         <v>102</v>
       </c>
-      <c r="S29" s="43">
+      <c r="S29" s="37">
         <v>102.2</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="37">
         <v>101.8</v>
       </c>
-      <c r="U29" s="55">
+      <c r="U29" s="44">
         <v>101</v>
       </c>
       <c r="V29" s="16">
         <v>100.6</v>
       </c>
       <c r="W29" s="17">
         <v>102.9</v>
       </c>
       <c r="X29" s="17">
         <v>102.3</v>
       </c>
       <c r="Y29" s="17">
         <v>102.4</v>
       </c>
       <c r="Z29" s="16">
         <v>103.2</v>
       </c>
       <c r="AA29" s="16">
         <v>102.9</v>
       </c>
       <c r="AB29" s="17">
         <v>102.7</v>
       </c>
       <c r="AC29" s="17">
         <v>113.6</v>
       </c>
       <c r="AD29" s="16">
         <v>111</v>
       </c>
       <c r="AE29" s="17">
         <v>105.1</v>
       </c>
       <c r="AF29" s="17">
         <v>103.9</v>
       </c>
       <c r="AG29" s="17">
-        <v>101.2</v>
+        <v>101.1</v>
       </c>
       <c r="AH29" s="17">
-        <v>102.2</v>
-[...1 lines deleted...]
-      <c r="AI29" s="17">
+        <v>102.1</v>
+      </c>
+      <c r="AI29" s="16">
+        <v>104</v>
+      </c>
+      <c r="AJ29" s="64">
+        <v>103.2</v>
+      </c>
+      <c r="AK29" s="13">
         <v>102.8</v>
-      </c>
-[...4 lines deleted...]
-        <v>103.9</v>
       </c>
       <c r="AL29" s="13">
         <v>104</v>
       </c>
       <c r="AM29" s="13">
-        <v>105.3</v>
+        <v>104.1</v>
       </c>
       <c r="AN29" s="13">
+        <v>103.3</v>
+      </c>
+      <c r="AO29" s="13">
         <v>105.2</v>
       </c>
-      <c r="AO29" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AP29" s="13">
-        <v>101.2</v>
+        <v>103.2</v>
       </c>
       <c r="AQ29" s="13">
-        <v>101.4</v>
+        <v>104.3</v>
       </c>
       <c r="AR29" s="13">
-        <v>102.4</v>
-[...1 lines deleted...]
-      <c r="AS29" s="83">
+        <v>102.5</v>
+      </c>
+      <c r="AS29" s="71">
         <v>104.3</v>
       </c>
       <c r="AT29" s="17">
         <v>99.8</v>
       </c>
       <c r="AU29" s="17">
         <v>101.6</v>
       </c>
-      <c r="AV29" s="76">
+      <c r="AV29" s="64">
         <v>101.4</v>
       </c>
       <c r="AW29" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX29" s="13"/>
+      <c r="AX29" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY29" s="13"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="13"/>
       <c r="BB29" s="13"/>
       <c r="BC29" s="13"/>
       <c r="BD29" s="13"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B30" s="26">
+        <v>28</v>
+      </c>
+      <c r="B30" s="25">
         <v>100.5</v>
       </c>
-      <c r="C30" s="26">
+      <c r="C30" s="25">
         <v>102.2</v>
       </c>
-      <c r="D30" s="26">
+      <c r="D30" s="25">
         <v>98.8</v>
       </c>
-      <c r="E30" s="26">
+      <c r="E30" s="25">
         <v>101.7</v>
       </c>
-      <c r="F30" s="26">
+      <c r="F30" s="25">
         <v>102.5</v>
       </c>
-      <c r="G30" s="61">
+      <c r="G30" s="50">
         <v>101.3</v>
       </c>
-      <c r="H30" s="26">
+      <c r="H30" s="25">
         <v>102.4</v>
       </c>
-      <c r="I30" s="41">
+      <c r="I30" s="35">
         <v>100.9</v>
       </c>
-      <c r="J30" s="41">
+      <c r="J30" s="35">
         <v>103</v>
       </c>
-      <c r="K30" s="41">
+      <c r="K30" s="35">
         <v>101.4</v>
       </c>
-      <c r="L30" s="44">
+      <c r="L30" s="38">
         <v>103.6</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="37">
         <v>103.3</v>
       </c>
-      <c r="N30" s="42">
+      <c r="N30" s="36">
         <v>103.3</v>
       </c>
-      <c r="O30" s="43">
+      <c r="O30" s="37">
         <v>104.6</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="37">
         <v>103.2</v>
       </c>
-      <c r="Q30" s="43">
+      <c r="Q30" s="37">
         <v>100.4</v>
       </c>
-      <c r="R30" s="43">
-[...2 lines deleted...]
-      <c r="S30" s="43">
+      <c r="R30" s="37">
+        <v>100</v>
+      </c>
+      <c r="S30" s="37">
         <v>100.3</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="37">
         <v>100.9</v>
       </c>
-      <c r="U30" s="55">
+      <c r="U30" s="44">
         <v>117.8</v>
       </c>
       <c r="V30" s="16">
         <v>117.2</v>
       </c>
       <c r="W30" s="17">
         <v>106.5</v>
       </c>
       <c r="X30" s="17">
         <v>109.9</v>
       </c>
       <c r="Y30" s="17">
         <v>109.7</v>
       </c>
       <c r="Z30" s="17">
         <v>104.7</v>
       </c>
       <c r="AA30" s="17">
         <v>108.6</v>
       </c>
       <c r="AB30" s="17">
         <v>108.2</v>
       </c>
       <c r="AC30" s="17">
         <v>106.5</v>
       </c>
       <c r="AD30" s="16">
         <v>116</v>
       </c>
       <c r="AE30" s="17">
         <v>107.6</v>
       </c>
       <c r="AF30" s="17">
         <v>106.1</v>
       </c>
       <c r="AG30" s="17">
         <v>105.7</v>
       </c>
       <c r="AH30" s="17">
         <v>100.2</v>
       </c>
       <c r="AI30" s="17">
-        <v>102.3</v>
+        <v>102.4</v>
       </c>
       <c r="AJ30" s="18">
-        <v>101.7</v>
+        <v>100.8</v>
       </c>
       <c r="AK30" s="13">
-        <v>100.5</v>
+        <v>99.9</v>
       </c>
       <c r="AL30" s="13">
-        <v>102.8</v>
+        <v>101.9</v>
       </c>
       <c r="AM30" s="13">
-        <v>100.1</v>
+        <v>98.1</v>
       </c>
       <c r="AN30" s="13">
-        <v>100.8</v>
+        <v>98.9</v>
       </c>
       <c r="AO30" s="13">
-        <v>100.2</v>
+        <v>99</v>
       </c>
       <c r="AP30" s="13">
-        <v>101.6</v>
+        <v>98.4</v>
       </c>
       <c r="AQ30" s="13">
-        <v>101.5</v>
+        <v>98.6</v>
       </c>
       <c r="AR30" s="13">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="AS30" s="83">
+        <v>104.9</v>
+      </c>
+      <c r="AS30" s="71">
         <v>105.2</v>
       </c>
       <c r="AT30" s="17">
         <v>100.8</v>
       </c>
       <c r="AU30" s="17">
         <v>101.3</v>
       </c>
       <c r="AV30" s="18">
         <v>101.6</v>
       </c>
       <c r="AW30" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX30" s="13"/>
+      <c r="AX30" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AY30" s="13"/>
       <c r="AZ30" s="13"/>
       <c r="BA30" s="13"/>
       <c r="BB30" s="13"/>
       <c r="BC30" s="13"/>
       <c r="BD30" s="13"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B31" s="26">
+        <v>29</v>
+      </c>
+      <c r="B31" s="25">
         <v>100.9</v>
       </c>
-      <c r="C31" s="26">
+      <c r="C31" s="25">
         <v>101.4</v>
       </c>
-      <c r="D31" s="26">
+      <c r="D31" s="25">
         <v>102.7</v>
       </c>
-      <c r="E31" s="26">
+      <c r="E31" s="25">
         <v>97.5</v>
       </c>
-      <c r="F31" s="26">
+      <c r="F31" s="25">
         <v>100.9</v>
       </c>
-      <c r="G31" s="61">
+      <c r="G31" s="50">
         <v>100.9</v>
       </c>
-      <c r="H31" s="26">
+      <c r="H31" s="25">
         <v>103</v>
       </c>
-      <c r="I31" s="41">
+      <c r="I31" s="35">
         <v>111.4</v>
       </c>
-      <c r="J31" s="41">
+      <c r="J31" s="35">
         <v>105</v>
       </c>
-      <c r="K31" s="41">
+      <c r="K31" s="35">
         <v>107.6</v>
       </c>
-      <c r="L31" s="44">
+      <c r="L31" s="38">
         <v>105.1</v>
       </c>
-      <c r="M31" s="43">
+      <c r="M31" s="37">
         <v>105.1</v>
       </c>
-      <c r="N31" s="42">
+      <c r="N31" s="36">
         <v>102.8</v>
       </c>
-      <c r="O31" s="43">
+      <c r="O31" s="37">
         <v>102</v>
       </c>
-      <c r="P31" s="43">
-[...2 lines deleted...]
-      <c r="Q31" s="43">
+      <c r="P31" s="37">
+        <v>100</v>
+      </c>
+      <c r="Q31" s="37">
         <v>98.9</v>
       </c>
-      <c r="R31" s="43">
+      <c r="R31" s="37">
         <v>100.4</v>
       </c>
-      <c r="S31" s="43">
+      <c r="S31" s="37">
         <v>100.4</v>
       </c>
-      <c r="T31" s="43">
+      <c r="T31" s="37">
         <v>100.3</v>
       </c>
-      <c r="U31" s="55">
+      <c r="U31" s="44">
         <v>100.3</v>
       </c>
       <c r="V31" s="16">
         <v>100.1</v>
       </c>
       <c r="W31" s="17">
         <v>98.9</v>
       </c>
       <c r="X31" s="17">
         <v>100.7</v>
       </c>
       <c r="Y31" s="17">
         <v>100.8</v>
       </c>
       <c r="Z31" s="17">
         <v>101.2</v>
       </c>
       <c r="AA31" s="17">
         <v>104.8</v>
       </c>
       <c r="AB31" s="17">
         <v>103.6</v>
       </c>
       <c r="AC31" s="17">
         <v>103.4</v>
       </c>
       <c r="AD31" s="17">
         <v>108.1</v>
       </c>
       <c r="AE31" s="17">
         <v>107.2</v>
       </c>
       <c r="AF31" s="17">
         <v>102.9</v>
       </c>
       <c r="AG31" s="17">
         <v>101.3</v>
       </c>
       <c r="AH31" s="16">
         <v>100</v>
       </c>
       <c r="AI31" s="16">
         <v>101</v>
       </c>
       <c r="AJ31" s="18">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK31" s="13">
-        <v>100.8</v>
+        <v>100.6</v>
       </c>
       <c r="AL31" s="13">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AM31" s="13">
         <v>100.5</v>
       </c>
       <c r="AN31" s="13">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="AO31" s="13">
         <v>102</v>
       </c>
       <c r="AP31" s="13">
-        <v>100.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ31" s="13">
-        <v>101.2</v>
+        <v>101.8</v>
       </c>
       <c r="AR31" s="13">
-        <v>101.4</v>
-[...1 lines deleted...]
-      <c r="AS31" s="83">
+        <v>104.1</v>
+      </c>
+      <c r="AS31" s="71">
         <v>102.8</v>
       </c>
       <c r="AT31" s="16">
         <v>101.7</v>
       </c>
       <c r="AU31" s="16">
         <v>101.4</v>
       </c>
       <c r="AV31" s="18">
         <v>100.1</v>
       </c>
       <c r="AW31" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX31" s="13"/>
+      <c r="AX31" s="13">
+        <v>98.9</v>
+      </c>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="13"/>
       <c r="BB31" s="13"/>
       <c r="BC31" s="13"/>
       <c r="BD31" s="13"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="15" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B32" s="26">
+        <v>30</v>
+      </c>
+      <c r="B32" s="25">
         <v>103.2</v>
       </c>
-      <c r="C32" s="26">
+      <c r="C32" s="25">
         <v>104.5</v>
       </c>
-      <c r="D32" s="26">
+      <c r="D32" s="25">
         <v>104.6</v>
       </c>
-      <c r="E32" s="26">
+      <c r="E32" s="25">
         <v>100.4</v>
       </c>
-      <c r="F32" s="26">
+      <c r="F32" s="25">
         <v>101.9</v>
       </c>
-      <c r="G32" s="61">
+      <c r="G32" s="50">
         <v>102.4</v>
       </c>
-      <c r="H32" s="26">
+      <c r="H32" s="25">
         <v>102.6</v>
       </c>
-      <c r="I32" s="41">
+      <c r="I32" s="35">
         <v>109.3</v>
       </c>
-      <c r="J32" s="41">
+      <c r="J32" s="35">
         <v>111.8</v>
       </c>
-      <c r="K32" s="41">
+      <c r="K32" s="35">
         <v>103.7</v>
       </c>
-      <c r="L32" s="44">
+      <c r="L32" s="38">
         <v>100.8</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="37">
         <v>101.8</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="36">
         <v>103.1</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="37">
         <v>104.5</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="37">
         <v>104.1</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="37">
         <v>103.1</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="37">
         <v>102.7</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="37">
         <v>103.1</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="37">
         <v>102.4</v>
       </c>
-      <c r="U32" s="55">
+      <c r="U32" s="44">
         <v>100.9</v>
       </c>
       <c r="V32" s="16">
         <v>103.3</v>
       </c>
       <c r="W32" s="17">
         <v>100.6</v>
       </c>
       <c r="X32" s="17">
         <v>101.9</v>
       </c>
       <c r="Y32" s="17">
         <v>101.6</v>
       </c>
       <c r="Z32" s="17">
         <v>101.2</v>
       </c>
       <c r="AA32" s="17">
         <v>101.5</v>
       </c>
       <c r="AB32" s="17">
         <v>101.7</v>
       </c>
       <c r="AC32" s="17">
         <v>97.1</v>
       </c>
       <c r="AD32" s="18">
         <v>102.5</v>
       </c>
       <c r="AE32" s="17">
         <v>103.1</v>
       </c>
       <c r="AF32" s="17">
         <v>105.1</v>
       </c>
       <c r="AG32" s="17">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="AH32" s="16">
         <v>101</v>
       </c>
       <c r="AI32" s="16">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ32" s="18">
-        <v>101.8</v>
+        <v>101.3</v>
       </c>
       <c r="AK32" s="13">
-        <v>102.3</v>
+        <v>103.7</v>
       </c>
       <c r="AL32" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM32" s="13">
-        <v>103.5</v>
+        <v>105.9</v>
       </c>
       <c r="AN32" s="13">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="AO32" s="13">
-        <v>102.3</v>
+        <v>101.3</v>
       </c>
       <c r="AP32" s="13">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AQ32" s="13">
-        <v>101.8</v>
+        <v>105.8</v>
       </c>
       <c r="AR32" s="13">
-        <v>102.3</v>
-[...1 lines deleted...]
-      <c r="AS32" s="83">
+        <v>105.3</v>
+      </c>
+      <c r="AS32" s="71">
         <v>97.8</v>
       </c>
       <c r="AT32" s="16">
         <v>99.1</v>
       </c>
       <c r="AU32" s="16">
         <v>100.2</v>
       </c>
       <c r="AV32" s="18">
         <v>100.1</v>
       </c>
       <c r="AW32" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX32" s="13"/>
+      <c r="AX32" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY32" s="13"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="13"/>
       <c r="BB32" s="13"/>
       <c r="BC32" s="13"/>
       <c r="BD32" s="13"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="12"/>
       <c r="Q33" s="12"/>
     </row>
     <row r="35" spans="1:56" ht="21" customHeight="1">
-      <c r="A35" s="92" t="s">
+      <c r="A35" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="92"/>
-[...18 lines deleted...]
-      <c r="U35" s="92"/>
+      <c r="B35" s="84"/>
+      <c r="C35" s="84"/>
+      <c r="D35" s="84"/>
+      <c r="E35" s="84"/>
+      <c r="F35" s="84"/>
+      <c r="G35" s="84"/>
+      <c r="H35" s="84"/>
+      <c r="I35" s="84"/>
+      <c r="J35" s="84"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="84"/>
+      <c r="M35" s="84"/>
+      <c r="N35" s="84"/>
+      <c r="O35" s="84"/>
+      <c r="P35" s="84"/>
+      <c r="Q35" s="84"/>
+      <c r="R35" s="84"/>
+      <c r="S35" s="84"/>
+      <c r="T35" s="84"/>
+      <c r="U35" s="84"/>
       <c r="AG35" s="14" t="s">
         <v>15</v>
       </c>
       <c r="AH35" s="14"/>
       <c r="AI35" s="14"/>
       <c r="AJ35" s="14"/>
       <c r="AK35" s="14"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="14"/>
       <c r="AN35" s="14"/>
       <c r="AO35" s="14"/>
       <c r="AP35" s="14"/>
       <c r="AQ35" s="14"/>
       <c r="AR35" s="14"/>
     </row>
     <row r="36" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P36" s="87" t="s">
+      <c r="P36" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="Q36" s="87"/>
-[...3 lines deleted...]
-      <c r="AB36" s="87" t="s">
+      <c r="Q36" s="80"/>
+      <c r="R36" s="80"/>
+      <c r="S36" s="80"/>
+      <c r="T36" s="80"/>
+      <c r="AB36" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AC36" s="87"/>
-[...3 lines deleted...]
-      <c r="AN36" s="87" t="s">
+      <c r="AC36" s="80"/>
+      <c r="AD36" s="80"/>
+      <c r="AE36" s="80"/>
+      <c r="AF36" s="80"/>
+      <c r="AN36" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AO36" s="87"/>
-[...3 lines deleted...]
-      <c r="AZ36" s="87" t="s">
+      <c r="AO36" s="80"/>
+      <c r="AP36" s="80"/>
+      <c r="AQ36" s="80"/>
+      <c r="AR36" s="80"/>
+      <c r="AZ36" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="BA36" s="87"/>
-[...2 lines deleted...]
-      <c r="BD36" s="87"/>
+      <c r="BA36" s="80"/>
+      <c r="BB36" s="80"/>
+      <c r="BC36" s="80"/>
+      <c r="BD36" s="80"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="95"/>
-      <c r="B37" s="97" t="s">
+      <c r="A37" s="87"/>
+      <c r="B37" s="89" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="90"/>
+      <c r="D37" s="90"/>
+      <c r="E37" s="90"/>
+      <c r="F37" s="90"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="91"/>
+      <c r="I37" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" s="82"/>
+      <c r="K37" s="82"/>
+      <c r="L37" s="82"/>
+      <c r="M37" s="82"/>
+      <c r="N37" s="82"/>
+      <c r="O37" s="82"/>
+      <c r="P37" s="82"/>
+      <c r="Q37" s="82"/>
+      <c r="R37" s="82"/>
+      <c r="S37" s="82"/>
+      <c r="T37" s="83"/>
+      <c r="U37" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="V37" s="82"/>
+      <c r="W37" s="82"/>
+      <c r="X37" s="82"/>
+      <c r="Y37" s="82"/>
+      <c r="Z37" s="82"/>
+      <c r="AA37" s="82"/>
+      <c r="AB37" s="82"/>
+      <c r="AC37" s="82"/>
+      <c r="AD37" s="82"/>
+      <c r="AE37" s="82"/>
+      <c r="AF37" s="83"/>
+      <c r="AG37" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="98"/>
-[...60 lines deleted...]
-      <c r="BD37" s="90"/>
+      <c r="AH37" s="82"/>
+      <c r="AI37" s="82"/>
+      <c r="AJ37" s="82"/>
+      <c r="AK37" s="82"/>
+      <c r="AL37" s="82"/>
+      <c r="AM37" s="82"/>
+      <c r="AN37" s="82"/>
+      <c r="AO37" s="82"/>
+      <c r="AP37" s="82"/>
+      <c r="AQ37" s="82"/>
+      <c r="AR37" s="83"/>
+      <c r="AS37" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="AT37" s="82"/>
+      <c r="AU37" s="82"/>
+      <c r="AV37" s="82"/>
+      <c r="AW37" s="82"/>
+      <c r="AX37" s="82"/>
+      <c r="AY37" s="82"/>
+      <c r="AZ37" s="82"/>
+      <c r="BA37" s="82"/>
+      <c r="BB37" s="82"/>
+      <c r="BC37" s="82"/>
+      <c r="BD37" s="83"/>
     </row>
     <row r="38" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A38" s="96"/>
+      <c r="A38" s="88"/>
       <c r="B38" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="C38" s="20" t="s">
+      <c r="E38" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="D38" s="20" t="s">
+      <c r="F38" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="20" t="s">
+      <c r="G38" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="F38" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I38" s="54" t="s">
+      <c r="H38" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I38" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="T38" s="20" t="s">
-        <v>39</v>
+      <c r="T38" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="U38" s="2" t="s">
         <v>2</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="W38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Z38" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AA38" s="78" t="s">
+      <c r="AA38" s="66" t="s">
         <v>8</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AC38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AE38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AF38" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AI38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AJ38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AK38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AL38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AM38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AN38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AO38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AP38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AR38" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AS38" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AT38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AU38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AV38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AW38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AX38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AY38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AZ38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BA38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BB38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BC38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BD38" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A39" s="50" t="s">
-        <v>22</v>
+      <c r="A39" s="39" t="s">
+        <v>20</v>
       </c>
       <c r="B39" s="22">
         <v>100</v>
       </c>
       <c r="C39" s="22">
         <v>103.02836996724818</v>
       </c>
       <c r="D39" s="22">
         <v>98.967068377407983</v>
       </c>
       <c r="E39" s="22">
         <v>99.485361506312415</v>
       </c>
       <c r="F39" s="22">
         <v>100.2463721449237</v>
       </c>
       <c r="G39" s="22">
         <v>99.67530484413399</v>
       </c>
       <c r="H39" s="22">
         <v>101.37930390455018</v>
       </c>
-      <c r="I39" s="72">
+      <c r="I39" s="61">
         <v>100</v>
       </c>
       <c r="J39" s="22">
         <v>100</v>
       </c>
       <c r="K39" s="22">
         <v>100</v>
       </c>
       <c r="L39" s="22">
         <v>100</v>
       </c>
       <c r="M39" s="22">
         <v>100</v>
       </c>
       <c r="N39" s="22">
         <v>100</v>
       </c>
-      <c r="O39" s="33">
+      <c r="O39" s="29">
         <v>101.1</v>
       </c>
-      <c r="P39" s="39">
+      <c r="P39" s="34">
         <v>100.8</v>
       </c>
-      <c r="Q39" s="39">
+      <c r="Q39" s="34">
         <v>101.8</v>
       </c>
-      <c r="R39" s="39">
+      <c r="R39" s="34">
         <v>101.8</v>
       </c>
-      <c r="S39" s="39">
+      <c r="S39" s="34">
         <v>102.1</v>
       </c>
-      <c r="T39" s="39">
+      <c r="T39" s="34">
         <v>102.3</v>
       </c>
       <c r="U39" s="19">
         <v>100</v>
       </c>
       <c r="V39" s="4">
         <v>100</v>
       </c>
       <c r="W39" s="10">
         <v>100</v>
       </c>
       <c r="X39" s="4">
         <v>100</v>
       </c>
       <c r="Y39" s="4">
         <v>100</v>
       </c>
       <c r="Z39" s="4">
         <v>100</v>
       </c>
       <c r="AA39" s="4">
         <v>103.55665178345205</v>
       </c>
       <c r="AB39" s="4">
         <v>102.09115134564799</v>
@@ -5996,311 +5950,315 @@
       <c r="AC39" s="4">
         <v>105.37283352613416</v>
       </c>
       <c r="AD39" s="4">
         <v>106.07152021063145</v>
       </c>
       <c r="AE39" s="4">
         <v>104.74506969256976</v>
       </c>
       <c r="AF39" s="4">
         <v>103.41367627212567</v>
       </c>
       <c r="AG39" s="10">
         <v>100</v>
       </c>
       <c r="AH39" s="10">
         <v>100</v>
       </c>
       <c r="AI39" s="10">
         <v>100</v>
       </c>
       <c r="AJ39" s="10">
         <v>100</v>
       </c>
       <c r="AK39" s="10">
-        <v>100</v>
+        <v>112.5</v>
       </c>
       <c r="AL39" s="10">
-        <v>100.7</v>
+        <v>109.5</v>
       </c>
       <c r="AM39" s="10">
-        <v>107.8</v>
+        <v>98.6</v>
       </c>
       <c r="AN39" s="10">
-        <v>101.1</v>
+        <v>99.3</v>
       </c>
       <c r="AO39" s="10">
-        <v>98.1</v>
+        <v>97.2</v>
       </c>
       <c r="AP39" s="10">
-        <v>98.1</v>
+        <v>96.1</v>
       </c>
       <c r="AQ39" s="10">
-        <v>99.9</v>
+        <v>96.9</v>
       </c>
       <c r="AR39" s="10">
-        <v>101.1</v>
+        <v>96.9</v>
       </c>
       <c r="AS39" s="10">
         <v>100</v>
       </c>
       <c r="AT39" s="10">
         <v>100</v>
       </c>
       <c r="AU39" s="10">
         <v>100</v>
       </c>
       <c r="AV39" s="10">
         <v>98.7</v>
       </c>
       <c r="AW39" s="10">
         <v>99.9</v>
       </c>
-      <c r="AX39" s="10"/>
+      <c r="AX39" s="10">
+        <v>106.3</v>
+      </c>
       <c r="AY39" s="10"/>
       <c r="AZ39" s="10"/>
       <c r="BA39" s="10"/>
       <c r="BB39" s="10"/>
       <c r="BC39" s="10"/>
       <c r="BD39" s="10"/>
     </row>
     <row r="40" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A40" s="51" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="24">
+      <c r="A40" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="26">
+        <v>100</v>
+      </c>
+      <c r="C40" s="23">
         <v>100.9</v>
       </c>
-      <c r="D40" s="24">
+      <c r="D40" s="23">
         <v>102.1</v>
       </c>
-      <c r="E40" s="24">
+      <c r="E40" s="23">
         <v>100.4</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F40" s="23">
         <v>99.8</v>
       </c>
-      <c r="G40" s="24">
+      <c r="G40" s="23">
         <v>100.8</v>
       </c>
-      <c r="H40" s="34">
+      <c r="H40" s="30">
         <v>101</v>
       </c>
-      <c r="I40" s="52">
-[...17 lines deleted...]
-      <c r="O40" s="44">
+      <c r="I40" s="41">
+        <v>100</v>
+      </c>
+      <c r="J40" s="28">
+        <v>100</v>
+      </c>
+      <c r="K40" s="28">
+        <v>100</v>
+      </c>
+      <c r="L40" s="28">
+        <v>100</v>
+      </c>
+      <c r="M40" s="28">
+        <v>100</v>
+      </c>
+      <c r="N40" s="28">
+        <v>100</v>
+      </c>
+      <c r="O40" s="38">
         <v>75.599999999999994</v>
       </c>
-      <c r="P40" s="43">
+      <c r="P40" s="37">
         <v>136.19999999999999</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q40" s="37">
         <v>142.30000000000001</v>
       </c>
-      <c r="R40" s="43">
+      <c r="R40" s="37">
         <v>153.4</v>
       </c>
-      <c r="S40" s="43">
+      <c r="S40" s="37">
         <v>138.30000000000001</v>
       </c>
-      <c r="T40" s="43">
+      <c r="T40" s="37">
         <v>122.1</v>
       </c>
       <c r="U40" s="7">
         <v>100</v>
       </c>
       <c r="V40" s="7">
         <v>100</v>
       </c>
       <c r="W40" s="13">
         <v>100</v>
       </c>
       <c r="X40" s="7">
         <v>100</v>
       </c>
       <c r="Y40" s="7">
         <v>100</v>
       </c>
       <c r="Z40" s="7">
         <v>100</v>
       </c>
       <c r="AA40" s="16">
         <v>101.9</v>
       </c>
       <c r="AB40" s="6">
         <v>101.2</v>
       </c>
       <c r="AC40" s="6">
         <v>107.3</v>
       </c>
       <c r="AD40" s="6">
         <v>102.8</v>
       </c>
-      <c r="AE40" s="77">
+      <c r="AE40" s="65">
         <v>103.4</v>
       </c>
-      <c r="AF40" s="77">
+      <c r="AF40" s="65">
         <v>101.2</v>
       </c>
       <c r="AG40" s="13">
         <v>100</v>
       </c>
       <c r="AH40" s="13">
         <v>100</v>
       </c>
       <c r="AI40" s="13">
         <v>100</v>
       </c>
       <c r="AJ40" s="13">
         <v>100</v>
       </c>
       <c r="AK40" s="13">
         <v>100</v>
       </c>
       <c r="AL40" s="13">
         <v>100</v>
       </c>
       <c r="AM40" s="13">
-        <v>129.4</v>
+        <v>100.2</v>
       </c>
       <c r="AN40" s="13">
-        <v>102.8</v>
+        <v>101.6</v>
       </c>
       <c r="AO40" s="13">
-        <v>102.1</v>
+        <v>99.1</v>
       </c>
       <c r="AP40" s="13">
-        <v>104.9</v>
+        <v>100</v>
       </c>
       <c r="AQ40" s="13">
-        <v>100.4</v>
+        <v>97.7</v>
       </c>
       <c r="AR40" s="13">
-        <v>101.1</v>
+        <v>109.5</v>
       </c>
       <c r="AS40" s="13">
         <v>100</v>
       </c>
       <c r="AT40" s="13">
         <v>100</v>
       </c>
       <c r="AU40" s="13">
         <v>100</v>
       </c>
       <c r="AV40" s="13">
         <v>100</v>
       </c>
       <c r="AW40" s="13">
         <v>100</v>
       </c>
-      <c r="AX40" s="13"/>
+      <c r="AX40" s="13">
+        <v>100</v>
+      </c>
       <c r="AY40" s="13"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="13"/>
       <c r="BB40" s="13"/>
       <c r="BC40" s="13"/>
       <c r="BD40" s="13"/>
     </row>
     <row r="41" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A41" s="51" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="24">
+      <c r="A41" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="26">
+        <v>100</v>
+      </c>
+      <c r="C41" s="23">
         <v>100.3</v>
       </c>
-      <c r="D41" s="24">
+      <c r="D41" s="23">
         <v>96.2</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="23">
         <v>102</v>
       </c>
-      <c r="F41" s="24">
+      <c r="F41" s="23">
         <v>102.2</v>
       </c>
-      <c r="G41" s="24">
+      <c r="G41" s="23">
         <v>98.7</v>
       </c>
-      <c r="H41" s="34">
+      <c r="H41" s="30">
         <v>100.1</v>
       </c>
-      <c r="I41" s="53">
-[...17 lines deleted...]
-      <c r="O41" s="44">
+      <c r="I41" s="42">
+        <v>100</v>
+      </c>
+      <c r="J41" s="28">
+        <v>100</v>
+      </c>
+      <c r="K41" s="28">
+        <v>100</v>
+      </c>
+      <c r="L41" s="28">
+        <v>100</v>
+      </c>
+      <c r="M41" s="28">
+        <v>100</v>
+      </c>
+      <c r="N41" s="28">
+        <v>100</v>
+      </c>
+      <c r="O41" s="38">
         <v>100.4</v>
       </c>
-      <c r="P41" s="43">
-[...2 lines deleted...]
-      <c r="Q41" s="43">
+      <c r="P41" s="37">
+        <v>100</v>
+      </c>
+      <c r="Q41" s="37">
         <v>94.1</v>
       </c>
-      <c r="R41" s="43">
+      <c r="R41" s="37">
         <v>88.7</v>
       </c>
-      <c r="S41" s="43">
+      <c r="S41" s="37">
         <v>87</v>
       </c>
-      <c r="T41" s="43">
+      <c r="T41" s="37">
         <v>98.2</v>
       </c>
       <c r="U41" s="8">
         <v>100</v>
       </c>
       <c r="V41" s="7">
         <v>100</v>
       </c>
       <c r="W41" s="13">
         <v>100</v>
       </c>
       <c r="X41" s="7">
         <v>100</v>
       </c>
       <c r="Y41" s="7">
         <v>100</v>
       </c>
       <c r="Z41" s="7">
         <v>100</v>
       </c>
       <c r="AA41" s="9">
         <v>101.3</v>
       </c>
       <c r="AB41" s="17">
         <v>102.7</v>
@@ -6314,149 +6272,151 @@
       <c r="AE41" s="17">
         <v>103.1</v>
       </c>
       <c r="AF41" s="16">
         <v>103.3</v>
       </c>
       <c r="AG41" s="13">
         <v>100</v>
       </c>
       <c r="AH41" s="13">
         <v>100</v>
       </c>
       <c r="AI41" s="13">
         <v>100</v>
       </c>
       <c r="AJ41" s="13">
         <v>100</v>
       </c>
       <c r="AK41" s="13">
         <v>100</v>
       </c>
       <c r="AL41" s="13">
         <v>100</v>
       </c>
       <c r="AM41" s="13">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="AN41" s="13">
-        <v>92.5</v>
+        <v>100.3</v>
       </c>
       <c r="AO41" s="13">
-        <v>100.4</v>
+        <v>101.9</v>
       </c>
       <c r="AP41" s="13">
-        <v>100.4</v>
+        <v>101.9</v>
       </c>
       <c r="AQ41" s="13">
-        <v>100.8</v>
+        <v>102.3</v>
       </c>
       <c r="AR41" s="13">
-        <v>100.9</v>
+        <v>104.5</v>
       </c>
       <c r="AS41" s="13">
         <v>100</v>
       </c>
       <c r="AT41" s="13">
         <v>100</v>
       </c>
       <c r="AU41" s="13">
         <v>100</v>
       </c>
       <c r="AV41" s="13">
         <v>100</v>
       </c>
       <c r="AW41" s="13">
         <v>100</v>
       </c>
-      <c r="AX41" s="13"/>
+      <c r="AX41" s="13">
+        <v>100</v>
+      </c>
       <c r="AY41" s="13"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="13"/>
       <c r="BB41" s="13"/>
       <c r="BC41" s="13"/>
       <c r="BD41" s="13"/>
     </row>
     <row r="42" spans="1:56" s="5" customFormat="1">
-      <c r="A42" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="27">
+      <c r="A42" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="26">
         <v>104.00944669469601</v>
       </c>
-      <c r="C42" s="24">
+      <c r="C42" s="23">
         <v>103</v>
       </c>
-      <c r="D42" s="24">
+      <c r="D42" s="23">
         <v>101.8</v>
       </c>
-      <c r="E42" s="24">
+      <c r="E42" s="23">
         <v>100.7</v>
       </c>
-      <c r="F42" s="24">
-[...2 lines deleted...]
-      <c r="G42" s="24">
+      <c r="F42" s="23">
+        <v>100</v>
+      </c>
+      <c r="G42" s="23">
         <v>102.1</v>
       </c>
-      <c r="H42" s="34">
+      <c r="H42" s="30">
         <v>103.1</v>
       </c>
-      <c r="I42" s="53">
-[...17 lines deleted...]
-      <c r="O42" s="44">
+      <c r="I42" s="42">
+        <v>100</v>
+      </c>
+      <c r="J42" s="28">
+        <v>100</v>
+      </c>
+      <c r="K42" s="28">
+        <v>100</v>
+      </c>
+      <c r="L42" s="28">
+        <v>100</v>
+      </c>
+      <c r="M42" s="28">
+        <v>100</v>
+      </c>
+      <c r="N42" s="28">
+        <v>100</v>
+      </c>
+      <c r="O42" s="38">
         <v>100.9</v>
       </c>
-      <c r="P42" s="43">
+      <c r="P42" s="37">
         <v>100.2</v>
       </c>
-      <c r="Q42" s="43">
+      <c r="Q42" s="37">
         <v>108.3</v>
       </c>
-      <c r="R42" s="43">
+      <c r="R42" s="37">
         <v>107.1</v>
       </c>
-      <c r="S42" s="43">
+      <c r="S42" s="37">
         <v>106.5</v>
       </c>
-      <c r="T42" s="43">
+      <c r="T42" s="37">
         <v>101.2</v>
       </c>
       <c r="U42" s="8">
         <v>100</v>
       </c>
       <c r="V42" s="7">
         <v>100</v>
       </c>
       <c r="W42" s="13">
         <v>100</v>
       </c>
       <c r="X42" s="7">
         <v>100</v>
       </c>
       <c r="Y42" s="7">
         <v>100</v>
       </c>
       <c r="Z42" s="7">
         <v>100</v>
       </c>
       <c r="AA42" s="16">
         <v>102.1</v>
       </c>
       <c r="AB42" s="16">
         <v>102.5</v>
@@ -6470,149 +6430,151 @@
       <c r="AE42" s="16">
         <v>104.5</v>
       </c>
       <c r="AF42" s="16">
         <v>103.2</v>
       </c>
       <c r="AG42" s="13">
         <v>100</v>
       </c>
       <c r="AH42" s="13">
         <v>100</v>
       </c>
       <c r="AI42" s="13">
         <v>100</v>
       </c>
       <c r="AJ42" s="13">
         <v>100</v>
       </c>
       <c r="AK42" s="13">
         <v>100</v>
       </c>
       <c r="AL42" s="13">
         <v>100.5</v>
       </c>
       <c r="AM42" s="13">
-        <v>138.5</v>
+        <v>107</v>
       </c>
       <c r="AN42" s="13">
-        <v>103.2</v>
+        <v>101.8</v>
       </c>
       <c r="AO42" s="13">
-        <v>82.3</v>
+        <v>92.5</v>
       </c>
       <c r="AP42" s="13">
-        <v>102</v>
+        <v>101.3</v>
       </c>
       <c r="AQ42" s="13">
-        <v>102.2</v>
+        <v>102.3</v>
       </c>
       <c r="AR42" s="13">
-        <v>102.3</v>
+        <v>92.4</v>
       </c>
       <c r="AS42" s="13">
         <v>100</v>
       </c>
       <c r="AT42" s="13">
         <v>100</v>
       </c>
       <c r="AU42" s="13">
         <v>100</v>
       </c>
       <c r="AV42" s="13">
         <v>100</v>
       </c>
       <c r="AW42" s="13">
         <v>100</v>
       </c>
-      <c r="AX42" s="13"/>
+      <c r="AX42" s="13">
+        <v>100</v>
+      </c>
       <c r="AY42" s="13"/>
       <c r="AZ42" s="13"/>
       <c r="BA42" s="13"/>
       <c r="BB42" s="13"/>
       <c r="BC42" s="13"/>
       <c r="BD42" s="13"/>
     </row>
     <row r="43" spans="1:56" s="5" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A43" s="51" t="s">
-[...8 lines deleted...]
-      <c r="D43" s="24">
+      <c r="A43" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="26">
+        <v>100</v>
+      </c>
+      <c r="C43" s="23">
+        <v>100</v>
+      </c>
+      <c r="D43" s="23">
         <v>98.1</v>
       </c>
-      <c r="E43" s="24">
+      <c r="E43" s="23">
         <v>101.7</v>
       </c>
-      <c r="F43" s="24">
+      <c r="F43" s="23">
         <v>101.5</v>
       </c>
-      <c r="G43" s="24">
+      <c r="G43" s="23">
         <v>101.8</v>
       </c>
-      <c r="H43" s="34">
+      <c r="H43" s="30">
         <v>102.8</v>
       </c>
-      <c r="I43" s="56">
-[...17 lines deleted...]
-      <c r="O43" s="58">
+      <c r="I43" s="45">
+        <v>100</v>
+      </c>
+      <c r="J43" s="46">
+        <v>100</v>
+      </c>
+      <c r="K43" s="46">
+        <v>100</v>
+      </c>
+      <c r="L43" s="46">
+        <v>100</v>
+      </c>
+      <c r="M43" s="46">
+        <v>100</v>
+      </c>
+      <c r="N43" s="46">
+        <v>100</v>
+      </c>
+      <c r="O43" s="47">
         <v>179.2</v>
       </c>
-      <c r="P43" s="59">
+      <c r="P43" s="48">
         <v>88.6</v>
       </c>
-      <c r="Q43" s="59">
+      <c r="Q43" s="48">
         <v>100.1</v>
       </c>
-      <c r="R43" s="59">
+      <c r="R43" s="48">
         <v>98.6</v>
       </c>
-      <c r="S43" s="59">
+      <c r="S43" s="48">
         <v>101.2</v>
       </c>
-      <c r="T43" s="59">
+      <c r="T43" s="48">
         <v>102</v>
       </c>
       <c r="U43" s="8">
         <v>100</v>
       </c>
       <c r="V43" s="7">
         <v>100</v>
       </c>
       <c r="W43" s="13">
         <v>100</v>
       </c>
       <c r="X43" s="7">
         <v>100</v>
       </c>
       <c r="Y43" s="7">
         <v>100</v>
       </c>
       <c r="Z43" s="7">
         <v>100</v>
       </c>
       <c r="AA43" s="16">
         <v>105.1</v>
       </c>
       <c r="AB43" s="17">
         <v>105.2</v>
@@ -6626,464 +6588,470 @@
       <c r="AE43" s="17">
         <v>105.2</v>
       </c>
       <c r="AF43" s="17">
         <v>104.2</v>
       </c>
       <c r="AG43" s="13">
         <v>100</v>
       </c>
       <c r="AH43" s="13">
         <v>100</v>
       </c>
       <c r="AI43" s="13">
         <v>100</v>
       </c>
       <c r="AJ43" s="13">
         <v>100</v>
       </c>
       <c r="AK43" s="13">
         <v>100</v>
       </c>
       <c r="AL43" s="13">
         <v>100</v>
       </c>
       <c r="AM43" s="13">
-        <v>150.1</v>
+        <v>117.9</v>
       </c>
       <c r="AN43" s="13">
-        <v>107.4</v>
+        <v>96.1</v>
       </c>
       <c r="AO43" s="13">
-        <v>80.7</v>
+        <v>78</v>
       </c>
       <c r="AP43" s="13">
-        <v>72.599999999999994</v>
+        <v>81.8</v>
       </c>
       <c r="AQ43" s="13">
-        <v>85.6</v>
+        <v>88.7</v>
       </c>
       <c r="AR43" s="13">
-        <v>100.1</v>
+        <v>87.3</v>
       </c>
       <c r="AS43" s="13">
         <v>100</v>
       </c>
       <c r="AT43" s="13">
         <v>100</v>
       </c>
       <c r="AU43" s="13">
         <v>100</v>
       </c>
       <c r="AV43" s="13">
         <v>100</v>
       </c>
       <c r="AW43" s="13">
         <v>100</v>
       </c>
-      <c r="AX43" s="13"/>
+      <c r="AX43" s="13">
+        <v>100</v>
+      </c>
       <c r="AY43" s="13"/>
       <c r="AZ43" s="13"/>
       <c r="BA43" s="13"/>
       <c r="BB43" s="13"/>
       <c r="BC43" s="13"/>
       <c r="BD43" s="13"/>
     </row>
     <row r="44" spans="1:56" s="5" customFormat="1">
       <c r="A44" s="15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B44" s="27">
+        <v>25</v>
+      </c>
+      <c r="B44" s="26">
         <v>110.68960529513889</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C44" s="23">
         <v>101.9</v>
       </c>
-      <c r="D44" s="24">
+      <c r="D44" s="23">
         <v>100.1</v>
       </c>
-      <c r="E44" s="24">
+      <c r="E44" s="23">
         <v>100.9</v>
       </c>
-      <c r="F44" s="24">
+      <c r="F44" s="23">
         <v>101.4</v>
       </c>
-      <c r="G44" s="24">
+      <c r="G44" s="23">
         <v>99.3</v>
       </c>
-      <c r="H44" s="25">
+      <c r="H44" s="24">
         <v>100.4</v>
       </c>
-      <c r="I44" s="41">
-[...17 lines deleted...]
-      <c r="O44" s="44">
+      <c r="I44" s="35">
+        <v>100</v>
+      </c>
+      <c r="J44" s="28">
+        <v>100</v>
+      </c>
+      <c r="K44" s="28">
+        <v>100</v>
+      </c>
+      <c r="L44" s="28">
+        <v>100</v>
+      </c>
+      <c r="M44" s="28">
+        <v>100</v>
+      </c>
+      <c r="N44" s="28">
+        <v>100</v>
+      </c>
+      <c r="O44" s="38">
         <v>79.7</v>
       </c>
-      <c r="P44" s="43">
+      <c r="P44" s="37">
         <v>84.5</v>
       </c>
-      <c r="Q44" s="43">
+      <c r="Q44" s="37">
         <v>115.4</v>
       </c>
-      <c r="R44" s="43">
+      <c r="R44" s="37">
         <v>110.2</v>
       </c>
-      <c r="S44" s="43">
+      <c r="S44" s="37">
         <v>120.3</v>
       </c>
-      <c r="T44" s="43">
+      <c r="T44" s="37">
         <v>108.9</v>
       </c>
-      <c r="U44" s="55">
+      <c r="U44" s="44">
         <v>100</v>
       </c>
       <c r="V44" s="7">
         <v>100</v>
       </c>
       <c r="W44" s="13">
         <v>100</v>
       </c>
       <c r="X44" s="7">
         <v>100</v>
       </c>
       <c r="Y44" s="7">
         <v>100</v>
       </c>
       <c r="Z44" s="7">
         <v>100</v>
       </c>
       <c r="AA44" s="17">
         <v>104.2</v>
       </c>
       <c r="AB44" s="17">
         <v>102.7</v>
       </c>
       <c r="AC44" s="17">
         <v>102.6</v>
       </c>
       <c r="AD44" s="17">
         <v>103.5</v>
       </c>
       <c r="AE44" s="17">
         <v>103.2</v>
       </c>
       <c r="AF44" s="17">
         <v>103.1</v>
       </c>
       <c r="AG44" s="13">
         <v>100</v>
       </c>
       <c r="AH44" s="13">
         <v>100</v>
       </c>
       <c r="AI44" s="13">
         <v>100</v>
       </c>
       <c r="AJ44" s="13">
         <v>100</v>
       </c>
       <c r="AK44" s="13">
-        <v>100</v>
+        <v>118.9</v>
       </c>
       <c r="AL44" s="13">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AM44" s="13">
-        <v>191.1</v>
+        <v>163.9</v>
       </c>
       <c r="AN44" s="13">
-        <v>92.6</v>
+        <v>103.2</v>
       </c>
       <c r="AO44" s="13">
-        <v>103.4</v>
+        <v>132.9</v>
       </c>
       <c r="AP44" s="13">
-        <v>105</v>
+        <v>120.6</v>
       </c>
       <c r="AQ44" s="13">
-        <v>104.1</v>
+        <v>114.6</v>
       </c>
       <c r="AR44" s="13">
-        <v>104</v>
+        <v>117.7</v>
       </c>
       <c r="AS44" s="13">
         <v>100</v>
       </c>
       <c r="AT44" s="13">
         <v>100</v>
       </c>
       <c r="AU44" s="13">
         <v>100</v>
       </c>
       <c r="AV44" s="13">
         <v>100</v>
       </c>
       <c r="AW44" s="13">
         <v>100</v>
       </c>
-      <c r="AX44" s="13"/>
+      <c r="AX44" s="13">
+        <v>100</v>
+      </c>
       <c r="AY44" s="13"/>
       <c r="AZ44" s="13"/>
       <c r="BA44" s="13"/>
       <c r="BB44" s="13"/>
       <c r="BC44" s="13"/>
       <c r="BD44" s="13"/>
     </row>
     <row r="45" spans="1:56" s="5" customFormat="1">
       <c r="A45" s="15" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B45" s="24">
+        <v>26</v>
+      </c>
+      <c r="B45" s="23">
         <v>101.1</v>
       </c>
-      <c r="C45" s="24">
+      <c r="C45" s="23">
         <v>101.3</v>
       </c>
-      <c r="D45" s="24">
+      <c r="D45" s="23">
         <v>99.1</v>
       </c>
-      <c r="E45" s="24">
+      <c r="E45" s="23">
         <v>100.7</v>
       </c>
-      <c r="F45" s="24">
+      <c r="F45" s="23">
         <v>100.9</v>
       </c>
-      <c r="G45" s="24">
+      <c r="G45" s="23">
         <v>96.2</v>
       </c>
-      <c r="H45" s="25">
+      <c r="H45" s="24">
         <v>100.9</v>
       </c>
-      <c r="I45" s="41">
-[...17 lines deleted...]
-      <c r="O45" s="44">
+      <c r="I45" s="35">
+        <v>100</v>
+      </c>
+      <c r="J45" s="28">
+        <v>100</v>
+      </c>
+      <c r="K45" s="28">
+        <v>100</v>
+      </c>
+      <c r="L45" s="28">
+        <v>100</v>
+      </c>
+      <c r="M45" s="28">
+        <v>100</v>
+      </c>
+      <c r="N45" s="28">
+        <v>100</v>
+      </c>
+      <c r="O45" s="38">
         <v>101.9</v>
       </c>
-      <c r="P45" s="43">
+      <c r="P45" s="37">
         <v>102.1</v>
       </c>
-      <c r="Q45" s="43">
+      <c r="Q45" s="37">
         <v>104.1</v>
       </c>
-      <c r="R45" s="43">
+      <c r="R45" s="37">
         <v>103.7</v>
       </c>
-      <c r="S45" s="43">
+      <c r="S45" s="37">
         <v>103.1</v>
       </c>
-      <c r="T45" s="43">
+      <c r="T45" s="37">
         <v>102.3</v>
       </c>
-      <c r="U45" s="55">
+      <c r="U45" s="44">
         <v>100</v>
       </c>
       <c r="V45" s="7">
         <v>100</v>
       </c>
       <c r="W45" s="13">
         <v>100</v>
       </c>
       <c r="X45" s="7">
         <v>100</v>
       </c>
       <c r="Y45" s="7">
         <v>100</v>
       </c>
       <c r="Z45" s="7">
         <v>100</v>
       </c>
       <c r="AA45" s="17">
         <v>102.5</v>
       </c>
       <c r="AB45" s="16">
         <v>102.5</v>
       </c>
       <c r="AC45" s="16">
         <v>102.5</v>
       </c>
       <c r="AD45" s="16">
         <v>104.5</v>
       </c>
       <c r="AE45" s="16">
         <v>104.2</v>
       </c>
       <c r="AF45" s="16">
         <v>102.8</v>
       </c>
       <c r="AG45" s="13">
         <v>100</v>
       </c>
       <c r="AH45" s="13">
         <v>100</v>
       </c>
       <c r="AI45" s="13">
         <v>100</v>
       </c>
       <c r="AJ45" s="13">
         <v>100</v>
       </c>
       <c r="AK45" s="13">
-        <v>100</v>
+        <v>101.8</v>
       </c>
       <c r="AL45" s="13">
-        <v>100</v>
+        <v>100.5</v>
       </c>
       <c r="AM45" s="13">
-        <v>123.4</v>
+        <v>102.9</v>
       </c>
       <c r="AN45" s="13">
-        <v>125.9</v>
+        <v>117.6</v>
       </c>
       <c r="AO45" s="13">
-        <v>102.8</v>
+        <v>88.9</v>
       </c>
       <c r="AP45" s="13">
-        <v>75.599999999999994</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="AQ45" s="13">
-        <v>94.8</v>
+        <v>85.7</v>
       </c>
       <c r="AR45" s="13">
-        <v>100</v>
+        <v>84.2</v>
       </c>
       <c r="AS45" s="13">
         <v>100</v>
       </c>
       <c r="AT45" s="13">
         <v>100</v>
       </c>
       <c r="AU45" s="13">
         <v>100</v>
       </c>
       <c r="AV45" s="13">
         <v>100</v>
       </c>
       <c r="AW45" s="13">
         <v>100</v>
       </c>
-      <c r="AX45" s="13"/>
+      <c r="AX45" s="13">
+        <v>204.8</v>
+      </c>
       <c r="AY45" s="13"/>
       <c r="AZ45" s="13"/>
       <c r="BA45" s="13"/>
       <c r="BB45" s="13"/>
       <c r="BC45" s="13"/>
       <c r="BD45" s="13"/>
     </row>
     <row r="46" spans="1:56" s="5" customFormat="1">
       <c r="A46" s="15" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B46" s="27">
+        <v>27</v>
+      </c>
+      <c r="B46" s="26">
         <v>101.4</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="23">
         <v>102</v>
       </c>
-      <c r="D46" s="24">
+      <c r="D46" s="23">
         <v>103.2</v>
       </c>
-      <c r="E46" s="24">
+      <c r="E46" s="23">
         <v>102</v>
       </c>
-      <c r="F46" s="24">
+      <c r="F46" s="23">
         <v>100.3</v>
       </c>
-      <c r="G46" s="24">
+      <c r="G46" s="23">
         <v>97.3</v>
       </c>
-      <c r="H46" s="25">
+      <c r="H46" s="24">
         <v>100.8</v>
       </c>
-      <c r="I46" s="41">
-[...17 lines deleted...]
-      <c r="O46" s="44">
+      <c r="I46" s="35">
+        <v>100</v>
+      </c>
+      <c r="J46" s="28">
+        <v>100</v>
+      </c>
+      <c r="K46" s="28">
+        <v>100</v>
+      </c>
+      <c r="L46" s="28">
+        <v>100</v>
+      </c>
+      <c r="M46" s="28">
+        <v>100</v>
+      </c>
+      <c r="N46" s="28">
+        <v>100</v>
+      </c>
+      <c r="O46" s="38">
         <v>93.4</v>
       </c>
-      <c r="P46" s="43">
+      <c r="P46" s="37">
         <v>98.2</v>
       </c>
-      <c r="Q46" s="43">
+      <c r="Q46" s="37">
         <v>112.1</v>
       </c>
-      <c r="R46" s="43">
+      <c r="R46" s="37">
         <v>110.8</v>
       </c>
-      <c r="S46" s="43">
+      <c r="S46" s="37">
         <v>112.1</v>
       </c>
-      <c r="T46" s="43">
+      <c r="T46" s="37">
         <v>100.1</v>
       </c>
-      <c r="U46" s="55">
+      <c r="U46" s="44">
         <v>100</v>
       </c>
       <c r="V46" s="7">
         <v>100</v>
       </c>
       <c r="W46" s="13">
         <v>100</v>
       </c>
       <c r="X46" s="7">
         <v>100</v>
       </c>
       <c r="Y46" s="7">
         <v>100</v>
       </c>
       <c r="Z46" s="7">
         <v>100</v>
       </c>
       <c r="AA46" s="16">
         <v>102.7</v>
       </c>
       <c r="AB46" s="17">
         <v>102.6</v>
       </c>
       <c r="AC46" s="17">
         <v>102.7</v>
@@ -7091,155 +7059,157 @@
       <c r="AD46" s="16">
         <v>102.5</v>
       </c>
       <c r="AE46" s="17">
         <v>102.3</v>
       </c>
       <c r="AF46" s="17">
         <v>102.2</v>
       </c>
       <c r="AG46" s="13">
         <v>100</v>
       </c>
       <c r="AH46" s="13">
         <v>100</v>
       </c>
       <c r="AI46" s="13">
         <v>100</v>
       </c>
       <c r="AJ46" s="13">
         <v>100</v>
       </c>
       <c r="AK46" s="13">
         <v>100</v>
       </c>
       <c r="AL46" s="13">
-        <v>100.2</v>
+        <v>100</v>
       </c>
       <c r="AM46" s="13">
-        <v>150.1</v>
+        <v>103.8</v>
       </c>
       <c r="AN46" s="13">
-        <v>105.3</v>
+        <v>102.1</v>
       </c>
       <c r="AO46" s="13">
-        <v>100.9</v>
+        <v>106.3</v>
       </c>
       <c r="AP46" s="13">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="AQ46" s="13">
-        <v>103.9</v>
+        <v>104.6</v>
       </c>
       <c r="AR46" s="13">
-        <v>103.7</v>
+        <v>101.4</v>
       </c>
       <c r="AS46" s="13">
         <v>100</v>
       </c>
       <c r="AT46" s="13">
         <v>100</v>
       </c>
       <c r="AU46" s="13">
         <v>100</v>
       </c>
       <c r="AV46" s="13">
         <v>98.7</v>
       </c>
       <c r="AW46" s="13">
         <v>99.2</v>
       </c>
-      <c r="AX46" s="13"/>
+      <c r="AX46" s="13">
+        <v>99.9</v>
+      </c>
       <c r="AY46" s="13"/>
       <c r="AZ46" s="13"/>
       <c r="BA46" s="13"/>
       <c r="BB46" s="13"/>
       <c r="BC46" s="13"/>
       <c r="BD46" s="13"/>
     </row>
     <row r="47" spans="1:56" s="5" customFormat="1">
       <c r="A47" s="15" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="C47" s="24">
+        <v>28</v>
+      </c>
+      <c r="B47" s="26">
+        <v>100</v>
+      </c>
+      <c r="C47" s="23">
         <v>102.2</v>
       </c>
-      <c r="D47" s="24">
+      <c r="D47" s="23">
         <v>98.4</v>
       </c>
-      <c r="E47" s="24">
+      <c r="E47" s="23">
         <v>100.9</v>
       </c>
-      <c r="F47" s="24">
+      <c r="F47" s="23">
         <v>101.3</v>
       </c>
-      <c r="G47" s="24">
+      <c r="G47" s="23">
         <v>101.1</v>
       </c>
-      <c r="H47" s="25">
+      <c r="H47" s="24">
         <v>101.1</v>
       </c>
-      <c r="I47" s="41">
-[...17 lines deleted...]
-      <c r="O47" s="44">
+      <c r="I47" s="35">
+        <v>100</v>
+      </c>
+      <c r="J47" s="28">
+        <v>100</v>
+      </c>
+      <c r="K47" s="28">
+        <v>100</v>
+      </c>
+      <c r="L47" s="28">
+        <v>100</v>
+      </c>
+      <c r="M47" s="28">
+        <v>100</v>
+      </c>
+      <c r="N47" s="28">
+        <v>100</v>
+      </c>
+      <c r="O47" s="38">
         <v>132.4</v>
       </c>
-      <c r="P47" s="43">
+      <c r="P47" s="37">
         <v>101.8</v>
       </c>
-      <c r="Q47" s="43">
+      <c r="Q47" s="37">
         <v>85.7</v>
       </c>
-      <c r="R47" s="43">
+      <c r="R47" s="37">
         <v>89.5</v>
       </c>
-      <c r="S47" s="43">
+      <c r="S47" s="37">
         <v>101.4</v>
       </c>
-      <c r="T47" s="43">
+      <c r="T47" s="37">
         <v>103</v>
       </c>
-      <c r="U47" s="55">
+      <c r="U47" s="44">
         <v>100</v>
       </c>
       <c r="V47" s="7">
         <v>100</v>
       </c>
       <c r="W47" s="13">
         <v>100</v>
       </c>
       <c r="X47" s="7">
         <v>100</v>
       </c>
       <c r="Y47" s="7">
         <v>100</v>
       </c>
       <c r="Z47" s="7">
         <v>100</v>
       </c>
       <c r="AA47" s="17">
         <v>105.1</v>
       </c>
       <c r="AB47" s="16">
         <v>105</v>
       </c>
       <c r="AC47" s="17">
         <v>106.5</v>
@@ -7250,152 +7220,154 @@
       <c r="AE47" s="17">
         <v>106.1</v>
       </c>
       <c r="AF47" s="17">
         <v>105.2</v>
       </c>
       <c r="AG47" s="13">
         <v>100</v>
       </c>
       <c r="AH47" s="13">
         <v>100</v>
       </c>
       <c r="AI47" s="13">
         <v>100</v>
       </c>
       <c r="AJ47" s="13">
         <v>100</v>
       </c>
       <c r="AK47" s="13">
         <v>100</v>
       </c>
       <c r="AL47" s="13">
         <v>100</v>
       </c>
       <c r="AM47" s="13">
-        <v>8.1999999999999993</v>
+        <v>89.1</v>
       </c>
       <c r="AN47" s="13">
-        <v>91.1</v>
+        <v>95.4</v>
       </c>
       <c r="AO47" s="13">
-        <v>98.7</v>
+        <v>97.4</v>
       </c>
       <c r="AP47" s="13">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="AQ47" s="13">
-        <v>102.9</v>
+        <v>97.2</v>
       </c>
       <c r="AR47" s="13">
-        <v>102.2</v>
+        <v>104.7</v>
       </c>
       <c r="AS47" s="13">
         <v>100</v>
       </c>
       <c r="AT47" s="13">
         <v>100</v>
       </c>
       <c r="AU47" s="13">
         <v>100</v>
       </c>
       <c r="AV47" s="13">
         <v>100</v>
       </c>
       <c r="AW47" s="13">
         <v>100</v>
       </c>
-      <c r="AX47" s="13"/>
+      <c r="AX47" s="13">
+        <v>100</v>
+      </c>
       <c r="AY47" s="13"/>
       <c r="AZ47" s="13"/>
       <c r="BA47" s="13"/>
       <c r="BB47" s="13"/>
       <c r="BC47" s="13"/>
       <c r="BD47" s="13"/>
     </row>
     <row r="48" spans="1:56" s="5" customFormat="1">
       <c r="A48" s="15" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C48" s="24">
+        <v>29</v>
+      </c>
+      <c r="B48" s="26">
+        <v>100</v>
+      </c>
+      <c r="C48" s="23">
         <v>100.9</v>
       </c>
-      <c r="D48" s="24">
+      <c r="D48" s="23">
         <v>97.8</v>
       </c>
-      <c r="E48" s="24">
+      <c r="E48" s="23">
         <v>98.7</v>
       </c>
-      <c r="F48" s="24">
+      <c r="F48" s="23">
         <v>99.7</v>
       </c>
-      <c r="G48" s="24">
+      <c r="G48" s="23">
         <v>98.3</v>
       </c>
-      <c r="H48" s="25">
+      <c r="H48" s="24">
         <v>103.1</v>
       </c>
-      <c r="I48" s="41">
-[...20 lines deleted...]
-      <c r="P48" s="43">
+      <c r="I48" s="35">
+        <v>100</v>
+      </c>
+      <c r="J48" s="28">
+        <v>100</v>
+      </c>
+      <c r="K48" s="28">
+        <v>100</v>
+      </c>
+      <c r="L48" s="28">
+        <v>100</v>
+      </c>
+      <c r="M48" s="28">
+        <v>100</v>
+      </c>
+      <c r="N48" s="28">
+        <v>100</v>
+      </c>
+      <c r="O48" s="38">
+        <v>100</v>
+      </c>
+      <c r="P48" s="37">
         <v>74.5</v>
       </c>
-      <c r="Q48" s="43">
+      <c r="Q48" s="37">
         <v>66.2</v>
       </c>
-      <c r="R48" s="43">
+      <c r="R48" s="37">
         <v>76.400000000000006</v>
       </c>
-      <c r="S48" s="43">
+      <c r="S48" s="37">
         <v>93.5</v>
       </c>
-      <c r="T48" s="43">
+      <c r="T48" s="37">
         <v>101.3</v>
       </c>
-      <c r="U48" s="55">
+      <c r="U48" s="44">
         <v>100</v>
       </c>
       <c r="V48" s="7">
         <v>100</v>
       </c>
       <c r="W48" s="13">
         <v>100</v>
       </c>
       <c r="X48" s="7">
         <v>100</v>
       </c>
       <c r="Y48" s="7">
         <v>100</v>
       </c>
       <c r="Z48" s="7">
         <v>100</v>
       </c>
       <c r="AA48" s="17">
         <v>104.8</v>
       </c>
       <c r="AB48" s="17">
         <v>102.1</v>
       </c>
       <c r="AC48" s="17">
         <v>103.4</v>
@@ -7406,152 +7378,154 @@
       <c r="AE48" s="17">
         <v>107.2</v>
       </c>
       <c r="AF48" s="17">
         <v>103.4</v>
       </c>
       <c r="AG48" s="13">
         <v>100</v>
       </c>
       <c r="AH48" s="13">
         <v>100</v>
       </c>
       <c r="AI48" s="13">
         <v>100</v>
       </c>
       <c r="AJ48" s="13">
         <v>100</v>
       </c>
       <c r="AK48" s="13">
         <v>100</v>
       </c>
       <c r="AL48" s="13">
         <v>100</v>
       </c>
       <c r="AM48" s="13">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="AN48" s="13">
-        <v>90.9</v>
+        <v>99.1</v>
       </c>
       <c r="AO48" s="13">
-        <v>106.1</v>
+        <v>101.4</v>
       </c>
       <c r="AP48" s="13">
-        <v>102</v>
+        <v>104.1</v>
       </c>
       <c r="AQ48" s="13">
-        <v>101.9</v>
+        <v>100.7</v>
       </c>
       <c r="AR48" s="13">
-        <v>101.5</v>
+        <v>104.2</v>
       </c>
       <c r="AS48" s="13">
         <v>100</v>
       </c>
       <c r="AT48" s="13">
         <v>100</v>
       </c>
       <c r="AU48" s="13">
         <v>100</v>
       </c>
       <c r="AV48" s="13">
         <v>100</v>
       </c>
       <c r="AW48" s="13">
         <v>100</v>
       </c>
-      <c r="AX48" s="13"/>
+      <c r="AX48" s="13">
+        <v>100</v>
+      </c>
       <c r="AY48" s="13"/>
       <c r="AZ48" s="13"/>
       <c r="BA48" s="13"/>
       <c r="BB48" s="13"/>
       <c r="BC48" s="13"/>
       <c r="BD48" s="13"/>
     </row>
     <row r="49" spans="1:56" s="5" customFormat="1">
       <c r="A49" s="15" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="C49" s="24">
+        <v>30</v>
+      </c>
+      <c r="B49" s="26">
+        <v>100</v>
+      </c>
+      <c r="C49" s="23">
         <v>104.7</v>
       </c>
-      <c r="D49" s="24">
+      <c r="D49" s="23">
         <v>102.1</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E49" s="23">
         <v>96.8</v>
       </c>
-      <c r="F49" s="24">
+      <c r="F49" s="23">
         <v>99.5</v>
       </c>
-      <c r="G49" s="24">
+      <c r="G49" s="23">
         <v>100.2</v>
       </c>
-      <c r="H49" s="25">
+      <c r="H49" s="24">
         <v>101.9</v>
       </c>
-      <c r="I49" s="41">
-[...17 lines deleted...]
-      <c r="O49" s="44">
+      <c r="I49" s="35">
+        <v>100</v>
+      </c>
+      <c r="J49" s="28">
+        <v>100</v>
+      </c>
+      <c r="K49" s="28">
+        <v>100</v>
+      </c>
+      <c r="L49" s="28">
+        <v>100</v>
+      </c>
+      <c r="M49" s="28">
+        <v>100</v>
+      </c>
+      <c r="N49" s="28">
+        <v>100</v>
+      </c>
+      <c r="O49" s="38">
         <v>118.4</v>
       </c>
-      <c r="P49" s="43">
+      <c r="P49" s="37">
         <v>102.2</v>
       </c>
-      <c r="Q49" s="43">
+      <c r="Q49" s="37">
         <v>118.4</v>
       </c>
-      <c r="R49" s="43">
+      <c r="R49" s="37">
         <v>113.9</v>
       </c>
-      <c r="S49" s="43">
+      <c r="S49" s="37">
         <v>110.3</v>
       </c>
-      <c r="T49" s="43">
+      <c r="T49" s="37">
         <v>102.5</v>
       </c>
-      <c r="U49" s="55">
+      <c r="U49" s="44">
         <v>100</v>
       </c>
       <c r="V49" s="7">
         <v>100</v>
       </c>
       <c r="W49" s="13">
         <v>100</v>
       </c>
       <c r="X49" s="7">
         <v>100</v>
       </c>
       <c r="Y49" s="7">
         <v>100</v>
       </c>
       <c r="Z49" s="7">
         <v>100</v>
       </c>
       <c r="AA49" s="17">
         <v>102.1</v>
       </c>
       <c r="AB49" s="17">
         <v>101.5</v>
       </c>
       <c r="AC49" s="17">
         <v>102.1</v>
@@ -7562,83 +7536,85 @@
       <c r="AE49" s="17">
         <v>103.1</v>
       </c>
       <c r="AF49" s="17">
         <v>102.7</v>
       </c>
       <c r="AG49" s="13">
         <v>100</v>
       </c>
       <c r="AH49" s="13">
         <v>100</v>
       </c>
       <c r="AI49" s="13">
         <v>100</v>
       </c>
       <c r="AJ49" s="13">
         <v>100</v>
       </c>
       <c r="AK49" s="13">
         <v>100</v>
       </c>
       <c r="AL49" s="13">
         <v>100</v>
       </c>
       <c r="AM49" s="13">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>112.3</v>
+      </c>
+      <c r="AN49" s="9">
+        <v>102</v>
       </c>
       <c r="AO49" s="13">
-        <v>101.8</v>
+        <v>99.5</v>
       </c>
       <c r="AP49" s="13">
-        <v>101.6</v>
+        <v>102.1</v>
       </c>
       <c r="AQ49" s="13">
-        <v>102.6</v>
+        <v>106.8</v>
       </c>
       <c r="AR49" s="13">
-        <v>102.2</v>
+        <v>105.9</v>
       </c>
       <c r="AS49" s="13">
         <v>100</v>
       </c>
       <c r="AT49" s="13">
         <v>100</v>
       </c>
       <c r="AU49" s="13">
         <v>100</v>
       </c>
       <c r="AV49" s="13">
         <v>100</v>
       </c>
       <c r="AW49" s="13">
         <v>100</v>
       </c>
-      <c r="AX49" s="13"/>
+      <c r="AX49" s="13">
+        <v>100</v>
+      </c>
       <c r="AY49" s="13"/>
       <c r="AZ49" s="6"/>
       <c r="BA49" s="13"/>
       <c r="BB49" s="13"/>
       <c r="BC49" s="13"/>
       <c r="BD49" s="13"/>
     </row>
     <row r="50" spans="1:56" s="5" customFormat="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
@@ -7649,2226 +7625,2253 @@
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
       <c r="AK50" s="1"/>
       <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
       <c r="AR50" s="1"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1">
-      <c r="A51" s="92" t="s">
+      <c r="A51" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="92"/>
-[...18 lines deleted...]
-      <c r="U51" s="92"/>
+      <c r="B51" s="84"/>
+      <c r="C51" s="84"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="84"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="84"/>
+      <c r="N51" s="84"/>
+      <c r="O51" s="84"/>
+      <c r="P51" s="84"/>
+      <c r="Q51" s="84"/>
+      <c r="R51" s="84"/>
+      <c r="S51" s="84"/>
+      <c r="T51" s="84"/>
+      <c r="U51" s="84"/>
       <c r="AG51" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AH51" s="14"/>
       <c r="AI51" s="14"/>
       <c r="AJ51" s="14"/>
       <c r="AK51" s="14"/>
       <c r="AL51" s="14"/>
       <c r="AM51" s="14"/>
       <c r="AN51" s="14"/>
       <c r="AO51" s="14"/>
       <c r="AP51" s="14"/>
       <c r="AQ51" s="14"/>
       <c r="AR51" s="14"/>
     </row>
     <row r="52" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="P52" s="87" t="s">
+      <c r="P52" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="Q52" s="87"/>
-[...3 lines deleted...]
-      <c r="AB52" s="87" t="s">
+      <c r="Q52" s="80"/>
+      <c r="R52" s="80"/>
+      <c r="S52" s="80"/>
+      <c r="T52" s="80"/>
+      <c r="AB52" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AC52" s="87"/>
-[...3 lines deleted...]
-      <c r="AN52" s="87" t="s">
+      <c r="AC52" s="80"/>
+      <c r="AD52" s="80"/>
+      <c r="AE52" s="80"/>
+      <c r="AF52" s="80"/>
+      <c r="AN52" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AO52" s="87"/>
-[...3 lines deleted...]
-      <c r="AZ52" s="87" t="s">
+      <c r="AO52" s="80"/>
+      <c r="AP52" s="80"/>
+      <c r="AQ52" s="80"/>
+      <c r="AR52" s="80"/>
+      <c r="AZ52" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="BA52" s="87"/>
-[...2 lines deleted...]
-      <c r="BD52" s="87"/>
+      <c r="BA52" s="80"/>
+      <c r="BB52" s="80"/>
+      <c r="BC52" s="80"/>
+      <c r="BD52" s="80"/>
     </row>
     <row r="53" spans="1:56" ht="16.5" thickBot="1">
-      <c r="A53" s="93"/>
-      <c r="B53" s="97" t="s">
+      <c r="A53" s="85"/>
+      <c r="B53" s="89" t="s">
+        <v>37</v>
+      </c>
+      <c r="C53" s="90"/>
+      <c r="D53" s="90"/>
+      <c r="E53" s="90"/>
+      <c r="F53" s="90"/>
+      <c r="G53" s="90"/>
+      <c r="H53" s="91"/>
+      <c r="I53" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" s="82"/>
+      <c r="K53" s="82"/>
+      <c r="L53" s="82"/>
+      <c r="M53" s="82"/>
+      <c r="N53" s="82"/>
+      <c r="O53" s="82"/>
+      <c r="P53" s="82"/>
+      <c r="Q53" s="82"/>
+      <c r="R53" s="82"/>
+      <c r="S53" s="82"/>
+      <c r="T53" s="83"/>
+      <c r="U53" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="V53" s="82"/>
+      <c r="W53" s="82"/>
+      <c r="X53" s="82"/>
+      <c r="Y53" s="82"/>
+      <c r="Z53" s="82"/>
+      <c r="AA53" s="82"/>
+      <c r="AB53" s="82"/>
+      <c r="AC53" s="82"/>
+      <c r="AD53" s="82"/>
+      <c r="AE53" s="82"/>
+      <c r="AF53" s="83"/>
+      <c r="AG53" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C53" s="98"/>
-[...60 lines deleted...]
-      <c r="BD53" s="90"/>
+      <c r="AH53" s="82"/>
+      <c r="AI53" s="82"/>
+      <c r="AJ53" s="82"/>
+      <c r="AK53" s="82"/>
+      <c r="AL53" s="82"/>
+      <c r="AM53" s="82"/>
+      <c r="AN53" s="82"/>
+      <c r="AO53" s="82"/>
+      <c r="AP53" s="82"/>
+      <c r="AQ53" s="82"/>
+      <c r="AR53" s="83"/>
+      <c r="AS53" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="AT53" s="82"/>
+      <c r="AU53" s="82"/>
+      <c r="AV53" s="82"/>
+      <c r="AW53" s="82"/>
+      <c r="AX53" s="82"/>
+      <c r="AY53" s="82"/>
+      <c r="AZ53" s="82"/>
+      <c r="BA53" s="82"/>
+      <c r="BB53" s="82"/>
+      <c r="BC53" s="82"/>
+      <c r="BD53" s="83"/>
     </row>
     <row r="54" spans="1:56" ht="26.25" thickBot="1">
-      <c r="A54" s="94"/>
+      <c r="A54" s="86"/>
       <c r="B54" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="C54" s="20" t="s">
+      <c r="E54" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="D54" s="20" t="s">
+      <c r="F54" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="E54" s="20" t="s">
+      <c r="G54" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="F54" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I54" s="2" t="s">
+      <c r="H54" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I54" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="J54" s="2" t="s">
+      <c r="J54" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="K54" s="2" t="s">
+      <c r="K54" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="L54" s="2" t="s">
+      <c r="L54" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="M54" s="2" t="s">
+      <c r="M54" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="N54" s="2" t="s">
+      <c r="N54" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="O54" s="2" t="s">
+      <c r="O54" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="P54" s="2" t="s">
+      <c r="P54" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="Q54" s="2" t="s">
+      <c r="Q54" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="R54" s="2" t="s">
+      <c r="R54" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="S54" s="2" t="s">
+      <c r="S54" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="T54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="U54" s="2" t="s">
+      <c r="T54" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="U54" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="V54" s="2" t="s">
+      <c r="V54" s="69" t="s">
         <v>3</v>
       </c>
       <c r="W54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Y54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="Z54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AA54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AC54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AE54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AF54" s="2" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="AG54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AH54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AI54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AJ54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AK54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AL54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AM54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AN54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AO54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AP54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AQ54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="AR54" s="2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AS54" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS54" s="69" t="s">
         <v>2</v>
       </c>
       <c r="AT54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AU54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AV54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AW54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AX54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AY54" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AZ54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="BA54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="BB54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="BC54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BD54" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:56" s="5" customFormat="1">
       <c r="A55" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B55" s="22">
         <v>101.83238560953814</v>
       </c>
       <c r="C55" s="22">
         <v>101.66140966723157</v>
       </c>
       <c r="D55" s="22">
         <v>103.07793301708645</v>
       </c>
       <c r="E55" s="22">
         <v>102.1475322284676</v>
       </c>
       <c r="F55" s="22">
         <v>102.94905363612853</v>
       </c>
       <c r="G55" s="22">
         <v>103.39335394287727</v>
       </c>
-      <c r="H55" s="23">
+      <c r="H55" s="75">
         <v>103.75224675089278</v>
       </c>
-      <c r="I55" s="31">
+      <c r="I55" s="75">
         <v>100.41137310207171</v>
       </c>
-      <c r="J55" s="32">
+      <c r="J55" s="75">
         <v>101.89327058828053</v>
       </c>
-      <c r="K55" s="32">
+      <c r="K55" s="75">
         <v>101.45596927693322</v>
       </c>
-      <c r="L55" s="33">
+      <c r="L55" s="76">
         <v>101.7</v>
       </c>
-      <c r="M55" s="39">
+      <c r="M55" s="77">
         <v>101.6</v>
       </c>
-      <c r="N55" s="38">
+      <c r="N55" s="78">
         <v>101.5</v>
       </c>
-      <c r="O55" s="39">
+      <c r="O55" s="77">
         <v>101.5</v>
       </c>
-      <c r="P55" s="39">
+      <c r="P55" s="77">
         <v>101.4</v>
       </c>
-      <c r="Q55" s="39">
+      <c r="Q55" s="77">
         <v>101.4</v>
       </c>
-      <c r="R55" s="39">
+      <c r="R55" s="77">
         <v>101.1</v>
       </c>
-      <c r="S55" s="39">
+      <c r="S55" s="77">
         <v>101.1</v>
       </c>
-      <c r="T55" s="39">
+      <c r="T55" s="77">
         <v>101.1</v>
       </c>
       <c r="U55" s="19">
         <v>102.7</v>
       </c>
       <c r="V55" s="19">
         <v>102.3</v>
       </c>
       <c r="W55" s="19">
         <v>101.4</v>
       </c>
       <c r="X55" s="19">
         <v>101.1</v>
       </c>
       <c r="Y55" s="19">
         <v>101.7</v>
       </c>
       <c r="Z55" s="19">
         <v>101.3</v>
       </c>
       <c r="AA55" s="19">
         <v>102.70646081223089</v>
       </c>
       <c r="AB55" s="19">
         <v>102.64934465711588</v>
       </c>
       <c r="AC55" s="19">
         <v>102.85377196936156</v>
       </c>
       <c r="AD55" s="19">
         <v>102.88412283995214</v>
       </c>
       <c r="AE55" s="19">
         <v>102.02900364493689</v>
       </c>
       <c r="AF55" s="19">
         <v>102.29551939892288</v>
       </c>
       <c r="AG55" s="10">
         <v>103.66946140834766</v>
       </c>
       <c r="AH55" s="10">
-        <v>102.3566822519971</v>
+        <v>102.6</v>
       </c>
       <c r="AI55" s="10">
-        <v>102.22432931583189</v>
+        <v>102.4</v>
       </c>
       <c r="AJ55" s="10">
-        <v>102.35981025473168</v>
+        <v>102.5</v>
       </c>
       <c r="AK55" s="10">
-        <v>102.3</v>
+        <v>102.5</v>
       </c>
       <c r="AL55" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AM55" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AN55" s="10">
         <v>103</v>
       </c>
-      <c r="AM55" s="10">
-[...4 lines deleted...]
-      </c>
       <c r="AO55" s="10">
-        <v>103.2</v>
+        <v>103.3</v>
       </c>
       <c r="AP55" s="10">
-        <v>103.2</v>
+        <v>103.3</v>
       </c>
       <c r="AQ55" s="10">
-        <v>103.3</v>
+        <v>103.5</v>
       </c>
       <c r="AR55" s="10">
-        <v>103.9</v>
-[...1 lines deleted...]
-      <c r="AS55" s="82">
+        <v>104.1</v>
+      </c>
+      <c r="AS55" s="70">
         <v>100.1</v>
       </c>
       <c r="AT55" s="10">
         <v>101.4</v>
       </c>
       <c r="AU55" s="10">
         <v>101.8</v>
       </c>
       <c r="AV55" s="10">
         <v>101.6</v>
       </c>
       <c r="AW55" s="10">
         <v>101.4</v>
       </c>
-      <c r="AX55" s="10"/>
+      <c r="AX55" s="10">
+        <v>101.4</v>
+      </c>
       <c r="AY55" s="10"/>
       <c r="AZ55" s="10"/>
       <c r="BA55" s="10"/>
       <c r="BB55" s="10"/>
       <c r="BC55" s="10"/>
       <c r="BD55" s="10"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="15" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B56" s="28">
+        <v>21</v>
+      </c>
+      <c r="B56" s="27">
         <v>92.2</v>
       </c>
-      <c r="C56" s="29">
+      <c r="C56" s="28">
         <v>89.6</v>
       </c>
-      <c r="D56" s="29">
+      <c r="D56" s="28">
         <v>91.5</v>
       </c>
-      <c r="E56" s="29">
+      <c r="E56" s="28">
         <v>93.2</v>
       </c>
-      <c r="F56" s="29">
+      <c r="F56" s="28">
         <v>92.8</v>
       </c>
-      <c r="G56" s="29">
+      <c r="G56" s="28">
         <v>92.9</v>
       </c>
-      <c r="H56" s="30">
+      <c r="H56" s="35">
         <v>93.7</v>
       </c>
-      <c r="I56" s="40">
+      <c r="I56" s="35">
         <v>78.900000000000006</v>
       </c>
-      <c r="J56" s="41">
+      <c r="J56" s="35">
         <v>90.2</v>
       </c>
-      <c r="K56" s="41">
+      <c r="K56" s="35">
         <v>94.2</v>
       </c>
-      <c r="L56" s="44">
+      <c r="L56" s="38">
         <v>93.4</v>
       </c>
-      <c r="M56" s="43">
+      <c r="M56" s="37">
         <v>93.5</v>
       </c>
-      <c r="N56" s="42">
+      <c r="N56" s="36">
         <v>95.1</v>
       </c>
-      <c r="O56" s="43">
+      <c r="O56" s="37">
         <v>91.1</v>
       </c>
-      <c r="P56" s="43">
+      <c r="P56" s="37">
         <v>91.8</v>
       </c>
-      <c r="Q56" s="43">
+      <c r="Q56" s="37">
         <v>92.3</v>
       </c>
-      <c r="R56" s="43">
+      <c r="R56" s="37">
         <v>90.1</v>
       </c>
-      <c r="S56" s="43">
+      <c r="S56" s="37">
         <v>89.4</v>
       </c>
-      <c r="T56" s="43">
+      <c r="T56" s="37">
         <v>90.2</v>
       </c>
-      <c r="U56" s="7">
+      <c r="U56" s="8">
         <v>103.2</v>
       </c>
       <c r="V56" s="9">
         <v>100.3</v>
       </c>
       <c r="W56" s="6">
         <v>100.2</v>
       </c>
       <c r="X56" s="6">
         <v>96.8</v>
       </c>
       <c r="Y56" s="6">
         <v>100.1</v>
       </c>
       <c r="Z56" s="8">
         <v>100.6</v>
       </c>
       <c r="AA56" s="8">
         <v>101.6961402799823</v>
       </c>
       <c r="AB56" s="8">
         <v>102.03022303399236</v>
       </c>
       <c r="AC56" s="8">
         <v>102.19781701594614</v>
       </c>
       <c r="AD56" s="8">
         <v>101.97010696960984</v>
       </c>
       <c r="AE56" s="8">
         <v>101.75690861929165</v>
       </c>
       <c r="AF56" s="8">
         <v>100.9</v>
       </c>
-      <c r="AG56" s="75">
+      <c r="AG56" s="63">
         <v>109.8</v>
       </c>
-      <c r="AH56" s="75">
+      <c r="AH56" s="63">
         <v>105.1</v>
       </c>
-      <c r="AI56" s="75">
-[...3 lines deleted...]
-        <v>102.7</v>
+      <c r="AI56" s="63">
+        <v>104.6</v>
+      </c>
+      <c r="AJ56" s="63">
+        <v>105.2</v>
       </c>
       <c r="AK56" s="13">
+        <v>103.5</v>
+      </c>
+      <c r="AL56" s="13">
+        <v>104.9</v>
+      </c>
+      <c r="AM56" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="AN56" s="13">
+        <v>104.4</v>
+      </c>
+      <c r="AO56" s="13">
         <v>104.6</v>
       </c>
-      <c r="AL56" s="13">
-[...10 lines deleted...]
-      </c>
       <c r="AP56" s="13">
-        <v>104.1</v>
+        <v>103.6</v>
       </c>
       <c r="AQ56" s="13">
-        <v>103.3</v>
+        <v>102.4</v>
       </c>
       <c r="AR56" s="13">
-        <v>103.5</v>
-[...1 lines deleted...]
-      <c r="AS56" s="83">
+        <v>103.4</v>
+      </c>
+      <c r="AS56" s="71">
         <v>84.6</v>
       </c>
-      <c r="AT56" s="75">
+      <c r="AT56" s="63">
         <v>101.6</v>
       </c>
-      <c r="AU56" s="75">
+      <c r="AU56" s="63">
         <v>106.2</v>
       </c>
-      <c r="AV56" s="75">
+      <c r="AV56" s="63">
         <v>102.5</v>
       </c>
       <c r="AW56" s="13">
         <v>101.7</v>
       </c>
-      <c r="AX56" s="13"/>
+      <c r="AX56" s="13">
+        <v>98.3</v>
+      </c>
       <c r="AY56" s="13"/>
       <c r="AZ56" s="13"/>
       <c r="BA56" s="13"/>
       <c r="BB56" s="13"/>
       <c r="BC56" s="13"/>
       <c r="BD56" s="13"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B57" s="28">
+        <v>22</v>
+      </c>
+      <c r="B57" s="27">
         <v>100.2</v>
       </c>
-      <c r="C57" s="29">
+      <c r="C57" s="28">
         <v>100.4</v>
       </c>
-      <c r="D57" s="29">
+      <c r="D57" s="28">
         <v>101.6</v>
       </c>
-      <c r="E57" s="29">
+      <c r="E57" s="28">
         <v>106.5</v>
       </c>
-      <c r="F57" s="29">
+      <c r="F57" s="28">
         <v>107.9</v>
       </c>
-      <c r="G57" s="29">
+      <c r="G57" s="28">
         <v>106.8</v>
       </c>
-      <c r="H57" s="30">
+      <c r="H57" s="35">
         <v>104.9</v>
       </c>
-      <c r="I57" s="40">
+      <c r="I57" s="35">
         <v>105.7</v>
       </c>
-      <c r="J57" s="41">
+      <c r="J57" s="35">
         <v>102.4</v>
       </c>
-      <c r="K57" s="41">
+      <c r="K57" s="35">
         <v>101</v>
       </c>
-      <c r="L57" s="44">
+      <c r="L57" s="38">
         <v>102.7</v>
       </c>
-      <c r="M57" s="43">
+      <c r="M57" s="37">
         <v>101.5</v>
       </c>
-      <c r="N57" s="42">
+      <c r="N57" s="36">
         <v>103.5</v>
       </c>
-      <c r="O57" s="43">
+      <c r="O57" s="37">
         <v>103</v>
       </c>
-      <c r="P57" s="43">
+      <c r="P57" s="37">
         <v>105</v>
       </c>
-      <c r="Q57" s="43">
+      <c r="Q57" s="37">
         <v>108.1</v>
       </c>
-      <c r="R57" s="43">
+      <c r="R57" s="37">
         <v>104.2</v>
       </c>
-      <c r="S57" s="43">
+      <c r="S57" s="37">
         <v>103.8</v>
       </c>
-      <c r="T57" s="43">
+      <c r="T57" s="37">
         <v>108.1</v>
       </c>
       <c r="U57" s="8">
         <v>100.3</v>
       </c>
       <c r="V57" s="16">
         <v>100.7</v>
       </c>
       <c r="W57" s="17">
         <v>100.8</v>
       </c>
       <c r="X57" s="17">
         <v>100.9</v>
       </c>
       <c r="Y57" s="17">
         <v>100.7</v>
       </c>
       <c r="Z57" s="8">
         <v>103.5</v>
       </c>
       <c r="AA57" s="8">
         <v>103</v>
       </c>
       <c r="AB57" s="8">
         <v>102.6</v>
       </c>
       <c r="AC57" s="8">
         <v>102.3</v>
       </c>
       <c r="AD57" s="8">
         <v>102.2</v>
       </c>
       <c r="AE57" s="8">
         <v>105.6</v>
       </c>
       <c r="AF57" s="8">
         <v>108.3</v>
       </c>
       <c r="AG57" s="16">
-        <v>101.1</v>
+        <v>99.7</v>
       </c>
       <c r="AH57" s="16">
         <v>100.3</v>
       </c>
       <c r="AI57" s="16">
-        <v>100.9</v>
+        <v>100</v>
       </c>
       <c r="AJ57" s="18">
         <v>103.8</v>
       </c>
       <c r="AK57" s="13">
         <v>102.6</v>
       </c>
       <c r="AL57" s="13">
-        <v>103.3</v>
+        <v>102.7</v>
       </c>
       <c r="AM57" s="13">
-        <v>102.8</v>
+        <v>102.3</v>
       </c>
       <c r="AN57" s="13">
-        <v>102.2</v>
+        <v>102.3</v>
       </c>
       <c r="AO57" s="13">
         <v>105.6</v>
       </c>
       <c r="AP57" s="13">
-        <v>105.3</v>
+        <v>105.4</v>
       </c>
       <c r="AQ57" s="13">
         <v>105.2</v>
       </c>
       <c r="AR57" s="13">
         <v>105.3</v>
       </c>
-      <c r="AS57" s="83">
+      <c r="AS57" s="71">
         <v>100.4</v>
       </c>
       <c r="AT57" s="16">
         <v>101.7</v>
       </c>
       <c r="AU57" s="16">
         <v>102.2</v>
       </c>
       <c r="AV57" s="18">
         <v>100.2</v>
       </c>
       <c r="AW57" s="13">
         <v>100.2</v>
       </c>
-      <c r="AX57" s="13"/>
+      <c r="AX57" s="13">
+        <v>101</v>
+      </c>
       <c r="AY57" s="13"/>
       <c r="AZ57" s="13"/>
       <c r="BA57" s="13"/>
       <c r="BB57" s="13"/>
       <c r="BC57" s="13"/>
       <c r="BD57" s="13"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B58" s="28">
+        <v>23</v>
+      </c>
+      <c r="B58" s="27">
         <v>101.2</v>
       </c>
-      <c r="C58" s="29">
+      <c r="C58" s="28">
         <v>102.6</v>
       </c>
-      <c r="D58" s="29">
+      <c r="D58" s="28">
         <v>104.4</v>
       </c>
-      <c r="E58" s="29">
+      <c r="E58" s="28">
         <v>103</v>
       </c>
-      <c r="F58" s="29">
+      <c r="F58" s="28">
         <v>102.9</v>
       </c>
-      <c r="G58" s="29">
+      <c r="G58" s="28">
         <v>103.3</v>
       </c>
-      <c r="H58" s="30">
+      <c r="H58" s="35">
         <v>98</v>
       </c>
-      <c r="I58" s="40">
+      <c r="I58" s="35">
         <v>105.5</v>
       </c>
-      <c r="J58" s="41">
+      <c r="J58" s="35">
         <v>102.7</v>
       </c>
-      <c r="K58" s="41">
+      <c r="K58" s="35">
         <v>101.2</v>
       </c>
-      <c r="L58" s="44">
+      <c r="L58" s="38">
         <v>99.6</v>
       </c>
-      <c r="M58" s="43">
+      <c r="M58" s="37">
         <v>100.4</v>
       </c>
-      <c r="N58" s="42">
+      <c r="N58" s="36">
         <v>100.9</v>
       </c>
-      <c r="O58" s="43">
+      <c r="O58" s="37">
         <v>101.4</v>
       </c>
-      <c r="P58" s="43">
+      <c r="P58" s="37">
         <v>101.7</v>
       </c>
-      <c r="Q58" s="43">
+      <c r="Q58" s="37">
         <v>102.8</v>
       </c>
-      <c r="R58" s="43">
+      <c r="R58" s="37">
         <v>103</v>
       </c>
-      <c r="S58" s="43">
+      <c r="S58" s="37">
         <v>104</v>
       </c>
-      <c r="T58" s="43">
+      <c r="T58" s="37">
         <v>100.6</v>
       </c>
       <c r="U58" s="8">
         <v>100.6</v>
       </c>
       <c r="V58" s="16">
         <v>100.8</v>
       </c>
       <c r="W58" s="17">
         <v>102.3</v>
       </c>
       <c r="X58" s="16">
         <v>103</v>
       </c>
       <c r="Y58" s="16">
         <v>102.5</v>
       </c>
       <c r="Z58" s="8">
         <v>102.6</v>
       </c>
       <c r="AA58" s="8">
         <v>102.4</v>
       </c>
       <c r="AB58" s="8">
         <v>102.3</v>
       </c>
       <c r="AC58" s="8">
         <v>102.5</v>
       </c>
       <c r="AD58" s="8">
         <v>102.3</v>
       </c>
       <c r="AE58" s="8">
         <v>102.3</v>
       </c>
       <c r="AF58" s="8">
         <v>101.8</v>
       </c>
       <c r="AG58" s="16">
         <v>101.9</v>
       </c>
       <c r="AH58" s="16">
         <v>100</v>
       </c>
       <c r="AI58" s="16">
-        <v>102.9</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>104.9</v>
+      </c>
+      <c r="AJ58" s="64">
+        <v>104.7</v>
       </c>
       <c r="AK58" s="13">
-        <v>103.8</v>
+        <v>104.4</v>
       </c>
       <c r="AL58" s="13">
-        <v>103.1</v>
+        <v>105</v>
       </c>
       <c r="AM58" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="AN58" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="AO58" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="AP58" s="13">
+        <v>104.3</v>
+      </c>
+      <c r="AQ58" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="AR58" s="13">
         <v>104.6</v>
       </c>
-      <c r="AN58" s="13">
-[...14 lines deleted...]
-      <c r="AS58" s="83">
+      <c r="AS58" s="71">
         <v>102.7</v>
       </c>
       <c r="AT58" s="16">
         <v>103.1</v>
       </c>
       <c r="AU58" s="16">
         <v>101.3</v>
       </c>
-      <c r="AV58" s="76">
+      <c r="AV58" s="64">
         <v>104.5</v>
       </c>
       <c r="AW58" s="13">
         <v>104.8</v>
       </c>
-      <c r="AX58" s="13"/>
+      <c r="AX58" s="13">
+        <v>102.7</v>
+      </c>
       <c r="AY58" s="13"/>
       <c r="AZ58" s="13"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
       <c r="BD58" s="13"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="15" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B59" s="28">
+        <v>24</v>
+      </c>
+      <c r="B59" s="27">
         <v>103.6</v>
       </c>
-      <c r="C59" s="29">
+      <c r="C59" s="28">
         <v>106.8</v>
       </c>
-      <c r="D59" s="29">
+      <c r="D59" s="28">
         <v>106.2</v>
       </c>
-      <c r="E59" s="29">
+      <c r="E59" s="28">
         <v>105.2</v>
       </c>
-      <c r="F59" s="29">
+      <c r="F59" s="28">
         <v>108.2</v>
       </c>
-      <c r="G59" s="29">
+      <c r="G59" s="28">
         <v>105.9</v>
       </c>
-      <c r="H59" s="30">
+      <c r="H59" s="35">
         <v>101.7</v>
       </c>
-      <c r="I59" s="40">
+      <c r="I59" s="35">
         <v>103.3</v>
       </c>
-      <c r="J59" s="41">
+      <c r="J59" s="35">
         <v>100.2</v>
       </c>
-      <c r="K59" s="41">
+      <c r="K59" s="35">
         <v>100.3</v>
       </c>
-      <c r="L59" s="44">
+      <c r="L59" s="38">
         <v>101.3</v>
       </c>
-      <c r="M59" s="43">
+      <c r="M59" s="37">
         <v>100.5</v>
       </c>
-      <c r="N59" s="42">
+      <c r="N59" s="36">
         <v>101.4</v>
       </c>
-      <c r="O59" s="43">
+      <c r="O59" s="37">
         <v>102.8</v>
       </c>
-      <c r="P59" s="43">
+      <c r="P59" s="37">
         <v>107.2</v>
       </c>
-      <c r="Q59" s="43">
+      <c r="Q59" s="37">
         <v>106.4</v>
       </c>
-      <c r="R59" s="43">
+      <c r="R59" s="37">
         <v>105.3</v>
       </c>
-      <c r="S59" s="43">
+      <c r="S59" s="37">
         <v>106.2</v>
       </c>
-      <c r="T59" s="43">
+      <c r="T59" s="37">
         <v>105.7</v>
       </c>
       <c r="U59" s="8">
         <v>103.5</v>
       </c>
       <c r="V59" s="16">
         <v>102</v>
       </c>
       <c r="W59" s="17">
         <v>104.1</v>
       </c>
       <c r="X59" s="17">
         <v>103.6</v>
       </c>
       <c r="Y59" s="17">
         <v>104.3</v>
       </c>
       <c r="Z59" s="8">
         <v>100.1</v>
       </c>
       <c r="AA59" s="8">
         <v>106</v>
       </c>
       <c r="AB59" s="8">
         <v>105.3</v>
       </c>
       <c r="AC59" s="8">
         <v>105.6</v>
       </c>
       <c r="AD59" s="8">
         <v>104.8</v>
       </c>
       <c r="AE59" s="8">
         <v>102.6</v>
       </c>
       <c r="AF59" s="8">
         <v>104.3</v>
       </c>
       <c r="AG59" s="17">
         <v>102.8</v>
       </c>
       <c r="AH59" s="17">
         <v>104.5</v>
       </c>
       <c r="AI59" s="17">
-        <v>101.5</v>
-[...2 lines deleted...]
-        <v>102.5</v>
+        <v>102.2</v>
+      </c>
+      <c r="AJ59" s="64">
+        <v>103</v>
       </c>
       <c r="AK59" s="13">
-        <v>101.6</v>
+        <v>103</v>
       </c>
       <c r="AL59" s="13">
         <v>102.4</v>
       </c>
       <c r="AM59" s="13">
-        <v>100.1</v>
+        <v>100.4</v>
       </c>
       <c r="AN59" s="13">
-        <v>101.2</v>
+        <v>101.5</v>
       </c>
       <c r="AO59" s="13">
-        <v>102.2</v>
+        <v>102.5</v>
       </c>
       <c r="AP59" s="13">
-        <v>103</v>
+        <v>103.4</v>
       </c>
       <c r="AQ59" s="13">
+        <v>104</v>
+      </c>
+      <c r="AR59" s="13">
         <v>103.1</v>
       </c>
-      <c r="AR59" s="13">
-[...2 lines deleted...]
-      <c r="AS59" s="83">
+      <c r="AS59" s="71">
         <v>103.8</v>
       </c>
       <c r="AT59" s="16">
         <v>103.1</v>
       </c>
       <c r="AU59" s="17">
         <v>101.9</v>
       </c>
       <c r="AV59" s="18">
         <v>101.8</v>
       </c>
       <c r="AW59" s="13">
         <v>101.5</v>
       </c>
-      <c r="AX59" s="13"/>
+      <c r="AX59" s="13">
+        <v>103.1</v>
+      </c>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="13"/>
       <c r="BA59" s="13"/>
       <c r="BB59" s="13"/>
       <c r="BC59" s="13"/>
       <c r="BD59" s="13"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="15" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B60" s="28">
+        <v>25</v>
+      </c>
+      <c r="B60" s="27">
         <v>101</v>
       </c>
-      <c r="C60" s="29">
+      <c r="C60" s="28">
         <v>103</v>
       </c>
-      <c r="D60" s="29">
+      <c r="D60" s="28">
         <v>103.3</v>
       </c>
-      <c r="E60" s="29">
+      <c r="E60" s="28">
         <v>102.9</v>
       </c>
-      <c r="F60" s="29">
+      <c r="F60" s="28">
         <v>103.3</v>
       </c>
-      <c r="G60" s="29">
+      <c r="G60" s="28">
         <v>103.4</v>
       </c>
-      <c r="H60" s="30">
+      <c r="H60" s="35">
         <v>102.7</v>
       </c>
-      <c r="I60" s="40">
+      <c r="I60" s="35">
         <v>106</v>
       </c>
-      <c r="J60" s="41">
+      <c r="J60" s="35">
         <v>106.5</v>
       </c>
-      <c r="K60" s="41">
+      <c r="K60" s="35">
         <v>103.9</v>
       </c>
-      <c r="L60" s="44">
+      <c r="L60" s="38">
         <v>103</v>
       </c>
-      <c r="M60" s="43">
+      <c r="M60" s="37">
         <v>101.7</v>
       </c>
-      <c r="N60" s="42">
+      <c r="N60" s="36">
         <v>101.3</v>
       </c>
-      <c r="O60" s="43">
+      <c r="O60" s="37">
         <v>103.7</v>
       </c>
-      <c r="P60" s="43">
+      <c r="P60" s="37">
         <v>104.2</v>
       </c>
-      <c r="Q60" s="43">
+      <c r="Q60" s="37">
         <v>100.9</v>
       </c>
-      <c r="R60" s="43">
+      <c r="R60" s="37">
         <v>101.9</v>
       </c>
-      <c r="S60" s="43">
+      <c r="S60" s="37">
         <v>103.9</v>
       </c>
-      <c r="T60" s="43">
+      <c r="T60" s="37">
         <v>103.6</v>
       </c>
       <c r="U60" s="8">
         <v>100.5</v>
       </c>
       <c r="V60" s="16">
         <v>102.8</v>
       </c>
       <c r="W60" s="17">
         <v>103.5</v>
       </c>
       <c r="X60" s="17">
         <v>103.6</v>
       </c>
       <c r="Y60" s="17">
         <v>103.1</v>
       </c>
       <c r="Z60" s="8">
         <v>102.9</v>
       </c>
       <c r="AA60" s="8">
         <v>102.7</v>
       </c>
       <c r="AB60" s="8">
         <v>102.6</v>
       </c>
       <c r="AC60" s="8">
         <v>102.5</v>
       </c>
       <c r="AD60" s="8">
         <v>103.1</v>
       </c>
       <c r="AE60" s="8">
         <v>101.3</v>
       </c>
       <c r="AF60" s="8">
         <v>101.3</v>
       </c>
       <c r="AG60" s="17">
         <v>103.8</v>
       </c>
-      <c r="AH60" s="17">
-        <v>105.1</v>
+      <c r="AH60" s="16">
+        <v>105</v>
       </c>
       <c r="AI60" s="16">
+        <v>103</v>
+      </c>
+      <c r="AJ60" s="18">
+        <v>101.7</v>
+      </c>
+      <c r="AK60" s="13">
         <v>102.6</v>
       </c>
-      <c r="AJ60" s="18">
-[...4 lines deleted...]
-      </c>
       <c r="AL60" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="AM60" s="13">
         <v>105.4</v>
       </c>
-      <c r="AM60" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AN60" s="13">
-        <v>105.1</v>
+        <v>105</v>
       </c>
       <c r="AO60" s="13">
-        <v>105</v>
+        <v>104.8</v>
       </c>
       <c r="AP60" s="13">
-        <v>103.9</v>
+        <v>104.6</v>
       </c>
       <c r="AQ60" s="13">
-        <v>103.8</v>
+        <v>104.6</v>
       </c>
       <c r="AR60" s="13">
-        <v>104.2</v>
-[...1 lines deleted...]
-      <c r="AS60" s="83">
+        <v>104.7</v>
+      </c>
+      <c r="AS60" s="71">
         <v>110.2</v>
       </c>
       <c r="AT60" s="17">
         <v>103.9</v>
       </c>
       <c r="AU60" s="16">
         <v>101.4</v>
       </c>
       <c r="AV60" s="18">
         <v>101.2</v>
       </c>
       <c r="AW60" s="13">
         <v>100.8</v>
       </c>
-      <c r="AX60" s="13"/>
+      <c r="AX60" s="13">
+        <v>99.8</v>
+      </c>
       <c r="AY60" s="13"/>
       <c r="AZ60" s="13"/>
       <c r="BA60" s="13"/>
       <c r="BB60" s="13"/>
       <c r="BC60" s="13"/>
       <c r="BD60" s="13"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="15" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B61" s="28">
+        <v>26</v>
+      </c>
+      <c r="B61" s="27">
         <v>100.4</v>
       </c>
-      <c r="C61" s="29">
+      <c r="C61" s="28">
         <v>100.1</v>
       </c>
-      <c r="D61" s="29">
+      <c r="D61" s="28">
         <v>100.5</v>
       </c>
-      <c r="E61" s="29">
+      <c r="E61" s="28">
         <v>101.4</v>
       </c>
-      <c r="F61" s="29">
+      <c r="F61" s="28">
         <v>101.7</v>
       </c>
-      <c r="G61" s="29">
+      <c r="G61" s="28">
         <v>102.3</v>
       </c>
-      <c r="H61" s="30">
+      <c r="H61" s="35">
         <v>104.8</v>
       </c>
-      <c r="I61" s="40">
+      <c r="I61" s="35">
         <v>101.1</v>
       </c>
-      <c r="J61" s="41">
+      <c r="J61" s="35">
         <v>102.7</v>
       </c>
-      <c r="K61" s="41">
+      <c r="K61" s="35">
         <v>101.2</v>
       </c>
-      <c r="L61" s="44">
+      <c r="L61" s="38">
         <v>102.2</v>
       </c>
-      <c r="M61" s="43">
+      <c r="M61" s="37">
         <v>101.6</v>
       </c>
-      <c r="N61" s="42">
+      <c r="N61" s="36">
         <v>101.6</v>
       </c>
-      <c r="O61" s="43">
+      <c r="O61" s="37">
         <v>100.6</v>
       </c>
-      <c r="P61" s="43">
+      <c r="P61" s="37">
         <v>101</v>
       </c>
-      <c r="Q61" s="43">
+      <c r="Q61" s="37">
         <v>102.2</v>
       </c>
-      <c r="R61" s="43">
+      <c r="R61" s="37">
         <v>101.6</v>
       </c>
-      <c r="S61" s="43">
+      <c r="S61" s="37">
         <v>101.1</v>
       </c>
-      <c r="T61" s="43">
+      <c r="T61" s="37">
         <v>105.8</v>
       </c>
       <c r="U61" s="8">
         <v>100.6</v>
       </c>
       <c r="V61" s="16">
         <v>100.5</v>
       </c>
       <c r="W61" s="16">
         <v>101.5</v>
       </c>
       <c r="X61" s="16">
         <v>101.8</v>
       </c>
       <c r="Y61" s="16">
         <v>102.2</v>
       </c>
       <c r="Z61" s="8">
         <v>102.4</v>
       </c>
       <c r="AA61" s="8">
         <v>102.3</v>
       </c>
       <c r="AB61" s="8">
         <v>102.4</v>
       </c>
       <c r="AC61" s="8">
         <v>102.2</v>
       </c>
       <c r="AD61" s="8">
         <v>102.2</v>
       </c>
       <c r="AE61" s="8">
         <v>101.6</v>
       </c>
       <c r="AF61" s="8">
         <v>101.4</v>
       </c>
       <c r="AG61" s="16">
         <v>103.2</v>
       </c>
       <c r="AH61" s="16">
         <v>102.4</v>
       </c>
       <c r="AI61" s="16">
-        <v>101.9</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>99.5</v>
+      </c>
+      <c r="AJ61" s="64">
+        <v>101.4</v>
       </c>
       <c r="AK61" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="AL61" s="13">
+        <v>101</v>
+      </c>
+      <c r="AM61" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="AN61" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="AO61" s="13">
+        <v>101</v>
+      </c>
+      <c r="AP61" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="AQ61" s="13">
         <v>101.7</v>
       </c>
-      <c r="AL61" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="AR61" s="13">
-        <v>102.1</v>
-[...1 lines deleted...]
-      <c r="AS61" s="83">
+        <v>102.2</v>
+      </c>
+      <c r="AS61" s="71">
         <v>96.3</v>
       </c>
       <c r="AT61" s="16">
         <v>97.6</v>
       </c>
       <c r="AU61" s="16">
         <v>101.4</v>
       </c>
-      <c r="AV61" s="76">
+      <c r="AV61" s="64">
         <v>101.4</v>
       </c>
       <c r="AW61" s="13">
         <v>102.2</v>
       </c>
-      <c r="AX61" s="13"/>
+      <c r="AX61" s="13">
+        <v>102.8</v>
+      </c>
       <c r="AY61" s="13"/>
       <c r="AZ61" s="13"/>
       <c r="BA61" s="13"/>
       <c r="BB61" s="13"/>
       <c r="BC61" s="13"/>
       <c r="BD61" s="13"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="15" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B62" s="28">
+        <v>27</v>
+      </c>
+      <c r="B62" s="27">
         <v>101.6</v>
       </c>
-      <c r="C62" s="29">
+      <c r="C62" s="28">
         <v>101.6</v>
       </c>
-      <c r="D62" s="29">
+      <c r="D62" s="28">
         <v>102</v>
       </c>
-      <c r="E62" s="29">
+      <c r="E62" s="28">
         <v>102.7</v>
       </c>
-      <c r="F62" s="29">
+      <c r="F62" s="28">
         <v>103.2</v>
       </c>
-      <c r="G62" s="29">
+      <c r="G62" s="28">
         <v>104.3</v>
       </c>
-      <c r="H62" s="30">
+      <c r="H62" s="35">
         <v>108.2</v>
       </c>
-      <c r="I62" s="40">
+      <c r="I62" s="35">
         <v>93.2</v>
       </c>
-      <c r="J62" s="41">
+      <c r="J62" s="35">
         <v>100.6</v>
       </c>
-      <c r="K62" s="41">
+      <c r="K62" s="35">
         <v>102</v>
       </c>
-      <c r="L62" s="44">
+      <c r="L62" s="38">
         <v>103.2</v>
       </c>
-      <c r="M62" s="43">
+      <c r="M62" s="37">
         <v>103.2</v>
       </c>
-      <c r="N62" s="42">
+      <c r="N62" s="36">
         <v>102.9</v>
       </c>
-      <c r="O62" s="43">
+      <c r="O62" s="37">
         <v>102.5</v>
       </c>
-      <c r="P62" s="43">
+      <c r="P62" s="37">
         <v>103.1</v>
       </c>
-      <c r="Q62" s="43">
+      <c r="Q62" s="37">
         <v>104.5</v>
       </c>
-      <c r="R62" s="43">
+      <c r="R62" s="37">
         <v>103.1</v>
       </c>
-      <c r="S62" s="43">
+      <c r="S62" s="37">
         <v>103.7</v>
       </c>
-      <c r="T62" s="43">
+      <c r="T62" s="37">
         <v>103.9</v>
       </c>
       <c r="U62" s="8">
         <v>101</v>
       </c>
       <c r="V62" s="16">
         <v>100.6</v>
       </c>
       <c r="W62" s="17">
         <v>102.9</v>
       </c>
       <c r="X62" s="17">
         <v>102.3</v>
       </c>
       <c r="Y62" s="17">
         <v>102.4</v>
       </c>
       <c r="Z62" s="8">
         <v>102.6</v>
       </c>
       <c r="AA62" s="8">
         <v>102.7</v>
       </c>
       <c r="AB62" s="8">
         <v>102.7</v>
       </c>
       <c r="AC62" s="8">
         <v>102.7</v>
       </c>
       <c r="AD62" s="8">
         <v>102.7</v>
       </c>
       <c r="AE62" s="8">
         <v>101.6</v>
       </c>
       <c r="AF62" s="8">
         <v>101.3</v>
       </c>
       <c r="AG62" s="17">
         <v>101.2</v>
       </c>
       <c r="AH62" s="17">
         <v>102.2</v>
       </c>
-      <c r="AI62" s="17">
+      <c r="AI62" s="16">
+        <v>104</v>
+      </c>
+      <c r="AJ62" s="64">
+        <v>103.3</v>
+      </c>
+      <c r="AK62" s="13">
         <v>102.8</v>
       </c>
-      <c r="AJ62" s="76">
-[...4 lines deleted...]
-      </c>
       <c r="AL62" s="13">
-        <v>104</v>
+        <v>104.1</v>
       </c>
       <c r="AM62" s="13">
-        <v>105.3</v>
+        <v>104.2</v>
       </c>
       <c r="AN62" s="13">
-        <v>104.8</v>
+        <v>104.1</v>
       </c>
       <c r="AO62" s="13">
-        <v>104</v>
+        <v>103.5</v>
       </c>
       <c r="AP62" s="13">
-        <v>103.9</v>
+        <v>103.6</v>
       </c>
       <c r="AQ62" s="13">
-        <v>103.5</v>
+        <v>103.7</v>
       </c>
       <c r="AR62" s="13">
-        <v>104.4</v>
-[...1 lines deleted...]
-      <c r="AS62" s="83">
+        <v>104.1</v>
+      </c>
+      <c r="AS62" s="71">
         <v>104.3</v>
       </c>
       <c r="AT62" s="17">
         <v>99.8</v>
       </c>
       <c r="AU62" s="17">
         <v>101.6</v>
       </c>
-      <c r="AV62" s="76">
+      <c r="AV62" s="64">
         <v>101.5</v>
       </c>
       <c r="AW62" s="13">
         <v>101.4</v>
       </c>
-      <c r="AX62" s="13"/>
+      <c r="AX62" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY62" s="13"/>
       <c r="AZ62" s="13"/>
       <c r="BA62" s="13"/>
       <c r="BB62" s="13"/>
       <c r="BC62" s="13"/>
       <c r="BD62" s="13"/>
     </row>
     <row r="63" spans="1:56" ht="12.75" customHeight="1">
       <c r="A63" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B63" s="28">
+        <v>28</v>
+      </c>
+      <c r="B63" s="27">
         <v>100.5</v>
       </c>
-      <c r="C63" s="29">
+      <c r="C63" s="28">
         <v>100.4</v>
       </c>
-      <c r="D63" s="29">
+      <c r="D63" s="28">
         <v>100.8</v>
       </c>
-      <c r="E63" s="29">
+      <c r="E63" s="28">
         <v>103.4</v>
       </c>
-      <c r="F63" s="29">
+      <c r="F63" s="28">
         <v>104.4</v>
       </c>
-      <c r="G63" s="29">
+      <c r="G63" s="28">
         <v>103.5</v>
       </c>
-      <c r="H63" s="30">
+      <c r="H63" s="35">
         <v>104</v>
       </c>
-      <c r="I63" s="40">
+      <c r="I63" s="35">
         <v>100.9</v>
       </c>
-      <c r="J63" s="41">
+      <c r="J63" s="35">
         <v>103</v>
       </c>
-      <c r="K63" s="41">
+      <c r="K63" s="35">
         <v>101.4</v>
       </c>
-      <c r="L63" s="44">
+      <c r="L63" s="38">
         <v>103.6</v>
       </c>
-      <c r="M63" s="43">
+      <c r="M63" s="37">
         <v>103.3</v>
       </c>
-      <c r="N63" s="42">
+      <c r="N63" s="36">
         <v>103.3</v>
       </c>
-      <c r="O63" s="43">
+      <c r="O63" s="37">
         <v>103.8</v>
       </c>
-      <c r="P63" s="43">
+      <c r="P63" s="37">
         <v>104.7</v>
       </c>
-      <c r="Q63" s="43">
+      <c r="Q63" s="37">
         <v>106.1</v>
       </c>
-      <c r="R63" s="43">
+      <c r="R63" s="37">
         <v>105</v>
       </c>
-      <c r="S63" s="43">
+      <c r="S63" s="37">
         <v>105.8</v>
       </c>
-      <c r="T63" s="43">
+      <c r="T63" s="37">
         <v>105.8</v>
       </c>
       <c r="U63" s="8">
         <v>107.8</v>
       </c>
       <c r="V63" s="16">
         <v>117.2</v>
       </c>
       <c r="W63" s="17">
         <v>106.5</v>
       </c>
       <c r="X63" s="17">
         <v>109.9</v>
       </c>
       <c r="Y63" s="17">
         <v>109.7</v>
       </c>
       <c r="Z63" s="8">
         <v>108.2</v>
       </c>
       <c r="AA63" s="8">
         <v>108.4</v>
       </c>
       <c r="AB63" s="8">
         <v>108.2</v>
       </c>
       <c r="AC63" s="8">
         <v>107.9</v>
       </c>
       <c r="AD63" s="8">
         <v>107.5</v>
       </c>
       <c r="AE63" s="8">
         <v>106.4</v>
       </c>
       <c r="AF63" s="8">
         <v>104.8</v>
       </c>
       <c r="AG63" s="17">
         <v>105.7</v>
       </c>
       <c r="AH63" s="17">
         <v>100.2</v>
       </c>
       <c r="AI63" s="17">
+        <v>102.4</v>
+      </c>
+      <c r="AJ63" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="AK63" s="13">
+        <v>99.9</v>
+      </c>
+      <c r="AL63" s="13">
+        <v>101.9</v>
+      </c>
+      <c r="AM63" s="13">
         <v>102.3</v>
       </c>
-      <c r="AJ63" s="18">
-[...10 lines deleted...]
-      </c>
       <c r="AN63" s="13">
-        <v>104</v>
+        <v>102.5</v>
       </c>
       <c r="AO63" s="13">
+        <v>102.3</v>
+      </c>
+      <c r="AP63" s="13">
         <v>102.1</v>
       </c>
-      <c r="AP63" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="AQ63" s="13">
-        <v>101.1</v>
+        <v>102</v>
       </c>
       <c r="AR63" s="13">
-        <v>104.3</v>
-[...1 lines deleted...]
-      <c r="AS63" s="83">
+        <v>105.3</v>
+      </c>
+      <c r="AS63" s="71">
         <v>105.1</v>
       </c>
       <c r="AT63" s="17">
         <v>100.8</v>
       </c>
       <c r="AU63" s="17">
         <v>101.3</v>
       </c>
       <c r="AV63" s="18">
         <v>101.7</v>
       </c>
       <c r="AW63" s="13">
         <v>101.3</v>
       </c>
-      <c r="AX63" s="13"/>
+      <c r="AX63" s="13">
+        <v>101.9</v>
+      </c>
       <c r="AY63" s="13"/>
       <c r="AZ63" s="13"/>
       <c r="BA63" s="13"/>
       <c r="BB63" s="13"/>
       <c r="BC63" s="13"/>
       <c r="BD63" s="13"/>
     </row>
     <row r="64" spans="1:56" ht="12.75" customHeight="1">
       <c r="A64" s="15" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B64" s="28">
+        <v>29</v>
+      </c>
+      <c r="B64" s="27">
         <v>100.9</v>
       </c>
-      <c r="C64" s="29">
+      <c r="C64" s="28">
         <v>103.7</v>
       </c>
-      <c r="D64" s="29">
+      <c r="D64" s="28">
         <v>105.3</v>
       </c>
-      <c r="E64" s="29">
+      <c r="E64" s="28">
         <v>101.4</v>
       </c>
-      <c r="F64" s="29">
+      <c r="F64" s="28">
         <v>101.7</v>
       </c>
-      <c r="G64" s="29">
+      <c r="G64" s="28">
         <v>102.9</v>
       </c>
-      <c r="H64" s="30">
+      <c r="H64" s="35">
         <v>100.5</v>
       </c>
-      <c r="I64" s="40">
+      <c r="I64" s="35">
         <v>111.4</v>
       </c>
-      <c r="J64" s="41">
+      <c r="J64" s="35">
         <v>105</v>
       </c>
-      <c r="K64" s="41">
+      <c r="K64" s="35">
         <v>107.6</v>
       </c>
-      <c r="L64" s="44">
+      <c r="L64" s="38">
         <v>105.1</v>
       </c>
-      <c r="M64" s="43">
+      <c r="M64" s="37">
         <v>105.1</v>
       </c>
-      <c r="N64" s="42">
+      <c r="N64" s="36">
         <v>102.8</v>
       </c>
-      <c r="O64" s="43">
+      <c r="O64" s="37">
         <v>104.7</v>
       </c>
-      <c r="P64" s="43">
+      <c r="P64" s="37">
         <v>106.4</v>
       </c>
-      <c r="Q64" s="43">
+      <c r="Q64" s="37">
         <v>103.6</v>
       </c>
-      <c r="R64" s="43">
+      <c r="R64" s="37">
         <v>106.7</v>
       </c>
-      <c r="S64" s="43">
+      <c r="S64" s="37">
         <v>103.2</v>
       </c>
-      <c r="T64" s="43">
+      <c r="T64" s="37">
         <v>100.9</v>
       </c>
       <c r="U64" s="8">
         <v>100.3</v>
       </c>
       <c r="V64" s="16">
         <v>100.1</v>
       </c>
       <c r="W64" s="17">
         <v>98.9</v>
       </c>
       <c r="X64" s="17">
         <v>100.7</v>
       </c>
       <c r="Y64" s="17">
         <v>100.8</v>
       </c>
       <c r="Z64" s="8">
         <v>103</v>
       </c>
       <c r="AA64" s="8">
         <v>104</v>
       </c>
       <c r="AB64" s="8">
         <v>103.6</v>
       </c>
       <c r="AC64" s="8">
         <v>103.3</v>
       </c>
       <c r="AD64" s="8">
         <v>103.3</v>
       </c>
       <c r="AE64" s="8">
         <v>102.4</v>
       </c>
       <c r="AF64" s="8">
         <v>102.5</v>
       </c>
       <c r="AG64" s="17">
         <v>101.3</v>
       </c>
       <c r="AH64" s="16">
         <v>100</v>
       </c>
       <c r="AI64" s="16">
         <v>101</v>
       </c>
       <c r="AJ64" s="18">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="AK64" s="13">
-        <v>100.8</v>
+        <v>100.6</v>
       </c>
       <c r="AL64" s="13">
         <v>101.7</v>
       </c>
       <c r="AM64" s="13">
-        <v>100.5</v>
+        <v>100.6</v>
       </c>
       <c r="AN64" s="13">
-        <v>100.8</v>
+        <v>100.9</v>
       </c>
       <c r="AO64" s="13">
-        <v>102.7</v>
+        <v>102.8</v>
       </c>
       <c r="AP64" s="13">
-        <v>101.6</v>
+        <v>102.8</v>
       </c>
       <c r="AQ64" s="13">
-        <v>102.2</v>
+        <v>103.4</v>
       </c>
       <c r="AR64" s="13">
-        <v>102.8</v>
-[...1 lines deleted...]
-      <c r="AS64" s="83">
+        <v>103.9</v>
+      </c>
+      <c r="AS64" s="71">
         <v>102.7</v>
       </c>
       <c r="AT64" s="16">
         <v>101.7</v>
       </c>
       <c r="AU64" s="16">
         <v>101.4</v>
       </c>
       <c r="AV64" s="18">
         <v>100.1</v>
       </c>
       <c r="AW64" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX64" s="13"/>
+      <c r="AX64" s="13">
+        <v>98.8</v>
+      </c>
       <c r="AY64" s="13"/>
       <c r="AZ64" s="13"/>
       <c r="BA64" s="13"/>
       <c r="BB64" s="13"/>
       <c r="BC64" s="13"/>
       <c r="BD64" s="13"/>
     </row>
-    <row r="65" spans="1:56" ht="13.5" customHeight="1" thickBot="1">
+    <row r="65" spans="1:56" ht="13.5" customHeight="1">
       <c r="A65" s="15" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B65" s="28">
+        <v>30</v>
+      </c>
+      <c r="B65" s="27">
         <v>103.2</v>
       </c>
-      <c r="C65" s="29">
+      <c r="C65" s="28">
         <v>103.8</v>
       </c>
-      <c r="D65" s="29">
+      <c r="D65" s="28">
         <v>109.1</v>
       </c>
-      <c r="E65" s="29">
+      <c r="E65" s="28">
         <v>105.9</v>
       </c>
-      <c r="F65" s="29">
+      <c r="F65" s="28">
         <v>105.7</v>
       </c>
-      <c r="G65" s="29">
+      <c r="G65" s="28">
         <v>108.4</v>
       </c>
-      <c r="H65" s="30">
+      <c r="H65" s="35">
         <v>109.6</v>
       </c>
-      <c r="I65" s="45">
+      <c r="I65" s="35">
         <v>109.3</v>
       </c>
-      <c r="J65" s="46">
+      <c r="J65" s="35">
         <v>111.8</v>
       </c>
-      <c r="K65" s="46">
+      <c r="K65" s="35">
         <v>103.7</v>
       </c>
-      <c r="L65" s="47">
+      <c r="L65" s="38">
         <v>100.8</v>
       </c>
-      <c r="M65" s="48">
+      <c r="M65" s="37">
         <v>101.8</v>
       </c>
-      <c r="N65" s="49">
+      <c r="N65" s="36">
         <v>103.1</v>
       </c>
-      <c r="O65" s="48">
+      <c r="O65" s="37">
         <v>103</v>
       </c>
-      <c r="P65" s="48">
+      <c r="P65" s="37">
         <v>108.5</v>
       </c>
-      <c r="Q65" s="48">
+      <c r="Q65" s="37">
         <v>107.7</v>
       </c>
-      <c r="R65" s="48">
+      <c r="R65" s="37">
         <v>104.6</v>
       </c>
-      <c r="S65" s="48">
+      <c r="S65" s="37">
         <v>105.5</v>
       </c>
-      <c r="T65" s="48">
+      <c r="T65" s="37">
         <v>106.1</v>
       </c>
       <c r="U65" s="8">
         <v>100.9</v>
       </c>
       <c r="V65" s="16">
         <v>103.3</v>
       </c>
       <c r="W65" s="17">
         <v>100.6</v>
       </c>
       <c r="X65" s="17">
         <v>101.9</v>
       </c>
       <c r="Y65" s="17">
         <v>101.6</v>
       </c>
       <c r="Z65" s="8">
         <v>101.4</v>
       </c>
       <c r="AA65" s="8">
         <v>101.8</v>
       </c>
       <c r="AB65" s="8">
         <v>101.8</v>
       </c>
       <c r="AC65" s="8">
         <v>101.9</v>
       </c>
       <c r="AD65" s="8">
         <v>101.8</v>
       </c>
       <c r="AE65" s="8">
         <v>101.4</v>
       </c>
       <c r="AF65" s="8">
         <v>101.7</v>
       </c>
       <c r="AG65" s="17">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="AH65" s="16">
         <v>101</v>
       </c>
       <c r="AI65" s="16">
-        <v>101.9</v>
+        <v>100.1</v>
       </c>
       <c r="AJ65" s="18">
-        <v>101.8</v>
+        <v>101.5</v>
       </c>
       <c r="AK65" s="13">
-        <v>102.3</v>
+        <v>103.8</v>
       </c>
       <c r="AL65" s="13">
-        <v>102.9</v>
+        <v>103.7</v>
       </c>
       <c r="AM65" s="13">
-        <v>103.5</v>
+        <v>104.4</v>
       </c>
       <c r="AN65" s="13">
-        <v>103.6</v>
+        <v>104.2</v>
       </c>
       <c r="AO65" s="13">
-        <v>103.2</v>
+        <v>103.9</v>
       </c>
       <c r="AP65" s="13">
-        <v>103.4</v>
+        <v>104</v>
       </c>
       <c r="AQ65" s="13">
-        <v>103.5</v>
+        <v>104.1</v>
       </c>
       <c r="AR65" s="13">
-        <v>103.8</v>
-[...1 lines deleted...]
-      <c r="AS65" s="83">
+        <v>104.4</v>
+      </c>
+      <c r="AS65" s="71">
         <v>97.8</v>
       </c>
       <c r="AT65" s="16">
         <v>99.1</v>
       </c>
       <c r="AU65" s="16">
         <v>100.2</v>
       </c>
       <c r="AV65" s="18">
         <v>100.3</v>
       </c>
       <c r="AW65" s="13">
         <v>99.9</v>
       </c>
-      <c r="AX65" s="13"/>
+      <c r="AX65" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AY65" s="13"/>
       <c r="AZ65" s="13"/>
       <c r="BA65" s="13"/>
       <c r="BB65" s="13"/>
       <c r="BC65" s="13"/>
       <c r="BD65" s="13"/>
     </row>
     <row r="66" spans="1:56" s="5" customFormat="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
       <c r="AC66" s="1"/>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
     </row>
-    <row r="67" spans="1:56" ht="12.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="T67" s="91"/>
+    <row r="67" spans="1:56" ht="42" customHeight="1">
+      <c r="U67" s="92" t="s">
+        <v>41</v>
+      </c>
+      <c r="V67" s="92"/>
+      <c r="W67" s="92"/>
+      <c r="X67" s="92"/>
+      <c r="Y67" s="92"/>
+      <c r="Z67" s="92"/>
+      <c r="AA67" s="92"/>
+      <c r="AB67" s="92"/>
+      <c r="AC67" s="92"/>
+      <c r="AD67" s="92"/>
+      <c r="AE67" s="92"/>
+      <c r="AF67" s="92"/>
+      <c r="AG67" s="79"/>
+      <c r="AH67" s="79"/>
+      <c r="AI67" s="79"/>
+      <c r="AJ67" s="79"/>
+      <c r="AK67" s="79"/>
+      <c r="AL67" s="79"/>
     </row>
-    <row r="68" spans="1:56">
-[...17 lines deleted...]
-      <c r="T68" s="91"/>
+    <row r="68" spans="1:56" ht="17.25" customHeight="1">
+      <c r="U68" s="92"/>
+      <c r="V68" s="92"/>
+      <c r="W68" s="92"/>
+      <c r="X68" s="92"/>
+      <c r="Y68" s="92"/>
+      <c r="Z68" s="92"/>
+      <c r="AA68" s="92"/>
+      <c r="AB68" s="92"/>
+      <c r="AC68" s="92"/>
+      <c r="AD68" s="92"/>
+      <c r="AE68" s="92"/>
+      <c r="AF68" s="92"/>
+      <c r="AG68" s="92" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH68" s="92"/>
+      <c r="AI68" s="92"/>
+      <c r="AJ68" s="92"/>
+      <c r="AK68" s="92"/>
+      <c r="AL68" s="92"/>
+      <c r="AM68" s="92"/>
+      <c r="AN68" s="92"/>
     </row>
     <row r="69" spans="1:56">
-      <c r="AH69" s="79"/>
+      <c r="AH69" s="67"/>
     </row>
     <row r="70" spans="1:56">
-      <c r="AH70" s="80"/>
+      <c r="AH70" s="68"/>
     </row>
     <row r="71" spans="1:56">
-      <c r="AH71" s="80"/>
+      <c r="AH71" s="68"/>
     </row>
     <row r="72" spans="1:56">
-      <c r="AH72" s="80"/>
+      <c r="AH72" s="68"/>
     </row>
     <row r="73" spans="1:56">
-      <c r="AH73" s="80"/>
+      <c r="AH73" s="68"/>
     </row>
     <row r="74" spans="1:56">
-      <c r="AH74" s="80"/>
+      <c r="AH74" s="68"/>
     </row>
     <row r="75" spans="1:56">
-      <c r="AH75" s="80"/>
+      <c r="AH75" s="68"/>
     </row>
     <row r="76" spans="1:56">
-      <c r="AH76" s="80"/>
+      <c r="AH76" s="68"/>
     </row>
     <row r="77" spans="1:56">
-      <c r="AH77" s="80"/>
+      <c r="AH77" s="68"/>
     </row>
     <row r="78" spans="1:56">
-      <c r="AH78" s="80"/>
+      <c r="AH78" s="68"/>
     </row>
     <row r="79" spans="1:56">
-      <c r="AH79" s="80"/>
+      <c r="AH79" s="68"/>
     </row>
   </sheetData>
-  <mergeCells count="45">
+  <mergeCells count="46">
+    <mergeCell ref="U67:AF68"/>
+    <mergeCell ref="AG68:AN68"/>
+    <mergeCell ref="AZ19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AZ3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AZ52:BD52"/>
+    <mergeCell ref="AS53:BD53"/>
+    <mergeCell ref="AZ36:BD36"/>
+    <mergeCell ref="AS37:BD37"/>
     <mergeCell ref="AG37:AR37"/>
     <mergeCell ref="AN52:AR52"/>
     <mergeCell ref="AG53:AR53"/>
     <mergeCell ref="AN36:AR36"/>
     <mergeCell ref="AN3:AR3"/>
     <mergeCell ref="AG4:AR4"/>
-    <mergeCell ref="AN19:AR19"/>
-[...12 lines deleted...]
-    <mergeCell ref="B53:H53"/>
     <mergeCell ref="U37:AF37"/>
     <mergeCell ref="AB52:AF52"/>
     <mergeCell ref="U53:AF53"/>
     <mergeCell ref="AB3:AF3"/>
-    <mergeCell ref="AS53:BD53"/>
-[...2 lines deleted...]
-    <mergeCell ref="C67:T68"/>
     <mergeCell ref="P3:T3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="P19:T19"/>
     <mergeCell ref="P36:T36"/>
     <mergeCell ref="A51:U51"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AB19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AB36:AF36"/>
     <mergeCell ref="A18:U18"/>
     <mergeCell ref="A35:U35"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AZ19:BD19"/>
-[...3 lines deleted...]
-    <mergeCell ref="AZ52:BD52"/>
+    <mergeCell ref="I53:T53"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="I37:T37"/>
+    <mergeCell ref="P52:T52"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="AN19:AR19"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B20:H20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО к соответ периоду</vt:lpstr>