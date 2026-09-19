--- v4 (2026-07-29)
+++ v5 (2026-09-19)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13395" yWindow="135" windowWidth="15435" windowHeight="12570" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="42">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -484,51 +483,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -587,97 +586,101 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -955,218 +958,220 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="X6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="BA60" sqref="BA60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="1" customWidth="1"/>
-    <col min="37" max="56" width="9.140625" style="1" customWidth="1"/>
+    <col min="37" max="51" width="9.140625" style="1" customWidth="1"/>
+    <col min="52" max="52" width="11" style="1" customWidth="1"/>
+    <col min="53" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="40.5" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="50"/>
-[...20 lines deleted...]
-      <c r="AG2" s="50" t="s">
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="AG2" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="AH2" s="50"/>
-[...9 lines deleted...]
-      <c r="AR2" s="50"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AL2" s="51"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R3" s="56" t="s">
-[...9 lines deleted...]
-      <c r="AO3" s="48" t="s">
+      <c r="R3" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="AD3" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AO3" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="AP3" s="48"/>
-[...2 lines deleted...]
-      <c r="BA3" s="48" t="s">
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="BA3" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="BB3" s="48"/>
-[...1 lines deleted...]
-      <c r="BD3" s="48"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="53" t="s">
+      <c r="A4" s="52"/>
+      <c r="B4" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="54"/>
-[...5 lines deleted...]
-      <c r="I4" s="45" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="46"/>
-[...10 lines deleted...]
-      <c r="U4" s="45" t="s">
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="46"/>
-[...10 lines deleted...]
-      <c r="AG4" s="45" t="s">
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AH4" s="46"/>
-[...10 lines deleted...]
-      <c r="AS4" s="45" t="s">
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="47"/>
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="47"/>
+      <c r="AP4" s="47"/>
+      <c r="AQ4" s="47"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AT4" s="46"/>
-[...9 lines deleted...]
-      <c r="BD4" s="47"/>
+      <c r="AT4" s="47"/>
+      <c r="AU4" s="47"/>
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="47"/>
+      <c r="AX4" s="47"/>
+      <c r="AY4" s="47"/>
+      <c r="AZ4" s="47"/>
+      <c r="BA4" s="47"/>
+      <c r="BB4" s="47"/>
+      <c r="BC4" s="47"/>
+      <c r="BD4" s="48"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1440,52 +1445,56 @@
       </c>
       <c r="AQ6" s="7">
         <v>451605.9</v>
       </c>
       <c r="AR6" s="7">
         <v>480274.3</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="22">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="22">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="22">
         <v>71800.3</v>
       </c>
       <c r="AX6" s="23">
         <v>109767.3</v>
       </c>
-      <c r="AY6" s="23"/>
-      <c r="AZ6" s="23"/>
+      <c r="AY6" s="23">
+        <v>148343.5</v>
+      </c>
+      <c r="AZ6" s="23">
+        <v>221773.3</v>
+      </c>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="3">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="9">
@@ -1598,52 +1607,56 @@
       </c>
       <c r="AQ7" s="19">
         <v>42920.4</v>
       </c>
       <c r="AR7" s="19">
         <v>46516.1</v>
       </c>
       <c r="AS7" s="19">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="38">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="10">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="9">
         <v>6222.2</v>
       </c>
       <c r="AW7" s="42">
         <v>9454.2000000000007</v>
       </c>
       <c r="AX7" s="3">
         <v>12571.6</v>
       </c>
-      <c r="AY7" s="3"/>
-      <c r="AZ7" s="3"/>
+      <c r="AY7" s="3">
+        <v>18211.8</v>
+      </c>
+      <c r="AZ7" s="61">
+        <v>25720.400000000001</v>
+      </c>
       <c r="BA7" s="19"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
       </c>
       <c r="F8" s="3">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="9">
@@ -1756,52 +1769,56 @@
       </c>
       <c r="AQ8" s="19">
         <v>3624.1</v>
       </c>
       <c r="AR8" s="19">
         <v>3822.6</v>
       </c>
       <c r="AS8" s="19">
         <v>38.1</v>
       </c>
       <c r="AT8" s="38">
         <v>96.4</v>
       </c>
       <c r="AU8" s="10">
         <v>250.3</v>
       </c>
       <c r="AV8" s="9">
         <v>301</v>
       </c>
       <c r="AW8" s="42">
         <v>524.1</v>
       </c>
       <c r="AX8" s="3">
         <v>770.7</v>
       </c>
-      <c r="AY8" s="3"/>
-      <c r="AZ8" s="3"/>
+      <c r="AY8" s="3">
+        <v>1133.5999999999999</v>
+      </c>
+      <c r="AZ8" s="61">
+        <v>1935.2</v>
+      </c>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
       </c>
       <c r="F9" s="3">
         <v>45970.7</v>
       </c>
       <c r="G9" s="9">
@@ -1914,52 +1931,56 @@
       </c>
       <c r="AQ9" s="19">
         <v>42389.7</v>
       </c>
       <c r="AR9" s="19">
         <v>44649.599999999999</v>
       </c>
       <c r="AS9" s="19">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="38">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="10">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="9">
         <v>6637.6</v>
       </c>
       <c r="AW9" s="42">
         <v>7710.7</v>
       </c>
       <c r="AX9" s="19">
         <v>12385.7</v>
       </c>
-      <c r="AY9" s="3"/>
-      <c r="AZ9" s="26"/>
+      <c r="AY9" s="3">
+        <v>16094.3</v>
+      </c>
+      <c r="AZ9" s="61">
+        <v>20864.8</v>
+      </c>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
       </c>
       <c r="F10" s="3">
         <v>55197.7</v>
       </c>
       <c r="G10" s="9">
@@ -2072,52 +2093,56 @@
       </c>
       <c r="AQ10" s="19">
         <v>59247.9</v>
       </c>
       <c r="AR10" s="19">
         <v>63095.4</v>
       </c>
       <c r="AS10" s="19">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="38">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="10">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="9">
         <v>7712.3</v>
       </c>
       <c r="AW10" s="42">
         <v>9546.9</v>
       </c>
       <c r="AX10" s="19">
         <v>16339.7</v>
       </c>
-      <c r="AY10" s="3"/>
-      <c r="AZ10" s="3"/>
+      <c r="AY10" s="3">
+        <v>22546</v>
+      </c>
+      <c r="AZ10" s="61">
+        <v>34102.6</v>
+      </c>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="3">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="9">
@@ -2230,52 +2255,56 @@
       </c>
       <c r="AQ11" s="19">
         <v>46550.3</v>
       </c>
       <c r="AR11" s="19">
         <v>48291.3</v>
       </c>
       <c r="AS11" s="19">
         <v>880.9</v>
       </c>
       <c r="AT11" s="38">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="9">
         <v>4100.3</v>
       </c>
       <c r="AW11" s="42">
         <v>5730.6</v>
       </c>
       <c r="AX11" s="19">
         <v>9374.6</v>
       </c>
-      <c r="AY11" s="3"/>
-      <c r="AZ11" s="3"/>
+      <c r="AY11" s="3">
+        <v>12058.7</v>
+      </c>
+      <c r="AZ11" s="61">
+        <v>19956.5</v>
+      </c>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
       </c>
       <c r="F12" s="3">
         <v>55817.9</v>
       </c>
       <c r="G12" s="9">
@@ -2388,52 +2417,56 @@
       </c>
       <c r="AQ12" s="19">
         <v>41916.9</v>
       </c>
       <c r="AR12" s="19">
         <v>45120.4</v>
       </c>
       <c r="AS12" s="19">
         <v>975.7</v>
       </c>
       <c r="AT12" s="38">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="10">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="9">
         <v>6760.7</v>
       </c>
       <c r="AW12" s="42">
         <v>7882.8</v>
       </c>
       <c r="AX12" s="19">
         <v>11915.1</v>
       </c>
-      <c r="AY12" s="3"/>
-      <c r="AZ12" s="3"/>
+      <c r="AY12" s="3">
+        <v>14695.2</v>
+      </c>
+      <c r="AZ12" s="61">
+        <v>22419.8</v>
+      </c>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
       </c>
       <c r="F13" s="3">
         <v>31609</v>
       </c>
       <c r="G13" s="9">
@@ -2546,52 +2579,56 @@
       </c>
       <c r="AQ13" s="19">
         <v>45414.7</v>
       </c>
       <c r="AR13" s="19">
         <v>47934.5</v>
       </c>
       <c r="AS13" s="19">
         <v>771.5</v>
       </c>
       <c r="AT13" s="38">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="10">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="9">
         <v>5533.5</v>
       </c>
       <c r="AW13" s="42">
         <v>6841.1</v>
       </c>
       <c r="AX13" s="19">
         <v>10457.1</v>
       </c>
-      <c r="AY13" s="3"/>
-      <c r="AZ13" s="3"/>
+      <c r="AY13" s="3">
+        <v>13778.6</v>
+      </c>
+      <c r="AZ13" s="61">
+        <v>20984.400000000001</v>
+      </c>
       <c r="BA13" s="19"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
       </c>
       <c r="F14" s="3">
         <v>34369.1</v>
       </c>
       <c r="G14" s="9">
@@ -2704,52 +2741,56 @@
       </c>
       <c r="AQ14" s="19">
         <v>43216.4</v>
       </c>
       <c r="AR14" s="19">
         <v>47169.2</v>
       </c>
       <c r="AS14" s="19">
         <v>829.6</v>
       </c>
       <c r="AT14" s="38">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="10">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="9">
         <v>4916.3</v>
       </c>
       <c r="AW14" s="42">
         <v>5808.9</v>
       </c>
       <c r="AX14" s="19">
         <v>9350.6</v>
       </c>
-      <c r="AY14" s="3"/>
-      <c r="AZ14" s="3"/>
+      <c r="AY14" s="3">
+        <v>13493.1</v>
+      </c>
+      <c r="AZ14" s="61">
+        <v>21781.9</v>
+      </c>
       <c r="BA14" s="19"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
       </c>
       <c r="F15" s="3">
         <v>57377.7</v>
       </c>
       <c r="G15" s="9">
@@ -2862,52 +2903,56 @@
       </c>
       <c r="AQ15" s="19">
         <v>59824.7</v>
       </c>
       <c r="AR15" s="19">
         <v>65312.3</v>
       </c>
       <c r="AS15" s="19">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="38">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="10">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="9">
         <v>6774.2</v>
       </c>
       <c r="AW15" s="42">
         <v>8430</v>
       </c>
       <c r="AX15" s="19">
         <v>13206.1</v>
       </c>
-      <c r="AY15" s="3"/>
-      <c r="AZ15" s="3"/>
+      <c r="AY15" s="3">
+        <v>17333.8</v>
+      </c>
+      <c r="AZ15" s="61">
+        <v>26042.5</v>
+      </c>
       <c r="BA15" s="19"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
       </c>
       <c r="F16" s="3">
         <v>60695.1</v>
       </c>
       <c r="G16" s="9">
@@ -3020,252 +3065,256 @@
       </c>
       <c r="AQ16" s="19">
         <v>66500.800000000003</v>
       </c>
       <c r="AR16" s="19">
         <v>68362.899999999994</v>
       </c>
       <c r="AS16" s="19">
         <v>893.6</v>
       </c>
       <c r="AT16" s="38">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="10">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="9">
         <v>7634.3</v>
       </c>
       <c r="AW16" s="42">
         <v>9871</v>
       </c>
       <c r="AX16" s="19">
         <v>13396.1</v>
       </c>
-      <c r="AY16" s="3"/>
-      <c r="AZ16" s="3"/>
+      <c r="AY16" s="3">
+        <v>18998.400000000001</v>
+      </c>
+      <c r="AZ16" s="61">
+        <v>27965.200000000001</v>
+      </c>
       <c r="BA16" s="19"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
     <row r="17" spans="1:56" ht="15.75">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="16"/>
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="16"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="50"/>
-[...17 lines deleted...]
-      <c r="T18" s="50"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="51"/>
+      <c r="N18" s="51"/>
+      <c r="O18" s="51"/>
+      <c r="P18" s="51"/>
+      <c r="Q18" s="51"/>
+      <c r="R18" s="51"/>
+      <c r="S18" s="51"/>
+      <c r="T18" s="51"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
-      <c r="AG18" s="49" t="s">
+      <c r="AG18" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="AH18" s="49"/>
-[...9 lines deleted...]
-      <c r="AR18" s="49"/>
+      <c r="AH18" s="50"/>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="50"/>
+      <c r="AK18" s="50"/>
+      <c r="AL18" s="50"/>
+      <c r="AM18" s="50"/>
+      <c r="AN18" s="50"/>
+      <c r="AO18" s="50"/>
+      <c r="AP18" s="50"/>
+      <c r="AQ18" s="50"/>
+      <c r="AR18" s="50"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R19" s="56" t="s">
-[...3 lines deleted...]
-      <c r="T19" s="56"/>
+      <c r="R19" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="57"/>
+      <c r="T19" s="57"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
-      <c r="AD19" s="58" t="s">
-[...3 lines deleted...]
-      <c r="AF19" s="58"/>
+      <c r="AD19" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="59"/>
+      <c r="AF19" s="59"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="16"/>
       <c r="AK19" s="16"/>
       <c r="AL19" s="16"/>
       <c r="AM19" s="16"/>
       <c r="AN19" s="16"/>
-      <c r="AO19" s="44" t="s">
+      <c r="AO19" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="AP19" s="44"/>
-[...1 lines deleted...]
-      <c r="AR19" s="44"/>
+      <c r="AP19" s="45"/>
+      <c r="AQ19" s="45"/>
+      <c r="AR19" s="45"/>
       <c r="AS19" s="16"/>
       <c r="AT19" s="16"/>
       <c r="AU19" s="16"/>
       <c r="AV19" s="16"/>
       <c r="AW19" s="16"/>
       <c r="AX19" s="16"/>
       <c r="AY19" s="16"/>
       <c r="AZ19" s="16"/>
-      <c r="BA19" s="44" t="s">
+      <c r="BA19" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="BB19" s="44"/>
-[...1 lines deleted...]
-      <c r="BD19" s="44"/>
+      <c r="BB19" s="45"/>
+      <c r="BC19" s="45"/>
+      <c r="BD19" s="45"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="51"/>
-      <c r="B20" s="53" t="s">
+      <c r="A20" s="52"/>
+      <c r="B20" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="54"/>
-[...5 lines deleted...]
-      <c r="I20" s="45" t="s">
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="46"/>
-[...10 lines deleted...]
-      <c r="U20" s="45" t="s">
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="48"/>
+      <c r="U20" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V20" s="46"/>
-[...10 lines deleted...]
-      <c r="AG20" s="45" t="s">
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
+      <c r="X20" s="47"/>
+      <c r="Y20" s="47"/>
+      <c r="Z20" s="47"/>
+      <c r="AA20" s="47"/>
+      <c r="AB20" s="47"/>
+      <c r="AC20" s="47"/>
+      <c r="AD20" s="47"/>
+      <c r="AE20" s="47"/>
+      <c r="AF20" s="48"/>
+      <c r="AG20" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AH20" s="46"/>
-[...8 lines deleted...]
-      <c r="AQ20" s="46"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+      <c r="AL20" s="47"/>
+      <c r="AM20" s="47"/>
+      <c r="AN20" s="47"/>
+      <c r="AO20" s="47"/>
+      <c r="AP20" s="47"/>
+      <c r="AQ20" s="47"/>
       <c r="AR20" s="41"/>
-      <c r="AS20" s="45" t="s">
+      <c r="AS20" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AT20" s="46"/>
-[...9 lines deleted...]
-      <c r="BD20" s="47"/>
+      <c r="AT20" s="47"/>
+      <c r="AU20" s="47"/>
+      <c r="AV20" s="47"/>
+      <c r="AW20" s="47"/>
+      <c r="AX20" s="47"/>
+      <c r="AY20" s="47"/>
+      <c r="AZ20" s="47"/>
+      <c r="BA20" s="47"/>
+      <c r="BB20" s="47"/>
+      <c r="BC20" s="47"/>
+      <c r="BD20" s="48"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="52"/>
+      <c r="A21" s="53"/>
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -3539,52 +3588,56 @@
       </c>
       <c r="AQ22" s="7">
         <v>450047</v>
       </c>
       <c r="AR22" s="7">
         <v>478573.7</v>
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="7">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="7">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="7">
         <v>71091.7</v>
       </c>
       <c r="AX22" s="7">
         <v>108917.1</v>
       </c>
-      <c r="AY22" s="7"/>
-      <c r="AZ22" s="7"/>
+      <c r="AY22" s="7">
+        <v>147351.5</v>
+      </c>
+      <c r="AZ22" s="7">
+        <v>220639.5</v>
+      </c>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
       </c>
       <c r="F23" s="14">
         <v>25541.4</v>
       </c>
       <c r="G23" s="9">
@@ -3697,52 +3750,56 @@
       </c>
       <c r="AQ23" s="19">
         <v>42357.599999999999</v>
       </c>
       <c r="AR23" s="19">
         <v>45902</v>
       </c>
       <c r="AS23" s="19">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="12">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="10">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="10">
         <v>9260.6</v>
       </c>
       <c r="AX23" s="19">
         <v>12327.1</v>
       </c>
-      <c r="AY23" s="19"/>
-      <c r="AZ23" s="19"/>
+      <c r="AY23" s="19">
+        <v>17916.2</v>
+      </c>
+      <c r="AZ23" s="19">
+        <v>25373.8</v>
+      </c>
       <c r="BA23" s="19"/>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
       </c>
       <c r="F24" s="14">
         <v>10171.6</v>
       </c>
       <c r="G24" s="9">
@@ -3855,52 +3912,56 @@
       </c>
       <c r="AQ24" s="19">
         <v>3623.7</v>
       </c>
       <c r="AR24" s="19">
         <v>3822.2</v>
       </c>
       <c r="AS24" s="19">
         <v>38.1</v>
       </c>
       <c r="AT24" s="19">
         <v>96.4</v>
       </c>
       <c r="AU24" s="12">
         <v>250.3</v>
       </c>
       <c r="AV24" s="10">
         <v>301</v>
       </c>
       <c r="AW24" s="10">
         <v>524.1</v>
       </c>
       <c r="AX24" s="19">
         <v>770.7</v>
       </c>
-      <c r="AY24" s="19"/>
-      <c r="AZ24" s="19"/>
+      <c r="AY24" s="19">
+        <v>1133.5999999999999</v>
+      </c>
+      <c r="AZ24" s="19">
+        <v>1935.2</v>
+      </c>
       <c r="BA24" s="19"/>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="14">
         <v>45931.8</v>
       </c>
       <c r="G25" s="9">
@@ -4013,52 +4074,56 @@
       </c>
       <c r="AQ25" s="19">
         <v>42386.3</v>
       </c>
       <c r="AR25" s="19">
         <v>44645.9</v>
       </c>
       <c r="AS25" s="19">
         <v>1238</v>
       </c>
       <c r="AT25" s="19">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="12">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="10">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="10">
         <v>7709.2</v>
       </c>
       <c r="AX25" s="19">
         <v>12382.3</v>
       </c>
-      <c r="AY25" s="19"/>
-      <c r="AZ25" s="19"/>
+      <c r="AY25" s="19">
+        <v>16089.2</v>
+      </c>
+      <c r="AZ25" s="19">
+        <v>20858</v>
+      </c>
       <c r="BA25" s="19"/>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
       </c>
       <c r="F26" s="14">
         <v>55090.1</v>
       </c>
       <c r="G26" s="9">
@@ -4171,52 +4236,56 @@
       </c>
       <c r="AQ26" s="19">
         <v>58819.3</v>
       </c>
       <c r="AR26" s="19">
         <v>62627.9</v>
       </c>
       <c r="AS26" s="19">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
         <v>2564</v>
       </c>
       <c r="AU26" s="12">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="10">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="10">
         <v>9357.7000000000007</v>
       </c>
       <c r="AX26" s="19">
         <v>16117.1</v>
       </c>
-      <c r="AY26" s="19"/>
-      <c r="AZ26" s="19"/>
+      <c r="AY26" s="19">
+        <v>22290.799999999999</v>
+      </c>
+      <c r="AZ26" s="19">
+        <v>33814.699999999997</v>
+      </c>
       <c r="BA26" s="19"/>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
       </c>
       <c r="F27" s="14">
         <v>45267.1</v>
       </c>
       <c r="G27" s="9">
@@ -4329,52 +4398,56 @@
       </c>
       <c r="AQ27" s="19">
         <v>46547.5</v>
       </c>
       <c r="AR27" s="19">
         <v>48288.2</v>
       </c>
       <c r="AS27" s="19">
         <v>880.9</v>
       </c>
       <c r="AT27" s="19">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="12">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="10">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="10">
         <v>5730.4</v>
       </c>
       <c r="AX27" s="19">
         <v>9374.4</v>
       </c>
-      <c r="AY27" s="19"/>
-      <c r="AZ27" s="19"/>
+      <c r="AY27" s="19">
+        <v>12058.5</v>
+      </c>
+      <c r="AZ27" s="19">
+        <v>19956.2</v>
+      </c>
       <c r="BA27" s="19"/>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
       </c>
       <c r="F28" s="14">
         <v>55772.4</v>
       </c>
       <c r="G28" s="9">
@@ -4487,52 +4560,56 @@
       </c>
       <c r="AQ28" s="19">
         <v>41915.300000000003</v>
       </c>
       <c r="AR28" s="19">
         <v>45118.7</v>
       </c>
       <c r="AS28" s="19">
         <v>975.7</v>
       </c>
       <c r="AT28" s="19">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="12">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="10">
         <v>6760</v>
       </c>
       <c r="AW28" s="10">
         <v>7882</v>
       </c>
       <c r="AX28" s="19">
         <v>11914.2</v>
       </c>
-      <c r="AY28" s="19"/>
-      <c r="AZ28" s="19"/>
+      <c r="AY28" s="19">
+        <v>14694.1</v>
+      </c>
+      <c r="AZ28" s="19">
+        <v>22418.5</v>
+      </c>
       <c r="BA28" s="19"/>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
       </c>
       <c r="F29" s="14">
         <v>31549.7</v>
       </c>
       <c r="G29" s="9">
@@ -4645,52 +4722,56 @@
       </c>
       <c r="AQ29" s="19">
         <v>45415</v>
       </c>
       <c r="AR29" s="19">
         <v>47934.5</v>
       </c>
       <c r="AS29" s="19">
         <v>771.5</v>
       </c>
       <c r="AT29" s="19">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="12">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="10">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="10">
         <v>6841.1</v>
       </c>
       <c r="AX29" s="19">
         <v>10457.1</v>
       </c>
-      <c r="AY29" s="19"/>
-      <c r="AZ29" s="19"/>
+      <c r="AY29" s="19">
+        <v>13778.6</v>
+      </c>
+      <c r="AZ29" s="19">
+        <v>20984.400000000001</v>
+      </c>
       <c r="BA29" s="19"/>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
       </c>
       <c r="F30" s="14">
         <v>34335.5</v>
       </c>
       <c r="G30" s="9">
@@ -4803,52 +4884,56 @@
       </c>
       <c r="AQ30" s="19">
         <v>43126.400000000001</v>
       </c>
       <c r="AR30" s="19">
         <v>47071</v>
       </c>
       <c r="AS30" s="19">
         <v>825.8</v>
       </c>
       <c r="AT30" s="19">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="12">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="10">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="10">
         <v>5767.4</v>
       </c>
       <c r="AX30" s="19">
         <v>9296.4</v>
       </c>
-      <c r="AY30" s="19"/>
-      <c r="AZ30" s="19"/>
+      <c r="AY30" s="19">
+        <v>13426.1</v>
+      </c>
+      <c r="AZ30" s="19">
+        <v>21702.1</v>
+      </c>
       <c r="BA30" s="19"/>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
       </c>
       <c r="F31" s="14">
         <v>57313.8</v>
       </c>
       <c r="G31" s="9">
@@ -4961,52 +5046,56 @@
       </c>
       <c r="AQ31" s="19">
         <v>59381.3</v>
       </c>
       <c r="AR31" s="19">
         <v>64829</v>
       </c>
       <c r="AS31" s="19">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="12">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="10">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="10">
         <v>8158.9</v>
       </c>
       <c r="AX31" s="19">
         <v>12894.6</v>
       </c>
-      <c r="AY31" s="19"/>
-      <c r="AZ31" s="19"/>
+      <c r="AY31" s="19">
+        <v>16981.3</v>
+      </c>
+      <c r="AZ31" s="19">
+        <v>25649.200000000001</v>
+      </c>
       <c r="BA31" s="19"/>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
       </c>
       <c r="F32" s="14">
         <v>60528.3</v>
       </c>
       <c r="G32" s="9">
@@ -5119,264 +5208,268 @@
       </c>
       <c r="AQ32" s="19">
         <v>66474.600000000006</v>
       </c>
       <c r="AR32" s="19">
         <v>68334.3</v>
       </c>
       <c r="AS32" s="19">
         <v>892.5</v>
       </c>
       <c r="AT32" s="19">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="12">
         <v>5842</v>
       </c>
       <c r="AV32" s="10">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="10">
         <v>9860.2999999999993</v>
       </c>
       <c r="AX32" s="19">
         <v>13383.2</v>
       </c>
-      <c r="AY32" s="3"/>
-      <c r="AZ32" s="19"/>
+      <c r="AY32" s="3">
+        <v>18983.099999999999</v>
+      </c>
+      <c r="AZ32" s="19">
+        <v>27947.5</v>
+      </c>
       <c r="BA32" s="19"/>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
     <row r="33" spans="1:56" ht="15.75">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="16"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="50" t="s">
+      <c r="A34" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="50"/>
-[...17 lines deleted...]
-      <c r="T34" s="50"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="51"/>
+      <c r="N34" s="51"/>
+      <c r="O34" s="51"/>
+      <c r="P34" s="51"/>
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51"/>
+      <c r="S34" s="51"/>
+      <c r="T34" s="51"/>
       <c r="U34" s="16"/>
       <c r="V34" s="16"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="16"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="16"/>
       <c r="AF34" s="16"/>
-      <c r="AG34" s="49" t="s">
+      <c r="AG34" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="AH34" s="49"/>
-[...21 lines deleted...]
-      <c r="BD34" s="49"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="50"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="50"/>
+      <c r="AL34" s="50"/>
+      <c r="AM34" s="50"/>
+      <c r="AN34" s="50"/>
+      <c r="AO34" s="50"/>
+      <c r="AP34" s="50"/>
+      <c r="AQ34" s="50"/>
+      <c r="AR34" s="50"/>
+      <c r="AS34" s="50"/>
+      <c r="AT34" s="50"/>
+      <c r="AU34" s="50"/>
+      <c r="AV34" s="50"/>
+      <c r="AW34" s="50"/>
+      <c r="AX34" s="50"/>
+      <c r="AY34" s="50"/>
+      <c r="AZ34" s="50"/>
+      <c r="BA34" s="50"/>
+      <c r="BB34" s="50"/>
+      <c r="BC34" s="50"/>
+      <c r="BD34" s="50"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R35" s="56" t="s">
-[...3 lines deleted...]
-      <c r="T35" s="56"/>
+      <c r="R35" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="57"/>
+      <c r="T35" s="57"/>
       <c r="U35" s="16"/>
       <c r="V35" s="16"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
-      <c r="AD35" s="58" t="s">
-[...3 lines deleted...]
-      <c r="AF35" s="58"/>
+      <c r="AD35" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="59"/>
+      <c r="AF35" s="59"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="16"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="16"/>
       <c r="AK35" s="16"/>
       <c r="AL35" s="16"/>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
-      <c r="AO35" s="44" t="s">
+      <c r="AO35" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="AP35" s="44"/>
-[...1 lines deleted...]
-      <c r="AR35" s="44"/>
+      <c r="AP35" s="45"/>
+      <c r="AQ35" s="45"/>
+      <c r="AR35" s="45"/>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AX35" s="16"/>
       <c r="AY35" s="16"/>
       <c r="AZ35" s="16"/>
-      <c r="BA35" s="44" t="s">
+      <c r="BA35" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="BB35" s="44"/>
-[...1 lines deleted...]
-      <c r="BD35" s="44"/>
+      <c r="BB35" s="45"/>
+      <c r="BC35" s="45"/>
+      <c r="BD35" s="45"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="51"/>
-      <c r="B36" s="53" t="s">
+      <c r="A36" s="52"/>
+      <c r="B36" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="C36" s="54"/>
-[...5 lines deleted...]
-      <c r="I36" s="45" t="s">
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J36" s="46"/>
-[...10 lines deleted...]
-      <c r="U36" s="45" t="s">
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="47"/>
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="48"/>
+      <c r="U36" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="V36" s="46"/>
-[...10 lines deleted...]
-      <c r="AG36" s="45" t="s">
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
+      <c r="AD36" s="47"/>
+      <c r="AE36" s="47"/>
+      <c r="AF36" s="48"/>
+      <c r="AG36" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AH36" s="46"/>
-[...10 lines deleted...]
-      <c r="AS36" s="45" t="s">
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="47"/>
+      <c r="AR36" s="48"/>
+      <c r="AS36" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AT36" s="46"/>
-[...9 lines deleted...]
-      <c r="BD36" s="47"/>
+      <c r="AT36" s="47"/>
+      <c r="AU36" s="47"/>
+      <c r="AV36" s="47"/>
+      <c r="AW36" s="47"/>
+      <c r="AX36" s="47"/>
+      <c r="AY36" s="47"/>
+      <c r="AZ36" s="47"/>
+      <c r="BA36" s="47"/>
+      <c r="BB36" s="47"/>
+      <c r="BC36" s="47"/>
+      <c r="BD36" s="48"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="52"/>
+      <c r="A37" s="53"/>
       <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="4" t="s">
@@ -5650,52 +5743,56 @@
       </c>
       <c r="AQ38" s="7">
         <v>282583.5</v>
       </c>
       <c r="AR38" s="7">
         <v>282604.59999999998</v>
       </c>
       <c r="AS38" s="39">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
       <c r="AU38" s="7">
         <v>102.1</v>
       </c>
       <c r="AV38" s="7">
         <v>123.5</v>
       </c>
       <c r="AW38" s="23">
         <v>2368.1</v>
       </c>
       <c r="AX38" s="7">
         <v>4879.8999999999996</v>
       </c>
-      <c r="AY38" s="7"/>
-      <c r="AZ38" s="7"/>
+      <c r="AY38" s="7">
+        <v>31268.2</v>
+      </c>
+      <c r="AZ38" s="7">
+        <v>87637.6</v>
+      </c>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
       </c>
       <c r="F39" s="9">
         <v>12336.2</v>
       </c>
       <c r="G39" s="9">
@@ -5808,52 +5905,56 @@
       </c>
       <c r="AQ39" s="19">
         <v>27485.4</v>
       </c>
       <c r="AR39" s="19">
         <v>29694</v>
       </c>
       <c r="AS39" s="40">
         <v>0</v>
       </c>
       <c r="AT39" s="3">
         <v>0</v>
       </c>
       <c r="AU39" s="3">
         <v>0</v>
       </c>
       <c r="AV39" s="3">
         <v>0</v>
       </c>
       <c r="AW39" s="3">
         <v>1378.8</v>
       </c>
       <c r="AX39" s="19">
         <v>2206.3000000000002</v>
       </c>
-      <c r="AY39" s="19"/>
-      <c r="AZ39" s="19"/>
+      <c r="AY39" s="7">
+        <v>6619.5</v>
+      </c>
+      <c r="AZ39" s="19">
+        <v>12594.1</v>
+      </c>
       <c r="BA39" s="19"/>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
       </c>
       <c r="F40" s="9">
         <v>8159.3</v>
       </c>
       <c r="G40" s="9">
@@ -5966,52 +6067,56 @@
       </c>
       <c r="AQ40" s="19">
         <v>2604.4</v>
       </c>
       <c r="AR40" s="19">
         <v>2651.7</v>
       </c>
       <c r="AS40" s="40">
         <v>0</v>
       </c>
       <c r="AT40" s="3">
         <v>0</v>
       </c>
       <c r="AU40" s="3">
         <v>0</v>
       </c>
       <c r="AV40" s="3">
         <v>0</v>
       </c>
       <c r="AW40" s="3">
         <v>148.69999999999999</v>
       </c>
       <c r="AX40" s="19">
         <v>243.9</v>
       </c>
-      <c r="AY40" s="19"/>
-      <c r="AZ40" s="19"/>
+      <c r="AY40" s="19">
+        <v>478.8</v>
+      </c>
+      <c r="AZ40" s="19">
+        <v>1141.9000000000001</v>
+      </c>
       <c r="BA40" s="19"/>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="9">
         <v>26849.3</v>
       </c>
       <c r="G41" s="9">
@@ -6124,52 +6229,56 @@
       </c>
       <c r="AQ41" s="19">
         <v>24608.6</v>
       </c>
       <c r="AR41" s="19">
         <v>23214.400000000001</v>
       </c>
       <c r="AS41" s="40">
         <v>0</v>
       </c>
       <c r="AT41" s="3">
         <v>0</v>
       </c>
       <c r="AU41" s="3">
         <v>0</v>
       </c>
       <c r="AV41" s="3">
         <v>0</v>
       </c>
       <c r="AW41" s="19">
         <v>13.2</v>
       </c>
       <c r="AX41" s="19">
         <v>124.3</v>
       </c>
-      <c r="AY41" s="19"/>
-      <c r="AZ41" s="19"/>
+      <c r="AY41" s="19">
+        <v>2096.5</v>
+      </c>
+      <c r="AZ41" s="19">
+        <v>5481.1</v>
+      </c>
       <c r="BA41" s="19"/>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
       </c>
       <c r="F42" s="9">
         <v>30656.9</v>
       </c>
       <c r="G42" s="9">
@@ -6282,52 +6391,56 @@
       </c>
       <c r="AQ42" s="19">
         <v>32838.300000000003</v>
       </c>
       <c r="AR42" s="19">
         <v>32189.4</v>
       </c>
       <c r="AS42" s="40">
         <v>0</v>
       </c>
       <c r="AT42" s="3">
         <v>0</v>
       </c>
       <c r="AU42" s="3">
         <v>0</v>
       </c>
       <c r="AV42" s="3">
         <v>0</v>
       </c>
       <c r="AW42" s="19">
         <v>94</v>
       </c>
       <c r="AX42" s="19">
         <v>207.7</v>
       </c>
-      <c r="AY42" s="19"/>
-      <c r="AZ42" s="19"/>
+      <c r="AY42" s="19">
+        <v>4395.3999999999996</v>
+      </c>
+      <c r="AZ42" s="19">
+        <v>12932.4</v>
+      </c>
       <c r="BA42" s="19"/>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
       </c>
       <c r="F43" s="9">
         <v>27308.9</v>
       </c>
       <c r="G43" s="9">
@@ -6440,52 +6553,56 @@
       </c>
       <c r="AQ43" s="19">
         <v>32561</v>
       </c>
       <c r="AR43" s="19">
         <v>33272.6</v>
       </c>
       <c r="AS43" s="40">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
       <c r="AU43" s="3">
         <v>0</v>
       </c>
       <c r="AV43" s="3">
         <v>0</v>
       </c>
       <c r="AW43" s="19">
         <v>321.89999999999998</v>
       </c>
       <c r="AX43" s="19">
         <v>566.4</v>
       </c>
-      <c r="AY43" s="19"/>
-      <c r="AZ43" s="19"/>
+      <c r="AY43" s="19">
+        <v>2522.6</v>
+      </c>
+      <c r="AZ43" s="19">
+        <v>8418.4</v>
+      </c>
       <c r="BA43" s="19"/>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
       </c>
       <c r="F44" s="9">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="9">
@@ -6598,52 +6715,56 @@
       </c>
       <c r="AQ44" s="19">
         <v>25030</v>
       </c>
       <c r="AR44" s="19">
         <v>24661.4</v>
       </c>
       <c r="AS44" s="40">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
       <c r="AU44" s="3">
         <v>0</v>
       </c>
       <c r="AV44" s="3">
         <v>0</v>
       </c>
       <c r="AW44" s="19">
         <v>69.599999999999994</v>
       </c>
       <c r="AX44" s="19">
         <v>503.3</v>
       </c>
-      <c r="AY44" s="19"/>
-      <c r="AZ44" s="19"/>
+      <c r="AY44" s="19">
+        <v>2078.6999999999998</v>
+      </c>
+      <c r="AZ44" s="19">
+        <v>8322.7000000000007</v>
+      </c>
       <c r="BA44" s="19"/>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
       </c>
       <c r="F45" s="9">
         <v>18215.5</v>
       </c>
       <c r="G45" s="9">
@@ -6756,52 +6877,56 @@
       </c>
       <c r="AQ45" s="19">
         <v>28706.400000000001</v>
       </c>
       <c r="AR45" s="19">
         <v>27746.2</v>
       </c>
       <c r="AS45" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
         <v>74.3</v>
       </c>
       <c r="AU45" s="10">
         <v>102.1</v>
       </c>
       <c r="AV45" s="10">
         <v>123.5</v>
       </c>
       <c r="AW45" s="19">
         <v>169.2</v>
       </c>
       <c r="AX45" s="19">
         <v>397.7</v>
       </c>
-      <c r="AY45" s="19"/>
-      <c r="AZ45" s="19"/>
+      <c r="AY45" s="19">
+        <v>2568.5</v>
+      </c>
+      <c r="AZ45" s="19">
+        <v>8053.8</v>
+      </c>
       <c r="BA45" s="19"/>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
       </c>
       <c r="F46" s="9">
         <v>21080</v>
       </c>
       <c r="G46" s="9">
@@ -6914,52 +7039,56 @@
       </c>
       <c r="AQ46" s="19">
         <v>29602.5</v>
       </c>
       <c r="AR46" s="19">
         <v>29840.5</v>
       </c>
       <c r="AS46" s="40">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
       <c r="AU46" s="3">
         <v>0</v>
       </c>
       <c r="AV46" s="3">
         <v>0</v>
       </c>
       <c r="AW46" s="19">
         <v>40.799999999999997</v>
       </c>
       <c r="AX46" s="19">
         <v>235.2</v>
       </c>
-      <c r="AY46" s="19"/>
-      <c r="AZ46" s="19"/>
+      <c r="AY46" s="19">
+        <v>3784</v>
+      </c>
+      <c r="AZ46" s="19">
+        <v>10883.9</v>
+      </c>
       <c r="BA46" s="19"/>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="33">
         <v>39.4</v>
       </c>
       <c r="C47" s="33">
         <v>2407.9</v>
       </c>
       <c r="D47" s="33">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
       </c>
       <c r="F47" s="9">
         <v>35321</v>
       </c>
       <c r="G47" s="9">
@@ -7072,52 +7201,56 @@
       </c>
       <c r="AQ47" s="19">
         <v>35666</v>
       </c>
       <c r="AR47" s="19">
         <v>35903</v>
       </c>
       <c r="AS47" s="40">
         <v>0</v>
       </c>
       <c r="AT47" s="3">
         <v>0</v>
       </c>
       <c r="AU47" s="3">
         <v>0</v>
       </c>
       <c r="AV47" s="3">
         <v>0</v>
       </c>
       <c r="AW47" s="19">
         <v>49.8</v>
       </c>
       <c r="AX47" s="19">
         <v>210.5</v>
       </c>
-      <c r="AY47" s="19"/>
-      <c r="AZ47" s="19"/>
+      <c r="AY47" s="19">
+        <v>2847.6</v>
+      </c>
+      <c r="AZ47" s="19">
+        <v>8831.7000000000007</v>
+      </c>
       <c r="BA47" s="19"/>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
       </c>
       <c r="F48" s="9">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="9">
@@ -7230,250 +7363,255 @@
       </c>
       <c r="AQ48" s="19">
         <v>43480.9</v>
       </c>
       <c r="AR48" s="19">
         <v>43431.4</v>
       </c>
       <c r="AS48" s="40">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
       <c r="AU48" s="3">
         <v>0</v>
       </c>
       <c r="AV48" s="3">
         <v>0</v>
       </c>
       <c r="AW48" s="19">
         <v>82.2</v>
       </c>
       <c r="AX48" s="19">
         <v>184.6</v>
       </c>
-      <c r="AY48" s="19"/>
-      <c r="AZ48" s="19"/>
+      <c r="AY48" s="19">
+        <v>3876.6</v>
+      </c>
+      <c r="AZ48" s="19">
+        <v>10977.6</v>
+      </c>
       <c r="BA48" s="19"/>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
     <row r="49" spans="1:56" ht="15.75">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="16"/>
       <c r="AK49" s="16"/>
       <c r="AL49" s="16"/>
       <c r="AM49" s="16"/>
       <c r="AN49" s="16"/>
       <c r="AO49" s="16"/>
       <c r="AP49" s="16"/>
       <c r="AQ49" s="16"/>
       <c r="AR49" s="16"/>
+      <c r="AY49" s="44"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
-      <c r="A50" s="50" t="s">
+      <c r="A50" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="50"/>
-[...17 lines deleted...]
-      <c r="T50" s="50"/>
+      <c r="B50" s="51"/>
+      <c r="C50" s="51"/>
+      <c r="D50" s="51"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="51"/>
+      <c r="I50" s="51"/>
+      <c r="J50" s="51"/>
+      <c r="K50" s="51"/>
+      <c r="L50" s="51"/>
+      <c r="M50" s="51"/>
+      <c r="N50" s="51"/>
+      <c r="O50" s="51"/>
+      <c r="P50" s="51"/>
+      <c r="Q50" s="51"/>
+      <c r="R50" s="51"/>
+      <c r="S50" s="51"/>
+      <c r="T50" s="51"/>
       <c r="U50" s="16"/>
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="16"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="16"/>
       <c r="AF50" s="16"/>
-      <c r="AG50" s="49" t="s">
+      <c r="AG50" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AH50" s="49"/>
-[...21 lines deleted...]
-      <c r="BD50" s="49"/>
+      <c r="AH50" s="50"/>
+      <c r="AI50" s="50"/>
+      <c r="AJ50" s="50"/>
+      <c r="AK50" s="50"/>
+      <c r="AL50" s="50"/>
+      <c r="AM50" s="50"/>
+      <c r="AN50" s="50"/>
+      <c r="AO50" s="50"/>
+      <c r="AP50" s="50"/>
+      <c r="AQ50" s="50"/>
+      <c r="AR50" s="50"/>
+      <c r="AS50" s="50"/>
+      <c r="AT50" s="50"/>
+      <c r="AU50" s="50"/>
+      <c r="AV50" s="50"/>
+      <c r="AW50" s="50"/>
+      <c r="AX50" s="50"/>
+      <c r="AY50" s="50"/>
+      <c r="AZ50" s="50"/>
+      <c r="BA50" s="50"/>
+      <c r="BB50" s="50"/>
+      <c r="BC50" s="50"/>
+      <c r="BD50" s="50"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="R51" s="56" t="s">
-[...3 lines deleted...]
-      <c r="T51" s="56"/>
+      <c r="R51" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="57"/>
+      <c r="T51" s="57"/>
       <c r="U51" s="16"/>
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Y51" s="16"/>
       <c r="Z51" s="16"/>
       <c r="AA51" s="16"/>
       <c r="AB51" s="16"/>
       <c r="AC51" s="16"/>
-      <c r="AD51" s="58" t="s">
-[...3 lines deleted...]
-      <c r="AF51" s="58"/>
+      <c r="AD51" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="59"/>
+      <c r="AF51" s="59"/>
       <c r="AG51" s="16"/>
       <c r="AH51" s="16"/>
       <c r="AI51" s="16"/>
       <c r="AJ51" s="16"/>
       <c r="AK51" s="16"/>
       <c r="AL51" s="16"/>
       <c r="AM51" s="16"/>
       <c r="AN51" s="16"/>
-      <c r="BA51" s="44" t="s">
+      <c r="BA51" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="BB51" s="44"/>
-[...1 lines deleted...]
-      <c r="BD51" s="44"/>
+      <c r="BB51" s="45"/>
+      <c r="BC51" s="45"/>
+      <c r="BD51" s="45"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="51"/>
-      <c r="B52" s="53" t="s">
+      <c r="A52" s="52"/>
+      <c r="B52" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="C52" s="54"/>
-[...5 lines deleted...]
-      <c r="I52" s="45" t="s">
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="56"/>
+      <c r="I52" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J52" s="46"/>
-[...10 lines deleted...]
-      <c r="U52" s="45" t="s">
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="48"/>
+      <c r="U52" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V52" s="46"/>
-[...10 lines deleted...]
-      <c r="AG52" s="45" t="s">
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+      <c r="AD52" s="47"/>
+      <c r="AE52" s="47"/>
+      <c r="AF52" s="48"/>
+      <c r="AG52" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AH52" s="46"/>
-[...10 lines deleted...]
-      <c r="AS52" s="45" t="s">
+      <c r="AH52" s="47"/>
+      <c r="AI52" s="47"/>
+      <c r="AJ52" s="47"/>
+      <c r="AK52" s="47"/>
+      <c r="AL52" s="47"/>
+      <c r="AM52" s="47"/>
+      <c r="AN52" s="47"/>
+      <c r="AO52" s="47"/>
+      <c r="AP52" s="47"/>
+      <c r="AQ52" s="47"/>
+      <c r="AR52" s="48"/>
+      <c r="AS52" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AT52" s="46"/>
-[...9 lines deleted...]
-      <c r="BD52" s="47"/>
+      <c r="AT52" s="47"/>
+      <c r="AU52" s="47"/>
+      <c r="AV52" s="47"/>
+      <c r="AW52" s="47"/>
+      <c r="AX52" s="47"/>
+      <c r="AY52" s="47"/>
+      <c r="AZ52" s="47"/>
+      <c r="BA52" s="47"/>
+      <c r="BB52" s="47"/>
+      <c r="BC52" s="47"/>
+      <c r="BD52" s="48"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="52"/>
+      <c r="A53" s="53"/>
       <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J53" s="4" t="s">
@@ -7747,52 +7885,56 @@
       </c>
       <c r="AQ54" s="7">
         <v>166857.29999999999</v>
       </c>
       <c r="AR54" s="7">
         <v>195362.8</v>
       </c>
       <c r="AS54" s="37">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="7">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="7">
         <v>55902</v>
       </c>
       <c r="AW54" s="7">
         <v>68723.600000000006</v>
       </c>
       <c r="AX54" s="7">
         <v>103992.9</v>
       </c>
-      <c r="AY54" s="7"/>
-      <c r="AZ54" s="7"/>
+      <c r="AY54" s="7">
+        <v>115994.1</v>
+      </c>
+      <c r="AZ54" s="7">
+        <v>132826.79999999999</v>
+      </c>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
       </c>
       <c r="F55" s="9">
         <v>13121.2</v>
       </c>
       <c r="G55" s="9">
@@ -7905,52 +8047,56 @@
       </c>
       <c r="AQ55" s="19">
         <v>14817</v>
       </c>
       <c r="AR55" s="19">
         <v>16152.6</v>
       </c>
       <c r="AS55" s="38">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="10">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="9">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="13">
         <v>7881.8</v>
       </c>
       <c r="AX55" s="19">
         <v>10117.4</v>
       </c>
-      <c r="AY55" s="19"/>
-      <c r="AZ55" s="19"/>
+      <c r="AY55" s="19">
+        <v>11286.3</v>
+      </c>
+      <c r="AZ55" s="19">
+        <v>12756.9</v>
+      </c>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
       </c>
       <c r="F56" s="9">
         <v>1998.8</v>
       </c>
       <c r="G56" s="9">
@@ -8063,52 +8209,56 @@
       </c>
       <c r="AQ56" s="19">
         <v>1014.1</v>
       </c>
       <c r="AR56" s="19">
         <v>1164.9000000000001</v>
       </c>
       <c r="AS56" s="38">
         <v>38.1</v>
       </c>
       <c r="AT56" s="3">
         <v>96.4</v>
       </c>
       <c r="AU56" s="10">
         <v>250.3</v>
       </c>
       <c r="AV56" s="9">
         <v>301</v>
       </c>
       <c r="AW56" s="13">
         <v>375.4</v>
       </c>
       <c r="AX56" s="19">
         <v>526.5</v>
       </c>
-      <c r="AY56" s="19"/>
-      <c r="AZ56" s="19"/>
+      <c r="AY56" s="19">
+        <v>653.79999999999995</v>
+      </c>
+      <c r="AZ56" s="19">
+        <v>791.5</v>
+      </c>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
       </c>
       <c r="F57" s="9">
         <v>18984.8</v>
       </c>
       <c r="G57" s="9">
@@ -8221,52 +8371,56 @@
       </c>
       <c r="AQ57" s="19">
         <v>17707.5</v>
       </c>
       <c r="AR57" s="19">
         <v>21361.3</v>
       </c>
       <c r="AS57" s="38">
         <v>1238</v>
       </c>
       <c r="AT57" s="3">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="10">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="9">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="13">
         <v>7695.9</v>
       </c>
       <c r="AX57" s="19">
         <v>12252.6</v>
       </c>
-      <c r="AY57" s="19"/>
-      <c r="AZ57" s="19"/>
+      <c r="AY57" s="19">
+        <v>13984.3</v>
+      </c>
+      <c r="AZ57" s="19">
+        <v>15358.7</v>
+      </c>
       <c r="BA57" s="19"/>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
       </c>
       <c r="F58" s="9">
         <v>24257.3</v>
       </c>
       <c r="G58" s="9">
@@ -8379,52 +8533,56 @@
       </c>
       <c r="AQ58" s="19">
         <v>25912.1</v>
       </c>
       <c r="AR58" s="19">
         <v>30961.3</v>
       </c>
       <c r="AS58" s="38">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
         <v>2564</v>
       </c>
       <c r="AU58" s="10">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="9">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="13">
         <v>9263.7000000000007</v>
       </c>
       <c r="AX58" s="19">
         <v>15901.5</v>
       </c>
-      <c r="AY58" s="19"/>
-      <c r="AZ58" s="19"/>
+      <c r="AY58" s="19">
+        <v>17881.5</v>
+      </c>
+      <c r="AZ58" s="19">
+        <v>20858.3</v>
+      </c>
       <c r="BA58" s="19"/>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
       </c>
       <c r="F59" s="9">
         <v>17831.2</v>
       </c>
       <c r="G59" s="9">
@@ -8537,52 +8695,56 @@
       </c>
       <c r="AQ59" s="19">
         <v>13894.6</v>
       </c>
       <c r="AR59" s="19">
         <v>14923.7</v>
       </c>
       <c r="AS59" s="38">
         <v>880.9</v>
       </c>
       <c r="AT59" s="3">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="9">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="13">
         <v>5408.6</v>
       </c>
       <c r="AX59" s="19">
         <v>8803.7000000000007</v>
       </c>
-      <c r="AY59" s="19"/>
-      <c r="AZ59" s="19"/>
+      <c r="AY59" s="19">
+        <v>9529.4</v>
+      </c>
+      <c r="AZ59" s="19">
+        <v>11529.2</v>
+      </c>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
       </c>
       <c r="F60" s="9">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="9">
@@ -8695,52 +8857,56 @@
       </c>
       <c r="AQ60" s="19">
         <v>16814.400000000001</v>
       </c>
       <c r="AR60" s="19">
         <v>20386.400000000001</v>
       </c>
       <c r="AS60" s="38">
         <v>975.7</v>
       </c>
       <c r="AT60" s="3">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="10">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="9">
         <v>6760</v>
       </c>
       <c r="AW60" s="13">
         <v>7812.4</v>
       </c>
       <c r="AX60" s="19">
         <v>11406.1</v>
       </c>
-      <c r="AY60" s="19"/>
-      <c r="AZ60" s="19"/>
+      <c r="AY60" s="19">
+        <v>12608.4</v>
+      </c>
+      <c r="AZ60" s="19">
+        <v>14085.9</v>
+      </c>
       <c r="BA60" s="19"/>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
       </c>
       <c r="F61" s="9">
         <v>13224.8</v>
       </c>
       <c r="G61" s="9">
@@ -8853,52 +9019,56 @@
       </c>
       <c r="AQ61" s="19">
         <v>16649.8</v>
       </c>
       <c r="AR61" s="19">
         <v>20129.8</v>
       </c>
       <c r="AS61" s="38">
         <v>736.7</v>
       </c>
       <c r="AT61" s="3">
         <v>1665</v>
       </c>
       <c r="AU61" s="10">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="9">
         <v>5410</v>
       </c>
       <c r="AW61" s="13">
         <v>6671.9</v>
       </c>
       <c r="AX61" s="19">
         <v>10055.1</v>
       </c>
-      <c r="AY61" s="19"/>
-      <c r="AZ61" s="19"/>
+      <c r="AY61" s="19">
+        <v>11202.1</v>
+      </c>
+      <c r="AZ61" s="19">
+        <v>12912.7</v>
+      </c>
       <c r="BA61" s="19"/>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
       </c>
       <c r="F62" s="9">
         <v>13073.8</v>
       </c>
       <c r="G62" s="9">
@@ -9011,52 +9181,56 @@
       </c>
       <c r="AQ62" s="19">
         <v>13470</v>
       </c>
       <c r="AR62" s="19">
         <v>16807.5</v>
       </c>
       <c r="AS62" s="38">
         <v>825.8</v>
       </c>
       <c r="AT62" s="3">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="10">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="9">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="13">
         <v>5726.7</v>
       </c>
       <c r="AX62" s="19">
         <v>9057.1</v>
       </c>
-      <c r="AY62" s="19"/>
-      <c r="AZ62" s="19"/>
+      <c r="AY62" s="19">
+        <v>9631.7000000000007</v>
+      </c>
+      <c r="AZ62" s="19">
+        <v>10795.1</v>
+      </c>
       <c r="BA62" s="19"/>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
       </c>
       <c r="F63" s="9">
         <v>21855.9</v>
       </c>
       <c r="G63" s="9">
@@ -9169,52 +9343,56 @@
       </c>
       <c r="AQ63" s="19">
         <v>23661.200000000001</v>
       </c>
       <c r="AR63" s="19">
         <v>28649.5</v>
       </c>
       <c r="AS63" s="38">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="10">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="9">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="13">
         <v>8109.1</v>
       </c>
       <c r="AX63" s="19">
         <v>12678.5</v>
       </c>
-      <c r="AY63" s="19"/>
-      <c r="AZ63" s="19"/>
+      <c r="AY63" s="19">
+        <v>14119.9</v>
+      </c>
+      <c r="AZ63" s="19">
+        <v>16787.7</v>
+      </c>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
       </c>
       <c r="F64" s="9">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="9">
@@ -9327,124 +9505,128 @@
       </c>
       <c r="AQ64" s="19">
         <v>22916.6</v>
       </c>
       <c r="AR64" s="19">
         <v>24825.8</v>
       </c>
       <c r="AS64" s="38">
         <v>892.5</v>
       </c>
       <c r="AT64" s="3">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="10">
         <v>5842</v>
       </c>
       <c r="AV64" s="9">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="13">
         <v>9778.1</v>
       </c>
       <c r="AX64" s="19">
         <v>13194.4</v>
       </c>
-      <c r="AY64" s="19"/>
-      <c r="AZ64" s="19"/>
+      <c r="AY64" s="19">
+        <v>15096.7</v>
+      </c>
+      <c r="AZ64" s="19">
+        <v>16950.8</v>
+      </c>
       <c r="BA64" s="19"/>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
     <row r="65" spans="9:51" ht="15.75">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>
       <c r="AI65" s="16"/>
       <c r="AJ65" s="16"/>
       <c r="AK65" s="16"/>
       <c r="AL65" s="16"/>
       <c r="AM65" s="16"/>
       <c r="AN65" s="16"/>
       <c r="AO65" s="16"/>
       <c r="AP65" s="16"/>
       <c r="AQ65" s="16"/>
       <c r="AR65" s="16"/>
     </row>
     <row r="66" spans="9:51" ht="22.5" customHeight="1">
-      <c r="I66" s="57" t="s">
+      <c r="I66" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="J66" s="57"/>
-[...22 lines deleted...]
-      <c r="AG66" s="59" t="s">
+      <c r="J66" s="58"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="58"/>
+      <c r="M66" s="58"/>
+      <c r="N66" s="58"/>
+      <c r="O66" s="58"/>
+      <c r="P66" s="58"/>
+      <c r="Q66" s="58"/>
+      <c r="R66" s="58"/>
+      <c r="S66" s="58"/>
+      <c r="T66" s="58"/>
+      <c r="U66" s="58"/>
+      <c r="V66" s="58"/>
+      <c r="W66" s="58"/>
+      <c r="X66" s="58"/>
+      <c r="Y66" s="58"/>
+      <c r="Z66" s="58"/>
+      <c r="AA66" s="58"/>
+      <c r="AB66" s="58"/>
+      <c r="AC66" s="58"/>
+      <c r="AD66" s="58"/>
+      <c r="AE66" s="58"/>
+      <c r="AF66" s="58"/>
+      <c r="AG66" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AH66" s="59"/>
-[...9 lines deleted...]
-      <c r="AR66" s="59"/>
+      <c r="AH66" s="60"/>
+      <c r="AI66" s="60"/>
+      <c r="AJ66" s="60"/>
+      <c r="AK66" s="60"/>
+      <c r="AL66" s="60"/>
+      <c r="AM66" s="60"/>
+      <c r="AN66" s="60"/>
+      <c r="AO66" s="60"/>
+      <c r="AP66" s="60"/>
+      <c r="AQ66" s="60"/>
+      <c r="AR66" s="60"/>
       <c r="AS66" s="43"/>
       <c r="AT66" s="43"/>
       <c r="AU66" s="43"/>
       <c r="AV66" s="43"/>
       <c r="AW66" s="43"/>
       <c r="AX66" s="43"/>
       <c r="AY66" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="AG66:AR66"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="AO3:AR3"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="AG18:AR18"/>
     <mergeCell ref="AO19:AR19"/>
     <mergeCell ref="AD3:AF3"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AD19:AF19"/>
     <mergeCell ref="U20:AF20"/>
     <mergeCell ref="AD35:AF35"/>
     <mergeCell ref="I36:T36"/>
     <mergeCell ref="R51:T51"/>
     <mergeCell ref="I20:T20"/>
     <mergeCell ref="R35:T35"/>