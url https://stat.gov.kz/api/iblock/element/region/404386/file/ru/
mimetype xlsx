--- v5 (2026-09-19)
+++ v6 (2026-11-01)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\ИФО сентябрь\РУС\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="42">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -241,58 +246,58 @@
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>животноводства по периодам года</t>
     </r>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>2025 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 - 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным. </t>
   </si>
   <si>
     <t>год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -352,51 +357,51 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -475,212 +480,283 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -706,116 +782,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -951,227 +1029,227 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BA60" sqref="BA60"/>
+      <selection pane="bottomRight" activeCell="BB14" sqref="BB14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="1" customWidth="1"/>
     <col min="37" max="51" width="9.140625" style="1" customWidth="1"/>
     <col min="52" max="52" width="11" style="1" customWidth="1"/>
     <col min="53" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:56" ht="40.5" customHeight="1">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:56" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="51"/>
-[...20 lines deleted...]
-      <c r="AG2" s="51" t="s">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="AG2" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH2" s="51"/>
-[...9 lines deleted...]
-      <c r="AR2" s="51"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
     </row>
-    <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="AO3" s="49" t="s">
+    <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="R3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="AD3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AO3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="AP3" s="49"/>
-[...2 lines deleted...]
-      <c r="BA3" s="49" t="s">
+      <c r="AP3" s="47"/>
+      <c r="AQ3" s="47"/>
+      <c r="AR3" s="47"/>
+      <c r="BA3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="BB3" s="49"/>
-[...1 lines deleted...]
-      <c r="BD3" s="49"/>
+      <c r="BB3" s="47"/>
+      <c r="BC3" s="47"/>
+      <c r="BD3" s="47"/>
     </row>
-    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="54" t="s">
+    <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="55"/>
-[...5 lines deleted...]
-      <c r="I4" s="46" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="47"/>
-[...10 lines deleted...]
-      <c r="U4" s="46" t="s">
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="47"/>
-[...10 lines deleted...]
-      <c r="AG4" s="46" t="s">
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AH4" s="47"/>
-[...10 lines deleted...]
-      <c r="AS4" s="46" t="s">
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="49"/>
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="49"/>
+      <c r="AQ4" s="49"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AT4" s="47"/>
-[...9 lines deleted...]
-      <c r="BD4" s="48"/>
+      <c r="AT4" s="49"/>
+      <c r="AU4" s="49"/>
+      <c r="AV4" s="49"/>
+      <c r="AW4" s="49"/>
+      <c r="AX4" s="49"/>
+      <c r="AY4" s="49"/>
+      <c r="AZ4" s="49"/>
+      <c r="BA4" s="68"/>
+      <c r="BB4" s="49"/>
+      <c r="BC4" s="49"/>
+      <c r="BD4" s="50"/>
     </row>
-    <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="53"/>
+    <row r="5" spans="1:56" ht="34.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1278,67 +1356,67 @@
       </c>
       <c r="AR5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AZ5" s="4" t="s">
+      <c r="AZ5" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="BA5" s="4" t="s">
+      <c r="BA5" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="BB5" s="4" t="s">
+      <c r="BB5" s="67" t="s">
         <v>10</v>
       </c>
       <c r="BC5" s="30" t="s">
         <v>11</v>
       </c>
       <c r="BD5" s="36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:56" s="8" customFormat="1">
+    <row r="6" spans="1:56" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="15">
         <v>96989.823033780616</v>
       </c>
       <c r="C6" s="15">
         <v>128504.30580785134</v>
       </c>
       <c r="D6" s="15">
         <v>191817.19182012789</v>
       </c>
       <c r="E6" s="7">
         <v>341755.94419476273</v>
       </c>
       <c r="F6" s="7">
         <v>422113.06094355183</v>
       </c>
       <c r="G6" s="7">
         <v>475008.76258159539</v>
       </c>
       <c r="H6" s="7">
         <v>502645.46137491206</v>
       </c>
       <c r="I6" s="7">
@@ -1448,59 +1526,61 @@
       </c>
       <c r="AR6" s="7">
         <v>480274.3</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="22">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="22">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="22">
         <v>71800.3</v>
       </c>
       <c r="AX6" s="23">
         <v>109767.3</v>
       </c>
       <c r="AY6" s="23">
         <v>148343.5</v>
       </c>
-      <c r="AZ6" s="23">
+      <c r="AZ6" s="63">
         <v>221773.3</v>
       </c>
-      <c r="BA6" s="7"/>
-      <c r="BB6" s="7"/>
+      <c r="BA6" s="69">
+        <v>362389.4</v>
+      </c>
+      <c r="BB6" s="64"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="3">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="9">
         <v>23094</v>
       </c>
       <c r="H7" s="3">
         <v>27345.4</v>
       </c>
       <c r="I7" s="3">
@@ -1613,56 +1693,58 @@
       </c>
       <c r="AS7" s="19">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="38">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="10">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="9">
         <v>6222.2</v>
       </c>
       <c r="AW7" s="42">
         <v>9454.2000000000007</v>
       </c>
       <c r="AX7" s="3">
         <v>12571.6</v>
       </c>
       <c r="AY7" s="3">
         <v>18211.8</v>
       </c>
       <c r="AZ7" s="61">
         <v>25720.400000000001</v>
       </c>
-      <c r="BA7" s="19"/>
-      <c r="BB7" s="19"/>
+      <c r="BA7" s="65">
+        <v>38508.1</v>
+      </c>
+      <c r="BB7" s="62"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
       </c>
       <c r="F8" s="3">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="9">
         <v>4161.3999999999996</v>
       </c>
       <c r="H8" s="3">
         <v>4953.3</v>
       </c>
       <c r="I8" s="3">
@@ -1775,56 +1857,58 @@
       </c>
       <c r="AS8" s="19">
         <v>38.1</v>
       </c>
       <c r="AT8" s="38">
         <v>96.4</v>
       </c>
       <c r="AU8" s="10">
         <v>250.3</v>
       </c>
       <c r="AV8" s="9">
         <v>301</v>
       </c>
       <c r="AW8" s="42">
         <v>524.1</v>
       </c>
       <c r="AX8" s="3">
         <v>770.7</v>
       </c>
       <c r="AY8" s="3">
         <v>1133.5999999999999</v>
       </c>
       <c r="AZ8" s="61">
         <v>1935.2</v>
       </c>
-      <c r="BA8" s="19"/>
-      <c r="BB8" s="19"/>
+      <c r="BA8" s="65">
+        <v>3091</v>
+      </c>
+      <c r="BB8" s="62"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
-    <row r="9" spans="1:56">
+    <row r="9" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
       </c>
       <c r="F9" s="3">
         <v>45970.7</v>
       </c>
       <c r="G9" s="9">
         <v>47837.5</v>
       </c>
       <c r="H9" s="3">
         <v>55922.6</v>
       </c>
       <c r="I9" s="3">
@@ -1937,56 +2021,58 @@
       </c>
       <c r="AS9" s="19">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="38">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="10">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="9">
         <v>6637.6</v>
       </c>
       <c r="AW9" s="42">
         <v>7710.7</v>
       </c>
       <c r="AX9" s="19">
         <v>12385.7</v>
       </c>
       <c r="AY9" s="3">
         <v>16094.3</v>
       </c>
       <c r="AZ9" s="61">
         <v>20864.8</v>
       </c>
-      <c r="BA9" s="19"/>
-      <c r="BB9" s="19"/>
+      <c r="BA9" s="65">
+        <v>32617.599999999999</v>
+      </c>
+      <c r="BB9" s="62"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
       </c>
       <c r="F10" s="3">
         <v>55197.7</v>
       </c>
       <c r="G10" s="9">
         <v>70131.5</v>
       </c>
       <c r="H10" s="3">
         <v>68531.5</v>
       </c>
       <c r="I10" s="3">
@@ -2099,56 +2185,58 @@
       </c>
       <c r="AS10" s="19">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="38">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="10">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="9">
         <v>7712.3</v>
       </c>
       <c r="AW10" s="42">
         <v>9546.9</v>
       </c>
       <c r="AX10" s="19">
         <v>16339.7</v>
       </c>
       <c r="AY10" s="3">
         <v>22546</v>
       </c>
       <c r="AZ10" s="61">
         <v>34102.6</v>
       </c>
-      <c r="BA10" s="19"/>
-      <c r="BB10" s="19"/>
+      <c r="BA10" s="65">
+        <v>47853.9</v>
+      </c>
+      <c r="BB10" s="62"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="3">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="9">
         <v>52707.4</v>
       </c>
       <c r="H11" s="3">
         <v>55041.1</v>
       </c>
       <c r="I11" s="3">
@@ -2261,56 +2349,58 @@
       </c>
       <c r="AS11" s="19">
         <v>880.9</v>
       </c>
       <c r="AT11" s="38">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="9">
         <v>4100.3</v>
       </c>
       <c r="AW11" s="42">
         <v>5730.6</v>
       </c>
       <c r="AX11" s="19">
         <v>9374.6</v>
       </c>
       <c r="AY11" s="3">
         <v>12058.7</v>
       </c>
       <c r="AZ11" s="61">
         <v>19956.5</v>
       </c>
-      <c r="BA11" s="19"/>
-      <c r="BB11" s="19"/>
+      <c r="BA11" s="65">
+        <v>35508.300000000003</v>
+      </c>
+      <c r="BB11" s="62"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
       </c>
       <c r="F12" s="3">
         <v>55817.9</v>
       </c>
       <c r="G12" s="9">
         <v>56348.5</v>
       </c>
       <c r="H12" s="3">
         <v>61374.7</v>
       </c>
       <c r="I12" s="3">
@@ -2423,56 +2513,58 @@
       </c>
       <c r="AS12" s="19">
         <v>975.7</v>
       </c>
       <c r="AT12" s="38">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="10">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="9">
         <v>6760.7</v>
       </c>
       <c r="AW12" s="42">
         <v>7882.8</v>
       </c>
       <c r="AX12" s="19">
         <v>11915.1</v>
       </c>
       <c r="AY12" s="3">
         <v>14695.2</v>
       </c>
       <c r="AZ12" s="61">
         <v>22419.8</v>
       </c>
-      <c r="BA12" s="19"/>
-      <c r="BB12" s="19"/>
+      <c r="BA12" s="65">
+        <v>35233.4</v>
+      </c>
+      <c r="BB12" s="62"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
       </c>
       <c r="F13" s="3">
         <v>31609</v>
       </c>
       <c r="G13" s="9">
         <v>39290.1</v>
       </c>
       <c r="H13" s="3">
         <v>43562.5</v>
       </c>
       <c r="I13" s="3">
@@ -2585,56 +2677,58 @@
       </c>
       <c r="AS13" s="19">
         <v>771.5</v>
       </c>
       <c r="AT13" s="38">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="10">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="9">
         <v>5533.5</v>
       </c>
       <c r="AW13" s="42">
         <v>6841.1</v>
       </c>
       <c r="AX13" s="19">
         <v>10457.1</v>
       </c>
       <c r="AY13" s="3">
         <v>13778.6</v>
       </c>
       <c r="AZ13" s="61">
         <v>20984.400000000001</v>
       </c>
-      <c r="BA13" s="19"/>
-      <c r="BB13" s="19"/>
+      <c r="BA13" s="65">
+        <v>36317.1</v>
+      </c>
+      <c r="BB13" s="62"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
       </c>
       <c r="F14" s="3">
         <v>34369.1</v>
       </c>
       <c r="G14" s="9">
         <v>45761.1</v>
       </c>
       <c r="H14" s="3">
         <v>48234.3</v>
       </c>
       <c r="I14" s="3">
@@ -2747,56 +2841,58 @@
       </c>
       <c r="AS14" s="19">
         <v>829.6</v>
       </c>
       <c r="AT14" s="38">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="10">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="9">
         <v>4916.3</v>
       </c>
       <c r="AW14" s="42">
         <v>5808.9</v>
       </c>
       <c r="AX14" s="19">
         <v>9350.6</v>
       </c>
       <c r="AY14" s="3">
         <v>13493.1</v>
       </c>
       <c r="AZ14" s="61">
         <v>21781.9</v>
       </c>
-      <c r="BA14" s="19"/>
-      <c r="BB14" s="19"/>
+      <c r="BA14" s="65">
+        <v>36911.800000000003</v>
+      </c>
+      <c r="BB14" s="62"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
       </c>
       <c r="F15" s="3">
         <v>57377.7</v>
       </c>
       <c r="G15" s="9">
         <v>68183.5</v>
       </c>
       <c r="H15" s="3">
         <v>69751.5</v>
       </c>
       <c r="I15" s="3">
@@ -2909,56 +3005,58 @@
       </c>
       <c r="AS15" s="19">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="38">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="10">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="9">
         <v>6774.2</v>
       </c>
       <c r="AW15" s="42">
         <v>8430</v>
       </c>
       <c r="AX15" s="19">
         <v>13206.1</v>
       </c>
       <c r="AY15" s="3">
         <v>17333.8</v>
       </c>
       <c r="AZ15" s="61">
         <v>26042.5</v>
       </c>
-      <c r="BA15" s="19"/>
-      <c r="BB15" s="19"/>
+      <c r="BA15" s="65">
+        <v>45871.199999999997</v>
+      </c>
+      <c r="BB15" s="62"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
       </c>
       <c r="F16" s="3">
         <v>60695.1</v>
       </c>
       <c r="G16" s="9">
         <v>67493.8</v>
       </c>
       <c r="H16" s="3">
         <v>67928.600000000006</v>
       </c>
       <c r="I16" s="3">
@@ -3071,250 +3169,252 @@
       </c>
       <c r="AS16" s="19">
         <v>893.6</v>
       </c>
       <c r="AT16" s="38">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="10">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="9">
         <v>7634.3</v>
       </c>
       <c r="AW16" s="42">
         <v>9871</v>
       </c>
       <c r="AX16" s="19">
         <v>13396.1</v>
       </c>
       <c r="AY16" s="3">
         <v>18998.400000000001</v>
       </c>
       <c r="AZ16" s="61">
         <v>27965.200000000001</v>
       </c>
-      <c r="BA16" s="19"/>
-      <c r="BB16" s="19"/>
+      <c r="BA16" s="65">
+        <v>50477</v>
+      </c>
+      <c r="BB16" s="62"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
-    <row r="17" spans="1:56" ht="15.75">
+    <row r="17" spans="1:56" ht="15.75" x14ac:dyDescent="0.25">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="16"/>
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="16"/>
     </row>
-    <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="51" t="s">
+    <row r="18" spans="1:56" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="51"/>
-[...17 lines deleted...]
-      <c r="T18" s="51"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="46"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="46"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
-      <c r="AG18" s="50" t="s">
+      <c r="AG18" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="AH18" s="50"/>
-[...9 lines deleted...]
-      <c r="AR18" s="50"/>
+      <c r="AH18" s="51"/>
+      <c r="AI18" s="51"/>
+      <c r="AJ18" s="51"/>
+      <c r="AK18" s="51"/>
+      <c r="AL18" s="51"/>
+      <c r="AM18" s="51"/>
+      <c r="AN18" s="51"/>
+      <c r="AO18" s="51"/>
+      <c r="AP18" s="51"/>
+      <c r="AQ18" s="51"/>
+      <c r="AR18" s="51"/>
     </row>
-    <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="T19" s="57"/>
+    <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="R19" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="53"/>
+      <c r="T19" s="53"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
-      <c r="AD19" s="59" t="s">
-[...3 lines deleted...]
-      <c r="AF19" s="59"/>
+      <c r="AD19" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="54"/>
+      <c r="AF19" s="54"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="16"/>
       <c r="AK19" s="16"/>
       <c r="AL19" s="16"/>
       <c r="AM19" s="16"/>
       <c r="AN19" s="16"/>
-      <c r="AO19" s="45" t="s">
+      <c r="AO19" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="AP19" s="45"/>
-[...1 lines deleted...]
-      <c r="AR19" s="45"/>
+      <c r="AP19" s="52"/>
+      <c r="AQ19" s="52"/>
+      <c r="AR19" s="52"/>
       <c r="AS19" s="16"/>
       <c r="AT19" s="16"/>
       <c r="AU19" s="16"/>
       <c r="AV19" s="16"/>
       <c r="AW19" s="16"/>
       <c r="AX19" s="16"/>
       <c r="AY19" s="16"/>
       <c r="AZ19" s="16"/>
-      <c r="BA19" s="45" t="s">
+      <c r="BA19" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="BB19" s="45"/>
-[...1 lines deleted...]
-      <c r="BD19" s="45"/>
+      <c r="BB19" s="52"/>
+      <c r="BC19" s="52"/>
+      <c r="BD19" s="52"/>
     </row>
-    <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B20" s="54" t="s">
+    <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="56"/>
+      <c r="B20" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="55"/>
-[...5 lines deleted...]
-      <c r="I20" s="46" t="s">
+      <c r="C20" s="59"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="47"/>
-[...10 lines deleted...]
-      <c r="U20" s="46" t="s">
+      <c r="J20" s="49"/>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="50"/>
+      <c r="U20" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="V20" s="47"/>
-[...10 lines deleted...]
-      <c r="AG20" s="46" t="s">
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+      <c r="Y20" s="49"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="49"/>
+      <c r="AB20" s="49"/>
+      <c r="AC20" s="49"/>
+      <c r="AD20" s="49"/>
+      <c r="AE20" s="49"/>
+      <c r="AF20" s="50"/>
+      <c r="AG20" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AH20" s="47"/>
-[...8 lines deleted...]
-      <c r="AQ20" s="47"/>
+      <c r="AH20" s="49"/>
+      <c r="AI20" s="49"/>
+      <c r="AJ20" s="49"/>
+      <c r="AK20" s="49"/>
+      <c r="AL20" s="49"/>
+      <c r="AM20" s="49"/>
+      <c r="AN20" s="49"/>
+      <c r="AO20" s="49"/>
+      <c r="AP20" s="49"/>
+      <c r="AQ20" s="49"/>
       <c r="AR20" s="41"/>
-      <c r="AS20" s="46" t="s">
+      <c r="AS20" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AT20" s="47"/>
-[...9 lines deleted...]
-      <c r="BD20" s="48"/>
+      <c r="AT20" s="49"/>
+      <c r="AU20" s="49"/>
+      <c r="AV20" s="49"/>
+      <c r="AW20" s="49"/>
+      <c r="AX20" s="49"/>
+      <c r="AY20" s="49"/>
+      <c r="AZ20" s="49"/>
+      <c r="BA20" s="49"/>
+      <c r="BB20" s="49"/>
+      <c r="BC20" s="49"/>
+      <c r="BD20" s="50"/>
     </row>
-    <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="53"/>
+    <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="57"/>
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -3437,51 +3537,51 @@
       <c r="AW21" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX21" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY21" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB21" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BC21" s="31" t="s">
         <v>11</v>
       </c>
       <c r="BD21" s="35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:56" s="8" customFormat="1">
+    <row r="22" spans="1:56" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="15">
         <v>96622.978801941135</v>
       </c>
       <c r="C22" s="15">
         <v>128076.32087070528</v>
       </c>
       <c r="D22" s="15">
         <v>191328.06617767524</v>
       </c>
       <c r="E22" s="7">
         <v>341205.67784700351</v>
       </c>
       <c r="F22" s="7">
         <v>421501.65389048599</v>
       </c>
       <c r="G22" s="7">
         <v>474336.21482322301</v>
       </c>
       <c r="H22" s="7">
         <v>501911.77291123307</v>
       </c>
       <c r="I22" s="7">
@@ -3594,56 +3694,58 @@
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="7">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="7">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="7">
         <v>71091.7</v>
       </c>
       <c r="AX22" s="7">
         <v>108917.1</v>
       </c>
       <c r="AY22" s="7">
         <v>147351.5</v>
       </c>
       <c r="AZ22" s="7">
         <v>220639.5</v>
       </c>
-      <c r="BA22" s="7"/>
+      <c r="BA22" s="7">
+        <v>361114</v>
+      </c>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
       </c>
       <c r="F23" s="14">
         <v>25541.4</v>
       </c>
       <c r="G23" s="9">
         <v>23092.1</v>
       </c>
       <c r="H23" s="14">
         <v>27254.1</v>
       </c>
       <c r="I23" s="3">
@@ -3756,56 +3858,58 @@
       </c>
       <c r="AS23" s="19">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="12">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="10">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="10">
         <v>9260.6</v>
       </c>
       <c r="AX23" s="19">
         <v>12327.1</v>
       </c>
       <c r="AY23" s="19">
         <v>17916.2</v>
       </c>
       <c r="AZ23" s="19">
         <v>25373.8</v>
       </c>
-      <c r="BA23" s="19"/>
+      <c r="BA23" s="19">
+        <v>38110.400000000001</v>
+      </c>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
       </c>
       <c r="F24" s="14">
         <v>10171.6</v>
       </c>
       <c r="G24" s="9">
         <v>4161.1000000000004</v>
       </c>
       <c r="H24" s="14">
         <v>4952.8999999999996</v>
       </c>
       <c r="I24" s="3">
@@ -3918,56 +4022,58 @@
       </c>
       <c r="AS24" s="19">
         <v>38.1</v>
       </c>
       <c r="AT24" s="19">
         <v>96.4</v>
       </c>
       <c r="AU24" s="12">
         <v>250.3</v>
       </c>
       <c r="AV24" s="10">
         <v>301</v>
       </c>
       <c r="AW24" s="10">
         <v>524.1</v>
       </c>
       <c r="AX24" s="19">
         <v>770.7</v>
       </c>
       <c r="AY24" s="19">
         <v>1133.5999999999999</v>
       </c>
       <c r="AZ24" s="19">
         <v>1935.2</v>
       </c>
-      <c r="BA24" s="19"/>
+      <c r="BA24" s="19">
+        <v>3091</v>
+      </c>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="14">
         <v>45931.8</v>
       </c>
       <c r="G25" s="9">
         <v>47732.5</v>
       </c>
       <c r="H25" s="14">
         <v>55858.6</v>
       </c>
       <c r="I25" s="3">
@@ -4080,56 +4186,58 @@
       </c>
       <c r="AS25" s="19">
         <v>1238</v>
       </c>
       <c r="AT25" s="19">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="12">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="10">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="10">
         <v>7709.2</v>
       </c>
       <c r="AX25" s="19">
         <v>12382.3</v>
       </c>
       <c r="AY25" s="19">
         <v>16089.2</v>
       </c>
       <c r="AZ25" s="19">
         <v>20858</v>
       </c>
-      <c r="BA25" s="19"/>
+      <c r="BA25" s="19">
+        <v>32609</v>
+      </c>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
       </c>
       <c r="F26" s="14">
         <v>55090.1</v>
       </c>
       <c r="G26" s="9">
         <v>70120.7</v>
       </c>
       <c r="H26" s="14">
         <v>68397.5</v>
       </c>
       <c r="I26" s="3">
@@ -4242,56 +4350,58 @@
       </c>
       <c r="AS26" s="19">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
         <v>2564</v>
       </c>
       <c r="AU26" s="12">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="10">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="10">
         <v>9357.7000000000007</v>
       </c>
       <c r="AX26" s="19">
         <v>16117.1</v>
       </c>
       <c r="AY26" s="19">
         <v>22290.799999999999</v>
       </c>
       <c r="AZ26" s="19">
         <v>33814.699999999997</v>
       </c>
-      <c r="BA26" s="19"/>
+      <c r="BA26" s="19">
+        <v>47533.2</v>
+      </c>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
       </c>
       <c r="F27" s="14">
         <v>45267.1</v>
       </c>
       <c r="G27" s="9">
         <v>52625.4</v>
       </c>
       <c r="H27" s="14">
         <v>54977.2</v>
       </c>
       <c r="I27" s="3">
@@ -4404,56 +4514,58 @@
       </c>
       <c r="AS27" s="19">
         <v>880.9</v>
       </c>
       <c r="AT27" s="19">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="12">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="10">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="10">
         <v>5730.4</v>
       </c>
       <c r="AX27" s="19">
         <v>9374.4</v>
       </c>
       <c r="AY27" s="19">
         <v>12058.5</v>
       </c>
       <c r="AZ27" s="19">
         <v>19956.2</v>
       </c>
-      <c r="BA27" s="19"/>
+      <c r="BA27" s="19">
+        <v>35508.300000000003</v>
+      </c>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
       </c>
       <c r="F28" s="14">
         <v>55772.4</v>
       </c>
       <c r="G28" s="9">
         <v>56225.5</v>
       </c>
       <c r="H28" s="14">
         <v>61300.5</v>
       </c>
       <c r="I28" s="3">
@@ -4566,56 +4678,58 @@
       </c>
       <c r="AS28" s="19">
         <v>975.7</v>
       </c>
       <c r="AT28" s="19">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="12">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="10">
         <v>6760</v>
       </c>
       <c r="AW28" s="10">
         <v>7882</v>
       </c>
       <c r="AX28" s="19">
         <v>11914.2</v>
       </c>
       <c r="AY28" s="19">
         <v>14694.1</v>
       </c>
       <c r="AZ28" s="19">
         <v>22418.5</v>
       </c>
-      <c r="BA28" s="19"/>
+      <c r="BA28" s="19">
+        <v>35231.9</v>
+      </c>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
       </c>
       <c r="F29" s="14">
         <v>31549.7</v>
       </c>
       <c r="G29" s="9">
         <v>39169</v>
       </c>
       <c r="H29" s="14">
         <v>43499.7</v>
       </c>
       <c r="I29" s="3">
@@ -4728,56 +4842,58 @@
       </c>
       <c r="AS29" s="19">
         <v>771.5</v>
       </c>
       <c r="AT29" s="19">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="12">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="10">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="10">
         <v>6841.1</v>
       </c>
       <c r="AX29" s="19">
         <v>10457.1</v>
       </c>
       <c r="AY29" s="19">
         <v>13778.6</v>
       </c>
       <c r="AZ29" s="19">
         <v>20984.400000000001</v>
       </c>
-      <c r="BA29" s="19"/>
+      <c r="BA29" s="19">
+        <v>36317.1</v>
+      </c>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
       </c>
       <c r="F30" s="14">
         <v>34335.5</v>
       </c>
       <c r="G30" s="9">
         <v>45678.3</v>
       </c>
       <c r="H30" s="14">
         <v>48180.9</v>
       </c>
       <c r="I30" s="3">
@@ -4890,56 +5006,58 @@
       </c>
       <c r="AS30" s="19">
         <v>825.8</v>
       </c>
       <c r="AT30" s="19">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="12">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="10">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="10">
         <v>5767.4</v>
       </c>
       <c r="AX30" s="19">
         <v>9296.4</v>
       </c>
       <c r="AY30" s="19">
         <v>13426.1</v>
       </c>
       <c r="AZ30" s="19">
         <v>21702.1</v>
       </c>
-      <c r="BA30" s="19"/>
+      <c r="BA30" s="19">
+        <v>36819.199999999997</v>
+      </c>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
       </c>
       <c r="F31" s="14">
         <v>57313.8</v>
       </c>
       <c r="G31" s="9">
         <v>68142.5</v>
       </c>
       <c r="H31" s="14">
         <v>69647</v>
       </c>
       <c r="I31" s="3">
@@ -5052,56 +5170,58 @@
       </c>
       <c r="AS31" s="19">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="12">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="10">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="10">
         <v>8158.9</v>
       </c>
       <c r="AX31" s="19">
         <v>12894.6</v>
       </c>
       <c r="AY31" s="19">
         <v>16981.3</v>
       </c>
       <c r="AZ31" s="19">
         <v>25649.200000000001</v>
       </c>
-      <c r="BA31" s="19"/>
+      <c r="BA31" s="19">
+        <v>45437</v>
+      </c>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
       </c>
       <c r="F32" s="14">
         <v>60528.3</v>
       </c>
       <c r="G32" s="9">
         <v>67389.100000000006</v>
       </c>
       <c r="H32" s="14">
         <v>67843.399999999994</v>
       </c>
       <c r="I32" s="3">
@@ -5214,262 +5334,264 @@
       </c>
       <c r="AS32" s="19">
         <v>892.5</v>
       </c>
       <c r="AT32" s="19">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="12">
         <v>5842</v>
       </c>
       <c r="AV32" s="10">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="10">
         <v>9860.2999999999993</v>
       </c>
       <c r="AX32" s="19">
         <v>13383.2</v>
       </c>
       <c r="AY32" s="3">
         <v>18983.099999999999</v>
       </c>
       <c r="AZ32" s="19">
         <v>27947.5</v>
       </c>
-      <c r="BA32" s="19"/>
+      <c r="BA32" s="19">
+        <v>50456.9</v>
+      </c>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
-    <row r="33" spans="1:56" ht="15.75">
+    <row r="33" spans="1:56" ht="15.75" x14ac:dyDescent="0.25">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="16"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
     </row>
-    <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="51" t="s">
+    <row r="34" spans="1:56" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="51"/>
-[...17 lines deleted...]
-      <c r="T34" s="51"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="46"/>
+      <c r="H34" s="46"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="46"/>
+      <c r="L34" s="46"/>
+      <c r="M34" s="46"/>
+      <c r="N34" s="46"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
       <c r="U34" s="16"/>
       <c r="V34" s="16"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="16"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="16"/>
       <c r="AF34" s="16"/>
-      <c r="AG34" s="50" t="s">
+      <c r="AG34" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="AH34" s="50"/>
-[...21 lines deleted...]
-      <c r="BD34" s="50"/>
+      <c r="AH34" s="51"/>
+      <c r="AI34" s="51"/>
+      <c r="AJ34" s="51"/>
+      <c r="AK34" s="51"/>
+      <c r="AL34" s="51"/>
+      <c r="AM34" s="51"/>
+      <c r="AN34" s="51"/>
+      <c r="AO34" s="51"/>
+      <c r="AP34" s="51"/>
+      <c r="AQ34" s="51"/>
+      <c r="AR34" s="51"/>
+      <c r="AS34" s="51"/>
+      <c r="AT34" s="51"/>
+      <c r="AU34" s="51"/>
+      <c r="AV34" s="51"/>
+      <c r="AW34" s="51"/>
+      <c r="AX34" s="51"/>
+      <c r="AY34" s="51"/>
+      <c r="AZ34" s="51"/>
+      <c r="BA34" s="51"/>
+      <c r="BB34" s="51"/>
+      <c r="BC34" s="51"/>
+      <c r="BD34" s="51"/>
     </row>
-    <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="T35" s="57"/>
+    <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="R35" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="53"/>
+      <c r="T35" s="53"/>
       <c r="U35" s="16"/>
       <c r="V35" s="16"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
-      <c r="AD35" s="59" t="s">
-[...3 lines deleted...]
-      <c r="AF35" s="59"/>
+      <c r="AD35" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="54"/>
+      <c r="AF35" s="54"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="16"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="16"/>
       <c r="AK35" s="16"/>
       <c r="AL35" s="16"/>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
-      <c r="AO35" s="45" t="s">
+      <c r="AO35" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="AP35" s="45"/>
-[...1 lines deleted...]
-      <c r="AR35" s="45"/>
+      <c r="AP35" s="52"/>
+      <c r="AQ35" s="52"/>
+      <c r="AR35" s="52"/>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AX35" s="16"/>
       <c r="AY35" s="16"/>
       <c r="AZ35" s="16"/>
-      <c r="BA35" s="45" t="s">
+      <c r="BA35" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="BB35" s="45"/>
-[...1 lines deleted...]
-      <c r="BD35" s="45"/>
+      <c r="BB35" s="52"/>
+      <c r="BC35" s="52"/>
+      <c r="BD35" s="52"/>
     </row>
-    <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B36" s="54" t="s">
+    <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="56"/>
+      <c r="B36" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C36" s="55"/>
-[...5 lines deleted...]
-      <c r="I36" s="46" t="s">
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="60"/>
+      <c r="I36" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="J36" s="47"/>
-[...10 lines deleted...]
-      <c r="U36" s="46" t="s">
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="49"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="49"/>
+      <c r="S36" s="49"/>
+      <c r="T36" s="50"/>
+      <c r="U36" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="V36" s="47"/>
-[...10 lines deleted...]
-      <c r="AG36" s="46" t="s">
+      <c r="V36" s="49"/>
+      <c r="W36" s="49"/>
+      <c r="X36" s="49"/>
+      <c r="Y36" s="49"/>
+      <c r="Z36" s="49"/>
+      <c r="AA36" s="49"/>
+      <c r="AB36" s="49"/>
+      <c r="AC36" s="49"/>
+      <c r="AD36" s="49"/>
+      <c r="AE36" s="49"/>
+      <c r="AF36" s="50"/>
+      <c r="AG36" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AH36" s="47"/>
-[...10 lines deleted...]
-      <c r="AS36" s="46" t="s">
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="49"/>
+      <c r="AJ36" s="49"/>
+      <c r="AK36" s="49"/>
+      <c r="AL36" s="49"/>
+      <c r="AM36" s="49"/>
+      <c r="AN36" s="49"/>
+      <c r="AO36" s="49"/>
+      <c r="AP36" s="49"/>
+      <c r="AQ36" s="49"/>
+      <c r="AR36" s="50"/>
+      <c r="AS36" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AT36" s="47"/>
-[...9 lines deleted...]
-      <c r="BD36" s="48"/>
+      <c r="AT36" s="49"/>
+      <c r="AU36" s="49"/>
+      <c r="AV36" s="49"/>
+      <c r="AW36" s="49"/>
+      <c r="AX36" s="49"/>
+      <c r="AY36" s="49"/>
+      <c r="AZ36" s="49"/>
+      <c r="BA36" s="49"/>
+      <c r="BB36" s="49"/>
+      <c r="BC36" s="49"/>
+      <c r="BD36" s="50"/>
     </row>
-    <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="53"/>
+    <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="57"/>
       <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="4" t="s">
@@ -5592,51 +5714,51 @@
       <c r="AW37" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ37" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA37" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB37" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BC37" s="31" t="s">
         <v>11</v>
       </c>
       <c r="BD37" s="35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" spans="1:56" s="8" customFormat="1">
+    <row r="38" spans="1:56" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="15">
         <v>2778.9746531395076</v>
       </c>
       <c r="C38" s="15">
         <v>22672.299885737</v>
       </c>
       <c r="D38" s="15">
         <v>70048.872443701621</v>
       </c>
       <c r="E38" s="7">
         <v>195855.14719188423</v>
       </c>
       <c r="F38" s="7">
         <v>255895.33529168961</v>
       </c>
       <c r="G38" s="7">
         <v>287979.12957716407</v>
       </c>
       <c r="H38" s="7">
         <v>287985.34022822062</v>
       </c>
       <c r="I38" s="7">
@@ -5749,56 +5871,58 @@
       </c>
       <c r="AS38" s="39">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
       <c r="AU38" s="7">
         <v>102.1</v>
       </c>
       <c r="AV38" s="7">
         <v>123.5</v>
       </c>
       <c r="AW38" s="23">
         <v>2368.1</v>
       </c>
       <c r="AX38" s="7">
         <v>4879.8999999999996</v>
       </c>
       <c r="AY38" s="7">
         <v>31268.2</v>
       </c>
       <c r="AZ38" s="7">
         <v>87637.6</v>
       </c>
-      <c r="BA38" s="7"/>
+      <c r="BA38" s="7">
+        <v>201717.2</v>
+      </c>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
       </c>
       <c r="F39" s="9">
         <v>12336.2</v>
       </c>
       <c r="G39" s="9">
         <v>9718.7999999999993</v>
       </c>
       <c r="H39" s="9">
         <v>12648.1</v>
       </c>
       <c r="I39" s="3">
@@ -5911,56 +6035,58 @@
       </c>
       <c r="AS39" s="40">
         <v>0</v>
       </c>
       <c r="AT39" s="3">
         <v>0</v>
       </c>
       <c r="AU39" s="3">
         <v>0</v>
       </c>
       <c r="AV39" s="3">
         <v>0</v>
       </c>
       <c r="AW39" s="3">
         <v>1378.8</v>
       </c>
       <c r="AX39" s="19">
         <v>2206.3000000000002</v>
       </c>
       <c r="AY39" s="7">
         <v>6619.5</v>
       </c>
       <c r="AZ39" s="19">
         <v>12594.1</v>
       </c>
-      <c r="BA39" s="19"/>
+      <c r="BA39" s="19">
+        <v>23134.799999999999</v>
+      </c>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
       </c>
       <c r="F40" s="9">
         <v>8159.3</v>
       </c>
       <c r="G40" s="9">
         <v>1998.3</v>
       </c>
       <c r="H40" s="9">
         <v>2486.6</v>
       </c>
       <c r="I40" s="3">
@@ -6073,56 +6199,58 @@
       </c>
       <c r="AS40" s="40">
         <v>0</v>
       </c>
       <c r="AT40" s="3">
         <v>0</v>
       </c>
       <c r="AU40" s="3">
         <v>0</v>
       </c>
       <c r="AV40" s="3">
         <v>0</v>
       </c>
       <c r="AW40" s="3">
         <v>148.69999999999999</v>
       </c>
       <c r="AX40" s="19">
         <v>243.9</v>
       </c>
       <c r="AY40" s="19">
         <v>478.8</v>
       </c>
       <c r="AZ40" s="19">
         <v>1141.9000000000001</v>
       </c>
-      <c r="BA40" s="19"/>
+      <c r="BA40" s="19">
+        <v>2116.1999999999998</v>
+      </c>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="9">
         <v>26849.3</v>
       </c>
       <c r="G41" s="9">
         <v>25705.4</v>
       </c>
       <c r="H41" s="9">
         <v>29738.6</v>
       </c>
       <c r="I41" s="3">
@@ -6235,56 +6363,58 @@
       </c>
       <c r="AS41" s="40">
         <v>0</v>
       </c>
       <c r="AT41" s="3">
         <v>0</v>
       </c>
       <c r="AU41" s="3">
         <v>0</v>
       </c>
       <c r="AV41" s="3">
         <v>0</v>
       </c>
       <c r="AW41" s="19">
         <v>13.2</v>
       </c>
       <c r="AX41" s="19">
         <v>124.3</v>
       </c>
       <c r="AY41" s="19">
         <v>2096.5</v>
       </c>
       <c r="AZ41" s="19">
         <v>5481.1</v>
       </c>
-      <c r="BA41" s="19"/>
+      <c r="BA41" s="19">
+        <v>14557.2</v>
+      </c>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
       </c>
       <c r="F42" s="9">
         <v>30656.9</v>
       </c>
       <c r="G42" s="9">
         <v>43025.5</v>
       </c>
       <c r="H42" s="9">
         <v>38723.199999999997</v>
       </c>
       <c r="I42" s="3">
@@ -6397,56 +6527,58 @@
       </c>
       <c r="AS42" s="40">
         <v>0</v>
       </c>
       <c r="AT42" s="3">
         <v>0</v>
       </c>
       <c r="AU42" s="3">
         <v>0</v>
       </c>
       <c r="AV42" s="3">
         <v>0</v>
       </c>
       <c r="AW42" s="19">
         <v>94</v>
       </c>
       <c r="AX42" s="19">
         <v>207.7</v>
       </c>
       <c r="AY42" s="19">
         <v>4395.3999999999996</v>
       </c>
       <c r="AZ42" s="19">
         <v>12932.4</v>
       </c>
-      <c r="BA42" s="19"/>
+      <c r="BA42" s="19">
+        <v>23375.5</v>
+      </c>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
       </c>
       <c r="F43" s="9">
         <v>27308.9</v>
       </c>
       <c r="G43" s="9">
         <v>32195.4</v>
       </c>
       <c r="H43" s="9">
         <v>33172.5</v>
       </c>
       <c r="I43" s="3">
@@ -6559,56 +6691,58 @@
       </c>
       <c r="AS43" s="40">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
       <c r="AU43" s="3">
         <v>0</v>
       </c>
       <c r="AV43" s="3">
         <v>0</v>
       </c>
       <c r="AW43" s="19">
         <v>321.89999999999998</v>
       </c>
       <c r="AX43" s="19">
         <v>566.4</v>
       </c>
       <c r="AY43" s="19">
         <v>2522.6</v>
       </c>
       <c r="AZ43" s="19">
         <v>8418.4</v>
       </c>
-      <c r="BA43" s="19"/>
+      <c r="BA43" s="19">
+        <v>21829.7</v>
+      </c>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
-    <row r="44" spans="1:56">
+    <row r="44" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
       </c>
       <c r="F44" s="9">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="9">
         <v>35379.699999999997</v>
       </c>
       <c r="H44" s="9">
         <v>34765.4</v>
       </c>
       <c r="I44" s="3">
@@ -6721,56 +6855,58 @@
       </c>
       <c r="AS44" s="40">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
       <c r="AU44" s="3">
         <v>0</v>
       </c>
       <c r="AV44" s="3">
         <v>0</v>
       </c>
       <c r="AW44" s="19">
         <v>69.599999999999994</v>
       </c>
       <c r="AX44" s="19">
         <v>503.3</v>
       </c>
       <c r="AY44" s="19">
         <v>2078.6999999999998</v>
       </c>
       <c r="AZ44" s="19">
         <v>8322.7000000000007</v>
       </c>
-      <c r="BA44" s="19"/>
+      <c r="BA44" s="19">
+        <v>18609.5</v>
+      </c>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
-    <row r="45" spans="1:56">
+    <row r="45" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
       </c>
       <c r="F45" s="9">
         <v>18215.5</v>
       </c>
       <c r="G45" s="9">
         <v>23883.200000000001</v>
       </c>
       <c r="H45" s="9">
         <v>24860.1</v>
       </c>
       <c r="I45" s="3">
@@ -6883,56 +7019,58 @@
       </c>
       <c r="AS45" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
         <v>74.3</v>
       </c>
       <c r="AU45" s="10">
         <v>102.1</v>
       </c>
       <c r="AV45" s="10">
         <v>123.5</v>
       </c>
       <c r="AW45" s="19">
         <v>169.2</v>
       </c>
       <c r="AX45" s="19">
         <v>397.7</v>
       </c>
       <c r="AY45" s="19">
         <v>2568.5</v>
       </c>
       <c r="AZ45" s="19">
         <v>8053.8</v>
       </c>
-      <c r="BA45" s="19"/>
+      <c r="BA45" s="19">
+        <v>20661.400000000001</v>
+      </c>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
-    <row r="46" spans="1:56">
+    <row r="46" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
       </c>
       <c r="F46" s="9">
         <v>21080</v>
       </c>
       <c r="G46" s="9">
         <v>31213.8</v>
       </c>
       <c r="H46" s="9">
         <v>31214.400000000001</v>
       </c>
       <c r="I46" s="3">
@@ -7045,56 +7183,58 @@
       </c>
       <c r="AS46" s="40">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
       <c r="AU46" s="3">
         <v>0</v>
       </c>
       <c r="AV46" s="3">
         <v>0</v>
       </c>
       <c r="AW46" s="19">
         <v>40.799999999999997</v>
       </c>
       <c r="AX46" s="19">
         <v>235.2</v>
       </c>
       <c r="AY46" s="19">
         <v>3784</v>
       </c>
       <c r="AZ46" s="19">
         <v>10883.9</v>
       </c>
-      <c r="BA46" s="19"/>
+      <c r="BA46" s="19">
+        <v>23506.3</v>
+      </c>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A47" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="33">
         <v>39.4</v>
       </c>
       <c r="C47" s="33">
         <v>2407.9</v>
       </c>
       <c r="D47" s="33">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
       </c>
       <c r="F47" s="9">
         <v>35321</v>
       </c>
       <c r="G47" s="9">
         <v>41700.9</v>
       </c>
       <c r="H47" s="9">
         <v>38193.800000000003</v>
       </c>
       <c r="I47" s="33">
@@ -7207,56 +7347,58 @@
       </c>
       <c r="AS47" s="40">
         <v>0</v>
       </c>
       <c r="AT47" s="3">
         <v>0</v>
       </c>
       <c r="AU47" s="3">
         <v>0</v>
       </c>
       <c r="AV47" s="3">
         <v>0</v>
       </c>
       <c r="AW47" s="19">
         <v>49.8</v>
       </c>
       <c r="AX47" s="19">
         <v>210.5</v>
       </c>
       <c r="AY47" s="19">
         <v>2847.6</v>
       </c>
       <c r="AZ47" s="19">
         <v>8831.7000000000007</v>
       </c>
-      <c r="BA47" s="19"/>
+      <c r="BA47" s="19">
+        <v>24428.400000000001</v>
+      </c>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
       </c>
       <c r="F48" s="9">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="9">
         <v>43158.1</v>
       </c>
       <c r="H48" s="9">
         <v>42182.6</v>
       </c>
       <c r="I48" s="3">
@@ -7369,249 +7511,251 @@
       </c>
       <c r="AS48" s="40">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
       <c r="AU48" s="3">
         <v>0</v>
       </c>
       <c r="AV48" s="3">
         <v>0</v>
       </c>
       <c r="AW48" s="19">
         <v>82.2</v>
       </c>
       <c r="AX48" s="19">
         <v>184.6</v>
       </c>
       <c r="AY48" s="19">
         <v>3876.6</v>
       </c>
       <c r="AZ48" s="19">
         <v>10977.6</v>
       </c>
-      <c r="BA48" s="19"/>
+      <c r="BA48" s="19">
+        <v>29498.2</v>
+      </c>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
-    <row r="49" spans="1:56" ht="15.75">
+    <row r="49" spans="1:56" ht="15.75" x14ac:dyDescent="0.25">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="16"/>
       <c r="AK49" s="16"/>
       <c r="AL49" s="16"/>
       <c r="AM49" s="16"/>
       <c r="AN49" s="16"/>
       <c r="AO49" s="16"/>
       <c r="AP49" s="16"/>
       <c r="AQ49" s="16"/>
       <c r="AR49" s="16"/>
       <c r="AY49" s="44"/>
     </row>
-    <row r="50" spans="1:56" ht="21" customHeight="1">
-      <c r="A50" s="51" t="s">
+    <row r="50" spans="1:56" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="51"/>
-[...17 lines deleted...]
-      <c r="T50" s="51"/>
+      <c r="B50" s="46"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="46"/>
+      <c r="E50" s="46"/>
+      <c r="F50" s="46"/>
+      <c r="G50" s="46"/>
+      <c r="H50" s="46"/>
+      <c r="I50" s="46"/>
+      <c r="J50" s="46"/>
+      <c r="K50" s="46"/>
+      <c r="L50" s="46"/>
+      <c r="M50" s="46"/>
+      <c r="N50" s="46"/>
+      <c r="O50" s="46"/>
+      <c r="P50" s="46"/>
+      <c r="Q50" s="46"/>
+      <c r="R50" s="46"/>
+      <c r="S50" s="46"/>
+      <c r="T50" s="46"/>
       <c r="U50" s="16"/>
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="16"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="16"/>
       <c r="AF50" s="16"/>
-      <c r="AG50" s="50" t="s">
+      <c r="AG50" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AH50" s="50"/>
-[...21 lines deleted...]
-      <c r="BD50" s="50"/>
+      <c r="AH50" s="51"/>
+      <c r="AI50" s="51"/>
+      <c r="AJ50" s="51"/>
+      <c r="AK50" s="51"/>
+      <c r="AL50" s="51"/>
+      <c r="AM50" s="51"/>
+      <c r="AN50" s="51"/>
+      <c r="AO50" s="51"/>
+      <c r="AP50" s="51"/>
+      <c r="AQ50" s="51"/>
+      <c r="AR50" s="51"/>
+      <c r="AS50" s="51"/>
+      <c r="AT50" s="51"/>
+      <c r="AU50" s="51"/>
+      <c r="AV50" s="51"/>
+      <c r="AW50" s="51"/>
+      <c r="AX50" s="51"/>
+      <c r="AY50" s="51"/>
+      <c r="AZ50" s="51"/>
+      <c r="BA50" s="51"/>
+      <c r="BB50" s="51"/>
+      <c r="BC50" s="51"/>
+      <c r="BD50" s="51"/>
     </row>
-    <row r="51" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="T51" s="57"/>
+    <row r="51" spans="1:56" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="R51" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="53"/>
+      <c r="T51" s="53"/>
       <c r="U51" s="16"/>
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Y51" s="16"/>
       <c r="Z51" s="16"/>
       <c r="AA51" s="16"/>
       <c r="AB51" s="16"/>
       <c r="AC51" s="16"/>
-      <c r="AD51" s="59" t="s">
-[...3 lines deleted...]
-      <c r="AF51" s="59"/>
+      <c r="AD51" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="54"/>
+      <c r="AF51" s="54"/>
       <c r="AG51" s="16"/>
       <c r="AH51" s="16"/>
       <c r="AI51" s="16"/>
       <c r="AJ51" s="16"/>
       <c r="AK51" s="16"/>
       <c r="AL51" s="16"/>
       <c r="AM51" s="16"/>
       <c r="AN51" s="16"/>
-      <c r="BA51" s="45" t="s">
+      <c r="BA51" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="BB51" s="45"/>
-[...1 lines deleted...]
-      <c r="BD51" s="45"/>
+      <c r="BB51" s="52"/>
+      <c r="BC51" s="52"/>
+      <c r="BD51" s="52"/>
     </row>
-    <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B52" s="54" t="s">
+    <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="56"/>
+      <c r="B52" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C52" s="55"/>
-[...5 lines deleted...]
-      <c r="I52" s="46" t="s">
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="J52" s="47"/>
-[...10 lines deleted...]
-      <c r="U52" s="46" t="s">
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="50"/>
+      <c r="U52" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="V52" s="47"/>
-[...10 lines deleted...]
-      <c r="AG52" s="46" t="s">
+      <c r="V52" s="49"/>
+      <c r="W52" s="49"/>
+      <c r="X52" s="49"/>
+      <c r="Y52" s="49"/>
+      <c r="Z52" s="49"/>
+      <c r="AA52" s="49"/>
+      <c r="AB52" s="49"/>
+      <c r="AC52" s="49"/>
+      <c r="AD52" s="49"/>
+      <c r="AE52" s="49"/>
+      <c r="AF52" s="50"/>
+      <c r="AG52" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AH52" s="47"/>
-[...10 lines deleted...]
-      <c r="AS52" s="46" t="s">
+      <c r="AH52" s="49"/>
+      <c r="AI52" s="49"/>
+      <c r="AJ52" s="49"/>
+      <c r="AK52" s="49"/>
+      <c r="AL52" s="49"/>
+      <c r="AM52" s="49"/>
+      <c r="AN52" s="49"/>
+      <c r="AO52" s="49"/>
+      <c r="AP52" s="49"/>
+      <c r="AQ52" s="49"/>
+      <c r="AR52" s="50"/>
+      <c r="AS52" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AT52" s="47"/>
-[...9 lines deleted...]
-      <c r="BD52" s="48"/>
+      <c r="AT52" s="49"/>
+      <c r="AU52" s="49"/>
+      <c r="AV52" s="49"/>
+      <c r="AW52" s="49"/>
+      <c r="AX52" s="49"/>
+      <c r="AY52" s="49"/>
+      <c r="AZ52" s="49"/>
+      <c r="BA52" s="49"/>
+      <c r="BB52" s="49"/>
+      <c r="BC52" s="49"/>
+      <c r="BD52" s="50"/>
     </row>
-    <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="53"/>
+    <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="57"/>
       <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="36" t="s">
         <v>41</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J53" s="4" t="s">
@@ -7734,51 +7878,51 @@
       <c r="AW53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX53" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY53" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ53" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA53" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB53" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BC53" s="31" t="s">
         <v>11</v>
       </c>
       <c r="BD53" s="35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:56" s="8" customFormat="1">
+    <row r="54" spans="1:56" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="15">
         <v>93711.014760356295</v>
       </c>
       <c r="C54" s="15">
         <v>105167.38880685656</v>
       </c>
       <c r="D54" s="15">
         <v>120834.13895579129</v>
       </c>
       <c r="E54" s="7">
         <v>144411.60995489967</v>
       </c>
       <c r="F54" s="7">
         <v>164402.81237574309</v>
       </c>
       <c r="G54" s="7">
         <v>184714.85580162445</v>
       </c>
       <c r="H54" s="7">
         <v>212271.29711279584</v>
       </c>
       <c r="I54" s="7">
@@ -7891,56 +8035,58 @@
       </c>
       <c r="AS54" s="37">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="7">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="7">
         <v>55902</v>
       </c>
       <c r="AW54" s="7">
         <v>68723.600000000006</v>
       </c>
       <c r="AX54" s="7">
         <v>103992.9</v>
       </c>
       <c r="AY54" s="7">
         <v>115994.1</v>
       </c>
       <c r="AZ54" s="7">
         <v>132826.79999999999</v>
       </c>
-      <c r="BA54" s="7"/>
+      <c r="BA54" s="7">
+        <v>159057.5</v>
+      </c>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
-    <row r="55" spans="1:56">
+    <row r="55" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A55" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
       </c>
       <c r="F55" s="9">
         <v>13121.2</v>
       </c>
       <c r="G55" s="9">
         <v>13250.6</v>
       </c>
       <c r="H55" s="9">
         <v>15774</v>
       </c>
       <c r="I55" s="3">
@@ -8053,56 +8199,58 @@
       </c>
       <c r="AS55" s="38">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="10">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="9">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="13">
         <v>7881.8</v>
       </c>
       <c r="AX55" s="19">
         <v>10117.4</v>
       </c>
       <c r="AY55" s="19">
         <v>11286.3</v>
       </c>
       <c r="AZ55" s="19">
         <v>12756.9</v>
       </c>
-      <c r="BA55" s="19"/>
+      <c r="BA55" s="19">
+        <v>14929.4</v>
+      </c>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A56" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
       </c>
       <c r="F56" s="9">
         <v>1998.8</v>
       </c>
       <c r="G56" s="9">
         <v>2155.8000000000002</v>
       </c>
       <c r="H56" s="9">
         <v>2675.5</v>
       </c>
       <c r="I56" s="3">
@@ -8215,56 +8363,58 @@
       </c>
       <c r="AS56" s="38">
         <v>38.1</v>
       </c>
       <c r="AT56" s="3">
         <v>96.4</v>
       </c>
       <c r="AU56" s="10">
         <v>250.3</v>
       </c>
       <c r="AV56" s="9">
         <v>301</v>
       </c>
       <c r="AW56" s="13">
         <v>375.4</v>
       </c>
       <c r="AX56" s="19">
         <v>526.5</v>
       </c>
       <c r="AY56" s="19">
         <v>653.79999999999995</v>
       </c>
       <c r="AZ56" s="19">
         <v>791.5</v>
       </c>
-      <c r="BA56" s="19"/>
+      <c r="BA56" s="19">
+        <v>971</v>
+      </c>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
-    <row r="57" spans="1:56">
+    <row r="57" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A57" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
       </c>
       <c r="F57" s="9">
         <v>18984.8</v>
       </c>
       <c r="G57" s="9">
         <v>21877.1</v>
       </c>
       <c r="H57" s="9">
         <v>28218.799999999999</v>
       </c>
       <c r="I57" s="3">
@@ -8377,56 +8527,58 @@
       </c>
       <c r="AS57" s="38">
         <v>1238</v>
       </c>
       <c r="AT57" s="3">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="10">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="9">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="13">
         <v>7695.9</v>
       </c>
       <c r="AX57" s="19">
         <v>12252.6</v>
       </c>
       <c r="AY57" s="19">
         <v>13984.3</v>
       </c>
       <c r="AZ57" s="19">
         <v>15358.7</v>
       </c>
-      <c r="BA57" s="19"/>
+      <c r="BA57" s="19">
+        <v>18017.2</v>
+      </c>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A58" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
       </c>
       <c r="F58" s="9">
         <v>24257.3</v>
       </c>
       <c r="G58" s="9">
         <v>26840.1</v>
       </c>
       <c r="H58" s="9">
         <v>31937.7</v>
       </c>
       <c r="I58" s="3">
@@ -8539,56 +8691,58 @@
       </c>
       <c r="AS58" s="38">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
         <v>2564</v>
       </c>
       <c r="AU58" s="10">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="9">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="13">
         <v>9263.7000000000007</v>
       </c>
       <c r="AX58" s="19">
         <v>15901.5</v>
       </c>
       <c r="AY58" s="19">
         <v>17881.5</v>
       </c>
       <c r="AZ58" s="19">
         <v>20858.3</v>
       </c>
-      <c r="BA58" s="19"/>
+      <c r="BA58" s="19">
+        <v>24118.5</v>
+      </c>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A59" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
       </c>
       <c r="F59" s="9">
         <v>17831.2</v>
       </c>
       <c r="G59" s="9">
         <v>20252.099999999999</v>
       </c>
       <c r="H59" s="9">
         <v>23435.9</v>
       </c>
       <c r="I59" s="3">
@@ -8701,56 +8855,58 @@
       </c>
       <c r="AS59" s="38">
         <v>880.9</v>
       </c>
       <c r="AT59" s="3">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="9">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="13">
         <v>5408.6</v>
       </c>
       <c r="AX59" s="19">
         <v>8803.7000000000007</v>
       </c>
       <c r="AY59" s="19">
         <v>9529.4</v>
       </c>
       <c r="AZ59" s="19">
         <v>11529.2</v>
       </c>
-      <c r="BA59" s="19"/>
+      <c r="BA59" s="19">
+        <v>13648.5</v>
+      </c>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
-    <row r="60" spans="1:56">
+    <row r="60" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A60" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
       </c>
       <c r="F60" s="9">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="9">
         <v>20659</v>
       </c>
       <c r="H60" s="9">
         <v>28590.5</v>
       </c>
       <c r="I60" s="3">
@@ -8863,56 +9019,58 @@
       </c>
       <c r="AS60" s="38">
         <v>975.7</v>
       </c>
       <c r="AT60" s="3">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="10">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="9">
         <v>6760</v>
       </c>
       <c r="AW60" s="13">
         <v>7812.4</v>
       </c>
       <c r="AX60" s="19">
         <v>11406.1</v>
       </c>
       <c r="AY60" s="19">
         <v>12608.4</v>
       </c>
       <c r="AZ60" s="19">
         <v>14085.9</v>
       </c>
-      <c r="BA60" s="19"/>
+      <c r="BA60" s="19">
+        <v>16592.099999999999</v>
+      </c>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A61" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
       </c>
       <c r="F61" s="9">
         <v>13224.8</v>
       </c>
       <c r="G61" s="9">
         <v>15134</v>
       </c>
       <c r="H61" s="9">
         <v>2005.6</v>
       </c>
       <c r="I61" s="3">
@@ -9025,56 +9183,58 @@
       </c>
       <c r="AS61" s="38">
         <v>736.7</v>
       </c>
       <c r="AT61" s="3">
         <v>1665</v>
       </c>
       <c r="AU61" s="10">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="9">
         <v>5410</v>
       </c>
       <c r="AW61" s="13">
         <v>6671.9</v>
       </c>
       <c r="AX61" s="19">
         <v>10055.1</v>
       </c>
       <c r="AY61" s="19">
         <v>11202.1</v>
       </c>
       <c r="AZ61" s="19">
         <v>12912.7</v>
       </c>
-      <c r="BA61" s="19"/>
+      <c r="BA61" s="19">
+        <v>15623.6</v>
+      </c>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
-    <row r="62" spans="1:56">
+    <row r="62" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A62" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
       </c>
       <c r="F62" s="9">
         <v>13073.8</v>
       </c>
       <c r="G62" s="9">
         <v>14244.2</v>
       </c>
       <c r="H62" s="9">
         <v>18093.7</v>
       </c>
       <c r="I62" s="3">
@@ -9187,56 +9347,58 @@
       </c>
       <c r="AS62" s="38">
         <v>825.8</v>
       </c>
       <c r="AT62" s="3">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="10">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="9">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="13">
         <v>5726.7</v>
       </c>
       <c r="AX62" s="19">
         <v>9057.1</v>
       </c>
       <c r="AY62" s="19">
         <v>9631.7000000000007</v>
       </c>
       <c r="AZ62" s="19">
         <v>10795.1</v>
       </c>
-      <c r="BA62" s="19"/>
+      <c r="BA62" s="19">
+        <v>13271.6</v>
+      </c>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
-    <row r="63" spans="1:56">
+    <row r="63" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A63" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
       </c>
       <c r="F63" s="9">
         <v>21855.9</v>
       </c>
       <c r="G63" s="9">
         <v>26243.200000000001</v>
       </c>
       <c r="H63" s="9">
         <v>33946.199999999997</v>
       </c>
       <c r="I63" s="3">
@@ -9349,56 +9511,58 @@
       </c>
       <c r="AS63" s="38">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="10">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="9">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="13">
         <v>8109.1</v>
       </c>
       <c r="AX63" s="19">
         <v>12678.5</v>
       </c>
       <c r="AY63" s="19">
         <v>14119.9</v>
       </c>
       <c r="AZ63" s="19">
         <v>16787.7</v>
       </c>
-      <c r="BA63" s="19"/>
+      <c r="BA63" s="19">
+        <v>20959.099999999999</v>
+      </c>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
-    <row r="64" spans="1:56">
+    <row r="64" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A64" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
       </c>
       <c r="F64" s="9">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="9">
         <v>24058.799999999999</v>
       </c>
       <c r="H64" s="9">
         <v>27593.4</v>
       </c>
       <c r="I64" s="3">
@@ -9511,297 +9675,299 @@
       </c>
       <c r="AS64" s="38">
         <v>892.5</v>
       </c>
       <c r="AT64" s="3">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="10">
         <v>5842</v>
       </c>
       <c r="AV64" s="9">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="13">
         <v>9778.1</v>
       </c>
       <c r="AX64" s="19">
         <v>13194.4</v>
       </c>
       <c r="AY64" s="19">
         <v>15096.7</v>
       </c>
       <c r="AZ64" s="19">
         <v>16950.8</v>
       </c>
-      <c r="BA64" s="19"/>
+      <c r="BA64" s="19">
+        <v>20926.5</v>
+      </c>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
-    <row r="65" spans="9:51" ht="15.75">
+    <row r="65" spans="9:51" ht="15.75" x14ac:dyDescent="0.25">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>
       <c r="AI65" s="16"/>
       <c r="AJ65" s="16"/>
       <c r="AK65" s="16"/>
       <c r="AL65" s="16"/>
       <c r="AM65" s="16"/>
       <c r="AN65" s="16"/>
       <c r="AO65" s="16"/>
       <c r="AP65" s="16"/>
       <c r="AQ65" s="16"/>
       <c r="AR65" s="16"/>
     </row>
-    <row r="66" spans="9:51" ht="22.5" customHeight="1">
-      <c r="I66" s="58" t="s">
+    <row r="66" spans="9:51" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I66" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="J66" s="58"/>
-[...22 lines deleted...]
-      <c r="AG66" s="60" t="s">
+      <c r="J66" s="55"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="55"/>
+      <c r="M66" s="55"/>
+      <c r="N66" s="55"/>
+      <c r="O66" s="55"/>
+      <c r="P66" s="55"/>
+      <c r="Q66" s="55"/>
+      <c r="R66" s="55"/>
+      <c r="S66" s="55"/>
+      <c r="T66" s="55"/>
+      <c r="U66" s="55"/>
+      <c r="V66" s="55"/>
+      <c r="W66" s="55"/>
+      <c r="X66" s="55"/>
+      <c r="Y66" s="55"/>
+      <c r="Z66" s="55"/>
+      <c r="AA66" s="55"/>
+      <c r="AB66" s="55"/>
+      <c r="AC66" s="55"/>
+      <c r="AD66" s="55"/>
+      <c r="AE66" s="55"/>
+      <c r="AF66" s="55"/>
+      <c r="AG66" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="AH66" s="60"/>
-[...9 lines deleted...]
-      <c r="AR66" s="60"/>
+      <c r="AH66" s="45"/>
+      <c r="AI66" s="45"/>
+      <c r="AJ66" s="45"/>
+      <c r="AK66" s="45"/>
+      <c r="AL66" s="45"/>
+      <c r="AM66" s="45"/>
+      <c r="AN66" s="45"/>
+      <c r="AO66" s="45"/>
+      <c r="AP66" s="45"/>
+      <c r="AQ66" s="45"/>
+      <c r="AR66" s="45"/>
       <c r="AS66" s="43"/>
       <c r="AT66" s="43"/>
       <c r="AU66" s="43"/>
       <c r="AV66" s="43"/>
       <c r="AW66" s="43"/>
       <c r="AX66" s="43"/>
       <c r="AY66" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AG66:AR66"/>
-[...17 lines deleted...]
-    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="AG50:BD50"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="AG34:BD34"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AG20:AQ20"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A50:T50"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A34:T34"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="A18:T18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="R19:T19"/>
-    <mergeCell ref="BA19:BD19"/>
-[...12 lines deleted...]
-    <mergeCell ref="AG20:AQ20"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="R51:T51"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="R35:T35"/>
+    <mergeCell ref="I66:AF66"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AD51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AD19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AD35:AF35"/>
+    <mergeCell ref="AG66:AR66"/>
+    <mergeCell ref="AG2:AR2"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AG18:AR18"/>
+    <mergeCell ref="AO19:AR19"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>