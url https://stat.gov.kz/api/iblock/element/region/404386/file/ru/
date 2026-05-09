--- v0 (2026-04-14)
+++ v1 (2026-05-09)
@@ -936,83 +936,81 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AM33" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BI45" sqref="BI45"/>
+      <selection pane="bottomRight" activeCell="AY29" sqref="AY29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
-    <col min="37" max="38" width="9.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="40" max="56" width="9.140625" style="1" customWidth="1"/>
+    <col min="37" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="40.5" customHeight="1">
       <c r="A2" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
@@ -1235,82 +1233,82 @@
       </c>
       <c r="AK5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AM5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AN5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AO5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AP5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="AQ5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AR5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AS5" s="37" t="s">
-[...30 lines deleted...]
-        <v>15</v>
+      <c r="AS5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="BC5" s="31" t="s">
+        <v>11</v>
       </c>
       <c r="BD5" s="37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:56" s="8" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="15">
         <v>96989.823033780616</v>
       </c>
       <c r="C6" s="15">
         <v>128504.30580785134</v>
       </c>
       <c r="D6" s="15">
         <v>191817.19182012789</v>
       </c>
       <c r="E6" s="7">
         <v>341755.94419476273</v>
       </c>
       <c r="F6" s="7">
         <v>422113.06094355183</v>
       </c>
       <c r="G6" s="7">
@@ -1411,51 +1409,53 @@
       </c>
       <c r="AM6" s="23">
         <v>126365.6</v>
       </c>
       <c r="AN6" s="23">
         <v>187584.1</v>
       </c>
       <c r="AO6" s="7">
         <v>324718</v>
       </c>
       <c r="AP6" s="7">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="7">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="7">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
-      <c r="AU6" s="22"/>
+      <c r="AU6" s="22">
+        <v>44256.3</v>
+      </c>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="23"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
@@ -1556,56 +1556,58 @@
       <c r="AK7" s="10">
         <v>5981.3</v>
       </c>
       <c r="AL7" s="3">
         <v>8872.5</v>
       </c>
       <c r="AM7" s="3">
         <v>12478.6</v>
       </c>
       <c r="AN7" s="3">
         <v>18062.5</v>
       </c>
       <c r="AO7" s="19">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="19">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="19">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="19">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="19">
-        <v>1101.5999999999999</v>
+        <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
-        <v>2707.7</v>
-[...1 lines deleted...]
-      <c r="AU7" s="10"/>
+        <v>2778.3</v>
+      </c>
+      <c r="AU7" s="10">
+        <v>4640.3</v>
+      </c>
       <c r="AV7" s="9"/>
       <c r="AW7" s="10"/>
       <c r="AX7" s="3"/>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="19"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
@@ -1706,56 +1708,58 @@
       <c r="AK8" s="6">
         <v>731.1</v>
       </c>
       <c r="AL8" s="3">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM8" s="3">
         <v>1831</v>
       </c>
       <c r="AN8" s="3">
         <v>3019.4</v>
       </c>
       <c r="AO8" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="19">
-        <v>35.299999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT8" s="39">
-        <v>94.1</v>
-[...1 lines deleted...]
-      <c r="AU8" s="10"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU8" s="10">
+        <v>250.3</v>
+      </c>
       <c r="AV8" s="9"/>
       <c r="AW8" s="6"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
@@ -1856,56 +1860,58 @@
       <c r="AK9" s="6">
         <v>7066.7</v>
       </c>
       <c r="AL9" s="19">
         <v>10859.1</v>
       </c>
       <c r="AM9" s="3">
         <v>13735.3</v>
       </c>
       <c r="AN9" s="27">
         <v>20294.3</v>
       </c>
       <c r="AO9" s="19">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="19">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="19">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="19">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="19">
-        <v>1282.5</v>
+        <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
-        <v>2433.6999999999998</v>
-[...1 lines deleted...]
-      <c r="AU9" s="10"/>
+        <v>2401.4</v>
+      </c>
+      <c r="AU9" s="10">
+        <v>5910.6</v>
+      </c>
       <c r="AV9" s="9"/>
       <c r="AW9" s="6"/>
       <c r="AX9" s="19"/>
       <c r="AY9" s="3"/>
       <c r="AZ9" s="27"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
@@ -2006,56 +2012,58 @@
       <c r="AK10" s="6">
         <v>7955.4</v>
       </c>
       <c r="AL10" s="19">
         <v>11865.8</v>
       </c>
       <c r="AM10" s="3">
         <v>18277.2</v>
       </c>
       <c r="AN10" s="3">
         <v>28790.3</v>
       </c>
       <c r="AO10" s="19">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="19">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="19">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="19">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="19">
-        <v>1427.1</v>
+        <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
-        <v>2594.9</v>
-[...1 lines deleted...]
-      <c r="AU10" s="10"/>
+        <v>2591.8000000000002</v>
+      </c>
+      <c r="AU10" s="10">
+        <v>5777.3</v>
+      </c>
       <c r="AV10" s="9"/>
       <c r="AW10" s="6"/>
       <c r="AX10" s="19"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
@@ -2156,56 +2164,58 @@
       <c r="AK11" s="6">
         <v>5916.8</v>
       </c>
       <c r="AL11" s="19">
         <v>8740</v>
       </c>
       <c r="AM11" s="3">
         <v>17224.099999999999</v>
       </c>
       <c r="AN11" s="3">
         <v>30698.2</v>
       </c>
       <c r="AO11" s="19">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="19">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="19">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="19">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="19">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT11" s="39">
-        <v>1827.3</v>
-[...1 lines deleted...]
-      <c r="AU11" s="10"/>
+        <v>1815.1</v>
+      </c>
+      <c r="AU11" s="10">
+        <v>3545.4</v>
+      </c>
       <c r="AV11" s="9"/>
       <c r="AW11" s="6"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
@@ -2306,56 +2316,58 @@
       <c r="AK12" s="26">
         <v>7152.6</v>
       </c>
       <c r="AL12" s="19">
         <v>10550.3</v>
       </c>
       <c r="AM12" s="3">
         <v>13629.2</v>
       </c>
       <c r="AN12" s="3">
         <v>18334.2</v>
       </c>
       <c r="AO12" s="19">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="19">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="19">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="19">
         <v>60595</v>
       </c>
       <c r="AS12" s="19">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT12" s="39">
-        <v>1841.6</v>
-[...1 lines deleted...]
-      <c r="AU12" s="10"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU12" s="10">
+        <v>4122.3999999999996</v>
+      </c>
       <c r="AV12" s="9"/>
       <c r="AW12" s="26"/>
       <c r="AX12" s="19"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
@@ -2456,56 +2468,58 @@
       <c r="AK13" s="6">
         <v>5073.2</v>
       </c>
       <c r="AL13" s="19">
         <v>7686</v>
       </c>
       <c r="AM13" s="3">
         <v>10162.200000000001</v>
       </c>
       <c r="AN13" s="3">
         <v>15061.1</v>
       </c>
       <c r="AO13" s="19">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="19">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="19">
         <v>33793</v>
       </c>
       <c r="AR13" s="19">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="19">
-        <v>747.1</v>
+        <v>771.5</v>
       </c>
       <c r="AT13" s="39">
-        <v>1700.9</v>
-[...1 lines deleted...]
-      <c r="AU13" s="10"/>
+        <v>1739.3</v>
+      </c>
+      <c r="AU13" s="10">
+        <v>4441.6000000000004</v>
+      </c>
       <c r="AV13" s="9"/>
       <c r="AW13" s="6"/>
       <c r="AX13" s="19"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="19"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
@@ -2606,56 +2620,58 @@
       <c r="AK14" s="6">
         <v>4908.2</v>
       </c>
       <c r="AL14" s="19">
         <v>7546.3</v>
       </c>
       <c r="AM14" s="3">
         <v>7735.2</v>
       </c>
       <c r="AN14" s="3">
         <v>9071.2999999999993</v>
       </c>
       <c r="AO14" s="19">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="19">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="19">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="19">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="19">
-        <v>815.9</v>
+        <v>829.6</v>
       </c>
       <c r="AT14" s="39">
-        <v>1407.4</v>
-[...1 lines deleted...]
-      <c r="AU14" s="10"/>
+        <v>1427.4</v>
+      </c>
+      <c r="AU14" s="10">
+        <v>4096.1000000000004</v>
+      </c>
       <c r="AV14" s="9"/>
       <c r="AW14" s="6"/>
       <c r="AX14" s="19"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="19"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
@@ -2756,56 +2772,58 @@
       <c r="AK15" s="6">
         <v>7688.3</v>
       </c>
       <c r="AL15" s="19">
         <v>11474.6</v>
       </c>
       <c r="AM15" s="3">
         <v>14089.6</v>
       </c>
       <c r="AN15" s="3">
         <v>18011.900000000001</v>
       </c>
       <c r="AO15" s="19">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="19">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="19">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="19">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="19">
-        <v>1385.4</v>
+        <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
-        <v>2730.1</v>
-[...1 lines deleted...]
-      <c r="AU15" s="10"/>
+        <v>2794.3</v>
+      </c>
+      <c r="AU15" s="10">
+        <v>5624.1</v>
+      </c>
       <c r="AV15" s="9"/>
       <c r="AW15" s="6"/>
       <c r="AX15" s="19"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="19"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
@@ -2906,56 +2924,58 @@
       <c r="AK16" s="6">
         <v>8050.7</v>
       </c>
       <c r="AL16" s="19">
         <v>12097.5</v>
       </c>
       <c r="AM16" s="3">
         <v>17203.2</v>
       </c>
       <c r="AN16" s="3">
         <v>26240.9</v>
       </c>
       <c r="AO16" s="19">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="19">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="19">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="19">
         <v>67541</v>
       </c>
       <c r="AS16" s="19">
-        <v>962.2</v>
+        <v>893.6</v>
       </c>
       <c r="AT16" s="39">
-        <v>1650.8</v>
-[...1 lines deleted...]
-      <c r="AU16" s="10"/>
+        <v>1573.3</v>
+      </c>
+      <c r="AU16" s="10">
+        <v>5848.2</v>
+      </c>
       <c r="AV16" s="9"/>
       <c r="AW16" s="6"/>
       <c r="AX16" s="19"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="19"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
     <row r="17" spans="1:56" ht="15.75">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
@@ -3246,82 +3266,82 @@
       </c>
       <c r="AK21" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL21" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM21" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP21" s="17" t="s">
         <v>10</v>
       </c>
       <c r="AQ21" s="32" t="s">
         <v>11</v>
       </c>
       <c r="AR21" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="AS21" s="36" t="s">
-[...30 lines deleted...]
-        <v>15</v>
+      <c r="AS21" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT21" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU21" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV21" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW21" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX21" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY21" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ21" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA21" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB21" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="BC21" s="32" t="s">
+        <v>11</v>
       </c>
       <c r="BD21" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:56" s="8" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="15">
         <v>96622.978801941135</v>
       </c>
       <c r="C22" s="15">
         <v>128076.32087070528</v>
       </c>
       <c r="D22" s="15">
         <v>191328.06617767524</v>
       </c>
       <c r="E22" s="7">
         <v>341205.67784700351</v>
       </c>
       <c r="F22" s="7">
         <v>421501.65389048599</v>
       </c>
       <c r="G22" s="7">
@@ -3422,51 +3442,53 @@
       </c>
       <c r="AM22" s="7">
         <v>125853.6</v>
       </c>
       <c r="AN22" s="7">
         <v>186999.1</v>
       </c>
       <c r="AO22" s="7">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="7">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="7">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="7">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
-      <c r="AU22" s="7"/>
+      <c r="AU22" s="7">
+        <v>43863.9</v>
+      </c>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
@@ -3567,56 +3589,58 @@
       <c r="AK23" s="10">
         <v>5863.2</v>
       </c>
       <c r="AL23" s="19">
         <v>8689.5</v>
       </c>
       <c r="AM23" s="19">
         <v>12265.1</v>
       </c>
       <c r="AN23" s="19">
         <v>17818.7</v>
       </c>
       <c r="AO23" s="19">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="19">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="19">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="19">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="19">
-        <v>1070.5999999999999</v>
+        <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
-        <v>2694.2</v>
-[...1 lines deleted...]
-      <c r="AU23" s="12"/>
+        <v>2732.6</v>
+      </c>
+      <c r="AU23" s="12">
+        <v>4526.3</v>
+      </c>
       <c r="AV23" s="10"/>
       <c r="AW23" s="10"/>
       <c r="AX23" s="19"/>
       <c r="AY23" s="19"/>
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
@@ -3717,56 +3741,58 @@
       <c r="AK24" s="10">
         <v>727.3</v>
       </c>
       <c r="AL24" s="19">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM24" s="19">
         <v>1831</v>
       </c>
       <c r="AN24" s="19">
         <v>3019.4</v>
       </c>
       <c r="AO24" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="19">
-        <v>35.799999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT24" s="19">
-        <v>94.1</v>
-[...1 lines deleted...]
-      <c r="AU24" s="12"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU24" s="12">
+        <v>250.3</v>
+      </c>
       <c r="AV24" s="10"/>
       <c r="AW24" s="10"/>
       <c r="AX24" s="19"/>
       <c r="AY24" s="19"/>
       <c r="AZ24" s="19"/>
       <c r="BA24" s="19"/>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
@@ -3867,56 +3893,58 @@
       <c r="AK25" s="10">
         <v>7045.7</v>
       </c>
       <c r="AL25" s="19">
         <v>10847.5</v>
       </c>
       <c r="AM25" s="19">
         <v>13721.8</v>
       </c>
       <c r="AN25" s="19">
         <v>20278.8</v>
       </c>
       <c r="AO25" s="19">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="19">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="19">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="19">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="19">
-        <v>1264.8</v>
+        <v>1238</v>
       </c>
       <c r="AT25" s="19">
-        <v>2417.6999999999998</v>
-[...1 lines deleted...]
-      <c r="AU25" s="12"/>
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU25" s="12">
+        <v>5909.7</v>
+      </c>
       <c r="AV25" s="10"/>
       <c r="AW25" s="10"/>
       <c r="AX25" s="19"/>
       <c r="AY25" s="19"/>
       <c r="AZ25" s="19"/>
       <c r="BA25" s="19"/>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
@@ -4017,56 +4045,58 @@
       <c r="AK26" s="10">
         <v>7920</v>
       </c>
       <c r="AL26" s="19">
         <v>11783.4</v>
       </c>
       <c r="AM26" s="19">
         <v>18181.099999999999</v>
       </c>
       <c r="AN26" s="19">
         <v>28680.5</v>
       </c>
       <c r="AO26" s="19">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="19">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="19">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="19">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="19">
-        <v>1410.9</v>
+        <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
-        <v>2577.1999999999998</v>
-[...1 lines deleted...]
-      <c r="AU26" s="12"/>
+        <v>2564</v>
+      </c>
+      <c r="AU26" s="12">
+        <v>5682.1</v>
+      </c>
       <c r="AV26" s="10"/>
       <c r="AW26" s="10"/>
       <c r="AX26" s="19"/>
       <c r="AY26" s="19"/>
       <c r="AZ26" s="19"/>
       <c r="BA26" s="19"/>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
@@ -4167,56 +4197,58 @@
       <c r="AK27" s="10">
         <v>5894.7</v>
       </c>
       <c r="AL27" s="19">
         <v>8736.2000000000007</v>
       </c>
       <c r="AM27" s="19">
         <v>17219.7</v>
       </c>
       <c r="AN27" s="19">
         <v>30693.1</v>
       </c>
       <c r="AO27" s="19">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="19">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="19">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="19">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="19">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT27" s="19">
-        <v>1812.8</v>
-[...1 lines deleted...]
-      <c r="AU27" s="12"/>
+        <v>1815.2</v>
+      </c>
+      <c r="AU27" s="12">
+        <v>3545.4</v>
+      </c>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="19"/>
       <c r="AY27" s="19"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
@@ -4317,56 +4349,58 @@
       <c r="AK28" s="10">
         <v>7118.6</v>
       </c>
       <c r="AL28" s="19">
         <v>10550.3</v>
       </c>
       <c r="AM28" s="19">
         <v>13629.2</v>
       </c>
       <c r="AN28" s="19">
         <v>18334.2</v>
       </c>
       <c r="AO28" s="19">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="19">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="19">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="19">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="19">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT28" s="19">
-        <v>1825.9</v>
-[...1 lines deleted...]
-      <c r="AU28" s="12"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU28" s="12">
+        <v>4121.8</v>
+      </c>
       <c r="AV28" s="10"/>
       <c r="AW28" s="10"/>
       <c r="AX28" s="19"/>
       <c r="AY28" s="19"/>
       <c r="AZ28" s="19"/>
       <c r="BA28" s="19"/>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
@@ -4467,56 +4501,58 @@
       <c r="AK29" s="10">
         <v>5049.5</v>
       </c>
       <c r="AL29" s="19">
         <v>7686</v>
       </c>
       <c r="AM29" s="19">
         <v>10162.200000000001</v>
       </c>
       <c r="AN29" s="19">
         <v>15061.1</v>
       </c>
       <c r="AO29" s="19">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="19">
         <v>30193</v>
       </c>
       <c r="AQ29" s="19">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="19">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="19">
-        <v>757.1</v>
+        <v>771.5</v>
       </c>
       <c r="AT29" s="19">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="AU29" s="12"/>
+        <v>1739.3</v>
+      </c>
+      <c r="AU29" s="12">
+        <v>4441.3</v>
+      </c>
       <c r="AV29" s="10"/>
       <c r="AW29" s="10"/>
       <c r="AX29" s="19"/>
       <c r="AY29" s="19"/>
       <c r="AZ29" s="19"/>
       <c r="BA29" s="19"/>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
@@ -4617,56 +4653,58 @@
       <c r="AK30" s="10">
         <v>4879.7</v>
       </c>
       <c r="AL30" s="19">
         <v>7543.7</v>
       </c>
       <c r="AM30" s="19">
         <v>7732.2</v>
       </c>
       <c r="AN30" s="19">
         <v>9067.7999999999993</v>
       </c>
       <c r="AO30" s="19">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="19">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="19">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="19">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="19">
-        <v>801.2</v>
+        <v>825.8</v>
       </c>
       <c r="AT30" s="19">
-        <v>1388.9</v>
-[...1 lines deleted...]
-      <c r="AU30" s="12"/>
+        <v>1419.7</v>
+      </c>
+      <c r="AU30" s="12">
+        <v>4083.5</v>
+      </c>
       <c r="AV30" s="10"/>
       <c r="AW30" s="10"/>
       <c r="AX30" s="19"/>
       <c r="AY30" s="19"/>
       <c r="AZ30" s="19"/>
       <c r="BA30" s="19"/>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
@@ -4767,56 +4805,58 @@
       <c r="AK31" s="10">
         <v>7641.1</v>
       </c>
       <c r="AL31" s="19">
         <v>11328.1</v>
       </c>
       <c r="AM31" s="19">
         <v>13918.7</v>
       </c>
       <c r="AN31" s="19">
         <v>17816.599999999999</v>
       </c>
       <c r="AO31" s="19">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="19">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="19">
         <v>59605</v>
       </c>
       <c r="AR31" s="19">
         <v>62635</v>
       </c>
       <c r="AS31" s="19">
-        <v>1383.8</v>
+        <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
-        <v>2712.3</v>
-[...1 lines deleted...]
-      <c r="AU31" s="12"/>
+        <v>2731.4</v>
+      </c>
+      <c r="AU31" s="12">
+        <v>5461.5</v>
+      </c>
       <c r="AV31" s="10"/>
       <c r="AW31" s="10"/>
       <c r="AX31" s="19"/>
       <c r="AY31" s="19"/>
       <c r="AZ31" s="19"/>
       <c r="BA31" s="19"/>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
@@ -4917,56 +4957,58 @@
       <c r="AK32" s="10">
         <v>8018.8</v>
       </c>
       <c r="AL32" s="19">
         <v>12088.6</v>
       </c>
       <c r="AM32" s="3">
         <v>17192.599999999999</v>
       </c>
       <c r="AN32" s="19">
         <v>26228.9</v>
       </c>
       <c r="AO32" s="19">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="19">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="19">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="19">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="19">
-        <v>959.8</v>
+        <v>892.5</v>
       </c>
       <c r="AT32" s="19">
-        <v>1633.1</v>
-[...1 lines deleted...]
-      <c r="AU32" s="12"/>
+        <v>1571.2</v>
+      </c>
+      <c r="AU32" s="12">
+        <v>5842</v>
+      </c>
       <c r="AV32" s="10"/>
       <c r="AW32" s="10"/>
       <c r="AX32" s="19"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="19"/>
       <c r="BA32" s="19"/>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
     <row r="33" spans="1:56" ht="15.75">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
@@ -5269,82 +5311,82 @@
       </c>
       <c r="AK37" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN37" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO37" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP37" s="17" t="s">
         <v>10</v>
       </c>
       <c r="AQ37" s="32" t="s">
         <v>11</v>
       </c>
       <c r="AR37" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="AS37" s="36" t="s">
-[...30 lines deleted...]
-        <v>15</v>
+      <c r="AS37" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT37" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU37" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV37" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW37" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX37" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY37" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ37" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA37" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB37" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="BC37" s="32" t="s">
+        <v>11</v>
       </c>
       <c r="BD37" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:56" s="8" customFormat="1">
       <c r="A38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="15">
         <v>2778.9746531395076</v>
       </c>
       <c r="C38" s="15">
         <v>22672.299885737</v>
       </c>
       <c r="D38" s="15">
         <v>70048.872443701621</v>
       </c>
       <c r="E38" s="7">
         <v>195855.14719188423</v>
       </c>
       <c r="F38" s="7">
         <v>255895.33529168961</v>
       </c>
       <c r="G38" s="7">
@@ -5445,51 +5487,53 @@
       </c>
       <c r="AM38" s="7">
         <v>28720.5</v>
       </c>
       <c r="AN38" s="7">
         <v>75074.3</v>
       </c>
       <c r="AO38" s="7">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="7">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="7">
         <v>279314</v>
       </c>
       <c r="AR38" s="7">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
-      <c r="AU38" s="7"/>
+      <c r="AU38" s="7">
+        <v>102.1</v>
+      </c>
       <c r="AV38" s="7"/>
       <c r="AW38" s="7"/>
       <c r="AX38" s="7"/>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
@@ -5590,56 +5634,58 @@
       <c r="AK39" s="10">
         <v>0</v>
       </c>
       <c r="AL39" s="19">
         <v>0</v>
       </c>
       <c r="AM39" s="19">
         <v>2527.6</v>
       </c>
       <c r="AN39" s="19">
         <v>6607.1</v>
       </c>
       <c r="AO39" s="19">
         <v>6807</v>
       </c>
       <c r="AP39" s="19">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="19">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="19">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="AT39" s="3">
-        <v>18.100000000000001</v>
-[...1 lines deleted...]
-      <c r="AU39" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="AU39" s="3">
+        <v>0</v>
+      </c>
       <c r="AV39" s="9"/>
       <c r="AW39" s="10"/>
       <c r="AX39" s="19"/>
       <c r="AY39" s="19"/>
       <c r="AZ39" s="19"/>
       <c r="BA39" s="19"/>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
@@ -5740,56 +5786,58 @@
       <c r="AK40" s="10">
         <v>0</v>
       </c>
       <c r="AL40" s="19">
         <v>0</v>
       </c>
       <c r="AM40" s="19">
         <v>623.1</v>
       </c>
       <c r="AN40" s="19">
         <v>1628.7</v>
       </c>
       <c r="AO40" s="19">
         <v>1749</v>
       </c>
       <c r="AP40" s="19">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="19">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="19">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="AT40" s="3">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="AU40" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="AU40" s="3">
+        <v>0</v>
+      </c>
       <c r="AV40" s="9"/>
       <c r="AW40" s="10"/>
       <c r="AX40" s="19"/>
       <c r="AY40" s="19"/>
       <c r="AZ40" s="19"/>
       <c r="BA40" s="19"/>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
@@ -5890,56 +5938,58 @@
       <c r="AK41" s="10">
         <v>628.1</v>
       </c>
       <c r="AL41" s="19">
         <v>1335.9</v>
       </c>
       <c r="AM41" s="19">
         <v>3062.4</v>
       </c>
       <c r="AN41" s="19">
         <v>8005</v>
       </c>
       <c r="AO41" s="19">
         <v>21660</v>
       </c>
       <c r="AP41" s="19">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="19">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="19">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
-        <v>1.6</v>
+        <v>0</v>
       </c>
       <c r="AT41" s="3">
-        <v>3.6</v>
-[...1 lines deleted...]
-      <c r="AU41" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="AU41" s="3">
+        <v>0</v>
+      </c>
       <c r="AV41" s="9"/>
       <c r="AW41" s="10"/>
       <c r="AX41" s="19"/>
       <c r="AY41" s="19"/>
       <c r="AZ41" s="19"/>
       <c r="BA41" s="19"/>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
@@ -6040,56 +6090,58 @@
       <c r="AK42" s="10">
         <v>0</v>
       </c>
       <c r="AL42" s="19">
         <v>0</v>
       </c>
       <c r="AM42" s="19">
         <v>5243.9</v>
       </c>
       <c r="AN42" s="19">
         <v>13707.4</v>
       </c>
       <c r="AO42" s="19">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="19">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="19">
         <v>38776</v>
       </c>
       <c r="AR42" s="19">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="AT42" s="3">
-        <v>0.7</v>
-[...1 lines deleted...]
-      <c r="AU42" s="10"/>
+        <v>0</v>
+      </c>
+      <c r="AU42" s="3">
+        <v>0</v>
+      </c>
       <c r="AV42" s="9"/>
       <c r="AW42" s="10"/>
       <c r="AX42" s="19"/>
       <c r="AY42" s="19"/>
       <c r="AZ42" s="19"/>
       <c r="BA42" s="19"/>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
@@ -6195,51 +6247,53 @@
       </c>
       <c r="AM43" s="19">
         <v>7429.7</v>
       </c>
       <c r="AN43" s="19">
         <v>19421</v>
       </c>
       <c r="AO43" s="19">
         <v>21470</v>
       </c>
       <c r="AP43" s="19">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="19">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="19">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
-      <c r="AU43" s="10"/>
+      <c r="AU43" s="3">
+        <v>0</v>
+      </c>
       <c r="AV43" s="9"/>
       <c r="AW43" s="10"/>
       <c r="AX43" s="19"/>
       <c r="AY43" s="19"/>
       <c r="AZ43" s="19"/>
       <c r="BA43" s="19"/>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
@@ -6345,51 +6399,53 @@
       </c>
       <c r="AM44" s="19">
         <v>1806</v>
       </c>
       <c r="AN44" s="19">
         <v>4720.8</v>
       </c>
       <c r="AO44" s="19">
         <v>29347</v>
       </c>
       <c r="AP44" s="19">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="19">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="19">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
-      <c r="AU44" s="10"/>
+      <c r="AU44" s="3">
+        <v>0</v>
+      </c>
       <c r="AV44" s="9"/>
       <c r="AW44" s="10"/>
       <c r="AX44" s="19"/>
       <c r="AY44" s="19"/>
       <c r="AZ44" s="19"/>
       <c r="BA44" s="19"/>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
@@ -6490,56 +6546,58 @@
       <c r="AK45" s="10">
         <v>314.10000000000002</v>
       </c>
       <c r="AL45" s="19">
         <v>668</v>
       </c>
       <c r="AM45" s="19">
         <v>2297.6999999999998</v>
       </c>
       <c r="AN45" s="19">
         <v>6006.1</v>
       </c>
       <c r="AO45" s="19">
         <v>13640</v>
       </c>
       <c r="AP45" s="19">
         <v>17978</v>
       </c>
       <c r="AQ45" s="19">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="19">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
-        <v>13.6</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
-        <v>28.8</v>
-[...1 lines deleted...]
-      <c r="AU45" s="10"/>
+        <v>74.3</v>
+      </c>
+      <c r="AU45" s="10">
+        <v>102.1</v>
+      </c>
       <c r="AV45" s="9"/>
       <c r="AW45" s="10"/>
       <c r="AX45" s="19"/>
       <c r="AY45" s="19"/>
       <c r="AZ45" s="19"/>
       <c r="BA45" s="19"/>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
@@ -6645,51 +6703,53 @@
       </c>
       <c r="AM46" s="19">
         <v>111.9</v>
       </c>
       <c r="AN46" s="19">
         <v>292.5</v>
       </c>
       <c r="AO46" s="19">
         <v>14560</v>
       </c>
       <c r="AP46" s="19">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="19">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="19">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
-      <c r="AU46" s="10"/>
+      <c r="AU46" s="3">
+        <v>0</v>
+      </c>
       <c r="AV46" s="9"/>
       <c r="AW46" s="10"/>
       <c r="AX46" s="19"/>
       <c r="AY46" s="19"/>
       <c r="AZ46" s="19"/>
       <c r="BA46" s="19"/>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="34">
         <v>39.4</v>
       </c>
       <c r="C47" s="34">
         <v>2407.9</v>
       </c>
       <c r="D47" s="34">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
@@ -6790,56 +6850,58 @@
       <c r="AK47" s="12">
         <v>0</v>
       </c>
       <c r="AL47" s="19">
         <v>0</v>
       </c>
       <c r="AM47" s="19">
         <v>1220.3</v>
       </c>
       <c r="AN47" s="19">
         <v>3189.8</v>
       </c>
       <c r="AO47" s="19">
         <v>18970</v>
       </c>
       <c r="AP47" s="19">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="19">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="19">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
-        <v>10.3</v>
-[...4 lines deleted...]
-      <c r="AU47" s="12"/>
+        <v>0</v>
+      </c>
+      <c r="AT47" s="3">
+        <v>0</v>
+      </c>
+      <c r="AU47" s="3">
+        <v>0</v>
+      </c>
       <c r="AV47" s="9"/>
       <c r="AW47" s="12"/>
       <c r="AX47" s="19"/>
       <c r="AY47" s="19"/>
       <c r="AZ47" s="19"/>
       <c r="BA47" s="19"/>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
@@ -6945,51 +7007,53 @@
       </c>
       <c r="AM48" s="19">
         <v>4397.8999999999996</v>
       </c>
       <c r="AN48" s="19">
         <v>11495.9</v>
       </c>
       <c r="AO48" s="19">
         <v>33380</v>
       </c>
       <c r="AP48" s="19">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="19">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="19">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
-      <c r="AU48" s="10"/>
+      <c r="AU48" s="3">
+        <v>0</v>
+      </c>
       <c r="AV48" s="9"/>
       <c r="AW48" s="10"/>
       <c r="AX48" s="19"/>
       <c r="AY48" s="19"/>
       <c r="AZ48" s="19"/>
       <c r="BA48" s="19"/>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
     <row r="49" spans="1:56" ht="15.75">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
@@ -7278,82 +7342,82 @@
       </c>
       <c r="AK53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL53" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM53" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN53" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO53" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP53" s="17" t="s">
         <v>10</v>
       </c>
       <c r="AQ53" s="32" t="s">
         <v>11</v>
       </c>
       <c r="AR53" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="AS53" s="36" t="s">
-[...30 lines deleted...]
-        <v>15</v>
+      <c r="AS53" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT53" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU53" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AV53" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW53" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX53" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY53" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ53" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="BA53" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="BB53" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="BC53" s="32" t="s">
+        <v>11</v>
       </c>
       <c r="BD53" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:56" s="8" customFormat="1">
       <c r="A54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="15">
         <v>93711.014760356295</v>
       </c>
       <c r="C54" s="15">
         <v>105167.38880685656</v>
       </c>
       <c r="D54" s="15">
         <v>120834.13895579129</v>
       </c>
       <c r="E54" s="7">
         <v>144411.60995489967</v>
       </c>
       <c r="F54" s="7">
         <v>164402.81237574309</v>
       </c>
       <c r="G54" s="7">
@@ -7454,51 +7518,53 @@
       </c>
       <c r="AM54" s="7">
         <v>97020.1</v>
       </c>
       <c r="AN54" s="7">
         <v>111706.6</v>
       </c>
       <c r="AO54" s="7">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="7">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="7">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="7">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
-      <c r="AU54" s="7"/>
+      <c r="AU54" s="7">
+        <v>43761.9</v>
+      </c>
       <c r="AV54" s="7"/>
       <c r="AW54" s="7"/>
       <c r="AX54" s="7"/>
       <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
@@ -7599,56 +7665,58 @@
       <c r="AK55" s="13">
         <v>5863.2</v>
       </c>
       <c r="AL55" s="19">
         <v>8689.5</v>
       </c>
       <c r="AM55" s="19">
         <v>9737.5</v>
       </c>
       <c r="AN55" s="19">
         <v>11211.6</v>
       </c>
       <c r="AO55" s="19">
         <v>15072</v>
       </c>
       <c r="AP55" s="19">
         <v>17214</v>
       </c>
       <c r="AQ55" s="19">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="19">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
-        <v>1062.0999999999999</v>
+        <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
-        <v>2676.1</v>
-[...1 lines deleted...]
-      <c r="AU55" s="10"/>
+        <v>2732.6</v>
+      </c>
+      <c r="AU55" s="10">
+        <v>4526.3</v>
+      </c>
       <c r="AV55" s="9"/>
       <c r="AW55" s="13"/>
       <c r="AX55" s="19"/>
       <c r="AY55" s="19"/>
       <c r="AZ55" s="19"/>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
@@ -7749,56 +7817,58 @@
       <c r="AK56" s="13">
         <v>727.3</v>
       </c>
       <c r="AL56" s="19">
         <v>1077.9000000000001</v>
       </c>
       <c r="AM56" s="19">
         <v>1207.9000000000001</v>
       </c>
       <c r="AN56" s="19">
         <v>1390.7</v>
       </c>
       <c r="AO56" s="19">
         <v>1495</v>
       </c>
       <c r="AP56" s="19">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="19">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="19">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
-        <v>35.299999999999997</v>
+        <v>38.1</v>
       </c>
       <c r="AT56" s="3">
-        <v>92.9</v>
-[...1 lines deleted...]
-      <c r="AU56" s="10"/>
+        <v>96.4</v>
+      </c>
+      <c r="AU56" s="10">
+        <v>250.3</v>
+      </c>
       <c r="AV56" s="9"/>
       <c r="AW56" s="13"/>
       <c r="AX56" s="19"/>
       <c r="AY56" s="19"/>
       <c r="AZ56" s="19"/>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
@@ -7899,56 +7969,58 @@
       <c r="AK57" s="13">
         <v>6417.6</v>
       </c>
       <c r="AL57" s="19">
         <v>9511.1</v>
       </c>
       <c r="AM57" s="19">
         <v>10658.3</v>
       </c>
       <c r="AN57" s="19">
         <v>12271.7</v>
       </c>
       <c r="AO57" s="19">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="19">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="19">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="19">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
-        <v>1263.2</v>
+        <v>1238</v>
       </c>
       <c r="AT57" s="3">
-        <v>2414.1</v>
-[...1 lines deleted...]
-      <c r="AU57" s="10"/>
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="AU57" s="10">
+        <v>5909.7</v>
+      </c>
       <c r="AV57" s="9"/>
       <c r="AW57" s="13"/>
       <c r="AX57" s="19"/>
       <c r="AY57" s="19"/>
       <c r="AZ57" s="19"/>
       <c r="BA57" s="19"/>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
@@ -8049,56 +8121,58 @@
       <c r="AK58" s="13">
         <v>7920</v>
       </c>
       <c r="AL58" s="19">
         <v>11737.7</v>
       </c>
       <c r="AM58" s="19">
         <v>12837.7</v>
       </c>
       <c r="AN58" s="19">
         <v>14781</v>
       </c>
       <c r="AO58" s="19">
         <v>17369</v>
       </c>
       <c r="AP58" s="19">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="19">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="19">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
-        <v>1410.6</v>
+        <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
-        <v>2576.5</v>
-[...1 lines deleted...]
-      <c r="AU58" s="10"/>
+        <v>2564</v>
+      </c>
+      <c r="AU58" s="10">
+        <v>5682.1</v>
+      </c>
       <c r="AV58" s="9"/>
       <c r="AW58" s="13"/>
       <c r="AX58" s="19"/>
       <c r="AY58" s="19"/>
       <c r="AZ58" s="19"/>
       <c r="BA58" s="19"/>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
@@ -8199,56 +8273,58 @@
       <c r="AK59" s="13">
         <v>5894.7</v>
       </c>
       <c r="AL59" s="19">
         <v>8736.1</v>
       </c>
       <c r="AM59" s="19">
         <v>9789.7999999999993</v>
       </c>
       <c r="AN59" s="19">
         <v>11271.7</v>
       </c>
       <c r="AO59" s="19">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="19">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="19">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="19">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
-        <v>888.3</v>
+        <v>880.9</v>
       </c>
       <c r="AT59" s="3">
-        <v>1812.8</v>
-[...1 lines deleted...]
-      <c r="AU59" s="10"/>
+        <v>1815.2</v>
+      </c>
+      <c r="AU59" s="10">
+        <v>3545.4</v>
+      </c>
       <c r="AV59" s="9"/>
       <c r="AW59" s="13"/>
       <c r="AX59" s="19"/>
       <c r="AY59" s="19"/>
       <c r="AZ59" s="19"/>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
@@ -8349,56 +8425,58 @@
       <c r="AK60" s="13">
         <v>7118.6</v>
       </c>
       <c r="AL60" s="19">
         <v>10550</v>
       </c>
       <c r="AM60" s="19">
         <v>11822.5</v>
       </c>
       <c r="AN60" s="19">
         <v>13612.1</v>
       </c>
       <c r="AO60" s="19">
         <v>13920</v>
       </c>
       <c r="AP60" s="19">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="19">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="19">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
-        <v>1028.0999999999999</v>
+        <v>975.7</v>
       </c>
       <c r="AT60" s="3">
-        <v>1825.9</v>
-[...1 lines deleted...]
-      <c r="AU60" s="10"/>
+        <v>1771.2</v>
+      </c>
+      <c r="AU60" s="10">
+        <v>4121.8</v>
+      </c>
       <c r="AV60" s="9"/>
       <c r="AW60" s="13"/>
       <c r="AX60" s="19"/>
       <c r="AY60" s="19"/>
       <c r="AZ60" s="19"/>
       <c r="BA60" s="19"/>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
@@ -8499,56 +8577,58 @@
       <c r="AK61" s="13">
         <v>4735.3999999999996</v>
       </c>
       <c r="AL61" s="19">
         <v>7018</v>
       </c>
       <c r="AM61" s="19">
         <v>7864.5</v>
       </c>
       <c r="AN61" s="19">
         <v>9055</v>
       </c>
       <c r="AO61" s="19">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="19">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="19">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="19">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
-        <v>743.5</v>
+        <v>736.7</v>
       </c>
       <c r="AT61" s="3">
-        <v>1657.2</v>
-[...1 lines deleted...]
-      <c r="AU61" s="10"/>
+        <v>1665</v>
+      </c>
+      <c r="AU61" s="10">
+        <v>4339.2</v>
+      </c>
       <c r="AV61" s="9"/>
       <c r="AW61" s="13"/>
       <c r="AX61" s="19"/>
       <c r="AY61" s="19"/>
       <c r="AZ61" s="19"/>
       <c r="BA61" s="19"/>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
@@ -8649,56 +8729,58 @@
       <c r="AK62" s="13">
         <v>4397.3</v>
       </c>
       <c r="AL62" s="19">
         <v>6516.9</v>
       </c>
       <c r="AM62" s="19">
         <v>7618.6</v>
       </c>
       <c r="AN62" s="19">
         <v>8771.9</v>
       </c>
       <c r="AO62" s="19">
         <v>9353</v>
       </c>
       <c r="AP62" s="19">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="19">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="19">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
-        <v>801.2</v>
+        <v>825.8</v>
       </c>
       <c r="AT62" s="3">
-        <v>1388.9</v>
-[...1 lines deleted...]
-      <c r="AU62" s="10"/>
+        <v>1419.7</v>
+      </c>
+      <c r="AU62" s="10">
+        <v>4083.5</v>
+      </c>
       <c r="AV62" s="9"/>
       <c r="AW62" s="13"/>
       <c r="AX62" s="19"/>
       <c r="AY62" s="19"/>
       <c r="AZ62" s="19"/>
       <c r="BA62" s="19"/>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
@@ -8799,56 +8881,58 @@
       <c r="AK63" s="13">
         <v>7641.1</v>
       </c>
       <c r="AL63" s="19">
         <v>11324.4</v>
       </c>
       <c r="AM63" s="19">
         <v>12690.3</v>
       </c>
       <c r="AN63" s="19">
         <v>14611.3</v>
       </c>
       <c r="AO63" s="19">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="19">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="19">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="19">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
-        <v>1373.5</v>
+        <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
-        <v>2690.4</v>
-[...1 lines deleted...]
-      <c r="AU63" s="10"/>
+        <v>2731.4</v>
+      </c>
+      <c r="AU63" s="10">
+        <v>5461.5</v>
+      </c>
       <c r="AV63" s="9"/>
       <c r="AW63" s="13"/>
       <c r="AX63" s="19"/>
       <c r="AY63" s="19"/>
       <c r="AZ63" s="19"/>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
@@ -8949,56 +9033,58 @@
       <c r="AK64" s="13">
         <v>7703</v>
       </c>
       <c r="AL64" s="19">
         <v>11416.1</v>
       </c>
       <c r="AM64" s="19">
         <v>12793</v>
       </c>
       <c r="AN64" s="19">
         <v>14729.6</v>
       </c>
       <c r="AO64" s="19">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="19">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="19">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="19">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
-        <v>959.8</v>
+        <v>892.5</v>
       </c>
       <c r="AT64" s="3">
-        <v>1633.1</v>
-[...1 lines deleted...]
-      <c r="AU64" s="10"/>
+        <v>1571.2</v>
+      </c>
+      <c r="AU64" s="10">
+        <v>5842</v>
+      </c>
       <c r="AV64" s="9"/>
       <c r="AW64" s="13"/>
       <c r="AX64" s="19"/>
       <c r="AY64" s="19"/>
       <c r="AZ64" s="19"/>
       <c r="BA64" s="19"/>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
     <row r="65" spans="9:44" ht="15.75">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>