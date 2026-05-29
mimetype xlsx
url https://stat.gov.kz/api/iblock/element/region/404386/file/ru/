--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -936,54 +936,54 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AE6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AR6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY29" sqref="AY29"/>
+      <selection pane="bottomRight" activeCell="BG57" sqref="BG57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
@@ -1412,51 +1412,53 @@
       </c>
       <c r="AN6" s="23">
         <v>187584.1</v>
       </c>
       <c r="AO6" s="7">
         <v>324718</v>
       </c>
       <c r="AP6" s="7">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="7">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="7">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="22">
         <v>44256.3</v>
       </c>
-      <c r="AV6" s="22"/>
+      <c r="AV6" s="22">
+        <v>56592.4</v>
+      </c>
       <c r="AW6" s="22"/>
       <c r="AX6" s="23"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
       </c>
@@ -1564,51 +1566,53 @@
       </c>
       <c r="AN7" s="3">
         <v>18062.5</v>
       </c>
       <c r="AO7" s="19">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="19">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="19">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="19">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="19">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="10">
         <v>4640.3</v>
       </c>
-      <c r="AV7" s="9"/>
+      <c r="AV7" s="9">
+        <v>6222.2</v>
+      </c>
       <c r="AW7" s="10"/>
       <c r="AX7" s="3"/>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="19"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
       </c>
@@ -1716,51 +1720,53 @@
       </c>
       <c r="AN8" s="3">
         <v>3019.4</v>
       </c>
       <c r="AO8" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="19">
         <v>38.1</v>
       </c>
       <c r="AT8" s="39">
         <v>96.4</v>
       </c>
       <c r="AU8" s="10">
         <v>250.3</v>
       </c>
-      <c r="AV8" s="9"/>
+      <c r="AV8" s="9">
+        <v>301</v>
+      </c>
       <c r="AW8" s="6"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
       </c>
@@ -1868,51 +1874,53 @@
       </c>
       <c r="AN9" s="27">
         <v>20294.3</v>
       </c>
       <c r="AO9" s="19">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="19">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="19">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="19">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="19">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="10">
         <v>5910.6</v>
       </c>
-      <c r="AV9" s="9"/>
+      <c r="AV9" s="9">
+        <v>6637.6</v>
+      </c>
       <c r="AW9" s="6"/>
       <c r="AX9" s="19"/>
       <c r="AY9" s="3"/>
       <c r="AZ9" s="27"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
       </c>
@@ -2020,51 +2028,53 @@
       </c>
       <c r="AN10" s="3">
         <v>28790.3</v>
       </c>
       <c r="AO10" s="19">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="19">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="19">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="19">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="19">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="10">
         <v>5777.3</v>
       </c>
-      <c r="AV10" s="9"/>
+      <c r="AV10" s="9">
+        <v>7712.3</v>
+      </c>
       <c r="AW10" s="6"/>
       <c r="AX10" s="19"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
       </c>
@@ -2172,51 +2182,53 @@
       </c>
       <c r="AN11" s="3">
         <v>30698.2</v>
       </c>
       <c r="AO11" s="19">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="19">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="19">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="19">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="19">
         <v>880.9</v>
       </c>
       <c r="AT11" s="39">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="10">
         <v>3545.4</v>
       </c>
-      <c r="AV11" s="9"/>
+      <c r="AV11" s="9">
+        <v>4100.3</v>
+      </c>
       <c r="AW11" s="6"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
       </c>
@@ -2324,51 +2336,53 @@
       </c>
       <c r="AN12" s="3">
         <v>18334.2</v>
       </c>
       <c r="AO12" s="19">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="19">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="19">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="19">
         <v>60595</v>
       </c>
       <c r="AS12" s="19">
         <v>975.7</v>
       </c>
       <c r="AT12" s="39">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="10">
         <v>4122.3999999999996</v>
       </c>
-      <c r="AV12" s="9"/>
+      <c r="AV12" s="9">
+        <v>6760.7</v>
+      </c>
       <c r="AW12" s="26"/>
       <c r="AX12" s="19"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
       </c>
@@ -2476,51 +2490,53 @@
       </c>
       <c r="AN13" s="3">
         <v>15061.1</v>
       </c>
       <c r="AO13" s="19">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="19">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="19">
         <v>33793</v>
       </c>
       <c r="AR13" s="19">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="19">
         <v>771.5</v>
       </c>
       <c r="AT13" s="39">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="10">
         <v>4441.6000000000004</v>
       </c>
-      <c r="AV13" s="9"/>
+      <c r="AV13" s="9">
+        <v>5533.5</v>
+      </c>
       <c r="AW13" s="6"/>
       <c r="AX13" s="19"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="19"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
       </c>
@@ -2628,51 +2644,53 @@
       </c>
       <c r="AN14" s="3">
         <v>9071.2999999999993</v>
       </c>
       <c r="AO14" s="19">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="19">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="19">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="19">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="19">
         <v>829.6</v>
       </c>
       <c r="AT14" s="39">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="10">
         <v>4096.1000000000004</v>
       </c>
-      <c r="AV14" s="9"/>
+      <c r="AV14" s="9">
+        <v>4916.3</v>
+      </c>
       <c r="AW14" s="6"/>
       <c r="AX14" s="19"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="19"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
       </c>
@@ -2780,51 +2798,53 @@
       </c>
       <c r="AN15" s="3">
         <v>18011.900000000001</v>
       </c>
       <c r="AO15" s="19">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="19">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="19">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="19">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="19">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="10">
         <v>5624.1</v>
       </c>
-      <c r="AV15" s="9"/>
+      <c r="AV15" s="9">
+        <v>6774.2</v>
+      </c>
       <c r="AW15" s="6"/>
       <c r="AX15" s="19"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="19"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
       </c>
@@ -2932,51 +2952,53 @@
       </c>
       <c r="AN16" s="3">
         <v>26240.9</v>
       </c>
       <c r="AO16" s="19">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="19">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="19">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="19">
         <v>67541</v>
       </c>
       <c r="AS16" s="19">
         <v>893.6</v>
       </c>
       <c r="AT16" s="39">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="10">
         <v>5848.2</v>
       </c>
-      <c r="AV16" s="9"/>
+      <c r="AV16" s="9">
+        <v>7634.3</v>
+      </c>
       <c r="AW16" s="6"/>
       <c r="AX16" s="19"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="19"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
     <row r="17" spans="1:56" ht="15.75">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
@@ -3445,51 +3467,53 @@
       </c>
       <c r="AN22" s="7">
         <v>186999.1</v>
       </c>
       <c r="AO22" s="7">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="7">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="7">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="7">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="7">
         <v>43863.9</v>
       </c>
-      <c r="AV22" s="7"/>
+      <c r="AV22" s="7">
+        <v>56025.5</v>
+      </c>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
       </c>
@@ -3597,51 +3621,53 @@
       </c>
       <c r="AN23" s="19">
         <v>17818.7</v>
       </c>
       <c r="AO23" s="19">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="19">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="19">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="19">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="19">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="12">
         <v>4526.3</v>
       </c>
-      <c r="AV23" s="10"/>
+      <c r="AV23" s="10">
+        <v>6067.3</v>
+      </c>
       <c r="AW23" s="10"/>
       <c r="AX23" s="19"/>
       <c r="AY23" s="19"/>
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
       </c>
@@ -3749,51 +3775,53 @@
       </c>
       <c r="AN24" s="19">
         <v>3019.4</v>
       </c>
       <c r="AO24" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="19">
         <v>38.1</v>
       </c>
       <c r="AT24" s="19">
         <v>96.4</v>
       </c>
       <c r="AU24" s="12">
         <v>250.3</v>
       </c>
-      <c r="AV24" s="10"/>
+      <c r="AV24" s="10">
+        <v>301</v>
+      </c>
       <c r="AW24" s="10"/>
       <c r="AX24" s="19"/>
       <c r="AY24" s="19"/>
       <c r="AZ24" s="19"/>
       <c r="BA24" s="19"/>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
       </c>
@@ -3901,51 +3929,53 @@
       </c>
       <c r="AN25" s="19">
         <v>20278.8</v>
       </c>
       <c r="AO25" s="19">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="19">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="19">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="19">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="19">
         <v>1238</v>
       </c>
       <c r="AT25" s="19">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="12">
         <v>5909.7</v>
       </c>
-      <c r="AV25" s="10"/>
+      <c r="AV25" s="10">
+        <v>6636.3</v>
+      </c>
       <c r="AW25" s="10"/>
       <c r="AX25" s="19"/>
       <c r="AY25" s="19"/>
       <c r="AZ25" s="19"/>
       <c r="BA25" s="19"/>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
       </c>
@@ -4053,51 +4083,53 @@
       </c>
       <c r="AN26" s="19">
         <v>28680.5</v>
       </c>
       <c r="AO26" s="19">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="19">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="19">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="19">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="19">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
         <v>2564</v>
       </c>
       <c r="AU26" s="12">
         <v>5682.1</v>
       </c>
-      <c r="AV26" s="10"/>
+      <c r="AV26" s="10">
+        <v>7560.9</v>
+      </c>
       <c r="AW26" s="10"/>
       <c r="AX26" s="19"/>
       <c r="AY26" s="19"/>
       <c r="AZ26" s="19"/>
       <c r="BA26" s="19"/>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
       </c>
@@ -4205,51 +4237,53 @@
       </c>
       <c r="AN27" s="19">
         <v>30693.1</v>
       </c>
       <c r="AO27" s="19">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="19">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="19">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="19">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="19">
         <v>880.9</v>
       </c>
       <c r="AT27" s="19">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="12">
         <v>3545.4</v>
       </c>
-      <c r="AV27" s="10"/>
+      <c r="AV27" s="10">
+        <v>4100.2</v>
+      </c>
       <c r="AW27" s="10"/>
       <c r="AX27" s="19"/>
       <c r="AY27" s="19"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
       </c>
@@ -4357,51 +4391,53 @@
       </c>
       <c r="AN28" s="19">
         <v>18334.2</v>
       </c>
       <c r="AO28" s="19">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="19">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="19">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="19">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="19">
         <v>975.7</v>
       </c>
       <c r="AT28" s="19">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="12">
         <v>4121.8</v>
       </c>
-      <c r="AV28" s="10"/>
+      <c r="AV28" s="10">
+        <v>6760</v>
+      </c>
       <c r="AW28" s="10"/>
       <c r="AX28" s="19"/>
       <c r="AY28" s="19"/>
       <c r="AZ28" s="19"/>
       <c r="BA28" s="19"/>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
       </c>
@@ -4509,51 +4545,53 @@
       </c>
       <c r="AN29" s="19">
         <v>15061.1</v>
       </c>
       <c r="AO29" s="19">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="19">
         <v>30193</v>
       </c>
       <c r="AQ29" s="19">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="19">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="19">
         <v>771.5</v>
       </c>
       <c r="AT29" s="19">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="12">
         <v>4441.3</v>
       </c>
-      <c r="AV29" s="10"/>
+      <c r="AV29" s="10">
+        <v>5533.5</v>
+      </c>
       <c r="AW29" s="10"/>
       <c r="AX29" s="19"/>
       <c r="AY29" s="19"/>
       <c r="AZ29" s="19"/>
       <c r="BA29" s="19"/>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
       </c>
@@ -4661,51 +4699,53 @@
       </c>
       <c r="AN30" s="19">
         <v>9067.7999999999993</v>
       </c>
       <c r="AO30" s="19">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="19">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="19">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="19">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="19">
         <v>825.8</v>
       </c>
       <c r="AT30" s="19">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="12">
         <v>4083.5</v>
       </c>
-      <c r="AV30" s="10"/>
+      <c r="AV30" s="10">
+        <v>4883.2</v>
+      </c>
       <c r="AW30" s="10"/>
       <c r="AX30" s="19"/>
       <c r="AY30" s="19"/>
       <c r="AZ30" s="19"/>
       <c r="BA30" s="19"/>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
       </c>
@@ -4813,51 +4853,53 @@
       </c>
       <c r="AN31" s="19">
         <v>17816.599999999999</v>
       </c>
       <c r="AO31" s="19">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="19">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="19">
         <v>59605</v>
       </c>
       <c r="AR31" s="19">
         <v>62635</v>
       </c>
       <c r="AS31" s="19">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="12">
         <v>5461.5</v>
       </c>
-      <c r="AV31" s="10"/>
+      <c r="AV31" s="10">
+        <v>6557.4</v>
+      </c>
       <c r="AW31" s="10"/>
       <c r="AX31" s="19"/>
       <c r="AY31" s="19"/>
       <c r="AZ31" s="19"/>
       <c r="BA31" s="19"/>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
       </c>
@@ -4965,51 +5007,53 @@
       </c>
       <c r="AN32" s="19">
         <v>26228.9</v>
       </c>
       <c r="AO32" s="19">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="19">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="19">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="19">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="19">
         <v>892.5</v>
       </c>
       <c r="AT32" s="19">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="12">
         <v>5842</v>
       </c>
-      <c r="AV32" s="10"/>
+      <c r="AV32" s="10">
+        <v>7625.7</v>
+      </c>
       <c r="AW32" s="10"/>
       <c r="AX32" s="19"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="19"/>
       <c r="BA32" s="19"/>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
     <row r="33" spans="1:56" ht="15.75">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="16"/>
@@ -5490,51 +5534,53 @@
       </c>
       <c r="AN38" s="7">
         <v>75074.3</v>
       </c>
       <c r="AO38" s="7">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="7">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="7">
         <v>279314</v>
       </c>
       <c r="AR38" s="7">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
       <c r="AU38" s="7">
         <v>102.1</v>
       </c>
-      <c r="AV38" s="7"/>
+      <c r="AV38" s="7">
+        <v>123.5</v>
+      </c>
       <c r="AW38" s="7"/>
       <c r="AX38" s="7"/>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
       </c>
@@ -5642,51 +5688,53 @@
       </c>
       <c r="AN39" s="19">
         <v>6607.1</v>
       </c>
       <c r="AO39" s="19">
         <v>6807</v>
       </c>
       <c r="AP39" s="19">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="19">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="19">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
         <v>0</v>
       </c>
       <c r="AT39" s="3">
         <v>0</v>
       </c>
       <c r="AU39" s="3">
         <v>0</v>
       </c>
-      <c r="AV39" s="9"/>
+      <c r="AV39" s="3">
+        <v>0</v>
+      </c>
       <c r="AW39" s="10"/>
       <c r="AX39" s="19"/>
       <c r="AY39" s="19"/>
       <c r="AZ39" s="19"/>
       <c r="BA39" s="19"/>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
       </c>
@@ -5794,51 +5842,53 @@
       </c>
       <c r="AN40" s="19">
         <v>1628.7</v>
       </c>
       <c r="AO40" s="19">
         <v>1749</v>
       </c>
       <c r="AP40" s="19">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="19">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="19">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
         <v>0</v>
       </c>
       <c r="AT40" s="3">
         <v>0</v>
       </c>
       <c r="AU40" s="3">
         <v>0</v>
       </c>
-      <c r="AV40" s="9"/>
+      <c r="AV40" s="3">
+        <v>0</v>
+      </c>
       <c r="AW40" s="10"/>
       <c r="AX40" s="19"/>
       <c r="AY40" s="19"/>
       <c r="AZ40" s="19"/>
       <c r="BA40" s="19"/>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
       </c>
@@ -5946,51 +5996,53 @@
       </c>
       <c r="AN41" s="19">
         <v>8005</v>
       </c>
       <c r="AO41" s="19">
         <v>21660</v>
       </c>
       <c r="AP41" s="19">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="19">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="19">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
         <v>0</v>
       </c>
       <c r="AT41" s="3">
         <v>0</v>
       </c>
       <c r="AU41" s="3">
         <v>0</v>
       </c>
-      <c r="AV41" s="9"/>
+      <c r="AV41" s="3">
+        <v>0</v>
+      </c>
       <c r="AW41" s="10"/>
       <c r="AX41" s="19"/>
       <c r="AY41" s="19"/>
       <c r="AZ41" s="19"/>
       <c r="BA41" s="19"/>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
       </c>
@@ -6098,51 +6150,53 @@
       </c>
       <c r="AN42" s="19">
         <v>13707.4</v>
       </c>
       <c r="AO42" s="19">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="19">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="19">
         <v>38776</v>
       </c>
       <c r="AR42" s="19">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
         <v>0</v>
       </c>
       <c r="AT42" s="3">
         <v>0</v>
       </c>
       <c r="AU42" s="3">
         <v>0</v>
       </c>
-      <c r="AV42" s="9"/>
+      <c r="AV42" s="3">
+        <v>0</v>
+      </c>
       <c r="AW42" s="10"/>
       <c r="AX42" s="19"/>
       <c r="AY42" s="19"/>
       <c r="AZ42" s="19"/>
       <c r="BA42" s="19"/>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
       </c>
@@ -6250,51 +6304,53 @@
       </c>
       <c r="AN43" s="19">
         <v>19421</v>
       </c>
       <c r="AO43" s="19">
         <v>21470</v>
       </c>
       <c r="AP43" s="19">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="19">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="19">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
       <c r="AU43" s="3">
         <v>0</v>
       </c>
-      <c r="AV43" s="9"/>
+      <c r="AV43" s="3">
+        <v>0</v>
+      </c>
       <c r="AW43" s="10"/>
       <c r="AX43" s="19"/>
       <c r="AY43" s="19"/>
       <c r="AZ43" s="19"/>
       <c r="BA43" s="19"/>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
       </c>
@@ -6402,51 +6458,53 @@
       </c>
       <c r="AN44" s="19">
         <v>4720.8</v>
       </c>
       <c r="AO44" s="19">
         <v>29347</v>
       </c>
       <c r="AP44" s="19">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="19">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="19">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
       <c r="AU44" s="3">
         <v>0</v>
       </c>
-      <c r="AV44" s="9"/>
+      <c r="AV44" s="3">
+        <v>0</v>
+      </c>
       <c r="AW44" s="10"/>
       <c r="AX44" s="19"/>
       <c r="AY44" s="19"/>
       <c r="AZ44" s="19"/>
       <c r="BA44" s="19"/>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
       </c>
@@ -6554,51 +6612,53 @@
       </c>
       <c r="AN45" s="19">
         <v>6006.1</v>
       </c>
       <c r="AO45" s="19">
         <v>13640</v>
       </c>
       <c r="AP45" s="19">
         <v>17978</v>
       </c>
       <c r="AQ45" s="19">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="19">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
         <v>74.3</v>
       </c>
       <c r="AU45" s="10">
         <v>102.1</v>
       </c>
-      <c r="AV45" s="9"/>
+      <c r="AV45" s="10">
+        <v>123.5</v>
+      </c>
       <c r="AW45" s="10"/>
       <c r="AX45" s="19"/>
       <c r="AY45" s="19"/>
       <c r="AZ45" s="19"/>
       <c r="BA45" s="19"/>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
       </c>
@@ -6706,51 +6766,53 @@
       </c>
       <c r="AN46" s="19">
         <v>292.5</v>
       </c>
       <c r="AO46" s="19">
         <v>14560</v>
       </c>
       <c r="AP46" s="19">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="19">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="19">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
       <c r="AU46" s="3">
         <v>0</v>
       </c>
-      <c r="AV46" s="9"/>
+      <c r="AV46" s="3">
+        <v>0</v>
+      </c>
       <c r="AW46" s="10"/>
       <c r="AX46" s="19"/>
       <c r="AY46" s="19"/>
       <c r="AZ46" s="19"/>
       <c r="BA46" s="19"/>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="34">
         <v>39.4</v>
       </c>
       <c r="C47" s="34">
         <v>2407.9</v>
       </c>
       <c r="D47" s="34">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
       </c>
@@ -6858,51 +6920,53 @@
       </c>
       <c r="AN47" s="19">
         <v>3189.8</v>
       </c>
       <c r="AO47" s="19">
         <v>18970</v>
       </c>
       <c r="AP47" s="19">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="19">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="19">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
         <v>0</v>
       </c>
       <c r="AT47" s="3">
         <v>0</v>
       </c>
       <c r="AU47" s="3">
         <v>0</v>
       </c>
-      <c r="AV47" s="9"/>
+      <c r="AV47" s="3">
+        <v>0</v>
+      </c>
       <c r="AW47" s="12"/>
       <c r="AX47" s="19"/>
       <c r="AY47" s="19"/>
       <c r="AZ47" s="19"/>
       <c r="BA47" s="19"/>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
       </c>
@@ -7010,51 +7074,53 @@
       </c>
       <c r="AN48" s="19">
         <v>11495.9</v>
       </c>
       <c r="AO48" s="19">
         <v>33380</v>
       </c>
       <c r="AP48" s="19">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="19">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="19">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
       <c r="AU48" s="3">
         <v>0</v>
       </c>
-      <c r="AV48" s="9"/>
+      <c r="AV48" s="3">
+        <v>0</v>
+      </c>
       <c r="AW48" s="10"/>
       <c r="AX48" s="19"/>
       <c r="AY48" s="19"/>
       <c r="AZ48" s="19"/>
       <c r="BA48" s="19"/>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
     <row r="49" spans="1:56" ht="15.75">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
@@ -7521,51 +7587,53 @@
       </c>
       <c r="AN54" s="7">
         <v>111706.6</v>
       </c>
       <c r="AO54" s="7">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="7">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="7">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="7">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="7">
         <v>43761.9</v>
       </c>
-      <c r="AV54" s="7"/>
+      <c r="AV54" s="7">
+        <v>55902</v>
+      </c>
       <c r="AW54" s="7"/>
       <c r="AX54" s="7"/>
       <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
       </c>
@@ -7673,51 +7741,53 @@
       </c>
       <c r="AN55" s="19">
         <v>11211.6</v>
       </c>
       <c r="AO55" s="19">
         <v>15072</v>
       </c>
       <c r="AP55" s="19">
         <v>17214</v>
       </c>
       <c r="AQ55" s="19">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="19">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="10">
         <v>4526.3</v>
       </c>
-      <c r="AV55" s="9"/>
+      <c r="AV55" s="9">
+        <v>6067.3</v>
+      </c>
       <c r="AW55" s="13"/>
       <c r="AX55" s="19"/>
       <c r="AY55" s="19"/>
       <c r="AZ55" s="19"/>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
       </c>
@@ -7825,51 +7895,53 @@
       </c>
       <c r="AN56" s="19">
         <v>1390.7</v>
       </c>
       <c r="AO56" s="19">
         <v>1495</v>
       </c>
       <c r="AP56" s="19">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="19">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="19">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
         <v>38.1</v>
       </c>
       <c r="AT56" s="3">
         <v>96.4</v>
       </c>
       <c r="AU56" s="10">
         <v>250.3</v>
       </c>
-      <c r="AV56" s="9"/>
+      <c r="AV56" s="9">
+        <v>301</v>
+      </c>
       <c r="AW56" s="13"/>
       <c r="AX56" s="19"/>
       <c r="AY56" s="19"/>
       <c r="AZ56" s="19"/>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
       </c>
@@ -7977,51 +8049,53 @@
       </c>
       <c r="AN57" s="19">
         <v>12271.7</v>
       </c>
       <c r="AO57" s="19">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="19">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="19">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="19">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
         <v>1238</v>
       </c>
       <c r="AT57" s="3">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="10">
         <v>5909.7</v>
       </c>
-      <c r="AV57" s="9"/>
+      <c r="AV57" s="9">
+        <v>6636.3</v>
+      </c>
       <c r="AW57" s="13"/>
       <c r="AX57" s="19"/>
       <c r="AY57" s="19"/>
       <c r="AZ57" s="19"/>
       <c r="BA57" s="19"/>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
       </c>
@@ -8129,51 +8203,53 @@
       </c>
       <c r="AN58" s="19">
         <v>14781</v>
       </c>
       <c r="AO58" s="19">
         <v>17369</v>
       </c>
       <c r="AP58" s="19">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="19">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="19">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
         <v>2564</v>
       </c>
       <c r="AU58" s="10">
         <v>5682.1</v>
       </c>
-      <c r="AV58" s="9"/>
+      <c r="AV58" s="9">
+        <v>7560.9</v>
+      </c>
       <c r="AW58" s="13"/>
       <c r="AX58" s="19"/>
       <c r="AY58" s="19"/>
       <c r="AZ58" s="19"/>
       <c r="BA58" s="19"/>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
       </c>
@@ -8281,51 +8357,53 @@
       </c>
       <c r="AN59" s="19">
         <v>11271.7</v>
       </c>
       <c r="AO59" s="19">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="19">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="19">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="19">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
         <v>880.9</v>
       </c>
       <c r="AT59" s="3">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="10">
         <v>3545.4</v>
       </c>
-      <c r="AV59" s="9"/>
+      <c r="AV59" s="9">
+        <v>4100.2</v>
+      </c>
       <c r="AW59" s="13"/>
       <c r="AX59" s="19"/>
       <c r="AY59" s="19"/>
       <c r="AZ59" s="19"/>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
       </c>
@@ -8433,51 +8511,53 @@
       </c>
       <c r="AN60" s="19">
         <v>13612.1</v>
       </c>
       <c r="AO60" s="19">
         <v>13920</v>
       </c>
       <c r="AP60" s="19">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="19">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="19">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
         <v>975.7</v>
       </c>
       <c r="AT60" s="3">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="10">
         <v>4121.8</v>
       </c>
-      <c r="AV60" s="9"/>
+      <c r="AV60" s="9">
+        <v>6760</v>
+      </c>
       <c r="AW60" s="13"/>
       <c r="AX60" s="19"/>
       <c r="AY60" s="19"/>
       <c r="AZ60" s="19"/>
       <c r="BA60" s="19"/>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
       </c>
@@ -8585,51 +8665,53 @@
       </c>
       <c r="AN61" s="19">
         <v>9055</v>
       </c>
       <c r="AO61" s="19">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="19">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="19">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="19">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
         <v>736.7</v>
       </c>
       <c r="AT61" s="3">
         <v>1665</v>
       </c>
       <c r="AU61" s="10">
         <v>4339.2</v>
       </c>
-      <c r="AV61" s="9"/>
+      <c r="AV61" s="9">
+        <v>5410</v>
+      </c>
       <c r="AW61" s="13"/>
       <c r="AX61" s="19"/>
       <c r="AY61" s="19"/>
       <c r="AZ61" s="19"/>
       <c r="BA61" s="19"/>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
       </c>
@@ -8737,51 +8819,53 @@
       </c>
       <c r="AN62" s="19">
         <v>8771.9</v>
       </c>
       <c r="AO62" s="19">
         <v>9353</v>
       </c>
       <c r="AP62" s="19">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="19">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="19">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
         <v>825.8</v>
       </c>
       <c r="AT62" s="3">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="10">
         <v>4083.5</v>
       </c>
-      <c r="AV62" s="9"/>
+      <c r="AV62" s="9">
+        <v>4883.2</v>
+      </c>
       <c r="AW62" s="13"/>
       <c r="AX62" s="19"/>
       <c r="AY62" s="19"/>
       <c r="AZ62" s="19"/>
       <c r="BA62" s="19"/>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
       </c>
@@ -8889,51 +8973,53 @@
       </c>
       <c r="AN63" s="19">
         <v>14611.3</v>
       </c>
       <c r="AO63" s="19">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="19">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="19">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="19">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="10">
         <v>5461.5</v>
       </c>
-      <c r="AV63" s="9"/>
+      <c r="AV63" s="9">
+        <v>6557.4</v>
+      </c>
       <c r="AW63" s="13"/>
       <c r="AX63" s="19"/>
       <c r="AY63" s="19"/>
       <c r="AZ63" s="19"/>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
       </c>
@@ -9041,51 +9127,53 @@
       </c>
       <c r="AN64" s="19">
         <v>14729.6</v>
       </c>
       <c r="AO64" s="19">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="19">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="19">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="19">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
         <v>892.5</v>
       </c>
       <c r="AT64" s="3">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="10">
         <v>5842</v>
       </c>
-      <c r="AV64" s="9"/>
+      <c r="AV64" s="9">
+        <v>7625.7</v>
+      </c>
       <c r="AW64" s="13"/>
       <c r="AX64" s="19"/>
       <c r="AY64" s="19"/>
       <c r="AZ64" s="19"/>
       <c r="BA64" s="19"/>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
     <row r="65" spans="9:44" ht="15.75">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>
       <c r="AI65" s="16"/>