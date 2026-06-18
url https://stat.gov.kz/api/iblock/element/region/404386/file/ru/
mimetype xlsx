--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -234,53 +234,55 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Валовая продукция </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>животноводства по периодам года</t>
     </r>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -466,57 +468,58 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -572,101 +575,105 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
+    <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -936,218 +943,218 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AR6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AE45" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BG57" sqref="BG57"/>
+      <selection pane="bottomRight" activeCell="AW54" sqref="AW54:AW64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
     <col min="37" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="40.5" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="49"/>
-[...20 lines deleted...]
-      <c r="AG2" s="49" t="s">
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="AG2" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="AH2" s="49"/>
-[...9 lines deleted...]
-      <c r="AR2" s="49"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R3" s="55" t="s">
-[...9 lines deleted...]
-      <c r="AO3" s="47" t="s">
+      <c r="R3" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="AD3" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AO3" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="AP3" s="47"/>
-[...2 lines deleted...]
-      <c r="BA3" s="47" t="s">
+      <c r="AP3" s="45"/>
+      <c r="AQ3" s="45"/>
+      <c r="AR3" s="45"/>
+      <c r="BA3" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="BB3" s="47"/>
-[...1 lines deleted...]
-      <c r="BD3" s="47"/>
+      <c r="BB3" s="45"/>
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="50"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="53"/>
-[...5 lines deleted...]
-      <c r="I4" s="44" t="s">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="45"/>
-[...10 lines deleted...]
-      <c r="U4" s="44" t="s">
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="45"/>
-[...10 lines deleted...]
-      <c r="AG4" s="44" t="s">
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="47"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="48"/>
+      <c r="AG4" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH4" s="45"/>
-[...10 lines deleted...]
-      <c r="AS4" s="44" t="s">
+      <c r="AH4" s="47"/>
+      <c r="AI4" s="47"/>
+      <c r="AJ4" s="47"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="47"/>
+      <c r="AN4" s="47"/>
+      <c r="AO4" s="47"/>
+      <c r="AP4" s="47"/>
+      <c r="AQ4" s="47"/>
+      <c r="AR4" s="48"/>
+      <c r="AS4" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AT4" s="45"/>
-[...9 lines deleted...]
-      <c r="BD4" s="46"/>
+      <c r="AT4" s="47"/>
+      <c r="AU4" s="47"/>
+      <c r="AV4" s="47"/>
+      <c r="AW4" s="47"/>
+      <c r="AX4" s="47"/>
+      <c r="AY4" s="47"/>
+      <c r="AZ4" s="47"/>
+      <c r="BA4" s="47"/>
+      <c r="BB4" s="47"/>
+      <c r="BC4" s="47"/>
+      <c r="BD4" s="48"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="51"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1415,51 +1422,53 @@
       </c>
       <c r="AO6" s="7">
         <v>324718</v>
       </c>
       <c r="AP6" s="7">
         <v>404342.4</v>
       </c>
       <c r="AQ6" s="7">
         <v>452445.4</v>
       </c>
       <c r="AR6" s="7">
         <v>484065.5</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="22">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="22">
         <v>56592.4</v>
       </c>
-      <c r="AW6" s="22"/>
+      <c r="AW6" s="22">
+        <v>71800.3</v>
+      </c>
       <c r="AX6" s="23"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="3">
@@ -1569,51 +1578,53 @@
       </c>
       <c r="AO7" s="19">
         <v>22333.4</v>
       </c>
       <c r="AP7" s="19">
         <v>26709.599999999999</v>
       </c>
       <c r="AQ7" s="19">
         <v>29952.1</v>
       </c>
       <c r="AR7" s="19">
         <v>31177.200000000001</v>
       </c>
       <c r="AS7" s="19">
         <v>1227.3</v>
       </c>
       <c r="AT7" s="39">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="10">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="9">
         <v>6222.2</v>
       </c>
-      <c r="AW7" s="10"/>
+      <c r="AW7" s="43">
+        <v>9454.2000000000007</v>
+      </c>
       <c r="AX7" s="3"/>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="19"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
       </c>
       <c r="F8" s="3">
@@ -1723,51 +1734,53 @@
       </c>
       <c r="AO8" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP8" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ8" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR8" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS8" s="19">
         <v>38.1</v>
       </c>
       <c r="AT8" s="39">
         <v>96.4</v>
       </c>
       <c r="AU8" s="10">
         <v>250.3</v>
       </c>
       <c r="AV8" s="9">
         <v>301</v>
       </c>
-      <c r="AW8" s="6"/>
+      <c r="AW8" s="43">
+        <v>524.1</v>
+      </c>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
       </c>
       <c r="F9" s="3">
@@ -1877,51 +1890,53 @@
       </c>
       <c r="AO9" s="19">
         <v>39153.199999999997</v>
       </c>
       <c r="AP9" s="19">
         <v>48536.9</v>
       </c>
       <c r="AQ9" s="19">
         <v>53327.8</v>
       </c>
       <c r="AR9" s="19">
         <v>56221.8</v>
       </c>
       <c r="AS9" s="19">
         <v>1238.0999999999999</v>
       </c>
       <c r="AT9" s="39">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="10">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="9">
         <v>6637.6</v>
       </c>
-      <c r="AW9" s="6"/>
+      <c r="AW9" s="43">
+        <v>7710.7</v>
+      </c>
       <c r="AX9" s="19"/>
       <c r="AY9" s="3"/>
       <c r="AZ9" s="27"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
       </c>
       <c r="F10" s="3">
@@ -2031,51 +2046,53 @@
       </c>
       <c r="AO10" s="19">
         <v>46004.1</v>
       </c>
       <c r="AP10" s="19">
         <v>57547.4</v>
       </c>
       <c r="AQ10" s="19">
         <v>61374.7</v>
       </c>
       <c r="AR10" s="19">
         <v>64230.2</v>
       </c>
       <c r="AS10" s="19">
         <v>1398.3</v>
       </c>
       <c r="AT10" s="39">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="10">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="9">
         <v>7712.3</v>
       </c>
-      <c r="AW10" s="6"/>
+      <c r="AW10" s="43">
+        <v>9546.9</v>
+      </c>
       <c r="AX10" s="19"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="3">
@@ -2185,51 +2202,53 @@
       </c>
       <c r="AO11" s="19">
         <v>36207.599999999999</v>
       </c>
       <c r="AP11" s="19">
         <v>45136.800000000003</v>
       </c>
       <c r="AQ11" s="19">
         <v>50005.1</v>
       </c>
       <c r="AR11" s="19">
         <v>53989.7</v>
       </c>
       <c r="AS11" s="19">
         <v>880.9</v>
       </c>
       <c r="AT11" s="39">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="9">
         <v>4100.3</v>
       </c>
-      <c r="AW11" s="6"/>
+      <c r="AW11" s="43">
+        <v>5730.6</v>
+      </c>
       <c r="AX11" s="19"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
       </c>
       <c r="F12" s="3">
@@ -2339,51 +2358,53 @@
       </c>
       <c r="AO12" s="19">
         <v>43292.7</v>
       </c>
       <c r="AP12" s="19">
         <v>54612.1</v>
       </c>
       <c r="AQ12" s="19">
         <v>58064.5</v>
       </c>
       <c r="AR12" s="19">
         <v>60595</v>
       </c>
       <c r="AS12" s="19">
         <v>975.7</v>
       </c>
       <c r="AT12" s="39">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="10">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="9">
         <v>6760.7</v>
       </c>
-      <c r="AW12" s="26"/>
+      <c r="AW12" s="43">
+        <v>7882.8</v>
+      </c>
       <c r="AX12" s="19"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
       </c>
       <c r="F13" s="3">
@@ -2493,51 +2514,53 @@
       </c>
       <c r="AO13" s="19">
         <v>24334.5</v>
       </c>
       <c r="AP13" s="19">
         <v>30193.3</v>
       </c>
       <c r="AQ13" s="19">
         <v>33793</v>
       </c>
       <c r="AR13" s="19">
         <v>38776.9</v>
       </c>
       <c r="AS13" s="19">
         <v>771.5</v>
       </c>
       <c r="AT13" s="39">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="10">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="9">
         <v>5533.5</v>
       </c>
-      <c r="AW13" s="6"/>
+      <c r="AW13" s="43">
+        <v>6841.1</v>
+      </c>
       <c r="AX13" s="19"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="19"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
       </c>
       <c r="F14" s="3">
@@ -2647,51 +2670,53 @@
       </c>
       <c r="AO14" s="19">
         <v>23948.7</v>
       </c>
       <c r="AP14" s="19">
         <v>29913.1</v>
       </c>
       <c r="AQ14" s="19">
         <v>33465.199999999997</v>
       </c>
       <c r="AR14" s="19">
         <v>39909.5</v>
       </c>
       <c r="AS14" s="19">
         <v>829.6</v>
       </c>
       <c r="AT14" s="39">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="10">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="9">
         <v>4916.3</v>
       </c>
-      <c r="AW14" s="6"/>
+      <c r="AW14" s="43">
+        <v>5808.9</v>
+      </c>
       <c r="AX14" s="19"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="19"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
       </c>
       <c r="F15" s="3">
@@ -2801,51 +2826,53 @@
       </c>
       <c r="AO15" s="19">
         <v>37912.6</v>
       </c>
       <c r="AP15" s="19">
         <v>46648.9</v>
       </c>
       <c r="AQ15" s="19">
         <v>59735.7</v>
       </c>
       <c r="AR15" s="19">
         <v>62777.599999999999</v>
       </c>
       <c r="AS15" s="19">
         <v>1420.5</v>
       </c>
       <c r="AT15" s="39">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="10">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="9">
         <v>6774.2</v>
       </c>
-      <c r="AW15" s="6"/>
+      <c r="AW15" s="43">
+        <v>8430</v>
+      </c>
       <c r="AX15" s="19"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="19"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
       </c>
       <c r="F16" s="3">
@@ -2955,254 +2982,256 @@
       </c>
       <c r="AO16" s="19">
         <v>48279.7</v>
       </c>
       <c r="AP16" s="19">
         <v>61021.8</v>
       </c>
       <c r="AQ16" s="19">
         <v>64224.2</v>
       </c>
       <c r="AR16" s="19">
         <v>67541</v>
       </c>
       <c r="AS16" s="19">
         <v>893.6</v>
       </c>
       <c r="AT16" s="39">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="10">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="9">
         <v>7634.3</v>
       </c>
-      <c r="AW16" s="6"/>
+      <c r="AW16" s="43">
+        <v>9871</v>
+      </c>
       <c r="AX16" s="19"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="19"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
     <row r="17" spans="1:56" ht="15.75">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="16"/>
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="16"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="49"/>
-[...17 lines deleted...]
-      <c r="T18" s="49"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="44"/>
+      <c r="T18" s="44"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
-      <c r="AG18" s="48" t="s">
+      <c r="AG18" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="AH18" s="48"/>
-[...9 lines deleted...]
-      <c r="AR18" s="48"/>
+      <c r="AH18" s="49"/>
+      <c r="AI18" s="49"/>
+      <c r="AJ18" s="49"/>
+      <c r="AK18" s="49"/>
+      <c r="AL18" s="49"/>
+      <c r="AM18" s="49"/>
+      <c r="AN18" s="49"/>
+      <c r="AO18" s="49"/>
+      <c r="AP18" s="49"/>
+      <c r="AQ18" s="49"/>
+      <c r="AR18" s="49"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R19" s="55" t="s">
-[...3 lines deleted...]
-      <c r="T19" s="55"/>
+      <c r="R19" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="52"/>
+      <c r="T19" s="52"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
-      <c r="AD19" s="57" t="s">
-[...3 lines deleted...]
-      <c r="AF19" s="57"/>
+      <c r="AD19" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="51"/>
+      <c r="AF19" s="51"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="16"/>
       <c r="AK19" s="16"/>
       <c r="AL19" s="16"/>
       <c r="AM19" s="16"/>
       <c r="AN19" s="16"/>
-      <c r="AO19" s="43" t="s">
+      <c r="AO19" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="AP19" s="43"/>
-[...1 lines deleted...]
-      <c r="AR19" s="43"/>
+      <c r="AP19" s="50"/>
+      <c r="AQ19" s="50"/>
+      <c r="AR19" s="50"/>
       <c r="AS19" s="16"/>
       <c r="AT19" s="16"/>
       <c r="AU19" s="16"/>
       <c r="AV19" s="16"/>
       <c r="AW19" s="16"/>
       <c r="AX19" s="16"/>
       <c r="AY19" s="16"/>
       <c r="AZ19" s="16"/>
-      <c r="BA19" s="43" t="s">
+      <c r="BA19" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="BB19" s="43"/>
-[...1 lines deleted...]
-      <c r="BD19" s="43"/>
+      <c r="BB19" s="50"/>
+      <c r="BC19" s="50"/>
+      <c r="BD19" s="50"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="50"/>
-      <c r="B20" s="52" t="s">
+      <c r="A20" s="54"/>
+      <c r="B20" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="53"/>
-[...5 lines deleted...]
-      <c r="I20" s="44" t="s">
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
+      <c r="G20" s="57"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="45"/>
-[...10 lines deleted...]
-      <c r="U20" s="44" t="s">
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="48"/>
+      <c r="U20" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V20" s="45"/>
-[...10 lines deleted...]
-      <c r="AG20" s="44" t="s">
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
+      <c r="X20" s="47"/>
+      <c r="Y20" s="47"/>
+      <c r="Z20" s="47"/>
+      <c r="AA20" s="47"/>
+      <c r="AB20" s="47"/>
+      <c r="AC20" s="47"/>
+      <c r="AD20" s="47"/>
+      <c r="AE20" s="47"/>
+      <c r="AF20" s="48"/>
+      <c r="AG20" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH20" s="45"/>
-[...8 lines deleted...]
-      <c r="AQ20" s="45"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+      <c r="AL20" s="47"/>
+      <c r="AM20" s="47"/>
+      <c r="AN20" s="47"/>
+      <c r="AO20" s="47"/>
+      <c r="AP20" s="47"/>
+      <c r="AQ20" s="47"/>
       <c r="AR20" s="42"/>
-      <c r="AS20" s="44" t="s">
+      <c r="AS20" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AT20" s="45"/>
-[...9 lines deleted...]
-      <c r="BD20" s="46"/>
+      <c r="AT20" s="47"/>
+      <c r="AU20" s="47"/>
+      <c r="AV20" s="47"/>
+      <c r="AW20" s="47"/>
+      <c r="AX20" s="47"/>
+      <c r="AY20" s="47"/>
+      <c r="AZ20" s="47"/>
+      <c r="BA20" s="47"/>
+      <c r="BB20" s="47"/>
+      <c r="BC20" s="47"/>
+      <c r="BD20" s="48"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="51"/>
+      <c r="A21" s="55"/>
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="4" t="s">
@@ -3470,51 +3499,53 @@
       </c>
       <c r="AO22" s="7">
         <v>324059.8</v>
       </c>
       <c r="AP22" s="7">
         <v>403611.1</v>
       </c>
       <c r="AQ22" s="7">
         <v>451640.9</v>
       </c>
       <c r="AR22" s="7">
         <v>483187.8</v>
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="7">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="7">
         <v>56025.5</v>
       </c>
-      <c r="AW22" s="7"/>
+      <c r="AW22" s="7">
+        <v>71091.7</v>
+      </c>
       <c r="AX22" s="7"/>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
       </c>
       <c r="F23" s="14">
@@ -3624,51 +3655,53 @@
       </c>
       <c r="AO23" s="19">
         <v>21978.1</v>
       </c>
       <c r="AP23" s="19">
         <v>26314.9</v>
       </c>
       <c r="AQ23" s="19">
         <v>29517.9</v>
       </c>
       <c r="AR23" s="19">
         <v>30703.5</v>
       </c>
       <c r="AS23" s="19">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="12">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="10">
         <v>6067.3</v>
       </c>
-      <c r="AW23" s="10"/>
+      <c r="AW23" s="10">
+        <v>9260.6</v>
+      </c>
       <c r="AX23" s="19"/>
       <c r="AY23" s="19"/>
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
       </c>
       <c r="F24" s="14">
@@ -3778,51 +3811,53 @@
       </c>
       <c r="AO24" s="19">
         <v>3251.5</v>
       </c>
       <c r="AP24" s="19">
         <v>4022.5</v>
       </c>
       <c r="AQ24" s="19">
         <v>8503.1</v>
       </c>
       <c r="AR24" s="19">
         <v>8846.5</v>
       </c>
       <c r="AS24" s="19">
         <v>38.1</v>
       </c>
       <c r="AT24" s="19">
         <v>96.4</v>
       </c>
       <c r="AU24" s="12">
         <v>250.3</v>
       </c>
       <c r="AV24" s="10">
         <v>301</v>
       </c>
-      <c r="AW24" s="10"/>
+      <c r="AW24" s="10">
+        <v>524.1</v>
+      </c>
       <c r="AX24" s="19"/>
       <c r="AY24" s="19"/>
       <c r="AZ24" s="19"/>
       <c r="BA24" s="19"/>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="14">
@@ -3932,51 +3967,53 @@
       </c>
       <c r="AO25" s="19">
         <v>39152.300000000003</v>
       </c>
       <c r="AP25" s="19">
         <v>48535.9</v>
       </c>
       <c r="AQ25" s="19">
         <v>53326.7</v>
       </c>
       <c r="AR25" s="19">
         <v>56220.6</v>
       </c>
       <c r="AS25" s="19">
         <v>1238</v>
       </c>
       <c r="AT25" s="19">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="12">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="10">
         <v>6636.3</v>
       </c>
-      <c r="AW25" s="10"/>
+      <c r="AW25" s="10">
+        <v>7709.2</v>
+      </c>
       <c r="AX25" s="19"/>
       <c r="AY25" s="19"/>
       <c r="AZ25" s="19"/>
       <c r="BA25" s="19"/>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
       </c>
       <c r="F26" s="14">
@@ -4086,51 +4123,53 @@
       </c>
       <c r="AO26" s="19">
         <v>45854.8</v>
       </c>
       <c r="AP26" s="19">
         <v>57381.599999999999</v>
       </c>
       <c r="AQ26" s="19">
         <v>61192.4</v>
       </c>
       <c r="AR26" s="19">
         <v>64031.4</v>
       </c>
       <c r="AS26" s="19">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
         <v>2564</v>
       </c>
       <c r="AU26" s="12">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="10">
         <v>7560.9</v>
       </c>
-      <c r="AW26" s="10"/>
+      <c r="AW26" s="10">
+        <v>9357.7000000000007</v>
+      </c>
       <c r="AX26" s="19"/>
       <c r="AY26" s="19"/>
       <c r="AZ26" s="19"/>
       <c r="BA26" s="19"/>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
       </c>
       <c r="F27" s="14">
@@ -4240,51 +4279,53 @@
       </c>
       <c r="AO27" s="19">
         <v>36207.4</v>
       </c>
       <c r="AP27" s="19">
         <v>45136.6</v>
       </c>
       <c r="AQ27" s="19">
         <v>50004.9</v>
       </c>
       <c r="AR27" s="19">
         <v>53989.5</v>
       </c>
       <c r="AS27" s="19">
         <v>880.9</v>
       </c>
       <c r="AT27" s="19">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="12">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="10">
         <v>4100.2</v>
       </c>
-      <c r="AW27" s="10"/>
+      <c r="AW27" s="10">
+        <v>5730.4</v>
+      </c>
       <c r="AX27" s="19"/>
       <c r="AY27" s="19"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
       </c>
       <c r="F28" s="14">
@@ -4394,51 +4435,53 @@
       </c>
       <c r="AO28" s="19">
         <v>43292.6</v>
       </c>
       <c r="AP28" s="19">
         <v>54611.9</v>
       </c>
       <c r="AQ28" s="19">
         <v>58064.3</v>
       </c>
       <c r="AR28" s="19">
         <v>60594.8</v>
       </c>
       <c r="AS28" s="19">
         <v>975.7</v>
       </c>
       <c r="AT28" s="19">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="12">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="10">
         <v>6760</v>
       </c>
-      <c r="AW28" s="10"/>
+      <c r="AW28" s="10">
+        <v>7882</v>
+      </c>
       <c r="AX28" s="19"/>
       <c r="AY28" s="19"/>
       <c r="AZ28" s="19"/>
       <c r="BA28" s="19"/>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
       </c>
       <c r="F29" s="14">
@@ -4548,51 +4591,53 @@
       </c>
       <c r="AO29" s="19">
         <v>24334.2</v>
       </c>
       <c r="AP29" s="19">
         <v>30193</v>
       </c>
       <c r="AQ29" s="19">
         <v>33792.699999999997</v>
       </c>
       <c r="AR29" s="19">
         <v>38776.6</v>
       </c>
       <c r="AS29" s="19">
         <v>771.5</v>
       </c>
       <c r="AT29" s="19">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="12">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="10">
         <v>5533.5</v>
       </c>
-      <c r="AW29" s="10"/>
+      <c r="AW29" s="10">
+        <v>6841.1</v>
+      </c>
       <c r="AX29" s="19"/>
       <c r="AY29" s="19"/>
       <c r="AZ29" s="19"/>
       <c r="BA29" s="19"/>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
       </c>
       <c r="F30" s="14">
@@ -4702,51 +4747,53 @@
       </c>
       <c r="AO30" s="19">
         <v>23915.7</v>
       </c>
       <c r="AP30" s="19">
         <v>29876.400000000001</v>
       </c>
       <c r="AQ30" s="19">
         <v>33424.800000000003</v>
       </c>
       <c r="AR30" s="19">
         <v>39865.4</v>
       </c>
       <c r="AS30" s="19">
         <v>825.8</v>
       </c>
       <c r="AT30" s="19">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="12">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="10">
         <v>4883.2</v>
       </c>
-      <c r="AW30" s="10"/>
+      <c r="AW30" s="10">
+        <v>5767.4</v>
+      </c>
       <c r="AX30" s="19"/>
       <c r="AY30" s="19"/>
       <c r="AZ30" s="19"/>
       <c r="BA30" s="19"/>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
       </c>
       <c r="F31" s="14">
@@ -4856,51 +4903,53 @@
       </c>
       <c r="AO31" s="19">
         <v>37805.800000000003</v>
       </c>
       <c r="AP31" s="19">
         <v>46530.2</v>
       </c>
       <c r="AQ31" s="19">
         <v>59605</v>
       </c>
       <c r="AR31" s="19">
         <v>62635</v>
       </c>
       <c r="AS31" s="19">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="12">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="10">
         <v>6557.4</v>
       </c>
-      <c r="AW31" s="10"/>
+      <c r="AW31" s="10">
+        <v>8158.9</v>
+      </c>
       <c r="AX31" s="19"/>
       <c r="AY31" s="19"/>
       <c r="AZ31" s="19"/>
       <c r="BA31" s="19"/>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
       </c>
       <c r="F32" s="14">
@@ -5010,266 +5059,268 @@
       </c>
       <c r="AO32" s="19">
         <v>48267.4</v>
       </c>
       <c r="AP32" s="19">
         <v>61008.1</v>
       </c>
       <c r="AQ32" s="19">
         <v>64209.1</v>
       </c>
       <c r="AR32" s="19">
         <v>67524.5</v>
       </c>
       <c r="AS32" s="19">
         <v>892.5</v>
       </c>
       <c r="AT32" s="19">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="12">
         <v>5842</v>
       </c>
       <c r="AV32" s="10">
         <v>7625.7</v>
       </c>
-      <c r="AW32" s="10"/>
+      <c r="AW32" s="10">
+        <v>9860.2999999999993</v>
+      </c>
       <c r="AX32" s="19"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="19"/>
       <c r="BA32" s="19"/>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
     <row r="33" spans="1:56" ht="15.75">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="16"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="49" t="s">
+      <c r="A34" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="49"/>
-[...17 lines deleted...]
-      <c r="T34" s="49"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="44"/>
+      <c r="J34" s="44"/>
+      <c r="K34" s="44"/>
+      <c r="L34" s="44"/>
+      <c r="M34" s="44"/>
+      <c r="N34" s="44"/>
+      <c r="O34" s="44"/>
+      <c r="P34" s="44"/>
+      <c r="Q34" s="44"/>
+      <c r="R34" s="44"/>
+      <c r="S34" s="44"/>
+      <c r="T34" s="44"/>
       <c r="U34" s="16"/>
       <c r="V34" s="16"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="16"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="16"/>
       <c r="AF34" s="16"/>
-      <c r="AG34" s="48" t="s">
+      <c r="AG34" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="AH34" s="48"/>
-[...21 lines deleted...]
-      <c r="BD34" s="48"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+      <c r="AL34" s="49"/>
+      <c r="AM34" s="49"/>
+      <c r="AN34" s="49"/>
+      <c r="AO34" s="49"/>
+      <c r="AP34" s="49"/>
+      <c r="AQ34" s="49"/>
+      <c r="AR34" s="49"/>
+      <c r="AS34" s="49"/>
+      <c r="AT34" s="49"/>
+      <c r="AU34" s="49"/>
+      <c r="AV34" s="49"/>
+      <c r="AW34" s="49"/>
+      <c r="AX34" s="49"/>
+      <c r="AY34" s="49"/>
+      <c r="AZ34" s="49"/>
+      <c r="BA34" s="49"/>
+      <c r="BB34" s="49"/>
+      <c r="BC34" s="49"/>
+      <c r="BD34" s="49"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R35" s="55" t="s">
-[...3 lines deleted...]
-      <c r="T35" s="55"/>
+      <c r="R35" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="52"/>
+      <c r="T35" s="52"/>
       <c r="U35" s="16"/>
       <c r="V35" s="16"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
-      <c r="AD35" s="57" t="s">
-[...3 lines deleted...]
-      <c r="AF35" s="57"/>
+      <c r="AD35" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="51"/>
+      <c r="AF35" s="51"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="16"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="16"/>
       <c r="AK35" s="16"/>
       <c r="AL35" s="16"/>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
-      <c r="AO35" s="43" t="s">
+      <c r="AO35" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="AP35" s="43"/>
-[...1 lines deleted...]
-      <c r="AR35" s="43"/>
+      <c r="AP35" s="50"/>
+      <c r="AQ35" s="50"/>
+      <c r="AR35" s="50"/>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AX35" s="16"/>
       <c r="AY35" s="16"/>
       <c r="AZ35" s="16"/>
-      <c r="BA35" s="43" t="s">
+      <c r="BA35" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="BB35" s="43"/>
-[...1 lines deleted...]
-      <c r="BD35" s="43"/>
+      <c r="BB35" s="50"/>
+      <c r="BC35" s="50"/>
+      <c r="BD35" s="50"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="50"/>
-      <c r="B36" s="52" t="s">
+      <c r="A36" s="54"/>
+      <c r="B36" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="C36" s="53"/>
-[...5 lines deleted...]
-      <c r="I36" s="44" t="s">
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J36" s="45"/>
-[...10 lines deleted...]
-      <c r="U36" s="44" t="s">
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="47"/>
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="48"/>
+      <c r="U36" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="V36" s="45"/>
-[...10 lines deleted...]
-      <c r="AG36" s="44" t="s">
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
+      <c r="AD36" s="47"/>
+      <c r="AE36" s="47"/>
+      <c r="AF36" s="48"/>
+      <c r="AG36" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH36" s="45"/>
-[...10 lines deleted...]
-      <c r="AS36" s="44" t="s">
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+      <c r="AL36" s="47"/>
+      <c r="AM36" s="47"/>
+      <c r="AN36" s="47"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="47"/>
+      <c r="AR36" s="48"/>
+      <c r="AS36" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AT36" s="45"/>
-[...9 lines deleted...]
-      <c r="BD36" s="46"/>
+      <c r="AT36" s="47"/>
+      <c r="AU36" s="47"/>
+      <c r="AV36" s="47"/>
+      <c r="AW36" s="47"/>
+      <c r="AX36" s="47"/>
+      <c r="AY36" s="47"/>
+      <c r="AZ36" s="47"/>
+      <c r="BA36" s="47"/>
+      <c r="BB36" s="47"/>
+      <c r="BC36" s="47"/>
+      <c r="BD36" s="48"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="51"/>
+      <c r="A37" s="55"/>
       <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="4" t="s">
@@ -5537,51 +5588,53 @@
       </c>
       <c r="AO38" s="7">
         <v>190000.7</v>
       </c>
       <c r="AP38" s="7">
         <v>250427.2</v>
       </c>
       <c r="AQ38" s="7">
         <v>279314</v>
       </c>
       <c r="AR38" s="7">
         <v>284161.90000000002</v>
       </c>
       <c r="AS38" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
       <c r="AU38" s="7">
         <v>102.1</v>
       </c>
       <c r="AV38" s="7">
         <v>123.5</v>
       </c>
-      <c r="AW38" s="7"/>
+      <c r="AW38" s="23">
+        <v>2368.1</v>
+      </c>
       <c r="AX38" s="7"/>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
       </c>
       <c r="F39" s="9">
@@ -5691,51 +5744,53 @@
       </c>
       <c r="AO39" s="19">
         <v>6807</v>
       </c>
       <c r="AP39" s="19">
         <v>8971.7999999999993</v>
       </c>
       <c r="AQ39" s="19">
         <v>10006.700000000001</v>
       </c>
       <c r="AR39" s="19">
         <v>10180.4</v>
       </c>
       <c r="AS39" s="41">
         <v>0</v>
       </c>
       <c r="AT39" s="3">
         <v>0</v>
       </c>
       <c r="AU39" s="3">
         <v>0</v>
       </c>
       <c r="AV39" s="3">
         <v>0</v>
       </c>
-      <c r="AW39" s="10"/>
+      <c r="AW39" s="3">
+        <v>1378.8</v>
+      </c>
       <c r="AX39" s="19"/>
       <c r="AY39" s="19"/>
       <c r="AZ39" s="19"/>
       <c r="BA39" s="19"/>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
       </c>
       <c r="F40" s="9">
@@ -5845,51 +5900,53 @@
       </c>
       <c r="AO40" s="19">
         <v>1749</v>
       </c>
       <c r="AP40" s="19">
         <v>2305.1999999999998</v>
       </c>
       <c r="AQ40" s="19">
         <v>6571.1</v>
       </c>
       <c r="AR40" s="19">
         <v>6615.7</v>
       </c>
       <c r="AS40" s="41">
         <v>0</v>
       </c>
       <c r="AT40" s="3">
         <v>0</v>
       </c>
       <c r="AU40" s="3">
         <v>0</v>
       </c>
       <c r="AV40" s="3">
         <v>0</v>
       </c>
-      <c r="AW40" s="10"/>
+      <c r="AW40" s="3">
+        <v>148.69999999999999</v>
+      </c>
       <c r="AX40" s="19"/>
       <c r="AY40" s="19"/>
       <c r="AZ40" s="19"/>
       <c r="BA40" s="19"/>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="9">
@@ -5999,51 +6056,53 @@
       </c>
       <c r="AO41" s="19">
         <v>21660</v>
       </c>
       <c r="AP41" s="19">
         <v>28548.6</v>
       </c>
       <c r="AQ41" s="19">
         <v>30841.7</v>
       </c>
       <c r="AR41" s="19">
         <v>31251.4</v>
       </c>
       <c r="AS41" s="41">
         <v>0</v>
       </c>
       <c r="AT41" s="3">
         <v>0</v>
       </c>
       <c r="AU41" s="3">
         <v>0</v>
       </c>
       <c r="AV41" s="3">
         <v>0</v>
       </c>
-      <c r="AW41" s="10"/>
+      <c r="AW41" s="19">
+        <v>13.2</v>
+      </c>
       <c r="AX41" s="19"/>
       <c r="AY41" s="19"/>
       <c r="AZ41" s="19"/>
       <c r="BA41" s="19"/>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
       </c>
       <c r="F42" s="9">
@@ -6153,51 +6212,53 @@
       </c>
       <c r="AO42" s="19">
         <v>28417.7</v>
       </c>
       <c r="AP42" s="19">
         <v>37455.5</v>
       </c>
       <c r="AQ42" s="19">
         <v>38776</v>
       </c>
       <c r="AR42" s="19">
         <v>39144.1</v>
       </c>
       <c r="AS42" s="41">
         <v>0</v>
       </c>
       <c r="AT42" s="3">
         <v>0</v>
       </c>
       <c r="AU42" s="3">
         <v>0</v>
       </c>
       <c r="AV42" s="3">
         <v>0</v>
       </c>
-      <c r="AW42" s="10"/>
+      <c r="AW42" s="19">
+        <v>94</v>
+      </c>
       <c r="AX42" s="19"/>
       <c r="AY42" s="19"/>
       <c r="AZ42" s="19"/>
       <c r="BA42" s="19"/>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
       </c>
       <c r="F43" s="9">
@@ -6307,51 +6368,53 @@
       </c>
       <c r="AO43" s="19">
         <v>21470</v>
       </c>
       <c r="AP43" s="19">
         <v>28298.2</v>
       </c>
       <c r="AQ43" s="19">
         <v>31062.400000000001</v>
       </c>
       <c r="AR43" s="19">
         <v>32110.2</v>
       </c>
       <c r="AS43" s="41">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
       <c r="AU43" s="3">
         <v>0</v>
       </c>
       <c r="AV43" s="3">
         <v>0</v>
       </c>
-      <c r="AW43" s="10"/>
+      <c r="AW43" s="19">
+        <v>321.89999999999998</v>
+      </c>
       <c r="AX43" s="19"/>
       <c r="AY43" s="19"/>
       <c r="AZ43" s="19"/>
       <c r="BA43" s="19"/>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
       </c>
       <c r="F44" s="9">
@@ -6461,51 +6524,53 @@
       </c>
       <c r="AO44" s="19">
         <v>29347</v>
       </c>
       <c r="AP44" s="19">
         <v>38680.300000000003</v>
       </c>
       <c r="AQ44" s="19">
         <v>40142.1</v>
       </c>
       <c r="AR44" s="19">
         <v>40890.9</v>
       </c>
       <c r="AS44" s="41">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
       <c r="AU44" s="3">
         <v>0</v>
       </c>
       <c r="AV44" s="3">
         <v>0</v>
       </c>
-      <c r="AW44" s="10"/>
+      <c r="AW44" s="19">
+        <v>69.599999999999994</v>
+      </c>
       <c r="AX44" s="19"/>
       <c r="AY44" s="19"/>
       <c r="AZ44" s="19"/>
       <c r="BA44" s="19"/>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
       </c>
       <c r="F45" s="9">
@@ -6615,51 +6680,53 @@
       </c>
       <c r="AO45" s="19">
         <v>13640</v>
       </c>
       <c r="AP45" s="19">
         <v>17978</v>
       </c>
       <c r="AQ45" s="19">
         <v>20051.8</v>
       </c>
       <c r="AR45" s="19">
         <v>20399.8</v>
       </c>
       <c r="AS45" s="41">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
         <v>74.3</v>
       </c>
       <c r="AU45" s="10">
         <v>102.1</v>
       </c>
       <c r="AV45" s="10">
         <v>123.5</v>
       </c>
-      <c r="AW45" s="10"/>
+      <c r="AW45" s="19">
+        <v>169.2</v>
+      </c>
       <c r="AX45" s="19"/>
       <c r="AY45" s="19"/>
       <c r="AZ45" s="19"/>
       <c r="BA45" s="19"/>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
       </c>
       <c r="F46" s="9">
@@ -6769,51 +6836,53 @@
       </c>
       <c r="AO46" s="19">
         <v>14560</v>
       </c>
       <c r="AP46" s="19">
         <v>19190.599999999999</v>
       </c>
       <c r="AQ46" s="19">
         <v>21404.2</v>
       </c>
       <c r="AR46" s="19">
         <v>21975.7</v>
       </c>
       <c r="AS46" s="41">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
       <c r="AU46" s="3">
         <v>0</v>
       </c>
       <c r="AV46" s="3">
         <v>0</v>
       </c>
-      <c r="AW46" s="10"/>
+      <c r="AW46" s="19">
+        <v>40.799999999999997</v>
+      </c>
       <c r="AX46" s="19"/>
       <c r="AY46" s="19"/>
       <c r="AZ46" s="19"/>
       <c r="BA46" s="19"/>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="34">
         <v>39.4</v>
       </c>
       <c r="C47" s="34">
         <v>2407.9</v>
       </c>
       <c r="D47" s="34">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
       </c>
       <c r="F47" s="9">
@@ -6923,51 +6992,53 @@
       </c>
       <c r="AO47" s="19">
         <v>18970</v>
       </c>
       <c r="AP47" s="19">
         <v>25003.1</v>
       </c>
       <c r="AQ47" s="19">
         <v>35387.199999999997</v>
       </c>
       <c r="AR47" s="19">
         <v>35671.199999999997</v>
       </c>
       <c r="AS47" s="41">
         <v>0</v>
       </c>
       <c r="AT47" s="3">
         <v>0</v>
       </c>
       <c r="AU47" s="3">
         <v>0</v>
       </c>
       <c r="AV47" s="3">
         <v>0</v>
       </c>
-      <c r="AW47" s="12"/>
+      <c r="AW47" s="19">
+        <v>49.8</v>
+      </c>
       <c r="AX47" s="19"/>
       <c r="AY47" s="19"/>
       <c r="AZ47" s="19"/>
       <c r="BA47" s="19"/>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
       </c>
       <c r="F48" s="9">
@@ -7077,252 +7148,254 @@
       </c>
       <c r="AO48" s="19">
         <v>33380</v>
       </c>
       <c r="AP48" s="19">
         <v>43995.9</v>
       </c>
       <c r="AQ48" s="19">
         <v>45070.8</v>
       </c>
       <c r="AR48" s="19">
         <v>45922.5</v>
       </c>
       <c r="AS48" s="41">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
       <c r="AU48" s="3">
         <v>0</v>
       </c>
       <c r="AV48" s="3">
         <v>0</v>
       </c>
-      <c r="AW48" s="10"/>
+      <c r="AW48" s="19">
+        <v>82.2</v>
+      </c>
       <c r="AX48" s="19"/>
       <c r="AY48" s="19"/>
       <c r="AZ48" s="19"/>
       <c r="BA48" s="19"/>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
     <row r="49" spans="1:56" ht="15.75">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="16"/>
       <c r="AK49" s="16"/>
       <c r="AL49" s="16"/>
       <c r="AM49" s="16"/>
       <c r="AN49" s="16"/>
       <c r="AO49" s="16"/>
       <c r="AP49" s="16"/>
       <c r="AQ49" s="16"/>
       <c r="AR49" s="16"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
-      <c r="A50" s="49" t="s">
+      <c r="A50" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="49"/>
-[...17 lines deleted...]
-      <c r="T50" s="49"/>
+      <c r="B50" s="44"/>
+      <c r="C50" s="44"/>
+      <c r="D50" s="44"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="44"/>
+      <c r="G50" s="44"/>
+      <c r="H50" s="44"/>
+      <c r="I50" s="44"/>
+      <c r="J50" s="44"/>
+      <c r="K50" s="44"/>
+      <c r="L50" s="44"/>
+      <c r="M50" s="44"/>
+      <c r="N50" s="44"/>
+      <c r="O50" s="44"/>
+      <c r="P50" s="44"/>
+      <c r="Q50" s="44"/>
+      <c r="R50" s="44"/>
+      <c r="S50" s="44"/>
+      <c r="T50" s="44"/>
       <c r="U50" s="16"/>
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="16"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="16"/>
       <c r="AF50" s="16"/>
-      <c r="AG50" s="48" t="s">
+      <c r="AG50" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="AH50" s="48"/>
-[...21 lines deleted...]
-      <c r="BD50" s="48"/>
+      <c r="AH50" s="49"/>
+      <c r="AI50" s="49"/>
+      <c r="AJ50" s="49"/>
+      <c r="AK50" s="49"/>
+      <c r="AL50" s="49"/>
+      <c r="AM50" s="49"/>
+      <c r="AN50" s="49"/>
+      <c r="AO50" s="49"/>
+      <c r="AP50" s="49"/>
+      <c r="AQ50" s="49"/>
+      <c r="AR50" s="49"/>
+      <c r="AS50" s="49"/>
+      <c r="AT50" s="49"/>
+      <c r="AU50" s="49"/>
+      <c r="AV50" s="49"/>
+      <c r="AW50" s="49"/>
+      <c r="AX50" s="49"/>
+      <c r="AY50" s="49"/>
+      <c r="AZ50" s="49"/>
+      <c r="BA50" s="49"/>
+      <c r="BB50" s="49"/>
+      <c r="BC50" s="49"/>
+      <c r="BD50" s="49"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="R51" s="55" t="s">
-[...3 lines deleted...]
-      <c r="T51" s="55"/>
+      <c r="R51" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="52"/>
+      <c r="T51" s="52"/>
       <c r="U51" s="16"/>
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Y51" s="16"/>
       <c r="Z51" s="16"/>
       <c r="AA51" s="16"/>
       <c r="AB51" s="16"/>
       <c r="AC51" s="16"/>
-      <c r="AD51" s="57" t="s">
-[...3 lines deleted...]
-      <c r="AF51" s="57"/>
+      <c r="AD51" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="51"/>
+      <c r="AF51" s="51"/>
       <c r="AG51" s="16"/>
       <c r="AH51" s="16"/>
       <c r="AI51" s="16"/>
       <c r="AJ51" s="16"/>
       <c r="AK51" s="16"/>
       <c r="AL51" s="16"/>
       <c r="AM51" s="16"/>
       <c r="AN51" s="16"/>
-      <c r="BA51" s="43" t="s">
+      <c r="BA51" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="BB51" s="43"/>
-[...1 lines deleted...]
-      <c r="BD51" s="43"/>
+      <c r="BB51" s="50"/>
+      <c r="BC51" s="50"/>
+      <c r="BD51" s="50"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="50"/>
-      <c r="B52" s="52" t="s">
+      <c r="A52" s="54"/>
+      <c r="B52" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="C52" s="53"/>
-[...5 lines deleted...]
-      <c r="I52" s="44" t="s">
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="58"/>
+      <c r="I52" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="J52" s="45"/>
-[...10 lines deleted...]
-      <c r="U52" s="44" t="s">
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="47"/>
+      <c r="S52" s="47"/>
+      <c r="T52" s="48"/>
+      <c r="U52" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="V52" s="45"/>
-[...10 lines deleted...]
-      <c r="AG52" s="44" t="s">
+      <c r="V52" s="47"/>
+      <c r="W52" s="47"/>
+      <c r="X52" s="47"/>
+      <c r="Y52" s="47"/>
+      <c r="Z52" s="47"/>
+      <c r="AA52" s="47"/>
+      <c r="AB52" s="47"/>
+      <c r="AC52" s="47"/>
+      <c r="AD52" s="47"/>
+      <c r="AE52" s="47"/>
+      <c r="AF52" s="48"/>
+      <c r="AG52" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH52" s="45"/>
-[...10 lines deleted...]
-      <c r="AS52" s="44" t="s">
+      <c r="AH52" s="47"/>
+      <c r="AI52" s="47"/>
+      <c r="AJ52" s="47"/>
+      <c r="AK52" s="47"/>
+      <c r="AL52" s="47"/>
+      <c r="AM52" s="47"/>
+      <c r="AN52" s="47"/>
+      <c r="AO52" s="47"/>
+      <c r="AP52" s="47"/>
+      <c r="AQ52" s="47"/>
+      <c r="AR52" s="48"/>
+      <c r="AS52" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="AT52" s="45"/>
-[...9 lines deleted...]
-      <c r="BD52" s="46"/>
+      <c r="AT52" s="47"/>
+      <c r="AU52" s="47"/>
+      <c r="AV52" s="47"/>
+      <c r="AW52" s="47"/>
+      <c r="AX52" s="47"/>
+      <c r="AY52" s="47"/>
+      <c r="AZ52" s="47"/>
+      <c r="BA52" s="47"/>
+      <c r="BB52" s="47"/>
+      <c r="BC52" s="47"/>
+      <c r="BD52" s="48"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="51"/>
+      <c r="A53" s="55"/>
       <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J53" s="4" t="s">
@@ -7590,51 +7663,53 @@
       </c>
       <c r="AO54" s="7">
         <v>133605.20000000001</v>
       </c>
       <c r="AP54" s="7">
         <v>152593.1</v>
       </c>
       <c r="AQ54" s="7">
         <v>171653.6</v>
       </c>
       <c r="AR54" s="7">
         <v>198352.6</v>
       </c>
       <c r="AS54" s="38">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="7">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="7">
         <v>55902</v>
       </c>
-      <c r="AW54" s="7"/>
+      <c r="AW54" s="7">
+        <v>68723.600000000006</v>
+      </c>
       <c r="AX54" s="7"/>
       <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
       </c>
       <c r="F55" s="9">
@@ -7744,51 +7819,53 @@
       </c>
       <c r="AO55" s="19">
         <v>15072</v>
       </c>
       <c r="AP55" s="19">
         <v>17214</v>
       </c>
       <c r="AQ55" s="19">
         <v>19364.2</v>
       </c>
       <c r="AR55" s="19">
         <v>20376.099999999999</v>
       </c>
       <c r="AS55" s="39">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="10">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="9">
         <v>6067.3</v>
       </c>
-      <c r="AW55" s="13"/>
+      <c r="AW55" s="13">
+        <v>7881.8</v>
+      </c>
       <c r="AX55" s="19"/>
       <c r="AY55" s="19"/>
       <c r="AZ55" s="19"/>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
       </c>
       <c r="F56" s="9">
@@ -7898,51 +7975,53 @@
       </c>
       <c r="AO56" s="19">
         <v>1495</v>
       </c>
       <c r="AP56" s="19">
         <v>1707.5</v>
       </c>
       <c r="AQ56" s="19">
         <v>1920.8</v>
       </c>
       <c r="AR56" s="19">
         <v>2219.6</v>
       </c>
       <c r="AS56" s="39">
         <v>38.1</v>
       </c>
       <c r="AT56" s="3">
         <v>96.4</v>
       </c>
       <c r="AU56" s="10">
         <v>250.3</v>
       </c>
       <c r="AV56" s="9">
         <v>301</v>
       </c>
-      <c r="AW56" s="13"/>
+      <c r="AW56" s="13">
+        <v>375.4</v>
+      </c>
       <c r="AX56" s="19"/>
       <c r="AY56" s="19"/>
       <c r="AZ56" s="19"/>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
       </c>
       <c r="F57" s="9">
@@ -8052,51 +8131,53 @@
       </c>
       <c r="AO57" s="19">
         <v>17435.5</v>
       </c>
       <c r="AP57" s="19">
         <v>19913.400000000001</v>
       </c>
       <c r="AQ57" s="19">
         <v>22400.799999999999</v>
       </c>
       <c r="AR57" s="19">
         <v>24885</v>
       </c>
       <c r="AS57" s="39">
         <v>1238</v>
       </c>
       <c r="AT57" s="3">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="10">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="9">
         <v>6636.3</v>
       </c>
-      <c r="AW57" s="13"/>
+      <c r="AW57" s="13">
+        <v>7695.9</v>
+      </c>
       <c r="AX57" s="19"/>
       <c r="AY57" s="19"/>
       <c r="AZ57" s="19"/>
       <c r="BA57" s="19"/>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
       </c>
       <c r="F58" s="9">
@@ -8206,51 +8287,53 @@
       </c>
       <c r="AO58" s="19">
         <v>17369</v>
       </c>
       <c r="AP58" s="19">
         <v>19837.5</v>
       </c>
       <c r="AQ58" s="19">
         <v>22315.4</v>
       </c>
       <c r="AR58" s="19">
         <v>24786.3</v>
       </c>
       <c r="AS58" s="39">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
         <v>2564</v>
       </c>
       <c r="AU58" s="10">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="9">
         <v>7560.9</v>
       </c>
-      <c r="AW58" s="13"/>
+      <c r="AW58" s="13">
+        <v>9263.7000000000007</v>
+      </c>
       <c r="AX58" s="19"/>
       <c r="AY58" s="19"/>
       <c r="AZ58" s="19"/>
       <c r="BA58" s="19"/>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
       </c>
       <c r="F59" s="9">
@@ -8360,51 +8443,53 @@
       </c>
       <c r="AO59" s="19">
         <v>14696.3</v>
       </c>
       <c r="AP59" s="19">
         <v>16784.900000000001</v>
       </c>
       <c r="AQ59" s="19">
         <v>18881.5</v>
       </c>
       <c r="AR59" s="19">
         <v>21818.3</v>
       </c>
       <c r="AS59" s="39">
         <v>880.9</v>
       </c>
       <c r="AT59" s="3">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="9">
         <v>4100.2</v>
       </c>
-      <c r="AW59" s="13"/>
+      <c r="AW59" s="13">
+        <v>5408.6</v>
+      </c>
       <c r="AX59" s="19"/>
       <c r="AY59" s="19"/>
       <c r="AZ59" s="19"/>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
       </c>
       <c r="F60" s="9">
@@ -8514,51 +8599,53 @@
       </c>
       <c r="AO60" s="19">
         <v>13920</v>
       </c>
       <c r="AP60" s="19">
         <v>15898.3</v>
       </c>
       <c r="AQ60" s="19">
         <v>17884.2</v>
       </c>
       <c r="AR60" s="19">
         <v>19665.900000000001</v>
       </c>
       <c r="AS60" s="39">
         <v>975.7</v>
       </c>
       <c r="AT60" s="3">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="10">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="9">
         <v>6760</v>
       </c>
-      <c r="AW60" s="13"/>
+      <c r="AW60" s="13">
+        <v>7812.4</v>
+      </c>
       <c r="AX60" s="19"/>
       <c r="AY60" s="19"/>
       <c r="AZ60" s="19"/>
       <c r="BA60" s="19"/>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
       </c>
       <c r="F61" s="9">
@@ -8668,51 +8755,53 @@
       </c>
       <c r="AO61" s="19">
         <v>10688.3</v>
       </c>
       <c r="AP61" s="19">
         <v>12207.3</v>
       </c>
       <c r="AQ61" s="19">
         <v>13732.1</v>
       </c>
       <c r="AR61" s="19">
         <v>18368</v>
       </c>
       <c r="AS61" s="39">
         <v>736.7</v>
       </c>
       <c r="AT61" s="3">
         <v>1665</v>
       </c>
       <c r="AU61" s="10">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="9">
         <v>5410</v>
       </c>
-      <c r="AW61" s="13"/>
+      <c r="AW61" s="13">
+        <v>6671.9</v>
+      </c>
       <c r="AX61" s="19"/>
       <c r="AY61" s="19"/>
       <c r="AZ61" s="19"/>
       <c r="BA61" s="19"/>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
       </c>
       <c r="F62" s="9">
@@ -8822,51 +8911,53 @@
       </c>
       <c r="AO62" s="19">
         <v>9353</v>
       </c>
       <c r="AP62" s="19">
         <v>10682.3</v>
       </c>
       <c r="AQ62" s="19">
         <v>12016.6</v>
       </c>
       <c r="AR62" s="19">
         <v>17885.7</v>
       </c>
       <c r="AS62" s="39">
         <v>825.8</v>
       </c>
       <c r="AT62" s="3">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="10">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="9">
         <v>4883.2</v>
       </c>
-      <c r="AW62" s="13"/>
+      <c r="AW62" s="13">
+        <v>5726.7</v>
+      </c>
       <c r="AX62" s="19"/>
       <c r="AY62" s="19"/>
       <c r="AZ62" s="19"/>
       <c r="BA62" s="19"/>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
       </c>
       <c r="F63" s="9">
@@ -8976,51 +9067,53 @@
       </c>
       <c r="AO63" s="19">
         <v>18745.5</v>
       </c>
       <c r="AP63" s="19">
         <v>21409.599999999999</v>
       </c>
       <c r="AQ63" s="19">
         <v>24083.9</v>
       </c>
       <c r="AR63" s="19">
         <v>26829.9</v>
       </c>
       <c r="AS63" s="39">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="10">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="9">
         <v>6557.4</v>
       </c>
-      <c r="AW63" s="13"/>
+      <c r="AW63" s="13">
+        <v>8109.1</v>
+      </c>
       <c r="AX63" s="19"/>
       <c r="AY63" s="19"/>
       <c r="AZ63" s="19"/>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
       </c>
       <c r="F64" s="9">
@@ -9130,265 +9223,267 @@
       </c>
       <c r="AO64" s="19">
         <v>14830.6</v>
       </c>
       <c r="AP64" s="19">
         <v>16938.3</v>
       </c>
       <c r="AQ64" s="19">
         <v>19054.099999999999</v>
       </c>
       <c r="AR64" s="19">
         <v>21517.8</v>
       </c>
       <c r="AS64" s="39">
         <v>892.5</v>
       </c>
       <c r="AT64" s="3">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="10">
         <v>5842</v>
       </c>
       <c r="AV64" s="9">
         <v>7625.7</v>
       </c>
-      <c r="AW64" s="13"/>
+      <c r="AW64" s="13">
+        <v>9778.1</v>
+      </c>
       <c r="AX64" s="19"/>
       <c r="AY64" s="19"/>
       <c r="AZ64" s="19"/>
       <c r="BA64" s="19"/>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
     <row r="65" spans="9:44" ht="15.75">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>
       <c r="AI65" s="16"/>
       <c r="AJ65" s="16"/>
       <c r="AK65" s="16"/>
       <c r="AL65" s="16"/>
       <c r="AM65" s="16"/>
       <c r="AN65" s="16"/>
       <c r="AO65" s="16"/>
       <c r="AP65" s="16"/>
       <c r="AQ65" s="16"/>
       <c r="AR65" s="16"/>
     </row>
     <row r="66" spans="9:44" ht="22.5" customHeight="1">
-      <c r="I66" s="56"/>
-[...10 lines deleted...]
-      <c r="T66" s="56"/>
+      <c r="I66" s="53"/>
+      <c r="J66" s="53"/>
+      <c r="K66" s="53"/>
+      <c r="L66" s="53"/>
+      <c r="M66" s="53"/>
+      <c r="N66" s="53"/>
+      <c r="O66" s="53"/>
+      <c r="P66" s="53"/>
+      <c r="Q66" s="53"/>
+      <c r="R66" s="53"/>
+      <c r="S66" s="53"/>
+      <c r="T66" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="48">
-    <mergeCell ref="AG2:AR2"/>
-[...16 lines deleted...]
-    <mergeCell ref="R35:T35"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="AG50:BD50"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="AG34:BD34"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AG20:AQ20"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A50:T50"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A34:T34"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="A18:T18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="R19:T19"/>
-    <mergeCell ref="BA19:BD19"/>
-[...12 lines deleted...]
-    <mergeCell ref="AG20:AQ20"/>
+    <mergeCell ref="I66:T66"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="R51:T51"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="R35:T35"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AD51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AD19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AD35:AF35"/>
+    <mergeCell ref="AG2:AR2"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AG18:AR18"/>
+    <mergeCell ref="AO19:AR19"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>