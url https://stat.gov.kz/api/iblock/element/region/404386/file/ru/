--- v3 (2026-06-18)
+++ v4 (2026-07-29)
@@ -5,61 +5,61 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="0" windowWidth="13845" windowHeight="12570" tabRatio="838"/>
+    <workbookView xWindow="13395" yWindow="135" windowWidth="15435" windowHeight="12570" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="42">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -128,53 +128,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>сельского, лесного и рыбного хозяйства по периодам года</t>
     </r>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Валовый выпуск продукции (услуг)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> сельского, лесного и рыбного хозяйства по периодам года</t>
     </r>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>г.Талдыкорган</t>
   </si>
   <si>
     <t>г.Текели</t>
   </si>
   <si>
     <t>Аксуский район</t>
@@ -228,50 +225,62 @@
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>растениеводства по периодам года</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Валовая продукция </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>животноводства по периодам года</t>
     </r>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 - 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным. </t>
+  </si>
+  <si>
+    <t>год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -475,51 +484,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -534,138 +543,141 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
     <cellStyle name="Обычный_Валовый выпуск по периодам" xfId="2"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -943,387 +955,387 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:BD66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AE45" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="X6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AW54" sqref="AW54:AW64"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" customWidth="1"/>
     <col min="21" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="10" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
     <col min="31" max="32" width="10.42578125" style="1" customWidth="1"/>
     <col min="33" max="35" width="9.140625" style="1" customWidth="1"/>
-    <col min="36" max="36" width="10.85546875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="9.42578125" style="1" customWidth="1"/>
     <col min="37" max="56" width="9.140625" style="1" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" ht="40.5" customHeight="1">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="44"/>
-[...33 lines deleted...]
-      <c r="AR2" s="44"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="AG2" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="AH2" s="50"/>
+      <c r="AI2" s="50"/>
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="50"/>
+      <c r="AN2" s="50"/>
+      <c r="AO2" s="50"/>
+      <c r="AP2" s="50"/>
+      <c r="AQ2" s="50"/>
+      <c r="AR2" s="50"/>
     </row>
     <row r="3" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R3" s="52" t="s">
-[...9 lines deleted...]
-      <c r="AO3" s="45" t="s">
+      <c r="R3" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="AD3" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AO3" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="AP3" s="45"/>
-[...2 lines deleted...]
-      <c r="BA3" s="45" t="s">
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="BA3" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="BB3" s="45"/>
-[...1 lines deleted...]
-      <c r="BD3" s="45"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
     </row>
     <row r="4" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="54"/>
-[...9 lines deleted...]
-      <c r="I4" s="46" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="47"/>
-[...10 lines deleted...]
-      <c r="U4" s="46" t="s">
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="47"/>
-[...24 lines deleted...]
-      <c r="AS4" s="46" t="s">
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="47"/>
+      <c r="AG4" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="AT4" s="47"/>
-[...9 lines deleted...]
-      <c r="BD4" s="48"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="46"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="46"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="46"/>
+      <c r="AR4" s="47"/>
+      <c r="AS4" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="46"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="46"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="46"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="46"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="46"/>
+      <c r="BD4" s="47"/>
     </row>
     <row r="5" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="55"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="4" t="s">
-        <v>15</v>
+      <c r="H5" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="4" t="s">
-        <v>15</v>
+      <c r="T5" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="28" t="s">
+      <c r="AE5" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="4" t="s">
-        <v>15</v>
+      <c r="AF5" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AL5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AM5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AN5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AO5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AP5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AQ5" s="31" t="s">
+      <c r="AQ5" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="AR5" s="37" t="s">
-        <v>15</v>
+      <c r="AR5" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AW5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BB5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="BC5" s="31" t="s">
+      <c r="BC5" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="BD5" s="37" t="s">
+      <c r="BD5" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:56" s="8" customFormat="1">
       <c r="A6" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B6" s="15">
         <v>96989.823033780616</v>
       </c>
       <c r="C6" s="15">
         <v>128504.30580785134</v>
       </c>
       <c r="D6" s="15">
         <v>191817.19182012789</v>
       </c>
       <c r="E6" s="7">
         <v>341755.94419476273</v>
       </c>
       <c r="F6" s="7">
         <v>422113.06094355183</v>
       </c>
       <c r="G6" s="7">
         <v>475008.76258159539</v>
       </c>
       <c r="H6" s="7">
         <v>502645.46137491206</v>
       </c>
       <c r="I6" s="7">
         <v>7963.6690647038722</v>
       </c>
@@ -1375,111 +1387,113 @@
       <c r="Y6" s="7">
         <v>55018.696617472786</v>
       </c>
       <c r="Z6" s="7">
         <v>80670.331392244814</v>
       </c>
       <c r="AA6" s="7">
         <v>112014.70656787133</v>
       </c>
       <c r="AB6" s="7">
         <v>166050.29308424226</v>
       </c>
       <c r="AC6" s="7">
         <v>294204.82600361458</v>
       </c>
       <c r="AD6" s="7">
         <v>362942.99259617191</v>
       </c>
       <c r="AE6" s="7">
         <v>405989.90071909543</v>
       </c>
       <c r="AF6" s="7">
         <v>435932.58003773633</v>
       </c>
       <c r="AG6" s="7">
-        <v>9641.1506389745537</v>
+        <v>9090.5</v>
       </c>
       <c r="AH6" s="7">
-        <v>17693.778773794616</v>
+        <v>16727.7</v>
       </c>
       <c r="AI6" s="22">
-        <v>36173.333119329545</v>
+        <v>35356.6</v>
       </c>
       <c r="AJ6" s="22">
-        <v>47986.66706935675</v>
+        <v>46798.7</v>
       </c>
       <c r="AK6" s="22">
-        <v>60524.3</v>
+        <v>59924.4</v>
       </c>
       <c r="AL6" s="23">
-        <v>90770</v>
+        <v>89064.6</v>
       </c>
       <c r="AM6" s="23">
-        <v>126365.6</v>
+        <v>124392.7</v>
       </c>
       <c r="AN6" s="23">
-        <v>187584.1</v>
+        <v>191651.4</v>
       </c>
       <c r="AO6" s="7">
-        <v>324718</v>
+        <v>330196.09999999998</v>
       </c>
       <c r="AP6" s="7">
-        <v>404342.4</v>
+        <v>402935.7</v>
       </c>
       <c r="AQ6" s="7">
-        <v>452445.4</v>
+        <v>451605.9</v>
       </c>
       <c r="AR6" s="7">
-        <v>484065.5</v>
+        <v>480274.3</v>
       </c>
       <c r="AS6" s="7">
         <v>9673.6</v>
       </c>
       <c r="AT6" s="7">
         <v>18988.5</v>
       </c>
       <c r="AU6" s="22">
         <v>44256.3</v>
       </c>
       <c r="AV6" s="22">
         <v>56592.4</v>
       </c>
       <c r="AW6" s="22">
         <v>71800.3</v>
       </c>
-      <c r="AX6" s="23"/>
+      <c r="AX6" s="23">
+        <v>109767.3</v>
+      </c>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B7" s="3">
         <v>7797.5</v>
       </c>
       <c r="C7" s="3">
         <v>12933</v>
       </c>
       <c r="D7" s="3">
         <v>18981.2</v>
       </c>
       <c r="E7" s="3">
         <v>20516.099999999999</v>
       </c>
       <c r="F7" s="3">
         <v>25560.799999999999</v>
       </c>
       <c r="G7" s="9">
         <v>23094</v>
       </c>
       <c r="H7" s="3">
         <v>27345.4</v>
       </c>
       <c r="I7" s="3">
         <v>844.6</v>
       </c>
@@ -1531,111 +1545,113 @@
       <c r="Y7" s="10">
         <v>5437.2</v>
       </c>
       <c r="Z7" s="18">
         <v>7563.3</v>
       </c>
       <c r="AA7" s="10">
         <v>9628.7999999999993</v>
       </c>
       <c r="AB7" s="10">
         <v>15210.4</v>
       </c>
       <c r="AC7" s="10">
         <v>17586.2</v>
       </c>
       <c r="AD7" s="10">
         <v>22117.7</v>
       </c>
       <c r="AE7" s="12">
         <v>23693.599999999999</v>
       </c>
       <c r="AF7" s="10">
         <v>24628.3</v>
       </c>
       <c r="AG7" s="3">
-        <v>1022.5</v>
+        <v>1385.4</v>
       </c>
       <c r="AH7" s="3">
-        <v>2150.1999999999998</v>
+        <v>2604.4</v>
       </c>
       <c r="AI7" s="10">
-        <v>3460.6</v>
+        <v>3818.7</v>
       </c>
       <c r="AJ7" s="9">
-        <v>4742</v>
+        <v>5223</v>
       </c>
       <c r="AK7" s="10">
-        <v>5981.3</v>
+        <v>7765.6</v>
       </c>
       <c r="AL7" s="3">
-        <v>8872.5</v>
+        <v>10494.8</v>
       </c>
       <c r="AM7" s="3">
-        <v>12478.6</v>
+        <v>15711.9</v>
       </c>
       <c r="AN7" s="3">
-        <v>18062.5</v>
+        <v>22997.200000000001</v>
       </c>
       <c r="AO7" s="19">
-        <v>22333.4</v>
+        <v>33637.300000000003</v>
       </c>
       <c r="AP7" s="19">
-        <v>26709.599999999999</v>
+        <v>41300.699999999997</v>
       </c>
       <c r="AQ7" s="19">
-        <v>29952.1</v>
+        <v>42920.4</v>
       </c>
       <c r="AR7" s="19">
-        <v>31177.200000000001</v>
+        <v>46516.1</v>
       </c>
       <c r="AS7" s="19">
         <v>1227.3</v>
       </c>
-      <c r="AT7" s="39">
+      <c r="AT7" s="38">
         <v>2778.3</v>
       </c>
       <c r="AU7" s="10">
         <v>4640.3</v>
       </c>
       <c r="AV7" s="9">
         <v>6222.2</v>
       </c>
-      <c r="AW7" s="43">
+      <c r="AW7" s="42">
         <v>9454.2000000000007</v>
       </c>
-      <c r="AX7" s="3"/>
+      <c r="AX7" s="3">
+        <v>12571.6</v>
+      </c>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="19"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="19"/>
       <c r="BD7" s="19"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B8" s="3">
         <v>1092.0999999999999</v>
       </c>
       <c r="C8" s="3">
         <v>1555.7</v>
       </c>
       <c r="D8" s="3">
         <v>2322.9</v>
       </c>
       <c r="E8" s="3">
         <v>4108</v>
       </c>
       <c r="F8" s="3">
         <v>10220.700000000001</v>
       </c>
       <c r="G8" s="9">
         <v>4161.3999999999996</v>
       </c>
       <c r="H8" s="3">
         <v>4953.3</v>
       </c>
       <c r="I8" s="3">
         <v>65.900000000000006</v>
       </c>
@@ -1687,111 +1703,113 @@
       <c r="Y8" s="10">
         <v>664.6</v>
       </c>
       <c r="Z8" s="18">
         <v>959.3</v>
       </c>
       <c r="AA8" s="10">
         <v>1367</v>
       </c>
       <c r="AB8" s="10">
         <v>2039.7</v>
       </c>
       <c r="AC8" s="10">
         <v>3530.6</v>
       </c>
       <c r="AD8" s="10">
         <v>7422.2</v>
       </c>
       <c r="AE8" s="12">
         <v>7965.3</v>
       </c>
       <c r="AF8" s="10">
         <v>8202.2000000000007</v>
       </c>
       <c r="AG8" s="3">
-        <v>79.7</v>
+        <v>34.5</v>
       </c>
       <c r="AH8" s="3">
-        <v>206.5</v>
+        <v>85.2</v>
       </c>
       <c r="AI8" s="10">
-        <v>462.4</v>
+        <v>217.2</v>
       </c>
       <c r="AJ8" s="9">
-        <v>573.5</v>
+        <v>270.2</v>
       </c>
       <c r="AK8" s="6">
-        <v>731.1</v>
+        <v>441.8</v>
       </c>
       <c r="AL8" s="3">
-        <v>1077.9000000000001</v>
+        <v>656.3</v>
       </c>
       <c r="AM8" s="3">
-        <v>1831</v>
+        <v>998.9</v>
       </c>
       <c r="AN8" s="3">
-        <v>3019.4</v>
+        <v>1767.4</v>
       </c>
       <c r="AO8" s="19">
-        <v>3251.5</v>
+        <v>2892</v>
       </c>
       <c r="AP8" s="19">
-        <v>4022.5</v>
+        <v>3488.4</v>
       </c>
       <c r="AQ8" s="19">
-        <v>8503.1</v>
+        <v>3624.1</v>
       </c>
       <c r="AR8" s="19">
-        <v>8846.5</v>
+        <v>3822.6</v>
       </c>
       <c r="AS8" s="19">
         <v>38.1</v>
       </c>
-      <c r="AT8" s="39">
+      <c r="AT8" s="38">
         <v>96.4</v>
       </c>
       <c r="AU8" s="10">
         <v>250.3</v>
       </c>
       <c r="AV8" s="9">
         <v>301</v>
       </c>
-      <c r="AW8" s="43">
+      <c r="AW8" s="42">
         <v>524.1</v>
       </c>
-      <c r="AX8" s="3"/>
+      <c r="AX8" s="3">
+        <v>770.7</v>
+      </c>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B9" s="3">
         <v>11505.6</v>
       </c>
       <c r="C9" s="3">
         <v>15535.7</v>
       </c>
       <c r="D9" s="3">
         <v>23202.3</v>
       </c>
       <c r="E9" s="3">
         <v>38870.6</v>
       </c>
       <c r="F9" s="3">
         <v>45970.7</v>
       </c>
       <c r="G9" s="9">
         <v>47837.5</v>
       </c>
       <c r="H9" s="3">
         <v>55922.6</v>
       </c>
       <c r="I9" s="3">
         <v>1153.9000000000001</v>
       </c>
@@ -1843,111 +1861,113 @@
       <c r="Y9" s="10">
         <v>6423.9</v>
       </c>
       <c r="Z9" s="18">
         <v>9408.6</v>
       </c>
       <c r="AA9" s="10">
         <v>13434.4</v>
       </c>
       <c r="AB9" s="10">
         <v>19523.599999999999</v>
       </c>
       <c r="AC9" s="10">
         <v>33220.800000000003</v>
       </c>
       <c r="AD9" s="10">
         <v>40218.6</v>
       </c>
       <c r="AE9" s="12">
         <v>45729.1</v>
       </c>
       <c r="AF9" s="10">
         <v>49706.400000000001</v>
       </c>
       <c r="AG9" s="3">
-        <v>1396.9</v>
+        <v>1132.0999999999999</v>
       </c>
       <c r="AH9" s="3">
-        <v>2646</v>
+        <v>2049</v>
       </c>
       <c r="AI9" s="10">
-        <v>4830.2</v>
+        <v>4269</v>
       </c>
       <c r="AJ9" s="9">
-        <v>5493.8</v>
-[...2 lines deleted...]
-        <v>7066.7</v>
+        <v>4801.8</v>
+      </c>
+      <c r="AK9" s="10">
+        <v>5799.7</v>
       </c>
       <c r="AL9" s="19">
-        <v>10859.1</v>
+        <v>8984</v>
       </c>
       <c r="AM9" s="3">
-        <v>13735.3</v>
-[...2 lines deleted...]
-        <v>20294.3</v>
+        <v>12286.9</v>
+      </c>
+      <c r="AN9" s="26">
+        <v>19317.900000000001</v>
       </c>
       <c r="AO9" s="19">
-        <v>39153.199999999997</v>
+        <v>29398.3</v>
       </c>
       <c r="AP9" s="19">
-        <v>48536.9</v>
+        <v>35966.6</v>
       </c>
       <c r="AQ9" s="19">
-        <v>53327.8</v>
+        <v>42389.7</v>
       </c>
       <c r="AR9" s="19">
-        <v>56221.8</v>
+        <v>44649.599999999999</v>
       </c>
       <c r="AS9" s="19">
         <v>1238.0999999999999</v>
       </c>
-      <c r="AT9" s="39">
+      <c r="AT9" s="38">
         <v>2401.4</v>
       </c>
       <c r="AU9" s="10">
         <v>5910.6</v>
       </c>
       <c r="AV9" s="9">
         <v>6637.6</v>
       </c>
-      <c r="AW9" s="43">
+      <c r="AW9" s="42">
         <v>7710.7</v>
       </c>
-      <c r="AX9" s="19"/>
+      <c r="AX9" s="19">
+        <v>12385.7</v>
+      </c>
       <c r="AY9" s="3"/>
-      <c r="AZ9" s="27"/>
+      <c r="AZ9" s="26"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
       <c r="BD9" s="19"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B10" s="3">
         <v>14559.7</v>
       </c>
       <c r="C10" s="3">
         <v>17982.400000000001</v>
       </c>
       <c r="D10" s="3">
         <v>26909.9</v>
       </c>
       <c r="E10" s="3">
         <v>46686.5</v>
       </c>
       <c r="F10" s="3">
         <v>55197.7</v>
       </c>
       <c r="G10" s="9">
         <v>70131.5</v>
       </c>
       <c r="H10" s="3">
         <v>68531.5</v>
       </c>
       <c r="I10" s="3">
         <v>1192.3</v>
       </c>
@@ -1999,111 +2019,113 @@
       <c r="Y10" s="10">
         <v>7231.7</v>
       </c>
       <c r="Z10" s="18">
         <v>11808.9</v>
       </c>
       <c r="AA10" s="10">
         <v>15878</v>
       </c>
       <c r="AB10" s="10">
         <v>22884.1</v>
       </c>
       <c r="AC10" s="10">
         <v>39827.199999999997</v>
       </c>
       <c r="AD10" s="10">
         <v>49037.4</v>
       </c>
       <c r="AE10" s="12">
         <v>54446</v>
       </c>
       <c r="AF10" s="10">
         <v>57705.599999999999</v>
       </c>
       <c r="AG10" s="3">
-        <v>1443.5</v>
+        <v>1263</v>
       </c>
       <c r="AH10" s="3">
-        <v>2341.1999999999998</v>
+        <v>2234.3000000000002</v>
       </c>
       <c r="AI10" s="10">
-        <v>4977.6000000000004</v>
+        <v>4861.8</v>
       </c>
       <c r="AJ10" s="9">
-        <v>6661.4</v>
-[...2 lines deleted...]
-        <v>7955.4</v>
+        <v>6646.2</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>8321.6</v>
       </c>
       <c r="AL10" s="19">
-        <v>11865.8</v>
+        <v>13547.3</v>
       </c>
       <c r="AM10" s="3">
-        <v>18277.2</v>
+        <v>19888.7</v>
       </c>
       <c r="AN10" s="3">
-        <v>28790.3</v>
+        <v>29001.200000000001</v>
       </c>
       <c r="AO10" s="19">
-        <v>46004.1</v>
+        <v>43211.1</v>
       </c>
       <c r="AP10" s="19">
-        <v>57547.4</v>
+        <v>52350.9</v>
       </c>
       <c r="AQ10" s="19">
-        <v>61374.7</v>
+        <v>59247.9</v>
       </c>
       <c r="AR10" s="19">
-        <v>64230.2</v>
+        <v>63095.4</v>
       </c>
       <c r="AS10" s="19">
         <v>1398.3</v>
       </c>
-      <c r="AT10" s="39">
+      <c r="AT10" s="38">
         <v>2591.8000000000002</v>
       </c>
       <c r="AU10" s="10">
         <v>5777.3</v>
       </c>
       <c r="AV10" s="9">
         <v>7712.3</v>
       </c>
-      <c r="AW10" s="43">
+      <c r="AW10" s="42">
         <v>9546.9</v>
       </c>
-      <c r="AX10" s="19"/>
+      <c r="AX10" s="19">
+        <v>16339.7</v>
+      </c>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
       <c r="BD10" s="19"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B11" s="3">
         <v>10048.1</v>
       </c>
       <c r="C11" s="3">
         <v>13089.8</v>
       </c>
       <c r="D11" s="3">
         <v>19611.8</v>
       </c>
       <c r="E11" s="3">
         <v>39601.199999999997</v>
       </c>
       <c r="F11" s="3">
         <v>45294.400000000001</v>
       </c>
       <c r="G11" s="9">
         <v>52707.4</v>
       </c>
       <c r="H11" s="3">
         <v>55041.1</v>
       </c>
       <c r="I11" s="3">
         <v>888.2</v>
       </c>
@@ -2155,111 +2177,113 @@
       <c r="Y11" s="10">
         <v>5378.6</v>
       </c>
       <c r="Z11" s="18">
         <v>8412.1</v>
       </c>
       <c r="AA11" s="10">
         <v>11511.2</v>
       </c>
       <c r="AB11" s="10">
         <v>17080.8</v>
       </c>
       <c r="AC11" s="10">
         <v>33923.5</v>
       </c>
       <c r="AD11" s="10">
         <v>39815.1</v>
       </c>
       <c r="AE11" s="12">
         <v>45696.9</v>
       </c>
       <c r="AF11" s="10">
         <v>48134.1</v>
       </c>
       <c r="AG11" s="3">
-        <v>1075.3</v>
+        <v>753.9</v>
       </c>
       <c r="AH11" s="3">
-        <v>2210</v>
+        <v>1555.5</v>
       </c>
       <c r="AI11" s="10">
-        <v>3837.2</v>
+        <v>2852.5</v>
       </c>
       <c r="AJ11" s="9">
-        <v>4542</v>
-[...2 lines deleted...]
-        <v>5916.8</v>
+        <v>3393.2</v>
+      </c>
+      <c r="AK11" s="10">
+        <v>4713.1000000000004</v>
       </c>
       <c r="AL11" s="19">
-        <v>8740</v>
+        <v>7328.7</v>
       </c>
       <c r="AM11" s="3">
-        <v>17224.099999999999</v>
+        <v>10059.700000000001</v>
       </c>
       <c r="AN11" s="3">
-        <v>30698.2</v>
+        <v>15167.3</v>
       </c>
       <c r="AO11" s="19">
-        <v>36207.599999999999</v>
+        <v>33860.1</v>
       </c>
       <c r="AP11" s="19">
-        <v>45136.800000000003</v>
+        <v>40891.800000000003</v>
       </c>
       <c r="AQ11" s="19">
-        <v>50005.1</v>
+        <v>46550.3</v>
       </c>
       <c r="AR11" s="19">
-        <v>53989.7</v>
+        <v>48291.3</v>
       </c>
       <c r="AS11" s="19">
         <v>880.9</v>
       </c>
-      <c r="AT11" s="39">
+      <c r="AT11" s="38">
         <v>1815.1</v>
       </c>
       <c r="AU11" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV11" s="9">
         <v>4100.3</v>
       </c>
-      <c r="AW11" s="43">
+      <c r="AW11" s="42">
         <v>5730.6</v>
       </c>
-      <c r="AX11" s="19"/>
+      <c r="AX11" s="19">
+        <v>9374.6</v>
+      </c>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
       <c r="BD11" s="19"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B12" s="3">
         <v>10572.5</v>
       </c>
       <c r="C12" s="3">
         <v>14378.2</v>
       </c>
       <c r="D12" s="3">
         <v>21477.5</v>
       </c>
       <c r="E12" s="3">
         <v>47218.5</v>
       </c>
       <c r="F12" s="3">
         <v>55817.9</v>
       </c>
       <c r="G12" s="9">
         <v>56348.5</v>
       </c>
       <c r="H12" s="3">
         <v>61374.7</v>
       </c>
       <c r="I12" s="3">
         <v>830.1</v>
       </c>
@@ -2311,111 +2335,113 @@
       <c r="Y12" s="10">
         <v>6502</v>
       </c>
       <c r="Z12" s="18">
         <v>8886.2999999999993</v>
       </c>
       <c r="AA12" s="10">
         <v>12286.5</v>
       </c>
       <c r="AB12" s="10">
         <v>19396.5</v>
       </c>
       <c r="AC12" s="10">
         <v>40208.800000000003</v>
       </c>
       <c r="AD12" s="10">
         <v>47224.3</v>
       </c>
       <c r="AE12" s="12">
         <v>50309.3</v>
       </c>
       <c r="AF12" s="10">
         <v>55758.6</v>
       </c>
       <c r="AG12" s="3">
-        <v>1005</v>
+        <v>940.5</v>
       </c>
       <c r="AH12" s="3">
-        <v>1801.8</v>
+        <v>1576</v>
       </c>
       <c r="AI12" s="10">
-        <v>3417.5</v>
+        <v>3165.4</v>
       </c>
       <c r="AJ12" s="9">
-        <v>6078.4</v>
-[...2 lines deleted...]
-        <v>7152.6</v>
+        <v>5612.1</v>
+      </c>
+      <c r="AK12" s="10">
+        <v>6540.9</v>
       </c>
       <c r="AL12" s="19">
-        <v>10550.3</v>
+        <v>9312.7000000000007</v>
       </c>
       <c r="AM12" s="3">
-        <v>13629.2</v>
+        <v>11333.1</v>
       </c>
       <c r="AN12" s="3">
-        <v>18334.2</v>
+        <v>19832.5</v>
       </c>
       <c r="AO12" s="19">
-        <v>43292.7</v>
+        <v>33897.5</v>
       </c>
       <c r="AP12" s="19">
-        <v>54612.1</v>
+        <v>37659.199999999997</v>
       </c>
       <c r="AQ12" s="19">
-        <v>58064.5</v>
+        <v>41916.9</v>
       </c>
       <c r="AR12" s="19">
-        <v>60595</v>
+        <v>45120.4</v>
       </c>
       <c r="AS12" s="19">
         <v>975.7</v>
       </c>
-      <c r="AT12" s="39">
+      <c r="AT12" s="38">
         <v>1771.2</v>
       </c>
       <c r="AU12" s="10">
         <v>4122.3999999999996</v>
       </c>
       <c r="AV12" s="9">
         <v>6760.7</v>
       </c>
-      <c r="AW12" s="43">
+      <c r="AW12" s="42">
         <v>7882.8</v>
       </c>
-      <c r="AX12" s="19"/>
+      <c r="AX12" s="19">
+        <v>11915.1</v>
+      </c>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="19"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="19"/>
       <c r="BD12" s="19"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B13" s="3">
         <v>8265</v>
       </c>
       <c r="C13" s="3">
         <v>10427.299999999999</v>
       </c>
       <c r="D13" s="3">
         <v>15577.1</v>
       </c>
       <c r="E13" s="3">
         <v>25182.6</v>
       </c>
       <c r="F13" s="3">
         <v>31609</v>
       </c>
       <c r="G13" s="9">
         <v>39290.1</v>
       </c>
       <c r="H13" s="3">
         <v>43562.5</v>
       </c>
       <c r="I13" s="3">
         <v>534.70000000000005</v>
       </c>
@@ -2467,111 +2493,113 @@
       <c r="Y13" s="10">
         <v>4611.7</v>
       </c>
       <c r="Z13" s="18">
         <v>6405.9</v>
       </c>
       <c r="AA13" s="10">
         <v>9023.5</v>
       </c>
       <c r="AB13" s="10">
         <v>13413.3</v>
       </c>
       <c r="AC13" s="10">
         <v>21714.799999999999</v>
       </c>
       <c r="AD13" s="10">
         <v>27984.2</v>
       </c>
       <c r="AE13" s="12">
         <v>34191.300000000003</v>
       </c>
       <c r="AF13" s="10">
         <v>37362.400000000001</v>
       </c>
       <c r="AG13" s="3">
-        <v>647.29999999999995</v>
+        <v>686.8</v>
       </c>
       <c r="AH13" s="3">
-        <v>1365.3</v>
+        <v>1499.7</v>
       </c>
       <c r="AI13" s="10">
-        <v>3073.3</v>
+        <v>3370</v>
       </c>
       <c r="AJ13" s="9">
-        <v>3957.8</v>
-[...2 lines deleted...]
-        <v>5073.2</v>
+        <v>4412.1000000000004</v>
+      </c>
+      <c r="AK13" s="10">
+        <v>5584.4</v>
       </c>
       <c r="AL13" s="19">
-        <v>7686</v>
+        <v>8194.5</v>
       </c>
       <c r="AM13" s="3">
-        <v>10162.200000000001</v>
+        <v>11317.5</v>
       </c>
       <c r="AN13" s="3">
-        <v>15061.1</v>
+        <v>18167.8</v>
       </c>
       <c r="AO13" s="19">
-        <v>24334.5</v>
+        <v>32703.599999999999</v>
       </c>
       <c r="AP13" s="19">
-        <v>30193.3</v>
+        <v>39328.9</v>
       </c>
       <c r="AQ13" s="19">
-        <v>33793</v>
+        <v>45414.7</v>
       </c>
       <c r="AR13" s="19">
-        <v>38776.9</v>
+        <v>47934.5</v>
       </c>
       <c r="AS13" s="19">
         <v>771.5</v>
       </c>
-      <c r="AT13" s="39">
+      <c r="AT13" s="38">
         <v>1739.3</v>
       </c>
       <c r="AU13" s="10">
         <v>4441.6000000000004</v>
       </c>
       <c r="AV13" s="9">
         <v>5533.5</v>
       </c>
-      <c r="AW13" s="43">
+      <c r="AW13" s="42">
         <v>6841.1</v>
       </c>
-      <c r="AX13" s="19"/>
+      <c r="AX13" s="19">
+        <v>10457.1</v>
+      </c>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="19"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="19"/>
       <c r="BD13" s="19"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B14" s="3">
         <v>8373.2999999999993</v>
       </c>
       <c r="C14" s="3">
         <v>9805.6</v>
       </c>
       <c r="D14" s="3">
         <v>14641.4</v>
       </c>
       <c r="E14" s="3">
         <v>25310.5</v>
       </c>
       <c r="F14" s="3">
         <v>34369.1</v>
       </c>
       <c r="G14" s="9">
         <v>45761.1</v>
       </c>
       <c r="H14" s="3">
         <v>48234.3</v>
       </c>
       <c r="I14" s="3">
         <v>549.6</v>
       </c>
@@ -2623,111 +2651,113 @@
       <c r="Y14" s="10">
         <v>4461.7</v>
       </c>
       <c r="Z14" s="18">
         <v>6496.8</v>
       </c>
       <c r="AA14" s="10">
         <v>9630.7000000000007</v>
       </c>
       <c r="AB14" s="10">
         <v>13659.9</v>
       </c>
       <c r="AC14" s="10">
         <v>21982.400000000001</v>
       </c>
       <c r="AD14" s="10">
         <v>27750.1</v>
       </c>
       <c r="AE14" s="12">
         <v>33870.5</v>
       </c>
       <c r="AF14" s="10">
         <v>36291.9</v>
       </c>
       <c r="AG14" s="3">
-        <v>665.4</v>
+        <v>756</v>
       </c>
       <c r="AH14" s="3">
-        <v>1094.9000000000001</v>
+        <v>1300.4000000000001</v>
       </c>
       <c r="AI14" s="10">
-        <v>2980.1</v>
+        <v>3445.7</v>
       </c>
       <c r="AJ14" s="9">
-        <v>3778.6</v>
-[...2 lines deleted...]
-        <v>4908.2</v>
+        <v>4233.3999999999996</v>
+      </c>
+      <c r="AK14" s="10">
+        <v>5049.8999999999996</v>
       </c>
       <c r="AL14" s="19">
-        <v>7546.3</v>
+        <v>7555</v>
       </c>
       <c r="AM14" s="3">
-        <v>7735.2</v>
+        <v>11217.2</v>
       </c>
       <c r="AN14" s="3">
-        <v>9071.2999999999993</v>
+        <v>17411.7</v>
       </c>
       <c r="AO14" s="19">
-        <v>23948.7</v>
+        <v>32740.5</v>
       </c>
       <c r="AP14" s="19">
-        <v>29913.1</v>
+        <v>40992.300000000003</v>
       </c>
       <c r="AQ14" s="19">
-        <v>33465.199999999997</v>
+        <v>43216.4</v>
       </c>
       <c r="AR14" s="19">
-        <v>39909.5</v>
+        <v>47169.2</v>
       </c>
       <c r="AS14" s="19">
         <v>829.6</v>
       </c>
-      <c r="AT14" s="39">
+      <c r="AT14" s="38">
         <v>1427.4</v>
       </c>
       <c r="AU14" s="10">
         <v>4096.1000000000004</v>
       </c>
       <c r="AV14" s="9">
         <v>4916.3</v>
       </c>
-      <c r="AW14" s="43">
+      <c r="AW14" s="42">
         <v>5808.9</v>
       </c>
-      <c r="AX14" s="19"/>
+      <c r="AX14" s="19">
+        <v>9350.6</v>
+      </c>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="19"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="19"/>
       <c r="BD14" s="19"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B15" s="3">
         <v>12525.6</v>
       </c>
       <c r="C15" s="3">
         <v>16323.7</v>
       </c>
       <c r="D15" s="3">
         <v>24451.3</v>
       </c>
       <c r="E15" s="3">
         <v>43986</v>
       </c>
       <c r="F15" s="3">
         <v>57377.7</v>
       </c>
       <c r="G15" s="9">
         <v>68183.5</v>
       </c>
       <c r="H15" s="3">
         <v>69751.5</v>
       </c>
       <c r="I15" s="3">
         <v>1131.2</v>
       </c>
@@ -2779,111 +2809,113 @@
       <c r="Y15" s="10">
         <v>6988.9</v>
       </c>
       <c r="Z15" s="18">
         <v>10368.5</v>
       </c>
       <c r="AA15" s="10">
         <v>14517.2</v>
       </c>
       <c r="AB15" s="10">
         <v>20680.8</v>
       </c>
       <c r="AC15" s="10">
         <v>38552.400000000001</v>
       </c>
       <c r="AD15" s="10">
         <v>49549.1</v>
       </c>
       <c r="AE15" s="12">
         <v>55273.1</v>
       </c>
       <c r="AF15" s="10">
         <v>59972.800000000003</v>
       </c>
       <c r="AG15" s="3">
-        <v>1369.5</v>
+        <v>1282.5</v>
       </c>
       <c r="AH15" s="3">
-        <v>2450.1</v>
+        <v>2435.6999999999998</v>
       </c>
       <c r="AI15" s="10">
-        <v>4872.7</v>
+        <v>4817.8999999999996</v>
       </c>
       <c r="AJ15" s="9">
-        <v>6202.3</v>
-[...2 lines deleted...]
-        <v>7688.3</v>
+        <v>5949.2</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>7427.1</v>
       </c>
       <c r="AL15" s="19">
-        <v>11474.6</v>
+        <v>11513.5</v>
       </c>
       <c r="AM15" s="3">
-        <v>14089.6</v>
+        <v>15460</v>
       </c>
       <c r="AN15" s="3">
-        <v>18011.900000000001</v>
+        <v>24168.7</v>
       </c>
       <c r="AO15" s="19">
-        <v>37912.6</v>
+        <v>42677.3</v>
       </c>
       <c r="AP15" s="19">
-        <v>46648.9</v>
+        <v>56628.1</v>
       </c>
       <c r="AQ15" s="19">
-        <v>59735.7</v>
+        <v>59824.7</v>
       </c>
       <c r="AR15" s="19">
-        <v>62777.599999999999</v>
+        <v>65312.3</v>
       </c>
       <c r="AS15" s="19">
         <v>1420.5</v>
       </c>
-      <c r="AT15" s="39">
+      <c r="AT15" s="38">
         <v>2794.3</v>
       </c>
       <c r="AU15" s="10">
         <v>5624.1</v>
       </c>
       <c r="AV15" s="9">
         <v>6774.2</v>
       </c>
-      <c r="AW15" s="43">
+      <c r="AW15" s="42">
         <v>8430</v>
       </c>
-      <c r="AX15" s="19"/>
+      <c r="AX15" s="19">
+        <v>13206.1</v>
+      </c>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="19"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="19"/>
       <c r="BD15" s="19"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B16" s="3">
         <v>12250.4</v>
       </c>
       <c r="C16" s="3">
         <v>16472.900000000001</v>
       </c>
       <c r="D16" s="3">
         <v>24641.8</v>
       </c>
       <c r="E16" s="3">
         <v>50275.9</v>
       </c>
       <c r="F16" s="3">
         <v>60695.1</v>
       </c>
       <c r="G16" s="9">
         <v>67493.8</v>
       </c>
       <c r="H16" s="3">
         <v>67928.600000000006</v>
       </c>
       <c r="I16" s="3">
         <v>773.2</v>
       </c>
@@ -2935,472 +2967,474 @@
       <c r="Y16" s="10">
         <v>7318.4</v>
       </c>
       <c r="Z16" s="18">
         <v>10360.6</v>
       </c>
       <c r="AA16" s="10">
         <v>14737.4</v>
       </c>
       <c r="AB16" s="10">
         <v>22161.200000000001</v>
       </c>
       <c r="AC16" s="10">
         <v>43658.1</v>
       </c>
       <c r="AD16" s="10">
         <v>51824.3</v>
       </c>
       <c r="AE16" s="12">
         <v>54814.8</v>
       </c>
       <c r="AF16" s="10">
         <v>58170.3</v>
       </c>
       <c r="AG16" s="3">
-        <v>936.1</v>
+        <v>855.8</v>
       </c>
       <c r="AH16" s="3">
-        <v>1427.8</v>
+        <v>1387.5</v>
       </c>
       <c r="AI16" s="10">
-        <v>4261.7</v>
+        <v>4538.3999999999996</v>
       </c>
       <c r="AJ16" s="9">
-        <v>5956.9</v>
-[...2 lines deleted...]
-        <v>8050.7</v>
+        <v>6257.5</v>
+      </c>
+      <c r="AK16" s="10">
+        <v>8280.2999999999993</v>
       </c>
       <c r="AL16" s="19">
-        <v>12097.5</v>
+        <v>11477.8</v>
       </c>
       <c r="AM16" s="3">
-        <v>17203.2</v>
+        <v>16118.8</v>
       </c>
       <c r="AN16" s="3">
-        <v>26240.9</v>
+        <v>23819.7</v>
       </c>
       <c r="AO16" s="19">
-        <v>48279.7</v>
+        <v>45178.400000000001</v>
       </c>
       <c r="AP16" s="19">
-        <v>61021.8</v>
+        <v>54328.800000000003</v>
       </c>
       <c r="AQ16" s="19">
-        <v>64224.2</v>
+        <v>66500.800000000003</v>
       </c>
       <c r="AR16" s="19">
-        <v>67541</v>
+        <v>68362.899999999994</v>
       </c>
       <c r="AS16" s="19">
         <v>893.6</v>
       </c>
-      <c r="AT16" s="39">
+      <c r="AT16" s="38">
         <v>1573.3</v>
       </c>
       <c r="AU16" s="10">
         <v>5848.2</v>
       </c>
       <c r="AV16" s="9">
         <v>7634.3</v>
       </c>
-      <c r="AW16" s="43">
+      <c r="AW16" s="42">
         <v>9871</v>
       </c>
-      <c r="AX16" s="19"/>
+      <c r="AX16" s="19">
+        <v>13396.1</v>
+      </c>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="19"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="19"/>
       <c r="BD16" s="19"/>
     </row>
     <row r="17" spans="1:56" ht="15.75">
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="16"/>
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="16"/>
     </row>
     <row r="18" spans="1:56" ht="21" customHeight="1">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="44"/>
-[...17 lines deleted...]
-      <c r="T18" s="44"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+      <c r="O18" s="50"/>
+      <c r="P18" s="50"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="50"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="49" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AH18" s="49"/>
       <c r="AI18" s="49"/>
       <c r="AJ18" s="49"/>
       <c r="AK18" s="49"/>
       <c r="AL18" s="49"/>
       <c r="AM18" s="49"/>
       <c r="AN18" s="49"/>
       <c r="AO18" s="49"/>
       <c r="AP18" s="49"/>
       <c r="AQ18" s="49"/>
       <c r="AR18" s="49"/>
     </row>
     <row r="19" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R19" s="52" t="s">
-[...3 lines deleted...]
-      <c r="T19" s="52"/>
+      <c r="R19" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="56"/>
+      <c r="T19" s="56"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
-      <c r="AD19" s="51" t="s">
-[...3 lines deleted...]
-      <c r="AF19" s="51"/>
+      <c r="AD19" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="58"/>
+      <c r="AF19" s="58"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="16"/>
       <c r="AK19" s="16"/>
       <c r="AL19" s="16"/>
       <c r="AM19" s="16"/>
       <c r="AN19" s="16"/>
-      <c r="AO19" s="50" t="s">
+      <c r="AO19" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AP19" s="50"/>
-[...1 lines deleted...]
-      <c r="AR19" s="50"/>
+      <c r="AP19" s="44"/>
+      <c r="AQ19" s="44"/>
+      <c r="AR19" s="44"/>
       <c r="AS19" s="16"/>
       <c r="AT19" s="16"/>
       <c r="AU19" s="16"/>
       <c r="AV19" s="16"/>
       <c r="AW19" s="16"/>
       <c r="AX19" s="16"/>
       <c r="AY19" s="16"/>
       <c r="AZ19" s="16"/>
-      <c r="BA19" s="50" t="s">
+      <c r="BA19" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="BB19" s="50"/>
-[...1 lines deleted...]
-      <c r="BD19" s="50"/>
+      <c r="BB19" s="44"/>
+      <c r="BC19" s="44"/>
+      <c r="BD19" s="44"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="54"/>
-[...9 lines deleted...]
-      <c r="I20" s="46" t="s">
+      <c r="A20" s="51"/>
+      <c r="B20" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="47"/>
-[...10 lines deleted...]
-      <c r="U20" s="46" t="s">
+      <c r="J20" s="46"/>
+      <c r="K20" s="46"/>
+      <c r="L20" s="46"/>
+      <c r="M20" s="46"/>
+      <c r="N20" s="46"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="47"/>
+      <c r="U20" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="V20" s="47"/>
-[...24 lines deleted...]
-      <c r="AS20" s="46" t="s">
+      <c r="V20" s="46"/>
+      <c r="W20" s="46"/>
+      <c r="X20" s="46"/>
+      <c r="Y20" s="46"/>
+      <c r="Z20" s="46"/>
+      <c r="AA20" s="46"/>
+      <c r="AB20" s="46"/>
+      <c r="AC20" s="46"/>
+      <c r="AD20" s="46"/>
+      <c r="AE20" s="46"/>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="AT20" s="47"/>
-[...9 lines deleted...]
-      <c r="BD20" s="48"/>
+      <c r="AH20" s="46"/>
+      <c r="AI20" s="46"/>
+      <c r="AJ20" s="46"/>
+      <c r="AK20" s="46"/>
+      <c r="AL20" s="46"/>
+      <c r="AM20" s="46"/>
+      <c r="AN20" s="46"/>
+      <c r="AO20" s="46"/>
+      <c r="AP20" s="46"/>
+      <c r="AQ20" s="46"/>
+      <c r="AR20" s="41"/>
+      <c r="AS20" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AT20" s="46"/>
+      <c r="AU20" s="46"/>
+      <c r="AV20" s="46"/>
+      <c r="AW20" s="46"/>
+      <c r="AX20" s="46"/>
+      <c r="AY20" s="46"/>
+      <c r="AZ20" s="46"/>
+      <c r="BA20" s="46"/>
+      <c r="BB20" s="46"/>
+      <c r="BC20" s="46"/>
+      <c r="BD20" s="47"/>
     </row>
     <row r="21" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="55"/>
+      <c r="A21" s="52"/>
       <c r="B21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H21" s="4" t="s">
-        <v>15</v>
+      <c r="H21" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="Q21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="S21" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="T21" s="4" t="s">
-        <v>15</v>
+      <c r="T21" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="U21" s="17" t="s">
         <v>1</v>
       </c>
       <c r="V21" s="17" t="s">
         <v>2</v>
       </c>
       <c r="W21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="X21" s="17" t="s">
         <v>4</v>
       </c>
       <c r="Y21" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Z21" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AA21" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AB21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AC21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AD21" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AE21" s="29" t="s">
+      <c r="AE21" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AF21" s="17" t="s">
-        <v>15</v>
+      <c r="AF21" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="AG21" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH21" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AI21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AJ21" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AK21" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL21" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM21" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP21" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AQ21" s="32" t="s">
+      <c r="AQ21" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AR21" s="36" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="AS21" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AT21" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AU21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AV21" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AW21" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX21" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY21" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA21" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB21" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC21" s="32" t="s">
+      <c r="BC21" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="BD21" s="36" t="s">
+      <c r="BD21" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:56" s="8" customFormat="1">
       <c r="A22" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B22" s="15">
         <v>96622.978801941135</v>
       </c>
       <c r="C22" s="15">
         <v>128076.32087070528</v>
       </c>
       <c r="D22" s="15">
         <v>191328.06617767524</v>
       </c>
       <c r="E22" s="7">
         <v>341205.67784700351</v>
       </c>
       <c r="F22" s="7">
         <v>421501.65389048599</v>
       </c>
       <c r="G22" s="7">
         <v>474336.21482322301</v>
       </c>
       <c r="H22" s="7">
         <v>501911.77291123307</v>
       </c>
       <c r="I22" s="7">
         <v>7905.0478912224789</v>
       </c>
@@ -3452,111 +3486,113 @@
       <c r="Y22" s="7">
         <v>54725.590750065821</v>
       </c>
       <c r="Z22" s="7">
         <v>80318.604351356451</v>
       </c>
       <c r="AA22" s="7">
         <v>111604.35835350156</v>
       </c>
       <c r="AB22" s="7">
         <v>165581.3236963911</v>
       </c>
       <c r="AC22" s="7">
         <v>293677.23544228205</v>
       </c>
       <c r="AD22" s="7">
         <v>362356.78086135798</v>
       </c>
       <c r="AE22" s="7">
         <v>405345.0678108001</v>
       </c>
       <c r="AF22" s="7">
         <v>435229.12595595967</v>
       </c>
       <c r="AG22" s="7">
-        <v>9582.5294654931604</v>
+        <v>8948.7999999999993</v>
       </c>
       <c r="AH22" s="7">
-        <v>17576.53642683183</v>
+        <v>16444.2</v>
       </c>
       <c r="AI22" s="7">
-        <v>35941.040073885364</v>
+        <v>34931.5</v>
       </c>
       <c r="AJ22" s="7">
-        <v>47676.943008764509</v>
+        <v>46231.8</v>
       </c>
       <c r="AK22" s="7">
-        <v>60158.6</v>
+        <v>59215.9</v>
       </c>
       <c r="AL22" s="7">
-        <v>90331.199999999997</v>
+        <v>88124.3</v>
       </c>
       <c r="AM22" s="7">
-        <v>125853.6</v>
+        <v>123400.9</v>
       </c>
       <c r="AN22" s="7">
-        <v>186999.1</v>
+        <v>190517.8</v>
       </c>
       <c r="AO22" s="7">
-        <v>324059.8</v>
+        <v>328920.8</v>
       </c>
       <c r="AP22" s="7">
-        <v>403611.1</v>
+        <v>401518.6</v>
       </c>
       <c r="AQ22" s="7">
-        <v>451640.9</v>
+        <v>450047</v>
       </c>
       <c r="AR22" s="7">
-        <v>483187.8</v>
+        <v>478573.7</v>
       </c>
       <c r="AS22" s="7">
         <v>9600.4</v>
       </c>
       <c r="AT22" s="7">
         <v>18842.2</v>
       </c>
       <c r="AU22" s="7">
         <v>43863.9</v>
       </c>
       <c r="AV22" s="7">
         <v>56025.5</v>
       </c>
       <c r="AW22" s="7">
         <v>71091.7</v>
       </c>
-      <c r="AX22" s="7"/>
+      <c r="AX22" s="7">
+        <v>108917.1</v>
+      </c>
       <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>7608.5</v>
       </c>
       <c r="C23" s="14">
         <v>12715.5</v>
       </c>
       <c r="D23" s="14">
         <v>18732.5</v>
       </c>
       <c r="E23" s="14">
         <v>20231.8</v>
       </c>
       <c r="F23" s="14">
         <v>25541.4</v>
       </c>
       <c r="G23" s="9">
         <v>23092.1</v>
       </c>
       <c r="H23" s="14">
         <v>27254.1</v>
       </c>
       <c r="I23" s="3">
         <v>842.7</v>
       </c>
@@ -3601,118 +3637,120 @@
       </c>
       <c r="W23" s="12">
         <v>3101.7</v>
       </c>
       <c r="X23" s="10">
         <v>4253.2</v>
       </c>
       <c r="Y23" s="10">
         <v>5333.7</v>
       </c>
       <c r="Z23" s="18">
         <v>7441.3</v>
       </c>
       <c r="AA23" s="10">
         <v>9607.4</v>
       </c>
       <c r="AB23" s="10">
         <v>15004.4</v>
       </c>
       <c r="AC23" s="10">
         <v>17333.3</v>
       </c>
       <c r="AD23" s="10">
         <v>21848</v>
       </c>
-      <c r="AE23" s="30">
+      <c r="AE23" s="29">
         <v>23419.1</v>
       </c>
       <c r="AF23" s="13">
         <v>24240.799999999999</v>
       </c>
       <c r="AG23" s="3">
-        <v>1021.6</v>
+        <v>1277.4000000000001</v>
       </c>
       <c r="AH23" s="3">
-        <v>2139.3000000000002</v>
+        <v>2388.4</v>
       </c>
       <c r="AI23" s="12">
-        <v>3447.6</v>
+        <v>3637</v>
       </c>
       <c r="AJ23" s="10">
-        <v>4715</v>
+        <v>5021</v>
       </c>
       <c r="AK23" s="10">
-        <v>5863.2</v>
+        <v>7512.1</v>
       </c>
       <c r="AL23" s="19">
-        <v>8689.5</v>
+        <v>10189.5</v>
       </c>
       <c r="AM23" s="19">
-        <v>12265.1</v>
+        <v>15355.4</v>
       </c>
       <c r="AN23" s="19">
-        <v>17818.7</v>
+        <v>22589.1</v>
       </c>
       <c r="AO23" s="19">
-        <v>21978.1</v>
+        <v>33177.699999999997</v>
       </c>
       <c r="AP23" s="19">
-        <v>26314.9</v>
+        <v>40789.599999999999</v>
       </c>
       <c r="AQ23" s="19">
-        <v>29517.9</v>
+        <v>42357.599999999999</v>
       </c>
       <c r="AR23" s="19">
-        <v>30703.5</v>
+        <v>45902</v>
       </c>
       <c r="AS23" s="19">
         <v>1204.5</v>
       </c>
       <c r="AT23" s="19">
         <v>2732.6</v>
       </c>
       <c r="AU23" s="12">
         <v>4526.3</v>
       </c>
       <c r="AV23" s="10">
         <v>6067.3</v>
       </c>
       <c r="AW23" s="10">
         <v>9260.6</v>
       </c>
-      <c r="AX23" s="19"/>
+      <c r="AX23" s="19">
+        <v>12327.1</v>
+      </c>
       <c r="AY23" s="19"/>
       <c r="AZ23" s="19"/>
       <c r="BA23" s="19"/>
       <c r="BB23" s="19"/>
       <c r="BC23" s="19"/>
       <c r="BD23" s="19"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B24" s="14">
         <v>1091.8</v>
       </c>
       <c r="C24" s="14">
         <v>1555.3</v>
       </c>
       <c r="D24" s="14">
         <v>2322.4699999999998</v>
       </c>
       <c r="E24" s="14">
         <v>4107.7</v>
       </c>
       <c r="F24" s="14">
         <v>10171.6</v>
       </c>
       <c r="G24" s="9">
         <v>4161.1000000000004</v>
       </c>
       <c r="H24" s="14">
         <v>4952.8999999999996</v>
       </c>
       <c r="I24" s="3">
         <v>65.099999999999994</v>
       </c>
@@ -3757,118 +3795,120 @@
       </c>
       <c r="W24" s="12">
         <v>413.8</v>
       </c>
       <c r="X24" s="10">
         <v>514.79999999999995</v>
       </c>
       <c r="Y24" s="10">
         <v>661.6</v>
       </c>
       <c r="Z24" s="18">
         <v>958.3</v>
       </c>
       <c r="AA24" s="10">
         <v>1350.8</v>
       </c>
       <c r="AB24" s="10">
         <v>2038.9</v>
       </c>
       <c r="AC24" s="10">
         <v>3530</v>
       </c>
       <c r="AD24" s="10">
         <v>7421</v>
       </c>
-      <c r="AE24" s="30">
+      <c r="AE24" s="29">
         <v>7963.9</v>
       </c>
       <c r="AF24" s="13">
         <v>8189.8</v>
       </c>
       <c r="AG24" s="3">
-        <v>78.900000000000006</v>
+        <v>34.5</v>
       </c>
       <c r="AH24" s="3">
-        <v>206.5</v>
+        <v>85.2</v>
       </c>
       <c r="AI24" s="12">
-        <v>459.9</v>
+        <v>217.2</v>
       </c>
       <c r="AJ24" s="10">
-        <v>570.5</v>
+        <v>270.2</v>
       </c>
       <c r="AK24" s="10">
-        <v>727.3</v>
+        <v>441.8</v>
       </c>
       <c r="AL24" s="19">
-        <v>1077.9000000000001</v>
+        <v>656.2</v>
       </c>
       <c r="AM24" s="19">
-        <v>1831</v>
+        <v>998.9</v>
       </c>
       <c r="AN24" s="19">
-        <v>3019.4</v>
+        <v>1767.4</v>
       </c>
       <c r="AO24" s="19">
-        <v>3251.5</v>
+        <v>2891.9</v>
       </c>
       <c r="AP24" s="19">
-        <v>4022.5</v>
+        <v>3488.3</v>
       </c>
       <c r="AQ24" s="19">
-        <v>8503.1</v>
+        <v>3623.7</v>
       </c>
       <c r="AR24" s="19">
-        <v>8846.5</v>
+        <v>3822.2</v>
       </c>
       <c r="AS24" s="19">
         <v>38.1</v>
       </c>
       <c r="AT24" s="19">
         <v>96.4</v>
       </c>
       <c r="AU24" s="12">
         <v>250.3</v>
       </c>
       <c r="AV24" s="10">
         <v>301</v>
       </c>
       <c r="AW24" s="10">
         <v>524.1</v>
       </c>
-      <c r="AX24" s="19"/>
+      <c r="AX24" s="19">
+        <v>770.7</v>
+      </c>
       <c r="AY24" s="19"/>
       <c r="AZ24" s="19"/>
       <c r="BA24" s="19"/>
       <c r="BB24" s="19"/>
       <c r="BC24" s="19"/>
       <c r="BD24" s="19"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B25" s="14">
         <v>11501.2</v>
       </c>
       <c r="C25" s="14">
         <v>15529.5</v>
       </c>
       <c r="D25" s="14">
         <v>23195.3</v>
       </c>
       <c r="E25" s="14">
         <v>38864.400000000001</v>
       </c>
       <c r="F25" s="14">
         <v>45931.8</v>
       </c>
       <c r="G25" s="9">
         <v>47732.5</v>
       </c>
       <c r="H25" s="14">
         <v>55858.6</v>
       </c>
       <c r="I25" s="3">
         <v>1147.8</v>
       </c>
@@ -3913,118 +3953,120 @@
       </c>
       <c r="W25" s="12">
         <v>4328.5</v>
       </c>
       <c r="X25" s="10">
         <v>4914.5</v>
       </c>
       <c r="Y25" s="10">
         <v>6409.4</v>
       </c>
       <c r="Z25" s="18">
         <v>9400.4</v>
       </c>
       <c r="AA25" s="10">
         <v>13394.3</v>
       </c>
       <c r="AB25" s="10">
         <v>19513.5</v>
       </c>
       <c r="AC25" s="10">
         <v>33212.400000000001</v>
       </c>
       <c r="AD25" s="10">
         <v>40206.300000000003</v>
       </c>
-      <c r="AE25" s="30">
+      <c r="AE25" s="29">
         <v>45711.5</v>
       </c>
       <c r="AF25" s="13">
         <v>49697.4</v>
       </c>
       <c r="AG25" s="3">
-        <v>1391.3</v>
+        <v>1132.0999999999999</v>
       </c>
       <c r="AH25" s="3">
-        <v>2633.2</v>
+        <v>2048.8000000000002</v>
       </c>
       <c r="AI25" s="12">
-        <v>4811.2</v>
+        <v>4268.2</v>
       </c>
       <c r="AJ25" s="10">
-        <v>5448.1</v>
+        <v>4800.5</v>
       </c>
       <c r="AK25" s="10">
-        <v>7045.7</v>
+        <v>5798.1</v>
       </c>
       <c r="AL25" s="19">
-        <v>10847.5</v>
+        <v>8982.1</v>
       </c>
       <c r="AM25" s="19">
-        <v>13721.8</v>
+        <v>12284.7</v>
       </c>
       <c r="AN25" s="19">
-        <v>20278.8</v>
+        <v>19315.400000000001</v>
       </c>
       <c r="AO25" s="19">
-        <v>39152.300000000003</v>
+        <v>29395.5</v>
       </c>
       <c r="AP25" s="19">
-        <v>48535.9</v>
+        <v>35963.599999999999</v>
       </c>
       <c r="AQ25" s="19">
-        <v>53326.7</v>
+        <v>42386.3</v>
       </c>
       <c r="AR25" s="19">
-        <v>56220.6</v>
+        <v>44645.9</v>
       </c>
       <c r="AS25" s="19">
         <v>1238</v>
       </c>
       <c r="AT25" s="19">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU25" s="12">
         <v>5909.7</v>
       </c>
       <c r="AV25" s="10">
         <v>6636.3</v>
       </c>
       <c r="AW25" s="10">
         <v>7709.2</v>
       </c>
-      <c r="AX25" s="19"/>
+      <c r="AX25" s="19">
+        <v>12382.3</v>
+      </c>
       <c r="AY25" s="19"/>
       <c r="AZ25" s="19"/>
       <c r="BA25" s="19"/>
       <c r="BB25" s="19"/>
       <c r="BC25" s="19"/>
       <c r="BD25" s="19"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B26" s="14">
         <v>14471.7</v>
       </c>
       <c r="C26" s="14">
         <v>17881</v>
       </c>
       <c r="D26" s="14">
         <v>26793.9</v>
       </c>
       <c r="E26" s="14">
         <v>46554.8</v>
       </c>
       <c r="F26" s="14">
         <v>55090.1</v>
       </c>
       <c r="G26" s="9">
         <v>70120.7</v>
       </c>
       <c r="H26" s="14">
         <v>68397.5</v>
       </c>
       <c r="I26" s="3">
         <v>1180.5999999999999</v>
       </c>
@@ -4069,118 +4111,120 @@
       </c>
       <c r="W26" s="12">
         <v>4458.3999999999996</v>
       </c>
       <c r="X26" s="10">
         <v>5973.7</v>
       </c>
       <c r="Y26" s="10">
         <v>7204.7</v>
       </c>
       <c r="Z26" s="18">
         <v>11718.9</v>
       </c>
       <c r="AA26" s="10">
         <v>15836.1</v>
       </c>
       <c r="AB26" s="10">
         <v>22771.9</v>
       </c>
       <c r="AC26" s="10">
         <v>39708.800000000003</v>
       </c>
       <c r="AD26" s="10">
         <v>48894.8</v>
       </c>
-      <c r="AE26" s="30">
+      <c r="AE26" s="29">
         <v>54301.1</v>
       </c>
       <c r="AF26" s="13">
         <v>57637.5</v>
       </c>
       <c r="AG26" s="3">
-        <v>1431.1</v>
+        <v>1248.3</v>
       </c>
       <c r="AH26" s="3">
-        <v>2327</v>
+        <v>2204.9</v>
       </c>
       <c r="AI26" s="12">
-        <v>4955.6000000000004</v>
+        <v>4762.7</v>
       </c>
       <c r="AJ26" s="10">
-        <v>6622.3</v>
+        <v>6489.8</v>
       </c>
       <c r="AK26" s="10">
-        <v>7920</v>
+        <v>8126.4</v>
       </c>
       <c r="AL26" s="19">
-        <v>11783.4</v>
+        <v>13313.2</v>
       </c>
       <c r="AM26" s="19">
-        <v>18181.099999999999</v>
+        <v>19615.7</v>
       </c>
       <c r="AN26" s="19">
-        <v>28680.5</v>
+        <v>28689.3</v>
       </c>
       <c r="AO26" s="19">
-        <v>45854.8</v>
+        <v>42860.2</v>
       </c>
       <c r="AP26" s="19">
-        <v>57381.599999999999</v>
+        <v>51961.2</v>
       </c>
       <c r="AQ26" s="19">
-        <v>61192.4</v>
+        <v>58819.3</v>
       </c>
       <c r="AR26" s="19">
-        <v>64031.4</v>
+        <v>62627.9</v>
       </c>
       <c r="AS26" s="19">
         <v>1384.3</v>
       </c>
       <c r="AT26" s="19">
         <v>2564</v>
       </c>
       <c r="AU26" s="12">
         <v>5682.1</v>
       </c>
       <c r="AV26" s="10">
         <v>7560.9</v>
       </c>
       <c r="AW26" s="10">
         <v>9357.7000000000007</v>
       </c>
-      <c r="AX26" s="19"/>
+      <c r="AX26" s="19">
+        <v>16117.1</v>
+      </c>
       <c r="AY26" s="19"/>
       <c r="AZ26" s="19"/>
       <c r="BA26" s="19"/>
       <c r="BB26" s="19"/>
       <c r="BC26" s="19"/>
       <c r="BD26" s="19"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B27" s="14">
         <v>10042.700000000001</v>
       </c>
       <c r="C27" s="14">
         <v>13082.8</v>
       </c>
       <c r="D27" s="14">
         <v>19603.7</v>
       </c>
       <c r="E27" s="14">
         <v>39593</v>
       </c>
       <c r="F27" s="14">
         <v>45267.1</v>
       </c>
       <c r="G27" s="9">
         <v>52625.4</v>
       </c>
       <c r="H27" s="14">
         <v>54977.2</v>
       </c>
       <c r="I27" s="3">
         <v>883.6</v>
       </c>
@@ -4225,118 +4269,120 @@
       </c>
       <c r="W27" s="12">
         <v>3419.3</v>
       </c>
       <c r="X27" s="10">
         <v>4070.8</v>
       </c>
       <c r="Y27" s="10">
         <v>5362.3</v>
       </c>
       <c r="Z27" s="18">
         <v>8403.7999999999993</v>
       </c>
       <c r="AA27" s="10">
         <v>11470.7</v>
       </c>
       <c r="AB27" s="10">
         <v>17070.8</v>
       </c>
       <c r="AC27" s="10">
         <v>33913.1</v>
       </c>
       <c r="AD27" s="10">
         <v>39803.599999999999</v>
       </c>
-      <c r="AE27" s="30">
+      <c r="AE27" s="29">
         <v>45678.400000000001</v>
       </c>
       <c r="AF27" s="13">
         <v>48049.3</v>
       </c>
       <c r="AG27" s="3">
-        <v>1071.0999999999999</v>
+        <v>753.9</v>
       </c>
       <c r="AH27" s="3">
-        <v>2198.4</v>
+        <v>1555.4</v>
       </c>
       <c r="AI27" s="12">
-        <v>3800.6</v>
+        <v>2852.5</v>
       </c>
       <c r="AJ27" s="10">
-        <v>4512.8</v>
+        <v>3392.6</v>
       </c>
       <c r="AK27" s="10">
-        <v>5894.7</v>
+        <v>4712.3</v>
       </c>
       <c r="AL27" s="19">
-        <v>8736.2000000000007</v>
+        <v>7327.7</v>
       </c>
       <c r="AM27" s="19">
-        <v>17219.7</v>
+        <v>10058.200000000001</v>
       </c>
       <c r="AN27" s="19">
-        <v>30693.1</v>
+        <v>15165.5</v>
       </c>
       <c r="AO27" s="19">
-        <v>36207.4</v>
+        <v>33857.9</v>
       </c>
       <c r="AP27" s="19">
-        <v>45136.6</v>
+        <v>40889.300000000003</v>
       </c>
       <c r="AQ27" s="19">
-        <v>50004.9</v>
+        <v>46547.5</v>
       </c>
       <c r="AR27" s="19">
-        <v>53989.5</v>
+        <v>48288.2</v>
       </c>
       <c r="AS27" s="19">
         <v>880.9</v>
       </c>
       <c r="AT27" s="19">
         <v>1815.2</v>
       </c>
       <c r="AU27" s="12">
         <v>3545.4</v>
       </c>
       <c r="AV27" s="10">
         <v>4100.2</v>
       </c>
       <c r="AW27" s="10">
         <v>5730.4</v>
       </c>
-      <c r="AX27" s="19"/>
+      <c r="AX27" s="19">
+        <v>9374.4</v>
+      </c>
       <c r="AY27" s="19"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="19"/>
       <c r="BC27" s="19"/>
       <c r="BD27" s="19"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B28" s="14">
         <v>10569.9</v>
       </c>
       <c r="C28" s="14">
         <v>14374</v>
       </c>
       <c r="D28" s="14">
         <v>21472.799999999999</v>
       </c>
       <c r="E28" s="14">
         <v>47213.9</v>
       </c>
       <c r="F28" s="14">
         <v>55772.4</v>
       </c>
       <c r="G28" s="9">
         <v>56225.5</v>
       </c>
       <c r="H28" s="14">
         <v>61300.5</v>
       </c>
       <c r="I28" s="3">
         <v>823.6</v>
       </c>
@@ -4381,118 +4427,120 @@
       </c>
       <c r="W28" s="12">
         <v>3053.6</v>
       </c>
       <c r="X28" s="10">
         <v>5452</v>
       </c>
       <c r="Y28" s="10">
         <v>6475.7</v>
       </c>
       <c r="Z28" s="18">
         <v>8878.5</v>
       </c>
       <c r="AA28" s="10">
         <v>12242.2</v>
       </c>
       <c r="AB28" s="10">
         <v>19387.7</v>
       </c>
       <c r="AC28" s="10">
         <v>40201</v>
       </c>
       <c r="AD28" s="10">
         <v>47215.1</v>
       </c>
-      <c r="AE28" s="30">
+      <c r="AE28" s="29">
         <v>50298.3</v>
       </c>
       <c r="AF28" s="13">
         <v>55745.7</v>
       </c>
       <c r="AG28" s="3">
-        <v>998.4</v>
+        <v>940.5</v>
       </c>
       <c r="AH28" s="3">
-        <v>1789.2</v>
+        <v>1576</v>
       </c>
       <c r="AI28" s="12">
-        <v>3394.1</v>
+        <v>3165</v>
       </c>
       <c r="AJ28" s="10">
-        <v>6043.9</v>
+        <v>5611.6</v>
       </c>
       <c r="AK28" s="10">
-        <v>7118.6</v>
+        <v>6540.2</v>
       </c>
       <c r="AL28" s="19">
-        <v>10550.3</v>
+        <v>9311.9</v>
       </c>
       <c r="AM28" s="19">
-        <v>13629.2</v>
+        <v>11332.1</v>
       </c>
       <c r="AN28" s="19">
-        <v>18334.2</v>
+        <v>19831.3</v>
       </c>
       <c r="AO28" s="19">
-        <v>43292.6</v>
+        <v>33896.199999999997</v>
       </c>
       <c r="AP28" s="19">
-        <v>54611.9</v>
+        <v>37657.699999999997</v>
       </c>
       <c r="AQ28" s="19">
-        <v>58064.3</v>
+        <v>41915.300000000003</v>
       </c>
       <c r="AR28" s="19">
-        <v>60594.8</v>
+        <v>45118.7</v>
       </c>
       <c r="AS28" s="19">
         <v>975.7</v>
       </c>
       <c r="AT28" s="19">
         <v>1771.2</v>
       </c>
       <c r="AU28" s="12">
         <v>4121.8</v>
       </c>
       <c r="AV28" s="10">
         <v>6760</v>
       </c>
       <c r="AW28" s="10">
         <v>7882</v>
       </c>
-      <c r="AX28" s="19"/>
+      <c r="AX28" s="19">
+        <v>11914.2</v>
+      </c>
       <c r="AY28" s="19"/>
       <c r="AZ28" s="19"/>
       <c r="BA28" s="19"/>
       <c r="BB28" s="19"/>
       <c r="BC28" s="19"/>
       <c r="BD28" s="19"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>8262.7000000000007</v>
       </c>
       <c r="C29" s="14">
         <v>10424.1</v>
       </c>
       <c r="D29" s="14">
         <v>15573.6</v>
       </c>
       <c r="E29" s="14">
         <v>25179.8</v>
       </c>
       <c r="F29" s="14">
         <v>31549.7</v>
       </c>
       <c r="G29" s="9">
         <v>39169</v>
       </c>
       <c r="H29" s="14">
         <v>43499.7</v>
       </c>
       <c r="I29" s="3">
         <v>529</v>
       </c>
@@ -4537,118 +4585,120 @@
       </c>
       <c r="W29" s="12">
         <v>2736.4</v>
       </c>
       <c r="X29" s="10">
         <v>3545.6</v>
       </c>
       <c r="Y29" s="10">
         <v>4593.5</v>
       </c>
       <c r="Z29" s="18">
         <v>6400.3</v>
       </c>
       <c r="AA29" s="10">
         <v>8977.7000000000007</v>
       </c>
       <c r="AB29" s="10">
         <v>13405.9</v>
       </c>
       <c r="AC29" s="10">
         <v>21710.400000000001</v>
       </c>
       <c r="AD29" s="10">
         <v>27978.3</v>
       </c>
-      <c r="AE29" s="30">
+      <c r="AE29" s="29">
         <v>34182.5</v>
       </c>
       <c r="AF29" s="13">
         <v>37355.1</v>
       </c>
       <c r="AG29" s="3">
-        <v>641.29999999999995</v>
+        <v>686.8</v>
       </c>
       <c r="AH29" s="3">
-        <v>1353.4</v>
+        <v>1499.7</v>
       </c>
       <c r="AI29" s="12">
-        <v>3041.6</v>
+        <v>3370</v>
       </c>
       <c r="AJ29" s="10">
-        <v>3930.5</v>
+        <v>4412.1000000000004</v>
       </c>
       <c r="AK29" s="10">
-        <v>5049.5</v>
+        <v>5584.4</v>
       </c>
       <c r="AL29" s="19">
-        <v>7686</v>
+        <v>8194.5</v>
       </c>
       <c r="AM29" s="19">
-        <v>10162.200000000001</v>
+        <v>11317.5</v>
       </c>
       <c r="AN29" s="19">
-        <v>15061.1</v>
+        <v>18167.8</v>
       </c>
       <c r="AO29" s="19">
-        <v>24334.2</v>
+        <v>32703.8</v>
       </c>
       <c r="AP29" s="19">
-        <v>30193</v>
+        <v>39328.9</v>
       </c>
       <c r="AQ29" s="19">
-        <v>33792.699999999997</v>
+        <v>45415</v>
       </c>
       <c r="AR29" s="19">
-        <v>38776.6</v>
+        <v>47934.5</v>
       </c>
       <c r="AS29" s="19">
         <v>771.5</v>
       </c>
       <c r="AT29" s="19">
         <v>1739.3</v>
       </c>
       <c r="AU29" s="12">
         <v>4441.3</v>
       </c>
       <c r="AV29" s="10">
         <v>5533.5</v>
       </c>
       <c r="AW29" s="10">
         <v>6841.1</v>
       </c>
-      <c r="AX29" s="19"/>
+      <c r="AX29" s="19">
+        <v>10457.1</v>
+      </c>
       <c r="AY29" s="19"/>
       <c r="AZ29" s="19"/>
       <c r="BA29" s="19"/>
       <c r="BB29" s="19"/>
       <c r="BC29" s="19"/>
       <c r="BD29" s="19"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B30" s="14">
         <v>8337.9</v>
       </c>
       <c r="C30" s="14">
         <v>9764.7000000000007</v>
       </c>
       <c r="D30" s="14">
         <v>14594.6</v>
       </c>
       <c r="E30" s="14">
         <v>25257.7</v>
       </c>
       <c r="F30" s="14">
         <v>34335.5</v>
       </c>
       <c r="G30" s="9">
         <v>45678.3</v>
       </c>
       <c r="H30" s="14">
         <v>48180.9</v>
       </c>
       <c r="I30" s="3">
         <v>542.29999999999995</v>
       </c>
@@ -4693,118 +4743,120 @@
       </c>
       <c r="W30" s="12">
         <v>2657.7</v>
       </c>
       <c r="X30" s="10">
         <v>3374.3</v>
       </c>
       <c r="Y30" s="10">
         <v>4439</v>
       </c>
       <c r="Z30" s="18">
         <v>6443.6</v>
       </c>
       <c r="AA30" s="10">
         <v>9563</v>
       </c>
       <c r="AB30" s="10">
         <v>13608.7</v>
       </c>
       <c r="AC30" s="10">
         <v>21925.599999999999</v>
       </c>
       <c r="AD30" s="10">
         <v>27690.2</v>
       </c>
-      <c r="AE30" s="30">
+      <c r="AE30" s="29">
         <v>33775.300000000003</v>
       </c>
       <c r="AF30" s="13">
         <v>36284.5</v>
       </c>
       <c r="AG30" s="3">
-        <v>657.4</v>
+        <v>752.1</v>
       </c>
       <c r="AH30" s="3">
-        <v>1080.0999999999999</v>
+        <v>1292.8</v>
       </c>
       <c r="AI30" s="12">
-        <v>2954.1</v>
+        <v>3433.5</v>
       </c>
       <c r="AJ30" s="10">
-        <v>3740.6</v>
+        <v>4200.7</v>
       </c>
       <c r="AK30" s="10">
-        <v>4879.7</v>
+        <v>5009</v>
       </c>
       <c r="AL30" s="19">
-        <v>7543.7</v>
+        <v>7505.9</v>
       </c>
       <c r="AM30" s="19">
-        <v>7732.2</v>
+        <v>11159.9</v>
       </c>
       <c r="AN30" s="19">
-        <v>9067.7999999999993</v>
+        <v>17346.2</v>
       </c>
       <c r="AO30" s="19">
-        <v>23915.7</v>
+        <v>32666.9</v>
       </c>
       <c r="AP30" s="19">
-        <v>29876.400000000001</v>
+        <v>40910.400000000001</v>
       </c>
       <c r="AQ30" s="19">
-        <v>33424.800000000003</v>
+        <v>43126.400000000001</v>
       </c>
       <c r="AR30" s="19">
-        <v>39865.4</v>
+        <v>47071</v>
       </c>
       <c r="AS30" s="19">
         <v>825.8</v>
       </c>
       <c r="AT30" s="19">
         <v>1419.7</v>
       </c>
       <c r="AU30" s="12">
         <v>4083.5</v>
       </c>
       <c r="AV30" s="10">
         <v>4883.2</v>
       </c>
       <c r="AW30" s="10">
         <v>5767.4</v>
       </c>
-      <c r="AX30" s="19"/>
+      <c r="AX30" s="19">
+        <v>9296.4</v>
+      </c>
       <c r="AY30" s="19"/>
       <c r="AZ30" s="19"/>
       <c r="BA30" s="19"/>
       <c r="BB30" s="19"/>
       <c r="BC30" s="19"/>
       <c r="BD30" s="19"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B31" s="14">
         <v>12492.7</v>
       </c>
       <c r="C31" s="14">
         <v>16285.2</v>
       </c>
       <c r="D31" s="14">
         <v>24407.3</v>
       </c>
       <c r="E31" s="14">
         <v>43936.9</v>
       </c>
       <c r="F31" s="14">
         <v>57313.8</v>
       </c>
       <c r="G31" s="9">
         <v>68142.5</v>
       </c>
       <c r="H31" s="14">
         <v>69647</v>
       </c>
       <c r="I31" s="3">
         <v>1122.0999999999999</v>
       </c>
@@ -4849,118 +4901,120 @@
       </c>
       <c r="W31" s="12">
         <v>4355.3</v>
       </c>
       <c r="X31" s="10">
         <v>5560.4</v>
       </c>
       <c r="Y31" s="10">
         <v>6951</v>
       </c>
       <c r="Z31" s="18">
         <v>10325</v>
       </c>
       <c r="AA31" s="10">
         <v>14480.2</v>
       </c>
       <c r="AB31" s="10">
         <v>20630.8</v>
       </c>
       <c r="AC31" s="10">
         <v>38497.4</v>
       </c>
       <c r="AD31" s="10">
         <v>49490.6</v>
       </c>
-      <c r="AE31" s="30">
+      <c r="AE31" s="29">
         <v>55217.9</v>
       </c>
       <c r="AF31" s="13">
         <v>59878.6</v>
       </c>
       <c r="AG31" s="3">
-        <v>1360.2</v>
+        <v>1269</v>
       </c>
       <c r="AH31" s="3">
-        <v>2435.8000000000002</v>
+        <v>2408.6</v>
       </c>
       <c r="AI31" s="12">
-        <v>4841</v>
+        <v>4693.8</v>
       </c>
       <c r="AJ31" s="10">
-        <v>6164.1</v>
+        <v>5785.2</v>
       </c>
       <c r="AK31" s="10">
-        <v>7641.1</v>
+        <v>7223.2</v>
       </c>
       <c r="AL31" s="19">
-        <v>11328.1</v>
+        <v>11269.7</v>
       </c>
       <c r="AM31" s="19">
-        <v>13918.7</v>
+        <v>15176.3</v>
       </c>
       <c r="AN31" s="19">
-        <v>17816.599999999999</v>
+        <v>23845.1</v>
       </c>
       <c r="AO31" s="19">
-        <v>37805.800000000003</v>
+        <v>42313.7</v>
       </c>
       <c r="AP31" s="19">
-        <v>46530.2</v>
+        <v>56224.6</v>
       </c>
       <c r="AQ31" s="19">
-        <v>59605</v>
+        <v>59381.3</v>
       </c>
       <c r="AR31" s="19">
-        <v>62635</v>
+        <v>64829</v>
       </c>
       <c r="AS31" s="19">
         <v>1389.1</v>
       </c>
       <c r="AT31" s="19">
         <v>2731.4</v>
       </c>
       <c r="AU31" s="12">
         <v>5461.5</v>
       </c>
       <c r="AV31" s="10">
         <v>6557.4</v>
       </c>
       <c r="AW31" s="10">
         <v>8158.9</v>
       </c>
-      <c r="AX31" s="19"/>
+      <c r="AX31" s="19">
+        <v>12894.6</v>
+      </c>
       <c r="AY31" s="19"/>
       <c r="AZ31" s="19"/>
       <c r="BA31" s="19"/>
       <c r="BB31" s="19"/>
       <c r="BC31" s="19"/>
       <c r="BD31" s="19"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B32" s="14">
         <v>12243.9</v>
       </c>
       <c r="C32" s="14">
         <v>16464.2</v>
       </c>
       <c r="D32" s="14">
         <v>24631.9</v>
       </c>
       <c r="E32" s="14">
         <v>50265.7</v>
       </c>
       <c r="F32" s="14">
         <v>60528.3</v>
       </c>
       <c r="G32" s="9">
         <v>67389.100000000006</v>
       </c>
       <c r="H32" s="14">
         <v>67843.399999999994</v>
       </c>
       <c r="I32" s="3">
         <v>768.2</v>
       </c>
@@ -5005,491 +5059,493 @@
       </c>
       <c r="W32" s="12">
         <v>3810.3</v>
       </c>
       <c r="X32" s="10">
         <v>5348.4</v>
       </c>
       <c r="Y32" s="10">
         <v>7294.7</v>
       </c>
       <c r="Z32" s="18">
         <v>10348.5</v>
       </c>
       <c r="AA32" s="10">
         <v>14682</v>
       </c>
       <c r="AB32" s="10">
         <v>22148.7</v>
       </c>
       <c r="AC32" s="10">
         <v>43645.2</v>
       </c>
       <c r="AD32" s="10">
         <v>51808.9</v>
       </c>
-      <c r="AE32" s="30">
+      <c r="AE32" s="29">
         <v>54797.1</v>
       </c>
       <c r="AF32" s="13">
         <v>58150.400000000001</v>
       </c>
       <c r="AG32" s="3">
-        <v>931.2</v>
+        <v>854.2</v>
       </c>
       <c r="AH32" s="3">
-        <v>1413.6</v>
+        <v>1384.4</v>
       </c>
       <c r="AI32" s="12">
-        <v>4235.3</v>
+        <v>4531.6000000000004</v>
       </c>
       <c r="AJ32" s="10">
-        <v>5929.1</v>
+        <v>6248.1</v>
       </c>
       <c r="AK32" s="10">
-        <v>8018.8</v>
+        <v>8268.4</v>
       </c>
       <c r="AL32" s="19">
-        <v>12088.6</v>
+        <v>11463.6</v>
       </c>
       <c r="AM32" s="3">
-        <v>17192.599999999999</v>
+        <v>16102.2</v>
       </c>
       <c r="AN32" s="19">
-        <v>26228.9</v>
+        <v>23800.7</v>
       </c>
       <c r="AO32" s="19">
-        <v>48267.4</v>
+        <v>45157</v>
       </c>
       <c r="AP32" s="19">
-        <v>61008.1</v>
+        <v>54305</v>
       </c>
       <c r="AQ32" s="19">
-        <v>64209.1</v>
+        <v>66474.600000000006</v>
       </c>
       <c r="AR32" s="19">
-        <v>67524.5</v>
+        <v>68334.3</v>
       </c>
       <c r="AS32" s="19">
         <v>892.5</v>
       </c>
       <c r="AT32" s="19">
         <v>1571.2</v>
       </c>
       <c r="AU32" s="12">
         <v>5842</v>
       </c>
       <c r="AV32" s="10">
         <v>7625.7</v>
       </c>
       <c r="AW32" s="10">
         <v>9860.2999999999993</v>
       </c>
-      <c r="AX32" s="19"/>
+      <c r="AX32" s="19">
+        <v>13383.2</v>
+      </c>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="19"/>
       <c r="BA32" s="19"/>
       <c r="BB32" s="19"/>
       <c r="BC32" s="19"/>
       <c r="BD32" s="19"/>
     </row>
     <row r="33" spans="1:56" ht="15.75">
       <c r="U33" s="16"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
       <c r="Y33" s="16"/>
       <c r="Z33" s="16"/>
       <c r="AA33" s="16"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="16"/>
       <c r="AG33" s="16"/>
       <c r="AH33" s="16"/>
       <c r="AI33" s="16"/>
       <c r="AJ33" s="16"/>
       <c r="AK33" s="16"/>
       <c r="AL33" s="16"/>
       <c r="AM33" s="16"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
     </row>
     <row r="34" spans="1:56" ht="21" customHeight="1">
-      <c r="A34" s="44" t="s">
+      <c r="A34" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="44"/>
-[...17 lines deleted...]
-      <c r="T34" s="44"/>
+      <c r="B34" s="50"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="50"/>
+      <c r="N34" s="50"/>
+      <c r="O34" s="50"/>
+      <c r="P34" s="50"/>
+      <c r="Q34" s="50"/>
+      <c r="R34" s="50"/>
+      <c r="S34" s="50"/>
+      <c r="T34" s="50"/>
       <c r="U34" s="16"/>
       <c r="V34" s="16"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
       <c r="Y34" s="16"/>
       <c r="Z34" s="16"/>
       <c r="AA34" s="16"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="16"/>
       <c r="AD34" s="16"/>
       <c r="AE34" s="16"/>
       <c r="AF34" s="16"/>
       <c r="AG34" s="49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="AH34" s="49"/>
       <c r="AI34" s="49"/>
       <c r="AJ34" s="49"/>
       <c r="AK34" s="49"/>
       <c r="AL34" s="49"/>
       <c r="AM34" s="49"/>
       <c r="AN34" s="49"/>
       <c r="AO34" s="49"/>
       <c r="AP34" s="49"/>
       <c r="AQ34" s="49"/>
       <c r="AR34" s="49"/>
       <c r="AS34" s="49"/>
       <c r="AT34" s="49"/>
       <c r="AU34" s="49"/>
       <c r="AV34" s="49"/>
       <c r="AW34" s="49"/>
       <c r="AX34" s="49"/>
       <c r="AY34" s="49"/>
       <c r="AZ34" s="49"/>
       <c r="BA34" s="49"/>
       <c r="BB34" s="49"/>
       <c r="BC34" s="49"/>
       <c r="BD34" s="49"/>
     </row>
     <row r="35" spans="1:56" ht="22.5" customHeight="1" thickBot="1">
-      <c r="R35" s="52" t="s">
-[...3 lines deleted...]
-      <c r="T35" s="52"/>
+      <c r="R35" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="56"/>
+      <c r="T35" s="56"/>
       <c r="U35" s="16"/>
       <c r="V35" s="16"/>
       <c r="W35" s="16"/>
       <c r="X35" s="16"/>
       <c r="Y35" s="16"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
-      <c r="AD35" s="51" t="s">
-[...3 lines deleted...]
-      <c r="AF35" s="51"/>
+      <c r="AD35" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="58"/>
+      <c r="AF35" s="58"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="16"/>
       <c r="AI35" s="16"/>
       <c r="AJ35" s="16"/>
       <c r="AK35" s="16"/>
       <c r="AL35" s="16"/>
       <c r="AM35" s="16"/>
       <c r="AN35" s="16"/>
-      <c r="AO35" s="50" t="s">
+      <c r="AO35" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AP35" s="50"/>
-[...1 lines deleted...]
-      <c r="AR35" s="50"/>
+      <c r="AP35" s="44"/>
+      <c r="AQ35" s="44"/>
+      <c r="AR35" s="44"/>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AX35" s="16"/>
       <c r="AY35" s="16"/>
       <c r="AZ35" s="16"/>
-      <c r="BA35" s="50" t="s">
+      <c r="BA35" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="BB35" s="50"/>
-[...1 lines deleted...]
-      <c r="BD35" s="50"/>
+      <c r="BB35" s="44"/>
+      <c r="BC35" s="44"/>
+      <c r="BD35" s="44"/>
     </row>
     <row r="36" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A36" s="54"/>
-[...9 lines deleted...]
-      <c r="I36" s="46" t="s">
+      <c r="A36" s="51"/>
+      <c r="B36" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="J36" s="47"/>
-[...10 lines deleted...]
-      <c r="U36" s="46" t="s">
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="47"/>
+      <c r="U36" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="V36" s="47"/>
-[...24 lines deleted...]
-      <c r="AS36" s="46" t="s">
+      <c r="V36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46"/>
+      <c r="AA36" s="46"/>
+      <c r="AB36" s="46"/>
+      <c r="AC36" s="46"/>
+      <c r="AD36" s="46"/>
+      <c r="AE36" s="46"/>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="AT36" s="47"/>
-[...9 lines deleted...]
-      <c r="BD36" s="48"/>
+      <c r="AH36" s="46"/>
+      <c r="AI36" s="46"/>
+      <c r="AJ36" s="46"/>
+      <c r="AK36" s="46"/>
+      <c r="AL36" s="46"/>
+      <c r="AM36" s="46"/>
+      <c r="AN36" s="46"/>
+      <c r="AO36" s="46"/>
+      <c r="AP36" s="46"/>
+      <c r="AQ36" s="46"/>
+      <c r="AR36" s="47"/>
+      <c r="AS36" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AT36" s="46"/>
+      <c r="AU36" s="46"/>
+      <c r="AV36" s="46"/>
+      <c r="AW36" s="46"/>
+      <c r="AX36" s="46"/>
+      <c r="AY36" s="46"/>
+      <c r="AZ36" s="46"/>
+      <c r="BA36" s="46"/>
+      <c r="BB36" s="46"/>
+      <c r="BC36" s="46"/>
+      <c r="BD36" s="47"/>
     </row>
     <row r="37" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A37" s="55"/>
+      <c r="A37" s="52"/>
       <c r="B37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H37" s="4" t="s">
-        <v>15</v>
+      <c r="H37" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="Q37" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R37" s="4" t="s">
         <v>10</v>
       </c>
       <c r="S37" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="T37" s="4" t="s">
-        <v>15</v>
+      <c r="T37" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="U37" s="17" t="s">
         <v>1</v>
       </c>
       <c r="V37" s="17" t="s">
         <v>2</v>
       </c>
       <c r="W37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="X37" s="17" t="s">
         <v>4</v>
       </c>
       <c r="Y37" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Z37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AA37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AB37" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AC37" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AD37" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AE37" s="29" t="s">
+      <c r="AE37" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AF37" s="17" t="s">
-        <v>15</v>
+      <c r="AF37" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="AG37" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH37" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AI37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AJ37" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AK37" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN37" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO37" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP37" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AQ37" s="32" t="s">
+      <c r="AQ37" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AR37" s="36" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="AS37" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AT37" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AU37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AV37" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AW37" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY37" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ37" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA37" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB37" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC37" s="32" t="s">
+      <c r="BC37" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="BD37" s="36" t="s">
+      <c r="BD37" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:56" s="8" customFormat="1">
       <c r="A38" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B38" s="15">
         <v>2778.9746531395076</v>
       </c>
       <c r="C38" s="15">
         <v>22672.299885737</v>
       </c>
       <c r="D38" s="15">
         <v>70048.872443701621</v>
       </c>
       <c r="E38" s="7">
         <v>195855.14719188423</v>
       </c>
       <c r="F38" s="7">
         <v>255895.33529168961</v>
       </c>
       <c r="G38" s="7">
         <v>287979.12957716407</v>
       </c>
       <c r="H38" s="7">
         <v>287985.34022822062</v>
       </c>
       <c r="I38" s="7">
         <v>9.8304082028985516</v>
       </c>
@@ -5541,111 +5597,113 @@
       <c r="Y38" s="7">
         <v>2014.8010900983334</v>
       </c>
       <c r="Z38" s="7">
         <v>3791.1416615409389</v>
       </c>
       <c r="AA38" s="7">
         <v>25093.715233122814</v>
       </c>
       <c r="AB38" s="7">
         <v>65741.444576075941</v>
       </c>
       <c r="AC38" s="7">
         <v>173615.1415862912</v>
       </c>
       <c r="AD38" s="7">
         <v>224686.50719612243</v>
       </c>
       <c r="AE38" s="7">
         <v>251448.02539347997</v>
       </c>
       <c r="AF38" s="7">
         <v>254853.08569486596</v>
       </c>
       <c r="AG38" s="7">
-        <v>10.726522583333333</v>
+        <v>21.2</v>
       </c>
       <c r="AH38" s="7">
-        <v>22.944845458333333</v>
+        <v>42.3</v>
       </c>
       <c r="AI38" s="7">
-        <v>33.958007875</v>
+        <v>63.5</v>
       </c>
       <c r="AJ38" s="7">
-        <v>45.141761041666669</v>
+        <v>84.7</v>
       </c>
       <c r="AK38" s="7">
-        <v>1740.4</v>
+        <v>1846.5</v>
       </c>
       <c r="AL38" s="7">
-        <v>3701.6</v>
+        <v>3512.4</v>
       </c>
       <c r="AM38" s="7">
-        <v>28720.5</v>
+        <v>27787.5</v>
       </c>
       <c r="AN38" s="7">
-        <v>75074.3</v>
+        <v>80491.899999999994</v>
       </c>
       <c r="AO38" s="7">
-        <v>190000.7</v>
+        <v>196875.5</v>
       </c>
       <c r="AP38" s="7">
-        <v>250427.2</v>
+        <v>251501.3</v>
       </c>
       <c r="AQ38" s="7">
-        <v>279314</v>
+        <v>282583.5</v>
       </c>
       <c r="AR38" s="7">
-        <v>284161.90000000002</v>
-[...1 lines deleted...]
-      <c r="AS38" s="40">
+        <v>282604.59999999998</v>
+      </c>
+      <c r="AS38" s="39">
         <v>34.799999999999997</v>
       </c>
       <c r="AT38" s="7">
         <v>74.3</v>
       </c>
       <c r="AU38" s="7">
         <v>102.1</v>
       </c>
       <c r="AV38" s="7">
         <v>123.5</v>
       </c>
       <c r="AW38" s="23">
         <v>2368.1</v>
       </c>
-      <c r="AX38" s="7"/>
+      <c r="AX38" s="7">
+        <v>4879.8999999999996</v>
+      </c>
       <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B39" s="3">
         <v>429.7</v>
       </c>
       <c r="C39" s="3">
         <v>4195.7</v>
       </c>
       <c r="D39" s="3">
         <v>9014.7000000000007</v>
       </c>
       <c r="E39" s="9">
         <v>9566</v>
       </c>
       <c r="F39" s="9">
         <v>12336.2</v>
       </c>
       <c r="G39" s="9">
         <v>9718.7999999999993</v>
       </c>
       <c r="H39" s="9">
         <v>12648.1</v>
       </c>
       <c r="I39" s="3">
         <v>0</v>
       </c>
@@ -5690,118 +5748,120 @@
       </c>
       <c r="W39" s="10">
         <v>0</v>
       </c>
       <c r="X39" s="9">
         <v>0</v>
       </c>
       <c r="Y39" s="10">
         <v>0</v>
       </c>
       <c r="Z39" s="18">
         <v>416</v>
       </c>
       <c r="AA39" s="10">
         <v>1625.6</v>
       </c>
       <c r="AB39" s="13">
         <v>6311.7</v>
       </c>
       <c r="AC39" s="13">
         <v>6709.6</v>
       </c>
       <c r="AD39" s="20">
         <v>10406.5</v>
       </c>
-      <c r="AE39" s="30">
+      <c r="AE39" s="29">
         <v>10817</v>
       </c>
       <c r="AF39" s="13">
         <v>10921.7</v>
       </c>
       <c r="AG39" s="3">
         <v>0</v>
       </c>
       <c r="AH39" s="3">
         <v>0</v>
       </c>
       <c r="AI39" s="10">
         <v>0</v>
       </c>
-      <c r="AJ39" s="9">
+      <c r="AJ39" s="10">
         <v>0</v>
       </c>
       <c r="AK39" s="10">
-        <v>0</v>
+        <v>962.7</v>
       </c>
       <c r="AL39" s="19">
-        <v>0</v>
+        <v>1684.9</v>
       </c>
       <c r="AM39" s="19">
-        <v>2527.6</v>
+        <v>5817.2</v>
       </c>
       <c r="AN39" s="19">
-        <v>6607.1</v>
+        <v>11703.5</v>
       </c>
       <c r="AO39" s="19">
-        <v>6807</v>
+        <v>20570.400000000001</v>
       </c>
       <c r="AP39" s="19">
-        <v>8971.7999999999993</v>
+        <v>27044.799999999999</v>
       </c>
       <c r="AQ39" s="19">
-        <v>10006.700000000001</v>
+        <v>27485.4</v>
       </c>
       <c r="AR39" s="19">
-        <v>10180.4</v>
-[...1 lines deleted...]
-      <c r="AS39" s="41">
+        <v>29694</v>
+      </c>
+      <c r="AS39" s="40">
         <v>0</v>
       </c>
       <c r="AT39" s="3">
         <v>0</v>
       </c>
       <c r="AU39" s="3">
         <v>0</v>
       </c>
       <c r="AV39" s="3">
         <v>0</v>
       </c>
       <c r="AW39" s="3">
         <v>1378.8</v>
       </c>
-      <c r="AX39" s="19"/>
+      <c r="AX39" s="19">
+        <v>2206.3000000000002</v>
+      </c>
       <c r="AY39" s="19"/>
       <c r="AZ39" s="19"/>
       <c r="BA39" s="19"/>
       <c r="BB39" s="19"/>
       <c r="BC39" s="19"/>
       <c r="BD39" s="19"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B40" s="3">
         <v>10.4</v>
       </c>
       <c r="C40" s="3">
         <v>179.9</v>
       </c>
       <c r="D40" s="3">
         <v>721.6</v>
       </c>
       <c r="E40" s="9">
         <v>2198.6</v>
       </c>
       <c r="F40" s="9">
         <v>8159.3</v>
       </c>
       <c r="G40" s="9">
         <v>1998.3</v>
       </c>
       <c r="H40" s="9">
         <v>2486.6</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
@@ -5846,118 +5906,120 @@
       </c>
       <c r="W40" s="10">
         <v>0</v>
       </c>
       <c r="X40" s="9">
         <v>0</v>
       </c>
       <c r="Y40" s="10">
         <v>0</v>
       </c>
       <c r="Z40" s="18">
         <v>117.4</v>
       </c>
       <c r="AA40" s="10">
         <v>300.3</v>
       </c>
       <c r="AB40" s="13">
         <v>788.7</v>
       </c>
       <c r="AC40" s="13">
         <v>2017.3</v>
       </c>
       <c r="AD40" s="20">
         <v>5962.5</v>
       </c>
-      <c r="AE40" s="30">
+      <c r="AE40" s="29">
         <v>6353.2</v>
       </c>
       <c r="AF40" s="13">
         <v>6414.8</v>
       </c>
       <c r="AG40" s="3">
         <v>0</v>
       </c>
       <c r="AH40" s="3">
         <v>0</v>
       </c>
       <c r="AI40" s="10">
         <v>0</v>
       </c>
-      <c r="AJ40" s="9">
+      <c r="AJ40" s="10">
         <v>0</v>
       </c>
       <c r="AK40" s="10">
-        <v>0</v>
+        <v>104.3</v>
       </c>
       <c r="AL40" s="19">
-        <v>0</v>
+        <v>186.9</v>
       </c>
       <c r="AM40" s="19">
-        <v>623.1</v>
+        <v>418.4</v>
       </c>
       <c r="AN40" s="19">
-        <v>1628.7</v>
+        <v>1067</v>
       </c>
       <c r="AO40" s="19">
-        <v>1749</v>
+        <v>2028.3</v>
       </c>
       <c r="AP40" s="19">
-        <v>2305.1999999999998</v>
+        <v>2564.3000000000002</v>
       </c>
       <c r="AQ40" s="19">
-        <v>6571.1</v>
+        <v>2604.4</v>
       </c>
       <c r="AR40" s="19">
-        <v>6615.7</v>
-[...1 lines deleted...]
-      <c r="AS40" s="41">
+        <v>2651.7</v>
+      </c>
+      <c r="AS40" s="40">
         <v>0</v>
       </c>
       <c r="AT40" s="3">
         <v>0</v>
       </c>
       <c r="AU40" s="3">
         <v>0</v>
       </c>
       <c r="AV40" s="3">
         <v>0</v>
       </c>
       <c r="AW40" s="3">
         <v>148.69999999999999</v>
       </c>
-      <c r="AX40" s="19"/>
+      <c r="AX40" s="19">
+        <v>243.9</v>
+      </c>
       <c r="AY40" s="19"/>
       <c r="AZ40" s="19"/>
       <c r="BA40" s="19"/>
       <c r="BB40" s="19"/>
       <c r="BC40" s="19"/>
       <c r="BD40" s="19"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B41" s="3">
         <v>381.3</v>
       </c>
       <c r="C41" s="3">
         <v>2649.6</v>
       </c>
       <c r="D41" s="3">
         <v>8816.2000000000007</v>
       </c>
       <c r="E41" s="9">
         <v>20555.599999999999</v>
       </c>
       <c r="F41" s="9">
         <v>26849.3</v>
       </c>
       <c r="G41" s="9">
         <v>25705.4</v>
       </c>
       <c r="H41" s="9">
         <v>29738.6</v>
       </c>
       <c r="I41" s="3">
         <v>5.4</v>
       </c>
@@ -6002,118 +6064,120 @@
       </c>
       <c r="W41" s="10">
         <v>21.9</v>
       </c>
       <c r="X41" s="9">
         <v>261.60000000000002</v>
       </c>
       <c r="Y41" s="10">
         <v>727.1</v>
       </c>
       <c r="Z41" s="18">
         <v>642.1</v>
       </c>
       <c r="AA41" s="10">
         <v>3029.9</v>
       </c>
       <c r="AB41" s="13">
         <v>7954.7</v>
       </c>
       <c r="AC41" s="13">
         <v>19573.900000000001</v>
       </c>
       <c r="AD41" s="20">
         <v>24238</v>
       </c>
-      <c r="AE41" s="30">
+      <c r="AE41" s="29">
         <v>27264.400000000001</v>
       </c>
       <c r="AF41" s="13">
         <v>27525.7</v>
       </c>
       <c r="AG41" s="3">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="AH41" s="3">
-        <v>12.1</v>
+        <v>0</v>
       </c>
       <c r="AI41" s="10">
-        <v>16.600000000000001</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="10">
+        <v>0</v>
       </c>
       <c r="AK41" s="10">
-        <v>628.1</v>
+        <v>15.8</v>
       </c>
       <c r="AL41" s="19">
-        <v>1335.9</v>
+        <v>61.7</v>
       </c>
       <c r="AM41" s="19">
-        <v>3062.4</v>
+        <v>1944.6</v>
       </c>
       <c r="AN41" s="19">
-        <v>8005</v>
+        <v>7773.8</v>
       </c>
       <c r="AO41" s="19">
-        <v>21660</v>
+        <v>15753</v>
       </c>
       <c r="AP41" s="19">
-        <v>28548.6</v>
+        <v>20388.400000000001</v>
       </c>
       <c r="AQ41" s="19">
-        <v>30841.7</v>
+        <v>24608.6</v>
       </c>
       <c r="AR41" s="19">
-        <v>31251.4</v>
-[...1 lines deleted...]
-      <c r="AS41" s="41">
+        <v>23214.400000000001</v>
+      </c>
+      <c r="AS41" s="40">
         <v>0</v>
       </c>
       <c r="AT41" s="3">
         <v>0</v>
       </c>
       <c r="AU41" s="3">
         <v>0</v>
       </c>
       <c r="AV41" s="3">
         <v>0</v>
       </c>
       <c r="AW41" s="19">
         <v>13.2</v>
       </c>
-      <c r="AX41" s="19"/>
+      <c r="AX41" s="19">
+        <v>124.3</v>
+      </c>
       <c r="AY41" s="19"/>
       <c r="AZ41" s="19"/>
       <c r="BA41" s="19"/>
       <c r="BB41" s="19"/>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B42" s="3">
         <v>69.7</v>
       </c>
       <c r="C42" s="3">
         <v>2171.6</v>
       </c>
       <c r="D42" s="3">
         <v>8626.5</v>
       </c>
       <c r="E42" s="9">
         <v>24885.1</v>
       </c>
       <c r="F42" s="9">
         <v>30656.9</v>
       </c>
       <c r="G42" s="9">
         <v>43025.5</v>
       </c>
       <c r="H42" s="9">
         <v>38723.199999999997</v>
       </c>
       <c r="I42" s="3">
         <v>0</v>
       </c>
@@ -6158,118 +6222,120 @@
       </c>
       <c r="W42" s="10">
         <v>0</v>
       </c>
       <c r="X42" s="9">
         <v>0</v>
       </c>
       <c r="Y42" s="10">
         <v>0</v>
       </c>
       <c r="Z42" s="18">
         <v>352.2</v>
       </c>
       <c r="AA42" s="10">
         <v>3164.9</v>
       </c>
       <c r="AB42" s="13">
         <v>7870.2</v>
       </c>
       <c r="AC42" s="13">
         <v>22362.5</v>
       </c>
       <c r="AD42" s="20">
         <v>28581.1</v>
       </c>
-      <c r="AE42" s="30">
+      <c r="AE42" s="29">
         <v>32463.599999999999</v>
       </c>
       <c r="AF42" s="13">
         <v>32832.9</v>
       </c>
       <c r="AG42" s="3">
         <v>0</v>
       </c>
       <c r="AH42" s="3">
         <v>0</v>
       </c>
       <c r="AI42" s="10">
         <v>0</v>
       </c>
-      <c r="AJ42" s="9">
+      <c r="AJ42" s="10">
         <v>0</v>
       </c>
       <c r="AK42" s="10">
-        <v>0</v>
+        <v>135.30000000000001</v>
       </c>
       <c r="AL42" s="19">
-        <v>0</v>
+        <v>245.7</v>
       </c>
       <c r="AM42" s="19">
-        <v>5243.9</v>
+        <v>4665</v>
       </c>
       <c r="AN42" s="19">
-        <v>13707.4</v>
+        <v>11220.7</v>
       </c>
       <c r="AO42" s="19">
-        <v>28417.7</v>
+        <v>22319.5</v>
       </c>
       <c r="AP42" s="19">
-        <v>37455.5</v>
+        <v>27627.3</v>
       </c>
       <c r="AQ42" s="19">
-        <v>38776</v>
+        <v>32838.300000000003</v>
       </c>
       <c r="AR42" s="19">
-        <v>39144.1</v>
-[...1 lines deleted...]
-      <c r="AS42" s="41">
+        <v>32189.4</v>
+      </c>
+      <c r="AS42" s="40">
         <v>0</v>
       </c>
       <c r="AT42" s="3">
         <v>0</v>
       </c>
       <c r="AU42" s="3">
         <v>0</v>
       </c>
       <c r="AV42" s="3">
         <v>0</v>
       </c>
       <c r="AW42" s="19">
         <v>94</v>
       </c>
-      <c r="AX42" s="19"/>
+      <c r="AX42" s="19">
+        <v>207.7</v>
+      </c>
       <c r="AY42" s="19"/>
       <c r="AZ42" s="19"/>
       <c r="BA42" s="19"/>
       <c r="BB42" s="19"/>
       <c r="BC42" s="19"/>
       <c r="BD42" s="19"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B43" s="3">
         <v>6.9</v>
       </c>
       <c r="C43" s="3">
         <v>2134</v>
       </c>
       <c r="D43" s="3">
         <v>6911.7</v>
       </c>
       <c r="E43" s="9">
         <v>24673.4</v>
       </c>
       <c r="F43" s="9">
         <v>27308.9</v>
       </c>
       <c r="G43" s="9">
         <v>32195.4</v>
       </c>
       <c r="H43" s="9">
         <v>33172.5</v>
       </c>
       <c r="I43" s="3">
         <v>0</v>
       </c>
@@ -6314,118 +6380,120 @@
       </c>
       <c r="W43" s="10">
         <v>0</v>
       </c>
       <c r="X43" s="9">
         <v>0</v>
       </c>
       <c r="Y43" s="10">
         <v>0</v>
       </c>
       <c r="Z43" s="18">
         <v>290.3</v>
       </c>
       <c r="AA43" s="10">
         <v>2372.8000000000002</v>
       </c>
       <c r="AB43" s="13">
         <v>6385.5</v>
       </c>
       <c r="AC43" s="13">
         <v>21162.9</v>
       </c>
       <c r="AD43" s="20">
         <v>25095.8</v>
       </c>
-      <c r="AE43" s="30">
+      <c r="AE43" s="29">
         <v>29071.200000000001</v>
       </c>
       <c r="AF43" s="13">
         <v>29286.400000000001</v>
       </c>
       <c r="AG43" s="3">
         <v>0</v>
       </c>
       <c r="AH43" s="3">
         <v>0</v>
       </c>
       <c r="AI43" s="10">
         <v>0</v>
       </c>
-      <c r="AJ43" s="9">
+      <c r="AJ43" s="10">
         <v>0</v>
       </c>
       <c r="AK43" s="10">
-        <v>0</v>
+        <v>195.9</v>
       </c>
       <c r="AL43" s="19">
-        <v>0</v>
+        <v>360.5</v>
       </c>
       <c r="AM43" s="19">
-        <v>7429.7</v>
+        <v>2413.9</v>
       </c>
       <c r="AN43" s="19">
-        <v>19421</v>
+        <v>5952.5</v>
       </c>
       <c r="AO43" s="19">
-        <v>21470</v>
+        <v>22870.400000000001</v>
       </c>
       <c r="AP43" s="19">
-        <v>28298.2</v>
+        <v>28224</v>
       </c>
       <c r="AQ43" s="19">
-        <v>31062.400000000001</v>
+        <v>32561</v>
       </c>
       <c r="AR43" s="19">
-        <v>32110.2</v>
-[...1 lines deleted...]
-      <c r="AS43" s="41">
+        <v>33272.6</v>
+      </c>
+      <c r="AS43" s="40">
         <v>0</v>
       </c>
       <c r="AT43" s="3">
         <v>0</v>
       </c>
       <c r="AU43" s="3">
         <v>0</v>
       </c>
       <c r="AV43" s="3">
         <v>0</v>
       </c>
       <c r="AW43" s="19">
         <v>321.89999999999998</v>
       </c>
-      <c r="AX43" s="19"/>
+      <c r="AX43" s="19">
+        <v>566.4</v>
+      </c>
       <c r="AY43" s="19"/>
       <c r="AZ43" s="19"/>
       <c r="BA43" s="19"/>
       <c r="BB43" s="19"/>
       <c r="BC43" s="19"/>
       <c r="BD43" s="19"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B44" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="C44" s="3">
         <v>2648.7</v>
       </c>
       <c r="D44" s="3">
         <v>7926.2</v>
       </c>
       <c r="E44" s="9">
         <v>31034.6</v>
       </c>
       <c r="F44" s="9">
         <v>37459.800000000003</v>
       </c>
       <c r="G44" s="9">
         <v>35379.699999999997</v>
       </c>
       <c r="H44" s="9">
         <v>34765.4</v>
       </c>
       <c r="I44" s="3">
         <v>0</v>
       </c>
@@ -6470,118 +6538,120 @@
       </c>
       <c r="W44" s="10">
         <v>0</v>
       </c>
       <c r="X44" s="9">
         <v>0</v>
       </c>
       <c r="Y44" s="10">
         <v>0</v>
       </c>
       <c r="Z44" s="18">
         <v>307.8</v>
       </c>
       <c r="AA44" s="10">
         <v>2484.1</v>
       </c>
       <c r="AB44" s="13">
         <v>8424.2000000000007</v>
       </c>
       <c r="AC44" s="13">
         <v>27774.6</v>
       </c>
       <c r="AD44" s="21">
         <v>32770.199999999997</v>
       </c>
-      <c r="AE44" s="30">
+      <c r="AE44" s="29">
         <v>33663.699999999997</v>
       </c>
       <c r="AF44" s="13">
         <v>33949.699999999997</v>
       </c>
       <c r="AG44" s="3">
         <v>0</v>
       </c>
       <c r="AH44" s="3">
         <v>0</v>
       </c>
       <c r="AI44" s="10">
         <v>0</v>
       </c>
-      <c r="AJ44" s="9">
+      <c r="AJ44" s="10">
         <v>0</v>
       </c>
       <c r="AK44" s="10">
-        <v>0</v>
+        <v>85.2</v>
       </c>
       <c r="AL44" s="19">
-        <v>0</v>
+        <v>203.1</v>
       </c>
       <c r="AM44" s="19">
-        <v>1806</v>
+        <v>1351.4</v>
       </c>
       <c r="AN44" s="19">
-        <v>4720.8</v>
+        <v>8573.6</v>
       </c>
       <c r="AO44" s="19">
-        <v>29347</v>
+        <v>20631.7</v>
       </c>
       <c r="AP44" s="19">
-        <v>38680.300000000003</v>
+        <v>22880</v>
       </c>
       <c r="AQ44" s="19">
-        <v>40142.1</v>
+        <v>25030</v>
       </c>
       <c r="AR44" s="19">
-        <v>40890.9</v>
-[...1 lines deleted...]
-      <c r="AS44" s="41">
+        <v>24661.4</v>
+      </c>
+      <c r="AS44" s="40">
         <v>0</v>
       </c>
       <c r="AT44" s="3">
         <v>0</v>
       </c>
       <c r="AU44" s="3">
         <v>0</v>
       </c>
       <c r="AV44" s="3">
         <v>0</v>
       </c>
       <c r="AW44" s="19">
         <v>69.599999999999994</v>
       </c>
-      <c r="AX44" s="19"/>
+      <c r="AX44" s="19">
+        <v>503.3</v>
+      </c>
       <c r="AY44" s="19"/>
       <c r="AZ44" s="19"/>
       <c r="BA44" s="19"/>
       <c r="BB44" s="19"/>
       <c r="BC44" s="19"/>
       <c r="BD44" s="19"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B45" s="3">
         <v>729.4</v>
       </c>
       <c r="C45" s="3">
         <v>1867.4</v>
       </c>
       <c r="D45" s="3">
         <v>5732.3</v>
       </c>
       <c r="E45" s="9">
         <v>13838.4</v>
       </c>
       <c r="F45" s="9">
         <v>18215.5</v>
       </c>
       <c r="G45" s="9">
         <v>23883.200000000001</v>
       </c>
       <c r="H45" s="9">
         <v>24860.1</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
@@ -6626,118 +6696,120 @@
       </c>
       <c r="W45" s="10">
         <v>5.6</v>
       </c>
       <c r="X45" s="9">
         <v>62.5</v>
       </c>
       <c r="Y45" s="10">
         <v>363.6</v>
       </c>
       <c r="Z45" s="18">
         <v>323.3</v>
       </c>
       <c r="AA45" s="10">
         <v>2096.6999999999998</v>
       </c>
       <c r="AB45" s="13">
         <v>5325.2</v>
       </c>
       <c r="AC45" s="13">
         <v>11869.3</v>
       </c>
       <c r="AD45" s="20">
         <v>16818.5</v>
       </c>
-      <c r="AE45" s="30">
+      <c r="AE45" s="29">
         <v>21525.8</v>
       </c>
       <c r="AF45" s="13">
         <v>21751.5</v>
       </c>
       <c r="AG45" s="3">
-        <v>1.1000000000000001</v>
+        <v>21.2</v>
       </c>
       <c r="AH45" s="3">
-        <v>2.5</v>
+        <v>42.3</v>
       </c>
       <c r="AI45" s="10">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>63.5</v>
+      </c>
+      <c r="AJ45" s="10">
+        <v>84.7</v>
       </c>
       <c r="AK45" s="10">
-        <v>314.10000000000002</v>
+        <v>142.30000000000001</v>
       </c>
       <c r="AL45" s="19">
-        <v>668</v>
+        <v>263.10000000000002</v>
       </c>
       <c r="AM45" s="19">
-        <v>2297.6999999999998</v>
+        <v>2256.6999999999998</v>
       </c>
       <c r="AN45" s="19">
-        <v>6006.1</v>
+        <v>7598.2</v>
       </c>
       <c r="AO45" s="19">
-        <v>13640</v>
+        <v>19881.5</v>
       </c>
       <c r="AP45" s="19">
-        <v>17978</v>
+        <v>24804.9</v>
       </c>
       <c r="AQ45" s="19">
-        <v>20051.8</v>
+        <v>28706.400000000001</v>
       </c>
       <c r="AR45" s="19">
-        <v>20399.8</v>
-[...1 lines deleted...]
-      <c r="AS45" s="41">
+        <v>27746.2</v>
+      </c>
+      <c r="AS45" s="40">
         <v>34.799999999999997</v>
       </c>
       <c r="AT45" s="3">
         <v>74.3</v>
       </c>
       <c r="AU45" s="10">
         <v>102.1</v>
       </c>
       <c r="AV45" s="10">
         <v>123.5</v>
       </c>
       <c r="AW45" s="19">
         <v>169.2</v>
       </c>
-      <c r="AX45" s="19"/>
+      <c r="AX45" s="19">
+        <v>397.7</v>
+      </c>
       <c r="AY45" s="19"/>
       <c r="AZ45" s="19"/>
       <c r="BA45" s="19"/>
       <c r="BB45" s="19"/>
       <c r="BC45" s="19"/>
       <c r="BD45" s="19"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B46" s="3">
         <v>1045.2</v>
       </c>
       <c r="C46" s="3">
         <v>1726.9</v>
       </c>
       <c r="D46" s="3">
         <v>5289</v>
       </c>
       <c r="E46" s="9">
         <v>13669.6</v>
       </c>
       <c r="F46" s="9">
         <v>21080</v>
       </c>
       <c r="G46" s="9">
         <v>31213.8</v>
       </c>
       <c r="H46" s="9">
         <v>31214.400000000001</v>
       </c>
       <c r="I46" s="3">
         <v>3.1</v>
       </c>
@@ -6782,274 +6854,278 @@
       </c>
       <c r="W46" s="10">
         <v>14</v>
       </c>
       <c r="X46" s="9">
         <v>148.4</v>
       </c>
       <c r="Y46" s="10">
         <v>558.4</v>
       </c>
       <c r="Z46" s="18">
         <v>499.4</v>
       </c>
       <c r="AA46" s="10">
         <v>3169.2</v>
       </c>
       <c r="AB46" s="13">
         <v>6105.7</v>
       </c>
       <c r="AC46" s="13">
         <v>11911.1</v>
       </c>
       <c r="AD46" s="20">
         <v>16381.9</v>
       </c>
-      <c r="AE46" s="30">
+      <c r="AE46" s="29">
         <v>21706.6</v>
       </c>
       <c r="AF46" s="13">
         <v>21948.5</v>
       </c>
       <c r="AG46" s="3">
-        <v>3.4</v>
+        <v>0</v>
       </c>
       <c r="AH46" s="3">
-        <v>7.1</v>
+        <v>0</v>
       </c>
       <c r="AI46" s="10">
-        <v>10.6</v>
-[...2 lines deleted...]
-        <v>12.5</v>
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="10">
+        <v>0</v>
       </c>
       <c r="AK46" s="10">
-        <v>482.4</v>
+        <v>45.8</v>
       </c>
       <c r="AL46" s="19">
-        <v>1026</v>
+        <v>142.9</v>
       </c>
       <c r="AM46" s="19">
-        <v>111.9</v>
+        <v>3077.7</v>
       </c>
       <c r="AN46" s="19">
-        <v>292.5</v>
+        <v>8272.2000000000007</v>
       </c>
       <c r="AO46" s="19">
-        <v>14560</v>
+        <v>21578.400000000001</v>
       </c>
       <c r="AP46" s="19">
-        <v>19190.599999999999</v>
+        <v>28634.5</v>
       </c>
       <c r="AQ46" s="19">
-        <v>21404.2</v>
+        <v>29602.5</v>
       </c>
       <c r="AR46" s="19">
-        <v>21975.7</v>
-[...1 lines deleted...]
-      <c r="AS46" s="41">
+        <v>29840.5</v>
+      </c>
+      <c r="AS46" s="40">
         <v>0</v>
       </c>
       <c r="AT46" s="3">
         <v>0</v>
       </c>
       <c r="AU46" s="3">
         <v>0</v>
       </c>
       <c r="AV46" s="3">
         <v>0</v>
       </c>
       <c r="AW46" s="19">
         <v>40.799999999999997</v>
       </c>
-      <c r="AX46" s="19"/>
+      <c r="AX46" s="19">
+        <v>235.2</v>
+      </c>
       <c r="AY46" s="19"/>
       <c r="AZ46" s="19"/>
       <c r="BA46" s="19"/>
       <c r="BB46" s="19"/>
       <c r="BC46" s="19"/>
       <c r="BD46" s="19"/>
     </row>
     <row r="47" spans="1:56">
-      <c r="A47" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="34">
+      <c r="A47" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="33">
         <v>39.4</v>
       </c>
-      <c r="C47" s="34">
+      <c r="C47" s="33">
         <v>2407.9</v>
       </c>
-      <c r="D47" s="34">
+      <c r="D47" s="33">
         <v>8052.4</v>
       </c>
       <c r="E47" s="9">
         <v>23641.9</v>
       </c>
       <c r="F47" s="9">
         <v>35321</v>
       </c>
       <c r="G47" s="9">
         <v>41700.9</v>
       </c>
       <c r="H47" s="9">
         <v>38193.800000000003</v>
       </c>
-      <c r="I47" s="34">
-[...2 lines deleted...]
-      <c r="J47" s="34">
+      <c r="I47" s="33">
+        <v>0</v>
+      </c>
+      <c r="J47" s="33">
         <v>0</v>
       </c>
       <c r="K47" s="12">
         <v>0</v>
       </c>
       <c r="L47" s="9">
         <v>0</v>
       </c>
       <c r="M47" s="12">
         <v>0</v>
       </c>
-      <c r="N47" s="35">
+      <c r="N47" s="34">
         <v>334.5</v>
       </c>
       <c r="O47" s="12">
         <v>3282.4</v>
       </c>
-      <c r="P47" s="30">
+      <c r="P47" s="29">
         <v>7538.2</v>
       </c>
-      <c r="Q47" s="30">
+      <c r="Q47" s="29">
         <v>25406</v>
       </c>
       <c r="R47" s="21">
         <v>34469.1</v>
       </c>
-      <c r="S47" s="30">
+      <c r="S47" s="29">
         <v>37884.1</v>
       </c>
-      <c r="T47" s="30">
+      <c r="T47" s="29">
         <v>37702.6</v>
       </c>
-      <c r="U47" s="34">
-[...2 lines deleted...]
-      <c r="V47" s="34">
+      <c r="U47" s="33">
+        <v>0</v>
+      </c>
+      <c r="V47" s="33">
         <v>0</v>
       </c>
       <c r="W47" s="12">
         <v>0</v>
       </c>
       <c r="X47" s="9">
         <v>0</v>
       </c>
       <c r="Y47" s="12">
         <v>0</v>
       </c>
-      <c r="Z47" s="35">
+      <c r="Z47" s="34">
         <v>299</v>
       </c>
       <c r="AA47" s="12">
         <v>3256.3</v>
       </c>
-      <c r="AB47" s="30">
+      <c r="AB47" s="29">
         <v>7033.7</v>
       </c>
-      <c r="AC47" s="30">
+      <c r="AC47" s="29">
         <v>22137.5</v>
       </c>
       <c r="AD47" s="21">
         <v>30763.8</v>
       </c>
-      <c r="AE47" s="30">
+      <c r="AE47" s="29">
         <v>33651.4</v>
       </c>
-      <c r="AF47" s="30">
+      <c r="AF47" s="29">
         <v>33942.5</v>
       </c>
-      <c r="AG47" s="34">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="AG47" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="10">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="10">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="10">
+        <v>69.7</v>
       </c>
       <c r="AL47" s="19">
-        <v>0</v>
+        <v>179.8</v>
       </c>
       <c r="AM47" s="19">
-        <v>1220.3</v>
+        <v>2778.4</v>
       </c>
       <c r="AN47" s="19">
-        <v>3189.8</v>
+        <v>9283.9</v>
       </c>
       <c r="AO47" s="19">
-        <v>18970</v>
+        <v>24253.7</v>
       </c>
       <c r="AP47" s="19">
-        <v>25003.1</v>
+        <v>35894.6</v>
       </c>
       <c r="AQ47" s="19">
-        <v>35387.199999999997</v>
+        <v>35666</v>
       </c>
       <c r="AR47" s="19">
-        <v>35671.199999999997</v>
-[...1 lines deleted...]
-      <c r="AS47" s="41">
+        <v>35903</v>
+      </c>
+      <c r="AS47" s="40">
         <v>0</v>
       </c>
       <c r="AT47" s="3">
         <v>0</v>
       </c>
       <c r="AU47" s="3">
         <v>0</v>
       </c>
       <c r="AV47" s="3">
         <v>0</v>
       </c>
       <c r="AW47" s="19">
         <v>49.8</v>
       </c>
-      <c r="AX47" s="19"/>
+      <c r="AX47" s="19">
+        <v>210.5</v>
+      </c>
       <c r="AY47" s="19"/>
       <c r="AZ47" s="19"/>
       <c r="BA47" s="19"/>
       <c r="BB47" s="19"/>
       <c r="BC47" s="19"/>
       <c r="BD47" s="19"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B48" s="3">
         <v>49.4</v>
       </c>
       <c r="C48" s="3">
         <v>2690.6</v>
       </c>
       <c r="D48" s="3">
         <v>8958.2999999999993</v>
       </c>
       <c r="E48" s="9">
         <v>31791.9</v>
       </c>
       <c r="F48" s="9">
         <v>38508.400000000001</v>
       </c>
       <c r="G48" s="9">
         <v>43158.1</v>
       </c>
       <c r="H48" s="9">
         <v>42182.6</v>
       </c>
       <c r="I48" s="3">
         <v>0.3</v>
       </c>
@@ -7094,477 +7170,479 @@
       </c>
       <c r="W48" s="10">
         <v>3.4</v>
       </c>
       <c r="X48" s="9">
         <v>63.1</v>
       </c>
       <c r="Y48" s="10">
         <v>365.7</v>
       </c>
       <c r="Z48" s="18">
         <v>543.6</v>
       </c>
       <c r="AA48" s="10">
         <v>3593.9</v>
       </c>
       <c r="AB48" s="13">
         <v>9541.7999999999993</v>
       </c>
       <c r="AC48" s="13">
         <v>28096.400000000001</v>
       </c>
       <c r="AD48" s="20">
         <v>33668.199999999997</v>
       </c>
-      <c r="AE48" s="30">
+      <c r="AE48" s="29">
         <v>34931.1</v>
       </c>
       <c r="AF48" s="13">
         <v>36279.4</v>
       </c>
       <c r="AG48" s="3">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="AH48" s="3">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="AI48" s="10">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="10">
+        <v>0</v>
       </c>
       <c r="AK48" s="10">
-        <v>315.8</v>
+        <v>89.5</v>
       </c>
       <c r="AL48" s="19">
-        <v>671.7</v>
+        <v>183.8</v>
       </c>
       <c r="AM48" s="19">
-        <v>4397.8999999999996</v>
+        <v>3064.2</v>
       </c>
       <c r="AN48" s="19">
-        <v>11495.9</v>
+        <v>9046.5</v>
       </c>
       <c r="AO48" s="19">
-        <v>33380</v>
+        <v>26988.6</v>
       </c>
       <c r="AP48" s="19">
-        <v>43995.9</v>
+        <v>33438.5</v>
       </c>
       <c r="AQ48" s="19">
-        <v>45070.8</v>
+        <v>43480.9</v>
       </c>
       <c r="AR48" s="19">
-        <v>45922.5</v>
-[...1 lines deleted...]
-      <c r="AS48" s="41">
+        <v>43431.4</v>
+      </c>
+      <c r="AS48" s="40">
         <v>0</v>
       </c>
       <c r="AT48" s="3">
         <v>0</v>
       </c>
       <c r="AU48" s="3">
         <v>0</v>
       </c>
       <c r="AV48" s="3">
         <v>0</v>
       </c>
       <c r="AW48" s="19">
         <v>82.2</v>
       </c>
-      <c r="AX48" s="19"/>
+      <c r="AX48" s="19">
+        <v>184.6</v>
+      </c>
       <c r="AY48" s="19"/>
       <c r="AZ48" s="19"/>
       <c r="BA48" s="19"/>
       <c r="BB48" s="19"/>
       <c r="BC48" s="19"/>
       <c r="BD48" s="19"/>
     </row>
     <row r="49" spans="1:56" ht="15.75">
       <c r="U49" s="16"/>
       <c r="V49" s="16"/>
       <c r="W49" s="16"/>
       <c r="X49" s="16"/>
       <c r="Y49" s="16"/>
       <c r="Z49" s="16"/>
       <c r="AA49" s="16"/>
       <c r="AB49" s="16"/>
       <c r="AC49" s="16"/>
       <c r="AD49" s="16"/>
       <c r="AE49" s="16"/>
       <c r="AF49" s="16"/>
       <c r="AG49" s="16"/>
       <c r="AH49" s="16"/>
       <c r="AI49" s="16"/>
       <c r="AJ49" s="16"/>
       <c r="AK49" s="16"/>
       <c r="AL49" s="16"/>
       <c r="AM49" s="16"/>
       <c r="AN49" s="16"/>
       <c r="AO49" s="16"/>
       <c r="AP49" s="16"/>
       <c r="AQ49" s="16"/>
       <c r="AR49" s="16"/>
     </row>
     <row r="50" spans="1:56" ht="21" customHeight="1">
-      <c r="A50" s="44" t="s">
+      <c r="A50" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="44"/>
-[...17 lines deleted...]
-      <c r="T50" s="44"/>
+      <c r="B50" s="50"/>
+      <c r="C50" s="50"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="50"/>
+      <c r="N50" s="50"/>
+      <c r="O50" s="50"/>
+      <c r="P50" s="50"/>
+      <c r="Q50" s="50"/>
+      <c r="R50" s="50"/>
+      <c r="S50" s="50"/>
+      <c r="T50" s="50"/>
       <c r="U50" s="16"/>
       <c r="V50" s="16"/>
       <c r="W50" s="16"/>
       <c r="X50" s="16"/>
       <c r="Y50" s="16"/>
       <c r="Z50" s="16"/>
       <c r="AA50" s="16"/>
       <c r="AB50" s="16"/>
       <c r="AC50" s="16"/>
       <c r="AD50" s="16"/>
       <c r="AE50" s="16"/>
       <c r="AF50" s="16"/>
       <c r="AG50" s="49" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AH50" s="49"/>
       <c r="AI50" s="49"/>
       <c r="AJ50" s="49"/>
       <c r="AK50" s="49"/>
       <c r="AL50" s="49"/>
       <c r="AM50" s="49"/>
       <c r="AN50" s="49"/>
       <c r="AO50" s="49"/>
       <c r="AP50" s="49"/>
       <c r="AQ50" s="49"/>
       <c r="AR50" s="49"/>
       <c r="AS50" s="49"/>
       <c r="AT50" s="49"/>
       <c r="AU50" s="49"/>
       <c r="AV50" s="49"/>
       <c r="AW50" s="49"/>
       <c r="AX50" s="49"/>
       <c r="AY50" s="49"/>
       <c r="AZ50" s="49"/>
       <c r="BA50" s="49"/>
       <c r="BB50" s="49"/>
       <c r="BC50" s="49"/>
       <c r="BD50" s="49"/>
     </row>
     <row r="51" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="R51" s="52" t="s">
-[...3 lines deleted...]
-      <c r="T51" s="52"/>
+      <c r="R51" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="56"/>
+      <c r="T51" s="56"/>
       <c r="U51" s="16"/>
       <c r="V51" s="16"/>
       <c r="W51" s="16"/>
       <c r="X51" s="16"/>
       <c r="Y51" s="16"/>
       <c r="Z51" s="16"/>
       <c r="AA51" s="16"/>
       <c r="AB51" s="16"/>
       <c r="AC51" s="16"/>
-      <c r="AD51" s="51" t="s">
-[...3 lines deleted...]
-      <c r="AF51" s="51"/>
+      <c r="AD51" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="58"/>
+      <c r="AF51" s="58"/>
       <c r="AG51" s="16"/>
       <c r="AH51" s="16"/>
       <c r="AI51" s="16"/>
       <c r="AJ51" s="16"/>
       <c r="AK51" s="16"/>
       <c r="AL51" s="16"/>
       <c r="AM51" s="16"/>
       <c r="AN51" s="16"/>
-      <c r="BA51" s="50" t="s">
+      <c r="BA51" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="BB51" s="50"/>
-[...1 lines deleted...]
-      <c r="BD51" s="50"/>
+      <c r="BB51" s="44"/>
+      <c r="BC51" s="44"/>
+      <c r="BD51" s="44"/>
     </row>
     <row r="52" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A52" s="54"/>
-[...9 lines deleted...]
-      <c r="I52" s="46" t="s">
+      <c r="A52" s="51"/>
+      <c r="B52" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="54"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="J52" s="47"/>
-[...10 lines deleted...]
-      <c r="U52" s="46" t="s">
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="47"/>
+      <c r="U52" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="V52" s="47"/>
-[...24 lines deleted...]
-      <c r="AS52" s="46" t="s">
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="46"/>
+      <c r="AE52" s="46"/>
+      <c r="AF52" s="47"/>
+      <c r="AG52" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="AT52" s="47"/>
-[...9 lines deleted...]
-      <c r="BD52" s="48"/>
+      <c r="AH52" s="46"/>
+      <c r="AI52" s="46"/>
+      <c r="AJ52" s="46"/>
+      <c r="AK52" s="46"/>
+      <c r="AL52" s="46"/>
+      <c r="AM52" s="46"/>
+      <c r="AN52" s="46"/>
+      <c r="AO52" s="46"/>
+      <c r="AP52" s="46"/>
+      <c r="AQ52" s="46"/>
+      <c r="AR52" s="47"/>
+      <c r="AS52" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AT52" s="46"/>
+      <c r="AU52" s="46"/>
+      <c r="AV52" s="46"/>
+      <c r="AW52" s="46"/>
+      <c r="AX52" s="46"/>
+      <c r="AY52" s="46"/>
+      <c r="AZ52" s="46"/>
+      <c r="BA52" s="46"/>
+      <c r="BB52" s="46"/>
+      <c r="BC52" s="46"/>
+      <c r="BD52" s="47"/>
     </row>
     <row r="53" spans="1:56" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A53" s="55"/>
+      <c r="A53" s="52"/>
       <c r="B53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H53" s="4" t="s">
-        <v>15</v>
+      <c r="H53" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="I53" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J53" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="Q53" s="4" t="s">
         <v>9</v>
       </c>
       <c r="R53" s="4" t="s">
         <v>10</v>
       </c>
       <c r="S53" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="T53" s="4" t="s">
-        <v>15</v>
+      <c r="T53" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="U53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="V53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="W53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="X53" s="17" t="s">
         <v>4</v>
       </c>
       <c r="Y53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Z53" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AA53" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AB53" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AC53" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AD53" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AE53" s="29" t="s">
+      <c r="AE53" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="AF53" s="17" t="s">
-        <v>15</v>
+      <c r="AF53" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="AG53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AI53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AJ53" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AK53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AL53" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AM53" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AN53" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AO53" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AP53" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AQ53" s="32" t="s">
+      <c r="AQ53" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AR53" s="36" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="AS53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AT53" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AU53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AV53" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AW53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX53" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY53" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ53" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA53" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB53" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC53" s="32" t="s">
+      <c r="BC53" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="BD53" s="36" t="s">
+      <c r="BD53" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:56" s="8" customFormat="1">
       <c r="A54" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B54" s="15">
         <v>93711.014760356295</v>
       </c>
       <c r="C54" s="15">
         <v>105167.38880685656</v>
       </c>
       <c r="D54" s="15">
         <v>120834.13895579129</v>
       </c>
       <c r="E54" s="7">
         <v>144411.60995489967</v>
       </c>
       <c r="F54" s="7">
         <v>164402.81237574309</v>
       </c>
       <c r="G54" s="7">
         <v>184714.85580162445</v>
       </c>
       <c r="H54" s="7">
         <v>212271.29711279584</v>
       </c>
       <c r="I54" s="7">
         <v>7895.21748301958</v>
       </c>
@@ -7616,111 +7694,113 @@
       <c r="Y54" s="7">
         <v>52686.710400037467</v>
       </c>
       <c r="Z54" s="7">
         <v>76426.661958603596</v>
       </c>
       <c r="AA54" s="7">
         <v>86342.635942012115</v>
       </c>
       <c r="AB54" s="7">
         <v>99539.154421273546</v>
       </c>
       <c r="AC54" s="7">
         <v>119610.21598108907</v>
       </c>
       <c r="AD54" s="7">
         <v>137313.4</v>
       </c>
       <c r="AE54" s="7">
         <v>153313.4</v>
       </c>
       <c r="AF54" s="7">
         <v>179757.1</v>
       </c>
       <c r="AG54" s="7">
-        <v>9571.8029429098278</v>
+        <v>8927.7000000000007</v>
       </c>
       <c r="AH54" s="7">
-        <v>17553.591581373497</v>
+        <v>16401.900000000001</v>
       </c>
       <c r="AI54" s="7">
-        <v>35907.082066010364</v>
+        <v>34867.9</v>
       </c>
       <c r="AJ54" s="7">
-        <v>47631.80124772284</v>
+        <v>46147.199999999997</v>
       </c>
       <c r="AK54" s="7">
-        <v>58418.2</v>
+        <v>57369.3</v>
       </c>
       <c r="AL54" s="7">
-        <v>86577.7</v>
+        <v>84665.2</v>
       </c>
       <c r="AM54" s="7">
-        <v>97020.1</v>
+        <v>95532</v>
       </c>
       <c r="AN54" s="7">
-        <v>111706.6</v>
+        <v>109859.6</v>
       </c>
       <c r="AO54" s="7">
-        <v>133605.20000000001</v>
+        <v>131703.6</v>
       </c>
       <c r="AP54" s="7">
-        <v>152593.1</v>
+        <v>149583.6</v>
       </c>
       <c r="AQ54" s="7">
-        <v>171653.6</v>
+        <v>166857.29999999999</v>
       </c>
       <c r="AR54" s="7">
-        <v>198352.6</v>
-[...1 lines deleted...]
-      <c r="AS54" s="38">
+        <v>195362.8</v>
+      </c>
+      <c r="AS54" s="37">
         <v>9565.6</v>
       </c>
       <c r="AT54" s="7">
         <v>18767.900000000001</v>
       </c>
       <c r="AU54" s="7">
         <v>43761.9</v>
       </c>
       <c r="AV54" s="7">
         <v>55902</v>
       </c>
       <c r="AW54" s="7">
         <v>68723.600000000006</v>
       </c>
-      <c r="AX54" s="7"/>
+      <c r="AX54" s="7">
+        <v>103992.9</v>
+      </c>
       <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B55" s="3">
         <v>7233.7</v>
       </c>
       <c r="C55" s="3">
         <v>8168.3</v>
       </c>
       <c r="D55" s="3">
         <v>9206.5</v>
       </c>
       <c r="E55" s="9">
         <v>10663.9</v>
       </c>
       <c r="F55" s="9">
         <v>13121.2</v>
       </c>
       <c r="G55" s="9">
         <v>13250.6</v>
       </c>
       <c r="H55" s="9">
         <v>15774</v>
       </c>
       <c r="I55" s="3">
         <v>842.5</v>
       </c>
@@ -7765,118 +7845,120 @@
       </c>
       <c r="W55" s="10">
         <v>3098.4</v>
       </c>
       <c r="X55" s="9">
         <v>4222.1000000000004</v>
       </c>
       <c r="Y55" s="10">
         <v>5251.8</v>
       </c>
       <c r="Z55" s="18">
         <v>7044.6</v>
       </c>
       <c r="AA55" s="10">
         <v>7809.9</v>
       </c>
       <c r="AB55" s="13">
         <v>8743.2999999999993</v>
       </c>
       <c r="AC55" s="13">
         <v>9924.5</v>
       </c>
       <c r="AD55" s="13">
         <v>10840.9</v>
       </c>
-      <c r="AE55" s="30">
+      <c r="AE55" s="29">
         <v>11975.9</v>
       </c>
       <c r="AF55" s="13">
         <v>12774.2</v>
       </c>
       <c r="AG55" s="3">
-        <v>1021.6</v>
+        <v>1277.5</v>
       </c>
       <c r="AH55" s="3">
-        <v>2139.3000000000002</v>
+        <v>2388.5</v>
       </c>
       <c r="AI55" s="10">
-        <v>3447.6</v>
+        <v>3637</v>
       </c>
       <c r="AJ55" s="9">
-        <v>4715</v>
+        <v>5021</v>
       </c>
       <c r="AK55" s="13">
-        <v>5863.2</v>
+        <v>6549.3</v>
       </c>
       <c r="AL55" s="19">
-        <v>8689.5</v>
+        <v>8507.7999999999993</v>
       </c>
       <c r="AM55" s="19">
-        <v>9737.5</v>
+        <v>9536.4</v>
       </c>
       <c r="AN55" s="19">
-        <v>11211.6</v>
+        <v>10871.4</v>
       </c>
       <c r="AO55" s="19">
-        <v>15072</v>
+        <v>12574.8</v>
       </c>
       <c r="AP55" s="19">
-        <v>17214</v>
+        <v>13702.3</v>
       </c>
       <c r="AQ55" s="19">
-        <v>19364.2</v>
+        <v>14817</v>
       </c>
       <c r="AR55" s="19">
-        <v>20376.099999999999</v>
-[...1 lines deleted...]
-      <c r="AS55" s="39">
+        <v>16152.6</v>
+      </c>
+      <c r="AS55" s="38">
         <v>1204.5</v>
       </c>
       <c r="AT55" s="3">
         <v>2732.6</v>
       </c>
       <c r="AU55" s="10">
         <v>4526.3</v>
       </c>
       <c r="AV55" s="9">
         <v>6067.3</v>
       </c>
       <c r="AW55" s="13">
         <v>7881.8</v>
       </c>
-      <c r="AX55" s="19"/>
+      <c r="AX55" s="19">
+        <v>10117.4</v>
+      </c>
       <c r="AY55" s="19"/>
       <c r="AZ55" s="19"/>
       <c r="BA55" s="19"/>
       <c r="BB55" s="19"/>
       <c r="BC55" s="19"/>
       <c r="BD55" s="19"/>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" s="5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B56" s="3">
         <v>1075.0999999999999</v>
       </c>
       <c r="C56" s="3">
         <v>1383</v>
       </c>
       <c r="D56" s="3">
         <v>1608.7</v>
       </c>
       <c r="E56" s="9">
         <v>1907.5</v>
       </c>
       <c r="F56" s="9">
         <v>1998.8</v>
       </c>
       <c r="G56" s="9">
         <v>2155.8000000000002</v>
       </c>
       <c r="H56" s="9">
         <v>2675.5</v>
       </c>
       <c r="I56" s="3">
         <v>65.099999999999994</v>
       </c>
@@ -7921,118 +8003,120 @@
       </c>
       <c r="W56" s="10">
         <v>413.5</v>
       </c>
       <c r="X56" s="9">
         <v>511</v>
       </c>
       <c r="Y56" s="10">
         <v>651.5</v>
       </c>
       <c r="Z56" s="18">
         <v>863.7</v>
       </c>
       <c r="AA56" s="10">
         <v>1034.2</v>
       </c>
       <c r="AB56" s="13">
         <v>1245.9000000000001</v>
       </c>
       <c r="AC56" s="13">
         <v>1501.8</v>
       </c>
       <c r="AD56" s="13">
         <v>1701.2</v>
       </c>
-      <c r="AE56" s="30">
+      <c r="AE56" s="29">
         <v>1824.5</v>
       </c>
       <c r="AF56" s="13">
         <v>2020.5</v>
       </c>
       <c r="AG56" s="3">
-        <v>78.900000000000006</v>
+        <v>34.5</v>
       </c>
       <c r="AH56" s="3">
-        <v>206.5</v>
+        <v>85.2</v>
       </c>
       <c r="AI56" s="10">
-        <v>459.9</v>
+        <v>217.1</v>
       </c>
       <c r="AJ56" s="9">
-        <v>570.5</v>
+        <v>270.2</v>
       </c>
       <c r="AK56" s="13">
-        <v>727.3</v>
+        <v>337.5</v>
       </c>
       <c r="AL56" s="19">
-        <v>1077.9000000000001</v>
+        <v>468.9</v>
       </c>
       <c r="AM56" s="19">
-        <v>1207.9000000000001</v>
+        <v>579.6</v>
       </c>
       <c r="AN56" s="19">
-        <v>1390.7</v>
+        <v>698.1</v>
       </c>
       <c r="AO56" s="19">
-        <v>1495</v>
+        <v>859.4</v>
       </c>
       <c r="AP56" s="19">
-        <v>1707.5</v>
+        <v>918.7</v>
       </c>
       <c r="AQ56" s="19">
-        <v>1920.8</v>
+        <v>1014.1</v>
       </c>
       <c r="AR56" s="19">
-        <v>2219.6</v>
-[...1 lines deleted...]
-      <c r="AS56" s="39">
+        <v>1164.9000000000001</v>
+      </c>
+      <c r="AS56" s="38">
         <v>38.1</v>
       </c>
       <c r="AT56" s="3">
         <v>96.4</v>
       </c>
       <c r="AU56" s="10">
         <v>250.3</v>
       </c>
       <c r="AV56" s="9">
         <v>301</v>
       </c>
       <c r="AW56" s="13">
         <v>375.4</v>
       </c>
-      <c r="AX56" s="19"/>
+      <c r="AX56" s="19">
+        <v>526.5</v>
+      </c>
       <c r="AY56" s="19"/>
       <c r="AZ56" s="19"/>
       <c r="BA56" s="19"/>
       <c r="BB56" s="19"/>
       <c r="BC56" s="19"/>
       <c r="BD56" s="19"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B57" s="3">
         <v>11128.5</v>
       </c>
       <c r="C57" s="3">
         <v>12881.3</v>
       </c>
       <c r="D57" s="3">
         <v>14344.7</v>
       </c>
       <c r="E57" s="9">
         <v>18294</v>
       </c>
       <c r="F57" s="9">
         <v>18984.8</v>
       </c>
       <c r="G57" s="9">
         <v>21877.1</v>
       </c>
       <c r="H57" s="9">
         <v>28218.799999999999</v>
       </c>
       <c r="I57" s="3">
         <v>1142.5999999999999</v>
       </c>
@@ -8077,118 +8161,120 @@
       </c>
       <c r="W57" s="10">
         <v>4311.8</v>
       </c>
       <c r="X57" s="9">
         <v>4761</v>
       </c>
       <c r="Y57" s="10">
         <v>5877.4</v>
       </c>
       <c r="Z57" s="18">
         <v>8819.6</v>
       </c>
       <c r="AA57" s="10">
         <v>10346.5</v>
       </c>
       <c r="AB57" s="13">
         <v>11577.9</v>
       </c>
       <c r="AC57" s="13">
         <v>13598.6</v>
       </c>
       <c r="AD57" s="13">
         <v>15813.7</v>
       </c>
-      <c r="AE57" s="30">
+      <c r="AE57" s="29">
         <v>18207.8</v>
       </c>
       <c r="AF57" s="13">
         <v>21907.8</v>
       </c>
       <c r="AG57" s="3">
-        <v>1385.4</v>
+        <v>1132.0999999999999</v>
       </c>
       <c r="AH57" s="3">
-        <v>2621.1</v>
+        <v>2048.8000000000002</v>
       </c>
       <c r="AI57" s="10">
-        <v>4794.6000000000004</v>
+        <v>4268.2</v>
       </c>
       <c r="AJ57" s="9">
-        <v>5426.1</v>
+        <v>4800.5</v>
       </c>
       <c r="AK57" s="13">
-        <v>6417.6</v>
+        <v>5782.3</v>
       </c>
       <c r="AL57" s="19">
-        <v>9511.1</v>
+        <v>8915.9</v>
       </c>
       <c r="AM57" s="19">
-        <v>10658.3</v>
+        <v>10330</v>
       </c>
       <c r="AN57" s="19">
-        <v>12271.7</v>
+        <v>11519.8</v>
       </c>
       <c r="AO57" s="19">
-        <v>17435.5</v>
+        <v>13603.5</v>
       </c>
       <c r="AP57" s="19">
-        <v>19913.400000000001</v>
+        <v>15524.8</v>
       </c>
       <c r="AQ57" s="19">
-        <v>22400.799999999999</v>
+        <v>17707.5</v>
       </c>
       <c r="AR57" s="19">
-        <v>24885</v>
-[...1 lines deleted...]
-      <c r="AS57" s="39">
+        <v>21361.3</v>
+      </c>
+      <c r="AS57" s="38">
         <v>1238</v>
       </c>
       <c r="AT57" s="3">
         <v>2401.1999999999998</v>
       </c>
       <c r="AU57" s="10">
         <v>5909.7</v>
       </c>
       <c r="AV57" s="9">
         <v>6636.3</v>
       </c>
       <c r="AW57" s="13">
         <v>7695.9</v>
       </c>
-      <c r="AX57" s="19"/>
+      <c r="AX57" s="19">
+        <v>12252.6</v>
+      </c>
       <c r="AY57" s="19"/>
       <c r="AZ57" s="19"/>
       <c r="BA57" s="19"/>
       <c r="BB57" s="19"/>
       <c r="BC57" s="19"/>
       <c r="BD57" s="19"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B58" s="3">
         <v>14298.9</v>
       </c>
       <c r="C58" s="3">
         <v>15787</v>
       </c>
       <c r="D58" s="3">
         <v>18237.599999999999</v>
       </c>
       <c r="E58" s="9">
         <v>21651</v>
       </c>
       <c r="F58" s="9">
         <v>24257.3</v>
       </c>
       <c r="G58" s="9">
         <v>26840.1</v>
       </c>
       <c r="H58" s="9">
         <v>31937.7</v>
       </c>
       <c r="I58" s="3">
         <v>1180.5</v>
       </c>
@@ -8233,118 +8319,120 @@
       </c>
       <c r="W58" s="10">
         <v>4453.6000000000004</v>
       </c>
       <c r="X58" s="9">
         <v>5929.9</v>
       </c>
       <c r="Y58" s="10">
         <v>7094.4</v>
       </c>
       <c r="Z58" s="18">
         <v>11300.3</v>
       </c>
       <c r="AA58" s="10">
         <v>12539.2</v>
       </c>
       <c r="AB58" s="13">
         <v>14613</v>
       </c>
       <c r="AC58" s="13">
         <v>17062.7</v>
       </c>
       <c r="AD58" s="13">
         <v>19922.099999999999</v>
       </c>
-      <c r="AE58" s="30">
+      <c r="AE58" s="29">
         <v>21556.2</v>
       </c>
       <c r="AF58" s="13">
         <v>24558.5</v>
       </c>
       <c r="AG58" s="3">
-        <v>1431.1</v>
+        <v>1248.3</v>
       </c>
       <c r="AH58" s="3">
-        <v>2327</v>
+        <v>2204.9</v>
       </c>
       <c r="AI58" s="10">
-        <v>4955.6000000000004</v>
+        <v>4762.6000000000004</v>
       </c>
       <c r="AJ58" s="9">
-        <v>6622.3</v>
+        <v>6489.8</v>
       </c>
       <c r="AK58" s="13">
-        <v>7920</v>
+        <v>7991</v>
       </c>
       <c r="AL58" s="19">
-        <v>11737.7</v>
+        <v>13061.8</v>
       </c>
       <c r="AM58" s="19">
-        <v>12837.7</v>
+        <v>14939.2</v>
       </c>
       <c r="AN58" s="19">
-        <v>14781</v>
+        <v>17451.5</v>
       </c>
       <c r="AO58" s="19">
-        <v>17369</v>
+        <v>20499.400000000001</v>
       </c>
       <c r="AP58" s="19">
-        <v>19837.5</v>
+        <v>24286.799999999999</v>
       </c>
       <c r="AQ58" s="19">
-        <v>22315.4</v>
+        <v>25912.1</v>
       </c>
       <c r="AR58" s="19">
-        <v>24786.3</v>
-[...1 lines deleted...]
-      <c r="AS58" s="39">
+        <v>30961.3</v>
+      </c>
+      <c r="AS58" s="38">
         <v>1384.3</v>
       </c>
       <c r="AT58" s="3">
         <v>2564</v>
       </c>
       <c r="AU58" s="10">
         <v>5682.1</v>
       </c>
       <c r="AV58" s="9">
         <v>7560.9</v>
       </c>
       <c r="AW58" s="13">
         <v>9263.7000000000007</v>
       </c>
-      <c r="AX58" s="19"/>
+      <c r="AX58" s="19">
+        <v>15901.5</v>
+      </c>
       <c r="AY58" s="19"/>
       <c r="AZ58" s="19"/>
       <c r="BA58" s="19"/>
       <c r="BB58" s="19"/>
       <c r="BC58" s="19"/>
       <c r="BD58" s="19"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B59" s="3">
         <v>9952.7000000000007</v>
       </c>
       <c r="C59" s="3">
         <v>10958.5</v>
       </c>
       <c r="D59" s="3">
         <v>12701</v>
       </c>
       <c r="E59" s="9">
         <v>14886.1</v>
       </c>
       <c r="F59" s="9">
         <v>17831.2</v>
       </c>
       <c r="G59" s="9">
         <v>20252.099999999999</v>
       </c>
       <c r="H59" s="9">
         <v>23435.9</v>
       </c>
       <c r="I59" s="3">
         <v>883.6</v>
       </c>
@@ -8389,118 +8477,120 @@
       </c>
       <c r="W59" s="10">
         <v>3415.6</v>
       </c>
       <c r="X59" s="9">
         <v>4040.9</v>
       </c>
       <c r="Y59" s="10">
         <v>5280</v>
       </c>
       <c r="Z59" s="18">
         <v>8077.8</v>
       </c>
       <c r="AA59" s="10">
         <v>9021.9</v>
       </c>
       <c r="AB59" s="13">
         <v>10571.7</v>
       </c>
       <c r="AC59" s="13">
         <v>12911</v>
       </c>
       <c r="AD59" s="13">
         <v>14724.8</v>
       </c>
-      <c r="AE59" s="30">
+      <c r="AE59" s="29">
         <v>16663.2</v>
       </c>
       <c r="AF59" s="13">
         <v>18868.3</v>
       </c>
       <c r="AG59" s="3">
-        <v>1071.0999999999999</v>
+        <v>753.9</v>
       </c>
       <c r="AH59" s="3">
-        <v>2198.4</v>
+        <v>1555.4</v>
       </c>
       <c r="AI59" s="10">
-        <v>3800.6</v>
+        <v>2852.5</v>
       </c>
       <c r="AJ59" s="9">
-        <v>4512.8</v>
+        <v>3392.9</v>
       </c>
       <c r="AK59" s="13">
-        <v>5894.7</v>
+        <v>4516.3999999999996</v>
       </c>
       <c r="AL59" s="19">
-        <v>8736.1</v>
+        <v>6962.6</v>
       </c>
       <c r="AM59" s="19">
-        <v>9789.7999999999993</v>
+        <v>7635.1</v>
       </c>
       <c r="AN59" s="19">
-        <v>11271.7</v>
+        <v>9195.1</v>
       </c>
       <c r="AO59" s="19">
-        <v>14696.3</v>
+        <v>10937.4</v>
       </c>
       <c r="AP59" s="19">
-        <v>16784.900000000001</v>
+        <v>12603.1</v>
       </c>
       <c r="AQ59" s="19">
-        <v>18881.5</v>
+        <v>13894.6</v>
       </c>
       <c r="AR59" s="19">
-        <v>21818.3</v>
-[...1 lines deleted...]
-      <c r="AS59" s="39">
+        <v>14923.7</v>
+      </c>
+      <c r="AS59" s="38">
         <v>880.9</v>
       </c>
       <c r="AT59" s="3">
         <v>1815.2</v>
       </c>
       <c r="AU59" s="10">
         <v>3545.4</v>
       </c>
       <c r="AV59" s="9">
         <v>4100.2</v>
       </c>
       <c r="AW59" s="13">
         <v>5408.6</v>
       </c>
-      <c r="AX59" s="19"/>
+      <c r="AX59" s="19">
+        <v>8803.7000000000007</v>
+      </c>
       <c r="AY59" s="19"/>
       <c r="AZ59" s="19"/>
       <c r="BA59" s="19"/>
       <c r="BB59" s="19"/>
       <c r="BC59" s="19"/>
       <c r="BD59" s="19"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B60" s="3">
         <v>10467.700000000001</v>
       </c>
       <c r="C60" s="3">
         <v>11709.7</v>
       </c>
       <c r="D60" s="3">
         <v>13531.4</v>
       </c>
       <c r="E60" s="9">
         <v>15397.2</v>
       </c>
       <c r="F60" s="9">
         <v>18158.599999999999</v>
       </c>
       <c r="G60" s="9">
         <v>20659</v>
       </c>
       <c r="H60" s="9">
         <v>28590.5</v>
       </c>
       <c r="I60" s="3">
         <v>823.5</v>
       </c>
@@ -8545,118 +8635,120 @@
       </c>
       <c r="W60" s="10">
         <v>3050.3</v>
       </c>
       <c r="X60" s="9">
         <v>5412.1</v>
       </c>
       <c r="Y60" s="10">
         <v>6375.9</v>
       </c>
       <c r="Z60" s="18">
         <v>8533.4</v>
       </c>
       <c r="AA60" s="10">
         <v>9663.6</v>
       </c>
       <c r="AB60" s="13">
         <v>11078.8</v>
       </c>
       <c r="AC60" s="13">
         <v>13123.3</v>
       </c>
       <c r="AD60" s="13">
         <v>14998.8</v>
       </c>
-      <c r="AE60" s="30">
+      <c r="AE60" s="29">
         <v>16955.400000000001</v>
       </c>
       <c r="AF60" s="13">
         <v>21924.400000000001</v>
       </c>
       <c r="AG60" s="3">
-        <v>998.4</v>
+        <v>940.5</v>
       </c>
       <c r="AH60" s="3">
-        <v>1789.2</v>
+        <v>1576</v>
       </c>
       <c r="AI60" s="10">
-        <v>3394.1</v>
+        <v>3165</v>
       </c>
       <c r="AJ60" s="9">
-        <v>6043.9</v>
+        <v>5611.4</v>
       </c>
       <c r="AK60" s="13">
-        <v>7118.6</v>
+        <v>6455</v>
       </c>
       <c r="AL60" s="19">
-        <v>10550</v>
+        <v>9104</v>
       </c>
       <c r="AM60" s="19">
-        <v>11822.5</v>
+        <v>9972.4</v>
       </c>
       <c r="AN60" s="19">
-        <v>13612.1</v>
+        <v>11244.8</v>
       </c>
       <c r="AO60" s="19">
-        <v>13920</v>
+        <v>13227.4</v>
       </c>
       <c r="AP60" s="19">
-        <v>15898.3</v>
+        <v>14733.9</v>
       </c>
       <c r="AQ60" s="19">
-        <v>17884.2</v>
+        <v>16814.400000000001</v>
       </c>
       <c r="AR60" s="19">
-        <v>19665.900000000001</v>
-[...1 lines deleted...]
-      <c r="AS60" s="39">
+        <v>20386.400000000001</v>
+      </c>
+      <c r="AS60" s="38">
         <v>975.7</v>
       </c>
       <c r="AT60" s="3">
         <v>1771.2</v>
       </c>
       <c r="AU60" s="10">
         <v>4121.8</v>
       </c>
       <c r="AV60" s="9">
         <v>6760</v>
       </c>
       <c r="AW60" s="13">
         <v>7812.4</v>
       </c>
-      <c r="AX60" s="19"/>
+      <c r="AX60" s="19">
+        <v>11406.1</v>
+      </c>
       <c r="AY60" s="19"/>
       <c r="AZ60" s="19"/>
       <c r="BA60" s="19"/>
       <c r="BB60" s="19"/>
       <c r="BC60" s="19"/>
       <c r="BD60" s="19"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B61" s="3">
         <v>7666</v>
       </c>
       <c r="C61" s="3">
         <v>8550</v>
       </c>
       <c r="D61" s="3">
         <v>9831.4</v>
       </c>
       <c r="E61" s="9">
         <v>11329.3</v>
       </c>
       <c r="F61" s="9">
         <v>13224.8</v>
       </c>
       <c r="G61" s="9">
         <v>15134</v>
       </c>
       <c r="H61" s="9">
         <v>2005.6</v>
       </c>
       <c r="I61" s="3">
         <v>528.1</v>
       </c>
@@ -8701,118 +8793,120 @@
       </c>
       <c r="W61" s="10">
         <v>2730.2</v>
       </c>
       <c r="X61" s="9">
         <v>3491.8</v>
       </c>
       <c r="Y61" s="10">
         <v>4305.8999999999996</v>
       </c>
       <c r="Z61" s="18">
         <v>6082.4</v>
       </c>
       <c r="AA61" s="10">
         <v>6887.9</v>
       </c>
       <c r="AB61" s="13">
         <v>8049.9</v>
       </c>
       <c r="AC61" s="13">
         <v>9612.7000000000007</v>
       </c>
       <c r="AD61" s="13">
         <v>11007.6</v>
       </c>
-      <c r="AE61" s="30">
+      <c r="AE61" s="29">
         <v>12656.1</v>
       </c>
       <c r="AF61" s="13">
         <v>15519.2</v>
       </c>
       <c r="AG61" s="3">
-        <v>640.20000000000005</v>
+        <v>665.6</v>
       </c>
       <c r="AH61" s="3">
-        <v>1350.9</v>
+        <v>1457.3</v>
       </c>
       <c r="AI61" s="10">
-        <v>3037.4</v>
+        <v>3306.6</v>
       </c>
       <c r="AJ61" s="9">
-        <v>3925.2</v>
+        <v>4327.3999999999996</v>
       </c>
       <c r="AK61" s="13">
-        <v>4735.3999999999996</v>
+        <v>5442.1</v>
       </c>
       <c r="AL61" s="19">
-        <v>7018</v>
+        <v>7926.9</v>
       </c>
       <c r="AM61" s="19">
-        <v>7864.5</v>
+        <v>9051</v>
       </c>
       <c r="AN61" s="19">
-        <v>9055</v>
+        <v>10548</v>
       </c>
       <c r="AO61" s="19">
-        <v>10688.3</v>
+        <v>12785.3</v>
       </c>
       <c r="AP61" s="19">
-        <v>12207.3</v>
+        <v>14476</v>
       </c>
       <c r="AQ61" s="19">
-        <v>13732.1</v>
+        <v>16649.8</v>
       </c>
       <c r="AR61" s="19">
-        <v>18368</v>
-[...1 lines deleted...]
-      <c r="AS61" s="39">
+        <v>20129.8</v>
+      </c>
+      <c r="AS61" s="38">
         <v>736.7</v>
       </c>
       <c r="AT61" s="3">
         <v>1665</v>
       </c>
       <c r="AU61" s="10">
         <v>4339.2</v>
       </c>
       <c r="AV61" s="9">
         <v>5410</v>
       </c>
       <c r="AW61" s="13">
         <v>6671.9</v>
       </c>
-      <c r="AX61" s="19"/>
+      <c r="AX61" s="19">
+        <v>10055.1</v>
+      </c>
       <c r="AY61" s="19"/>
       <c r="AZ61" s="19"/>
       <c r="BA61" s="19"/>
       <c r="BB61" s="19"/>
       <c r="BC61" s="19"/>
       <c r="BD61" s="19"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B62" s="3">
         <v>7425.2</v>
       </c>
       <c r="C62" s="3">
         <v>8033.4</v>
       </c>
       <c r="D62" s="3">
         <v>9302.2000000000007</v>
       </c>
       <c r="E62" s="9">
         <v>11577.1</v>
       </c>
       <c r="F62" s="9">
         <v>13073.8</v>
       </c>
       <c r="G62" s="9">
         <v>14244.2</v>
       </c>
       <c r="H62" s="9">
         <v>18093.7</v>
       </c>
       <c r="I62" s="3">
         <v>539.5</v>
       </c>
@@ -8857,118 +8951,120 @@
       </c>
       <c r="W62" s="10">
         <v>2647.1</v>
       </c>
       <c r="X62" s="9">
         <v>3283.7</v>
       </c>
       <c r="Y62" s="10">
         <v>4038.4</v>
       </c>
       <c r="Z62" s="18">
         <v>6005.1</v>
       </c>
       <c r="AA62" s="10">
         <v>6674.8</v>
       </c>
       <c r="AB62" s="13">
         <v>7599.1</v>
       </c>
       <c r="AC62" s="13">
         <v>9726.6</v>
       </c>
       <c r="AD62" s="13">
         <v>11059.7</v>
       </c>
-      <c r="AE62" s="30">
+      <c r="AE62" s="29">
         <v>12133.4</v>
       </c>
       <c r="AF62" s="13">
         <v>14298.6</v>
       </c>
       <c r="AG62" s="3">
-        <v>654</v>
+        <v>752.1</v>
       </c>
       <c r="AH62" s="3">
-        <v>1073</v>
+        <v>1292.8</v>
       </c>
       <c r="AI62" s="10">
-        <v>2943.5</v>
+        <v>3433.5</v>
       </c>
       <c r="AJ62" s="9">
-        <v>3728.1</v>
+        <v>4200.7</v>
       </c>
       <c r="AK62" s="13">
-        <v>4397.3</v>
+        <v>4963.2</v>
       </c>
       <c r="AL62" s="19">
-        <v>6516.9</v>
+        <v>7358.7</v>
       </c>
       <c r="AM62" s="19">
-        <v>7618.6</v>
+        <v>8073.1</v>
       </c>
       <c r="AN62" s="19">
-        <v>8771.9</v>
+        <v>9054.4</v>
       </c>
       <c r="AO62" s="19">
-        <v>9353</v>
+        <v>11052.5</v>
       </c>
       <c r="AP62" s="19">
-        <v>10682.3</v>
+        <v>12235.8</v>
       </c>
       <c r="AQ62" s="19">
-        <v>12016.6</v>
+        <v>13470</v>
       </c>
       <c r="AR62" s="19">
-        <v>17885.7</v>
-[...1 lines deleted...]
-      <c r="AS62" s="39">
+        <v>16807.5</v>
+      </c>
+      <c r="AS62" s="38">
         <v>825.8</v>
       </c>
       <c r="AT62" s="3">
         <v>1419.7</v>
       </c>
       <c r="AU62" s="10">
         <v>4083.5</v>
       </c>
       <c r="AV62" s="9">
         <v>4883.2</v>
       </c>
       <c r="AW62" s="13">
         <v>5726.7</v>
       </c>
-      <c r="AX62" s="19"/>
+      <c r="AX62" s="19">
+        <v>9057.1</v>
+      </c>
       <c r="AY62" s="19"/>
       <c r="AZ62" s="19"/>
       <c r="BA62" s="19"/>
       <c r="BB62" s="19"/>
       <c r="BC62" s="19"/>
       <c r="BD62" s="19"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B63" s="3">
         <v>12358.6</v>
       </c>
       <c r="C63" s="3">
         <v>13910.8</v>
       </c>
       <c r="D63" s="3">
         <v>16405.099999999999</v>
       </c>
       <c r="E63" s="9">
         <v>20276.5</v>
       </c>
       <c r="F63" s="9">
         <v>21855.9</v>
       </c>
       <c r="G63" s="9">
         <v>26243.200000000001</v>
       </c>
       <c r="H63" s="9">
         <v>33946.199999999997</v>
       </c>
       <c r="I63" s="3">
         <v>1121.9000000000001</v>
       </c>
@@ -9013,118 +9109,120 @@
       </c>
       <c r="W63" s="10">
         <v>4350.8</v>
       </c>
       <c r="X63" s="9">
         <v>5519.5</v>
       </c>
       <c r="Y63" s="10">
         <v>6845.4</v>
       </c>
       <c r="Z63" s="18">
         <v>9963.7999999999993</v>
       </c>
       <c r="AA63" s="10">
         <v>11207.6</v>
       </c>
       <c r="AB63" s="13">
         <v>13323.7</v>
       </c>
       <c r="AC63" s="13">
         <v>16201.5</v>
       </c>
       <c r="AD63" s="13">
         <v>18692.400000000001</v>
       </c>
-      <c r="AE63" s="30">
+      <c r="AE63" s="29">
         <v>21401</v>
       </c>
       <c r="AF63" s="13">
         <v>25719.3</v>
       </c>
       <c r="AG63" s="3">
-        <v>1360.2</v>
+        <v>1269</v>
       </c>
       <c r="AH63" s="3">
-        <v>2435.8000000000002</v>
+        <v>2408.6</v>
       </c>
       <c r="AI63" s="10">
-        <v>4841</v>
+        <v>4693.8</v>
       </c>
       <c r="AJ63" s="9">
-        <v>6164.1</v>
+        <v>5785.2</v>
       </c>
       <c r="AK63" s="13">
-        <v>7641.1</v>
+        <v>7153.6</v>
       </c>
       <c r="AL63" s="19">
-        <v>11324.4</v>
+        <v>11084.3</v>
       </c>
       <c r="AM63" s="19">
-        <v>12690.3</v>
+        <v>12387.6</v>
       </c>
       <c r="AN63" s="19">
-        <v>14611.3</v>
+        <v>14546</v>
       </c>
       <c r="AO63" s="19">
-        <v>18745.5</v>
+        <v>18035.900000000001</v>
       </c>
       <c r="AP63" s="19">
-        <v>21409.599999999999</v>
+        <v>20291.900000000001</v>
       </c>
       <c r="AQ63" s="19">
-        <v>24083.9</v>
+        <v>23661.200000000001</v>
       </c>
       <c r="AR63" s="19">
-        <v>26829.9</v>
-[...1 lines deleted...]
-      <c r="AS63" s="39">
+        <v>28649.5</v>
+      </c>
+      <c r="AS63" s="38">
         <v>1389.1</v>
       </c>
       <c r="AT63" s="3">
         <v>2731.4</v>
       </c>
       <c r="AU63" s="10">
         <v>5461.5</v>
       </c>
       <c r="AV63" s="9">
         <v>6557.4</v>
       </c>
       <c r="AW63" s="13">
         <v>8109.1</v>
       </c>
-      <c r="AX63" s="19"/>
+      <c r="AX63" s="19">
+        <v>12678.5</v>
+      </c>
       <c r="AY63" s="19"/>
       <c r="AZ63" s="19"/>
       <c r="BA63" s="19"/>
       <c r="BB63" s="19"/>
       <c r="BC63" s="19"/>
       <c r="BD63" s="19"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B64" s="3">
         <v>12104.6</v>
       </c>
       <c r="C64" s="3">
         <v>13785.4</v>
       </c>
       <c r="D64" s="3">
         <v>15665.5</v>
       </c>
       <c r="E64" s="9">
         <v>18429</v>
       </c>
       <c r="F64" s="9">
         <v>21896.400000000001</v>
       </c>
       <c r="G64" s="9">
         <v>24058.799999999999</v>
       </c>
       <c r="H64" s="9">
         <v>27593.4</v>
       </c>
       <c r="I64" s="3">
         <v>767.9</v>
       </c>
@@ -9169,321 +9267,359 @@
       </c>
       <c r="W64" s="10">
         <v>3804.5</v>
       </c>
       <c r="X64" s="9">
         <v>5281.2</v>
       </c>
       <c r="Y64" s="10">
         <v>6966</v>
       </c>
       <c r="Z64" s="18">
         <v>9736</v>
       </c>
       <c r="AA64" s="10">
         <v>11157</v>
       </c>
       <c r="AB64" s="13">
         <v>12735.9</v>
       </c>
       <c r="AC64" s="13">
         <v>15947.5</v>
       </c>
       <c r="AD64" s="13">
         <v>18376.2</v>
       </c>
-      <c r="AE64" s="30">
+      <c r="AE64" s="29">
         <v>19939.900000000001</v>
       </c>
       <c r="AF64" s="13">
         <v>22166.3</v>
       </c>
       <c r="AG64" s="3">
-        <v>930.9</v>
+        <v>854.2</v>
       </c>
       <c r="AH64" s="3">
-        <v>1412.4</v>
+        <v>1384.4</v>
       </c>
       <c r="AI64" s="10">
-        <v>4232.7</v>
+        <v>4531.6000000000004</v>
       </c>
       <c r="AJ64" s="9">
-        <v>5923.8</v>
+        <v>6248.1</v>
       </c>
       <c r="AK64" s="13">
-        <v>7703</v>
+        <v>8178.9</v>
       </c>
       <c r="AL64" s="19">
-        <v>11416.1</v>
+        <v>11274.3</v>
       </c>
       <c r="AM64" s="19">
-        <v>12793</v>
+        <v>13027.6</v>
       </c>
       <c r="AN64" s="19">
-        <v>14729.6</v>
+        <v>14730.5</v>
       </c>
       <c r="AO64" s="19">
-        <v>14830.6</v>
+        <v>18128</v>
       </c>
       <c r="AP64" s="19">
-        <v>16938.3</v>
+        <v>20810.3</v>
       </c>
       <c r="AQ64" s="19">
-        <v>19054.099999999999</v>
+        <v>22916.6</v>
       </c>
       <c r="AR64" s="19">
-        <v>21517.8</v>
-[...1 lines deleted...]
-      <c r="AS64" s="39">
+        <v>24825.8</v>
+      </c>
+      <c r="AS64" s="38">
         <v>892.5</v>
       </c>
       <c r="AT64" s="3">
         <v>1571.2</v>
       </c>
       <c r="AU64" s="10">
         <v>5842</v>
       </c>
       <c r="AV64" s="9">
         <v>7625.7</v>
       </c>
       <c r="AW64" s="13">
         <v>9778.1</v>
       </c>
-      <c r="AX64" s="19"/>
+      <c r="AX64" s="19">
+        <v>13194.4</v>
+      </c>
       <c r="AY64" s="19"/>
       <c r="AZ64" s="19"/>
       <c r="BA64" s="19"/>
       <c r="BB64" s="19"/>
       <c r="BC64" s="19"/>
       <c r="BD64" s="19"/>
     </row>
-    <row r="65" spans="9:44" ht="15.75">
+    <row r="65" spans="9:51" ht="15.75">
       <c r="U65" s="16"/>
       <c r="V65" s="16"/>
       <c r="W65" s="16"/>
       <c r="X65" s="16"/>
       <c r="Y65" s="16"/>
       <c r="Z65" s="16"/>
       <c r="AA65" s="16"/>
       <c r="AB65" s="16"/>
       <c r="AC65" s="16"/>
       <c r="AD65" s="16"/>
       <c r="AE65" s="16"/>
       <c r="AF65" s="16"/>
       <c r="AG65" s="16"/>
       <c r="AH65" s="16"/>
       <c r="AI65" s="16"/>
       <c r="AJ65" s="16"/>
       <c r="AK65" s="16"/>
       <c r="AL65" s="16"/>
       <c r="AM65" s="16"/>
       <c r="AN65" s="16"/>
       <c r="AO65" s="16"/>
       <c r="AP65" s="16"/>
       <c r="AQ65" s="16"/>
       <c r="AR65" s="16"/>
     </row>
-    <row r="66" spans="9:44" ht="22.5" customHeight="1">
-[...11 lines deleted...]
-      <c r="T66" s="53"/>
+    <row r="66" spans="9:51" ht="22.5" customHeight="1">
+      <c r="I66" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J66" s="57"/>
+      <c r="K66" s="57"/>
+      <c r="L66" s="57"/>
+      <c r="M66" s="57"/>
+      <c r="N66" s="57"/>
+      <c r="O66" s="57"/>
+      <c r="P66" s="57"/>
+      <c r="Q66" s="57"/>
+      <c r="R66" s="57"/>
+      <c r="S66" s="57"/>
+      <c r="T66" s="57"/>
+      <c r="U66" s="57"/>
+      <c r="V66" s="57"/>
+      <c r="W66" s="57"/>
+      <c r="X66" s="57"/>
+      <c r="Y66" s="57"/>
+      <c r="Z66" s="57"/>
+      <c r="AA66" s="57"/>
+      <c r="AB66" s="57"/>
+      <c r="AC66" s="57"/>
+      <c r="AD66" s="57"/>
+      <c r="AE66" s="57"/>
+      <c r="AF66" s="57"/>
+      <c r="AG66" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH66" s="59"/>
+      <c r="AI66" s="59"/>
+      <c r="AJ66" s="59"/>
+      <c r="AK66" s="59"/>
+      <c r="AL66" s="59"/>
+      <c r="AM66" s="59"/>
+      <c r="AN66" s="59"/>
+      <c r="AO66" s="59"/>
+      <c r="AP66" s="59"/>
+      <c r="AQ66" s="59"/>
+      <c r="AR66" s="59"/>
+      <c r="AS66" s="43"/>
+      <c r="AT66" s="43"/>
+      <c r="AU66" s="43"/>
+      <c r="AV66" s="43"/>
+      <c r="AW66" s="43"/>
+      <c r="AX66" s="43"/>
+      <c r="AY66" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="48">
-[...13 lines deleted...]
-    <mergeCell ref="AG20:AQ20"/>
+  <mergeCells count="49">
+    <mergeCell ref="AG66:AR66"/>
+    <mergeCell ref="AG2:AR2"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
+    <mergeCell ref="AG18:AR18"/>
+    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AD19:AF19"/>
+    <mergeCell ref="U20:AF20"/>
+    <mergeCell ref="AD35:AF35"/>
+    <mergeCell ref="I36:T36"/>
+    <mergeCell ref="R51:T51"/>
+    <mergeCell ref="I20:T20"/>
+    <mergeCell ref="R35:T35"/>
+    <mergeCell ref="I66:AF66"/>
+    <mergeCell ref="U36:AF36"/>
+    <mergeCell ref="AD51:AF51"/>
+    <mergeCell ref="U52:AF52"/>
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A50:T50"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A34:T34"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B20:H20"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="A18:T18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="I52:T52"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="R19:T19"/>
-    <mergeCell ref="I66:T66"/>
-[...16 lines deleted...]
-    <mergeCell ref="AO19:AR19"/>
+    <mergeCell ref="BA19:BD19"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="AS52:BD52"/>
+    <mergeCell ref="AG50:BD50"/>
+    <mergeCell ref="BA35:BD35"/>
+    <mergeCell ref="AS36:BD36"/>
+    <mergeCell ref="AG34:BD34"/>
+    <mergeCell ref="BA51:BD51"/>
+    <mergeCell ref="AG52:AR52"/>
+    <mergeCell ref="AO35:AR35"/>
+    <mergeCell ref="AG36:AR36"/>
+    <mergeCell ref="AG20:AQ20"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>