--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="555" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="34">
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -106,50 +106,56 @@
     <t>Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>4,1 есе</t>
   </si>
   <si>
     <t>5,6 есе</t>
   </si>
   <si>
     <t>3,1 есе</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>Мал шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]General"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -409,51 +415,51 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -516,57 +522,79 @@
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Heading" xfId="2"/>
     <cellStyle name="Heading1" xfId="3"/>
     <cellStyle name="Result" xfId="4"/>
     <cellStyle name="Result2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -835,168 +863,182 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW46"/>
+  <dimension ref="A2:BI53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AF20" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AO5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AZ28" sqref="AZ28"/>
+      <selection pane="bottomRight" activeCell="AZ46" sqref="AZ46:AZ52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8.5" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.125" style="1" customWidth="1"/>
     <col min="26" max="35" width="8.5" style="1" customWidth="1"/>
     <col min="36" max="36" width="7.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.625" style="1" customWidth="1"/>
     <col min="38" max="47" width="8.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.125" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="59" width="8.5" style="1" customWidth="1"/>
     <col min="60" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="18">
+    <row r="2" spans="1:61" ht="18">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="55" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="55"/>
-[...2 lines deleted...]
-      <c r="V3" s="55" t="s">
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="V3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="W3" s="55"/>
-[...2 lines deleted...]
-      <c r="AH3" s="55" t="s">
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="AH3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="55"/>
-[...1 lines deleted...]
-      <c r="AK3" s="55"/>
+      <c r="AI3" s="64"/>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="64"/>
     </row>
-    <row r="4" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="54" t="s">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="54" t="s">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="54"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM4" s="54"/>
-[...9 lines deleted...]
-      <c r="AW4" s="54"/>
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="63"/>
+      <c r="AQ4" s="63"/>
+      <c r="AR4" s="63"/>
+      <c r="AS4" s="63"/>
+      <c r="AT4" s="63"/>
+      <c r="AU4" s="63"/>
+      <c r="AV4" s="63"/>
+      <c r="AW4" s="63"/>
+      <c r="AX4" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY4" s="63"/>
+      <c r="AZ4" s="63"/>
+      <c r="BA4" s="63"/>
+      <c r="BB4" s="63"/>
+      <c r="BC4" s="63"/>
+      <c r="BD4" s="63"/>
+      <c r="BE4" s="63"/>
+      <c r="BF4" s="63"/>
+      <c r="BG4" s="63"/>
+      <c r="BH4" s="63"/>
+      <c r="BI4" s="63"/>
     </row>
-    <row r="5" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="56"/>
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1097,52 +1139,88 @@
       </c>
       <c r="AP5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AQ5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AR5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AS5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI5" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" spans="1:49" s="9" customFormat="1">
+    <row r="6" spans="1:61" s="9" customFormat="1">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
         <v>98.576512600945705</v>
       </c>
       <c r="C6" s="5">
         <v>99.008147733945606</v>
       </c>
       <c r="D6" s="5">
         <v>99.042950571130206</v>
       </c>
       <c r="E6" s="5">
         <v>99.450502744245199</v>
       </c>
       <c r="F6" s="5">
         <v>99.5017402627617</v>
       </c>
       <c r="G6" s="5">
         <v>99.637949805066597</v>
       </c>
       <c r="H6" s="5">
         <v>99.569480132366294</v>
       </c>
       <c r="I6" s="5">
@@ -1246,52 +1324,70 @@
       </c>
       <c r="AP6" s="35">
         <v>99.3</v>
       </c>
       <c r="AQ6" s="35">
         <v>99.5</v>
       </c>
       <c r="AR6" s="35">
         <v>97.3</v>
       </c>
       <c r="AS6" s="45">
         <v>97.7</v>
       </c>
       <c r="AT6" s="49">
         <v>99.4</v>
       </c>
       <c r="AU6" s="53">
         <v>98.9</v>
       </c>
       <c r="AV6" s="53">
         <v>98.7</v>
       </c>
       <c r="AW6" s="53">
         <v>100.2</v>
       </c>
+      <c r="AX6" s="59">
+        <v>99.1</v>
+      </c>
+      <c r="AY6" s="43">
+        <v>99.6</v>
+      </c>
+      <c r="AZ6" s="43">
+        <v>100.1</v>
+      </c>
+      <c r="BA6" s="35"/>
+      <c r="BB6" s="35"/>
+      <c r="BC6" s="35"/>
+      <c r="BD6" s="35"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="53"/>
+      <c r="BH6" s="53"/>
+      <c r="BI6" s="53"/>
     </row>
-    <row r="7" spans="1:49" s="9" customFormat="1">
+    <row r="7" spans="1:61" s="9" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>65.7</v>
       </c>
       <c r="C7" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D7" s="11">
         <v>71.8</v>
       </c>
       <c r="E7" s="11">
         <v>81</v>
       </c>
       <c r="F7" s="11">
         <v>82.1</v>
       </c>
       <c r="G7" s="11">
         <v>84.5</v>
       </c>
       <c r="H7" s="11">
         <v>83</v>
       </c>
       <c r="I7" s="11">
@@ -1395,52 +1491,70 @@
       </c>
       <c r="AP7" s="36">
         <v>89.2</v>
       </c>
       <c r="AQ7" s="36">
         <v>91.9</v>
       </c>
       <c r="AR7" s="36">
         <v>93.6</v>
       </c>
       <c r="AS7" s="36">
         <v>98.6</v>
       </c>
       <c r="AT7" s="50">
         <v>102.1</v>
       </c>
       <c r="AU7" s="50">
         <v>102</v>
       </c>
       <c r="AV7" s="50">
         <v>102.1</v>
       </c>
       <c r="AW7" s="50">
         <v>102.6</v>
       </c>
+      <c r="AX7" s="60">
+        <v>126.5</v>
+      </c>
+      <c r="AY7" s="60">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="AZ7" s="60">
+        <v>132.9</v>
+      </c>
+      <c r="BA7" s="36"/>
+      <c r="BB7" s="36"/>
+      <c r="BC7" s="36"/>
+      <c r="BD7" s="36"/>
+      <c r="BE7" s="36"/>
+      <c r="BF7" s="50"/>
+      <c r="BG7" s="50"/>
+      <c r="BH7" s="50"/>
+      <c r="BI7" s="50"/>
     </row>
-    <row r="8" spans="1:49" s="9" customFormat="1">
+    <row r="8" spans="1:61" s="9" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>100.1</v>
       </c>
       <c r="C8" s="11">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>100</v>
       </c>
       <c r="E8" s="11">
         <v>100.1</v>
       </c>
       <c r="F8" s="11">
         <v>100.1</v>
       </c>
       <c r="G8" s="11">
         <v>100.1</v>
       </c>
       <c r="H8" s="11">
         <v>100.1</v>
       </c>
       <c r="I8" s="11">
@@ -1544,52 +1658,70 @@
       </c>
       <c r="AP8" s="36">
         <v>100</v>
       </c>
       <c r="AQ8" s="36">
         <v>100</v>
       </c>
       <c r="AR8" s="36">
         <v>100</v>
       </c>
       <c r="AS8" s="36">
         <v>100</v>
       </c>
       <c r="AT8" s="50">
         <v>100.3</v>
       </c>
       <c r="AU8" s="50">
         <v>99.5</v>
       </c>
       <c r="AV8" s="50">
         <v>99.3</v>
       </c>
       <c r="AW8" s="50">
         <v>99.2</v>
       </c>
+      <c r="AX8" s="61">
+        <v>100</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>100</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>100</v>
+      </c>
+      <c r="BA8" s="36"/>
+      <c r="BB8" s="36"/>
+      <c r="BC8" s="36"/>
+      <c r="BD8" s="36"/>
+      <c r="BE8" s="36"/>
+      <c r="BF8" s="50"/>
+      <c r="BG8" s="50"/>
+      <c r="BH8" s="50"/>
+      <c r="BI8" s="50"/>
     </row>
-    <row r="9" spans="1:49">
+    <row r="9" spans="1:61">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>83.5</v>
       </c>
       <c r="C9" s="14">
         <v>87.5</v>
       </c>
       <c r="D9" s="14">
         <v>94.7</v>
       </c>
       <c r="E9" s="14">
         <v>95.9</v>
       </c>
       <c r="F9" s="14">
         <v>96.9</v>
       </c>
       <c r="G9" s="11">
         <v>97.9</v>
       </c>
       <c r="H9" s="11">
         <v>96.4</v>
       </c>
       <c r="I9" s="11">
@@ -1693,52 +1825,70 @@
       </c>
       <c r="AP9" s="38">
         <v>105.4</v>
       </c>
       <c r="AQ9" s="36">
         <v>112.6</v>
       </c>
       <c r="AR9" s="36">
         <v>104.1</v>
       </c>
       <c r="AS9" s="36">
         <v>105.2</v>
       </c>
       <c r="AT9" s="50">
         <v>110</v>
       </c>
       <c r="AU9" s="50">
         <v>108.3</v>
       </c>
       <c r="AV9" s="50">
         <v>104.3</v>
       </c>
       <c r="AW9" s="50">
         <v>106.9</v>
       </c>
+      <c r="AX9" s="60">
+        <v>116.7</v>
+      </c>
+      <c r="AY9" s="60">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="AZ9" s="60">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="BA9" s="38"/>
+      <c r="BB9" s="38"/>
+      <c r="BC9" s="36"/>
+      <c r="BD9" s="36"/>
+      <c r="BE9" s="36"/>
+      <c r="BF9" s="50"/>
+      <c r="BG9" s="50"/>
+      <c r="BH9" s="50"/>
+      <c r="BI9" s="50"/>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:61">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>85</v>
       </c>
       <c r="C10" s="14">
         <v>90.9</v>
       </c>
       <c r="D10" s="14">
         <v>95.1</v>
       </c>
       <c r="E10" s="14">
         <v>93</v>
       </c>
       <c r="F10" s="14">
         <v>95.1</v>
       </c>
       <c r="G10" s="14">
         <v>97.9</v>
       </c>
       <c r="H10" s="14">
         <v>105.7</v>
       </c>
       <c r="I10" s="14">
@@ -1842,52 +1992,70 @@
       </c>
       <c r="AP10" s="37">
         <v>93.8</v>
       </c>
       <c r="AQ10" s="37">
         <v>94.8</v>
       </c>
       <c r="AR10" s="37">
         <v>65.5</v>
       </c>
       <c r="AS10" s="37">
         <v>68.599999999999994</v>
       </c>
       <c r="AT10" s="51">
         <v>71</v>
       </c>
       <c r="AU10" s="51">
         <v>73.599999999999994</v>
       </c>
       <c r="AV10" s="51">
         <v>75.7</v>
       </c>
       <c r="AW10" s="51">
         <v>99.8</v>
       </c>
+      <c r="AX10" s="60">
+        <v>15.6</v>
+      </c>
+      <c r="AY10" s="60">
+        <v>15</v>
+      </c>
+      <c r="AZ10" s="60">
+        <v>19</v>
+      </c>
+      <c r="BA10" s="37"/>
+      <c r="BB10" s="37"/>
+      <c r="BC10" s="37"/>
+      <c r="BD10" s="37"/>
+      <c r="BE10" s="37"/>
+      <c r="BF10" s="51"/>
+      <c r="BG10" s="51"/>
+      <c r="BH10" s="51"/>
+      <c r="BI10" s="51"/>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:61">
       <c r="A11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="13" t="s">
@@ -1991,3496 +2159,5005 @@
       </c>
       <c r="AP11" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AQ11" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AR11" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AS11" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AT11" s="52" t="s">
         <v>19</v>
       </c>
       <c r="AU11" s="52" t="s">
         <v>19</v>
       </c>
       <c r="AV11" s="52" t="s">
         <v>19</v>
       </c>
       <c r="AW11" s="52" t="s">
         <v>19</v>
       </c>
+      <c r="AX11" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE11" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF11" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG11" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH11" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI11" s="52" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="12" spans="1:49">
-[...11 lines deleted...]
-      <c r="M12" s="16"/>
+    <row r="12" spans="1:61">
+      <c r="A12" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX12" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY12" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ12" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI12" s="13" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="13" spans="1:49" ht="18">
-[...5 lines deleted...]
-      </c>
+    <row r="13" spans="1:61">
+      <c r="A13" s="54"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="55"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="55"/>
+      <c r="Q13" s="55"/>
+      <c r="R13" s="55"/>
+      <c r="S13" s="55"/>
+      <c r="T13" s="55"/>
+      <c r="U13" s="55"/>
+      <c r="V13" s="55"/>
+      <c r="W13" s="55"/>
+      <c r="X13" s="55"/>
+      <c r="Y13" s="56"/>
+      <c r="Z13" s="55"/>
+      <c r="AA13" s="55"/>
+      <c r="AB13" s="55"/>
+      <c r="AC13" s="55"/>
+      <c r="AD13" s="55"/>
+      <c r="AE13" s="55"/>
+      <c r="AF13" s="57"/>
+      <c r="AG13" s="57"/>
+      <c r="AH13" s="57"/>
+      <c r="AI13" s="57"/>
+      <c r="AJ13" s="57"/>
+      <c r="AK13" s="57"/>
+      <c r="AL13" s="57"/>
+      <c r="AM13" s="57"/>
+      <c r="AN13" s="57"/>
+      <c r="AO13" s="57"/>
+      <c r="AP13" s="57"/>
+      <c r="AQ13" s="57"/>
+      <c r="AR13" s="57"/>
+      <c r="AS13" s="57"/>
+      <c r="AT13" s="58"/>
+      <c r="AU13" s="58"/>
+      <c r="AV13" s="58"/>
+      <c r="AW13" s="58"/>
     </row>
-    <row r="14" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      </c>
+    <row r="14" spans="1:61">
+      <c r="A14" s="54"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
       <c r="K14" s="55"/>
       <c r="L14" s="55"/>
       <c r="M14" s="55"/>
-      <c r="AH14" s="55" t="s">
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="55"/>
+      <c r="Q14" s="55"/>
+      <c r="R14" s="55"/>
+      <c r="S14" s="55"/>
+      <c r="T14" s="55"/>
+      <c r="U14" s="55"/>
+      <c r="V14" s="55"/>
+      <c r="W14" s="55"/>
+      <c r="X14" s="55"/>
+      <c r="Y14" s="56"/>
+      <c r="Z14" s="55"/>
+      <c r="AA14" s="55"/>
+      <c r="AB14" s="55"/>
+      <c r="AC14" s="55"/>
+      <c r="AD14" s="55"/>
+      <c r="AE14" s="55"/>
+      <c r="AF14" s="57"/>
+      <c r="AG14" s="57"/>
+      <c r="AH14" s="57"/>
+      <c r="AI14" s="57"/>
+      <c r="AJ14" s="57"/>
+      <c r="AK14" s="57"/>
+      <c r="AL14" s="57"/>
+      <c r="AM14" s="57"/>
+      <c r="AN14" s="57"/>
+      <c r="AO14" s="57"/>
+      <c r="AP14" s="57"/>
+      <c r="AQ14" s="57"/>
+      <c r="AR14" s="57"/>
+      <c r="AS14" s="57"/>
+      <c r="AT14" s="58"/>
+      <c r="AU14" s="58"/>
+      <c r="AV14" s="58"/>
+      <c r="AW14" s="58"/>
+    </row>
+    <row r="15" spans="1:61">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:61" ht="18">
+      <c r="B16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z16" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J17" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI14" s="55"/>
-[...1 lines deleted...]
-      <c r="AK14" s="55"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="AH17" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="64"/>
+      <c r="AJ17" s="64"/>
+      <c r="AK17" s="64"/>
     </row>
-    <row r="15" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B15" s="54" t="s">
+    <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A18" s="62"/>
+      <c r="B18" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="54"/>
-[...10 lines deleted...]
-      <c r="N15" s="54" t="s">
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O15" s="54"/>
-[...10 lines deleted...]
-      <c r="Z15" s="54" t="s">
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
+      <c r="X18" s="63"/>
+      <c r="Y18" s="63"/>
+      <c r="Z18" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA15" s="54"/>
-[...10 lines deleted...]
-      <c r="AL15" s="54" t="s">
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="63"/>
+      <c r="AC18" s="63"/>
+      <c r="AD18" s="63"/>
+      <c r="AE18" s="63"/>
+      <c r="AF18" s="63"/>
+      <c r="AG18" s="63"/>
+      <c r="AH18" s="63"/>
+      <c r="AI18" s="63"/>
+      <c r="AJ18" s="63"/>
+      <c r="AK18" s="63"/>
+      <c r="AL18" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM15" s="54"/>
-[...9 lines deleted...]
-      <c r="AW15" s="54"/>
+      <c r="AM18" s="63"/>
+      <c r="AN18" s="63"/>
+      <c r="AO18" s="63"/>
+      <c r="AP18" s="63"/>
+      <c r="AQ18" s="63"/>
+      <c r="AR18" s="63"/>
+      <c r="AS18" s="63"/>
+      <c r="AT18" s="63"/>
+      <c r="AU18" s="63"/>
+      <c r="AV18" s="63"/>
+      <c r="AW18" s="63"/>
+      <c r="AX18" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY18" s="63"/>
+      <c r="AZ18" s="63"/>
+      <c r="BA18" s="63"/>
+      <c r="BB18" s="63"/>
+      <c r="BC18" s="63"/>
+      <c r="BD18" s="63"/>
+      <c r="BE18" s="63"/>
+      <c r="BF18" s="63"/>
+      <c r="BG18" s="63"/>
+      <c r="BH18" s="63"/>
+      <c r="BI18" s="63"/>
     </row>
-    <row r="16" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B16" s="3" t="s">
+    <row r="19" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A19" s="62"/>
+      <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G19" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I16" s="3" t="s">
+      <c r="I19" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J16" s="3" t="s">
+      <c r="J19" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K16" s="3" t="s">
+      <c r="K19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L16" s="3" t="s">
+      <c r="L19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M16" s="3" t="s">
+      <c r="M19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N16" s="3" t="s">
+      <c r="N19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O16" s="3" t="s">
+      <c r="O19" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P16" s="3" t="s">
+      <c r="P19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q16" s="3" t="s">
+      <c r="Q19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R16" s="3" t="s">
+      <c r="R19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S16" s="3" t="s">
+      <c r="S19" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T16" s="3" t="s">
+      <c r="T19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U16" s="3" t="s">
+      <c r="U19" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V16" s="3" t="s">
+      <c r="V19" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="W16" s="3" t="s">
+      <c r="W19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X16" s="3" t="s">
+      <c r="X19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="Y16" s="3" t="s">
+      <c r="Y19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z16" s="3" t="s">
+      <c r="Z19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA16" s="3" t="s">
+      <c r="AA19" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB16" s="3" t="s">
+      <c r="AB19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC16" s="3" t="s">
+      <c r="AC19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD16" s="3" t="s">
+      <c r="AD19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE16" s="3" t="s">
+      <c r="AE19" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF16" s="3" t="s">
+      <c r="AF19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG16" s="3" t="s">
+      <c r="AG19" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH16" s="3" t="s">
+      <c r="AH19" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AI16" s="3" t="s">
+      <c r="AI19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ16" s="3" t="s">
+      <c r="AJ19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AK16" s="3" t="s">
+      <c r="AK19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL16" s="3" t="s">
+      <c r="AL19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM16" s="3" t="s">
+      <c r="AM19" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN16" s="3" t="s">
+      <c r="AN19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO16" s="3" t="s">
+      <c r="AO19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP16" s="3" t="s">
+      <c r="AP19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ16" s="3" t="s">
+      <c r="AQ19" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR16" s="3" t="s">
+      <c r="AR19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS16" s="3" t="s">
+      <c r="AS19" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT16" s="3" t="s">
+      <c r="AT19" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AU16" s="3" t="s">
+      <c r="AU19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV16" s="3" t="s">
+      <c r="AV19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AW16" s="3" t="s">
+      <c r="AW19" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY19" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ19" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA19" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC19" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI19" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:49" s="9" customFormat="1">
-      <c r="A17" s="4" t="s">
+    <row r="20" spans="1:61" s="9" customFormat="1">
+      <c r="A20" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B20" s="5">
         <v>78.464174598265004</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C20" s="5">
         <v>84.561158001677896</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D20" s="5">
         <v>85.073403595874098</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E20" s="5">
         <v>89.581221793489604</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F20" s="5">
         <v>90.385158112774405</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G20" s="5">
         <v>93.019754401767699</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H20" s="5">
         <v>94.074457437604494</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I20" s="5">
         <v>94.994061909276994</v>
       </c>
-      <c r="J17" s="5">
+      <c r="J20" s="5">
         <v>102.447105090213</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K20" s="5">
         <v>97.468928167934493</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L20" s="5">
         <v>97.795457486717297</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M20" s="5">
         <v>97.3814646034009</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N20" s="6">
         <v>96.833194791020901</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O20" s="5">
         <v>100.8</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P20" s="5">
         <v>101.1</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q20" s="5">
         <v>97.8</v>
       </c>
-      <c r="R17" s="5">
+      <c r="R20" s="5">
         <v>94.6</v>
       </c>
-      <c r="S17" s="5">
+      <c r="S20" s="5">
         <v>93.4</v>
       </c>
-      <c r="T17" s="5">
+      <c r="T20" s="5">
         <v>98</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U20" s="17">
         <v>99.878150765354249</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V20" s="8">
         <v>101.72170159549086</v>
       </c>
-      <c r="W17" s="5">
+      <c r="W20" s="5">
         <v>98.089229415784089</v>
       </c>
-      <c r="X17" s="5">
+      <c r="X20" s="5">
         <v>98.055838578520763</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y20" s="8">
         <v>101.94548525255365</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z20" s="6">
         <v>98.717665275130713</v>
       </c>
-      <c r="AA17" s="5">
+      <c r="AA20" s="5">
         <v>81.944380708680924</v>
       </c>
-      <c r="AB17" s="5">
+      <c r="AB20" s="5">
         <v>82.962963515630705</v>
       </c>
-      <c r="AC17" s="5">
+      <c r="AC20" s="5">
         <v>80.705285543643072</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD20" s="5">
         <v>80.355200566269886</v>
       </c>
-      <c r="AE17" s="5">
+      <c r="AE20" s="5">
         <v>79.043586704547693</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF20" s="8">
         <v>85.4</v>
       </c>
-      <c r="AG17" s="33">
+      <c r="AG20" s="33">
         <v>89</v>
       </c>
-      <c r="AH17" s="8">
+      <c r="AH20" s="8">
         <v>90.6</v>
       </c>
-      <c r="AI17" s="35">
+      <c r="AI20" s="35">
         <v>93.3</v>
       </c>
-      <c r="AJ17" s="35">
+      <c r="AJ20" s="35">
         <v>94.7</v>
       </c>
-      <c r="AK17" s="8">
+      <c r="AK20" s="8">
         <v>128.4</v>
       </c>
-      <c r="AL17" s="43">
+      <c r="AL20" s="43">
         <v>98.4</v>
       </c>
-      <c r="AM17" s="43">
+      <c r="AM20" s="43">
         <v>96.5</v>
       </c>
-      <c r="AN17" s="35">
+      <c r="AN20" s="35">
         <v>94.4</v>
       </c>
-      <c r="AO17" s="35">
+      <c r="AO20" s="35">
         <v>94</v>
       </c>
-      <c r="AP17" s="35">
+      <c r="AP20" s="35">
         <v>93.5</v>
       </c>
-      <c r="AQ17" s="35">
+      <c r="AQ20" s="35">
         <v>95.2</v>
       </c>
-      <c r="AR17" s="35">
+      <c r="AR20" s="35">
         <v>78.5</v>
       </c>
-      <c r="AS17" s="46">
+      <c r="AS20" s="46">
         <v>84.3</v>
       </c>
-      <c r="AT17" s="35">
+      <c r="AT20" s="35">
         <v>98.2</v>
       </c>
-      <c r="AU17" s="35">
+      <c r="AU20" s="35">
         <v>97.1</v>
       </c>
-      <c r="AV17" s="35">
+      <c r="AV20" s="35">
         <v>96.2</v>
       </c>
-      <c r="AW17" s="35">
+      <c r="AW20" s="35">
         <v>100.5</v>
       </c>
+      <c r="AX20" s="59">
+        <v>92.6</v>
+      </c>
+      <c r="AY20" s="43">
+        <v>96.5</v>
+      </c>
+      <c r="AZ20" s="43">
+        <v>100.4</v>
+      </c>
+      <c r="BA20" s="35"/>
+      <c r="BB20" s="35"/>
+      <c r="BC20" s="35"/>
+      <c r="BD20" s="35"/>
+      <c r="BE20" s="45"/>
+      <c r="BF20" s="49"/>
+      <c r="BG20" s="53"/>
+      <c r="BH20" s="53"/>
+      <c r="BI20" s="53"/>
     </row>
-    <row r="18" spans="1:49" s="9" customFormat="1">
-      <c r="A18" s="10" t="s">
+    <row r="21" spans="1:61" s="9" customFormat="1">
+      <c r="A21" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B21" s="11">
         <v>65.7</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C21" s="11">
         <v>76.099999999999994</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D21" s="11">
         <v>71.8</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E21" s="11">
         <v>81</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F21" s="11">
         <v>82.1</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G21" s="11">
         <v>84.5</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H21" s="11">
         <v>83</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I21" s="11">
         <v>85.1</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J21" s="11">
         <v>102.4</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K21" s="11">
         <v>94</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L21" s="11">
         <v>93</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M21" s="11">
         <v>92.8</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N21" s="11">
         <v>108</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O21" s="11">
         <v>113.2</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P21" s="11">
         <v>120.9</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q21" s="11">
         <v>100.5</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R21" s="11">
         <v>96</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S21" s="11">
         <v>97.9</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T21" s="11">
         <v>103.9</v>
       </c>
-      <c r="U18" s="12">
+      <c r="U21" s="12">
         <v>105</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V21" s="12">
         <v>124.05630977317381</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W21" s="11">
         <v>118.5997161114575</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X21" s="11">
         <v>117.70941103679324</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y21" s="12">
         <v>120.16550379879394</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z21" s="11">
         <v>112.43256122450266</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA21" s="11">
         <v>87.515182454987368</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB21" s="11">
         <v>99.144761320359763</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC21" s="11">
         <v>101.07696921383807</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD21" s="11">
         <v>96.492266023340378</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE21" s="11">
         <v>92.88275894616234</v>
       </c>
-      <c r="AF18" s="12">
+      <c r="AF21" s="12">
         <v>93.3</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AG21" s="17">
         <v>97.3</v>
       </c>
-      <c r="AH18" s="12">
+      <c r="AH21" s="12">
         <v>101</v>
       </c>
-      <c r="AI18" s="36">
+      <c r="AI21" s="36">
         <v>100.2</v>
       </c>
-      <c r="AJ18" s="36">
+      <c r="AJ21" s="36">
         <v>99.4</v>
       </c>
-      <c r="AK18" s="12">
+      <c r="AK21" s="12">
         <v>178</v>
       </c>
-      <c r="AL18" s="31">
+      <c r="AL21" s="31">
         <v>111.1</v>
       </c>
-      <c r="AM18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AN18" s="36">
+      <c r="AM21" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN21" s="36">
         <v>88</v>
       </c>
-      <c r="AO18" s="36">
+      <c r="AO21" s="36">
         <v>88.5</v>
       </c>
-      <c r="AP18" s="36">
+      <c r="AP21" s="36">
         <v>89.2</v>
       </c>
-      <c r="AQ18" s="36">
+      <c r="AQ21" s="36">
         <v>91.9</v>
       </c>
-      <c r="AR18" s="36">
+      <c r="AR21" s="36">
         <v>93.6</v>
       </c>
-      <c r="AS18" s="47">
+      <c r="AS21" s="47">
         <v>98.6</v>
       </c>
-      <c r="AT18" s="36">
+      <c r="AT21" s="36">
         <v>102.1</v>
       </c>
-      <c r="AU18" s="36">
+      <c r="AU21" s="36">
         <v>102</v>
       </c>
-      <c r="AV18" s="36">
+      <c r="AV21" s="36">
         <v>102.1</v>
       </c>
-      <c r="AW18" s="36">
+      <c r="AW21" s="36">
         <v>102.6</v>
       </c>
+      <c r="AX21" s="60">
+        <v>126.5</v>
+      </c>
+      <c r="AY21" s="60">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="AZ21" s="60">
+        <v>132.9</v>
+      </c>
+      <c r="BA21" s="36"/>
+      <c r="BB21" s="36"/>
+      <c r="BC21" s="36"/>
+      <c r="BD21" s="36"/>
+      <c r="BE21" s="36"/>
+      <c r="BF21" s="50"/>
+      <c r="BG21" s="50"/>
+      <c r="BH21" s="50"/>
+      <c r="BI21" s="50"/>
     </row>
-    <row r="19" spans="1:49" s="9" customFormat="1">
-      <c r="A19" s="10" t="s">
+    <row r="22" spans="1:61" s="9" customFormat="1">
+      <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="11">
+      <c r="B22" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="11">
         <v>129</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D22" s="11">
         <v>184.7</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="E22" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="F19" s="13" t="s">
+      <c r="F22" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="G19" s="13" t="s">
+      <c r="G22" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H22" s="11">
         <v>110.7</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I22" s="11">
         <v>104.6</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J22" s="11">
         <v>101.9</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K22" s="11">
         <v>123.4</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L22" s="11">
         <v>137</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M22" s="11">
         <v>138.69999999999999</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N22" s="13">
         <v>97.2</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O22" s="11">
         <v>100.6</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P22" s="11">
         <v>101.7</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q22" s="13">
         <v>87.9</v>
       </c>
-      <c r="R19" s="13">
+      <c r="R22" s="13">
         <v>74.8</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S22" s="13">
         <v>55.6</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T22" s="11">
         <v>76.099999999999994</v>
       </c>
-      <c r="U19" s="12">
+      <c r="U22" s="12">
         <v>80.5</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V22" s="12">
         <v>58.741004576890177</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W22" s="11">
         <v>68.509914620670756</v>
       </c>
-      <c r="X19" s="11">
+      <c r="X22" s="11">
         <v>68.49830159512203</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y22" s="12">
         <v>102.59853234629017</v>
       </c>
-      <c r="Z19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AB19" s="11">
+      <c r="Z22" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA22" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB22" s="11">
         <v>33.333333333333329</v>
       </c>
-      <c r="AC19" s="13">
+      <c r="AC22" s="13">
         <v>95</v>
       </c>
-      <c r="AD19" s="13">
+      <c r="AD22" s="13">
         <v>132</v>
       </c>
-      <c r="AE19" s="13">
+      <c r="AE22" s="13">
         <v>191.40307692307695</v>
       </c>
-      <c r="AF19" s="12">
+      <c r="AF22" s="12">
         <v>108.7</v>
       </c>
-      <c r="AG19" s="12">
+      <c r="AG22" s="12">
         <v>101.9</v>
       </c>
-      <c r="AH19" s="12">
+      <c r="AH22" s="12">
         <v>79.8</v>
       </c>
-      <c r="AI19" s="36">
+      <c r="AI22" s="36">
         <v>93.3</v>
       </c>
-      <c r="AJ19" s="36">
+      <c r="AJ22" s="36">
         <v>100.7</v>
       </c>
-      <c r="AK19" s="12">
+      <c r="AK22" s="12">
         <v>111.3</v>
       </c>
-      <c r="AL19" s="31">
+      <c r="AL22" s="31">
         <v>100</v>
       </c>
-      <c r="AM19" s="31">
+      <c r="AM22" s="31">
         <v>100</v>
       </c>
-      <c r="AN19" s="31">
+      <c r="AN22" s="31">
         <v>100</v>
       </c>
-      <c r="AO19" s="31">
+      <c r="AO22" s="31">
         <v>105</v>
       </c>
-      <c r="AP19" s="31">
+      <c r="AP22" s="31">
         <v>105.9</v>
       </c>
-      <c r="AQ19" s="31">
+      <c r="AQ22" s="31">
         <v>108.2</v>
       </c>
-      <c r="AR19" s="36">
+      <c r="AR22" s="36">
         <v>101</v>
       </c>
-      <c r="AS19" s="36">
+      <c r="AS22" s="36">
         <v>98.2</v>
       </c>
-      <c r="AT19" s="36">
+      <c r="AT22" s="36">
         <v>112.6</v>
       </c>
-      <c r="AU19" s="36">
+      <c r="AU22" s="36">
         <v>88.6</v>
       </c>
-      <c r="AV19" s="36">
+      <c r="AV22" s="36">
         <v>82.2</v>
       </c>
-      <c r="AW19" s="36">
+      <c r="AW22" s="36">
         <v>78</v>
       </c>
+      <c r="AX22" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY22" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ22" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA22" s="36"/>
+      <c r="BB22" s="36"/>
+      <c r="BC22" s="36"/>
+      <c r="BD22" s="36"/>
+      <c r="BE22" s="36"/>
+      <c r="BF22" s="50"/>
+      <c r="BG22" s="50"/>
+      <c r="BH22" s="50"/>
+      <c r="BI22" s="50"/>
     </row>
-    <row r="20" spans="1:49">
-      <c r="A20" s="10" t="s">
+    <row r="23" spans="1:61">
+      <c r="A23" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="14">
+      <c r="B23" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="14">
         <v>87.5</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D23" s="14">
         <v>94.7</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E23" s="14">
         <v>95.9</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F23" s="14">
         <v>96.9</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G23" s="11">
         <v>97.9</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H23" s="11">
         <v>96.4</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I23" s="11">
         <v>97.5</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J23" s="11">
         <v>97.6</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K23" s="11">
         <v>97.6</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L23" s="11">
         <v>97.9</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M23" s="11">
         <v>96.3</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N23" s="13">
         <v>104.3</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O23" s="14">
         <v>91.3</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P23" s="14">
         <v>80.8</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q23" s="14">
         <v>78</v>
       </c>
-      <c r="R20" s="14">
+      <c r="R23" s="14">
         <v>72.7</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S23" s="11">
         <v>68.599999999999994</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T23" s="11">
         <v>89.3</v>
       </c>
-      <c r="U20" s="12">
+      <c r="U23" s="12">
         <v>96.2</v>
       </c>
-      <c r="V20" s="12">
+      <c r="V23" s="12">
         <v>98.714592113997369</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W23" s="11">
         <v>97.771988979293624</v>
       </c>
-      <c r="X20" s="11">
+      <c r="X23" s="11">
         <v>97.175445121330398</v>
       </c>
-      <c r="Y20" s="15">
+      <c r="Y23" s="15">
         <v>112.49001437434806</v>
       </c>
-      <c r="Z20" s="13">
+      <c r="Z23" s="13">
         <v>101.56781268706014</v>
       </c>
-      <c r="AA20" s="14">
+      <c r="AA23" s="14">
         <v>81.0728460261885</v>
       </c>
-      <c r="AB20" s="14">
+      <c r="AB23" s="14">
         <v>84.892724511431112</v>
       </c>
-      <c r="AC20" s="14">
+      <c r="AC23" s="14">
         <v>79.260284814974284</v>
       </c>
-      <c r="AD20" s="14">
+      <c r="AD23" s="14">
         <v>83.638665422087868</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE23" s="11">
         <v>87.944055951595431</v>
       </c>
-      <c r="AF20" s="12">
+      <c r="AF23" s="12">
         <v>106.8</v>
       </c>
-      <c r="AG20" s="12">
+      <c r="AG23" s="12">
         <v>109.6</v>
       </c>
-      <c r="AH20" s="12">
+      <c r="AH23" s="12">
         <v>112.2</v>
       </c>
-      <c r="AI20" s="36">
+      <c r="AI23" s="36">
         <v>111.2</v>
       </c>
-      <c r="AJ20" s="36">
+      <c r="AJ23" s="36">
         <v>110.8</v>
       </c>
-      <c r="AK20" s="15">
+      <c r="AK23" s="15">
         <v>111.7</v>
       </c>
-      <c r="AL20" s="31">
+      <c r="AL23" s="31">
         <v>100.6</v>
       </c>
-      <c r="AM20" s="44">
+      <c r="AM23" s="44">
         <v>113.4</v>
       </c>
-      <c r="AN20" s="38">
+      <c r="AN23" s="38">
         <v>112.5</v>
       </c>
-      <c r="AO20" s="38">
+      <c r="AO23" s="38">
         <v>115.8</v>
       </c>
-      <c r="AP20" s="38">
+      <c r="AP23" s="38">
         <v>105.4</v>
       </c>
-      <c r="AQ20" s="36">
+      <c r="AQ23" s="36">
         <v>112.6</v>
       </c>
-      <c r="AR20" s="36">
+      <c r="AR23" s="36">
         <v>104.1</v>
       </c>
-      <c r="AS20" s="36">
+      <c r="AS23" s="36">
         <v>105.2</v>
       </c>
-      <c r="AT20" s="36">
+      <c r="AT23" s="36">
         <v>111</v>
       </c>
-      <c r="AU20" s="36">
+      <c r="AU23" s="36">
         <v>108.3</v>
       </c>
-      <c r="AV20" s="36">
+      <c r="AV23" s="36">
         <v>104.3</v>
       </c>
-      <c r="AW20" s="36">
+      <c r="AW23" s="36">
         <v>106.9</v>
       </c>
+      <c r="AX23" s="60">
+        <v>116.7</v>
+      </c>
+      <c r="AY23" s="60">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="AZ23" s="60">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="BA23" s="38"/>
+      <c r="BB23" s="38"/>
+      <c r="BC23" s="36"/>
+      <c r="BD23" s="36"/>
+      <c r="BE23" s="36"/>
+      <c r="BF23" s="50"/>
+      <c r="BG23" s="50"/>
+      <c r="BH23" s="50"/>
+      <c r="BI23" s="50"/>
     </row>
-    <row r="21" spans="1:49">
-      <c r="A21" s="10" t="s">
+    <row r="24" spans="1:61">
+      <c r="A24" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="23">
+      <c r="B24" s="23">
         <v>85</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C24" s="23">
         <v>90.9</v>
       </c>
-      <c r="D21" s="23">
+      <c r="D24" s="23">
         <v>95.1</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E24" s="23">
         <v>93</v>
       </c>
-      <c r="F21" s="23">
+      <c r="F24" s="23">
         <v>95.1</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G24" s="23">
         <v>97.9</v>
       </c>
-      <c r="H21" s="23">
+      <c r="H24" s="23">
         <v>105.7</v>
       </c>
-      <c r="I21" s="23">
+      <c r="I24" s="23">
         <v>107.6</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J24" s="23">
         <v>108.7</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K24" s="23">
         <v>83.3</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L24" s="23">
         <v>82.4</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M24" s="23">
         <v>80</v>
       </c>
-      <c r="N21" s="23">
+      <c r="N24" s="23">
         <v>84.2</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O24" s="23">
         <v>90.9</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P24" s="23">
         <v>89</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q24" s="23">
         <v>101.7</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R24" s="23">
         <v>101.7</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S24" s="23">
         <v>99</v>
       </c>
-      <c r="T21" s="23">
+      <c r="T24" s="23">
         <v>104</v>
       </c>
-      <c r="U21" s="24">
+      <c r="U24" s="24">
         <v>106.5</v>
       </c>
-      <c r="V21" s="24">
+      <c r="V24" s="24">
         <v>110.1414803771066</v>
       </c>
-      <c r="W21" s="23">
+      <c r="W24" s="23">
         <v>111.09125106911971</v>
       </c>
-      <c r="X21" s="23">
+      <c r="X24" s="23">
         <v>112.29872701279578</v>
       </c>
-      <c r="Y21" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="23">
+      <c r="Y24" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="23">
         <v>86.691920853728746</v>
       </c>
-      <c r="AA21" s="23">
+      <c r="AA24" s="23">
         <v>78.271141587223809</v>
       </c>
-      <c r="AB21" s="23">
+      <c r="AB24" s="23">
         <v>65.080748315683294</v>
       </c>
-      <c r="AC21" s="23">
+      <c r="AC24" s="23">
         <v>59.373099178841102</v>
       </c>
-      <c r="AD21" s="23">
+      <c r="AD24" s="23">
         <v>62.338236803986305</v>
       </c>
-      <c r="AE21" s="23">
+      <c r="AE24" s="23">
         <v>61.815396000141419</v>
       </c>
-      <c r="AF21" s="15">
+      <c r="AF24" s="15">
         <v>57.5</v>
       </c>
-      <c r="AG21" s="12">
+      <c r="AG24" s="12">
         <v>53.3</v>
       </c>
-      <c r="AH21" s="24">
+      <c r="AH24" s="24">
         <v>50.7</v>
       </c>
-      <c r="AI21" s="38">
+      <c r="AI24" s="38">
         <v>49.8</v>
       </c>
-      <c r="AJ21" s="38">
+      <c r="AJ24" s="38">
         <v>50.8</v>
       </c>
-      <c r="AK21" s="29">
+      <c r="AK24" s="29">
         <v>51.1</v>
       </c>
-      <c r="AL21" s="31">
+      <c r="AL24" s="31">
         <v>95</v>
       </c>
-      <c r="AM21" s="44">
+      <c r="AM24" s="44">
         <v>94.7</v>
       </c>
-      <c r="AN21" s="38">
+      <c r="AN24" s="38">
         <v>95.1</v>
       </c>
-      <c r="AO21" s="38">
+      <c r="AO24" s="38">
         <v>94.3</v>
       </c>
-      <c r="AP21" s="38">
+      <c r="AP24" s="38">
         <v>93.8</v>
       </c>
-      <c r="AQ21" s="38">
+      <c r="AQ24" s="38">
         <v>94.8</v>
       </c>
-      <c r="AR21" s="38">
+      <c r="AR24" s="38">
         <v>65.5</v>
       </c>
-      <c r="AS21" s="36">
+      <c r="AS24" s="36">
         <v>68.599999999999994</v>
       </c>
-      <c r="AT21" s="38">
+      <c r="AT24" s="38">
         <v>71</v>
       </c>
-      <c r="AU21" s="38">
+      <c r="AU24" s="38">
         <v>73.599999999999994</v>
       </c>
-      <c r="AV21" s="38">
+      <c r="AV24" s="38">
         <v>75.7</v>
       </c>
-      <c r="AW21" s="38">
+      <c r="AW24" s="38">
         <v>99.8</v>
       </c>
+      <c r="AX24" s="60">
+        <v>15.6</v>
+      </c>
+      <c r="AY24" s="60">
+        <v>15</v>
+      </c>
+      <c r="AZ24" s="60">
+        <v>19</v>
+      </c>
+      <c r="BA24" s="37"/>
+      <c r="BB24" s="37"/>
+      <c r="BC24" s="37"/>
+      <c r="BD24" s="37"/>
+      <c r="BE24" s="37"/>
+      <c r="BF24" s="51"/>
+      <c r="BG24" s="51"/>
+      <c r="BH24" s="51"/>
+      <c r="BI24" s="51"/>
     </row>
-    <row r="22" spans="1:49">
-      <c r="A22" s="22" t="s">
+    <row r="25" spans="1:61">
+      <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH22" s="13" t="s">
+      <c r="B25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG25" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH25" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="AI22" s="31" t="s">
+      <c r="AI25" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AJ22" s="31" t="s">
+      <c r="AJ25" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AK22" s="31" t="s">
+      <c r="AK25" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AL22" s="31" t="s">
-[...32 lines deleted...]
-      <c r="AW22" s="31" t="s">
+      <c r="AL25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX25" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE25" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF25" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG25" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH25" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI25" s="52" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
-[...11 lines deleted...]
-      <c r="M23" s="16"/>
+    <row r="26" spans="1:61">
+      <c r="A26" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI26" s="13" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:49" ht="18">
-      <c r="B24" s="2" t="s">
+    <row r="27" spans="1:61">
+      <c r="A27" s="54"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+      <c r="W27" s="55"/>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="55"/>
+      <c r="Z27" s="55"/>
+      <c r="AA27" s="55"/>
+      <c r="AB27" s="55"/>
+      <c r="AC27" s="55"/>
+      <c r="AD27" s="55"/>
+      <c r="AE27" s="55"/>
+      <c r="AF27" s="55"/>
+      <c r="AG27" s="55"/>
+      <c r="AH27" s="55"/>
+      <c r="AI27" s="57"/>
+      <c r="AJ27" s="57"/>
+      <c r="AK27" s="57"/>
+      <c r="AL27" s="57"/>
+      <c r="AM27" s="57"/>
+      <c r="AN27" s="57"/>
+      <c r="AO27" s="57"/>
+      <c r="AP27" s="57"/>
+      <c r="AQ27" s="57"/>
+      <c r="AR27" s="57"/>
+      <c r="AS27" s="57"/>
+      <c r="AT27" s="57"/>
+      <c r="AU27" s="57"/>
+      <c r="AV27" s="57"/>
+      <c r="AW27" s="57"/>
+    </row>
+    <row r="28" spans="1:61">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+    </row>
+    <row r="29" spans="1:61" ht="18">
+      <c r="B29" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="Z24" s="2" t="s">
+      <c r="Z29" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J25" s="55" t="s">
+    <row r="30" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J30" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K25" s="55"/>
-[...2 lines deleted...]
-      <c r="AH25" s="55" t="s">
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="AH30" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI25" s="55"/>
-[...1 lines deleted...]
-      <c r="AK25" s="55"/>
+      <c r="AI30" s="64"/>
+      <c r="AJ30" s="64"/>
+      <c r="AK30" s="64"/>
     </row>
-    <row r="26" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B26" s="54" t="s">
+    <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A31" s="62"/>
+      <c r="B31" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C26" s="54"/>
-[...10 lines deleted...]
-      <c r="N26" s="54" t="s">
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O26" s="54"/>
-[...10 lines deleted...]
-      <c r="Z26" s="54" t="s">
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="63"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA26" s="54"/>
-[...10 lines deleted...]
-      <c r="AL26" s="54" t="s">
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="63"/>
+      <c r="AF31" s="63"/>
+      <c r="AG31" s="63"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM26" s="54"/>
-[...9 lines deleted...]
-      <c r="AW26" s="54"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="63"/>
+      <c r="AQ31" s="63"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
+      <c r="AU31" s="63"/>
+      <c r="AV31" s="63"/>
+      <c r="AW31" s="63"/>
+      <c r="AX31" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY31" s="63"/>
+      <c r="AZ31" s="63"/>
+      <c r="BA31" s="63"/>
+      <c r="BB31" s="63"/>
+      <c r="BC31" s="63"/>
+      <c r="BD31" s="63"/>
+      <c r="BE31" s="63"/>
+      <c r="BF31" s="63"/>
+      <c r="BG31" s="63"/>
+      <c r="BH31" s="63"/>
+      <c r="BI31" s="63"/>
     </row>
-    <row r="27" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B27" s="3" t="s">
+    <row r="32" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A32" s="62"/>
+      <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C27" s="3" t="s">
+      <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D27" s="3" t="s">
+      <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E27" s="3" t="s">
+      <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F27" s="3" t="s">
+      <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G27" s="3" t="s">
+      <c r="G32" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H27" s="3" t="s">
+      <c r="H32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I27" s="3" t="s">
+      <c r="I32" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J27" s="3" t="s">
+      <c r="J32" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K27" s="3" t="s">
+      <c r="K32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L27" s="3" t="s">
+      <c r="L32" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M27" s="3" t="s">
+      <c r="M32" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N27" s="3" t="s">
+      <c r="N32" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O27" s="3" t="s">
+      <c r="O32" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P27" s="3" t="s">
+      <c r="P32" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q27" s="3" t="s">
+      <c r="Q32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R27" s="3" t="s">
+      <c r="R32" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S27" s="3" t="s">
+      <c r="S32" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T27" s="3" t="s">
+      <c r="T32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U27" s="3" t="s">
+      <c r="U32" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V27" s="3" t="s">
+      <c r="V32" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="W27" s="3" t="s">
+      <c r="W32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X27" s="3" t="s">
+      <c r="X32" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="Y27" s="3" t="s">
+      <c r="Y32" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z27" s="3" t="s">
+      <c r="Z32" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA27" s="3" t="s">
+      <c r="AA32" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB27" s="3" t="s">
+      <c r="AB32" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC27" s="3" t="s">
+      <c r="AC32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD27" s="3" t="s">
+      <c r="AD32" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE27" s="3" t="s">
+      <c r="AE32" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF27" s="3" t="s">
+      <c r="AF32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG27" s="3" t="s">
+      <c r="AG32" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH27" s="3" t="s">
+      <c r="AH32" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AI27" s="3" t="s">
+      <c r="AI32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ27" s="3" t="s">
+      <c r="AJ32" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AK27" s="3" t="s">
+      <c r="AK32" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL27" s="3" t="s">
+      <c r="AL32" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM27" s="3" t="s">
+      <c r="AM32" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN27" s="3" t="s">
+      <c r="AN32" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO27" s="3" t="s">
+      <c r="AO32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP27" s="3" t="s">
+      <c r="AP32" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ27" s="3" t="s">
+      <c r="AQ32" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR27" s="3" t="s">
+      <c r="AR32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS27" s="3" t="s">
+      <c r="AS32" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT27" s="3" t="s">
+      <c r="AT32" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AU27" s="3" t="s">
+      <c r="AU32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV27" s="3" t="s">
+      <c r="AV32" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AW27" s="3" t="s">
+      <c r="AW32" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY32" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ32" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA32" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC32" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI32" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:49" s="9" customFormat="1">
-      <c r="A28" s="4" t="s">
+    <row r="33" spans="1:61" s="9" customFormat="1">
+      <c r="A33" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B33" s="5">
         <v>100</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C33" s="5">
         <v>100</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D33" s="5">
         <v>100</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E33" s="5">
         <v>100</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F33" s="5">
         <v>100</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G33" s="5">
         <v>100</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H33" s="5">
         <v>99.963238055817399</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I33" s="5">
         <v>99.927259210976899</v>
       </c>
-      <c r="J28" s="5">
+      <c r="J33" s="5">
         <v>109.621245095113</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K33" s="5">
         <v>99.820253075455497</v>
       </c>
-      <c r="L28" s="5">
+      <c r="L33" s="5">
         <v>100.46344751737701</v>
       </c>
-      <c r="M28" s="5">
+      <c r="M33" s="5">
         <v>99.993478620100205</v>
       </c>
-      <c r="N28" s="18" t="s">
-[...17 lines deleted...]
-      <c r="T28" s="5">
+      <c r="N33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="P33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="R33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="T33" s="5">
         <v>100</v>
       </c>
-      <c r="U28" s="20">
+      <c r="U33" s="20">
         <v>99.999951837051782</v>
       </c>
-      <c r="V28" s="20">
+      <c r="V33" s="20">
         <v>102.19137498871764</v>
       </c>
-      <c r="W28" s="5">
+      <c r="W33" s="5">
         <v>97.42773902790222</v>
       </c>
-      <c r="X28" s="5">
+      <c r="X33" s="5">
         <v>97.432330885325996</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y33" s="8">
         <v>103.26080799763974</v>
       </c>
-      <c r="Z28" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF28" s="8">
+      <c r="Z33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF33" s="8">
         <v>100</v>
       </c>
-      <c r="AG28" s="20">
+      <c r="AG33" s="20">
         <v>100</v>
       </c>
-      <c r="AH28" s="20">
+      <c r="AH33" s="20">
         <v>96.1</v>
       </c>
-      <c r="AI28" s="39">
+      <c r="AI33" s="39">
         <v>98.4</v>
       </c>
-      <c r="AJ28" s="35">
+      <c r="AJ33" s="35">
         <v>100.8</v>
       </c>
-      <c r="AK28" s="8">
+      <c r="AK33" s="8">
         <v>150</v>
       </c>
-      <c r="AL28" s="43">
+      <c r="AL33" s="43">
         <v>100</v>
       </c>
-      <c r="AM28" s="43">
+      <c r="AM33" s="43">
         <v>100</v>
       </c>
-      <c r="AN28" s="43">
+      <c r="AN33" s="43">
         <v>100</v>
       </c>
-      <c r="AO28" s="43">
+      <c r="AO33" s="43">
         <v>100</v>
       </c>
-      <c r="AP28" s="43">
+      <c r="AP33" s="43">
         <v>100</v>
       </c>
-      <c r="AQ28" s="43">
+      <c r="AQ33" s="43">
         <v>100</v>
       </c>
-      <c r="AR28" s="35">
+      <c r="AR33" s="35">
         <v>73.7</v>
       </c>
-      <c r="AS28" s="48">
+      <c r="AS33" s="48">
         <v>81.7</v>
       </c>
-      <c r="AT28" s="48">
+      <c r="AT33" s="48">
         <v>98.8</v>
       </c>
-      <c r="AU28" s="39">
+      <c r="AU33" s="39">
         <v>97.4</v>
       </c>
-      <c r="AV28" s="35">
+      <c r="AV33" s="35">
         <v>96.3</v>
       </c>
-      <c r="AW28" s="35">
+      <c r="AW33" s="35">
         <v>100.8</v>
       </c>
+      <c r="AX33" s="59">
+        <v>100</v>
+      </c>
+      <c r="AY33" s="43">
+        <v>100</v>
+      </c>
+      <c r="AZ33" s="43">
+        <v>100</v>
+      </c>
+      <c r="BA33" s="35"/>
+      <c r="BB33" s="35"/>
+      <c r="BC33" s="35"/>
+      <c r="BD33" s="35"/>
+      <c r="BE33" s="45"/>
+      <c r="BF33" s="49"/>
+      <c r="BG33" s="53"/>
+      <c r="BH33" s="53"/>
+      <c r="BI33" s="53"/>
     </row>
-    <row r="29" spans="1:49" s="9" customFormat="1">
-      <c r="A29" s="10" t="s">
+    <row r="34" spans="1:61" s="9" customFormat="1">
+      <c r="A34" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="11">
+      <c r="B34" s="11">
         <v>100</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C34" s="11">
         <v>100</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D34" s="11">
         <v>100</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E34" s="11">
         <v>100</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F34" s="11">
         <v>100</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G34" s="11">
         <v>100</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H34" s="11">
         <v>99.9</v>
       </c>
-      <c r="I29" s="11">
+      <c r="I34" s="11">
         <v>99.9</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J34" s="11">
         <v>126.2</v>
       </c>
-      <c r="K29" s="11">
+      <c r="K34" s="11">
         <v>101.9</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L34" s="11">
         <v>100.3</v>
       </c>
-      <c r="M29" s="11">
+      <c r="M34" s="11">
         <v>99</v>
       </c>
-      <c r="N29" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T29" s="11">
+      <c r="N34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="11">
         <v>104.5</v>
       </c>
-      <c r="U29" s="12">
+      <c r="U34" s="12">
         <v>102.8</v>
       </c>
-      <c r="V29" s="12">
+      <c r="V34" s="12">
         <v>133.05169064569037</v>
       </c>
-      <c r="W29" s="11">
+      <c r="W34" s="11">
         <v>124.56290822455782</v>
       </c>
-      <c r="X29" s="11">
+      <c r="X34" s="11">
         <v>124.52216773160502</v>
       </c>
-      <c r="Y29" s="12">
+      <c r="Y34" s="12">
         <v>129.31700406399293</v>
       </c>
-      <c r="Z29" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF29" s="12">
+      <c r="Z34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="12">
         <v>101.1</v>
       </c>
-      <c r="AG29" s="12">
+      <c r="AG34" s="12">
         <v>105.7</v>
       </c>
-      <c r="AH29" s="12">
+      <c r="AH34" s="12">
         <v>106</v>
       </c>
-      <c r="AI29" s="36">
+      <c r="AI34" s="36">
         <v>104.5</v>
       </c>
-      <c r="AJ29" s="36">
+      <c r="AJ34" s="36">
         <v>104.4</v>
       </c>
-      <c r="AK29" s="12">
+      <c r="AK34" s="12">
         <v>227.3</v>
       </c>
-      <c r="AL29" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR29" s="36">
+      <c r="AL34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR34" s="36">
         <v>101.2</v>
       </c>
-      <c r="AS29" s="36">
+      <c r="AS34" s="36">
         <v>106.8</v>
       </c>
-      <c r="AT29" s="36">
+      <c r="AT34" s="36">
         <v>102.8</v>
       </c>
-      <c r="AU29" s="36">
+      <c r="AU34" s="36">
         <v>102.6</v>
       </c>
-      <c r="AV29" s="36">
+      <c r="AV34" s="36">
         <v>102.6</v>
       </c>
-      <c r="AW29" s="36">
+      <c r="AW34" s="36">
         <v>102.9</v>
       </c>
+      <c r="AX34" s="60">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="AY34" s="60">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="AZ34" s="60">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="BA34" s="36"/>
+      <c r="BB34" s="36"/>
+      <c r="BC34" s="36"/>
+      <c r="BD34" s="36"/>
+      <c r="BE34" s="36"/>
+      <c r="BF34" s="50"/>
+      <c r="BG34" s="50"/>
+      <c r="BH34" s="50"/>
+      <c r="BI34" s="50"/>
     </row>
-    <row r="30" spans="1:49" s="9" customFormat="1">
-      <c r="A30" s="10" t="s">
+    <row r="35" spans="1:61" s="9" customFormat="1">
+      <c r="A35" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H30" s="11">
+      <c r="B35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="11">
         <v>99.9</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I35" s="11">
         <v>99.9</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J35" s="11">
         <v>99.5</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K35" s="11">
         <v>122.4</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L35" s="11">
         <v>136.5</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M35" s="11">
         <v>134.69999999999999</v>
       </c>
-      <c r="N30" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T30" s="11">
+      <c r="N35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T35" s="11">
         <v>80.2</v>
       </c>
-      <c r="U30" s="12">
+      <c r="U35" s="12">
         <v>83.8</v>
       </c>
-      <c r="V30" s="12">
+      <c r="V35" s="12">
         <v>59.479428401447699</v>
       </c>
-      <c r="W30" s="11">
+      <c r="W35" s="11">
         <v>69.119402588162814</v>
       </c>
-      <c r="X30" s="11">
+      <c r="X35" s="11">
         <v>69.146110626081935</v>
       </c>
-      <c r="Y30" s="12">
+      <c r="Y35" s="12">
         <v>108.63113508175365</v>
       </c>
-      <c r="Z30" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF30" s="12">
+      <c r="Z35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE35" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF35" s="12">
         <v>100</v>
       </c>
-      <c r="AG30" s="12">
+      <c r="AG35" s="12">
         <v>97.8</v>
       </c>
-      <c r="AH30" s="12">
+      <c r="AH35" s="12">
         <v>77.900000000000006</v>
       </c>
-      <c r="AI30" s="36">
+      <c r="AI35" s="36">
         <v>91.5</v>
       </c>
-      <c r="AJ30" s="36">
+      <c r="AJ35" s="36">
         <v>99</v>
       </c>
-      <c r="AK30" s="12">
+      <c r="AK35" s="12">
         <v>109.8</v>
       </c>
-      <c r="AL30" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR30" s="36">
+      <c r="AL35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR35" s="36">
         <v>99.9</v>
       </c>
-      <c r="AS30" s="36">
+      <c r="AS35" s="36">
         <v>97.4</v>
       </c>
-      <c r="AT30" s="36">
+      <c r="AT35" s="36">
         <v>112.9</v>
       </c>
-      <c r="AU30" s="36">
+      <c r="AU35" s="36">
         <v>88.1</v>
       </c>
-      <c r="AV30" s="36">
+      <c r="AV35" s="36">
         <v>81.599999999999994</v>
       </c>
-      <c r="AW30" s="36">
+      <c r="AW35" s="36">
         <v>77.2</v>
       </c>
+      <c r="AX35" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA35" s="36"/>
+      <c r="BB35" s="36"/>
+      <c r="BC35" s="36"/>
+      <c r="BD35" s="36"/>
+      <c r="BE35" s="36"/>
+      <c r="BF35" s="50"/>
+      <c r="BG35" s="50"/>
+      <c r="BH35" s="50"/>
+      <c r="BI35" s="50"/>
     </row>
-    <row r="31" spans="1:49">
-      <c r="A31" s="10" t="s">
+    <row r="36" spans="1:61">
+      <c r="A36" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B31" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H31" s="11">
+      <c r="B36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="11">
         <v>100.9</v>
       </c>
-      <c r="I31" s="11">
+      <c r="I36" s="11">
         <v>100.7</v>
       </c>
-      <c r="J31" s="11">
+      <c r="J36" s="11">
         <v>100.4</v>
       </c>
-      <c r="K31" s="11">
+      <c r="K36" s="11">
         <v>100.5</v>
       </c>
-      <c r="L31" s="11">
+      <c r="L36" s="11">
         <v>100.9</v>
       </c>
-      <c r="M31" s="11">
+      <c r="M36" s="11">
         <v>99.5</v>
       </c>
-      <c r="N31" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T31" s="11">
+      <c r="N36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="11">
         <v>110.4</v>
       </c>
-      <c r="U31" s="12">
+      <c r="U36" s="12">
         <v>108.1</v>
       </c>
-      <c r="V31" s="12">
+      <c r="V36" s="12">
         <v>105.28333368660651</v>
       </c>
-      <c r="W31" s="11">
+      <c r="W36" s="11">
         <v>102.91624324726749</v>
       </c>
-      <c r="X31" s="11">
+      <c r="X36" s="11">
         <v>102.90632216217388</v>
       </c>
-      <c r="Y31" s="24">
+      <c r="Y36" s="24">
         <v>121.121796575961</v>
       </c>
-      <c r="Z31" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF31" s="12">
+      <c r="Z36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE36" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF36" s="12">
         <v>111.8</v>
       </c>
-      <c r="AG31" s="12">
+      <c r="AG36" s="12">
         <v>113.3</v>
       </c>
-      <c r="AH31" s="12">
+      <c r="AH36" s="12">
         <v>114.7</v>
       </c>
-      <c r="AI31" s="36">
+      <c r="AI36" s="36">
         <v>112.6</v>
       </c>
-      <c r="AJ31" s="36">
+      <c r="AJ36" s="36">
         <v>112.5</v>
       </c>
-      <c r="AK31" s="24">
+      <c r="AK36" s="24">
         <v>114.4</v>
       </c>
-      <c r="AL31" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR31" s="36">
+      <c r="AL36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR36" s="36">
         <v>100.4</v>
       </c>
-      <c r="AS31" s="36">
+      <c r="AS36" s="36">
         <v>104</v>
       </c>
-      <c r="AT31" s="36">
+      <c r="AT36" s="36">
         <v>111.2</v>
       </c>
-      <c r="AU31" s="36">
+      <c r="AU36" s="36">
         <v>108</v>
       </c>
-      <c r="AV31" s="36">
+      <c r="AV36" s="36">
         <v>102.7</v>
       </c>
-      <c r="AW31" s="36">
+      <c r="AW36" s="36">
         <v>105.4</v>
       </c>
+      <c r="AX36" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA36" s="38"/>
+      <c r="BB36" s="38"/>
+      <c r="BC36" s="36"/>
+      <c r="BD36" s="36"/>
+      <c r="BE36" s="36"/>
+      <c r="BF36" s="50"/>
+      <c r="BG36" s="50"/>
+      <c r="BH36" s="50"/>
+      <c r="BI36" s="50"/>
     </row>
-    <row r="32" spans="1:49">
-      <c r="A32" s="10" t="s">
+    <row r="37" spans="1:61">
+      <c r="A37" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B32" s="23">
+      <c r="B37" s="23">
         <v>100</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C37" s="23">
         <v>100</v>
       </c>
-      <c r="D32" s="23">
+      <c r="D37" s="23">
         <v>100</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E37" s="23">
         <v>100</v>
       </c>
-      <c r="F32" s="23">
+      <c r="F37" s="23">
         <v>100</v>
       </c>
-      <c r="G32" s="23">
+      <c r="G37" s="23">
         <v>100</v>
       </c>
-      <c r="H32" s="23">
+      <c r="H37" s="23">
         <v>99.9</v>
       </c>
-      <c r="I32" s="25">
+      <c r="I37" s="25">
         <v>99.8</v>
       </c>
-      <c r="J32" s="23">
+      <c r="J37" s="23">
         <v>107.9</v>
       </c>
-      <c r="K32" s="23">
+      <c r="K37" s="23">
         <v>59.5</v>
       </c>
-      <c r="L32" s="23">
+      <c r="L37" s="23">
         <v>58.3</v>
       </c>
-      <c r="M32" s="23">
+      <c r="M37" s="23">
         <v>57.9</v>
       </c>
-      <c r="N32" s="26" t="s">
-[...17 lines deleted...]
-      <c r="T32" s="23">
+      <c r="N37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="P37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="R37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="S37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="T37" s="23">
         <v>123.1</v>
       </c>
-      <c r="U32" s="27">
+      <c r="U37" s="27">
         <v>119.7</v>
       </c>
-      <c r="V32" s="24">
+      <c r="V37" s="24">
         <v>119.48646447923588</v>
       </c>
-      <c r="W32" s="23">
+      <c r="W37" s="23">
         <v>114.02605832510912</v>
       </c>
-      <c r="X32" s="23">
+      <c r="X37" s="23">
         <v>113.99939899178746</v>
       </c>
-      <c r="Y32" s="29" t="s">
-[...26 lines deleted...]
-      <c r="AH32" s="34" t="s">
+      <c r="Y37" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE37" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF37" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG37" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH37" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AI32" s="40" t="s">
+      <c r="AI37" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="AJ32" s="37">
+      <c r="AJ37" s="37">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK32" s="29">
+      <c r="AK37" s="29">
         <v>1.2</v>
       </c>
-      <c r="AL32" s="40">
+      <c r="AL37" s="40">
         <v>100</v>
       </c>
-      <c r="AM32" s="40">
+      <c r="AM37" s="40">
         <v>100</v>
       </c>
-      <c r="AN32" s="40">
+      <c r="AN37" s="40">
         <v>100</v>
       </c>
-      <c r="AO32" s="40">
+      <c r="AO37" s="40">
         <v>100</v>
       </c>
-      <c r="AP32" s="40">
+      <c r="AP37" s="40">
         <v>100</v>
       </c>
-      <c r="AQ32" s="40">
+      <c r="AQ37" s="40">
         <v>100</v>
       </c>
-      <c r="AR32" s="40">
+      <c r="AR37" s="40">
         <v>63.1</v>
       </c>
-      <c r="AS32" s="31">
+      <c r="AS37" s="31">
         <v>66.2</v>
       </c>
-      <c r="AT32" s="40">
+      <c r="AT37" s="40">
         <v>68.7</v>
       </c>
-      <c r="AU32" s="40">
+      <c r="AU37" s="40">
         <v>71.5</v>
       </c>
-      <c r="AV32" s="37">
+      <c r="AV37" s="37">
         <v>74</v>
       </c>
-      <c r="AW32" s="37">
+      <c r="AW37" s="37">
         <v>103.1</v>
       </c>
+      <c r="AX37" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY37" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ37" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA37" s="37"/>
+      <c r="BB37" s="37"/>
+      <c r="BC37" s="37"/>
+      <c r="BD37" s="37"/>
+      <c r="BE37" s="37"/>
+      <c r="BF37" s="51"/>
+      <c r="BG37" s="51"/>
+      <c r="BH37" s="51"/>
+      <c r="BI37" s="51"/>
     </row>
-    <row r="33" spans="1:49">
-      <c r="A33" s="22" t="s">
+    <row r="38" spans="1:61">
+      <c r="A38" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH33" s="13" t="s">
+      <c r="B38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF38" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG38" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH38" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="AI33" s="31" t="s">
+      <c r="AI38" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AJ33" s="31" t="s">
+      <c r="AJ38" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AK33" s="31" t="s">
+      <c r="AK38" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AL33" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AM33" s="31" t="s">
+      <c r="AL38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM38" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AN33" s="31" t="s">
-[...26 lines deleted...]
-      <c r="AW33" s="31" t="s">
+      <c r="AN38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX38" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF38" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG38" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH38" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI38" s="52" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="1:49">
-[...11 lines deleted...]
-      <c r="M34" s="16"/>
+    <row r="39" spans="1:61">
+      <c r="A39" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX39" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY39" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ39" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH39" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI39" s="13" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="35" spans="1:49" ht="18">
-      <c r="B35" s="2" t="s">
+    <row r="40" spans="1:61">
+      <c r="A40" s="54"/>
+      <c r="B40" s="55"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="55"/>
+      <c r="H40" s="55"/>
+      <c r="I40" s="55"/>
+      <c r="J40" s="55"/>
+      <c r="K40" s="55"/>
+      <c r="L40" s="55"/>
+      <c r="M40" s="55"/>
+      <c r="N40" s="55"/>
+      <c r="O40" s="55"/>
+      <c r="P40" s="55"/>
+      <c r="Q40" s="55"/>
+      <c r="R40" s="55"/>
+      <c r="S40" s="55"/>
+      <c r="T40" s="55"/>
+      <c r="U40" s="55"/>
+      <c r="V40" s="55"/>
+      <c r="W40" s="55"/>
+      <c r="X40" s="55"/>
+      <c r="Y40" s="55"/>
+      <c r="Z40" s="55"/>
+      <c r="AA40" s="55"/>
+      <c r="AB40" s="55"/>
+      <c r="AC40" s="55"/>
+      <c r="AD40" s="55"/>
+      <c r="AE40" s="55"/>
+      <c r="AF40" s="56"/>
+      <c r="AG40" s="55"/>
+      <c r="AH40" s="55"/>
+      <c r="AI40" s="57"/>
+      <c r="AJ40" s="57"/>
+      <c r="AK40" s="57"/>
+      <c r="AL40" s="57"/>
+      <c r="AM40" s="57"/>
+      <c r="AN40" s="57"/>
+      <c r="AO40" s="57"/>
+      <c r="AP40" s="57"/>
+      <c r="AQ40" s="57"/>
+      <c r="AR40" s="57"/>
+      <c r="AS40" s="57"/>
+      <c r="AT40" s="57"/>
+      <c r="AU40" s="57"/>
+      <c r="AV40" s="57"/>
+      <c r="AW40" s="57"/>
+    </row>
+    <row r="41" spans="1:61">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+    </row>
+    <row r="42" spans="1:61" ht="18">
+      <c r="B42" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="Z35" s="2" t="s">
+      <c r="Z42" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="36" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J36" s="55" t="s">
+    <row r="43" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J43" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K36" s="55"/>
-[...2 lines deleted...]
-      <c r="AH36" s="55" t="s">
+      <c r="K43" s="64"/>
+      <c r="L43" s="64"/>
+      <c r="M43" s="64"/>
+      <c r="AH43" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI36" s="55"/>
-[...1 lines deleted...]
-      <c r="AK36" s="55"/>
+      <c r="AI43" s="64"/>
+      <c r="AJ43" s="64"/>
+      <c r="AK43" s="64"/>
     </row>
-    <row r="37" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B37" s="54" t="s">
+    <row r="44" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A44" s="62"/>
+      <c r="B44" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="54"/>
-[...10 lines deleted...]
-      <c r="N37" s="54" t="s">
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="63"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="63"/>
+      <c r="N44" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O37" s="54"/>
-[...10 lines deleted...]
-      <c r="Z37" s="54" t="s">
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="63"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="63"/>
+      <c r="X44" s="63"/>
+      <c r="Y44" s="63"/>
+      <c r="Z44" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA37" s="54"/>
-[...10 lines deleted...]
-      <c r="AL37" s="54" t="s">
+      <c r="AA44" s="63"/>
+      <c r="AB44" s="63"/>
+      <c r="AC44" s="63"/>
+      <c r="AD44" s="63"/>
+      <c r="AE44" s="63"/>
+      <c r="AF44" s="63"/>
+      <c r="AG44" s="63"/>
+      <c r="AH44" s="63"/>
+      <c r="AI44" s="63"/>
+      <c r="AJ44" s="63"/>
+      <c r="AK44" s="63"/>
+      <c r="AL44" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM37" s="54"/>
-[...9 lines deleted...]
-      <c r="AW37" s="54"/>
+      <c r="AM44" s="63"/>
+      <c r="AN44" s="63"/>
+      <c r="AO44" s="63"/>
+      <c r="AP44" s="63"/>
+      <c r="AQ44" s="63"/>
+      <c r="AR44" s="63"/>
+      <c r="AS44" s="63"/>
+      <c r="AT44" s="63"/>
+      <c r="AU44" s="63"/>
+      <c r="AV44" s="63"/>
+      <c r="AW44" s="63"/>
+      <c r="AX44" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY44" s="63"/>
+      <c r="AZ44" s="63"/>
+      <c r="BA44" s="63"/>
+      <c r="BB44" s="63"/>
+      <c r="BC44" s="63"/>
+      <c r="BD44" s="63"/>
+      <c r="BE44" s="63"/>
+      <c r="BF44" s="63"/>
+      <c r="BG44" s="63"/>
+      <c r="BH44" s="63"/>
+      <c r="BI44" s="63"/>
     </row>
-    <row r="38" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B38" s="3" t="s">
+    <row r="45" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A45" s="62"/>
+      <c r="B45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C38" s="3" t="s">
+      <c r="C45" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D38" s="3" t="s">
+      <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E38" s="3" t="s">
+      <c r="E45" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F38" s="3" t="s">
+      <c r="F45" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G38" s="3" t="s">
+      <c r="G45" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="3" t="s">
+      <c r="H45" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I38" s="3" t="s">
+      <c r="I45" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J38" s="3" t="s">
+      <c r="J45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K38" s="3" t="s">
+      <c r="K45" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L38" s="3" t="s">
+      <c r="L45" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M38" s="3" t="s">
+      <c r="M45" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N38" s="3" t="s">
+      <c r="N45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O38" s="3" t="s">
+      <c r="O45" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="P45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q38" s="3" t="s">
+      <c r="Q45" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R38" s="3" t="s">
+      <c r="R45" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S38" s="3" t="s">
+      <c r="S45" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T38" s="3" t="s">
+      <c r="T45" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U38" s="3" t="s">
+      <c r="U45" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V38" s="3" t="s">
+      <c r="V45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="W38" s="3" t="s">
+      <c r="W45" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X38" s="3" t="s">
+      <c r="X45" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="Y38" s="3" t="s">
+      <c r="Y45" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z38" s="3" t="s">
+      <c r="Z45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA38" s="3" t="s">
+      <c r="AA45" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB38" s="3" t="s">
+      <c r="AB45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC38" s="3" t="s">
+      <c r="AC45" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD38" s="3" t="s">
+      <c r="AD45" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE38" s="3" t="s">
+      <c r="AE45" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF38" s="3" t="s">
+      <c r="AF45" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG38" s="3" t="s">
+      <c r="AG45" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH38" s="3" t="s">
+      <c r="AH45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AI38" s="3" t="s">
+      <c r="AI45" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ38" s="3" t="s">
+      <c r="AJ45" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AK38" s="3" t="s">
+      <c r="AK45" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL38" s="3" t="s">
+      <c r="AL45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM38" s="3" t="s">
+      <c r="AM45" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN38" s="3" t="s">
+      <c r="AN45" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO38" s="3" t="s">
+      <c r="AO45" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP38" s="3" t="s">
+      <c r="AP45" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ38" s="3" t="s">
+      <c r="AQ45" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR38" s="3" t="s">
+      <c r="AR45" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS38" s="3" t="s">
+      <c r="AS45" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT38" s="3" t="s">
+      <c r="AT45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AU38" s="3" t="s">
+      <c r="AU45" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV38" s="3" t="s">
+      <c r="AV45" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AW38" s="3" t="s">
+      <c r="AW45" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX45" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY45" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA45" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG45" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH45" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI45" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="39" spans="1:49" s="9" customFormat="1">
-      <c r="A39" s="4" t="s">
+    <row r="46" spans="1:61" s="9" customFormat="1">
+      <c r="A46" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B46" s="5">
         <v>77.834841842870702</v>
       </c>
-      <c r="C39" s="5">
+      <c r="C46" s="5">
         <v>84.0956282269116</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D46" s="5">
         <v>84.663660736368001</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E46" s="5">
         <v>89.302663771210604</v>
       </c>
-      <c r="F39" s="5">
+      <c r="F46" s="5">
         <v>90.123149991383201</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G46" s="5">
         <v>92.829722370228495</v>
       </c>
-      <c r="H39" s="5">
+      <c r="H46" s="5">
         <v>91.404235278619794</v>
       </c>
-      <c r="I39" s="5">
+      <c r="I46" s="5">
         <v>90.561680906010096</v>
       </c>
-      <c r="J39" s="5">
+      <c r="J46" s="5">
         <v>89.983831279222301</v>
       </c>
-      <c r="K39" s="5">
+      <c r="K46" s="5">
         <v>90.8070887900858</v>
       </c>
-      <c r="L39" s="5">
+      <c r="L46" s="5">
         <v>90.778857325193002</v>
       </c>
-      <c r="M39" s="5">
+      <c r="M46" s="5">
         <v>91.168589777192906</v>
       </c>
-      <c r="N39" s="21">
+      <c r="N46" s="21">
         <v>96.833194791020901</v>
       </c>
-      <c r="O39" s="5">
+      <c r="O46" s="5">
         <v>100.8</v>
       </c>
-      <c r="P39" s="5">
+      <c r="P46" s="5">
         <v>101.1</v>
       </c>
-      <c r="Q39" s="5">
+      <c r="Q46" s="5">
         <v>97.8</v>
       </c>
-      <c r="R39" s="5">
+      <c r="R46" s="5">
         <v>94.6</v>
       </c>
-      <c r="S39" s="5">
+      <c r="S46" s="5">
         <v>93.4</v>
       </c>
-      <c r="T39" s="5">
+      <c r="T46" s="5">
         <v>97</v>
       </c>
-      <c r="U39" s="20">
+      <c r="U46" s="20">
         <v>99.760574781547447</v>
       </c>
-      <c r="V39" s="8">
+      <c r="V46" s="8">
         <v>100.71603904548923</v>
       </c>
-      <c r="W39" s="5">
+      <c r="W46" s="5">
         <v>100.15075910987295</v>
       </c>
-      <c r="X39" s="5">
+      <c r="X46" s="5">
         <v>99.8620635076431</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y46" s="8">
         <v>98.508492070874937</v>
       </c>
-      <c r="Z39" s="21">
+      <c r="Z46" s="21">
         <v>98.717665275130713</v>
       </c>
-      <c r="AA39" s="5">
+      <c r="AA46" s="5">
         <v>81.944380708680924</v>
       </c>
-      <c r="AB39" s="5">
+      <c r="AB46" s="5">
         <v>82.962963515630705</v>
       </c>
-      <c r="AC39" s="5">
+      <c r="AC46" s="5">
         <v>80.705285543643072</v>
       </c>
-      <c r="AD39" s="5">
+      <c r="AD46" s="5">
         <v>80.355200566269886</v>
       </c>
-      <c r="AE39" s="5">
+      <c r="AE46" s="5">
         <v>79.043586704547693</v>
       </c>
-      <c r="AF39" s="8">
+      <c r="AF46" s="8">
         <v>78</v>
       </c>
-      <c r="AG39" s="20">
+      <c r="AG46" s="20">
         <v>78.099999999999994</v>
       </c>
-      <c r="AH39" s="8">
+      <c r="AH46" s="8">
         <v>79.099999999999994</v>
       </c>
-      <c r="AI39" s="35">
+      <c r="AI46" s="35">
         <v>79.099999999999994</v>
       </c>
-      <c r="AJ39" s="35">
+      <c r="AJ46" s="35">
         <v>78.900000000000006</v>
       </c>
-      <c r="AK39" s="8">
+      <c r="AK46" s="8">
         <v>78.5</v>
       </c>
-      <c r="AL39" s="42">
+      <c r="AL46" s="42">
         <v>95.8</v>
       </c>
-      <c r="AM39" s="43">
+      <c r="AM46" s="43">
         <v>98.8</v>
       </c>
-      <c r="AN39" s="43">
+      <c r="AN46" s="43">
         <v>85.5</v>
       </c>
-      <c r="AO39" s="35">
+      <c r="AO46" s="35">
         <v>84.7</v>
       </c>
-      <c r="AP39" s="35">
+      <c r="AP46" s="35">
         <v>83.5</v>
       </c>
-      <c r="AQ39" s="35">
+      <c r="AQ46" s="35">
         <v>87.8</v>
       </c>
-      <c r="AR39" s="35">
+      <c r="AR46" s="35">
         <v>87.5</v>
       </c>
-      <c r="AS39" s="48">
+      <c r="AS46" s="48">
         <v>89.8</v>
       </c>
-      <c r="AT39" s="35">
+      <c r="AT46" s="35">
         <v>91.3</v>
       </c>
-      <c r="AU39" s="35">
+      <c r="AU46" s="35">
         <v>92.7</v>
       </c>
-      <c r="AV39" s="35">
+      <c r="AV46" s="35">
         <v>94.5</v>
       </c>
-      <c r="AW39" s="35">
+      <c r="AW46" s="35">
         <v>98</v>
       </c>
+      <c r="AX46" s="59">
+        <v>77.7</v>
+      </c>
+      <c r="AY46" s="43">
+        <v>88.2</v>
+      </c>
+      <c r="AZ46" s="43">
+        <v>101.2</v>
+      </c>
+      <c r="BA46" s="35"/>
+      <c r="BB46" s="35"/>
+      <c r="BC46" s="35"/>
+      <c r="BD46" s="35"/>
+      <c r="BE46" s="45"/>
+      <c r="BF46" s="49"/>
+      <c r="BG46" s="53"/>
+      <c r="BH46" s="53"/>
+      <c r="BI46" s="53"/>
     </row>
-    <row r="40" spans="1:49" s="9" customFormat="1">
-      <c r="A40" s="10" t="s">
+    <row r="47" spans="1:61" s="9" customFormat="1">
+      <c r="A47" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="11">
+      <c r="B47" s="11">
         <v>64.099999999999994</v>
       </c>
-      <c r="C40" s="11">
+      <c r="C47" s="11">
         <v>75</v>
       </c>
-      <c r="D40" s="11">
+      <c r="D47" s="11">
         <v>70.7</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E47" s="11">
         <v>80.2</v>
       </c>
-      <c r="F40" s="11">
+      <c r="F47" s="11">
         <v>81.5</v>
       </c>
-      <c r="G40" s="11">
+      <c r="G47" s="11">
         <v>83.9</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H47" s="11">
         <v>76.900000000000006</v>
       </c>
-      <c r="I40" s="11">
+      <c r="I47" s="11">
         <v>74.8</v>
       </c>
-      <c r="J40" s="11">
+      <c r="J47" s="11">
         <v>74.599999999999994</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K47" s="11">
         <v>75.3</v>
       </c>
-      <c r="L40" s="11">
+      <c r="L47" s="11">
         <v>77.099999999999994</v>
       </c>
-      <c r="M40" s="11">
+      <c r="M47" s="11">
         <v>80.2</v>
       </c>
-      <c r="N40" s="11">
+      <c r="N47" s="11">
         <v>108</v>
       </c>
-      <c r="O40" s="11">
+      <c r="O47" s="11">
         <v>113.2</v>
       </c>
-      <c r="P40" s="11">
+      <c r="P47" s="11">
         <v>120.9</v>
       </c>
-      <c r="Q40" s="11">
+      <c r="Q47" s="11">
         <v>100.5</v>
       </c>
-      <c r="R40" s="11">
+      <c r="R47" s="11">
         <v>96</v>
       </c>
-      <c r="S40" s="11">
+      <c r="S47" s="11">
         <v>97.9</v>
       </c>
-      <c r="T40" s="11">
+      <c r="T47" s="11">
         <v>103.6</v>
       </c>
-      <c r="U40" s="12">
+      <c r="U47" s="12">
         <v>106.87077898402264</v>
       </c>
-      <c r="V40" s="12">
+      <c r="V47" s="12">
         <v>105.38684358956371</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W47" s="11">
         <v>103.25060393643682</v>
       </c>
-      <c r="X40" s="11">
+      <c r="X47" s="11">
         <v>101.92543753838751</v>
       </c>
-      <c r="Y40" s="12">
+      <c r="Y47" s="12">
         <v>101.52618331324514</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z47" s="11">
         <v>112.43256122450266</v>
       </c>
-      <c r="AA40" s="11">
+      <c r="AA47" s="11">
         <v>87.515182454987368</v>
       </c>
-      <c r="AB40" s="11">
+      <c r="AB47" s="11">
         <v>99.144761320359763</v>
       </c>
-      <c r="AC40" s="11">
+      <c r="AC47" s="11">
         <v>101.07696921383807</v>
       </c>
-      <c r="AD40" s="11">
+      <c r="AD47" s="11">
         <v>96.492266023340378</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE47" s="11">
         <v>92.88275894616234</v>
       </c>
-      <c r="AF40" s="12">
+      <c r="AF47" s="12">
         <v>89.7</v>
       </c>
-      <c r="AG40" s="12">
+      <c r="AG47" s="12">
         <v>90.1</v>
       </c>
-      <c r="AH40" s="12">
+      <c r="AH47" s="12">
         <v>91</v>
       </c>
-      <c r="AI40" s="36">
+      <c r="AI47" s="36">
         <v>90</v>
       </c>
-      <c r="AJ40" s="36">
+      <c r="AJ47" s="36">
         <v>88.3</v>
       </c>
-      <c r="AK40" s="12">
+      <c r="AK47" s="12">
         <v>86.3</v>
       </c>
-      <c r="AL40" s="41">
+      <c r="AL47" s="41">
         <v>111.1</v>
       </c>
-      <c r="AM40" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AN40" s="31">
+      <c r="AM47" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN47" s="31">
         <v>88</v>
       </c>
-      <c r="AO40" s="36">
+      <c r="AO47" s="36">
         <v>88.5</v>
       </c>
-      <c r="AP40" s="36">
+      <c r="AP47" s="36">
         <v>89.2</v>
       </c>
-      <c r="AQ40" s="36">
+      <c r="AQ47" s="36">
         <v>91.7</v>
       </c>
-      <c r="AR40" s="36">
+      <c r="AR47" s="36">
         <v>89.5</v>
       </c>
-      <c r="AS40" s="36">
+      <c r="AS47" s="36">
         <v>91.9</v>
       </c>
-      <c r="AT40" s="36">
+      <c r="AT47" s="36">
         <v>93.9</v>
       </c>
-      <c r="AU40" s="36">
+      <c r="AU47" s="36">
         <v>94.6</v>
       </c>
-      <c r="AV40" s="36">
+      <c r="AV47" s="36">
         <v>96.6</v>
       </c>
-      <c r="AW40" s="36">
+      <c r="AW47" s="36">
         <v>101.3</v>
       </c>
+      <c r="AX47" s="60">
+        <v>44.4</v>
+      </c>
+      <c r="AY47" s="60">
+        <v>59.8</v>
+      </c>
+      <c r="AZ47" s="60">
+        <v>63</v>
+      </c>
+      <c r="BA47" s="36"/>
+      <c r="BB47" s="36"/>
+      <c r="BC47" s="36"/>
+      <c r="BD47" s="36"/>
+      <c r="BE47" s="36"/>
+      <c r="BF47" s="50"/>
+      <c r="BG47" s="50"/>
+      <c r="BH47" s="50"/>
+      <c r="BI47" s="50"/>
     </row>
-    <row r="41" spans="1:49" s="9" customFormat="1">
-      <c r="A41" s="10" t="s">
+    <row r="48" spans="1:61" s="9" customFormat="1">
+      <c r="A48" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="11">
+      <c r="B48" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="11">
         <v>129</v>
       </c>
-      <c r="D41" s="11">
+      <c r="D48" s="11">
         <v>184.7</v>
       </c>
-      <c r="E41" s="13" t="s">
+      <c r="E48" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="F41" s="13" t="s">
+      <c r="F48" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="G41" s="13" t="s">
+      <c r="G48" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H48" s="11">
         <v>281.3</v>
       </c>
-      <c r="I41" s="11">
+      <c r="I48" s="11">
         <v>207.7</v>
       </c>
-      <c r="J41" s="11">
+      <c r="J48" s="11">
         <v>184.3</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K48" s="11">
         <v>160</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L48" s="11">
         <v>154.80000000000001</v>
       </c>
-      <c r="M41" s="11">
+      <c r="M48" s="11">
         <v>283.8</v>
       </c>
-      <c r="N41" s="13">
+      <c r="N48" s="13">
         <v>97.2</v>
       </c>
-      <c r="O41" s="11">
+      <c r="O48" s="11">
         <v>100.6</v>
       </c>
-      <c r="P41" s="11">
+      <c r="P48" s="11">
         <v>101.7</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="Q48" s="13">
         <v>87.9</v>
       </c>
-      <c r="R41" s="13">
+      <c r="R48" s="13">
         <v>74.8</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S48" s="13">
         <v>55.6</v>
       </c>
-      <c r="T41" s="11">
+      <c r="T48" s="11">
         <v>44.3</v>
       </c>
-      <c r="U41" s="12">
+      <c r="U48" s="12">
         <v>36.752363282975523</v>
       </c>
-      <c r="V41" s="12">
+      <c r="V48" s="12">
         <v>33.443202829809465</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W48" s="11">
         <v>30.680728667305839</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X48" s="11">
         <v>29.631740152432499</v>
       </c>
-      <c r="Y41" s="12">
+      <c r="Y48" s="12">
         <v>77.31676648925631</v>
       </c>
-      <c r="Z41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AB41" s="11">
+      <c r="Z48" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA48" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB48" s="11">
         <v>33.333333333333329</v>
       </c>
-      <c r="AC41" s="13">
+      <c r="AC48" s="13">
         <v>95</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD48" s="13">
         <v>132</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE48" s="13">
         <v>191.40307692307695</v>
       </c>
-      <c r="AF41" s="12">
+      <c r="AF48" s="12">
         <v>223.3</v>
       </c>
-      <c r="AG41" s="12">
+      <c r="AG48" s="12">
         <v>223.3</v>
       </c>
-      <c r="AH41" s="12">
+      <c r="AH48" s="12">
         <v>232.7</v>
       </c>
-      <c r="AI41" s="36">
+      <c r="AI48" s="36">
         <v>345.2</v>
       </c>
-      <c r="AJ41" s="36">
+      <c r="AJ48" s="36">
         <v>345.2</v>
       </c>
-      <c r="AK41" s="12">
+      <c r="AK48" s="12">
         <v>293.60000000000002</v>
       </c>
-      <c r="AL41" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AN41" s="31">
+      <c r="AL48" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM48" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN48" s="31">
         <v>120</v>
       </c>
-      <c r="AO41" s="31">
+      <c r="AO48" s="31">
         <v>105</v>
       </c>
-      <c r="AP41" s="31">
+      <c r="AP48" s="31">
         <v>105.9</v>
       </c>
-      <c r="AQ41" s="31">
+      <c r="AQ48" s="31">
         <v>108.2</v>
       </c>
-      <c r="AR41" s="36">
+      <c r="AR48" s="36">
         <v>107.2</v>
       </c>
-      <c r="AS41" s="36">
+      <c r="AS48" s="36">
         <v>107.2</v>
       </c>
-      <c r="AT41" s="36">
+      <c r="AT48" s="36">
         <v>107.2</v>
       </c>
-      <c r="AU41" s="36">
+      <c r="AU48" s="36">
         <v>106</v>
       </c>
-      <c r="AV41" s="36">
+      <c r="AV48" s="36">
         <v>107.3</v>
       </c>
-      <c r="AW41" s="36">
+      <c r="AW48" s="36">
         <v>107.3</v>
       </c>
+      <c r="AX48" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY48" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ48" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA48" s="36"/>
+      <c r="BB48" s="36"/>
+      <c r="BC48" s="36"/>
+      <c r="BD48" s="36"/>
+      <c r="BE48" s="36"/>
+      <c r="BF48" s="50"/>
+      <c r="BG48" s="50"/>
+      <c r="BH48" s="50"/>
+      <c r="BI48" s="50"/>
     </row>
-    <row r="42" spans="1:49">
-      <c r="A42" s="10" t="s">
+    <row r="49" spans="1:61">
+      <c r="A49" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B42" s="14">
+      <c r="B49" s="14">
         <v>83.5</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C49" s="14">
         <v>87.5</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D49" s="14">
         <v>94.7</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E49" s="14">
         <v>95.9</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F49" s="14">
         <v>96.9</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G49" s="11">
         <v>97.9</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H49" s="11">
         <v>91.6</v>
       </c>
-      <c r="I42" s="11">
+      <c r="I49" s="11">
         <v>90.5</v>
       </c>
-      <c r="J42" s="11">
+      <c r="J49" s="11">
         <v>87</v>
       </c>
-      <c r="K42" s="11">
+      <c r="K49" s="11">
         <v>82.5</v>
       </c>
-      <c r="L42" s="11">
+      <c r="L49" s="11">
         <v>83.8</v>
       </c>
-      <c r="M42" s="11">
+      <c r="M49" s="11">
         <v>83.3</v>
       </c>
-      <c r="N42" s="14">
+      <c r="N49" s="14">
         <v>104.3</v>
       </c>
-      <c r="O42" s="14">
+      <c r="O49" s="14">
         <v>91.3</v>
       </c>
-      <c r="P42" s="14">
+      <c r="P49" s="14">
         <v>80.8</v>
       </c>
-      <c r="Q42" s="14">
+      <c r="Q49" s="14">
         <v>78</v>
       </c>
-      <c r="R42" s="14">
+      <c r="R49" s="14">
         <v>72.7</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S49" s="11">
         <v>68.599999999999994</v>
       </c>
-      <c r="T42" s="11">
+      <c r="T49" s="11">
         <v>66.7</v>
       </c>
-      <c r="U42" s="12">
+      <c r="U49" s="12">
         <v>71.513429376347872</v>
       </c>
-      <c r="V42" s="12">
+      <c r="V49" s="12">
         <v>73.640439106900999</v>
       </c>
-      <c r="W42" s="11">
+      <c r="W49" s="11">
         <v>71.323417475154855</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X49" s="11">
         <v>70.381747303343516</v>
       </c>
-      <c r="Y42" s="24">
+      <c r="Y49" s="24">
         <v>110.74987140438897</v>
       </c>
-      <c r="Z42" s="14">
+      <c r="Z49" s="14">
         <v>101.56781268706014</v>
       </c>
-      <c r="AA42" s="14">
+      <c r="AA49" s="14">
         <v>81.0728460261885</v>
       </c>
-      <c r="AB42" s="14">
+      <c r="AB49" s="14">
         <v>84.892724511431112</v>
       </c>
-      <c r="AC42" s="14">
+      <c r="AC49" s="14">
         <v>79.260284814974284</v>
       </c>
-      <c r="AD42" s="14">
+      <c r="AD49" s="14">
         <v>83.638665422087868</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE49" s="11">
         <v>87.944055951595431</v>
       </c>
-      <c r="AF42" s="12">
+      <c r="AF49" s="12">
         <v>98.3</v>
       </c>
-      <c r="AG42" s="12">
+      <c r="AG49" s="12">
         <v>97.5</v>
       </c>
-      <c r="AH42" s="12">
+      <c r="AH49" s="12">
         <v>98.3</v>
       </c>
-      <c r="AI42" s="36">
+      <c r="AI49" s="36">
         <v>101.7</v>
       </c>
-      <c r="AJ42" s="36">
+      <c r="AJ49" s="36">
         <v>99.7</v>
       </c>
-      <c r="AK42" s="24">
+      <c r="AK49" s="24">
         <v>97.5</v>
       </c>
-      <c r="AL42" s="41">
+      <c r="AL49" s="41">
         <v>100.6</v>
       </c>
-      <c r="AM42" s="44">
+      <c r="AM49" s="44">
         <v>113.4</v>
       </c>
-      <c r="AN42" s="44">
+      <c r="AN49" s="44">
         <v>112.5</v>
       </c>
-      <c r="AO42" s="38">
+      <c r="AO49" s="38">
         <v>115.8</v>
       </c>
-      <c r="AP42" s="38">
+      <c r="AP49" s="38">
         <v>105.4</v>
       </c>
-      <c r="AQ42" s="36">
+      <c r="AQ49" s="36">
         <v>112.6</v>
       </c>
-      <c r="AR42" s="36">
+      <c r="AR49" s="36">
         <v>110.6</v>
       </c>
-      <c r="AS42" s="36">
+      <c r="AS49" s="36">
         <v>109.2</v>
       </c>
-      <c r="AT42" s="36">
+      <c r="AT49" s="36">
         <v>109.6</v>
       </c>
-      <c r="AU42" s="36">
+      <c r="AU49" s="36">
         <v>110.9</v>
       </c>
-      <c r="AV42" s="36">
+      <c r="AV49" s="36">
         <v>114.6</v>
       </c>
-      <c r="AW42" s="36">
+      <c r="AW49" s="36">
         <v>115.5</v>
       </c>
+      <c r="AX49" s="60">
+        <v>116.7</v>
+      </c>
+      <c r="AY49" s="60">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="AZ49" s="60">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="BA49" s="38"/>
+      <c r="BB49" s="38"/>
+      <c r="BC49" s="36"/>
+      <c r="BD49" s="36"/>
+      <c r="BE49" s="36"/>
+      <c r="BF49" s="50"/>
+      <c r="BG49" s="50"/>
+      <c r="BH49" s="50"/>
+      <c r="BI49" s="50"/>
     </row>
-    <row r="43" spans="1:49">
-      <c r="A43" s="10" t="s">
+    <row r="50" spans="1:61">
+      <c r="A50" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="14">
+      <c r="B50" s="14">
         <v>84.6</v>
       </c>
-      <c r="C43" s="14">
+      <c r="C50" s="14">
         <v>90.6</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D50" s="14">
         <v>95</v>
       </c>
-      <c r="E43" s="14">
+      <c r="E50" s="14">
         <v>92.9</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F50" s="14">
         <v>94.9</v>
       </c>
-      <c r="G43" s="14">
+      <c r="G50" s="14">
         <v>97.9</v>
       </c>
-      <c r="H43" s="14">
+      <c r="H50" s="14">
         <v>106.1</v>
       </c>
-      <c r="I43" s="14">
+      <c r="I50" s="14">
         <v>108.6</v>
       </c>
-      <c r="J43" s="14">
+      <c r="J50" s="14">
         <v>109.2</v>
       </c>
-      <c r="K43" s="14">
+      <c r="K50" s="14">
         <v>113.3</v>
       </c>
-      <c r="L43" s="14">
+      <c r="L50" s="14">
         <v>110.6</v>
       </c>
-      <c r="M43" s="14">
+      <c r="M50" s="14">
         <v>103.7</v>
       </c>
-      <c r="N43" s="14">
+      <c r="N50" s="14">
         <v>84.2</v>
       </c>
-      <c r="O43" s="14">
+      <c r="O50" s="14">
         <v>90.9</v>
       </c>
-      <c r="P43" s="14">
+      <c r="P50" s="14">
         <v>89</v>
       </c>
-      <c r="Q43" s="14">
+      <c r="Q50" s="14">
         <v>101.7</v>
       </c>
-      <c r="R43" s="14">
+      <c r="R50" s="14">
         <v>101.7</v>
       </c>
-      <c r="S43" s="14">
+      <c r="S50" s="14">
         <v>99</v>
       </c>
-      <c r="T43" s="14">
+      <c r="T50" s="14">
         <v>103.1</v>
       </c>
-      <c r="U43" s="15">
+      <c r="U50" s="15">
         <v>105.22013337828784</v>
       </c>
-      <c r="V43" s="15">
+      <c r="V50" s="15">
         <v>108.5344274114926</v>
       </c>
-      <c r="W43" s="14">
+      <c r="W50" s="14">
         <v>110.45588692493418</v>
       </c>
-      <c r="X43" s="14">
+      <c r="X50" s="14">
         <v>111.94294981773109</v>
       </c>
-      <c r="Y43" s="30" t="s">
-[...2 lines deleted...]
-      <c r="Z43" s="14">
+      <c r="Y50" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z50" s="14">
         <v>86.691920853728746</v>
       </c>
-      <c r="AA43" s="14">
+      <c r="AA50" s="14">
         <v>78.271141587223809</v>
       </c>
-      <c r="AB43" s="14">
+      <c r="AB50" s="14">
         <v>65.080748315683294</v>
       </c>
-      <c r="AC43" s="14">
+      <c r="AC50" s="14">
         <v>59.373099178841102</v>
       </c>
-      <c r="AD43" s="14">
+      <c r="AD50" s="14">
         <v>62.338236803986305</v>
       </c>
-      <c r="AE43" s="14">
+      <c r="AE50" s="14">
         <v>61.815396000141419</v>
       </c>
-      <c r="AF43" s="24">
+      <c r="AF50" s="24">
         <v>60.2</v>
       </c>
-      <c r="AG43" s="15">
+      <c r="AG50" s="15">
         <v>60.1</v>
       </c>
-      <c r="AH43" s="15">
+      <c r="AH50" s="15">
         <v>61.7</v>
       </c>
-      <c r="AI43" s="37">
+      <c r="AI50" s="37">
         <v>60.8</v>
       </c>
-      <c r="AJ43" s="37">
+      <c r="AJ50" s="37">
         <v>61.8</v>
       </c>
-      <c r="AK43" s="30">
+      <c r="AK50" s="30">
         <v>61.8</v>
       </c>
-      <c r="AL43" s="37">
+      <c r="AL50" s="37">
         <v>71.2</v>
       </c>
-      <c r="AM43" s="40">
+      <c r="AM50" s="40">
         <v>66.7</v>
       </c>
-      <c r="AN43" s="40">
+      <c r="AN50" s="40">
         <v>68.7</v>
       </c>
-      <c r="AO43" s="37">
+      <c r="AO50" s="37">
         <v>65.3</v>
       </c>
-      <c r="AP43" s="37">
+      <c r="AP50" s="37">
         <v>64.900000000000006</v>
       </c>
-      <c r="AQ43" s="37">
+      <c r="AQ50" s="37">
         <v>72.3</v>
       </c>
-      <c r="AR43" s="40">
+      <c r="AR50" s="40">
         <v>75.3</v>
       </c>
-      <c r="AS43" s="37">
+      <c r="AS50" s="37">
         <v>78.5</v>
       </c>
-      <c r="AT43" s="37">
+      <c r="AT50" s="37">
         <v>80.5</v>
       </c>
-      <c r="AU43" s="37">
+      <c r="AU50" s="37">
         <v>82.5</v>
       </c>
-      <c r="AV43" s="37">
+      <c r="AV50" s="37">
         <v>83.1</v>
       </c>
-      <c r="AW43" s="37">
+      <c r="AW50" s="37">
         <v>84.7</v>
       </c>
+      <c r="AX50" s="60">
+        <v>61.9</v>
+      </c>
+      <c r="AY50" s="60">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AZ50" s="60">
+        <v>83</v>
+      </c>
+      <c r="BA50" s="37"/>
+      <c r="BB50" s="37"/>
+      <c r="BC50" s="37"/>
+      <c r="BD50" s="37"/>
+      <c r="BE50" s="37"/>
+      <c r="BF50" s="51"/>
+      <c r="BG50" s="51"/>
+      <c r="BH50" s="51"/>
+      <c r="BI50" s="51"/>
     </row>
-    <row r="44" spans="1:49">
-      <c r="A44" s="10" t="s">
+    <row r="51" spans="1:61">
+      <c r="A51" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH44" s="13" t="s">
+      <c r="B51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH51" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="AI44" s="41" t="s">
+      <c r="AI51" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="AJ44" s="41" t="s">
+      <c r="AJ51" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="AK44" s="41" t="s">
+      <c r="AK51" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="AL44" s="41" t="s">
-[...32 lines deleted...]
-      <c r="AW44" s="41" t="s">
+      <c r="AL51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW51" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE51" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF51" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG51" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH51" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI51" s="52" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:49">
-      <c r="C45" s="19"/>
+    <row r="52" spans="1:61">
+      <c r="A52" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="M52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="N52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="P52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="R52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="T52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="U52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="V52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="W52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="X52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY52" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ52" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH52" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI52" s="13" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="46" spans="1:49">
-      <c r="B46" s="19"/>
+    <row r="53" spans="1:61">
+      <c r="B53" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="33">
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="AX44:BI44"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="AL44:AW44"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z37:AK37"/>
-[...2 lines deleted...]
-    <mergeCell ref="AH14:AK14"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH30:AK30"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="N18:Y18"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="AH17:AK17"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="Z15:AK15"/>
-[...17 lines deleted...]
-    <mergeCell ref="AH36:AK36"/>
+    <mergeCell ref="Z18:AK18"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="AH43:AK43"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">