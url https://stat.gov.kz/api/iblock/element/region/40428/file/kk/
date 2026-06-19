--- v1 (2026-05-10)
+++ v2 (2026-06-19)
@@ -1,60 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="34">
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -117,51 +122,51 @@
   <si>
     <t>Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>Мал шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Сарайшық ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]General"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
       <color theme="1"/>
@@ -621,116 +626,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -862,58 +869,58 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AO5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AZ46" sqref="AZ46:AZ52"/>
+      <selection pane="bottomRight" activeCell="AU49" sqref="AU49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8.5" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.125" style="1" customWidth="1"/>
     <col min="26" max="35" width="8.5" style="1" customWidth="1"/>
     <col min="36" max="36" width="7.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.625" style="1" customWidth="1"/>
     <col min="38" max="47" width="8.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.125" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="59" width="8.5" style="1" customWidth="1"/>
     <col min="60" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="18">
       <c r="B2" s="2" t="s">
         <v>0</v>
@@ -1333,52 +1340,56 @@
       </c>
       <c r="AS6" s="45">
         <v>97.7</v>
       </c>
       <c r="AT6" s="49">
         <v>99.4</v>
       </c>
       <c r="AU6" s="53">
         <v>98.9</v>
       </c>
       <c r="AV6" s="53">
         <v>98.7</v>
       </c>
       <c r="AW6" s="53">
         <v>100.2</v>
       </c>
       <c r="AX6" s="59">
         <v>99.1</v>
       </c>
       <c r="AY6" s="43">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="43">
         <v>100.1</v>
       </c>
-      <c r="BA6" s="35"/>
-      <c r="BB6" s="35"/>
+      <c r="BA6" s="43">
+        <v>100.1</v>
+      </c>
+      <c r="BB6" s="43">
+        <v>100.1</v>
+      </c>
       <c r="BC6" s="35"/>
       <c r="BD6" s="35"/>
       <c r="BE6" s="45"/>
       <c r="BF6" s="49"/>
       <c r="BG6" s="53"/>
       <c r="BH6" s="53"/>
       <c r="BI6" s="53"/>
     </row>
     <row r="7" spans="1:61" s="9" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>65.7</v>
       </c>
       <c r="C7" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D7" s="11">
         <v>71.8</v>
       </c>
       <c r="E7" s="11">
         <v>81</v>
       </c>
       <c r="F7" s="11">
@@ -1492,60 +1503,64 @@
       <c r="AP7" s="36">
         <v>89.2</v>
       </c>
       <c r="AQ7" s="36">
         <v>91.9</v>
       </c>
       <c r="AR7" s="36">
         <v>93.6</v>
       </c>
       <c r="AS7" s="36">
         <v>98.6</v>
       </c>
       <c r="AT7" s="50">
         <v>102.1</v>
       </c>
       <c r="AU7" s="50">
         <v>102</v>
       </c>
       <c r="AV7" s="50">
         <v>102.1</v>
       </c>
       <c r="AW7" s="50">
         <v>102.6</v>
       </c>
       <c r="AX7" s="60">
-        <v>126.5</v>
+        <v>126.6</v>
       </c>
       <c r="AY7" s="60">
-        <v>133.80000000000001</v>
+        <v>133.9</v>
       </c>
       <c r="AZ7" s="60">
-        <v>132.9</v>
-[...2 lines deleted...]
-      <c r="BB7" s="36"/>
+        <v>133</v>
+      </c>
+      <c r="BA7" s="60">
+        <v>131.5</v>
+      </c>
+      <c r="BB7" s="60">
+        <v>133.19999999999999</v>
+      </c>
       <c r="BC7" s="36"/>
       <c r="BD7" s="36"/>
       <c r="BE7" s="36"/>
       <c r="BF7" s="50"/>
       <c r="BG7" s="50"/>
       <c r="BH7" s="50"/>
       <c r="BI7" s="50"/>
     </row>
     <row r="8" spans="1:61" s="9" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>100.1</v>
       </c>
       <c r="C8" s="11">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>100</v>
       </c>
       <c r="E8" s="11">
         <v>100.1</v>
       </c>
       <c r="F8" s="11">
@@ -1667,52 +1682,56 @@
       </c>
       <c r="AS8" s="36">
         <v>100</v>
       </c>
       <c r="AT8" s="50">
         <v>100.3</v>
       </c>
       <c r="AU8" s="50">
         <v>99.5</v>
       </c>
       <c r="AV8" s="50">
         <v>99.3</v>
       </c>
       <c r="AW8" s="50">
         <v>99.2</v>
       </c>
       <c r="AX8" s="61">
         <v>100</v>
       </c>
       <c r="AY8" s="31">
         <v>100</v>
       </c>
       <c r="AZ8" s="31">
         <v>100</v>
       </c>
-      <c r="BA8" s="36"/>
-      <c r="BB8" s="36"/>
+      <c r="BA8" s="31">
+        <v>99.9</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>99.9</v>
+      </c>
       <c r="BC8" s="36"/>
       <c r="BD8" s="36"/>
       <c r="BE8" s="36"/>
       <c r="BF8" s="50"/>
       <c r="BG8" s="50"/>
       <c r="BH8" s="50"/>
       <c r="BI8" s="50"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>83.5</v>
       </c>
       <c r="C9" s="14">
         <v>87.5</v>
       </c>
       <c r="D9" s="14">
         <v>94.7</v>
       </c>
       <c r="E9" s="14">
         <v>95.9</v>
       </c>
       <c r="F9" s="14">
@@ -1834,52 +1853,56 @@
       </c>
       <c r="AS9" s="36">
         <v>105.2</v>
       </c>
       <c r="AT9" s="50">
         <v>110</v>
       </c>
       <c r="AU9" s="50">
         <v>108.3</v>
       </c>
       <c r="AV9" s="50">
         <v>104.3</v>
       </c>
       <c r="AW9" s="50">
         <v>106.9</v>
       </c>
       <c r="AX9" s="60">
         <v>116.7</v>
       </c>
       <c r="AY9" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="60">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA9" s="38"/>
-      <c r="BB9" s="38"/>
+      <c r="BA9" s="60">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB9" s="60">
+        <v>154.6</v>
+      </c>
       <c r="BC9" s="36"/>
       <c r="BD9" s="36"/>
       <c r="BE9" s="36"/>
       <c r="BF9" s="50"/>
       <c r="BG9" s="50"/>
       <c r="BH9" s="50"/>
       <c r="BI9" s="50"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>85</v>
       </c>
       <c r="C10" s="14">
         <v>90.9</v>
       </c>
       <c r="D10" s="14">
         <v>95.1</v>
       </c>
       <c r="E10" s="14">
         <v>93</v>
       </c>
       <c r="F10" s="14">
@@ -2001,52 +2024,56 @@
       </c>
       <c r="AS10" s="37">
         <v>68.599999999999994</v>
       </c>
       <c r="AT10" s="51">
         <v>71</v>
       </c>
       <c r="AU10" s="51">
         <v>73.599999999999994</v>
       </c>
       <c r="AV10" s="51">
         <v>75.7</v>
       </c>
       <c r="AW10" s="51">
         <v>99.8</v>
       </c>
       <c r="AX10" s="60">
         <v>15.6</v>
       </c>
       <c r="AY10" s="60">
         <v>15</v>
       </c>
       <c r="AZ10" s="60">
         <v>19</v>
       </c>
-      <c r="BA10" s="37"/>
-      <c r="BB10" s="37"/>
+      <c r="BA10" s="60">
+        <v>20.6</v>
+      </c>
+      <c r="BB10" s="60">
+        <v>50.7</v>
+      </c>
       <c r="BC10" s="37"/>
       <c r="BD10" s="37"/>
       <c r="BE10" s="37"/>
       <c r="BF10" s="51"/>
       <c r="BG10" s="51"/>
       <c r="BH10" s="51"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="13" t="s">
@@ -2353,54 +2380,54 @@
       </c>
       <c r="AS12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AT12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AU12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ12" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="13" t="s">
+      <c r="BA12" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BD12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI12" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:61">
@@ -2932,52 +2959,56 @@
       </c>
       <c r="AS20" s="46">
         <v>84.3</v>
       </c>
       <c r="AT20" s="35">
         <v>98.2</v>
       </c>
       <c r="AU20" s="35">
         <v>97.1</v>
       </c>
       <c r="AV20" s="35">
         <v>96.2</v>
       </c>
       <c r="AW20" s="35">
         <v>100.5</v>
       </c>
       <c r="AX20" s="59">
         <v>92.6</v>
       </c>
       <c r="AY20" s="43">
         <v>96.5</v>
       </c>
       <c r="AZ20" s="43">
         <v>100.4</v>
       </c>
-      <c r="BA20" s="35"/>
-      <c r="BB20" s="35"/>
+      <c r="BA20" s="43">
+        <v>100.6</v>
+      </c>
+      <c r="BB20" s="43">
+        <v>100.5</v>
+      </c>
       <c r="BC20" s="35"/>
       <c r="BD20" s="35"/>
       <c r="BE20" s="45"/>
       <c r="BF20" s="49"/>
       <c r="BG20" s="53"/>
       <c r="BH20" s="53"/>
       <c r="BI20" s="53"/>
     </row>
     <row r="21" spans="1:61" s="9" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>65.7</v>
       </c>
       <c r="C21" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="11">
         <v>71.8</v>
       </c>
       <c r="E21" s="11">
         <v>81</v>
       </c>
       <c r="F21" s="11">
@@ -3091,60 +3122,64 @@
       <c r="AP21" s="36">
         <v>89.2</v>
       </c>
       <c r="AQ21" s="36">
         <v>91.9</v>
       </c>
       <c r="AR21" s="36">
         <v>93.6</v>
       </c>
       <c r="AS21" s="47">
         <v>98.6</v>
       </c>
       <c r="AT21" s="36">
         <v>102.1</v>
       </c>
       <c r="AU21" s="36">
         <v>102</v>
       </c>
       <c r="AV21" s="36">
         <v>102.1</v>
       </c>
       <c r="AW21" s="36">
         <v>102.6</v>
       </c>
       <c r="AX21" s="60">
-        <v>126.5</v>
+        <v>126.6</v>
       </c>
       <c r="AY21" s="60">
-        <v>133.80000000000001</v>
+        <v>133.9</v>
       </c>
       <c r="AZ21" s="60">
-        <v>132.9</v>
-[...2 lines deleted...]
-      <c r="BB21" s="36"/>
+        <v>133</v>
+      </c>
+      <c r="BA21" s="60">
+        <v>131.5</v>
+      </c>
+      <c r="BB21" s="60">
+        <v>133.19999999999999</v>
+      </c>
       <c r="BC21" s="36"/>
       <c r="BD21" s="36"/>
       <c r="BE21" s="36"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="50"/>
       <c r="BH21" s="50"/>
       <c r="BI21" s="50"/>
     </row>
     <row r="22" spans="1:61" s="9" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="11">
         <v>129</v>
       </c>
       <c r="D22" s="11">
         <v>184.7</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="13" t="s">
@@ -3266,52 +3301,56 @@
       </c>
       <c r="AS22" s="36">
         <v>98.2</v>
       </c>
       <c r="AT22" s="36">
         <v>112.6</v>
       </c>
       <c r="AU22" s="36">
         <v>88.6</v>
       </c>
       <c r="AV22" s="36">
         <v>82.2</v>
       </c>
       <c r="AW22" s="36">
         <v>78</v>
       </c>
       <c r="AX22" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ22" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BA22" s="36"/>
-      <c r="BB22" s="36"/>
+      <c r="BA22" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB22" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BC22" s="36"/>
       <c r="BD22" s="36"/>
       <c r="BE22" s="36"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="50"/>
       <c r="BH22" s="50"/>
       <c r="BI22" s="50"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="14">
         <v>87.5</v>
       </c>
       <c r="D23" s="14">
         <v>94.7</v>
       </c>
       <c r="E23" s="14">
         <v>95.9</v>
       </c>
       <c r="F23" s="14">
@@ -3433,52 +3472,56 @@
       </c>
       <c r="AS23" s="36">
         <v>105.2</v>
       </c>
       <c r="AT23" s="36">
         <v>111</v>
       </c>
       <c r="AU23" s="36">
         <v>108.3</v>
       </c>
       <c r="AV23" s="36">
         <v>104.3</v>
       </c>
       <c r="AW23" s="36">
         <v>106.9</v>
       </c>
       <c r="AX23" s="60">
         <v>116.7</v>
       </c>
       <c r="AY23" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ23" s="60">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA23" s="38"/>
-      <c r="BB23" s="38"/>
+      <c r="BA23" s="60">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB23" s="60">
+        <v>154.6</v>
+      </c>
       <c r="BC23" s="36"/>
       <c r="BD23" s="36"/>
       <c r="BE23" s="36"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="50"/>
       <c r="BH23" s="50"/>
       <c r="BI23" s="50"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="23">
         <v>85</v>
       </c>
       <c r="C24" s="23">
         <v>90.9</v>
       </c>
       <c r="D24" s="23">
         <v>95.1</v>
       </c>
       <c r="E24" s="23">
         <v>93</v>
       </c>
       <c r="F24" s="23">
@@ -3600,52 +3643,56 @@
       </c>
       <c r="AS24" s="36">
         <v>68.599999999999994</v>
       </c>
       <c r="AT24" s="38">
         <v>71</v>
       </c>
       <c r="AU24" s="38">
         <v>73.599999999999994</v>
       </c>
       <c r="AV24" s="38">
         <v>75.7</v>
       </c>
       <c r="AW24" s="38">
         <v>99.8</v>
       </c>
       <c r="AX24" s="60">
         <v>15.6</v>
       </c>
       <c r="AY24" s="60">
         <v>15</v>
       </c>
       <c r="AZ24" s="60">
         <v>19</v>
       </c>
-      <c r="BA24" s="37"/>
-      <c r="BB24" s="37"/>
+      <c r="BA24" s="60">
+        <v>20.6</v>
+      </c>
+      <c r="BB24" s="60">
+        <v>50.7</v>
+      </c>
       <c r="BC24" s="37"/>
       <c r="BD24" s="37"/>
       <c r="BE24" s="37"/>
       <c r="BF24" s="51"/>
       <c r="BG24" s="51"/>
       <c r="BH24" s="51"/>
       <c r="BI24" s="51"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="13" t="s">
@@ -3952,54 +3999,54 @@
       </c>
       <c r="AS26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AT26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AU26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ26" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BB26" s="13" t="s">
+      <c r="BA26" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BD26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI26" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:61">
@@ -4480,52 +4527,56 @@
       </c>
       <c r="AS33" s="48">
         <v>81.7</v>
       </c>
       <c r="AT33" s="48">
         <v>98.8</v>
       </c>
       <c r="AU33" s="39">
         <v>97.4</v>
       </c>
       <c r="AV33" s="35">
         <v>96.3</v>
       </c>
       <c r="AW33" s="35">
         <v>100.8</v>
       </c>
       <c r="AX33" s="59">
         <v>100</v>
       </c>
       <c r="AY33" s="43">
         <v>100</v>
       </c>
       <c r="AZ33" s="43">
         <v>100</v>
       </c>
-      <c r="BA33" s="35"/>
-      <c r="BB33" s="35"/>
+      <c r="BA33" s="43">
+        <v>99.9</v>
+      </c>
+      <c r="BB33" s="43">
+        <v>99.9</v>
+      </c>
       <c r="BC33" s="35"/>
       <c r="BD33" s="35"/>
       <c r="BE33" s="45"/>
       <c r="BF33" s="49"/>
       <c r="BG33" s="53"/>
       <c r="BH33" s="53"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" s="9" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="11">
         <v>100</v>
       </c>
       <c r="C34" s="11">
         <v>100</v>
       </c>
       <c r="D34" s="11">
         <v>100</v>
       </c>
       <c r="E34" s="11">
         <v>100</v>
       </c>
       <c r="F34" s="11">
@@ -4639,60 +4690,64 @@
       <c r="AP34" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AQ34" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AR34" s="36">
         <v>101.2</v>
       </c>
       <c r="AS34" s="36">
         <v>106.8</v>
       </c>
       <c r="AT34" s="36">
         <v>102.8</v>
       </c>
       <c r="AU34" s="36">
         <v>102.6</v>
       </c>
       <c r="AV34" s="36">
         <v>102.6</v>
       </c>
       <c r="AW34" s="36">
         <v>102.9</v>
       </c>
       <c r="AX34" s="60">
+        <v>161.9</v>
+      </c>
+      <c r="AY34" s="60">
+        <v>161.9</v>
+      </c>
+      <c r="AZ34" s="60">
+        <v>161.9</v>
+      </c>
+      <c r="BA34" s="60">
         <v>161.80000000000001</v>
       </c>
-      <c r="AY34" s="60">
+      <c r="BB34" s="60">
         <v>161.80000000000001</v>
       </c>
-      <c r="AZ34" s="60">
-[...3 lines deleted...]
-      <c r="BB34" s="36"/>
       <c r="BC34" s="36"/>
       <c r="BD34" s="36"/>
       <c r="BE34" s="36"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="50"/>
       <c r="BH34" s="50"/>
       <c r="BI34" s="50"/>
     </row>
     <row r="35" spans="1:61" s="9" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="13" t="s">
@@ -4814,52 +4869,56 @@
       </c>
       <c r="AS35" s="36">
         <v>97.4</v>
       </c>
       <c r="AT35" s="36">
         <v>112.9</v>
       </c>
       <c r="AU35" s="36">
         <v>88.1</v>
       </c>
       <c r="AV35" s="36">
         <v>81.599999999999994</v>
       </c>
       <c r="AW35" s="36">
         <v>77.2</v>
       </c>
       <c r="AX35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BA35" s="36"/>
-      <c r="BB35" s="36"/>
+      <c r="BA35" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB35" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BC35" s="36"/>
       <c r="BD35" s="36"/>
       <c r="BE35" s="36"/>
       <c r="BF35" s="50"/>
       <c r="BG35" s="50"/>
       <c r="BH35" s="50"/>
       <c r="BI35" s="50"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="13" t="s">
@@ -4972,61 +5031,65 @@
       </c>
       <c r="AP36" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AQ36" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AR36" s="36">
         <v>100.4</v>
       </c>
       <c r="AS36" s="36">
         <v>104</v>
       </c>
       <c r="AT36" s="36">
         <v>111.2</v>
       </c>
       <c r="AU36" s="36">
         <v>108</v>
       </c>
       <c r="AV36" s="36">
         <v>102.7</v>
       </c>
       <c r="AW36" s="36">
         <v>105.4</v>
       </c>
-      <c r="AX36" s="61" t="s">
+      <c r="AX36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA36" s="38"/>
-      <c r="BB36" s="38"/>
+      <c r="BA36" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB36" s="60" t="s">
+        <v>19</v>
+      </c>
       <c r="BC36" s="36"/>
       <c r="BD36" s="36"/>
       <c r="BE36" s="36"/>
       <c r="BF36" s="50"/>
       <c r="BG36" s="50"/>
       <c r="BH36" s="50"/>
       <c r="BI36" s="50"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="23">
         <v>100</v>
       </c>
       <c r="C37" s="23">
         <v>100</v>
       </c>
       <c r="D37" s="23">
         <v>100</v>
       </c>
       <c r="E37" s="23">
         <v>100</v>
       </c>
       <c r="F37" s="23">
@@ -5139,61 +5202,65 @@
       </c>
       <c r="AP37" s="40">
         <v>100</v>
       </c>
       <c r="AQ37" s="40">
         <v>100</v>
       </c>
       <c r="AR37" s="40">
         <v>63.1</v>
       </c>
       <c r="AS37" s="31">
         <v>66.2</v>
       </c>
       <c r="AT37" s="40">
         <v>68.7</v>
       </c>
       <c r="AU37" s="40">
         <v>71.5</v>
       </c>
       <c r="AV37" s="37">
         <v>74</v>
       </c>
       <c r="AW37" s="37">
         <v>103.1</v>
       </c>
-      <c r="AX37" s="61" t="s">
+      <c r="AX37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA37" s="37"/>
-      <c r="BB37" s="37"/>
+      <c r="BA37" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB37" s="60" t="s">
+        <v>19</v>
+      </c>
       <c r="BC37" s="37"/>
       <c r="BD37" s="37"/>
       <c r="BE37" s="37"/>
       <c r="BF37" s="51"/>
       <c r="BG37" s="51"/>
       <c r="BH37" s="51"/>
       <c r="BI37" s="51"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="13" t="s">
@@ -5500,54 +5567,54 @@
       </c>
       <c r="AS39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AT39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AU39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ39" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BB39" s="13" t="s">
+      <c r="BA39" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BD39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI39" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:61">
@@ -6028,52 +6095,56 @@
       </c>
       <c r="AS46" s="48">
         <v>89.8</v>
       </c>
       <c r="AT46" s="35">
         <v>91.3</v>
       </c>
       <c r="AU46" s="35">
         <v>92.7</v>
       </c>
       <c r="AV46" s="35">
         <v>94.5</v>
       </c>
       <c r="AW46" s="35">
         <v>98</v>
       </c>
       <c r="AX46" s="59">
         <v>77.7</v>
       </c>
       <c r="AY46" s="43">
         <v>88.2</v>
       </c>
       <c r="AZ46" s="43">
         <v>101.2</v>
       </c>
-      <c r="BA46" s="35"/>
-      <c r="BB46" s="35"/>
+      <c r="BA46" s="43">
+        <v>102.1</v>
+      </c>
+      <c r="BB46" s="43">
+        <v>101.3</v>
+      </c>
       <c r="BC46" s="35"/>
       <c r="BD46" s="35"/>
       <c r="BE46" s="45"/>
       <c r="BF46" s="49"/>
       <c r="BG46" s="53"/>
       <c r="BH46" s="53"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" s="9" customFormat="1">
       <c r="A47" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="C47" s="11">
         <v>75</v>
       </c>
       <c r="D47" s="11">
         <v>70.7</v>
       </c>
       <c r="E47" s="11">
         <v>80.2</v>
       </c>
       <c r="F47" s="11">
@@ -6195,52 +6266,56 @@
       </c>
       <c r="AS47" s="36">
         <v>91.9</v>
       </c>
       <c r="AT47" s="36">
         <v>93.9</v>
       </c>
       <c r="AU47" s="36">
         <v>94.6</v>
       </c>
       <c r="AV47" s="36">
         <v>96.6</v>
       </c>
       <c r="AW47" s="36">
         <v>101.3</v>
       </c>
       <c r="AX47" s="60">
         <v>44.4</v>
       </c>
       <c r="AY47" s="60">
         <v>59.8</v>
       </c>
       <c r="AZ47" s="60">
         <v>63</v>
       </c>
-      <c r="BA47" s="36"/>
-      <c r="BB47" s="36"/>
+      <c r="BA47" s="60">
+        <v>59.7</v>
+      </c>
+      <c r="BB47" s="60">
+        <v>59.2</v>
+      </c>
       <c r="BC47" s="36"/>
       <c r="BD47" s="36"/>
       <c r="BE47" s="36"/>
       <c r="BF47" s="50"/>
       <c r="BG47" s="50"/>
       <c r="BH47" s="50"/>
       <c r="BI47" s="50"/>
     </row>
     <row r="48" spans="1:61" s="9" customFormat="1">
       <c r="A48" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="11">
         <v>129</v>
       </c>
       <c r="D48" s="11">
         <v>184.7</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="13" t="s">
@@ -6362,52 +6437,56 @@
       </c>
       <c r="AS48" s="36">
         <v>107.2</v>
       </c>
       <c r="AT48" s="36">
         <v>107.2</v>
       </c>
       <c r="AU48" s="36">
         <v>106</v>
       </c>
       <c r="AV48" s="36">
         <v>107.3</v>
       </c>
       <c r="AW48" s="36">
         <v>107.3</v>
       </c>
       <c r="AX48" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ48" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BA48" s="36"/>
-      <c r="BB48" s="36"/>
+      <c r="BA48" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB48" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BC48" s="36"/>
       <c r="BD48" s="36"/>
       <c r="BE48" s="36"/>
       <c r="BF48" s="50"/>
       <c r="BG48" s="50"/>
       <c r="BH48" s="50"/>
       <c r="BI48" s="50"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="14">
         <v>83.5</v>
       </c>
       <c r="C49" s="14">
         <v>87.5</v>
       </c>
       <c r="D49" s="14">
         <v>94.7</v>
       </c>
       <c r="E49" s="14">
         <v>95.9</v>
       </c>
       <c r="F49" s="14">
@@ -6529,52 +6608,56 @@
       </c>
       <c r="AS49" s="36">
         <v>109.2</v>
       </c>
       <c r="AT49" s="36">
         <v>109.6</v>
       </c>
       <c r="AU49" s="36">
         <v>110.9</v>
       </c>
       <c r="AV49" s="36">
         <v>114.6</v>
       </c>
       <c r="AW49" s="36">
         <v>115.5</v>
       </c>
       <c r="AX49" s="60">
         <v>116.7</v>
       </c>
       <c r="AY49" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ49" s="60">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA49" s="38"/>
-      <c r="BB49" s="38"/>
+      <c r="BA49" s="60">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="BB49" s="60">
+        <v>154.6</v>
+      </c>
       <c r="BC49" s="36"/>
       <c r="BD49" s="36"/>
       <c r="BE49" s="36"/>
       <c r="BF49" s="50"/>
       <c r="BG49" s="50"/>
       <c r="BH49" s="50"/>
       <c r="BI49" s="50"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="14">
         <v>84.6</v>
       </c>
       <c r="C50" s="14">
         <v>90.6</v>
       </c>
       <c r="D50" s="14">
         <v>95</v>
       </c>
       <c r="E50" s="14">
         <v>92.9</v>
       </c>
       <c r="F50" s="14">
@@ -6696,52 +6779,56 @@
       </c>
       <c r="AS50" s="37">
         <v>78.5</v>
       </c>
       <c r="AT50" s="37">
         <v>80.5</v>
       </c>
       <c r="AU50" s="37">
         <v>82.5</v>
       </c>
       <c r="AV50" s="37">
         <v>83.1</v>
       </c>
       <c r="AW50" s="37">
         <v>84.7</v>
       </c>
       <c r="AX50" s="60">
         <v>61.9</v>
       </c>
       <c r="AY50" s="60">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ50" s="60">
         <v>83</v>
       </c>
-      <c r="BA50" s="37"/>
-      <c r="BB50" s="37"/>
+      <c r="BA50" s="60">
+        <v>89.5</v>
+      </c>
+      <c r="BB50" s="60">
+        <v>97.8</v>
+      </c>
       <c r="BC50" s="37"/>
       <c r="BD50" s="37"/>
       <c r="BE50" s="37"/>
       <c r="BF50" s="51"/>
       <c r="BG50" s="51"/>
       <c r="BH50" s="51"/>
       <c r="BI50" s="51"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="13" t="s">
@@ -6854,51 +6941,51 @@
       </c>
       <c r="AP51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AQ51" s="41" t="s">
         <v>19</v>
       </c>
       <c r="AR51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AS51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AT51" s="41" t="s">
         <v>19</v>
       </c>
       <c r="AU51" s="41" t="s">
         <v>19</v>
       </c>
       <c r="AV51" s="41" t="s">
         <v>19</v>
       </c>
       <c r="AW51" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="AX51" s="31" t="s">
+      <c r="AX51" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BC51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BD51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BE51" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BF51" s="52" t="s">
         <v>19</v>
@@ -7039,63 +7126,63 @@
       </c>
       <c r="AP52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AQ52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AR52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AS52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AT52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AU52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW52" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="AX52" s="13" t="s">
+      <c r="AX52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ52" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BA52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BB52" s="13" t="s">
+      <c r="BA52" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BD52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI52" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:61">