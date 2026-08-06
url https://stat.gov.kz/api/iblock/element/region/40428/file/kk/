--- v2 (2026-06-19)
+++ v3 (2026-08-06)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="34">
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -549,57 +549,57 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Heading" xfId="2"/>
     <cellStyle name="Heading1" xfId="3"/>
     <cellStyle name="Result" xfId="4"/>
     <cellStyle name="Result2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -873,179 +873,179 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AO5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AO32" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AU49" sqref="AU49"/>
+      <selection pane="bottomRight" activeCell="BF20" sqref="BF20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8.5" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.125" style="1" customWidth="1"/>
     <col min="26" max="35" width="8.5" style="1" customWidth="1"/>
     <col min="36" max="36" width="7.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.625" style="1" customWidth="1"/>
     <col min="38" max="47" width="8.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.125" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="59" width="8.5" style="1" customWidth="1"/>
     <col min="60" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="18">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="64"/>
-[...2 lines deleted...]
-      <c r="V3" s="64" t="s">
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="V3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="W3" s="64"/>
-[...2 lines deleted...]
-      <c r="AH3" s="64" t="s">
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="AH3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="64"/>
-[...1 lines deleted...]
-      <c r="AK3" s="64"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="62"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="63" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63" t="s">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="63"/>
-[...10 lines deleted...]
-      <c r="AL4" s="63" t="s">
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="AM4" s="63"/>
-[...10 lines deleted...]
-      <c r="AX4" s="63" t="s">
+      <c r="AM4" s="62"/>
+      <c r="AN4" s="62"/>
+      <c r="AO4" s="62"/>
+      <c r="AP4" s="62"/>
+      <c r="AQ4" s="62"/>
+      <c r="AR4" s="62"/>
+      <c r="AS4" s="62"/>
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="62"/>
+      <c r="AV4" s="62"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="AY4" s="63"/>
-[...9 lines deleted...]
-      <c r="BI4" s="63"/>
+      <c r="AY4" s="62"/>
+      <c r="AZ4" s="62"/>
+      <c r="BA4" s="62"/>
+      <c r="BB4" s="62"/>
+      <c r="BC4" s="62"/>
+      <c r="BD4" s="62"/>
+      <c r="BE4" s="62"/>
+      <c r="BF4" s="62"/>
+      <c r="BG4" s="62"/>
+      <c r="BH4" s="62"/>
+      <c r="BI4" s="62"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="62"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1346,51 +1346,53 @@
       </c>
       <c r="AU6" s="53">
         <v>98.9</v>
       </c>
       <c r="AV6" s="53">
         <v>98.7</v>
       </c>
       <c r="AW6" s="53">
         <v>100.2</v>
       </c>
       <c r="AX6" s="59">
         <v>99.1</v>
       </c>
       <c r="AY6" s="43">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="43">
         <v>100.1</v>
       </c>
       <c r="BA6" s="43">
         <v>100.1</v>
       </c>
       <c r="BB6" s="43">
         <v>100.1</v>
       </c>
-      <c r="BC6" s="35"/>
+      <c r="BC6" s="43">
+        <v>100.1</v>
+      </c>
       <c r="BD6" s="35"/>
       <c r="BE6" s="45"/>
       <c r="BF6" s="49"/>
       <c r="BG6" s="53"/>
       <c r="BH6" s="53"/>
       <c r="BI6" s="53"/>
     </row>
     <row r="7" spans="1:61" s="9" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>65.7</v>
       </c>
       <c r="C7" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D7" s="11">
         <v>71.8</v>
       </c>
       <c r="E7" s="11">
         <v>81</v>
       </c>
       <c r="F7" s="11">
         <v>82.1</v>
@@ -1517,51 +1519,53 @@
       </c>
       <c r="AU7" s="50">
         <v>102</v>
       </c>
       <c r="AV7" s="50">
         <v>102.1</v>
       </c>
       <c r="AW7" s="50">
         <v>102.6</v>
       </c>
       <c r="AX7" s="60">
         <v>126.6</v>
       </c>
       <c r="AY7" s="60">
         <v>133.9</v>
       </c>
       <c r="AZ7" s="60">
         <v>133</v>
       </c>
       <c r="BA7" s="60">
         <v>131.5</v>
       </c>
       <c r="BB7" s="60">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC7" s="36"/>
+      <c r="BC7" s="60">
+        <v>133.30000000000001</v>
+      </c>
       <c r="BD7" s="36"/>
       <c r="BE7" s="36"/>
       <c r="BF7" s="50"/>
       <c r="BG7" s="50"/>
       <c r="BH7" s="50"/>
       <c r="BI7" s="50"/>
     </row>
     <row r="8" spans="1:61" s="9" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>100.1</v>
       </c>
       <c r="C8" s="11">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>100</v>
       </c>
       <c r="E8" s="11">
         <v>100.1</v>
       </c>
       <c r="F8" s="11">
         <v>100.1</v>
@@ -1688,51 +1692,53 @@
       </c>
       <c r="AU8" s="50">
         <v>99.5</v>
       </c>
       <c r="AV8" s="50">
         <v>99.3</v>
       </c>
       <c r="AW8" s="50">
         <v>99.2</v>
       </c>
       <c r="AX8" s="61">
         <v>100</v>
       </c>
       <c r="AY8" s="31">
         <v>100</v>
       </c>
       <c r="AZ8" s="31">
         <v>100</v>
       </c>
       <c r="BA8" s="31">
         <v>99.9</v>
       </c>
       <c r="BB8" s="31">
         <v>99.9</v>
       </c>
-      <c r="BC8" s="36"/>
+      <c r="BC8" s="31">
+        <v>99.8</v>
+      </c>
       <c r="BD8" s="36"/>
       <c r="BE8" s="36"/>
       <c r="BF8" s="50"/>
       <c r="BG8" s="50"/>
       <c r="BH8" s="50"/>
       <c r="BI8" s="50"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>83.5</v>
       </c>
       <c r="C9" s="14">
         <v>87.5</v>
       </c>
       <c r="D9" s="14">
         <v>94.7</v>
       </c>
       <c r="E9" s="14">
         <v>95.9</v>
       </c>
       <c r="F9" s="14">
         <v>96.9</v>
@@ -1859,51 +1865,53 @@
       </c>
       <c r="AU9" s="50">
         <v>108.3</v>
       </c>
       <c r="AV9" s="50">
         <v>104.3</v>
       </c>
       <c r="AW9" s="50">
         <v>106.9</v>
       </c>
       <c r="AX9" s="60">
         <v>116.7</v>
       </c>
       <c r="AY9" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA9" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB9" s="60">
         <v>154.6</v>
       </c>
-      <c r="BC9" s="36"/>
+      <c r="BC9" s="60">
+        <v>153.69999999999999</v>
+      </c>
       <c r="BD9" s="36"/>
       <c r="BE9" s="36"/>
       <c r="BF9" s="50"/>
       <c r="BG9" s="50"/>
       <c r="BH9" s="50"/>
       <c r="BI9" s="50"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>85</v>
       </c>
       <c r="C10" s="14">
         <v>90.9</v>
       </c>
       <c r="D10" s="14">
         <v>95.1</v>
       </c>
       <c r="E10" s="14">
         <v>93</v>
       </c>
       <c r="F10" s="14">
         <v>95.1</v>
@@ -2030,51 +2038,53 @@
       </c>
       <c r="AU10" s="51">
         <v>73.599999999999994</v>
       </c>
       <c r="AV10" s="51">
         <v>75.7</v>
       </c>
       <c r="AW10" s="51">
         <v>99.8</v>
       </c>
       <c r="AX10" s="60">
         <v>15.6</v>
       </c>
       <c r="AY10" s="60">
         <v>15</v>
       </c>
       <c r="AZ10" s="60">
         <v>19</v>
       </c>
       <c r="BA10" s="60">
         <v>20.6</v>
       </c>
       <c r="BB10" s="60">
         <v>50.7</v>
       </c>
-      <c r="BC10" s="37"/>
+      <c r="BC10" s="60">
+        <v>49.4</v>
+      </c>
       <c r="BD10" s="37"/>
       <c r="BE10" s="37"/>
       <c r="BF10" s="51"/>
       <c r="BG10" s="51"/>
       <c r="BH10" s="51"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>19</v>
@@ -2386,51 +2396,51 @@
       </c>
       <c r="AU12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB12" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BC12" s="13" t="s">
+      <c r="BC12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BD12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI12" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="54"/>
       <c r="B13" s="55"/>
       <c r="C13" s="55"/>
@@ -2533,138 +2543,138 @@
       <c r="AW14" s="58"/>
     </row>
     <row r="15" spans="1:61">
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:61" ht="18">
       <c r="B16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="64" t="s">
+      <c r="J17" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K17" s="64"/>
-[...2 lines deleted...]
-      <c r="AH17" s="64" t="s">
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="AH17" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AI17" s="64"/>
-[...1 lines deleted...]
-      <c r="AK17" s="64"/>
+      <c r="AI17" s="63"/>
+      <c r="AJ17" s="63"/>
+      <c r="AK17" s="63"/>
     </row>
     <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="62"/>
-      <c r="B18" s="63" t="s">
+      <c r="A18" s="64"/>
+      <c r="B18" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="63"/>
-[...10 lines deleted...]
-      <c r="N18" s="63" t="s">
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="62"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="62"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="62"/>
+      <c r="N18" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O18" s="63"/>
-[...10 lines deleted...]
-      <c r="Z18" s="63" t="s">
+      <c r="O18" s="62"/>
+      <c r="P18" s="62"/>
+      <c r="Q18" s="62"/>
+      <c r="R18" s="62"/>
+      <c r="S18" s="62"/>
+      <c r="T18" s="62"/>
+      <c r="U18" s="62"/>
+      <c r="V18" s="62"/>
+      <c r="W18" s="62"/>
+      <c r="X18" s="62"/>
+      <c r="Y18" s="62"/>
+      <c r="Z18" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="63"/>
-[...10 lines deleted...]
-      <c r="AL18" s="63" t="s">
+      <c r="AA18" s="62"/>
+      <c r="AB18" s="62"/>
+      <c r="AC18" s="62"/>
+      <c r="AD18" s="62"/>
+      <c r="AE18" s="62"/>
+      <c r="AF18" s="62"/>
+      <c r="AG18" s="62"/>
+      <c r="AH18" s="62"/>
+      <c r="AI18" s="62"/>
+      <c r="AJ18" s="62"/>
+      <c r="AK18" s="62"/>
+      <c r="AL18" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="AM18" s="63"/>
-[...10 lines deleted...]
-      <c r="AX18" s="63" t="s">
+      <c r="AM18" s="62"/>
+      <c r="AN18" s="62"/>
+      <c r="AO18" s="62"/>
+      <c r="AP18" s="62"/>
+      <c r="AQ18" s="62"/>
+      <c r="AR18" s="62"/>
+      <c r="AS18" s="62"/>
+      <c r="AT18" s="62"/>
+      <c r="AU18" s="62"/>
+      <c r="AV18" s="62"/>
+      <c r="AW18" s="62"/>
+      <c r="AX18" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="AY18" s="63"/>
-[...9 lines deleted...]
-      <c r="BI18" s="63"/>
+      <c r="AY18" s="62"/>
+      <c r="AZ18" s="62"/>
+      <c r="BA18" s="62"/>
+      <c r="BB18" s="62"/>
+      <c r="BC18" s="62"/>
+      <c r="BD18" s="62"/>
+      <c r="BE18" s="62"/>
+      <c r="BF18" s="62"/>
+      <c r="BG18" s="62"/>
+      <c r="BH18" s="62"/>
+      <c r="BI18" s="62"/>
     </row>
     <row r="19" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="62"/>
+      <c r="A19" s="64"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -2965,51 +2975,53 @@
       </c>
       <c r="AU20" s="35">
         <v>97.1</v>
       </c>
       <c r="AV20" s="35">
         <v>96.2</v>
       </c>
       <c r="AW20" s="35">
         <v>100.5</v>
       </c>
       <c r="AX20" s="59">
         <v>92.6</v>
       </c>
       <c r="AY20" s="43">
         <v>96.5</v>
       </c>
       <c r="AZ20" s="43">
         <v>100.4</v>
       </c>
       <c r="BA20" s="43">
         <v>100.6</v>
       </c>
       <c r="BB20" s="43">
         <v>100.5</v>
       </c>
-      <c r="BC20" s="35"/>
+      <c r="BC20" s="43">
+        <v>100.4</v>
+      </c>
       <c r="BD20" s="35"/>
       <c r="BE20" s="45"/>
       <c r="BF20" s="49"/>
       <c r="BG20" s="53"/>
       <c r="BH20" s="53"/>
       <c r="BI20" s="53"/>
     </row>
     <row r="21" spans="1:61" s="9" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>65.7</v>
       </c>
       <c r="C21" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="11">
         <v>71.8</v>
       </c>
       <c r="E21" s="11">
         <v>81</v>
       </c>
       <c r="F21" s="11">
         <v>82.1</v>
@@ -3136,51 +3148,53 @@
       </c>
       <c r="AU21" s="36">
         <v>102</v>
       </c>
       <c r="AV21" s="36">
         <v>102.1</v>
       </c>
       <c r="AW21" s="36">
         <v>102.6</v>
       </c>
       <c r="AX21" s="60">
         <v>126.6</v>
       </c>
       <c r="AY21" s="60">
         <v>133.9</v>
       </c>
       <c r="AZ21" s="60">
         <v>133</v>
       </c>
       <c r="BA21" s="60">
         <v>131.5</v>
       </c>
       <c r="BB21" s="60">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC21" s="36"/>
+      <c r="BC21" s="60">
+        <v>133.30000000000001</v>
+      </c>
       <c r="BD21" s="36"/>
       <c r="BE21" s="36"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="50"/>
       <c r="BH21" s="50"/>
       <c r="BI21" s="50"/>
     </row>
     <row r="22" spans="1:61" s="9" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="11">
         <v>129</v>
       </c>
       <c r="D22" s="11">
         <v>184.7</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>25</v>
@@ -3307,51 +3321,53 @@
       </c>
       <c r="AU22" s="36">
         <v>88.6</v>
       </c>
       <c r="AV22" s="36">
         <v>82.2</v>
       </c>
       <c r="AW22" s="36">
         <v>78</v>
       </c>
       <c r="AX22" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB22" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BC22" s="36"/>
+      <c r="BC22" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BD22" s="36"/>
       <c r="BE22" s="36"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="50"/>
       <c r="BH22" s="50"/>
       <c r="BI22" s="50"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="14">
         <v>87.5</v>
       </c>
       <c r="D23" s="14">
         <v>94.7</v>
       </c>
       <c r="E23" s="14">
         <v>95.9</v>
       </c>
       <c r="F23" s="14">
         <v>96.9</v>
@@ -3478,51 +3494,53 @@
       </c>
       <c r="AU23" s="36">
         <v>108.3</v>
       </c>
       <c r="AV23" s="36">
         <v>104.3</v>
       </c>
       <c r="AW23" s="36">
         <v>106.9</v>
       </c>
       <c r="AX23" s="60">
         <v>116.7</v>
       </c>
       <c r="AY23" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ23" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA23" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB23" s="60">
         <v>154.6</v>
       </c>
-      <c r="BC23" s="36"/>
+      <c r="BC23" s="60">
+        <v>153.69999999999999</v>
+      </c>
       <c r="BD23" s="36"/>
       <c r="BE23" s="36"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="50"/>
       <c r="BH23" s="50"/>
       <c r="BI23" s="50"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="23">
         <v>85</v>
       </c>
       <c r="C24" s="23">
         <v>90.9</v>
       </c>
       <c r="D24" s="23">
         <v>95.1</v>
       </c>
       <c r="E24" s="23">
         <v>93</v>
       </c>
       <c r="F24" s="23">
         <v>95.1</v>
@@ -3649,51 +3667,53 @@
       </c>
       <c r="AU24" s="38">
         <v>73.599999999999994</v>
       </c>
       <c r="AV24" s="38">
         <v>75.7</v>
       </c>
       <c r="AW24" s="38">
         <v>99.8</v>
       </c>
       <c r="AX24" s="60">
         <v>15.6</v>
       </c>
       <c r="AY24" s="60">
         <v>15</v>
       </c>
       <c r="AZ24" s="60">
         <v>19</v>
       </c>
       <c r="BA24" s="60">
         <v>20.6</v>
       </c>
       <c r="BB24" s="60">
         <v>50.7</v>
       </c>
-      <c r="BC24" s="37"/>
+      <c r="BC24" s="60">
+        <v>49.4</v>
+      </c>
       <c r="BD24" s="37"/>
       <c r="BE24" s="37"/>
       <c r="BF24" s="51"/>
       <c r="BG24" s="51"/>
       <c r="BH24" s="51"/>
       <c r="BI24" s="51"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>19</v>
@@ -4005,51 +4025,51 @@
       </c>
       <c r="AU26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB26" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BC26" s="13" t="s">
+      <c r="BC26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BD26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI26" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="54"/>
       <c r="B27" s="55"/>
       <c r="C27" s="55"/>
@@ -4101,138 +4121,138 @@
       <c r="AW27" s="57"/>
     </row>
     <row r="28" spans="1:61">
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:61" ht="18">
       <c r="B29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="64" t="s">
+      <c r="J30" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K30" s="64"/>
-[...2 lines deleted...]
-      <c r="AH30" s="64" t="s">
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="AH30" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AI30" s="64"/>
-[...1 lines deleted...]
-      <c r="AK30" s="64"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
     </row>
     <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="62"/>
-      <c r="B31" s="63" t="s">
+      <c r="A31" s="64"/>
+      <c r="B31" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C31" s="63"/>
-[...10 lines deleted...]
-      <c r="N31" s="63" t="s">
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="63"/>
-[...10 lines deleted...]
-      <c r="Z31" s="63" t="s">
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="63"/>
-[...10 lines deleted...]
-      <c r="AL31" s="63" t="s">
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="62"/>
+      <c r="AI31" s="62"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
+      <c r="AL31" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="AM31" s="63"/>
-[...10 lines deleted...]
-      <c r="AX31" s="63" t="s">
+      <c r="AM31" s="62"/>
+      <c r="AN31" s="62"/>
+      <c r="AO31" s="62"/>
+      <c r="AP31" s="62"/>
+      <c r="AQ31" s="62"/>
+      <c r="AR31" s="62"/>
+      <c r="AS31" s="62"/>
+      <c r="AT31" s="62"/>
+      <c r="AU31" s="62"/>
+      <c r="AV31" s="62"/>
+      <c r="AW31" s="62"/>
+      <c r="AX31" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="AY31" s="63"/>
-[...9 lines deleted...]
-      <c r="BI31" s="63"/>
+      <c r="AY31" s="62"/>
+      <c r="AZ31" s="62"/>
+      <c r="BA31" s="62"/>
+      <c r="BB31" s="62"/>
+      <c r="BC31" s="62"/>
+      <c r="BD31" s="62"/>
+      <c r="BE31" s="62"/>
+      <c r="BF31" s="62"/>
+      <c r="BG31" s="62"/>
+      <c r="BH31" s="62"/>
+      <c r="BI31" s="62"/>
     </row>
     <row r="32" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="62"/>
+      <c r="A32" s="64"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -4533,51 +4553,53 @@
       </c>
       <c r="AU33" s="39">
         <v>97.4</v>
       </c>
       <c r="AV33" s="35">
         <v>96.3</v>
       </c>
       <c r="AW33" s="35">
         <v>100.8</v>
       </c>
       <c r="AX33" s="59">
         <v>100</v>
       </c>
       <c r="AY33" s="43">
         <v>100</v>
       </c>
       <c r="AZ33" s="43">
         <v>100</v>
       </c>
       <c r="BA33" s="43">
         <v>99.9</v>
       </c>
       <c r="BB33" s="43">
         <v>99.9</v>
       </c>
-      <c r="BC33" s="35"/>
+      <c r="BC33" s="43">
+        <v>100</v>
+      </c>
       <c r="BD33" s="35"/>
       <c r="BE33" s="45"/>
       <c r="BF33" s="49"/>
       <c r="BG33" s="53"/>
       <c r="BH33" s="53"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" s="9" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="11">
         <v>100</v>
       </c>
       <c r="C34" s="11">
         <v>100</v>
       </c>
       <c r="D34" s="11">
         <v>100</v>
       </c>
       <c r="E34" s="11">
         <v>100</v>
       </c>
       <c r="F34" s="11">
         <v>100</v>
@@ -4704,51 +4726,53 @@
       </c>
       <c r="AU34" s="36">
         <v>102.6</v>
       </c>
       <c r="AV34" s="36">
         <v>102.6</v>
       </c>
       <c r="AW34" s="36">
         <v>102.9</v>
       </c>
       <c r="AX34" s="60">
         <v>161.9</v>
       </c>
       <c r="AY34" s="60">
         <v>161.9</v>
       </c>
       <c r="AZ34" s="60">
         <v>161.9</v>
       </c>
       <c r="BA34" s="60">
         <v>161.80000000000001</v>
       </c>
       <c r="BB34" s="60">
         <v>161.80000000000001</v>
       </c>
-      <c r="BC34" s="36"/>
+      <c r="BC34" s="60">
+        <v>161.80000000000001</v>
+      </c>
       <c r="BD34" s="36"/>
       <c r="BE34" s="36"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="50"/>
       <c r="BH34" s="50"/>
       <c r="BI34" s="50"/>
     </row>
     <row r="35" spans="1:61" s="9" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>19</v>
@@ -5669,138 +5693,138 @@
       <c r="AW40" s="57"/>
     </row>
     <row r="41" spans="1:61">
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:61" ht="18">
       <c r="B42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J43" s="64" t="s">
+      <c r="J43" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K43" s="64"/>
-[...2 lines deleted...]
-      <c r="AH43" s="64" t="s">
+      <c r="K43" s="63"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="63"/>
+      <c r="AH43" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="AI43" s="64"/>
-[...1 lines deleted...]
-      <c r="AK43" s="64"/>
+      <c r="AI43" s="63"/>
+      <c r="AJ43" s="63"/>
+      <c r="AK43" s="63"/>
     </row>
     <row r="44" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A44" s="62"/>
-      <c r="B44" s="63" t="s">
+      <c r="A44" s="64"/>
+      <c r="B44" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="63"/>
-[...10 lines deleted...]
-      <c r="N44" s="63" t="s">
+      <c r="C44" s="62"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="62"/>
+      <c r="F44" s="62"/>
+      <c r="G44" s="62"/>
+      <c r="H44" s="62"/>
+      <c r="I44" s="62"/>
+      <c r="J44" s="62"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="62"/>
+      <c r="M44" s="62"/>
+      <c r="N44" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O44" s="63"/>
-[...10 lines deleted...]
-      <c r="Z44" s="63" t="s">
+      <c r="O44" s="62"/>
+      <c r="P44" s="62"/>
+      <c r="Q44" s="62"/>
+      <c r="R44" s="62"/>
+      <c r="S44" s="62"/>
+      <c r="T44" s="62"/>
+      <c r="U44" s="62"/>
+      <c r="V44" s="62"/>
+      <c r="W44" s="62"/>
+      <c r="X44" s="62"/>
+      <c r="Y44" s="62"/>
+      <c r="Z44" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AA44" s="63"/>
-[...10 lines deleted...]
-      <c r="AL44" s="63" t="s">
+      <c r="AA44" s="62"/>
+      <c r="AB44" s="62"/>
+      <c r="AC44" s="62"/>
+      <c r="AD44" s="62"/>
+      <c r="AE44" s="62"/>
+      <c r="AF44" s="62"/>
+      <c r="AG44" s="62"/>
+      <c r="AH44" s="62"/>
+      <c r="AI44" s="62"/>
+      <c r="AJ44" s="62"/>
+      <c r="AK44" s="62"/>
+      <c r="AL44" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="AM44" s="63"/>
-[...10 lines deleted...]
-      <c r="AX44" s="63" t="s">
+      <c r="AM44" s="62"/>
+      <c r="AN44" s="62"/>
+      <c r="AO44" s="62"/>
+      <c r="AP44" s="62"/>
+      <c r="AQ44" s="62"/>
+      <c r="AR44" s="62"/>
+      <c r="AS44" s="62"/>
+      <c r="AT44" s="62"/>
+      <c r="AU44" s="62"/>
+      <c r="AV44" s="62"/>
+      <c r="AW44" s="62"/>
+      <c r="AX44" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="AY44" s="63"/>
-[...9 lines deleted...]
-      <c r="BI44" s="63"/>
+      <c r="AY44" s="62"/>
+      <c r="AZ44" s="62"/>
+      <c r="BA44" s="62"/>
+      <c r="BB44" s="62"/>
+      <c r="BC44" s="62"/>
+      <c r="BD44" s="62"/>
+      <c r="BE44" s="62"/>
+      <c r="BF44" s="62"/>
+      <c r="BG44" s="62"/>
+      <c r="BH44" s="62"/>
+      <c r="BI44" s="62"/>
     </row>
     <row r="45" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A45" s="62"/>
+      <c r="A45" s="64"/>
       <c r="B45" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="3" t="s">
@@ -6101,51 +6125,53 @@
       </c>
       <c r="AU46" s="35">
         <v>92.7</v>
       </c>
       <c r="AV46" s="35">
         <v>94.5</v>
       </c>
       <c r="AW46" s="35">
         <v>98</v>
       </c>
       <c r="AX46" s="59">
         <v>77.7</v>
       </c>
       <c r="AY46" s="43">
         <v>88.2</v>
       </c>
       <c r="AZ46" s="43">
         <v>101.2</v>
       </c>
       <c r="BA46" s="43">
         <v>102.1</v>
       </c>
       <c r="BB46" s="43">
         <v>101.3</v>
       </c>
-      <c r="BC46" s="35"/>
+      <c r="BC46" s="43">
+        <v>101</v>
+      </c>
       <c r="BD46" s="35"/>
       <c r="BE46" s="45"/>
       <c r="BF46" s="49"/>
       <c r="BG46" s="53"/>
       <c r="BH46" s="53"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" s="9" customFormat="1">
       <c r="A47" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="C47" s="11">
         <v>75</v>
       </c>
       <c r="D47" s="11">
         <v>70.7</v>
       </c>
       <c r="E47" s="11">
         <v>80.2</v>
       </c>
       <c r="F47" s="11">
         <v>81.5</v>
@@ -6272,51 +6298,53 @@
       </c>
       <c r="AU47" s="36">
         <v>94.6</v>
       </c>
       <c r="AV47" s="36">
         <v>96.6</v>
       </c>
       <c r="AW47" s="36">
         <v>101.3</v>
       </c>
       <c r="AX47" s="60">
         <v>44.4</v>
       </c>
       <c r="AY47" s="60">
         <v>59.8</v>
       </c>
       <c r="AZ47" s="60">
         <v>63</v>
       </c>
       <c r="BA47" s="60">
         <v>59.7</v>
       </c>
       <c r="BB47" s="60">
         <v>59.2</v>
       </c>
-      <c r="BC47" s="36"/>
+      <c r="BC47" s="60">
+        <v>59.1</v>
+      </c>
       <c r="BD47" s="36"/>
       <c r="BE47" s="36"/>
       <c r="BF47" s="50"/>
       <c r="BG47" s="50"/>
       <c r="BH47" s="50"/>
       <c r="BI47" s="50"/>
     </row>
     <row r="48" spans="1:61" s="9" customFormat="1">
       <c r="A48" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="11">
         <v>129</v>
       </c>
       <c r="D48" s="11">
         <v>184.7</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>25</v>
@@ -6443,51 +6471,53 @@
       </c>
       <c r="AU48" s="36">
         <v>106</v>
       </c>
       <c r="AV48" s="36">
         <v>107.3</v>
       </c>
       <c r="AW48" s="36">
         <v>107.3</v>
       </c>
       <c r="AX48" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB48" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BC48" s="36"/>
+      <c r="BC48" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BD48" s="36"/>
       <c r="BE48" s="36"/>
       <c r="BF48" s="50"/>
       <c r="BG48" s="50"/>
       <c r="BH48" s="50"/>
       <c r="BI48" s="50"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="14">
         <v>83.5</v>
       </c>
       <c r="C49" s="14">
         <v>87.5</v>
       </c>
       <c r="D49" s="14">
         <v>94.7</v>
       </c>
       <c r="E49" s="14">
         <v>95.9</v>
       </c>
       <c r="F49" s="14">
         <v>96.9</v>
@@ -6614,51 +6644,53 @@
       </c>
       <c r="AU49" s="36">
         <v>110.9</v>
       </c>
       <c r="AV49" s="36">
         <v>114.6</v>
       </c>
       <c r="AW49" s="36">
         <v>115.5</v>
       </c>
       <c r="AX49" s="60">
         <v>116.7</v>
       </c>
       <c r="AY49" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ49" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA49" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB49" s="60">
         <v>154.6</v>
       </c>
-      <c r="BC49" s="36"/>
+      <c r="BC49" s="60">
+        <v>153.69999999999999</v>
+      </c>
       <c r="BD49" s="36"/>
       <c r="BE49" s="36"/>
       <c r="BF49" s="50"/>
       <c r="BG49" s="50"/>
       <c r="BH49" s="50"/>
       <c r="BI49" s="50"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="14">
         <v>84.6</v>
       </c>
       <c r="C50" s="14">
         <v>90.6</v>
       </c>
       <c r="D50" s="14">
         <v>95</v>
       </c>
       <c r="E50" s="14">
         <v>92.9</v>
       </c>
       <c r="F50" s="14">
         <v>94.9</v>
@@ -6785,51 +6817,53 @@
       </c>
       <c r="AU50" s="37">
         <v>82.5</v>
       </c>
       <c r="AV50" s="37">
         <v>83.1</v>
       </c>
       <c r="AW50" s="37">
         <v>84.7</v>
       </c>
       <c r="AX50" s="60">
         <v>61.9</v>
       </c>
       <c r="AY50" s="60">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ50" s="60">
         <v>83</v>
       </c>
       <c r="BA50" s="60">
         <v>89.5</v>
       </c>
       <c r="BB50" s="60">
         <v>97.8</v>
       </c>
-      <c r="BC50" s="37"/>
+      <c r="BC50" s="60">
+        <v>97.1</v>
+      </c>
       <c r="BD50" s="37"/>
       <c r="BE50" s="37"/>
       <c r="BF50" s="51"/>
       <c r="BG50" s="51"/>
       <c r="BH50" s="51"/>
       <c r="BI50" s="51"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>19</v>
@@ -7141,110 +7175,110 @@
       </c>
       <c r="AU52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AV52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB52" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BC52" s="13" t="s">
+      <c r="BC52" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BD52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BE52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI52" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:61">
       <c r="B53" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="AX4:BI4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL44:AW44"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="AH43:AK43"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH30:AK30"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="AH17:AK17"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
-    <mergeCell ref="A44:A45"/>
-[...9 lines deleted...]
-    <mergeCell ref="AH43:AK43"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="AX44:BI44"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="AL44:AW44"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">