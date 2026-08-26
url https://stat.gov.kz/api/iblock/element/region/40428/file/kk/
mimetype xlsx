--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -07мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="926" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="34">
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -549,57 +549,57 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Heading" xfId="2"/>
     <cellStyle name="Heading1" xfId="3"/>
     <cellStyle name="Result" xfId="4"/>
     <cellStyle name="Result2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -873,179 +873,179 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AO32" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AU35" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BF20" sqref="BF20"/>
+      <selection pane="bottomRight" activeCell="BD57" sqref="BD57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8.5" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.125" style="1" customWidth="1"/>
     <col min="26" max="35" width="8.5" style="1" customWidth="1"/>
     <col min="36" max="36" width="7.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.625" style="1" customWidth="1"/>
     <col min="38" max="47" width="8.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.125" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="59" width="8.5" style="1" customWidth="1"/>
     <col min="60" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="18">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="63"/>
-[...2 lines deleted...]
-      <c r="V3" s="63" t="s">
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="V3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="W3" s="63"/>
-[...2 lines deleted...]
-      <c r="AH3" s="63" t="s">
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="AH3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="63"/>
-[...1 lines deleted...]
-      <c r="AK3" s="63"/>
+      <c r="AI3" s="64"/>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="64"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62" t="s">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="62"/>
-[...10 lines deleted...]
-      <c r="AL4" s="62" t="s">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM4" s="62"/>
-[...10 lines deleted...]
-      <c r="AX4" s="62" t="s">
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="63"/>
+      <c r="AQ4" s="63"/>
+      <c r="AR4" s="63"/>
+      <c r="AS4" s="63"/>
+      <c r="AT4" s="63"/>
+      <c r="AU4" s="63"/>
+      <c r="AV4" s="63"/>
+      <c r="AW4" s="63"/>
+      <c r="AX4" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="AY4" s="62"/>
-[...9 lines deleted...]
-      <c r="BI4" s="62"/>
+      <c r="AY4" s="63"/>
+      <c r="AZ4" s="63"/>
+      <c r="BA4" s="63"/>
+      <c r="BB4" s="63"/>
+      <c r="BC4" s="63"/>
+      <c r="BD4" s="63"/>
+      <c r="BE4" s="63"/>
+      <c r="BF4" s="63"/>
+      <c r="BG4" s="63"/>
+      <c r="BH4" s="63"/>
+      <c r="BI4" s="63"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="64"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1349,51 +1349,53 @@
       </c>
       <c r="AV6" s="53">
         <v>98.7</v>
       </c>
       <c r="AW6" s="53">
         <v>100.2</v>
       </c>
       <c r="AX6" s="59">
         <v>99.1</v>
       </c>
       <c r="AY6" s="43">
         <v>99.6</v>
       </c>
       <c r="AZ6" s="43">
         <v>100.1</v>
       </c>
       <c r="BA6" s="43">
         <v>100.1</v>
       </c>
       <c r="BB6" s="43">
         <v>100.1</v>
       </c>
       <c r="BC6" s="43">
         <v>100.1</v>
       </c>
-      <c r="BD6" s="35"/>
+      <c r="BD6" s="43">
+        <v>98.7</v>
+      </c>
       <c r="BE6" s="45"/>
       <c r="BF6" s="49"/>
       <c r="BG6" s="53"/>
       <c r="BH6" s="53"/>
       <c r="BI6" s="53"/>
     </row>
     <row r="7" spans="1:61" s="9" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>65.7</v>
       </c>
       <c r="C7" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D7" s="11">
         <v>71.8</v>
       </c>
       <c r="E7" s="11">
         <v>81</v>
       </c>
       <c r="F7" s="11">
         <v>82.1</v>
       </c>
@@ -1522,51 +1524,53 @@
       </c>
       <c r="AV7" s="50">
         <v>102.1</v>
       </c>
       <c r="AW7" s="50">
         <v>102.6</v>
       </c>
       <c r="AX7" s="60">
         <v>126.6</v>
       </c>
       <c r="AY7" s="60">
         <v>133.9</v>
       </c>
       <c r="AZ7" s="60">
         <v>133</v>
       </c>
       <c r="BA7" s="60">
         <v>131.5</v>
       </c>
       <c r="BB7" s="60">
         <v>133.19999999999999</v>
       </c>
       <c r="BC7" s="60">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD7" s="36"/>
+      <c r="BD7" s="31">
+        <v>114.8</v>
+      </c>
       <c r="BE7" s="36"/>
       <c r="BF7" s="50"/>
       <c r="BG7" s="50"/>
       <c r="BH7" s="50"/>
       <c r="BI7" s="50"/>
     </row>
     <row r="8" spans="1:61" s="9" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>100.1</v>
       </c>
       <c r="C8" s="11">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>100</v>
       </c>
       <c r="E8" s="11">
         <v>100.1</v>
       </c>
       <c r="F8" s="11">
         <v>100.1</v>
       </c>
@@ -1695,51 +1699,53 @@
       </c>
       <c r="AV8" s="50">
         <v>99.3</v>
       </c>
       <c r="AW8" s="50">
         <v>99.2</v>
       </c>
       <c r="AX8" s="61">
         <v>100</v>
       </c>
       <c r="AY8" s="31">
         <v>100</v>
       </c>
       <c r="AZ8" s="31">
         <v>100</v>
       </c>
       <c r="BA8" s="31">
         <v>99.9</v>
       </c>
       <c r="BB8" s="31">
         <v>99.9</v>
       </c>
       <c r="BC8" s="31">
         <v>99.8</v>
       </c>
-      <c r="BD8" s="36"/>
+      <c r="BD8" s="31">
+        <v>99.8</v>
+      </c>
       <c r="BE8" s="36"/>
       <c r="BF8" s="50"/>
       <c r="BG8" s="50"/>
       <c r="BH8" s="50"/>
       <c r="BI8" s="50"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
         <v>83.5</v>
       </c>
       <c r="C9" s="14">
         <v>87.5</v>
       </c>
       <c r="D9" s="14">
         <v>94.7</v>
       </c>
       <c r="E9" s="14">
         <v>95.9</v>
       </c>
       <c r="F9" s="14">
         <v>96.9</v>
       </c>
@@ -1868,51 +1874,53 @@
       </c>
       <c r="AV9" s="50">
         <v>104.3</v>
       </c>
       <c r="AW9" s="50">
         <v>106.9</v>
       </c>
       <c r="AX9" s="60">
         <v>116.7</v>
       </c>
       <c r="AY9" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ9" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA9" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB9" s="60">
         <v>154.6</v>
       </c>
       <c r="BC9" s="60">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD9" s="36"/>
+      <c r="BD9" s="31">
+        <v>117.4</v>
+      </c>
       <c r="BE9" s="36"/>
       <c r="BF9" s="50"/>
       <c r="BG9" s="50"/>
       <c r="BH9" s="50"/>
       <c r="BI9" s="50"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>85</v>
       </c>
       <c r="C10" s="14">
         <v>90.9</v>
       </c>
       <c r="D10" s="14">
         <v>95.1</v>
       </c>
       <c r="E10" s="14">
         <v>93</v>
       </c>
       <c r="F10" s="14">
         <v>95.1</v>
       </c>
@@ -2041,51 +2049,53 @@
       </c>
       <c r="AV10" s="51">
         <v>75.7</v>
       </c>
       <c r="AW10" s="51">
         <v>99.8</v>
       </c>
       <c r="AX10" s="60">
         <v>15.6</v>
       </c>
       <c r="AY10" s="60">
         <v>15</v>
       </c>
       <c r="AZ10" s="60">
         <v>19</v>
       </c>
       <c r="BA10" s="60">
         <v>20.6</v>
       </c>
       <c r="BB10" s="60">
         <v>50.7</v>
       </c>
       <c r="BC10" s="60">
         <v>49.4</v>
       </c>
-      <c r="BD10" s="37"/>
+      <c r="BD10" s="31">
+        <v>47.9</v>
+      </c>
       <c r="BE10" s="37"/>
       <c r="BF10" s="51"/>
       <c r="BG10" s="51"/>
       <c r="BH10" s="51"/>
       <c r="BI10" s="51"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>19</v>
       </c>
@@ -2399,51 +2409,51 @@
       </c>
       <c r="AV12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB12" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC12" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BD12" s="13" t="s">
+      <c r="BD12" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BE12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI12" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="54"/>
       <c r="B13" s="55"/>
       <c r="C13" s="55"/>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
@@ -2543,138 +2553,138 @@
       <c r="AW14" s="58"/>
     </row>
     <row r="15" spans="1:61">
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:61" ht="18">
       <c r="B16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="63" t="s">
+      <c r="J17" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K17" s="63"/>
-[...2 lines deleted...]
-      <c r="AH17" s="63" t="s">
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="AH17" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI17" s="63"/>
-[...1 lines deleted...]
-      <c r="AK17" s="63"/>
+      <c r="AI17" s="64"/>
+      <c r="AJ17" s="64"/>
+      <c r="AK17" s="64"/>
     </row>
     <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="64"/>
-      <c r="B18" s="62" t="s">
+      <c r="A18" s="62"/>
+      <c r="B18" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="62"/>
-[...10 lines deleted...]
-      <c r="N18" s="62" t="s">
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O18" s="62"/>
-[...10 lines deleted...]
-      <c r="Z18" s="62" t="s">
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
+      <c r="X18" s="63"/>
+      <c r="Y18" s="63"/>
+      <c r="Z18" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="62"/>
-[...10 lines deleted...]
-      <c r="AL18" s="62" t="s">
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="63"/>
+      <c r="AC18" s="63"/>
+      <c r="AD18" s="63"/>
+      <c r="AE18" s="63"/>
+      <c r="AF18" s="63"/>
+      <c r="AG18" s="63"/>
+      <c r="AH18" s="63"/>
+      <c r="AI18" s="63"/>
+      <c r="AJ18" s="63"/>
+      <c r="AK18" s="63"/>
+      <c r="AL18" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM18" s="62"/>
-[...10 lines deleted...]
-      <c r="AX18" s="62" t="s">
+      <c r="AM18" s="63"/>
+      <c r="AN18" s="63"/>
+      <c r="AO18" s="63"/>
+      <c r="AP18" s="63"/>
+      <c r="AQ18" s="63"/>
+      <c r="AR18" s="63"/>
+      <c r="AS18" s="63"/>
+      <c r="AT18" s="63"/>
+      <c r="AU18" s="63"/>
+      <c r="AV18" s="63"/>
+      <c r="AW18" s="63"/>
+      <c r="AX18" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="AY18" s="62"/>
-[...9 lines deleted...]
-      <c r="BI18" s="62"/>
+      <c r="AY18" s="63"/>
+      <c r="AZ18" s="63"/>
+      <c r="BA18" s="63"/>
+      <c r="BB18" s="63"/>
+      <c r="BC18" s="63"/>
+      <c r="BD18" s="63"/>
+      <c r="BE18" s="63"/>
+      <c r="BF18" s="63"/>
+      <c r="BG18" s="63"/>
+      <c r="BH18" s="63"/>
+      <c r="BI18" s="63"/>
     </row>
     <row r="19" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="64"/>
+      <c r="A19" s="62"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -2978,51 +2988,53 @@
       </c>
       <c r="AV20" s="35">
         <v>96.2</v>
       </c>
       <c r="AW20" s="35">
         <v>100.5</v>
       </c>
       <c r="AX20" s="59">
         <v>92.6</v>
       </c>
       <c r="AY20" s="43">
         <v>96.5</v>
       </c>
       <c r="AZ20" s="43">
         <v>100.4</v>
       </c>
       <c r="BA20" s="43">
         <v>100.6</v>
       </c>
       <c r="BB20" s="43">
         <v>100.5</v>
       </c>
       <c r="BC20" s="43">
         <v>100.4</v>
       </c>
-      <c r="BD20" s="35"/>
+      <c r="BD20" s="43">
+        <v>93.3</v>
+      </c>
       <c r="BE20" s="45"/>
       <c r="BF20" s="49"/>
       <c r="BG20" s="53"/>
       <c r="BH20" s="53"/>
       <c r="BI20" s="53"/>
     </row>
     <row r="21" spans="1:61" s="9" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>65.7</v>
       </c>
       <c r="C21" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="D21" s="11">
         <v>71.8</v>
       </c>
       <c r="E21" s="11">
         <v>81</v>
       </c>
       <c r="F21" s="11">
         <v>82.1</v>
       </c>
@@ -3151,51 +3163,53 @@
       </c>
       <c r="AV21" s="36">
         <v>102.1</v>
       </c>
       <c r="AW21" s="36">
         <v>102.6</v>
       </c>
       <c r="AX21" s="60">
         <v>126.6</v>
       </c>
       <c r="AY21" s="60">
         <v>133.9</v>
       </c>
       <c r="AZ21" s="60">
         <v>133</v>
       </c>
       <c r="BA21" s="60">
         <v>131.5</v>
       </c>
       <c r="BB21" s="60">
         <v>133.19999999999999</v>
       </c>
       <c r="BC21" s="60">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD21" s="36"/>
+      <c r="BD21" s="31">
+        <v>114.8</v>
+      </c>
       <c r="BE21" s="36"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="50"/>
       <c r="BH21" s="50"/>
       <c r="BI21" s="50"/>
     </row>
     <row r="22" spans="1:61" s="9" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="11">
         <v>129</v>
       </c>
       <c r="D22" s="11">
         <v>184.7</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>25</v>
       </c>
@@ -3324,51 +3338,53 @@
       </c>
       <c r="AV22" s="36">
         <v>82.2</v>
       </c>
       <c r="AW22" s="36">
         <v>78</v>
       </c>
       <c r="AX22" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB22" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BC22" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BD22" s="36"/>
+      <c r="BD22" s="31">
+        <v>80.2</v>
+      </c>
       <c r="BE22" s="36"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="50"/>
       <c r="BH22" s="50"/>
       <c r="BI22" s="50"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="14">
         <v>87.5</v>
       </c>
       <c r="D23" s="14">
         <v>94.7</v>
       </c>
       <c r="E23" s="14">
         <v>95.9</v>
       </c>
       <c r="F23" s="14">
         <v>96.9</v>
       </c>
@@ -3497,51 +3513,53 @@
       </c>
       <c r="AV23" s="36">
         <v>104.3</v>
       </c>
       <c r="AW23" s="36">
         <v>106.9</v>
       </c>
       <c r="AX23" s="60">
         <v>116.7</v>
       </c>
       <c r="AY23" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ23" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA23" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB23" s="60">
         <v>154.6</v>
       </c>
       <c r="BC23" s="60">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD23" s="36"/>
+      <c r="BD23" s="31">
+        <v>117.4</v>
+      </c>
       <c r="BE23" s="36"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="50"/>
       <c r="BH23" s="50"/>
       <c r="BI23" s="50"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="23">
         <v>85</v>
       </c>
       <c r="C24" s="23">
         <v>90.9</v>
       </c>
       <c r="D24" s="23">
         <v>95.1</v>
       </c>
       <c r="E24" s="23">
         <v>93</v>
       </c>
       <c r="F24" s="23">
         <v>95.1</v>
       </c>
@@ -3670,51 +3688,53 @@
       </c>
       <c r="AV24" s="38">
         <v>75.7</v>
       </c>
       <c r="AW24" s="38">
         <v>99.8</v>
       </c>
       <c r="AX24" s="60">
         <v>15.6</v>
       </c>
       <c r="AY24" s="60">
         <v>15</v>
       </c>
       <c r="AZ24" s="60">
         <v>19</v>
       </c>
       <c r="BA24" s="60">
         <v>20.6</v>
       </c>
       <c r="BB24" s="60">
         <v>50.7</v>
       </c>
       <c r="BC24" s="60">
         <v>49.4</v>
       </c>
-      <c r="BD24" s="37"/>
+      <c r="BD24" s="31">
+        <v>47.9</v>
+      </c>
       <c r="BE24" s="37"/>
       <c r="BF24" s="51"/>
       <c r="BG24" s="51"/>
       <c r="BH24" s="51"/>
       <c r="BI24" s="51"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>19</v>
       </c>
@@ -4028,51 +4048,51 @@
       </c>
       <c r="AV26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB26" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC26" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BD26" s="13" t="s">
+      <c r="BD26" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BE26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH26" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI26" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="54"/>
       <c r="B27" s="55"/>
       <c r="C27" s="55"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
       <c r="F27" s="55"/>
@@ -4121,138 +4141,138 @@
       <c r="AW27" s="57"/>
     </row>
     <row r="28" spans="1:61">
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:61" ht="18">
       <c r="B29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="63" t="s">
+      <c r="J30" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K30" s="63"/>
-[...2 lines deleted...]
-      <c r="AH30" s="63" t="s">
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="AH30" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI30" s="63"/>
-[...1 lines deleted...]
-      <c r="AK30" s="63"/>
+      <c r="AI30" s="64"/>
+      <c r="AJ30" s="64"/>
+      <c r="AK30" s="64"/>
     </row>
     <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="64"/>
-      <c r="B31" s="62" t="s">
+      <c r="A31" s="62"/>
+      <c r="B31" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C31" s="62"/>
-[...10 lines deleted...]
-      <c r="N31" s="62" t="s">
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="62"/>
-[...10 lines deleted...]
-      <c r="Z31" s="62" t="s">
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="63"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="62"/>
-[...10 lines deleted...]
-      <c r="AL31" s="62" t="s">
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="63"/>
+      <c r="AF31" s="63"/>
+      <c r="AG31" s="63"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM31" s="62"/>
-[...10 lines deleted...]
-      <c r="AX31" s="62" t="s">
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="63"/>
+      <c r="AQ31" s="63"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
+      <c r="AU31" s="63"/>
+      <c r="AV31" s="63"/>
+      <c r="AW31" s="63"/>
+      <c r="AX31" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="AY31" s="62"/>
-[...9 lines deleted...]
-      <c r="BI31" s="62"/>
+      <c r="AY31" s="63"/>
+      <c r="AZ31" s="63"/>
+      <c r="BA31" s="63"/>
+      <c r="BB31" s="63"/>
+      <c r="BC31" s="63"/>
+      <c r="BD31" s="63"/>
+      <c r="BE31" s="63"/>
+      <c r="BF31" s="63"/>
+      <c r="BG31" s="63"/>
+      <c r="BH31" s="63"/>
+      <c r="BI31" s="63"/>
     </row>
     <row r="32" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="64"/>
+      <c r="A32" s="62"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -4556,51 +4576,53 @@
       </c>
       <c r="AV33" s="35">
         <v>96.3</v>
       </c>
       <c r="AW33" s="35">
         <v>100.8</v>
       </c>
       <c r="AX33" s="59">
         <v>100</v>
       </c>
       <c r="AY33" s="43">
         <v>100</v>
       </c>
       <c r="AZ33" s="43">
         <v>100</v>
       </c>
       <c r="BA33" s="43">
         <v>99.9</v>
       </c>
       <c r="BB33" s="43">
         <v>99.9</v>
       </c>
       <c r="BC33" s="43">
         <v>100</v>
       </c>
-      <c r="BD33" s="35"/>
+      <c r="BD33" s="43">
+        <v>89.2</v>
+      </c>
       <c r="BE33" s="45"/>
       <c r="BF33" s="49"/>
       <c r="BG33" s="53"/>
       <c r="BH33" s="53"/>
       <c r="BI33" s="53"/>
     </row>
     <row r="34" spans="1:61" s="9" customFormat="1">
       <c r="A34" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="11">
         <v>100</v>
       </c>
       <c r="C34" s="11">
         <v>100</v>
       </c>
       <c r="D34" s="11">
         <v>100</v>
       </c>
       <c r="E34" s="11">
         <v>100</v>
       </c>
       <c r="F34" s="11">
         <v>100</v>
       </c>
@@ -4729,51 +4751,53 @@
       </c>
       <c r="AV34" s="36">
         <v>102.6</v>
       </c>
       <c r="AW34" s="36">
         <v>102.9</v>
       </c>
       <c r="AX34" s="60">
         <v>161.9</v>
       </c>
       <c r="AY34" s="60">
         <v>161.9</v>
       </c>
       <c r="AZ34" s="60">
         <v>161.9</v>
       </c>
       <c r="BA34" s="60">
         <v>161.80000000000001</v>
       </c>
       <c r="BB34" s="60">
         <v>161.80000000000001</v>
       </c>
       <c r="BC34" s="60">
         <v>161.80000000000001</v>
       </c>
-      <c r="BD34" s="36"/>
+      <c r="BD34" s="31">
+        <v>132.4</v>
+      </c>
       <c r="BE34" s="36"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="50"/>
       <c r="BH34" s="50"/>
       <c r="BI34" s="50"/>
     </row>
     <row r="35" spans="1:61" s="9" customFormat="1">
       <c r="A35" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>19</v>
       </c>
@@ -4900,51 +4924,53 @@
       <c r="AU35" s="36">
         <v>88.1</v>
       </c>
       <c r="AV35" s="36">
         <v>81.599999999999994</v>
       </c>
       <c r="AW35" s="36">
         <v>77.2</v>
       </c>
       <c r="AX35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA35" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB35" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="36"/>
-      <c r="BD35" s="36"/>
+      <c r="BD35" s="31">
+        <v>97.8</v>
+      </c>
       <c r="BE35" s="36"/>
       <c r="BF35" s="50"/>
       <c r="BG35" s="50"/>
       <c r="BH35" s="50"/>
       <c r="BI35" s="50"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>19</v>
       </c>
@@ -5071,51 +5097,53 @@
       <c r="AU36" s="36">
         <v>108</v>
       </c>
       <c r="AV36" s="36">
         <v>102.7</v>
       </c>
       <c r="AW36" s="36">
         <v>105.4</v>
       </c>
       <c r="AX36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB36" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="36"/>
-      <c r="BD36" s="36"/>
+      <c r="BD36" s="31">
+        <v>97.3</v>
+      </c>
       <c r="BE36" s="36"/>
       <c r="BF36" s="50"/>
       <c r="BG36" s="50"/>
       <c r="BH36" s="50"/>
       <c r="BI36" s="50"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="23">
         <v>100</v>
       </c>
       <c r="C37" s="23">
         <v>100</v>
       </c>
       <c r="D37" s="23">
         <v>100</v>
       </c>
       <c r="E37" s="23">
         <v>100</v>
       </c>
       <c r="F37" s="23">
         <v>100</v>
       </c>
@@ -5242,51 +5270,53 @@
       <c r="AU37" s="40">
         <v>71.5</v>
       </c>
       <c r="AV37" s="37">
         <v>74</v>
       </c>
       <c r="AW37" s="37">
         <v>103.1</v>
       </c>
       <c r="AX37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB37" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="37"/>
-      <c r="BD37" s="37"/>
+      <c r="BD37" s="31">
+        <v>47.9</v>
+      </c>
       <c r="BE37" s="37"/>
       <c r="BF37" s="51"/>
       <c r="BG37" s="51"/>
       <c r="BH37" s="51"/>
       <c r="BI37" s="51"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>19</v>
       </c>
@@ -5600,51 +5630,51 @@
       </c>
       <c r="AV39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB39" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC39" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="BD39" s="13" t="s">
+      <c r="BD39" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BE39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI39" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:61">
       <c r="A40" s="54"/>
       <c r="B40" s="55"/>
       <c r="C40" s="55"/>
       <c r="D40" s="55"/>
       <c r="E40" s="55"/>
       <c r="F40" s="55"/>
@@ -5693,138 +5723,138 @@
       <c r="AW40" s="57"/>
     </row>
     <row r="41" spans="1:61">
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
       <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:61" ht="18">
       <c r="B42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J43" s="63" t="s">
+      <c r="J43" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K43" s="63"/>
-[...2 lines deleted...]
-      <c r="AH43" s="63" t="s">
+      <c r="K43" s="64"/>
+      <c r="L43" s="64"/>
+      <c r="M43" s="64"/>
+      <c r="AH43" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="AI43" s="63"/>
-[...1 lines deleted...]
-      <c r="AK43" s="63"/>
+      <c r="AI43" s="64"/>
+      <c r="AJ43" s="64"/>
+      <c r="AK43" s="64"/>
     </row>
     <row r="44" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A44" s="64"/>
-      <c r="B44" s="62" t="s">
+      <c r="A44" s="62"/>
+      <c r="B44" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="62"/>
-[...10 lines deleted...]
-      <c r="N44" s="62" t="s">
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="63"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="63"/>
+      <c r="N44" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O44" s="62"/>
-[...10 lines deleted...]
-      <c r="Z44" s="62" t="s">
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="63"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="63"/>
+      <c r="X44" s="63"/>
+      <c r="Y44" s="63"/>
+      <c r="Z44" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AA44" s="62"/>
-[...10 lines deleted...]
-      <c r="AL44" s="62" t="s">
+      <c r="AA44" s="63"/>
+      <c r="AB44" s="63"/>
+      <c r="AC44" s="63"/>
+      <c r="AD44" s="63"/>
+      <c r="AE44" s="63"/>
+      <c r="AF44" s="63"/>
+      <c r="AG44" s="63"/>
+      <c r="AH44" s="63"/>
+      <c r="AI44" s="63"/>
+      <c r="AJ44" s="63"/>
+      <c r="AK44" s="63"/>
+      <c r="AL44" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AM44" s="62"/>
-[...10 lines deleted...]
-      <c r="AX44" s="62" t="s">
+      <c r="AM44" s="63"/>
+      <c r="AN44" s="63"/>
+      <c r="AO44" s="63"/>
+      <c r="AP44" s="63"/>
+      <c r="AQ44" s="63"/>
+      <c r="AR44" s="63"/>
+      <c r="AS44" s="63"/>
+      <c r="AT44" s="63"/>
+      <c r="AU44" s="63"/>
+      <c r="AV44" s="63"/>
+      <c r="AW44" s="63"/>
+      <c r="AX44" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="AY44" s="62"/>
-[...9 lines deleted...]
-      <c r="BI44" s="62"/>
+      <c r="AY44" s="63"/>
+      <c r="AZ44" s="63"/>
+      <c r="BA44" s="63"/>
+      <c r="BB44" s="63"/>
+      <c r="BC44" s="63"/>
+      <c r="BD44" s="63"/>
+      <c r="BE44" s="63"/>
+      <c r="BF44" s="63"/>
+      <c r="BG44" s="63"/>
+      <c r="BH44" s="63"/>
+      <c r="BI44" s="63"/>
     </row>
     <row r="45" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A45" s="64"/>
+      <c r="A45" s="62"/>
       <c r="B45" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="3" t="s">
@@ -6128,51 +6158,53 @@
       </c>
       <c r="AV46" s="35">
         <v>94.5</v>
       </c>
       <c r="AW46" s="35">
         <v>98</v>
       </c>
       <c r="AX46" s="59">
         <v>77.7</v>
       </c>
       <c r="AY46" s="43">
         <v>88.2</v>
       </c>
       <c r="AZ46" s="43">
         <v>101.2</v>
       </c>
       <c r="BA46" s="43">
         <v>102.1</v>
       </c>
       <c r="BB46" s="43">
         <v>101.3</v>
       </c>
       <c r="BC46" s="43">
         <v>101</v>
       </c>
-      <c r="BD46" s="35"/>
+      <c r="BD46" s="43">
+        <v>101</v>
+      </c>
       <c r="BE46" s="45"/>
       <c r="BF46" s="49"/>
       <c r="BG46" s="53"/>
       <c r="BH46" s="53"/>
       <c r="BI46" s="53"/>
     </row>
     <row r="47" spans="1:61" s="9" customFormat="1">
       <c r="A47" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="C47" s="11">
         <v>75</v>
       </c>
       <c r="D47" s="11">
         <v>70.7</v>
       </c>
       <c r="E47" s="11">
         <v>80.2</v>
       </c>
       <c r="F47" s="11">
         <v>81.5</v>
       </c>
@@ -6301,51 +6333,53 @@
       </c>
       <c r="AV47" s="36">
         <v>96.6</v>
       </c>
       <c r="AW47" s="36">
         <v>101.3</v>
       </c>
       <c r="AX47" s="60">
         <v>44.4</v>
       </c>
       <c r="AY47" s="60">
         <v>59.8</v>
       </c>
       <c r="AZ47" s="60">
         <v>63</v>
       </c>
       <c r="BA47" s="60">
         <v>59.7</v>
       </c>
       <c r="BB47" s="60">
         <v>59.2</v>
       </c>
       <c r="BC47" s="60">
         <v>59.1</v>
       </c>
-      <c r="BD47" s="36"/>
+      <c r="BD47" s="31">
+        <v>58.4</v>
+      </c>
       <c r="BE47" s="36"/>
       <c r="BF47" s="50"/>
       <c r="BG47" s="50"/>
       <c r="BH47" s="50"/>
       <c r="BI47" s="50"/>
     </row>
     <row r="48" spans="1:61" s="9" customFormat="1">
       <c r="A48" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="11">
         <v>129</v>
       </c>
       <c r="D48" s="11">
         <v>184.7</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>25</v>
       </c>
@@ -6474,51 +6508,53 @@
       </c>
       <c r="AV48" s="36">
         <v>107.3</v>
       </c>
       <c r="AW48" s="36">
         <v>107.3</v>
       </c>
       <c r="AX48" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AY48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="AZ48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BA48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BB48" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BC48" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BD48" s="36"/>
+      <c r="BD48" s="31" t="s">
+        <v>19</v>
+      </c>
       <c r="BE48" s="36"/>
       <c r="BF48" s="50"/>
       <c r="BG48" s="50"/>
       <c r="BH48" s="50"/>
       <c r="BI48" s="50"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="14">
         <v>83.5</v>
       </c>
       <c r="C49" s="14">
         <v>87.5</v>
       </c>
       <c r="D49" s="14">
         <v>94.7</v>
       </c>
       <c r="E49" s="14">
         <v>95.9</v>
       </c>
       <c r="F49" s="14">
         <v>96.9</v>
       </c>
@@ -6647,51 +6683,53 @@
       </c>
       <c r="AV49" s="36">
         <v>114.6</v>
       </c>
       <c r="AW49" s="36">
         <v>115.5</v>
       </c>
       <c r="AX49" s="60">
         <v>116.7</v>
       </c>
       <c r="AY49" s="60">
         <v>128.69999999999999</v>
       </c>
       <c r="AZ49" s="60">
         <v>154.80000000000001</v>
       </c>
       <c r="BA49" s="60">
         <v>160.80000000000001</v>
       </c>
       <c r="BB49" s="60">
         <v>154.6</v>
       </c>
       <c r="BC49" s="60">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD49" s="36"/>
+      <c r="BD49" s="31">
+        <v>148.19999999999999</v>
+      </c>
       <c r="BE49" s="36"/>
       <c r="BF49" s="50"/>
       <c r="BG49" s="50"/>
       <c r="BH49" s="50"/>
       <c r="BI49" s="50"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="14">
         <v>84.6</v>
       </c>
       <c r="C50" s="14">
         <v>90.6</v>
       </c>
       <c r="D50" s="14">
         <v>95</v>
       </c>
       <c r="E50" s="14">
         <v>92.9</v>
       </c>
       <c r="F50" s="14">
         <v>94.9</v>
       </c>
@@ -6820,51 +6858,53 @@
       </c>
       <c r="AV50" s="37">
         <v>83.1</v>
       </c>
       <c r="AW50" s="37">
         <v>84.7</v>
       </c>
       <c r="AX50" s="60">
         <v>61.9</v>
       </c>
       <c r="AY50" s="60">
         <v>66.599999999999994</v>
       </c>
       <c r="AZ50" s="60">
         <v>83</v>
       </c>
       <c r="BA50" s="60">
         <v>89.5</v>
       </c>
       <c r="BB50" s="60">
         <v>97.8</v>
       </c>
       <c r="BC50" s="60">
         <v>97.1</v>
       </c>
-      <c r="BD50" s="37"/>
+      <c r="BD50" s="31">
+        <v>97.2</v>
+      </c>
       <c r="BE50" s="37"/>
       <c r="BF50" s="51"/>
       <c r="BG50" s="51"/>
       <c r="BH50" s="51"/>
       <c r="BI50" s="51"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>19</v>
       </c>
@@ -7178,107 +7218,107 @@
       </c>
       <c r="AV52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AW52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AX52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AY52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="AZ52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BA52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BB52" s="60" t="s">
         <v>19</v>
       </c>
       <c r="BC52" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="BD52" s="13" t="s">
+      <c r="BD52" s="31" t="s">
         <v>19</v>
       </c>
       <c r="BE52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BF52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BG52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BH52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="BI52" s="13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:61">
       <c r="B53" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A44:A45"/>
-[...9 lines deleted...]
-    <mergeCell ref="AH43:AK43"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="AX44:BI44"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="AL44:AW44"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH30:AK30"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="AH17:AK17"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
-    <mergeCell ref="AX4:BI4"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL44:AW44"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="AH43:AK43"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">