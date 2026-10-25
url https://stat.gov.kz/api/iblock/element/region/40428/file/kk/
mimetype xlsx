--- v4 (2026-08-26)
+++ v5 (2026-10-25)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -07мес\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -09мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16860" windowHeight="11025" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Жалпы шығарылымы" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="958" uniqueCount="75">
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -118,62 +123,192 @@
   </si>
   <si>
     <t>3,1 есе</t>
   </si>
   <si>
     <t>Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>Мал шаруашылығы жалпы өнімінің нақты көлем индексі</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Сарайшық ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы жалпы өнімдерінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Нақты көлем индексі – салыстырылып отырған кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдесі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/astana/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>Түсіп Гүлнар Серікқызы</t>
+  </si>
+  <si>
+    <t>+7 7172326714</t>
+  </si>
+  <si>
+    <t>gu.tusip@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы басқармасы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]General"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
+    <numFmt numFmtId="168" formatCode="s&quot;tan&quot;d\a\Rd"/>
+    <numFmt numFmtId="169" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
+    <numFmt numFmtId="170" formatCode="#"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -220,125 +355,228 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
-      <name val="Calibri"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...24 lines deleted...]
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+        <bgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+        <bgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+        <bgColor indexed="24"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+        <bgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+        <bgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+        <bgColor indexed="13"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+        <bgColor indexed="21"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="20"/>
+        <bgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+        <bgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+        <bgColor indexed="51"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -406,68 +644,524 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="430">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="4" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="5" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="6" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="7" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="8" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="9" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="10" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="11" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="12" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="7" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="10" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="13" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="14" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="11" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="12" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="15" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="16" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="20" fillId="17" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -476,155 +1170,603 @@
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...39 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="10" xfId="221" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="430">
+    <cellStyle name="20% - Акцент1 2" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент3 2" xfId="13"/>
+    <cellStyle name="20% - Акцент4 2" xfId="14"/>
+    <cellStyle name="20% - Акцент5 2" xfId="15"/>
+    <cellStyle name="20% - Акцент6 2" xfId="16"/>
+    <cellStyle name="40% - Акцент1 2" xfId="17"/>
+    <cellStyle name="40% - Акцент2 2" xfId="18"/>
+    <cellStyle name="40% - Акцент3 2" xfId="19"/>
+    <cellStyle name="40% - Акцент4 2" xfId="20"/>
+    <cellStyle name="40% - Акцент5 2" xfId="21"/>
+    <cellStyle name="40% - Акцент6 2" xfId="22"/>
+    <cellStyle name="60% - Акцент1 2" xfId="23"/>
+    <cellStyle name="60% - Акцент2 2" xfId="24"/>
+    <cellStyle name="60% - Акцент3 2" xfId="25"/>
+    <cellStyle name="60% - Акцент4 2" xfId="26"/>
+    <cellStyle name="60% - Акцент5 2" xfId="27"/>
+    <cellStyle name="60% - Акцент6 2" xfId="28"/>
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
+    <cellStyle name="Excel Built-in Normal 2" xfId="29"/>
     <cellStyle name="Heading" xfId="2"/>
     <cellStyle name="Heading1" xfId="3"/>
     <cellStyle name="Result" xfId="4"/>
     <cellStyle name="Result2" xfId="5"/>
+    <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="31"/>
+    <cellStyle name="Гиперссылка 3" xfId="30"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Обычный 10" xfId="32"/>
+    <cellStyle name="Обычный 102" xfId="33"/>
+    <cellStyle name="Обычный 102 2" xfId="34"/>
+    <cellStyle name="Обычный 103" xfId="35"/>
+    <cellStyle name="Обычный 103 2" xfId="36"/>
+    <cellStyle name="Обычный 104" xfId="37"/>
+    <cellStyle name="Обычный 104 2" xfId="38"/>
+    <cellStyle name="Обычный 105" xfId="39"/>
+    <cellStyle name="Обычный 105 2" xfId="40"/>
+    <cellStyle name="Обычный 106" xfId="41"/>
+    <cellStyle name="Обычный 106 2" xfId="42"/>
+    <cellStyle name="Обычный 107" xfId="43"/>
+    <cellStyle name="Обычный 107 2" xfId="44"/>
+    <cellStyle name="Обычный 109" xfId="45"/>
+    <cellStyle name="Обычный 109 2" xfId="46"/>
+    <cellStyle name="Обычный 11" xfId="47"/>
+    <cellStyle name="Обычный 111" xfId="48"/>
+    <cellStyle name="Обычный 111 2" xfId="49"/>
+    <cellStyle name="Обычный 112" xfId="50"/>
+    <cellStyle name="Обычный 112 2" xfId="51"/>
+    <cellStyle name="Обычный 113" xfId="52"/>
+    <cellStyle name="Обычный 113 2" xfId="53"/>
+    <cellStyle name="Обычный 114" xfId="54"/>
+    <cellStyle name="Обычный 114 2" xfId="55"/>
+    <cellStyle name="Обычный 116" xfId="56"/>
+    <cellStyle name="Обычный 116 2" xfId="57"/>
+    <cellStyle name="Обычный 117" xfId="58"/>
+    <cellStyle name="Обычный 117 2" xfId="59"/>
+    <cellStyle name="Обычный 118" xfId="60"/>
+    <cellStyle name="Обычный 118 2" xfId="61"/>
+    <cellStyle name="Обычный 119" xfId="62"/>
+    <cellStyle name="Обычный 119 2" xfId="63"/>
+    <cellStyle name="Обычный 12" xfId="64"/>
+    <cellStyle name="Обычный 120" xfId="65"/>
+    <cellStyle name="Обычный 120 2" xfId="66"/>
+    <cellStyle name="Обычный 121" xfId="67"/>
+    <cellStyle name="Обычный 121 2" xfId="68"/>
+    <cellStyle name="Обычный 122" xfId="69"/>
+    <cellStyle name="Обычный 122 2" xfId="70"/>
+    <cellStyle name="Обычный 123" xfId="71"/>
+    <cellStyle name="Обычный 123 2" xfId="72"/>
+    <cellStyle name="Обычный 124" xfId="73"/>
+    <cellStyle name="Обычный 124 2" xfId="74"/>
+    <cellStyle name="Обычный 125" xfId="75"/>
+    <cellStyle name="Обычный 125 2" xfId="76"/>
+    <cellStyle name="Обычный 126" xfId="77"/>
+    <cellStyle name="Обычный 126 2" xfId="78"/>
+    <cellStyle name="Обычный 127" xfId="79"/>
+    <cellStyle name="Обычный 127 2" xfId="80"/>
+    <cellStyle name="Обычный 128" xfId="81"/>
+    <cellStyle name="Обычный 128 2" xfId="82"/>
+    <cellStyle name="Обычный 129" xfId="83"/>
+    <cellStyle name="Обычный 129 2" xfId="84"/>
+    <cellStyle name="Обычный 13" xfId="85"/>
+    <cellStyle name="Обычный 130" xfId="86"/>
+    <cellStyle name="Обычный 130 2" xfId="87"/>
+    <cellStyle name="Обычный 131" xfId="88"/>
+    <cellStyle name="Обычный 131 2" xfId="89"/>
+    <cellStyle name="Обычный 132" xfId="90"/>
+    <cellStyle name="Обычный 132 2" xfId="91"/>
+    <cellStyle name="Обычный 134" xfId="92"/>
+    <cellStyle name="Обычный 134 2" xfId="93"/>
+    <cellStyle name="Обычный 135" xfId="94"/>
+    <cellStyle name="Обычный 135 2" xfId="95"/>
+    <cellStyle name="Обычный 136" xfId="96"/>
+    <cellStyle name="Обычный 136 2" xfId="97"/>
+    <cellStyle name="Обычный 137" xfId="98"/>
+    <cellStyle name="Обычный 137 2" xfId="99"/>
+    <cellStyle name="Обычный 139" xfId="100"/>
+    <cellStyle name="Обычный 139 2" xfId="101"/>
+    <cellStyle name="Обычный 14" xfId="102"/>
+    <cellStyle name="Обычный 140" xfId="103"/>
+    <cellStyle name="Обычный 140 2" xfId="104"/>
+    <cellStyle name="Обычный 141" xfId="105"/>
+    <cellStyle name="Обычный 141 2" xfId="106"/>
+    <cellStyle name="Обычный 142" xfId="107"/>
+    <cellStyle name="Обычный 142 2" xfId="108"/>
+    <cellStyle name="Обычный 143" xfId="109"/>
+    <cellStyle name="Обычный 143 2" xfId="110"/>
+    <cellStyle name="Обычный 144" xfId="111"/>
+    <cellStyle name="Обычный 144 2" xfId="112"/>
+    <cellStyle name="Обычный 145" xfId="113"/>
+    <cellStyle name="Обычный 145 2" xfId="114"/>
+    <cellStyle name="Обычный 146" xfId="115"/>
+    <cellStyle name="Обычный 146 2" xfId="116"/>
+    <cellStyle name="Обычный 147" xfId="117"/>
+    <cellStyle name="Обычный 147 2" xfId="118"/>
+    <cellStyle name="Обычный 148" xfId="119"/>
+    <cellStyle name="Обычный 148 2" xfId="120"/>
+    <cellStyle name="Обычный 15" xfId="121"/>
+    <cellStyle name="Обычный 151" xfId="122"/>
+    <cellStyle name="Обычный 151 2" xfId="123"/>
+    <cellStyle name="Обычный 152" xfId="124"/>
+    <cellStyle name="Обычный 152 2" xfId="125"/>
+    <cellStyle name="Обычный 153" xfId="126"/>
+    <cellStyle name="Обычный 153 2" xfId="127"/>
+    <cellStyle name="Обычный 154" xfId="128"/>
+    <cellStyle name="Обычный 154 2" xfId="129"/>
+    <cellStyle name="Обычный 155" xfId="130"/>
+    <cellStyle name="Обычный 155 2" xfId="131"/>
+    <cellStyle name="Обычный 156" xfId="132"/>
+    <cellStyle name="Обычный 156 2" xfId="133"/>
+    <cellStyle name="Обычный 157" xfId="134"/>
+    <cellStyle name="Обычный 157 2" xfId="135"/>
+    <cellStyle name="Обычный 158" xfId="136"/>
+    <cellStyle name="Обычный 158 2" xfId="137"/>
+    <cellStyle name="Обычный 159" xfId="138"/>
+    <cellStyle name="Обычный 159 2" xfId="139"/>
+    <cellStyle name="Обычный 16" xfId="10"/>
+    <cellStyle name="Обычный 160" xfId="140"/>
+    <cellStyle name="Обычный 160 2" xfId="141"/>
+    <cellStyle name="Обычный 161" xfId="142"/>
+    <cellStyle name="Обычный 161 2" xfId="143"/>
+    <cellStyle name="Обычный 162" xfId="144"/>
+    <cellStyle name="Обычный 162 2" xfId="145"/>
+    <cellStyle name="Обычный 163" xfId="146"/>
+    <cellStyle name="Обычный 163 2" xfId="147"/>
+    <cellStyle name="Обычный 164" xfId="148"/>
+    <cellStyle name="Обычный 164 2" xfId="149"/>
+    <cellStyle name="Обычный 165" xfId="150"/>
+    <cellStyle name="Обычный 165 2" xfId="151"/>
+    <cellStyle name="Обычный 166" xfId="152"/>
+    <cellStyle name="Обычный 166 2" xfId="153"/>
+    <cellStyle name="Обычный 167" xfId="154"/>
+    <cellStyle name="Обычный 167 2" xfId="155"/>
+    <cellStyle name="Обычный 169" xfId="156"/>
+    <cellStyle name="Обычный 169 2" xfId="157"/>
+    <cellStyle name="Обычный 170" xfId="158"/>
+    <cellStyle name="Обычный 170 2" xfId="159"/>
+    <cellStyle name="Обычный 171" xfId="160"/>
+    <cellStyle name="Обычный 171 2" xfId="161"/>
+    <cellStyle name="Обычный 172" xfId="162"/>
+    <cellStyle name="Обычный 172 2" xfId="163"/>
+    <cellStyle name="Обычный 173" xfId="164"/>
+    <cellStyle name="Обычный 173 2" xfId="165"/>
+    <cellStyle name="Обычный 174" xfId="166"/>
+    <cellStyle name="Обычный 174 2" xfId="167"/>
+    <cellStyle name="Обычный 175" xfId="168"/>
+    <cellStyle name="Обычный 175 2" xfId="169"/>
+    <cellStyle name="Обычный 176" xfId="170"/>
+    <cellStyle name="Обычный 176 2" xfId="171"/>
+    <cellStyle name="Обычный 177" xfId="172"/>
+    <cellStyle name="Обычный 177 2" xfId="173"/>
+    <cellStyle name="Обычный 178" xfId="174"/>
+    <cellStyle name="Обычный 178 2" xfId="175"/>
+    <cellStyle name="Обычный 179" xfId="176"/>
+    <cellStyle name="Обычный 179 2" xfId="177"/>
+    <cellStyle name="Обычный 18" xfId="178"/>
+    <cellStyle name="Обычный 18 2" xfId="179"/>
+    <cellStyle name="Обычный 180" xfId="180"/>
+    <cellStyle name="Обычный 180 2" xfId="181"/>
+    <cellStyle name="Обычный 182" xfId="182"/>
+    <cellStyle name="Обычный 182 2" xfId="183"/>
+    <cellStyle name="Обычный 183" xfId="184"/>
+    <cellStyle name="Обычный 183 2" xfId="185"/>
+    <cellStyle name="Обычный 184" xfId="186"/>
+    <cellStyle name="Обычный 184 2" xfId="187"/>
+    <cellStyle name="Обычный 185" xfId="188"/>
+    <cellStyle name="Обычный 185 2" xfId="189"/>
+    <cellStyle name="Обычный 186" xfId="190"/>
+    <cellStyle name="Обычный 186 2" xfId="191"/>
+    <cellStyle name="Обычный 187" xfId="192"/>
+    <cellStyle name="Обычный 187 2" xfId="193"/>
+    <cellStyle name="Обычный 19" xfId="194"/>
+    <cellStyle name="Обычный 19 2" xfId="195"/>
+    <cellStyle name="Обычный 190" xfId="196"/>
+    <cellStyle name="Обычный 190 2" xfId="197"/>
+    <cellStyle name="Обычный 190 3" xfId="198"/>
+    <cellStyle name="Обычный 190_Лист1" xfId="199"/>
+    <cellStyle name="Обычный 191" xfId="200"/>
+    <cellStyle name="Обычный 191 2" xfId="201"/>
+    <cellStyle name="Обычный 191 3" xfId="202"/>
+    <cellStyle name="Обычный 191_Лист1" xfId="203"/>
+    <cellStyle name="Обычный 193" xfId="204"/>
+    <cellStyle name="Обычный 193 2" xfId="205"/>
+    <cellStyle name="Обычный 193 3" xfId="206"/>
+    <cellStyle name="Обычный 193_Лист1" xfId="207"/>
+    <cellStyle name="Обычный 197" xfId="208"/>
+    <cellStyle name="Обычный 197 2" xfId="209"/>
+    <cellStyle name="Обычный 197 3" xfId="210"/>
+    <cellStyle name="Обычный 197_Лист1" xfId="211"/>
+    <cellStyle name="Обычный 198" xfId="212"/>
+    <cellStyle name="Обычный 198 2" xfId="213"/>
+    <cellStyle name="Обычный 198 3" xfId="214"/>
+    <cellStyle name="Обычный 198_Лист1" xfId="215"/>
+    <cellStyle name="Обычный 199" xfId="216"/>
+    <cellStyle name="Обычный 199 2" xfId="217"/>
+    <cellStyle name="Обычный 199 3" xfId="218"/>
+    <cellStyle name="Обычный 199_Лист1" xfId="219"/>
     <cellStyle name="Обычный 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2" xfId="221"/>
+    <cellStyle name="Обычный 2 3" xfId="220"/>
+    <cellStyle name="Обычный 2_01" xfId="222"/>
+    <cellStyle name="Обычный 200" xfId="223"/>
+    <cellStyle name="Обычный 200 2" xfId="224"/>
+    <cellStyle name="Обычный 200 3" xfId="225"/>
+    <cellStyle name="Обычный 200_Лист1" xfId="226"/>
+    <cellStyle name="Обычный 201" xfId="227"/>
+    <cellStyle name="Обычный 201 2" xfId="228"/>
+    <cellStyle name="Обычный 201 3" xfId="229"/>
+    <cellStyle name="Обычный 201_Лист1" xfId="230"/>
+    <cellStyle name="Обычный 202" xfId="231"/>
+    <cellStyle name="Обычный 202 2" xfId="232"/>
+    <cellStyle name="Обычный 202 3" xfId="233"/>
+    <cellStyle name="Обычный 202_Лист1" xfId="234"/>
+    <cellStyle name="Обычный 203" xfId="235"/>
+    <cellStyle name="Обычный 203 2" xfId="236"/>
+    <cellStyle name="Обычный 203 3" xfId="237"/>
+    <cellStyle name="Обычный 203_Лист1" xfId="238"/>
+    <cellStyle name="Обычный 204" xfId="239"/>
+    <cellStyle name="Обычный 204 2" xfId="240"/>
+    <cellStyle name="Обычный 204 3" xfId="241"/>
+    <cellStyle name="Обычный 204_Лист1" xfId="242"/>
+    <cellStyle name="Обычный 205" xfId="243"/>
+    <cellStyle name="Обычный 205 2" xfId="244"/>
+    <cellStyle name="Обычный 205 3" xfId="245"/>
+    <cellStyle name="Обычный 205_Лист1" xfId="246"/>
+    <cellStyle name="Обычный 206" xfId="247"/>
+    <cellStyle name="Обычный 206 2" xfId="248"/>
+    <cellStyle name="Обычный 206 3" xfId="249"/>
+    <cellStyle name="Обычный 206_Лист1" xfId="250"/>
+    <cellStyle name="Обычный 207" xfId="251"/>
+    <cellStyle name="Обычный 207 2" xfId="252"/>
+    <cellStyle name="Обычный 207 3" xfId="253"/>
+    <cellStyle name="Обычный 207_Лист1" xfId="254"/>
+    <cellStyle name="Обычный 208" xfId="255"/>
+    <cellStyle name="Обычный 208 2" xfId="256"/>
+    <cellStyle name="Обычный 208 3" xfId="257"/>
+    <cellStyle name="Обычный 208_Лист1" xfId="258"/>
+    <cellStyle name="Обычный 209" xfId="259"/>
+    <cellStyle name="Обычный 209 2" xfId="260"/>
+    <cellStyle name="Обычный 209 3" xfId="261"/>
+    <cellStyle name="Обычный 209_Лист1" xfId="262"/>
+    <cellStyle name="Обычный 210" xfId="263"/>
+    <cellStyle name="Обычный 210 2" xfId="264"/>
+    <cellStyle name="Обычный 210 3" xfId="265"/>
+    <cellStyle name="Обычный 210_Лист1" xfId="266"/>
+    <cellStyle name="Обычный 211" xfId="267"/>
+    <cellStyle name="Обычный 211 2" xfId="268"/>
+    <cellStyle name="Обычный 211 3" xfId="269"/>
+    <cellStyle name="Обычный 211_Лист1" xfId="270"/>
+    <cellStyle name="Обычный 212" xfId="271"/>
+    <cellStyle name="Обычный 212 2" xfId="272"/>
+    <cellStyle name="Обычный 212 3" xfId="273"/>
+    <cellStyle name="Обычный 212_Лист1" xfId="274"/>
+    <cellStyle name="Обычный 213" xfId="275"/>
+    <cellStyle name="Обычный 213 2" xfId="276"/>
+    <cellStyle name="Обычный 213 3" xfId="277"/>
+    <cellStyle name="Обычный 213_Лист1" xfId="278"/>
+    <cellStyle name="Обычный 214" xfId="279"/>
+    <cellStyle name="Обычный 214 2" xfId="280"/>
+    <cellStyle name="Обычный 214 3" xfId="281"/>
+    <cellStyle name="Обычный 214_Лист1" xfId="282"/>
+    <cellStyle name="Обычный 215" xfId="283"/>
+    <cellStyle name="Обычный 215 2" xfId="284"/>
+    <cellStyle name="Обычный 215 3" xfId="285"/>
+    <cellStyle name="Обычный 215_Лист1" xfId="286"/>
+    <cellStyle name="Обычный 216" xfId="287"/>
+    <cellStyle name="Обычный 216 2" xfId="288"/>
+    <cellStyle name="Обычный 216 3" xfId="289"/>
+    <cellStyle name="Обычный 216_Лист1" xfId="290"/>
+    <cellStyle name="Обычный 217" xfId="291"/>
+    <cellStyle name="Обычный 217 2" xfId="292"/>
+    <cellStyle name="Обычный 217 3" xfId="293"/>
+    <cellStyle name="Обычный 217_Лист1" xfId="294"/>
+    <cellStyle name="Обычный 218" xfId="295"/>
+    <cellStyle name="Обычный 218 2" xfId="296"/>
+    <cellStyle name="Обычный 218 3" xfId="297"/>
+    <cellStyle name="Обычный 218_Лист1" xfId="298"/>
+    <cellStyle name="Обычный 219" xfId="299"/>
+    <cellStyle name="Обычный 219 2" xfId="300"/>
+    <cellStyle name="Обычный 219 3" xfId="301"/>
+    <cellStyle name="Обычный 219_Лист1" xfId="302"/>
+    <cellStyle name="Обычный 220" xfId="303"/>
+    <cellStyle name="Обычный 220 2" xfId="304"/>
+    <cellStyle name="Обычный 220 3" xfId="305"/>
+    <cellStyle name="Обычный 220_Лист1" xfId="306"/>
+    <cellStyle name="Обычный 222" xfId="307"/>
+    <cellStyle name="Обычный 222 2" xfId="308"/>
+    <cellStyle name="Обычный 222 3" xfId="309"/>
+    <cellStyle name="Обычный 222_Лист1" xfId="310"/>
+    <cellStyle name="Обычный 223" xfId="311"/>
+    <cellStyle name="Обычный 223 2" xfId="312"/>
+    <cellStyle name="Обычный 223 3" xfId="313"/>
+    <cellStyle name="Обычный 223_Лист1" xfId="314"/>
+    <cellStyle name="Обычный 224" xfId="315"/>
+    <cellStyle name="Обычный 224 2" xfId="316"/>
+    <cellStyle name="Обычный 224 3" xfId="317"/>
+    <cellStyle name="Обычный 224_Лист1" xfId="318"/>
+    <cellStyle name="Обычный 225" xfId="319"/>
+    <cellStyle name="Обычный 225 2" xfId="320"/>
+    <cellStyle name="Обычный 225 3" xfId="321"/>
+    <cellStyle name="Обычный 225_Лист1" xfId="322"/>
+    <cellStyle name="Обычный 226" xfId="323"/>
+    <cellStyle name="Обычный 226 2" xfId="324"/>
+    <cellStyle name="Обычный 226 3" xfId="325"/>
+    <cellStyle name="Обычный 226_Лист1" xfId="326"/>
+    <cellStyle name="Обычный 227" xfId="327"/>
+    <cellStyle name="Обычный 227 2" xfId="328"/>
+    <cellStyle name="Обычный 227 3" xfId="329"/>
+    <cellStyle name="Обычный 227_Лист1" xfId="330"/>
+    <cellStyle name="Обычный 228" xfId="331"/>
+    <cellStyle name="Обычный 228 2" xfId="332"/>
+    <cellStyle name="Обычный 228 3" xfId="333"/>
+    <cellStyle name="Обычный 228_Лист1" xfId="334"/>
+    <cellStyle name="Обычный 229" xfId="335"/>
+    <cellStyle name="Обычный 229 2" xfId="336"/>
+    <cellStyle name="Обычный 229 3" xfId="337"/>
+    <cellStyle name="Обычный 229_Лист1" xfId="338"/>
+    <cellStyle name="Обычный 230" xfId="339"/>
+    <cellStyle name="Обычный 230 2" xfId="340"/>
+    <cellStyle name="Обычный 230 3" xfId="341"/>
+    <cellStyle name="Обычный 230_Лист1" xfId="342"/>
+    <cellStyle name="Обычный 231" xfId="343"/>
+    <cellStyle name="Обычный 231 2" xfId="344"/>
+    <cellStyle name="Обычный 231 3" xfId="345"/>
+    <cellStyle name="Обычный 231_Лист1" xfId="346"/>
+    <cellStyle name="Обычный 232" xfId="347"/>
+    <cellStyle name="Обычный 232 2" xfId="348"/>
+    <cellStyle name="Обычный 232 3" xfId="349"/>
+    <cellStyle name="Обычный 232_Лист1" xfId="350"/>
+    <cellStyle name="Обычный 233" xfId="351"/>
+    <cellStyle name="Обычный 233 2" xfId="352"/>
+    <cellStyle name="Обычный 233 3" xfId="353"/>
+    <cellStyle name="Обычный 233_Лист1" xfId="354"/>
+    <cellStyle name="Обычный 234" xfId="355"/>
+    <cellStyle name="Обычный 234 2" xfId="356"/>
+    <cellStyle name="Обычный 234 3" xfId="357"/>
+    <cellStyle name="Обычный 234_Лист1" xfId="358"/>
+    <cellStyle name="Обычный 235" xfId="359"/>
+    <cellStyle name="Обычный 235 2" xfId="360"/>
+    <cellStyle name="Обычный 235 3" xfId="361"/>
+    <cellStyle name="Обычный 235_Лист1" xfId="362"/>
+    <cellStyle name="Обычный 236" xfId="363"/>
+    <cellStyle name="Обычный 236 2" xfId="364"/>
+    <cellStyle name="Обычный 236 3" xfId="365"/>
+    <cellStyle name="Обычный 236_Лист1" xfId="366"/>
+    <cellStyle name="Обычный 237" xfId="367"/>
+    <cellStyle name="Обычный 237 2" xfId="368"/>
+    <cellStyle name="Обычный 237 3" xfId="369"/>
+    <cellStyle name="Обычный 237_Лист1" xfId="370"/>
+    <cellStyle name="Обычный 238" xfId="371"/>
+    <cellStyle name="Обычный 238 2" xfId="372"/>
+    <cellStyle name="Обычный 238 3" xfId="373"/>
+    <cellStyle name="Обычный 238_Лист1" xfId="374"/>
+    <cellStyle name="Обычный 239" xfId="375"/>
+    <cellStyle name="Обычный 239 2" xfId="376"/>
+    <cellStyle name="Обычный 239 3" xfId="377"/>
+    <cellStyle name="Обычный 239_Лист1" xfId="378"/>
+    <cellStyle name="Обычный 3" xfId="9"/>
+    <cellStyle name="Обычный 3 2" xfId="380"/>
+    <cellStyle name="Обычный 3 3" xfId="381"/>
+    <cellStyle name="Обычный 3 4" xfId="379"/>
+    <cellStyle name="Обычный 4" xfId="382"/>
+    <cellStyle name="Обычный 4 2" xfId="383"/>
+    <cellStyle name="Обычный 4 3" xfId="384"/>
+    <cellStyle name="Обычный 4 4" xfId="385"/>
+    <cellStyle name="Обычный 4 5" xfId="386"/>
+    <cellStyle name="Обычный 5" xfId="387"/>
+    <cellStyle name="Обычный 56" xfId="388"/>
+    <cellStyle name="Обычный 56 2" xfId="389"/>
+    <cellStyle name="Обычный 57" xfId="390"/>
+    <cellStyle name="Обычный 57 2" xfId="391"/>
+    <cellStyle name="Обычный 58" xfId="392"/>
+    <cellStyle name="Обычный 58 2" xfId="393"/>
+    <cellStyle name="Обычный 59" xfId="394"/>
+    <cellStyle name="Обычный 59 2" xfId="395"/>
+    <cellStyle name="Обычный 6" xfId="396"/>
+    <cellStyle name="Обычный 63" xfId="397"/>
+    <cellStyle name="Обычный 63 2" xfId="398"/>
+    <cellStyle name="Обычный 69" xfId="399"/>
+    <cellStyle name="Обычный 69 2" xfId="400"/>
+    <cellStyle name="Обычный 7" xfId="401"/>
+    <cellStyle name="Обычный 70" xfId="402"/>
+    <cellStyle name="Обычный 70 2" xfId="403"/>
+    <cellStyle name="Обычный 77" xfId="404"/>
+    <cellStyle name="Обычный 77 2" xfId="405"/>
+    <cellStyle name="Обычный 78" xfId="406"/>
+    <cellStyle name="Обычный 78 2" xfId="407"/>
+    <cellStyle name="Обычный 79" xfId="408"/>
+    <cellStyle name="Обычный 79 2" xfId="409"/>
+    <cellStyle name="Обычный 8" xfId="410"/>
+    <cellStyle name="Обычный 80" xfId="411"/>
+    <cellStyle name="Обычный 80 2" xfId="412"/>
+    <cellStyle name="Обычный 85" xfId="413"/>
+    <cellStyle name="Обычный 85 2" xfId="414"/>
+    <cellStyle name="Обычный 86" xfId="415"/>
+    <cellStyle name="Обычный 86 2" xfId="416"/>
+    <cellStyle name="Обычный 89" xfId="417"/>
+    <cellStyle name="Обычный 89 2" xfId="418"/>
+    <cellStyle name="Обычный 9" xfId="419"/>
+    <cellStyle name="Обычный 90" xfId="420"/>
+    <cellStyle name="Обычный 90 2" xfId="421"/>
+    <cellStyle name="Обычный 96" xfId="422"/>
+    <cellStyle name="Обычный 96 2" xfId="423"/>
+    <cellStyle name="Обычный 97" xfId="424"/>
+    <cellStyle name="Обычный 97 2" xfId="425"/>
+    <cellStyle name="Обычный 98" xfId="426"/>
+    <cellStyle name="Обычный 98 2" xfId="427"/>
+    <cellStyle name="Обычный 99" xfId="428"/>
+    <cellStyle name="Обычный 99 2" xfId="429"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -868,6476 +2010,7143 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.tusip@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/astana/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="32.875" customWidth="1"/>
+    <col min="2" max="2" width="105.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="37"/>
+      <c r="B1" s="37"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="39">
+        <v>141201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="114.75">
+      <c r="A10" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="52">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="52">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C5" sqref="C5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="5.75" customWidth="1"/>
+    <col min="2" max="2" width="109.375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="53"/>
+      <c r="B5" s="53"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="53"/>
+      <c r="B6" s="53" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="53"/>
+      <c r="B7" s="53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="53"/>
+      <c r="B8" s="53" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="53"/>
+      <c r="B9" s="53" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="53"/>
+      <c r="B10" s="53" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="53"/>
+      <c r="B11" s="53"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="53"/>
+      <c r="B12" s="53" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="53"/>
+      <c r="B13" s="53"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="53"/>
+      <c r="B14" s="53"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="53"/>
+      <c r="B15" s="53"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="53"/>
+      <c r="B16" s="53"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="53"/>
+      <c r="B17" s="53"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="53"/>
+      <c r="B18" s="54" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37"/>
+      <c r="B19" s="37"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37"/>
+      <c r="B20" s="37"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="37"/>
+      <c r="B21" s="37"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AU35" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BD57" sqref="BD57"/>
+      <selection pane="bottomRight" activeCell="BF7" sqref="BF7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.875" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="12" width="8.5" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8.5" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.125" style="1" customWidth="1"/>
-    <col min="26" max="35" width="8.5" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
+    <col min="26" max="33" width="8.5" style="1" customWidth="1"/>
+    <col min="34" max="34" width="9.625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="9.875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="9.375" style="1" customWidth="1"/>
+    <col min="37" max="37" width="12.625" style="1" customWidth="1"/>
+    <col min="38" max="45" width="8.5" style="1" customWidth="1"/>
+    <col min="46" max="46" width="10.5" style="1" customWidth="1"/>
+    <col min="47" max="47" width="8.5" style="1" customWidth="1"/>
+    <col min="48" max="48" width="9.625" style="1" customWidth="1"/>
+    <col min="49" max="49" width="10.125" style="1" customWidth="1"/>
     <col min="50" max="59" width="8.5" style="1" customWidth="1"/>
     <col min="60" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="18">
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="1:61" ht="45.75" customHeight="1">
+      <c r="A2" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="Z2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="60"/>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="60"/>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="60"/>
+      <c r="BE2" s="60"/>
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="60"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="64" t="s">
+      <c r="J3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="64"/>
-[...2 lines deleted...]
-      <c r="V3" s="64" t="s">
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="V3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="W3" s="64"/>
-[...2 lines deleted...]
-      <c r="AH3" s="64" t="s">
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="AH3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="64"/>
-[...1 lines deleted...]
-      <c r="AK3" s="64"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AT3" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+      <c r="BF3" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG3" s="61"/>
+      <c r="BH3" s="61"/>
+      <c r="BI3" s="61"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="62"/>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="63" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63" t="s">
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="63"/>
-[...10 lines deleted...]
-      <c r="AL4" s="63" t="s">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="AM4" s="63"/>
-[...10 lines deleted...]
-      <c r="AX4" s="63" t="s">
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="AY4" s="63"/>
-[...9 lines deleted...]
-      <c r="BI4" s="63"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="59"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="62"/>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="3" t="s">
+      <c r="R5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="3" t="s">
+      <c r="S5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="3" t="s">
+      <c r="T5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="3" t="s">
+      <c r="U5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="V5" s="3" t="s">
+      <c r="V5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="W5" s="3" t="s">
+      <c r="W5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="3" t="s">
+      <c r="X5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="3" t="s">
+      <c r="Y5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="3" t="s">
+      <c r="Z5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="3" t="s">
+      <c r="AA5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AB5" s="3" t="s">
+      <c r="AB5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="3" t="s">
+      <c r="AC5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AD5" s="3" t="s">
+      <c r="AD5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AE5" s="3" t="s">
+      <c r="AE5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AF5" s="3" t="s">
+      <c r="AF5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="3" t="s">
+      <c r="AG5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AH5" s="3" t="s">
+      <c r="AH5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AI5" s="3" t="s">
+      <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="3" t="s">
+      <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="3" t="s">
+      <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AL5" s="3" t="s">
+      <c r="AL5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AM5" s="3" t="s">
+      <c r="AM5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AN5" s="3" t="s">
+      <c r="AN5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="3" t="s">
+      <c r="AO5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AP5" s="3" t="s">
+      <c r="AP5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AQ5" s="3" t="s">
+      <c r="AQ5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AR5" s="3" t="s">
+      <c r="AR5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AS5" s="3" t="s">
+      <c r="AS5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AT5" s="3" t="s">
+      <c r="AT5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AU5" s="3" t="s">
+      <c r="AU5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AV5" s="3" t="s">
+      <c r="AV5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AW5" s="3" t="s">
+      <c r="AW5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AX5" s="3" t="s">
+      <c r="AX5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AY5" s="3" t="s">
+      <c r="AY5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AZ5" s="3" t="s">
+      <c r="AZ5" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="BA5" s="3" t="s">
+      <c r="BA5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="BB5" s="3" t="s">
+      <c r="BB5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BC5" s="3" t="s">
+      <c r="BC5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="BD5" s="3" t="s">
+      <c r="BD5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="BE5" s="3" t="s">
+      <c r="BE5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="BF5" s="3" t="s">
+      <c r="BF5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="BG5" s="3" t="s">
+      <c r="BG5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BH5" s="3" t="s">
+      <c r="BH5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="BI5" s="3" t="s">
+      <c r="BI5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="9" customFormat="1">
-      <c r="A6" s="4" t="s">
+    <row r="6" spans="1:61" s="8" customFormat="1">
+      <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="4">
         <v>98.576512600945705</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="4">
         <v>99.008147733945606</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="4">
         <v>99.042950571130206</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="4">
         <v>99.450502744245199</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="4">
         <v>99.5017402627617</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="4">
         <v>99.637949805066597</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="4">
         <v>99.569480132366294</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="4">
         <v>99.530896573575902</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="4">
         <v>100.314939641794</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="4">
         <v>99.572039663638407</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="4">
         <v>99.649430016208399</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M6" s="4">
         <v>99.603290467395297</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N6" s="5">
         <v>99.871800471393797</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O6" s="4">
         <v>100</v>
       </c>
-      <c r="P6" s="5">
+      <c r="P6" s="4">
         <v>100.1</v>
       </c>
-      <c r="Q6" s="5">
+      <c r="Q6" s="4">
         <v>99.9</v>
       </c>
-      <c r="R6" s="5">
+      <c r="R6" s="4">
         <v>99.7</v>
       </c>
-      <c r="S6" s="5">
+      <c r="S6" s="4">
         <v>99.6</v>
       </c>
-      <c r="T6" s="5">
+      <c r="T6" s="4">
         <v>98</v>
       </c>
-      <c r="U6" s="7">
+      <c r="U6" s="6">
         <v>99.986813602873994</v>
       </c>
-      <c r="V6" s="8">
+      <c r="V6" s="7">
         <v>100.27591151748929</v>
       </c>
-      <c r="W6" s="5">
+      <c r="W6" s="4">
         <v>99.620184550917202</v>
       </c>
-      <c r="X6" s="5">
+      <c r="X6" s="4">
         <v>99.636327605433451</v>
       </c>
-      <c r="Y6" s="8">
+      <c r="Y6" s="7">
         <v>100.34663870574281</v>
       </c>
-      <c r="Z6" s="6">
+      <c r="Z6" s="5">
         <v>99.939027453116267</v>
       </c>
-      <c r="AA6" s="5">
+      <c r="AA6" s="4">
         <v>99.070162390251937</v>
       </c>
-      <c r="AB6" s="5">
+      <c r="AB6" s="4">
         <v>99.185543565653916</v>
       </c>
-      <c r="AC6" s="5">
+      <c r="AC6" s="4">
         <v>99.033276600886282</v>
       </c>
-      <c r="AD6" s="5">
+      <c r="AD6" s="4">
         <v>99.006776816429394</v>
       </c>
-      <c r="AE6" s="5">
+      <c r="AE6" s="4">
         <v>98.920828917672836</v>
       </c>
-      <c r="AF6" s="8">
+      <c r="AF6" s="7">
         <v>98.8</v>
       </c>
-      <c r="AG6" s="32">
+      <c r="AG6" s="30">
         <v>98.8</v>
       </c>
-      <c r="AH6" s="8">
+      <c r="AH6" s="7">
         <v>98.6</v>
       </c>
-      <c r="AI6" s="35">
+      <c r="AI6" s="7">
         <v>98.8</v>
       </c>
-      <c r="AJ6" s="35">
+      <c r="AJ6" s="7">
         <v>99.1</v>
       </c>
-      <c r="AK6" s="8">
+      <c r="AK6" s="7">
         <v>104.5</v>
       </c>
-      <c r="AL6" s="42">
+      <c r="AL6" s="65">
         <v>99.8</v>
       </c>
-      <c r="AM6" s="35">
+      <c r="AM6" s="7">
         <v>99.7</v>
       </c>
-      <c r="AN6" s="35">
+      <c r="AN6" s="7">
         <v>99.4</v>
       </c>
-      <c r="AO6" s="35">
+      <c r="AO6" s="7">
         <v>99.4</v>
       </c>
-      <c r="AP6" s="35">
+      <c r="AP6" s="7">
         <v>99.3</v>
       </c>
-      <c r="AQ6" s="35">
+      <c r="AQ6" s="7">
         <v>99.5</v>
       </c>
-      <c r="AR6" s="35">
+      <c r="AR6" s="7">
         <v>97.3</v>
       </c>
-      <c r="AS6" s="45">
+      <c r="AS6" s="30">
         <v>97.7</v>
       </c>
-      <c r="AT6" s="49">
+      <c r="AT6" s="66">
         <v>99.4</v>
       </c>
-      <c r="AU6" s="53">
+      <c r="AU6" s="7">
         <v>98.9</v>
       </c>
-      <c r="AV6" s="53">
+      <c r="AV6" s="7">
         <v>98.7</v>
       </c>
-      <c r="AW6" s="53">
+      <c r="AW6" s="7">
         <v>100.2</v>
       </c>
-      <c r="AX6" s="59">
+      <c r="AX6" s="67">
         <v>99.1</v>
       </c>
-      <c r="AY6" s="43">
+      <c r="AY6" s="64">
         <v>99.6</v>
       </c>
-      <c r="AZ6" s="43">
+      <c r="AZ6" s="64">
         <v>100.1</v>
       </c>
-      <c r="BA6" s="43">
+      <c r="BA6" s="64">
         <v>100.1</v>
       </c>
-      <c r="BB6" s="43">
+      <c r="BB6" s="64">
         <v>100.1</v>
       </c>
-      <c r="BC6" s="43">
+      <c r="BC6" s="64">
         <v>100.1</v>
       </c>
-      <c r="BD6" s="43">
+      <c r="BD6" s="64">
         <v>98.7</v>
       </c>
-      <c r="BE6" s="45"/>
-[...6 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="BE6" s="64">
+        <v>98.8</v>
+      </c>
+      <c r="BF6" s="64">
+        <v>98.3</v>
+      </c>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+    </row>
+    <row r="7" spans="1:61" s="8" customFormat="1">
+      <c r="A7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="10">
         <v>65.7</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="10">
         <v>76.099999999999994</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="10">
         <v>71.8</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>81</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="10">
         <v>82.1</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="10">
         <v>84.5</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="10">
         <v>83</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="10">
         <v>85.1</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="10">
         <v>102.4</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="10">
         <v>94</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="10">
         <v>93</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="10">
         <v>92.8</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="10">
         <v>108</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="10">
         <v>113.2</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="10">
         <v>120.9</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="10">
         <v>100.5</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="10">
         <v>96</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="10">
         <v>97.9</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="10">
         <v>103.9</v>
       </c>
-      <c r="U7" s="12">
+      <c r="U7" s="11">
         <v>105</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="11">
         <v>124.05630977317381</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="10">
         <v>118.5997161114575</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="10">
         <v>117.70941103679324</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="11">
         <v>120.16550379879401</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="10">
         <v>112.43256122450266</v>
       </c>
-      <c r="AA7" s="11">
+      <c r="AA7" s="10">
         <v>87.515182454987368</v>
       </c>
-      <c r="AB7" s="11">
+      <c r="AB7" s="10">
         <v>99.144761320359763</v>
       </c>
-      <c r="AC7" s="11">
+      <c r="AC7" s="10">
         <v>101.07696921383807</v>
       </c>
-      <c r="AD7" s="11">
+      <c r="AD7" s="10">
         <v>96.492266023340378</v>
       </c>
-      <c r="AE7" s="11">
+      <c r="AE7" s="10">
         <v>92.88275894616234</v>
       </c>
-      <c r="AF7" s="12">
+      <c r="AF7" s="11">
         <v>93.3</v>
       </c>
-      <c r="AG7" s="12">
+      <c r="AG7" s="11">
         <v>97.3</v>
       </c>
-      <c r="AH7" s="12">
+      <c r="AH7" s="11">
         <v>101</v>
       </c>
-      <c r="AI7" s="36">
+      <c r="AI7" s="11">
         <v>100.2</v>
       </c>
-      <c r="AJ7" s="36">
+      <c r="AJ7" s="11">
         <v>99.4</v>
       </c>
-      <c r="AK7" s="12">
+      <c r="AK7" s="11">
         <v>178</v>
       </c>
-      <c r="AL7" s="36">
+      <c r="AL7" s="11">
         <v>111.1</v>
       </c>
-      <c r="AM7" s="36">
+      <c r="AM7" s="11">
         <v>98.8</v>
       </c>
-      <c r="AN7" s="36">
+      <c r="AN7" s="11">
         <v>88</v>
       </c>
-      <c r="AO7" s="36">
+      <c r="AO7" s="11">
         <v>88.5</v>
       </c>
-      <c r="AP7" s="36">
+      <c r="AP7" s="11">
         <v>89.2</v>
       </c>
-      <c r="AQ7" s="36">
+      <c r="AQ7" s="11">
         <v>91.9</v>
       </c>
-      <c r="AR7" s="36">
+      <c r="AR7" s="11">
         <v>93.6</v>
       </c>
-      <c r="AS7" s="36">
+      <c r="AS7" s="11">
         <v>98.6</v>
       </c>
-      <c r="AT7" s="50">
+      <c r="AT7" s="11">
         <v>102.1</v>
       </c>
-      <c r="AU7" s="50">
+      <c r="AU7" s="11">
         <v>102</v>
       </c>
-      <c r="AV7" s="50">
+      <c r="AV7" s="11">
         <v>102.1</v>
       </c>
-      <c r="AW7" s="50">
+      <c r="AW7" s="11">
         <v>102.6</v>
       </c>
-      <c r="AX7" s="60">
+      <c r="AX7" s="68">
         <v>126.6</v>
       </c>
-      <c r="AY7" s="60">
+      <c r="AY7" s="68">
         <v>133.9</v>
       </c>
-      <c r="AZ7" s="60">
+      <c r="AZ7" s="68">
         <v>133</v>
       </c>
-      <c r="BA7" s="60">
+      <c r="BA7" s="68">
         <v>131.5</v>
       </c>
-      <c r="BB7" s="60">
+      <c r="BB7" s="68">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC7" s="60">
+      <c r="BC7" s="68">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD7" s="31">
+      <c r="BD7" s="27">
         <v>114.8</v>
       </c>
-      <c r="BE7" s="36"/>
-[...6 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="BE7" s="27">
+        <v>115.3</v>
+      </c>
+      <c r="BF7" s="27">
+        <v>104.3</v>
+      </c>
+      <c r="BG7" s="11"/>
+      <c r="BH7" s="11"/>
+      <c r="BI7" s="11"/>
+    </row>
+    <row r="8" spans="1:61" s="8" customFormat="1">
+      <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="10">
         <v>100.1</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="10">
         <v>100</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>100</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>100.1</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>100.1</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="10">
         <v>100.1</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>100.1</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="10">
         <v>100.1</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="10">
         <v>100</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="10">
         <v>100.6</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="10">
         <v>100.9</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="10">
         <v>100.8</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="10">
         <v>100</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>100</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>100</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>100</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>100</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="10">
         <v>100</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="10">
         <v>99.8</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="11">
         <v>99.7</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="11">
         <v>98.327387416749218</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="10">
         <v>97.82641185779876</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>98.008166487882946</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="11">
         <v>98.460594231486127</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="10">
         <v>99.917016547295631</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="10">
         <v>99.917016547295631</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="10">
         <v>99.953558929762977</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="10">
         <v>99.99651691973223</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="10">
         <v>100</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE8" s="10">
         <v>100.05306687014641</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF8" s="11">
         <v>100.1</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG8" s="11">
         <v>100</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH8" s="11">
         <v>99.4</v>
       </c>
-      <c r="AI8" s="36">
+      <c r="AI8" s="11">
         <v>99.7</v>
       </c>
-      <c r="AJ8" s="36">
+      <c r="AJ8" s="11">
         <v>100</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK8" s="11">
         <v>100.5</v>
       </c>
-      <c r="AL8" s="36">
+      <c r="AL8" s="11">
         <v>100</v>
       </c>
-      <c r="AM8" s="36">
+      <c r="AM8" s="11">
         <v>100</v>
       </c>
-      <c r="AN8" s="36">
+      <c r="AN8" s="11">
         <v>100</v>
       </c>
-      <c r="AO8" s="36">
+      <c r="AO8" s="11">
         <v>100</v>
       </c>
-      <c r="AP8" s="36">
+      <c r="AP8" s="11">
         <v>100</v>
       </c>
-      <c r="AQ8" s="36">
+      <c r="AQ8" s="11">
         <v>100</v>
       </c>
-      <c r="AR8" s="36">
+      <c r="AR8" s="11">
         <v>100</v>
       </c>
-      <c r="AS8" s="36">
+      <c r="AS8" s="11">
         <v>100</v>
       </c>
-      <c r="AT8" s="50">
+      <c r="AT8" s="11">
         <v>100.3</v>
       </c>
-      <c r="AU8" s="50">
+      <c r="AU8" s="11">
         <v>99.5</v>
       </c>
-      <c r="AV8" s="50">
+      <c r="AV8" s="11">
         <v>99.3</v>
       </c>
-      <c r="AW8" s="50">
+      <c r="AW8" s="11">
         <v>99.2</v>
       </c>
-      <c r="AX8" s="61">
+      <c r="AX8" s="28">
         <v>100</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AY8" s="27">
         <v>100</v>
       </c>
-      <c r="AZ8" s="31">
+      <c r="AZ8" s="27">
         <v>100</v>
       </c>
-      <c r="BA8" s="31">
+      <c r="BA8" s="27">
         <v>99.9</v>
       </c>
-      <c r="BB8" s="31">
+      <c r="BB8" s="27">
         <v>99.9</v>
       </c>
-      <c r="BC8" s="31">
+      <c r="BC8" s="27">
         <v>99.8</v>
       </c>
-      <c r="BD8" s="31">
+      <c r="BD8" s="27">
         <v>99.8</v>
       </c>
-      <c r="BE8" s="36"/>
-[...3 lines deleted...]
-      <c r="BI8" s="50"/>
+      <c r="BE8" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="BF8" s="27">
+        <v>99.6</v>
+      </c>
+      <c r="BG8" s="11"/>
+      <c r="BH8" s="11"/>
+      <c r="BI8" s="11"/>
     </row>
     <row r="9" spans="1:61">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="13">
         <v>83.5</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="13">
         <v>87.5</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>94.7</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="13">
         <v>95.9</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>96.9</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>97.9</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>96.4</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="10">
         <v>97.5</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>97.6</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>97.6</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>97.9</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>96.3</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="13">
         <v>104.9</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="13">
         <v>91.3</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="13">
         <v>80.8</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="13">
         <v>78</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="13">
         <v>72.7</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>68.599999999999994</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>89.3</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="11">
         <v>96.2</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="11">
         <v>98.714592113997369</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="10">
         <v>97.771988979293624</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="10">
         <v>97.175445121330398</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="11">
         <v>102.59853234629017</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="13">
         <v>101.56781268706014</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="13">
         <v>81.0728460261885</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AB9" s="13">
         <v>84.892724511431112</v>
       </c>
-      <c r="AC9" s="14">
+      <c r="AC9" s="13">
         <v>79.260284814974284</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AD9" s="13">
         <v>83.638665422087868</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE9" s="10">
         <v>87.944055951595431</v>
       </c>
-      <c r="AF9" s="12">
+      <c r="AF9" s="11">
         <v>106.8</v>
       </c>
-      <c r="AG9" s="12">
+      <c r="AG9" s="11">
         <v>109.6</v>
       </c>
-      <c r="AH9" s="12">
+      <c r="AH9" s="11">
         <v>112.2</v>
       </c>
-      <c r="AI9" s="36">
+      <c r="AI9" s="11">
         <v>36.1</v>
       </c>
-      <c r="AJ9" s="36">
+      <c r="AJ9" s="11">
         <v>110.8</v>
       </c>
-      <c r="AK9" s="12">
+      <c r="AK9" s="11">
         <v>111.7</v>
       </c>
-      <c r="AL9" s="38">
+      <c r="AL9" s="14">
         <v>100.6</v>
       </c>
-      <c r="AM9" s="38">
+      <c r="AM9" s="14">
         <v>113.4</v>
       </c>
-      <c r="AN9" s="38">
+      <c r="AN9" s="14">
         <v>112.5</v>
       </c>
-      <c r="AO9" s="38">
+      <c r="AO9" s="14">
         <v>115.8</v>
       </c>
-      <c r="AP9" s="38">
+      <c r="AP9" s="14">
         <v>105.4</v>
       </c>
-      <c r="AQ9" s="36">
+      <c r="AQ9" s="11">
         <v>112.6</v>
       </c>
-      <c r="AR9" s="36">
+      <c r="AR9" s="11">
         <v>104.1</v>
       </c>
-      <c r="AS9" s="36">
+      <c r="AS9" s="11">
         <v>105.2</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT9" s="11">
         <v>110</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="11">
         <v>108.3</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV9" s="11">
         <v>104.3</v>
       </c>
-      <c r="AW9" s="50">
+      <c r="AW9" s="11">
         <v>106.9</v>
       </c>
-      <c r="AX9" s="60">
+      <c r="AX9" s="68">
         <v>116.7</v>
       </c>
-      <c r="AY9" s="60">
+      <c r="AY9" s="68">
         <v>128.69999999999999</v>
       </c>
-      <c r="AZ9" s="60">
+      <c r="AZ9" s="68">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA9" s="60">
+      <c r="BA9" s="68">
         <v>160.80000000000001</v>
       </c>
-      <c r="BB9" s="60">
+      <c r="BB9" s="68">
         <v>154.6</v>
       </c>
-      <c r="BC9" s="60">
+      <c r="BC9" s="68">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD9" s="31">
+      <c r="BD9" s="27">
         <v>117.4</v>
       </c>
-      <c r="BE9" s="36"/>
-[...3 lines deleted...]
-      <c r="BI9" s="50"/>
+      <c r="BE9" s="27">
+        <v>105.8</v>
+      </c>
+      <c r="BF9" s="27">
+        <v>103.1</v>
+      </c>
+      <c r="BG9" s="11"/>
+      <c r="BH9" s="11"/>
+      <c r="BI9" s="11"/>
     </row>
     <row r="10" spans="1:61">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="13">
         <v>85</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="13">
         <v>90.9</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>95.1</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="13">
         <v>93</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="13">
         <v>95.1</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="13">
         <v>97.9</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="13">
         <v>105.7</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="13">
         <v>107.6</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="13">
         <v>108.7</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="13">
         <v>83.3</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="13">
         <v>82.4</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="13">
         <v>80</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="13">
         <v>84.2</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="13">
         <v>90.9</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="13">
         <v>89</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="13">
         <v>101.7</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="13">
         <v>101.7</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="13">
         <v>99</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="13">
         <v>104</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="14">
         <v>106.5</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="14">
         <v>110.1414803771066</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="13">
         <v>111.09125106911971</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="13">
         <v>112.29872701279578</v>
       </c>
-      <c r="Y10" s="24">
+      <c r="Y10" s="23">
         <v>112.49001437434806</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="13">
         <v>86.691920853728746</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="13">
         <v>78.271141587223809</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="13">
         <v>65.080748315683294</v>
       </c>
-      <c r="AC10" s="14">
+      <c r="AC10" s="13">
         <v>59.373099178841102</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="13">
         <v>62.338236803986305</v>
       </c>
-      <c r="AE10" s="14">
+      <c r="AE10" s="13">
         <v>61.815396000141419</v>
       </c>
-      <c r="AF10" s="24">
+      <c r="AF10" s="23">
         <v>57.5</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AG10" s="14">
         <v>53.3</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AH10" s="14">
         <v>50.7</v>
       </c>
-      <c r="AI10" s="37">
+      <c r="AI10" s="23">
         <v>49.8</v>
       </c>
-      <c r="AJ10" s="37">
+      <c r="AJ10" s="23">
         <v>50.8</v>
       </c>
-      <c r="AK10" s="24">
+      <c r="AK10" s="23">
         <v>51.1</v>
       </c>
-      <c r="AL10" s="37">
+      <c r="AL10" s="23">
         <v>95</v>
       </c>
-      <c r="AM10" s="37">
+      <c r="AM10" s="23">
         <v>94.7</v>
       </c>
-      <c r="AN10" s="37">
+      <c r="AN10" s="23">
         <v>95.1</v>
       </c>
-      <c r="AO10" s="37">
+      <c r="AO10" s="23">
         <v>94.3</v>
       </c>
-      <c r="AP10" s="37">
+      <c r="AP10" s="23">
         <v>93.8</v>
       </c>
-      <c r="AQ10" s="37">
+      <c r="AQ10" s="23">
         <v>94.8</v>
       </c>
-      <c r="AR10" s="37">
+      <c r="AR10" s="23">
         <v>65.5</v>
       </c>
-      <c r="AS10" s="37">
+      <c r="AS10" s="23">
         <v>68.599999999999994</v>
       </c>
-      <c r="AT10" s="51">
+      <c r="AT10" s="23">
         <v>71</v>
       </c>
-      <c r="AU10" s="51">
+      <c r="AU10" s="23">
         <v>73.599999999999994</v>
       </c>
-      <c r="AV10" s="51">
+      <c r="AV10" s="23">
         <v>75.7</v>
       </c>
-      <c r="AW10" s="51">
+      <c r="AW10" s="23">
         <v>99.8</v>
       </c>
-      <c r="AX10" s="60">
+      <c r="AX10" s="68">
         <v>15.6</v>
       </c>
-      <c r="AY10" s="60">
+      <c r="AY10" s="68">
         <v>15</v>
       </c>
-      <c r="AZ10" s="60">
-[...2 lines deleted...]
-      <c r="BA10" s="60">
+      <c r="AZ10" s="68">
+        <v>19</v>
+      </c>
+      <c r="BA10" s="68">
         <v>20.6</v>
       </c>
-      <c r="BB10" s="60">
+      <c r="BB10" s="68">
         <v>50.7</v>
       </c>
-      <c r="BC10" s="60">
+      <c r="BC10" s="68">
         <v>49.4</v>
       </c>
-      <c r="BD10" s="31">
-[...6 lines deleted...]
-      <c r="BI10" s="51"/>
+      <c r="BD10" s="27">
+        <v>47.8</v>
+      </c>
+      <c r="BE10" s="27">
+        <v>46.6</v>
+      </c>
+      <c r="BF10" s="27">
+        <v>88</v>
+      </c>
+      <c r="BG10" s="23"/>
+      <c r="BH10" s="23"/>
+      <c r="BI10" s="23"/>
     </row>
     <row r="11" spans="1:61">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...98 lines deleted...]
-      <c r="AI11" s="31" t="s">
+      <c r="B11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI11" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AJ11" s="31" t="s">
+      <c r="AJ11" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AK11" s="31" t="s">
+      <c r="AK11" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AL11" s="31" t="s">
-[...70 lines deleted...]
-      </c>
+      <c r="AL11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX11" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF11" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG11" s="27"/>
+      <c r="BH11" s="27"/>
+      <c r="BI11" s="27"/>
     </row>
     <row r="12" spans="1:61">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...178 lines deleted...]
-      </c>
+      <c r="B12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD12" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE12" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF12" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG12" s="12"/>
+      <c r="BH12" s="12"/>
+      <c r="BI12" s="12"/>
     </row>
     <row r="13" spans="1:61">
-      <c r="A13" s="54"/>
-[...47 lines deleted...]
-      <c r="AW13" s="58"/>
+      <c r="A13" s="33"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="34"/>
+      <c r="S13" s="34"/>
+      <c r="T13" s="34"/>
+      <c r="U13" s="34"/>
+      <c r="V13" s="34"/>
+      <c r="W13" s="34"/>
+      <c r="X13" s="34"/>
+      <c r="Y13" s="35"/>
+      <c r="Z13" s="34"/>
+      <c r="AA13" s="34"/>
+      <c r="AB13" s="34"/>
+      <c r="AC13" s="34"/>
+      <c r="AD13" s="34"/>
+      <c r="AE13" s="34"/>
+      <c r="AF13" s="35"/>
+      <c r="AG13" s="35"/>
+      <c r="AH13" s="35"/>
+      <c r="AI13" s="35"/>
+      <c r="AJ13" s="35"/>
+      <c r="AK13" s="35"/>
+      <c r="AL13" s="35"/>
+      <c r="AM13" s="35"/>
+      <c r="AN13" s="35"/>
+      <c r="AO13" s="35"/>
+      <c r="AP13" s="35"/>
+      <c r="AQ13" s="35"/>
+      <c r="AR13" s="35"/>
+      <c r="AS13" s="35"/>
+      <c r="AT13" s="35"/>
+      <c r="AU13" s="35"/>
+      <c r="AV13" s="35"/>
+      <c r="AW13" s="35"/>
     </row>
     <row r="14" spans="1:61">
-      <c r="A14" s="54"/>
-[...47 lines deleted...]
-      <c r="AW14" s="58"/>
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="34"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="34"/>
+      <c r="P14" s="34"/>
+      <c r="Q14" s="34"/>
+      <c r="R14" s="34"/>
+      <c r="S14" s="34"/>
+      <c r="T14" s="34"/>
+      <c r="U14" s="34"/>
+      <c r="V14" s="34"/>
+      <c r="W14" s="34"/>
+      <c r="X14" s="34"/>
+      <c r="Y14" s="35"/>
+      <c r="Z14" s="34"/>
+      <c r="AA14" s="34"/>
+      <c r="AB14" s="34"/>
+      <c r="AC14" s="34"/>
+      <c r="AD14" s="34"/>
+      <c r="AE14" s="34"/>
+      <c r="AF14" s="35"/>
+      <c r="AG14" s="35"/>
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="35"/>
+      <c r="AJ14" s="35"/>
+      <c r="AK14" s="35"/>
+      <c r="AL14" s="35"/>
+      <c r="AM14" s="35"/>
+      <c r="AN14" s="35"/>
+      <c r="AO14" s="35"/>
+      <c r="AP14" s="35"/>
+      <c r="AQ14" s="35"/>
+      <c r="AR14" s="35"/>
+      <c r="AS14" s="35"/>
+      <c r="AT14" s="35"/>
+      <c r="AU14" s="35"/>
+      <c r="AV14" s="35"/>
+      <c r="AW14" s="35"/>
     </row>
     <row r="15" spans="1:61">
-      <c r="B15" s="16"/>
-[...13 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:61" ht="25.5" customHeight="1">
+      <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="Z16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="63"/>
+      <c r="O16" s="63"/>
+      <c r="P16" s="63"/>
+      <c r="Q16" s="63"/>
+      <c r="R16" s="63"/>
+      <c r="S16" s="63"/>
+      <c r="T16" s="63"/>
+      <c r="U16" s="63"/>
+      <c r="V16" s="63"/>
+      <c r="W16" s="63"/>
+      <c r="X16" s="63"/>
+      <c r="Y16" s="63"/>
+      <c r="Z16" s="63"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="63"/>
+      <c r="AC16" s="63"/>
+      <c r="AD16" s="63"/>
+      <c r="AE16" s="63"/>
+      <c r="AF16" s="63"/>
+      <c r="AG16" s="63"/>
+      <c r="AH16" s="63"/>
+      <c r="AI16" s="63"/>
+      <c r="AJ16" s="63"/>
+      <c r="AK16" s="63"/>
+      <c r="AL16" s="63"/>
+      <c r="AM16" s="63"/>
+      <c r="AN16" s="63"/>
+      <c r="AO16" s="63"/>
+      <c r="AP16" s="63"/>
+      <c r="AQ16" s="63"/>
+      <c r="AR16" s="63"/>
+      <c r="AS16" s="63"/>
+      <c r="AT16" s="63"/>
+      <c r="AU16" s="63"/>
+      <c r="AV16" s="63"/>
+      <c r="AW16" s="63"/>
+      <c r="AX16" s="63"/>
+      <c r="AY16" s="63"/>
+      <c r="AZ16" s="63"/>
+      <c r="BA16" s="63"/>
+      <c r="BB16" s="63"/>
+      <c r="BC16" s="63"/>
+      <c r="BD16" s="63"/>
+      <c r="BE16" s="63"/>
+      <c r="BF16" s="63"/>
+      <c r="BG16" s="63"/>
+      <c r="BH16" s="63"/>
+      <c r="BI16" s="63"/>
     </row>
     <row r="17" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="64" t="s">
+      <c r="J17" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="K17" s="64"/>
-[...2 lines deleted...]
-      <c r="AH17" s="64" t="s">
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="V17" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AI17" s="64"/>
-[...1 lines deleted...]
-      <c r="AK17" s="64"/>
+      <c r="W17" s="61"/>
+      <c r="X17" s="61"/>
+      <c r="Y17" s="61"/>
+      <c r="AH17" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="61"/>
+      <c r="AJ17" s="61"/>
+      <c r="AK17" s="61"/>
+      <c r="AT17" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU17" s="61"/>
+      <c r="AV17" s="61"/>
+      <c r="AW17" s="61"/>
+      <c r="BF17" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG17" s="61"/>
+      <c r="BH17" s="61"/>
+      <c r="BI17" s="61"/>
     </row>
     <row r="18" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A18" s="62"/>
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="63"/>
-[...10 lines deleted...]
-      <c r="N18" s="63" t="s">
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+      <c r="N18" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="O18" s="63"/>
-[...10 lines deleted...]
-      <c r="Z18" s="63" t="s">
+      <c r="O18" s="59"/>
+      <c r="P18" s="59"/>
+      <c r="Q18" s="59"/>
+      <c r="R18" s="59"/>
+      <c r="S18" s="59"/>
+      <c r="T18" s="59"/>
+      <c r="U18" s="59"/>
+      <c r="V18" s="59"/>
+      <c r="W18" s="59"/>
+      <c r="X18" s="59"/>
+      <c r="Y18" s="59"/>
+      <c r="Z18" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="63"/>
-[...10 lines deleted...]
-      <c r="AL18" s="63" t="s">
+      <c r="AA18" s="59"/>
+      <c r="AB18" s="59"/>
+      <c r="AC18" s="59"/>
+      <c r="AD18" s="59"/>
+      <c r="AE18" s="59"/>
+      <c r="AF18" s="59"/>
+      <c r="AG18" s="59"/>
+      <c r="AH18" s="59"/>
+      <c r="AI18" s="59"/>
+      <c r="AJ18" s="59"/>
+      <c r="AK18" s="59"/>
+      <c r="AL18" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="AM18" s="63"/>
-[...10 lines deleted...]
-      <c r="AX18" s="63" t="s">
+      <c r="AM18" s="59"/>
+      <c r="AN18" s="59"/>
+      <c r="AO18" s="59"/>
+      <c r="AP18" s="59"/>
+      <c r="AQ18" s="59"/>
+      <c r="AR18" s="59"/>
+      <c r="AS18" s="59"/>
+      <c r="AT18" s="59"/>
+      <c r="AU18" s="59"/>
+      <c r="AV18" s="59"/>
+      <c r="AW18" s="59"/>
+      <c r="AX18" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="AY18" s="63"/>
-[...9 lines deleted...]
-      <c r="BI18" s="63"/>
+      <c r="AY18" s="59"/>
+      <c r="AZ18" s="59"/>
+      <c r="BA18" s="59"/>
+      <c r="BB18" s="59"/>
+      <c r="BC18" s="59"/>
+      <c r="BD18" s="59"/>
+      <c r="BE18" s="59"/>
+      <c r="BF18" s="59"/>
+      <c r="BG18" s="59"/>
+      <c r="BH18" s="59"/>
+      <c r="BI18" s="59"/>
     </row>
     <row r="19" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A19" s="62"/>
-      <c r="B19" s="3" t="s">
+      <c r="B19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="D19" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="E19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F19" s="3" t="s">
+      <c r="F19" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="3" t="s">
+      <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H19" s="3" t="s">
+      <c r="H19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I19" s="3" t="s">
+      <c r="I19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J19" s="3" t="s">
+      <c r="J19" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K19" s="3" t="s">
+      <c r="K19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L19" s="3" t="s">
+      <c r="L19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M19" s="3" t="s">
+      <c r="M19" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N19" s="3" t="s">
+      <c r="N19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="O19" s="3" t="s">
+      <c r="O19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P19" s="3" t="s">
+      <c r="P19" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="Q19" s="3" t="s">
+      <c r="Q19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="R19" s="3" t="s">
+      <c r="R19" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="S19" s="3" t="s">
+      <c r="S19" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="T19" s="3" t="s">
+      <c r="T19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="U19" s="3" t="s">
+      <c r="U19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="V19" s="3" t="s">
+      <c r="V19" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="W19" s="3" t="s">
+      <c r="W19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X19" s="3" t="s">
+      <c r="X19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="Y19" s="3" t="s">
+      <c r="Y19" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z19" s="3" t="s">
+      <c r="Z19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AA19" s="3" t="s">
+      <c r="AA19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AB19" s="3" t="s">
+      <c r="AB19" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AC19" s="3" t="s">
+      <c r="AC19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AD19" s="3" t="s">
+      <c r="AD19" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AE19" s="3" t="s">
+      <c r="AE19" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AF19" s="3" t="s">
+      <c r="AF19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AG19" s="3" t="s">
+      <c r="AG19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AH19" s="3" t="s">
+      <c r="AH19" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AI19" s="3" t="s">
+      <c r="AI19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ19" s="3" t="s">
+      <c r="AJ19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AK19" s="3" t="s">
+      <c r="AK19" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AL19" s="3" t="s">
+      <c r="AL19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AM19" s="3" t="s">
+      <c r="AM19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AN19" s="3" t="s">
+      <c r="AN19" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AO19" s="3" t="s">
+      <c r="AO19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AP19" s="3" t="s">
+      <c r="AP19" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AQ19" s="3" t="s">
+      <c r="AQ19" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AR19" s="3" t="s">
+      <c r="AR19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AS19" s="3" t="s">
+      <c r="AS19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AT19" s="3" t="s">
+      <c r="AT19" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AU19" s="3" t="s">
+      <c r="AU19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AV19" s="3" t="s">
+      <c r="AV19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AW19" s="3" t="s">
+      <c r="AW19" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AX19" s="3" t="s">
+      <c r="AX19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AY19" s="3" t="s">
+      <c r="AY19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AZ19" s="3" t="s">
+      <c r="AZ19" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="BA19" s="3" t="s">
+      <c r="BA19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="BB19" s="3" t="s">
+      <c r="BB19" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BC19" s="3" t="s">
+      <c r="BC19" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="BD19" s="3" t="s">
+      <c r="BD19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="BE19" s="3" t="s">
+      <c r="BE19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="BF19" s="3" t="s">
+      <c r="BF19" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="BG19" s="3" t="s">
+      <c r="BG19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BH19" s="3" t="s">
+      <c r="BH19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="BI19" s="3" t="s">
+      <c r="BI19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" spans="1:61" s="9" customFormat="1">
-      <c r="A20" s="4" t="s">
+    <row r="20" spans="1:61" s="8" customFormat="1">
+      <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B20" s="4">
         <v>78.464174598265004</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C20" s="4">
         <v>84.561158001677896</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="4">
         <v>85.073403595874098</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="4">
         <v>89.581221793489604</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="4">
         <v>90.385158112774405</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="4">
         <v>93.019754401767699</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H20" s="4">
         <v>94.074457437604494</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I20" s="4">
         <v>94.994061909276994</v>
       </c>
-      <c r="J20" s="5">
+      <c r="J20" s="4">
         <v>102.447105090213</v>
       </c>
-      <c r="K20" s="5">
+      <c r="K20" s="4">
         <v>97.468928167934493</v>
       </c>
-      <c r="L20" s="5">
+      <c r="L20" s="4">
         <v>97.795457486717297</v>
       </c>
-      <c r="M20" s="5">
+      <c r="M20" s="4">
         <v>97.3814646034009</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>96.833194791020901</v>
       </c>
-      <c r="O20" s="5">
+      <c r="O20" s="4">
         <v>100.8</v>
       </c>
-      <c r="P20" s="5">
+      <c r="P20" s="4">
         <v>101.1</v>
       </c>
-      <c r="Q20" s="5">
+      <c r="Q20" s="4">
         <v>97.8</v>
       </c>
-      <c r="R20" s="5">
+      <c r="R20" s="4">
         <v>94.6</v>
       </c>
-      <c r="S20" s="5">
+      <c r="S20" s="4">
         <v>93.4</v>
       </c>
-      <c r="T20" s="5">
+      <c r="T20" s="4">
         <v>98</v>
       </c>
-      <c r="U20" s="17">
+      <c r="U20" s="16">
         <v>99.878150765354249</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="7">
         <v>101.72170159549086</v>
       </c>
-      <c r="W20" s="5">
+      <c r="W20" s="4">
         <v>98.089229415784089</v>
       </c>
-      <c r="X20" s="5">
+      <c r="X20" s="4">
         <v>98.055838578520763</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="7">
         <v>101.94548525255365</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="5">
         <v>98.717665275130713</v>
       </c>
-      <c r="AA20" s="5">
+      <c r="AA20" s="4">
         <v>81.944380708680924</v>
       </c>
-      <c r="AB20" s="5">
+      <c r="AB20" s="4">
         <v>82.962963515630705</v>
       </c>
-      <c r="AC20" s="5">
+      <c r="AC20" s="4">
         <v>80.705285543643072</v>
       </c>
-      <c r="AD20" s="5">
+      <c r="AD20" s="4">
         <v>80.355200566269886</v>
       </c>
-      <c r="AE20" s="5">
+      <c r="AE20" s="4">
         <v>79.043586704547693</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="7">
         <v>85.4</v>
       </c>
-      <c r="AG20" s="33">
+      <c r="AG20" s="31">
         <v>89</v>
       </c>
-      <c r="AH20" s="8">
+      <c r="AH20" s="7">
         <v>90.6</v>
       </c>
-      <c r="AI20" s="35">
+      <c r="AI20" s="7">
         <v>93.3</v>
       </c>
-      <c r="AJ20" s="35">
+      <c r="AJ20" s="7">
         <v>94.7</v>
       </c>
-      <c r="AK20" s="8">
+      <c r="AK20" s="7">
         <v>128.4</v>
       </c>
-      <c r="AL20" s="43">
+      <c r="AL20" s="64">
         <v>98.4</v>
       </c>
-      <c r="AM20" s="43">
+      <c r="AM20" s="64">
         <v>96.5</v>
       </c>
-      <c r="AN20" s="35">
+      <c r="AN20" s="7">
         <v>94.4</v>
       </c>
-      <c r="AO20" s="35">
+      <c r="AO20" s="7">
         <v>94</v>
       </c>
-      <c r="AP20" s="35">
+      <c r="AP20" s="7">
         <v>93.5</v>
       </c>
-      <c r="AQ20" s="35">
+      <c r="AQ20" s="7">
         <v>95.2</v>
       </c>
-      <c r="AR20" s="35">
+      <c r="AR20" s="7">
         <v>78.5</v>
       </c>
-      <c r="AS20" s="46">
+      <c r="AS20" s="69">
         <v>84.3</v>
       </c>
-      <c r="AT20" s="35">
+      <c r="AT20" s="7">
         <v>98.2</v>
       </c>
-      <c r="AU20" s="35">
+      <c r="AU20" s="7">
         <v>97.1</v>
       </c>
-      <c r="AV20" s="35">
+      <c r="AV20" s="7">
         <v>96.2</v>
       </c>
-      <c r="AW20" s="35">
+      <c r="AW20" s="7">
         <v>100.5</v>
       </c>
-      <c r="AX20" s="59">
+      <c r="AX20" s="67">
         <v>92.6</v>
       </c>
-      <c r="AY20" s="43">
+      <c r="AY20" s="64">
         <v>96.5</v>
       </c>
-      <c r="AZ20" s="43">
+      <c r="AZ20" s="64">
         <v>100.4</v>
       </c>
-      <c r="BA20" s="43">
+      <c r="BA20" s="64">
         <v>100.6</v>
       </c>
-      <c r="BB20" s="43">
+      <c r="BB20" s="64">
         <v>100.5</v>
       </c>
-      <c r="BC20" s="43">
+      <c r="BC20" s="64">
         <v>100.4</v>
       </c>
-      <c r="BD20" s="43">
+      <c r="BD20" s="64">
         <v>93.3</v>
       </c>
-      <c r="BE20" s="45"/>
-[...6 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="BE20" s="64">
+        <v>94.7</v>
+      </c>
+      <c r="BF20" s="64">
+        <v>95.9</v>
+      </c>
+      <c r="BG20" s="7"/>
+      <c r="BH20" s="7"/>
+      <c r="BI20" s="7"/>
+    </row>
+    <row r="21" spans="1:61" s="8" customFormat="1">
+      <c r="A21" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="10">
         <v>65.7</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="10">
         <v>76.099999999999994</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="10">
         <v>71.8</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>81</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="10">
         <v>82.1</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <v>84.5</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="10">
         <v>83</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="10">
         <v>85.1</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="10">
         <v>102.4</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="10">
         <v>94</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="10">
         <v>93</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="10">
         <v>92.8</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="10">
         <v>108</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="10">
         <v>113.2</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>120.9</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="10">
         <v>100.5</v>
       </c>
-      <c r="R21" s="11">
+      <c r="R21" s="10">
         <v>96</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S21" s="10">
         <v>97.9</v>
       </c>
-      <c r="T21" s="11">
+      <c r="T21" s="10">
         <v>103.9</v>
       </c>
-      <c r="U21" s="12">
+      <c r="U21" s="11">
         <v>105</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="11">
         <v>124.05630977317381</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="10">
         <v>118.5997161114575</v>
       </c>
-      <c r="X21" s="11">
+      <c r="X21" s="10">
         <v>117.70941103679324</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="11">
         <v>120.16550379879394</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="10">
         <v>112.43256122450266</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AA21" s="10">
         <v>87.515182454987368</v>
       </c>
-      <c r="AB21" s="11">
+      <c r="AB21" s="10">
         <v>99.144761320359763</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AC21" s="10">
         <v>101.07696921383807</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AD21" s="10">
         <v>96.492266023340378</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE21" s="10">
         <v>92.88275894616234</v>
       </c>
-      <c r="AF21" s="12">
+      <c r="AF21" s="11">
         <v>93.3</v>
       </c>
-      <c r="AG21" s="17">
+      <c r="AG21" s="16">
         <v>97.3</v>
       </c>
-      <c r="AH21" s="12">
+      <c r="AH21" s="11">
         <v>101</v>
       </c>
-      <c r="AI21" s="36">
+      <c r="AI21" s="11">
         <v>100.2</v>
       </c>
-      <c r="AJ21" s="36">
+      <c r="AJ21" s="11">
         <v>99.4</v>
       </c>
-      <c r="AK21" s="12">
+      <c r="AK21" s="11">
         <v>178</v>
       </c>
-      <c r="AL21" s="31">
+      <c r="AL21" s="27">
         <v>111.1</v>
       </c>
-      <c r="AM21" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AN21" s="36">
+      <c r="AM21" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN21" s="11">
         <v>88</v>
       </c>
-      <c r="AO21" s="36">
+      <c r="AO21" s="11">
         <v>88.5</v>
       </c>
-      <c r="AP21" s="36">
+      <c r="AP21" s="11">
         <v>89.2</v>
       </c>
-      <c r="AQ21" s="36">
+      <c r="AQ21" s="11">
         <v>91.9</v>
       </c>
-      <c r="AR21" s="36">
+      <c r="AR21" s="11">
         <v>93.6</v>
       </c>
-      <c r="AS21" s="47">
+      <c r="AS21" s="16">
         <v>98.6</v>
       </c>
-      <c r="AT21" s="36">
+      <c r="AT21" s="11">
         <v>102.1</v>
       </c>
-      <c r="AU21" s="36">
+      <c r="AU21" s="11">
         <v>102</v>
       </c>
-      <c r="AV21" s="36">
+      <c r="AV21" s="11">
         <v>102.1</v>
       </c>
-      <c r="AW21" s="36">
+      <c r="AW21" s="11">
         <v>102.6</v>
       </c>
-      <c r="AX21" s="60">
+      <c r="AX21" s="68">
         <v>126.6</v>
       </c>
-      <c r="AY21" s="60">
+      <c r="AY21" s="68">
         <v>133.9</v>
       </c>
-      <c r="AZ21" s="60">
+      <c r="AZ21" s="68">
         <v>133</v>
       </c>
-      <c r="BA21" s="60">
+      <c r="BA21" s="68">
         <v>131.5</v>
       </c>
-      <c r="BB21" s="60">
+      <c r="BB21" s="68">
         <v>133.19999999999999</v>
       </c>
-      <c r="BC21" s="60">
+      <c r="BC21" s="68">
         <v>133.30000000000001</v>
       </c>
-      <c r="BD21" s="31">
+      <c r="BD21" s="27">
         <v>114.8</v>
       </c>
-      <c r="BE21" s="36"/>
-[...6 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="BE21" s="27">
+        <v>115.3</v>
+      </c>
+      <c r="BF21" s="27">
+        <v>104.3</v>
+      </c>
+      <c r="BG21" s="11"/>
+      <c r="BH21" s="11"/>
+      <c r="BI21" s="11"/>
+    </row>
+    <row r="22" spans="1:61" s="8" customFormat="1">
+      <c r="A22" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="11">
+      <c r="B22" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="10">
         <v>129</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>184.7</v>
       </c>
-      <c r="E22" s="13" t="s">
+      <c r="E22" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F22" s="13" t="s">
+      <c r="F22" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G22" s="13" t="s">
+      <c r="G22" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="10">
         <v>110.7</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="10">
         <v>104.6</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="10">
         <v>101.9</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="10">
         <v>123.4</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="10">
         <v>137</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="10">
         <v>138.69999999999999</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="12">
         <v>97.2</v>
       </c>
-      <c r="O22" s="11">
+      <c r="O22" s="10">
         <v>100.6</v>
       </c>
-      <c r="P22" s="11">
+      <c r="P22" s="10">
         <v>101.7</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="12">
         <v>87.9</v>
       </c>
-      <c r="R22" s="13">
+      <c r="R22" s="12">
         <v>74.8</v>
       </c>
-      <c r="S22" s="13">
+      <c r="S22" s="12">
         <v>55.6</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="10">
         <v>76.099999999999994</v>
       </c>
-      <c r="U22" s="12">
+      <c r="U22" s="11">
         <v>80.5</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="11">
         <v>58.741004576890177</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="10">
         <v>68.509914620670756</v>
       </c>
-      <c r="X22" s="11">
+      <c r="X22" s="10">
         <v>68.49830159512203</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="11">
         <v>102.59853234629017</v>
       </c>
-      <c r="Z22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AB22" s="11">
+      <c r="Z22" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA22" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB22" s="10">
         <v>33.333333333333329</v>
       </c>
-      <c r="AC22" s="13">
+      <c r="AC22" s="12">
         <v>95</v>
       </c>
-      <c r="AD22" s="13">
+      <c r="AD22" s="12">
         <v>132</v>
       </c>
-      <c r="AE22" s="13">
+      <c r="AE22" s="12">
         <v>191.40307692307695</v>
       </c>
-      <c r="AF22" s="12">
+      <c r="AF22" s="11">
         <v>108.7</v>
       </c>
-      <c r="AG22" s="12">
+      <c r="AG22" s="11">
         <v>101.9</v>
       </c>
-      <c r="AH22" s="12">
+      <c r="AH22" s="11">
         <v>79.8</v>
       </c>
-      <c r="AI22" s="36">
+      <c r="AI22" s="11">
         <v>93.3</v>
       </c>
-      <c r="AJ22" s="36">
+      <c r="AJ22" s="11">
         <v>100.7</v>
       </c>
-      <c r="AK22" s="12">
+      <c r="AK22" s="11">
         <v>111.3</v>
       </c>
-      <c r="AL22" s="31">
+      <c r="AL22" s="27">
         <v>100</v>
       </c>
-      <c r="AM22" s="31">
+      <c r="AM22" s="27">
         <v>100</v>
       </c>
-      <c r="AN22" s="31">
+      <c r="AN22" s="27">
         <v>100</v>
       </c>
-      <c r="AO22" s="31">
+      <c r="AO22" s="27">
         <v>105</v>
       </c>
-      <c r="AP22" s="31">
+      <c r="AP22" s="27">
         <v>105.9</v>
       </c>
-      <c r="AQ22" s="31">
+      <c r="AQ22" s="27">
         <v>108.2</v>
       </c>
-      <c r="AR22" s="36">
+      <c r="AR22" s="11">
         <v>101</v>
       </c>
-      <c r="AS22" s="36">
+      <c r="AS22" s="11">
         <v>98.2</v>
       </c>
-      <c r="AT22" s="36">
+      <c r="AT22" s="11">
         <v>112.6</v>
       </c>
-      <c r="AU22" s="36">
+      <c r="AU22" s="11">
         <v>88.6</v>
       </c>
-      <c r="AV22" s="36">
+      <c r="AV22" s="11">
         <v>82.2</v>
       </c>
-      <c r="AW22" s="36">
+      <c r="AW22" s="11">
         <v>78</v>
       </c>
-      <c r="AX22" s="61" t="s">
-[...17 lines deleted...]
-      <c r="BD22" s="31">
+      <c r="AX22" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC22" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD22" s="27">
         <v>80.2</v>
       </c>
-      <c r="BE22" s="36"/>
-[...3 lines deleted...]
-      <c r="BI22" s="50"/>
+      <c r="BE22" s="27">
+        <v>82.8</v>
+      </c>
+      <c r="BF22" s="27">
+        <v>88.8</v>
+      </c>
+      <c r="BG22" s="11"/>
+      <c r="BH22" s="11"/>
+      <c r="BI22" s="11"/>
     </row>
     <row r="23" spans="1:61">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="14">
+      <c r="B23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="13">
         <v>87.5</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="13">
         <v>94.7</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="13">
         <v>95.9</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="13">
         <v>96.9</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="10">
         <v>97.9</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="10">
         <v>96.4</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="10">
         <v>97.5</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="10">
         <v>97.6</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="10">
         <v>97.6</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="10">
         <v>97.9</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="10">
         <v>96.3</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="12">
         <v>104.3</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="13">
         <v>91.3</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="13">
         <v>80.8</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="13">
         <v>78</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="13">
         <v>72.7</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="10">
         <v>68.599999999999994</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="10">
         <v>89.3</v>
       </c>
-      <c r="U23" s="12">
+      <c r="U23" s="11">
         <v>96.2</v>
       </c>
-      <c r="V23" s="12">
+      <c r="V23" s="11">
         <v>98.714592113997369</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="10">
         <v>97.771988979293624</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="10">
         <v>97.175445121330398</v>
       </c>
-      <c r="Y23" s="15">
+      <c r="Y23" s="14">
         <v>112.49001437434806</v>
       </c>
-      <c r="Z23" s="13">
+      <c r="Z23" s="12">
         <v>101.56781268706014</v>
       </c>
-      <c r="AA23" s="14">
+      <c r="AA23" s="13">
         <v>81.0728460261885</v>
       </c>
-      <c r="AB23" s="14">
+      <c r="AB23" s="13">
         <v>84.892724511431112</v>
       </c>
-      <c r="AC23" s="14">
+      <c r="AC23" s="13">
         <v>79.260284814974284</v>
       </c>
-      <c r="AD23" s="14">
+      <c r="AD23" s="13">
         <v>83.638665422087868</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE23" s="10">
         <v>87.944055951595431</v>
       </c>
-      <c r="AF23" s="12">
+      <c r="AF23" s="11">
         <v>106.8</v>
       </c>
-      <c r="AG23" s="12">
+      <c r="AG23" s="11">
         <v>109.6</v>
       </c>
-      <c r="AH23" s="12">
+      <c r="AH23" s="11">
         <v>112.2</v>
       </c>
-      <c r="AI23" s="36">
+      <c r="AI23" s="11">
         <v>111.2</v>
       </c>
-      <c r="AJ23" s="36">
+      <c r="AJ23" s="11">
         <v>110.8</v>
       </c>
-      <c r="AK23" s="15">
+      <c r="AK23" s="14">
         <v>111.7</v>
       </c>
-      <c r="AL23" s="31">
+      <c r="AL23" s="27">
         <v>100.6</v>
       </c>
-      <c r="AM23" s="44">
+      <c r="AM23" s="70">
         <v>113.4</v>
       </c>
-      <c r="AN23" s="38">
+      <c r="AN23" s="14">
         <v>112.5</v>
       </c>
-      <c r="AO23" s="38">
+      <c r="AO23" s="14">
         <v>115.8</v>
       </c>
-      <c r="AP23" s="38">
+      <c r="AP23" s="14">
         <v>105.4</v>
       </c>
-      <c r="AQ23" s="36">
+      <c r="AQ23" s="11">
         <v>112.6</v>
       </c>
-      <c r="AR23" s="36">
+      <c r="AR23" s="11">
         <v>104.1</v>
       </c>
-      <c r="AS23" s="36">
+      <c r="AS23" s="11">
         <v>105.2</v>
       </c>
-      <c r="AT23" s="36">
+      <c r="AT23" s="11">
         <v>111</v>
       </c>
-      <c r="AU23" s="36">
+      <c r="AU23" s="11">
         <v>108.3</v>
       </c>
-      <c r="AV23" s="36">
+      <c r="AV23" s="11">
         <v>104.3</v>
       </c>
-      <c r="AW23" s="36">
+      <c r="AW23" s="11">
         <v>106.9</v>
       </c>
-      <c r="AX23" s="60">
+      <c r="AX23" s="68">
         <v>116.7</v>
       </c>
-      <c r="AY23" s="60">
+      <c r="AY23" s="68">
         <v>128.69999999999999</v>
       </c>
-      <c r="AZ23" s="60">
+      <c r="AZ23" s="68">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA23" s="60">
+      <c r="BA23" s="68">
         <v>160.80000000000001</v>
       </c>
-      <c r="BB23" s="60">
+      <c r="BB23" s="68">
         <v>154.6</v>
       </c>
-      <c r="BC23" s="60">
+      <c r="BC23" s="68">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD23" s="31">
+      <c r="BD23" s="27">
         <v>117.4</v>
       </c>
-      <c r="BE23" s="36"/>
-[...3 lines deleted...]
-      <c r="BI23" s="50"/>
+      <c r="BE23" s="27">
+        <v>105.8</v>
+      </c>
+      <c r="BF23" s="27">
+        <v>103.1</v>
+      </c>
+      <c r="BG23" s="11"/>
+      <c r="BH23" s="11"/>
+      <c r="BI23" s="11"/>
     </row>
     <row r="24" spans="1:61">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="23">
+      <c r="B24" s="22">
         <v>85</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="22">
         <v>90.9</v>
       </c>
-      <c r="D24" s="23">
+      <c r="D24" s="22">
         <v>95.1</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="22">
         <v>93</v>
       </c>
-      <c r="F24" s="23">
+      <c r="F24" s="22">
         <v>95.1</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="22">
         <v>97.9</v>
       </c>
-      <c r="H24" s="23">
+      <c r="H24" s="22">
         <v>105.7</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="22">
         <v>107.6</v>
       </c>
-      <c r="J24" s="23">
+      <c r="J24" s="22">
         <v>108.7</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="22">
         <v>83.3</v>
       </c>
-      <c r="L24" s="23">
+      <c r="L24" s="22">
         <v>82.4</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="22">
         <v>80</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N24" s="22">
         <v>84.2</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="22">
         <v>90.9</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P24" s="22">
         <v>89</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="22">
         <v>101.7</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="22">
         <v>101.7</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="22">
         <v>99</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="22">
         <v>104</v>
       </c>
-      <c r="U24" s="24">
+      <c r="U24" s="23">
         <v>106.5</v>
       </c>
-      <c r="V24" s="24">
+      <c r="V24" s="23">
         <v>110.1414803771066</v>
       </c>
-      <c r="W24" s="23">
+      <c r="W24" s="22">
         <v>111.09125106911971</v>
       </c>
-      <c r="X24" s="23">
+      <c r="X24" s="22">
         <v>112.29872701279578</v>
       </c>
-      <c r="Y24" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Z24" s="23">
+      <c r="Y24" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="22">
         <v>86.691920853728746</v>
       </c>
-      <c r="AA24" s="23">
+      <c r="AA24" s="22">
         <v>78.271141587223809</v>
       </c>
-      <c r="AB24" s="23">
+      <c r="AB24" s="22">
         <v>65.080748315683294</v>
       </c>
-      <c r="AC24" s="23">
+      <c r="AC24" s="22">
         <v>59.373099178841102</v>
       </c>
-      <c r="AD24" s="23">
+      <c r="AD24" s="22">
         <v>62.338236803986305</v>
       </c>
-      <c r="AE24" s="23">
+      <c r="AE24" s="22">
         <v>61.815396000141419</v>
       </c>
-      <c r="AF24" s="15">
+      <c r="AF24" s="14">
         <v>57.5</v>
       </c>
-      <c r="AG24" s="12">
+      <c r="AG24" s="11">
         <v>53.3</v>
       </c>
-      <c r="AH24" s="24">
+      <c r="AH24" s="23">
         <v>50.7</v>
       </c>
-      <c r="AI24" s="38">
+      <c r="AI24" s="14">
         <v>49.8</v>
       </c>
-      <c r="AJ24" s="38">
+      <c r="AJ24" s="14">
         <v>50.8</v>
       </c>
-      <c r="AK24" s="29">
+      <c r="AK24" s="28">
         <v>51.1</v>
       </c>
-      <c r="AL24" s="31">
+      <c r="AL24" s="27">
         <v>95</v>
       </c>
-      <c r="AM24" s="44">
+      <c r="AM24" s="70">
         <v>94.7</v>
       </c>
-      <c r="AN24" s="38">
+      <c r="AN24" s="14">
         <v>95.1</v>
       </c>
-      <c r="AO24" s="38">
+      <c r="AO24" s="14">
         <v>94.3</v>
       </c>
-      <c r="AP24" s="38">
+      <c r="AP24" s="14">
         <v>93.8</v>
       </c>
-      <c r="AQ24" s="38">
+      <c r="AQ24" s="14">
         <v>94.8</v>
       </c>
-      <c r="AR24" s="38">
+      <c r="AR24" s="14">
         <v>65.5</v>
       </c>
-      <c r="AS24" s="36">
+      <c r="AS24" s="11">
         <v>68.599999999999994</v>
       </c>
-      <c r="AT24" s="38">
+      <c r="AT24" s="14">
         <v>71</v>
       </c>
-      <c r="AU24" s="38">
+      <c r="AU24" s="14">
         <v>73.599999999999994</v>
       </c>
-      <c r="AV24" s="38">
+      <c r="AV24" s="14">
         <v>75.7</v>
       </c>
-      <c r="AW24" s="38">
+      <c r="AW24" s="14">
         <v>99.8</v>
       </c>
-      <c r="AX24" s="60">
+      <c r="AX24" s="68">
         <v>15.6</v>
       </c>
-      <c r="AY24" s="60">
+      <c r="AY24" s="68">
         <v>15</v>
       </c>
-      <c r="AZ24" s="60">
-[...2 lines deleted...]
-      <c r="BA24" s="60">
+      <c r="AZ24" s="68">
+        <v>19</v>
+      </c>
+      <c r="BA24" s="68">
         <v>20.6</v>
       </c>
-      <c r="BB24" s="60">
+      <c r="BB24" s="68">
         <v>50.7</v>
       </c>
-      <c r="BC24" s="60">
+      <c r="BC24" s="68">
         <v>49.4</v>
       </c>
-      <c r="BD24" s="31">
-[...6 lines deleted...]
-      <c r="BI24" s="51"/>
+      <c r="BD24" s="27">
+        <v>47.8</v>
+      </c>
+      <c r="BE24" s="27">
+        <v>46.6</v>
+      </c>
+      <c r="BF24" s="27">
+        <v>88</v>
+      </c>
+      <c r="BG24" s="23"/>
+      <c r="BH24" s="23"/>
+      <c r="BI24" s="23"/>
     </row>
     <row r="25" spans="1:61">
-      <c r="A25" s="22" t="s">
+      <c r="A25" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH25" s="13" t="s">
+      <c r="B25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH25" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="AI25" s="31" t="s">
+      <c r="AI25" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AJ25" s="31" t="s">
+      <c r="AJ25" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AK25" s="31" t="s">
+      <c r="AK25" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AL25" s="31" t="s">
-[...70 lines deleted...]
-      </c>
+      <c r="AL25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX25" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG25" s="27"/>
+      <c r="BH25" s="27"/>
+      <c r="BI25" s="27"/>
     </row>
     <row r="26" spans="1:61">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B26" s="13" t="s">
-[...178 lines deleted...]
-      </c>
+      <c r="B26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW26" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC26" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD26" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE26" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF26" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG26" s="12"/>
+      <c r="BH26" s="12"/>
+      <c r="BI26" s="12"/>
     </row>
     <row r="27" spans="1:61">
-      <c r="A27" s="54"/>
-[...47 lines deleted...]
-      <c r="AW27" s="57"/>
+      <c r="A27" s="33"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="34"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="34"/>
+      <c r="O27" s="34"/>
+      <c r="P27" s="34"/>
+      <c r="Q27" s="34"/>
+      <c r="R27" s="34"/>
+      <c r="S27" s="34"/>
+      <c r="T27" s="34"/>
+      <c r="U27" s="34"/>
+      <c r="V27" s="34"/>
+      <c r="W27" s="34"/>
+      <c r="X27" s="34"/>
+      <c r="Y27" s="34"/>
+      <c r="Z27" s="34"/>
+      <c r="AA27" s="34"/>
+      <c r="AB27" s="34"/>
+      <c r="AC27" s="34"/>
+      <c r="AD27" s="34"/>
+      <c r="AE27" s="34"/>
+      <c r="AF27" s="34"/>
+      <c r="AG27" s="34"/>
+      <c r="AH27" s="34"/>
+      <c r="AI27" s="35"/>
+      <c r="AJ27" s="35"/>
+      <c r="AK27" s="35"/>
+      <c r="AL27" s="35"/>
+      <c r="AM27" s="35"/>
+      <c r="AN27" s="35"/>
+      <c r="AO27" s="35"/>
+      <c r="AP27" s="35"/>
+      <c r="AQ27" s="35"/>
+      <c r="AR27" s="35"/>
+      <c r="AS27" s="35"/>
+      <c r="AT27" s="35"/>
+      <c r="AU27" s="35"/>
+      <c r="AV27" s="35"/>
+      <c r="AW27" s="35"/>
     </row>
     <row r="28" spans="1:61">
-      <c r="B28" s="16"/>
-[...13 lines deleted...]
-      <c r="B29" s="2" t="s">
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
+    </row>
+    <row r="29" spans="1:61" s="36" customFormat="1" ht="18">
+      <c r="A29" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="Z29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="63"/>
+      <c r="AF29" s="63"/>
+      <c r="AG29" s="63"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="63"/>
+      <c r="AQ29" s="63"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
+      <c r="AU29" s="63"/>
+      <c r="AV29" s="63"/>
+      <c r="AW29" s="63"/>
+      <c r="AX29" s="63"/>
+      <c r="AY29" s="63"/>
+      <c r="AZ29" s="63"/>
+      <c r="BA29" s="63"/>
+      <c r="BB29" s="63"/>
+      <c r="BC29" s="63"/>
+      <c r="BD29" s="63"/>
+      <c r="BE29" s="63"/>
+      <c r="BF29" s="63"/>
+      <c r="BG29" s="63"/>
+      <c r="BH29" s="63"/>
+      <c r="BI29" s="63"/>
     </row>
     <row r="30" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="64" t="s">
+      <c r="J30" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="K30" s="64"/>
-[...2 lines deleted...]
-      <c r="AH30" s="64" t="s">
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="61"/>
+      <c r="V30" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AI30" s="64"/>
-[...1 lines deleted...]
-      <c r="AK30" s="64"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="AH30" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI30" s="61"/>
+      <c r="AJ30" s="61"/>
+      <c r="AK30" s="61"/>
+      <c r="AT30" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU30" s="61"/>
+      <c r="AV30" s="61"/>
+      <c r="AW30" s="61"/>
+      <c r="BF30" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG30" s="61"/>
+      <c r="BH30" s="61"/>
+      <c r="BI30" s="61"/>
     </row>
     <row r="31" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A31" s="62"/>
-      <c r="B31" s="63" t="s">
+      <c r="B31" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C31" s="63"/>
-[...10 lines deleted...]
-      <c r="N31" s="63" t="s">
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="K31" s="59"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+      <c r="N31" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="63"/>
-[...10 lines deleted...]
-      <c r="Z31" s="63" t="s">
+      <c r="O31" s="59"/>
+      <c r="P31" s="59"/>
+      <c r="Q31" s="59"/>
+      <c r="R31" s="59"/>
+      <c r="S31" s="59"/>
+      <c r="T31" s="59"/>
+      <c r="U31" s="59"/>
+      <c r="V31" s="59"/>
+      <c r="W31" s="59"/>
+      <c r="X31" s="59"/>
+      <c r="Y31" s="59"/>
+      <c r="Z31" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="63"/>
-[...10 lines deleted...]
-      <c r="AL31" s="63" t="s">
+      <c r="AA31" s="59"/>
+      <c r="AB31" s="59"/>
+      <c r="AC31" s="59"/>
+      <c r="AD31" s="59"/>
+      <c r="AE31" s="59"/>
+      <c r="AF31" s="59"/>
+      <c r="AG31" s="59"/>
+      <c r="AH31" s="59"/>
+      <c r="AI31" s="59"/>
+      <c r="AJ31" s="59"/>
+      <c r="AK31" s="59"/>
+      <c r="AL31" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="AM31" s="63"/>
-[...10 lines deleted...]
-      <c r="AX31" s="63" t="s">
+      <c r="AM31" s="59"/>
+      <c r="AN31" s="59"/>
+      <c r="AO31" s="59"/>
+      <c r="AP31" s="59"/>
+      <c r="AQ31" s="59"/>
+      <c r="AR31" s="59"/>
+      <c r="AS31" s="59"/>
+      <c r="AT31" s="59"/>
+      <c r="AU31" s="59"/>
+      <c r="AV31" s="59"/>
+      <c r="AW31" s="59"/>
+      <c r="AX31" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="AY31" s="63"/>
-[...9 lines deleted...]
-      <c r="BI31" s="63"/>
+      <c r="AY31" s="59"/>
+      <c r="AZ31" s="59"/>
+      <c r="BA31" s="59"/>
+      <c r="BB31" s="59"/>
+      <c r="BC31" s="59"/>
+      <c r="BD31" s="59"/>
+      <c r="BE31" s="59"/>
+      <c r="BF31" s="59"/>
+      <c r="BG31" s="59"/>
+      <c r="BH31" s="59"/>
+      <c r="BI31" s="59"/>
     </row>
     <row r="32" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A32" s="62"/>
-      <c r="B32" s="3" t="s">
+      <c r="B32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="C32" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D32" s="3" t="s">
+      <c r="D32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E32" s="3" t="s">
+      <c r="E32" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F32" s="3" t="s">
+      <c r="F32" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G32" s="3" t="s">
+      <c r="G32" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H32" s="3" t="s">
+      <c r="H32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I32" s="3" t="s">
+      <c r="I32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J32" s="3" t="s">
+      <c r="J32" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K32" s="3" t="s">
+      <c r="K32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L32" s="3" t="s">
+      <c r="L32" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M32" s="3" t="s">
+      <c r="M32" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N32" s="3" t="s">
+      <c r="N32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="O32" s="3" t="s">
+      <c r="O32" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P32" s="3" t="s">
+      <c r="P32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="Q32" s="3" t="s">
+      <c r="Q32" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="R32" s="3" t="s">
+      <c r="R32" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="S32" s="3" t="s">
+      <c r="S32" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="T32" s="3" t="s">
+      <c r="T32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="U32" s="3" t="s">
+      <c r="U32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="V32" s="3" t="s">
+      <c r="V32" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="W32" s="3" t="s">
+      <c r="W32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X32" s="3" t="s">
+      <c r="X32" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="Y32" s="3" t="s">
+      <c r="Y32" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z32" s="3" t="s">
+      <c r="Z32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AA32" s="3" t="s">
+      <c r="AA32" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AB32" s="3" t="s">
+      <c r="AB32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AC32" s="3" t="s">
+      <c r="AC32" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AD32" s="3" t="s">
+      <c r="AD32" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AE32" s="3" t="s">
+      <c r="AE32" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AF32" s="3" t="s">
+      <c r="AF32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AG32" s="3" t="s">
+      <c r="AG32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AH32" s="3" t="s">
+      <c r="AH32" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AI32" s="3" t="s">
+      <c r="AI32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ32" s="3" t="s">
+      <c r="AJ32" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AK32" s="3" t="s">
+      <c r="AK32" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AL32" s="3" t="s">
+      <c r="AL32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AM32" s="3" t="s">
+      <c r="AM32" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AN32" s="3" t="s">
+      <c r="AN32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AO32" s="3" t="s">
+      <c r="AO32" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AP32" s="3" t="s">
+      <c r="AP32" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AQ32" s="3" t="s">
+      <c r="AQ32" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AR32" s="3" t="s">
+      <c r="AR32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AS32" s="3" t="s">
+      <c r="AS32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AT32" s="3" t="s">
+      <c r="AT32" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AU32" s="3" t="s">
+      <c r="AU32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AV32" s="3" t="s">
+      <c r="AV32" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AW32" s="3" t="s">
+      <c r="AW32" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AX32" s="3" t="s">
+      <c r="AX32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AY32" s="3" t="s">
+      <c r="AY32" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AZ32" s="3" t="s">
+      <c r="AZ32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="BA32" s="3" t="s">
+      <c r="BA32" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="BB32" s="3" t="s">
+      <c r="BB32" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BC32" s="3" t="s">
+      <c r="BC32" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="BD32" s="3" t="s">
+      <c r="BD32" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="BE32" s="3" t="s">
+      <c r="BE32" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="BF32" s="3" t="s">
+      <c r="BF32" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="BG32" s="3" t="s">
+      <c r="BG32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BH32" s="3" t="s">
+      <c r="BH32" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="BI32" s="3" t="s">
+      <c r="BI32" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:61" s="9" customFormat="1">
-      <c r="A33" s="4" t="s">
+    <row r="33" spans="1:61" s="8" customFormat="1">
+      <c r="A33" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B33" s="5">
+      <c r="B33" s="4">
         <v>100</v>
       </c>
-      <c r="C33" s="5">
+      <c r="C33" s="4">
         <v>100</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="4">
         <v>100</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="4">
         <v>100</v>
       </c>
-      <c r="F33" s="5">
+      <c r="F33" s="4">
         <v>100</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="4">
         <v>100</v>
       </c>
-      <c r="H33" s="5">
+      <c r="H33" s="4">
         <v>99.963238055817399</v>
       </c>
-      <c r="I33" s="5">
+      <c r="I33" s="4">
         <v>99.927259210976899</v>
       </c>
-      <c r="J33" s="5">
+      <c r="J33" s="4">
         <v>109.621245095113</v>
       </c>
-      <c r="K33" s="5">
+      <c r="K33" s="4">
         <v>99.820253075455497</v>
       </c>
-      <c r="L33" s="5">
+      <c r="L33" s="4">
         <v>100.46344751737701</v>
       </c>
-      <c r="M33" s="5">
+      <c r="M33" s="4">
         <v>99.993478620100205</v>
       </c>
-      <c r="N33" s="18" t="s">
-[...17 lines deleted...]
-      <c r="T33" s="5">
+      <c r="N33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="P33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="R33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="T33" s="4">
         <v>100</v>
       </c>
-      <c r="U33" s="20">
+      <c r="U33" s="19">
         <v>99.999951837051782</v>
       </c>
-      <c r="V33" s="20">
+      <c r="V33" s="19">
         <v>102.19137498871764</v>
       </c>
-      <c r="W33" s="5">
+      <c r="W33" s="4">
         <v>97.42773902790222</v>
       </c>
-      <c r="X33" s="5">
+      <c r="X33" s="4">
         <v>97.432330885325996</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="7">
         <v>103.26080799763974</v>
       </c>
-      <c r="Z33" s="18" t="s">
-[...17 lines deleted...]
-      <c r="AF33" s="8">
+      <c r="Z33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE33" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF33" s="7">
         <v>100</v>
       </c>
-      <c r="AG33" s="20">
+      <c r="AG33" s="19">
         <v>100</v>
       </c>
-      <c r="AH33" s="20">
+      <c r="AH33" s="19">
         <v>96.1</v>
       </c>
-      <c r="AI33" s="39">
+      <c r="AI33" s="66">
         <v>98.4</v>
       </c>
-      <c r="AJ33" s="35">
+      <c r="AJ33" s="7">
         <v>100.8</v>
       </c>
-      <c r="AK33" s="8">
+      <c r="AK33" s="7">
         <v>150</v>
       </c>
-      <c r="AL33" s="43">
+      <c r="AL33" s="64">
         <v>100</v>
       </c>
-      <c r="AM33" s="43">
+      <c r="AM33" s="64">
         <v>100</v>
       </c>
-      <c r="AN33" s="43">
+      <c r="AN33" s="64">
         <v>100</v>
       </c>
-      <c r="AO33" s="43">
+      <c r="AO33" s="64">
         <v>100</v>
       </c>
-      <c r="AP33" s="43">
+      <c r="AP33" s="64">
         <v>100</v>
       </c>
-      <c r="AQ33" s="43">
+      <c r="AQ33" s="64">
         <v>100</v>
       </c>
-      <c r="AR33" s="35">
+      <c r="AR33" s="7">
         <v>73.7</v>
       </c>
-      <c r="AS33" s="48">
+      <c r="AS33" s="19">
         <v>81.7</v>
       </c>
-      <c r="AT33" s="48">
+      <c r="AT33" s="19">
         <v>98.8</v>
       </c>
-      <c r="AU33" s="39">
+      <c r="AU33" s="66">
         <v>97.4</v>
       </c>
-      <c r="AV33" s="35">
+      <c r="AV33" s="7">
         <v>96.3</v>
       </c>
-      <c r="AW33" s="35">
+      <c r="AW33" s="7">
         <v>100.8</v>
       </c>
-      <c r="AX33" s="59">
+      <c r="AX33" s="67">
         <v>100</v>
       </c>
-      <c r="AY33" s="43">
+      <c r="AY33" s="64">
         <v>100</v>
       </c>
-      <c r="AZ33" s="43">
+      <c r="AZ33" s="64">
         <v>100</v>
       </c>
-      <c r="BA33" s="43">
+      <c r="BA33" s="64">
         <v>99.9</v>
       </c>
-      <c r="BB33" s="43">
+      <c r="BB33" s="64">
         <v>99.9</v>
       </c>
-      <c r="BC33" s="43">
+      <c r="BC33" s="64">
         <v>100</v>
       </c>
-      <c r="BD33" s="43">
+      <c r="BD33" s="64">
         <v>89.2</v>
       </c>
-      <c r="BE33" s="45"/>
-[...6 lines deleted...]
-      <c r="A34" s="10" t="s">
+      <c r="BE33" s="64">
+        <v>92.4</v>
+      </c>
+      <c r="BF33" s="64">
+        <v>95.4</v>
+      </c>
+      <c r="BG33" s="7"/>
+      <c r="BH33" s="7"/>
+      <c r="BI33" s="7"/>
+    </row>
+    <row r="34" spans="1:61" s="8" customFormat="1">
+      <c r="A34" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="11">
+      <c r="B34" s="10">
         <v>100</v>
       </c>
-      <c r="C34" s="11">
+      <c r="C34" s="10">
         <v>100</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D34" s="10">
         <v>100</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="10">
         <v>100</v>
       </c>
-      <c r="F34" s="11">
+      <c r="F34" s="10">
         <v>100</v>
       </c>
-      <c r="G34" s="11">
+      <c r="G34" s="10">
         <v>100</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="10">
         <v>99.9</v>
       </c>
-      <c r="I34" s="11">
+      <c r="I34" s="10">
         <v>99.9</v>
       </c>
-      <c r="J34" s="11">
+      <c r="J34" s="10">
         <v>126.2</v>
       </c>
-      <c r="K34" s="11">
+      <c r="K34" s="10">
         <v>101.9</v>
       </c>
-      <c r="L34" s="11">
+      <c r="L34" s="10">
         <v>100.3</v>
       </c>
-      <c r="M34" s="11">
+      <c r="M34" s="10">
         <v>99</v>
       </c>
-      <c r="N34" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T34" s="11">
+      <c r="N34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="10">
         <v>104.5</v>
       </c>
-      <c r="U34" s="12">
+      <c r="U34" s="11">
         <v>102.8</v>
       </c>
-      <c r="V34" s="12">
+      <c r="V34" s="11">
         <v>133.05169064569037</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="10">
         <v>124.56290822455782</v>
       </c>
-      <c r="X34" s="11">
+      <c r="X34" s="10">
         <v>124.52216773160502</v>
       </c>
-      <c r="Y34" s="12">
+      <c r="Y34" s="11">
         <v>129.31700406399293</v>
       </c>
-      <c r="Z34" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF34" s="12">
+      <c r="Z34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="11">
         <v>101.1</v>
       </c>
-      <c r="AG34" s="12">
+      <c r="AG34" s="11">
         <v>105.7</v>
       </c>
-      <c r="AH34" s="12">
+      <c r="AH34" s="11">
         <v>106</v>
       </c>
-      <c r="AI34" s="36">
+      <c r="AI34" s="11">
         <v>104.5</v>
       </c>
-      <c r="AJ34" s="36">
+      <c r="AJ34" s="11">
         <v>104.4</v>
       </c>
-      <c r="AK34" s="12">
+      <c r="AK34" s="11">
         <v>227.3</v>
       </c>
-      <c r="AL34" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR34" s="36">
+      <c r="AL34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR34" s="11">
         <v>101.2</v>
       </c>
-      <c r="AS34" s="36">
+      <c r="AS34" s="11">
         <v>106.8</v>
       </c>
-      <c r="AT34" s="36">
+      <c r="AT34" s="11">
         <v>102.8</v>
       </c>
-      <c r="AU34" s="36">
+      <c r="AU34" s="11">
         <v>102.6</v>
       </c>
-      <c r="AV34" s="36">
+      <c r="AV34" s="11">
         <v>102.6</v>
       </c>
-      <c r="AW34" s="36">
+      <c r="AW34" s="11">
         <v>102.9</v>
       </c>
-      <c r="AX34" s="60">
+      <c r="AX34" s="68">
         <v>161.9</v>
       </c>
-      <c r="AY34" s="60">
+      <c r="AY34" s="68">
         <v>161.9</v>
       </c>
-      <c r="AZ34" s="60">
+      <c r="AZ34" s="68">
         <v>161.9</v>
       </c>
-      <c r="BA34" s="60">
+      <c r="BA34" s="68">
         <v>161.80000000000001</v>
       </c>
-      <c r="BB34" s="60">
+      <c r="BB34" s="68">
         <v>161.80000000000001</v>
       </c>
-      <c r="BC34" s="60">
+      <c r="BC34" s="68">
         <v>161.80000000000001</v>
       </c>
-      <c r="BD34" s="31">
+      <c r="BD34" s="27">
         <v>132.4</v>
       </c>
-      <c r="BE34" s="36"/>
-[...6 lines deleted...]
-      <c r="A35" s="10" t="s">
+      <c r="BE34" s="27">
+        <v>133.6</v>
+      </c>
+      <c r="BF34" s="27">
+        <v>115.4</v>
+      </c>
+      <c r="BG34" s="11"/>
+      <c r="BH34" s="11"/>
+      <c r="BI34" s="11"/>
+    </row>
+    <row r="35" spans="1:61" s="8" customFormat="1">
+      <c r="A35" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="11">
+      <c r="B35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="10">
         <v>99.9</v>
       </c>
-      <c r="I35" s="11">
+      <c r="I35" s="10">
         <v>99.9</v>
       </c>
-      <c r="J35" s="11">
+      <c r="J35" s="10">
         <v>99.5</v>
       </c>
-      <c r="K35" s="11">
+      <c r="K35" s="10">
         <v>122.4</v>
       </c>
-      <c r="L35" s="11">
+      <c r="L35" s="10">
         <v>136.5</v>
       </c>
-      <c r="M35" s="11">
+      <c r="M35" s="10">
         <v>134.69999999999999</v>
       </c>
-      <c r="N35" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T35" s="11">
+      <c r="N35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T35" s="10">
         <v>80.2</v>
       </c>
-      <c r="U35" s="12">
+      <c r="U35" s="11">
         <v>83.8</v>
       </c>
-      <c r="V35" s="12">
+      <c r="V35" s="11">
         <v>59.479428401447699</v>
       </c>
-      <c r="W35" s="11">
+      <c r="W35" s="10">
         <v>69.119402588162814</v>
       </c>
-      <c r="X35" s="11">
+      <c r="X35" s="10">
         <v>69.146110626081935</v>
       </c>
-      <c r="Y35" s="12">
+      <c r="Y35" s="11">
         <v>108.63113508175365</v>
       </c>
-      <c r="Z35" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF35" s="12">
+      <c r="Z35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE35" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF35" s="11">
         <v>100</v>
       </c>
-      <c r="AG35" s="12">
+      <c r="AG35" s="11">
         <v>97.8</v>
       </c>
-      <c r="AH35" s="12">
+      <c r="AH35" s="11">
         <v>77.900000000000006</v>
       </c>
-      <c r="AI35" s="36">
+      <c r="AI35" s="11">
         <v>91.5</v>
       </c>
-      <c r="AJ35" s="36">
+      <c r="AJ35" s="11">
         <v>99</v>
       </c>
-      <c r="AK35" s="12">
+      <c r="AK35" s="11">
         <v>109.8</v>
       </c>
-      <c r="AL35" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR35" s="36">
+      <c r="AL35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR35" s="11">
         <v>99.9</v>
       </c>
-      <c r="AS35" s="36">
+      <c r="AS35" s="11">
         <v>97.4</v>
       </c>
-      <c r="AT35" s="36">
+      <c r="AT35" s="11">
         <v>112.9</v>
       </c>
-      <c r="AU35" s="36">
+      <c r="AU35" s="11">
         <v>88.1</v>
       </c>
-      <c r="AV35" s="36">
+      <c r="AV35" s="11">
         <v>81.599999999999994</v>
       </c>
-      <c r="AW35" s="36">
+      <c r="AW35" s="11">
         <v>77.2</v>
       </c>
-      <c r="AX35" s="61" t="s">
-[...15 lines deleted...]
-      <c r="BD35" s="31">
+      <c r="AX35" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB35" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC35" s="11"/>
+      <c r="BD35" s="27">
         <v>97.8</v>
       </c>
-      <c r="BE35" s="36"/>
-[...3 lines deleted...]
-      <c r="BI35" s="50"/>
+      <c r="BE35" s="27">
+        <v>90.2</v>
+      </c>
+      <c r="BF35" s="27">
+        <v>91.9</v>
+      </c>
+      <c r="BG35" s="11"/>
+      <c r="BH35" s="11"/>
+      <c r="BI35" s="11"/>
     </row>
     <row r="36" spans="1:61">
-      <c r="A36" s="10" t="s">
+      <c r="A36" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H36" s="11">
+      <c r="B36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="10">
         <v>100.9</v>
       </c>
-      <c r="I36" s="11">
+      <c r="I36" s="10">
         <v>100.7</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J36" s="10">
         <v>100.4</v>
       </c>
-      <c r="K36" s="11">
+      <c r="K36" s="10">
         <v>100.5</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="10">
         <v>100.9</v>
       </c>
-      <c r="M36" s="11">
+      <c r="M36" s="10">
         <v>99.5</v>
       </c>
-      <c r="N36" s="13" t="s">
-[...17 lines deleted...]
-      <c r="T36" s="11">
+      <c r="N36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="10">
         <v>110.4</v>
       </c>
-      <c r="U36" s="12">
+      <c r="U36" s="11">
         <v>108.1</v>
       </c>
-      <c r="V36" s="12">
+      <c r="V36" s="11">
         <v>105.28333368660651</v>
       </c>
-      <c r="W36" s="11">
+      <c r="W36" s="10">
         <v>102.91624324726749</v>
       </c>
-      <c r="X36" s="11">
+      <c r="X36" s="10">
         <v>102.90632216217388</v>
       </c>
-      <c r="Y36" s="24">
+      <c r="Y36" s="23">
         <v>121.121796575961</v>
       </c>
-      <c r="Z36" s="13" t="s">
-[...17 lines deleted...]
-      <c r="AF36" s="12">
+      <c r="Z36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE36" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF36" s="11">
         <v>111.8</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AG36" s="11">
         <v>113.3</v>
       </c>
-      <c r="AH36" s="12">
+      <c r="AH36" s="11">
         <v>114.7</v>
       </c>
-      <c r="AI36" s="36">
+      <c r="AI36" s="11">
         <v>112.6</v>
       </c>
-      <c r="AJ36" s="36">
+      <c r="AJ36" s="11">
         <v>112.5</v>
       </c>
-      <c r="AK36" s="24">
+      <c r="AK36" s="23">
         <v>114.4</v>
       </c>
-      <c r="AL36" s="31" t="s">
-[...17 lines deleted...]
-      <c r="AR36" s="36">
+      <c r="AL36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ36" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR36" s="11">
         <v>100.4</v>
       </c>
-      <c r="AS36" s="36">
+      <c r="AS36" s="11">
         <v>104</v>
       </c>
-      <c r="AT36" s="36">
+      <c r="AT36" s="11">
         <v>111.2</v>
       </c>
-      <c r="AU36" s="36">
+      <c r="AU36" s="11">
         <v>108</v>
       </c>
-      <c r="AV36" s="36">
+      <c r="AV36" s="11">
         <v>102.7</v>
       </c>
-      <c r="AW36" s="36">
+      <c r="AW36" s="11">
         <v>105.4</v>
       </c>
-      <c r="AX36" s="60" t="s">
-[...15 lines deleted...]
-      <c r="BD36" s="31">
+      <c r="AX36" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY36" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ36" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA36" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB36" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC36" s="11"/>
+      <c r="BD36" s="27">
         <v>97.3</v>
       </c>
-      <c r="BE36" s="36"/>
-[...3 lines deleted...]
-      <c r="BI36" s="50"/>
+      <c r="BE36" s="27">
+        <v>93</v>
+      </c>
+      <c r="BF36" s="27">
+        <v>96.2</v>
+      </c>
+      <c r="BG36" s="11"/>
+      <c r="BH36" s="11"/>
+      <c r="BI36" s="11"/>
     </row>
     <row r="37" spans="1:61">
-      <c r="A37" s="10" t="s">
+      <c r="A37" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="23">
+      <c r="B37" s="22">
         <v>100</v>
       </c>
-      <c r="C37" s="23">
+      <c r="C37" s="22">
         <v>100</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D37" s="22">
         <v>100</v>
       </c>
-      <c r="E37" s="23">
+      <c r="E37" s="22">
         <v>100</v>
       </c>
-      <c r="F37" s="23">
+      <c r="F37" s="22">
         <v>100</v>
       </c>
-      <c r="G37" s="23">
+      <c r="G37" s="22">
         <v>100</v>
       </c>
-      <c r="H37" s="23">
+      <c r="H37" s="22">
         <v>99.9</v>
       </c>
-      <c r="I37" s="25">
+      <c r="I37" s="24">
         <v>99.8</v>
       </c>
-      <c r="J37" s="23">
+      <c r="J37" s="22">
         <v>107.9</v>
       </c>
-      <c r="K37" s="23">
+      <c r="K37" s="22">
         <v>59.5</v>
       </c>
-      <c r="L37" s="23">
+      <c r="L37" s="22">
         <v>58.3</v>
       </c>
-      <c r="M37" s="23">
+      <c r="M37" s="22">
         <v>57.9</v>
       </c>
-      <c r="N37" s="26" t="s">
-[...17 lines deleted...]
-      <c r="T37" s="23">
+      <c r="N37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="P37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="R37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="S37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="T37" s="22">
         <v>123.1</v>
       </c>
-      <c r="U37" s="27">
+      <c r="U37" s="26">
         <v>119.7</v>
       </c>
-      <c r="V37" s="24">
+      <c r="V37" s="23">
         <v>119.48646447923588</v>
       </c>
-      <c r="W37" s="23">
+      <c r="W37" s="22">
         <v>114.02605832510912</v>
       </c>
-      <c r="X37" s="23">
+      <c r="X37" s="22">
         <v>113.99939899178746</v>
       </c>
-      <c r="Y37" s="29" t="s">
-[...26 lines deleted...]
-      <c r="AH37" s="34" t="s">
+      <c r="Y37" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE37" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF37" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG37" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH37" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="AI37" s="40" t="s">
+      <c r="AI37" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="AJ37" s="37">
+      <c r="AJ37" s="23">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK37" s="29">
+      <c r="AK37" s="28">
         <v>1.2</v>
       </c>
-      <c r="AL37" s="40">
+      <c r="AL37" s="32">
         <v>100</v>
       </c>
-      <c r="AM37" s="40">
+      <c r="AM37" s="32">
         <v>100</v>
       </c>
-      <c r="AN37" s="40">
+      <c r="AN37" s="32">
         <v>100</v>
       </c>
-      <c r="AO37" s="40">
+      <c r="AO37" s="32">
         <v>100</v>
       </c>
-      <c r="AP37" s="40">
+      <c r="AP37" s="32">
         <v>100</v>
       </c>
-      <c r="AQ37" s="40">
+      <c r="AQ37" s="32">
         <v>100</v>
       </c>
-      <c r="AR37" s="40">
+      <c r="AR37" s="32">
         <v>63.1</v>
       </c>
-      <c r="AS37" s="31">
+      <c r="AS37" s="27">
         <v>66.2</v>
       </c>
-      <c r="AT37" s="40">
+      <c r="AT37" s="32">
         <v>68.7</v>
       </c>
-      <c r="AU37" s="40">
+      <c r="AU37" s="32">
         <v>71.5</v>
       </c>
-      <c r="AV37" s="37">
+      <c r="AV37" s="23">
         <v>74</v>
       </c>
-      <c r="AW37" s="37">
+      <c r="AW37" s="23">
         <v>103.1</v>
       </c>
-      <c r="AX37" s="60" t="s">
-[...22 lines deleted...]
-      <c r="BI37" s="51"/>
+      <c r="AX37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC37" s="23"/>
+      <c r="BD37" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE37" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF37" s="27">
+        <v>87.1</v>
+      </c>
+      <c r="BG37" s="23"/>
+      <c r="BH37" s="23"/>
+      <c r="BI37" s="23"/>
     </row>
     <row r="38" spans="1:61">
-      <c r="A38" s="22" t="s">
+      <c r="A38" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH38" s="13" t="s">
+      <c r="B38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH38" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="AI38" s="31" t="s">
+      <c r="AI38" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AJ38" s="31" t="s">
+      <c r="AJ38" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AK38" s="31" t="s">
+      <c r="AK38" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AL38" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AM38" s="31" t="s">
+      <c r="AL38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM38" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="AN38" s="31" t="s">
-[...64 lines deleted...]
-      </c>
+      <c r="AN38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX38" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF38" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG38" s="27"/>
+      <c r="BH38" s="27"/>
+      <c r="BI38" s="27"/>
     </row>
     <row r="39" spans="1:61">
-      <c r="A39" s="10" t="s">
+      <c r="A39" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="13" t="s">
-[...178 lines deleted...]
-      </c>
+      <c r="B39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX39" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY39" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ39" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA39" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB39" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC39" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD39" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE39" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF39" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG39" s="12"/>
+      <c r="BH39" s="12"/>
+      <c r="BI39" s="12"/>
     </row>
     <row r="40" spans="1:61">
-      <c r="A40" s="54"/>
-[...47 lines deleted...]
-      <c r="AW40" s="57"/>
+      <c r="A40" s="33"/>
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="34"/>
+      <c r="K40" s="34"/>
+      <c r="L40" s="34"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="34"/>
+      <c r="O40" s="34"/>
+      <c r="P40" s="34"/>
+      <c r="Q40" s="34"/>
+      <c r="R40" s="34"/>
+      <c r="S40" s="34"/>
+      <c r="T40" s="34"/>
+      <c r="U40" s="34"/>
+      <c r="V40" s="34"/>
+      <c r="W40" s="34"/>
+      <c r="X40" s="34"/>
+      <c r="Y40" s="34"/>
+      <c r="Z40" s="34"/>
+      <c r="AA40" s="34"/>
+      <c r="AB40" s="34"/>
+      <c r="AC40" s="34"/>
+      <c r="AD40" s="34"/>
+      <c r="AE40" s="34"/>
+      <c r="AF40" s="35"/>
+      <c r="AG40" s="34"/>
+      <c r="AH40" s="34"/>
+      <c r="AI40" s="35"/>
+      <c r="AJ40" s="35"/>
+      <c r="AK40" s="35"/>
+      <c r="AL40" s="35"/>
+      <c r="AM40" s="35"/>
+      <c r="AN40" s="35"/>
+      <c r="AO40" s="35"/>
+      <c r="AP40" s="35"/>
+      <c r="AQ40" s="35"/>
+      <c r="AR40" s="35"/>
+      <c r="AS40" s="35"/>
+      <c r="AT40" s="35"/>
+      <c r="AU40" s="35"/>
+      <c r="AV40" s="35"/>
+      <c r="AW40" s="35"/>
     </row>
     <row r="41" spans="1:61">
-      <c r="B41" s="16"/>
-[...10 lines deleted...]
-      <c r="M41" s="16"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
     </row>
     <row r="42" spans="1:61" ht="18">
-      <c r="B42" s="2" t="s">
+      <c r="A42" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="Z42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B42" s="63"/>
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="63"/>
+      <c r="O42" s="63"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="63"/>
+      <c r="R42" s="63"/>
+      <c r="S42" s="63"/>
+      <c r="T42" s="63"/>
+      <c r="U42" s="63"/>
+      <c r="V42" s="63"/>
+      <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
+      <c r="Y42" s="63"/>
+      <c r="Z42" s="63"/>
+      <c r="AA42" s="63"/>
+      <c r="AB42" s="63"/>
+      <c r="AC42" s="63"/>
+      <c r="AD42" s="63"/>
+      <c r="AE42" s="63"/>
+      <c r="AF42" s="63"/>
+      <c r="AG42" s="63"/>
+      <c r="AH42" s="63"/>
+      <c r="AI42" s="63"/>
+      <c r="AJ42" s="63"/>
+      <c r="AK42" s="63"/>
+      <c r="AL42" s="63"/>
+      <c r="AM42" s="63"/>
+      <c r="AN42" s="63"/>
+      <c r="AO42" s="63"/>
+      <c r="AP42" s="63"/>
+      <c r="AQ42" s="63"/>
+      <c r="AR42" s="63"/>
+      <c r="AS42" s="63"/>
+      <c r="AT42" s="63"/>
+      <c r="AU42" s="63"/>
+      <c r="AV42" s="63"/>
+      <c r="AW42" s="63"/>
+      <c r="AX42" s="63"/>
+      <c r="AY42" s="63"/>
+      <c r="AZ42" s="63"/>
+      <c r="BA42" s="63"/>
+      <c r="BB42" s="63"/>
+      <c r="BC42" s="63"/>
+      <c r="BD42" s="63"/>
+      <c r="BE42" s="63"/>
+      <c r="BF42" s="63"/>
+      <c r="BG42" s="63"/>
+      <c r="BH42" s="63"/>
+      <c r="BI42" s="63"/>
     </row>
     <row r="43" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J43" s="64" t="s">
+      <c r="J43" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="K43" s="64"/>
-[...2 lines deleted...]
-      <c r="AH43" s="64" t="s">
+      <c r="K43" s="61"/>
+      <c r="L43" s="61"/>
+      <c r="M43" s="61"/>
+      <c r="V43" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AI43" s="64"/>
-[...1 lines deleted...]
-      <c r="AK43" s="64"/>
+      <c r="W43" s="61"/>
+      <c r="X43" s="61"/>
+      <c r="Y43" s="61"/>
+      <c r="AH43" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="61"/>
+      <c r="AJ43" s="61"/>
+      <c r="AK43" s="61"/>
+      <c r="AT43" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU43" s="61"/>
+      <c r="AV43" s="61"/>
+      <c r="AW43" s="61"/>
+      <c r="BF43" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG43" s="61"/>
+      <c r="BH43" s="61"/>
+      <c r="BI43" s="61"/>
     </row>
     <row r="44" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A44" s="62"/>
-      <c r="B44" s="63" t="s">
+      <c r="B44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="63"/>
-[...10 lines deleted...]
-      <c r="N44" s="63" t="s">
+      <c r="C44" s="59"/>
+      <c r="D44" s="59"/>
+      <c r="E44" s="59"/>
+      <c r="F44" s="59"/>
+      <c r="G44" s="59"/>
+      <c r="H44" s="59"/>
+      <c r="I44" s="59"/>
+      <c r="J44" s="59"/>
+      <c r="K44" s="59"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="59"/>
+      <c r="N44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="O44" s="63"/>
-[...10 lines deleted...]
-      <c r="Z44" s="63" t="s">
+      <c r="O44" s="59"/>
+      <c r="P44" s="59"/>
+      <c r="Q44" s="59"/>
+      <c r="R44" s="59"/>
+      <c r="S44" s="59"/>
+      <c r="T44" s="59"/>
+      <c r="U44" s="59"/>
+      <c r="V44" s="59"/>
+      <c r="W44" s="59"/>
+      <c r="X44" s="59"/>
+      <c r="Y44" s="59"/>
+      <c r="Z44" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="AA44" s="63"/>
-[...10 lines deleted...]
-      <c r="AL44" s="63" t="s">
+      <c r="AA44" s="59"/>
+      <c r="AB44" s="59"/>
+      <c r="AC44" s="59"/>
+      <c r="AD44" s="59"/>
+      <c r="AE44" s="59"/>
+      <c r="AF44" s="59"/>
+      <c r="AG44" s="59"/>
+      <c r="AH44" s="59"/>
+      <c r="AI44" s="59"/>
+      <c r="AJ44" s="59"/>
+      <c r="AK44" s="59"/>
+      <c r="AL44" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="AM44" s="63"/>
-[...10 lines deleted...]
-      <c r="AX44" s="63" t="s">
+      <c r="AM44" s="59"/>
+      <c r="AN44" s="59"/>
+      <c r="AO44" s="59"/>
+      <c r="AP44" s="59"/>
+      <c r="AQ44" s="59"/>
+      <c r="AR44" s="59"/>
+      <c r="AS44" s="59"/>
+      <c r="AT44" s="59"/>
+      <c r="AU44" s="59"/>
+      <c r="AV44" s="59"/>
+      <c r="AW44" s="59"/>
+      <c r="AX44" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="AY44" s="63"/>
-[...9 lines deleted...]
-      <c r="BI44" s="63"/>
+      <c r="AY44" s="59"/>
+      <c r="AZ44" s="59"/>
+      <c r="BA44" s="59"/>
+      <c r="BB44" s="59"/>
+      <c r="BC44" s="59"/>
+      <c r="BD44" s="59"/>
+      <c r="BE44" s="59"/>
+      <c r="BF44" s="59"/>
+      <c r="BG44" s="59"/>
+      <c r="BH44" s="59"/>
+      <c r="BI44" s="59"/>
     </row>
     <row r="45" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A45" s="62"/>
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="C45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D45" s="3" t="s">
+      <c r="D45" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E45" s="3" t="s">
+      <c r="E45" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F45" s="3" t="s">
+      <c r="F45" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G45" s="3" t="s">
+      <c r="G45" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="H45" s="3" t="s">
+      <c r="H45" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I45" s="3" t="s">
+      <c r="I45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J45" s="3" t="s">
+      <c r="J45" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="K45" s="3" t="s">
+      <c r="K45" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L45" s="3" t="s">
+      <c r="L45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="M45" s="3" t="s">
+      <c r="M45" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N45" s="3" t="s">
+      <c r="N45" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="O45" s="3" t="s">
+      <c r="O45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P45" s="3" t="s">
+      <c r="P45" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="Q45" s="3" t="s">
+      <c r="Q45" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="R45" s="3" t="s">
+      <c r="R45" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="S45" s="3" t="s">
+      <c r="S45" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="T45" s="3" t="s">
+      <c r="T45" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="U45" s="3" t="s">
+      <c r="U45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="V45" s="3" t="s">
+      <c r="V45" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="W45" s="3" t="s">
+      <c r="W45" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X45" s="3" t="s">
+      <c r="X45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="Y45" s="3" t="s">
+      <c r="Y45" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z45" s="3" t="s">
+      <c r="Z45" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AA45" s="3" t="s">
+      <c r="AA45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AB45" s="3" t="s">
+      <c r="AB45" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AC45" s="3" t="s">
+      <c r="AC45" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AD45" s="3" t="s">
+      <c r="AD45" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AE45" s="3" t="s">
+      <c r="AE45" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AF45" s="3" t="s">
+      <c r="AF45" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AG45" s="3" t="s">
+      <c r="AG45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AH45" s="3" t="s">
+      <c r="AH45" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AI45" s="3" t="s">
+      <c r="AI45" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ45" s="3" t="s">
+      <c r="AJ45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AK45" s="3" t="s">
+      <c r="AK45" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AL45" s="3" t="s">
+      <c r="AL45" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AM45" s="3" t="s">
+      <c r="AM45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AN45" s="3" t="s">
+      <c r="AN45" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AO45" s="3" t="s">
+      <c r="AO45" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AP45" s="3" t="s">
+      <c r="AP45" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AQ45" s="3" t="s">
+      <c r="AQ45" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AR45" s="3" t="s">
+      <c r="AR45" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="AS45" s="3" t="s">
+      <c r="AS45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AT45" s="3" t="s">
+      <c r="AT45" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="AU45" s="3" t="s">
+      <c r="AU45" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AV45" s="3" t="s">
+      <c r="AV45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="AW45" s="3" t="s">
+      <c r="AW45" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AX45" s="3" t="s">
+      <c r="AX45" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="AY45" s="3" t="s">
+      <c r="AY45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AZ45" s="3" t="s">
+      <c r="AZ45" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="BA45" s="3" t="s">
+      <c r="BA45" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="BB45" s="3" t="s">
+      <c r="BB45" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="BC45" s="3" t="s">
+      <c r="BC45" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="BD45" s="3" t="s">
+      <c r="BD45" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="BE45" s="3" t="s">
+      <c r="BE45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="BF45" s="3" t="s">
+      <c r="BF45" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="BG45" s="3" t="s">
+      <c r="BG45" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BH45" s="3" t="s">
+      <c r="BH45" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="BI45" s="3" t="s">
+      <c r="BI45" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" spans="1:61" s="9" customFormat="1">
-      <c r="A46" s="4" t="s">
+    <row r="46" spans="1:61" s="8" customFormat="1">
+      <c r="A46" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B46" s="5">
+      <c r="B46" s="4">
         <v>77.834841842870702</v>
       </c>
-      <c r="C46" s="5">
+      <c r="C46" s="4">
         <v>84.0956282269116</v>
       </c>
-      <c r="D46" s="5">
+      <c r="D46" s="4">
         <v>84.663660736368001</v>
       </c>
-      <c r="E46" s="5">
+      <c r="E46" s="4">
         <v>89.302663771210604</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="4">
         <v>90.123149991383201</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="4">
         <v>92.829722370228495</v>
       </c>
-      <c r="H46" s="5">
+      <c r="H46" s="4">
         <v>91.404235278619794</v>
       </c>
-      <c r="I46" s="5">
+      <c r="I46" s="4">
         <v>90.561680906010096</v>
       </c>
-      <c r="J46" s="5">
+      <c r="J46" s="4">
         <v>89.983831279222301</v>
       </c>
-      <c r="K46" s="5">
+      <c r="K46" s="4">
         <v>90.8070887900858</v>
       </c>
-      <c r="L46" s="5">
+      <c r="L46" s="4">
         <v>90.778857325193002</v>
       </c>
-      <c r="M46" s="5">
+      <c r="M46" s="4">
         <v>91.168589777192906</v>
       </c>
-      <c r="N46" s="21">
+      <c r="N46" s="20">
         <v>96.833194791020901</v>
       </c>
-      <c r="O46" s="5">
+      <c r="O46" s="4">
         <v>100.8</v>
       </c>
-      <c r="P46" s="5">
+      <c r="P46" s="4">
         <v>101.1</v>
       </c>
-      <c r="Q46" s="5">
+      <c r="Q46" s="4">
         <v>97.8</v>
       </c>
-      <c r="R46" s="5">
+      <c r="R46" s="4">
         <v>94.6</v>
       </c>
-      <c r="S46" s="5">
+      <c r="S46" s="4">
         <v>93.4</v>
       </c>
-      <c r="T46" s="5">
+      <c r="T46" s="4">
         <v>97</v>
       </c>
-      <c r="U46" s="20">
+      <c r="U46" s="19">
         <v>99.760574781547447</v>
       </c>
-      <c r="V46" s="8">
+      <c r="V46" s="7">
         <v>100.71603904548923</v>
       </c>
-      <c r="W46" s="5">
+      <c r="W46" s="4">
         <v>100.15075910987295</v>
       </c>
-      <c r="X46" s="5">
+      <c r="X46" s="4">
         <v>99.8620635076431</v>
       </c>
-      <c r="Y46" s="8">
+      <c r="Y46" s="7">
         <v>98.508492070874937</v>
       </c>
-      <c r="Z46" s="21">
+      <c r="Z46" s="20">
         <v>98.717665275130713</v>
       </c>
-      <c r="AA46" s="5">
+      <c r="AA46" s="4">
         <v>81.944380708680924</v>
       </c>
-      <c r="AB46" s="5">
+      <c r="AB46" s="4">
         <v>82.962963515630705</v>
       </c>
-      <c r="AC46" s="5">
+      <c r="AC46" s="4">
         <v>80.705285543643072</v>
       </c>
-      <c r="AD46" s="5">
+      <c r="AD46" s="4">
         <v>80.355200566269886</v>
       </c>
-      <c r="AE46" s="5">
+      <c r="AE46" s="4">
         <v>79.043586704547693</v>
       </c>
-      <c r="AF46" s="8">
+      <c r="AF46" s="7">
         <v>78</v>
       </c>
-      <c r="AG46" s="20">
+      <c r="AG46" s="19">
         <v>78.099999999999994</v>
       </c>
-      <c r="AH46" s="8">
+      <c r="AH46" s="7">
         <v>79.099999999999994</v>
       </c>
-      <c r="AI46" s="35">
+      <c r="AI46" s="7">
         <v>79.099999999999994</v>
       </c>
-      <c r="AJ46" s="35">
+      <c r="AJ46" s="7">
         <v>78.900000000000006</v>
       </c>
-      <c r="AK46" s="8">
+      <c r="AK46" s="7">
         <v>78.5</v>
       </c>
-      <c r="AL46" s="42">
+      <c r="AL46" s="65">
         <v>95.8</v>
       </c>
-      <c r="AM46" s="43">
+      <c r="AM46" s="64">
         <v>98.8</v>
       </c>
-      <c r="AN46" s="43">
+      <c r="AN46" s="64">
         <v>85.5</v>
       </c>
-      <c r="AO46" s="35">
+      <c r="AO46" s="7">
         <v>84.7</v>
       </c>
-      <c r="AP46" s="35">
+      <c r="AP46" s="7">
         <v>83.5</v>
       </c>
-      <c r="AQ46" s="35">
+      <c r="AQ46" s="7">
         <v>87.8</v>
       </c>
-      <c r="AR46" s="35">
+      <c r="AR46" s="7">
         <v>87.5</v>
       </c>
-      <c r="AS46" s="48">
+      <c r="AS46" s="19">
         <v>89.8</v>
       </c>
-      <c r="AT46" s="35">
+      <c r="AT46" s="7">
         <v>91.3</v>
       </c>
-      <c r="AU46" s="35">
+      <c r="AU46" s="7">
         <v>92.7</v>
       </c>
-      <c r="AV46" s="35">
+      <c r="AV46" s="7">
         <v>94.5</v>
       </c>
-      <c r="AW46" s="35">
+      <c r="AW46" s="7">
         <v>98</v>
       </c>
-      <c r="AX46" s="59">
+      <c r="AX46" s="67">
         <v>77.7</v>
       </c>
-      <c r="AY46" s="43">
+      <c r="AY46" s="64">
         <v>88.2</v>
       </c>
-      <c r="AZ46" s="43">
+      <c r="AZ46" s="64">
         <v>101.2</v>
       </c>
-      <c r="BA46" s="43">
+      <c r="BA46" s="64">
         <v>102.1</v>
       </c>
-      <c r="BB46" s="43">
+      <c r="BB46" s="64">
         <v>101.3</v>
       </c>
-      <c r="BC46" s="43">
+      <c r="BC46" s="64">
         <v>101</v>
       </c>
-      <c r="BD46" s="43">
+      <c r="BD46" s="64">
         <v>101</v>
       </c>
-      <c r="BE46" s="45"/>
-[...6 lines deleted...]
-      <c r="A47" s="10" t="s">
+      <c r="BE46" s="64">
+        <v>99.9</v>
+      </c>
+      <c r="BF46" s="64">
+        <v>98.9</v>
+      </c>
+      <c r="BG46" s="7"/>
+      <c r="BH46" s="7"/>
+      <c r="BI46" s="7"/>
+    </row>
+    <row r="47" spans="1:61" s="8" customFormat="1">
+      <c r="A47" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B47" s="11">
+      <c r="B47" s="10">
         <v>64.099999999999994</v>
       </c>
-      <c r="C47" s="11">
+      <c r="C47" s="10">
         <v>75</v>
       </c>
-      <c r="D47" s="11">
+      <c r="D47" s="10">
         <v>70.7</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="10">
         <v>80.2</v>
       </c>
-      <c r="F47" s="11">
+      <c r="F47" s="10">
         <v>81.5</v>
       </c>
-      <c r="G47" s="11">
+      <c r="G47" s="10">
         <v>83.9</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H47" s="10">
         <v>76.900000000000006</v>
       </c>
-      <c r="I47" s="11">
+      <c r="I47" s="10">
         <v>74.8</v>
       </c>
-      <c r="J47" s="11">
+      <c r="J47" s="10">
         <v>74.599999999999994</v>
       </c>
-      <c r="K47" s="11">
+      <c r="K47" s="10">
         <v>75.3</v>
       </c>
-      <c r="L47" s="11">
+      <c r="L47" s="10">
         <v>77.099999999999994</v>
       </c>
-      <c r="M47" s="11">
+      <c r="M47" s="10">
         <v>80.2</v>
       </c>
-      <c r="N47" s="11">
+      <c r="N47" s="10">
         <v>108</v>
       </c>
-      <c r="O47" s="11">
+      <c r="O47" s="10">
         <v>113.2</v>
       </c>
-      <c r="P47" s="11">
+      <c r="P47" s="10">
         <v>120.9</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="10">
         <v>100.5</v>
       </c>
-      <c r="R47" s="11">
+      <c r="R47" s="10">
         <v>96</v>
       </c>
-      <c r="S47" s="11">
+      <c r="S47" s="10">
         <v>97.9</v>
       </c>
-      <c r="T47" s="11">
+      <c r="T47" s="10">
         <v>103.6</v>
       </c>
-      <c r="U47" s="12">
+      <c r="U47" s="11">
         <v>106.87077898402264</v>
       </c>
-      <c r="V47" s="12">
+      <c r="V47" s="11">
         <v>105.38684358956371</v>
       </c>
-      <c r="W47" s="11">
+      <c r="W47" s="10">
         <v>103.25060393643682</v>
       </c>
-      <c r="X47" s="11">
+      <c r="X47" s="10">
         <v>101.92543753838751</v>
       </c>
-      <c r="Y47" s="12">
+      <c r="Y47" s="11">
         <v>101.52618331324514</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="10">
         <v>112.43256122450266</v>
       </c>
-      <c r="AA47" s="11">
+      <c r="AA47" s="10">
         <v>87.515182454987368</v>
       </c>
-      <c r="AB47" s="11">
+      <c r="AB47" s="10">
         <v>99.144761320359763</v>
       </c>
-      <c r="AC47" s="11">
+      <c r="AC47" s="10">
         <v>101.07696921383807</v>
       </c>
-      <c r="AD47" s="11">
+      <c r="AD47" s="10">
         <v>96.492266023340378</v>
       </c>
-      <c r="AE47" s="11">
+      <c r="AE47" s="10">
         <v>92.88275894616234</v>
       </c>
-      <c r="AF47" s="12">
+      <c r="AF47" s="11">
         <v>89.7</v>
       </c>
-      <c r="AG47" s="12">
+      <c r="AG47" s="11">
         <v>90.1</v>
       </c>
-      <c r="AH47" s="12">
+      <c r="AH47" s="11">
         <v>91</v>
       </c>
-      <c r="AI47" s="36">
+      <c r="AI47" s="11">
         <v>90</v>
       </c>
-      <c r="AJ47" s="36">
+      <c r="AJ47" s="11">
         <v>88.3</v>
       </c>
-      <c r="AK47" s="12">
+      <c r="AK47" s="11">
         <v>86.3</v>
       </c>
-      <c r="AL47" s="41">
+      <c r="AL47" s="29">
         <v>111.1</v>
       </c>
-      <c r="AM47" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AN47" s="31">
+      <c r="AM47" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN47" s="27">
         <v>88</v>
       </c>
-      <c r="AO47" s="36">
+      <c r="AO47" s="11">
         <v>88.5</v>
       </c>
-      <c r="AP47" s="36">
+      <c r="AP47" s="11">
         <v>89.2</v>
       </c>
-      <c r="AQ47" s="36">
+      <c r="AQ47" s="11">
         <v>91.7</v>
       </c>
-      <c r="AR47" s="36">
+      <c r="AR47" s="11">
         <v>89.5</v>
       </c>
-      <c r="AS47" s="36">
+      <c r="AS47" s="11">
         <v>91.9</v>
       </c>
-      <c r="AT47" s="36">
+      <c r="AT47" s="11">
         <v>93.9</v>
       </c>
-      <c r="AU47" s="36">
+      <c r="AU47" s="11">
         <v>94.6</v>
       </c>
-      <c r="AV47" s="36">
+      <c r="AV47" s="11">
         <v>96.6</v>
       </c>
-      <c r="AW47" s="36">
+      <c r="AW47" s="11">
         <v>101.3</v>
       </c>
-      <c r="AX47" s="60">
+      <c r="AX47" s="68">
         <v>44.4</v>
       </c>
-      <c r="AY47" s="60">
+      <c r="AY47" s="68">
         <v>59.8</v>
       </c>
-      <c r="AZ47" s="60">
+      <c r="AZ47" s="68">
         <v>63</v>
       </c>
-      <c r="BA47" s="60">
+      <c r="BA47" s="68">
         <v>59.7</v>
       </c>
-      <c r="BB47" s="60">
+      <c r="BB47" s="68">
         <v>59.2</v>
       </c>
-      <c r="BC47" s="60">
+      <c r="BC47" s="68">
         <v>59.1</v>
       </c>
-      <c r="BD47" s="31">
+      <c r="BD47" s="27">
         <v>58.4</v>
       </c>
-      <c r="BE47" s="36"/>
-[...6 lines deleted...]
-      <c r="A48" s="10" t="s">
+      <c r="BE47" s="27">
+        <v>53.1</v>
+      </c>
+      <c r="BF47" s="27">
+        <v>50.1</v>
+      </c>
+      <c r="BG47" s="11"/>
+      <c r="BH47" s="11"/>
+      <c r="BI47" s="11"/>
+    </row>
+    <row r="48" spans="1:61" s="8" customFormat="1">
+      <c r="A48" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="11">
+      <c r="B48" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="10">
         <v>129</v>
       </c>
-      <c r="D48" s="11">
+      <c r="D48" s="10">
         <v>184.7</v>
       </c>
-      <c r="E48" s="13" t="s">
+      <c r="E48" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F48" s="13" t="s">
+      <c r="F48" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="G48" s="13" t="s">
+      <c r="G48" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="10">
         <v>281.3</v>
       </c>
-      <c r="I48" s="11">
+      <c r="I48" s="10">
         <v>207.7</v>
       </c>
-      <c r="J48" s="11">
+      <c r="J48" s="10">
         <v>184.3</v>
       </c>
-      <c r="K48" s="11">
+      <c r="K48" s="10">
         <v>160</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L48" s="10">
         <v>154.80000000000001</v>
       </c>
-      <c r="M48" s="11">
+      <c r="M48" s="10">
         <v>283.8</v>
       </c>
-      <c r="N48" s="13">
+      <c r="N48" s="12">
         <v>97.2</v>
       </c>
-      <c r="O48" s="11">
+      <c r="O48" s="10">
         <v>100.6</v>
       </c>
-      <c r="P48" s="11">
+      <c r="P48" s="10">
         <v>101.7</v>
       </c>
-      <c r="Q48" s="13">
+      <c r="Q48" s="12">
         <v>87.9</v>
       </c>
-      <c r="R48" s="13">
+      <c r="R48" s="12">
         <v>74.8</v>
       </c>
-      <c r="S48" s="13">
+      <c r="S48" s="12">
         <v>55.6</v>
       </c>
-      <c r="T48" s="11">
+      <c r="T48" s="10">
         <v>44.3</v>
       </c>
-      <c r="U48" s="12">
+      <c r="U48" s="11">
         <v>36.752363282975523</v>
       </c>
-      <c r="V48" s="12">
+      <c r="V48" s="11">
         <v>33.443202829809465</v>
       </c>
-      <c r="W48" s="11">
+      <c r="W48" s="10">
         <v>30.680728667305839</v>
       </c>
-      <c r="X48" s="11">
+      <c r="X48" s="10">
         <v>29.631740152432499</v>
       </c>
-      <c r="Y48" s="12">
+      <c r="Y48" s="11">
         <v>77.31676648925631</v>
       </c>
-      <c r="Z48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="AB48" s="11">
+      <c r="Z48" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA48" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB48" s="10">
         <v>33.333333333333329</v>
       </c>
-      <c r="AC48" s="13">
+      <c r="AC48" s="12">
         <v>95</v>
       </c>
-      <c r="AD48" s="13">
+      <c r="AD48" s="12">
         <v>132</v>
       </c>
-      <c r="AE48" s="13">
+      <c r="AE48" s="12">
         <v>191.40307692307695</v>
       </c>
-      <c r="AF48" s="12">
+      <c r="AF48" s="11">
         <v>223.3</v>
       </c>
-      <c r="AG48" s="12">
+      <c r="AG48" s="11">
         <v>223.3</v>
       </c>
-      <c r="AH48" s="12">
+      <c r="AH48" s="11">
         <v>232.7</v>
       </c>
-      <c r="AI48" s="36">
+      <c r="AI48" s="11">
         <v>345.2</v>
       </c>
-      <c r="AJ48" s="36">
+      <c r="AJ48" s="11">
         <v>345.2</v>
       </c>
-      <c r="AK48" s="12">
+      <c r="AK48" s="11">
         <v>293.60000000000002</v>
       </c>
-      <c r="AL48" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AN48" s="31">
+      <c r="AL48" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM48" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN48" s="27">
         <v>120</v>
       </c>
-      <c r="AO48" s="31">
+      <c r="AO48" s="27">
         <v>105</v>
       </c>
-      <c r="AP48" s="31">
+      <c r="AP48" s="27">
         <v>105.9</v>
       </c>
-      <c r="AQ48" s="31">
+      <c r="AQ48" s="27">
         <v>108.2</v>
       </c>
-      <c r="AR48" s="36">
+      <c r="AR48" s="11">
         <v>107.2</v>
       </c>
-      <c r="AS48" s="36">
+      <c r="AS48" s="11">
         <v>107.2</v>
       </c>
-      <c r="AT48" s="36">
+      <c r="AT48" s="11">
         <v>107.2</v>
       </c>
-      <c r="AU48" s="36">
+      <c r="AU48" s="11">
         <v>106</v>
       </c>
-      <c r="AV48" s="36">
+      <c r="AV48" s="11">
         <v>107.3</v>
       </c>
-      <c r="AW48" s="36">
+      <c r="AW48" s="11">
         <v>107.3</v>
       </c>
-      <c r="AX48" s="61" t="s">
-[...24 lines deleted...]
-      <c r="BI48" s="50"/>
+      <c r="AX48" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF48" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG48" s="11"/>
+      <c r="BH48" s="11"/>
+      <c r="BI48" s="11"/>
     </row>
     <row r="49" spans="1:61">
-      <c r="A49" s="10" t="s">
+      <c r="A49" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B49" s="14">
+      <c r="B49" s="13">
         <v>83.5</v>
       </c>
-      <c r="C49" s="14">
+      <c r="C49" s="13">
         <v>87.5</v>
       </c>
-      <c r="D49" s="14">
+      <c r="D49" s="13">
         <v>94.7</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E49" s="13">
         <v>95.9</v>
       </c>
-      <c r="F49" s="14">
+      <c r="F49" s="13">
         <v>96.9</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="10">
         <v>97.9</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="10">
         <v>91.6</v>
       </c>
-      <c r="I49" s="11">
+      <c r="I49" s="10">
         <v>90.5</v>
       </c>
-      <c r="J49" s="11">
+      <c r="J49" s="10">
         <v>87</v>
       </c>
-      <c r="K49" s="11">
+      <c r="K49" s="10">
         <v>82.5</v>
       </c>
-      <c r="L49" s="11">
+      <c r="L49" s="10">
         <v>83.8</v>
       </c>
-      <c r="M49" s="11">
+      <c r="M49" s="10">
         <v>83.3</v>
       </c>
-      <c r="N49" s="14">
+      <c r="N49" s="13">
         <v>104.3</v>
       </c>
-      <c r="O49" s="14">
+      <c r="O49" s="13">
         <v>91.3</v>
       </c>
-      <c r="P49" s="14">
+      <c r="P49" s="13">
         <v>80.8</v>
       </c>
-      <c r="Q49" s="14">
+      <c r="Q49" s="13">
         <v>78</v>
       </c>
-      <c r="R49" s="14">
+      <c r="R49" s="13">
         <v>72.7</v>
       </c>
-      <c r="S49" s="11">
+      <c r="S49" s="10">
         <v>68.599999999999994</v>
       </c>
-      <c r="T49" s="11">
+      <c r="T49" s="10">
         <v>66.7</v>
       </c>
-      <c r="U49" s="12">
+      <c r="U49" s="11">
         <v>71.513429376347872</v>
       </c>
-      <c r="V49" s="12">
+      <c r="V49" s="11">
         <v>73.640439106900999</v>
       </c>
-      <c r="W49" s="11">
+      <c r="W49" s="10">
         <v>71.323417475154855</v>
       </c>
-      <c r="X49" s="11">
+      <c r="X49" s="10">
         <v>70.381747303343516</v>
       </c>
-      <c r="Y49" s="24">
+      <c r="Y49" s="23">
         <v>110.74987140438897</v>
       </c>
-      <c r="Z49" s="14">
+      <c r="Z49" s="13">
         <v>101.56781268706014</v>
       </c>
-      <c r="AA49" s="14">
+      <c r="AA49" s="13">
         <v>81.0728460261885</v>
       </c>
-      <c r="AB49" s="14">
+      <c r="AB49" s="13">
         <v>84.892724511431112</v>
       </c>
-      <c r="AC49" s="14">
+      <c r="AC49" s="13">
         <v>79.260284814974284</v>
       </c>
-      <c r="AD49" s="14">
+      <c r="AD49" s="13">
         <v>83.638665422087868</v>
       </c>
-      <c r="AE49" s="11">
+      <c r="AE49" s="10">
         <v>87.944055951595431</v>
       </c>
-      <c r="AF49" s="12">
+      <c r="AF49" s="11">
         <v>98.3</v>
       </c>
-      <c r="AG49" s="12">
+      <c r="AG49" s="11">
         <v>97.5</v>
       </c>
-      <c r="AH49" s="12">
+      <c r="AH49" s="11">
         <v>98.3</v>
       </c>
-      <c r="AI49" s="36">
+      <c r="AI49" s="11">
         <v>101.7</v>
       </c>
-      <c r="AJ49" s="36">
+      <c r="AJ49" s="11">
         <v>99.7</v>
       </c>
-      <c r="AK49" s="24">
+      <c r="AK49" s="23">
         <v>97.5</v>
       </c>
-      <c r="AL49" s="41">
+      <c r="AL49" s="29">
         <v>100.6</v>
       </c>
-      <c r="AM49" s="44">
+      <c r="AM49" s="70">
         <v>113.4</v>
       </c>
-      <c r="AN49" s="44">
+      <c r="AN49" s="70">
         <v>112.5</v>
       </c>
-      <c r="AO49" s="38">
+      <c r="AO49" s="14">
         <v>115.8</v>
       </c>
-      <c r="AP49" s="38">
+      <c r="AP49" s="14">
         <v>105.4</v>
       </c>
-      <c r="AQ49" s="36">
+      <c r="AQ49" s="11">
         <v>112.6</v>
       </c>
-      <c r="AR49" s="36">
+      <c r="AR49" s="11">
         <v>110.6</v>
       </c>
-      <c r="AS49" s="36">
+      <c r="AS49" s="11">
         <v>109.2</v>
       </c>
-      <c r="AT49" s="36">
+      <c r="AT49" s="11">
         <v>109.6</v>
       </c>
-      <c r="AU49" s="36">
+      <c r="AU49" s="11">
         <v>110.9</v>
       </c>
-      <c r="AV49" s="36">
+      <c r="AV49" s="11">
         <v>114.6</v>
       </c>
-      <c r="AW49" s="36">
+      <c r="AW49" s="11">
         <v>115.5</v>
       </c>
-      <c r="AX49" s="60">
+      <c r="AX49" s="68">
         <v>116.7</v>
       </c>
-      <c r="AY49" s="60">
+      <c r="AY49" s="68">
         <v>128.69999999999999</v>
       </c>
-      <c r="AZ49" s="60">
+      <c r="AZ49" s="68">
         <v>154.80000000000001</v>
       </c>
-      <c r="BA49" s="60">
+      <c r="BA49" s="68">
         <v>160.80000000000001</v>
       </c>
-      <c r="BB49" s="60">
+      <c r="BB49" s="68">
         <v>154.6</v>
       </c>
-      <c r="BC49" s="60">
+      <c r="BC49" s="68">
         <v>153.69999999999999</v>
       </c>
-      <c r="BD49" s="31">
+      <c r="BD49" s="27">
         <v>148.19999999999999</v>
       </c>
-      <c r="BE49" s="36"/>
-[...3 lines deleted...]
-      <c r="BI49" s="50"/>
+      <c r="BE49" s="27">
+        <v>145.5</v>
+      </c>
+      <c r="BF49" s="27">
+        <v>142.6</v>
+      </c>
+      <c r="BG49" s="11"/>
+      <c r="BH49" s="11"/>
+      <c r="BI49" s="11"/>
     </row>
     <row r="50" spans="1:61">
-      <c r="A50" s="10" t="s">
+      <c r="A50" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B50" s="14">
+      <c r="B50" s="13">
         <v>84.6</v>
       </c>
-      <c r="C50" s="14">
+      <c r="C50" s="13">
         <v>90.6</v>
       </c>
-      <c r="D50" s="14">
+      <c r="D50" s="13">
         <v>95</v>
       </c>
-      <c r="E50" s="14">
+      <c r="E50" s="13">
         <v>92.9</v>
       </c>
-      <c r="F50" s="14">
+      <c r="F50" s="13">
         <v>94.9</v>
       </c>
-      <c r="G50" s="14">
+      <c r="G50" s="13">
         <v>97.9</v>
       </c>
-      <c r="H50" s="14">
+      <c r="H50" s="13">
         <v>106.1</v>
       </c>
-      <c r="I50" s="14">
+      <c r="I50" s="13">
         <v>108.6</v>
       </c>
-      <c r="J50" s="14">
+      <c r="J50" s="13">
         <v>109.2</v>
       </c>
-      <c r="K50" s="14">
+      <c r="K50" s="13">
         <v>113.3</v>
       </c>
-      <c r="L50" s="14">
+      <c r="L50" s="13">
         <v>110.6</v>
       </c>
-      <c r="M50" s="14">
+      <c r="M50" s="13">
         <v>103.7</v>
       </c>
-      <c r="N50" s="14">
+      <c r="N50" s="13">
         <v>84.2</v>
       </c>
-      <c r="O50" s="14">
+      <c r="O50" s="13">
         <v>90.9</v>
       </c>
-      <c r="P50" s="14">
+      <c r="P50" s="13">
         <v>89</v>
       </c>
-      <c r="Q50" s="14">
+      <c r="Q50" s="13">
         <v>101.7</v>
       </c>
-      <c r="R50" s="14">
+      <c r="R50" s="13">
         <v>101.7</v>
       </c>
-      <c r="S50" s="14">
+      <c r="S50" s="13">
         <v>99</v>
       </c>
-      <c r="T50" s="14">
+      <c r="T50" s="13">
         <v>103.1</v>
       </c>
-      <c r="U50" s="15">
+      <c r="U50" s="14">
         <v>105.22013337828784</v>
       </c>
-      <c r="V50" s="15">
+      <c r="V50" s="14">
         <v>108.5344274114926</v>
       </c>
-      <c r="W50" s="14">
+      <c r="W50" s="13">
         <v>110.45588692493418</v>
       </c>
-      <c r="X50" s="14">
+      <c r="X50" s="13">
         <v>111.94294981773109</v>
       </c>
-      <c r="Y50" s="30" t="s">
-[...2 lines deleted...]
-      <c r="Z50" s="14">
+      <c r="Y50" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z50" s="13">
         <v>86.691920853728746</v>
       </c>
-      <c r="AA50" s="14">
+      <c r="AA50" s="13">
         <v>78.271141587223809</v>
       </c>
-      <c r="AB50" s="14">
+      <c r="AB50" s="13">
         <v>65.080748315683294</v>
       </c>
-      <c r="AC50" s="14">
+      <c r="AC50" s="13">
         <v>59.373099178841102</v>
       </c>
-      <c r="AD50" s="14">
+      <c r="AD50" s="13">
         <v>62.338236803986305</v>
       </c>
-      <c r="AE50" s="14">
+      <c r="AE50" s="13">
         <v>61.815396000141419</v>
       </c>
-      <c r="AF50" s="24">
+      <c r="AF50" s="23">
         <v>60.2</v>
       </c>
-      <c r="AG50" s="15">
+      <c r="AG50" s="14">
         <v>60.1</v>
       </c>
-      <c r="AH50" s="15">
+      <c r="AH50" s="14">
         <v>61.7</v>
       </c>
-      <c r="AI50" s="37">
+      <c r="AI50" s="23">
         <v>60.8</v>
       </c>
-      <c r="AJ50" s="37">
+      <c r="AJ50" s="23">
         <v>61.8</v>
       </c>
-      <c r="AK50" s="30">
+      <c r="AK50" s="29">
         <v>61.8</v>
       </c>
-      <c r="AL50" s="37">
+      <c r="AL50" s="23">
         <v>71.2</v>
       </c>
-      <c r="AM50" s="40">
+      <c r="AM50" s="32">
         <v>66.7</v>
       </c>
-      <c r="AN50" s="40">
+      <c r="AN50" s="32">
         <v>68.7</v>
       </c>
-      <c r="AO50" s="37">
+      <c r="AO50" s="23">
         <v>65.3</v>
       </c>
-      <c r="AP50" s="37">
+      <c r="AP50" s="23">
         <v>64.900000000000006</v>
       </c>
-      <c r="AQ50" s="37">
+      <c r="AQ50" s="23">
         <v>72.3</v>
       </c>
-      <c r="AR50" s="40">
+      <c r="AR50" s="32">
         <v>75.3</v>
       </c>
-      <c r="AS50" s="37">
+      <c r="AS50" s="23">
         <v>78.5</v>
       </c>
-      <c r="AT50" s="37">
+      <c r="AT50" s="23">
         <v>80.5</v>
       </c>
-      <c r="AU50" s="37">
+      <c r="AU50" s="23">
         <v>82.5</v>
       </c>
-      <c r="AV50" s="37">
+      <c r="AV50" s="23">
         <v>83.1</v>
       </c>
-      <c r="AW50" s="37">
+      <c r="AW50" s="23">
         <v>84.7</v>
       </c>
-      <c r="AX50" s="60">
+      <c r="AX50" s="68">
         <v>61.9</v>
       </c>
-      <c r="AY50" s="60">
+      <c r="AY50" s="68">
         <v>66.599999999999994</v>
       </c>
-      <c r="AZ50" s="60">
+      <c r="AZ50" s="68">
         <v>83</v>
       </c>
-      <c r="BA50" s="60">
+      <c r="BA50" s="68">
         <v>89.5</v>
       </c>
-      <c r="BB50" s="60">
+      <c r="BB50" s="68">
         <v>97.8</v>
       </c>
-      <c r="BC50" s="60">
+      <c r="BC50" s="68">
         <v>97.1</v>
       </c>
-      <c r="BD50" s="31">
+      <c r="BD50" s="27">
         <v>97.2</v>
       </c>
-      <c r="BE50" s="37"/>
-[...3 lines deleted...]
-      <c r="BI50" s="51"/>
+      <c r="BE50" s="27">
+        <v>97.1</v>
+      </c>
+      <c r="BF50" s="27">
+        <v>95.4</v>
+      </c>
+      <c r="BG50" s="23"/>
+      <c r="BH50" s="23"/>
+      <c r="BI50" s="23"/>
     </row>
     <row r="51" spans="1:61">
-      <c r="A51" s="10" t="s">
+      <c r="A51" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AH51" s="13" t="s">
+      <c r="B51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG51" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH51" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="AI51" s="41" t="s">
+      <c r="AI51" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="AJ51" s="41" t="s">
+      <c r="AJ51" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="AK51" s="41" t="s">
+      <c r="AK51" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="AL51" s="41" t="s">
-[...70 lines deleted...]
-      </c>
+      <c r="AL51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW51" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX51" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF51" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG51" s="27"/>
+      <c r="BH51" s="27"/>
+      <c r="BI51" s="27"/>
     </row>
     <row r="52" spans="1:61">
-      <c r="A52" s="10" t="s">
+      <c r="A52" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="13" t="s">
-[...178 lines deleted...]
-      </c>
+      <c r="B52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="M52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="N52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="O52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="R52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="S52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="T52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="V52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="W52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="X52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW52" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX52" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY52" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ52" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA52" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB52" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC52" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD52" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE52" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF52" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG52" s="12"/>
+      <c r="BH52" s="12"/>
+      <c r="BI52" s="12"/>
     </row>
     <row r="53" spans="1:61">
-      <c r="B53" s="19"/>
+      <c r="B53" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
-[...2 lines deleted...]
-    <mergeCell ref="AX31:BI31"/>
+  <mergeCells count="48">
+    <mergeCell ref="A18:A19"/>
     <mergeCell ref="AX44:BI44"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL18:AW18"/>
     <mergeCell ref="AL31:AW31"/>
     <mergeCell ref="AL44:AW44"/>
+    <mergeCell ref="AT43:AW43"/>
+    <mergeCell ref="AT30:AW30"/>
+    <mergeCell ref="BF43:BI43"/>
+    <mergeCell ref="BF30:BI30"/>
+    <mergeCell ref="AT17:AW17"/>
+    <mergeCell ref="BF17:BI17"/>
+    <mergeCell ref="A16:BI16"/>
+    <mergeCell ref="A29:BI29"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="AH17:AK17"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z18:AK18"/>
+    <mergeCell ref="Z44:AK44"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="J43:M43"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="AH43:AK43"/>
+    <mergeCell ref="V43:Y43"/>
+    <mergeCell ref="A42:BI42"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="N44:Y44"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="V30:Y30"/>
+    <mergeCell ref="V17:Y17"/>
+    <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH30:AK30"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="J17:M17"/>
-    <mergeCell ref="AH17:AK17"/>
-[...14 lines deleted...]
-    <mergeCell ref="AH43:AK43"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
-  <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ИФО</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Жалпы шығарылымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sh.raimkulova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>