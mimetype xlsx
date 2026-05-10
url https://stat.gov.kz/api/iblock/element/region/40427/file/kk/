--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="32">
   <si>
     <t>Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -100,50 +100,56 @@
     <t>Сарыарқа ауданы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
   </si>
   <si>
     <t>Жылдардың кезеңі бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">*2021 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]#,##0.00"/>
     <numFmt numFmtId="167" formatCode="[$-419]General"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
@@ -211,51 +217,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
@@ -486,66 +492,79 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -610,56 +629,64 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -931,189 +958,203 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW49"/>
+  <dimension ref="A1:BI52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AK25" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="BE31" sqref="BE31"/>
+    <sheetView tabSelected="1" topLeftCell="AR25" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="BB44" sqref="BB44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.875" style="1" customWidth="1"/>
     <col min="14" max="17" width="8.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="1" customWidth="1"/>
     <col min="26" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.375" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.375" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.75" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.25" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.375" style="1" customWidth="1"/>
     <col min="36" max="36" width="10" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.5" style="1" customWidth="1"/>
     <col min="38" max="40" width="8.5" style="1" customWidth="1"/>
     <col min="41" max="42" width="9.375" style="1" customWidth="1"/>
     <col min="43" max="43" width="9.75" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.375" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.375" style="1" customWidth="1"/>
     <col min="46" max="46" width="9.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="9.375" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="52" width="8.5" style="1" customWidth="1"/>
     <col min="53" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" ht="18">
+    <row r="1" spans="1:61" ht="18">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="Z1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J2" s="59" t="s">
+    <row r="2" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J2" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="59"/>
-[...1 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
       <c r="AI2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="60" t="s">
+    <row r="3" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="60"/>
-[...10 lines deleted...]
-      <c r="N3" s="60" t="s">
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="60"/>
-[...10 lines deleted...]
-      <c r="Z3" s="60" t="s">
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="Z3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="60"/>
-[...10 lines deleted...]
-      <c r="AL3" s="60" t="s">
+      <c r="AA3" s="62"/>
+      <c r="AB3" s="62"/>
+      <c r="AC3" s="62"/>
+      <c r="AD3" s="62"/>
+      <c r="AE3" s="62"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
+      <c r="AL3" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="60"/>
-[...9 lines deleted...]
-      <c r="AW3" s="60"/>
+      <c r="AM3" s="62"/>
+      <c r="AN3" s="62"/>
+      <c r="AO3" s="62"/>
+      <c r="AP3" s="62"/>
+      <c r="AQ3" s="62"/>
+      <c r="AR3" s="62"/>
+      <c r="AS3" s="62"/>
+      <c r="AT3" s="62"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="62"/>
+      <c r="AX3" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY3" s="62"/>
+      <c r="AZ3" s="62"/>
+      <c r="BA3" s="62"/>
+      <c r="BB3" s="62"/>
+      <c r="BC3" s="62"/>
+      <c r="BD3" s="62"/>
+      <c r="BE3" s="62"/>
+      <c r="BF3" s="62"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
+      <c r="BI3" s="62"/>
     </row>
-    <row r="4" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A4" s="61"/>
+    <row r="4" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A4" s="65"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1214,52 +1255,88 @@
       </c>
       <c r="AP4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AQ4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AR4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AS4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AT4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AU4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AV4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="AW4" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI4" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="5" spans="1:49" s="11" customFormat="1">
+    <row r="5" spans="1:61" s="11" customFormat="1">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="5">
         <v>179.41235148750499</v>
       </c>
       <c r="C5" s="5">
         <v>359.99991595818602</v>
       </c>
       <c r="D5" s="5">
         <v>592.98877069557295</v>
       </c>
       <c r="E5" s="5">
         <v>989.84184623478598</v>
       </c>
       <c r="F5" s="6">
         <v>1239.7</v>
       </c>
       <c r="G5" s="6">
         <v>1491.9</v>
       </c>
       <c r="H5" s="7">
         <v>1788.9</v>
       </c>
       <c r="I5" s="7">
@@ -1363,52 +1440,70 @@
       </c>
       <c r="AP5" s="45">
         <v>1488.1</v>
       </c>
       <c r="AQ5" s="45">
         <v>1779.5</v>
       </c>
       <c r="AR5" s="29">
         <v>2084.4</v>
       </c>
       <c r="AS5" s="29">
         <v>2441.4</v>
       </c>
       <c r="AT5" s="56">
         <v>3642.6</v>
       </c>
       <c r="AU5" s="56">
         <v>4056.9</v>
       </c>
       <c r="AV5" s="45">
         <v>4351.2</v>
       </c>
       <c r="AW5" s="56">
         <v>4843.8</v>
       </c>
+      <c r="AX5" s="31">
+        <v>321.60000000000002</v>
+      </c>
+      <c r="AY5" s="32">
+        <v>651.29999999999995</v>
+      </c>
+      <c r="AZ5" s="32">
+        <v>803.9</v>
+      </c>
+      <c r="BA5" s="32"/>
+      <c r="BB5" s="45"/>
+      <c r="BC5" s="45"/>
+      <c r="BD5" s="29"/>
+      <c r="BE5" s="29"/>
+      <c r="BF5" s="56"/>
+      <c r="BG5" s="56"/>
+      <c r="BH5" s="45"/>
+      <c r="BI5" s="56"/>
     </row>
-    <row r="6" spans="1:49" s="11" customFormat="1">
+    <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="8">
         <v>3.8</v>
       </c>
       <c r="C6" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D6" s="8">
         <v>14.7</v>
       </c>
       <c r="E6" s="8">
         <v>23.2</v>
       </c>
       <c r="F6" s="8">
         <v>29.7</v>
       </c>
       <c r="G6" s="8">
         <v>34.799999999999997</v>
       </c>
       <c r="H6" s="13">
         <v>61.8</v>
       </c>
       <c r="I6" s="13">
@@ -1512,52 +1607,70 @@
       </c>
       <c r="AP6" s="14">
         <v>30.3</v>
       </c>
       <c r="AQ6" s="14">
         <v>35.9</v>
       </c>
       <c r="AR6" s="10">
         <v>62.6</v>
       </c>
       <c r="AS6" s="10">
         <v>96.7</v>
       </c>
       <c r="AT6" s="14">
         <v>922.8</v>
       </c>
       <c r="AU6" s="14">
         <v>971</v>
       </c>
       <c r="AV6" s="14">
         <v>978.4</v>
       </c>
       <c r="AW6" s="14">
         <v>994.1</v>
       </c>
+      <c r="AX6" s="14">
+        <v>53.2</v>
+      </c>
+      <c r="AY6" s="14">
+        <v>116.2</v>
+      </c>
+      <c r="AZ6" s="14">
+        <v>153.9</v>
+      </c>
+      <c r="BA6" s="14"/>
+      <c r="BB6" s="14"/>
+      <c r="BC6" s="14"/>
+      <c r="BD6" s="10"/>
+      <c r="BE6" s="10"/>
+      <c r="BF6" s="14"/>
+      <c r="BG6" s="14"/>
+      <c r="BH6" s="14"/>
+      <c r="BI6" s="14"/>
     </row>
-    <row r="7" spans="1:49" s="11" customFormat="1">
+    <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>169.6</v>
       </c>
       <c r="C7" s="8">
         <v>339.2</v>
       </c>
       <c r="D7" s="8">
         <v>558.5</v>
       </c>
       <c r="E7" s="8">
         <v>940.3</v>
       </c>
       <c r="F7" s="9">
         <v>1175.5</v>
       </c>
       <c r="G7" s="9">
         <v>1412.6</v>
       </c>
       <c r="H7" s="13">
         <v>1659.6</v>
       </c>
       <c r="I7" s="13">
@@ -1661,52 +1774,70 @@
       </c>
       <c r="AP7" s="15">
         <v>1307.8</v>
       </c>
       <c r="AQ7" s="15">
         <v>1569.6</v>
       </c>
       <c r="AR7" s="15">
         <v>1843.6</v>
       </c>
       <c r="AS7" s="10">
         <v>2118.3000000000002</v>
       </c>
       <c r="AT7" s="15">
         <v>2415.8000000000002</v>
       </c>
       <c r="AU7" s="15">
         <v>2716.4</v>
       </c>
       <c r="AV7" s="15">
         <v>2977.9</v>
       </c>
       <c r="AW7" s="15">
         <v>3233.8</v>
       </c>
+      <c r="AX7" s="15">
+        <v>261.3</v>
+      </c>
+      <c r="AY7" s="15">
+        <v>522.5</v>
+      </c>
+      <c r="AZ7" s="15">
+        <v>626.1</v>
+      </c>
+      <c r="BA7" s="15"/>
+      <c r="BB7" s="15"/>
+      <c r="BC7" s="15"/>
+      <c r="BD7" s="15"/>
+      <c r="BE7" s="10"/>
+      <c r="BF7" s="15"/>
+      <c r="BG7" s="15"/>
+      <c r="BH7" s="15"/>
+      <c r="BI7" s="15"/>
     </row>
-    <row r="8" spans="1:49">
+    <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>1.7</v>
       </c>
       <c r="C8" s="16">
         <v>3.7</v>
       </c>
       <c r="D8" s="8">
         <v>5.7</v>
       </c>
       <c r="E8" s="8">
         <v>6.9</v>
       </c>
       <c r="F8" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="G8" s="13">
         <v>9.6999999999999993</v>
       </c>
       <c r="H8" s="13">
         <v>24.5</v>
       </c>
       <c r="I8" s="13">
@@ -1810,52 +1941,70 @@
       </c>
       <c r="AP8" s="15">
         <v>8</v>
       </c>
       <c r="AQ8" s="15">
         <v>10.6</v>
       </c>
       <c r="AR8" s="10">
         <v>33.1</v>
       </c>
       <c r="AS8" s="10">
         <v>61.9</v>
       </c>
       <c r="AT8" s="15">
         <v>121.5</v>
       </c>
       <c r="AU8" s="15">
         <v>163.19999999999999</v>
       </c>
       <c r="AV8" s="15">
         <v>155.19999999999999</v>
       </c>
       <c r="AW8" s="15">
         <v>166.3</v>
       </c>
+      <c r="AX8" s="14">
+        <v>3</v>
+      </c>
+      <c r="AY8" s="14">
+        <v>5.3</v>
+      </c>
+      <c r="AZ8" s="14">
+        <v>9.4</v>
+      </c>
+      <c r="BA8" s="14"/>
+      <c r="BB8" s="15"/>
+      <c r="BC8" s="15"/>
+      <c r="BD8" s="10"/>
+      <c r="BE8" s="10"/>
+      <c r="BF8" s="15"/>
+      <c r="BG8" s="15"/>
+      <c r="BH8" s="15"/>
+      <c r="BI8" s="15"/>
     </row>
-    <row r="9" spans="1:49">
+    <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C9" s="35">
         <v>7.9</v>
       </c>
       <c r="D9" s="34">
         <v>14.1</v>
       </c>
       <c r="E9" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F9" s="36">
         <v>26.1</v>
       </c>
       <c r="G9" s="37">
         <v>34.799999999999997</v>
       </c>
       <c r="H9" s="37">
         <v>43</v>
       </c>
       <c r="I9" s="37">
@@ -1959,89 +2108,107 @@
       </c>
       <c r="AP9" s="46">
         <v>142</v>
       </c>
       <c r="AQ9" s="10">
         <v>163.4</v>
       </c>
       <c r="AR9" s="10">
         <v>145.1</v>
       </c>
       <c r="AS9" s="10">
         <v>164.6</v>
       </c>
       <c r="AT9" s="14">
         <v>182.5</v>
       </c>
       <c r="AU9" s="14">
         <v>206.4</v>
       </c>
       <c r="AV9" s="14">
         <v>239.7</v>
       </c>
       <c r="AW9" s="14">
         <v>449.7</v>
       </c>
+      <c r="AX9" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY9" s="48">
+        <v>4</v>
+      </c>
+      <c r="AZ9" s="14">
+        <v>7.7</v>
+      </c>
+      <c r="BA9" s="14"/>
+      <c r="BB9" s="46"/>
+      <c r="BC9" s="10"/>
+      <c r="BD9" s="10"/>
+      <c r="BE9" s="10"/>
+      <c r="BF9" s="14"/>
+      <c r="BG9" s="14"/>
+      <c r="BH9" s="14"/>
+      <c r="BI9" s="14"/>
     </row>
-    <row r="10" spans="1:49">
-      <c r="A10" s="33" t="s">
+    <row r="10" spans="1:61">
+      <c r="A10" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="40" t="s">
-[...32 lines deleted...]
-      <c r="M10" s="40" t="s">
+      <c r="B10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="L10" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="M10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="N10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="O10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="P10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="Q10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="R10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="S10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="T10" s="40" t="s">
         <v>19</v>
       </c>
       <c r="U10" s="40" t="s">
         <v>19</v>
@@ -2108,3562 +2275,4870 @@
       </c>
       <c r="AP10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AQ10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AR10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AS10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AT10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AU10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AV10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="15" t="s">
         <v>19</v>
       </c>
+      <c r="AX10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI10" s="15" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="11" spans="1:49">
-[...36 lines deleted...]
-      <c r="AK11" s="41"/>
+    <row r="11" spans="1:61">
+      <c r="A11" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX11" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="AY11" s="42">
+        <v>3.1</v>
+      </c>
+      <c r="AZ11" s="42">
+        <v>6.9</v>
+      </c>
+      <c r="BA11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH11" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI11" s="40" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="12" spans="1:49">
-[...11 lines deleted...]
-      <c r="M12" s="19"/>
+    <row r="12" spans="1:61">
+      <c r="A12" s="18"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
+      <c r="Z12" s="41"/>
+      <c r="AA12" s="41"/>
+      <c r="AB12" s="41"/>
+      <c r="AC12" s="41"/>
+      <c r="AD12" s="41"/>
+      <c r="AE12" s="41"/>
+      <c r="AF12" s="41"/>
+      <c r="AG12" s="41"/>
+      <c r="AH12" s="41"/>
+      <c r="AI12" s="41"/>
+      <c r="AJ12" s="41"/>
+      <c r="AK12" s="41"/>
     </row>
-    <row r="13" spans="1:49" ht="18">
-[...1 lines deleted...]
-      <c r="B13" s="2" t="s">
+    <row r="13" spans="1:61">
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="1:61" ht="18">
+      <c r="A14" s="21"/>
+      <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Z13" s="2" t="s">
+      <c r="Z14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J14" s="59" t="s">
+    <row r="15" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K14" s="59"/>
-[...2 lines deleted...]
-      <c r="AI14" s="1" t="s">
+      <c r="K15" s="64"/>
+      <c r="L15" s="64"/>
+      <c r="M15" s="64"/>
+      <c r="AI15" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B15" s="60" t="s">
+    <row r="16" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A16" s="22"/>
+      <c r="B16" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="60"/>
-[...10 lines deleted...]
-      <c r="N15" s="60" t="s">
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+      <c r="N16" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O15" s="60"/>
-[...10 lines deleted...]
-      <c r="Z15" s="60" t="s">
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="62"/>
+      <c r="S16" s="62"/>
+      <c r="T16" s="62"/>
+      <c r="U16" s="62"/>
+      <c r="V16" s="62"/>
+      <c r="W16" s="62"/>
+      <c r="X16" s="62"/>
+      <c r="Y16" s="62"/>
+      <c r="Z16" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="AA15" s="60"/>
-[...10 lines deleted...]
-      <c r="AL15" s="60" t="s">
+      <c r="AA16" s="62"/>
+      <c r="AB16" s="62"/>
+      <c r="AC16" s="62"/>
+      <c r="AD16" s="62"/>
+      <c r="AE16" s="62"/>
+      <c r="AF16" s="62"/>
+      <c r="AG16" s="62"/>
+      <c r="AH16" s="62"/>
+      <c r="AI16" s="62"/>
+      <c r="AJ16" s="62"/>
+      <c r="AK16" s="62"/>
+      <c r="AL16" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AM15" s="60"/>
-[...9 lines deleted...]
-      <c r="AW15" s="60"/>
+      <c r="AM16" s="62"/>
+      <c r="AN16" s="62"/>
+      <c r="AO16" s="62"/>
+      <c r="AP16" s="62"/>
+      <c r="AQ16" s="62"/>
+      <c r="AR16" s="62"/>
+      <c r="AS16" s="62"/>
+      <c r="AT16" s="62"/>
+      <c r="AU16" s="62"/>
+      <c r="AV16" s="62"/>
+      <c r="AW16" s="62"/>
+      <c r="AX16" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY16" s="62"/>
+      <c r="AZ16" s="62"/>
+      <c r="BA16" s="62"/>
+      <c r="BB16" s="62"/>
+      <c r="BC16" s="62"/>
+      <c r="BD16" s="62"/>
+      <c r="BE16" s="62"/>
+      <c r="BF16" s="62"/>
+      <c r="BG16" s="62"/>
+      <c r="BH16" s="62"/>
+      <c r="BI16" s="62"/>
     </row>
-    <row r="16" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B16" s="3" t="s">
+    <row r="17" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A17" s="23"/>
+      <c r="B17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E17" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="F17" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H17" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I16" s="3" t="s">
+      <c r="I17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J16" s="3" t="s">
+      <c r="J17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K16" s="3" t="s">
+      <c r="K17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L16" s="3" t="s">
+      <c r="L17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M16" s="3" t="s">
+      <c r="M17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N16" s="3" t="s">
+      <c r="N17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O16" s="3" t="s">
+      <c r="O17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P16" s="3" t="s">
+      <c r="P17" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q16" s="3" t="s">
+      <c r="Q17" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R16" s="3" t="s">
+      <c r="R17" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S16" s="3" t="s">
+      <c r="S17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T16" s="3" t="s">
+      <c r="T17" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U16" s="3" t="s">
+      <c r="U17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V16" s="3" t="s">
+      <c r="V17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="W16" s="3" t="s">
+      <c r="W17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X16" s="3" t="s">
+      <c r="X17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="Y16" s="3" t="s">
+      <c r="Y17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z16" s="3" t="s">
+      <c r="Z17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA16" s="3" t="s">
+      <c r="AA17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB16" s="3" t="s">
+      <c r="AB17" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC16" s="3" t="s">
+      <c r="AC17" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD16" s="3" t="s">
+      <c r="AD17" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE16" s="3" t="s">
+      <c r="AE17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF16" s="3" t="s">
+      <c r="AF17" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG16" s="3" t="s">
+      <c r="AG17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH16" s="3" t="s">
+      <c r="AH17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AI16" s="3" t="s">
+      <c r="AI17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ16" s="3" t="s">
+      <c r="AJ17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AK16" s="3" t="s">
+      <c r="AK17" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL16" s="3" t="s">
+      <c r="AL17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM16" s="3" t="s">
+      <c r="AM17" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN16" s="3" t="s">
+      <c r="AN17" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO16" s="3" t="s">
+      <c r="AO17" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP16" s="3" t="s">
+      <c r="AP17" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ16" s="3" t="s">
+      <c r="AQ17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR16" s="3" t="s">
+      <c r="AR17" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS16" s="3" t="s">
+      <c r="AS17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT16" s="3" t="s">
+      <c r="AT17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AU16" s="3" t="s">
+      <c r="AU17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV16" s="3" t="s">
+      <c r="AV17" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AW16" s="3" t="s">
+      <c r="AW17" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX17" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC17" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI17" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:49" s="11" customFormat="1">
-      <c r="A17" s="4" t="s">
+    <row r="18" spans="1:61" s="11" customFormat="1">
+      <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>9.9966014875050409</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>21.168415958185701</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>34.989187362240003</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>50.563512901453002</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>65.628171395039104</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G18" s="5">
         <v>82.974213672683007</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H18" s="7">
         <v>145.141913439609</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I18" s="7">
         <v>219.832735211162</v>
       </c>
-      <c r="J17" s="5">
+      <c r="J18" s="5">
         <v>378.42477486491902</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K18" s="5">
         <v>509.308278104458</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L18" s="5">
         <v>523.89884415691904</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M18" s="5">
         <v>547.99183403670997</v>
       </c>
-      <c r="N17" s="28">
+      <c r="N18" s="28">
         <v>10.596049229360499</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O18" s="5">
         <v>23.292000000000002</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P18" s="5">
         <v>39</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q18" s="5">
         <v>54.6</v>
       </c>
-      <c r="R17" s="5">
+      <c r="R18" s="5">
         <v>68.7</v>
       </c>
-      <c r="S17" s="5">
+      <c r="S18" s="5">
         <v>84</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T18" s="7">
         <v>165.2</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U18" s="29">
         <v>255.7</v>
       </c>
-      <c r="V17" s="31">
+      <c r="V18" s="31">
         <v>418.5889962576349</v>
       </c>
-      <c r="W17" s="32">
+      <c r="W18" s="32">
         <v>542.82356500367632</v>
       </c>
-      <c r="X17" s="5">
+      <c r="X18" s="5">
         <v>554.95988627604856</v>
       </c>
-      <c r="Y17" s="5">
+      <c r="Y18" s="5">
         <v>591.87155072215683</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z18" s="28">
         <v>11.521531219628994</v>
       </c>
-      <c r="AA17" s="5">
+      <c r="AA18" s="5">
         <v>20.597875906089321</v>
       </c>
-      <c r="AB17" s="5">
+      <c r="AB18" s="5">
         <v>33.911832584948073</v>
       </c>
-      <c r="AC17" s="5">
+      <c r="AC18" s="5">
         <v>46.215690402066734</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD18" s="5">
         <v>57.734685898064313</v>
       </c>
-      <c r="AE17" s="5">
+      <c r="AE18" s="5">
         <v>69.250360886732523</v>
       </c>
-      <c r="AF17" s="29">
+      <c r="AF18" s="29">
         <v>130.6</v>
       </c>
-      <c r="AG17" s="29">
+      <c r="AG18" s="29">
         <v>200.7</v>
       </c>
-      <c r="AH17" s="31">
+      <c r="AH18" s="31">
         <v>351.8</v>
       </c>
-      <c r="AI17" s="32">
+      <c r="AI18" s="32">
         <v>493.4</v>
       </c>
-      <c r="AJ17" s="32">
+      <c r="AJ18" s="32">
         <v>510.4</v>
       </c>
-      <c r="AK17" s="5">
+      <c r="AK18" s="5">
         <v>861.5</v>
       </c>
-      <c r="AL17" s="55">
+      <c r="AL18" s="55">
         <v>39.299999999999997</v>
       </c>
-      <c r="AM17" s="32">
+      <c r="AM18" s="32">
         <v>80.7</v>
       </c>
-      <c r="AN17" s="32">
+      <c r="AN18" s="32">
         <v>118.3</v>
       </c>
-      <c r="AO17" s="32">
+      <c r="AO18" s="32">
         <v>156.19999999999999</v>
       </c>
-      <c r="AP17" s="32">
+      <c r="AP18" s="32">
         <v>181.8</v>
       </c>
-      <c r="AQ17" s="32">
+      <c r="AQ18" s="32">
         <v>211.9</v>
       </c>
-      <c r="AR17" s="29">
+      <c r="AR18" s="29">
         <v>255.6</v>
       </c>
-      <c r="AS17" s="29">
+      <c r="AS18" s="29">
         <v>351.3</v>
       </c>
-      <c r="AT17" s="31">
+      <c r="AT18" s="31">
         <v>1291.2</v>
       </c>
-      <c r="AU17" s="32">
+      <c r="AU18" s="32">
         <v>1444.3</v>
       </c>
-      <c r="AV17" s="32">
+      <c r="AV18" s="32">
         <v>1477.3</v>
       </c>
-      <c r="AW17" s="32">
+      <c r="AW18" s="32">
         <v>1708.7</v>
       </c>
+      <c r="AX18" s="31">
+        <v>60.3</v>
+      </c>
+      <c r="AY18" s="45">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>177.8</v>
+      </c>
+      <c r="BA18" s="32"/>
+      <c r="BB18" s="45"/>
+      <c r="BC18" s="45"/>
+      <c r="BD18" s="29"/>
+      <c r="BE18" s="29"/>
+      <c r="BF18" s="56"/>
+      <c r="BG18" s="56"/>
+      <c r="BH18" s="45"/>
+      <c r="BI18" s="56"/>
     </row>
-    <row r="18" spans="1:49" s="11" customFormat="1">
-      <c r="A18" s="12" t="s">
+    <row r="19" spans="1:61" s="11" customFormat="1">
+      <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B19" s="8">
         <v>3.8</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C19" s="8">
         <v>9.3000000000000007</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D19" s="8">
         <v>14.7</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E19" s="8">
         <v>23.2</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F19" s="8">
         <v>29.7</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G19" s="8">
         <v>34.799999999999997</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="13">
         <v>61.8</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="13">
         <v>86.8</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J19" s="8">
         <v>142</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K19" s="8">
         <v>210.1</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L19" s="8">
         <v>214.8</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M19" s="8">
         <v>226.7</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N19" s="8">
         <v>4.3600000000000003</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O19" s="8">
         <v>11.1675</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P19" s="8">
         <v>19.100000000000001</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q19" s="8">
         <v>25.4</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R19" s="8">
         <v>30.47</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S19" s="8">
         <v>35.74</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T19" s="13">
         <v>68.400000000000006</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U19" s="10">
         <v>103.6</v>
       </c>
-      <c r="V18" s="14">
+      <c r="V19" s="14">
         <v>188.6</v>
       </c>
-      <c r="W18" s="14">
+      <c r="W19" s="14">
         <v>224.01510853208904</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X19" s="8">
         <v>230.51090711946762</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y19" s="8">
         <v>245.57821149387911</v>
       </c>
-      <c r="Z18" s="8">
+      <c r="Z19" s="8">
         <v>5.4904131972072712</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AA19" s="8">
         <v>10.629273309109372</v>
       </c>
-      <c r="AB18" s="8">
+      <c r="AB19" s="8">
         <v>18.76659013620187</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AC19" s="8">
         <v>25.770659264923324</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD19" s="8">
         <v>29.755950104242913</v>
       </c>
-      <c r="AE18" s="8">
+      <c r="AE19" s="8">
         <v>33.952085875251818</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AF19" s="10">
         <v>58.7</v>
       </c>
-      <c r="AG18" s="10">
+      <c r="AG19" s="10">
         <v>87.3</v>
       </c>
-      <c r="AH18" s="14">
+      <c r="AH19" s="14">
         <v>160</v>
       </c>
-      <c r="AI18" s="14">
+      <c r="AI19" s="14">
         <v>194.7</v>
       </c>
-      <c r="AJ18" s="14">
+      <c r="AJ19" s="14">
         <v>203.9</v>
       </c>
-      <c r="AK18" s="8">
+      <c r="AK19" s="8">
         <v>517.5</v>
       </c>
-      <c r="AL18" s="42">
+      <c r="AL19" s="42">
         <v>6.4</v>
       </c>
-      <c r="AM18" s="14">
+      <c r="AM19" s="14">
         <v>11.3</v>
       </c>
-      <c r="AN18" s="14">
+      <c r="AN19" s="14">
         <v>18.8</v>
       </c>
-      <c r="AO18" s="14">
+      <c r="AO19" s="14">
         <v>26</v>
       </c>
-      <c r="AP18" s="14">
+      <c r="AP19" s="14">
         <v>30.3</v>
       </c>
-      <c r="AQ18" s="14">
+      <c r="AQ19" s="14">
         <v>35.9</v>
       </c>
-      <c r="AR18" s="10">
+      <c r="AR19" s="10">
         <v>62.6</v>
       </c>
-      <c r="AS18" s="10">
+      <c r="AS19" s="10">
         <v>96.7</v>
       </c>
-      <c r="AT18" s="14">
+      <c r="AT19" s="14">
         <v>922.8</v>
       </c>
-      <c r="AU18" s="14">
+      <c r="AU19" s="14">
         <v>971</v>
       </c>
-      <c r="AV18" s="14">
+      <c r="AV19" s="14">
         <v>978.4</v>
       </c>
-      <c r="AW18" s="14">
+      <c r="AW19" s="14">
         <v>994.1</v>
       </c>
+      <c r="AX19" s="14">
+        <v>53.2</v>
+      </c>
+      <c r="AY19" s="15">
+        <v>116.2</v>
+      </c>
+      <c r="AZ19" s="14">
+        <v>153.9</v>
+      </c>
+      <c r="BA19" s="14"/>
+      <c r="BB19" s="14"/>
+      <c r="BC19" s="14"/>
+      <c r="BD19" s="10"/>
+      <c r="BE19" s="10"/>
+      <c r="BF19" s="14"/>
+      <c r="BG19" s="14"/>
+      <c r="BH19" s="14"/>
+      <c r="BI19" s="14"/>
     </row>
-    <row r="19" spans="1:49" s="11" customFormat="1">
-      <c r="A19" s="12" t="s">
+    <row r="20" spans="1:61" s="11" customFormat="1">
+      <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B20" s="8">
         <v>0.1</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C20" s="8">
         <v>0.3</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D20" s="8">
         <v>0.5</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E20" s="8">
         <v>1</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F20" s="8">
         <v>1.4</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G20" s="8">
         <v>3.6</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H20" s="13">
         <v>15.8</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I20" s="13">
         <v>29.4</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J20" s="8">
         <v>50.9</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K20" s="8">
         <v>79.099999999999994</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L20" s="8">
         <v>89.3</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M20" s="8">
         <v>94.6</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N20" s="8">
         <v>0.18</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O20" s="8">
         <v>0.36080000000000001</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P20" s="8">
         <v>0.5</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q20" s="8">
         <v>0.7</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R20" s="8">
         <v>0.9</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S20" s="8">
         <v>0.94</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T20" s="13">
         <v>15.4</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U20" s="10">
         <v>31.2</v>
       </c>
-      <c r="V19" s="14">
+      <c r="V20" s="14">
         <v>56.8</v>
       </c>
-      <c r="W19" s="14">
+      <c r="W20" s="14">
         <v>109.31269803310327</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X20" s="8">
         <v>109.43998185310328</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y20" s="8">
         <v>119.10239249710328</v>
       </c>
-      <c r="Z19" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB19" s="9">
+      <c r="Z20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB20" s="9">
         <v>0.20251536096611872</v>
       </c>
-      <c r="AC19" s="9">
+      <c r="AC20" s="9">
         <v>0.74574227955765027</v>
       </c>
-      <c r="AD19" s="9">
+      <c r="AD20" s="9">
         <v>1.285952872129013</v>
       </c>
-      <c r="AE19" s="9">
+      <c r="AE20" s="9">
         <v>1.868882942153693</v>
       </c>
-      <c r="AF19" s="15">
+      <c r="AF20" s="15">
         <v>13.1</v>
       </c>
-      <c r="AG19" s="10">
+      <c r="AG20" s="10">
         <v>25.6</v>
       </c>
-      <c r="AH19" s="15">
+      <c r="AH20" s="15">
         <v>52.8</v>
       </c>
-      <c r="AI19" s="15">
+      <c r="AI20" s="15">
         <v>113.3</v>
       </c>
-      <c r="AJ19" s="15">
+      <c r="AJ20" s="15">
         <v>123.6</v>
       </c>
-      <c r="AK19" s="9">
+      <c r="AK20" s="9">
         <v>156.30000000000001</v>
       </c>
-      <c r="AL19" s="42" t="s">
-[...5 lines deleted...]
-      <c r="AN19" s="15">
+      <c r="AL20" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM20" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN20" s="15">
         <v>0.3</v>
       </c>
-      <c r="AO19" s="15">
+      <c r="AO20" s="15">
         <v>0.9</v>
       </c>
-      <c r="AP19" s="15">
+      <c r="AP20" s="15">
         <v>1.5</v>
       </c>
-      <c r="AQ19" s="15">
+      <c r="AQ20" s="15">
         <v>2</v>
       </c>
-      <c r="AR19" s="15">
+      <c r="AR20" s="15">
         <v>14.7</v>
       </c>
-      <c r="AS19" s="10">
+      <c r="AS20" s="10">
         <v>28.2</v>
       </c>
-      <c r="AT19" s="15">
+      <c r="AT20" s="15">
         <v>64.400000000000006</v>
       </c>
-      <c r="AU19" s="15">
+      <c r="AU20" s="15">
         <v>103.8</v>
       </c>
-      <c r="AV19" s="15">
+      <c r="AV20" s="15">
         <v>104</v>
       </c>
-      <c r="AW19" s="15">
+      <c r="AW20" s="15">
         <v>98.6</v>
       </c>
+      <c r="AX20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA20" s="15"/>
+      <c r="BB20" s="15"/>
+      <c r="BC20" s="15"/>
+      <c r="BD20" s="15"/>
+      <c r="BE20" s="10"/>
+      <c r="BF20" s="15"/>
+      <c r="BG20" s="15"/>
+      <c r="BH20" s="15"/>
+      <c r="BI20" s="15"/>
     </row>
-    <row r="20" spans="1:49">
-      <c r="A20" s="12" t="s">
+    <row r="21" spans="1:61">
+      <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B21" s="8">
         <v>1.7</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C21" s="16">
         <v>3.7</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D21" s="8">
         <v>5.7</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E21" s="8">
         <v>6.9</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F21" s="17">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G21" s="13">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H21" s="13">
         <v>24.5</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I21" s="13">
         <v>44.7</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J21" s="8">
         <v>75.2</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K21" s="8">
         <v>103.9</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L21" s="8">
         <v>107.2</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M21" s="8">
         <v>111.6</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N21" s="8">
         <v>1.98</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O21" s="16">
         <v>3.5152000000000001</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P21" s="8">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q21" s="8">
         <v>6.2</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R21" s="17">
         <v>7.92</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S21" s="13">
         <v>9.24</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T21" s="13">
         <v>31.1</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U21" s="10">
         <v>59.1</v>
       </c>
-      <c r="V20" s="14">
+      <c r="V21" s="14">
         <v>97.9</v>
       </c>
-      <c r="W20" s="14">
+      <c r="W21" s="14">
         <v>125.05310585742808</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X21" s="8">
         <v>126.88093132455688</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y21" s="8">
         <v>136.33634805607622</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z21" s="8">
         <v>2.1940776132510136</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AA21" s="8">
         <v>2.9944119453611053</v>
       </c>
-      <c r="AB20" s="8">
+      <c r="AB21" s="8">
         <v>4.395595333928501</v>
       </c>
-      <c r="AC20" s="8">
+      <c r="AC21" s="8">
         <v>5.1387624827294687</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AD21" s="8">
         <v>6.7914091784830797</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE21" s="8">
         <v>8.3755659038384582</v>
       </c>
-      <c r="AF20" s="10">
+      <c r="AF21" s="10">
         <v>28.6</v>
       </c>
-      <c r="AG20" s="10">
+      <c r="AG21" s="10">
         <v>52.8</v>
       </c>
-      <c r="AH20" s="14">
+      <c r="AH21" s="14">
         <v>98.1</v>
       </c>
-      <c r="AI20" s="14">
+      <c r="AI21" s="14">
         <v>128.69999999999999</v>
       </c>
-      <c r="AJ20" s="14">
+      <c r="AJ21" s="14">
         <v>135.30000000000001</v>
       </c>
-      <c r="AK20" s="8">
+      <c r="AK21" s="8">
         <v>138.80000000000001</v>
       </c>
-      <c r="AL20" s="42">
+      <c r="AL21" s="42">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AM20" s="14">
+      <c r="AM21" s="14">
         <v>3.6</v>
       </c>
-      <c r="AN20" s="14">
+      <c r="AN21" s="14">
         <v>5.4</v>
       </c>
-      <c r="AO20" s="14">
+      <c r="AO21" s="14">
         <v>6.5</v>
       </c>
-      <c r="AP20" s="14">
+      <c r="AP21" s="14">
         <v>8.1</v>
       </c>
-      <c r="AQ20" s="14">
+      <c r="AQ21" s="14">
         <v>10.6</v>
       </c>
-      <c r="AR20" s="10">
+      <c r="AR21" s="10">
         <v>33.1</v>
       </c>
-      <c r="AS20" s="10">
+      <c r="AS21" s="10">
         <v>61.9</v>
       </c>
-      <c r="AT20" s="14">
+      <c r="AT21" s="14">
         <v>121.5</v>
       </c>
-      <c r="AU20" s="14">
+      <c r="AU21" s="14">
         <v>163.19999999999999</v>
       </c>
-      <c r="AV20" s="14">
+      <c r="AV21" s="14">
         <v>155.19999999999999</v>
       </c>
-      <c r="AW20" s="14">
+      <c r="AW21" s="14">
         <v>166.3</v>
       </c>
+      <c r="AX21" s="14">
+        <v>3</v>
+      </c>
+      <c r="AY21" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="AZ21" s="14">
+        <v>9.4</v>
+      </c>
+      <c r="BA21" s="14"/>
+      <c r="BB21" s="15"/>
+      <c r="BC21" s="15"/>
+      <c r="BD21" s="10"/>
+      <c r="BE21" s="10"/>
+      <c r="BF21" s="15"/>
+      <c r="BG21" s="15"/>
+      <c r="BH21" s="15"/>
+      <c r="BI21" s="15"/>
     </row>
-    <row r="21" spans="1:49">
-      <c r="A21" s="12" t="s">
+    <row r="22" spans="1:61">
+      <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="34">
+      <c r="B22" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C21" s="35">
+      <c r="C22" s="35">
         <v>7.9</v>
       </c>
-      <c r="D21" s="34">
+      <c r="D22" s="34">
         <v>14.1</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E22" s="34">
         <v>19.399999999999999</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F22" s="36">
         <v>26.1</v>
       </c>
-      <c r="G21" s="37">
+      <c r="G22" s="37">
         <v>34.799999999999997</v>
       </c>
-      <c r="H21" s="37">
+      <c r="H22" s="37">
         <v>43</v>
       </c>
-      <c r="I21" s="37">
+      <c r="I22" s="37">
         <v>58.9</v>
       </c>
-      <c r="J21" s="34">
+      <c r="J22" s="34">
         <v>110.3</v>
       </c>
-      <c r="K21" s="34">
+      <c r="K22" s="34">
         <v>116.3</v>
       </c>
-      <c r="L21" s="34">
+      <c r="L22" s="34">
         <v>112.6</v>
       </c>
-      <c r="M21" s="34">
+      <c r="M22" s="34">
         <v>115</v>
       </c>
-      <c r="N21" s="34">
+      <c r="N22" s="34">
         <v>4.07</v>
       </c>
-      <c r="O21" s="35">
+      <c r="O22" s="35">
         <v>8.2423000000000002</v>
       </c>
-      <c r="P21" s="34">
+      <c r="P22" s="34">
         <v>14.3</v>
       </c>
-      <c r="Q21" s="34">
+      <c r="Q22" s="34">
         <v>22.3</v>
       </c>
-      <c r="R21" s="36">
+      <c r="R22" s="36">
         <v>29.457000000000001</v>
       </c>
-      <c r="S21" s="37">
+      <c r="S22" s="37">
         <v>38.1</v>
       </c>
-      <c r="T21" s="37">
+      <c r="T22" s="37">
         <v>50.3</v>
       </c>
-      <c r="U21" s="38">
+      <c r="U22" s="38">
         <v>61.8</v>
       </c>
-      <c r="V21" s="39">
+      <c r="V22" s="39">
         <v>75.3</v>
       </c>
-      <c r="W21" s="39">
+      <c r="W22" s="39">
         <v>84.459760758854117</v>
       </c>
-      <c r="X21" s="34">
+      <c r="X22" s="34">
         <v>88.145177573821812</v>
       </c>
-      <c r="Y21" s="34">
+      <c r="Y22" s="34">
         <v>90.866996374473985</v>
       </c>
-      <c r="Z21" s="8">
+      <c r="Z22" s="8">
         <v>3.8369626780977226</v>
       </c>
-      <c r="AA21" s="16">
+      <c r="AA22" s="16">
         <v>6.9941627699633191</v>
       </c>
-      <c r="AB21" s="8">
+      <c r="AB22" s="8">
         <v>10.591854410672671</v>
       </c>
-      <c r="AC21" s="8">
+      <c r="AC22" s="8">
         <v>14.554966339141687</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD22" s="17">
         <v>19.901518775192656</v>
       </c>
-      <c r="AE21" s="13">
+      <c r="AE22" s="13">
         <v>25.05408065528496</v>
       </c>
-      <c r="AF21" s="10">
+      <c r="AF22" s="10">
         <v>30.1</v>
       </c>
-      <c r="AG21" s="10">
+      <c r="AG22" s="10">
         <v>35.1</v>
       </c>
-      <c r="AH21" s="14">
+      <c r="AH22" s="14">
         <v>40.9</v>
       </c>
-      <c r="AI21" s="14">
+      <c r="AI22" s="14">
         <v>44.5</v>
       </c>
-      <c r="AJ21" s="14">
+      <c r="AJ22" s="14">
         <v>47.6</v>
       </c>
-      <c r="AK21" s="8">
+      <c r="AK22" s="8">
         <v>48.9</v>
       </c>
-      <c r="AL21" s="42">
+      <c r="AL22" s="42">
         <v>30.6</v>
       </c>
-      <c r="AM21" s="49">
+      <c r="AM22" s="49">
         <v>65.7</v>
       </c>
-      <c r="AN21" s="39">
+      <c r="AN22" s="39">
         <v>93.9</v>
       </c>
-      <c r="AO21" s="39">
+      <c r="AO22" s="39">
         <v>122.8</v>
       </c>
-      <c r="AP21" s="54">
+      <c r="AP22" s="54">
         <v>142</v>
       </c>
-      <c r="AQ21" s="10">
+      <c r="AQ22" s="10">
         <v>163.4</v>
       </c>
-      <c r="AR21" s="10">
+      <c r="AR22" s="10">
         <v>145.1</v>
       </c>
-      <c r="AS21" s="10">
+      <c r="AS22" s="10">
         <v>164.6</v>
       </c>
-      <c r="AT21" s="14">
+      <c r="AT22" s="14">
         <v>182.5</v>
       </c>
-      <c r="AU21" s="14">
+      <c r="AU22" s="14">
         <v>206.4</v>
       </c>
-      <c r="AV21" s="14">
+      <c r="AV22" s="14">
         <v>239.7</v>
       </c>
-      <c r="AW21" s="14">
+      <c r="AW22" s="14">
         <v>449.7</v>
       </c>
+      <c r="AX22" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY22" s="61">
+        <v>4</v>
+      </c>
+      <c r="AZ22" s="14">
+        <v>7.7</v>
+      </c>
+      <c r="BA22" s="14"/>
+      <c r="BB22" s="46"/>
+      <c r="BC22" s="10"/>
+      <c r="BD22" s="10"/>
+      <c r="BE22" s="10"/>
+      <c r="BF22" s="14"/>
+      <c r="BG22" s="14"/>
+      <c r="BH22" s="14"/>
+      <c r="BI22" s="14"/>
     </row>
-    <row r="22" spans="1:49">
-      <c r="A22" s="33" t="s">
+    <row r="23" spans="1:61">
+      <c r="A23" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="40" t="s">
-[...95 lines deleted...]
-      <c r="AH22" s="42" t="s">
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH23" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AI22" s="42" t="s">
+      <c r="AI23" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AJ22" s="42" t="s">
+      <c r="AJ23" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AK22" s="42" t="s">
+      <c r="AK23" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AL22" s="42" t="s">
-[...32 lines deleted...]
-      <c r="AW22" s="42" t="s">
+      <c r="AL23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW23" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX23" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY23" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ23" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI23" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
-[...11 lines deleted...]
-      <c r="M23" s="19"/>
+    <row r="24" spans="1:61">
+      <c r="A24" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX24" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="AY24" s="42">
+        <v>3.4</v>
+      </c>
+      <c r="AZ24" s="42">
+        <v>6.9</v>
+      </c>
+      <c r="BA24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI24" s="40" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:49">
-[...11 lines deleted...]
-      <c r="M24" s="19"/>
+    <row r="25" spans="1:61">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
     </row>
-    <row r="25" spans="1:49" ht="18">
-      <c r="B25" s="2" t="s">
+    <row r="26" spans="1:61">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+    </row>
+    <row r="27" spans="1:61" ht="18">
+      <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z25" s="2" t="s">
+      <c r="Z27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J26" s="59" t="s">
+    <row r="28" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J28" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K26" s="59"/>
-[...2 lines deleted...]
-      <c r="AI26" s="1" t="s">
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="AI28" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B27" s="60" t="s">
+    <row r="29" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A29" s="65"/>
+      <c r="B29" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C27" s="60"/>
-[...10 lines deleted...]
-      <c r="N27" s="60" t="s">
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O27" s="60"/>
-[...10 lines deleted...]
-      <c r="Z27" s="60" t="s">
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="62"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="62"/>
+      <c r="U29" s="62"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="62"/>
+      <c r="X29" s="62"/>
+      <c r="Y29" s="62"/>
+      <c r="Z29" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="AA27" s="60"/>
-[...10 lines deleted...]
-      <c r="AL27" s="60" t="s">
+      <c r="AA29" s="62"/>
+      <c r="AB29" s="62"/>
+      <c r="AC29" s="62"/>
+      <c r="AD29" s="62"/>
+      <c r="AE29" s="62"/>
+      <c r="AF29" s="62"/>
+      <c r="AG29" s="62"/>
+      <c r="AH29" s="62"/>
+      <c r="AI29" s="62"/>
+      <c r="AJ29" s="62"/>
+      <c r="AK29" s="62"/>
+      <c r="AL29" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AM27" s="60"/>
-[...9 lines deleted...]
-      <c r="AW27" s="60"/>
+      <c r="AM29" s="62"/>
+      <c r="AN29" s="62"/>
+      <c r="AO29" s="62"/>
+      <c r="AP29" s="62"/>
+      <c r="AQ29" s="62"/>
+      <c r="AR29" s="62"/>
+      <c r="AS29" s="62"/>
+      <c r="AT29" s="62"/>
+      <c r="AU29" s="62"/>
+      <c r="AV29" s="62"/>
+      <c r="AW29" s="62"/>
+      <c r="AX29" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY29" s="62"/>
+      <c r="AZ29" s="62"/>
+      <c r="BA29" s="62"/>
+      <c r="BB29" s="62"/>
+      <c r="BC29" s="62"/>
+      <c r="BD29" s="62"/>
+      <c r="BE29" s="62"/>
+      <c r="BF29" s="62"/>
+      <c r="BG29" s="62"/>
+      <c r="BH29" s="62"/>
+      <c r="BI29" s="62"/>
     </row>
-    <row r="28" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B28" s="3" t="s">
+    <row r="30" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A30" s="65"/>
+      <c r="B30" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="C30" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="E30" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F28" s="3" t="s">
+      <c r="F30" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G28" s="3" t="s">
+      <c r="G30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H28" s="3" t="s">
+      <c r="H30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I28" s="3" t="s">
+      <c r="I30" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J28" s="24" t="s">
+      <c r="J30" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="K28" s="3" t="s">
+      <c r="K30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L28" s="25" t="s">
+      <c r="L30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="M28" s="3" t="s">
+      <c r="M30" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N28" s="3" t="s">
+      <c r="N30" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O28" s="3" t="s">
+      <c r="O30" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P28" s="3" t="s">
+      <c r="P30" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q28" s="3" t="s">
+      <c r="Q30" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R28" s="3" t="s">
+      <c r="R30" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S28" s="3" t="s">
+      <c r="S30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T28" s="3" t="s">
+      <c r="T30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U28" s="3" t="s">
+      <c r="U30" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V28" s="24" t="s">
+      <c r="V30" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="W28" s="3" t="s">
+      <c r="W30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X28" s="25" t="s">
+      <c r="X30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="Y28" s="3" t="s">
+      <c r="Y30" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z28" s="3" t="s">
+      <c r="Z30" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA28" s="3" t="s">
+      <c r="AA30" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB28" s="3" t="s">
+      <c r="AB30" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC28" s="3" t="s">
+      <c r="AC30" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD28" s="3" t="s">
+      <c r="AD30" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE28" s="3" t="s">
+      <c r="AE30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF28" s="3" t="s">
+      <c r="AF30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG28" s="3" t="s">
+      <c r="AG30" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH28" s="24" t="s">
+      <c r="AH30" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="AI28" s="3" t="s">
+      <c r="AI30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ28" s="25" t="s">
+      <c r="AJ30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AK28" s="3" t="s">
+      <c r="AK30" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL28" s="3" t="s">
+      <c r="AL30" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM28" s="3" t="s">
+      <c r="AM30" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN28" s="3" t="s">
+      <c r="AN30" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO28" s="3" t="s">
+      <c r="AO30" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP28" s="3" t="s">
+      <c r="AP30" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ28" s="3" t="s">
+      <c r="AQ30" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR28" s="3" t="s">
+      <c r="AR30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS28" s="3" t="s">
+      <c r="AS30" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT28" s="24" t="s">
+      <c r="AT30" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="AU28" s="3" t="s">
+      <c r="AU30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV28" s="25" t="s">
+      <c r="AV30" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AW28" s="3" t="s">
+      <c r="AW30" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX30" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ30" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC30" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI30" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="29" spans="1:49" s="11" customFormat="1">
-      <c r="A29" s="4" t="s">
+    <row r="31" spans="1:61" s="11" customFormat="1">
+      <c r="A31" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B31" s="5">
         <v>0.52341582499999995</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C31" s="5">
         <v>1.1102787249999999</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D31" s="5">
         <v>1.6711449739999999</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E31" s="5">
         <v>2.168264873</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F31" s="5">
         <v>2.5843127730000002</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G31" s="5">
         <v>2.8256611399999998</v>
       </c>
-      <c r="H29" s="7">
+      <c r="H31" s="7">
         <v>45.276818910267998</v>
       </c>
-      <c r="I29" s="7">
+      <c r="I31" s="7">
         <v>98.433165645622793</v>
       </c>
-      <c r="J29" s="5">
+      <c r="J31" s="5">
         <v>228.29780144505099</v>
       </c>
-      <c r="K29" s="5">
+      <c r="K31" s="5">
         <v>355.14745314524703</v>
       </c>
-      <c r="L29" s="5">
+      <c r="L31" s="5">
         <v>359.25002724886798</v>
       </c>
-      <c r="M29" s="5">
+      <c r="M31" s="5">
         <v>367.02103576553498</v>
       </c>
-      <c r="N29" s="6" t="s">
-[...17 lines deleted...]
-      <c r="T29" s="7">
+      <c r="N31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="T31" s="7">
         <v>63.5</v>
       </c>
-      <c r="U29" s="29">
+      <c r="U31" s="29">
         <v>135.9</v>
       </c>
-      <c r="V29" s="31">
+      <c r="V31" s="31">
         <v>284.53375809504234</v>
       </c>
-      <c r="W29" s="5">
+      <c r="W31" s="5">
         <v>395.44999643502871</v>
       </c>
-      <c r="X29" s="5">
+      <c r="X31" s="5">
         <v>396.14492057502872</v>
       </c>
-      <c r="Y29" s="5">
+      <c r="Y31" s="5">
         <v>417.75396426702872</v>
       </c>
-      <c r="Z29" s="40" t="s">
-[...17 lines deleted...]
-      <c r="AF29" s="29">
+      <c r="Z31" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF31" s="29">
         <v>48</v>
       </c>
-      <c r="AG29" s="29">
+      <c r="AG31" s="29">
         <v>103.2</v>
       </c>
-      <c r="AH29" s="31">
+      <c r="AH31" s="31">
         <v>240.7</v>
       </c>
-      <c r="AI29" s="31">
+      <c r="AI31" s="31">
         <v>371.1</v>
       </c>
-      <c r="AJ29" s="32">
+      <c r="AJ31" s="32">
         <v>379</v>
       </c>
-      <c r="AK29" s="5">
+      <c r="AK31" s="5">
         <v>716.9</v>
       </c>
-      <c r="AL29" s="45">
+      <c r="AL31" s="45">
         <v>27.7</v>
       </c>
-      <c r="AM29" s="45">
+      <c r="AM31" s="45">
         <v>60.8</v>
       </c>
-      <c r="AN29" s="45">
+      <c r="AN31" s="45">
         <v>86.4</v>
       </c>
-      <c r="AO29" s="45">
+      <c r="AO31" s="45">
         <v>112.8</v>
       </c>
-      <c r="AP29" s="45">
+      <c r="AP31" s="45">
         <v>128.19999999999999</v>
       </c>
-      <c r="AQ29" s="45">
+      <c r="AQ31" s="45">
         <v>143.9</v>
       </c>
-      <c r="AR29" s="29">
+      <c r="AR31" s="29">
         <v>173.9</v>
       </c>
-      <c r="AS29" s="29">
+      <c r="AS31" s="29">
         <v>251.1</v>
       </c>
-      <c r="AT29" s="31">
+      <c r="AT31" s="31">
         <v>1162.7</v>
       </c>
-      <c r="AU29" s="57">
+      <c r="AU31" s="57">
         <v>1300.0999999999999</v>
       </c>
-      <c r="AV29" s="32">
+      <c r="AV31" s="32">
         <v>1319.5</v>
       </c>
-      <c r="AW29" s="32">
+      <c r="AW31" s="32">
         <v>1531.1</v>
       </c>
+      <c r="AX31" s="31">
+        <v>50</v>
+      </c>
+      <c r="AY31" s="45">
+        <v>108.2</v>
+      </c>
+      <c r="AZ31" s="32">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="BA31" s="32"/>
+      <c r="BB31" s="45"/>
+      <c r="BC31" s="45"/>
+      <c r="BD31" s="29"/>
+      <c r="BE31" s="29"/>
+      <c r="BF31" s="56"/>
+      <c r="BG31" s="56"/>
+      <c r="BH31" s="45"/>
+      <c r="BI31" s="56"/>
     </row>
-    <row r="30" spans="1:49" s="11" customFormat="1">
-      <c r="A30" s="12" t="s">
+    <row r="32" spans="1:61" s="11" customFormat="1">
+      <c r="A32" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B32" s="8">
         <v>0.3</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C32" s="8">
         <v>0.7</v>
       </c>
-      <c r="D30" s="8">
+      <c r="D32" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E30" s="8">
+      <c r="E32" s="8">
         <v>1.5</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F32" s="8">
         <v>1.8</v>
       </c>
-      <c r="G30" s="8">
+      <c r="G32" s="8">
         <v>2</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H32" s="13">
         <v>17.7</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I32" s="13">
         <v>37.200000000000003</v>
       </c>
-      <c r="J30" s="8">
+      <c r="J32" s="8">
         <v>87.9</v>
       </c>
-      <c r="K30" s="8">
+      <c r="K32" s="8">
         <v>151.1</v>
       </c>
-      <c r="L30" s="8">
+      <c r="L32" s="8">
         <v>150</v>
       </c>
-      <c r="M30" s="8">
+      <c r="M32" s="8">
         <v>153.19999999999999</v>
       </c>
-      <c r="N30" s="9" t="s">
-[...17 lines deleted...]
-      <c r="T30" s="13">
+      <c r="N32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="R32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="S32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="T32" s="13">
         <v>24.9</v>
       </c>
-      <c r="U30" s="10">
+      <c r="U32" s="10">
         <v>52.81</v>
       </c>
-      <c r="V30" s="14">
+      <c r="V32" s="14">
         <v>133.28306172943331</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W32" s="8">
         <v>163.3382914200333</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X32" s="8">
         <v>163.55043051003329</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y32" s="8">
         <v>169.3883308820333</v>
       </c>
-      <c r="Z30" s="40" t="s">
-[...17 lines deleted...]
-      <c r="AF30" s="10">
+      <c r="Z32" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF32" s="10">
         <v>18.8</v>
-      </c>
-[...296 lines deleted...]
-        <v>18.2</v>
       </c>
       <c r="AG32" s="10">
         <v>39.9</v>
       </c>
       <c r="AH32" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="AI32" s="14">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="AJ32" s="14">
+        <v>142.1</v>
+      </c>
+      <c r="AK32" s="8">
+        <v>447.9</v>
+      </c>
+      <c r="AL32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR32" s="10">
+        <v>21</v>
+      </c>
+      <c r="AS32" s="10">
+        <v>44.8</v>
+      </c>
+      <c r="AT32" s="14">
+        <v>851.5</v>
+      </c>
+      <c r="AU32" s="14">
+        <v>892.6</v>
+      </c>
+      <c r="AV32" s="14">
+        <v>892.8</v>
+      </c>
+      <c r="AW32" s="14">
+        <v>896.4</v>
+      </c>
+      <c r="AX32" s="15">
+        <v>50</v>
+      </c>
+      <c r="AY32" s="15">
+        <v>108.2</v>
+      </c>
+      <c r="AZ32" s="14">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="BA32" s="14"/>
+      <c r="BB32" s="14"/>
+      <c r="BC32" s="14"/>
+      <c r="BD32" s="10"/>
+      <c r="BE32" s="10"/>
+      <c r="BF32" s="14"/>
+      <c r="BG32" s="14"/>
+      <c r="BH32" s="14"/>
+      <c r="BI32" s="14"/>
+    </row>
+    <row r="33" spans="1:61" s="11" customFormat="1">
+      <c r="A33" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33" s="13">
+        <v>11.9</v>
+      </c>
+      <c r="I33" s="13">
+        <v>25</v>
+      </c>
+      <c r="J33" s="8">
+        <v>46.3</v>
+      </c>
+      <c r="K33" s="8">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="L33" s="8">
+        <v>84.5</v>
+      </c>
+      <c r="M33" s="8">
+        <v>87.1</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="R33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="T33" s="13">
+        <v>14.4</v>
+      </c>
+      <c r="U33" s="10">
+        <v>30.33</v>
+      </c>
+      <c r="V33" s="14">
+        <v>55.808647211600004</v>
+      </c>
+      <c r="W33" s="8">
+        <v>108.37093091690001</v>
+      </c>
+      <c r="X33" s="8">
+        <v>108.49821473690001</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>118.16062538090002</v>
+      </c>
+      <c r="Z33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>11</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>23.4</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>50.6</v>
+      </c>
+      <c r="AI33" s="10">
+        <v>110</v>
+      </c>
+      <c r="AJ33" s="10">
+        <v>120.3</v>
+      </c>
+      <c r="AK33" s="9">
+        <v>153</v>
+      </c>
+      <c r="AL33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR33" s="15">
+        <v>12.4</v>
+      </c>
+      <c r="AS33" s="10">
+        <v>25.8</v>
+      </c>
+      <c r="AT33" s="10">
+        <v>62</v>
+      </c>
+      <c r="AU33" s="10">
+        <v>100.1</v>
+      </c>
+      <c r="AV33" s="10">
+        <v>100.2</v>
+      </c>
+      <c r="AW33" s="10">
+        <v>94.9</v>
+      </c>
+      <c r="AX33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA33" s="15"/>
+      <c r="BB33" s="15"/>
+      <c r="BC33" s="15"/>
+      <c r="BD33" s="15"/>
+      <c r="BE33" s="10"/>
+      <c r="BF33" s="15"/>
+      <c r="BG33" s="15"/>
+      <c r="BH33" s="15"/>
+      <c r="BI33" s="15"/>
+    </row>
+    <row r="34" spans="1:61">
+      <c r="A34" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" s="13">
+        <v>13.1</v>
+      </c>
+      <c r="I34" s="13">
+        <v>31.2</v>
+      </c>
+      <c r="J34" s="8">
+        <v>60.1</v>
+      </c>
+      <c r="K34" s="8">
+        <v>87.2</v>
+      </c>
+      <c r="L34" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="M34" s="8">
+        <v>90</v>
+      </c>
+      <c r="N34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="P34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="S34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="13">
+        <v>20.9</v>
+      </c>
+      <c r="U34" s="10">
+        <v>46.42</v>
+      </c>
+      <c r="V34" s="14">
+        <v>83.421726217303359</v>
+      </c>
+      <c r="W34" s="8">
+        <v>109.17460814940448</v>
+      </c>
+      <c r="X34" s="8">
+        <v>109.50889601940447</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>114.81302864340448</v>
+      </c>
+      <c r="Z34" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>18.2</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>39.9</v>
+      </c>
+      <c r="AH34" s="14">
         <v>83</v>
       </c>
-      <c r="AI32" s="14">
+      <c r="AI34" s="14">
         <v>111.6</v>
       </c>
-      <c r="AJ32" s="14">
+      <c r="AJ34" s="14">
         <v>116.5</v>
       </c>
-      <c r="AK32" s="8">
+      <c r="AK34" s="8">
         <v>115.8</v>
       </c>
-      <c r="AL32" s="15" t="s">
-[...17 lines deleted...]
-      <c r="AR32" s="10">
+      <c r="AL34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR34" s="10">
         <v>20.2</v>
       </c>
-      <c r="AS32" s="10">
+      <c r="AS34" s="10">
         <v>46.1</v>
       </c>
-      <c r="AT32" s="14">
+      <c r="AT34" s="14">
         <v>102.8</v>
       </c>
-      <c r="AU32" s="14">
+      <c r="AU34" s="14">
         <v>141.69999999999999</v>
       </c>
-      <c r="AV32" s="14">
+      <c r="AV34" s="14">
         <v>130.5</v>
       </c>
-      <c r="AW32" s="14">
+      <c r="AW34" s="14">
         <v>136</v>
       </c>
+      <c r="AX34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA34" s="14"/>
+      <c r="BB34" s="15"/>
+      <c r="BC34" s="15"/>
+      <c r="BD34" s="10"/>
+      <c r="BE34" s="10"/>
+      <c r="BF34" s="15"/>
+      <c r="BG34" s="15"/>
+      <c r="BH34" s="15"/>
+      <c r="BI34" s="15"/>
     </row>
-    <row r="33" spans="1:49">
-      <c r="A33" s="12" t="s">
+    <row r="35" spans="1:61">
+      <c r="A35" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="8">
+      <c r="B35" s="8">
         <v>0.2</v>
       </c>
-      <c r="C33" s="16">
+      <c r="C35" s="16">
         <v>0.4</v>
       </c>
-      <c r="D33" s="8">
+      <c r="D35" s="8">
         <v>0.6</v>
       </c>
-      <c r="E33" s="8">
+      <c r="E35" s="8">
         <v>0.7</v>
       </c>
-      <c r="F33" s="17">
+      <c r="F35" s="17">
         <v>0.7</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G35" s="13">
         <v>0.8</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H35" s="13">
         <v>2.7</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I35" s="13">
         <v>5</v>
       </c>
-      <c r="J33" s="8">
+      <c r="J35" s="8">
         <v>33.9</v>
       </c>
-      <c r="K33" s="8">
+      <c r="K35" s="8">
         <v>42.5</v>
       </c>
-      <c r="L33" s="8">
+      <c r="L35" s="8">
         <v>36.299999999999997</v>
       </c>
-      <c r="M33" s="8">
+      <c r="M35" s="8">
         <v>36.700000000000003</v>
       </c>
-      <c r="N33" s="9" t="s">
-[...17 lines deleted...]
-      <c r="T33" s="13">
+      <c r="N35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="P35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="T35" s="13">
         <v>3.2</v>
       </c>
-      <c r="U33" s="10">
+      <c r="U35" s="10">
         <v>6.32</v>
       </c>
-      <c r="V33" s="14">
+      <c r="V35" s="14">
         <v>12.0231250592</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W35" s="8">
         <v>14.5689674822</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X35" s="8">
         <v>14.590180842200001</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y35" s="8">
         <v>15.3947793942</v>
       </c>
-      <c r="Z33" s="40" t="s">
-[...23 lines deleted...]
-      <c r="AH33" s="44" t="s">
+      <c r="Z35" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF35" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG35" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH35" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="AI33" s="44" t="s">
+      <c r="AI35" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="AJ33" s="39">
+      <c r="AJ35" s="39">
         <v>0.1</v>
       </c>
-      <c r="AK33" s="8">
+      <c r="AK35" s="8">
         <v>0.2</v>
       </c>
-      <c r="AL33" s="44">
+      <c r="AL35" s="44">
         <v>27.7</v>
       </c>
-      <c r="AM33" s="15">
+      <c r="AM35" s="15">
         <v>60.8</v>
       </c>
-      <c r="AN33" s="15">
+      <c r="AN35" s="15">
         <v>86.3</v>
       </c>
-      <c r="AO33" s="15">
+      <c r="AO35" s="15">
         <v>112.7</v>
       </c>
-      <c r="AP33" s="15">
+      <c r="AP35" s="15">
         <v>128.1</v>
       </c>
-      <c r="AQ33" s="44">
+      <c r="AQ35" s="44">
         <v>143.9</v>
       </c>
-      <c r="AR33" s="38">
+      <c r="AR35" s="38">
         <v>120.3</v>
       </c>
-      <c r="AS33" s="15">
+      <c r="AS35" s="15">
         <v>134.4</v>
       </c>
-      <c r="AT33" s="44">
+      <c r="AT35" s="44">
         <v>146.30000000000001</v>
       </c>
-      <c r="AU33" s="44">
+      <c r="AU35" s="44">
         <v>165.8</v>
       </c>
-      <c r="AV33" s="39">
+      <c r="AV35" s="39">
         <v>196</v>
       </c>
-      <c r="AW33" s="39">
+      <c r="AW35" s="39">
         <v>403.8</v>
       </c>
+      <c r="AX35" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY35" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ35" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA35" s="14"/>
+      <c r="BB35" s="46"/>
+      <c r="BC35" s="10"/>
+      <c r="BD35" s="10"/>
+      <c r="BE35" s="10"/>
+      <c r="BF35" s="14"/>
+      <c r="BG35" s="14"/>
+      <c r="BH35" s="14"/>
+      <c r="BI35" s="14"/>
     </row>
-    <row r="34" spans="1:49">
-      <c r="A34" s="12" t="s">
+    <row r="36" spans="1:61">
+      <c r="A36" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="40" t="s">
-[...95 lines deleted...]
-      <c r="AH34" s="43" t="s">
+      <c r="B36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE36" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH36" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="AI34" s="43" t="s">
+      <c r="AI36" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="AJ34" s="43" t="s">
+      <c r="AJ36" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="AK34" s="43" t="s">
+      <c r="AK36" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="AL34" s="43" t="s">
-[...32 lines deleted...]
-      <c r="AW34" s="43" t="s">
+      <c r="AL36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW36" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH36" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI36" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="35" spans="1:49">
-[...11 lines deleted...]
-      <c r="M35" s="26"/>
+    <row r="37" spans="1:61">
+      <c r="A37" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX37" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY37" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ37" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH37" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI37" s="40" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="36" spans="1:49">
-[...11 lines deleted...]
-      <c r="M36" s="26"/>
+    <row r="38" spans="1:61">
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="19"/>
+      <c r="K38" s="19"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="26"/>
     </row>
-    <row r="37" spans="1:49" ht="18">
-      <c r="B37" s="2" t="s">
+    <row r="39" spans="1:61">
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="19"/>
+      <c r="K39" s="19"/>
+      <c r="L39" s="19"/>
+      <c r="M39" s="26"/>
+    </row>
+    <row r="40" spans="1:61" ht="18">
+      <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="Z37" s="2" t="s">
+      <c r="Z40" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="38" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J38" s="59" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="J41" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="K38" s="59"/>
-[...2 lines deleted...]
-      <c r="AI38" s="1" t="s">
+      <c r="K41" s="64"/>
+      <c r="L41" s="64"/>
+      <c r="M41" s="64"/>
+      <c r="AI41" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B39" s="60" t="s">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A42" s="65"/>
+      <c r="B42" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C39" s="60"/>
-[...10 lines deleted...]
-      <c r="N39" s="60" t="s">
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62"/>
+      <c r="I42" s="62"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O39" s="60"/>
-[...10 lines deleted...]
-      <c r="Z39" s="60" t="s">
+      <c r="O42" s="62"/>
+      <c r="P42" s="62"/>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="62"/>
+      <c r="S42" s="62"/>
+      <c r="T42" s="62"/>
+      <c r="U42" s="62"/>
+      <c r="V42" s="62"/>
+      <c r="W42" s="62"/>
+      <c r="X42" s="62"/>
+      <c r="Y42" s="62"/>
+      <c r="Z42" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="AA39" s="60"/>
-[...10 lines deleted...]
-      <c r="AL39" s="60" t="s">
+      <c r="AA42" s="62"/>
+      <c r="AB42" s="62"/>
+      <c r="AC42" s="62"/>
+      <c r="AD42" s="62"/>
+      <c r="AE42" s="62"/>
+      <c r="AF42" s="62"/>
+      <c r="AG42" s="62"/>
+      <c r="AH42" s="62"/>
+      <c r="AI42" s="62"/>
+      <c r="AJ42" s="62"/>
+      <c r="AK42" s="62"/>
+      <c r="AL42" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="AM39" s="60"/>
-[...9 lines deleted...]
-      <c r="AW39" s="60"/>
+      <c r="AM42" s="62"/>
+      <c r="AN42" s="62"/>
+      <c r="AO42" s="62"/>
+      <c r="AP42" s="62"/>
+      <c r="AQ42" s="62"/>
+      <c r="AR42" s="62"/>
+      <c r="AS42" s="62"/>
+      <c r="AT42" s="62"/>
+      <c r="AU42" s="62"/>
+      <c r="AV42" s="62"/>
+      <c r="AW42" s="62"/>
+      <c r="AX42" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY42" s="62"/>
+      <c r="AZ42" s="62"/>
+      <c r="BA42" s="62"/>
+      <c r="BB42" s="62"/>
+      <c r="BC42" s="62"/>
+      <c r="BD42" s="62"/>
+      <c r="BE42" s="62"/>
+      <c r="BF42" s="62"/>
+      <c r="BG42" s="62"/>
+      <c r="BH42" s="62"/>
+      <c r="BI42" s="62"/>
     </row>
-    <row r="40" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B40" s="3" t="s">
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A43" s="65"/>
+      <c r="B43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="C43" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="E43" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F40" s="3" t="s">
+      <c r="F43" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G40" s="3" t="s">
+      <c r="G43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H40" s="3" t="s">
+      <c r="H43" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I40" s="3" t="s">
+      <c r="I43" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J40" s="3" t="s">
+      <c r="J43" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K40" s="3" t="s">
+      <c r="K43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="L40" s="3" t="s">
+      <c r="L43" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M40" s="3" t="s">
+      <c r="M43" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="N40" s="3" t="s">
+      <c r="N43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O40" s="3" t="s">
+      <c r="O43" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="P40" s="3" t="s">
+      <c r="P43" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="Q40" s="3" t="s">
+      <c r="Q43" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="R40" s="3" t="s">
+      <c r="R43" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="S40" s="3" t="s">
+      <c r="S43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="T40" s="3" t="s">
+      <c r="T43" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="U40" s="3" t="s">
+      <c r="U43" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="V40" s="3" t="s">
+      <c r="V43" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="W40" s="3" t="s">
+      <c r="W43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="X40" s="3" t="s">
+      <c r="X43" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="Y40" s="3" t="s">
+      <c r="Y43" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Z40" s="3" t="s">
+      <c r="Z43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AA40" s="3" t="s">
+      <c r="AA43" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AB40" s="3" t="s">
+      <c r="AB43" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AC40" s="3" t="s">
+      <c r="AC43" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AD40" s="3" t="s">
+      <c r="AD43" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE40" s="3" t="s">
+      <c r="AE43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AF40" s="3" t="s">
+      <c r="AF43" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AG40" s="3" t="s">
+      <c r="AG43" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AH40" s="3" t="s">
+      <c r="AH43" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AI40" s="3" t="s">
+      <c r="AI43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ40" s="3" t="s">
+      <c r="AJ43" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AK40" s="3" t="s">
+      <c r="AK43" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AL40" s="3" t="s">
+      <c r="AL43" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AM40" s="3" t="s">
+      <c r="AM43" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN40" s="3" t="s">
+      <c r="AN43" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO40" s="3" t="s">
+      <c r="AO43" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP40" s="3" t="s">
+      <c r="AP43" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AQ40" s="3" t="s">
+      <c r="AQ43" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AR40" s="3" t="s">
+      <c r="AR43" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AS40" s="3" t="s">
+      <c r="AS43" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AT40" s="3" t="s">
+      <c r="AT43" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AU40" s="3" t="s">
+      <c r="AU43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AV40" s="3" t="s">
+      <c r="AV43" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AW40" s="3" t="s">
+      <c r="AW43" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="AX43" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AY43" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ43" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA43" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC43" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="BE43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="BF43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="BG43" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH43" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI43" s="3" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="41" spans="1:49" s="11" customFormat="1">
-      <c r="A41" s="4" t="s">
+    <row r="44" spans="1:61" s="11" customFormat="1">
+      <c r="A44" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="5">
+      <c r="B44" s="5">
         <v>9.4731856625050401</v>
       </c>
-      <c r="C41" s="5">
+      <c r="C44" s="5">
         <v>20.0581372331857</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D44" s="5">
         <v>33.318042388240002</v>
       </c>
-      <c r="E41" s="5">
+      <c r="E44" s="5">
         <v>48.395248028452997</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F44" s="5">
         <v>63.043858622039103</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G44" s="5">
         <v>78.253323953427596</v>
       </c>
-      <c r="H41" s="7">
+      <c r="H44" s="7">
         <v>91.177423073551196</v>
       </c>
-      <c r="I41" s="7">
+      <c r="I44" s="7">
         <v>104.551178922989</v>
       </c>
-      <c r="J41" s="5">
+      <c r="J44" s="5">
         <v>115.950816524749</v>
       </c>
-      <c r="K41" s="5">
+      <c r="K44" s="5">
         <v>128.14566806409201</v>
       </c>
-      <c r="L41" s="5">
+      <c r="L44" s="5">
         <v>138.63366001293201</v>
       </c>
-      <c r="M41" s="5">
+      <c r="M44" s="5">
         <v>154.95564137605601</v>
       </c>
-      <c r="N41" s="5">
+      <c r="N44" s="5">
         <v>10.596049229360499</v>
       </c>
-      <c r="O41" s="5">
+      <c r="O44" s="5">
         <v>23.292000000000002</v>
       </c>
-      <c r="P41" s="5">
+      <c r="P44" s="5">
         <v>39</v>
       </c>
-      <c r="Q41" s="5">
+      <c r="Q44" s="5">
         <v>54.6</v>
       </c>
-      <c r="R41" s="5">
+      <c r="R44" s="5">
         <v>68.7</v>
       </c>
-      <c r="S41" s="5">
+      <c r="S44" s="5">
         <v>84</v>
       </c>
-      <c r="T41" s="7">
+      <c r="T44" s="7">
         <v>101.7</v>
       </c>
-      <c r="U41" s="29">
+      <c r="U44" s="29">
         <v>119.8</v>
       </c>
-      <c r="V41" s="32">
+      <c r="V44" s="32">
         <v>134.0552381625925</v>
       </c>
-      <c r="W41" s="5">
+      <c r="W44" s="5">
         <v>147.37356856864756</v>
       </c>
-      <c r="X41" s="5">
+      <c r="X44" s="5">
         <v>158.81496570101976</v>
       </c>
-      <c r="Y41" s="5">
+      <c r="Y44" s="5">
         <v>174.11758645512805</v>
       </c>
-      <c r="Z41" s="5">
+      <c r="Z44" s="5">
         <v>11.521531219628994</v>
       </c>
-      <c r="AA41" s="5">
+      <c r="AA44" s="5">
         <v>20.597875906089321</v>
       </c>
-      <c r="AB41" s="5">
+      <c r="AB44" s="5">
         <v>33.911832584948073</v>
       </c>
-      <c r="AC41" s="5">
+      <c r="AC44" s="5">
         <v>46.215690402066734</v>
       </c>
-      <c r="AD41" s="5">
+      <c r="AD44" s="5">
         <v>57.734685898064313</v>
       </c>
-      <c r="AE41" s="5">
+      <c r="AE44" s="5">
         <v>69.250360886732523</v>
       </c>
-      <c r="AF41" s="29">
+      <c r="AF44" s="29">
         <v>82.4</v>
       </c>
-      <c r="AG41" s="29">
+      <c r="AG44" s="29">
         <v>97.1</v>
       </c>
-      <c r="AH41" s="32">
+      <c r="AH44" s="32">
         <v>110.4</v>
       </c>
-      <c r="AI41" s="32">
+      <c r="AI44" s="32">
         <v>121.2</v>
       </c>
-      <c r="AJ41" s="32">
+      <c r="AJ44" s="32">
         <v>130.1</v>
       </c>
-      <c r="AK41" s="5">
+      <c r="AK44" s="5">
         <v>142.4</v>
       </c>
-      <c r="AL41" s="32">
+      <c r="AL44" s="32">
         <v>11.6</v>
       </c>
-      <c r="AM41" s="50">
+      <c r="AM44" s="50">
         <v>19.899999999999999</v>
       </c>
-      <c r="AN41" s="32">
+      <c r="AN44" s="32">
         <v>32</v>
       </c>
-      <c r="AO41" s="32">
+      <c r="AO44" s="32">
         <v>43.5</v>
       </c>
-      <c r="AP41" s="32">
+      <c r="AP44" s="32">
         <v>53.7</v>
       </c>
-      <c r="AQ41" s="32">
+      <c r="AQ44" s="32">
         <v>67.7</v>
       </c>
-      <c r="AR41" s="29">
+      <c r="AR44" s="29">
         <v>80.7</v>
       </c>
-      <c r="AS41" s="29">
+      <c r="AS44" s="29">
         <v>97.9</v>
       </c>
-      <c r="AT41" s="32">
+      <c r="AT44" s="32">
         <v>113.6</v>
       </c>
-      <c r="AU41" s="32">
+      <c r="AU44" s="32">
         <v>127.3</v>
       </c>
-      <c r="AV41" s="32">
+      <c r="AV44" s="32">
         <v>140.4</v>
       </c>
-      <c r="AW41" s="32">
+      <c r="AW44" s="32">
         <v>160.19999999999999</v>
       </c>
+      <c r="AX44" s="31">
+        <v>10.3</v>
+      </c>
+      <c r="AY44" s="32">
+        <v>20.6</v>
+      </c>
+      <c r="AZ44" s="32">
+        <v>37.6</v>
+      </c>
+      <c r="BA44" s="32"/>
+      <c r="BB44" s="45"/>
+      <c r="BC44" s="45"/>
+      <c r="BD44" s="29"/>
+      <c r="BE44" s="29"/>
+      <c r="BF44" s="56"/>
+      <c r="BG44" s="56"/>
+      <c r="BH44" s="45"/>
+      <c r="BI44" s="56"/>
     </row>
-    <row r="42" spans="1:49" s="11" customFormat="1">
-      <c r="A42" s="12" t="s">
+    <row r="45" spans="1:61" s="11" customFormat="1">
+      <c r="A45" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B45" s="8">
         <v>3.5</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C45" s="8">
         <v>8.6</v>
-      </c>
-[...445 lines deleted...]
-        <v>7.4</v>
       </c>
       <c r="D45" s="8">
         <v>13.6</v>
       </c>
       <c r="E45" s="8">
+        <v>21.7</v>
+      </c>
+      <c r="F45" s="8">
+        <v>27.9</v>
+      </c>
+      <c r="G45" s="8">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H45" s="13">
+        <v>37.4</v>
+      </c>
+      <c r="I45" s="13">
+        <v>42.8</v>
+      </c>
+      <c r="J45" s="8">
+        <v>47.3</v>
+      </c>
+      <c r="K45" s="8">
+        <v>52.1</v>
+      </c>
+      <c r="L45" s="8">
+        <v>58</v>
+      </c>
+      <c r="M45" s="8">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="N45" s="8">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="O45" s="8">
+        <v>11.1675</v>
+      </c>
+      <c r="P45" s="8">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>25.4</v>
+      </c>
+      <c r="R45" s="8">
+        <v>30.47</v>
+      </c>
+      <c r="S45" s="8">
+        <v>35.74</v>
+      </c>
+      <c r="T45" s="13">
+        <v>43.5</v>
+      </c>
+      <c r="U45" s="10">
+        <v>50.72</v>
+      </c>
+      <c r="V45" s="14">
+        <v>55.359920926677745</v>
+      </c>
+      <c r="W45" s="8">
+        <v>60.676379256947946</v>
+      </c>
+      <c r="X45" s="8">
+        <v>66.960038754326504</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>76.189442756737989</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>5.4904131972072712</v>
+      </c>
+      <c r="AA45" s="8">
+        <v>10.629273309109372</v>
+      </c>
+      <c r="AB45" s="8">
+        <v>18.76659013620187</v>
+      </c>
+      <c r="AC45" s="8">
+        <v>25.770659264923324</v>
+      </c>
+      <c r="AD45" s="8">
+        <v>29.755950104242913</v>
+      </c>
+      <c r="AE45" s="8">
+        <v>33.952085875251818</v>
+      </c>
+      <c r="AF45" s="10">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="AG45" s="10">
+        <v>47</v>
+      </c>
+      <c r="AH45" s="14">
+        <v>52.2</v>
+      </c>
+      <c r="AI45" s="14">
+        <v>56.2</v>
+      </c>
+      <c r="AJ45" s="14">
+        <v>60.6</v>
+      </c>
+      <c r="AK45" s="8">
+        <v>67.5</v>
+      </c>
+      <c r="AL45" s="46">
+        <v>6.4</v>
+      </c>
+      <c r="AM45" s="51">
+        <v>11.3</v>
+      </c>
+      <c r="AN45" s="52">
         <v>18.8</v>
       </c>
-      <c r="F45" s="17">
+      <c r="AO45" s="14">
+        <v>26</v>
+      </c>
+      <c r="AP45" s="14">
+        <v>30.3</v>
+      </c>
+      <c r="AQ45" s="14">
+        <v>35.5</v>
+      </c>
+      <c r="AR45" s="10">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="AS45" s="10">
+        <v>49.6</v>
+      </c>
+      <c r="AT45" s="14">
+        <v>56.3</v>
+      </c>
+      <c r="AU45" s="14">
+        <v>61.4</v>
+      </c>
+      <c r="AV45" s="14">
+        <v>68.3</v>
+      </c>
+      <c r="AW45" s="14">
+        <v>80.3</v>
+      </c>
+      <c r="AX45" s="14">
+        <v>3.2</v>
+      </c>
+      <c r="AY45" s="14">
+        <v>7.9</v>
+      </c>
+      <c r="AZ45" s="14">
+        <v>13.6</v>
+      </c>
+      <c r="BA45" s="14"/>
+      <c r="BB45" s="14"/>
+      <c r="BC45" s="14"/>
+      <c r="BD45" s="10"/>
+      <c r="BE45" s="10"/>
+      <c r="BF45" s="14"/>
+      <c r="BG45" s="14"/>
+      <c r="BH45" s="14"/>
+      <c r="BI45" s="14"/>
+    </row>
+    <row r="46" spans="1:61" s="11" customFormat="1">
+      <c r="A46" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="C46" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="D46" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="E46" s="8">
+        <v>1</v>
+      </c>
+      <c r="F46" s="8">
+        <v>1.4</v>
+      </c>
+      <c r="G46" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="H46" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I46" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="J46" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="K46" s="8">
+        <v>3</v>
+      </c>
+      <c r="L46" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="M46" s="8">
+        <v>5.7</v>
+      </c>
+      <c r="N46" s="8">
+        <v>0.18</v>
+      </c>
+      <c r="O46" s="8">
+        <v>0.36080000000000001</v>
+      </c>
+      <c r="P46" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="R46" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="S46" s="8">
+        <v>0.94</v>
+      </c>
+      <c r="T46" s="13">
+        <v>0.9</v>
+      </c>
+      <c r="U46" s="10">
+        <v>0.91</v>
+      </c>
+      <c r="V46" s="14">
+        <v>0.94176711620326625</v>
+      </c>
+      <c r="W46" s="8">
+        <v>0.94176711620326625</v>
+      </c>
+      <c r="X46" s="8">
+        <v>0.94176711620326625</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>0.94176711620326625</v>
+      </c>
+      <c r="Z46" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA46" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB46" s="9">
+        <v>0.20251536096611872</v>
+      </c>
+      <c r="AC46" s="9">
+        <v>0.74574227955765027</v>
+      </c>
+      <c r="AD46" s="9">
+        <v>1.285952872129013</v>
+      </c>
+      <c r="AE46" s="9">
+        <v>1.868882942153693</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="AG46" s="10">
+        <v>2.1</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="AK46" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="AL46" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM46" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN46" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="AO46" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>2</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AS46" s="10">
+        <v>2.4</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="AV46" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="AW46" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="AX46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA46" s="15"/>
+      <c r="BB46" s="15"/>
+      <c r="BC46" s="15"/>
+      <c r="BD46" s="15"/>
+      <c r="BE46" s="10"/>
+      <c r="BF46" s="15"/>
+      <c r="BG46" s="15"/>
+      <c r="BH46" s="15"/>
+      <c r="BI46" s="15"/>
+    </row>
+    <row r="47" spans="1:61">
+      <c r="A47" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="C47" s="16">
+        <v>3.7</v>
+      </c>
+      <c r="D47" s="8">
+        <v>5.7</v>
+      </c>
+      <c r="E47" s="8">
+        <v>6.9</v>
+      </c>
+      <c r="F47" s="17">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="G47" s="13">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H47" s="13">
+        <v>11.4</v>
+      </c>
+      <c r="I47" s="13">
+        <v>13.5</v>
+      </c>
+      <c r="J47" s="8">
+        <v>15.1</v>
+      </c>
+      <c r="K47" s="8">
+        <v>16.7</v>
+      </c>
+      <c r="L47" s="8">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="M47" s="8">
+        <v>21.6</v>
+      </c>
+      <c r="N47" s="8">
+        <v>1.98</v>
+      </c>
+      <c r="O47" s="16">
+        <v>3.5152000000000001</v>
+      </c>
+      <c r="P47" s="8">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>6.2</v>
+      </c>
+      <c r="R47" s="17">
+        <v>7.92</v>
+      </c>
+      <c r="S47" s="13">
+        <v>9.24</v>
+      </c>
+      <c r="T47" s="13">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="U47" s="10">
+        <v>12.72</v>
+      </c>
+      <c r="V47" s="14">
+        <v>14.49017145178628</v>
+      </c>
+      <c r="W47" s="8">
+        <v>15.878497708023605</v>
+      </c>
+      <c r="X47" s="8">
+        <v>17.372035305152409</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>21.523319412671732</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>2.1940776132510136</v>
+      </c>
+      <c r="AA47" s="8">
+        <v>2.9944119453611053</v>
+      </c>
+      <c r="AB47" s="8">
+        <v>4.395595333928501</v>
+      </c>
+      <c r="AC47" s="8">
+        <v>5.1387624827294687</v>
+      </c>
+      <c r="AD47" s="8">
+        <v>6.7914091784830797</v>
+      </c>
+      <c r="AE47" s="8">
+        <v>8.3755659038384582</v>
+      </c>
+      <c r="AF47" s="10">
+        <v>10.4</v>
+      </c>
+      <c r="AG47" s="10">
+        <v>12.9</v>
+      </c>
+      <c r="AH47" s="14">
+        <v>15.1</v>
+      </c>
+      <c r="AI47" s="14">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AJ47" s="14">
+        <v>18.8</v>
+      </c>
+      <c r="AK47" s="8">
+        <v>22.9</v>
+      </c>
+      <c r="AL47" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AM47" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="AN47" s="52">
+        <v>5.4</v>
+      </c>
+      <c r="AO47" s="14">
+        <v>6.5</v>
+      </c>
+      <c r="AP47" s="14">
+        <v>8.1</v>
+      </c>
+      <c r="AQ47" s="14">
+        <v>10.6</v>
+      </c>
+      <c r="AR47" s="10">
+        <v>12.9</v>
+      </c>
+      <c r="AS47" s="10">
+        <v>15.8</v>
+      </c>
+      <c r="AT47" s="14">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="AU47" s="14">
+        <v>21.5</v>
+      </c>
+      <c r="AV47" s="14">
+        <v>24.7</v>
+      </c>
+      <c r="AW47" s="14">
+        <v>30.2</v>
+      </c>
+      <c r="AX47" s="14">
+        <v>3</v>
+      </c>
+      <c r="AY47" s="14">
+        <v>5.3</v>
+      </c>
+      <c r="AZ47" s="14">
+        <v>9.4</v>
+      </c>
+      <c r="BA47" s="14"/>
+      <c r="BB47" s="15"/>
+      <c r="BC47" s="15"/>
+      <c r="BD47" s="10"/>
+      <c r="BE47" s="10"/>
+      <c r="BF47" s="15"/>
+      <c r="BG47" s="15"/>
+      <c r="BH47" s="15"/>
+      <c r="BI47" s="15"/>
+    </row>
+    <row r="48" spans="1:61">
+      <c r="A48" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B48" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="C48" s="16">
+        <v>7.4</v>
+      </c>
+      <c r="D48" s="8">
+        <v>13.6</v>
+      </c>
+      <c r="E48" s="8">
+        <v>18.8</v>
+      </c>
+      <c r="F48" s="17">
         <v>25.4</v>
       </c>
-      <c r="G45" s="13">
+      <c r="G48" s="13">
         <v>33.9</v>
       </c>
-      <c r="H45" s="13">
+      <c r="H48" s="13">
         <v>40.299999999999997</v>
       </c>
-      <c r="I45" s="13">
+      <c r="I48" s="13">
         <v>45.7</v>
       </c>
-      <c r="J45" s="8">
+      <c r="J48" s="8">
         <v>50.8</v>
       </c>
-      <c r="K45" s="8">
+      <c r="K48" s="8">
         <v>56.4</v>
       </c>
-      <c r="L45" s="8">
+      <c r="L48" s="8">
         <v>59</v>
       </c>
-      <c r="M45" s="8">
+      <c r="M48" s="8">
         <v>61</v>
       </c>
-      <c r="N45" s="8">
+      <c r="N48" s="8">
         <v>4.07</v>
       </c>
-      <c r="O45" s="16">
+      <c r="O48" s="16">
         <v>8.2423000000000002</v>
       </c>
-      <c r="P45" s="8">
+      <c r="P48" s="8">
         <v>14.3</v>
       </c>
-      <c r="Q45" s="8">
+      <c r="Q48" s="8">
         <v>22.3</v>
       </c>
-      <c r="R45" s="17">
+      <c r="R48" s="17">
         <v>29.457000000000001</v>
       </c>
-      <c r="S45" s="13">
+      <c r="S48" s="13">
         <v>38.1</v>
       </c>
-      <c r="T45" s="13">
+      <c r="T48" s="13">
         <v>47.1</v>
       </c>
-      <c r="U45" s="10">
+      <c r="U48" s="10">
         <v>55.42</v>
       </c>
-      <c r="V45" s="14">
+      <c r="V48" s="14">
         <v>63.275494314356052</v>
       </c>
-      <c r="W45" s="8">
+      <c r="W48" s="8">
         <v>69.890793276654108</v>
       </c>
-      <c r="X45" s="8">
+      <c r="X48" s="8">
         <v>73.554996731621799</v>
       </c>
-      <c r="Y45" s="8">
+      <c r="Y48" s="8">
         <v>75.472216980273998</v>
       </c>
-      <c r="Z45" s="8">
+      <c r="Z48" s="8">
         <v>3.8369626780977226</v>
       </c>
-      <c r="AA45" s="16">
+      <c r="AA48" s="16">
         <v>6.9941627699633191</v>
       </c>
-      <c r="AB45" s="8">
+      <c r="AB48" s="8">
         <v>10.591854410672671</v>
       </c>
-      <c r="AC45" s="8">
+      <c r="AC48" s="8">
         <v>14.554966339141687</v>
       </c>
-      <c r="AD45" s="17">
+      <c r="AD48" s="17">
         <v>19.901518775192656</v>
       </c>
-      <c r="AE45" s="13">
+      <c r="AE48" s="13">
         <v>25.05408065528496</v>
       </c>
-      <c r="AF45" s="10">
+      <c r="AF48" s="10">
         <v>30.1</v>
       </c>
-      <c r="AG45" s="10">
+      <c r="AG48" s="10">
         <v>35.1</v>
       </c>
-      <c r="AH45" s="14">
+      <c r="AH48" s="14">
         <v>40.9</v>
       </c>
-      <c r="AI45" s="14">
+      <c r="AI48" s="14">
         <v>44.5</v>
       </c>
-      <c r="AJ45" s="14">
+      <c r="AJ48" s="14">
         <v>47.4</v>
       </c>
-      <c r="AK45" s="8">
+      <c r="AK48" s="8">
         <v>48.7</v>
       </c>
-      <c r="AL45" s="47">
+      <c r="AL48" s="47">
         <v>2.9</v>
       </c>
-      <c r="AM45" s="53">
+      <c r="AM48" s="53">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AN45" s="52">
+      <c r="AN48" s="52">
         <v>7.6</v>
       </c>
-      <c r="AO45" s="39">
+      <c r="AO48" s="39">
         <v>10.1</v>
       </c>
-      <c r="AP45" s="46">
+      <c r="AP48" s="46">
         <v>13.9</v>
       </c>
-      <c r="AQ45" s="10">
+      <c r="AQ48" s="10">
         <v>19.600000000000001</v>
       </c>
-      <c r="AR45" s="10">
+      <c r="AR48" s="10">
         <v>24.7</v>
       </c>
-      <c r="AS45" s="10">
+      <c r="AS48" s="10">
         <v>30.1</v>
       </c>
-      <c r="AT45" s="14">
+      <c r="AT48" s="14">
         <v>36.299999999999997</v>
       </c>
-      <c r="AU45" s="14">
+      <c r="AU48" s="14">
         <v>40.6</v>
       </c>
-      <c r="AV45" s="14">
+      <c r="AV48" s="14">
         <v>43.8</v>
       </c>
-      <c r="AW45" s="14">
+      <c r="AW48" s="14">
         <v>45.9</v>
       </c>
+      <c r="AX48" s="14">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY48" s="48">
+        <v>4</v>
+      </c>
+      <c r="AZ48" s="14">
+        <v>7.7</v>
+      </c>
+      <c r="BA48" s="14"/>
+      <c r="BB48" s="46"/>
+      <c r="BC48" s="10"/>
+      <c r="BD48" s="10"/>
+      <c r="BE48" s="10"/>
+      <c r="BF48" s="14"/>
+      <c r="BG48" s="14"/>
+      <c r="BH48" s="14"/>
+      <c r="BI48" s="14"/>
     </row>
-    <row r="46" spans="1:49">
-      <c r="A46" s="12" t="s">
+    <row r="49" spans="1:61">
+      <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B46" s="40" t="s">
-[...93 lines deleted...]
-      <c r="AH46" s="42" t="s">
+      <c r="B49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA49" s="40"/>
+      <c r="AB49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE49" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH49" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AI46" s="42" t="s">
+      <c r="AI49" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AJ46" s="42" t="s">
+      <c r="AJ49" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AK46" s="42" t="s">
+      <c r="AK49" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="AL46" s="42" t="s">
-[...32 lines deleted...]
-      <c r="AW46" s="42" t="s">
+      <c r="AL49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW49" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX49" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AY49" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="AZ49" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BA49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH49" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI49" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="48" spans="1:49" ht="14.25">
-[...12 lines deleted...]
-      <c r="S48" s="27"/>
+    <row r="50" spans="1:61">
+      <c r="A50" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="M50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="P50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="R50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="T50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="U50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="V50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="W50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="X50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AA50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AC50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AE50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AF50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AJ50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AL50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AQ50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AR50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AT50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AV50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="AX50" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="AY50" s="42">
+        <v>3.4</v>
+      </c>
+      <c r="AZ50" s="42">
+        <v>6.9</v>
+      </c>
+      <c r="BA50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BD50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BH50" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI50" s="40" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="49" spans="1:1">
-      <c r="A49" s="27" t="s">
+    <row r="51" spans="1:61" ht="14.25">
+      <c r="B51" s="63"/>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+      <c r="H51" s="63"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="27"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="27"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="27"/>
+    </row>
+    <row r="52" spans="1:61">
+      <c r="A52" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="28">
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="J14:M14"/>
-[...2 lines deleted...]
-    <mergeCell ref="N39:Y39"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="AL15:AW15"/>
-[...8 lines deleted...]
-    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="AL16:AW16"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="N16:Y16"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="J28:M28"/>
     <mergeCell ref="Z3:AK3"/>
-    <mergeCell ref="Z15:AK15"/>
-[...2 lines deleted...]
-    <mergeCell ref="J38:M38"/>
+    <mergeCell ref="Z16:AK16"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="J41:M41"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">