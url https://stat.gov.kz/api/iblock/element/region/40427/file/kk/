--- v1 (2026-05-10)
+++ v2 (2026-06-19)
@@ -1,60 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="32">
   <si>
     <t>Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -111,51 +116,51 @@
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">*2021 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Сарайшық ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]#,##0.00"/>
     <numFmt numFmtId="167" formatCode="[$-419]General"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr1"/>
@@ -217,51 +222,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
@@ -505,66 +510,81 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -645,50 +665,53 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -716,116 +739,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -957,55 +982,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AR25" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="BB44" sqref="BB44"/>
+    <sheetView tabSelected="1" topLeftCell="AR1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="AV51" sqref="AV51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.875" style="1" customWidth="1"/>
     <col min="14" max="17" width="8.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="1" customWidth="1"/>
     <col min="26" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.375" style="1" customWidth="1"/>
@@ -1449,52 +1474,56 @@
       </c>
       <c r="AS5" s="29">
         <v>2441.4</v>
       </c>
       <c r="AT5" s="56">
         <v>3642.6</v>
       </c>
       <c r="AU5" s="56">
         <v>4056.9</v>
       </c>
       <c r="AV5" s="45">
         <v>4351.2</v>
       </c>
       <c r="AW5" s="56">
         <v>4843.8</v>
       </c>
       <c r="AX5" s="31">
         <v>321.60000000000002</v>
       </c>
       <c r="AY5" s="32">
         <v>651.29999999999995</v>
       </c>
       <c r="AZ5" s="32">
         <v>803.9</v>
       </c>
-      <c r="BA5" s="32"/>
-      <c r="BB5" s="45"/>
+      <c r="BA5" s="32">
+        <v>1050</v>
+      </c>
+      <c r="BB5" s="45">
+        <v>1287</v>
+      </c>
       <c r="BC5" s="45"/>
       <c r="BD5" s="29"/>
       <c r="BE5" s="29"/>
       <c r="BF5" s="56"/>
       <c r="BG5" s="56"/>
       <c r="BH5" s="45"/>
       <c r="BI5" s="56"/>
     </row>
     <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="8">
         <v>3.8</v>
       </c>
       <c r="C6" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D6" s="8">
         <v>14.7</v>
       </c>
       <c r="E6" s="8">
         <v>23.2</v>
       </c>
       <c r="F6" s="8">
@@ -1616,52 +1645,56 @@
       </c>
       <c r="AS6" s="10">
         <v>96.7</v>
       </c>
       <c r="AT6" s="14">
         <v>922.8</v>
       </c>
       <c r="AU6" s="14">
         <v>971</v>
       </c>
       <c r="AV6" s="14">
         <v>978.4</v>
       </c>
       <c r="AW6" s="14">
         <v>994.1</v>
       </c>
       <c r="AX6" s="14">
         <v>53.2</v>
       </c>
       <c r="AY6" s="14">
         <v>116.2</v>
       </c>
       <c r="AZ6" s="14">
         <v>153.9</v>
       </c>
-      <c r="BA6" s="14"/>
-      <c r="BB6" s="14"/>
+      <c r="BA6" s="14">
+        <v>181.6</v>
+      </c>
+      <c r="BB6" s="14">
+        <v>200.3</v>
+      </c>
       <c r="BC6" s="14"/>
       <c r="BD6" s="10"/>
       <c r="BE6" s="10"/>
       <c r="BF6" s="14"/>
       <c r="BG6" s="14"/>
       <c r="BH6" s="14"/>
       <c r="BI6" s="14"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>169.6</v>
       </c>
       <c r="C7" s="8">
         <v>339.2</v>
       </c>
       <c r="D7" s="8">
         <v>558.5</v>
       </c>
       <c r="E7" s="8">
         <v>940.3</v>
       </c>
       <c r="F7" s="9">
@@ -1783,52 +1816,56 @@
       </c>
       <c r="AS7" s="10">
         <v>2118.3000000000002</v>
       </c>
       <c r="AT7" s="15">
         <v>2415.8000000000002</v>
       </c>
       <c r="AU7" s="15">
         <v>2716.4</v>
       </c>
       <c r="AV7" s="15">
         <v>2977.9</v>
       </c>
       <c r="AW7" s="15">
         <v>3233.8</v>
       </c>
       <c r="AX7" s="15">
         <v>261.3</v>
       </c>
       <c r="AY7" s="15">
         <v>522.5</v>
       </c>
       <c r="AZ7" s="15">
         <v>626.1</v>
       </c>
-      <c r="BA7" s="15"/>
-      <c r="BB7" s="15"/>
+      <c r="BA7" s="15">
+        <v>834.8</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>1043.5</v>
+      </c>
       <c r="BC7" s="15"/>
       <c r="BD7" s="15"/>
       <c r="BE7" s="10"/>
       <c r="BF7" s="15"/>
       <c r="BG7" s="15"/>
       <c r="BH7" s="15"/>
       <c r="BI7" s="15"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>1.7</v>
       </c>
       <c r="C8" s="16">
         <v>3.7</v>
       </c>
       <c r="D8" s="8">
         <v>5.7</v>
       </c>
       <c r="E8" s="8">
         <v>6.9</v>
       </c>
       <c r="F8" s="17">
@@ -1950,52 +1987,56 @@
       </c>
       <c r="AS8" s="10">
         <v>61.9</v>
       </c>
       <c r="AT8" s="15">
         <v>121.5</v>
       </c>
       <c r="AU8" s="15">
         <v>163.19999999999999</v>
       </c>
       <c r="AV8" s="15">
         <v>155.19999999999999</v>
       </c>
       <c r="AW8" s="15">
         <v>166.3</v>
       </c>
       <c r="AX8" s="14">
         <v>3</v>
       </c>
       <c r="AY8" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ8" s="14">
         <v>9.4</v>
       </c>
-      <c r="BA8" s="14"/>
-      <c r="BB8" s="15"/>
+      <c r="BA8" s="14">
+        <v>11.5</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>14.6</v>
+      </c>
       <c r="BC8" s="15"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="15"/>
       <c r="BG8" s="15"/>
       <c r="BH8" s="15"/>
       <c r="BI8" s="15"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C9" s="35">
         <v>7.9</v>
       </c>
       <c r="D9" s="34">
         <v>14.1</v>
       </c>
       <c r="E9" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F9" s="36">
@@ -2117,52 +2158,56 @@
       </c>
       <c r="AS9" s="10">
         <v>164.6</v>
       </c>
       <c r="AT9" s="14">
         <v>182.5</v>
       </c>
       <c r="AU9" s="14">
         <v>206.4</v>
       </c>
       <c r="AV9" s="14">
         <v>239.7</v>
       </c>
       <c r="AW9" s="14">
         <v>449.7</v>
       </c>
       <c r="AX9" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY9" s="48">
         <v>4</v>
       </c>
       <c r="AZ9" s="14">
         <v>7.7</v>
       </c>
-      <c r="BA9" s="14"/>
-      <c r="BB9" s="46"/>
+      <c r="BA9" s="14">
+        <v>11.2</v>
+      </c>
+      <c r="BB9" s="46">
+        <v>15.8</v>
+      </c>
       <c r="BC9" s="10"/>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="14"/>
       <c r="BG9" s="14"/>
       <c r="BH9" s="14"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="59" t="s">
@@ -2284,54 +2329,54 @@
       </c>
       <c r="AS10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AT10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AU10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AV10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AX10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ10" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BA10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="15" t="s">
+      <c r="BA10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BD10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61">
@@ -2464,60 +2509,60 @@
       <c r="AQ11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AR11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AS11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AT11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AU11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX11" s="42">
         <v>1.9</v>
       </c>
       <c r="AY11" s="42">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
       <c r="AZ11" s="42">
         <v>6.9</v>
       </c>
-      <c r="BA11" s="40" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA11" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="BB11" s="42">
+        <v>12.8</v>
       </c>
       <c r="BC11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BD11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI11" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="18"/>
@@ -2983,52 +3028,56 @@
       </c>
       <c r="AS18" s="29">
         <v>351.3</v>
       </c>
       <c r="AT18" s="31">
         <v>1291.2</v>
       </c>
       <c r="AU18" s="32">
         <v>1444.3</v>
       </c>
       <c r="AV18" s="32">
         <v>1477.3</v>
       </c>
       <c r="AW18" s="32">
         <v>1708.7</v>
       </c>
       <c r="AX18" s="31">
         <v>60.3</v>
       </c>
       <c r="AY18" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="AZ18" s="32">
         <v>177.8</v>
       </c>
-      <c r="BA18" s="32"/>
-      <c r="BB18" s="45"/>
+      <c r="BA18" s="32">
+        <v>215.2</v>
+      </c>
+      <c r="BB18" s="45">
+        <v>243.5</v>
+      </c>
       <c r="BC18" s="45"/>
       <c r="BD18" s="29"/>
       <c r="BE18" s="29"/>
       <c r="BF18" s="56"/>
       <c r="BG18" s="56"/>
       <c r="BH18" s="45"/>
       <c r="BI18" s="56"/>
     </row>
     <row r="19" spans="1:61" s="11" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
         <v>3.8</v>
       </c>
       <c r="C19" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D19" s="8">
         <v>14.7</v>
       </c>
       <c r="E19" s="8">
         <v>23.2</v>
       </c>
       <c r="F19" s="8">
@@ -3150,52 +3199,56 @@
       </c>
       <c r="AS19" s="10">
         <v>96.7</v>
       </c>
       <c r="AT19" s="14">
         <v>922.8</v>
       </c>
       <c r="AU19" s="14">
         <v>971</v>
       </c>
       <c r="AV19" s="14">
         <v>978.4</v>
       </c>
       <c r="AW19" s="14">
         <v>994.1</v>
       </c>
       <c r="AX19" s="14">
         <v>53.2</v>
       </c>
       <c r="AY19" s="15">
         <v>116.2</v>
       </c>
       <c r="AZ19" s="14">
         <v>153.9</v>
       </c>
-      <c r="BA19" s="14"/>
-      <c r="BB19" s="14"/>
+      <c r="BA19" s="14">
+        <v>181.6</v>
+      </c>
+      <c r="BB19" s="14">
+        <v>200.3</v>
+      </c>
       <c r="BC19" s="14"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="14"/>
       <c r="BG19" s="14"/>
       <c r="BH19" s="14"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" s="11" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
         <v>0.1</v>
       </c>
       <c r="C20" s="8">
         <v>0.3</v>
       </c>
       <c r="D20" s="8">
         <v>0.5</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
@@ -3317,52 +3370,56 @@
       </c>
       <c r="AS20" s="10">
         <v>28.2</v>
       </c>
       <c r="AT20" s="15">
         <v>64.400000000000006</v>
       </c>
       <c r="AU20" s="15">
         <v>103.8</v>
       </c>
       <c r="AV20" s="15">
         <v>104</v>
       </c>
       <c r="AW20" s="15">
         <v>98.6</v>
       </c>
       <c r="AX20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BA20" s="15"/>
-      <c r="BB20" s="15"/>
+      <c r="BA20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB20" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BC20" s="15"/>
       <c r="BD20" s="15"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="15"/>
       <c r="BG20" s="15"/>
       <c r="BH20" s="15"/>
       <c r="BI20" s="15"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="8">
         <v>1.7</v>
       </c>
       <c r="C21" s="16">
         <v>3.7</v>
       </c>
       <c r="D21" s="8">
         <v>5.7</v>
       </c>
       <c r="E21" s="8">
         <v>6.9</v>
       </c>
       <c r="F21" s="17">
@@ -3484,52 +3541,56 @@
       </c>
       <c r="AS21" s="10">
         <v>61.9</v>
       </c>
       <c r="AT21" s="14">
         <v>121.5</v>
       </c>
       <c r="AU21" s="14">
         <v>163.19999999999999</v>
       </c>
       <c r="AV21" s="14">
         <v>155.19999999999999</v>
       </c>
       <c r="AW21" s="14">
         <v>166.3</v>
       </c>
       <c r="AX21" s="14">
         <v>3</v>
       </c>
       <c r="AY21" s="15">
         <v>5.3</v>
       </c>
       <c r="AZ21" s="14">
         <v>9.4</v>
       </c>
-      <c r="BA21" s="14"/>
-      <c r="BB21" s="15"/>
+      <c r="BA21" s="14">
+        <v>11.5</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>14.6</v>
+      </c>
       <c r="BC21" s="15"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="15"/>
       <c r="BG21" s="15"/>
       <c r="BH21" s="15"/>
       <c r="BI21" s="15"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C22" s="35">
         <v>7.9</v>
       </c>
       <c r="D22" s="34">
         <v>14.1</v>
       </c>
       <c r="E22" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F22" s="36">
@@ -3651,52 +3712,56 @@
       </c>
       <c r="AS22" s="10">
         <v>164.6</v>
       </c>
       <c r="AT22" s="14">
         <v>182.5</v>
       </c>
       <c r="AU22" s="14">
         <v>206.4</v>
       </c>
       <c r="AV22" s="14">
         <v>239.7</v>
       </c>
       <c r="AW22" s="14">
         <v>449.7</v>
       </c>
       <c r="AX22" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY22" s="61">
         <v>4</v>
       </c>
       <c r="AZ22" s="14">
         <v>7.7</v>
       </c>
-      <c r="BA22" s="14"/>
-      <c r="BB22" s="46"/>
+      <c r="BA22" s="14">
+        <v>11.2</v>
+      </c>
+      <c r="BB22" s="46">
+        <v>15.8</v>
+      </c>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="14"/>
       <c r="BG22" s="14"/>
       <c r="BH22" s="14"/>
       <c r="BI22" s="14"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="40" t="s">
@@ -3818,54 +3883,54 @@
       </c>
       <c r="AS23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AT23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AU23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AV23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ23" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BA23" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BB23" s="15" t="s">
+      <c r="BA23" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BD23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61">
@@ -4003,55 +4068,55 @@
       </c>
       <c r="AS24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AT24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AU24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX24" s="42">
         <v>1.9</v>
       </c>
       <c r="AY24" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ24" s="42">
         <v>6.9</v>
       </c>
-      <c r="BA24" s="40" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA24" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="BB24" s="42">
+        <v>12.8</v>
       </c>
       <c r="BC24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BD24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI24" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:61">
       <c r="B25" s="19"/>
@@ -4491,52 +4556,56 @@
       </c>
       <c r="AS31" s="29">
         <v>251.1</v>
       </c>
       <c r="AT31" s="31">
         <v>1162.7</v>
       </c>
       <c r="AU31" s="57">
         <v>1300.0999999999999</v>
       </c>
       <c r="AV31" s="32">
         <v>1319.5</v>
       </c>
       <c r="AW31" s="32">
         <v>1531.1</v>
       </c>
       <c r="AX31" s="31">
         <v>50</v>
       </c>
       <c r="AY31" s="45">
         <v>108.2</v>
       </c>
       <c r="AZ31" s="32">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA31" s="32"/>
-      <c r="BB31" s="45"/>
+      <c r="BA31" s="32">
+        <v>164</v>
+      </c>
+      <c r="BB31" s="45">
+        <v>180.2</v>
+      </c>
       <c r="BC31" s="45"/>
       <c r="BD31" s="29"/>
       <c r="BE31" s="29"/>
       <c r="BF31" s="56"/>
       <c r="BG31" s="56"/>
       <c r="BH31" s="45"/>
       <c r="BI31" s="56"/>
     </row>
     <row r="32" spans="1:61" s="11" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="8">
         <v>0.3</v>
       </c>
       <c r="C32" s="8">
         <v>0.7</v>
       </c>
       <c r="D32" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="8">
         <v>1.5</v>
       </c>
       <c r="F32" s="8">
@@ -4658,52 +4727,56 @@
       </c>
       <c r="AS32" s="10">
         <v>44.8</v>
       </c>
       <c r="AT32" s="14">
         <v>851.5</v>
       </c>
       <c r="AU32" s="14">
         <v>892.6</v>
       </c>
       <c r="AV32" s="14">
         <v>892.8</v>
       </c>
       <c r="AW32" s="14">
         <v>896.4</v>
       </c>
       <c r="AX32" s="15">
         <v>50</v>
       </c>
       <c r="AY32" s="15">
         <v>108.2</v>
       </c>
       <c r="AZ32" s="14">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA32" s="14"/>
-      <c r="BB32" s="14"/>
+      <c r="BA32" s="15">
+        <v>164</v>
+      </c>
+      <c r="BB32" s="14">
+        <v>180.2</v>
+      </c>
       <c r="BC32" s="14"/>
       <c r="BD32" s="10"/>
       <c r="BE32" s="10"/>
       <c r="BF32" s="14"/>
       <c r="BG32" s="14"/>
       <c r="BH32" s="14"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" s="11" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="40" t="s">
@@ -4825,52 +4898,56 @@
       </c>
       <c r="AS33" s="10">
         <v>25.8</v>
       </c>
       <c r="AT33" s="10">
         <v>62</v>
       </c>
       <c r="AU33" s="10">
         <v>100.1</v>
       </c>
       <c r="AV33" s="10">
         <v>100.2</v>
       </c>
       <c r="AW33" s="10">
         <v>94.9</v>
       </c>
       <c r="AX33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BA33" s="15"/>
-      <c r="BB33" s="15"/>
+      <c r="BA33" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB33" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BC33" s="15"/>
       <c r="BD33" s="15"/>
       <c r="BE33" s="10"/>
       <c r="BF33" s="15"/>
       <c r="BG33" s="15"/>
       <c r="BH33" s="15"/>
       <c r="BI33" s="15"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="40" t="s">
@@ -4992,52 +5069,56 @@
       </c>
       <c r="AS34" s="10">
         <v>46.1</v>
       </c>
       <c r="AT34" s="14">
         <v>102.8</v>
       </c>
       <c r="AU34" s="14">
         <v>141.69999999999999</v>
       </c>
       <c r="AV34" s="14">
         <v>130.5</v>
       </c>
       <c r="AW34" s="14">
         <v>136</v>
       </c>
       <c r="AX34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ34" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BA34" s="14"/>
-      <c r="BB34" s="15"/>
+      <c r="BA34" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB34" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BC34" s="15"/>
       <c r="BD34" s="10"/>
       <c r="BE34" s="10"/>
       <c r="BF34" s="15"/>
       <c r="BG34" s="15"/>
       <c r="BH34" s="15"/>
       <c r="BI34" s="15"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="8">
         <v>0.2</v>
       </c>
       <c r="C35" s="16">
         <v>0.4</v>
       </c>
       <c r="D35" s="8">
         <v>0.6</v>
       </c>
       <c r="E35" s="8">
         <v>0.7</v>
       </c>
       <c r="F35" s="17">
@@ -5159,52 +5240,56 @@
       </c>
       <c r="AS35" s="15">
         <v>134.4</v>
       </c>
       <c r="AT35" s="44">
         <v>146.30000000000001</v>
       </c>
       <c r="AU35" s="44">
         <v>165.8</v>
       </c>
       <c r="AV35" s="39">
         <v>196</v>
       </c>
       <c r="AW35" s="39">
         <v>403.8</v>
       </c>
       <c r="AX35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="BA35" s="14"/>
-      <c r="BB35" s="46"/>
+      <c r="BA35" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB35" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BC35" s="10"/>
       <c r="BD35" s="10"/>
       <c r="BE35" s="10"/>
       <c r="BF35" s="14"/>
       <c r="BG35" s="14"/>
       <c r="BH35" s="14"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="40" t="s">
@@ -5326,54 +5411,54 @@
       </c>
       <c r="AS36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AT36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AU36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AV36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AW36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AX36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BA36" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BB36" s="15" t="s">
+      <c r="BA36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI36" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:61">
@@ -5511,54 +5596,54 @@
       </c>
       <c r="AS37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AT37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AU37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AY37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="BA37" s="40" t="s">
-[...2 lines deleted...]
-      <c r="BB37" s="40" t="s">
+      <c r="BA37" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB37" s="66" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI37" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:61">
@@ -5999,52 +6084,56 @@
       </c>
       <c r="AS44" s="29">
         <v>97.9</v>
       </c>
       <c r="AT44" s="32">
         <v>113.6</v>
       </c>
       <c r="AU44" s="32">
         <v>127.3</v>
       </c>
       <c r="AV44" s="32">
         <v>140.4</v>
       </c>
       <c r="AW44" s="32">
         <v>160.19999999999999</v>
       </c>
       <c r="AX44" s="31">
         <v>10.3</v>
       </c>
       <c r="AY44" s="32">
         <v>20.6</v>
       </c>
       <c r="AZ44" s="32">
         <v>37.6</v>
       </c>
-      <c r="BA44" s="32"/>
-      <c r="BB44" s="45"/>
+      <c r="BA44" s="32">
+        <v>51.2</v>
+      </c>
+      <c r="BB44" s="45">
+        <v>63.3</v>
+      </c>
       <c r="BC44" s="45"/>
       <c r="BD44" s="29"/>
       <c r="BE44" s="29"/>
       <c r="BF44" s="56"/>
       <c r="BG44" s="56"/>
       <c r="BH44" s="45"/>
       <c r="BI44" s="56"/>
     </row>
     <row r="45" spans="1:61" s="11" customFormat="1">
       <c r="A45" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="8">
         <v>3.5</v>
       </c>
       <c r="C45" s="8">
         <v>8.6</v>
       </c>
       <c r="D45" s="8">
         <v>13.6</v>
       </c>
       <c r="E45" s="8">
         <v>21.7</v>
       </c>
       <c r="F45" s="8">
@@ -6166,52 +6255,56 @@
       </c>
       <c r="AS45" s="10">
         <v>49.6</v>
       </c>
       <c r="AT45" s="14">
         <v>56.3</v>
       </c>
       <c r="AU45" s="14">
         <v>61.4</v>
       </c>
       <c r="AV45" s="14">
         <v>68.3</v>
       </c>
       <c r="AW45" s="14">
         <v>80.3</v>
       </c>
       <c r="AX45" s="14">
         <v>3.2</v>
       </c>
       <c r="AY45" s="14">
         <v>7.9</v>
       </c>
       <c r="AZ45" s="14">
         <v>13.6</v>
       </c>
-      <c r="BA45" s="14"/>
-      <c r="BB45" s="14"/>
+      <c r="BA45" s="14">
+        <v>17.7</v>
+      </c>
+      <c r="BB45" s="14">
+        <v>20.100000000000001</v>
+      </c>
       <c r="BC45" s="14"/>
       <c r="BD45" s="10"/>
       <c r="BE45" s="10"/>
       <c r="BF45" s="14"/>
       <c r="BG45" s="14"/>
       <c r="BH45" s="14"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" s="11" customFormat="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="8">
         <v>0.1</v>
       </c>
       <c r="C46" s="8">
         <v>0.3</v>
       </c>
       <c r="D46" s="8">
         <v>0.5</v>
       </c>
       <c r="E46" s="8">
         <v>1</v>
       </c>
       <c r="F46" s="8">
@@ -6333,52 +6426,56 @@
       </c>
       <c r="AS46" s="10">
         <v>2.4</v>
       </c>
       <c r="AT46" s="15">
         <v>2.4</v>
       </c>
       <c r="AU46" s="15">
         <v>3.7</v>
       </c>
       <c r="AV46" s="15">
         <v>3.8</v>
       </c>
       <c r="AW46" s="15">
         <v>3.8</v>
       </c>
       <c r="AX46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BA46" s="15"/>
-      <c r="BB46" s="15"/>
+      <c r="BA46" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB46" s="15" t="s">
+        <v>19</v>
+      </c>
       <c r="BC46" s="15"/>
       <c r="BD46" s="15"/>
       <c r="BE46" s="10"/>
       <c r="BF46" s="15"/>
       <c r="BG46" s="15"/>
       <c r="BH46" s="15"/>
       <c r="BI46" s="15"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="8">
         <v>1.7</v>
       </c>
       <c r="C47" s="16">
         <v>3.7</v>
       </c>
       <c r="D47" s="8">
         <v>5.7</v>
       </c>
       <c r="E47" s="8">
         <v>6.9</v>
       </c>
       <c r="F47" s="17">
@@ -6500,52 +6597,56 @@
       </c>
       <c r="AS47" s="10">
         <v>15.8</v>
       </c>
       <c r="AT47" s="14">
         <v>18.600000000000001</v>
       </c>
       <c r="AU47" s="14">
         <v>21.5</v>
       </c>
       <c r="AV47" s="14">
         <v>24.7</v>
       </c>
       <c r="AW47" s="14">
         <v>30.2</v>
       </c>
       <c r="AX47" s="14">
         <v>3</v>
       </c>
       <c r="AY47" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ47" s="14">
         <v>9.4</v>
       </c>
-      <c r="BA47" s="14"/>
-      <c r="BB47" s="15"/>
+      <c r="BA47" s="14">
+        <v>11.5</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>14.6</v>
+      </c>
       <c r="BC47" s="15"/>
       <c r="BD47" s="10"/>
       <c r="BE47" s="10"/>
       <c r="BF47" s="15"/>
       <c r="BG47" s="15"/>
       <c r="BH47" s="15"/>
       <c r="BI47" s="15"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="8">
         <v>4.2</v>
       </c>
       <c r="C48" s="16">
         <v>7.4</v>
       </c>
       <c r="D48" s="8">
         <v>13.6</v>
       </c>
       <c r="E48" s="8">
         <v>18.8</v>
       </c>
       <c r="F48" s="17">
@@ -6667,52 +6768,56 @@
       </c>
       <c r="AS48" s="10">
         <v>30.1</v>
       </c>
       <c r="AT48" s="14">
         <v>36.299999999999997</v>
       </c>
       <c r="AU48" s="14">
         <v>40.6</v>
       </c>
       <c r="AV48" s="14">
         <v>43.8</v>
       </c>
       <c r="AW48" s="14">
         <v>45.9</v>
       </c>
       <c r="AX48" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY48" s="48">
         <v>4</v>
       </c>
       <c r="AZ48" s="14">
         <v>7.7</v>
       </c>
-      <c r="BA48" s="14"/>
-      <c r="BB48" s="46"/>
+      <c r="BA48" s="14">
+        <v>11.2</v>
+      </c>
+      <c r="BB48" s="46">
+        <v>15.8</v>
+      </c>
       <c r="BC48" s="10"/>
       <c r="BD48" s="10"/>
       <c r="BE48" s="10"/>
       <c r="BF48" s="14"/>
       <c r="BG48" s="14"/>
       <c r="BH48" s="14"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="40" t="s">
@@ -6832,51 +6937,51 @@
       </c>
       <c r="AS49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AT49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AU49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AV49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ49" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BA49" s="15" t="s">
+      <c r="BA49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BC49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BD49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="15" t="s">
         <v>19</v>
@@ -7017,55 +7122,55 @@
       </c>
       <c r="AS50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AT50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AU50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX50" s="42">
         <v>1.9</v>
       </c>
       <c r="AY50" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ50" s="42">
         <v>6.9</v>
       </c>
-      <c r="BA50" s="40" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="BA50" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="BB50" s="42">
+        <v>12.8</v>
       </c>
       <c r="BC50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BD50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI50" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:61" ht="14.25">
       <c r="B51" s="63"/>