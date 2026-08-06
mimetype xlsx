--- v2 (2026-06-19)
+++ v3 (2026-08-06)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="32">
   <si>
     <t>Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -657,61 +657,61 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -986,51 +986,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AR1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="AV51" sqref="AV51"/>
+      <selection activeCell="BA53" sqref="BA53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.875" style="1" customWidth="1"/>
     <col min="14" max="17" width="8.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="1" customWidth="1"/>
     <col min="26" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.375" style="1" customWidth="1"/>
@@ -1051,135 +1051,135 @@
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="52" width="8.5" style="1" customWidth="1"/>
     <col min="53" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="Z1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J2" s="64" t="s">
+      <c r="J2" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="64"/>
-[...1 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
       <c r="AI2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="65"/>
-      <c r="B3" s="62" t="s">
+      <c r="A3" s="64"/>
+      <c r="B3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="62" t="s">
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62" t="s">
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62" t="s">
+      <c r="AA3" s="65"/>
+      <c r="AB3" s="65"/>
+      <c r="AC3" s="65"/>
+      <c r="AD3" s="65"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62" t="s">
+      <c r="AM3" s="65"/>
+      <c r="AN3" s="65"/>
+      <c r="AO3" s="65"/>
+      <c r="AP3" s="65"/>
+      <c r="AQ3" s="65"/>
+      <c r="AR3" s="65"/>
+      <c r="AS3" s="65"/>
+      <c r="AT3" s="65"/>
+      <c r="AU3" s="65"/>
+      <c r="AV3" s="65"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="62"/>
-[...9 lines deleted...]
-      <c r="BI3" s="62"/>
+      <c r="AY3" s="65"/>
+      <c r="AZ3" s="65"/>
+      <c r="BA3" s="65"/>
+      <c r="BB3" s="65"/>
+      <c r="BC3" s="65"/>
+      <c r="BD3" s="65"/>
+      <c r="BE3" s="65"/>
+      <c r="BF3" s="65"/>
+      <c r="BG3" s="65"/>
+      <c r="BH3" s="65"/>
+      <c r="BI3" s="65"/>
     </row>
     <row r="4" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A4" s="65"/>
+      <c r="A4" s="64"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1480,51 +1480,53 @@
       </c>
       <c r="AU5" s="56">
         <v>4056.9</v>
       </c>
       <c r="AV5" s="45">
         <v>4351.2</v>
       </c>
       <c r="AW5" s="56">
         <v>4843.8</v>
       </c>
       <c r="AX5" s="31">
         <v>321.60000000000002</v>
       </c>
       <c r="AY5" s="32">
         <v>651.29999999999995</v>
       </c>
       <c r="AZ5" s="32">
         <v>803.9</v>
       </c>
       <c r="BA5" s="32">
         <v>1050</v>
       </c>
       <c r="BB5" s="45">
         <v>1287</v>
       </c>
-      <c r="BC5" s="45"/>
+      <c r="BC5" s="45">
+        <v>1534.4</v>
+      </c>
       <c r="BD5" s="29"/>
       <c r="BE5" s="29"/>
       <c r="BF5" s="56"/>
       <c r="BG5" s="56"/>
       <c r="BH5" s="45"/>
       <c r="BI5" s="56"/>
     </row>
     <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="8">
         <v>3.8</v>
       </c>
       <c r="C6" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D6" s="8">
         <v>14.7</v>
       </c>
       <c r="E6" s="8">
         <v>23.2</v>
       </c>
       <c r="F6" s="8">
         <v>29.7</v>
@@ -1651,51 +1653,53 @@
       </c>
       <c r="AU6" s="14">
         <v>971</v>
       </c>
       <c r="AV6" s="14">
         <v>978.4</v>
       </c>
       <c r="AW6" s="14">
         <v>994.1</v>
       </c>
       <c r="AX6" s="14">
         <v>53.2</v>
       </c>
       <c r="AY6" s="14">
         <v>116.2</v>
       </c>
       <c r="AZ6" s="14">
         <v>153.9</v>
       </c>
       <c r="BA6" s="14">
         <v>181.6</v>
       </c>
       <c r="BB6" s="14">
         <v>200.3</v>
       </c>
-      <c r="BC6" s="14"/>
+      <c r="BC6" s="14">
+        <v>226.4</v>
+      </c>
       <c r="BD6" s="10"/>
       <c r="BE6" s="10"/>
       <c r="BF6" s="14"/>
       <c r="BG6" s="14"/>
       <c r="BH6" s="14"/>
       <c r="BI6" s="14"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>169.6</v>
       </c>
       <c r="C7" s="8">
         <v>339.2</v>
       </c>
       <c r="D7" s="8">
         <v>558.5</v>
       </c>
       <c r="E7" s="8">
         <v>940.3</v>
       </c>
       <c r="F7" s="9">
         <v>1175.5</v>
@@ -1822,51 +1826,53 @@
       </c>
       <c r="AU7" s="15">
         <v>2716.4</v>
       </c>
       <c r="AV7" s="15">
         <v>2977.9</v>
       </c>
       <c r="AW7" s="15">
         <v>3233.8</v>
       </c>
       <c r="AX7" s="15">
         <v>261.3</v>
       </c>
       <c r="AY7" s="15">
         <v>522.5</v>
       </c>
       <c r="AZ7" s="15">
         <v>626.1</v>
       </c>
       <c r="BA7" s="15">
         <v>834.8</v>
       </c>
       <c r="BB7" s="15">
         <v>1043.5</v>
       </c>
-      <c r="BC7" s="15"/>
+      <c r="BC7" s="15">
+        <v>1252.2</v>
+      </c>
       <c r="BD7" s="15"/>
       <c r="BE7" s="10"/>
       <c r="BF7" s="15"/>
       <c r="BG7" s="15"/>
       <c r="BH7" s="15"/>
       <c r="BI7" s="15"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>1.7</v>
       </c>
       <c r="C8" s="16">
         <v>3.7</v>
       </c>
       <c r="D8" s="8">
         <v>5.7</v>
       </c>
       <c r="E8" s="8">
         <v>6.9</v>
       </c>
       <c r="F8" s="17">
         <v>8.3000000000000007</v>
@@ -1993,51 +1999,53 @@
       </c>
       <c r="AU8" s="15">
         <v>163.19999999999999</v>
       </c>
       <c r="AV8" s="15">
         <v>155.19999999999999</v>
       </c>
       <c r="AW8" s="15">
         <v>166.3</v>
       </c>
       <c r="AX8" s="14">
         <v>3</v>
       </c>
       <c r="AY8" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ8" s="14">
         <v>9.4</v>
       </c>
       <c r="BA8" s="14">
         <v>11.5</v>
       </c>
       <c r="BB8" s="15">
         <v>14.6</v>
       </c>
-      <c r="BC8" s="15"/>
+      <c r="BC8" s="15">
+        <v>19.100000000000001</v>
+      </c>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="15"/>
       <c r="BG8" s="15"/>
       <c r="BH8" s="15"/>
       <c r="BI8" s="15"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C9" s="35">
         <v>7.9</v>
       </c>
       <c r="D9" s="34">
         <v>14.1</v>
       </c>
       <c r="E9" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F9" s="36">
         <v>26.1</v>
@@ -2164,51 +2172,53 @@
       </c>
       <c r="AU9" s="14">
         <v>206.4</v>
       </c>
       <c r="AV9" s="14">
         <v>239.7</v>
       </c>
       <c r="AW9" s="14">
         <v>449.7</v>
       </c>
       <c r="AX9" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY9" s="48">
         <v>4</v>
       </c>
       <c r="AZ9" s="14">
         <v>7.7</v>
       </c>
       <c r="BA9" s="14">
         <v>11.2</v>
       </c>
       <c r="BB9" s="46">
         <v>15.8</v>
       </c>
-      <c r="BC9" s="10"/>
+      <c r="BC9" s="10">
+        <v>21.8</v>
+      </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="14"/>
       <c r="BG9" s="14"/>
       <c r="BH9" s="14"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="59" t="s">
         <v>19</v>
@@ -2335,52 +2345,52 @@
       </c>
       <c r="AU10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AV10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AX10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB10" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC10" s="15" t="s">
-        <v>19</v>
+      <c r="BC10" s="44">
+        <v>0.5</v>
       </c>
       <c r="BD10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="40" t="s">
@@ -2520,52 +2530,52 @@
       </c>
       <c r="AU11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX11" s="42">
         <v>1.9</v>
       </c>
       <c r="AY11" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ11" s="42">
         <v>6.9</v>
       </c>
       <c r="BA11" s="42">
         <v>10.8</v>
       </c>
       <c r="BB11" s="42">
         <v>12.8</v>
       </c>
-      <c r="BC11" s="40" t="s">
-        <v>19</v>
+      <c r="BC11" s="42">
+        <v>14.4</v>
       </c>
       <c r="BD11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI11" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="18"/>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
@@ -2605,132 +2615,132 @@
     </row>
     <row r="13" spans="1:61">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:61" ht="18">
       <c r="A14" s="21"/>
       <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Z14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J15" s="64" t="s">
+      <c r="J15" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K15" s="64"/>
-[...1 lines deleted...]
-      <c r="M15" s="64"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
       <c r="AI15" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A16" s="22"/>
-      <c r="B16" s="62" t="s">
+      <c r="B16" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="62"/>
-[...10 lines deleted...]
-      <c r="N16" s="62" t="s">
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O16" s="62"/>
-[...10 lines deleted...]
-      <c r="Z16" s="62" t="s">
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="AA16" s="62"/>
-[...10 lines deleted...]
-      <c r="AL16" s="62" t="s">
+      <c r="AA16" s="65"/>
+      <c r="AB16" s="65"/>
+      <c r="AC16" s="65"/>
+      <c r="AD16" s="65"/>
+      <c r="AE16" s="65"/>
+      <c r="AF16" s="65"/>
+      <c r="AG16" s="65"/>
+      <c r="AH16" s="65"/>
+      <c r="AI16" s="65"/>
+      <c r="AJ16" s="65"/>
+      <c r="AK16" s="65"/>
+      <c r="AL16" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AM16" s="62"/>
-[...10 lines deleted...]
-      <c r="AX16" s="62" t="s">
+      <c r="AM16" s="65"/>
+      <c r="AN16" s="65"/>
+      <c r="AO16" s="65"/>
+      <c r="AP16" s="65"/>
+      <c r="AQ16" s="65"/>
+      <c r="AR16" s="65"/>
+      <c r="AS16" s="65"/>
+      <c r="AT16" s="65"/>
+      <c r="AU16" s="65"/>
+      <c r="AV16" s="65"/>
+      <c r="AW16" s="65"/>
+      <c r="AX16" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="AY16" s="62"/>
-[...9 lines deleted...]
-      <c r="BI16" s="62"/>
+      <c r="AY16" s="65"/>
+      <c r="AZ16" s="65"/>
+      <c r="BA16" s="65"/>
+      <c r="BB16" s="65"/>
+      <c r="BC16" s="65"/>
+      <c r="BD16" s="65"/>
+      <c r="BE16" s="65"/>
+      <c r="BF16" s="65"/>
+      <c r="BG16" s="65"/>
+      <c r="BH16" s="65"/>
+      <c r="BI16" s="65"/>
     </row>
     <row r="17" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A17" s="23"/>
       <c r="B17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -3034,51 +3044,53 @@
       </c>
       <c r="AU18" s="32">
         <v>1444.3</v>
       </c>
       <c r="AV18" s="32">
         <v>1477.3</v>
       </c>
       <c r="AW18" s="32">
         <v>1708.7</v>
       </c>
       <c r="AX18" s="31">
         <v>60.3</v>
       </c>
       <c r="AY18" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="AZ18" s="32">
         <v>177.8</v>
       </c>
       <c r="BA18" s="32">
         <v>215.2</v>
       </c>
       <c r="BB18" s="45">
         <v>243.5</v>
       </c>
-      <c r="BC18" s="45"/>
+      <c r="BC18" s="45">
+        <v>282.2</v>
+      </c>
       <c r="BD18" s="29"/>
       <c r="BE18" s="29"/>
       <c r="BF18" s="56"/>
       <c r="BG18" s="56"/>
       <c r="BH18" s="45"/>
       <c r="BI18" s="56"/>
     </row>
     <row r="19" spans="1:61" s="11" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
         <v>3.8</v>
       </c>
       <c r="C19" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D19" s="8">
         <v>14.7</v>
       </c>
       <c r="E19" s="8">
         <v>23.2</v>
       </c>
       <c r="F19" s="8">
         <v>29.7</v>
@@ -3205,51 +3217,53 @@
       </c>
       <c r="AU19" s="14">
         <v>971</v>
       </c>
       <c r="AV19" s="14">
         <v>978.4</v>
       </c>
       <c r="AW19" s="14">
         <v>994.1</v>
       </c>
       <c r="AX19" s="14">
         <v>53.2</v>
       </c>
       <c r="AY19" s="15">
         <v>116.2</v>
       </c>
       <c r="AZ19" s="14">
         <v>153.9</v>
       </c>
       <c r="BA19" s="14">
         <v>181.6</v>
       </c>
       <c r="BB19" s="14">
         <v>200.3</v>
       </c>
-      <c r="BC19" s="14"/>
+      <c r="BC19" s="14">
+        <v>226.4</v>
+      </c>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="14"/>
       <c r="BG19" s="14"/>
       <c r="BH19" s="14"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" s="11" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
         <v>0.1</v>
       </c>
       <c r="C20" s="8">
         <v>0.3</v>
       </c>
       <c r="D20" s="8">
         <v>0.5</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1.4</v>
@@ -3376,51 +3390,53 @@
       </c>
       <c r="AU20" s="15">
         <v>103.8</v>
       </c>
       <c r="AV20" s="15">
         <v>104</v>
       </c>
       <c r="AW20" s="15">
         <v>98.6</v>
       </c>
       <c r="AX20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB20" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC20" s="15"/>
+      <c r="BC20" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BD20" s="15"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="15"/>
       <c r="BG20" s="15"/>
       <c r="BH20" s="15"/>
       <c r="BI20" s="15"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="8">
         <v>1.7</v>
       </c>
       <c r="C21" s="16">
         <v>3.7</v>
       </c>
       <c r="D21" s="8">
         <v>5.7</v>
       </c>
       <c r="E21" s="8">
         <v>6.9</v>
       </c>
       <c r="F21" s="17">
         <v>8.3000000000000007</v>
@@ -3547,51 +3563,53 @@
       </c>
       <c r="AU21" s="14">
         <v>163.19999999999999</v>
       </c>
       <c r="AV21" s="14">
         <v>155.19999999999999</v>
       </c>
       <c r="AW21" s="14">
         <v>166.3</v>
       </c>
       <c r="AX21" s="14">
         <v>3</v>
       </c>
       <c r="AY21" s="15">
         <v>5.3</v>
       </c>
       <c r="AZ21" s="14">
         <v>9.4</v>
       </c>
       <c r="BA21" s="14">
         <v>11.5</v>
       </c>
       <c r="BB21" s="15">
         <v>14.6</v>
       </c>
-      <c r="BC21" s="15"/>
+      <c r="BC21" s="15">
+        <v>19.100000000000001</v>
+      </c>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="15"/>
       <c r="BG21" s="15"/>
       <c r="BH21" s="15"/>
       <c r="BI21" s="15"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C22" s="35">
         <v>7.9</v>
       </c>
       <c r="D22" s="34">
         <v>14.1</v>
       </c>
       <c r="E22" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F22" s="36">
         <v>26.1</v>
@@ -3718,51 +3736,53 @@
       </c>
       <c r="AU22" s="14">
         <v>206.4</v>
       </c>
       <c r="AV22" s="14">
         <v>239.7</v>
       </c>
       <c r="AW22" s="14">
         <v>449.7</v>
       </c>
       <c r="AX22" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY22" s="61">
         <v>4</v>
       </c>
       <c r="AZ22" s="14">
         <v>7.7</v>
       </c>
       <c r="BA22" s="14">
         <v>11.2</v>
       </c>
       <c r="BB22" s="46">
         <v>15.8</v>
       </c>
-      <c r="BC22" s="10"/>
+      <c r="BC22" s="10">
+        <v>21.8</v>
+      </c>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="14"/>
       <c r="BG22" s="14"/>
       <c r="BH22" s="14"/>
       <c r="BI22" s="14"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>19</v>
@@ -3889,52 +3909,52 @@
       </c>
       <c r="AU23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AV23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB23" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC23" s="15" t="s">
-        <v>19</v>
+      <c r="BC23" s="44">
+        <v>0.5</v>
       </c>
       <c r="BD23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="40" t="s">
@@ -4074,52 +4094,52 @@
       </c>
       <c r="AU24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX24" s="42">
         <v>1.9</v>
       </c>
       <c r="AY24" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ24" s="42">
         <v>6.9</v>
       </c>
       <c r="BA24" s="42">
         <v>10.8</v>
       </c>
       <c r="BB24" s="42">
         <v>12.8</v>
       </c>
-      <c r="BC24" s="40" t="s">
-        <v>19</v>
+      <c r="BC24" s="42">
+        <v>14.4</v>
       </c>
       <c r="BD24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI24" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:61">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
@@ -4133,135 +4153,135 @@
       <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:61">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
     <row r="27" spans="1:61" ht="18">
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J28" s="64" t="s">
+      <c r="J28" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K28" s="64"/>
-[...1 lines deleted...]
-      <c r="M28" s="64"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
       <c r="AI28" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="65"/>
-      <c r="B29" s="62" t="s">
+      <c r="A29" s="64"/>
+      <c r="B29" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="62"/>
-[...10 lines deleted...]
-      <c r="N29" s="62" t="s">
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O29" s="62"/>
-[...10 lines deleted...]
-      <c r="Z29" s="62" t="s">
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="Z29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="AA29" s="62"/>
-[...10 lines deleted...]
-      <c r="AL29" s="62" t="s">
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="65"/>
+      <c r="AD29" s="65"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="65"/>
+      <c r="AI29" s="65"/>
+      <c r="AJ29" s="65"/>
+      <c r="AK29" s="65"/>
+      <c r="AL29" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AM29" s="62"/>
-[...10 lines deleted...]
-      <c r="AX29" s="62" t="s">
+      <c r="AM29" s="65"/>
+      <c r="AN29" s="65"/>
+      <c r="AO29" s="65"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="65"/>
+      <c r="AS29" s="65"/>
+      <c r="AT29" s="65"/>
+      <c r="AU29" s="65"/>
+      <c r="AV29" s="65"/>
+      <c r="AW29" s="65"/>
+      <c r="AX29" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="AY29" s="62"/>
-[...9 lines deleted...]
-      <c r="BI29" s="62"/>
+      <c r="AY29" s="65"/>
+      <c r="AZ29" s="65"/>
+      <c r="BA29" s="65"/>
+      <c r="BB29" s="65"/>
+      <c r="BC29" s="65"/>
+      <c r="BD29" s="65"/>
+      <c r="BE29" s="65"/>
+      <c r="BF29" s="65"/>
+      <c r="BG29" s="65"/>
+      <c r="BH29" s="65"/>
+      <c r="BI29" s="65"/>
     </row>
     <row r="30" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A30" s="65"/>
+      <c r="A30" s="64"/>
       <c r="B30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="24" t="s">
@@ -4562,51 +4582,53 @@
       </c>
       <c r="AU31" s="57">
         <v>1300.0999999999999</v>
       </c>
       <c r="AV31" s="32">
         <v>1319.5</v>
       </c>
       <c r="AW31" s="32">
         <v>1531.1</v>
       </c>
       <c r="AX31" s="31">
         <v>50</v>
       </c>
       <c r="AY31" s="45">
         <v>108.2</v>
       </c>
       <c r="AZ31" s="32">
         <v>140.19999999999999</v>
       </c>
       <c r="BA31" s="32">
         <v>164</v>
       </c>
       <c r="BB31" s="45">
         <v>180.2</v>
       </c>
-      <c r="BC31" s="45"/>
+      <c r="BC31" s="45">
+        <v>202</v>
+      </c>
       <c r="BD31" s="29"/>
       <c r="BE31" s="29"/>
       <c r="BF31" s="56"/>
       <c r="BG31" s="56"/>
       <c r="BH31" s="45"/>
       <c r="BI31" s="56"/>
     </row>
     <row r="32" spans="1:61" s="11" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="8">
         <v>0.3</v>
       </c>
       <c r="C32" s="8">
         <v>0.7</v>
       </c>
       <c r="D32" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="8">
         <v>1.5</v>
       </c>
       <c r="F32" s="8">
         <v>1.8</v>
@@ -4733,51 +4755,53 @@
       </c>
       <c r="AU32" s="14">
         <v>892.6</v>
       </c>
       <c r="AV32" s="14">
         <v>892.8</v>
       </c>
       <c r="AW32" s="14">
         <v>896.4</v>
       </c>
       <c r="AX32" s="15">
         <v>50</v>
       </c>
       <c r="AY32" s="15">
         <v>108.2</v>
       </c>
       <c r="AZ32" s="14">
         <v>140.19999999999999</v>
       </c>
       <c r="BA32" s="15">
         <v>164</v>
       </c>
       <c r="BB32" s="14">
         <v>180.2</v>
       </c>
-      <c r="BC32" s="14"/>
+      <c r="BC32" s="14">
+        <v>202</v>
+      </c>
       <c r="BD32" s="10"/>
       <c r="BE32" s="10"/>
       <c r="BF32" s="14"/>
       <c r="BG32" s="14"/>
       <c r="BH32" s="14"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" s="11" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>19</v>
@@ -4904,51 +4928,53 @@
       </c>
       <c r="AU33" s="10">
         <v>100.1</v>
       </c>
       <c r="AV33" s="10">
         <v>100.2</v>
       </c>
       <c r="AW33" s="10">
         <v>94.9</v>
       </c>
       <c r="AX33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB33" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC33" s="15"/>
+      <c r="BC33" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BD33" s="15"/>
       <c r="BE33" s="10"/>
       <c r="BF33" s="15"/>
       <c r="BG33" s="15"/>
       <c r="BH33" s="15"/>
       <c r="BI33" s="15"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>19</v>
@@ -5075,51 +5101,53 @@
       </c>
       <c r="AU34" s="14">
         <v>141.69999999999999</v>
       </c>
       <c r="AV34" s="14">
         <v>130.5</v>
       </c>
       <c r="AW34" s="14">
         <v>136</v>
       </c>
       <c r="AX34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB34" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC34" s="15"/>
+      <c r="BC34" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BD34" s="10"/>
       <c r="BE34" s="10"/>
       <c r="BF34" s="15"/>
       <c r="BG34" s="15"/>
       <c r="BH34" s="15"/>
       <c r="BI34" s="15"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="8">
         <v>0.2</v>
       </c>
       <c r="C35" s="16">
         <v>0.4</v>
       </c>
       <c r="D35" s="8">
         <v>0.6</v>
       </c>
       <c r="E35" s="8">
         <v>0.7</v>
       </c>
       <c r="F35" s="17">
         <v>0.7</v>
@@ -5246,51 +5274,53 @@
       </c>
       <c r="AU35" s="44">
         <v>165.8</v>
       </c>
       <c r="AV35" s="39">
         <v>196</v>
       </c>
       <c r="AW35" s="39">
         <v>403.8</v>
       </c>
       <c r="AX35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="BA35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB35" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC35" s="10"/>
+      <c r="BC35" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BD35" s="10"/>
       <c r="BE35" s="10"/>
       <c r="BF35" s="14"/>
       <c r="BG35" s="14"/>
       <c r="BH35" s="14"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="40" t="s">
         <v>19</v>
@@ -5417,51 +5447,51 @@
       </c>
       <c r="AU36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AV36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AW36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AX36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB36" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BC36" s="15" t="s">
+      <c r="BC36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH36" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI36" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="60" t="s">
         <v>30</v>
       </c>
@@ -5599,54 +5629,54 @@
       </c>
       <c r="AT37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AU37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AY37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BA37" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="BB37" s="66" t="s">
-[...2 lines deleted...]
-      <c r="BC37" s="40" t="s">
+      <c r="BB37" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC37" s="62" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI37" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:61">
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
@@ -5661,135 +5691,135 @@
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:61">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="19"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:61" ht="18">
       <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z40" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J41" s="64" t="s">
+      <c r="J41" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="K41" s="64"/>
-[...1 lines deleted...]
-      <c r="M41" s="64"/>
+      <c r="K41" s="63"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="63"/>
       <c r="AI41" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="65"/>
-      <c r="B42" s="62" t="s">
+      <c r="A42" s="64"/>
+      <c r="B42" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C42" s="62"/>
-[...10 lines deleted...]
-      <c r="N42" s="62" t="s">
+      <c r="C42" s="65"/>
+      <c r="D42" s="65"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="65"/>
+      <c r="G42" s="65"/>
+      <c r="H42" s="65"/>
+      <c r="I42" s="65"/>
+      <c r="J42" s="65"/>
+      <c r="K42" s="65"/>
+      <c r="L42" s="65"/>
+      <c r="M42" s="65"/>
+      <c r="N42" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O42" s="62"/>
-[...10 lines deleted...]
-      <c r="Z42" s="62" t="s">
+      <c r="O42" s="65"/>
+      <c r="P42" s="65"/>
+      <c r="Q42" s="65"/>
+      <c r="R42" s="65"/>
+      <c r="S42" s="65"/>
+      <c r="T42" s="65"/>
+      <c r="U42" s="65"/>
+      <c r="V42" s="65"/>
+      <c r="W42" s="65"/>
+      <c r="X42" s="65"/>
+      <c r="Y42" s="65"/>
+      <c r="Z42" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="62"/>
-[...10 lines deleted...]
-      <c r="AL42" s="62" t="s">
+      <c r="AA42" s="65"/>
+      <c r="AB42" s="65"/>
+      <c r="AC42" s="65"/>
+      <c r="AD42" s="65"/>
+      <c r="AE42" s="65"/>
+      <c r="AF42" s="65"/>
+      <c r="AG42" s="65"/>
+      <c r="AH42" s="65"/>
+      <c r="AI42" s="65"/>
+      <c r="AJ42" s="65"/>
+      <c r="AK42" s="65"/>
+      <c r="AL42" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AM42" s="62"/>
-[...10 lines deleted...]
-      <c r="AX42" s="62" t="s">
+      <c r="AM42" s="65"/>
+      <c r="AN42" s="65"/>
+      <c r="AO42" s="65"/>
+      <c r="AP42" s="65"/>
+      <c r="AQ42" s="65"/>
+      <c r="AR42" s="65"/>
+      <c r="AS42" s="65"/>
+      <c r="AT42" s="65"/>
+      <c r="AU42" s="65"/>
+      <c r="AV42" s="65"/>
+      <c r="AW42" s="65"/>
+      <c r="AX42" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="AY42" s="62"/>
-[...9 lines deleted...]
-      <c r="BI42" s="62"/>
+      <c r="AY42" s="65"/>
+      <c r="AZ42" s="65"/>
+      <c r="BA42" s="65"/>
+      <c r="BB42" s="65"/>
+      <c r="BC42" s="65"/>
+      <c r="BD42" s="65"/>
+      <c r="BE42" s="65"/>
+      <c r="BF42" s="65"/>
+      <c r="BG42" s="65"/>
+      <c r="BH42" s="65"/>
+      <c r="BI42" s="65"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="65"/>
+      <c r="A43" s="64"/>
       <c r="B43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -6090,51 +6120,53 @@
       </c>
       <c r="AU44" s="32">
         <v>127.3</v>
       </c>
       <c r="AV44" s="32">
         <v>140.4</v>
       </c>
       <c r="AW44" s="32">
         <v>160.19999999999999</v>
       </c>
       <c r="AX44" s="31">
         <v>10.3</v>
       </c>
       <c r="AY44" s="32">
         <v>20.6</v>
       </c>
       <c r="AZ44" s="32">
         <v>37.6</v>
       </c>
       <c r="BA44" s="32">
         <v>51.2</v>
       </c>
       <c r="BB44" s="45">
         <v>63.3</v>
       </c>
-      <c r="BC44" s="45"/>
+      <c r="BC44" s="45">
+        <v>79.3</v>
+      </c>
       <c r="BD44" s="29"/>
       <c r="BE44" s="29"/>
       <c r="BF44" s="56"/>
       <c r="BG44" s="56"/>
       <c r="BH44" s="45"/>
       <c r="BI44" s="56"/>
     </row>
     <row r="45" spans="1:61" s="11" customFormat="1">
       <c r="A45" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="8">
         <v>3.5</v>
       </c>
       <c r="C45" s="8">
         <v>8.6</v>
       </c>
       <c r="D45" s="8">
         <v>13.6</v>
       </c>
       <c r="E45" s="8">
         <v>21.7</v>
       </c>
       <c r="F45" s="8">
         <v>27.9</v>
@@ -6261,51 +6293,53 @@
       </c>
       <c r="AU45" s="14">
         <v>61.4</v>
       </c>
       <c r="AV45" s="14">
         <v>68.3</v>
       </c>
       <c r="AW45" s="14">
         <v>80.3</v>
       </c>
       <c r="AX45" s="14">
         <v>3.2</v>
       </c>
       <c r="AY45" s="14">
         <v>7.9</v>
       </c>
       <c r="AZ45" s="14">
         <v>13.6</v>
       </c>
       <c r="BA45" s="14">
         <v>17.7</v>
       </c>
       <c r="BB45" s="14">
         <v>20.100000000000001</v>
       </c>
-      <c r="BC45" s="14"/>
+      <c r="BC45" s="14">
+        <v>23.5</v>
+      </c>
       <c r="BD45" s="10"/>
       <c r="BE45" s="10"/>
       <c r="BF45" s="14"/>
       <c r="BG45" s="14"/>
       <c r="BH45" s="14"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" s="11" customFormat="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="8">
         <v>0.1</v>
       </c>
       <c r="C46" s="8">
         <v>0.3</v>
       </c>
       <c r="D46" s="8">
         <v>0.5</v>
       </c>
       <c r="E46" s="8">
         <v>1</v>
       </c>
       <c r="F46" s="8">
         <v>1.4</v>
@@ -6432,51 +6466,53 @@
       </c>
       <c r="AU46" s="15">
         <v>3.7</v>
       </c>
       <c r="AV46" s="15">
         <v>3.8</v>
       </c>
       <c r="AW46" s="15">
         <v>3.8</v>
       </c>
       <c r="AX46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB46" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BC46" s="15"/>
+      <c r="BC46" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BD46" s="15"/>
       <c r="BE46" s="10"/>
       <c r="BF46" s="15"/>
       <c r="BG46" s="15"/>
       <c r="BH46" s="15"/>
       <c r="BI46" s="15"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="8">
         <v>1.7</v>
       </c>
       <c r="C47" s="16">
         <v>3.7</v>
       </c>
       <c r="D47" s="8">
         <v>5.7</v>
       </c>
       <c r="E47" s="8">
         <v>6.9</v>
       </c>
       <c r="F47" s="17">
         <v>8.3000000000000007</v>
@@ -6603,51 +6639,53 @@
       </c>
       <c r="AU47" s="14">
         <v>21.5</v>
       </c>
       <c r="AV47" s="14">
         <v>24.7</v>
       </c>
       <c r="AW47" s="14">
         <v>30.2</v>
       </c>
       <c r="AX47" s="14">
         <v>3</v>
       </c>
       <c r="AY47" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ47" s="14">
         <v>9.4</v>
       </c>
       <c r="BA47" s="14">
         <v>11.5</v>
       </c>
       <c r="BB47" s="15">
         <v>14.6</v>
       </c>
-      <c r="BC47" s="15"/>
+      <c r="BC47" s="15">
+        <v>19.100000000000001</v>
+      </c>
       <c r="BD47" s="10"/>
       <c r="BE47" s="10"/>
       <c r="BF47" s="15"/>
       <c r="BG47" s="15"/>
       <c r="BH47" s="15"/>
       <c r="BI47" s="15"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="8">
         <v>4.2</v>
       </c>
       <c r="C48" s="16">
         <v>7.4</v>
       </c>
       <c r="D48" s="8">
         <v>13.6</v>
       </c>
       <c r="E48" s="8">
         <v>18.8</v>
       </c>
       <c r="F48" s="17">
         <v>25.4</v>
@@ -6774,51 +6812,53 @@
       </c>
       <c r="AU48" s="14">
         <v>40.6</v>
       </c>
       <c r="AV48" s="14">
         <v>43.8</v>
       </c>
       <c r="AW48" s="14">
         <v>45.9</v>
       </c>
       <c r="AX48" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY48" s="48">
         <v>4</v>
       </c>
       <c r="AZ48" s="14">
         <v>7.7</v>
       </c>
       <c r="BA48" s="14">
         <v>11.2</v>
       </c>
       <c r="BB48" s="46">
         <v>15.8</v>
       </c>
-      <c r="BC48" s="10"/>
+      <c r="BC48" s="10">
+        <v>21.8</v>
+      </c>
       <c r="BD48" s="10"/>
       <c r="BE48" s="10"/>
       <c r="BF48" s="14"/>
       <c r="BG48" s="14"/>
       <c r="BH48" s="14"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="40" t="s">
         <v>19</v>
@@ -6943,52 +6983,52 @@
       </c>
       <c r="AU49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AV49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB49" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BC49" s="15" t="s">
-        <v>19</v>
+      <c r="BC49" s="44">
+        <v>0.5</v>
       </c>
       <c r="BD49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BE49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="40" t="s">
@@ -7128,122 +7168,122 @@
       </c>
       <c r="AU50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AV50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX50" s="42">
         <v>1.9</v>
       </c>
       <c r="AY50" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ50" s="42">
         <v>6.9</v>
       </c>
       <c r="BA50" s="42">
         <v>10.8</v>
       </c>
       <c r="BB50" s="42">
         <v>12.8</v>
       </c>
-      <c r="BC50" s="40" t="s">
-        <v>19</v>
+      <c r="BC50" s="42">
+        <v>14.4</v>
       </c>
       <c r="BD50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BE50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI50" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:61" ht="14.25">
-      <c r="B51" s="63"/>
-[...5 lines deleted...]
-      <c r="H51" s="63"/>
+      <c r="B51" s="66"/>
+      <c r="C51" s="66"/>
+      <c r="D51" s="66"/>
+      <c r="E51" s="66"/>
+      <c r="F51" s="66"/>
+      <c r="G51" s="66"/>
+      <c r="H51" s="66"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="J2:M2"/>
-[...3 lines deleted...]
-    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z16:AK16"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="J41:M41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AL16:AW16"/>
     <mergeCell ref="AL29:AW29"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="B16:M16"/>
     <mergeCell ref="N16:Y16"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:M29"/>
     <mergeCell ref="N29:Y29"/>
-    <mergeCell ref="AX3:BI3"/>
-[...9 lines deleted...]
-    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J15:M15"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">