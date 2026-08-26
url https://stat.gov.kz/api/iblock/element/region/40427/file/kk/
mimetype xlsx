--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Documents\Мои документы 2026\Cельское\Динамика сельхоз(помесячно)Сводникам -06мес\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -07мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="890" uniqueCount="32">
   <si>
     <t>Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -660,58 +660,58 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -985,52 +985,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AR1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="BA53" sqref="BA53"/>
+    <sheetView tabSelected="1" topLeftCell="AR31" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="BD44" sqref="BD44:BD50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.875" style="1" customWidth="1"/>
     <col min="14" max="17" width="8.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="1" customWidth="1"/>
     <col min="26" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.375" style="1" customWidth="1"/>
@@ -1051,135 +1051,135 @@
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="52" width="8.5" style="1" customWidth="1"/>
     <col min="53" max="60" width="9.375" style="1" customWidth="1"/>
     <col min="61" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="18">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="Z1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J2" s="63" t="s">
+      <c r="J2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="63"/>
-[...1 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
       <c r="AI2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="64"/>
-      <c r="B3" s="65" t="s">
+      <c r="A3" s="66"/>
+      <c r="B3" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="65"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="65"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="65"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="65"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
+      <c r="AX3" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="65"/>
-[...9 lines deleted...]
-      <c r="BI3" s="65"/>
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="63"/>
     </row>
     <row r="4" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A4" s="64"/>
+      <c r="A4" s="66"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1483,51 +1483,53 @@
       </c>
       <c r="AV5" s="45">
         <v>4351.2</v>
       </c>
       <c r="AW5" s="56">
         <v>4843.8</v>
       </c>
       <c r="AX5" s="31">
         <v>321.60000000000002</v>
       </c>
       <c r="AY5" s="32">
         <v>651.29999999999995</v>
       </c>
       <c r="AZ5" s="32">
         <v>803.9</v>
       </c>
       <c r="BA5" s="32">
         <v>1050</v>
       </c>
       <c r="BB5" s="45">
         <v>1287</v>
       </c>
       <c r="BC5" s="45">
         <v>1534.4</v>
       </c>
-      <c r="BD5" s="29"/>
+      <c r="BD5" s="29">
+        <v>1806.6</v>
+      </c>
       <c r="BE5" s="29"/>
       <c r="BF5" s="56"/>
       <c r="BG5" s="56"/>
       <c r="BH5" s="45"/>
       <c r="BI5" s="56"/>
     </row>
     <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="8">
         <v>3.8</v>
       </c>
       <c r="C6" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D6" s="8">
         <v>14.7</v>
       </c>
       <c r="E6" s="8">
         <v>23.2</v>
       </c>
       <c r="F6" s="8">
         <v>29.7</v>
       </c>
@@ -1656,51 +1658,53 @@
       </c>
       <c r="AV6" s="14">
         <v>978.4</v>
       </c>
       <c r="AW6" s="14">
         <v>994.1</v>
       </c>
       <c r="AX6" s="14">
         <v>53.2</v>
       </c>
       <c r="AY6" s="14">
         <v>116.2</v>
       </c>
       <c r="AZ6" s="14">
         <v>153.9</v>
       </c>
       <c r="BA6" s="14">
         <v>181.6</v>
       </c>
       <c r="BB6" s="14">
         <v>200.3</v>
       </c>
       <c r="BC6" s="14">
         <v>226.4</v>
       </c>
-      <c r="BD6" s="10"/>
+      <c r="BD6" s="10">
+        <v>252.1</v>
+      </c>
       <c r="BE6" s="10"/>
       <c r="BF6" s="14"/>
       <c r="BG6" s="14"/>
       <c r="BH6" s="14"/>
       <c r="BI6" s="14"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>169.6</v>
       </c>
       <c r="C7" s="8">
         <v>339.2</v>
       </c>
       <c r="D7" s="8">
         <v>558.5</v>
       </c>
       <c r="E7" s="8">
         <v>940.3</v>
       </c>
       <c r="F7" s="9">
         <v>1175.5</v>
       </c>
@@ -1829,51 +1833,53 @@
       </c>
       <c r="AV7" s="15">
         <v>2977.9</v>
       </c>
       <c r="AW7" s="15">
         <v>3233.8</v>
       </c>
       <c r="AX7" s="15">
         <v>261.3</v>
       </c>
       <c r="AY7" s="15">
         <v>522.5</v>
       </c>
       <c r="AZ7" s="15">
         <v>626.1</v>
       </c>
       <c r="BA7" s="15">
         <v>834.8</v>
       </c>
       <c r="BB7" s="15">
         <v>1043.5</v>
       </c>
       <c r="BC7" s="15">
         <v>1252.2</v>
       </c>
-      <c r="BD7" s="15"/>
+      <c r="BD7" s="15">
+        <v>1470.1</v>
+      </c>
       <c r="BE7" s="10"/>
       <c r="BF7" s="15"/>
       <c r="BG7" s="15"/>
       <c r="BH7" s="15"/>
       <c r="BI7" s="15"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>1.7</v>
       </c>
       <c r="C8" s="16">
         <v>3.7</v>
       </c>
       <c r="D8" s="8">
         <v>5.7</v>
       </c>
       <c r="E8" s="8">
         <v>6.9</v>
       </c>
       <c r="F8" s="17">
         <v>8.3000000000000007</v>
       </c>
@@ -2002,51 +2008,53 @@
       </c>
       <c r="AV8" s="15">
         <v>155.19999999999999</v>
       </c>
       <c r="AW8" s="15">
         <v>166.3</v>
       </c>
       <c r="AX8" s="14">
         <v>3</v>
       </c>
       <c r="AY8" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ8" s="14">
         <v>9.4</v>
       </c>
       <c r="BA8" s="14">
         <v>11.5</v>
       </c>
       <c r="BB8" s="15">
         <v>14.6</v>
       </c>
       <c r="BC8" s="15">
         <v>19.100000000000001</v>
       </c>
-      <c r="BD8" s="10"/>
+      <c r="BD8" s="10">
+        <v>39.200000000000003</v>
+      </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="15"/>
       <c r="BG8" s="15"/>
       <c r="BH8" s="15"/>
       <c r="BI8" s="15"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C9" s="35">
         <v>7.9</v>
       </c>
       <c r="D9" s="34">
         <v>14.1</v>
       </c>
       <c r="E9" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F9" s="36">
         <v>26.1</v>
       </c>
@@ -2175,51 +2183,53 @@
       </c>
       <c r="AV9" s="14">
         <v>239.7</v>
       </c>
       <c r="AW9" s="14">
         <v>449.7</v>
       </c>
       <c r="AX9" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY9" s="48">
         <v>4</v>
       </c>
       <c r="AZ9" s="14">
         <v>7.7</v>
       </c>
       <c r="BA9" s="14">
         <v>11.2</v>
       </c>
       <c r="BB9" s="46">
         <v>15.8</v>
       </c>
       <c r="BC9" s="10">
         <v>21.8</v>
       </c>
-      <c r="BD9" s="10"/>
+      <c r="BD9" s="10">
+        <v>27.7</v>
+      </c>
       <c r="BE9" s="10"/>
       <c r="BF9" s="14"/>
       <c r="BG9" s="14"/>
       <c r="BH9" s="14"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="59" t="s">
         <v>19</v>
       </c>
@@ -2348,52 +2358,52 @@
       </c>
       <c r="AV10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AX10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC10" s="44">
         <v>0.5</v>
       </c>
-      <c r="BD10" s="15" t="s">
-        <v>19</v>
+      <c r="BD10" s="44">
+        <v>0.5</v>
       </c>
       <c r="BE10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI10" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="40" t="s">
@@ -2533,52 +2543,52 @@
       </c>
       <c r="AV11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX11" s="42">
         <v>1.9</v>
       </c>
       <c r="AY11" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ11" s="42">
         <v>6.9</v>
       </c>
       <c r="BA11" s="42">
         <v>10.8</v>
       </c>
       <c r="BB11" s="42">
         <v>12.8</v>
       </c>
       <c r="BC11" s="42">
         <v>14.4</v>
       </c>
-      <c r="BD11" s="40" t="s">
-        <v>19</v>
+      <c r="BD11" s="42">
+        <v>17</v>
       </c>
       <c r="BE11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI11" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="18"/>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
@@ -2615,132 +2625,132 @@
     </row>
     <row r="13" spans="1:61">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:61" ht="18">
       <c r="A14" s="21"/>
       <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Z14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J15" s="63" t="s">
+      <c r="J15" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="K15" s="63"/>
-[...1 lines deleted...]
-      <c r="M15" s="63"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
       <c r="AI15" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A16" s="22"/>
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="65"/>
-[...10 lines deleted...]
-      <c r="N16" s="65" t="s">
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O16" s="65"/>
-[...10 lines deleted...]
-      <c r="Z16" s="65" t="s">
+      <c r="O16" s="63"/>
+      <c r="P16" s="63"/>
+      <c r="Q16" s="63"/>
+      <c r="R16" s="63"/>
+      <c r="S16" s="63"/>
+      <c r="T16" s="63"/>
+      <c r="U16" s="63"/>
+      <c r="V16" s="63"/>
+      <c r="W16" s="63"/>
+      <c r="X16" s="63"/>
+      <c r="Y16" s="63"/>
+      <c r="Z16" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="AA16" s="65"/>
-[...10 lines deleted...]
-      <c r="AL16" s="65" t="s">
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="63"/>
+      <c r="AC16" s="63"/>
+      <c r="AD16" s="63"/>
+      <c r="AE16" s="63"/>
+      <c r="AF16" s="63"/>
+      <c r="AG16" s="63"/>
+      <c r="AH16" s="63"/>
+      <c r="AI16" s="63"/>
+      <c r="AJ16" s="63"/>
+      <c r="AK16" s="63"/>
+      <c r="AL16" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AM16" s="65"/>
-[...10 lines deleted...]
-      <c r="AX16" s="65" t="s">
+      <c r="AM16" s="63"/>
+      <c r="AN16" s="63"/>
+      <c r="AO16" s="63"/>
+      <c r="AP16" s="63"/>
+      <c r="AQ16" s="63"/>
+      <c r="AR16" s="63"/>
+      <c r="AS16" s="63"/>
+      <c r="AT16" s="63"/>
+      <c r="AU16" s="63"/>
+      <c r="AV16" s="63"/>
+      <c r="AW16" s="63"/>
+      <c r="AX16" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AY16" s="65"/>
-[...9 lines deleted...]
-      <c r="BI16" s="65"/>
+      <c r="AY16" s="63"/>
+      <c r="AZ16" s="63"/>
+      <c r="BA16" s="63"/>
+      <c r="BB16" s="63"/>
+      <c r="BC16" s="63"/>
+      <c r="BD16" s="63"/>
+      <c r="BE16" s="63"/>
+      <c r="BF16" s="63"/>
+      <c r="BG16" s="63"/>
+      <c r="BH16" s="63"/>
+      <c r="BI16" s="63"/>
     </row>
     <row r="17" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A17" s="23"/>
       <c r="B17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -3047,51 +3057,53 @@
       </c>
       <c r="AV18" s="32">
         <v>1477.3</v>
       </c>
       <c r="AW18" s="32">
         <v>1708.7</v>
       </c>
       <c r="AX18" s="31">
         <v>60.3</v>
       </c>
       <c r="AY18" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="AZ18" s="32">
         <v>177.8</v>
       </c>
       <c r="BA18" s="32">
         <v>215.2</v>
       </c>
       <c r="BB18" s="45">
         <v>243.5</v>
       </c>
       <c r="BC18" s="45">
         <v>282.2</v>
       </c>
-      <c r="BD18" s="29"/>
+      <c r="BD18" s="29">
+        <v>345.6</v>
+      </c>
       <c r="BE18" s="29"/>
       <c r="BF18" s="56"/>
       <c r="BG18" s="56"/>
       <c r="BH18" s="45"/>
       <c r="BI18" s="56"/>
     </row>
     <row r="19" spans="1:61" s="11" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
         <v>3.8</v>
       </c>
       <c r="C19" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D19" s="8">
         <v>14.7</v>
       </c>
       <c r="E19" s="8">
         <v>23.2</v>
       </c>
       <c r="F19" s="8">
         <v>29.7</v>
       </c>
@@ -3220,51 +3232,53 @@
       </c>
       <c r="AV19" s="14">
         <v>978.4</v>
       </c>
       <c r="AW19" s="14">
         <v>994.1</v>
       </c>
       <c r="AX19" s="14">
         <v>53.2</v>
       </c>
       <c r="AY19" s="15">
         <v>116.2</v>
       </c>
       <c r="AZ19" s="14">
         <v>153.9</v>
       </c>
       <c r="BA19" s="14">
         <v>181.6</v>
       </c>
       <c r="BB19" s="14">
         <v>200.3</v>
       </c>
       <c r="BC19" s="14">
         <v>226.4</v>
       </c>
-      <c r="BD19" s="10"/>
+      <c r="BD19" s="10">
+        <v>252.1</v>
+      </c>
       <c r="BE19" s="10"/>
       <c r="BF19" s="14"/>
       <c r="BG19" s="14"/>
       <c r="BH19" s="14"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" s="11" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
         <v>0.1</v>
       </c>
       <c r="C20" s="8">
         <v>0.3</v>
       </c>
       <c r="D20" s="8">
         <v>0.5</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1.4</v>
       </c>
@@ -3393,51 +3407,53 @@
       </c>
       <c r="AV20" s="15">
         <v>104</v>
       </c>
       <c r="AW20" s="15">
         <v>98.6</v>
       </c>
       <c r="AX20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB20" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC20" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BD20" s="15"/>
+      <c r="BD20" s="15">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BE20" s="10"/>
       <c r="BF20" s="15"/>
       <c r="BG20" s="15"/>
       <c r="BH20" s="15"/>
       <c r="BI20" s="15"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="8">
         <v>1.7</v>
       </c>
       <c r="C21" s="16">
         <v>3.7</v>
       </c>
       <c r="D21" s="8">
         <v>5.7</v>
       </c>
       <c r="E21" s="8">
         <v>6.9</v>
       </c>
       <c r="F21" s="17">
         <v>8.3000000000000007</v>
       </c>
@@ -3566,51 +3582,53 @@
       </c>
       <c r="AV21" s="14">
         <v>155.19999999999999</v>
       </c>
       <c r="AW21" s="14">
         <v>166.3</v>
       </c>
       <c r="AX21" s="14">
         <v>3</v>
       </c>
       <c r="AY21" s="15">
         <v>5.3</v>
       </c>
       <c r="AZ21" s="14">
         <v>9.4</v>
       </c>
       <c r="BA21" s="14">
         <v>11.5</v>
       </c>
       <c r="BB21" s="15">
         <v>14.6</v>
       </c>
       <c r="BC21" s="15">
         <v>19.100000000000001</v>
       </c>
-      <c r="BD21" s="10"/>
+      <c r="BD21" s="10">
+        <v>39.200000000000003</v>
+      </c>
       <c r="BE21" s="10"/>
       <c r="BF21" s="15"/>
       <c r="BG21" s="15"/>
       <c r="BH21" s="15"/>
       <c r="BI21" s="15"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C22" s="35">
         <v>7.9</v>
       </c>
       <c r="D22" s="34">
         <v>14.1</v>
       </c>
       <c r="E22" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F22" s="36">
         <v>26.1</v>
       </c>
@@ -3739,51 +3757,53 @@
       </c>
       <c r="AV22" s="14">
         <v>239.7</v>
       </c>
       <c r="AW22" s="14">
         <v>449.7</v>
       </c>
       <c r="AX22" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY22" s="61">
         <v>4</v>
       </c>
       <c r="AZ22" s="14">
         <v>7.7</v>
       </c>
       <c r="BA22" s="14">
         <v>11.2</v>
       </c>
       <c r="BB22" s="46">
         <v>15.8</v>
       </c>
       <c r="BC22" s="10">
         <v>21.8</v>
       </c>
-      <c r="BD22" s="10"/>
+      <c r="BD22" s="10">
+        <v>27.7</v>
+      </c>
       <c r="BE22" s="10"/>
       <c r="BF22" s="14"/>
       <c r="BG22" s="14"/>
       <c r="BH22" s="14"/>
       <c r="BI22" s="14"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>19</v>
       </c>
@@ -3912,52 +3932,52 @@
       </c>
       <c r="AV23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC23" s="44">
         <v>0.5</v>
       </c>
-      <c r="BD23" s="15" t="s">
-        <v>19</v>
+      <c r="BD23" s="44">
+        <v>0.5</v>
       </c>
       <c r="BE23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI23" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="40" t="s">
@@ -4097,52 +4117,52 @@
       </c>
       <c r="AV24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX24" s="42">
         <v>1.9</v>
       </c>
       <c r="AY24" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ24" s="42">
         <v>6.9</v>
       </c>
       <c r="BA24" s="42">
         <v>10.8</v>
       </c>
       <c r="BB24" s="42">
         <v>12.8</v>
       </c>
       <c r="BC24" s="42">
         <v>14.4</v>
       </c>
-      <c r="BD24" s="40" t="s">
-        <v>19</v>
+      <c r="BD24" s="42">
+        <v>17</v>
       </c>
       <c r="BE24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI24" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:61">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="20"/>
@@ -4153,135 +4173,135 @@
       <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:61">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
     <row r="27" spans="1:61" ht="18">
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J28" s="63" t="s">
+      <c r="J28" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="K28" s="63"/>
-[...1 lines deleted...]
-      <c r="M28" s="63"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
       <c r="AI28" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="64"/>
-      <c r="B29" s="65" t="s">
+      <c r="A29" s="66"/>
+      <c r="B29" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="65"/>
-[...10 lines deleted...]
-      <c r="N29" s="65" t="s">
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O29" s="65"/>
-[...10 lines deleted...]
-      <c r="Z29" s="65" t="s">
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="AA29" s="65"/>
-[...10 lines deleted...]
-      <c r="AL29" s="65" t="s">
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="63"/>
+      <c r="AF29" s="63"/>
+      <c r="AG29" s="63"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AM29" s="65"/>
-[...10 lines deleted...]
-      <c r="AX29" s="65" t="s">
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="63"/>
+      <c r="AQ29" s="63"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
+      <c r="AU29" s="63"/>
+      <c r="AV29" s="63"/>
+      <c r="AW29" s="63"/>
+      <c r="AX29" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AY29" s="65"/>
-[...9 lines deleted...]
-      <c r="BI29" s="65"/>
+      <c r="AY29" s="63"/>
+      <c r="AZ29" s="63"/>
+      <c r="BA29" s="63"/>
+      <c r="BB29" s="63"/>
+      <c r="BC29" s="63"/>
+      <c r="BD29" s="63"/>
+      <c r="BE29" s="63"/>
+      <c r="BF29" s="63"/>
+      <c r="BG29" s="63"/>
+      <c r="BH29" s="63"/>
+      <c r="BI29" s="63"/>
     </row>
     <row r="30" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A30" s="64"/>
+      <c r="A30" s="66"/>
       <c r="B30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="24" t="s">
@@ -4585,51 +4605,53 @@
       </c>
       <c r="AV31" s="32">
         <v>1319.5</v>
       </c>
       <c r="AW31" s="32">
         <v>1531.1</v>
       </c>
       <c r="AX31" s="31">
         <v>50</v>
       </c>
       <c r="AY31" s="45">
         <v>108.2</v>
       </c>
       <c r="AZ31" s="32">
         <v>140.19999999999999</v>
       </c>
       <c r="BA31" s="32">
         <v>164</v>
       </c>
       <c r="BB31" s="45">
         <v>180.2</v>
       </c>
       <c r="BC31" s="45">
         <v>202</v>
       </c>
-      <c r="BD31" s="29"/>
+      <c r="BD31" s="29">
+        <v>249.2</v>
+      </c>
       <c r="BE31" s="29"/>
       <c r="BF31" s="56"/>
       <c r="BG31" s="56"/>
       <c r="BH31" s="45"/>
       <c r="BI31" s="56"/>
     </row>
     <row r="32" spans="1:61" s="11" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="8">
         <v>0.3</v>
       </c>
       <c r="C32" s="8">
         <v>0.7</v>
       </c>
       <c r="D32" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="8">
         <v>1.5</v>
       </c>
       <c r="F32" s="8">
         <v>1.8</v>
       </c>
@@ -4758,51 +4780,53 @@
       </c>
       <c r="AV32" s="14">
         <v>892.8</v>
       </c>
       <c r="AW32" s="14">
         <v>896.4</v>
       </c>
       <c r="AX32" s="15">
         <v>50</v>
       </c>
       <c r="AY32" s="15">
         <v>108.2</v>
       </c>
       <c r="AZ32" s="14">
         <v>140.19999999999999</v>
       </c>
       <c r="BA32" s="15">
         <v>164</v>
       </c>
       <c r="BB32" s="14">
         <v>180.2</v>
       </c>
       <c r="BC32" s="14">
         <v>202</v>
       </c>
-      <c r="BD32" s="10"/>
+      <c r="BD32" s="10">
+        <v>223.1</v>
+      </c>
       <c r="BE32" s="10"/>
       <c r="BF32" s="14"/>
       <c r="BG32" s="14"/>
       <c r="BH32" s="14"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" s="11" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>19</v>
       </c>
@@ -4931,51 +4955,53 @@
       </c>
       <c r="AV33" s="10">
         <v>100.2</v>
       </c>
       <c r="AW33" s="10">
         <v>94.9</v>
       </c>
       <c r="AX33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB33" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC33" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BD33" s="15"/>
+      <c r="BD33" s="15">
+        <v>9.1999999999999993</v>
+      </c>
       <c r="BE33" s="10"/>
       <c r="BF33" s="15"/>
       <c r="BG33" s="15"/>
       <c r="BH33" s="15"/>
       <c r="BI33" s="15"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>19</v>
       </c>
@@ -5104,51 +5130,53 @@
       </c>
       <c r="AV34" s="14">
         <v>130.5</v>
       </c>
       <c r="AW34" s="14">
         <v>136</v>
       </c>
       <c r="AX34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB34" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BD34" s="10"/>
+      <c r="BD34" s="10">
+        <v>16.899999999999999</v>
+      </c>
       <c r="BE34" s="10"/>
       <c r="BF34" s="15"/>
       <c r="BG34" s="15"/>
       <c r="BH34" s="15"/>
       <c r="BI34" s="15"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="8">
         <v>0.2</v>
       </c>
       <c r="C35" s="16">
         <v>0.4</v>
       </c>
       <c r="D35" s="8">
         <v>0.6</v>
       </c>
       <c r="E35" s="8">
         <v>0.7</v>
       </c>
       <c r="F35" s="17">
         <v>0.7</v>
       </c>
@@ -5691,135 +5719,135 @@
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:61">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="19"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:61" ht="18">
       <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z40" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J41" s="63" t="s">
+      <c r="J41" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="K41" s="63"/>
-[...1 lines deleted...]
-      <c r="M41" s="63"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="65"/>
       <c r="AI41" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="64"/>
-      <c r="B42" s="65" t="s">
+      <c r="A42" s="66"/>
+      <c r="B42" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C42" s="65"/>
-[...10 lines deleted...]
-      <c r="N42" s="65" t="s">
+      <c r="C42" s="63"/>
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="O42" s="65"/>
-[...10 lines deleted...]
-      <c r="Z42" s="65" t="s">
+      <c r="O42" s="63"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="63"/>
+      <c r="R42" s="63"/>
+      <c r="S42" s="63"/>
+      <c r="T42" s="63"/>
+      <c r="U42" s="63"/>
+      <c r="V42" s="63"/>
+      <c r="W42" s="63"/>
+      <c r="X42" s="63"/>
+      <c r="Y42" s="63"/>
+      <c r="Z42" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="65"/>
-[...10 lines deleted...]
-      <c r="AL42" s="65" t="s">
+      <c r="AA42" s="63"/>
+      <c r="AB42" s="63"/>
+      <c r="AC42" s="63"/>
+      <c r="AD42" s="63"/>
+      <c r="AE42" s="63"/>
+      <c r="AF42" s="63"/>
+      <c r="AG42" s="63"/>
+      <c r="AH42" s="63"/>
+      <c r="AI42" s="63"/>
+      <c r="AJ42" s="63"/>
+      <c r="AK42" s="63"/>
+      <c r="AL42" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="AM42" s="65"/>
-[...10 lines deleted...]
-      <c r="AX42" s="65" t="s">
+      <c r="AM42" s="63"/>
+      <c r="AN42" s="63"/>
+      <c r="AO42" s="63"/>
+      <c r="AP42" s="63"/>
+      <c r="AQ42" s="63"/>
+      <c r="AR42" s="63"/>
+      <c r="AS42" s="63"/>
+      <c r="AT42" s="63"/>
+      <c r="AU42" s="63"/>
+      <c r="AV42" s="63"/>
+      <c r="AW42" s="63"/>
+      <c r="AX42" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AY42" s="65"/>
-[...9 lines deleted...]
-      <c r="BI42" s="65"/>
+      <c r="AY42" s="63"/>
+      <c r="AZ42" s="63"/>
+      <c r="BA42" s="63"/>
+      <c r="BB42" s="63"/>
+      <c r="BC42" s="63"/>
+      <c r="BD42" s="63"/>
+      <c r="BE42" s="63"/>
+      <c r="BF42" s="63"/>
+      <c r="BG42" s="63"/>
+      <c r="BH42" s="63"/>
+      <c r="BI42" s="63"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="64"/>
+      <c r="A43" s="66"/>
       <c r="B43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -6123,51 +6151,53 @@
       </c>
       <c r="AV44" s="32">
         <v>140.4</v>
       </c>
       <c r="AW44" s="32">
         <v>160.19999999999999</v>
       </c>
       <c r="AX44" s="31">
         <v>10.3</v>
       </c>
       <c r="AY44" s="32">
         <v>20.6</v>
       </c>
       <c r="AZ44" s="32">
         <v>37.6</v>
       </c>
       <c r="BA44" s="32">
         <v>51.2</v>
       </c>
       <c r="BB44" s="45">
         <v>63.3</v>
       </c>
       <c r="BC44" s="45">
         <v>79.3</v>
       </c>
-      <c r="BD44" s="29"/>
+      <c r="BD44" s="29">
+        <v>94</v>
+      </c>
       <c r="BE44" s="29"/>
       <c r="BF44" s="56"/>
       <c r="BG44" s="56"/>
       <c r="BH44" s="45"/>
       <c r="BI44" s="56"/>
     </row>
     <row r="45" spans="1:61" s="11" customFormat="1">
       <c r="A45" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="8">
         <v>3.5</v>
       </c>
       <c r="C45" s="8">
         <v>8.6</v>
       </c>
       <c r="D45" s="8">
         <v>13.6</v>
       </c>
       <c r="E45" s="8">
         <v>21.7</v>
       </c>
       <c r="F45" s="8">
         <v>27.9</v>
       </c>
@@ -6296,51 +6326,53 @@
       </c>
       <c r="AV45" s="14">
         <v>68.3</v>
       </c>
       <c r="AW45" s="14">
         <v>80.3</v>
       </c>
       <c r="AX45" s="14">
         <v>3.2</v>
       </c>
       <c r="AY45" s="14">
         <v>7.9</v>
       </c>
       <c r="AZ45" s="14">
         <v>13.6</v>
       </c>
       <c r="BA45" s="14">
         <v>17.7</v>
       </c>
       <c r="BB45" s="14">
         <v>20.100000000000001</v>
       </c>
       <c r="BC45" s="14">
         <v>23.5</v>
       </c>
-      <c r="BD45" s="10"/>
+      <c r="BD45" s="10">
+        <v>26.6</v>
+      </c>
       <c r="BE45" s="10"/>
       <c r="BF45" s="14"/>
       <c r="BG45" s="14"/>
       <c r="BH45" s="14"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" s="11" customFormat="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="8">
         <v>0.1</v>
       </c>
       <c r="C46" s="8">
         <v>0.3</v>
       </c>
       <c r="D46" s="8">
         <v>0.5</v>
       </c>
       <c r="E46" s="8">
         <v>1</v>
       </c>
       <c r="F46" s="8">
         <v>1.4</v>
       </c>
@@ -6469,51 +6501,53 @@
       </c>
       <c r="AV46" s="15">
         <v>3.8</v>
       </c>
       <c r="AW46" s="15">
         <v>3.8</v>
       </c>
       <c r="AX46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BC46" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BD46" s="15"/>
+      <c r="BD46" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BE46" s="10"/>
       <c r="BF46" s="15"/>
       <c r="BG46" s="15"/>
       <c r="BH46" s="15"/>
       <c r="BI46" s="15"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="8">
         <v>1.7</v>
       </c>
       <c r="C47" s="16">
         <v>3.7</v>
       </c>
       <c r="D47" s="8">
         <v>5.7</v>
       </c>
       <c r="E47" s="8">
         <v>6.9</v>
       </c>
       <c r="F47" s="17">
         <v>8.3000000000000007</v>
       </c>
@@ -6642,51 +6676,53 @@
       </c>
       <c r="AV47" s="14">
         <v>24.7</v>
       </c>
       <c r="AW47" s="14">
         <v>30.2</v>
       </c>
       <c r="AX47" s="14">
         <v>3</v>
       </c>
       <c r="AY47" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ47" s="14">
         <v>9.4</v>
       </c>
       <c r="BA47" s="14">
         <v>11.5</v>
       </c>
       <c r="BB47" s="15">
         <v>14.6</v>
       </c>
       <c r="BC47" s="15">
         <v>19.100000000000001</v>
       </c>
-      <c r="BD47" s="10"/>
+      <c r="BD47" s="10">
+        <v>22.3</v>
+      </c>
       <c r="BE47" s="10"/>
       <c r="BF47" s="15"/>
       <c r="BG47" s="15"/>
       <c r="BH47" s="15"/>
       <c r="BI47" s="15"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="8">
         <v>4.2</v>
       </c>
       <c r="C48" s="16">
         <v>7.4</v>
       </c>
       <c r="D48" s="8">
         <v>13.6</v>
       </c>
       <c r="E48" s="8">
         <v>18.8</v>
       </c>
       <c r="F48" s="17">
         <v>25.4</v>
       </c>
@@ -6815,51 +6851,53 @@
       </c>
       <c r="AV48" s="14">
         <v>43.8</v>
       </c>
       <c r="AW48" s="14">
         <v>45.9</v>
       </c>
       <c r="AX48" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY48" s="48">
         <v>4</v>
       </c>
       <c r="AZ48" s="14">
         <v>7.7</v>
       </c>
       <c r="BA48" s="14">
         <v>11.2</v>
       </c>
       <c r="BB48" s="46">
         <v>15.8</v>
       </c>
       <c r="BC48" s="10">
         <v>21.8</v>
       </c>
-      <c r="BD48" s="10"/>
+      <c r="BD48" s="10">
+        <v>27.7</v>
+      </c>
       <c r="BE48" s="10"/>
       <c r="BF48" s="14"/>
       <c r="BG48" s="14"/>
       <c r="BH48" s="14"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="40" t="s">
         <v>19</v>
       </c>
@@ -6986,52 +7024,52 @@
       </c>
       <c r="AV49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AW49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BC49" s="44">
         <v>0.5</v>
       </c>
-      <c r="BD49" s="15" t="s">
-        <v>19</v>
+      <c r="BD49" s="44">
+        <v>0.5</v>
       </c>
       <c r="BE49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BF49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BG49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BH49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BI49" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="40" t="s">
@@ -7171,119 +7209,119 @@
       </c>
       <c r="AV50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AW50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX50" s="42">
         <v>1.9</v>
       </c>
       <c r="AY50" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ50" s="42">
         <v>6.9</v>
       </c>
       <c r="BA50" s="42">
         <v>10.8</v>
       </c>
       <c r="BB50" s="42">
         <v>12.8</v>
       </c>
       <c r="BC50" s="42">
         <v>14.4</v>
       </c>
-      <c r="BD50" s="40" t="s">
-        <v>19</v>
+      <c r="BD50" s="42">
+        <v>17</v>
       </c>
       <c r="BE50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BF50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BG50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BH50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="BI50" s="40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:61" ht="14.25">
-      <c r="B51" s="66"/>
-[...5 lines deleted...]
-      <c r="H51" s="66"/>
+      <c r="B51" s="64"/>
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="64"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="AX3:BI3"/>
-[...9 lines deleted...]
-    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J15:M15"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AL16:AW16"/>
     <mergeCell ref="AL29:AW29"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="B16:M16"/>
     <mergeCell ref="N16:Y16"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:M29"/>
     <mergeCell ref="N29:Y29"/>
-    <mergeCell ref="J2:M2"/>
-[...3 lines deleted...]
-    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z16:AK16"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="J41:M41"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">