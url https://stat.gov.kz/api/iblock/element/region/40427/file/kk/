--- v4 (2026-08-26)
+++ v5 (2026-10-25)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -07мес\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\G.Tusip\Desktop\Динамика сельхоз(помесячно)Сводникам -09мес\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19935" windowHeight="11070" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Кезең бойынша жалпы шығарылым" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="жалпы шығарылымы" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="890" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="74">
   <si>
     <t>Жылдардың кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -112,63 +116,196 @@
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">*2021 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Сарайшық ауданы</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылығы жалпы өнімдерінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>өткен жылдың тиісті кезеңіне пайызбен</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Нақты көлем индексі – салыстырылып отырған кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдесі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл, орман және балық шаруашылықтары өнімдерінің 
+(көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесі
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық және жылдық) ""Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру", 29-сх (жылына бір рет) "Ауыл шаруашылығы дақылдары түсімін жинау туралы", А-005 (үш жылда бір рет) "Жұртшылық шаруашылықтарындағы ауыл шаруашылығы дақылдары түсімін жинау туралы", 1-сх (жылдық) "Ауыл шаруашылығы құралымының қызметі туралы есеп", 1-балық (жылдық) "Балық аулау мен акваөсіру туралы", 1-орман  (жылдық) "Орман өсіру мен ағаш дайындау қызметі туралы есеп", 2-аңшылық  (жылдық) "Аңшылық пен аулау жөніндегі, осы салалардағы
+қызмет көрсетуді ұсынуды қоса алғандағы қызмет туралы", 8-сх (үш жылда бір рет) "Ауыл шаруашылығы қызметтерін көрсету туралы"
+</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/astana/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Түсіп Гүлнар Серікқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172326714</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>gu.tusip@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="[$-419]#,##0.00"/>
     <numFmt numFmtId="167" formatCode="[$-419]General"/>
     <numFmt numFmtId="168" formatCode="#,##0.00&quot; &quot;[$руб.-419];[Red]&quot;-&quot;#,##0.00&quot; &quot;[$руб.-419]"/>
+    <numFmt numFmtId="169" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
+    <numFmt numFmtId="170" formatCode="#"/>
+    <numFmt numFmtId="171" formatCode="s&quot;tan&quot;d\a\Rd"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -207,66 +344,117 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.1"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
@@ -525,66 +713,89 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="171" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -660,84 +871,149 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="9" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="9" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="12">
     <cellStyle name="Excel Built-in Normal" xfId="1"/>
     <cellStyle name="Excel Built-in Normal 1" xfId="2"/>
     <cellStyle name="Heading" xfId="3"/>
     <cellStyle name="Heading1" xfId="4"/>
     <cellStyle name="Result" xfId="5"/>
     <cellStyle name="Result2" xfId="6"/>
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Обычный 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -981,205 +1257,584 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701226?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.tusip@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/astana/spreadsheets/?industry=4488&amp;year=&amp;name=12865&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.125" customWidth="1"/>
+    <col min="2" max="2" width="101.875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="65">
+        <v>141201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="66" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="67" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="71" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="114.75">
+      <c r="A10" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="71" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="75" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="77" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="78">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="78">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="79" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="64" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="82" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="5.25" customWidth="1"/>
+    <col min="2" max="2" width="109.75" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="83"/>
+      <c r="B2" s="83"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="83"/>
+      <c r="B3" s="83"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="83"/>
+      <c r="B5" s="83"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="83"/>
+      <c r="B6" s="83" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="83"/>
+      <c r="B7" s="83" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="83"/>
+      <c r="B9" s="83" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="83"/>
+      <c r="B10" s="83" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="83"/>
+      <c r="B11" s="83"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="83"/>
+      <c r="B12" s="83" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="83"/>
+      <c r="B13" s="83"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="83"/>
+      <c r="B14" s="83"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="83"/>
+      <c r="B15" s="83"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="83"/>
+      <c r="B16" s="83"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="83"/>
+      <c r="B17" s="83"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="83"/>
+      <c r="B18" s="84" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="63"/>
+      <c r="B19" s="63"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AR31" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="BD44" sqref="BD44:BD50"/>
+    <sheetView tabSelected="1" topLeftCell="BA1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="BD45" sqref="BD45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
     <col min="4" max="6" width="8.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.75" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.875" style="1" customWidth="1"/>
     <col min="14" max="17" width="8.5" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.375" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.375" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="1" customWidth="1"/>
     <col min="26" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.25" style="1" customWidth="1"/>
     <col min="31" max="31" width="10.375" style="1" customWidth="1"/>
     <col min="32" max="32" width="9.375" style="1" customWidth="1"/>
     <col min="33" max="33" width="9.75" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.25" style="1" customWidth="1"/>
     <col min="35" max="35" width="10.375" style="1" customWidth="1"/>
     <col min="36" max="36" width="10" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.5" style="1" customWidth="1"/>
     <col min="38" max="40" width="8.5" style="1" customWidth="1"/>
     <col min="41" max="42" width="9.375" style="1" customWidth="1"/>
     <col min="43" max="43" width="9.75" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.375" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.375" style="1" customWidth="1"/>
     <col min="46" max="46" width="9.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9.5" style="1" customWidth="1"/>
     <col min="48" max="48" width="9.375" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.5" style="1" customWidth="1"/>
     <col min="50" max="52" width="8.5" style="1" customWidth="1"/>
     <col min="53" max="60" width="9.375" style="1" customWidth="1"/>
-    <col min="61" max="16384" width="8.5" style="1"/>
+    <col min="61" max="61" width="10.875" style="1" customWidth="1"/>
+    <col min="62" max="16384" width="8.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="18">
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:61" ht="40.5" customHeight="1">
+      <c r="B1" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="2"/>
-[...9 lines deleted...]
-      <c r="Z1" s="2" t="s">
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89" t="s">
         <v>0</v>
       </c>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="89"/>
+      <c r="AF1" s="89"/>
+      <c r="AG1" s="89"/>
+      <c r="AH1" s="89"/>
+      <c r="AI1" s="89"/>
+      <c r="AJ1" s="89"/>
+      <c r="AK1" s="89"/>
+      <c r="AL1" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM1" s="89"/>
+      <c r="AN1" s="89"/>
+      <c r="AO1" s="89"/>
+      <c r="AP1" s="89"/>
+      <c r="AQ1" s="89"/>
+      <c r="AR1" s="89"/>
+      <c r="AS1" s="89"/>
+      <c r="AT1" s="89"/>
+      <c r="AU1" s="89"/>
+      <c r="AV1" s="89"/>
+      <c r="AW1" s="89"/>
+      <c r="AX1" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY1" s="89"/>
+      <c r="AZ1" s="89"/>
+      <c r="BA1" s="89"/>
+      <c r="BB1" s="89"/>
+      <c r="BC1" s="89"/>
+      <c r="BD1" s="89"/>
+      <c r="BE1" s="89"/>
+      <c r="BF1" s="89"/>
+      <c r="BG1" s="89"/>
+      <c r="BH1" s="89"/>
+      <c r="BI1" s="89"/>
     </row>
     <row r="2" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J2" s="65" t="s">
+      <c r="J2" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="65"/>
-[...2 lines deleted...]
-      <c r="AI2" s="1" t="s">
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="V2" s="85" t="s">
         <v>1</v>
       </c>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="AH2" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI2" s="85"/>
+      <c r="AJ2" s="85"/>
+      <c r="AK2" s="85"/>
+      <c r="AT2" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU2" s="85"/>
+      <c r="AV2" s="85"/>
+      <c r="AW2" s="85"/>
+      <c r="BF2" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG2" s="85"/>
+      <c r="BH2" s="85"/>
+      <c r="BI2" s="85"/>
     </row>
     <row r="3" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="66"/>
-      <c r="B3" s="63" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="63" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
+      <c r="N3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="63" t="s">
+      <c r="O3" s="87"/>
+      <c r="P3" s="87"/>
+      <c r="Q3" s="87"/>
+      <c r="R3" s="87"/>
+      <c r="S3" s="87"/>
+      <c r="T3" s="87"/>
+      <c r="U3" s="87"/>
+      <c r="V3" s="87"/>
+      <c r="W3" s="87"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="87"/>
+      <c r="Z3" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="63" t="s">
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="87"/>
+      <c r="AC3" s="87"/>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="87"/>
+      <c r="AF3" s="87"/>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="87"/>
+      <c r="AI3" s="87"/>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="87"/>
+      <c r="AL3" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="63" t="s">
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="87"/>
+      <c r="AO3" s="87"/>
+      <c r="AP3" s="87"/>
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AS3" s="87"/>
+      <c r="AT3" s="87"/>
+      <c r="AU3" s="87"/>
+      <c r="AV3" s="87"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="63"/>
-[...9 lines deleted...]
-      <c r="BI3" s="63"/>
+      <c r="AY3" s="87"/>
+      <c r="AZ3" s="87"/>
+      <c r="BA3" s="87"/>
+      <c r="BB3" s="87"/>
+      <c r="BC3" s="87"/>
+      <c r="BD3" s="87"/>
+      <c r="BE3" s="87"/>
+      <c r="BF3" s="87"/>
+      <c r="BG3" s="87"/>
+      <c r="BH3" s="87"/>
+      <c r="BI3" s="87"/>
     </row>
     <row r="4" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A4" s="66"/>
+      <c r="A4" s="86"/>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1486,52 +2141,56 @@
       </c>
       <c r="AW5" s="56">
         <v>4843.8</v>
       </c>
       <c r="AX5" s="31">
         <v>321.60000000000002</v>
       </c>
       <c r="AY5" s="32">
         <v>651.29999999999995</v>
       </c>
       <c r="AZ5" s="32">
         <v>803.9</v>
       </c>
       <c r="BA5" s="32">
         <v>1050</v>
       </c>
       <c r="BB5" s="45">
         <v>1287</v>
       </c>
       <c r="BC5" s="45">
         <v>1534.4</v>
       </c>
       <c r="BD5" s="29">
         <v>1806.6</v>
       </c>
-      <c r="BE5" s="29"/>
-      <c r="BF5" s="56"/>
+      <c r="BE5" s="29">
+        <v>2110.1999999999998</v>
+      </c>
+      <c r="BF5" s="56">
+        <v>3106.1</v>
+      </c>
       <c r="BG5" s="56"/>
       <c r="BH5" s="45"/>
       <c r="BI5" s="56"/>
     </row>
     <row r="6" spans="1:61" s="11" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="8">
         <v>3.8</v>
       </c>
       <c r="C6" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D6" s="8">
         <v>14.7</v>
       </c>
       <c r="E6" s="8">
         <v>23.2</v>
       </c>
       <c r="F6" s="8">
         <v>29.7</v>
       </c>
       <c r="G6" s="8">
         <v>34.799999999999997</v>
@@ -1661,52 +2320,56 @@
       </c>
       <c r="AW6" s="14">
         <v>994.1</v>
       </c>
       <c r="AX6" s="14">
         <v>53.2</v>
       </c>
       <c r="AY6" s="14">
         <v>116.2</v>
       </c>
       <c r="AZ6" s="14">
         <v>153.9</v>
       </c>
       <c r="BA6" s="14">
         <v>181.6</v>
       </c>
       <c r="BB6" s="14">
         <v>200.3</v>
       </c>
       <c r="BC6" s="14">
         <v>226.4</v>
       </c>
       <c r="BD6" s="10">
         <v>252.1</v>
       </c>
-      <c r="BE6" s="10"/>
-      <c r="BF6" s="14"/>
+      <c r="BE6" s="10">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="BF6" s="14">
+        <v>402.3</v>
+      </c>
       <c r="BG6" s="14"/>
       <c r="BH6" s="14"/>
       <c r="BI6" s="14"/>
     </row>
     <row r="7" spans="1:61" s="11" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>169.6</v>
       </c>
       <c r="C7" s="8">
         <v>339.2</v>
       </c>
       <c r="D7" s="8">
         <v>558.5</v>
       </c>
       <c r="E7" s="8">
         <v>940.3</v>
       </c>
       <c r="F7" s="9">
         <v>1175.5</v>
       </c>
       <c r="G7" s="9">
         <v>1412.6</v>
@@ -1836,52 +2499,56 @@
       </c>
       <c r="AW7" s="15">
         <v>3233.8</v>
       </c>
       <c r="AX7" s="15">
         <v>261.3</v>
       </c>
       <c r="AY7" s="15">
         <v>522.5</v>
       </c>
       <c r="AZ7" s="15">
         <v>626.1</v>
       </c>
       <c r="BA7" s="15">
         <v>834.8</v>
       </c>
       <c r="BB7" s="15">
         <v>1043.5</v>
       </c>
       <c r="BC7" s="15">
         <v>1252.2</v>
       </c>
       <c r="BD7" s="15">
         <v>1470.1</v>
       </c>
-      <c r="BE7" s="10"/>
-      <c r="BF7" s="15"/>
+      <c r="BE7" s="10">
+        <v>1691.5</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>1934.6</v>
+      </c>
       <c r="BG7" s="15"/>
       <c r="BH7" s="15"/>
       <c r="BI7" s="15"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>1.7</v>
       </c>
       <c r="C8" s="16">
         <v>3.7</v>
       </c>
       <c r="D8" s="8">
         <v>5.7</v>
       </c>
       <c r="E8" s="8">
         <v>6.9</v>
       </c>
       <c r="F8" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="G8" s="13">
         <v>9.6999999999999993</v>
@@ -2011,52 +2678,56 @@
       </c>
       <c r="AW8" s="15">
         <v>166.3</v>
       </c>
       <c r="AX8" s="14">
         <v>3</v>
       </c>
       <c r="AY8" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ8" s="14">
         <v>9.4</v>
       </c>
       <c r="BA8" s="14">
         <v>11.5</v>
       </c>
       <c r="BB8" s="15">
         <v>14.6</v>
       </c>
       <c r="BC8" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="BD8" s="10">
         <v>39.200000000000003</v>
       </c>
-      <c r="BE8" s="10"/>
-      <c r="BF8" s="15"/>
+      <c r="BE8" s="10">
+        <v>66.8</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>119.3</v>
+      </c>
       <c r="BG8" s="15"/>
       <c r="BH8" s="15"/>
       <c r="BI8" s="15"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C9" s="35">
         <v>7.9</v>
       </c>
       <c r="D9" s="34">
         <v>14.1</v>
       </c>
       <c r="E9" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F9" s="36">
         <v>26.1</v>
       </c>
       <c r="G9" s="37">
         <v>34.799999999999997</v>
@@ -2186,52 +2857,56 @@
       </c>
       <c r="AW9" s="14">
         <v>449.7</v>
       </c>
       <c r="AX9" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY9" s="48">
         <v>4</v>
       </c>
       <c r="AZ9" s="14">
         <v>7.7</v>
       </c>
       <c r="BA9" s="14">
         <v>11.2</v>
       </c>
       <c r="BB9" s="46">
         <v>15.8</v>
       </c>
       <c r="BC9" s="10">
         <v>21.8</v>
       </c>
       <c r="BD9" s="10">
         <v>27.7</v>
       </c>
-      <c r="BE9" s="10"/>
-      <c r="BF9" s="14"/>
+      <c r="BE9" s="10">
+        <v>33.6</v>
+      </c>
+      <c r="BF9" s="14">
+        <v>622.5</v>
+      </c>
       <c r="BG9" s="14"/>
       <c r="BH9" s="14"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="59" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="59" t="s">
         <v>19</v>
@@ -2361,65 +3036,59 @@
       </c>
       <c r="AW10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AX10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB10" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC10" s="44">
         <v>0.5</v>
       </c>
       <c r="BD10" s="44">
         <v>0.5</v>
       </c>
-      <c r="BE10" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE10" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="BF10" s="44">
+        <v>2.1</v>
+      </c>
+      <c r="BG10" s="15"/>
+      <c r="BH10" s="15"/>
+      <c r="BI10" s="15"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="40" t="s">
         <v>19</v>
@@ -2546,65 +3215,59 @@
       </c>
       <c r="AW11" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX11" s="42">
         <v>1.9</v>
       </c>
       <c r="AY11" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ11" s="42">
         <v>6.9</v>
       </c>
       <c r="BA11" s="42">
         <v>10.8</v>
       </c>
       <c r="BB11" s="42">
         <v>12.8</v>
       </c>
       <c r="BC11" s="42">
         <v>14.4</v>
       </c>
       <c r="BD11" s="42">
         <v>17</v>
       </c>
-      <c r="BE11" s="40" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE11" s="42">
+        <v>20.7</v>
+      </c>
+      <c r="BF11" s="42">
+        <v>25.2</v>
+      </c>
+      <c r="BG11" s="40"/>
+      <c r="BH11" s="40"/>
+      <c r="BI11" s="40"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="18"/>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="41"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
@@ -2625,132 +3288,153 @@
     </row>
     <row r="13" spans="1:61">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:61" ht="18">
       <c r="A14" s="21"/>
       <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Z14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J15" s="65" t="s">
+      <c r="J15" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="K15" s="65"/>
-[...2 lines deleted...]
-      <c r="AI15" s="1" t="s">
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="V15" s="85" t="s">
         <v>1</v>
       </c>
+      <c r="W15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="85"/>
+      <c r="AH15" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="85"/>
+      <c r="AJ15" s="85"/>
+      <c r="AK15" s="85"/>
+      <c r="AT15" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU15" s="85"/>
+      <c r="AV15" s="85"/>
+      <c r="AW15" s="85"/>
+      <c r="BF15" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG15" s="85"/>
+      <c r="BH15" s="85"/>
+      <c r="BI15" s="85"/>
     </row>
     <row r="16" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A16" s="22"/>
-      <c r="B16" s="63" t="s">
+      <c r="B16" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="63"/>
-[...10 lines deleted...]
-      <c r="N16" s="63" t="s">
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="87"/>
+      <c r="M16" s="87"/>
+      <c r="N16" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="O16" s="63"/>
-[...10 lines deleted...]
-      <c r="Z16" s="63" t="s">
+      <c r="O16" s="87"/>
+      <c r="P16" s="87"/>
+      <c r="Q16" s="87"/>
+      <c r="R16" s="87"/>
+      <c r="S16" s="87"/>
+      <c r="T16" s="87"/>
+      <c r="U16" s="87"/>
+      <c r="V16" s="87"/>
+      <c r="W16" s="87"/>
+      <c r="X16" s="87"/>
+      <c r="Y16" s="87"/>
+      <c r="Z16" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AA16" s="63"/>
-[...10 lines deleted...]
-      <c r="AL16" s="63" t="s">
+      <c r="AA16" s="87"/>
+      <c r="AB16" s="87"/>
+      <c r="AC16" s="87"/>
+      <c r="AD16" s="87"/>
+      <c r="AE16" s="87"/>
+      <c r="AF16" s="87"/>
+      <c r="AG16" s="87"/>
+      <c r="AH16" s="87"/>
+      <c r="AI16" s="87"/>
+      <c r="AJ16" s="87"/>
+      <c r="AK16" s="87"/>
+      <c r="AL16" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="AM16" s="63"/>
-[...10 lines deleted...]
-      <c r="AX16" s="63" t="s">
+      <c r="AM16" s="87"/>
+      <c r="AN16" s="87"/>
+      <c r="AO16" s="87"/>
+      <c r="AP16" s="87"/>
+      <c r="AQ16" s="87"/>
+      <c r="AR16" s="87"/>
+      <c r="AS16" s="87"/>
+      <c r="AT16" s="87"/>
+      <c r="AU16" s="87"/>
+      <c r="AV16" s="87"/>
+      <c r="AW16" s="87"/>
+      <c r="AX16" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="AY16" s="63"/>
-[...9 lines deleted...]
-      <c r="BI16" s="63"/>
+      <c r="AY16" s="87"/>
+      <c r="AZ16" s="87"/>
+      <c r="BA16" s="87"/>
+      <c r="BB16" s="87"/>
+      <c r="BC16" s="87"/>
+      <c r="BD16" s="87"/>
+      <c r="BE16" s="87"/>
+      <c r="BF16" s="87"/>
+      <c r="BG16" s="87"/>
+      <c r="BH16" s="87"/>
+      <c r="BI16" s="87"/>
     </row>
     <row r="17" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A17" s="23"/>
       <c r="B17" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="3" t="s">
@@ -3060,52 +3744,56 @@
       </c>
       <c r="AW18" s="32">
         <v>1708.7</v>
       </c>
       <c r="AX18" s="31">
         <v>60.3</v>
       </c>
       <c r="AY18" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="AZ18" s="32">
         <v>177.8</v>
       </c>
       <c r="BA18" s="32">
         <v>215.2</v>
       </c>
       <c r="BB18" s="45">
         <v>243.5</v>
       </c>
       <c r="BC18" s="45">
         <v>282.2</v>
       </c>
       <c r="BD18" s="29">
         <v>345.6</v>
       </c>
-      <c r="BE18" s="29"/>
-      <c r="BF18" s="56"/>
+      <c r="BE18" s="29">
+        <v>440.6</v>
+      </c>
+      <c r="BF18" s="56">
+        <v>1227.8</v>
+      </c>
       <c r="BG18" s="56"/>
       <c r="BH18" s="45"/>
       <c r="BI18" s="56"/>
     </row>
     <row r="19" spans="1:61" s="11" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="8">
         <v>3.8</v>
       </c>
       <c r="C19" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="D19" s="8">
         <v>14.7</v>
       </c>
       <c r="E19" s="8">
         <v>23.2</v>
       </c>
       <c r="F19" s="8">
         <v>29.7</v>
       </c>
       <c r="G19" s="8">
         <v>34.799999999999997</v>
@@ -3235,52 +3923,56 @@
       </c>
       <c r="AW19" s="14">
         <v>994.1</v>
       </c>
       <c r="AX19" s="14">
         <v>53.2</v>
       </c>
       <c r="AY19" s="15">
         <v>116.2</v>
       </c>
       <c r="AZ19" s="14">
         <v>153.9</v>
       </c>
       <c r="BA19" s="14">
         <v>181.6</v>
       </c>
       <c r="BB19" s="14">
         <v>200.3</v>
       </c>
       <c r="BC19" s="14">
         <v>226.4</v>
       </c>
       <c r="BD19" s="10">
         <v>252.1</v>
       </c>
-      <c r="BE19" s="10"/>
-      <c r="BF19" s="14"/>
+      <c r="BE19" s="10">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="BF19" s="14">
+        <v>402.3</v>
+      </c>
       <c r="BG19" s="14"/>
       <c r="BH19" s="14"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" s="11" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="8">
         <v>0.1</v>
       </c>
       <c r="C20" s="8">
         <v>0.3</v>
       </c>
       <c r="D20" s="8">
         <v>0.5</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1.4</v>
       </c>
       <c r="G20" s="8">
         <v>3.6</v>
@@ -3410,52 +4102,56 @@
       </c>
       <c r="AW20" s="15">
         <v>98.6</v>
       </c>
       <c r="AX20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB20" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC20" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD20" s="15">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BE20" s="10"/>
-      <c r="BF20" s="15"/>
+      <c r="BE20" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="BF20" s="15">
+        <v>56.3</v>
+      </c>
       <c r="BG20" s="15"/>
       <c r="BH20" s="15"/>
       <c r="BI20" s="15"/>
     </row>
     <row r="21" spans="1:61">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="8">
         <v>1.7</v>
       </c>
       <c r="C21" s="16">
         <v>3.7</v>
       </c>
       <c r="D21" s="8">
         <v>5.7</v>
       </c>
       <c r="E21" s="8">
         <v>6.9</v>
       </c>
       <c r="F21" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="G21" s="13">
         <v>9.6999999999999993</v>
@@ -3585,52 +4281,56 @@
       </c>
       <c r="AW21" s="14">
         <v>166.3</v>
       </c>
       <c r="AX21" s="14">
         <v>3</v>
       </c>
       <c r="AY21" s="15">
         <v>5.3</v>
       </c>
       <c r="AZ21" s="14">
         <v>9.4</v>
       </c>
       <c r="BA21" s="14">
         <v>11.5</v>
       </c>
       <c r="BB21" s="15">
         <v>14.6</v>
       </c>
       <c r="BC21" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="BD21" s="10">
         <v>39.200000000000003</v>
       </c>
-      <c r="BE21" s="10"/>
-      <c r="BF21" s="15"/>
+      <c r="BE21" s="10">
+        <v>66.8</v>
+      </c>
+      <c r="BF21" s="15">
+        <v>119.3</v>
+      </c>
       <c r="BG21" s="15"/>
       <c r="BH21" s="15"/>
       <c r="BI21" s="15"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="C22" s="35">
         <v>7.9</v>
       </c>
       <c r="D22" s="34">
         <v>14.1</v>
       </c>
       <c r="E22" s="34">
         <v>19.399999999999999</v>
       </c>
       <c r="F22" s="36">
         <v>26.1</v>
       </c>
       <c r="G22" s="37">
         <v>34.799999999999997</v>
@@ -3760,52 +4460,56 @@
       </c>
       <c r="AW22" s="14">
         <v>449.7</v>
       </c>
       <c r="AX22" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY22" s="61">
         <v>4</v>
       </c>
       <c r="AZ22" s="14">
         <v>7.7</v>
       </c>
       <c r="BA22" s="14">
         <v>11.2</v>
       </c>
       <c r="BB22" s="46">
         <v>15.8</v>
       </c>
       <c r="BC22" s="10">
         <v>21.8</v>
       </c>
       <c r="BD22" s="10">
         <v>27.7</v>
       </c>
-      <c r="BE22" s="10"/>
-      <c r="BF22" s="14"/>
+      <c r="BE22" s="10">
+        <v>33.6</v>
+      </c>
+      <c r="BF22" s="14">
+        <v>622.5</v>
+      </c>
       <c r="BG22" s="14"/>
       <c r="BH22" s="14"/>
       <c r="BI22" s="14"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>19</v>
@@ -3935,65 +4639,59 @@
       </c>
       <c r="AW23" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB23" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC23" s="44">
         <v>0.5</v>
       </c>
       <c r="BD23" s="44">
         <v>0.5</v>
       </c>
-      <c r="BE23" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE23" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="BF23" s="44">
+        <v>2.1</v>
+      </c>
+      <c r="BG23" s="15"/>
+      <c r="BH23" s="15"/>
+      <c r="BI23" s="15"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="40" t="s">
         <v>19</v>
@@ -4120,188 +4818,200 @@
       </c>
       <c r="AW24" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX24" s="42">
         <v>1.9</v>
       </c>
       <c r="AY24" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ24" s="42">
         <v>6.9</v>
       </c>
       <c r="BA24" s="42">
         <v>10.8</v>
       </c>
       <c r="BB24" s="42">
         <v>12.8</v>
       </c>
       <c r="BC24" s="42">
         <v>14.4</v>
       </c>
       <c r="BD24" s="42">
         <v>17</v>
       </c>
-      <c r="BE24" s="40" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE24" s="42">
+        <v>20.7</v>
+      </c>
+      <c r="BF24" s="42">
+        <v>25.2</v>
+      </c>
+      <c r="BG24" s="40"/>
+      <c r="BH24" s="40"/>
+      <c r="BI24" s="40"/>
     </row>
     <row r="25" spans="1:61">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:61">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
     <row r="27" spans="1:61" ht="18">
       <c r="B27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J28" s="65" t="s">
+      <c r="J28" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="K28" s="65"/>
-[...1 lines deleted...]
-      <c r="M28" s="65"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
+      <c r="V28" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="W28" s="85"/>
+      <c r="X28" s="85"/>
+      <c r="Y28" s="85"/>
       <c r="AI28" s="1" t="s">
         <v>1</v>
       </c>
+      <c r="AT28" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU28" s="85"/>
+      <c r="AV28" s="85"/>
+      <c r="AW28" s="85"/>
+      <c r="BF28" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG28" s="85"/>
+      <c r="BH28" s="85"/>
+      <c r="BI28" s="85"/>
     </row>
     <row r="29" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="66"/>
-      <c r="B29" s="63" t="s">
+      <c r="A29" s="86"/>
+      <c r="B29" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C29" s="63"/>
-[...10 lines deleted...]
-      <c r="N29" s="63" t="s">
+      <c r="C29" s="87"/>
+      <c r="D29" s="87"/>
+      <c r="E29" s="87"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="87"/>
+      <c r="H29" s="87"/>
+      <c r="I29" s="87"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="87"/>
+      <c r="M29" s="87"/>
+      <c r="N29" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="O29" s="63"/>
-[...10 lines deleted...]
-      <c r="Z29" s="63" t="s">
+      <c r="O29" s="87"/>
+      <c r="P29" s="87"/>
+      <c r="Q29" s="87"/>
+      <c r="R29" s="87"/>
+      <c r="S29" s="87"/>
+      <c r="T29" s="87"/>
+      <c r="U29" s="87"/>
+      <c r="V29" s="87"/>
+      <c r="W29" s="87"/>
+      <c r="X29" s="87"/>
+      <c r="Y29" s="87"/>
+      <c r="Z29" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AA29" s="63"/>
-[...10 lines deleted...]
-      <c r="AL29" s="63" t="s">
+      <c r="AA29" s="87"/>
+      <c r="AB29" s="87"/>
+      <c r="AC29" s="87"/>
+      <c r="AD29" s="87"/>
+      <c r="AE29" s="87"/>
+      <c r="AF29" s="87"/>
+      <c r="AG29" s="87"/>
+      <c r="AH29" s="87"/>
+      <c r="AI29" s="87"/>
+      <c r="AJ29" s="87"/>
+      <c r="AK29" s="87"/>
+      <c r="AL29" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="AM29" s="63"/>
-[...10 lines deleted...]
-      <c r="AX29" s="63" t="s">
+      <c r="AM29" s="87"/>
+      <c r="AN29" s="87"/>
+      <c r="AO29" s="87"/>
+      <c r="AP29" s="87"/>
+      <c r="AQ29" s="87"/>
+      <c r="AR29" s="87"/>
+      <c r="AS29" s="87"/>
+      <c r="AT29" s="87"/>
+      <c r="AU29" s="87"/>
+      <c r="AV29" s="87"/>
+      <c r="AW29" s="87"/>
+      <c r="AX29" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="AY29" s="63"/>
-[...9 lines deleted...]
-      <c r="BI29" s="63"/>
+      <c r="AY29" s="87"/>
+      <c r="AZ29" s="87"/>
+      <c r="BA29" s="87"/>
+      <c r="BB29" s="87"/>
+      <c r="BC29" s="87"/>
+      <c r="BD29" s="87"/>
+      <c r="BE29" s="87"/>
+      <c r="BF29" s="87"/>
+      <c r="BG29" s="87"/>
+      <c r="BH29" s="87"/>
+      <c r="BI29" s="87"/>
     </row>
     <row r="30" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A30" s="66"/>
+      <c r="A30" s="86"/>
       <c r="B30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="24" t="s">
@@ -4608,52 +5318,56 @@
       </c>
       <c r="AW31" s="32">
         <v>1531.1</v>
       </c>
       <c r="AX31" s="31">
         <v>50</v>
       </c>
       <c r="AY31" s="45">
         <v>108.2</v>
       </c>
       <c r="AZ31" s="32">
         <v>140.19999999999999</v>
       </c>
       <c r="BA31" s="32">
         <v>164</v>
       </c>
       <c r="BB31" s="45">
         <v>180.2</v>
       </c>
       <c r="BC31" s="45">
         <v>202</v>
       </c>
       <c r="BD31" s="29">
         <v>249.2</v>
       </c>
-      <c r="BE31" s="29"/>
-      <c r="BF31" s="56"/>
+      <c r="BE31" s="29">
+        <v>323.7</v>
+      </c>
+      <c r="BF31" s="56">
+        <v>1076.4000000000001</v>
+      </c>
       <c r="BG31" s="56"/>
       <c r="BH31" s="45"/>
       <c r="BI31" s="56"/>
     </row>
     <row r="32" spans="1:61" s="11" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="8">
         <v>0.3</v>
       </c>
       <c r="C32" s="8">
         <v>0.7</v>
       </c>
       <c r="D32" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="8">
         <v>1.5</v>
       </c>
       <c r="F32" s="8">
         <v>1.8</v>
       </c>
       <c r="G32" s="8">
         <v>2</v>
@@ -4783,52 +5497,56 @@
       </c>
       <c r="AW32" s="14">
         <v>896.4</v>
       </c>
       <c r="AX32" s="15">
         <v>50</v>
       </c>
       <c r="AY32" s="15">
         <v>108.2</v>
       </c>
       <c r="AZ32" s="14">
         <v>140.19999999999999</v>
       </c>
       <c r="BA32" s="15">
         <v>164</v>
       </c>
       <c r="BB32" s="14">
         <v>180.2</v>
       </c>
       <c r="BC32" s="14">
         <v>202</v>
       </c>
       <c r="BD32" s="10">
         <v>223.1</v>
       </c>
-      <c r="BE32" s="10"/>
-      <c r="BF32" s="14"/>
+      <c r="BE32" s="10">
+        <v>262</v>
+      </c>
+      <c r="BF32" s="14">
+        <v>347.3</v>
+      </c>
       <c r="BG32" s="14"/>
       <c r="BH32" s="14"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" s="11" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="40" t="s">
         <v>19</v>
@@ -4958,52 +5676,56 @@
       </c>
       <c r="AW33" s="10">
         <v>94.9</v>
       </c>
       <c r="AX33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB33" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC33" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD33" s="15">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BE33" s="10"/>
-      <c r="BF33" s="15"/>
+      <c r="BE33" s="10">
+        <v>21.9</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>56.3</v>
+      </c>
       <c r="BG33" s="15"/>
       <c r="BH33" s="15"/>
       <c r="BI33" s="15"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="40" t="s">
         <v>19</v>
@@ -5133,52 +5855,56 @@
       </c>
       <c r="AW34" s="14">
         <v>136</v>
       </c>
       <c r="AX34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB34" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC34" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD34" s="10">
         <v>16.899999999999999</v>
       </c>
-      <c r="BE34" s="10"/>
-      <c r="BF34" s="15"/>
+      <c r="BE34" s="10">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>88.3</v>
+      </c>
       <c r="BG34" s="15"/>
       <c r="BH34" s="15"/>
       <c r="BI34" s="15"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="8">
         <v>0.2</v>
       </c>
       <c r="C35" s="16">
         <v>0.4</v>
       </c>
       <c r="D35" s="8">
         <v>0.6</v>
       </c>
       <c r="E35" s="8">
         <v>0.7</v>
       </c>
       <c r="F35" s="17">
         <v>0.7</v>
       </c>
       <c r="G35" s="13">
         <v>0.8</v>
@@ -5306,52 +6032,56 @@
       <c r="AV35" s="39">
         <v>196</v>
       </c>
       <c r="AW35" s="39">
         <v>403.8</v>
       </c>
       <c r="AX35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="AZ35" s="61" t="s">
         <v>19</v>
       </c>
       <c r="BA35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB35" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC35" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD35" s="10"/>
-      <c r="BE35" s="10"/>
-      <c r="BF35" s="14"/>
+      <c r="BE35" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF35" s="14">
+        <v>584.5</v>
+      </c>
       <c r="BG35" s="14"/>
       <c r="BH35" s="14"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="40" t="s">
         <v>19</v>
@@ -5481,65 +6211,59 @@
       </c>
       <c r="AW36" s="43" t="s">
         <v>19</v>
       </c>
       <c r="AX36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BC36" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD36" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="BE36" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF36" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG36" s="15"/>
+      <c r="BH36" s="15"/>
+      <c r="BI36" s="15"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="H37" s="40" t="s">
         <v>19</v>
@@ -5666,188 +6390,200 @@
       </c>
       <c r="AW37" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AY37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AZ37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BA37" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BB37" s="62" t="s">
         <v>19</v>
       </c>
       <c r="BC37" s="62" t="s">
         <v>19</v>
       </c>
       <c r="BD37" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="BE37" s="40" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE37" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF37" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG37" s="40"/>
+      <c r="BH37" s="40"/>
+      <c r="BI37" s="40"/>
     </row>
     <row r="38" spans="1:61">
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:61">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="19"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:61" ht="18">
       <c r="B40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Z40" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J41" s="65" t="s">
+      <c r="J41" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="K41" s="65"/>
-[...1 lines deleted...]
-      <c r="M41" s="65"/>
+      <c r="K41" s="85"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="85"/>
+      <c r="V41" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="W41" s="85"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="85"/>
       <c r="AI41" s="1" t="s">
         <v>1</v>
       </c>
+      <c r="AT41" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU41" s="85"/>
+      <c r="AV41" s="85"/>
+      <c r="AW41" s="85"/>
+      <c r="BF41" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG41" s="85"/>
+      <c r="BH41" s="85"/>
+      <c r="BI41" s="85"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="66"/>
-      <c r="B42" s="63" t="s">
+      <c r="A42" s="86"/>
+      <c r="B42" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C42" s="63"/>
-[...10 lines deleted...]
-      <c r="N42" s="63" t="s">
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
+      <c r="N42" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="O42" s="63"/>
-[...10 lines deleted...]
-      <c r="Z42" s="63" t="s">
+      <c r="O42" s="87"/>
+      <c r="P42" s="87"/>
+      <c r="Q42" s="87"/>
+      <c r="R42" s="87"/>
+      <c r="S42" s="87"/>
+      <c r="T42" s="87"/>
+      <c r="U42" s="87"/>
+      <c r="V42" s="87"/>
+      <c r="W42" s="87"/>
+      <c r="X42" s="87"/>
+      <c r="Y42" s="87"/>
+      <c r="Z42" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="63"/>
-[...10 lines deleted...]
-      <c r="AL42" s="63" t="s">
+      <c r="AA42" s="87"/>
+      <c r="AB42" s="87"/>
+      <c r="AC42" s="87"/>
+      <c r="AD42" s="87"/>
+      <c r="AE42" s="87"/>
+      <c r="AF42" s="87"/>
+      <c r="AG42" s="87"/>
+      <c r="AH42" s="87"/>
+      <c r="AI42" s="87"/>
+      <c r="AJ42" s="87"/>
+      <c r="AK42" s="87"/>
+      <c r="AL42" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="AM42" s="63"/>
-[...10 lines deleted...]
-      <c r="AX42" s="63" t="s">
+      <c r="AM42" s="87"/>
+      <c r="AN42" s="87"/>
+      <c r="AO42" s="87"/>
+      <c r="AP42" s="87"/>
+      <c r="AQ42" s="87"/>
+      <c r="AR42" s="87"/>
+      <c r="AS42" s="87"/>
+      <c r="AT42" s="87"/>
+      <c r="AU42" s="87"/>
+      <c r="AV42" s="87"/>
+      <c r="AW42" s="87"/>
+      <c r="AX42" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="AY42" s="63"/>
-[...9 lines deleted...]
-      <c r="BI42" s="63"/>
+      <c r="AY42" s="87"/>
+      <c r="AZ42" s="87"/>
+      <c r="BA42" s="87"/>
+      <c r="BB42" s="87"/>
+      <c r="BC42" s="87"/>
+      <c r="BD42" s="87"/>
+      <c r="BE42" s="87"/>
+      <c r="BF42" s="87"/>
+      <c r="BG42" s="87"/>
+      <c r="BH42" s="87"/>
+      <c r="BI42" s="87"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A43" s="66"/>
+      <c r="A43" s="86"/>
       <c r="B43" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J43" s="3" t="s">
@@ -6154,52 +6890,56 @@
       </c>
       <c r="AW44" s="32">
         <v>160.19999999999999</v>
       </c>
       <c r="AX44" s="31">
         <v>10.3</v>
       </c>
       <c r="AY44" s="32">
         <v>20.6</v>
       </c>
       <c r="AZ44" s="32">
         <v>37.6</v>
       </c>
       <c r="BA44" s="32">
         <v>51.2</v>
       </c>
       <c r="BB44" s="45">
         <v>63.3</v>
       </c>
       <c r="BC44" s="45">
         <v>79.3</v>
       </c>
       <c r="BD44" s="29">
         <v>94</v>
       </c>
-      <c r="BE44" s="29"/>
-      <c r="BF44" s="56"/>
+      <c r="BE44" s="29">
+        <v>112.2</v>
+      </c>
+      <c r="BF44" s="56">
+        <v>128</v>
+      </c>
       <c r="BG44" s="56"/>
       <c r="BH44" s="45"/>
       <c r="BI44" s="56"/>
     </row>
     <row r="45" spans="1:61" s="11" customFormat="1">
       <c r="A45" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="8">
         <v>3.5</v>
       </c>
       <c r="C45" s="8">
         <v>8.6</v>
       </c>
       <c r="D45" s="8">
         <v>13.6</v>
       </c>
       <c r="E45" s="8">
         <v>21.7</v>
       </c>
       <c r="F45" s="8">
         <v>27.9</v>
       </c>
       <c r="G45" s="8">
         <v>32.799999999999997</v>
@@ -6329,52 +7069,56 @@
       </c>
       <c r="AW45" s="14">
         <v>80.3</v>
       </c>
       <c r="AX45" s="14">
         <v>3.2</v>
       </c>
       <c r="AY45" s="14">
         <v>7.9</v>
       </c>
       <c r="AZ45" s="14">
         <v>13.6</v>
       </c>
       <c r="BA45" s="14">
         <v>17.7</v>
       </c>
       <c r="BB45" s="14">
         <v>20.100000000000001</v>
       </c>
       <c r="BC45" s="14">
         <v>23.5</v>
       </c>
       <c r="BD45" s="10">
         <v>26.6</v>
       </c>
-      <c r="BE45" s="10"/>
-      <c r="BF45" s="14"/>
+      <c r="BE45" s="10">
+        <v>29.4</v>
+      </c>
+      <c r="BF45" s="14">
+        <v>31.6</v>
+      </c>
       <c r="BG45" s="14"/>
       <c r="BH45" s="14"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" s="11" customFormat="1">
       <c r="A46" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="8">
         <v>0.1</v>
       </c>
       <c r="C46" s="8">
         <v>0.3</v>
       </c>
       <c r="D46" s="8">
         <v>0.5</v>
       </c>
       <c r="E46" s="8">
         <v>1</v>
       </c>
       <c r="F46" s="8">
         <v>1.4</v>
       </c>
       <c r="G46" s="8">
         <v>1.8</v>
@@ -6504,52 +7248,56 @@
       </c>
       <c r="AW46" s="15">
         <v>3.8</v>
       </c>
       <c r="AX46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AY46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="AZ46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BA46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BB46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BC46" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BD46" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BE46" s="10"/>
-      <c r="BF46" s="15"/>
+      <c r="BE46" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="BF46" s="44" t="s">
+        <v>19</v>
+      </c>
       <c r="BG46" s="15"/>
       <c r="BH46" s="15"/>
       <c r="BI46" s="15"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="8">
         <v>1.7</v>
       </c>
       <c r="C47" s="16">
         <v>3.7</v>
       </c>
       <c r="D47" s="8">
         <v>5.7</v>
       </c>
       <c r="E47" s="8">
         <v>6.9</v>
       </c>
       <c r="F47" s="17">
         <v>8.3000000000000007</v>
       </c>
       <c r="G47" s="13">
         <v>9.6999999999999993</v>
@@ -6679,52 +7427,56 @@
       </c>
       <c r="AW47" s="14">
         <v>30.2</v>
       </c>
       <c r="AX47" s="14">
         <v>3</v>
       </c>
       <c r="AY47" s="14">
         <v>5.3</v>
       </c>
       <c r="AZ47" s="14">
         <v>9.4</v>
       </c>
       <c r="BA47" s="14">
         <v>11.5</v>
       </c>
       <c r="BB47" s="15">
         <v>14.6</v>
       </c>
       <c r="BC47" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="BD47" s="10">
         <v>22.3</v>
       </c>
-      <c r="BE47" s="10"/>
-      <c r="BF47" s="15"/>
+      <c r="BE47" s="10">
+        <v>27</v>
+      </c>
+      <c r="BF47" s="15">
+        <v>31</v>
+      </c>
       <c r="BG47" s="15"/>
       <c r="BH47" s="15"/>
       <c r="BI47" s="15"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="8">
         <v>4.2</v>
       </c>
       <c r="C48" s="16">
         <v>7.4</v>
       </c>
       <c r="D48" s="8">
         <v>13.6</v>
       </c>
       <c r="E48" s="8">
         <v>18.8</v>
       </c>
       <c r="F48" s="17">
         <v>25.4</v>
       </c>
       <c r="G48" s="13">
         <v>33.9</v>
@@ -6854,52 +7606,56 @@
       </c>
       <c r="AW48" s="14">
         <v>45.9</v>
       </c>
       <c r="AX48" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY48" s="48">
         <v>4</v>
       </c>
       <c r="AZ48" s="14">
         <v>7.7</v>
       </c>
       <c r="BA48" s="14">
         <v>11.2</v>
       </c>
       <c r="BB48" s="46">
         <v>15.8</v>
       </c>
       <c r="BC48" s="10">
         <v>21.8</v>
       </c>
       <c r="BD48" s="10">
         <v>27.7</v>
       </c>
-      <c r="BE48" s="10"/>
-      <c r="BF48" s="14"/>
+      <c r="BE48" s="10">
+        <v>33.6</v>
+      </c>
+      <c r="BF48" s="14">
+        <v>38.1</v>
+      </c>
       <c r="BG48" s="14"/>
       <c r="BH48" s="14"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="40" t="s">
         <v>19</v>
@@ -7027,65 +7783,59 @@
       </c>
       <c r="AW49" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AX49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AY49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="AZ49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BA49" s="44" t="s">
         <v>19</v>
       </c>
       <c r="BB49" s="15" t="s">
         <v>19</v>
       </c>
       <c r="BC49" s="44">
         <v>0.5</v>
       </c>
       <c r="BD49" s="44">
         <v>0.5</v>
       </c>
-      <c r="BE49" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE49" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="BF49" s="44">
+        <v>2.1</v>
+      </c>
+      <c r="BG49" s="15"/>
+      <c r="BH49" s="15"/>
+      <c r="BI49" s="15"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="40" t="s">
         <v>19</v>
@@ -7212,135 +7962,150 @@
       </c>
       <c r="AW50" s="40" t="s">
         <v>19</v>
       </c>
       <c r="AX50" s="42">
         <v>1.9</v>
       </c>
       <c r="AY50" s="42">
         <v>3.4</v>
       </c>
       <c r="AZ50" s="42">
         <v>6.9</v>
       </c>
       <c r="BA50" s="42">
         <v>10.8</v>
       </c>
       <c r="BB50" s="42">
         <v>12.8</v>
       </c>
       <c r="BC50" s="42">
         <v>14.4</v>
       </c>
       <c r="BD50" s="42">
         <v>17</v>
       </c>
-      <c r="BE50" s="40" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="BE50" s="42">
+        <v>20.7</v>
+      </c>
+      <c r="BF50" s="42">
+        <v>25.2</v>
+      </c>
+      <c r="BG50" s="40"/>
+      <c r="BH50" s="40"/>
+      <c r="BI50" s="40"/>
     </row>
     <row r="51" spans="1:61" ht="14.25">
-      <c r="B51" s="64"/>
-[...5 lines deleted...]
-      <c r="H51" s="64"/>
+      <c r="B51" s="88"/>
+      <c r="C51" s="88"/>
+      <c r="D51" s="88"/>
+      <c r="E51" s="88"/>
+      <c r="F51" s="88"/>
+      <c r="G51" s="88"/>
+      <c r="H51" s="88"/>
       <c r="N51" s="27"/>
       <c r="O51" s="27"/>
       <c r="P51" s="27"/>
       <c r="Q51" s="27"/>
       <c r="R51" s="27"/>
       <c r="S51" s="27"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...4 lines deleted...]
-    <mergeCell ref="J15:M15"/>
+  <mergeCells count="47">
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BF15:BI15"/>
+    <mergeCell ref="AT15:AW15"/>
+    <mergeCell ref="AH15:AK15"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="N1:Y1"/>
+    <mergeCell ref="Z1:AK1"/>
+    <mergeCell ref="AL1:AW1"/>
+    <mergeCell ref="AX1:BI1"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z16:AK16"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="V15:Y15"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="AX16:BI16"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AL16:AW16"/>
     <mergeCell ref="AL29:AW29"/>
     <mergeCell ref="AL42:AW42"/>
     <mergeCell ref="B16:M16"/>
     <mergeCell ref="N16:Y16"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:M29"/>
     <mergeCell ref="N29:Y29"/>
-    <mergeCell ref="AX3:BI3"/>
-[...9 lines deleted...]
-    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="V2:Y2"/>
   </mergeCells>
   <pageMargins left="0.39370000000000005" right="0.19650000000000001" top="0.66930000000000012" bottom="0.66930000000000012" header="0.27560000000000001" footer="0.27560000000000001"/>
   <pageSetup paperSize="0" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>жалпы шығарылымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sh.raimkulova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>