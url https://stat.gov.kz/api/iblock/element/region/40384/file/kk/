--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9672" tabRatio="965"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -910,69 +910,69 @@
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="171">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 11" xfId="3"/>
     <cellStyle name="Обычный 2 12" xfId="4"/>
     <cellStyle name="Обычный 2 13" xfId="5"/>
     <cellStyle name="Обычный 2 14" xfId="6"/>
     <cellStyle name="Обычный 2 15" xfId="7"/>
     <cellStyle name="Обычный 2 16" xfId="8"/>
     <cellStyle name="Обычный 2 17" xfId="9"/>
     <cellStyle name="Обычный 2 17 2" xfId="10"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 18" xfId="12"/>
     <cellStyle name="Обычный 2 19" xfId="13"/>
     <cellStyle name="Обычный 2 19 2" xfId="14"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="20"/>
@@ -1411,86 +1411,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BX64"/>
+  <dimension ref="A1:BY64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BI5" sqref="BI5"/>
+      <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BZ2" sqref="BZ2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="17.33203125" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="9.88671875" style="2" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="2"/>
     <col min="49" max="49" width="11.44140625" style="2" customWidth="1"/>
     <col min="50" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.44140625" style="2" customWidth="1"/>
     <col min="54" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="10.109375" style="2" customWidth="1"/>
     <col min="59" max="60" width="9.109375" style="2"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
     <col min="62" max="72" width="9.109375" style="2"/>
     <col min="73" max="73" width="11.6640625" style="2" customWidth="1"/>
     <col min="74" max="74" width="12.6640625" style="2" customWidth="1"/>
     <col min="75" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" s="1" customFormat="1" ht="37.5" customHeight="1">
+    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="77" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
       <c r="E1" s="77"/>
       <c r="F1" s="77"/>
       <c r="G1" s="77"/>
       <c r="H1" s="77"/>
       <c r="I1" s="77"/>
       <c r="J1" s="77"/>
       <c r="K1" s="77"/>
       <c r="L1" s="77"/>
       <c r="M1" s="77"/>
       <c r="N1" s="77"/>
       <c r="O1" s="77"/>
       <c r="P1" s="77"/>
       <c r="Q1" s="77"/>
       <c r="R1" s="77"/>
       <c r="S1" s="77"/>
       <c r="T1" s="77"/>
       <c r="U1" s="77"/>
       <c r="V1" s="77"/>
       <c r="W1" s="77"/>
@@ -1526,51 +1526,51 @@
       <c r="AY1" s="77"/>
       <c r="AZ1" s="77"/>
       <c r="BA1" s="77"/>
       <c r="BB1" s="77"/>
       <c r="BC1" s="77"/>
       <c r="BD1" s="77"/>
       <c r="BE1" s="77"/>
       <c r="BF1" s="77"/>
       <c r="BG1" s="77"/>
       <c r="BH1" s="77"/>
       <c r="BI1" s="77"/>
       <c r="BJ1" s="77"/>
       <c r="BK1" s="77"/>
       <c r="BL1" s="77"/>
       <c r="BM1" s="77"/>
       <c r="BN1" s="77"/>
       <c r="BO1" s="77"/>
       <c r="BP1" s="77"/>
       <c r="BQ1" s="77"/>
       <c r="BR1" s="77"/>
       <c r="BS1" s="77"/>
       <c r="BT1" s="77"/>
       <c r="BU1" s="77"/>
       <c r="BV1" s="77"/>
     </row>
-    <row r="2" spans="1:76" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="76" t="s">
         <v>16</v>
       </c>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="12"/>
       <c r="T2" s="12"/>
       <c r="U2" s="12"/>
       <c r="V2" s="76" t="s">
         <v>16</v>
@@ -1595,146 +1595,147 @@
       </c>
       <c r="AM2" s="76"/>
       <c r="AN2" s="76"/>
       <c r="AO2" s="76"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
       <c r="AT2" s="8"/>
       <c r="AU2" s="8"/>
       <c r="AV2" s="8"/>
       <c r="AW2" s="8"/>
       <c r="BE2" s="76" t="s">
         <v>29</v>
       </c>
       <c r="BF2" s="76"/>
       <c r="BG2" s="76"/>
       <c r="BH2" s="76"/>
       <c r="BQ2" s="76" t="s">
         <v>29</v>
       </c>
       <c r="BR2" s="76"/>
       <c r="BS2" s="76"/>
       <c r="BT2" s="76"/>
     </row>
-    <row r="3" spans="1:76" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="86" t="s">
+    <row r="3" spans="1:77" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="82" t="s">
+      <c r="B3" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="83"/>
-[...10 lines deleted...]
-      <c r="N3" s="82" t="s">
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="84"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="83"/>
-[...10 lines deleted...]
-      <c r="Z3" s="82" t="s">
+      <c r="O3" s="84"/>
+      <c r="P3" s="84"/>
+      <c r="Q3" s="84"/>
+      <c r="R3" s="84"/>
+      <c r="S3" s="84"/>
+      <c r="T3" s="84"/>
+      <c r="U3" s="84"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="84"/>
+      <c r="X3" s="84"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="83"/>
-[...9 lines deleted...]
-      <c r="AK3" s="83"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="84"/>
+      <c r="AC3" s="84"/>
+      <c r="AD3" s="84"/>
+      <c r="AE3" s="84"/>
+      <c r="AF3" s="84"/>
+      <c r="AG3" s="84"/>
+      <c r="AH3" s="84"/>
+      <c r="AI3" s="84"/>
+      <c r="AJ3" s="84"/>
+      <c r="AK3" s="84"/>
       <c r="AL3" s="81" t="s">
         <v>27</v>
       </c>
       <c r="AM3" s="80"/>
       <c r="AN3" s="80"/>
       <c r="AO3" s="14"/>
       <c r="AP3" s="80"/>
       <c r="AQ3" s="80"/>
       <c r="AR3" s="10"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="63"/>
       <c r="AX3" s="78" t="s">
         <v>31</v>
       </c>
       <c r="AY3" s="79"/>
       <c r="AZ3" s="79"/>
       <c r="BA3" s="64"/>
       <c r="BB3" s="79"/>
       <c r="BC3" s="79"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="65"/>
       <c r="BJ3" s="78" t="s">
         <v>33</v>
       </c>
       <c r="BK3" s="79"/>
       <c r="BL3" s="79"/>
       <c r="BM3" s="73"/>
       <c r="BN3" s="79"/>
       <c r="BO3" s="79"/>
       <c r="BP3" s="10"/>
       <c r="BQ3" s="10"/>
       <c r="BR3" s="10"/>
       <c r="BS3" s="10"/>
       <c r="BT3" s="10"/>
       <c r="BU3" s="65"/>
       <c r="BV3" s="78" t="s">
         <v>34</v>
       </c>
       <c r="BW3" s="79"/>
-      <c r="BX3" s="88"/>
-[...2 lines deleted...]
-      <c r="A4" s="87"/>
+      <c r="BX3" s="79"/>
+      <c r="BY3" s="82"/>
+    </row>
+    <row r="4" spans="1:77" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A4" s="88"/>
       <c r="B4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1916,52 +1917,55 @@
       </c>
       <c r="BQ4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BR4" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BT4" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BU4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="BW4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="16" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="5" spans="1:76" s="3" customFormat="1">
+      <c r="BY4" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:77" s="3" customFormat="1">
       <c r="A5" s="59" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="24">
         <v>177798</v>
       </c>
       <c r="C5" s="24">
         <v>179867</v>
       </c>
       <c r="D5" s="25">
         <v>187186</v>
       </c>
       <c r="E5" s="25">
         <v>196598</v>
       </c>
       <c r="F5" s="24">
         <v>219538</v>
       </c>
       <c r="G5" s="24">
         <v>220955</v>
       </c>
       <c r="H5" s="25">
         <v>222149</v>
       </c>
       <c r="I5" s="24">
@@ -2147,52 +2151,55 @@
       </c>
       <c r="BQ5" s="67">
         <v>245096</v>
       </c>
       <c r="BR5" s="67">
         <v>242370</v>
       </c>
       <c r="BS5" s="72">
         <v>251482</v>
       </c>
       <c r="BT5" s="67">
         <v>262733</v>
       </c>
       <c r="BU5" s="67">
         <v>250269</v>
       </c>
       <c r="BV5" s="29">
         <v>251477</v>
       </c>
       <c r="BW5" s="27">
         <v>252098</v>
       </c>
       <c r="BX5" s="27">
         <v>267628</v>
       </c>
-    </row>
-    <row r="6" spans="1:76" s="3" customFormat="1">
+      <c r="BY5" s="27">
+        <v>299191</v>
+      </c>
+    </row>
+    <row r="6" spans="1:77" s="3" customFormat="1">
       <c r="A6" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="31">
         <v>2983</v>
       </c>
       <c r="C6" s="30">
         <v>2752</v>
       </c>
       <c r="D6" s="32">
         <v>2462</v>
       </c>
       <c r="E6" s="32">
         <v>2693</v>
       </c>
       <c r="F6" s="30">
         <v>2874</v>
       </c>
       <c r="G6" s="30">
         <v>3571</v>
       </c>
       <c r="H6" s="33">
         <v>3599</v>
       </c>
       <c r="I6" s="34">
@@ -2378,52 +2385,55 @@
       </c>
       <c r="BQ6" s="75">
         <v>4694</v>
       </c>
       <c r="BR6" s="75">
         <v>4634</v>
       </c>
       <c r="BS6" s="30">
         <v>4879</v>
       </c>
       <c r="BT6" s="75">
         <v>4931</v>
       </c>
       <c r="BU6" s="75">
         <v>5129</v>
       </c>
       <c r="BV6" s="75">
         <v>5076</v>
       </c>
       <c r="BW6" s="30">
         <v>4735</v>
       </c>
       <c r="BX6" s="30">
         <v>4553</v>
       </c>
-    </row>
-    <row r="7" spans="1:76" s="3" customFormat="1">
+      <c r="BY6" s="30">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" s="3" customFormat="1">
       <c r="A7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="30"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="33"/>
       <c r="I7" s="34"/>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="30"/>
       <c r="M7" s="35"/>
       <c r="N7" s="36"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2498,52 +2508,55 @@
       </c>
       <c r="BQ7" s="75">
         <v>1281</v>
       </c>
       <c r="BR7" s="75">
         <v>1190</v>
       </c>
       <c r="BS7" s="30">
         <v>1173</v>
       </c>
       <c r="BT7" s="75">
         <v>1376</v>
       </c>
       <c r="BU7" s="75">
         <v>1325</v>
       </c>
       <c r="BV7" s="75">
         <v>1322</v>
       </c>
       <c r="BW7" s="30">
         <v>1304</v>
       </c>
       <c r="BX7" s="30">
         <v>1342</v>
       </c>
-    </row>
-    <row r="8" spans="1:76" s="4" customFormat="1">
+      <c r="BY7" s="30">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="8" spans="1:77" s="4" customFormat="1">
       <c r="A8" s="61" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="31">
         <v>24994</v>
       </c>
       <c r="C8" s="37">
         <v>25778</v>
       </c>
       <c r="D8" s="32">
         <v>29396</v>
       </c>
       <c r="E8" s="32">
         <v>30381</v>
       </c>
       <c r="F8" s="30">
         <v>33503</v>
       </c>
       <c r="G8" s="30">
         <v>28845</v>
       </c>
       <c r="H8" s="33">
         <v>28523</v>
       </c>
       <c r="I8" s="34">
@@ -2729,52 +2742,55 @@
       </c>
       <c r="BQ8" s="75">
         <v>30862</v>
       </c>
       <c r="BR8" s="75">
         <v>30263</v>
       </c>
       <c r="BS8" s="30">
         <v>32002</v>
       </c>
       <c r="BT8" s="75">
         <v>31897</v>
       </c>
       <c r="BU8" s="75">
         <v>32169</v>
       </c>
       <c r="BV8" s="75">
         <v>33248</v>
       </c>
       <c r="BW8" s="30">
         <v>33933</v>
       </c>
       <c r="BX8" s="30">
         <v>40168</v>
       </c>
-    </row>
-    <row r="9" spans="1:76" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="BY8" s="30">
+        <v>42900</v>
+      </c>
+    </row>
+    <row r="9" spans="1:77" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A9" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="31">
         <v>20574</v>
       </c>
       <c r="C9" s="30">
         <v>20533</v>
       </c>
       <c r="D9" s="32">
         <v>20616</v>
       </c>
       <c r="E9" s="32">
         <v>21838</v>
       </c>
       <c r="F9" s="30">
         <v>22984</v>
       </c>
       <c r="G9" s="30">
         <v>22553</v>
       </c>
       <c r="H9" s="33">
         <v>22551</v>
       </c>
       <c r="I9" s="34">
@@ -2960,52 +2976,55 @@
       </c>
       <c r="BQ9" s="75">
         <v>31537</v>
       </c>
       <c r="BR9" s="75">
         <v>31405</v>
       </c>
       <c r="BS9" s="30">
         <v>35906</v>
       </c>
       <c r="BT9" s="75">
         <v>36202</v>
       </c>
       <c r="BU9" s="75">
         <v>33219</v>
       </c>
       <c r="BV9" s="75">
         <v>33407</v>
       </c>
       <c r="BW9" s="30">
         <v>32952</v>
       </c>
       <c r="BX9" s="30">
         <v>32136</v>
       </c>
-    </row>
-    <row r="10" spans="1:76" s="4" customFormat="1">
+      <c r="BY9" s="30">
+        <v>38652</v>
+      </c>
+    </row>
+    <row r="10" spans="1:77" s="4" customFormat="1">
       <c r="A10" s="61" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="31">
         <v>31860</v>
       </c>
       <c r="C10" s="30">
         <v>31909</v>
       </c>
       <c r="D10" s="32">
         <v>32230</v>
       </c>
       <c r="E10" s="32">
         <v>34951</v>
       </c>
       <c r="F10" s="30">
         <v>40117</v>
       </c>
       <c r="G10" s="30">
         <v>39525</v>
       </c>
       <c r="H10" s="33">
         <v>39516</v>
       </c>
       <c r="I10" s="34">
@@ -3191,52 +3210,55 @@
       </c>
       <c r="BQ10" s="75">
         <v>53900</v>
       </c>
       <c r="BR10" s="75">
         <v>53057</v>
       </c>
       <c r="BS10" s="30">
         <v>53699</v>
       </c>
       <c r="BT10" s="75">
         <v>56777</v>
       </c>
       <c r="BU10" s="75">
         <v>52118</v>
       </c>
       <c r="BV10" s="75">
         <v>52930</v>
       </c>
       <c r="BW10" s="30">
         <v>52064</v>
       </c>
       <c r="BX10" s="30">
         <v>56990</v>
       </c>
-    </row>
-    <row r="11" spans="1:76" s="4" customFormat="1">
+      <c r="BY10" s="30">
+        <v>64114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77" s="4" customFormat="1">
       <c r="A11" s="61" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="31">
         <v>28246</v>
       </c>
       <c r="C11" s="30">
         <v>29016</v>
       </c>
       <c r="D11" s="32">
         <v>29437</v>
       </c>
       <c r="E11" s="32">
         <v>30919</v>
       </c>
       <c r="F11" s="30">
         <v>35697</v>
       </c>
       <c r="G11" s="30">
         <v>35309</v>
       </c>
       <c r="H11" s="33">
         <v>36469</v>
       </c>
       <c r="I11" s="34">
@@ -3422,52 +3444,55 @@
       </c>
       <c r="BQ11" s="75">
         <v>28962</v>
       </c>
       <c r="BR11" s="75">
         <v>28751</v>
       </c>
       <c r="BS11" s="30">
         <v>29170</v>
       </c>
       <c r="BT11" s="75">
         <v>31271</v>
       </c>
       <c r="BU11" s="75">
         <v>28816</v>
       </c>
       <c r="BV11" s="75">
         <v>28582</v>
       </c>
       <c r="BW11" s="30">
         <v>30775</v>
       </c>
       <c r="BX11" s="30">
         <v>33935</v>
       </c>
-    </row>
-    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="BY11" s="30">
+        <v>36629</v>
+      </c>
+    </row>
+    <row r="12" spans="1:77" s="4" customFormat="1">
       <c r="A12" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="31">
         <v>6258</v>
       </c>
       <c r="C12" s="30">
         <v>6251</v>
       </c>
       <c r="D12" s="32">
         <v>6930</v>
       </c>
       <c r="E12" s="32">
         <v>6978</v>
       </c>
       <c r="F12" s="30">
         <v>7176</v>
       </c>
       <c r="G12" s="30">
         <v>11684</v>
       </c>
       <c r="H12" s="33">
         <v>11684</v>
       </c>
       <c r="I12" s="34">
@@ -3653,52 +3678,55 @@
       </c>
       <c r="BQ12" s="75">
         <v>11329</v>
       </c>
       <c r="BR12" s="75">
         <v>11405</v>
       </c>
       <c r="BS12" s="30">
         <v>11443</v>
       </c>
       <c r="BT12" s="75">
         <v>12453</v>
       </c>
       <c r="BU12" s="75">
         <v>11983</v>
       </c>
       <c r="BV12" s="75">
         <v>12090</v>
       </c>
       <c r="BW12" s="30">
         <v>12151</v>
       </c>
       <c r="BX12" s="30">
         <v>10963</v>
       </c>
-    </row>
-    <row r="13" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BY12" s="30">
+        <v>12014</v>
+      </c>
+    </row>
+    <row r="13" spans="1:77" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31">
         <v>34933</v>
       </c>
       <c r="C13" s="30">
         <v>35349</v>
       </c>
       <c r="D13" s="32">
         <v>35799</v>
       </c>
       <c r="E13" s="32">
         <v>36267</v>
       </c>
       <c r="F13" s="30">
         <v>42879</v>
       </c>
       <c r="G13" s="30">
         <v>45215</v>
       </c>
       <c r="H13" s="33">
         <v>45629</v>
       </c>
       <c r="I13" s="34">
@@ -3884,52 +3912,55 @@
       </c>
       <c r="BQ13" s="75">
         <v>41728</v>
       </c>
       <c r="BR13" s="75">
         <v>41466</v>
       </c>
       <c r="BS13" s="30">
         <v>41660</v>
       </c>
       <c r="BT13" s="75">
         <v>42013</v>
       </c>
       <c r="BU13" s="75">
         <v>42130</v>
       </c>
       <c r="BV13" s="75">
         <v>41894</v>
       </c>
       <c r="BW13" s="30">
         <v>41754</v>
       </c>
       <c r="BX13" s="30">
         <v>40980</v>
       </c>
-    </row>
-    <row r="14" spans="1:76" s="4" customFormat="1">
+      <c r="BY13" s="30">
+        <v>46543</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77" s="4" customFormat="1">
       <c r="A14" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="31">
         <v>7307</v>
       </c>
       <c r="C14" s="30">
         <v>7141</v>
       </c>
       <c r="D14" s="32">
         <v>7784</v>
       </c>
       <c r="E14" s="32">
         <v>8006</v>
       </c>
       <c r="F14" s="30">
         <v>7869</v>
       </c>
       <c r="G14" s="30">
         <v>9558</v>
       </c>
       <c r="H14" s="33">
         <v>9562</v>
       </c>
       <c r="I14" s="34">
@@ -4115,52 +4146,55 @@
       </c>
       <c r="BQ14" s="75">
         <v>12805</v>
       </c>
       <c r="BR14" s="75">
         <v>12352</v>
       </c>
       <c r="BS14" s="30">
         <v>13247</v>
       </c>
       <c r="BT14" s="75">
         <v>14520</v>
       </c>
       <c r="BU14" s="75">
         <v>14991</v>
       </c>
       <c r="BV14" s="75">
         <v>14799</v>
       </c>
       <c r="BW14" s="30">
         <v>14619</v>
       </c>
       <c r="BX14" s="30">
         <v>15031</v>
       </c>
-    </row>
-    <row r="15" spans="1:76" s="4" customFormat="1">
+      <c r="BY14" s="30">
+        <v>16299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:77" s="4" customFormat="1">
       <c r="A15" s="61" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31">
         <v>14773</v>
       </c>
       <c r="C15" s="30">
         <v>15063</v>
       </c>
       <c r="D15" s="32">
         <v>15756</v>
       </c>
       <c r="E15" s="32">
         <v>17427</v>
       </c>
       <c r="F15" s="30">
         <v>19200</v>
       </c>
       <c r="G15" s="30">
         <v>17278</v>
       </c>
       <c r="H15" s="33">
         <v>17101</v>
       </c>
       <c r="I15" s="34">
@@ -4346,52 +4380,55 @@
       </c>
       <c r="BQ15" s="75">
         <v>18531</v>
       </c>
       <c r="BR15" s="75">
         <v>18492</v>
       </c>
       <c r="BS15" s="30">
         <v>18898</v>
       </c>
       <c r="BT15" s="75">
         <v>19927</v>
       </c>
       <c r="BU15" s="75">
         <v>17028</v>
       </c>
       <c r="BV15" s="75">
         <v>16846</v>
       </c>
       <c r="BW15" s="30">
         <v>16620</v>
       </c>
       <c r="BX15" s="30">
         <v>18585</v>
       </c>
-    </row>
-    <row r="16" spans="1:76" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BY15" s="30">
+        <v>22771</v>
+      </c>
+    </row>
+    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="45">
         <v>5870</v>
       </c>
       <c r="C16" s="46">
         <v>6075</v>
       </c>
       <c r="D16" s="47">
         <v>6776</v>
       </c>
       <c r="E16" s="47">
         <v>7138</v>
       </c>
       <c r="F16" s="46">
         <v>7239</v>
       </c>
       <c r="G16" s="46">
         <v>7417</v>
       </c>
       <c r="H16" s="48">
         <v>7515</v>
       </c>
       <c r="I16" s="49">
@@ -4575,50 +4612,53 @@
       <c r="BP16" s="56">
         <v>9465</v>
       </c>
       <c r="BQ16" s="56">
         <v>9467</v>
       </c>
       <c r="BR16" s="56">
         <v>9355</v>
       </c>
       <c r="BS16" s="46">
         <v>9405</v>
       </c>
       <c r="BT16" s="56">
         <v>11366</v>
       </c>
       <c r="BU16" s="56">
         <v>11361</v>
       </c>
       <c r="BV16" s="56">
         <v>11283</v>
       </c>
       <c r="BW16" s="46">
         <v>11191</v>
       </c>
       <c r="BX16" s="46">
+        <v>12945</v>
+      </c>
+      <c r="BY16" s="46">
         <v>12945</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
@@ -5318,51 +5358,51 @@
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BQ2:BT2"/>
     <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="BN3:BO3"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="BB3:BC3"/>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AL3:AN3"/>
-    <mergeCell ref="BV3:BX3"/>
+    <mergeCell ref="BV3:BY3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>