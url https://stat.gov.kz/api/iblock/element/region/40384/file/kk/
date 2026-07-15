--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -31,51 +31,51 @@
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -892,88 +892,88 @@
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="171">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 11" xfId="3"/>
     <cellStyle name="Обычный 2 12" xfId="4"/>
     <cellStyle name="Обычный 2 13" xfId="5"/>
     <cellStyle name="Обычный 2 14" xfId="6"/>
     <cellStyle name="Обычный 2 15" xfId="7"/>
     <cellStyle name="Обычный 2 16" xfId="8"/>
     <cellStyle name="Обычный 2 17" xfId="9"/>
     <cellStyle name="Обычный 2 17 2" xfId="10"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 18" xfId="12"/>
     <cellStyle name="Обычный 2 19" xfId="13"/>
     <cellStyle name="Обычный 2 19 2" xfId="14"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="21"/>
@@ -1411,331 +1411,338 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BY64"/>
+  <dimension ref="A1:CA64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ2" sqref="BZ2"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CC6" sqref="CC6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="17.33203125" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="9.88671875" style="2" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="2"/>
     <col min="49" max="49" width="11.44140625" style="2" customWidth="1"/>
     <col min="50" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.44140625" style="2" customWidth="1"/>
     <col min="54" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="10.109375" style="2" customWidth="1"/>
     <col min="59" max="60" width="9.109375" style="2"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
     <col min="62" max="72" width="9.109375" style="2"/>
     <col min="73" max="73" width="11.6640625" style="2" customWidth="1"/>
     <col min="74" max="74" width="12.6640625" style="2" customWidth="1"/>
-    <col min="75" max="16384" width="9.109375" style="2"/>
+    <col min="75" max="75" width="10.21875" style="2" customWidth="1"/>
+    <col min="76" max="76" width="10.44140625" style="2" customWidth="1"/>
+    <col min="77" max="77" width="9.5546875" style="2" customWidth="1"/>
+    <col min="78" max="78" width="11" style="2" customWidth="1"/>
+    <col min="79" max="79" width="10.109375" style="2" customWidth="1"/>
+    <col min="80" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="77"/>
-[...35 lines deleted...]
-      <c r="AL1" s="77" t="s">
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="76"/>
+      <c r="AE1" s="76"/>
+      <c r="AF1" s="76"/>
+      <c r="AG1" s="76"/>
+      <c r="AH1" s="76"/>
+      <c r="AI1" s="76"/>
+      <c r="AJ1" s="76"/>
+      <c r="AK1" s="76"/>
+      <c r="AL1" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="AM1" s="77"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:77" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="76"/>
+      <c r="AN1" s="76"/>
+      <c r="AO1" s="76"/>
+      <c r="AP1" s="76"/>
+      <c r="AQ1" s="76"/>
+      <c r="AR1" s="76"/>
+      <c r="AS1" s="76"/>
+      <c r="AT1" s="76"/>
+      <c r="AU1" s="76"/>
+      <c r="AV1" s="76"/>
+      <c r="AW1" s="76"/>
+      <c r="AX1" s="76"/>
+      <c r="AY1" s="76"/>
+      <c r="AZ1" s="76"/>
+      <c r="BA1" s="76"/>
+      <c r="BB1" s="76"/>
+      <c r="BC1" s="76"/>
+      <c r="BD1" s="76"/>
+      <c r="BE1" s="76"/>
+      <c r="BF1" s="76"/>
+      <c r="BG1" s="76"/>
+      <c r="BH1" s="76"/>
+      <c r="BI1" s="76"/>
+      <c r="BJ1" s="76"/>
+      <c r="BK1" s="76"/>
+      <c r="BL1" s="76"/>
+      <c r="BM1" s="76"/>
+      <c r="BN1" s="76"/>
+      <c r="BO1" s="76"/>
+      <c r="BP1" s="76"/>
+      <c r="BQ1" s="76"/>
+      <c r="BR1" s="76"/>
+      <c r="BS1" s="76"/>
+      <c r="BT1" s="76"/>
+      <c r="BU1" s="76"/>
+      <c r="BV1" s="76"/>
+    </row>
+    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="76" t="s">
+      <c r="J2" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="76"/>
-[...1 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="12"/>
       <c r="T2" s="12"/>
       <c r="U2" s="12"/>
-      <c r="V2" s="76" t="s">
+      <c r="V2" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="76"/>
-[...1 lines deleted...]
-      <c r="Y2" s="76"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
       <c r="Z2" s="12"/>
       <c r="AA2" s="12"/>
       <c r="AB2" s="12"/>
       <c r="AC2" s="12"/>
       <c r="AD2" s="12"/>
       <c r="AE2" s="12"/>
       <c r="AF2" s="12"/>
       <c r="AG2" s="12"/>
-      <c r="AH2" s="76"/>
-[...3 lines deleted...]
-      <c r="AL2" s="76" t="s">
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="76"/>
-[...1 lines deleted...]
-      <c r="AO2" s="76"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
       <c r="AT2" s="8"/>
       <c r="AU2" s="8"/>
       <c r="AV2" s="8"/>
       <c r="AW2" s="8"/>
-      <c r="BE2" s="76" t="s">
+      <c r="BE2" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="BF2" s="76"/>
-[...2 lines deleted...]
-      <c r="BQ2" s="76" t="s">
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BQ2" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="BR2" s="76"/>
-[...4 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="BR2" s="83"/>
+      <c r="BS2" s="83"/>
+      <c r="BT2" s="83"/>
+    </row>
+    <row r="3" spans="1:79" ht="25.2" customHeight="1" thickBot="1">
+      <c r="A3" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="83" t="s">
+      <c r="B3" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="84"/>
-[...10 lines deleted...]
-      <c r="N3" s="83" t="s">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="84"/>
-[...10 lines deleted...]
-      <c r="Z3" s="83" t="s">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="84"/>
-[...10 lines deleted...]
-      <c r="AL3" s="81" t="s">
+      <c r="AA3" s="78"/>
+      <c r="AB3" s="78"/>
+      <c r="AC3" s="78"/>
+      <c r="AD3" s="78"/>
+      <c r="AE3" s="78"/>
+      <c r="AF3" s="78"/>
+      <c r="AG3" s="78"/>
+      <c r="AH3" s="78"/>
+      <c r="AI3" s="78"/>
+      <c r="AJ3" s="78"/>
+      <c r="AK3" s="78"/>
+      <c r="AL3" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="80"/>
-      <c r="AN3" s="80"/>
+      <c r="AM3" s="86"/>
+      <c r="AN3" s="86"/>
       <c r="AO3" s="14"/>
-      <c r="AP3" s="80"/>
-      <c r="AQ3" s="80"/>
+      <c r="AP3" s="86"/>
+      <c r="AQ3" s="86"/>
       <c r="AR3" s="10"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="63"/>
-      <c r="AX3" s="78" t="s">
+      <c r="AX3" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="79"/>
-      <c r="AZ3" s="79"/>
+      <c r="AY3" s="85"/>
+      <c r="AZ3" s="85"/>
       <c r="BA3" s="64"/>
-      <c r="BB3" s="79"/>
-      <c r="BC3" s="79"/>
+      <c r="BB3" s="85"/>
+      <c r="BC3" s="85"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="65"/>
-      <c r="BJ3" s="78" t="s">
+      <c r="BJ3" s="84" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="79"/>
-      <c r="BL3" s="79"/>
+      <c r="BK3" s="85"/>
+      <c r="BL3" s="85"/>
       <c r="BM3" s="73"/>
-      <c r="BN3" s="79"/>
-      <c r="BO3" s="79"/>
+      <c r="BN3" s="85"/>
+      <c r="BO3" s="85"/>
       <c r="BP3" s="10"/>
       <c r="BQ3" s="10"/>
       <c r="BR3" s="10"/>
       <c r="BS3" s="10"/>
       <c r="BT3" s="10"/>
       <c r="BU3" s="65"/>
-      <c r="BV3" s="78" t="s">
+      <c r="BV3" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="79"/>
-[...4 lines deleted...]
-      <c r="A4" s="88"/>
+      <c r="BW3" s="78"/>
+      <c r="BX3" s="78"/>
+      <c r="BY3" s="78"/>
+      <c r="BZ3" s="78"/>
+      <c r="CA3" s="88"/>
+    </row>
+    <row r="4" spans="1:79" ht="27.6" customHeight="1" thickBot="1">
+      <c r="A4" s="82"/>
       <c r="B4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1920,52 +1927,58 @@
       </c>
       <c r="BR4" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BS4" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BT4" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BU4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="BW4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="BY4" s="16" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="5" spans="1:77" s="3" customFormat="1">
+      <c r="BZ4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA4" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:79" s="3" customFormat="1" ht="22.2" customHeight="1">
       <c r="A5" s="59" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="24">
         <v>177798</v>
       </c>
       <c r="C5" s="24">
         <v>179867</v>
       </c>
       <c r="D5" s="25">
         <v>187186</v>
       </c>
       <c r="E5" s="25">
         <v>196598</v>
       </c>
       <c r="F5" s="24">
         <v>219538</v>
       </c>
       <c r="G5" s="24">
         <v>220955</v>
       </c>
       <c r="H5" s="25">
         <v>222149</v>
       </c>
       <c r="I5" s="24">
@@ -2154,52 +2167,58 @@
       </c>
       <c r="BR5" s="67">
         <v>242370</v>
       </c>
       <c r="BS5" s="72">
         <v>251482</v>
       </c>
       <c r="BT5" s="67">
         <v>262733</v>
       </c>
       <c r="BU5" s="67">
         <v>250269</v>
       </c>
       <c r="BV5" s="29">
         <v>251477</v>
       </c>
       <c r="BW5" s="27">
         <v>252098</v>
       </c>
       <c r="BX5" s="27">
         <v>267628</v>
       </c>
       <c r="BY5" s="27">
         <v>299191</v>
       </c>
-    </row>
-    <row r="6" spans="1:77" s="3" customFormat="1">
+      <c r="BZ5" s="27">
+        <v>310357</v>
+      </c>
+      <c r="CA5" s="27">
+        <v>268439</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="3" customFormat="1">
       <c r="A6" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="31">
         <v>2983</v>
       </c>
       <c r="C6" s="30">
         <v>2752</v>
       </c>
       <c r="D6" s="32">
         <v>2462</v>
       </c>
       <c r="E6" s="32">
         <v>2693</v>
       </c>
       <c r="F6" s="30">
         <v>2874</v>
       </c>
       <c r="G6" s="30">
         <v>3571</v>
       </c>
       <c r="H6" s="33">
         <v>3599</v>
       </c>
       <c r="I6" s="34">
@@ -2388,52 +2407,58 @@
       </c>
       <c r="BR6" s="75">
         <v>4634</v>
       </c>
       <c r="BS6" s="30">
         <v>4879</v>
       </c>
       <c r="BT6" s="75">
         <v>4931</v>
       </c>
       <c r="BU6" s="75">
         <v>5129</v>
       </c>
       <c r="BV6" s="75">
         <v>5076</v>
       </c>
       <c r="BW6" s="30">
         <v>4735</v>
       </c>
       <c r="BX6" s="30">
         <v>4553</v>
       </c>
       <c r="BY6" s="30">
         <v>4920</v>
       </c>
-    </row>
-    <row r="7" spans="1:77" s="3" customFormat="1">
+      <c r="BZ6" s="30">
+        <v>4790</v>
+      </c>
+      <c r="CA6" s="30">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79" s="3" customFormat="1">
       <c r="A7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="30"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="33"/>
       <c r="I7" s="34"/>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="30"/>
       <c r="M7" s="35"/>
       <c r="N7" s="36"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2511,52 +2536,58 @@
       </c>
       <c r="BR7" s="75">
         <v>1190</v>
       </c>
       <c r="BS7" s="30">
         <v>1173</v>
       </c>
       <c r="BT7" s="75">
         <v>1376</v>
       </c>
       <c r="BU7" s="75">
         <v>1325</v>
       </c>
       <c r="BV7" s="75">
         <v>1322</v>
       </c>
       <c r="BW7" s="30">
         <v>1304</v>
       </c>
       <c r="BX7" s="30">
         <v>1342</v>
       </c>
       <c r="BY7" s="30">
         <v>1404</v>
       </c>
-    </row>
-    <row r="8" spans="1:77" s="4" customFormat="1">
+      <c r="BZ7" s="30">
+        <v>1392</v>
+      </c>
+      <c r="CA7" s="30">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" s="4" customFormat="1">
       <c r="A8" s="61" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="31">
         <v>24994</v>
       </c>
       <c r="C8" s="37">
         <v>25778</v>
       </c>
       <c r="D8" s="32">
         <v>29396</v>
       </c>
       <c r="E8" s="32">
         <v>30381</v>
       </c>
       <c r="F8" s="30">
         <v>33503</v>
       </c>
       <c r="G8" s="30">
         <v>28845</v>
       </c>
       <c r="H8" s="33">
         <v>28523</v>
       </c>
       <c r="I8" s="34">
@@ -2745,52 +2776,58 @@
       </c>
       <c r="BR8" s="75">
         <v>30263</v>
       </c>
       <c r="BS8" s="30">
         <v>32002</v>
       </c>
       <c r="BT8" s="75">
         <v>31897</v>
       </c>
       <c r="BU8" s="75">
         <v>32169</v>
       </c>
       <c r="BV8" s="75">
         <v>33248</v>
       </c>
       <c r="BW8" s="30">
         <v>33933</v>
       </c>
       <c r="BX8" s="30">
         <v>40168</v>
       </c>
       <c r="BY8" s="30">
         <v>42900</v>
       </c>
-    </row>
-    <row r="9" spans="1:77" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="BZ8" s="30">
+        <v>43910</v>
+      </c>
+      <c r="CA8" s="30">
+        <v>33076</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A9" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="31">
         <v>20574</v>
       </c>
       <c r="C9" s="30">
         <v>20533</v>
       </c>
       <c r="D9" s="32">
         <v>20616</v>
       </c>
       <c r="E9" s="32">
         <v>21838</v>
       </c>
       <c r="F9" s="30">
         <v>22984</v>
       </c>
       <c r="G9" s="30">
         <v>22553</v>
       </c>
       <c r="H9" s="33">
         <v>22551</v>
       </c>
       <c r="I9" s="34">
@@ -2979,52 +3016,58 @@
       </c>
       <c r="BR9" s="75">
         <v>31405</v>
       </c>
       <c r="BS9" s="30">
         <v>35906</v>
       </c>
       <c r="BT9" s="75">
         <v>36202</v>
       </c>
       <c r="BU9" s="75">
         <v>33219</v>
       </c>
       <c r="BV9" s="75">
         <v>33407</v>
       </c>
       <c r="BW9" s="30">
         <v>32952</v>
       </c>
       <c r="BX9" s="30">
         <v>32136</v>
       </c>
       <c r="BY9" s="30">
         <v>38652</v>
       </c>
-    </row>
-    <row r="10" spans="1:77" s="4" customFormat="1">
+      <c r="BZ9" s="30">
+        <v>37648</v>
+      </c>
+      <c r="CA9" s="30">
+        <v>35977</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" s="4" customFormat="1">
       <c r="A10" s="61" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="31">
         <v>31860</v>
       </c>
       <c r="C10" s="30">
         <v>31909</v>
       </c>
       <c r="D10" s="32">
         <v>32230</v>
       </c>
       <c r="E10" s="32">
         <v>34951</v>
       </c>
       <c r="F10" s="30">
         <v>40117</v>
       </c>
       <c r="G10" s="30">
         <v>39525</v>
       </c>
       <c r="H10" s="33">
         <v>39516</v>
       </c>
       <c r="I10" s="34">
@@ -3213,52 +3256,58 @@
       </c>
       <c r="BR10" s="75">
         <v>53057</v>
       </c>
       <c r="BS10" s="30">
         <v>53699</v>
       </c>
       <c r="BT10" s="75">
         <v>56777</v>
       </c>
       <c r="BU10" s="75">
         <v>52118</v>
       </c>
       <c r="BV10" s="75">
         <v>52930</v>
       </c>
       <c r="BW10" s="30">
         <v>52064</v>
       </c>
       <c r="BX10" s="30">
         <v>56990</v>
       </c>
       <c r="BY10" s="30">
         <v>64114</v>
       </c>
-    </row>
-    <row r="11" spans="1:77" s="4" customFormat="1">
+      <c r="BZ10" s="30">
+        <v>64025</v>
+      </c>
+      <c r="CA10" s="30">
+        <v>55245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" s="4" customFormat="1">
       <c r="A11" s="61" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="31">
         <v>28246</v>
       </c>
       <c r="C11" s="30">
         <v>29016</v>
       </c>
       <c r="D11" s="32">
         <v>29437</v>
       </c>
       <c r="E11" s="32">
         <v>30919</v>
       </c>
       <c r="F11" s="30">
         <v>35697</v>
       </c>
       <c r="G11" s="30">
         <v>35309</v>
       </c>
       <c r="H11" s="33">
         <v>36469</v>
       </c>
       <c r="I11" s="34">
@@ -3447,52 +3496,58 @@
       </c>
       <c r="BR11" s="75">
         <v>28751</v>
       </c>
       <c r="BS11" s="30">
         <v>29170</v>
       </c>
       <c r="BT11" s="75">
         <v>31271</v>
       </c>
       <c r="BU11" s="75">
         <v>28816</v>
       </c>
       <c r="BV11" s="75">
         <v>28582</v>
       </c>
       <c r="BW11" s="30">
         <v>30775</v>
       </c>
       <c r="BX11" s="30">
         <v>33935</v>
       </c>
       <c r="BY11" s="30">
         <v>36629</v>
       </c>
-    </row>
-    <row r="12" spans="1:77" s="4" customFormat="1">
+      <c r="BZ11" s="30">
+        <v>37272</v>
+      </c>
+      <c r="CA11" s="30">
+        <v>30226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" s="4" customFormat="1">
       <c r="A12" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="31">
         <v>6258</v>
       </c>
       <c r="C12" s="30">
         <v>6251</v>
       </c>
       <c r="D12" s="32">
         <v>6930</v>
       </c>
       <c r="E12" s="32">
         <v>6978</v>
       </c>
       <c r="F12" s="30">
         <v>7176</v>
       </c>
       <c r="G12" s="30">
         <v>11684</v>
       </c>
       <c r="H12" s="33">
         <v>11684</v>
       </c>
       <c r="I12" s="34">
@@ -3681,52 +3736,58 @@
       </c>
       <c r="BR12" s="75">
         <v>11405</v>
       </c>
       <c r="BS12" s="30">
         <v>11443</v>
       </c>
       <c r="BT12" s="75">
         <v>12453</v>
       </c>
       <c r="BU12" s="75">
         <v>11983</v>
       </c>
       <c r="BV12" s="75">
         <v>12090</v>
       </c>
       <c r="BW12" s="30">
         <v>12151</v>
       </c>
       <c r="BX12" s="30">
         <v>10963</v>
       </c>
       <c r="BY12" s="30">
         <v>12014</v>
       </c>
-    </row>
-    <row r="13" spans="1:77" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BZ12" s="30">
+        <v>13628</v>
+      </c>
+      <c r="CA12" s="30">
+        <v>13002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31">
         <v>34933</v>
       </c>
       <c r="C13" s="30">
         <v>35349</v>
       </c>
       <c r="D13" s="32">
         <v>35799</v>
       </c>
       <c r="E13" s="32">
         <v>36267</v>
       </c>
       <c r="F13" s="30">
         <v>42879</v>
       </c>
       <c r="G13" s="30">
         <v>45215</v>
       </c>
       <c r="H13" s="33">
         <v>45629</v>
       </c>
       <c r="I13" s="34">
@@ -3915,52 +3976,58 @@
       </c>
       <c r="BR13" s="75">
         <v>41466</v>
       </c>
       <c r="BS13" s="30">
         <v>41660</v>
       </c>
       <c r="BT13" s="75">
         <v>42013</v>
       </c>
       <c r="BU13" s="75">
         <v>42130</v>
       </c>
       <c r="BV13" s="75">
         <v>41894</v>
       </c>
       <c r="BW13" s="30">
         <v>41754</v>
       </c>
       <c r="BX13" s="30">
         <v>40980</v>
       </c>
       <c r="BY13" s="30">
         <v>46543</v>
       </c>
-    </row>
-    <row r="14" spans="1:77" s="4" customFormat="1">
+      <c r="BZ13" s="30">
+        <v>54542</v>
+      </c>
+      <c r="CA13" s="30">
+        <v>45609</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" s="4" customFormat="1">
       <c r="A14" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="31">
         <v>7307</v>
       </c>
       <c r="C14" s="30">
         <v>7141</v>
       </c>
       <c r="D14" s="32">
         <v>7784</v>
       </c>
       <c r="E14" s="32">
         <v>8006</v>
       </c>
       <c r="F14" s="30">
         <v>7869</v>
       </c>
       <c r="G14" s="30">
         <v>9558</v>
       </c>
       <c r="H14" s="33">
         <v>9562</v>
       </c>
       <c r="I14" s="34">
@@ -4149,52 +4216,58 @@
       </c>
       <c r="BR14" s="75">
         <v>12352</v>
       </c>
       <c r="BS14" s="30">
         <v>13247</v>
       </c>
       <c r="BT14" s="75">
         <v>14520</v>
       </c>
       <c r="BU14" s="75">
         <v>14991</v>
       </c>
       <c r="BV14" s="75">
         <v>14799</v>
       </c>
       <c r="BW14" s="30">
         <v>14619</v>
       </c>
       <c r="BX14" s="30">
         <v>15031</v>
       </c>
       <c r="BY14" s="30">
         <v>16299</v>
       </c>
-    </row>
-    <row r="15" spans="1:77" s="4" customFormat="1">
+      <c r="BZ14" s="30">
+        <v>17661</v>
+      </c>
+      <c r="CA14" s="30">
+        <v>15631</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" s="4" customFormat="1">
       <c r="A15" s="61" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31">
         <v>14773</v>
       </c>
       <c r="C15" s="30">
         <v>15063</v>
       </c>
       <c r="D15" s="32">
         <v>15756</v>
       </c>
       <c r="E15" s="32">
         <v>17427</v>
       </c>
       <c r="F15" s="30">
         <v>19200</v>
       </c>
       <c r="G15" s="30">
         <v>17278</v>
       </c>
       <c r="H15" s="33">
         <v>17101</v>
       </c>
       <c r="I15" s="34">
@@ -4383,52 +4456,58 @@
       </c>
       <c r="BR15" s="75">
         <v>18492</v>
       </c>
       <c r="BS15" s="30">
         <v>18898</v>
       </c>
       <c r="BT15" s="75">
         <v>19927</v>
       </c>
       <c r="BU15" s="75">
         <v>17028</v>
       </c>
       <c r="BV15" s="75">
         <v>16846</v>
       </c>
       <c r="BW15" s="30">
         <v>16620</v>
       </c>
       <c r="BX15" s="30">
         <v>18585</v>
       </c>
       <c r="BY15" s="30">
         <v>22771</v>
       </c>
-    </row>
-    <row r="16" spans="1:77" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="BZ15" s="30">
+        <v>22723</v>
+      </c>
+      <c r="CA15" s="30">
+        <v>18537</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="45">
         <v>5870</v>
       </c>
       <c r="C16" s="46">
         <v>6075</v>
       </c>
       <c r="D16" s="47">
         <v>6776</v>
       </c>
       <c r="E16" s="47">
         <v>7138</v>
       </c>
       <c r="F16" s="46">
         <v>7239</v>
       </c>
       <c r="G16" s="46">
         <v>7417</v>
       </c>
       <c r="H16" s="48">
         <v>7515</v>
       </c>
       <c r="I16" s="49">
@@ -4616,50 +4695,56 @@
         <v>9467</v>
       </c>
       <c r="BR16" s="56">
         <v>9355</v>
       </c>
       <c r="BS16" s="46">
         <v>9405</v>
       </c>
       <c r="BT16" s="56">
         <v>11366</v>
       </c>
       <c r="BU16" s="56">
         <v>11361</v>
       </c>
       <c r="BV16" s="56">
         <v>11283</v>
       </c>
       <c r="BW16" s="46">
         <v>11191</v>
       </c>
       <c r="BX16" s="46">
         <v>12945</v>
       </c>
       <c r="BY16" s="46">
         <v>12945</v>
+      </c>
+      <c r="BZ16" s="46">
+        <v>12766</v>
+      </c>
+      <c r="CA16" s="46">
+        <v>14069</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5340,69 +5425,69 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:AK1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BQ2:BT2"/>
     <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="BN3:BO3"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="BB3:BC3"/>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AL3:AN3"/>
-    <mergeCell ref="BV3:BY3"/>
+    <mergeCell ref="BV3:CA3"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>