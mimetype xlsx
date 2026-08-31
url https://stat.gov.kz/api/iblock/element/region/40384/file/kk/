--- v2 (2026-07-15)
+++ v3 (2026-08-31)
@@ -31,51 +31,51 @@
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жылқы!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="U16" i="1"/>
   <c r="U15"/>
   <c r="U14"/>
   <c r="U13"/>
   <c r="U12"/>
   <c r="U11"/>
   <c r="U10"/>
   <c r="U9"/>
   <c r="U8"/>
   <c r="U6"/>
   <c r="U5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -892,88 +892,88 @@
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="171">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 11" xfId="3"/>
     <cellStyle name="Обычный 2 12" xfId="4"/>
     <cellStyle name="Обычный 2 13" xfId="5"/>
     <cellStyle name="Обычный 2 14" xfId="6"/>
     <cellStyle name="Обычный 2 15" xfId="7"/>
     <cellStyle name="Обычный 2 16" xfId="8"/>
     <cellStyle name="Обычный 2 17" xfId="9"/>
     <cellStyle name="Обычный 2 17 2" xfId="10"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="11"/>
     <cellStyle name="Обычный 2 18" xfId="12"/>
     <cellStyle name="Обычный 2 19" xfId="13"/>
     <cellStyle name="Обычный 2 19 2" xfId="14"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="15"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="17"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="18"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="19"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="20"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="21"/>
@@ -1411,338 +1411,339 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA64"/>
+  <dimension ref="A1:CB64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CC6" sqref="CC6"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CF5" sqref="CF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="17.33203125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="21" style="6" customWidth="1"/>
     <col min="2" max="11" width="9.33203125" style="6" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.109375" style="2" customWidth="1"/>
     <col min="14" max="28" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="10.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="31" max="32" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="10.6640625" style="2" customWidth="1"/>
     <col min="39" max="45" width="9.109375" style="2"/>
     <col min="46" max="46" width="9.88671875" style="2" customWidth="1"/>
     <col min="47" max="48" width="9.109375" style="2"/>
     <col min="49" max="49" width="11.44140625" style="2" customWidth="1"/>
     <col min="50" max="52" width="9.109375" style="2"/>
     <col min="53" max="53" width="10.44140625" style="2" customWidth="1"/>
     <col min="54" max="57" width="9.109375" style="2"/>
     <col min="58" max="58" width="10.109375" style="2" customWidth="1"/>
     <col min="59" max="60" width="9.109375" style="2"/>
     <col min="61" max="61" width="10.33203125" style="2" customWidth="1"/>
     <col min="62" max="72" width="9.109375" style="2"/>
     <col min="73" max="73" width="11.6640625" style="2" customWidth="1"/>
     <col min="74" max="74" width="12.6640625" style="2" customWidth="1"/>
     <col min="75" max="75" width="10.21875" style="2" customWidth="1"/>
     <col min="76" max="76" width="10.44140625" style="2" customWidth="1"/>
     <col min="77" max="77" width="9.5546875" style="2" customWidth="1"/>
     <col min="78" max="78" width="11" style="2" customWidth="1"/>
     <col min="79" max="79" width="10.109375" style="2" customWidth="1"/>
     <col min="80" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:80" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A1" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="76"/>
-[...35 lines deleted...]
-      <c r="AL1" s="76" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="AM1" s="76"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:79" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
+      <c r="AO1" s="77"/>
+      <c r="AP1" s="77"/>
+      <c r="AQ1" s="77"/>
+      <c r="AR1" s="77"/>
+      <c r="AS1" s="77"/>
+      <c r="AT1" s="77"/>
+      <c r="AU1" s="77"/>
+      <c r="AV1" s="77"/>
+      <c r="AW1" s="77"/>
+      <c r="AX1" s="77"/>
+      <c r="AY1" s="77"/>
+      <c r="AZ1" s="77"/>
+      <c r="BA1" s="77"/>
+      <c r="BB1" s="77"/>
+      <c r="BC1" s="77"/>
+      <c r="BD1" s="77"/>
+      <c r="BE1" s="77"/>
+      <c r="BF1" s="77"/>
+      <c r="BG1" s="77"/>
+      <c r="BH1" s="77"/>
+      <c r="BI1" s="77"/>
+      <c r="BJ1" s="77"/>
+      <c r="BK1" s="77"/>
+      <c r="BL1" s="77"/>
+      <c r="BM1" s="77"/>
+      <c r="BN1" s="77"/>
+      <c r="BO1" s="77"/>
+      <c r="BP1" s="77"/>
+      <c r="BQ1" s="77"/>
+      <c r="BR1" s="77"/>
+      <c r="BS1" s="77"/>
+      <c r="BT1" s="77"/>
+      <c r="BU1" s="77"/>
+      <c r="BV1" s="77"/>
+    </row>
+    <row r="2" spans="1:80" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="83" t="s">
+      <c r="J2" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="83"/>
-[...1 lines deleted...]
-      <c r="M2" s="83"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
       <c r="N2" s="12"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="12"/>
       <c r="S2" s="12"/>
       <c r="T2" s="12"/>
       <c r="U2" s="12"/>
-      <c r="V2" s="83" t="s">
+      <c r="V2" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="83"/>
-[...1 lines deleted...]
-      <c r="Y2" s="83"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
       <c r="Z2" s="12"/>
       <c r="AA2" s="12"/>
       <c r="AB2" s="12"/>
       <c r="AC2" s="12"/>
       <c r="AD2" s="12"/>
       <c r="AE2" s="12"/>
       <c r="AF2" s="12"/>
       <c r="AG2" s="12"/>
-      <c r="AH2" s="83"/>
-[...3 lines deleted...]
-      <c r="AL2" s="83" t="s">
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="AM2" s="83"/>
-[...1 lines deleted...]
-      <c r="AO2" s="83"/>
+      <c r="AM2" s="76"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="76"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
       <c r="AT2" s="8"/>
       <c r="AU2" s="8"/>
       <c r="AV2" s="8"/>
       <c r="AW2" s="8"/>
-      <c r="BE2" s="83" t="s">
+      <c r="BE2" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="BF2" s="83"/>
-[...2 lines deleted...]
-      <c r="BQ2" s="83" t="s">
+      <c r="BF2" s="76"/>
+      <c r="BG2" s="76"/>
+      <c r="BH2" s="76"/>
+      <c r="BQ2" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="BR2" s="83"/>
-[...4 lines deleted...]
-      <c r="A3" s="81" t="s">
+      <c r="BR2" s="76"/>
+      <c r="BS2" s="76"/>
+      <c r="BT2" s="76"/>
+    </row>
+    <row r="3" spans="1:80" ht="25.2" customHeight="1" thickBot="1">
+      <c r="A3" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="77" t="s">
+      <c r="B3" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="78"/>
-[...10 lines deleted...]
-      <c r="N3" s="77" t="s">
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="85"/>
+      <c r="N3" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="78"/>
-[...10 lines deleted...]
-      <c r="Z3" s="77" t="s">
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AA3" s="78"/>
-[...10 lines deleted...]
-      <c r="AL3" s="87" t="s">
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+      <c r="AI3" s="83"/>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="86"/>
-      <c r="AN3" s="86"/>
+      <c r="AM3" s="80"/>
+      <c r="AN3" s="80"/>
       <c r="AO3" s="14"/>
-      <c r="AP3" s="86"/>
-      <c r="AQ3" s="86"/>
+      <c r="AP3" s="80"/>
+      <c r="AQ3" s="80"/>
       <c r="AR3" s="10"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="63"/>
-      <c r="AX3" s="84" t="s">
+      <c r="AX3" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="AY3" s="85"/>
-      <c r="AZ3" s="85"/>
+      <c r="AY3" s="79"/>
+      <c r="AZ3" s="79"/>
       <c r="BA3" s="64"/>
-      <c r="BB3" s="85"/>
-      <c r="BC3" s="85"/>
+      <c r="BB3" s="79"/>
+      <c r="BC3" s="79"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="65"/>
-      <c r="BJ3" s="84" t="s">
+      <c r="BJ3" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="85"/>
-      <c r="BL3" s="85"/>
+      <c r="BK3" s="79"/>
+      <c r="BL3" s="79"/>
       <c r="BM3" s="73"/>
-      <c r="BN3" s="85"/>
-      <c r="BO3" s="85"/>
+      <c r="BN3" s="79"/>
+      <c r="BO3" s="79"/>
       <c r="BP3" s="10"/>
       <c r="BQ3" s="10"/>
       <c r="BR3" s="10"/>
       <c r="BS3" s="10"/>
       <c r="BT3" s="10"/>
       <c r="BU3" s="65"/>
-      <c r="BV3" s="77" t="s">
+      <c r="BV3" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="BW3" s="78"/>
-[...6 lines deleted...]
-      <c r="A4" s="82"/>
+      <c r="BW3" s="83"/>
+      <c r="BX3" s="83"/>
+      <c r="BY3" s="83"/>
+      <c r="BZ3" s="83"/>
+      <c r="CA3" s="83"/>
+      <c r="CB3" s="84"/>
+    </row>
+    <row r="4" spans="1:80" ht="27.6" customHeight="1" thickBot="1">
+      <c r="A4" s="88"/>
       <c r="B4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1933,52 +1934,55 @@
       </c>
       <c r="BT4" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BU4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="BV4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="BW4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BX4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="BY4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="BZ4" s="21" t="s">
         <v>7</v>
       </c>
       <c r="CA4" s="16" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:79" s="3" customFormat="1" ht="22.2" customHeight="1">
+      <c r="CB4" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:80" s="3" customFormat="1" ht="22.2" customHeight="1">
       <c r="A5" s="59" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="24">
         <v>177798</v>
       </c>
       <c r="C5" s="24">
         <v>179867</v>
       </c>
       <c r="D5" s="25">
         <v>187186</v>
       </c>
       <c r="E5" s="25">
         <v>196598</v>
       </c>
       <c r="F5" s="24">
         <v>219538</v>
       </c>
       <c r="G5" s="24">
         <v>220955</v>
       </c>
       <c r="H5" s="25">
         <v>222149</v>
       </c>
       <c r="I5" s="24">
@@ -2173,52 +2177,55 @@
       </c>
       <c r="BT5" s="67">
         <v>262733</v>
       </c>
       <c r="BU5" s="67">
         <v>250269</v>
       </c>
       <c r="BV5" s="29">
         <v>251477</v>
       </c>
       <c r="BW5" s="27">
         <v>252098</v>
       </c>
       <c r="BX5" s="27">
         <v>267628</v>
       </c>
       <c r="BY5" s="27">
         <v>299191</v>
       </c>
       <c r="BZ5" s="27">
         <v>310357</v>
       </c>
       <c r="CA5" s="27">
         <v>268439</v>
       </c>
-    </row>
-    <row r="6" spans="1:79" s="3" customFormat="1">
+      <c r="CB5" s="27">
+        <v>265414</v>
+      </c>
+    </row>
+    <row r="6" spans="1:80" s="3" customFormat="1">
       <c r="A6" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="31">
         <v>2983</v>
       </c>
       <c r="C6" s="30">
         <v>2752</v>
       </c>
       <c r="D6" s="32">
         <v>2462</v>
       </c>
       <c r="E6" s="32">
         <v>2693</v>
       </c>
       <c r="F6" s="30">
         <v>2874</v>
       </c>
       <c r="G6" s="30">
         <v>3571</v>
       </c>
       <c r="H6" s="33">
         <v>3599</v>
       </c>
       <c r="I6" s="34">
@@ -2413,52 +2420,55 @@
       </c>
       <c r="BT6" s="75">
         <v>4931</v>
       </c>
       <c r="BU6" s="75">
         <v>5129</v>
       </c>
       <c r="BV6" s="75">
         <v>5076</v>
       </c>
       <c r="BW6" s="30">
         <v>4735</v>
       </c>
       <c r="BX6" s="30">
         <v>4553</v>
       </c>
       <c r="BY6" s="30">
         <v>4920</v>
       </c>
       <c r="BZ6" s="30">
         <v>4790</v>
       </c>
       <c r="CA6" s="30">
         <v>5625</v>
       </c>
-    </row>
-    <row r="7" spans="1:79" s="3" customFormat="1">
+      <c r="CB6" s="30">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="7" spans="1:80" s="3" customFormat="1">
       <c r="A7" s="60" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="30"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="33"/>
       <c r="I7" s="34"/>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="30"/>
       <c r="M7" s="35"/>
       <c r="N7" s="36"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
@@ -2542,52 +2552,55 @@
       </c>
       <c r="BT7" s="75">
         <v>1376</v>
       </c>
       <c r="BU7" s="75">
         <v>1325</v>
       </c>
       <c r="BV7" s="75">
         <v>1322</v>
       </c>
       <c r="BW7" s="30">
         <v>1304</v>
       </c>
       <c r="BX7" s="30">
         <v>1342</v>
       </c>
       <c r="BY7" s="30">
         <v>1404</v>
       </c>
       <c r="BZ7" s="30">
         <v>1392</v>
       </c>
       <c r="CA7" s="30">
         <v>1442</v>
       </c>
-    </row>
-    <row r="8" spans="1:79" s="4" customFormat="1">
+      <c r="CB7" s="30">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="8" spans="1:80" s="4" customFormat="1">
       <c r="A8" s="61" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="31">
         <v>24994</v>
       </c>
       <c r="C8" s="37">
         <v>25778</v>
       </c>
       <c r="D8" s="32">
         <v>29396</v>
       </c>
       <c r="E8" s="32">
         <v>30381</v>
       </c>
       <c r="F8" s="30">
         <v>33503</v>
       </c>
       <c r="G8" s="30">
         <v>28845</v>
       </c>
       <c r="H8" s="33">
         <v>28523</v>
       </c>
       <c r="I8" s="34">
@@ -2782,52 +2795,55 @@
       </c>
       <c r="BT8" s="75">
         <v>31897</v>
       </c>
       <c r="BU8" s="75">
         <v>32169</v>
       </c>
       <c r="BV8" s="75">
         <v>33248</v>
       </c>
       <c r="BW8" s="30">
         <v>33933</v>
       </c>
       <c r="BX8" s="30">
         <v>40168</v>
       </c>
       <c r="BY8" s="30">
         <v>42900</v>
       </c>
       <c r="BZ8" s="30">
         <v>43910</v>
       </c>
       <c r="CA8" s="30">
         <v>33076</v>
       </c>
-    </row>
-    <row r="9" spans="1:79" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="CB8" s="30">
+        <v>33016</v>
+      </c>
+    </row>
+    <row r="9" spans="1:80" s="4" customFormat="1" ht="14.4" customHeight="1">
       <c r="A9" s="61" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="31">
         <v>20574</v>
       </c>
       <c r="C9" s="30">
         <v>20533</v>
       </c>
       <c r="D9" s="32">
         <v>20616</v>
       </c>
       <c r="E9" s="32">
         <v>21838</v>
       </c>
       <c r="F9" s="30">
         <v>22984</v>
       </c>
       <c r="G9" s="30">
         <v>22553</v>
       </c>
       <c r="H9" s="33">
         <v>22551</v>
       </c>
       <c r="I9" s="34">
@@ -3022,52 +3038,55 @@
       </c>
       <c r="BT9" s="75">
         <v>36202</v>
       </c>
       <c r="BU9" s="75">
         <v>33219</v>
       </c>
       <c r="BV9" s="75">
         <v>33407</v>
       </c>
       <c r="BW9" s="30">
         <v>32952</v>
       </c>
       <c r="BX9" s="30">
         <v>32136</v>
       </c>
       <c r="BY9" s="30">
         <v>38652</v>
       </c>
       <c r="BZ9" s="30">
         <v>37648</v>
       </c>
       <c r="CA9" s="30">
         <v>35977</v>
       </c>
-    </row>
-    <row r="10" spans="1:79" s="4" customFormat="1">
+      <c r="CB9" s="30">
+        <v>35357</v>
+      </c>
+    </row>
+    <row r="10" spans="1:80" s="4" customFormat="1">
       <c r="A10" s="61" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="31">
         <v>31860</v>
       </c>
       <c r="C10" s="30">
         <v>31909</v>
       </c>
       <c r="D10" s="32">
         <v>32230</v>
       </c>
       <c r="E10" s="32">
         <v>34951</v>
       </c>
       <c r="F10" s="30">
         <v>40117</v>
       </c>
       <c r="G10" s="30">
         <v>39525</v>
       </c>
       <c r="H10" s="33">
         <v>39516</v>
       </c>
       <c r="I10" s="34">
@@ -3262,52 +3281,55 @@
       </c>
       <c r="BT10" s="75">
         <v>56777</v>
       </c>
       <c r="BU10" s="75">
         <v>52118</v>
       </c>
       <c r="BV10" s="75">
         <v>52930</v>
       </c>
       <c r="BW10" s="30">
         <v>52064</v>
       </c>
       <c r="BX10" s="30">
         <v>56990</v>
       </c>
       <c r="BY10" s="30">
         <v>64114</v>
       </c>
       <c r="BZ10" s="30">
         <v>64025</v>
       </c>
       <c r="CA10" s="30">
         <v>55245</v>
       </c>
-    </row>
-    <row r="11" spans="1:79" s="4" customFormat="1">
+      <c r="CB10" s="30">
+        <v>54507</v>
+      </c>
+    </row>
+    <row r="11" spans="1:80" s="4" customFormat="1">
       <c r="A11" s="61" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="31">
         <v>28246</v>
       </c>
       <c r="C11" s="30">
         <v>29016</v>
       </c>
       <c r="D11" s="32">
         <v>29437</v>
       </c>
       <c r="E11" s="32">
         <v>30919</v>
       </c>
       <c r="F11" s="30">
         <v>35697</v>
       </c>
       <c r="G11" s="30">
         <v>35309</v>
       </c>
       <c r="H11" s="33">
         <v>36469</v>
       </c>
       <c r="I11" s="34">
@@ -3502,52 +3524,55 @@
       </c>
       <c r="BT11" s="75">
         <v>31271</v>
       </c>
       <c r="BU11" s="75">
         <v>28816</v>
       </c>
       <c r="BV11" s="75">
         <v>28582</v>
       </c>
       <c r="BW11" s="30">
         <v>30775</v>
       </c>
       <c r="BX11" s="30">
         <v>33935</v>
       </c>
       <c r="BY11" s="30">
         <v>36629</v>
       </c>
       <c r="BZ11" s="30">
         <v>37272</v>
       </c>
       <c r="CA11" s="30">
         <v>30226</v>
       </c>
-    </row>
-    <row r="12" spans="1:79" s="4" customFormat="1">
+      <c r="CB11" s="30">
+        <v>29734</v>
+      </c>
+    </row>
+    <row r="12" spans="1:80" s="4" customFormat="1">
       <c r="A12" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="31">
         <v>6258</v>
       </c>
       <c r="C12" s="30">
         <v>6251</v>
       </c>
       <c r="D12" s="32">
         <v>6930</v>
       </c>
       <c r="E12" s="32">
         <v>6978</v>
       </c>
       <c r="F12" s="30">
         <v>7176</v>
       </c>
       <c r="G12" s="30">
         <v>11684</v>
       </c>
       <c r="H12" s="33">
         <v>11684</v>
       </c>
       <c r="I12" s="34">
@@ -3742,52 +3767,55 @@
       </c>
       <c r="BT12" s="75">
         <v>12453</v>
       </c>
       <c r="BU12" s="75">
         <v>11983</v>
       </c>
       <c r="BV12" s="75">
         <v>12090</v>
       </c>
       <c r="BW12" s="30">
         <v>12151</v>
       </c>
       <c r="BX12" s="30">
         <v>10963</v>
       </c>
       <c r="BY12" s="30">
         <v>12014</v>
       </c>
       <c r="BZ12" s="30">
         <v>13628</v>
       </c>
       <c r="CA12" s="30">
         <v>13002</v>
       </c>
-    </row>
-    <row r="13" spans="1:79" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="CB12" s="30">
+        <v>12994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:80" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="61" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31">
         <v>34933</v>
       </c>
       <c r="C13" s="30">
         <v>35349</v>
       </c>
       <c r="D13" s="32">
         <v>35799</v>
       </c>
       <c r="E13" s="32">
         <v>36267</v>
       </c>
       <c r="F13" s="30">
         <v>42879</v>
       </c>
       <c r="G13" s="30">
         <v>45215</v>
       </c>
       <c r="H13" s="33">
         <v>45629</v>
       </c>
       <c r="I13" s="34">
@@ -3982,52 +4010,55 @@
       </c>
       <c r="BT13" s="75">
         <v>42013</v>
       </c>
       <c r="BU13" s="75">
         <v>42130</v>
       </c>
       <c r="BV13" s="75">
         <v>41894</v>
       </c>
       <c r="BW13" s="30">
         <v>41754</v>
       </c>
       <c r="BX13" s="30">
         <v>40980</v>
       </c>
       <c r="BY13" s="30">
         <v>46543</v>
       </c>
       <c r="BZ13" s="30">
         <v>54542</v>
       </c>
       <c r="CA13" s="30">
         <v>45609</v>
       </c>
-    </row>
-    <row r="14" spans="1:79" s="4" customFormat="1">
+      <c r="CB13" s="30">
+        <v>44878</v>
+      </c>
+    </row>
+    <row r="14" spans="1:80" s="4" customFormat="1">
       <c r="A14" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="31">
         <v>7307</v>
       </c>
       <c r="C14" s="30">
         <v>7141</v>
       </c>
       <c r="D14" s="32">
         <v>7784</v>
       </c>
       <c r="E14" s="32">
         <v>8006</v>
       </c>
       <c r="F14" s="30">
         <v>7869</v>
       </c>
       <c r="G14" s="30">
         <v>9558</v>
       </c>
       <c r="H14" s="33">
         <v>9562</v>
       </c>
       <c r="I14" s="34">
@@ -4222,52 +4253,55 @@
       </c>
       <c r="BT14" s="75">
         <v>14520</v>
       </c>
       <c r="BU14" s="75">
         <v>14991</v>
       </c>
       <c r="BV14" s="75">
         <v>14799</v>
       </c>
       <c r="BW14" s="30">
         <v>14619</v>
       </c>
       <c r="BX14" s="30">
         <v>15031</v>
       </c>
       <c r="BY14" s="30">
         <v>16299</v>
       </c>
       <c r="BZ14" s="30">
         <v>17661</v>
       </c>
       <c r="CA14" s="30">
         <v>15631</v>
       </c>
-    </row>
-    <row r="15" spans="1:79" s="4" customFormat="1">
+      <c r="CB14" s="30">
+        <v>15574</v>
+      </c>
+    </row>
+    <row r="15" spans="1:80" s="4" customFormat="1">
       <c r="A15" s="61" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31">
         <v>14773</v>
       </c>
       <c r="C15" s="30">
         <v>15063</v>
       </c>
       <c r="D15" s="32">
         <v>15756</v>
       </c>
       <c r="E15" s="32">
         <v>17427</v>
       </c>
       <c r="F15" s="30">
         <v>19200</v>
       </c>
       <c r="G15" s="30">
         <v>17278</v>
       </c>
       <c r="H15" s="33">
         <v>17101</v>
       </c>
       <c r="I15" s="34">
@@ -4462,52 +4496,55 @@
       </c>
       <c r="BT15" s="75">
         <v>19927</v>
       </c>
       <c r="BU15" s="75">
         <v>17028</v>
       </c>
       <c r="BV15" s="75">
         <v>16846</v>
       </c>
       <c r="BW15" s="30">
         <v>16620</v>
       </c>
       <c r="BX15" s="30">
         <v>18585</v>
       </c>
       <c r="BY15" s="30">
         <v>22771</v>
       </c>
       <c r="BZ15" s="30">
         <v>22723</v>
       </c>
       <c r="CA15" s="30">
         <v>18537</v>
       </c>
-    </row>
-    <row r="16" spans="1:79" s="4" customFormat="1" ht="14.4" thickBot="1">
+      <c r="CB15" s="30">
+        <v>18495</v>
+      </c>
+    </row>
+    <row r="16" spans="1:80" s="4" customFormat="1" ht="14.4" thickBot="1">
       <c r="A16" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="45">
         <v>5870</v>
       </c>
       <c r="C16" s="46">
         <v>6075</v>
       </c>
       <c r="D16" s="47">
         <v>6776</v>
       </c>
       <c r="E16" s="47">
         <v>7138</v>
       </c>
       <c r="F16" s="46">
         <v>7239</v>
       </c>
       <c r="G16" s="46">
         <v>7417</v>
       </c>
       <c r="H16" s="48">
         <v>7515</v>
       </c>
       <c r="I16" s="49">
@@ -4701,50 +4738,53 @@
         <v>9405</v>
       </c>
       <c r="BT16" s="56">
         <v>11366</v>
       </c>
       <c r="BU16" s="56">
         <v>11361</v>
       </c>
       <c r="BV16" s="56">
         <v>11283</v>
       </c>
       <c r="BW16" s="46">
         <v>11191</v>
       </c>
       <c r="BX16" s="46">
         <v>12945</v>
       </c>
       <c r="BY16" s="46">
         <v>12945</v>
       </c>
       <c r="BZ16" s="46">
         <v>12766</v>
       </c>
       <c r="CA16" s="46">
         <v>14069</v>
+      </c>
+      <c r="CB16" s="46">
+        <v>14095</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
@@ -5425,69 +5465,69 @@
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AL1:BV1"/>
     <mergeCell ref="BE2:BH2"/>
     <mergeCell ref="BQ2:BT2"/>
     <mergeCell ref="BJ3:BL3"/>
     <mergeCell ref="BN3:BO3"/>
     <mergeCell ref="AX3:AZ3"/>
     <mergeCell ref="BB3:BC3"/>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AL3:AN3"/>
-    <mergeCell ref="BV3:CA3"/>
-[...7 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BV3:CB3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>