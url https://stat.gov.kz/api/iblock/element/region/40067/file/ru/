--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCFC7B34-4273-449C-AC57-F5C42EBDA5D8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="11805" windowHeight="15375"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -151,51 +157,51 @@
   <si>
     <t>Косшы г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">Всего по области </t>
   </si>
   <si>
     <t>Яйца куриные, штук</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -965,266 +971,266 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
-    <cellStyle name="60% — акцент1 2" xfId="2"/>
-[...7 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="10"/>
+    <cellStyle name="60% — акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="60% — акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="60% — акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="60% — акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="60% — акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="60% — акцент6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Название 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="184"/>
-[...204 lines deleted...]
-    <cellStyle name="Примечание 2" xfId="179"/>
+    <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 12" xfId="14" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 2 13" xfId="15" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 2 14" xfId="16" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 2 15" xfId="17" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2 16" xfId="18" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 2 17" xfId="19" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 2 18" xfId="22" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 2 19" xfId="23" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="29" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="30" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="31" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="32" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="34" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="35" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="38" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="39" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="40" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="51" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="53" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="54" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="57" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="58" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="59" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="62" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="63" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="65" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="67" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="68" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="69" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="70" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="73" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="75" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="76" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="77" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="78" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="79" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="82" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="83" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="84" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="85" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="86" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="88" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="89" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="90" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="91" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="92" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="95" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="96" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="98" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="99" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="101" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="102" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="103" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="104" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="105" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="107" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="108" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="109" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="110" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="112" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="113" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="114" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="115" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="116" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Обычный 2 20" xfId="117" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="118" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="119" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="121" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="122" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="123" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Обычный 2 21" xfId="124" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="125" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="126" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Обычный 2 22" xfId="127" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Обычный 2 23" xfId="128" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Обычный 2 24" xfId="129" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="130" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="132" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="133" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="134" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="136" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Обычный 2 7" xfId="137" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="138" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Обычный 2 9" xfId="139" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Обычный 20" xfId="193" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Обычный 21" xfId="194" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Обычный 22" xfId="195" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Обычный 23" xfId="196" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Обычный 24" xfId="197" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Обычный 25" xfId="198" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Обычный 27" xfId="199" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Обычный 28" xfId="200" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Обычный 29" xfId="201" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Обычный 3" xfId="140" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Обычный 3 10" xfId="141" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Обычный 3 11" xfId="142" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Обычный 3 12" xfId="143" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Обычный 3 13" xfId="144" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="145" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="146" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Обычный 3 14" xfId="147" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="148" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="149" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Обычный 3 15" xfId="150" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="151" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="152" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Обычный 3 4" xfId="153" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Обычный 3 5" xfId="154" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Обычный 3 6" xfId="155" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 3 7" xfId="156" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 3 8" xfId="157" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 3 9" xfId="158" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 30" xfId="202" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 31" xfId="203" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 32" xfId="204" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 33" xfId="205" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 34" xfId="206" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 35" xfId="207" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 36" xfId="208" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 37" xfId="209" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 38" xfId="210" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 39" xfId="211" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 4" xfId="180" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 4 10" xfId="159" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="160" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 4 3" xfId="161" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 4 4" xfId="162" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 4 5" xfId="163" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 4 6" xfId="164" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 4 7" xfId="165" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 4 8" xfId="166" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 4 9" xfId="167" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="168" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 40" xfId="212" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 41" xfId="213" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 42" xfId="214" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 48" xfId="215" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 5 3" xfId="171" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 5 4" xfId="172" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 5 5" xfId="173" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 56" xfId="174" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 6" xfId="181" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="175" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 6 3" xfId="176" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 7" xfId="182" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 9" xfId="183" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Примечание 2" xfId="179" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1242,116 +1248,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1487,84 +1529,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="2" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.5703125" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="11" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="68" width="9.140625" style="2"/>
     <col min="69" max="70" width="10.7109375" style="2" customWidth="1"/>
     <col min="71" max="76" width="9.140625" style="2"/>
     <col min="77" max="78" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="10.28515625" style="2" customWidth="1"/>
     <col min="80" max="83" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="9.140625" style="2"/>
-    <col min="87" max="88" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
-    <col min="89" max="16384" width="9.140625" style="2"/>
+    <col min="87" max="89" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="90" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="B1" s="64" t="s">
         <v>39</v>
       </c>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
@@ -2248,51 +2290,53 @@
       </c>
       <c r="CC4" s="21">
         <v>458012.7</v>
       </c>
       <c r="CD4" s="21">
         <v>515682.4</v>
       </c>
       <c r="CE4" s="21">
         <v>573643.5</v>
       </c>
       <c r="CF4" s="21">
         <v>628109.9</v>
       </c>
       <c r="CG4" s="21">
         <v>686778.6</v>
       </c>
       <c r="CH4" s="21">
         <v>52752</v>
       </c>
       <c r="CI4" s="21">
         <v>105472</v>
       </c>
       <c r="CJ4" s="21">
         <v>168205.6</v>
       </c>
-      <c r="CK4" s="53"/>
+      <c r="CK4" s="21">
+        <v>228263.9</v>
+      </c>
       <c r="CL4" s="53"/>
       <c r="CM4" s="53"/>
       <c r="CN4" s="53"/>
       <c r="CO4" s="53"/>
       <c r="CP4" s="53"/>
       <c r="CQ4" s="53"/>
       <c r="CR4" s="53"/>
       <c r="CS4" s="53"/>
     </row>
     <row r="5" spans="1:97" s="52" customFormat="1">
       <c r="A5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="39">
         <v>17.7</v>
       </c>
       <c r="C5" s="39">
         <v>39.799999999999997</v>
       </c>
       <c r="D5" s="40">
         <v>103.8</v>
       </c>
       <c r="E5" s="40">
         <v>243.6</v>
       </c>
@@ -2523,51 +2567,53 @@
       </c>
       <c r="CC5" s="45">
         <v>548.5</v>
       </c>
       <c r="CD5" s="45">
         <v>593.6</v>
       </c>
       <c r="CE5" s="45">
         <v>631.20000000000005</v>
       </c>
       <c r="CF5" s="45">
         <v>644.1</v>
       </c>
       <c r="CG5" s="51">
         <v>681.7</v>
       </c>
       <c r="CH5" s="45">
         <v>20.9</v>
       </c>
       <c r="CI5" s="20">
         <v>42.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>84.9</v>
       </c>
-      <c r="CK5" s="54"/>
+      <c r="CK5" s="20">
+        <v>166.9</v>
+      </c>
       <c r="CL5" s="54"/>
       <c r="CM5" s="54"/>
       <c r="CN5" s="54"/>
       <c r="CO5" s="54"/>
       <c r="CP5" s="54"/>
       <c r="CQ5" s="54"/>
       <c r="CR5" s="54"/>
       <c r="CS5" s="54"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>40</v>
       </c>
@@ -2798,51 +2844,53 @@
       </c>
       <c r="CC6" s="20">
         <v>7.5</v>
       </c>
       <c r="CD6" s="20">
         <v>8.5</v>
       </c>
       <c r="CE6" s="20">
         <v>8.9</v>
       </c>
       <c r="CF6" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="CG6" s="37">
         <v>9.4</v>
       </c>
       <c r="CH6" s="20">
         <v>0.5</v>
       </c>
       <c r="CI6" s="20">
         <v>1</v>
       </c>
       <c r="CJ6" s="20">
         <v>1.6</v>
       </c>
-      <c r="CK6" s="53"/>
+      <c r="CK6" s="20">
+        <v>2.4</v>
+      </c>
       <c r="CL6" s="53"/>
       <c r="CM6" s="53"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="7">
         <v>138</v>
       </c>
       <c r="C7" s="7">
         <v>279</v>
       </c>
       <c r="D7" s="8">
         <v>423</v>
       </c>
       <c r="E7" s="8">
         <v>564</v>
       </c>
@@ -3073,51 +3121,53 @@
       </c>
       <c r="CC7" s="20">
         <v>657.7</v>
       </c>
       <c r="CD7" s="20">
         <v>731.7</v>
       </c>
       <c r="CE7" s="20">
         <v>783.7</v>
       </c>
       <c r="CF7" s="20">
         <v>847.7</v>
       </c>
       <c r="CG7" s="37">
         <v>899.7</v>
       </c>
       <c r="CH7" s="20">
         <v>60</v>
       </c>
       <c r="CI7" s="20">
         <v>128</v>
       </c>
       <c r="CJ7" s="20">
         <v>194</v>
       </c>
-      <c r="CK7" s="53"/>
+      <c r="CK7" s="20">
+        <v>256.39999999999998</v>
+      </c>
       <c r="CL7" s="53"/>
       <c r="CM7" s="53"/>
       <c r="CN7" s="53"/>
       <c r="CO7" s="53"/>
       <c r="CP7" s="53"/>
       <c r="CQ7" s="53"/>
       <c r="CR7" s="53"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="7">
         <v>5228.3999999999996</v>
       </c>
       <c r="C8" s="7">
         <v>9878.7000000000007</v>
       </c>
       <c r="D8" s="8">
         <v>15010.2</v>
       </c>
       <c r="E8" s="8">
         <v>20370.7</v>
       </c>
@@ -3348,51 +3398,53 @@
       </c>
       <c r="CC8" s="20">
         <v>38757.1</v>
       </c>
       <c r="CD8" s="20">
         <v>43801.1</v>
       </c>
       <c r="CE8" s="20">
         <v>50012.800000000003</v>
       </c>
       <c r="CF8" s="20">
         <v>55841.9</v>
       </c>
       <c r="CG8" s="37">
         <v>64019.7</v>
       </c>
       <c r="CH8" s="20">
         <v>3989.9</v>
       </c>
       <c r="CI8" s="20">
         <v>9310.1</v>
       </c>
       <c r="CJ8" s="20">
         <v>17363.3</v>
       </c>
-      <c r="CK8" s="53"/>
+      <c r="CK8" s="20">
+        <v>22725.3</v>
+      </c>
       <c r="CL8" s="53"/>
       <c r="CM8" s="53"/>
       <c r="CN8" s="53"/>
       <c r="CO8" s="53"/>
       <c r="CP8" s="53"/>
       <c r="CQ8" s="53"/>
       <c r="CR8" s="53"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>30303.8</v>
       </c>
       <c r="C9" s="7">
         <v>57099.5</v>
       </c>
       <c r="D9" s="8">
         <v>86357.6</v>
       </c>
       <c r="E9" s="8">
         <v>112676.2</v>
       </c>
@@ -3623,51 +3675,53 @@
       </c>
       <c r="CC9" s="20">
         <v>195513.60000000001</v>
       </c>
       <c r="CD9" s="20">
         <v>220440.8</v>
       </c>
       <c r="CE9" s="20">
         <v>244559</v>
       </c>
       <c r="CF9" s="20">
         <v>267963.59999999998</v>
       </c>
       <c r="CG9" s="37">
         <v>292153.5</v>
       </c>
       <c r="CH9" s="20">
         <v>22710.2</v>
       </c>
       <c r="CI9" s="20">
         <v>45806.2</v>
       </c>
       <c r="CJ9" s="20">
         <v>71873.600000000006</v>
       </c>
-      <c r="CK9" s="53"/>
+      <c r="CK9" s="20">
+        <v>97289.8</v>
+      </c>
       <c r="CL9" s="53"/>
       <c r="CM9" s="53"/>
       <c r="CN9" s="53"/>
       <c r="CO9" s="53"/>
       <c r="CP9" s="53"/>
       <c r="CQ9" s="53"/>
       <c r="CR9" s="53"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>141</v>
       </c>
       <c r="C10" s="7">
         <v>313</v>
       </c>
       <c r="D10" s="8">
         <v>769</v>
       </c>
       <c r="E10" s="8">
         <v>1306</v>
       </c>
@@ -3898,51 +3952,53 @@
       </c>
       <c r="CC10" s="20">
         <v>3503</v>
       </c>
       <c r="CD10" s="20">
         <v>3925.7</v>
       </c>
       <c r="CE10" s="20">
         <v>4547.7</v>
       </c>
       <c r="CF10" s="20">
         <v>4691.3</v>
       </c>
       <c r="CG10" s="37">
         <v>4788.3999999999996</v>
       </c>
       <c r="CH10" s="20">
         <v>85.9</v>
       </c>
       <c r="CI10" s="20">
         <v>194.1</v>
       </c>
       <c r="CJ10" s="20">
         <v>450</v>
       </c>
-      <c r="CK10" s="53"/>
+      <c r="CK10" s="20">
+        <v>831.4</v>
+      </c>
       <c r="CL10" s="53"/>
       <c r="CM10" s="53"/>
       <c r="CN10" s="53"/>
       <c r="CO10" s="53"/>
       <c r="CP10" s="53"/>
       <c r="CQ10" s="53"/>
       <c r="CR10" s="53"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>268</v>
       </c>
       <c r="C11" s="7">
         <v>566</v>
       </c>
       <c r="D11" s="8">
         <v>1140</v>
       </c>
       <c r="E11" s="8">
         <v>1885</v>
       </c>
@@ -4173,51 +4229,53 @@
       </c>
       <c r="CC11" s="20">
         <v>5868</v>
       </c>
       <c r="CD11" s="20">
         <v>6440</v>
       </c>
       <c r="CE11" s="20">
         <v>6890</v>
       </c>
       <c r="CF11" s="20">
         <v>7151</v>
       </c>
       <c r="CG11" s="37">
         <v>7355</v>
       </c>
       <c r="CH11" s="20">
         <v>232</v>
       </c>
       <c r="CI11" s="20">
         <v>494</v>
       </c>
       <c r="CJ11" s="20">
         <v>1081</v>
       </c>
-      <c r="CK11" s="53"/>
+      <c r="CK11" s="20">
+        <v>1768</v>
+      </c>
       <c r="CL11" s="53"/>
       <c r="CM11" s="53"/>
       <c r="CN11" s="53"/>
       <c r="CO11" s="53"/>
       <c r="CP11" s="53"/>
       <c r="CQ11" s="53"/>
       <c r="CR11" s="53"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7">
         <v>117</v>
       </c>
       <c r="C12" s="7">
         <v>458</v>
       </c>
       <c r="D12" s="8">
         <v>838</v>
       </c>
       <c r="E12" s="8">
         <v>1430.2</v>
       </c>
@@ -4448,51 +4506,53 @@
       </c>
       <c r="CC12" s="20">
         <v>4132.3</v>
       </c>
       <c r="CD12" s="20">
         <v>4532.7</v>
       </c>
       <c r="CE12" s="20">
         <v>4679.7</v>
       </c>
       <c r="CF12" s="20">
         <v>4727.6000000000004</v>
       </c>
       <c r="CG12" s="37">
         <v>4764.8</v>
       </c>
       <c r="CH12" s="20">
         <v>123.3</v>
       </c>
       <c r="CI12" s="20">
         <v>411.1</v>
       </c>
       <c r="CJ12" s="20">
         <v>781.1</v>
       </c>
-      <c r="CK12" s="53"/>
+      <c r="CK12" s="20">
+        <v>1330.6</v>
+      </c>
       <c r="CL12" s="53"/>
       <c r="CM12" s="53"/>
       <c r="CN12" s="53"/>
       <c r="CO12" s="53"/>
       <c r="CP12" s="53"/>
       <c r="CQ12" s="53"/>
       <c r="CR12" s="53"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="7">
         <v>26.1</v>
       </c>
       <c r="C13" s="7">
         <v>52.8</v>
       </c>
       <c r="D13" s="8">
         <v>74.400000000000006</v>
       </c>
       <c r="E13" s="8">
         <v>145.4</v>
       </c>
@@ -4723,51 +4783,53 @@
       </c>
       <c r="CC13" s="20">
         <v>395.3</v>
       </c>
       <c r="CD13" s="20">
         <v>437.5</v>
       </c>
       <c r="CE13" s="20">
         <v>479.7</v>
       </c>
       <c r="CF13" s="20">
         <v>494.5</v>
       </c>
       <c r="CG13" s="37">
         <v>515.6</v>
       </c>
       <c r="CH13" s="20">
         <v>23.7</v>
       </c>
       <c r="CI13" s="20">
         <v>37.9</v>
       </c>
       <c r="CJ13" s="20">
         <v>54.9</v>
       </c>
-      <c r="CK13" s="53"/>
+      <c r="CK13" s="20">
+        <v>100.8</v>
+      </c>
       <c r="CL13" s="53"/>
       <c r="CM13" s="53"/>
       <c r="CN13" s="53"/>
       <c r="CO13" s="53"/>
       <c r="CP13" s="53"/>
       <c r="CQ13" s="53"/>
       <c r="CR13" s="53"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>26462</v>
       </c>
       <c r="C14" s="7">
         <v>50241</v>
       </c>
       <c r="D14" s="8">
         <v>76656</v>
       </c>
       <c r="E14" s="8">
         <v>102927</v>
       </c>
@@ -4998,51 +5060,53 @@
       </c>
       <c r="CC14" s="20">
         <v>178511.1</v>
       </c>
       <c r="CD14" s="20">
         <v>200897.1</v>
       </c>
       <c r="CE14" s="20">
         <v>224370.1</v>
       </c>
       <c r="CF14" s="20">
         <v>247149.4</v>
       </c>
       <c r="CG14" s="37">
         <v>270730.2</v>
       </c>
       <c r="CH14" s="20">
         <v>24422.1</v>
       </c>
       <c r="CI14" s="20">
         <v>46654.7</v>
       </c>
       <c r="CJ14" s="20">
         <v>71900.5</v>
       </c>
-      <c r="CK14" s="53"/>
+      <c r="CK14" s="20">
+        <v>96072.7</v>
+      </c>
       <c r="CL14" s="53"/>
       <c r="CM14" s="53"/>
       <c r="CN14" s="53"/>
       <c r="CO14" s="53"/>
       <c r="CP14" s="53"/>
       <c r="CQ14" s="53"/>
       <c r="CR14" s="53"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:97">
       <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="7">
         <v>145.80000000000001</v>
       </c>
       <c r="C15" s="7">
         <v>500</v>
       </c>
       <c r="D15" s="8">
         <v>787.3</v>
       </c>
       <c r="E15" s="8">
         <v>1322.4</v>
       </c>
@@ -5273,51 +5337,53 @@
       </c>
       <c r="CC15" s="20">
         <v>2924</v>
       </c>
       <c r="CD15" s="20">
         <v>3417</v>
       </c>
       <c r="CE15" s="20">
         <v>3702.3</v>
       </c>
       <c r="CF15" s="20">
         <v>3908.5</v>
       </c>
       <c r="CG15" s="37">
         <v>3984.8</v>
       </c>
       <c r="CH15" s="20">
         <v>102.7</v>
       </c>
       <c r="CI15" s="20">
         <v>333.7</v>
       </c>
       <c r="CJ15" s="20">
         <v>526</v>
       </c>
-      <c r="CK15" s="53"/>
+      <c r="CK15" s="20">
+        <v>903.2</v>
+      </c>
       <c r="CL15" s="53"/>
       <c r="CM15" s="53"/>
       <c r="CN15" s="53"/>
       <c r="CO15" s="53"/>
       <c r="CP15" s="53"/>
       <c r="CQ15" s="53"/>
       <c r="CR15" s="53"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:97">
       <c r="A16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="7">
         <v>39</v>
       </c>
       <c r="C16" s="7">
         <v>142.1</v>
       </c>
       <c r="D16" s="8">
         <v>592.20000000000005</v>
       </c>
       <c r="E16" s="8">
         <v>1207.3</v>
       </c>
@@ -5548,51 +5614,53 @@
       </c>
       <c r="CC16" s="20">
         <v>3325.6</v>
       </c>
       <c r="CD16" s="20">
         <v>3626.5</v>
       </c>
       <c r="CE16" s="20">
         <v>3713.5</v>
       </c>
       <c r="CF16" s="20">
         <v>3779.5</v>
       </c>
       <c r="CG16" s="37">
         <v>3823.5</v>
       </c>
       <c r="CH16" s="20">
         <v>32.700000000000003</v>
       </c>
       <c r="CI16" s="20">
         <v>119.1</v>
       </c>
       <c r="CJ16" s="20">
         <v>531.1</v>
       </c>
-      <c r="CK16" s="53"/>
+      <c r="CK16" s="20">
+        <v>1101.0999999999999</v>
+      </c>
       <c r="CL16" s="53"/>
       <c r="CM16" s="53"/>
       <c r="CN16" s="53"/>
       <c r="CO16" s="53"/>
       <c r="CP16" s="53"/>
       <c r="CQ16" s="53"/>
       <c r="CR16" s="53"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97">
       <c r="A17" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="7">
         <v>245.1</v>
       </c>
       <c r="C17" s="7">
         <v>555.20000000000005</v>
       </c>
       <c r="D17" s="8">
         <v>950.6</v>
       </c>
       <c r="E17" s="8">
         <v>1433.6</v>
       </c>
@@ -5823,51 +5891,53 @@
       </c>
       <c r="CC17" s="20">
         <v>2743.2</v>
       </c>
       <c r="CD17" s="20">
         <v>2900.5</v>
       </c>
       <c r="CE17" s="20">
         <v>3057.1</v>
       </c>
       <c r="CF17" s="20">
         <v>3156.6</v>
       </c>
       <c r="CG17" s="37">
         <v>3255.3</v>
       </c>
       <c r="CH17" s="20">
         <v>200</v>
       </c>
       <c r="CI17" s="20">
         <v>373.1</v>
       </c>
       <c r="CJ17" s="20">
         <v>678.1</v>
       </c>
-      <c r="CK17" s="53"/>
+      <c r="CK17" s="20">
+        <v>1013</v>
+      </c>
       <c r="CL17" s="53"/>
       <c r="CM17" s="53"/>
       <c r="CN17" s="53"/>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="53"/>
       <c r="CR17" s="53"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97">
       <c r="A18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="7">
         <v>100</v>
       </c>
       <c r="C18" s="7">
         <v>211</v>
       </c>
       <c r="D18" s="8">
         <v>463.2</v>
       </c>
       <c r="E18" s="8">
         <v>720.2</v>
       </c>
@@ -6098,51 +6168,53 @@
       </c>
       <c r="CC18" s="20">
         <v>1500.5</v>
       </c>
       <c r="CD18" s="20">
         <v>1604</v>
       </c>
       <c r="CE18" s="20">
         <v>1688.2</v>
       </c>
       <c r="CF18" s="20">
         <v>1810.2</v>
       </c>
       <c r="CG18" s="37">
         <v>1818.7</v>
       </c>
       <c r="CH18" s="20">
         <v>95</v>
       </c>
       <c r="CI18" s="20">
         <v>158.69999999999999</v>
       </c>
       <c r="CJ18" s="20">
         <v>315.3</v>
       </c>
-      <c r="CK18" s="53"/>
+      <c r="CK18" s="20">
+        <v>465</v>
+      </c>
       <c r="CL18" s="53"/>
       <c r="CM18" s="53"/>
       <c r="CN18" s="53"/>
       <c r="CO18" s="53"/>
       <c r="CP18" s="53"/>
       <c r="CQ18" s="53"/>
       <c r="CR18" s="53"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97">
       <c r="A19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="7">
         <v>159</v>
       </c>
       <c r="C19" s="7">
         <v>329</v>
       </c>
       <c r="D19" s="8">
         <v>521</v>
       </c>
       <c r="E19" s="8">
         <v>1496</v>
       </c>
@@ -6373,51 +6445,53 @@
       </c>
       <c r="CC19" s="20">
         <v>7285</v>
       </c>
       <c r="CD19" s="20">
         <v>8265</v>
       </c>
       <c r="CE19" s="20">
         <v>8815</v>
       </c>
       <c r="CF19" s="20">
         <v>9141</v>
       </c>
       <c r="CG19" s="37">
         <v>9476</v>
       </c>
       <c r="CH19" s="20">
         <v>122</v>
       </c>
       <c r="CI19" s="20">
         <v>245.3</v>
       </c>
       <c r="CJ19" s="20">
         <v>396.3</v>
       </c>
-      <c r="CK19" s="53"/>
+      <c r="CK19" s="20">
+        <v>1190.3</v>
+      </c>
       <c r="CL19" s="53"/>
       <c r="CM19" s="53"/>
       <c r="CN19" s="53"/>
       <c r="CO19" s="53"/>
       <c r="CP19" s="53"/>
       <c r="CQ19" s="53"/>
       <c r="CR19" s="53"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97">
       <c r="A20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="7">
         <v>6.9</v>
       </c>
       <c r="C20" s="7">
         <v>40.200000000000003</v>
       </c>
       <c r="D20" s="8">
         <v>110.7</v>
       </c>
       <c r="E20" s="8">
         <v>275.7</v>
       </c>
@@ -6648,51 +6722,53 @@
       </c>
       <c r="CC20" s="20">
         <v>654</v>
       </c>
       <c r="CD20" s="20">
         <v>732.6</v>
       </c>
       <c r="CE20" s="20">
         <v>775.5</v>
       </c>
       <c r="CF20" s="20">
         <v>789.8</v>
       </c>
       <c r="CG20" s="37">
         <v>792.4</v>
       </c>
       <c r="CH20" s="20">
         <v>19.600000000000001</v>
       </c>
       <c r="CI20" s="20">
         <v>39.200000000000003</v>
       </c>
       <c r="CJ20" s="20">
         <v>84.8</v>
       </c>
-      <c r="CK20" s="53"/>
+      <c r="CK20" s="20">
+        <v>211.5</v>
+      </c>
       <c r="CL20" s="53"/>
       <c r="CM20" s="53"/>
       <c r="CN20" s="53"/>
       <c r="CO20" s="53"/>
       <c r="CP20" s="53"/>
       <c r="CQ20" s="53"/>
       <c r="CR20" s="53"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="52" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="39">
         <v>104</v>
       </c>
       <c r="C21" s="39">
         <v>252</v>
       </c>
       <c r="D21" s="40">
         <v>718.5</v>
       </c>
       <c r="E21" s="40">
         <v>894.5</v>
       </c>
@@ -6923,51 +6999,53 @@
       </c>
       <c r="CC21" s="45">
         <v>3299.8</v>
       </c>
       <c r="CD21" s="45">
         <v>3361</v>
       </c>
       <c r="CE21" s="45">
         <v>3458</v>
       </c>
       <c r="CF21" s="45">
         <v>3637</v>
       </c>
       <c r="CG21" s="51">
         <v>3800.2</v>
       </c>
       <c r="CH21" s="45">
         <v>104</v>
       </c>
       <c r="CI21" s="20">
         <v>250</v>
       </c>
       <c r="CJ21" s="20">
         <v>709.8</v>
       </c>
-      <c r="CK21" s="54"/>
+      <c r="CK21" s="20">
+        <v>854.8</v>
+      </c>
       <c r="CL21" s="54"/>
       <c r="CM21" s="54"/>
       <c r="CN21" s="54"/>
       <c r="CO21" s="54"/>
       <c r="CP21" s="54"/>
       <c r="CQ21" s="54"/>
       <c r="CR21" s="54"/>
       <c r="CS21" s="54"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7">
         <v>5560.7</v>
       </c>
       <c r="C22" s="7">
         <v>10111.299999999999</v>
       </c>
       <c r="D22" s="8">
         <v>14694</v>
       </c>
       <c r="E22" s="8">
         <v>19370.8</v>
       </c>
@@ -7198,51 +7276,53 @@
       </c>
       <c r="CC22" s="20">
         <v>1615.5</v>
       </c>
       <c r="CD22" s="20">
         <v>1842.5</v>
       </c>
       <c r="CE22" s="20">
         <v>2007.5</v>
       </c>
       <c r="CF22" s="20">
         <v>2090</v>
       </c>
       <c r="CG22" s="37">
         <v>2296.1999999999998</v>
       </c>
       <c r="CH22" s="20">
         <v>98</v>
       </c>
       <c r="CI22" s="20">
         <v>176.3</v>
       </c>
       <c r="CJ22" s="20">
         <v>259.3</v>
       </c>
-      <c r="CK22" s="53"/>
+      <c r="CK22" s="20">
+        <v>560.70000000000005</v>
+      </c>
       <c r="CL22" s="53"/>
       <c r="CM22" s="53"/>
       <c r="CN22" s="53"/>
       <c r="CO22" s="53"/>
       <c r="CP22" s="53"/>
       <c r="CQ22" s="53"/>
       <c r="CR22" s="53"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="7">
         <v>63.5</v>
       </c>
       <c r="C23" s="7">
         <v>126</v>
       </c>
       <c r="D23" s="8">
         <v>241</v>
       </c>
       <c r="E23" s="8">
         <v>402.5</v>
       </c>
@@ -7473,51 +7553,53 @@
       </c>
       <c r="CC23" s="20">
         <v>1759</v>
       </c>
       <c r="CD23" s="20">
         <v>2013.4</v>
       </c>
       <c r="CE23" s="20">
         <v>2253.6</v>
       </c>
       <c r="CF23" s="20">
         <v>2452</v>
       </c>
       <c r="CG23" s="37">
         <v>2661</v>
       </c>
       <c r="CH23" s="20">
         <v>61.6</v>
       </c>
       <c r="CI23" s="20">
         <v>123.2</v>
       </c>
       <c r="CJ23" s="20">
         <v>233.2</v>
       </c>
-      <c r="CK23" s="53"/>
+      <c r="CK23" s="20">
+        <v>382.2</v>
+      </c>
       <c r="CL23" s="53"/>
       <c r="CM23" s="53"/>
       <c r="CN23" s="53"/>
       <c r="CO23" s="53"/>
       <c r="CP23" s="53"/>
       <c r="CQ23" s="53"/>
       <c r="CR23" s="53"/>
       <c r="CS23" s="53"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="7">
         <v>3700.4</v>
       </c>
       <c r="C24" s="7">
         <v>7272.9</v>
       </c>
       <c r="D24" s="8">
         <v>10753.2</v>
       </c>
       <c r="E24" s="8">
         <v>14807.2</v>
       </c>
@@ -7748,51 +7830,53 @@
       </c>
       <c r="CC24" s="20">
         <v>5012</v>
       </c>
       <c r="CD24" s="20">
         <v>6111.2</v>
       </c>
       <c r="CE24" s="20">
         <v>7210</v>
       </c>
       <c r="CF24" s="20">
         <v>7825</v>
       </c>
       <c r="CG24" s="37">
         <v>8952.5</v>
       </c>
       <c r="CH24" s="20">
         <v>247.9</v>
       </c>
       <c r="CI24" s="20">
         <v>573.4</v>
       </c>
       <c r="CJ24" s="20">
         <v>686.8</v>
       </c>
-      <c r="CK24" s="53"/>
+      <c r="CK24" s="20">
+        <v>1037.8</v>
+      </c>
       <c r="CL24" s="53"/>
       <c r="CM24" s="53"/>
       <c r="CN24" s="53"/>
       <c r="CO24" s="53"/>
       <c r="CP24" s="53"/>
       <c r="CQ24" s="53"/>
       <c r="CR24" s="53"/>
       <c r="CS24" s="53"/>
     </row>
     <row r="25" spans="1:97">
       <c r="C25" s="12"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="12"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="12"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="12"/>
     </row>
     <row r="29" spans="1:97">
       <c r="C29" s="12"/>
     </row>
     <row r="30" spans="1:97">