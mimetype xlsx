--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCFC7B34-4273-449C-AC57-F5C42EBDA5D8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{937A5E5F-A7C9-4BF1-83B2-5D9AA7629FE3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -1534,79 +1534,79 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
+      <selection pane="topRight" activeCell="CP6" sqref="CP6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="2" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.5703125" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="11" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="68" width="9.140625" style="2"/>
     <col min="69" max="70" width="10.7109375" style="2" customWidth="1"/>
     <col min="71" max="76" width="9.140625" style="2"/>
     <col min="77" max="78" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="10.28515625" style="2" customWidth="1"/>
     <col min="80" max="83" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="9.140625" style="2"/>
-    <col min="87" max="89" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
-    <col min="90" max="16384" width="9.140625" style="2"/>
+    <col min="87" max="90" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="91" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="B1" s="64" t="s">
         <v>39</v>
       </c>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
@@ -2293,51 +2293,53 @@
       </c>
       <c r="CD4" s="21">
         <v>515682.4</v>
       </c>
       <c r="CE4" s="21">
         <v>573643.5</v>
       </c>
       <c r="CF4" s="21">
         <v>628109.9</v>
       </c>
       <c r="CG4" s="21">
         <v>686778.6</v>
       </c>
       <c r="CH4" s="21">
         <v>52752</v>
       </c>
       <c r="CI4" s="21">
         <v>105472</v>
       </c>
       <c r="CJ4" s="21">
         <v>168205.6</v>
       </c>
       <c r="CK4" s="21">
         <v>228263.9</v>
       </c>
-      <c r="CL4" s="53"/>
+      <c r="CL4" s="21">
+        <v>294452.8</v>
+      </c>
       <c r="CM4" s="53"/>
       <c r="CN4" s="53"/>
       <c r="CO4" s="53"/>
       <c r="CP4" s="53"/>
       <c r="CQ4" s="53"/>
       <c r="CR4" s="53"/>
       <c r="CS4" s="53"/>
     </row>
     <row r="5" spans="1:97" s="52" customFormat="1">
       <c r="A5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="39">
         <v>17.7</v>
       </c>
       <c r="C5" s="39">
         <v>39.799999999999997</v>
       </c>
       <c r="D5" s="40">
         <v>103.8</v>
       </c>
       <c r="E5" s="40">
         <v>243.6</v>
       </c>
       <c r="F5" s="40">
@@ -2570,51 +2572,53 @@
       </c>
       <c r="CD5" s="45">
         <v>593.6</v>
       </c>
       <c r="CE5" s="45">
         <v>631.20000000000005</v>
       </c>
       <c r="CF5" s="45">
         <v>644.1</v>
       </c>
       <c r="CG5" s="51">
         <v>681.7</v>
       </c>
       <c r="CH5" s="45">
         <v>20.9</v>
       </c>
       <c r="CI5" s="20">
         <v>42.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>84.9</v>
       </c>
       <c r="CK5" s="20">
         <v>166.9</v>
       </c>
-      <c r="CL5" s="54"/>
+      <c r="CL5" s="20">
+        <v>299.39999999999998</v>
+      </c>
       <c r="CM5" s="54"/>
       <c r="CN5" s="54"/>
       <c r="CO5" s="54"/>
       <c r="CP5" s="54"/>
       <c r="CQ5" s="54"/>
       <c r="CR5" s="54"/>
       <c r="CS5" s="54"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="8" t="s">
@@ -2847,51 +2851,53 @@
       </c>
       <c r="CD6" s="20">
         <v>8.5</v>
       </c>
       <c r="CE6" s="20">
         <v>8.9</v>
       </c>
       <c r="CF6" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="CG6" s="37">
         <v>9.4</v>
       </c>
       <c r="CH6" s="20">
         <v>0.5</v>
       </c>
       <c r="CI6" s="20">
         <v>1</v>
       </c>
       <c r="CJ6" s="20">
         <v>1.6</v>
       </c>
       <c r="CK6" s="20">
         <v>2.4</v>
       </c>
-      <c r="CL6" s="53"/>
+      <c r="CL6" s="20">
+        <v>4</v>
+      </c>
       <c r="CM6" s="53"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="7">
         <v>138</v>
       </c>
       <c r="C7" s="7">
         <v>279</v>
       </c>
       <c r="D7" s="8">
         <v>423</v>
       </c>
       <c r="E7" s="8">
         <v>564</v>
       </c>
       <c r="F7" s="8">
@@ -3124,51 +3130,53 @@
       </c>
       <c r="CD7" s="20">
         <v>731.7</v>
       </c>
       <c r="CE7" s="20">
         <v>783.7</v>
       </c>
       <c r="CF7" s="20">
         <v>847.7</v>
       </c>
       <c r="CG7" s="37">
         <v>899.7</v>
       </c>
       <c r="CH7" s="20">
         <v>60</v>
       </c>
       <c r="CI7" s="20">
         <v>128</v>
       </c>
       <c r="CJ7" s="20">
         <v>194</v>
       </c>
       <c r="CK7" s="20">
         <v>256.39999999999998</v>
       </c>
-      <c r="CL7" s="53"/>
+      <c r="CL7" s="20">
+        <v>335.6</v>
+      </c>
       <c r="CM7" s="53"/>
       <c r="CN7" s="53"/>
       <c r="CO7" s="53"/>
       <c r="CP7" s="53"/>
       <c r="CQ7" s="53"/>
       <c r="CR7" s="53"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="7">
         <v>5228.3999999999996</v>
       </c>
       <c r="C8" s="7">
         <v>9878.7000000000007</v>
       </c>
       <c r="D8" s="8">
         <v>15010.2</v>
       </c>
       <c r="E8" s="8">
         <v>20370.7</v>
       </c>
       <c r="F8" s="8">
@@ -3401,51 +3409,53 @@
       </c>
       <c r="CD8" s="20">
         <v>43801.1</v>
       </c>
       <c r="CE8" s="20">
         <v>50012.800000000003</v>
       </c>
       <c r="CF8" s="20">
         <v>55841.9</v>
       </c>
       <c r="CG8" s="37">
         <v>64019.7</v>
       </c>
       <c r="CH8" s="20">
         <v>3989.9</v>
       </c>
       <c r="CI8" s="20">
         <v>9310.1</v>
       </c>
       <c r="CJ8" s="20">
         <v>17363.3</v>
       </c>
       <c r="CK8" s="20">
         <v>22725.3</v>
       </c>
-      <c r="CL8" s="53"/>
+      <c r="CL8" s="20">
+        <v>28460</v>
+      </c>
       <c r="CM8" s="53"/>
       <c r="CN8" s="53"/>
       <c r="CO8" s="53"/>
       <c r="CP8" s="53"/>
       <c r="CQ8" s="53"/>
       <c r="CR8" s="53"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>30303.8</v>
       </c>
       <c r="C9" s="7">
         <v>57099.5</v>
       </c>
       <c r="D9" s="8">
         <v>86357.6</v>
       </c>
       <c r="E9" s="8">
         <v>112676.2</v>
       </c>
       <c r="F9" s="8">
@@ -3678,51 +3688,53 @@
       </c>
       <c r="CD9" s="20">
         <v>220440.8</v>
       </c>
       <c r="CE9" s="20">
         <v>244559</v>
       </c>
       <c r="CF9" s="20">
         <v>267963.59999999998</v>
       </c>
       <c r="CG9" s="37">
         <v>292153.5</v>
       </c>
       <c r="CH9" s="20">
         <v>22710.2</v>
       </c>
       <c r="CI9" s="20">
         <v>45806.2</v>
       </c>
       <c r="CJ9" s="20">
         <v>71873.600000000006</v>
       </c>
       <c r="CK9" s="20">
         <v>97289.8</v>
       </c>
-      <c r="CL9" s="53"/>
+      <c r="CL9" s="20">
+        <v>123788.7</v>
+      </c>
       <c r="CM9" s="53"/>
       <c r="CN9" s="53"/>
       <c r="CO9" s="53"/>
       <c r="CP9" s="53"/>
       <c r="CQ9" s="53"/>
       <c r="CR9" s="53"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>141</v>
       </c>
       <c r="C10" s="7">
         <v>313</v>
       </c>
       <c r="D10" s="8">
         <v>769</v>
       </c>
       <c r="E10" s="8">
         <v>1306</v>
       </c>
       <c r="F10" s="8">
@@ -3955,51 +3967,53 @@
       </c>
       <c r="CD10" s="20">
         <v>3925.7</v>
       </c>
       <c r="CE10" s="20">
         <v>4547.7</v>
       </c>
       <c r="CF10" s="20">
         <v>4691.3</v>
       </c>
       <c r="CG10" s="37">
         <v>4788.3999999999996</v>
       </c>
       <c r="CH10" s="20">
         <v>85.9</v>
       </c>
       <c r="CI10" s="20">
         <v>194.1</v>
       </c>
       <c r="CJ10" s="20">
         <v>450</v>
       </c>
       <c r="CK10" s="20">
         <v>831.4</v>
       </c>
-      <c r="CL10" s="53"/>
+      <c r="CL10" s="20">
+        <v>1307.8</v>
+      </c>
       <c r="CM10" s="53"/>
       <c r="CN10" s="53"/>
       <c r="CO10" s="53"/>
       <c r="CP10" s="53"/>
       <c r="CQ10" s="53"/>
       <c r="CR10" s="53"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>268</v>
       </c>
       <c r="C11" s="7">
         <v>566</v>
       </c>
       <c r="D11" s="8">
         <v>1140</v>
       </c>
       <c r="E11" s="8">
         <v>1885</v>
       </c>
       <c r="F11" s="8">
@@ -4232,51 +4246,53 @@
       </c>
       <c r="CD11" s="20">
         <v>6440</v>
       </c>
       <c r="CE11" s="20">
         <v>6890</v>
       </c>
       <c r="CF11" s="20">
         <v>7151</v>
       </c>
       <c r="CG11" s="37">
         <v>7355</v>
       </c>
       <c r="CH11" s="20">
         <v>232</v>
       </c>
       <c r="CI11" s="20">
         <v>494</v>
       </c>
       <c r="CJ11" s="20">
         <v>1081</v>
       </c>
       <c r="CK11" s="20">
         <v>1768</v>
       </c>
-      <c r="CL11" s="53"/>
+      <c r="CL11" s="20">
+        <v>3124</v>
+      </c>
       <c r="CM11" s="53"/>
       <c r="CN11" s="53"/>
       <c r="CO11" s="53"/>
       <c r="CP11" s="53"/>
       <c r="CQ11" s="53"/>
       <c r="CR11" s="53"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7">
         <v>117</v>
       </c>
       <c r="C12" s="7">
         <v>458</v>
       </c>
       <c r="D12" s="8">
         <v>838</v>
       </c>
       <c r="E12" s="8">
         <v>1430.2</v>
       </c>
       <c r="F12" s="8">
@@ -4509,51 +4525,53 @@
       </c>
       <c r="CD12" s="20">
         <v>4532.7</v>
       </c>
       <c r="CE12" s="20">
         <v>4679.7</v>
       </c>
       <c r="CF12" s="20">
         <v>4727.6000000000004</v>
       </c>
       <c r="CG12" s="37">
         <v>4764.8</v>
       </c>
       <c r="CH12" s="20">
         <v>123.3</v>
       </c>
       <c r="CI12" s="20">
         <v>411.1</v>
       </c>
       <c r="CJ12" s="20">
         <v>781.1</v>
       </c>
       <c r="CK12" s="20">
         <v>1330.6</v>
       </c>
-      <c r="CL12" s="53"/>
+      <c r="CL12" s="20">
+        <v>2006.9</v>
+      </c>
       <c r="CM12" s="53"/>
       <c r="CN12" s="53"/>
       <c r="CO12" s="53"/>
       <c r="CP12" s="53"/>
       <c r="CQ12" s="53"/>
       <c r="CR12" s="53"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="7">
         <v>26.1</v>
       </c>
       <c r="C13" s="7">
         <v>52.8</v>
       </c>
       <c r="D13" s="8">
         <v>74.400000000000006</v>
       </c>
       <c r="E13" s="8">
         <v>145.4</v>
       </c>
       <c r="F13" s="8">
@@ -4786,51 +4804,53 @@
       </c>
       <c r="CD13" s="20">
         <v>437.5</v>
       </c>
       <c r="CE13" s="20">
         <v>479.7</v>
       </c>
       <c r="CF13" s="20">
         <v>494.5</v>
       </c>
       <c r="CG13" s="37">
         <v>515.6</v>
       </c>
       <c r="CH13" s="20">
         <v>23.7</v>
       </c>
       <c r="CI13" s="20">
         <v>37.9</v>
       </c>
       <c r="CJ13" s="20">
         <v>54.9</v>
       </c>
       <c r="CK13" s="20">
         <v>100.8</v>
       </c>
-      <c r="CL13" s="53"/>
+      <c r="CL13" s="20">
+        <v>223.2</v>
+      </c>
       <c r="CM13" s="53"/>
       <c r="CN13" s="53"/>
       <c r="CO13" s="53"/>
       <c r="CP13" s="53"/>
       <c r="CQ13" s="53"/>
       <c r="CR13" s="53"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>26462</v>
       </c>
       <c r="C14" s="7">
         <v>50241</v>
       </c>
       <c r="D14" s="8">
         <v>76656</v>
       </c>
       <c r="E14" s="8">
         <v>102927</v>
       </c>
       <c r="F14" s="8">
@@ -5063,51 +5083,53 @@
       </c>
       <c r="CD14" s="20">
         <v>200897.1</v>
       </c>
       <c r="CE14" s="20">
         <v>224370.1</v>
       </c>
       <c r="CF14" s="20">
         <v>247149.4</v>
       </c>
       <c r="CG14" s="37">
         <v>270730.2</v>
       </c>
       <c r="CH14" s="20">
         <v>24422.1</v>
       </c>
       <c r="CI14" s="20">
         <v>46654.7</v>
       </c>
       <c r="CJ14" s="20">
         <v>71900.5</v>
       </c>
       <c r="CK14" s="20">
         <v>96072.7</v>
       </c>
-      <c r="CL14" s="53"/>
+      <c r="CL14" s="20">
+        <v>121563.3</v>
+      </c>
       <c r="CM14" s="53"/>
       <c r="CN14" s="53"/>
       <c r="CO14" s="53"/>
       <c r="CP14" s="53"/>
       <c r="CQ14" s="53"/>
       <c r="CR14" s="53"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:97">
       <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="7">
         <v>145.80000000000001</v>
       </c>
       <c r="C15" s="7">
         <v>500</v>
       </c>
       <c r="D15" s="8">
         <v>787.3</v>
       </c>
       <c r="E15" s="8">
         <v>1322.4</v>
       </c>
       <c r="F15" s="8">
@@ -5340,51 +5362,53 @@
       </c>
       <c r="CD15" s="20">
         <v>3417</v>
       </c>
       <c r="CE15" s="20">
         <v>3702.3</v>
       </c>
       <c r="CF15" s="20">
         <v>3908.5</v>
       </c>
       <c r="CG15" s="37">
         <v>3984.8</v>
       </c>
       <c r="CH15" s="20">
         <v>102.7</v>
       </c>
       <c r="CI15" s="20">
         <v>333.7</v>
       </c>
       <c r="CJ15" s="20">
         <v>526</v>
       </c>
       <c r="CK15" s="20">
         <v>903.2</v>
       </c>
-      <c r="CL15" s="53"/>
+      <c r="CL15" s="20">
+        <v>1427.5</v>
+      </c>
       <c r="CM15" s="53"/>
       <c r="CN15" s="53"/>
       <c r="CO15" s="53"/>
       <c r="CP15" s="53"/>
       <c r="CQ15" s="53"/>
       <c r="CR15" s="53"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:97">
       <c r="A16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="7">
         <v>39</v>
       </c>
       <c r="C16" s="7">
         <v>142.1</v>
       </c>
       <c r="D16" s="8">
         <v>592.20000000000005</v>
       </c>
       <c r="E16" s="8">
         <v>1207.3</v>
       </c>
       <c r="F16" s="8">
@@ -5617,51 +5641,53 @@
       </c>
       <c r="CD16" s="20">
         <v>3626.5</v>
       </c>
       <c r="CE16" s="20">
         <v>3713.5</v>
       </c>
       <c r="CF16" s="20">
         <v>3779.5</v>
       </c>
       <c r="CG16" s="37">
         <v>3823.5</v>
       </c>
       <c r="CH16" s="20">
         <v>32.700000000000003</v>
       </c>
       <c r="CI16" s="20">
         <v>119.1</v>
       </c>
       <c r="CJ16" s="20">
         <v>531.1</v>
       </c>
       <c r="CK16" s="20">
         <v>1101.0999999999999</v>
       </c>
-      <c r="CL16" s="53"/>
+      <c r="CL16" s="20">
+        <v>1720.6</v>
+      </c>
       <c r="CM16" s="53"/>
       <c r="CN16" s="53"/>
       <c r="CO16" s="53"/>
       <c r="CP16" s="53"/>
       <c r="CQ16" s="53"/>
       <c r="CR16" s="53"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97">
       <c r="A17" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="7">
         <v>245.1</v>
       </c>
       <c r="C17" s="7">
         <v>555.20000000000005</v>
       </c>
       <c r="D17" s="8">
         <v>950.6</v>
       </c>
       <c r="E17" s="8">
         <v>1433.6</v>
       </c>
       <c r="F17" s="8">
@@ -5894,51 +5920,53 @@
       </c>
       <c r="CD17" s="20">
         <v>2900.5</v>
       </c>
       <c r="CE17" s="20">
         <v>3057.1</v>
       </c>
       <c r="CF17" s="20">
         <v>3156.6</v>
       </c>
       <c r="CG17" s="37">
         <v>3255.3</v>
       </c>
       <c r="CH17" s="20">
         <v>200</v>
       </c>
       <c r="CI17" s="20">
         <v>373.1</v>
       </c>
       <c r="CJ17" s="20">
         <v>678.1</v>
       </c>
       <c r="CK17" s="20">
         <v>1013</v>
       </c>
-      <c r="CL17" s="53"/>
+      <c r="CL17" s="20">
+        <v>1415.4</v>
+      </c>
       <c r="CM17" s="53"/>
       <c r="CN17" s="53"/>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="53"/>
       <c r="CR17" s="53"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97">
       <c r="A18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="7">
         <v>100</v>
       </c>
       <c r="C18" s="7">
         <v>211</v>
       </c>
       <c r="D18" s="8">
         <v>463.2</v>
       </c>
       <c r="E18" s="8">
         <v>720.2</v>
       </c>
       <c r="F18" s="8">
@@ -6171,51 +6199,53 @@
       </c>
       <c r="CD18" s="20">
         <v>1604</v>
       </c>
       <c r="CE18" s="20">
         <v>1688.2</v>
       </c>
       <c r="CF18" s="20">
         <v>1810.2</v>
       </c>
       <c r="CG18" s="37">
         <v>1818.7</v>
       </c>
       <c r="CH18" s="20">
         <v>95</v>
       </c>
       <c r="CI18" s="20">
         <v>158.69999999999999</v>
       </c>
       <c r="CJ18" s="20">
         <v>315.3</v>
       </c>
       <c r="CK18" s="20">
         <v>465</v>
       </c>
-      <c r="CL18" s="53"/>
+      <c r="CL18" s="20">
+        <v>866.7</v>
+      </c>
       <c r="CM18" s="53"/>
       <c r="CN18" s="53"/>
       <c r="CO18" s="53"/>
       <c r="CP18" s="53"/>
       <c r="CQ18" s="53"/>
       <c r="CR18" s="53"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97">
       <c r="A19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="7">
         <v>159</v>
       </c>
       <c r="C19" s="7">
         <v>329</v>
       </c>
       <c r="D19" s="8">
         <v>521</v>
       </c>
       <c r="E19" s="8">
         <v>1496</v>
       </c>
       <c r="F19" s="8">
@@ -6448,51 +6478,53 @@
       </c>
       <c r="CD19" s="20">
         <v>8265</v>
       </c>
       <c r="CE19" s="20">
         <v>8815</v>
       </c>
       <c r="CF19" s="20">
         <v>9141</v>
       </c>
       <c r="CG19" s="37">
         <v>9476</v>
       </c>
       <c r="CH19" s="20">
         <v>122</v>
       </c>
       <c r="CI19" s="20">
         <v>245.3</v>
       </c>
       <c r="CJ19" s="20">
         <v>396.3</v>
       </c>
       <c r="CK19" s="20">
         <v>1190.3</v>
       </c>
-      <c r="CL19" s="53"/>
+      <c r="CL19" s="20">
+        <v>2697.3</v>
+      </c>
       <c r="CM19" s="53"/>
       <c r="CN19" s="53"/>
       <c r="CO19" s="53"/>
       <c r="CP19" s="53"/>
       <c r="CQ19" s="53"/>
       <c r="CR19" s="53"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97">
       <c r="A20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="7">
         <v>6.9</v>
       </c>
       <c r="C20" s="7">
         <v>40.200000000000003</v>
       </c>
       <c r="D20" s="8">
         <v>110.7</v>
       </c>
       <c r="E20" s="8">
         <v>275.7</v>
       </c>
       <c r="F20" s="8">
@@ -6725,51 +6757,53 @@
       </c>
       <c r="CD20" s="20">
         <v>732.6</v>
       </c>
       <c r="CE20" s="20">
         <v>775.5</v>
       </c>
       <c r="CF20" s="20">
         <v>789.8</v>
       </c>
       <c r="CG20" s="37">
         <v>792.4</v>
       </c>
       <c r="CH20" s="20">
         <v>19.600000000000001</v>
       </c>
       <c r="CI20" s="20">
         <v>39.200000000000003</v>
       </c>
       <c r="CJ20" s="20">
         <v>84.8</v>
       </c>
       <c r="CK20" s="20">
         <v>211.5</v>
       </c>
-      <c r="CL20" s="53"/>
+      <c r="CL20" s="20">
+        <v>309.3</v>
+      </c>
       <c r="CM20" s="53"/>
       <c r="CN20" s="53"/>
       <c r="CO20" s="53"/>
       <c r="CP20" s="53"/>
       <c r="CQ20" s="53"/>
       <c r="CR20" s="53"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="52" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="39">
         <v>104</v>
       </c>
       <c r="C21" s="39">
         <v>252</v>
       </c>
       <c r="D21" s="40">
         <v>718.5</v>
       </c>
       <c r="E21" s="40">
         <v>894.5</v>
       </c>
       <c r="F21" s="40">
@@ -7002,51 +7036,53 @@
       </c>
       <c r="CD21" s="45">
         <v>3361</v>
       </c>
       <c r="CE21" s="45">
         <v>3458</v>
       </c>
       <c r="CF21" s="45">
         <v>3637</v>
       </c>
       <c r="CG21" s="51">
         <v>3800.2</v>
       </c>
       <c r="CH21" s="45">
         <v>104</v>
       </c>
       <c r="CI21" s="20">
         <v>250</v>
       </c>
       <c r="CJ21" s="20">
         <v>709.8</v>
       </c>
       <c r="CK21" s="20">
         <v>854.8</v>
       </c>
-      <c r="CL21" s="54"/>
+      <c r="CL21" s="20">
+        <v>1369.8</v>
+      </c>
       <c r="CM21" s="54"/>
       <c r="CN21" s="54"/>
       <c r="CO21" s="54"/>
       <c r="CP21" s="54"/>
       <c r="CQ21" s="54"/>
       <c r="CR21" s="54"/>
       <c r="CS21" s="54"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7">
         <v>5560.7</v>
       </c>
       <c r="C22" s="7">
         <v>10111.299999999999</v>
       </c>
       <c r="D22" s="8">
         <v>14694</v>
       </c>
       <c r="E22" s="8">
         <v>19370.8</v>
       </c>
       <c r="F22" s="8">
@@ -7279,51 +7315,53 @@
       </c>
       <c r="CD22" s="20">
         <v>1842.5</v>
       </c>
       <c r="CE22" s="20">
         <v>2007.5</v>
       </c>
       <c r="CF22" s="20">
         <v>2090</v>
       </c>
       <c r="CG22" s="37">
         <v>2296.1999999999998</v>
       </c>
       <c r="CH22" s="20">
         <v>98</v>
       </c>
       <c r="CI22" s="20">
         <v>176.3</v>
       </c>
       <c r="CJ22" s="20">
         <v>259.3</v>
       </c>
       <c r="CK22" s="20">
         <v>560.70000000000005</v>
       </c>
-      <c r="CL22" s="53"/>
+      <c r="CL22" s="20">
+        <v>811.8</v>
+      </c>
       <c r="CM22" s="53"/>
       <c r="CN22" s="53"/>
       <c r="CO22" s="53"/>
       <c r="CP22" s="53"/>
       <c r="CQ22" s="53"/>
       <c r="CR22" s="53"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="7">
         <v>63.5</v>
       </c>
       <c r="C23" s="7">
         <v>126</v>
       </c>
       <c r="D23" s="8">
         <v>241</v>
       </c>
       <c r="E23" s="8">
         <v>402.5</v>
       </c>
       <c r="F23" s="8">
@@ -7556,51 +7594,53 @@
       </c>
       <c r="CD23" s="20">
         <v>2013.4</v>
       </c>
       <c r="CE23" s="20">
         <v>2253.6</v>
       </c>
       <c r="CF23" s="20">
         <v>2452</v>
       </c>
       <c r="CG23" s="37">
         <v>2661</v>
       </c>
       <c r="CH23" s="20">
         <v>61.6</v>
       </c>
       <c r="CI23" s="20">
         <v>123.2</v>
       </c>
       <c r="CJ23" s="20">
         <v>233.2</v>
       </c>
       <c r="CK23" s="20">
         <v>382.2</v>
       </c>
-      <c r="CL23" s="53"/>
+      <c r="CL23" s="20">
+        <v>688.6</v>
+      </c>
       <c r="CM23" s="53"/>
       <c r="CN23" s="53"/>
       <c r="CO23" s="53"/>
       <c r="CP23" s="53"/>
       <c r="CQ23" s="53"/>
       <c r="CR23" s="53"/>
       <c r="CS23" s="53"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="7">
         <v>3700.4</v>
       </c>
       <c r="C24" s="7">
         <v>7272.9</v>
       </c>
       <c r="D24" s="8">
         <v>10753.2</v>
       </c>
       <c r="E24" s="8">
         <v>14807.2</v>
       </c>
       <c r="F24" s="8">
@@ -7833,51 +7873,53 @@
       </c>
       <c r="CD24" s="20">
         <v>6111.2</v>
       </c>
       <c r="CE24" s="20">
         <v>7210</v>
       </c>
       <c r="CF24" s="20">
         <v>7825</v>
       </c>
       <c r="CG24" s="37">
         <v>8952.5</v>
       </c>
       <c r="CH24" s="20">
         <v>247.9</v>
       </c>
       <c r="CI24" s="20">
         <v>573.4</v>
       </c>
       <c r="CJ24" s="20">
         <v>686.8</v>
       </c>
       <c r="CK24" s="20">
         <v>1037.8</v>
       </c>
-      <c r="CL24" s="53"/>
+      <c r="CL24" s="20">
+        <v>2032.9</v>
+      </c>
       <c r="CM24" s="53"/>
       <c r="CN24" s="53"/>
       <c r="CO24" s="53"/>
       <c r="CP24" s="53"/>
       <c r="CQ24" s="53"/>
       <c r="CR24" s="53"/>
       <c r="CS24" s="53"/>
     </row>
     <row r="25" spans="1:97">
       <c r="C25" s="12"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="12"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="12"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="12"/>
     </row>
     <row r="29" spans="1:97">
       <c r="C29" s="12"/>
     </row>
     <row r="30" spans="1:97">
       <c r="C30" s="12"/>