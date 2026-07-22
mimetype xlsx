--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{937A5E5F-A7C9-4BF1-83B2-5D9AA7629FE3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43BE3727-D143-44FD-9B6F-17ECF6D1E8A2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -939,78 +939,78 @@
     <xf numFmtId="166" fontId="9" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="12" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="12" borderId="6" xfId="185" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="12" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="60% — акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="60% — акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="60% — акцент6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Название 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Нейтральный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1534,252 +1534,252 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP6" sqref="CP6"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="2" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
     <col min="28" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="10" style="2" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.5703125" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="11" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="68" width="9.140625" style="2"/>
     <col min="69" max="70" width="10.7109375" style="2" customWidth="1"/>
     <col min="71" max="76" width="9.140625" style="2"/>
     <col min="77" max="78" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="10.28515625" style="2" customWidth="1"/>
     <col min="80" max="83" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="9.140625" style="2"/>
-    <col min="87" max="90" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
-    <col min="91" max="16384" width="9.140625" style="2"/>
+    <col min="87" max="91" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="92" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B1" s="64" t="s">
+      <c r="B1" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="64"/>
-[...45 lines deleted...]
-      <c r="AW1" s="64"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
     </row>
     <row r="2" spans="1:97" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="58"/>
-[...10 lines deleted...]
-      <c r="N2" s="57" t="s">
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="58"/>
-[...10 lines deleted...]
-      <c r="Z2" s="57" t="s">
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="58"/>
-[...10 lines deleted...]
-      <c r="AL2" s="57" t="s">
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="58"/>
-[...10 lines deleted...]
-      <c r="AX2" s="57" t="s">
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="64"/>
+      <c r="AX2" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="58"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="61" t="s">
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="60"/>
+      <c r="BE2" s="60"/>
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="60"/>
+      <c r="BJ2" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="62"/>
-[...10 lines deleted...]
-      <c r="BV2" s="60" t="s">
+      <c r="BK2" s="57"/>
+      <c r="BL2" s="57"/>
+      <c r="BM2" s="57"/>
+      <c r="BN2" s="57"/>
+      <c r="BO2" s="57"/>
+      <c r="BP2" s="57"/>
+      <c r="BQ2" s="57"/>
+      <c r="BR2" s="57"/>
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="57"/>
+      <c r="BU2" s="58"/>
+      <c r="BV2" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="60"/>
-[...10 lines deleted...]
-      <c r="CH2" s="60" t="s">
+      <c r="BW2" s="55"/>
+      <c r="BX2" s="55"/>
+      <c r="BY2" s="55"/>
+      <c r="BZ2" s="55"/>
+      <c r="CA2" s="55"/>
+      <c r="CB2" s="55"/>
+      <c r="CC2" s="55"/>
+      <c r="CD2" s="55"/>
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
+      <c r="CH2" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="60"/>
-[...9 lines deleted...]
-      <c r="CS2" s="60"/>
+      <c r="CI2" s="55"/>
+      <c r="CJ2" s="55"/>
+      <c r="CK2" s="55"/>
+      <c r="CL2" s="55"/>
+      <c r="CM2" s="55"/>
+      <c r="CN2" s="55"/>
+      <c r="CO2" s="55"/>
+      <c r="CP2" s="55"/>
+      <c r="CQ2" s="55"/>
+      <c r="CR2" s="55"/>
+      <c r="CS2" s="55"/>
     </row>
     <row r="3" spans="1:97" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="56"/>
+      <c r="A3" s="63"/>
       <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="13" t="s">
@@ -2296,51 +2296,53 @@
       </c>
       <c r="CE4" s="21">
         <v>573643.5</v>
       </c>
       <c r="CF4" s="21">
         <v>628109.9</v>
       </c>
       <c r="CG4" s="21">
         <v>686778.6</v>
       </c>
       <c r="CH4" s="21">
         <v>52752</v>
       </c>
       <c r="CI4" s="21">
         <v>105472</v>
       </c>
       <c r="CJ4" s="21">
         <v>168205.6</v>
       </c>
       <c r="CK4" s="21">
         <v>228263.9</v>
       </c>
       <c r="CL4" s="21">
         <v>294452.8</v>
       </c>
-      <c r="CM4" s="53"/>
+      <c r="CM4" s="21">
+        <v>362280.6</v>
+      </c>
       <c r="CN4" s="53"/>
       <c r="CO4" s="53"/>
       <c r="CP4" s="53"/>
       <c r="CQ4" s="53"/>
       <c r="CR4" s="53"/>
       <c r="CS4" s="53"/>
     </row>
     <row r="5" spans="1:97" s="52" customFormat="1">
       <c r="A5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="39">
         <v>17.7</v>
       </c>
       <c r="C5" s="39">
         <v>39.799999999999997</v>
       </c>
       <c r="D5" s="40">
         <v>103.8</v>
       </c>
       <c r="E5" s="40">
         <v>243.6</v>
       </c>
       <c r="F5" s="40">
         <v>439.1</v>
@@ -2575,51 +2577,53 @@
       </c>
       <c r="CE5" s="45">
         <v>631.20000000000005</v>
       </c>
       <c r="CF5" s="45">
         <v>644.1</v>
       </c>
       <c r="CG5" s="51">
         <v>681.7</v>
       </c>
       <c r="CH5" s="45">
         <v>20.9</v>
       </c>
       <c r="CI5" s="20">
         <v>42.9</v>
       </c>
       <c r="CJ5" s="20">
         <v>84.9</v>
       </c>
       <c r="CK5" s="20">
         <v>166.9</v>
       </c>
       <c r="CL5" s="20">
         <v>299.39999999999998</v>
       </c>
-      <c r="CM5" s="54"/>
+      <c r="CM5" s="20">
+        <v>460.7</v>
+      </c>
       <c r="CN5" s="54"/>
       <c r="CO5" s="54"/>
       <c r="CP5" s="54"/>
       <c r="CQ5" s="54"/>
       <c r="CR5" s="54"/>
       <c r="CS5" s="54"/>
     </row>
     <row r="6" spans="1:97">
       <c r="A6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>40</v>
@@ -2854,51 +2858,53 @@
       </c>
       <c r="CE6" s="20">
         <v>8.9</v>
       </c>
       <c r="CF6" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="CG6" s="37">
         <v>9.4</v>
       </c>
       <c r="CH6" s="20">
         <v>0.5</v>
       </c>
       <c r="CI6" s="20">
         <v>1</v>
       </c>
       <c r="CJ6" s="20">
         <v>1.6</v>
       </c>
       <c r="CK6" s="20">
         <v>2.4</v>
       </c>
       <c r="CL6" s="20">
         <v>4</v>
       </c>
-      <c r="CM6" s="53"/>
+      <c r="CM6" s="20">
+        <v>5.9</v>
+      </c>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97">
       <c r="A7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="7">
         <v>138</v>
       </c>
       <c r="C7" s="7">
         <v>279</v>
       </c>
       <c r="D7" s="8">
         <v>423</v>
       </c>
       <c r="E7" s="8">
         <v>564</v>
       </c>
       <c r="F7" s="8">
         <v>707</v>
@@ -3133,51 +3139,53 @@
       </c>
       <c r="CE7" s="20">
         <v>783.7</v>
       </c>
       <c r="CF7" s="20">
         <v>847.7</v>
       </c>
       <c r="CG7" s="37">
         <v>899.7</v>
       </c>
       <c r="CH7" s="20">
         <v>60</v>
       </c>
       <c r="CI7" s="20">
         <v>128</v>
       </c>
       <c r="CJ7" s="20">
         <v>194</v>
       </c>
       <c r="CK7" s="20">
         <v>256.39999999999998</v>
       </c>
       <c r="CL7" s="20">
         <v>335.6</v>
       </c>
-      <c r="CM7" s="53"/>
+      <c r="CM7" s="20">
+        <v>500.6</v>
+      </c>
       <c r="CN7" s="53"/>
       <c r="CO7" s="53"/>
       <c r="CP7" s="53"/>
       <c r="CQ7" s="53"/>
       <c r="CR7" s="53"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:97">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="7">
         <v>5228.3999999999996</v>
       </c>
       <c r="C8" s="7">
         <v>9878.7000000000007</v>
       </c>
       <c r="D8" s="8">
         <v>15010.2</v>
       </c>
       <c r="E8" s="8">
         <v>20370.7</v>
       </c>
       <c r="F8" s="8">
         <v>26166.7</v>
@@ -3412,51 +3420,53 @@
       </c>
       <c r="CE8" s="20">
         <v>50012.800000000003</v>
       </c>
       <c r="CF8" s="20">
         <v>55841.9</v>
       </c>
       <c r="CG8" s="37">
         <v>64019.7</v>
       </c>
       <c r="CH8" s="20">
         <v>3989.9</v>
       </c>
       <c r="CI8" s="20">
         <v>9310.1</v>
       </c>
       <c r="CJ8" s="20">
         <v>17363.3</v>
       </c>
       <c r="CK8" s="20">
         <v>22725.3</v>
       </c>
       <c r="CL8" s="20">
         <v>28460</v>
       </c>
-      <c r="CM8" s="53"/>
+      <c r="CM8" s="20">
+        <v>34184.5</v>
+      </c>
       <c r="CN8" s="53"/>
       <c r="CO8" s="53"/>
       <c r="CP8" s="53"/>
       <c r="CQ8" s="53"/>
       <c r="CR8" s="53"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:97">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>30303.8</v>
       </c>
       <c r="C9" s="7">
         <v>57099.5</v>
       </c>
       <c r="D9" s="8">
         <v>86357.6</v>
       </c>
       <c r="E9" s="8">
         <v>112676.2</v>
       </c>
       <c r="F9" s="8">
         <v>141633.1</v>
@@ -3691,51 +3701,53 @@
       </c>
       <c r="CE9" s="20">
         <v>244559</v>
       </c>
       <c r="CF9" s="20">
         <v>267963.59999999998</v>
       </c>
       <c r="CG9" s="37">
         <v>292153.5</v>
       </c>
       <c r="CH9" s="20">
         <v>22710.2</v>
       </c>
       <c r="CI9" s="20">
         <v>45806.2</v>
       </c>
       <c r="CJ9" s="20">
         <v>71873.600000000006</v>
       </c>
       <c r="CK9" s="20">
         <v>97289.8</v>
       </c>
       <c r="CL9" s="20">
         <v>123788.7</v>
       </c>
-      <c r="CM9" s="53"/>
+      <c r="CM9" s="20">
+        <v>150934.20000000001</v>
+      </c>
       <c r="CN9" s="53"/>
       <c r="CO9" s="53"/>
       <c r="CP9" s="53"/>
       <c r="CQ9" s="53"/>
       <c r="CR9" s="53"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:97">
       <c r="A10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>141</v>
       </c>
       <c r="C10" s="7">
         <v>313</v>
       </c>
       <c r="D10" s="8">
         <v>769</v>
       </c>
       <c r="E10" s="8">
         <v>1306</v>
       </c>
       <c r="F10" s="8">
         <v>2044</v>
@@ -3970,51 +3982,53 @@
       </c>
       <c r="CE10" s="20">
         <v>4547.7</v>
       </c>
       <c r="CF10" s="20">
         <v>4691.3</v>
       </c>
       <c r="CG10" s="37">
         <v>4788.3999999999996</v>
       </c>
       <c r="CH10" s="20">
         <v>85.9</v>
       </c>
       <c r="CI10" s="20">
         <v>194.1</v>
       </c>
       <c r="CJ10" s="20">
         <v>450</v>
       </c>
       <c r="CK10" s="20">
         <v>831.4</v>
       </c>
       <c r="CL10" s="20">
         <v>1307.8</v>
       </c>
-      <c r="CM10" s="53"/>
+      <c r="CM10" s="20">
+        <v>2101.4</v>
+      </c>
       <c r="CN10" s="53"/>
       <c r="CO10" s="53"/>
       <c r="CP10" s="53"/>
       <c r="CQ10" s="53"/>
       <c r="CR10" s="53"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:97">
       <c r="A11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>268</v>
       </c>
       <c r="C11" s="7">
         <v>566</v>
       </c>
       <c r="D11" s="8">
         <v>1140</v>
       </c>
       <c r="E11" s="8">
         <v>1885</v>
       </c>
       <c r="F11" s="8">
         <v>3215</v>
@@ -4249,51 +4263,53 @@
       </c>
       <c r="CE11" s="20">
         <v>6890</v>
       </c>
       <c r="CF11" s="20">
         <v>7151</v>
       </c>
       <c r="CG11" s="37">
         <v>7355</v>
       </c>
       <c r="CH11" s="20">
         <v>232</v>
       </c>
       <c r="CI11" s="20">
         <v>494</v>
       </c>
       <c r="CJ11" s="20">
         <v>1081</v>
       </c>
       <c r="CK11" s="20">
         <v>1768</v>
       </c>
       <c r="CL11" s="20">
         <v>3124</v>
       </c>
-      <c r="CM11" s="53"/>
+      <c r="CM11" s="20">
+        <v>3963.3</v>
+      </c>
       <c r="CN11" s="53"/>
       <c r="CO11" s="53"/>
       <c r="CP11" s="53"/>
       <c r="CQ11" s="53"/>
       <c r="CR11" s="53"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:97">
       <c r="A12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7">
         <v>117</v>
       </c>
       <c r="C12" s="7">
         <v>458</v>
       </c>
       <c r="D12" s="8">
         <v>838</v>
       </c>
       <c r="E12" s="8">
         <v>1430.2</v>
       </c>
       <c r="F12" s="8">
         <v>2098.1999999999998</v>
@@ -4528,51 +4544,53 @@
       </c>
       <c r="CE12" s="20">
         <v>4679.7</v>
       </c>
       <c r="CF12" s="20">
         <v>4727.6000000000004</v>
       </c>
       <c r="CG12" s="37">
         <v>4764.8</v>
       </c>
       <c r="CH12" s="20">
         <v>123.3</v>
       </c>
       <c r="CI12" s="20">
         <v>411.1</v>
       </c>
       <c r="CJ12" s="20">
         <v>781.1</v>
       </c>
       <c r="CK12" s="20">
         <v>1330.6</v>
       </c>
       <c r="CL12" s="20">
         <v>2006.9</v>
       </c>
-      <c r="CM12" s="53"/>
+      <c r="CM12" s="20">
+        <v>3178.4</v>
+      </c>
       <c r="CN12" s="53"/>
       <c r="CO12" s="53"/>
       <c r="CP12" s="53"/>
       <c r="CQ12" s="53"/>
       <c r="CR12" s="53"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:97">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="7">
         <v>26.1</v>
       </c>
       <c r="C13" s="7">
         <v>52.8</v>
       </c>
       <c r="D13" s="8">
         <v>74.400000000000006</v>
       </c>
       <c r="E13" s="8">
         <v>145.4</v>
       </c>
       <c r="F13" s="8">
         <v>320.39999999999998</v>
@@ -4807,51 +4825,53 @@
       </c>
       <c r="CE13" s="20">
         <v>479.7</v>
       </c>
       <c r="CF13" s="20">
         <v>494.5</v>
       </c>
       <c r="CG13" s="37">
         <v>515.6</v>
       </c>
       <c r="CH13" s="20">
         <v>23.7</v>
       </c>
       <c r="CI13" s="20">
         <v>37.9</v>
       </c>
       <c r="CJ13" s="20">
         <v>54.9</v>
       </c>
       <c r="CK13" s="20">
         <v>100.8</v>
       </c>
       <c r="CL13" s="20">
         <v>223.2</v>
       </c>
-      <c r="CM13" s="53"/>
+      <c r="CM13" s="20">
+        <v>291.10000000000002</v>
+      </c>
       <c r="CN13" s="53"/>
       <c r="CO13" s="53"/>
       <c r="CP13" s="53"/>
       <c r="CQ13" s="53"/>
       <c r="CR13" s="53"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>26462</v>
       </c>
       <c r="C14" s="7">
         <v>50241</v>
       </c>
       <c r="D14" s="8">
         <v>76656</v>
       </c>
       <c r="E14" s="8">
         <v>102927</v>
       </c>
       <c r="F14" s="8">
         <v>130700</v>
@@ -5086,51 +5106,53 @@
       </c>
       <c r="CE14" s="20">
         <v>224370.1</v>
       </c>
       <c r="CF14" s="20">
         <v>247149.4</v>
       </c>
       <c r="CG14" s="37">
         <v>270730.2</v>
       </c>
       <c r="CH14" s="20">
         <v>24422.1</v>
       </c>
       <c r="CI14" s="20">
         <v>46654.7</v>
       </c>
       <c r="CJ14" s="20">
         <v>71900.5</v>
       </c>
       <c r="CK14" s="20">
         <v>96072.7</v>
       </c>
       <c r="CL14" s="20">
         <v>121563.3</v>
       </c>
-      <c r="CM14" s="53"/>
+      <c r="CM14" s="20">
+        <v>147094.6</v>
+      </c>
       <c r="CN14" s="53"/>
       <c r="CO14" s="53"/>
       <c r="CP14" s="53"/>
       <c r="CQ14" s="53"/>
       <c r="CR14" s="53"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:97">
       <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="7">
         <v>145.80000000000001</v>
       </c>
       <c r="C15" s="7">
         <v>500</v>
       </c>
       <c r="D15" s="8">
         <v>787.3</v>
       </c>
       <c r="E15" s="8">
         <v>1322.4</v>
       </c>
       <c r="F15" s="8">
         <v>2015</v>
@@ -5365,51 +5387,53 @@
       </c>
       <c r="CE15" s="20">
         <v>3702.3</v>
       </c>
       <c r="CF15" s="20">
         <v>3908.5</v>
       </c>
       <c r="CG15" s="37">
         <v>3984.8</v>
       </c>
       <c r="CH15" s="20">
         <v>102.7</v>
       </c>
       <c r="CI15" s="20">
         <v>333.7</v>
       </c>
       <c r="CJ15" s="20">
         <v>526</v>
       </c>
       <c r="CK15" s="20">
         <v>903.2</v>
       </c>
       <c r="CL15" s="20">
         <v>1427.5</v>
       </c>
-      <c r="CM15" s="53"/>
+      <c r="CM15" s="20">
+        <v>2021.2</v>
+      </c>
       <c r="CN15" s="53"/>
       <c r="CO15" s="53"/>
       <c r="CP15" s="53"/>
       <c r="CQ15" s="53"/>
       <c r="CR15" s="53"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:97">
       <c r="A16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="7">
         <v>39</v>
       </c>
       <c r="C16" s="7">
         <v>142.1</v>
       </c>
       <c r="D16" s="8">
         <v>592.20000000000005</v>
       </c>
       <c r="E16" s="8">
         <v>1207.3</v>
       </c>
       <c r="F16" s="8">
         <v>2094.4</v>
@@ -5644,51 +5668,53 @@
       </c>
       <c r="CE16" s="20">
         <v>3713.5</v>
       </c>
       <c r="CF16" s="20">
         <v>3779.5</v>
       </c>
       <c r="CG16" s="37">
         <v>3823.5</v>
       </c>
       <c r="CH16" s="20">
         <v>32.700000000000003</v>
       </c>
       <c r="CI16" s="20">
         <v>119.1</v>
       </c>
       <c r="CJ16" s="20">
         <v>531.1</v>
       </c>
       <c r="CK16" s="20">
         <v>1101.0999999999999</v>
       </c>
       <c r="CL16" s="20">
         <v>1720.6</v>
       </c>
-      <c r="CM16" s="53"/>
+      <c r="CM16" s="20">
+        <v>2505.3000000000002</v>
+      </c>
       <c r="CN16" s="53"/>
       <c r="CO16" s="53"/>
       <c r="CP16" s="53"/>
       <c r="CQ16" s="53"/>
       <c r="CR16" s="53"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97">
       <c r="A17" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="7">
         <v>245.1</v>
       </c>
       <c r="C17" s="7">
         <v>555.20000000000005</v>
       </c>
       <c r="D17" s="8">
         <v>950.6</v>
       </c>
       <c r="E17" s="8">
         <v>1433.6</v>
       </c>
       <c r="F17" s="8">
         <v>2311.4</v>
@@ -5923,51 +5949,53 @@
       </c>
       <c r="CE17" s="20">
         <v>3057.1</v>
       </c>
       <c r="CF17" s="20">
         <v>3156.6</v>
       </c>
       <c r="CG17" s="37">
         <v>3255.3</v>
       </c>
       <c r="CH17" s="20">
         <v>200</v>
       </c>
       <c r="CI17" s="20">
         <v>373.1</v>
       </c>
       <c r="CJ17" s="20">
         <v>678.1</v>
       </c>
       <c r="CK17" s="20">
         <v>1013</v>
       </c>
       <c r="CL17" s="20">
         <v>1415.4</v>
       </c>
-      <c r="CM17" s="53"/>
+      <c r="CM17" s="20">
+        <v>2031.9</v>
+      </c>
       <c r="CN17" s="53"/>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="53"/>
       <c r="CR17" s="53"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97">
       <c r="A18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="7">
         <v>100</v>
       </c>
       <c r="C18" s="7">
         <v>211</v>
       </c>
       <c r="D18" s="8">
         <v>463.2</v>
       </c>
       <c r="E18" s="8">
         <v>720.2</v>
       </c>
       <c r="F18" s="8">
         <v>1354.2</v>
@@ -6202,51 +6230,53 @@
       </c>
       <c r="CE18" s="20">
         <v>1688.2</v>
       </c>
       <c r="CF18" s="20">
         <v>1810.2</v>
       </c>
       <c r="CG18" s="37">
         <v>1818.7</v>
       </c>
       <c r="CH18" s="20">
         <v>95</v>
       </c>
       <c r="CI18" s="20">
         <v>158.69999999999999</v>
       </c>
       <c r="CJ18" s="20">
         <v>315.3</v>
       </c>
       <c r="CK18" s="20">
         <v>465</v>
       </c>
       <c r="CL18" s="20">
         <v>866.7</v>
       </c>
-      <c r="CM18" s="53"/>
+      <c r="CM18" s="20">
+        <v>1131.4000000000001</v>
+      </c>
       <c r="CN18" s="53"/>
       <c r="CO18" s="53"/>
       <c r="CP18" s="53"/>
       <c r="CQ18" s="53"/>
       <c r="CR18" s="53"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97">
       <c r="A19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="7">
         <v>159</v>
       </c>
       <c r="C19" s="7">
         <v>329</v>
       </c>
       <c r="D19" s="8">
         <v>521</v>
       </c>
       <c r="E19" s="8">
         <v>1496</v>
       </c>
       <c r="F19" s="8">
         <v>3346</v>
@@ -6481,51 +6511,53 @@
       </c>
       <c r="CE19" s="20">
         <v>8815</v>
       </c>
       <c r="CF19" s="20">
         <v>9141</v>
       </c>
       <c r="CG19" s="37">
         <v>9476</v>
       </c>
       <c r="CH19" s="20">
         <v>122</v>
       </c>
       <c r="CI19" s="20">
         <v>245.3</v>
       </c>
       <c r="CJ19" s="20">
         <v>396.3</v>
       </c>
       <c r="CK19" s="20">
         <v>1190.3</v>
       </c>
       <c r="CL19" s="20">
         <v>2697.3</v>
       </c>
-      <c r="CM19" s="53"/>
+      <c r="CM19" s="20">
+        <v>4127.3</v>
+      </c>
       <c r="CN19" s="53"/>
       <c r="CO19" s="53"/>
       <c r="CP19" s="53"/>
       <c r="CQ19" s="53"/>
       <c r="CR19" s="53"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97">
       <c r="A20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="7">
         <v>6.9</v>
       </c>
       <c r="C20" s="7">
         <v>40.200000000000003</v>
       </c>
       <c r="D20" s="8">
         <v>110.7</v>
       </c>
       <c r="E20" s="8">
         <v>275.7</v>
       </c>
       <c r="F20" s="8">
         <v>388.9</v>
@@ -6760,51 +6792,53 @@
       </c>
       <c r="CE20" s="20">
         <v>775.5</v>
       </c>
       <c r="CF20" s="20">
         <v>789.8</v>
       </c>
       <c r="CG20" s="37">
         <v>792.4</v>
       </c>
       <c r="CH20" s="20">
         <v>19.600000000000001</v>
       </c>
       <c r="CI20" s="20">
         <v>39.200000000000003</v>
       </c>
       <c r="CJ20" s="20">
         <v>84.8</v>
       </c>
       <c r="CK20" s="20">
         <v>211.5</v>
       </c>
       <c r="CL20" s="20">
         <v>309.3</v>
       </c>
-      <c r="CM20" s="53"/>
+      <c r="CM20" s="20">
+        <v>493.2</v>
+      </c>
       <c r="CN20" s="53"/>
       <c r="CO20" s="53"/>
       <c r="CP20" s="53"/>
       <c r="CQ20" s="53"/>
       <c r="CR20" s="53"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="52" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="39">
         <v>104</v>
       </c>
       <c r="C21" s="39">
         <v>252</v>
       </c>
       <c r="D21" s="40">
         <v>718.5</v>
       </c>
       <c r="E21" s="40">
         <v>894.5</v>
       </c>
       <c r="F21" s="40">
         <v>1444.5</v>
@@ -7039,51 +7073,53 @@
       </c>
       <c r="CE21" s="45">
         <v>3458</v>
       </c>
       <c r="CF21" s="45">
         <v>3637</v>
       </c>
       <c r="CG21" s="51">
         <v>3800.2</v>
       </c>
       <c r="CH21" s="45">
         <v>104</v>
       </c>
       <c r="CI21" s="20">
         <v>250</v>
       </c>
       <c r="CJ21" s="20">
         <v>709.8</v>
       </c>
       <c r="CK21" s="20">
         <v>854.8</v>
       </c>
       <c r="CL21" s="20">
         <v>1369.8</v>
       </c>
-      <c r="CM21" s="54"/>
+      <c r="CM21" s="20">
+        <v>1984.1</v>
+      </c>
       <c r="CN21" s="54"/>
       <c r="CO21" s="54"/>
       <c r="CP21" s="54"/>
       <c r="CQ21" s="54"/>
       <c r="CR21" s="54"/>
       <c r="CS21" s="54"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="7">
         <v>5560.7</v>
       </c>
       <c r="C22" s="7">
         <v>10111.299999999999</v>
       </c>
       <c r="D22" s="8">
         <v>14694</v>
       </c>
       <c r="E22" s="8">
         <v>19370.8</v>
       </c>
       <c r="F22" s="8">
         <v>24479</v>
@@ -7318,51 +7354,53 @@
       </c>
       <c r="CE22" s="20">
         <v>2007.5</v>
       </c>
       <c r="CF22" s="20">
         <v>2090</v>
       </c>
       <c r="CG22" s="37">
         <v>2296.1999999999998</v>
       </c>
       <c r="CH22" s="20">
         <v>98</v>
       </c>
       <c r="CI22" s="20">
         <v>176.3</v>
       </c>
       <c r="CJ22" s="20">
         <v>259.3</v>
       </c>
       <c r="CK22" s="20">
         <v>560.70000000000005</v>
       </c>
       <c r="CL22" s="20">
         <v>811.8</v>
       </c>
-      <c r="CM22" s="53"/>
+      <c r="CM22" s="20">
+        <v>1069</v>
+      </c>
       <c r="CN22" s="53"/>
       <c r="CO22" s="53"/>
       <c r="CP22" s="53"/>
       <c r="CQ22" s="53"/>
       <c r="CR22" s="53"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="7">
         <v>63.5</v>
       </c>
       <c r="C23" s="7">
         <v>126</v>
       </c>
       <c r="D23" s="8">
         <v>241</v>
       </c>
       <c r="E23" s="8">
         <v>402.5</v>
       </c>
       <c r="F23" s="8">
         <v>757</v>
@@ -7597,51 +7635,53 @@
       </c>
       <c r="CE23" s="20">
         <v>2253.6</v>
       </c>
       <c r="CF23" s="20">
         <v>2452</v>
       </c>
       <c r="CG23" s="37">
         <v>2661</v>
       </c>
       <c r="CH23" s="20">
         <v>61.6</v>
       </c>
       <c r="CI23" s="20">
         <v>123.2</v>
       </c>
       <c r="CJ23" s="20">
         <v>233.2</v>
       </c>
       <c r="CK23" s="20">
         <v>382.2</v>
       </c>
       <c r="CL23" s="20">
         <v>688.6</v>
       </c>
-      <c r="CM23" s="53"/>
+      <c r="CM23" s="20">
+        <v>1178.5999999999999</v>
+      </c>
       <c r="CN23" s="53"/>
       <c r="CO23" s="53"/>
       <c r="CP23" s="53"/>
       <c r="CQ23" s="53"/>
       <c r="CR23" s="53"/>
       <c r="CS23" s="53"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="7">
         <v>3700.4</v>
       </c>
       <c r="C24" s="7">
         <v>7272.9</v>
       </c>
       <c r="D24" s="8">
         <v>10753.2</v>
       </c>
       <c r="E24" s="8">
         <v>14807.2</v>
       </c>
       <c r="F24" s="8">
         <v>18967.2</v>
@@ -7876,51 +7916,53 @@
       </c>
       <c r="CE24" s="20">
         <v>7210</v>
       </c>
       <c r="CF24" s="20">
         <v>7825</v>
       </c>
       <c r="CG24" s="37">
         <v>8952.5</v>
       </c>
       <c r="CH24" s="20">
         <v>247.9</v>
       </c>
       <c r="CI24" s="20">
         <v>573.4</v>
       </c>
       <c r="CJ24" s="20">
         <v>686.8</v>
       </c>
       <c r="CK24" s="20">
         <v>1037.8</v>
       </c>
       <c r="CL24" s="20">
         <v>2032.9</v>
       </c>
-      <c r="CM24" s="53"/>
+      <c r="CM24" s="20">
+        <v>3023.9</v>
+      </c>
       <c r="CN24" s="53"/>
       <c r="CO24" s="53"/>
       <c r="CP24" s="53"/>
       <c r="CQ24" s="53"/>
       <c r="CR24" s="53"/>
       <c r="CS24" s="53"/>
     </row>
     <row r="25" spans="1:97">
       <c r="C25" s="12"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="12"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="12"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="12"/>
     </row>
     <row r="29" spans="1:97">
       <c r="C29" s="12"/>
     </row>
     <row r="30" spans="1:97">
       <c r="C30" s="12"/>
     </row>
@@ -7937,60 +7979,60 @@
       <c r="C34" s="12"/>
     </row>
     <row r="35" spans="3:3">
       <c r="C35" s="12"/>
     </row>
     <row r="36" spans="3:3">
       <c r="C36" s="12"/>
     </row>
     <row r="37" spans="3:3">
       <c r="C37" s="12"/>
     </row>
     <row r="38" spans="3:3">
       <c r="C38" s="12"/>
     </row>
     <row r="39" spans="3:3">
       <c r="C39" s="12"/>
     </row>
     <row r="40" spans="3:3">
       <c r="C40" s="12"/>
     </row>
     <row r="41" spans="3:3">
       <c r="C41" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>